--- v0 (2026-05-15)
+++ v1 (2026-06-09)
@@ -2,72 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\113性別統計\04 本部性別指標統計表\113\12\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\st406\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01DEBB53-3058-4B18-B796-4C85A8D2BC51}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135" tabRatio="512"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="512" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="112年" sheetId="9" r:id="rId1"/>
     <sheet name="107年" sheetId="8" r:id="rId2"/>
     <sheet name="102年" sheetId="4" r:id="rId3"/>
     <sheet name="97年" sheetId="3" r:id="rId4"/>
     <sheet name="93年" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'112年'!$A$1:$I$47</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C26" i="4" l="1"/>
   <c r="C27" i="4"/>
   <c r="C28" i="4"/>
   <c r="C29" i="4"/>
   <c r="C31" i="4"/>
   <c r="C32" i="4"/>
   <c r="C33" i="4"/>
   <c r="C34" i="4"/>
   <c r="C20" i="4"/>
   <c r="C21" i="4"/>
   <c r="C22" i="4"/>
   <c r="C23" i="4"/>
   <c r="C24" i="4"/>
   <c r="C19" i="4"/>
   <c r="C12" i="4"/>
   <c r="C13" i="4"/>
   <c r="C14" i="4"/>
   <c r="C15" i="4"/>
   <c r="C16" i="4"/>
   <c r="C17" i="4"/>
@@ -82,63 +96,63 @@
   <c r="C34" i="2"/>
   <c r="C33" i="2"/>
   <c r="C31" i="2"/>
   <c r="C30" i="2"/>
   <c r="C29" i="2"/>
   <c r="C28" i="2"/>
   <c r="C26" i="2"/>
   <c r="C25" i="2"/>
   <c r="C24" i="2"/>
   <c r="C23" i="2"/>
   <c r="C22" i="2"/>
   <c r="C21" i="2"/>
   <c r="C20" i="2"/>
   <c r="C19" i="2"/>
   <c r="C17" i="2"/>
   <c r="C16" i="2"/>
   <c r="C15" i="2"/>
   <c r="C14" i="2"/>
   <c r="C13" i="2"/>
   <c r="C12" i="2"/>
   <c r="C11" i="2"/>
   <c r="C9" i="2"/>
   <c r="C8" i="2"/>
   <c r="C6" i="2"/>
   <c r="C28" i="3"/>
-  <c r="C31" i="3"/>
-  <c r="C24" i="3"/>
   <c r="C17" i="3"/>
-  <c r="C11" i="3"/>
   <c r="C32" i="3"/>
   <c r="C20" i="3"/>
   <c r="C14" i="3"/>
   <c r="C33" i="3"/>
+  <c r="C15" i="3"/>
+  <c r="C21" i="3" l="1"/>
+  <c r="C27" i="3"/>
   <c r="C29" i="3"/>
-  <c r="C27" i="3"/>
-[...2 lines deleted...]
-  <c r="C34" i="3" l="1"/>
+  <c r="C24" i="3"/>
+  <c r="C31" i="3"/>
+  <c r="C11" i="3"/>
+  <c r="C34" i="3"/>
   <c r="C13" i="3"/>
   <c r="C8" i="3"/>
   <c r="C26" i="3"/>
   <c r="C19" i="3"/>
   <c r="C6" i="3"/>
   <c r="C9" i="3"/>
   <c r="C23" i="3"/>
   <c r="C16" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="108">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>特性別</t>
     <phoneticPr fontId="4" type="noConversion"/>
@@ -460,59 +474,51 @@
   <si>
     <t>工作狀況</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">  有配偶或同居</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>調查日期：民國102年6月21日至7月26日</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">   6~11歲</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>資料來源：衛福部統計處所辦「低收入戶生活狀況調查」。</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>更新日期：2015/1/23（最少每5年辦理調查1次）</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>3.1-03 低收入戶戶內人口特性</t>
-[...2 lines deleted...]
-  <si>
     <t>資料標準時間：民國107年6底</t>
-    <phoneticPr fontId="4" type="noConversion"/>
-[...2 lines deleted...]
-    <t>3.1-03 低收入戶及中低收入戶內人口特性</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>合計</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>新住民</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> 未滿15歲</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> 15~未滿20歲</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> 20~未滿30歲</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> 30~未滿40歲</t>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -538,56 +544,64 @@
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">  研究所</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>資料來源：衛福部統計處所辦「低收入戶及中低收入戶生活狀況調查」。</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>更新日期：2020（至少每5年辦理調查1次）</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">  有工作(15歲以上)</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>資料標準時間：民國112年9月底</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>更新日期：2024（至少每5年辦理調查1次）</t>
     <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>低收入戶戶內人口特性</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>低收入戶及中低收入戶內人口特性</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="0.00_);[Red]\(0.00\)"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="·s²Ó©úÅé"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
@@ -879,51 +893,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" applyFill="0" applyProtection="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -957,287 +971,283 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="一般_表側" xfId="3"/>
+    <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="一般_十年長照上網" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="一般_表側" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="千分位" xfId="4" builtinId="3"/>
     <cellStyle name="百分比" xfId="5" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1386,125 +1396,123 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:EU39"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:151" s="28" customFormat="1" ht="23.25" customHeight="1">
       <c r="A1" s="26" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="B1" s="27"/>
       <c r="EU1" s="29"/>
     </row>
     <row r="2" spans="1:151" s="31" customFormat="1" ht="13.5" customHeight="1">
       <c r="A2" s="35" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B2" s="30"/>
       <c r="EU2" s="32"/>
     </row>
     <row r="3" spans="1:151" s="33" customFormat="1" ht="15.75">
-      <c r="A3" s="53"/>
-[...7 lines deleted...]
-      <c r="I3" s="53"/>
+      <c r="A3" s="52"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
     </row>
     <row r="4" spans="1:151">
-      <c r="A4" s="63"/>
-[...4 lines deleted...]
-      <c r="D4" s="67" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="C4" s="64"/>
+      <c r="D4" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="67"/>
-[...2 lines deleted...]
-      <c r="H4" s="68" t="s">
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="I4" s="69"/>
+      <c r="I4" s="67"/>
     </row>
     <row r="5" spans="1:151" ht="25.5">
-      <c r="A5" s="64"/>
-      <c r="B5" s="62" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>47</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="23" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="25" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:151" s="6" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="3">
         <v>562871</v>
       </c>
       <c r="C6" s="4">
         <v>100</v>
       </c>
       <c r="D6" s="4">
         <v>9.4451481778240485</v>
       </c>
       <c r="E6" s="4">
@@ -1587,296 +1595,296 @@
       <c r="G9" s="8">
         <v>82.533031597367071</v>
       </c>
       <c r="H9" s="18" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="8">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:151" ht="15" customHeight="1">
       <c r="A10" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
     </row>
     <row r="11" spans="1:151" ht="15" customHeight="1">
       <c r="A11" s="44" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B11" s="7">
         <v>129830</v>
       </c>
       <c r="C11" s="8">
         <v>100</v>
       </c>
       <c r="D11" s="8">
         <v>17.231764615266119</v>
       </c>
       <c r="E11" s="18">
         <v>0.14326426865901562</v>
       </c>
       <c r="F11" s="18">
         <v>0.34968805360856509</v>
       </c>
       <c r="G11" s="8">
         <v>82.275283062466301</v>
       </c>
-      <c r="H11" s="56">
+      <c r="H11" s="55">
         <v>51.173842717399673</v>
       </c>
-      <c r="I11" s="56">
+      <c r="I11" s="55">
         <v>48.826157282600327</v>
       </c>
     </row>
     <row r="12" spans="1:151" ht="15" customHeight="1">
       <c r="A12" s="42" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B12" s="7">
         <v>73955</v>
       </c>
       <c r="C12" s="8">
         <v>100</v>
       </c>
       <c r="D12" s="8">
         <v>9.9776891352849706</v>
       </c>
       <c r="E12" s="8">
         <v>0.23527820972212835</v>
       </c>
       <c r="F12" s="18">
         <v>0.43269555810966132</v>
       </c>
       <c r="G12" s="8">
         <v>89.354337096883242</v>
       </c>
-      <c r="H12" s="56">
+      <c r="H12" s="55">
         <v>50.173754310053411</v>
       </c>
-      <c r="I12" s="56">
+      <c r="I12" s="55">
         <v>49.826245689946589</v>
       </c>
     </row>
     <row r="13" spans="1:151" ht="15" customHeight="1">
       <c r="A13" s="42" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B13" s="7">
         <v>61931</v>
       </c>
       <c r="C13" s="8">
         <v>100</v>
       </c>
       <c r="D13" s="8">
         <v>7.4373092635352247</v>
       </c>
       <c r="E13" s="8">
         <v>0.38268395472380551</v>
       </c>
       <c r="F13" s="8">
         <v>0.61035668728100623</v>
       </c>
       <c r="G13" s="8">
         <v>91.569650094459959</v>
       </c>
-      <c r="H13" s="56">
+      <c r="H13" s="55">
         <v>45.863945358544186</v>
       </c>
-      <c r="I13" s="56">
+      <c r="I13" s="55">
         <v>54.136054641455814</v>
       </c>
     </row>
     <row r="14" spans="1:151" ht="15" customHeight="1">
       <c r="A14" s="42" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B14" s="7">
         <v>43925</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>12.537279453614115</v>
       </c>
       <c r="E14" s="8">
         <v>0.52589641434262946</v>
       </c>
       <c r="F14" s="8">
         <v>8.3801935116676152</v>
       </c>
       <c r="G14" s="8">
         <v>78.556630620375643</v>
       </c>
-      <c r="H14" s="56">
+      <c r="H14" s="55">
         <v>37.650540694365397</v>
       </c>
-      <c r="I14" s="56">
+      <c r="I14" s="55">
         <v>62.349459305634603</v>
       </c>
     </row>
     <row r="15" spans="1:151" ht="15" customHeight="1">
       <c r="A15" s="42" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B15" s="7">
         <v>93734</v>
       </c>
       <c r="C15" s="8">
         <v>100</v>
       </c>
       <c r="D15" s="8">
         <v>6.8246314037595752</v>
       </c>
       <c r="E15" s="8">
         <v>0.62197281669404914</v>
       </c>
       <c r="F15" s="8">
         <v>9.6720506966522297</v>
       </c>
       <c r="G15" s="8">
         <v>82.881345082894143</v>
       </c>
-      <c r="H15" s="56">
+      <c r="H15" s="55">
         <v>43.939232295645127</v>
       </c>
-      <c r="I15" s="56">
+      <c r="I15" s="55">
         <v>56.060767704354873</v>
       </c>
     </row>
     <row r="16" spans="1:151" ht="15" customHeight="1">
       <c r="A16" s="42" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B16" s="7">
         <v>71442</v>
       </c>
       <c r="C16" s="8">
         <v>100</v>
       </c>
       <c r="D16" s="8">
         <v>4.274796338288402</v>
       </c>
       <c r="E16" s="8">
         <v>1.8882450099381318</v>
       </c>
       <c r="F16" s="8">
         <v>5.2910052910052912</v>
       </c>
       <c r="G16" s="8">
         <v>88.545953360768166</v>
       </c>
-      <c r="H16" s="56">
+      <c r="H16" s="55">
         <v>62.554239802917053</v>
       </c>
-      <c r="I16" s="56">
+      <c r="I16" s="55">
         <v>37.445760197082947</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1">
       <c r="A17" s="42" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B17" s="7">
         <v>51270</v>
       </c>
       <c r="C17" s="8">
         <v>100</v>
       </c>
       <c r="D17" s="8">
         <v>4.5562707236200506</v>
       </c>
       <c r="E17" s="8">
         <v>2.1006436512580455</v>
       </c>
       <c r="F17" s="8">
         <v>1.1273649307587281</v>
       </c>
       <c r="G17" s="8">
         <v>92.215720694363185</v>
       </c>
-      <c r="H17" s="56">
+      <c r="H17" s="55">
         <v>67.575580261361424</v>
       </c>
-      <c r="I17" s="56">
+      <c r="I17" s="55">
         <v>32.424419738638584</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15" customHeight="1">
       <c r="A18" s="42" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B18" s="7">
         <v>36784</v>
       </c>
       <c r="C18" s="8">
         <v>100</v>
       </c>
       <c r="D18" s="8">
         <v>4.1132013919095263</v>
       </c>
       <c r="E18" s="8">
         <v>3.3492822966507179</v>
       </c>
       <c r="F18" s="8">
         <v>1.3919095258808178</v>
       </c>
       <c r="G18" s="8">
         <v>91.14560678555894</v>
       </c>
-      <c r="H18" s="56">
+      <c r="H18" s="55">
         <v>62.486407133536318</v>
       </c>
-      <c r="I18" s="56">
+      <c r="I18" s="55">
         <v>37.513592866463682</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15" customHeight="1">
       <c r="A19" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="9"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:9" ht="15" customHeight="1">
       <c r="A20" s="42" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B20" s="7">
         <v>140883</v>
       </c>
       <c r="C20" s="8">
         <v>100</v>
       </c>
       <c r="D20" s="8">
         <v>14.438221786872795</v>
       </c>
       <c r="E20" s="8">
         <v>0.73678158471923505</v>
       </c>
       <c r="F20" s="8">
         <v>2.3672125096711456</v>
       </c>
       <c r="G20" s="8">
         <v>82.457784118736825</v>
       </c>
       <c r="H20" s="8">
         <v>53.044725055542543</v>
       </c>
       <c r="I20" s="8">
         <v>46.955274944457457</v>
       </c>
@@ -1948,92 +1956,92 @@
       </c>
       <c r="C23" s="8">
         <v>100</v>
       </c>
       <c r="D23" s="8">
         <v>5.0558489232641683</v>
       </c>
       <c r="E23" s="8">
         <v>1.1375905459256788</v>
       </c>
       <c r="F23" s="8">
         <v>1.6057792348010445</v>
       </c>
       <c r="G23" s="8">
         <v>92.200781296009097</v>
       </c>
       <c r="H23" s="8">
         <v>43.781040811919667</v>
       </c>
       <c r="I23" s="8">
         <v>56.218959188080333</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" customHeight="1">
       <c r="A24" s="42" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B24" s="7">
         <v>3900</v>
       </c>
       <c r="C24" s="8">
         <v>100</v>
       </c>
       <c r="D24" s="18">
         <v>2.358974358974359</v>
       </c>
       <c r="E24" s="18">
         <v>3.7435897435897441</v>
       </c>
       <c r="F24" s="18">
         <v>0.76923076923076927</v>
       </c>
       <c r="G24" s="8">
         <v>93.128205128205138</v>
       </c>
       <c r="H24" s="8">
         <v>60.615384615384613</v>
       </c>
       <c r="I24" s="8">
         <v>39.384615384615387</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15" customHeight="1">
       <c r="A25" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="8"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="1:9" ht="15" customHeight="1">
-      <c r="A26" s="45" t="s">
+      <c r="A26" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="17">
         <v>336699</v>
       </c>
       <c r="C26" s="8">
         <v>100</v>
       </c>
       <c r="D26" s="18">
         <v>10.809951915509105</v>
       </c>
       <c r="E26" s="18">
         <v>0.59103234639841518</v>
       </c>
       <c r="F26" s="18">
         <v>0.37303348094291933</v>
       </c>
       <c r="G26" s="8">
         <v>88.225982257149553</v>
       </c>
       <c r="H26" s="18">
         <v>53.951452187265183</v>
       </c>
       <c r="I26" s="18">
         <v>46.048547812734817</v>
@@ -2121,287 +2129,285 @@
       </c>
       <c r="H29" s="18">
         <v>18.739504099575225</v>
       </c>
       <c r="I29" s="18">
         <v>81.260495900424772</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1">
       <c r="A30" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1">
       <c r="A31" s="42" t="s">
         <v>73</v>
       </c>
-      <c r="B31" s="59">
+      <c r="B31" s="58">
         <v>181984</v>
       </c>
-      <c r="C31" s="57">
-[...2 lines deleted...]
-      <c r="D31" s="56">
+      <c r="C31" s="56">
+        <v>100</v>
+      </c>
+      <c r="D31" s="55">
         <v>7.501208897485494</v>
       </c>
-      <c r="E31" s="56">
+      <c r="E31" s="55">
         <v>0.58851327589238611</v>
       </c>
-      <c r="F31" s="56">
+      <c r="F31" s="55">
         <v>7.8259627219975387</v>
       </c>
-      <c r="G31" s="56">
+      <c r="G31" s="55">
         <v>84.084315104624579</v>
       </c>
-      <c r="H31" s="56">
+      <c r="H31" s="55">
         <v>49.369724810972393</v>
       </c>
-      <c r="I31" s="56">
+      <c r="I31" s="55">
         <v>50.630275189027607</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15" customHeight="1">
       <c r="A32" s="42" t="s">
         <v>74</v>
       </c>
-      <c r="B32" s="60">
+      <c r="B32" s="59">
         <v>380887</v>
       </c>
-      <c r="C32" s="57">
-[...2 lines deleted...]
-      <c r="D32" s="56">
+      <c r="C32" s="56">
+        <v>100</v>
+      </c>
+      <c r="D32" s="55">
         <v>10.37394292795501</v>
       </c>
-      <c r="E32" s="56">
+      <c r="E32" s="55">
         <v>1.0496551470646149</v>
       </c>
-      <c r="F32" s="56">
+      <c r="F32" s="55">
         <v>1.188541483432094</v>
       </c>
-      <c r="G32" s="56">
+      <c r="G32" s="55">
         <v>87.387860441548284</v>
       </c>
-      <c r="H32" s="56">
+      <c r="H32" s="55">
         <v>53.073221191587002</v>
       </c>
-      <c r="I32" s="56">
+      <c r="I32" s="55">
         <v>46.926778808412998</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1">
-      <c r="A33" s="46" t="s">
+      <c r="A33" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="B33" s="60">
+      <c r="B33" s="59">
         <v>29861</v>
       </c>
-      <c r="C33" s="57">
-[...2 lines deleted...]
-      <c r="D33" s="56">
+      <c r="C33" s="56">
+        <v>100</v>
+      </c>
+      <c r="D33" s="55">
         <v>9.219383141890761</v>
       </c>
-      <c r="E33" s="56">
+      <c r="E33" s="55">
         <v>0.77023542413181079</v>
       </c>
-      <c r="F33" s="56">
+      <c r="F33" s="55">
         <v>5.1806704397039622</v>
       </c>
-      <c r="G33" s="56">
+      <c r="G33" s="55">
         <v>84.829710994273469</v>
       </c>
-      <c r="H33" s="56">
+      <c r="H33" s="55">
         <v>35.712132882354915</v>
       </c>
-      <c r="I33" s="56">
+      <c r="I33" s="55">
         <v>64.287867117645092</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1">
-      <c r="A34" s="47" t="s">
+      <c r="A34" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="B34" s="61">
+      <c r="B34" s="60">
         <v>351026</v>
       </c>
-      <c r="C34" s="51">
-[...2 lines deleted...]
-      <c r="D34" s="58">
+      <c r="C34" s="50">
+        <v>100</v>
+      </c>
+      <c r="D34" s="57">
         <v>10.472158757470956</v>
       </c>
-      <c r="E34" s="58">
+      <c r="E34" s="57">
         <v>1.073424760559047</v>
       </c>
-      <c r="F34" s="58">
+      <c r="F34" s="57">
         <v>0.8489399645610296</v>
       </c>
-      <c r="G34" s="58">
+      <c r="G34" s="57">
         <v>87.60547651740896</v>
       </c>
-      <c r="H34" s="58">
+      <c r="H34" s="57">
         <v>54.550090306700923</v>
       </c>
-      <c r="I34" s="58">
+      <c r="I34" s="57">
         <v>45.449909693299077</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="20"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="38" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="2" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:9">
-      <c r="G39" s="55"/>
+      <c r="G39" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:I4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:FL39"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="7.85546875" style="2" customWidth="1"/>
     <col min="8" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="2"/>
     <col min="11" max="12" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:168" s="28" customFormat="1" ht="23.25" customHeight="1">
       <c r="A1" s="26" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="B1" s="27"/>
       <c r="FL1" s="29"/>
     </row>
     <row r="2" spans="1:168" s="31" customFormat="1" ht="13.5" customHeight="1">
       <c r="A2" s="35" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B2" s="30"/>
       <c r="FL2" s="32"/>
     </row>
     <row r="3" spans="1:168" s="33" customFormat="1" ht="15.75">
-      <c r="A3" s="53"/>
-[...7 lines deleted...]
-      <c r="I3" s="53"/>
+      <c r="A3" s="52"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
     </row>
     <row r="4" spans="1:168">
-      <c r="A4" s="63"/>
-[...4 lines deleted...]
-      <c r="D4" s="67" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="C4" s="64"/>
+      <c r="D4" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="67"/>
-[...2 lines deleted...]
-      <c r="H4" s="68" t="s">
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="I4" s="69"/>
+      <c r="I4" s="67"/>
     </row>
     <row r="5" spans="1:168" ht="25.5">
-      <c r="A5" s="64"/>
-      <c r="B5" s="52" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>47</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="23" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="25" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:168" s="6" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="3">
         <v>630315</v>
       </c>
       <c r="C6" s="4">
         <v>100</v>
       </c>
       <c r="D6" s="4">
         <v>6.159618603396714</v>
       </c>
       <c r="E6" s="4">
@@ -2484,296 +2490,296 @@
       <c r="G9" s="8">
         <v>87.609346093232531</v>
       </c>
       <c r="H9" s="18" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="8">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:168" ht="15" customHeight="1">
       <c r="A10" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
     </row>
     <row r="11" spans="1:168" ht="15" customHeight="1">
       <c r="A11" s="44" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B11" s="7">
         <v>160873</v>
       </c>
       <c r="C11" s="8">
         <v>100</v>
       </c>
       <c r="D11" s="8">
         <v>9.9388958992497187</v>
       </c>
       <c r="E11" s="18">
         <v>0.18026642133857143</v>
       </c>
       <c r="F11" s="18">
         <v>0.32385795005998519</v>
       </c>
       <c r="G11" s="8">
         <v>89.556979729351724</v>
       </c>
-      <c r="H11" s="56">
+      <c r="H11" s="55">
         <v>50.58151461090425</v>
       </c>
-      <c r="I11" s="56">
+      <c r="I11" s="55">
         <v>49.41848538909575</v>
       </c>
     </row>
     <row r="12" spans="1:168" ht="15" customHeight="1">
       <c r="A12" s="42" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B12" s="7">
         <v>102315</v>
       </c>
       <c r="C12" s="8">
         <v>100</v>
       </c>
       <c r="D12" s="8">
         <v>6.2884230073791718</v>
       </c>
       <c r="E12" s="8">
         <v>0.33230709084689442</v>
       </c>
       <c r="F12" s="18">
         <v>0.21795435664369839</v>
       </c>
       <c r="G12" s="8">
         <v>93.161315545130236</v>
       </c>
-      <c r="H12" s="56">
+      <c r="H12" s="55">
         <v>50.530225284660119</v>
       </c>
-      <c r="I12" s="56">
+      <c r="I12" s="55">
         <v>49.469774715339881</v>
       </c>
     </row>
     <row r="13" spans="1:168" ht="15" customHeight="1">
       <c r="A13" s="42" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B13" s="7">
         <v>64059</v>
       </c>
       <c r="C13" s="8">
         <v>100</v>
       </c>
       <c r="D13" s="8">
         <v>5.1874053606831199</v>
       </c>
       <c r="E13" s="8">
         <v>0.35123870182175809</v>
       </c>
       <c r="F13" s="8">
         <v>0.22947595185688194</v>
       </c>
       <c r="G13" s="8">
         <v>94.231879985638244</v>
       </c>
-      <c r="H13" s="56">
+      <c r="H13" s="55">
         <v>46.419706832763545</v>
       </c>
-      <c r="I13" s="56">
+      <c r="I13" s="55">
         <v>53.580293167236455</v>
       </c>
     </row>
     <row r="14" spans="1:168" ht="15" customHeight="1">
       <c r="A14" s="42" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B14" s="7">
         <v>62925</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>6.5442987683750493</v>
       </c>
       <c r="E14" s="8">
         <v>0.33849821215733017</v>
       </c>
       <c r="F14" s="8">
         <v>10.332936034962257</v>
       </c>
       <c r="G14" s="8">
         <v>82.784266984505365</v>
       </c>
-      <c r="H14" s="56">
+      <c r="H14" s="55">
         <v>34.742947953913387</v>
       </c>
-      <c r="I14" s="56">
+      <c r="I14" s="55">
         <v>65.257052046086613</v>
       </c>
     </row>
     <row r="15" spans="1:168" ht="15" customHeight="1">
       <c r="A15" s="42" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B15" s="7">
         <v>109555</v>
       </c>
       <c r="C15" s="8">
         <v>100</v>
       </c>
       <c r="D15" s="8">
         <v>4.3238555976450188</v>
       </c>
       <c r="E15" s="8">
         <v>0.76034868330975314</v>
       </c>
       <c r="F15" s="8">
         <v>7.7833051891743876</v>
       </c>
       <c r="G15" s="8">
         <v>87.132490529870836</v>
       </c>
-      <c r="H15" s="56">
+      <c r="H15" s="55">
         <v>49.262927296791567</v>
       </c>
-      <c r="I15" s="56">
+      <c r="I15" s="55">
         <v>50.737072703208433</v>
       </c>
     </row>
     <row r="16" spans="1:168" ht="15" customHeight="1">
       <c r="A16" s="42" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B16" s="7">
         <v>71911</v>
       </c>
       <c r="C16" s="8">
         <v>100</v>
       </c>
       <c r="D16" s="8">
         <v>3.9395919956613037</v>
       </c>
       <c r="E16" s="8">
         <v>1.5421840886651554</v>
       </c>
       <c r="F16" s="8">
         <v>2.5656714549929776</v>
       </c>
       <c r="G16" s="8">
         <v>91.952552460680565</v>
       </c>
-      <c r="H16" s="56">
+      <c r="H16" s="55">
         <v>64.471360431644669</v>
       </c>
-      <c r="I16" s="56">
+      <c r="I16" s="55">
         <v>35.528639568355331</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15" customHeight="1">
       <c r="A17" s="42" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B17" s="7">
         <v>34803</v>
       </c>
       <c r="C17" s="8">
         <v>100</v>
       </c>
       <c r="D17" s="8">
         <v>2.6147171220871765</v>
       </c>
       <c r="E17" s="8">
         <v>1.5228572249518719</v>
       </c>
       <c r="F17" s="8">
         <v>0.959687383271557</v>
       </c>
       <c r="G17" s="8">
         <v>94.902738269689394</v>
       </c>
-      <c r="H17" s="56">
+      <c r="H17" s="55">
         <v>65.353561474585518</v>
       </c>
-      <c r="I17" s="56">
+      <c r="I17" s="55">
         <v>34.646438525414474</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15" customHeight="1">
       <c r="A18" s="42" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B18" s="7">
         <v>23874</v>
       </c>
       <c r="C18" s="8">
         <v>100</v>
       </c>
       <c r="D18" s="8">
         <v>2.01474407305018</v>
       </c>
       <c r="E18" s="8">
         <v>4.4986177431515459</v>
       </c>
       <c r="F18" s="8">
         <v>1.3445589344056295</v>
       </c>
       <c r="G18" s="8">
         <v>92.142079249392651</v>
       </c>
-      <c r="H18" s="56">
+      <c r="H18" s="55">
         <v>67.382927033593035</v>
       </c>
-      <c r="I18" s="56">
+      <c r="I18" s="55">
         <v>32.617072966406973</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15" customHeight="1">
       <c r="A19" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="9"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:12" ht="15" customHeight="1">
       <c r="A20" s="42" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B20" s="7">
         <v>152176</v>
       </c>
       <c r="C20" s="8">
         <v>100</v>
       </c>
       <c r="D20" s="8">
         <v>8.8009935863736732</v>
       </c>
       <c r="E20" s="8">
         <v>0.63479129429082115</v>
       </c>
       <c r="F20" s="8">
         <v>2.018715171906214</v>
       </c>
       <c r="G20" s="8">
         <v>88.545499947429292</v>
       </c>
       <c r="H20" s="8">
         <v>52.872989170434231</v>
       </c>
       <c r="I20" s="8">
         <v>47.127010829565769</v>
       </c>
@@ -2845,92 +2851,92 @@
       </c>
       <c r="C23" s="8">
         <v>100</v>
       </c>
       <c r="D23" s="8">
         <v>4.3432074255960158</v>
       </c>
       <c r="E23" s="8">
         <v>0.71399961687825431</v>
       </c>
       <c r="F23" s="8">
         <v>1.3670480469498285</v>
       </c>
       <c r="G23" s="8">
         <v>93.575744910575906</v>
       </c>
       <c r="H23" s="8">
         <v>43.831739895163956</v>
       </c>
       <c r="I23" s="8">
         <v>56.168260104836044</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15" customHeight="1">
       <c r="A24" s="42" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B24" s="7">
         <v>3950</v>
       </c>
       <c r="C24" s="8">
         <v>100</v>
       </c>
       <c r="D24" s="18">
         <v>0.96202531645569622</v>
       </c>
       <c r="E24" s="18">
         <v>0</v>
       </c>
       <c r="F24" s="18">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>99.037974683544306</v>
       </c>
       <c r="H24" s="8">
         <v>54.860759493670884</v>
       </c>
       <c r="I24" s="8">
         <v>45.139240506329116</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15" customHeight="1">
       <c r="A25" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="8"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="1:12" ht="15" customHeight="1">
-      <c r="A26" s="45" t="s">
+      <c r="A26" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="17">
         <v>388277</v>
       </c>
       <c r="C26" s="8">
         <v>100</v>
       </c>
       <c r="D26" s="18">
         <v>7.0434251835674013</v>
       </c>
       <c r="E26" s="18">
         <v>0.47646396773437522</v>
       </c>
       <c r="F26" s="18">
         <v>0.2433829456805322</v>
       </c>
       <c r="G26" s="8">
         <v>92.236727903017695</v>
       </c>
       <c r="H26" s="18">
         <v>53.530340452821051</v>
       </c>
       <c r="I26" s="18">
         <v>46.469659547178949</v>
@@ -3016,266 +3022,266 @@
       <c r="G29" s="8">
         <v>77.616188570157888</v>
       </c>
       <c r="H29" s="18">
         <v>21.521014009339559</v>
       </c>
       <c r="I29" s="18">
         <v>78.478985990660433</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15" customHeight="1">
       <c r="A30" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="1:12" ht="15" customHeight="1">
       <c r="A31" s="42" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B31" s="59">
+        <v>103</v>
+      </c>
+      <c r="B31" s="58">
         <v>197271</v>
       </c>
-      <c r="C31" s="57">
-[...2 lines deleted...]
-      <c r="D31" s="56">
+      <c r="C31" s="56">
+        <v>100</v>
+      </c>
+      <c r="D31" s="55">
         <v>4.6083813637077933</v>
       </c>
-      <c r="E31" s="56">
+      <c r="E31" s="55">
         <v>0.45673210963598299</v>
       </c>
-      <c r="F31" s="56">
+      <c r="F31" s="55">
         <v>6.8367879718762516</v>
       </c>
-      <c r="G31" s="56">
+      <c r="G31" s="55">
         <v>88.098098554779966</v>
       </c>
-      <c r="H31" s="56">
+      <c r="H31" s="55">
         <v>51.198604964743929</v>
       </c>
-      <c r="I31" s="56">
+      <c r="I31" s="55">
         <v>48.801395035256071</v>
       </c>
-      <c r="L31" s="55"/>
+      <c r="L31" s="54"/>
     </row>
     <row r="32" spans="1:12" ht="15" customHeight="1">
       <c r="A32" s="42" t="s">
         <v>74</v>
       </c>
-      <c r="B32" s="60">
+      <c r="B32" s="59">
         <v>433044</v>
       </c>
-      <c r="C32" s="57">
-[...2 lines deleted...]
-      <c r="D32" s="56">
+      <c r="C32" s="56">
+        <v>100</v>
+      </c>
+      <c r="D32" s="55">
         <v>6.8662768679395167</v>
       </c>
-      <c r="E32" s="56">
+      <c r="E32" s="55">
         <v>0.85741864568034654</v>
       </c>
-      <c r="F32" s="56">
+      <c r="F32" s="55">
         <v>1.1391452138812683</v>
       </c>
-      <c r="G32" s="56">
+      <c r="G32" s="55">
         <v>91.137159272498863</v>
       </c>
-      <c r="H32" s="56">
+      <c r="H32" s="55">
         <v>51.457588605314932</v>
       </c>
-      <c r="I32" s="56">
+      <c r="I32" s="55">
         <v>48.542411394685068</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="15" customHeight="1">
-      <c r="A33" s="46" t="s">
+      <c r="A33" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="B33" s="60">
+      <c r="B33" s="59">
         <v>43956</v>
       </c>
-      <c r="C33" s="57">
-[...2 lines deleted...]
-      <c r="D33" s="56">
+      <c r="C33" s="56">
+        <v>100</v>
+      </c>
+      <c r="D33" s="55">
         <v>5.703430703430703</v>
       </c>
-      <c r="E33" s="56">
+      <c r="E33" s="55">
         <v>0.85085085085085088</v>
       </c>
-      <c r="F33" s="56">
+      <c r="F33" s="55">
         <v>5.5282555282555279</v>
       </c>
-      <c r="G33" s="56">
+      <c r="G33" s="55">
         <v>87.917462917462913</v>
       </c>
-      <c r="H33" s="56">
+      <c r="H33" s="55">
         <v>35.983710983710985</v>
       </c>
-      <c r="I33" s="56">
+      <c r="I33" s="55">
         <v>64.016289016289022</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="15" customHeight="1">
-      <c r="A34" s="47" t="s">
+      <c r="A34" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="B34" s="61">
+      <c r="B34" s="60">
         <v>389088</v>
       </c>
-      <c r="C34" s="51">
-[...2 lines deleted...]
-      <c r="D34" s="58">
+      <c r="C34" s="50">
+        <v>100</v>
+      </c>
+      <c r="D34" s="57">
         <v>6.9976457767908542</v>
       </c>
-      <c r="E34" s="58">
+      <c r="E34" s="57">
         <v>0.85816062176165808</v>
       </c>
-      <c r="F34" s="58">
+      <c r="F34" s="57">
         <v>0.64329920223702608</v>
       </c>
-      <c r="G34" s="58">
+      <c r="G34" s="57">
         <v>91.500894399210466</v>
       </c>
-      <c r="H34" s="58">
+      <c r="H34" s="57">
         <v>53.205701537955427</v>
       </c>
-      <c r="I34" s="58">
+      <c r="I34" s="57">
         <v>46.794298462044573</v>
       </c>
-      <c r="K34" s="55"/>
+      <c r="K34" s="54"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="20"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="38" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="2" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="G39" s="55"/>
+        <v>102</v>
+      </c>
+      <c r="G39" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:I4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:GC39"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="8" width="7.85546875" style="2" customWidth="1"/>
     <col min="9" max="10" width="7.85546875" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:185" s="28" customFormat="1" ht="23.25" customHeight="1">
       <c r="A1" s="26" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="B1" s="27"/>
       <c r="GC1" s="29"/>
     </row>
     <row r="2" spans="1:185" s="31" customFormat="1" ht="13.5" customHeight="1">
       <c r="A2" s="35" t="s">
         <v>84</v>
       </c>
       <c r="B2" s="30"/>
       <c r="GC2" s="32"/>
     </row>
     <row r="3" spans="1:185" s="33" customFormat="1" ht="15.75">
       <c r="B3" s="34"/>
     </row>
     <row r="4" spans="1:185">
-      <c r="A4" s="70" t="s">
+      <c r="A4" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="71" t="s">
+      <c r="B4" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="71"/>
-      <c r="D4" s="72" t="s">
+      <c r="C4" s="69"/>
+      <c r="D4" s="70" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="73"/>
-[...3 lines deleted...]
-      <c r="I4" s="75" t="s">
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="73" t="s">
         <v>49</v>
       </c>
-      <c r="J4" s="69"/>
+      <c r="J4" s="67"/>
     </row>
     <row r="5" spans="1:185" ht="25.5">
-      <c r="A5" s="64"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>47</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="25" t="s">
@@ -3852,51 +3858,51 @@
       </c>
       <c r="I24" s="8">
         <v>56.49</v>
       </c>
       <c r="J24" s="8">
         <v>43.51</v>
       </c>
       <c r="K24" s="16"/>
     </row>
     <row r="25" spans="1:11" ht="15" customHeight="1">
       <c r="A25" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="16"/>
     </row>
     <row r="26" spans="1:11" ht="15" customHeight="1">
-      <c r="A26" s="45" t="s">
+      <c r="A26" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="17">
         <v>207574</v>
       </c>
       <c r="C26" s="8">
         <f t="shared" si="0"/>
         <v>58.994690949603815</v>
       </c>
       <c r="D26" s="8">
         <v>100</v>
       </c>
       <c r="E26" s="18">
         <v>9.74</v>
       </c>
       <c r="F26" s="18">
         <v>0.71</v>
       </c>
       <c r="G26" s="18">
         <v>0.26</v>
       </c>
       <c r="H26" s="8">
         <v>89.29</v>
       </c>
       <c r="I26" s="18">
@@ -4067,216 +4073,216 @@
         <v>75.856041744824537</v>
       </c>
       <c r="D32" s="8">
         <v>100</v>
       </c>
       <c r="E32" s="8">
         <v>8.59</v>
       </c>
       <c r="F32" s="8">
         <v>1.43</v>
       </c>
       <c r="G32" s="8">
         <v>1.58</v>
       </c>
       <c r="H32" s="8">
         <v>88.4</v>
       </c>
       <c r="I32" s="8">
         <v>52.14</v>
       </c>
       <c r="J32" s="8">
         <v>47.86</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="15" customHeight="1">
-      <c r="A33" s="46" t="s">
+      <c r="A33" s="45" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="7">
         <v>23165</v>
       </c>
       <c r="C33" s="8">
         <f t="shared" si="0"/>
         <v>6.5837340700067069</v>
       </c>
       <c r="D33" s="8">
         <v>100</v>
       </c>
       <c r="E33" s="8">
         <v>8.5399999999999991</v>
       </c>
       <c r="F33" s="8">
         <v>1.86</v>
       </c>
       <c r="G33" s="8">
         <v>10.8</v>
       </c>
       <c r="H33" s="8">
         <v>78.8</v>
       </c>
       <c r="I33" s="8">
         <v>31.84</v>
       </c>
       <c r="J33" s="8">
         <v>68.16</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="15" customHeight="1">
-      <c r="A34" s="47" t="s">
+      <c r="A34" s="46" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="36">
         <v>243736</v>
       </c>
-      <c r="C34" s="48">
+      <c r="C34" s="47">
         <f t="shared" si="0"/>
         <v>69.272307674817824</v>
       </c>
-      <c r="D34" s="51">
-[...2 lines deleted...]
-      <c r="E34" s="51">
+      <c r="D34" s="50">
+        <v>100</v>
+      </c>
+      <c r="E34" s="50">
         <v>8.6</v>
       </c>
-      <c r="F34" s="51">
+      <c r="F34" s="50">
         <v>1.39</v>
       </c>
-      <c r="G34" s="51">
+      <c r="G34" s="50">
         <v>0.7</v>
       </c>
-      <c r="H34" s="51">
+      <c r="H34" s="50">
         <v>89.31</v>
       </c>
-      <c r="I34" s="51">
+      <c r="I34" s="50">
         <v>54.07</v>
       </c>
-      <c r="J34" s="51">
+      <c r="J34" s="50">
         <v>45.93</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="20"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="2" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="I4:J4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:GS39"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="8" width="7.85546875" style="2" customWidth="1"/>
     <col min="9" max="10" width="7.85546875" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:201" s="28" customFormat="1" ht="23.25" customHeight="1">
       <c r="A1" s="26" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="B1" s="27"/>
       <c r="GS1" s="29"/>
     </row>
     <row r="2" spans="1:201" s="31" customFormat="1" ht="13.5" customHeight="1">
       <c r="A2" s="35" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="30"/>
       <c r="GS2" s="32"/>
     </row>
     <row r="3" spans="1:201" s="33" customFormat="1" ht="15.75">
       <c r="B3" s="34"/>
     </row>
     <row r="4" spans="1:201">
-      <c r="A4" s="70" t="s">
+      <c r="A4" s="68" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="71" t="s">
+      <c r="B4" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="71"/>
-      <c r="D4" s="72" t="s">
+      <c r="C4" s="69"/>
+      <c r="D4" s="70" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="73"/>
-[...3 lines deleted...]
-      <c r="I4" s="75" t="s">
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="73" t="s">
         <v>49</v>
       </c>
-      <c r="J4" s="69"/>
+      <c r="J4" s="67"/>
     </row>
     <row r="5" spans="1:201" ht="25.5">
-      <c r="A5" s="64"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>47</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="25" t="s">
@@ -4638,90 +4644,90 @@
       </c>
       <c r="H17" s="8">
         <v>90.996873834287214</v>
       </c>
       <c r="I17" s="8">
         <v>59.055806997764506</v>
       </c>
       <c r="J17" s="8">
         <v>40.944193002236887</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="15" customHeight="1">
       <c r="A18" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="9"/>
       <c r="J18" s="11"/>
       <c r="K18" s="12"/>
-      <c r="L18" s="76"/>
-[...1 lines deleted...]
-      <c r="N18" s="76"/>
+      <c r="L18" s="74"/>
+      <c r="M18" s="75"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
       <c r="A19" s="42" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="7">
         <v>30842.736178683379</v>
       </c>
       <c r="C19" s="8">
         <f t="shared" ref="C19:C24" si="1">B19/$B$6*100</f>
         <v>14.691074762899841</v>
       </c>
       <c r="D19" s="8">
         <v>100</v>
       </c>
       <c r="E19" s="8">
         <v>6.546548530089531</v>
       </c>
       <c r="F19" s="8">
         <v>1.2022301836922515</v>
       </c>
       <c r="G19" s="8">
         <v>0.73047017598105313</v>
       </c>
       <c r="H19" s="8">
         <v>91.520751110237114</v>
       </c>
       <c r="I19" s="8">
         <v>50.666804354126583</v>
       </c>
       <c r="J19" s="8">
         <v>49.333195645873744</v>
       </c>
       <c r="K19" s="12"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
-      <c r="N19" s="77"/>
+      <c r="N19" s="75"/>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="42" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="7">
         <v>63264.442302372336</v>
       </c>
       <c r="C20" s="8">
         <f t="shared" si="1"/>
         <v>30.134247698155768</v>
       </c>
       <c r="D20" s="8">
         <v>100</v>
       </c>
       <c r="E20" s="8">
         <v>8.4760078747782099</v>
       </c>
       <c r="F20" s="8">
         <v>1.6177730261992671</v>
       </c>
       <c r="G20" s="8">
         <v>1.721048568636897</v>
       </c>
       <c r="H20" s="8">
@@ -4883,51 +4889,51 @@
       </c>
       <c r="K24" s="16"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="15"/>
     </row>
     <row r="25" spans="1:14" ht="15" customHeight="1">
       <c r="A25" s="41" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
     </row>
     <row r="26" spans="1:14" ht="15" customHeight="1">
-      <c r="A26" s="45" t="s">
+      <c r="A26" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="17">
         <v>127475.09908570074</v>
       </c>
       <c r="C26" s="8">
         <f>B26/$B$6*100</f>
         <v>60.719198200399063</v>
       </c>
       <c r="D26" s="8">
         <v>100</v>
       </c>
       <c r="E26" s="18">
         <v>7.4348365114041641</v>
       </c>
       <c r="F26" s="18">
         <v>0.60812534456048017</v>
       </c>
       <c r="G26" s="18">
         <v>4.8981188083744902E-2</v>
       </c>
       <c r="H26" s="8">
         <v>91.908056955951466</v>
       </c>
       <c r="I26" s="8">
@@ -4948,51 +4954,51 @@
       <c r="B27" s="7">
         <v>37112.23291415313</v>
       </c>
       <c r="C27" s="8">
         <f>B27/$B$6*100</f>
         <v>17.677374186301854</v>
       </c>
       <c r="D27" s="8">
         <v>100</v>
       </c>
       <c r="E27" s="8">
         <v>7.7209573407881811</v>
       </c>
       <c r="F27" s="8">
         <v>2.4830237249582785</v>
       </c>
       <c r="G27" s="8">
         <v>6.6418673655014846</v>
       </c>
       <c r="H27" s="8">
         <v>83.154151568751828</v>
       </c>
       <c r="I27" s="9">
         <v>50.97989782231987</v>
       </c>
-      <c r="J27" s="49">
+      <c r="J27" s="48">
         <v>49.020102177679973</v>
       </c>
       <c r="K27" s="16"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="7">
         <v>23918.715709304408</v>
       </c>
       <c r="C28" s="8">
         <f>B28/$B$6*100</f>
         <v>11.393011264700908</v>
       </c>
       <c r="D28" s="8">
         <v>100</v>
       </c>
       <c r="E28" s="8">
         <v>5.5960920094190438</v>
       </c>
       <c r="F28" s="8">
@@ -5109,84 +5115,84 @@
         <v>79.311713344365671</v>
       </c>
       <c r="D32" s="8">
         <v>100</v>
       </c>
       <c r="E32" s="8">
         <v>7.3022772964249887</v>
       </c>
       <c r="F32" s="8">
         <v>1.3968472610481211</v>
       </c>
       <c r="G32" s="8">
         <v>0.91899679994100503</v>
       </c>
       <c r="H32" s="8">
         <v>90.381878642585065</v>
       </c>
       <c r="I32" s="9">
         <v>53.03532980548502</v>
       </c>
       <c r="J32" s="9">
         <v>46.964670194513637</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="15" customHeight="1">
-      <c r="A33" s="46" t="s">
+      <c r="A33" s="45" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="7">
         <v>37838.521218304071</v>
       </c>
       <c r="C33" s="8">
         <f>B33/$B$6*100</f>
         <v>18.02332130700756</v>
       </c>
       <c r="D33" s="8">
         <v>100</v>
       </c>
       <c r="E33" s="8">
         <v>7.2064850380167238</v>
       </c>
       <c r="F33" s="8">
         <v>0.56610705668394901</v>
       </c>
       <c r="G33" s="8">
         <v>3.2981342740971762</v>
       </c>
       <c r="H33" s="8">
         <v>88.929273631201582</v>
       </c>
       <c r="I33" s="8">
         <v>41.720891944268594</v>
       </c>
       <c r="J33" s="8">
         <v>58.279108055730767</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="15" customHeight="1">
-      <c r="A34" s="47" t="s">
+      <c r="A34" s="46" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="36">
         <v>128670.07601088494</v>
       </c>
       <c r="C34" s="37">
         <f>B34/$B$6*100</f>
         <v>61.288392037356829</v>
       </c>
       <c r="D34" s="37">
         <v>100</v>
       </c>
       <c r="E34" s="37">
         <v>7.3304473070034035</v>
       </c>
       <c r="F34" s="37">
         <v>1.6411463383804172</v>
       </c>
       <c r="G34" s="37">
         <v>0.21935437655809961</v>
       </c>
       <c r="H34" s="37">
         <v>90.809051978057639</v>
       </c>
       <c r="I34" s="37">
@@ -5224,136 +5230,136 @@
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="2" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="N18:N19"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:H4"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:GS38"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="M9" sqref="M9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q25" sqref="Q25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="8" width="8" style="2" customWidth="1"/>
     <col min="9" max="10" width="8" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:201" s="28" customFormat="1" ht="23.25" customHeight="1">
       <c r="A1" s="26" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="B1" s="27"/>
       <c r="GS1" s="29"/>
     </row>
     <row r="2" spans="1:201" s="31" customFormat="1" ht="13.5" customHeight="1">
       <c r="A2" s="35" t="s">
         <v>79</v>
       </c>
       <c r="B2" s="30"/>
       <c r="GS2" s="32"/>
     </row>
     <row r="3" spans="1:201" s="33" customFormat="1" ht="15.75">
       <c r="B3" s="34"/>
     </row>
     <row r="4" spans="1:201">
-      <c r="A4" s="70" t="s">
+      <c r="A4" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="71" t="s">
+      <c r="B4" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="71"/>
-      <c r="D4" s="72" t="s">
+      <c r="C4" s="69"/>
+      <c r="D4" s="70" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="73"/>
-[...3 lines deleted...]
-      <c r="I4" s="75" t="s">
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="73" t="s">
         <v>49</v>
       </c>
-      <c r="J4" s="69"/>
+      <c r="J4" s="67"/>
     </row>
     <row r="5" spans="1:201" ht="25.5">
-      <c r="A5" s="64"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>47</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:201" s="6" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="50" t="s">
+      <c r="A6" s="49" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="3">
         <v>192221.99999997357</v>
       </c>
       <c r="C6" s="4">
         <f>B6/$B$6*100</f>
         <v>100</v>
       </c>
       <c r="D6" s="4">
         <v>100</v>
       </c>
       <c r="E6" s="4">
         <v>9.1199999999999992</v>
       </c>
       <c r="F6" s="4">
         <v>2.0299999999999998</v>
       </c>
       <c r="G6" s="4">
         <v>1.28</v>
       </c>
       <c r="H6" s="4">
         <v>87.57</v>
       </c>
       <c r="I6" s="5">
@@ -5686,90 +5692,90 @@
         <v>88.02</v>
       </c>
       <c r="I17" s="8">
         <v>55.743740795287188</v>
       </c>
       <c r="J17" s="8">
         <v>44.256259204712812</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="15" customHeight="1">
       <c r="A18" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="9"/>
       <c r="J18" s="11"/>
       <c r="K18" s="12"/>
-      <c r="L18" s="76"/>
-[...1 lines deleted...]
-      <c r="N18" s="76"/>
+      <c r="L18" s="74"/>
+      <c r="M18" s="75"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1">
       <c r="A19" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="7">
         <v>34316.136875159456</v>
       </c>
       <c r="C19" s="8">
         <f t="shared" si="0"/>
         <v>17.852346180543421</v>
       </c>
       <c r="D19" s="8">
         <v>100</v>
       </c>
       <c r="E19" s="8">
         <v>9.86</v>
       </c>
       <c r="F19" s="8">
         <v>2.36</v>
       </c>
       <c r="G19" s="8">
         <v>0.94</v>
       </c>
       <c r="H19" s="8">
         <v>86.83</v>
       </c>
       <c r="I19" s="8">
         <v>47.949995628988546</v>
       </c>
       <c r="J19" s="8">
         <v>52.050004371011447</v>
       </c>
       <c r="K19" s="12"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
-      <c r="N19" s="77"/>
+      <c r="N19" s="75"/>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="7">
         <v>63449.118309093123</v>
       </c>
       <c r="C20" s="8">
         <f t="shared" si="0"/>
         <v>33.008249996931596</v>
       </c>
       <c r="D20" s="8">
         <v>100</v>
       </c>
       <c r="E20" s="8">
         <v>11.15</v>
       </c>
       <c r="F20" s="8">
         <v>2.36</v>
       </c>
       <c r="G20" s="8">
         <v>1.32</v>
       </c>
       <c r="H20" s="8">
@@ -5913,88 +5919,88 @@
       </c>
       <c r="E24" s="8">
         <v>2.68</v>
       </c>
       <c r="F24" s="8">
         <v>2.97</v>
       </c>
       <c r="G24" s="8">
         <v>0.31</v>
       </c>
       <c r="H24" s="8">
         <v>94.04</v>
       </c>
       <c r="I24" s="8">
         <v>48.372677748288865</v>
       </c>
       <c r="J24" s="8">
         <v>51.627322251711128</v>
       </c>
       <c r="K24" s="16"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="15"/>
     </row>
     <row r="25" spans="1:14" ht="15" customHeight="1">
-      <c r="A25" s="45" t="s">
+      <c r="A25" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="17">
         <v>304.43469762371279</v>
       </c>
       <c r="C25" s="8">
         <f t="shared" si="0"/>
         <v>0.15837661538416761</v>
       </c>
       <c r="D25" s="8">
         <v>100</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>29</v>
       </c>
       <c r="F25" s="18">
         <v>3.54</v>
       </c>
       <c r="G25" s="18" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="8">
         <v>96.46</v>
       </c>
       <c r="I25" s="8">
         <v>48.026315789473685</v>
       </c>
       <c r="J25" s="8">
         <v>51.973684210526315</v>
       </c>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
     </row>
     <row r="26" spans="1:14" ht="15" customHeight="1">
-      <c r="A26" s="45" t="s">
+      <c r="A26" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="17">
         <v>21.559395248380131</v>
       </c>
       <c r="C26" s="8">
         <f t="shared" si="0"/>
         <v>1.1215883326769618E-2</v>
       </c>
       <c r="D26" s="8">
         <v>100</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>29</v>
       </c>
       <c r="F26" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G26" s="18" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="8">
         <v>100</v>
       </c>
       <c r="I26" s="8">
@@ -6159,222 +6165,222 @@
       </c>
       <c r="I31" s="8">
         <v>19.002009064149885</v>
       </c>
       <c r="J31" s="8">
         <v>80.997990935850112</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="15" customHeight="1">
       <c r="A32" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
     </row>
     <row r="33" spans="1:10" ht="15" customHeight="1">
-      <c r="A33" s="46" t="s">
+      <c r="A33" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="7">
         <v>49326.354255491351</v>
       </c>
       <c r="C33" s="8">
         <f t="shared" si="0"/>
         <v>25.661138816315582</v>
       </c>
       <c r="D33" s="8">
         <v>100</v>
       </c>
       <c r="E33" s="8">
         <v>9.49</v>
       </c>
       <c r="F33" s="8">
         <v>1.37</v>
       </c>
       <c r="G33" s="8">
         <v>3.3</v>
       </c>
       <c r="H33" s="8">
         <v>85.83</v>
       </c>
       <c r="I33" s="8">
         <v>37.142683371852577</v>
       </c>
       <c r="J33" s="8">
         <v>62.85731662814743</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="15" customHeight="1">
-      <c r="A34" s="45" t="s">
+      <c r="A34" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="17">
         <v>36521.690687941824</v>
       </c>
       <c r="C34" s="8">
         <f t="shared" si="0"/>
         <v>18.999745444302341</v>
       </c>
       <c r="D34" s="8">
         <v>100</v>
       </c>
       <c r="E34" s="8">
         <v>9</v>
       </c>
       <c r="F34" s="8">
         <v>1.17</v>
       </c>
       <c r="G34" s="8">
         <v>2.36</v>
       </c>
       <c r="H34" s="8">
         <v>87.48</v>
       </c>
       <c r="I34" s="8">
         <v>38.763998795213709</v>
       </c>
       <c r="J34" s="8">
         <v>61.236001204786284</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="15" customHeight="1">
-      <c r="A35" s="46" t="s">
+      <c r="A35" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="7">
         <v>12804.663567549698</v>
       </c>
       <c r="C35" s="8">
         <f t="shared" si="0"/>
         <v>6.6613933720133272</v>
       </c>
       <c r="D35" s="8">
         <v>100</v>
       </c>
       <c r="E35" s="8">
         <v>10.91</v>
       </c>
       <c r="F35" s="8">
         <v>1.95</v>
       </c>
       <c r="G35" s="8">
         <v>6.01</v>
       </c>
       <c r="H35" s="8">
         <v>81.13</v>
       </c>
       <c r="I35" s="8">
         <v>32.521087160262418</v>
       </c>
       <c r="J35" s="8">
         <v>67.478912839737575</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="15" customHeight="1">
-      <c r="A36" s="47" t="s">
+      <c r="A36" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="36">
         <v>142895.64574450086</v>
       </c>
-      <c r="C36" s="48">
+      <c r="C36" s="47">
         <f t="shared" si="0"/>
         <v>74.338861183694121</v>
       </c>
-      <c r="D36" s="48">
-[...2 lines deleted...]
-      <c r="E36" s="48">
+      <c r="D36" s="47">
+        <v>100</v>
+      </c>
+      <c r="E36" s="47">
         <v>9</v>
       </c>
-      <c r="F36" s="48">
+      <c r="F36" s="47">
         <v>2.25</v>
       </c>
-      <c r="G36" s="48">
+      <c r="G36" s="47">
         <v>0.57999999999999996</v>
       </c>
-      <c r="H36" s="48">
+      <c r="H36" s="47">
         <v>88.17</v>
       </c>
-      <c r="I36" s="48">
+      <c r="I36" s="47">
         <v>54.178563430746841</v>
       </c>
-      <c r="J36" s="48">
+      <c r="J36" s="47">
         <v>45.821436569253166</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="N18:N19"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:H4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>已命名的範圍</vt:lpstr>
+        <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>112年</vt:lpstr>
       <vt:lpstr>107年</vt:lpstr>
       <vt:lpstr>102年</vt:lpstr>
       <vt:lpstr>97年</vt:lpstr>
       <vt:lpstr>93年</vt:lpstr>
       <vt:lpstr>'112年'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">