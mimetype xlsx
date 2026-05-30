--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,551 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="166925"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\郁萍\10_社會福利性別指標\113年\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stchieh05\交辦事項\張亮婕_更新114\張亮婕\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{391334A6-6248-44AD-828B-22940F48ED0B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D2AE0F01-CB34-4D09-A3DB-E16E64870B81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19785" windowHeight="9120"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{75DC6D86-2B45-4466-B3F5-8D6B45DDBD18}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="1" r:id="rId1"/>
-    <sheet name="113" sheetId="2" r:id="rId2"/>
-[...20 lines deleted...]
-    <sheet name="92" sheetId="23" r:id="rId23"/>
+    <sheet name="114" sheetId="2" r:id="rId2"/>
+    <sheet name="113" sheetId="3" r:id="rId3"/>
+    <sheet name="112" sheetId="4" r:id="rId4"/>
+    <sheet name="111" sheetId="5" r:id="rId5"/>
+    <sheet name="110" sheetId="6" r:id="rId6"/>
+    <sheet name="109" sheetId="7" r:id="rId7"/>
+    <sheet name="108" sheetId="8" r:id="rId8"/>
+    <sheet name="107" sheetId="9" r:id="rId9"/>
+    <sheet name="106" sheetId="10" r:id="rId10"/>
+    <sheet name="105" sheetId="11" r:id="rId11"/>
+    <sheet name="104" sheetId="12" r:id="rId12"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$2:$AA$30</definedName>
-[...21 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="15">'99'!$A:$A,'99'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$2:$AA$19</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$2:$6</definedName>
-    <definedName name="民國100年第2季" localSheetId="14">'100'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="民國100年第2季" localSheetId="12">'102'!#REF!</definedName>
+    <definedName name="民國100年第2季" localSheetId="11">!#REF!</definedName>
     <definedName name="民國100年第2季" localSheetId="10">!#REF!</definedName>
     <definedName name="民國100年第2季" localSheetId="9">!#REF!</definedName>
     <definedName name="民國100年第2季" localSheetId="8">!#REF!</definedName>
     <definedName name="民國100年第2季" localSheetId="7">!#REF!</definedName>
     <definedName name="民國100年第2季" localSheetId="6">!#REF!</definedName>
     <definedName name="民國100年第2季" localSheetId="5">!#REF!</definedName>
     <definedName name="民國100年第2季" localSheetId="4">!#REF!</definedName>
     <definedName name="民國100年第2季" localSheetId="3">!#REF!</definedName>
     <definedName name="民國100年第2季" localSheetId="2">!#REF!</definedName>
     <definedName name="民國100年第2季" localSheetId="1">!#REF!</definedName>
-    <definedName name="民國100年第2季" localSheetId="22">'92'!#REF!</definedName>
-[...6 lines deleted...]
-    <definedName name="民國100年第2季" localSheetId="15">'99'!#REF!</definedName>
     <definedName name="民國100年第2季" localSheetId="0">歷年!#REF!</definedName>
     <definedName name="民國100年第2季">!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...337 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1518" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="768" uniqueCount="62">
   <si>
     <r>
       <t xml:space="preserve">3.1-01 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>低收入戶戶數及人數</t>
     </r>
   </si>
   <si>
     <r>
-      <t>92-113</t>
+      <t>104-114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-    </r>
+    <t>年別</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>總計</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>第</t>
     </r>
     <r>
@@ -1159,338 +746,50 @@
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>男</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女</t>
     </r>
   </si>
   <si>
     <r>
-      <t>92</t>
-[...286 lines deleted...]
-    <r>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>,2015</t>
     </r>
   </si>
   <si>
     <r>
       <t>105</t>
@@ -1687,91 +986,136 @@
     <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>,2024</t>
     </r>
   </si>
   <si>
     <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：直轄市、縣﹝市﹞政府。</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
-      <t>113</t>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2024</t>
+      <t>, 2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>地區別</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
     <t>新北市</t>
   </si>
   <si>
     <t>臺北市</t>
   </si>
   <si>
     <t>桃園市</t>
   </si>
   <si>
     <t>臺中市</t>
   </si>
   <si>
     <t>臺南市</t>
   </si>
   <si>
     <t>高雄市</t>
   </si>
   <si>
     <t>宜蘭縣</t>
@@ -1798,50 +1142,74 @@
     <t>屏東縣</t>
   </si>
   <si>
     <t>臺東縣</t>
   </si>
   <si>
     <t>花蓮縣</t>
   </si>
   <si>
     <t>澎湖縣</t>
   </si>
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>嘉義市</t>
   </si>
   <si>
     <t>金門縣</t>
   </si>
   <si>
     <t>連江縣</t>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2024</t>
+    </r>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2023</t>
     </r>
   </si>
@@ -2015,1167 +1383,60 @@
   </si>
   <si>
     <r>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2015</t>
     </r>
   </si>
-  <si>
-[...1104 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...3 lines deleted...]
-    <numFmt numFmtId="178" formatCode="#,##0.00&quot; &quot;;[Red]&quot;(&quot;#,##0.00&quot;)&quot;"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="4">
+    <numFmt numFmtId="176" formatCode="#,##0.00;&quot;-&quot;#,##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="177" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="178" formatCode="0&quot; &quot;"/>
     <numFmt numFmtId="179" formatCode="0.00&quot; &quot;"/>
-    <numFmt numFmtId="180" formatCode="0&quot; &quot;"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
@@ -3253,287 +1514,276 @@
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="thin">
-[...9 lines deleted...]
-      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3541,51 +1791,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3652,65 +1902,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3731,67 +1981,83 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AA40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03713862-B920-47DC-98FA-33A206EA9EC6}">
+  <dimension ref="A1:AA29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="9.6640625" style="4" customWidth="1"/>
     <col min="3" max="4" width="8.6640625" style="4" customWidth="1"/>
     <col min="5" max="5" width="11" style="4" customWidth="1"/>
     <col min="6" max="6" width="9.5" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.1640625" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" style="4" customWidth="1"/>
     <col min="9" max="19" width="8.83203125" style="4" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" style="4" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" style="4" customWidth="1"/>
     <col min="29" max="16384" width="9.33203125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="3" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -3850,139 +2116,139 @@
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:27" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...4 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="19" t="s">
+      <c r="AA4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:27" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="17" t="s">
+      <c r="A5" s="15"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...2 lines deleted...]
-      <c r="AA5" s="19"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
     </row>
     <row r="6" spans="1:27" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
+      <c r="A6" s="15"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -4011,2300 +2277,1102 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:27" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
+    </row>
+    <row r="7" spans="1:27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="9">
-        <f>'92'!B7</f>
-        <v>76406</v>
+        <v>146379</v>
       </c>
       <c r="C7" s="9">
-        <f>'92'!C7</f>
-        <v>40247</v>
+        <v>89167</v>
       </c>
       <c r="D7" s="9">
-        <f>'92'!D7</f>
-        <v>36159</v>
+        <v>57212</v>
       </c>
       <c r="E7" s="9">
-        <f>'92'!E7</f>
-        <v>187875</v>
+        <v>342490</v>
       </c>
       <c r="F7" s="9">
-        <f>'92'!F7</f>
-        <v>92793</v>
+        <v>178253</v>
       </c>
       <c r="G7" s="9">
-        <f>'92'!G7</f>
-        <v>95082</v>
+        <v>164237</v>
       </c>
       <c r="H7" s="9">
-        <f>'92'!H7</f>
-        <v>3702</v>
+        <v>3902</v>
       </c>
       <c r="I7" s="9">
-        <f>'92'!I7</f>
-        <v>2388</v>
+        <v>2910</v>
       </c>
       <c r="J7" s="9">
-        <f>'92'!J7</f>
-        <v>1314</v>
+        <v>992</v>
       </c>
       <c r="K7" s="9">
-        <f>'92'!K7</f>
-        <v>4175</v>
+        <v>4032</v>
       </c>
       <c r="L7" s="9">
-        <f>'92'!L7</f>
-        <v>2680</v>
+        <v>2979</v>
       </c>
       <c r="M7" s="9">
-        <f>'92'!M7</f>
-        <v>1495</v>
+        <v>1053</v>
       </c>
       <c r="N7" s="9">
-        <f>'92'!N7</f>
-        <v>21219</v>
+        <v>32662</v>
       </c>
       <c r="O7" s="9">
-        <f>'92'!O7</f>
-        <v>11150</v>
+        <v>21380</v>
       </c>
       <c r="P7" s="9">
-        <f>'92'!P7</f>
-        <v>10069</v>
+        <v>11282</v>
       </c>
       <c r="Q7" s="9">
-        <f>'92'!Q7</f>
-        <v>46762</v>
+        <v>57917</v>
       </c>
       <c r="R7" s="9">
-        <f>'92'!R7</f>
-        <v>23593</v>
+        <v>33107</v>
       </c>
       <c r="S7" s="9">
-        <f>'92'!S7</f>
-        <v>23169</v>
+        <v>24810</v>
       </c>
       <c r="T7" s="9">
-        <f>'92'!T7</f>
-        <v>51485</v>
+        <v>109815</v>
       </c>
       <c r="U7" s="9">
-        <f>'92'!U7</f>
-        <v>26709</v>
+        <v>64877</v>
       </c>
       <c r="V7" s="9">
-        <f>'92'!V7</f>
-        <v>24776</v>
+        <v>44938</v>
       </c>
       <c r="W7" s="9">
-        <f>'92'!W7</f>
-        <v>136938</v>
+        <v>280541</v>
       </c>
       <c r="X7" s="9">
-        <f>'92'!X7</f>
-        <v>66520</v>
+        <v>142167</v>
       </c>
       <c r="Y7" s="9">
-        <f>'92'!Y7</f>
-        <v>70418</v>
+        <v>138374</v>
       </c>
       <c r="Z7" s="10">
-        <f>'92'!Z7</f>
-        <v>1.08</v>
+        <v>1.73</v>
       </c>
       <c r="AA7" s="10">
-        <f>'92'!AA7</f>
-[...4 lines deleted...]
-      <c r="A8" s="11" t="s">
+        <v>1.46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9">
-        <f>'93'!B7</f>
-        <v>82783</v>
+        <v>145176</v>
       </c>
       <c r="C8" s="9">
-        <f>'93'!C7</f>
-        <v>44606</v>
+        <v>88869</v>
       </c>
       <c r="D8" s="9">
-        <f>'93'!D7</f>
-        <v>38177</v>
+        <v>56307</v>
       </c>
       <c r="E8" s="9">
-        <f>'93'!E7</f>
-        <v>204216</v>
+        <v>331776</v>
       </c>
       <c r="F8" s="9">
-        <f>'93'!F7</f>
-        <v>101366</v>
+        <v>173763</v>
       </c>
       <c r="G8" s="9">
-        <f>'93'!G7</f>
-        <v>102850</v>
+        <v>158013</v>
       </c>
       <c r="H8" s="9">
-        <f>'93'!H7</f>
-        <v>3665</v>
+        <v>3533</v>
       </c>
       <c r="I8" s="9">
-        <f>'93'!I7</f>
-        <v>2540</v>
+        <v>2635</v>
       </c>
       <c r="J8" s="9">
-        <f>'93'!J7</f>
-        <v>1125</v>
+        <v>898</v>
       </c>
       <c r="K8" s="9">
-        <f>'93'!K7</f>
-        <v>4014</v>
+        <v>3653</v>
       </c>
       <c r="L8" s="9">
-        <f>'93'!L7</f>
+        <v>2701</v>
+      </c>
+      <c r="M8" s="9">
+        <v>952</v>
+      </c>
+      <c r="N8" s="9">
+        <v>33216</v>
+      </c>
+      <c r="O8" s="9">
+        <v>21978</v>
+      </c>
+      <c r="P8" s="9">
+        <v>11238</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>56516</v>
+      </c>
+      <c r="R8" s="9">
+        <v>32768</v>
+      </c>
+      <c r="S8" s="9">
+        <v>23748</v>
+      </c>
+      <c r="T8" s="9">
+        <v>108427</v>
+      </c>
+      <c r="U8" s="9">
+        <v>64256</v>
+      </c>
+      <c r="V8" s="9">
+        <v>44171</v>
+      </c>
+      <c r="W8" s="9">
+        <v>271607</v>
+      </c>
+      <c r="X8" s="9">
+        <v>138294</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>133313</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="9">
+        <v>142814</v>
+      </c>
+      <c r="C9" s="9">
+        <v>87828</v>
+      </c>
+      <c r="D9" s="9">
+        <v>54986</v>
+      </c>
+      <c r="E9" s="9">
+        <v>317257</v>
+      </c>
+      <c r="F9" s="9">
+        <v>167287</v>
+      </c>
+      <c r="G9" s="9">
+        <v>149970</v>
+      </c>
+      <c r="H9" s="9">
+        <v>3328</v>
+      </c>
+      <c r="I9" s="9">
+        <v>2500</v>
+      </c>
+      <c r="J9" s="9">
+        <v>828</v>
+      </c>
+      <c r="K9" s="9">
+        <v>3448</v>
+      </c>
+      <c r="L9" s="9">
+        <v>2561</v>
+      </c>
+      <c r="M9" s="9">
+        <v>887</v>
+      </c>
+      <c r="N9" s="9">
+        <v>32748</v>
+      </c>
+      <c r="O9" s="9">
+        <v>21889</v>
+      </c>
+      <c r="P9" s="9">
+        <v>10859</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>53142</v>
+      </c>
+      <c r="R9" s="9">
+        <v>31358</v>
+      </c>
+      <c r="S9" s="9">
+        <v>21784</v>
+      </c>
+      <c r="T9" s="9">
+        <v>106738</v>
+      </c>
+      <c r="U9" s="9">
+        <v>63439</v>
+      </c>
+      <c r="V9" s="9">
+        <v>43299</v>
+      </c>
+      <c r="W9" s="9">
+        <v>260667</v>
+      </c>
+      <c r="X9" s="9">
+        <v>133368</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>127299</v>
+      </c>
+      <c r="Z9" s="10">
+        <v>1.65</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="9">
+        <v>143941</v>
+      </c>
+      <c r="C10" s="9">
+        <v>88747</v>
+      </c>
+      <c r="D10" s="9">
+        <v>55194</v>
+      </c>
+      <c r="E10" s="9">
+        <v>311526</v>
+      </c>
+      <c r="F10" s="9">
+        <v>165319</v>
+      </c>
+      <c r="G10" s="9">
+        <v>146207</v>
+      </c>
+      <c r="H10" s="9">
+        <v>3073</v>
+      </c>
+      <c r="I10" s="9">
+        <v>2288</v>
+      </c>
+      <c r="J10" s="9">
+        <v>785</v>
+      </c>
+      <c r="K10" s="9">
+        <v>3194</v>
+      </c>
+      <c r="L10" s="9">
+        <v>2352</v>
+      </c>
+      <c r="M10" s="9">
+        <v>842</v>
+      </c>
+      <c r="N10" s="9">
+        <v>33394</v>
+      </c>
+      <c r="O10" s="9">
+        <v>22386</v>
+      </c>
+      <c r="P10" s="9">
+        <v>11008</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>52141</v>
+      </c>
+      <c r="R10" s="9">
+        <v>31086</v>
+      </c>
+      <c r="S10" s="9">
+        <v>21055</v>
+      </c>
+      <c r="T10" s="9">
+        <v>107474</v>
+      </c>
+      <c r="U10" s="9">
+        <v>64073</v>
+      </c>
+      <c r="V10" s="9">
+        <v>43401</v>
+      </c>
+      <c r="W10" s="9">
+        <v>256191</v>
+      </c>
+      <c r="X10" s="9">
+        <v>131881</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>124310</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>1.65</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="9">
+        <v>144863</v>
+      </c>
+      <c r="C11" s="9">
+        <v>89549</v>
+      </c>
+      <c r="D11" s="9">
+        <v>55314</v>
+      </c>
+      <c r="E11" s="9">
+        <v>304470</v>
+      </c>
+      <c r="F11" s="9">
+        <v>162658</v>
+      </c>
+      <c r="G11" s="9">
+        <v>141812</v>
+      </c>
+      <c r="H11" s="9">
+        <v>2926</v>
+      </c>
+      <c r="I11" s="9">
+        <v>2157</v>
+      </c>
+      <c r="J11" s="9">
+        <v>769</v>
+      </c>
+      <c r="K11" s="9">
+        <v>3028</v>
+      </c>
+      <c r="L11" s="9">
+        <v>2213</v>
+      </c>
+      <c r="M11" s="9">
+        <v>815</v>
+      </c>
+      <c r="N11" s="9">
+        <v>34050</v>
+      </c>
+      <c r="O11" s="9">
+        <v>22893</v>
+      </c>
+      <c r="P11" s="9">
+        <v>11157</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>51337</v>
+      </c>
+      <c r="R11" s="9">
+        <v>30964</v>
+      </c>
+      <c r="S11" s="9">
+        <v>20373</v>
+      </c>
+      <c r="T11" s="9">
+        <v>107887</v>
+      </c>
+      <c r="U11" s="9">
+        <v>64499</v>
+      </c>
+      <c r="V11" s="9">
+        <v>43388</v>
+      </c>
+      <c r="W11" s="9">
+        <v>250105</v>
+      </c>
+      <c r="X11" s="9">
+        <v>129481</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>120624</v>
+      </c>
+      <c r="Z11" s="10">
+        <v>1.64</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="9">
+        <v>146342</v>
+      </c>
+      <c r="C12" s="9">
+        <v>90618</v>
+      </c>
+      <c r="D12" s="9">
+        <v>55724</v>
+      </c>
+      <c r="E12" s="9">
+        <v>300241</v>
+      </c>
+      <c r="F12" s="9">
+        <v>161390</v>
+      </c>
+      <c r="G12" s="9">
+        <v>138851</v>
+      </c>
+      <c r="H12" s="9">
+        <v>2733</v>
+      </c>
+      <c r="I12" s="9">
+        <v>2008</v>
+      </c>
+      <c r="J12" s="9">
+        <v>725</v>
+      </c>
+      <c r="K12" s="9">
+        <v>2813</v>
+      </c>
+      <c r="L12" s="9">
+        <v>2058</v>
+      </c>
+      <c r="M12" s="9">
+        <v>755</v>
+      </c>
+      <c r="N12" s="9">
+        <v>34563</v>
+      </c>
+      <c r="O12" s="9">
+        <v>23299</v>
+      </c>
+      <c r="P12" s="9">
+        <v>11264</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>50711</v>
+      </c>
+      <c r="R12" s="9">
+        <v>30845</v>
+      </c>
+      <c r="S12" s="9">
+        <v>19866</v>
+      </c>
+      <c r="T12" s="9">
+        <v>109046</v>
+      </c>
+      <c r="U12" s="9">
+        <v>65311</v>
+      </c>
+      <c r="V12" s="9">
+        <v>43735</v>
+      </c>
+      <c r="W12" s="9">
+        <v>246717</v>
+      </c>
+      <c r="X12" s="9">
+        <v>128487</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>118230</v>
+      </c>
+      <c r="Z12" s="10">
+        <v>1.64</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>1.27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="9">
+        <v>146995</v>
+      </c>
+      <c r="C13" s="9">
+        <v>90786</v>
+      </c>
+      <c r="D13" s="9">
+        <v>56209</v>
+      </c>
+      <c r="E13" s="9">
+        <v>295901</v>
+      </c>
+      <c r="F13" s="9">
+        <v>159633</v>
+      </c>
+      <c r="G13" s="9">
+        <v>136268</v>
+      </c>
+      <c r="H13" s="9">
+        <v>2646</v>
+      </c>
+      <c r="I13" s="9">
+        <v>1927</v>
+      </c>
+      <c r="J13" s="9">
+        <v>719</v>
+      </c>
+      <c r="K13" s="9">
         <v>2725</v>
       </c>
-      <c r="M8" s="9">
-[...539 lines deleted...]
-      </c>
       <c r="L13" s="9">
-        <f>'98'!L7</f>
-        <v>3301</v>
+        <v>1976</v>
       </c>
       <c r="M13" s="9">
-        <f>'98'!M7</f>
-        <v>1150</v>
+        <v>749</v>
       </c>
       <c r="N13" s="9">
-        <f>'98'!N7</f>
-        <v>23447</v>
+        <v>34843</v>
       </c>
       <c r="O13" s="9">
-        <f>'98'!O7</f>
-        <v>14009</v>
+        <v>23544</v>
       </c>
       <c r="P13" s="9">
-        <f>'98'!P7</f>
-        <v>9438</v>
+        <v>11299</v>
       </c>
       <c r="Q13" s="9">
-        <f>'98'!Q7</f>
-        <v>50811</v>
+        <v>50284</v>
       </c>
       <c r="R13" s="9">
-        <f>'98'!R7</f>
-        <v>26259</v>
+        <v>30803</v>
       </c>
       <c r="S13" s="9">
-        <f>'98'!S7</f>
-        <v>24552</v>
+        <v>19481</v>
       </c>
       <c r="T13" s="9">
-        <f>'98'!T7</f>
-        <v>77565</v>
+        <v>109506</v>
       </c>
       <c r="U13" s="9">
-        <f>'98'!U7</f>
-        <v>43782</v>
+        <v>65315</v>
       </c>
       <c r="V13" s="9">
-        <f>'98'!V7</f>
-        <v>33783</v>
+        <v>44191</v>
       </c>
       <c r="W13" s="9">
-        <f>'98'!W7</f>
-        <v>201080</v>
+        <v>242892</v>
       </c>
       <c r="X13" s="9">
-        <f>'98'!X7</f>
-        <v>100955</v>
+        <v>126854</v>
       </c>
       <c r="Y13" s="9">
-        <f>'98'!Y7</f>
-        <v>100125</v>
+        <v>116038</v>
       </c>
       <c r="Z13" s="10">
-        <f>'98'!Z7</f>
-        <v>1.35</v>
+        <v>1.6320845426343848</v>
       </c>
       <c r="AA13" s="10">
-        <f>'98'!AA7</f>
-[...4 lines deleted...]
-      <c r="A14" s="11" t="s">
+        <v>1.26586962639304</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="9">
-        <f>'99'!B7</f>
-        <v>112200</v>
+        <v>146029</v>
       </c>
       <c r="C14" s="9">
-        <f>'99'!C7</f>
-        <v>65575</v>
+        <v>89837</v>
       </c>
       <c r="D14" s="9">
-        <f>'99'!D7</f>
-        <v>46625</v>
+        <v>56192</v>
       </c>
       <c r="E14" s="9">
-        <f>'99'!E7</f>
-        <v>273361</v>
+        <v>288703</v>
       </c>
       <c r="F14" s="9">
-        <f>'99'!F7</f>
-        <v>140672</v>
+        <v>155932</v>
       </c>
       <c r="G14" s="9">
-        <f>'99'!G7</f>
-        <v>132689</v>
+        <v>132771</v>
       </c>
       <c r="H14" s="9">
-        <f>'99'!H7</f>
-        <v>4085</v>
+        <v>2452</v>
       </c>
       <c r="I14" s="9">
-        <f>'99'!I7</f>
-        <v>3091</v>
+        <v>1753</v>
       </c>
       <c r="J14" s="9">
-        <f>'99'!J7</f>
-        <v>994</v>
+        <v>699</v>
       </c>
       <c r="K14" s="9">
-        <f>'99'!K7</f>
-        <v>4271</v>
+        <v>2533</v>
       </c>
       <c r="L14" s="9">
-        <f>'99'!L7</f>
-        <v>3198</v>
+        <v>1800</v>
       </c>
       <c r="M14" s="9">
-        <f>'99'!M7</f>
-        <v>1073</v>
+        <v>733</v>
       </c>
       <c r="N14" s="9">
-        <f>'99'!N7</f>
-        <v>24201</v>
+        <v>35047</v>
       </c>
       <c r="O14" s="9">
-        <f>'99'!O7</f>
-        <v>14612</v>
+        <v>23515</v>
       </c>
       <c r="P14" s="9">
-        <f>'99'!P7</f>
-        <v>9589</v>
+        <v>11532</v>
       </c>
       <c r="Q14" s="9">
-        <f>'99'!Q7</f>
-        <v>51788</v>
+        <v>49686</v>
       </c>
       <c r="R14" s="9">
-        <f>'99'!R7</f>
-        <v>27026</v>
+        <v>30401</v>
       </c>
       <c r="S14" s="9">
-        <f>'99'!S7</f>
-        <v>24762</v>
+        <v>19285</v>
       </c>
       <c r="T14" s="9">
-        <f>'99'!T7</f>
-        <v>83914</v>
+        <v>108530</v>
       </c>
       <c r="U14" s="9">
-        <f>'99'!U7</f>
-        <v>47872</v>
+        <v>64569</v>
       </c>
       <c r="V14" s="9">
-        <f>'99'!V7</f>
-        <v>36042</v>
+        <v>43961</v>
       </c>
       <c r="W14" s="9">
-        <f>'99'!W7</f>
-        <v>217302</v>
+        <v>236484</v>
       </c>
       <c r="X14" s="9">
-        <f>'99'!X7</f>
-        <v>110448</v>
+        <v>123731</v>
       </c>
       <c r="Y14" s="9">
-        <f>'99'!Y7</f>
-        <v>106854</v>
+        <v>112753</v>
       </c>
       <c r="Z14" s="10">
-        <f>'99'!Z7</f>
-        <v>1.41</v>
+        <v>1.6065768555853215</v>
       </c>
       <c r="AA14" s="10">
-        <f>'99'!AA7</f>
-[...4 lines deleted...]
-      <c r="A15" s="11" t="s">
+        <v>1.2409519339220378</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="9">
-        <f>'100'!B7</f>
-        <v>128237</v>
+        <v>144668</v>
       </c>
       <c r="C15" s="9">
-        <f>'100'!C7</f>
-        <v>74638</v>
+        <v>89017</v>
       </c>
       <c r="D15" s="9">
-        <f>'100'!D7</f>
-        <v>53599</v>
+        <v>55651</v>
       </c>
       <c r="E15" s="9">
-        <f>'100'!E7</f>
-        <v>314282</v>
+        <v>277364</v>
       </c>
       <c r="F15" s="9">
-        <f>'100'!F7</f>
-        <v>160644</v>
+        <v>150565</v>
       </c>
       <c r="G15" s="9">
-        <f>'100'!G7</f>
-        <v>153638</v>
+        <v>126799</v>
       </c>
       <c r="H15" s="9">
-        <f>'100'!H7</f>
-        <v>4253</v>
+        <v>2314</v>
       </c>
       <c r="I15" s="9">
-        <f>'100'!I7</f>
-        <v>3209</v>
+        <v>1639</v>
       </c>
       <c r="J15" s="9">
-        <f>'100'!J7</f>
-        <v>1044</v>
+        <v>675</v>
       </c>
       <c r="K15" s="9">
-        <f>'100'!K7</f>
-        <v>4482</v>
+        <v>2386</v>
       </c>
       <c r="L15" s="9">
-        <f>'100'!L7</f>
-        <v>3320</v>
+        <v>1682</v>
       </c>
       <c r="M15" s="9">
-        <f>'100'!M7</f>
-        <v>1162</v>
+        <v>704</v>
       </c>
       <c r="N15" s="9">
-        <f>'100'!N7</f>
-        <v>26999</v>
+        <v>35375</v>
       </c>
       <c r="O15" s="9">
-        <f>'100'!O7</f>
-        <v>16349</v>
+        <v>23695</v>
       </c>
       <c r="P15" s="9">
-        <f>'100'!P7</f>
-        <v>10650</v>
+        <v>11680</v>
       </c>
       <c r="Q15" s="9">
-        <f>'100'!Q7</f>
-        <v>56295</v>
+        <v>48368</v>
       </c>
       <c r="R15" s="9">
-        <f>'100'!R7</f>
-        <v>29479</v>
+        <v>29880</v>
       </c>
       <c r="S15" s="9">
-        <f>'100'!S7</f>
-        <v>26816</v>
+        <v>18488</v>
       </c>
       <c r="T15" s="9">
-        <f>'100'!T7</f>
-        <v>96985</v>
+        <v>106979</v>
       </c>
       <c r="U15" s="9">
-        <f>'100'!U7</f>
-        <v>55080</v>
+        <v>63683</v>
       </c>
       <c r="V15" s="9">
-        <f>'100'!V7</f>
-        <v>41905</v>
+        <v>43296</v>
       </c>
       <c r="W15" s="9">
-        <f>'100'!W7</f>
-        <v>253505</v>
+        <v>226610</v>
       </c>
       <c r="X15" s="9">
-        <f>'100'!X7</f>
-        <v>127845</v>
+        <v>119003</v>
       </c>
       <c r="Y15" s="9">
-        <f>'100'!Y7</f>
-        <v>125660</v>
+        <v>107607</v>
       </c>
       <c r="Z15" s="10">
-        <f>'100'!Z7</f>
-        <v>1.59</v>
+        <v>1.5655315549275213</v>
       </c>
       <c r="AA15" s="10">
-        <f>'100'!AA7</f>
-[...4 lines deleted...]
-      <c r="A16" s="11" t="s">
+        <v>1.1842816630019193</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="9">
-        <f>'101'!B7</f>
-        <v>145613</v>
+        <v>141947</v>
       </c>
       <c r="C16" s="9">
-        <f>'101'!C7</f>
-        <v>86274</v>
+        <v>87255</v>
       </c>
       <c r="D16" s="9">
-        <f>'101'!D7</f>
-        <v>59339</v>
+        <v>54692</v>
       </c>
       <c r="E16" s="9">
-        <f>'101'!E7</f>
-        <v>357446</v>
+        <v>263294</v>
       </c>
       <c r="F16" s="9">
-        <f>'101'!F7</f>
-        <v>182335</v>
+        <v>143816</v>
       </c>
       <c r="G16" s="9">
-        <f>'101'!G7</f>
-        <v>175111</v>
+        <v>119478</v>
       </c>
       <c r="H16" s="9">
-        <f>'101'!H7</f>
-        <v>4364</v>
+        <v>2354</v>
       </c>
       <c r="I16" s="9">
-        <f>'101'!I7</f>
-        <v>3282</v>
+        <v>1685</v>
       </c>
       <c r="J16" s="9">
-        <f>'101'!J7</f>
-        <v>1082</v>
+        <v>669</v>
       </c>
       <c r="K16" s="9">
-        <f>'101'!K7</f>
-        <v>4582</v>
+        <v>2416</v>
       </c>
       <c r="L16" s="9">
-        <f>'101'!L7</f>
-        <v>3382</v>
+        <v>1716</v>
       </c>
       <c r="M16" s="9">
-        <f>'101'!M7</f>
-        <v>1200</v>
+        <v>700</v>
       </c>
       <c r="N16" s="9">
-        <f>'101'!N7</f>
-        <v>31095</v>
+        <v>36313</v>
       </c>
       <c r="O16" s="9">
-        <f>'101'!O7</f>
-        <v>19257</v>
+        <v>24187</v>
       </c>
       <c r="P16" s="9">
-        <f>'101'!P7</f>
-        <v>11838</v>
+        <v>12126</v>
       </c>
       <c r="Q16" s="9">
-        <f>'101'!Q7</f>
-        <v>63984</v>
+        <v>48617</v>
       </c>
       <c r="R16" s="9">
-        <f>'101'!R7</f>
-        <v>34394</v>
+        <v>30076</v>
       </c>
       <c r="S16" s="9">
-        <f>'101'!S7</f>
-        <v>29590</v>
+        <v>18541</v>
       </c>
       <c r="T16" s="9">
-        <f>'101'!T7</f>
-        <v>110154</v>
+        <v>103280</v>
       </c>
       <c r="U16" s="9">
-        <f>'101'!U7</f>
-        <v>63735</v>
+        <v>61383</v>
       </c>
       <c r="V16" s="9">
-        <f>'101'!V7</f>
-        <v>46419</v>
+        <v>41897</v>
       </c>
       <c r="W16" s="9">
-        <f>'101'!W7</f>
-        <v>288880</v>
+        <v>212261</v>
       </c>
       <c r="X16" s="9">
-        <f>'101'!X7</f>
-        <v>144559</v>
+        <v>112024</v>
       </c>
       <c r="Y16" s="9">
-        <f>'101'!Y7</f>
-        <v>144321</v>
+        <v>100237</v>
       </c>
       <c r="Z16" s="10">
-        <f>'101'!Z7</f>
-        <v>1.78</v>
+        <v>1.4961507165232497</v>
       </c>
       <c r="AA16" s="10">
-        <f>'101'!AA7</f>
-[...3 lines deleted...]
-    <row r="17" spans="1:27" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.1251774555965715</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="9">
-[...105 lines deleted...]
-      <c r="A18" s="11" t="s">
+      <c r="B17" s="12">
+        <v>143514</v>
+      </c>
+      <c r="C17" s="12">
+        <v>88254</v>
+      </c>
+      <c r="D17" s="12">
+        <v>55260</v>
+      </c>
+      <c r="E17" s="12">
+        <v>260014</v>
+      </c>
+      <c r="F17" s="12">
+        <v>142790</v>
+      </c>
+      <c r="G17" s="12">
+        <v>117224</v>
+      </c>
+      <c r="H17" s="12">
+        <v>2334</v>
+      </c>
+      <c r="I17" s="12">
+        <v>1644</v>
+      </c>
+      <c r="J17" s="12">
+        <v>690</v>
+      </c>
+      <c r="K17" s="12">
+        <v>2395</v>
+      </c>
+      <c r="L17" s="12">
+        <v>1678</v>
+      </c>
+      <c r="M17" s="12">
+        <v>717</v>
+      </c>
+      <c r="N17" s="12">
+        <v>37847</v>
+      </c>
+      <c r="O17" s="12">
+        <v>25210</v>
+      </c>
+      <c r="P17" s="12">
+        <v>12637</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>50199</v>
+      </c>
+      <c r="R17" s="12">
+        <v>31116</v>
+      </c>
+      <c r="S17" s="12">
+        <v>19083</v>
+      </c>
+      <c r="T17" s="12">
+        <v>103333</v>
+      </c>
+      <c r="U17" s="12">
+        <v>61400</v>
+      </c>
+      <c r="V17" s="12">
+        <v>41933</v>
+      </c>
+      <c r="W17" s="12">
+        <v>207420</v>
+      </c>
+      <c r="X17" s="12">
+        <v>109996</v>
+      </c>
+      <c r="Y17" s="12">
+        <v>97424</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>1.4567683483137444</v>
+      </c>
+      <c r="AA17" s="13">
+        <v>1.1200000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="9">
-[...965 lines deleted...]
-      <c r="AA40" s="9"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+      <c r="K19" s="19"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="14"/>
+      <c r="O19" s="14"/>
+      <c r="P19" s="14"/>
+      <c r="Q19" s="14"/>
+      <c r="R19" s="14"/>
+      <c r="S19" s="14"/>
+      <c r="T19" s="14"/>
+      <c r="U19" s="14"/>
+      <c r="V19" s="14"/>
+      <c r="W19" s="14"/>
+      <c r="X19" s="14"/>
+      <c r="Y19" s="14"/>
+      <c r="Z19" s="4"/>
+      <c r="AA19" s="4"/>
+    </row>
+    <row r="29" spans="1:27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="4"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
+      <c r="L29" s="9"/>
+      <c r="M29" s="9"/>
+      <c r="N29" s="9"/>
+      <c r="O29" s="9"/>
+      <c r="P29" s="9"/>
+      <c r="Q29" s="9"/>
+      <c r="R29" s="9"/>
+      <c r="S29" s="9"/>
+      <c r="T29" s="9"/>
+      <c r="U29" s="9"/>
+      <c r="V29" s="9"/>
+      <c r="W29" s="9"/>
+      <c r="X29" s="9"/>
+      <c r="Y29" s="9"/>
+      <c r="Z29" s="9"/>
+      <c r="AA29" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A30:K30"/>
+    <mergeCell ref="A19:K19"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.39370078740157505" right="0.39370078740157505" top="0.98425196850393704" bottom="0.98425196850393704" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,Regular"&amp;16低收入戶戶數及人數&amp;C
 &amp;R&amp;"微軟正黑體,Regular"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FBDB34E-0CE6-4D4F-AAED-2C570AA2A216}">
   <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.1640625" customWidth="1"/>
     <col min="3" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" customWidth="1"/>
     <col min="8" max="19" width="8.83203125" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
     <col min="29" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -6319,139 +3387,139 @@
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...4 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="19" t="s">
+      <c r="AA4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="17" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...2 lines deleted...]
-      <c r="AA5" s="19"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
     </row>
     <row r="6" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -6480,2201 +3548,2201 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-      <c r="AA6" s="19"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
     </row>
     <row r="7" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="21">
+        <v>142814</v>
+      </c>
+      <c r="C7" s="22">
+        <v>87828</v>
+      </c>
+      <c r="D7" s="23">
+        <v>54986</v>
+      </c>
+      <c r="E7" s="21">
+        <v>317257</v>
+      </c>
+      <c r="F7" s="22">
+        <v>167287</v>
+      </c>
+      <c r="G7" s="23">
+        <v>149970</v>
+      </c>
+      <c r="H7" s="21">
+        <v>3328</v>
+      </c>
+      <c r="I7" s="22">
+        <v>2500</v>
+      </c>
+      <c r="J7" s="23">
+        <v>828</v>
+      </c>
+      <c r="K7" s="21">
+        <v>3448</v>
+      </c>
+      <c r="L7" s="22">
+        <v>2561</v>
+      </c>
+      <c r="M7" s="23">
+        <v>887</v>
+      </c>
+      <c r="N7" s="21">
+        <v>32748</v>
+      </c>
+      <c r="O7" s="22">
+        <v>21889</v>
+      </c>
+      <c r="P7" s="23">
+        <v>10859</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>53142</v>
+      </c>
+      <c r="R7" s="22">
+        <v>31358</v>
+      </c>
+      <c r="S7" s="23">
+        <v>21784</v>
+      </c>
+      <c r="T7" s="21">
+        <v>106738</v>
+      </c>
+      <c r="U7" s="22">
+        <v>63439</v>
+      </c>
+      <c r="V7" s="23">
+        <v>43299</v>
+      </c>
+      <c r="W7" s="24">
+        <v>260667</v>
+      </c>
+      <c r="X7" s="22">
+        <v>133368</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>127299</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>1.65</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1.35</v>
+      </c>
+      <c r="AC7" s="27">
+        <v>8286260</v>
+      </c>
+      <c r="AD7" s="27">
+        <v>23373517</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29">
+        <v>19288</v>
+      </c>
+      <c r="C8" s="30">
+        <v>11549</v>
+      </c>
+      <c r="D8" s="31">
+        <v>7739</v>
+      </c>
+      <c r="E8" s="29">
+        <v>43785</v>
+      </c>
+      <c r="F8" s="30">
+        <v>22773</v>
+      </c>
+      <c r="G8" s="31">
+        <v>21012</v>
+      </c>
+      <c r="H8" s="29">
+        <v>70</v>
+      </c>
+      <c r="I8" s="30">
+        <v>55</v>
+      </c>
+      <c r="J8" s="31">
+        <v>15</v>
+      </c>
+      <c r="K8" s="29">
+        <v>73</v>
+      </c>
+      <c r="L8" s="30">
+        <v>55</v>
+      </c>
+      <c r="M8" s="31">
+        <v>18</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1303</v>
+      </c>
+      <c r="O8" s="30">
+        <v>873</v>
+      </c>
+      <c r="P8" s="31">
+        <v>430</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2334</v>
+      </c>
+      <c r="R8" s="30">
+        <v>1328</v>
+      </c>
+      <c r="S8" s="31">
+        <v>1006</v>
+      </c>
+      <c r="T8" s="29">
+        <v>17915</v>
+      </c>
+      <c r="U8" s="30">
+        <v>10621</v>
+      </c>
+      <c r="V8" s="31">
+        <v>7294</v>
+      </c>
+      <c r="W8" s="29">
+        <v>41378</v>
+      </c>
+      <c r="X8" s="30">
+        <v>21390</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>19988</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1.25</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1477857</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3954929</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="29">
+        <v>20483</v>
+      </c>
+      <c r="C9" s="30">
+        <v>11540</v>
+      </c>
+      <c r="D9" s="31">
+        <v>8943</v>
+      </c>
+      <c r="E9" s="29">
+        <v>45816</v>
+      </c>
+      <c r="F9" s="30">
+        <v>23122</v>
+      </c>
+      <c r="G9" s="31">
+        <v>22694</v>
+      </c>
+      <c r="H9" s="29">
+        <v>1925</v>
+      </c>
+      <c r="I9" s="30">
+        <v>1429</v>
+      </c>
+      <c r="J9" s="31">
+        <v>496</v>
+      </c>
+      <c r="K9" s="29">
+        <v>2001</v>
+      </c>
+      <c r="L9" s="30">
+        <v>1465</v>
+      </c>
+      <c r="M9" s="31">
+        <v>536</v>
+      </c>
+      <c r="N9" s="29">
+        <v>5396</v>
+      </c>
+      <c r="O9" s="30">
+        <v>3298</v>
+      </c>
+      <c r="P9" s="31">
+        <v>2098</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8288</v>
+      </c>
+      <c r="R9" s="30">
+        <v>4691</v>
+      </c>
+      <c r="S9" s="31">
+        <v>3597</v>
+      </c>
+      <c r="T9" s="29">
+        <v>13162</v>
+      </c>
+      <c r="U9" s="30">
+        <v>6813</v>
+      </c>
+      <c r="V9" s="31">
+        <v>6349</v>
+      </c>
+      <c r="W9" s="29">
+        <v>35527</v>
+      </c>
+      <c r="X9" s="30">
+        <v>16966</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>18561</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>1.95</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1.71</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>1026738</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>2686516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="29">
+        <v>8224</v>
+      </c>
+      <c r="C10" s="30">
+        <v>4625</v>
+      </c>
+      <c r="D10" s="31">
+        <v>3599</v>
+      </c>
+      <c r="E10" s="29">
+        <v>20856</v>
+      </c>
+      <c r="F10" s="30">
+        <v>10576</v>
+      </c>
+      <c r="G10" s="31">
+        <v>10280</v>
+      </c>
+      <c r="H10" s="29">
         <v>39</v>
       </c>
-      <c r="B7" s="22">
-[...71 lines deleted...]
-      <c r="Z7" s="26">
+      <c r="I10" s="30">
+        <v>32</v>
+      </c>
+      <c r="J10" s="31">
+        <v>7</v>
+      </c>
+      <c r="K10" s="29">
+        <v>42</v>
+      </c>
+      <c r="L10" s="30">
+        <v>34</v>
+      </c>
+      <c r="M10" s="31">
+        <v>8</v>
+      </c>
+      <c r="N10" s="29">
+        <v>1126</v>
+      </c>
+      <c r="O10" s="30">
+        <v>718</v>
+      </c>
+      <c r="P10" s="31">
+        <v>408</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>2242</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1263</v>
+      </c>
+      <c r="S10" s="31">
+        <v>979</v>
+      </c>
+      <c r="T10" s="29">
+        <v>7059</v>
+      </c>
+      <c r="U10" s="30">
+        <v>3875</v>
+      </c>
+      <c r="V10" s="31">
+        <v>3184</v>
+      </c>
+      <c r="W10" s="29">
+        <v>18572</v>
+      </c>
+      <c r="X10" s="30">
+        <v>9279</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>9293</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1.04</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>0.95</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>897191</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>2701661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="29">
+        <v>18249</v>
+      </c>
+      <c r="C11" s="30">
+        <v>10468</v>
+      </c>
+      <c r="D11" s="31">
+        <v>7781</v>
+      </c>
+      <c r="E11" s="29">
+        <v>43645</v>
+      </c>
+      <c r="F11" s="30">
+        <v>22171</v>
+      </c>
+      <c r="G11" s="31">
+        <v>21474</v>
+      </c>
+      <c r="H11" s="29">
+        <v>489</v>
+      </c>
+      <c r="I11" s="30">
+        <v>376</v>
+      </c>
+      <c r="J11" s="31">
+        <v>113</v>
+      </c>
+      <c r="K11" s="29">
+        <v>508</v>
+      </c>
+      <c r="L11" s="30">
+        <v>389</v>
+      </c>
+      <c r="M11" s="31">
+        <v>119</v>
+      </c>
+      <c r="N11" s="29">
+        <v>5311</v>
+      </c>
+      <c r="O11" s="30">
+        <v>3365</v>
+      </c>
+      <c r="P11" s="31">
+        <v>1946</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>9735</v>
+      </c>
+      <c r="R11" s="30">
+        <v>5462</v>
+      </c>
+      <c r="S11" s="31">
+        <v>4273</v>
+      </c>
+      <c r="T11" s="29">
+        <v>12449</v>
+      </c>
+      <c r="U11" s="30">
+        <v>6727</v>
+      </c>
+      <c r="V11" s="31">
+        <v>5722</v>
+      </c>
+      <c r="W11" s="29">
+        <v>33402</v>
+      </c>
+      <c r="X11" s="30">
+        <v>16320</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>17082</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>1.9</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1.57</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>663131</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1883208</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29">
+        <v>9967</v>
+      </c>
+      <c r="C12" s="30">
+        <v>6539</v>
+      </c>
+      <c r="D12" s="31">
+        <v>3428</v>
+      </c>
+      <c r="E12" s="29">
+        <v>20801</v>
+      </c>
+      <c r="F12" s="30">
+        <v>11309</v>
+      </c>
+      <c r="G12" s="31">
+        <v>9492</v>
+      </c>
+      <c r="H12" s="29">
+        <v>328</v>
+      </c>
+      <c r="I12" s="30">
+        <v>228</v>
+      </c>
+      <c r="J12" s="31">
+        <v>100</v>
+      </c>
+      <c r="K12" s="29">
+        <v>337</v>
+      </c>
+      <c r="L12" s="30">
+        <v>232</v>
+      </c>
+      <c r="M12" s="31">
+        <v>105</v>
+      </c>
+      <c r="N12" s="29">
+        <v>2976</v>
+      </c>
+      <c r="O12" s="30">
+        <v>2099</v>
+      </c>
+      <c r="P12" s="31">
+        <v>877</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>4028</v>
+      </c>
+      <c r="R12" s="30">
+        <v>2597</v>
+      </c>
+      <c r="S12" s="31">
+        <v>1431</v>
+      </c>
+      <c r="T12" s="29">
+        <v>6663</v>
+      </c>
+      <c r="U12" s="30">
+        <v>4212</v>
+      </c>
+      <c r="V12" s="31">
+        <v>2451</v>
+      </c>
+      <c r="W12" s="29">
+        <v>16436</v>
+      </c>
+      <c r="X12" s="30">
+        <v>8480</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>7956</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>1.46</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>1056421</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>2779877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="29">
+        <v>19362</v>
+      </c>
+      <c r="C13" s="30">
+        <v>11926</v>
+      </c>
+      <c r="D13" s="31">
+        <v>7436</v>
+      </c>
+      <c r="E13" s="29">
+        <v>44780</v>
+      </c>
+      <c r="F13" s="30">
+        <v>23132</v>
+      </c>
+      <c r="G13" s="31">
+        <v>21648</v>
+      </c>
+      <c r="H13" s="29">
+        <v>95</v>
+      </c>
+      <c r="I13" s="30">
+        <v>68</v>
+      </c>
+      <c r="J13" s="31">
+        <v>27</v>
+      </c>
+      <c r="K13" s="29">
+        <v>99</v>
+      </c>
+      <c r="L13" s="30">
+        <v>71</v>
+      </c>
+      <c r="M13" s="31">
+        <v>28</v>
+      </c>
+      <c r="N13" s="29">
+        <v>7564</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4975</v>
+      </c>
+      <c r="P13" s="31">
+        <v>2589</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>11847</v>
+      </c>
+      <c r="R13" s="30">
+        <v>6939</v>
+      </c>
+      <c r="S13" s="31">
+        <v>4908</v>
+      </c>
+      <c r="T13" s="29">
+        <v>11703</v>
+      </c>
+      <c r="U13" s="30">
+        <v>6883</v>
+      </c>
+      <c r="V13" s="31">
+        <v>4820</v>
+      </c>
+      <c r="W13" s="29">
+        <v>32834</v>
+      </c>
+      <c r="X13" s="30">
+        <v>16122</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>16712</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>1.77</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>1.61</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>3125941</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>9234448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="29">
+        <v>2499</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1620</v>
+      </c>
+      <c r="D14" s="31">
+        <v>879</v>
+      </c>
+      <c r="E14" s="29">
+        <v>4485</v>
+      </c>
+      <c r="F14" s="30">
+        <v>2517</v>
+      </c>
+      <c r="G14" s="31">
+        <v>1968</v>
+      </c>
+      <c r="H14" s="29">
+        <v>15</v>
+      </c>
+      <c r="I14" s="30">
+        <v>14</v>
+      </c>
+      <c r="J14" s="31">
+        <v>1</v>
+      </c>
+      <c r="K14" s="29">
+        <v>16</v>
+      </c>
+      <c r="L14" s="30">
+        <v>14</v>
+      </c>
+      <c r="M14" s="31">
+        <v>2</v>
+      </c>
+      <c r="N14" s="29">
+        <v>254</v>
+      </c>
+      <c r="O14" s="30">
+        <v>192</v>
+      </c>
+      <c r="P14" s="31">
+        <v>62</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>391</v>
+      </c>
+      <c r="R14" s="30">
+        <v>262</v>
+      </c>
+      <c r="S14" s="31">
+        <v>129</v>
+      </c>
+      <c r="T14" s="29">
+        <v>2230</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1414</v>
+      </c>
+      <c r="V14" s="31">
+        <v>816</v>
+      </c>
+      <c r="W14" s="29">
+        <v>4078</v>
+      </c>
+      <c r="X14" s="30">
+        <v>2241</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>1837</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>1.48</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>0.98</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>716582</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>2044023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1776</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1198</v>
+      </c>
+      <c r="D15" s="31">
+        <v>578</v>
+      </c>
+      <c r="E15" s="29">
+        <v>4321</v>
+      </c>
+      <c r="F15" s="30">
+        <v>2338</v>
+      </c>
+      <c r="G15" s="31">
+        <v>1983</v>
+      </c>
+      <c r="H15" s="29">
+        <v>18</v>
+      </c>
+      <c r="I15" s="30">
+        <v>17</v>
+      </c>
+      <c r="J15" s="31">
+        <v>1</v>
+      </c>
+      <c r="K15" s="29">
+        <v>18</v>
+      </c>
+      <c r="L15" s="30">
+        <v>17</v>
+      </c>
+      <c r="M15" s="31">
+        <v>1</v>
+      </c>
+      <c r="N15" s="29">
+        <v>212</v>
+      </c>
+      <c r="O15" s="30">
+        <v>166</v>
+      </c>
+      <c r="P15" s="31">
+        <v>46</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>348</v>
+      </c>
+      <c r="R15" s="30">
+        <v>225</v>
+      </c>
+      <c r="S15" s="31">
+        <v>123</v>
+      </c>
+      <c r="T15" s="29">
+        <v>1546</v>
+      </c>
+      <c r="U15" s="30">
+        <v>1015</v>
+      </c>
+      <c r="V15" s="31">
+        <v>531</v>
+      </c>
+      <c r="W15" s="29">
+        <v>3955</v>
+      </c>
+      <c r="X15" s="30">
+        <v>2096</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>1859</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0.93</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0.78</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>174836</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>530486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29">
+        <v>2899</v>
+      </c>
+      <c r="C16" s="30">
+        <v>1915</v>
+      </c>
+      <c r="D16" s="31">
+        <v>984</v>
+      </c>
+      <c r="E16" s="29">
+        <v>5920</v>
+      </c>
+      <c r="F16" s="30">
+        <v>3332</v>
+      </c>
+      <c r="G16" s="31">
+        <v>2588</v>
+      </c>
+      <c r="H16" s="29">
+        <v>3</v>
+      </c>
+      <c r="I16" s="30">
+        <v>3</v>
+      </c>
+      <c r="J16" s="31">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>3</v>
+      </c>
+      <c r="L16" s="30">
+        <v>3</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="29">
+        <v>1295</v>
+      </c>
+      <c r="O16" s="30">
+        <v>932</v>
+      </c>
+      <c r="P16" s="31">
+        <v>363</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>2084</v>
+      </c>
+      <c r="R16" s="30">
+        <v>1299</v>
+      </c>
+      <c r="S16" s="31">
+        <v>785</v>
+      </c>
+      <c r="T16" s="29">
+        <v>1601</v>
+      </c>
+      <c r="U16" s="30">
+        <v>980</v>
+      </c>
+      <c r="V16" s="31">
+        <v>621</v>
+      </c>
+      <c r="W16" s="29">
+        <v>3833</v>
+      </c>
+      <c r="X16" s="30">
+        <v>2030</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>1803</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>1.54</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>1.07</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>180916</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>565554</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="29">
+        <v>6354</v>
+      </c>
+      <c r="C17" s="30">
+        <v>4111</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2243</v>
+      </c>
+      <c r="E17" s="29">
+        <v>11172</v>
+      </c>
+      <c r="F17" s="30">
+        <v>6262</v>
+      </c>
+      <c r="G17" s="31">
+        <v>4910</v>
+      </c>
+      <c r="H17" s="29">
+        <v>3</v>
+      </c>
+      <c r="I17" s="30">
+        <v>3</v>
+      </c>
+      <c r="J17" s="31">
+        <v>0</v>
+      </c>
+      <c r="K17" s="29">
+        <v>3</v>
+      </c>
+      <c r="L17" s="30">
+        <v>3</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="29">
+        <v>75</v>
+      </c>
+      <c r="O17" s="30">
+        <v>49</v>
+      </c>
+      <c r="P17" s="31">
+        <v>26</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>125</v>
+      </c>
+      <c r="R17" s="30">
+        <v>72</v>
+      </c>
+      <c r="S17" s="31">
+        <v>53</v>
+      </c>
+      <c r="T17" s="29">
+        <v>6276</v>
+      </c>
+      <c r="U17" s="30">
+        <v>4059</v>
+      </c>
+      <c r="V17" s="31">
+        <v>2217</v>
+      </c>
+      <c r="W17" s="29">
+        <v>11044</v>
+      </c>
+      <c r="X17" s="30">
+        <v>6187</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>4857</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1.64</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>0.87</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>375940</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>1296013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="29">
+        <v>3126</v>
+      </c>
+      <c r="C18" s="30">
+        <v>2134</v>
+      </c>
+      <c r="D18" s="31">
+        <v>992</v>
+      </c>
+      <c r="E18" s="29">
+        <v>6188</v>
+      </c>
+      <c r="F18" s="30">
+        <v>3481</v>
+      </c>
+      <c r="G18" s="31">
+        <v>2707</v>
+      </c>
+      <c r="H18" s="29">
+        <v>15</v>
+      </c>
+      <c r="I18" s="30">
+        <v>12</v>
+      </c>
+      <c r="J18" s="31">
+        <v>3</v>
+      </c>
+      <c r="K18" s="29">
+        <v>16</v>
+      </c>
+      <c r="L18" s="30">
+        <v>13</v>
+      </c>
+      <c r="M18" s="31">
+        <v>3</v>
+      </c>
+      <c r="N18" s="29">
+        <v>347</v>
+      </c>
+      <c r="O18" s="30">
+        <v>229</v>
+      </c>
+      <c r="P18" s="31">
+        <v>118</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>698</v>
+      </c>
+      <c r="R18" s="30">
+        <v>392</v>
+      </c>
+      <c r="S18" s="31">
+        <v>306</v>
+      </c>
+      <c r="T18" s="29">
+        <v>2764</v>
+      </c>
+      <c r="U18" s="30">
+        <v>1893</v>
+      </c>
+      <c r="V18" s="31">
+        <v>871</v>
+      </c>
+      <c r="W18" s="29">
+        <v>5474</v>
+      </c>
+      <c r="X18" s="30">
+        <v>3076</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>2398</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>1.76</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>1.24</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>175452</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>517222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="29">
+        <v>5309</v>
+      </c>
+      <c r="C19" s="30">
+        <v>3757</v>
+      </c>
+      <c r="D19" s="31">
+        <v>1552</v>
+      </c>
+      <c r="E19" s="29">
+        <v>11729</v>
+      </c>
+      <c r="F19" s="30">
+        <v>6440</v>
+      </c>
+      <c r="G19" s="31">
+        <v>5289</v>
+      </c>
+      <c r="H19" s="29">
+        <v>0</v>
+      </c>
+      <c r="I19" s="30">
+        <v>0</v>
+      </c>
+      <c r="J19" s="31">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>0</v>
+      </c>
+      <c r="L19" s="30">
+        <v>0</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>2491</v>
+      </c>
+      <c r="O19" s="30">
+        <v>1855</v>
+      </c>
+      <c r="P19" s="31">
+        <v>636</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>4159</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2549</v>
+      </c>
+      <c r="S19" s="31">
+        <v>1610</v>
+      </c>
+      <c r="T19" s="29">
+        <v>2818</v>
+      </c>
+      <c r="U19" s="30">
+        <v>1902</v>
+      </c>
+      <c r="V19" s="31">
+        <v>916</v>
+      </c>
+      <c r="W19" s="29">
+        <v>7570</v>
+      </c>
+      <c r="X19" s="30">
+        <v>3891</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>3679</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>2.21</v>
+      </c>
+      <c r="AA19" s="33">
         <v>1.7</v>
       </c>
-      <c r="AA7" s="27">
-[...10 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="AC19" s="27">
+        <v>236632</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>707792</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="29">
+        <v>2075</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1523</v>
+      </c>
+      <c r="D20" s="31">
+        <v>552</v>
+      </c>
+      <c r="E20" s="29">
+        <v>3884</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2362</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1522</v>
+      </c>
+      <c r="H20" s="29">
+        <v>9</v>
+      </c>
+      <c r="I20" s="30">
+        <v>9</v>
+      </c>
+      <c r="J20" s="31">
+        <v>0</v>
+      </c>
+      <c r="K20" s="29">
+        <v>9</v>
+      </c>
+      <c r="L20" s="30">
+        <v>9</v>
+      </c>
+      <c r="M20" s="31">
+        <v>0</v>
+      </c>
+      <c r="N20" s="29">
+        <v>244</v>
+      </c>
+      <c r="O20" s="30">
+        <v>182</v>
+      </c>
+      <c r="P20" s="31">
+        <v>62</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>324</v>
+      </c>
+      <c r="R20" s="30">
+        <v>214</v>
+      </c>
+      <c r="S20" s="31">
+        <v>110</v>
+      </c>
+      <c r="T20" s="29">
+        <v>1822</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1332</v>
+      </c>
+      <c r="V20" s="31">
+        <v>490</v>
+      </c>
+      <c r="W20" s="29">
+        <v>3551</v>
+      </c>
+      <c r="X20" s="30">
+        <v>2139</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1412</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>0.76</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>180652</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>529229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="29">
+        <v>8219</v>
+      </c>
+      <c r="C21" s="30">
+        <v>5459</v>
+      </c>
+      <c r="D21" s="31">
+        <v>2760</v>
+      </c>
+      <c r="E21" s="29">
+        <v>16561</v>
+      </c>
+      <c r="F21" s="30">
+        <v>9447</v>
+      </c>
+      <c r="G21" s="31">
+        <v>7114</v>
+      </c>
+      <c r="H21" s="29">
+        <v>73</v>
+      </c>
+      <c r="I21" s="30">
+        <v>54</v>
+      </c>
+      <c r="J21" s="31">
+        <v>19</v>
+      </c>
+      <c r="K21" s="29">
+        <v>73</v>
+      </c>
+      <c r="L21" s="30">
+        <v>54</v>
+      </c>
+      <c r="M21" s="31">
+        <v>19</v>
+      </c>
+      <c r="N21" s="29">
+        <v>957</v>
+      </c>
+      <c r="O21" s="30">
+        <v>731</v>
+      </c>
+      <c r="P21" s="31">
+        <v>226</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>1209</v>
+      </c>
+      <c r="R21" s="30">
+        <v>865</v>
+      </c>
+      <c r="S21" s="31">
+        <v>344</v>
+      </c>
+      <c r="T21" s="29">
+        <v>7189</v>
+      </c>
+      <c r="U21" s="30">
+        <v>4674</v>
+      </c>
+      <c r="V21" s="31">
+        <v>2515</v>
+      </c>
+      <c r="W21" s="29">
+        <v>15279</v>
+      </c>
+      <c r="X21" s="30">
+        <v>8528</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>6751</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>2.87</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>2</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>282187</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>852286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="29">
+        <v>4384</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2793</v>
+      </c>
+      <c r="D22" s="31">
+        <v>1591</v>
+      </c>
+      <c r="E22" s="29">
+        <v>9929</v>
+      </c>
+      <c r="F22" s="30">
+        <v>5475</v>
+      </c>
+      <c r="G22" s="31">
+        <v>4454</v>
+      </c>
+      <c r="H22" s="29">
+        <v>96</v>
+      </c>
+      <c r="I22" s="30">
+        <v>86</v>
+      </c>
+      <c r="J22" s="31">
+        <v>10</v>
+      </c>
+      <c r="K22" s="29">
+        <v>97</v>
+      </c>
+      <c r="L22" s="30">
+        <v>86</v>
+      </c>
+      <c r="M22" s="31">
+        <v>11</v>
+      </c>
+      <c r="N22" s="29">
+        <v>887</v>
+      </c>
+      <c r="O22" s="30">
+        <v>643</v>
+      </c>
+      <c r="P22" s="31">
+        <v>244</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>1546</v>
+      </c>
+      <c r="R22" s="30">
+        <v>954</v>
+      </c>
+      <c r="S22" s="31">
+        <v>592</v>
+      </c>
+      <c r="T22" s="29">
+        <v>3401</v>
+      </c>
+      <c r="U22" s="30">
+        <v>2064</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1337</v>
+      </c>
+      <c r="W22" s="29">
+        <v>8286</v>
+      </c>
+      <c r="X22" s="30">
+        <v>4435</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>3851</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>5.29</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>81786</v>
+      </c>
+      <c r="AD22" s="27">
+        <v>224821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="29">
+        <v>3668</v>
+      </c>
+      <c r="C23" s="30">
+        <v>2417</v>
+      </c>
+      <c r="D23" s="31">
+        <v>1251</v>
+      </c>
+      <c r="E23" s="29">
+        <v>8178</v>
+      </c>
+      <c r="F23" s="30">
+        <v>4567</v>
+      </c>
+      <c r="G23" s="31">
+        <v>3611</v>
+      </c>
+      <c r="H23" s="29">
+        <v>19</v>
+      </c>
+      <c r="I23" s="30">
+        <v>15</v>
+      </c>
+      <c r="J23" s="31">
+        <v>4</v>
+      </c>
+      <c r="K23" s="29">
+        <v>20</v>
+      </c>
+      <c r="L23" s="30">
+        <v>16</v>
+      </c>
+      <c r="M23" s="31">
+        <v>4</v>
+      </c>
+      <c r="N23" s="29">
+        <v>587</v>
+      </c>
+      <c r="O23" s="30">
+        <v>417</v>
+      </c>
+      <c r="P23" s="31">
+        <v>170</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>853</v>
+      </c>
+      <c r="R23" s="30">
+        <v>540</v>
+      </c>
+      <c r="S23" s="31">
+        <v>313</v>
+      </c>
+      <c r="T23" s="29">
+        <v>3062</v>
+      </c>
+      <c r="U23" s="30">
+        <v>1985</v>
+      </c>
+      <c r="V23" s="31">
+        <v>1077</v>
+      </c>
+      <c r="W23" s="29">
+        <v>7305</v>
+      </c>
+      <c r="X23" s="30">
+        <v>4011</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>3294</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>2.91</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>2.48</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>123440</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>333897</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="29">
+        <v>932</v>
+      </c>
+      <c r="C24" s="30">
+        <v>658</v>
+      </c>
+      <c r="D24" s="31">
+        <v>274</v>
+      </c>
+      <c r="E24" s="29">
+        <v>1922</v>
+      </c>
+      <c r="F24" s="30">
+        <v>1063</v>
+      </c>
+      <c r="G24" s="31">
+        <v>859</v>
+      </c>
+      <c r="H24" s="29">
+        <v>64</v>
+      </c>
+      <c r="I24" s="30">
+        <v>47</v>
+      </c>
+      <c r="J24" s="31">
+        <v>17</v>
+      </c>
+      <c r="K24" s="29">
+        <v>65</v>
+      </c>
+      <c r="L24" s="30">
+        <v>47</v>
+      </c>
+      <c r="M24" s="31">
+        <v>18</v>
+      </c>
+      <c r="N24" s="29">
+        <v>309</v>
+      </c>
+      <c r="O24" s="30">
+        <v>237</v>
+      </c>
+      <c r="P24" s="31">
+        <v>72</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>426</v>
+      </c>
+      <c r="R24" s="30">
+        <v>287</v>
+      </c>
+      <c r="S24" s="31">
+        <v>139</v>
+      </c>
+      <c r="T24" s="29">
+        <v>559</v>
+      </c>
+      <c r="U24" s="30">
+        <v>374</v>
+      </c>
+      <c r="V24" s="31">
+        <v>185</v>
+      </c>
+      <c r="W24" s="29">
+        <v>1431</v>
+      </c>
+      <c r="X24" s="30">
+        <v>729</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>702</v>
+      </c>
+      <c r="Z24" s="32">
+        <v>2.33</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>1.85</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>37151</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>100400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2574</v>
+      </c>
+      <c r="C25" s="30">
+        <v>1508</v>
+      </c>
+      <c r="D25" s="31">
+        <v>1066</v>
+      </c>
+      <c r="E25" s="29">
+        <v>6056</v>
+      </c>
+      <c r="F25" s="30">
+        <v>3113</v>
+      </c>
+      <c r="G25" s="31">
+        <v>2943</v>
+      </c>
+      <c r="H25" s="29">
+        <v>8</v>
+      </c>
+      <c r="I25" s="30">
+        <v>7</v>
+      </c>
+      <c r="J25" s="31">
+        <v>1</v>
+      </c>
+      <c r="K25" s="29">
+        <v>8</v>
+      </c>
+      <c r="L25" s="30">
+        <v>7</v>
+      </c>
+      <c r="M25" s="31">
+        <v>1</v>
+      </c>
+      <c r="N25" s="29">
+        <v>554</v>
+      </c>
+      <c r="O25" s="30">
+        <v>362</v>
+      </c>
+      <c r="P25" s="31">
+        <v>192</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>1039</v>
+      </c>
+      <c r="R25" s="30">
+        <v>589</v>
+      </c>
+      <c r="S25" s="31">
+        <v>450</v>
+      </c>
+      <c r="T25" s="29">
+        <v>2012</v>
+      </c>
+      <c r="U25" s="30">
+        <v>1139</v>
+      </c>
+      <c r="V25" s="31">
+        <v>873</v>
+      </c>
+      <c r="W25" s="29">
+        <v>5009</v>
+      </c>
+      <c r="X25" s="30">
+        <v>2517</v>
+      </c>
+      <c r="Y25" s="31">
+        <v>2492</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>1.68</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>1.63</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>149678</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>374914</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="29">
+        <v>1729</v>
+      </c>
+      <c r="C26" s="30">
+        <v>1039</v>
+      </c>
+      <c r="D26" s="31">
+        <v>690</v>
+      </c>
+      <c r="E26" s="29">
+        <v>3834</v>
+      </c>
+      <c r="F26" s="30">
+        <v>1990</v>
+      </c>
+      <c r="G26" s="31">
+        <v>1844</v>
+      </c>
+      <c r="H26" s="29">
+        <v>24</v>
+      </c>
+      <c r="I26" s="30">
+        <v>16</v>
+      </c>
+      <c r="J26" s="31">
+        <v>8</v>
+      </c>
+      <c r="K26" s="29">
+        <v>24</v>
+      </c>
+      <c r="L26" s="30">
+        <v>16</v>
+      </c>
+      <c r="M26" s="31">
+        <v>8</v>
+      </c>
+      <c r="N26" s="29">
+        <v>462</v>
+      </c>
+      <c r="O26" s="30">
+        <v>295</v>
+      </c>
+      <c r="P26" s="31">
+        <v>167</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>841</v>
+      </c>
+      <c r="R26" s="30">
+        <v>462</v>
+      </c>
+      <c r="S26" s="31">
+        <v>379</v>
+      </c>
+      <c r="T26" s="29">
+        <v>1243</v>
+      </c>
+      <c r="U26" s="30">
+        <v>728</v>
+      </c>
+      <c r="V26" s="31">
+        <v>515</v>
+      </c>
+      <c r="W26" s="29">
+        <v>2969</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1512</v>
+      </c>
+      <c r="Y26" s="31">
+        <v>1457</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>1.06</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0.87</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>152163</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>428483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="29">
+        <v>1378</v>
+      </c>
+      <c r="C27" s="30">
+        <v>850</v>
+      </c>
+      <c r="D27" s="31">
+        <v>528</v>
+      </c>
+      <c r="E27" s="29">
+        <v>2752</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1470</v>
+      </c>
+      <c r="G27" s="31">
+        <v>1282</v>
+      </c>
+      <c r="H27" s="29">
+        <v>25</v>
+      </c>
+      <c r="I27" s="30">
+        <v>21</v>
+      </c>
+      <c r="J27" s="31">
+        <v>4</v>
+      </c>
+      <c r="K27" s="29">
+        <v>26</v>
+      </c>
+      <c r="L27" s="30">
+        <v>22</v>
+      </c>
+      <c r="M27" s="31">
+        <v>4</v>
+      </c>
+      <c r="N27" s="29">
+        <v>306</v>
+      </c>
+      <c r="O27" s="30">
+        <v>214</v>
+      </c>
+      <c r="P27" s="31">
+        <v>92</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>442</v>
+      </c>
+      <c r="R27" s="30">
+        <v>271</v>
+      </c>
+      <c r="S27" s="31">
+        <v>171</v>
+      </c>
+      <c r="T27" s="29">
+        <v>1047</v>
+      </c>
+      <c r="U27" s="30">
+        <v>615</v>
+      </c>
+      <c r="V27" s="31">
+        <v>432</v>
+      </c>
+      <c r="W27" s="29">
+        <v>2284</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1177</v>
+      </c>
+      <c r="Y27" s="31">
+        <v>1107</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>1.39</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>1.02</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>97643</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>270872</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="29">
+        <v>270</v>
+      </c>
+      <c r="C28" s="30">
+        <v>164</v>
+      </c>
+      <c r="D28" s="31">
+        <v>106</v>
+      </c>
+      <c r="E28" s="29">
+        <v>538</v>
+      </c>
+      <c r="F28" s="30">
+        <v>285</v>
+      </c>
+      <c r="G28" s="31">
+        <v>253</v>
+      </c>
+      <c r="H28" s="29">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30">
+        <v>0</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
+        <v>0</v>
+      </c>
+      <c r="L28" s="30">
+        <v>0</v>
+      </c>
+      <c r="M28" s="31">
+        <v>0</v>
+      </c>
+      <c r="N28" s="29">
+        <v>78</v>
+      </c>
+      <c r="O28" s="30">
+        <v>49</v>
+      </c>
+      <c r="P28" s="31">
+        <v>29</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>152</v>
+      </c>
+      <c r="R28" s="30">
+        <v>83</v>
+      </c>
+      <c r="S28" s="31">
+        <v>69</v>
+      </c>
+      <c r="T28" s="29">
+        <v>192</v>
+      </c>
+      <c r="U28" s="30">
+        <v>115</v>
+      </c>
+      <c r="V28" s="31">
+        <v>77</v>
+      </c>
+      <c r="W28" s="29">
+        <v>386</v>
+      </c>
+      <c r="X28" s="30">
+        <v>202</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>184</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0.68</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>0.39</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>36558</v>
+      </c>
+      <c r="AD28" s="27">
+        <v>120713</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="34">
+        <v>49</v>
+      </c>
+      <c r="C29" s="35">
+        <v>35</v>
+      </c>
+      <c r="D29" s="36">
+        <v>14</v>
+      </c>
+      <c r="E29" s="34">
+        <v>105</v>
+      </c>
+      <c r="F29" s="35">
+        <v>62</v>
+      </c>
+      <c r="G29" s="36">
+        <v>43</v>
+      </c>
+      <c r="H29" s="34">
+        <v>10</v>
+      </c>
+      <c r="I29" s="35">
+        <v>8</v>
+      </c>
+      <c r="J29" s="36">
+        <v>2</v>
+      </c>
+      <c r="K29" s="34">
+        <v>10</v>
+      </c>
+      <c r="L29" s="35">
+        <v>8</v>
+      </c>
+      <c r="M29" s="36">
+        <v>2</v>
+      </c>
+      <c r="N29" s="34">
+        <v>14</v>
+      </c>
+      <c r="O29" s="35">
+        <v>8</v>
+      </c>
+      <c r="P29" s="36">
+        <v>6</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>31</v>
+      </c>
+      <c r="R29" s="35">
+        <v>14</v>
+      </c>
+      <c r="S29" s="36">
+        <v>17</v>
+      </c>
+      <c r="T29" s="34">
+        <v>25</v>
+      </c>
+      <c r="U29" s="35">
+        <v>19</v>
+      </c>
+      <c r="V29" s="36">
+        <v>6</v>
+      </c>
+      <c r="W29" s="34">
+        <v>64</v>
+      </c>
+      <c r="X29" s="35">
         <v>40</v>
       </c>
-      <c r="B8" s="30">
-[...1717 lines deleted...]
-      <c r="K27" s="30">
+      <c r="Y29" s="36">
         <v>24</v>
       </c>
-      <c r="L27" s="31">
-[...225 lines deleted...]
-      <c r="AC29" s="28">
+      <c r="Z29" s="37">
+        <v>1.72</v>
+      </c>
+      <c r="AA29" s="38">
+        <v>0.82</v>
+      </c>
+      <c r="AC29" s="27">
         <v>2423</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="27">
         <v>12165</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
-      <c r="L30" s="28"/>
-[...12 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30D65541-7A67-454E-A0BC-137566821E9C}">
   <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.1640625" customWidth="1"/>
     <col min="3" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" customWidth="1"/>
     <col min="8" max="19" width="8.83203125" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
     <col min="29" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -8689,139 +5757,139 @@
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...4 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="19" t="s">
+      <c r="AA4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="17" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...2 lines deleted...]
-      <c r="AA5" s="19"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
     </row>
     <row r="6" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -8850,2200 +5918,2201 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-      <c r="AA6" s="19"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
     </row>
     <row r="7" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="21">
+        <v>145176</v>
+      </c>
+      <c r="C7" s="22">
+        <v>88869</v>
+      </c>
+      <c r="D7" s="23">
+        <v>56307</v>
+      </c>
+      <c r="E7" s="21">
+        <v>331776</v>
+      </c>
+      <c r="F7" s="22">
+        <v>173763</v>
+      </c>
+      <c r="G7" s="23">
+        <v>158013</v>
+      </c>
+      <c r="H7" s="21">
+        <v>3533</v>
+      </c>
+      <c r="I7" s="22">
+        <v>2635</v>
+      </c>
+      <c r="J7" s="23">
+        <v>898</v>
+      </c>
+      <c r="K7" s="21">
+        <v>3653</v>
+      </c>
+      <c r="L7" s="22">
+        <v>2701</v>
+      </c>
+      <c r="M7" s="23">
+        <v>952</v>
+      </c>
+      <c r="N7" s="21">
+        <v>33216</v>
+      </c>
+      <c r="O7" s="22">
+        <v>21978</v>
+      </c>
+      <c r="P7" s="23">
+        <v>11238</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>56516</v>
+      </c>
+      <c r="R7" s="22">
+        <v>32768</v>
+      </c>
+      <c r="S7" s="23">
+        <v>23748</v>
+      </c>
+      <c r="T7" s="21">
+        <v>108427</v>
+      </c>
+      <c r="U7" s="22">
+        <v>64256</v>
+      </c>
+      <c r="V7" s="23">
+        <v>44171</v>
+      </c>
+      <c r="W7" s="24">
+        <v>271607</v>
+      </c>
+      <c r="X7" s="22">
+        <v>138294</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>133313</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>1.7</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1.41</v>
+      </c>
+      <c r="AC7" s="27">
+        <v>8286260</v>
+      </c>
+      <c r="AD7" s="27">
+        <v>23373517</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29">
+        <v>20056</v>
+      </c>
+      <c r="C8" s="30">
+        <v>11883</v>
+      </c>
+      <c r="D8" s="31">
+        <v>8173</v>
+      </c>
+      <c r="E8" s="29">
+        <v>47278</v>
+      </c>
+      <c r="F8" s="30">
+        <v>24368</v>
+      </c>
+      <c r="G8" s="31">
+        <v>22910</v>
+      </c>
+      <c r="H8" s="29">
+        <v>75</v>
+      </c>
+      <c r="I8" s="30">
+        <v>58</v>
+      </c>
+      <c r="J8" s="31">
+        <v>17</v>
+      </c>
+      <c r="K8" s="29">
+        <v>78</v>
+      </c>
+      <c r="L8" s="30">
+        <v>59</v>
+      </c>
+      <c r="M8" s="31">
+        <v>19</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1361</v>
+      </c>
+      <c r="O8" s="30">
+        <v>900</v>
+      </c>
+      <c r="P8" s="31">
+        <v>461</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2545</v>
+      </c>
+      <c r="R8" s="30">
+        <v>1421</v>
+      </c>
+      <c r="S8" s="31">
+        <v>1124</v>
+      </c>
+      <c r="T8" s="29">
+        <v>18620</v>
+      </c>
+      <c r="U8" s="30">
+        <v>10925</v>
+      </c>
+      <c r="V8" s="31">
+        <v>7695</v>
+      </c>
+      <c r="W8" s="29">
+        <v>44655</v>
+      </c>
+      <c r="X8" s="30">
+        <v>22888</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>21767</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1.31</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>1.19</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1477857</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3954929</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="29">
+        <v>20744</v>
+      </c>
+      <c r="C9" s="30">
+        <v>11718</v>
+      </c>
+      <c r="D9" s="31">
+        <v>9026</v>
+      </c>
+      <c r="E9" s="29">
+        <v>47424</v>
+      </c>
+      <c r="F9" s="30">
+        <v>23935</v>
+      </c>
+      <c r="G9" s="31">
+        <v>23489</v>
+      </c>
+      <c r="H9" s="29">
+        <v>2038</v>
+      </c>
+      <c r="I9" s="30">
+        <v>1528</v>
+      </c>
+      <c r="J9" s="31">
+        <v>510</v>
+      </c>
+      <c r="K9" s="29">
+        <v>2114</v>
+      </c>
+      <c r="L9" s="30">
+        <v>1568</v>
+      </c>
+      <c r="M9" s="31">
+        <v>546</v>
+      </c>
+      <c r="N9" s="29">
+        <v>5243</v>
+      </c>
+      <c r="O9" s="30">
+        <v>3169</v>
+      </c>
+      <c r="P9" s="31">
+        <v>2074</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8564</v>
+      </c>
+      <c r="R9" s="30">
+        <v>4759</v>
+      </c>
+      <c r="S9" s="31">
+        <v>3805</v>
+      </c>
+      <c r="T9" s="29">
+        <v>13463</v>
+      </c>
+      <c r="U9" s="30">
+        <v>7021</v>
+      </c>
+      <c r="V9" s="31">
+        <v>6442</v>
+      </c>
+      <c r="W9" s="29">
+        <v>36746</v>
+      </c>
+      <c r="X9" s="30">
+        <v>17608</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>19138</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>1.98</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1.76</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>1026738</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>2686516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="29">
+        <v>7690</v>
+      </c>
+      <c r="C10" s="30">
+        <v>4314</v>
+      </c>
+      <c r="D10" s="31">
+        <v>3376</v>
+      </c>
+      <c r="E10" s="29">
+        <v>19927</v>
+      </c>
+      <c r="F10" s="30">
+        <v>10038</v>
+      </c>
+      <c r="G10" s="31">
+        <v>9889</v>
+      </c>
+      <c r="H10" s="29">
+        <v>45</v>
+      </c>
+      <c r="I10" s="30">
+        <v>38</v>
+      </c>
+      <c r="J10" s="31">
+        <v>7</v>
+      </c>
+      <c r="K10" s="29">
+        <v>49</v>
+      </c>
+      <c r="L10" s="30">
+        <v>40</v>
+      </c>
+      <c r="M10" s="31">
+        <v>9</v>
+      </c>
+      <c r="N10" s="29">
+        <v>1069</v>
+      </c>
+      <c r="O10" s="30">
+        <v>673</v>
+      </c>
+      <c r="P10" s="31">
+        <v>396</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>2192</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1231</v>
+      </c>
+      <c r="S10" s="31">
+        <v>961</v>
+      </c>
+      <c r="T10" s="29">
+        <v>6576</v>
+      </c>
+      <c r="U10" s="30">
+        <v>3603</v>
+      </c>
+      <c r="V10" s="31">
+        <v>2973</v>
+      </c>
+      <c r="W10" s="29">
+        <v>17686</v>
+      </c>
+      <c r="X10" s="30">
+        <v>8767</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>8919</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>0.93</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>897191</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>2701661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="29">
+        <v>18169</v>
+      </c>
+      <c r="C11" s="30">
+        <v>10253</v>
+      </c>
+      <c r="D11" s="31">
+        <v>7916</v>
+      </c>
+      <c r="E11" s="29">
+        <v>44651</v>
+      </c>
+      <c r="F11" s="30">
+        <v>22419</v>
+      </c>
+      <c r="G11" s="31">
+        <v>22232</v>
+      </c>
+      <c r="H11" s="29">
+        <v>463</v>
+      </c>
+      <c r="I11" s="30">
+        <v>335</v>
+      </c>
+      <c r="J11" s="31">
+        <v>128</v>
+      </c>
+      <c r="K11" s="29">
+        <v>481</v>
+      </c>
+      <c r="L11" s="30">
+        <v>348</v>
+      </c>
+      <c r="M11" s="31">
+        <v>133</v>
+      </c>
+      <c r="N11" s="29">
+        <v>5256</v>
+      </c>
+      <c r="O11" s="30">
+        <v>3232</v>
+      </c>
+      <c r="P11" s="31">
+        <v>2024</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>10351</v>
+      </c>
+      <c r="R11" s="30">
+        <v>5636</v>
+      </c>
+      <c r="S11" s="31">
+        <v>4715</v>
+      </c>
+      <c r="T11" s="29">
+        <v>12450</v>
+      </c>
+      <c r="U11" s="30">
+        <v>6686</v>
+      </c>
+      <c r="V11" s="31">
+        <v>5764</v>
+      </c>
+      <c r="W11" s="29">
+        <v>33819</v>
+      </c>
+      <c r="X11" s="30">
+        <v>16435</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>17384</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>1.92</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1.61</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>663131</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1883208</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29">
+        <v>10187</v>
+      </c>
+      <c r="C12" s="30">
+        <v>6663</v>
+      </c>
+      <c r="D12" s="31">
+        <v>3524</v>
+      </c>
+      <c r="E12" s="29">
+        <v>22200</v>
+      </c>
+      <c r="F12" s="30">
+        <v>11930</v>
+      </c>
+      <c r="G12" s="31">
+        <v>10270</v>
+      </c>
+      <c r="H12" s="29">
+        <v>375</v>
+      </c>
+      <c r="I12" s="30">
+        <v>255</v>
+      </c>
+      <c r="J12" s="31">
+        <v>120</v>
+      </c>
+      <c r="K12" s="29">
+        <v>384</v>
+      </c>
+      <c r="L12" s="30">
+        <v>259</v>
+      </c>
+      <c r="M12" s="31">
+        <v>125</v>
+      </c>
+      <c r="N12" s="29">
+        <v>3039</v>
+      </c>
+      <c r="O12" s="30">
+        <v>2126</v>
+      </c>
+      <c r="P12" s="31">
+        <v>913</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>4321</v>
+      </c>
+      <c r="R12" s="30">
+        <v>2730</v>
+      </c>
+      <c r="S12" s="31">
+        <v>1591</v>
+      </c>
+      <c r="T12" s="29">
+        <v>6773</v>
+      </c>
+      <c r="U12" s="30">
+        <v>4282</v>
+      </c>
+      <c r="V12" s="31">
+        <v>2491</v>
+      </c>
+      <c r="W12" s="29">
+        <v>17495</v>
+      </c>
+      <c r="X12" s="30">
+        <v>8941</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>8554</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>1.5</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>1.18</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>1056421</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>2779877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="29">
+        <v>20787</v>
+      </c>
+      <c r="C13" s="30">
+        <v>12815</v>
+      </c>
+      <c r="D13" s="31">
+        <v>7972</v>
+      </c>
+      <c r="E13" s="29">
+        <v>49223</v>
+      </c>
+      <c r="F13" s="30">
+        <v>25361</v>
+      </c>
+      <c r="G13" s="31">
+        <v>23862</v>
+      </c>
+      <c r="H13" s="29">
+        <v>111</v>
+      </c>
+      <c r="I13" s="30">
+        <v>80</v>
+      </c>
+      <c r="J13" s="31">
+        <v>31</v>
+      </c>
+      <c r="K13" s="29">
+        <v>115</v>
+      </c>
+      <c r="L13" s="30">
+        <v>83</v>
+      </c>
+      <c r="M13" s="31">
+        <v>32</v>
+      </c>
+      <c r="N13" s="29">
+        <v>8031</v>
+      </c>
+      <c r="O13" s="30">
+        <v>5266</v>
+      </c>
+      <c r="P13" s="31">
+        <v>2765</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>13228</v>
+      </c>
+      <c r="R13" s="30">
+        <v>7605</v>
+      </c>
+      <c r="S13" s="31">
+        <v>5623</v>
+      </c>
+      <c r="T13" s="29">
+        <v>12645</v>
+      </c>
+      <c r="U13" s="30">
+        <v>7469</v>
+      </c>
+      <c r="V13" s="31">
+        <v>5176</v>
+      </c>
+      <c r="W13" s="29">
+        <v>35880</v>
+      </c>
+      <c r="X13" s="30">
+        <v>17673</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>18207</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>1.92</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>1.77</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>3125941</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>9234448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="29">
+        <v>2657</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1668</v>
+      </c>
+      <c r="D14" s="31">
+        <v>989</v>
+      </c>
+      <c r="E14" s="29">
+        <v>5056</v>
+      </c>
+      <c r="F14" s="30">
+        <v>2791</v>
+      </c>
+      <c r="G14" s="31">
+        <v>2265</v>
+      </c>
+      <c r="H14" s="29">
+        <v>15</v>
+      </c>
+      <c r="I14" s="30">
+        <v>14</v>
+      </c>
+      <c r="J14" s="31">
+        <v>1</v>
+      </c>
+      <c r="K14" s="29">
+        <v>16</v>
+      </c>
+      <c r="L14" s="30">
+        <v>14</v>
+      </c>
+      <c r="M14" s="31">
+        <v>2</v>
+      </c>
+      <c r="N14" s="29">
+        <v>279</v>
+      </c>
+      <c r="O14" s="30">
+        <v>213</v>
+      </c>
+      <c r="P14" s="31">
+        <v>66</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>441</v>
+      </c>
+      <c r="R14" s="30">
+        <v>285</v>
+      </c>
+      <c r="S14" s="31">
+        <v>156</v>
+      </c>
+      <c r="T14" s="29">
+        <v>2363</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1441</v>
+      </c>
+      <c r="V14" s="31">
+        <v>922</v>
+      </c>
+      <c r="W14" s="29">
+        <v>4599</v>
+      </c>
+      <c r="X14" s="30">
+        <v>2492</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>2107</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>1.59</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>716582</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>2044023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1823</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1227</v>
+      </c>
+      <c r="D15" s="31">
+        <v>596</v>
+      </c>
+      <c r="E15" s="29">
+        <v>4527</v>
+      </c>
+      <c r="F15" s="30">
+        <v>2463</v>
+      </c>
+      <c r="G15" s="31">
+        <v>2064</v>
+      </c>
+      <c r="H15" s="29">
+        <v>18</v>
+      </c>
+      <c r="I15" s="30">
+        <v>17</v>
+      </c>
+      <c r="J15" s="31">
+        <v>1</v>
+      </c>
+      <c r="K15" s="29">
+        <v>18</v>
+      </c>
+      <c r="L15" s="30">
+        <v>17</v>
+      </c>
+      <c r="M15" s="31">
+        <v>1</v>
+      </c>
+      <c r="N15" s="29">
+        <v>227</v>
+      </c>
+      <c r="O15" s="30">
+        <v>180</v>
+      </c>
+      <c r="P15" s="31">
+        <v>47</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>403</v>
+      </c>
+      <c r="R15" s="30">
+        <v>253</v>
+      </c>
+      <c r="S15" s="31">
+        <v>150</v>
+      </c>
+      <c r="T15" s="29">
+        <v>1578</v>
+      </c>
+      <c r="U15" s="30">
+        <v>1030</v>
+      </c>
+      <c r="V15" s="31">
+        <v>548</v>
+      </c>
+      <c r="W15" s="29">
+        <v>4106</v>
+      </c>
+      <c r="X15" s="30">
+        <v>2193</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>1913</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0.97</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0.83</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>174836</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>530486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29">
+        <v>3079</v>
+      </c>
+      <c r="C16" s="30">
+        <v>2015</v>
+      </c>
+      <c r="D16" s="31">
+        <v>1064</v>
+      </c>
+      <c r="E16" s="29">
+        <v>6679</v>
+      </c>
+      <c r="F16" s="30">
+        <v>3670</v>
+      </c>
+      <c r="G16" s="31">
+        <v>3009</v>
+      </c>
+      <c r="H16" s="29">
+        <v>4</v>
+      </c>
+      <c r="I16" s="30">
+        <v>4</v>
+      </c>
+      <c r="J16" s="31">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>4</v>
+      </c>
+      <c r="L16" s="30">
+        <v>4</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="29">
+        <v>1303</v>
+      </c>
+      <c r="O16" s="30">
+        <v>937</v>
+      </c>
+      <c r="P16" s="31">
+        <v>366</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>2231</v>
+      </c>
+      <c r="R16" s="30">
+        <v>1370</v>
+      </c>
+      <c r="S16" s="31">
+        <v>861</v>
+      </c>
+      <c r="T16" s="29">
+        <v>1772</v>
+      </c>
+      <c r="U16" s="30">
+        <v>1074</v>
+      </c>
+      <c r="V16" s="31">
+        <v>698</v>
+      </c>
+      <c r="W16" s="29">
+        <v>4444</v>
+      </c>
+      <c r="X16" s="30">
+        <v>2296</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>2148</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>1.66</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>1.19</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>180916</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>565554</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="22">
-[...23 lines deleted...]
-      <c r="J7" s="24">
+      <c r="B17" s="29">
+        <v>6175</v>
+      </c>
+      <c r="C17" s="30">
+        <v>4003</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2172</v>
+      </c>
+      <c r="E17" s="29">
+        <v>10909</v>
+      </c>
+      <c r="F17" s="30">
+        <v>6102</v>
+      </c>
+      <c r="G17" s="31">
+        <v>4807</v>
+      </c>
+      <c r="H17" s="29">
+        <v>2</v>
+      </c>
+      <c r="I17" s="30">
+        <v>2</v>
+      </c>
+      <c r="J17" s="31">
+        <v>0</v>
+      </c>
+      <c r="K17" s="29">
+        <v>2</v>
+      </c>
+      <c r="L17" s="30">
+        <v>2</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="29">
+        <v>70</v>
+      </c>
+      <c r="O17" s="30">
+        <v>45</v>
+      </c>
+      <c r="P17" s="31">
+        <v>25</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>128</v>
+      </c>
+      <c r="R17" s="30">
+        <v>75</v>
+      </c>
+      <c r="S17" s="31">
+        <v>53</v>
+      </c>
+      <c r="T17" s="29">
+        <v>6103</v>
+      </c>
+      <c r="U17" s="30">
+        <v>3956</v>
+      </c>
+      <c r="V17" s="31">
+        <v>2147</v>
+      </c>
+      <c r="W17" s="29">
+        <v>10779</v>
+      </c>
+      <c r="X17" s="30">
+        <v>6025</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>4754</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1.61</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>0.85</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>375940</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>1296013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="29">
+        <v>3195</v>
+      </c>
+      <c r="C18" s="30">
+        <v>2136</v>
+      </c>
+      <c r="D18" s="31">
+        <v>1059</v>
+      </c>
+      <c r="E18" s="29">
+        <v>6547</v>
+      </c>
+      <c r="F18" s="30">
+        <v>3631</v>
+      </c>
+      <c r="G18" s="31">
+        <v>2916</v>
+      </c>
+      <c r="H18" s="29">
+        <v>13</v>
+      </c>
+      <c r="I18" s="30">
+        <v>10</v>
+      </c>
+      <c r="J18" s="31">
+        <v>3</v>
+      </c>
+      <c r="K18" s="29">
+        <v>14</v>
+      </c>
+      <c r="L18" s="30">
+        <v>11</v>
+      </c>
+      <c r="M18" s="31">
+        <v>3</v>
+      </c>
+      <c r="N18" s="29">
+        <v>311</v>
+      </c>
+      <c r="O18" s="30">
+        <v>213</v>
+      </c>
+      <c r="P18" s="31">
+        <v>98</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>652</v>
+      </c>
+      <c r="R18" s="30">
+        <v>368</v>
+      </c>
+      <c r="S18" s="31">
+        <v>284</v>
+      </c>
+      <c r="T18" s="29">
+        <v>2871</v>
+      </c>
+      <c r="U18" s="30">
+        <v>1913</v>
+      </c>
+      <c r="V18" s="31">
+        <v>958</v>
+      </c>
+      <c r="W18" s="29">
+        <v>5881</v>
+      </c>
+      <c r="X18" s="30">
+        <v>3252</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>2629</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>1.8</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>175452</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>517222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="29">
+        <v>5454</v>
+      </c>
+      <c r="C19" s="30">
+        <v>3868</v>
+      </c>
+      <c r="D19" s="31">
+        <v>1586</v>
+      </c>
+      <c r="E19" s="29">
+        <v>12082</v>
+      </c>
+      <c r="F19" s="30">
+        <v>6692</v>
+      </c>
+      <c r="G19" s="31">
+        <v>5390</v>
+      </c>
+      <c r="H19" s="29">
+        <v>0</v>
+      </c>
+      <c r="I19" s="30">
+        <v>0</v>
+      </c>
+      <c r="J19" s="31">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>0</v>
+      </c>
+      <c r="L19" s="30">
+        <v>0</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>2565</v>
+      </c>
+      <c r="O19" s="30">
+        <v>1867</v>
+      </c>
+      <c r="P19" s="31">
+        <v>698</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>4255</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2600</v>
+      </c>
+      <c r="S19" s="31">
+        <v>1655</v>
+      </c>
+      <c r="T19" s="29">
+        <v>2889</v>
+      </c>
+      <c r="U19" s="30">
+        <v>2001</v>
+      </c>
+      <c r="V19" s="31">
+        <v>888</v>
+      </c>
+      <c r="W19" s="29">
+        <v>7827</v>
+      </c>
+      <c r="X19" s="30">
+        <v>4092</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>3735</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.74</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>236632</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>707792</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="29">
+        <v>2075</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1505</v>
+      </c>
+      <c r="D20" s="31">
+        <v>570</v>
+      </c>
+      <c r="E20" s="29">
+        <v>4084</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2417</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1667</v>
+      </c>
+      <c r="H20" s="29">
+        <v>10</v>
+      </c>
+      <c r="I20" s="30">
+        <v>8</v>
+      </c>
+      <c r="J20" s="31">
+        <v>2</v>
+      </c>
+      <c r="K20" s="29">
+        <v>10</v>
+      </c>
+      <c r="L20" s="30">
+        <v>8</v>
+      </c>
+      <c r="M20" s="31">
+        <v>2</v>
+      </c>
+      <c r="N20" s="29">
+        <v>251</v>
+      </c>
+      <c r="O20" s="30">
+        <v>192</v>
+      </c>
+      <c r="P20" s="31">
+        <v>59</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>334</v>
+      </c>
+      <c r="R20" s="30">
+        <v>224</v>
+      </c>
+      <c r="S20" s="31">
+        <v>110</v>
+      </c>
+      <c r="T20" s="29">
+        <v>1814</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1305</v>
+      </c>
+      <c r="V20" s="31">
+        <v>509</v>
+      </c>
+      <c r="W20" s="29">
+        <v>3740</v>
+      </c>
+      <c r="X20" s="30">
+        <v>2185</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1555</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>0.79</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>180652</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>529229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="29">
+        <v>8267</v>
+      </c>
+      <c r="C21" s="30">
+        <v>5534</v>
+      </c>
+      <c r="D21" s="31">
+        <v>2733</v>
+      </c>
+      <c r="E21" s="29">
+        <v>17268</v>
+      </c>
+      <c r="F21" s="30">
+        <v>9824</v>
+      </c>
+      <c r="G21" s="31">
+        <v>7444</v>
+      </c>
+      <c r="H21" s="29">
+        <v>77</v>
+      </c>
+      <c r="I21" s="30">
+        <v>55</v>
+      </c>
+      <c r="J21" s="31">
+        <v>22</v>
+      </c>
+      <c r="K21" s="29">
+        <v>77</v>
+      </c>
+      <c r="L21" s="30">
+        <v>55</v>
+      </c>
+      <c r="M21" s="31">
+        <v>22</v>
+      </c>
+      <c r="N21" s="29">
+        <v>1033</v>
+      </c>
+      <c r="O21" s="30">
+        <v>774</v>
+      </c>
+      <c r="P21" s="31">
+        <v>259</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>1315</v>
+      </c>
+      <c r="R21" s="30">
+        <v>915</v>
+      </c>
+      <c r="S21" s="31">
+        <v>400</v>
+      </c>
+      <c r="T21" s="29">
+        <v>7157</v>
+      </c>
+      <c r="U21" s="30">
+        <v>4705</v>
+      </c>
+      <c r="V21" s="31">
+        <v>2452</v>
+      </c>
+      <c r="W21" s="29">
+        <v>15876</v>
+      </c>
+      <c r="X21" s="30">
+        <v>8854</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>7022</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>2.89</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>282187</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>852286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="29">
+        <v>4343</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2752</v>
+      </c>
+      <c r="D22" s="31">
+        <v>1591</v>
+      </c>
+      <c r="E22" s="29">
+        <v>10283</v>
+      </c>
+      <c r="F22" s="30">
+        <v>5571</v>
+      </c>
+      <c r="G22" s="31">
+        <v>4712</v>
+      </c>
+      <c r="H22" s="29">
+        <v>117</v>
+      </c>
+      <c r="I22" s="30">
+        <v>105</v>
+      </c>
+      <c r="J22" s="31">
+        <v>12</v>
+      </c>
+      <c r="K22" s="29">
+        <v>118</v>
+      </c>
+      <c r="L22" s="30">
+        <v>105</v>
+      </c>
+      <c r="M22" s="31">
+        <v>13</v>
+      </c>
+      <c r="N22" s="29">
+        <v>974</v>
+      </c>
+      <c r="O22" s="30">
+        <v>676</v>
+      </c>
+      <c r="P22" s="31">
+        <v>298</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>1901</v>
+      </c>
+      <c r="R22" s="30">
+        <v>1112</v>
+      </c>
+      <c r="S22" s="31">
+        <v>789</v>
+      </c>
+      <c r="T22" s="29">
+        <v>3252</v>
+      </c>
+      <c r="U22" s="30">
+        <v>1971</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1281</v>
+      </c>
+      <c r="W22" s="29">
+        <v>8264</v>
+      </c>
+      <c r="X22" s="30">
+        <v>4354</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>3910</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>5.26</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>4.66</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>81786</v>
+      </c>
+      <c r="AD22" s="27">
+        <v>224821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="29">
+        <v>3548</v>
+      </c>
+      <c r="C23" s="30">
+        <v>2338</v>
+      </c>
+      <c r="D23" s="31">
+        <v>1210</v>
+      </c>
+      <c r="E23" s="29">
+        <v>8030</v>
+      </c>
+      <c r="F23" s="30">
+        <v>4512</v>
+      </c>
+      <c r="G23" s="31">
+        <v>3518</v>
+      </c>
+      <c r="H23" s="29">
+        <v>34</v>
+      </c>
+      <c r="I23" s="30">
+        <v>25</v>
+      </c>
+      <c r="J23" s="31">
+        <v>9</v>
+      </c>
+      <c r="K23" s="29">
+        <v>35</v>
+      </c>
+      <c r="L23" s="30">
+        <v>26</v>
+      </c>
+      <c r="M23" s="31">
+        <v>9</v>
+      </c>
+      <c r="N23" s="29">
+        <v>548</v>
+      </c>
+      <c r="O23" s="30">
+        <v>391</v>
+      </c>
+      <c r="P23" s="31">
+        <v>157</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>793</v>
+      </c>
+      <c r="R23" s="30">
+        <v>519</v>
+      </c>
+      <c r="S23" s="31">
+        <v>274</v>
+      </c>
+      <c r="T23" s="29">
+        <v>2966</v>
+      </c>
+      <c r="U23" s="30">
+        <v>1922</v>
+      </c>
+      <c r="V23" s="31">
+        <v>1044</v>
+      </c>
+      <c r="W23" s="29">
+        <v>7202</v>
+      </c>
+      <c r="X23" s="30">
+        <v>3967</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>3235</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>2.83</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>123440</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>333897</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="29">
+        <v>967</v>
+      </c>
+      <c r="C24" s="30">
+        <v>682</v>
+      </c>
+      <c r="D24" s="31">
+        <v>285</v>
+      </c>
+      <c r="E24" s="29">
+        <v>1992</v>
+      </c>
+      <c r="F24" s="30">
+        <v>1095</v>
+      </c>
+      <c r="G24" s="31">
+        <v>897</v>
+      </c>
+      <c r="H24" s="29">
+        <v>64</v>
+      </c>
+      <c r="I24" s="30">
+        <v>46</v>
+      </c>
+      <c r="J24" s="31">
+        <v>18</v>
+      </c>
+      <c r="K24" s="29">
+        <v>65</v>
+      </c>
+      <c r="L24" s="30">
+        <v>46</v>
+      </c>
+      <c r="M24" s="31">
+        <v>19</v>
+      </c>
+      <c r="N24" s="29">
+        <v>307</v>
+      </c>
+      <c r="O24" s="30">
+        <v>233</v>
+      </c>
+      <c r="P24" s="31">
+        <v>74</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>419</v>
+      </c>
+      <c r="R24" s="30">
+        <v>283</v>
+      </c>
+      <c r="S24" s="31">
+        <v>136</v>
+      </c>
+      <c r="T24" s="29">
+        <v>596</v>
+      </c>
+      <c r="U24" s="30">
+        <v>403</v>
+      </c>
+      <c r="V24" s="31">
+        <v>193</v>
+      </c>
+      <c r="W24" s="29">
+        <v>1508</v>
+      </c>
+      <c r="X24" s="30">
+        <v>766</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>742</v>
+      </c>
+      <c r="Z24" s="32">
+        <v>2.46</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>1.93</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>37151</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>100400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2585</v>
+      </c>
+      <c r="C25" s="30">
+        <v>1479</v>
+      </c>
+      <c r="D25" s="31">
+        <v>1106</v>
+      </c>
+      <c r="E25" s="29">
+        <v>6292</v>
+      </c>
+      <c r="F25" s="30">
+        <v>3135</v>
+      </c>
+      <c r="G25" s="31">
+        <v>3157</v>
+      </c>
+      <c r="H25" s="29">
+        <v>10</v>
+      </c>
+      <c r="I25" s="30">
+        <v>7</v>
+      </c>
+      <c r="J25" s="31">
+        <v>3</v>
+      </c>
+      <c r="K25" s="29">
+        <v>10</v>
+      </c>
+      <c r="L25" s="30">
+        <v>7</v>
+      </c>
+      <c r="M25" s="31">
+        <v>3</v>
+      </c>
+      <c r="N25" s="29">
+        <v>449</v>
+      </c>
+      <c r="O25" s="30">
+        <v>292</v>
+      </c>
+      <c r="P25" s="31">
+        <v>157</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>864</v>
+      </c>
+      <c r="R25" s="30">
+        <v>472</v>
+      </c>
+      <c r="S25" s="31">
+        <v>392</v>
+      </c>
+      <c r="T25" s="29">
+        <v>2126</v>
+      </c>
+      <c r="U25" s="30">
+        <v>1180</v>
+      </c>
+      <c r="V25" s="31">
+        <v>946</v>
+      </c>
+      <c r="W25" s="29">
+        <v>5418</v>
+      </c>
+      <c r="X25" s="30">
+        <v>2656</v>
+      </c>
+      <c r="Y25" s="31">
+        <v>2762</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>1.7</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>1.69</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>149678</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>374914</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="29">
+        <v>1703</v>
+      </c>
+      <c r="C26" s="30">
+        <v>993</v>
+      </c>
+      <c r="D26" s="31">
+        <v>710</v>
+      </c>
+      <c r="E26" s="29">
+        <v>3891</v>
+      </c>
+      <c r="F26" s="30">
+        <v>2003</v>
+      </c>
+      <c r="G26" s="31">
+        <v>1888</v>
+      </c>
+      <c r="H26" s="29">
+        <v>28</v>
+      </c>
+      <c r="I26" s="30">
+        <v>20</v>
+      </c>
+      <c r="J26" s="31">
+        <v>8</v>
+      </c>
+      <c r="K26" s="29">
+        <v>28</v>
+      </c>
+      <c r="L26" s="30">
+        <v>20</v>
+      </c>
+      <c r="M26" s="31">
+        <v>8</v>
+      </c>
+      <c r="N26" s="29">
+        <v>493</v>
+      </c>
+      <c r="O26" s="30">
+        <v>320</v>
+      </c>
+      <c r="P26" s="31">
+        <v>173</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>945</v>
+      </c>
+      <c r="R26" s="30">
+        <v>523</v>
+      </c>
+      <c r="S26" s="31">
+        <v>422</v>
+      </c>
+      <c r="T26" s="29">
+        <v>1182</v>
+      </c>
+      <c r="U26" s="30">
+        <v>653</v>
+      </c>
+      <c r="V26" s="31">
+        <v>529</v>
+      </c>
+      <c r="W26" s="29">
+        <v>2918</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1460</v>
+      </c>
+      <c r="Y26" s="31">
+        <v>1458</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>1.06</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0.89</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>152163</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>428483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="29">
+        <v>1329</v>
+      </c>
+      <c r="C27" s="30">
+        <v>812</v>
+      </c>
+      <c r="D27" s="31">
+        <v>517</v>
+      </c>
+      <c r="E27" s="29">
+        <v>2713</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1430</v>
+      </c>
+      <c r="G27" s="31">
+        <v>1283</v>
+      </c>
+      <c r="H27" s="29">
+        <v>23</v>
+      </c>
+      <c r="I27" s="30">
+        <v>19</v>
+      </c>
+      <c r="J27" s="31">
+        <v>4</v>
+      </c>
+      <c r="K27" s="29">
+        <v>24</v>
+      </c>
+      <c r="L27" s="30">
+        <v>20</v>
+      </c>
+      <c r="M27" s="31">
+        <v>4</v>
+      </c>
+      <c r="N27" s="29">
+        <v>314</v>
+      </c>
+      <c r="O27" s="30">
+        <v>222</v>
+      </c>
+      <c r="P27" s="31">
+        <v>92</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>449</v>
+      </c>
+      <c r="R27" s="30">
+        <v>283</v>
+      </c>
+      <c r="S27" s="31">
+        <v>166</v>
+      </c>
+      <c r="T27" s="29">
         <v>992</v>
       </c>
-      <c r="K7" s="22">
-[...269 lines deleted...]
-      <c r="L10" s="31">
+      <c r="U27" s="30">
+        <v>571</v>
+      </c>
+      <c r="V27" s="31">
+        <v>421</v>
+      </c>
+      <c r="W27" s="29">
+        <v>2240</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1127</v>
+      </c>
+      <c r="Y27" s="31">
+        <v>1113</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>1.34</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>1.01</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>97643</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>270872</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="29">
+        <v>288</v>
+      </c>
+      <c r="C28" s="30">
+        <v>174</v>
+      </c>
+      <c r="D28" s="31">
+        <v>114</v>
+      </c>
+      <c r="E28" s="29">
+        <v>587</v>
+      </c>
+      <c r="F28" s="30">
+        <v>305</v>
+      </c>
+      <c r="G28" s="31">
+        <v>282</v>
+      </c>
+      <c r="H28" s="29">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30">
+        <v>0</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
+        <v>0</v>
+      </c>
+      <c r="L28" s="30">
+        <v>0</v>
+      </c>
+      <c r="M28" s="31">
+        <v>0</v>
+      </c>
+      <c r="N28" s="29">
+        <v>80</v>
+      </c>
+      <c r="O28" s="30">
+        <v>49</v>
+      </c>
+      <c r="P28" s="31">
+        <v>31</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>160</v>
+      </c>
+      <c r="R28" s="30">
+        <v>90</v>
+      </c>
+      <c r="S28" s="31">
+        <v>70</v>
+      </c>
+      <c r="T28" s="29">
+        <v>208</v>
+      </c>
+      <c r="U28" s="30">
+        <v>125</v>
+      </c>
+      <c r="V28" s="31">
+        <v>83</v>
+      </c>
+      <c r="W28" s="29">
+        <v>427</v>
+      </c>
+      <c r="X28" s="30">
+        <v>215</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>212</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0.73</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>0.43</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>36558</v>
+      </c>
+      <c r="AD28" s="27">
+        <v>120713</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="34">
+        <v>55</v>
+      </c>
+      <c r="C29" s="35">
         <v>37</v>
       </c>
-      <c r="M10" s="32">
-[...343 lines deleted...]
-      <c r="I14" s="31">
+      <c r="D29" s="36">
+        <v>18</v>
+      </c>
+      <c r="E29" s="34">
+        <v>133</v>
+      </c>
+      <c r="F29" s="35">
+        <v>71</v>
+      </c>
+      <c r="G29" s="36">
+        <v>62</v>
+      </c>
+      <c r="H29" s="34">
+        <v>11</v>
+      </c>
+      <c r="I29" s="35">
+        <v>9</v>
+      </c>
+      <c r="J29" s="36">
+        <v>2</v>
+      </c>
+      <c r="K29" s="34">
+        <v>11</v>
+      </c>
+      <c r="L29" s="35">
+        <v>9</v>
+      </c>
+      <c r="M29" s="36">
+        <v>2</v>
+      </c>
+      <c r="N29" s="34">
+        <v>13</v>
+      </c>
+      <c r="O29" s="35">
+        <v>8</v>
+      </c>
+      <c r="P29" s="36">
+        <v>5</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>25</v>
+      </c>
+      <c r="R29" s="35">
         <v>14</v>
       </c>
-      <c r="J14" s="32">
-[...150 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="S29" s="36">
+        <v>11</v>
+      </c>
+      <c r="T29" s="34">
+        <v>31</v>
+      </c>
+      <c r="U29" s="35">
+        <v>20</v>
+      </c>
+      <c r="V29" s="36">
+        <v>11</v>
+      </c>
+      <c r="W29" s="34">
+        <v>97</v>
+      </c>
+      <c r="X29" s="35">
         <v>48</v>
       </c>
-      <c r="B16" s="30">
-[...85 lines deleted...]
-      <c r="A17" s="29" t="s">
+      <c r="Y29" s="36">
         <v>49</v>
       </c>
-      <c r="B17" s="30">
-[...697 lines deleted...]
-      <c r="AA24" s="34">
+      <c r="Z29" s="37">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AC24" s="28">
-[...444 lines deleted...]
-      <c r="AC29" s="28">
+      <c r="AA29" s="38">
+        <v>1.06</v>
+      </c>
+      <c r="AC29" s="27">
         <v>2423</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="27">
         <v>12165</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
-      <c r="L30" s="28"/>
-[...12 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F5A00F0-3D9E-4176-A97D-E2B394E4C43F}">
   <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.1640625" customWidth="1"/>
     <col min="3" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" customWidth="1"/>
     <col min="8" max="19" width="8.83203125" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
     <col min="29" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -11058,139 +8127,139 @@
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...4 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="19" t="s">
+      <c r="AA4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="17" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...2 lines deleted...]
-      <c r="AA5" s="19"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
     </row>
     <row r="6" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -11219,2196 +8288,2200 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-      <c r="AA6" s="19"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
     </row>
     <row r="7" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="21">
+        <v>146379</v>
+      </c>
+      <c r="C7" s="22">
+        <v>89167</v>
+      </c>
+      <c r="D7" s="23">
+        <v>57212</v>
+      </c>
+      <c r="E7" s="21">
+        <v>342490</v>
+      </c>
+      <c r="F7" s="22">
+        <v>178253</v>
+      </c>
+      <c r="G7" s="23">
+        <v>164237</v>
+      </c>
+      <c r="H7" s="21">
+        <v>3902</v>
+      </c>
+      <c r="I7" s="22">
+        <v>2910</v>
+      </c>
+      <c r="J7" s="23">
+        <v>992</v>
+      </c>
+      <c r="K7" s="21">
+        <v>4032</v>
+      </c>
+      <c r="L7" s="22">
+        <v>2979</v>
+      </c>
+      <c r="M7" s="23">
+        <v>1053</v>
+      </c>
+      <c r="N7" s="21">
+        <v>32662</v>
+      </c>
+      <c r="O7" s="22">
+        <v>21380</v>
+      </c>
+      <c r="P7" s="23">
+        <v>11282</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>57917</v>
+      </c>
+      <c r="R7" s="22">
+        <v>33107</v>
+      </c>
+      <c r="S7" s="23">
+        <v>24810</v>
+      </c>
+      <c r="T7" s="21">
+        <v>109815</v>
+      </c>
+      <c r="U7" s="22">
+        <v>64877</v>
+      </c>
+      <c r="V7" s="23">
+        <v>44938</v>
+      </c>
+      <c r="W7" s="24">
+        <v>280541</v>
+      </c>
+      <c r="X7" s="22">
+        <v>142167</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>138374</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>1.73</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1.46</v>
+      </c>
+      <c r="AC7" s="27">
+        <v>8286260</v>
+      </c>
+      <c r="AD7" s="27">
+        <v>23373517</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29">
+        <v>21988</v>
+      </c>
+      <c r="C8" s="30">
+        <v>12803</v>
+      </c>
+      <c r="D8" s="31">
+        <v>9185</v>
+      </c>
+      <c r="E8" s="29">
+        <v>53789</v>
+      </c>
+      <c r="F8" s="30">
+        <v>27316</v>
+      </c>
+      <c r="G8" s="31">
+        <v>26473</v>
+      </c>
+      <c r="H8" s="29">
+        <v>87</v>
+      </c>
+      <c r="I8" s="30">
+        <v>66</v>
+      </c>
+      <c r="J8" s="31">
+        <v>21</v>
+      </c>
+      <c r="K8" s="29">
+        <v>92</v>
+      </c>
+      <c r="L8" s="30">
+        <v>68</v>
+      </c>
+      <c r="M8" s="31">
+        <v>24</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1491</v>
+      </c>
+      <c r="O8" s="30">
+        <v>954</v>
+      </c>
+      <c r="P8" s="31">
+        <v>537</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2924</v>
+      </c>
+      <c r="R8" s="30">
+        <v>1595</v>
+      </c>
+      <c r="S8" s="31">
+        <v>1329</v>
+      </c>
+      <c r="T8" s="29">
+        <v>20410</v>
+      </c>
+      <c r="U8" s="30">
+        <v>11783</v>
+      </c>
+      <c r="V8" s="31">
+        <v>8627</v>
+      </c>
+      <c r="W8" s="29">
+        <v>50773</v>
+      </c>
+      <c r="X8" s="30">
+        <v>25653</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>25120</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1.46</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>1.35</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1477857</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3954929</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="29">
+        <v>20945</v>
+      </c>
+      <c r="C9" s="30">
+        <v>11832</v>
+      </c>
+      <c r="D9" s="31">
+        <v>9113</v>
+      </c>
+      <c r="E9" s="29">
+        <v>48594</v>
+      </c>
+      <c r="F9" s="30">
+        <v>24403</v>
+      </c>
+      <c r="G9" s="31">
+        <v>24191</v>
+      </c>
+      <c r="H9" s="29">
+        <v>2167</v>
+      </c>
+      <c r="I9" s="30">
+        <v>1625</v>
+      </c>
+      <c r="J9" s="31">
+        <v>542</v>
+      </c>
+      <c r="K9" s="29">
+        <v>2247</v>
+      </c>
+      <c r="L9" s="30">
+        <v>1665</v>
+      </c>
+      <c r="M9" s="31">
+        <v>582</v>
+      </c>
+      <c r="N9" s="29">
+        <v>5124</v>
+      </c>
+      <c r="O9" s="30">
+        <v>3062</v>
+      </c>
+      <c r="P9" s="31">
+        <v>2062</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8882</v>
+      </c>
+      <c r="R9" s="30">
+        <v>4857</v>
+      </c>
+      <c r="S9" s="31">
+        <v>4025</v>
+      </c>
+      <c r="T9" s="29">
+        <v>13654</v>
+      </c>
+      <c r="U9" s="30">
+        <v>7145</v>
+      </c>
+      <c r="V9" s="31">
+        <v>6509</v>
+      </c>
+      <c r="W9" s="29">
+        <v>37465</v>
+      </c>
+      <c r="X9" s="30">
+        <v>17881</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>19584</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>1026738</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>2686516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="29">
+        <v>6927</v>
+      </c>
+      <c r="C10" s="30">
+        <v>3880</v>
+      </c>
+      <c r="D10" s="31">
+        <v>3047</v>
+      </c>
+      <c r="E10" s="29">
+        <v>17963</v>
+      </c>
+      <c r="F10" s="30">
+        <v>9070</v>
+      </c>
+      <c r="G10" s="31">
+        <v>8893</v>
+      </c>
+      <c r="H10" s="29">
+        <v>41</v>
+      </c>
+      <c r="I10" s="30">
+        <v>35</v>
+      </c>
+      <c r="J10" s="31">
+        <v>6</v>
+      </c>
+      <c r="K10" s="29">
+        <v>44</v>
+      </c>
+      <c r="L10" s="30">
+        <v>37</v>
+      </c>
+      <c r="M10" s="31">
+        <v>7</v>
+      </c>
+      <c r="N10" s="29">
+        <v>922</v>
+      </c>
+      <c r="O10" s="30">
+        <v>566</v>
+      </c>
+      <c r="P10" s="31">
+        <v>356</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>1900</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1052</v>
+      </c>
+      <c r="S10" s="31">
+        <v>848</v>
+      </c>
+      <c r="T10" s="29">
+        <v>5964</v>
+      </c>
+      <c r="U10" s="30">
+        <v>3279</v>
+      </c>
+      <c r="V10" s="31">
+        <v>2685</v>
+      </c>
+      <c r="W10" s="29">
+        <v>16019</v>
+      </c>
+      <c r="X10" s="30">
+        <v>7981</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>8038</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>0.92</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>0.85</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>897191</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>2701661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="29">
+        <v>16086</v>
+      </c>
+      <c r="C11" s="30">
+        <v>9033</v>
+      </c>
+      <c r="D11" s="31">
+        <v>7053</v>
+      </c>
+      <c r="E11" s="29">
+        <v>40247</v>
+      </c>
+      <c r="F11" s="30">
+        <v>20116</v>
+      </c>
+      <c r="G11" s="31">
+        <v>20131</v>
+      </c>
+      <c r="H11" s="29">
+        <v>523</v>
+      </c>
+      <c r="I11" s="30">
+        <v>385</v>
+      </c>
+      <c r="J11" s="31">
+        <v>138</v>
+      </c>
+      <c r="K11" s="29">
+        <v>541</v>
+      </c>
+      <c r="L11" s="30">
+        <v>397</v>
+      </c>
+      <c r="M11" s="31">
+        <v>144</v>
+      </c>
+      <c r="N11" s="29">
+        <v>4322</v>
+      </c>
+      <c r="O11" s="30">
+        <v>2645</v>
+      </c>
+      <c r="P11" s="31">
+        <v>1677</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>8716</v>
+      </c>
+      <c r="R11" s="30">
+        <v>4725</v>
+      </c>
+      <c r="S11" s="31">
+        <v>3991</v>
+      </c>
+      <c r="T11" s="29">
+        <v>11241</v>
+      </c>
+      <c r="U11" s="30">
+        <v>6003</v>
+      </c>
+      <c r="V11" s="31">
+        <v>5238</v>
+      </c>
+      <c r="W11" s="29">
+        <v>30990</v>
+      </c>
+      <c r="X11" s="30">
+        <v>14994</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>15996</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>1.73</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1.47</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>663131</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1883208</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29">
+        <v>10203</v>
+      </c>
+      <c r="C12" s="30">
+        <v>6614</v>
+      </c>
+      <c r="D12" s="31">
+        <v>3589</v>
+      </c>
+      <c r="E12" s="29">
+        <v>22843</v>
+      </c>
+      <c r="F12" s="30">
+        <v>12180</v>
+      </c>
+      <c r="G12" s="31">
+        <v>10663</v>
+      </c>
+      <c r="H12" s="29">
+        <v>491</v>
+      </c>
+      <c r="I12" s="30">
+        <v>329</v>
+      </c>
+      <c r="J12" s="31">
+        <v>162</v>
+      </c>
+      <c r="K12" s="29">
+        <v>499</v>
+      </c>
+      <c r="L12" s="30">
+        <v>332</v>
+      </c>
+      <c r="M12" s="31">
+        <v>167</v>
+      </c>
+      <c r="N12" s="29">
+        <v>3101</v>
+      </c>
+      <c r="O12" s="30">
+        <v>2152</v>
+      </c>
+      <c r="P12" s="31">
+        <v>949</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>4591</v>
+      </c>
+      <c r="R12" s="30">
+        <v>2850</v>
+      </c>
+      <c r="S12" s="31">
+        <v>1741</v>
+      </c>
+      <c r="T12" s="29">
+        <v>6611</v>
+      </c>
+      <c r="U12" s="30">
+        <v>4133</v>
+      </c>
+      <c r="V12" s="31">
+        <v>2478</v>
+      </c>
+      <c r="W12" s="29">
+        <v>17753</v>
+      </c>
+      <c r="X12" s="30">
+        <v>8998</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>8755</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>1.52</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>1.21</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>1056421</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>2779877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="29">
+        <v>22811</v>
+      </c>
+      <c r="C13" s="30">
+        <v>14002</v>
+      </c>
+      <c r="D13" s="31">
+        <v>8809</v>
+      </c>
+      <c r="E13" s="29">
+        <v>55256</v>
+      </c>
+      <c r="F13" s="30">
+        <v>28347</v>
+      </c>
+      <c r="G13" s="31">
+        <v>26909</v>
+      </c>
+      <c r="H13" s="29">
+        <v>132</v>
+      </c>
+      <c r="I13" s="30">
+        <v>99</v>
+      </c>
+      <c r="J13" s="31">
+        <v>33</v>
+      </c>
+      <c r="K13" s="29">
+        <v>136</v>
+      </c>
+      <c r="L13" s="30">
+        <v>102</v>
+      </c>
+      <c r="M13" s="31">
+        <v>34</v>
+      </c>
+      <c r="N13" s="29">
+        <v>8567</v>
+      </c>
+      <c r="O13" s="30">
+        <v>5543</v>
+      </c>
+      <c r="P13" s="31">
+        <v>3024</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>14901</v>
+      </c>
+      <c r="R13" s="30">
+        <v>8403</v>
+      </c>
+      <c r="S13" s="31">
+        <v>6498</v>
+      </c>
+      <c r="T13" s="29">
+        <v>14112</v>
+      </c>
+      <c r="U13" s="30">
+        <v>8360</v>
+      </c>
+      <c r="V13" s="31">
+        <v>5752</v>
+      </c>
+      <c r="W13" s="29">
+        <v>40219</v>
+      </c>
+      <c r="X13" s="30">
+        <v>19842</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>20377</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>2.13</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>1.99</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>3125941</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>9234448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="29">
+        <v>2670</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1662</v>
+      </c>
+      <c r="D14" s="31">
+        <v>1008</v>
+      </c>
+      <c r="E14" s="29">
+        <v>5212</v>
+      </c>
+      <c r="F14" s="30">
+        <v>2842</v>
+      </c>
+      <c r="G14" s="31">
+        <v>2370</v>
+      </c>
+      <c r="H14" s="29">
+        <v>17</v>
+      </c>
+      <c r="I14" s="30">
+        <v>14</v>
+      </c>
+      <c r="J14" s="31">
+        <v>3</v>
+      </c>
+      <c r="K14" s="29">
+        <v>18</v>
+      </c>
+      <c r="L14" s="30">
+        <v>14</v>
+      </c>
+      <c r="M14" s="31">
+        <v>4</v>
+      </c>
+      <c r="N14" s="29">
+        <v>293</v>
+      </c>
+      <c r="O14" s="30">
+        <v>221</v>
+      </c>
+      <c r="P14" s="31">
+        <v>72</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>468</v>
+      </c>
+      <c r="R14" s="30">
+        <v>306</v>
+      </c>
+      <c r="S14" s="31">
+        <v>162</v>
+      </c>
+      <c r="T14" s="29">
+        <v>2360</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1427</v>
+      </c>
+      <c r="V14" s="31">
+        <v>933</v>
+      </c>
+      <c r="W14" s="29">
+        <v>4726</v>
+      </c>
+      <c r="X14" s="30">
+        <v>2522</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>2204</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>1.62</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>716582</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>2044023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1846</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1223</v>
+      </c>
+      <c r="D15" s="31">
+        <v>623</v>
+      </c>
+      <c r="E15" s="29">
+        <v>4703</v>
+      </c>
+      <c r="F15" s="30">
+        <v>2550</v>
+      </c>
+      <c r="G15" s="31">
+        <v>2153</v>
+      </c>
+      <c r="H15" s="29">
+        <v>25</v>
+      </c>
+      <c r="I15" s="30">
+        <v>24</v>
+      </c>
+      <c r="J15" s="31">
+        <v>1</v>
+      </c>
+      <c r="K15" s="29">
+        <v>25</v>
+      </c>
+      <c r="L15" s="30">
+        <v>24</v>
+      </c>
+      <c r="M15" s="31">
+        <v>1</v>
+      </c>
+      <c r="N15" s="29">
+        <v>264</v>
+      </c>
+      <c r="O15" s="30">
+        <v>204</v>
+      </c>
+      <c r="P15" s="31">
+        <v>60</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>487</v>
+      </c>
+      <c r="R15" s="30">
+        <v>302</v>
+      </c>
+      <c r="S15" s="31">
+        <v>185</v>
+      </c>
+      <c r="T15" s="29">
+        <v>1557</v>
+      </c>
+      <c r="U15" s="30">
+        <v>995</v>
+      </c>
+      <c r="V15" s="31">
+        <v>562</v>
+      </c>
+      <c r="W15" s="29">
+        <v>4191</v>
+      </c>
+      <c r="X15" s="30">
+        <v>2224</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>1967</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>1.01</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0.87</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>174836</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>530486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29">
+        <v>3099</v>
+      </c>
+      <c r="C16" s="30">
+        <v>2013</v>
+      </c>
+      <c r="D16" s="31">
+        <v>1086</v>
+      </c>
+      <c r="E16" s="29">
+        <v>7054</v>
+      </c>
+      <c r="F16" s="30">
+        <v>3820</v>
+      </c>
+      <c r="G16" s="31">
+        <v>3234</v>
+      </c>
+      <c r="H16" s="29">
+        <v>7</v>
+      </c>
+      <c r="I16" s="30">
+        <v>7</v>
+      </c>
+      <c r="J16" s="31">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>7</v>
+      </c>
+      <c r="L16" s="30">
+        <v>7</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="29">
+        <v>1257</v>
+      </c>
+      <c r="O16" s="30">
+        <v>885</v>
+      </c>
+      <c r="P16" s="31">
+        <v>372</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>2243</v>
+      </c>
+      <c r="R16" s="30">
+        <v>1347</v>
+      </c>
+      <c r="S16" s="31">
+        <v>896</v>
+      </c>
+      <c r="T16" s="29">
+        <v>1835</v>
+      </c>
+      <c r="U16" s="30">
+        <v>1121</v>
+      </c>
+      <c r="V16" s="31">
+        <v>714</v>
+      </c>
+      <c r="W16" s="29">
+        <v>4804</v>
+      </c>
+      <c r="X16" s="30">
+        <v>2466</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>2338</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>1.68</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>1.25</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>180916</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>565554</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="22">
-[...85 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="B17" s="29">
+        <v>6069</v>
+      </c>
+      <c r="C17" s="30">
+        <v>3923</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2146</v>
+      </c>
+      <c r="E17" s="29">
+        <v>10879</v>
+      </c>
+      <c r="F17" s="30">
+        <v>6043</v>
+      </c>
+      <c r="G17" s="31">
+        <v>4836</v>
+      </c>
+      <c r="H17" s="29">
+        <v>2</v>
+      </c>
+      <c r="I17" s="30">
+        <v>2</v>
+      </c>
+      <c r="J17" s="31">
+        <v>0</v>
+      </c>
+      <c r="K17" s="29">
+        <v>2</v>
+      </c>
+      <c r="L17" s="30">
+        <v>2</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="29">
+        <v>73</v>
+      </c>
+      <c r="O17" s="30">
+        <v>46</v>
+      </c>
+      <c r="P17" s="31">
+        <v>27</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>146</v>
+      </c>
+      <c r="R17" s="30">
+        <v>85</v>
+      </c>
+      <c r="S17" s="31">
+        <v>61</v>
+      </c>
+      <c r="T17" s="29">
+        <v>5994</v>
+      </c>
+      <c r="U17" s="30">
+        <v>3875</v>
+      </c>
+      <c r="V17" s="31">
+        <v>2119</v>
+      </c>
+      <c r="W17" s="29">
+        <v>10731</v>
+      </c>
+      <c r="X17" s="30">
+        <v>5956</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>4775</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1.59</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>0.84</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>375940</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>1296013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="30">
-[...23 lines deleted...]
-      <c r="J8" s="32">
+      <c r="B18" s="29">
+        <v>3699</v>
+      </c>
+      <c r="C18" s="30">
+        <v>2395</v>
+      </c>
+      <c r="D18" s="31">
+        <v>1304</v>
+      </c>
+      <c r="E18" s="29">
+        <v>7821</v>
+      </c>
+      <c r="F18" s="30">
+        <v>4274</v>
+      </c>
+      <c r="G18" s="31">
+        <v>3547</v>
+      </c>
+      <c r="H18" s="29">
+        <v>14</v>
+      </c>
+      <c r="I18" s="30">
+        <v>11</v>
+      </c>
+      <c r="J18" s="31">
+        <v>3</v>
+      </c>
+      <c r="K18" s="29">
+        <v>17</v>
+      </c>
+      <c r="L18" s="30">
+        <v>13</v>
+      </c>
+      <c r="M18" s="31">
+        <v>4</v>
+      </c>
+      <c r="N18" s="29">
+        <v>265</v>
+      </c>
+      <c r="O18" s="30">
+        <v>160</v>
+      </c>
+      <c r="P18" s="31">
+        <v>105</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>550</v>
+      </c>
+      <c r="R18" s="30">
+        <v>287</v>
+      </c>
+      <c r="S18" s="31">
+        <v>263</v>
+      </c>
+      <c r="T18" s="29">
+        <v>3420</v>
+      </c>
+      <c r="U18" s="30">
+        <v>2224</v>
+      </c>
+      <c r="V18" s="31">
+        <v>1196</v>
+      </c>
+      <c r="W18" s="29">
+        <v>7254</v>
+      </c>
+      <c r="X18" s="30">
+        <v>3974</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>3280</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>2.09</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>1.54</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>175452</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>517222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="29">
+        <v>5299</v>
+      </c>
+      <c r="C19" s="30">
+        <v>3805</v>
+      </c>
+      <c r="D19" s="31">
+        <v>1494</v>
+      </c>
+      <c r="E19" s="29">
+        <v>12463</v>
+      </c>
+      <c r="F19" s="30">
+        <v>6860</v>
+      </c>
+      <c r="G19" s="31">
+        <v>5603</v>
+      </c>
+      <c r="H19" s="29">
+        <v>0</v>
+      </c>
+      <c r="I19" s="30">
+        <v>0</v>
+      </c>
+      <c r="J19" s="31">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>0</v>
+      </c>
+      <c r="L19" s="30">
+        <v>0</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>2372</v>
+      </c>
+      <c r="O19" s="30">
+        <v>1771</v>
+      </c>
+      <c r="P19" s="31">
+        <v>601</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>4283</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2592</v>
+      </c>
+      <c r="S19" s="31">
+        <v>1691</v>
+      </c>
+      <c r="T19" s="29">
+        <v>2927</v>
+      </c>
+      <c r="U19" s="30">
+        <v>2034</v>
+      </c>
+      <c r="V19" s="31">
+        <v>893</v>
+      </c>
+      <c r="W19" s="29">
+        <v>8180</v>
+      </c>
+      <c r="X19" s="30">
+        <v>4268</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>3912</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.78</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>236632</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>707792</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="29">
+        <v>2018</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1468</v>
+      </c>
+      <c r="D20" s="31">
+        <v>550</v>
+      </c>
+      <c r="E20" s="29">
+        <v>4001</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2352</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1649</v>
+      </c>
+      <c r="H20" s="29">
+        <v>14</v>
+      </c>
+      <c r="I20" s="30">
+        <v>12</v>
+      </c>
+      <c r="J20" s="31">
+        <v>2</v>
+      </c>
+      <c r="K20" s="29">
+        <v>14</v>
+      </c>
+      <c r="L20" s="30">
+        <v>12</v>
+      </c>
+      <c r="M20" s="31">
+        <v>2</v>
+      </c>
+      <c r="N20" s="29">
+        <v>247</v>
+      </c>
+      <c r="O20" s="30">
+        <v>192</v>
+      </c>
+      <c r="P20" s="31">
+        <v>55</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>324</v>
+      </c>
+      <c r="R20" s="30">
+        <v>222</v>
+      </c>
+      <c r="S20" s="31">
+        <v>102</v>
+      </c>
+      <c r="T20" s="29">
+        <v>1757</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1264</v>
+      </c>
+      <c r="V20" s="31">
+        <v>493</v>
+      </c>
+      <c r="W20" s="29">
+        <v>3663</v>
+      </c>
+      <c r="X20" s="30">
+        <v>2118</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1545</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>0.77</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>180652</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>529229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="29">
+        <v>7924</v>
+      </c>
+      <c r="C21" s="30">
+        <v>5333</v>
+      </c>
+      <c r="D21" s="31">
+        <v>2591</v>
+      </c>
+      <c r="E21" s="29">
+        <v>16795</v>
+      </c>
+      <c r="F21" s="30">
+        <v>9536</v>
+      </c>
+      <c r="G21" s="31">
+        <v>7259</v>
+      </c>
+      <c r="H21" s="29">
+        <v>65</v>
+      </c>
+      <c r="I21" s="30">
+        <v>49</v>
+      </c>
+      <c r="J21" s="31">
+        <v>16</v>
+      </c>
+      <c r="K21" s="29">
+        <v>65</v>
+      </c>
+      <c r="L21" s="30">
+        <v>49</v>
+      </c>
+      <c r="M21" s="31">
+        <v>16</v>
+      </c>
+      <c r="N21" s="29">
+        <v>1019</v>
+      </c>
+      <c r="O21" s="30">
+        <v>747</v>
+      </c>
+      <c r="P21" s="31">
+        <v>272</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>1333</v>
+      </c>
+      <c r="R21" s="30">
+        <v>906</v>
+      </c>
+      <c r="S21" s="31">
+        <v>427</v>
+      </c>
+      <c r="T21" s="29">
+        <v>6840</v>
+      </c>
+      <c r="U21" s="30">
+        <v>4537</v>
+      </c>
+      <c r="V21" s="31">
+        <v>2303</v>
+      </c>
+      <c r="W21" s="29">
+        <v>15397</v>
+      </c>
+      <c r="X21" s="30">
+        <v>8581</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>6816</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>2.79</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>2</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>282187</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>852286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="29">
+        <v>4649</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2898</v>
+      </c>
+      <c r="D22" s="31">
+        <v>1751</v>
+      </c>
+      <c r="E22" s="29">
+        <v>11531</v>
+      </c>
+      <c r="F22" s="30">
+        <v>6176</v>
+      </c>
+      <c r="G22" s="31">
+        <v>5355</v>
+      </c>
+      <c r="H22" s="29">
+        <v>143</v>
+      </c>
+      <c r="I22" s="30">
+        <v>121</v>
+      </c>
+      <c r="J22" s="31">
+        <v>22</v>
+      </c>
+      <c r="K22" s="29">
+        <v>147</v>
+      </c>
+      <c r="L22" s="30">
+        <v>123</v>
+      </c>
+      <c r="M22" s="31">
         <v>24</v>
       </c>
-      <c r="K8" s="30">
-[...2 lines deleted...]
-      <c r="L8" s="31">
+      <c r="N22" s="29">
+        <v>1125</v>
+      </c>
+      <c r="O22" s="30">
+        <v>748</v>
+      </c>
+      <c r="P22" s="31">
+        <v>377</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>2378</v>
+      </c>
+      <c r="R22" s="30">
+        <v>1363</v>
+      </c>
+      <c r="S22" s="31">
+        <v>1015</v>
+      </c>
+      <c r="T22" s="29">
+        <v>3381</v>
+      </c>
+      <c r="U22" s="30">
+        <v>2029</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1352</v>
+      </c>
+      <c r="W22" s="29">
+        <v>9006</v>
+      </c>
+      <c r="X22" s="30">
+        <v>4690</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>4316</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>5.65</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>5.18</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>81786</v>
+      </c>
+      <c r="AD22" s="27">
+        <v>224821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="29">
+        <v>3352</v>
+      </c>
+      <c r="C23" s="30">
+        <v>2210</v>
+      </c>
+      <c r="D23" s="31">
+        <v>1142</v>
+      </c>
+      <c r="E23" s="29">
+        <v>7771</v>
+      </c>
+      <c r="F23" s="30">
+        <v>4348</v>
+      </c>
+      <c r="G23" s="31">
+        <v>3423</v>
+      </c>
+      <c r="H23" s="29">
+        <v>31</v>
+      </c>
+      <c r="I23" s="30">
+        <v>24</v>
+      </c>
+      <c r="J23" s="31">
+        <v>7</v>
+      </c>
+      <c r="K23" s="29">
+        <v>32</v>
+      </c>
+      <c r="L23" s="30">
+        <v>25</v>
+      </c>
+      <c r="M23" s="31">
+        <v>7</v>
+      </c>
+      <c r="N23" s="29">
+        <v>560</v>
+      </c>
+      <c r="O23" s="30">
+        <v>388</v>
+      </c>
+      <c r="P23" s="31">
+        <v>172</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>873</v>
+      </c>
+      <c r="R23" s="30">
+        <v>558</v>
+      </c>
+      <c r="S23" s="31">
+        <v>315</v>
+      </c>
+      <c r="T23" s="29">
+        <v>2761</v>
+      </c>
+      <c r="U23" s="30">
+        <v>1798</v>
+      </c>
+      <c r="V23" s="31">
+        <v>963</v>
+      </c>
+      <c r="W23" s="29">
+        <v>6866</v>
+      </c>
+      <c r="X23" s="30">
+        <v>3765</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>3101</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>2.68</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>2.34</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>123440</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>333897</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="29">
+        <v>1007</v>
+      </c>
+      <c r="C24" s="30">
+        <v>702</v>
+      </c>
+      <c r="D24" s="31">
+        <v>305</v>
+      </c>
+      <c r="E24" s="29">
+        <v>2113</v>
+      </c>
+      <c r="F24" s="30">
+        <v>1166</v>
+      </c>
+      <c r="G24" s="31">
+        <v>947</v>
+      </c>
+      <c r="H24" s="29">
+        <v>62</v>
+      </c>
+      <c r="I24" s="30">
+        <v>45</v>
+      </c>
+      <c r="J24" s="31">
+        <v>17</v>
+      </c>
+      <c r="K24" s="29">
+        <v>63</v>
+      </c>
+      <c r="L24" s="30">
+        <v>45</v>
+      </c>
+      <c r="M24" s="31">
+        <v>18</v>
+      </c>
+      <c r="N24" s="29">
+        <v>320</v>
+      </c>
+      <c r="O24" s="30">
+        <v>241</v>
+      </c>
+      <c r="P24" s="31">
+        <v>79</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>437</v>
+      </c>
+      <c r="R24" s="30">
+        <v>290</v>
+      </c>
+      <c r="S24" s="31">
+        <v>147</v>
+      </c>
+      <c r="T24" s="29">
+        <v>625</v>
+      </c>
+      <c r="U24" s="30">
+        <v>416</v>
+      </c>
+      <c r="V24" s="31">
+        <v>209</v>
+      </c>
+      <c r="W24" s="29">
+        <v>1613</v>
+      </c>
+      <c r="X24" s="30">
+        <v>831</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>782</v>
+      </c>
+      <c r="Z24" s="32">
+        <v>2.61</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>37151</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>100400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2469</v>
+      </c>
+      <c r="C25" s="30">
+        <v>1409</v>
+      </c>
+      <c r="D25" s="31">
+        <v>1060</v>
+      </c>
+      <c r="E25" s="29">
+        <v>6060</v>
+      </c>
+      <c r="F25" s="30">
+        <v>3019</v>
+      </c>
+      <c r="G25" s="31">
+        <v>3041</v>
+      </c>
+      <c r="H25" s="29">
+        <v>8</v>
+      </c>
+      <c r="I25" s="30">
+        <v>6</v>
+      </c>
+      <c r="J25" s="31">
+        <v>2</v>
+      </c>
+      <c r="K25" s="29">
+        <v>9</v>
+      </c>
+      <c r="L25" s="30">
+        <v>7</v>
+      </c>
+      <c r="M25" s="31">
+        <v>2</v>
+      </c>
+      <c r="N25" s="29">
+        <v>408</v>
+      </c>
+      <c r="O25" s="30">
+        <v>267</v>
+      </c>
+      <c r="P25" s="31">
+        <v>141</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>788</v>
+      </c>
+      <c r="R25" s="30">
+        <v>420</v>
+      </c>
+      <c r="S25" s="31">
+        <v>368</v>
+      </c>
+      <c r="T25" s="29">
+        <v>2053</v>
+      </c>
+      <c r="U25" s="30">
+        <v>1136</v>
+      </c>
+      <c r="V25" s="31">
+        <v>917</v>
+      </c>
+      <c r="W25" s="29">
+        <v>5263</v>
+      </c>
+      <c r="X25" s="30">
+        <v>2592</v>
+      </c>
+      <c r="Y25" s="31">
+        <v>2671</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>1.64</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>1.63</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>149678</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>374914</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="29">
+        <v>1646</v>
+      </c>
+      <c r="C26" s="30">
+        <v>936</v>
+      </c>
+      <c r="D26" s="31">
+        <v>710</v>
+      </c>
+      <c r="E26" s="29">
+        <v>3854</v>
+      </c>
+      <c r="F26" s="30">
+        <v>1965</v>
+      </c>
+      <c r="G26" s="31">
+        <v>1889</v>
+      </c>
+      <c r="H26" s="29">
+        <v>38</v>
+      </c>
+      <c r="I26" s="30">
+        <v>27</v>
+      </c>
+      <c r="J26" s="31">
+        <v>11</v>
+      </c>
+      <c r="K26" s="29">
+        <v>38</v>
+      </c>
+      <c r="L26" s="30">
+        <v>27</v>
+      </c>
+      <c r="M26" s="31">
+        <v>11</v>
+      </c>
+      <c r="N26" s="29">
+        <v>490</v>
+      </c>
+      <c r="O26" s="30">
+        <v>295</v>
+      </c>
+      <c r="P26" s="31">
+        <v>195</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>978</v>
+      </c>
+      <c r="R26" s="30">
+        <v>525</v>
+      </c>
+      <c r="S26" s="31">
+        <v>453</v>
+      </c>
+      <c r="T26" s="29">
+        <v>1118</v>
+      </c>
+      <c r="U26" s="30">
+        <v>614</v>
+      </c>
+      <c r="V26" s="31">
+        <v>504</v>
+      </c>
+      <c r="W26" s="29">
+        <v>2838</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1413</v>
+      </c>
+      <c r="Y26" s="31">
+        <v>1425</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>1.04</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0.89</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>152163</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>428483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="29">
+        <v>1311</v>
+      </c>
+      <c r="C27" s="30">
+        <v>819</v>
+      </c>
+      <c r="D27" s="31">
+        <v>492</v>
+      </c>
+      <c r="E27" s="29">
+        <v>2732</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1457</v>
+      </c>
+      <c r="G27" s="31">
+        <v>1275</v>
+      </c>
+      <c r="H27" s="29">
+        <v>24</v>
+      </c>
+      <c r="I27" s="30">
+        <v>20</v>
+      </c>
+      <c r="J27" s="31">
+        <v>4</v>
+      </c>
+      <c r="K27" s="29">
+        <v>25</v>
+      </c>
+      <c r="L27" s="30">
+        <v>21</v>
+      </c>
+      <c r="M27" s="31">
+        <v>4</v>
+      </c>
+      <c r="N27" s="29">
+        <v>344</v>
+      </c>
+      <c r="O27" s="30">
+        <v>241</v>
+      </c>
+      <c r="P27" s="31">
+        <v>103</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>511</v>
+      </c>
+      <c r="R27" s="30">
+        <v>323</v>
+      </c>
+      <c r="S27" s="31">
+        <v>188</v>
+      </c>
+      <c r="T27" s="29">
+        <v>943</v>
+      </c>
+      <c r="U27" s="30">
+        <v>558</v>
+      </c>
+      <c r="V27" s="31">
+        <v>385</v>
+      </c>
+      <c r="W27" s="29">
+        <v>2196</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1113</v>
+      </c>
+      <c r="Y27" s="31">
+        <v>1083</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>1.33</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>1.01</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>97643</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>270872</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="29">
+        <v>304</v>
+      </c>
+      <c r="C28" s="30">
+        <v>171</v>
+      </c>
+      <c r="D28" s="31">
+        <v>133</v>
+      </c>
+      <c r="E28" s="29">
+        <v>653</v>
+      </c>
+      <c r="F28" s="30">
+        <v>332</v>
+      </c>
+      <c r="G28" s="31">
+        <v>321</v>
+      </c>
+      <c r="H28" s="29">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30">
+        <v>0</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
+        <v>0</v>
+      </c>
+      <c r="L28" s="30">
+        <v>0</v>
+      </c>
+      <c r="M28" s="31">
+        <v>0</v>
+      </c>
+      <c r="N28" s="29">
         <v>85</v>
       </c>
-      <c r="M8" s="32">
+      <c r="O28" s="30">
+        <v>47</v>
+      </c>
+      <c r="P28" s="31">
+        <v>38</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>176</v>
+      </c>
+      <c r="R28" s="30">
+        <v>87</v>
+      </c>
+      <c r="S28" s="31">
+        <v>89</v>
+      </c>
+      <c r="T28" s="29">
+        <v>219</v>
+      </c>
+      <c r="U28" s="30">
+        <v>124</v>
+      </c>
+      <c r="V28" s="31">
+        <v>95</v>
+      </c>
+      <c r="W28" s="29">
+        <v>477</v>
+      </c>
+      <c r="X28" s="30">
+        <v>245</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>232</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0.79</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>0.49</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>36558</v>
+      </c>
+      <c r="AD28" s="27">
+        <v>120713</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="34">
+        <v>57</v>
+      </c>
+      <c r="C29" s="35">
+        <v>36</v>
+      </c>
+      <c r="D29" s="36">
+        <v>21</v>
+      </c>
+      <c r="E29" s="34">
+        <v>156</v>
+      </c>
+      <c r="F29" s="35">
+        <v>81</v>
+      </c>
+      <c r="G29" s="36">
+        <v>75</v>
+      </c>
+      <c r="H29" s="34">
+        <v>11</v>
+      </c>
+      <c r="I29" s="35">
+        <v>9</v>
+      </c>
+      <c r="J29" s="36">
+        <v>2</v>
+      </c>
+      <c r="K29" s="34">
+        <v>11</v>
+      </c>
+      <c r="L29" s="35">
+        <v>9</v>
+      </c>
+      <c r="M29" s="36">
+        <v>2</v>
+      </c>
+      <c r="N29" s="34">
+        <v>13</v>
+      </c>
+      <c r="O29" s="35">
+        <v>5</v>
+      </c>
+      <c r="P29" s="36">
+        <v>8</v>
+      </c>
+      <c r="Q29" s="34">
         <v>28</v>
       </c>
-      <c r="N8" s="30">
-[...1052 lines deleted...]
-      <c r="I20" s="31">
+      <c r="R29" s="35">
         <v>12</v>
       </c>
-      <c r="J20" s="32">
-[...364 lines deleted...]
-      <c r="M24" s="32">
+      <c r="S29" s="36">
+        <v>16</v>
+      </c>
+      <c r="T29" s="34">
+        <v>33</v>
+      </c>
+      <c r="U29" s="35">
         <v>22</v>
       </c>
-      <c r="N24" s="30">
-[...165 lines deleted...]
-      <c r="J26" s="32">
+      <c r="V29" s="36">
         <v>11</v>
       </c>
-      <c r="K26" s="30">
-[...317 lines deleted...]
-      <c r="AC29" s="28">
+      <c r="W29" s="34">
+        <v>117</v>
+      </c>
+      <c r="X29" s="35">
+        <v>60</v>
+      </c>
+      <c r="Y29" s="36">
+        <v>57</v>
+      </c>
+      <c r="Z29" s="37">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AA29" s="38">
+        <v>1.24</v>
+      </c>
+      <c r="AC29" s="27">
         <v>2423</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="27">
         <v>12165</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
-      <c r="L30" s="28"/>
-[...12 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AD30"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79F47705-A6D8-4DD7-B635-E2C0F9D37DFC}">
+  <dimension ref="A1:AD43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
-    <col min="2" max="7" width="8.6640625" customWidth="1"/>
+    <col min="2" max="2" width="10.1640625" customWidth="1"/>
+    <col min="3" max="4" width="8.6640625" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" customWidth="1"/>
+    <col min="6" max="6" width="9.5" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
     <col min="8" max="19" width="8.83203125" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
     <col min="29" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:30" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -13422,140 +10495,140 @@
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
-    <row r="4" spans="1:30" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="17" t="s">
+    <row r="4" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...13 lines deleted...]
-      <c r="B5" s="17" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA4" s="18" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="39"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...5 lines deleted...]
-      <c r="A6" s="16"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
+    </row>
+    <row r="6" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="39"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -13584,16565 +10657,2453 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-[...86 lines deleted...]
-      <c r="AC7" s="28">
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
+    </row>
+    <row r="7" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="21">
+        <v>143514</v>
+      </c>
+      <c r="C7" s="22">
+        <v>88254</v>
+      </c>
+      <c r="D7" s="23">
+        <v>55260</v>
+      </c>
+      <c r="E7" s="21">
+        <v>260014</v>
+      </c>
+      <c r="F7" s="22">
+        <v>142790</v>
+      </c>
+      <c r="G7" s="23">
+        <v>117224</v>
+      </c>
+      <c r="H7" s="21">
+        <v>2334</v>
+      </c>
+      <c r="I7" s="22">
+        <v>1644</v>
+      </c>
+      <c r="J7" s="23">
+        <v>690</v>
+      </c>
+      <c r="K7" s="21">
+        <v>2395</v>
+      </c>
+      <c r="L7" s="22">
+        <v>1678</v>
+      </c>
+      <c r="M7" s="23">
+        <v>717</v>
+      </c>
+      <c r="N7" s="21">
+        <v>37847</v>
+      </c>
+      <c r="O7" s="22">
+        <v>25210</v>
+      </c>
+      <c r="P7" s="23">
+        <v>12637</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>50199</v>
+      </c>
+      <c r="R7" s="22">
+        <v>31116</v>
+      </c>
+      <c r="S7" s="23">
+        <v>19083</v>
+      </c>
+      <c r="T7" s="21">
+        <v>103333</v>
+      </c>
+      <c r="U7" s="22">
+        <v>61400</v>
+      </c>
+      <c r="V7" s="23">
+        <v>41933</v>
+      </c>
+      <c r="W7" s="24">
+        <v>207420</v>
+      </c>
+      <c r="X7" s="22">
+        <v>109996</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>97424</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>1.4567683483137444</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AC7" s="27">
         <v>8286260</v>
       </c>
-      <c r="AD7" s="28">
+      <c r="AD7" s="27">
         <v>23373517</v>
       </c>
     </row>
-    <row r="8" spans="1:30" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>13808</v>
+    <row r="8" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29">
+        <v>16906</v>
+      </c>
+      <c r="C8" s="30">
+        <v>10315</v>
       </c>
       <c r="D8" s="31">
-        <v>10407</v>
-[...5 lines deleted...]
-        <v>31109</v>
+        <v>6591</v>
+      </c>
+      <c r="E8" s="29">
+        <v>29297</v>
+      </c>
+      <c r="F8" s="30">
+        <v>16034</v>
       </c>
       <c r="G8" s="31">
-        <v>30240</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>13263</v>
+      </c>
+      <c r="H8" s="29">
+        <v>81</v>
+      </c>
+      <c r="I8" s="30">
+        <v>61</v>
       </c>
       <c r="J8" s="31">
+        <v>20</v>
+      </c>
+      <c r="K8" s="29">
+        <v>87</v>
+      </c>
+      <c r="L8" s="30">
+        <v>64</v>
+      </c>
+      <c r="M8" s="31">
+        <v>23</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1747</v>
+      </c>
+      <c r="O8" s="30">
+        <v>1130</v>
+      </c>
+      <c r="P8" s="31">
+        <v>617</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2475</v>
+      </c>
+      <c r="R8" s="30">
+        <v>1480</v>
+      </c>
+      <c r="S8" s="31">
+        <v>995</v>
+      </c>
+      <c r="T8" s="29">
+        <v>15078</v>
+      </c>
+      <c r="U8" s="30">
+        <v>9124</v>
+      </c>
+      <c r="V8" s="31">
+        <v>5954</v>
+      </c>
+      <c r="W8" s="29">
+        <v>26735</v>
+      </c>
+      <c r="X8" s="30">
+        <v>14490</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>12245</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>0.9461427306621657</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>0.72</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1477857</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3954929</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="29">
+        <v>20476</v>
+      </c>
+      <c r="C9" s="30">
+        <v>11164</v>
+      </c>
+      <c r="D9" s="31">
+        <v>9312</v>
+      </c>
+      <c r="E9" s="29">
+        <v>38208</v>
+      </c>
+      <c r="F9" s="30">
+        <v>19414</v>
+      </c>
+      <c r="G9" s="31">
+        <v>18794</v>
+      </c>
+      <c r="H9" s="29">
+        <v>1187</v>
+      </c>
+      <c r="I9" s="30">
+        <v>823</v>
+      </c>
+      <c r="J9" s="31">
+        <v>364</v>
+      </c>
+      <c r="K9" s="29">
+        <v>1217</v>
+      </c>
+      <c r="L9" s="30">
+        <v>836</v>
+      </c>
+      <c r="M9" s="31">
+        <v>381</v>
+      </c>
+      <c r="N9" s="29">
+        <v>6836</v>
+      </c>
+      <c r="O9" s="30">
+        <v>4217</v>
+      </c>
+      <c r="P9" s="31">
+        <v>2619</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8289</v>
+      </c>
+      <c r="R9" s="30">
+        <v>4920</v>
+      </c>
+      <c r="S9" s="31">
+        <v>3369</v>
+      </c>
+      <c r="T9" s="29">
+        <v>12453</v>
+      </c>
+      <c r="U9" s="30">
+        <v>6124</v>
+      </c>
+      <c r="V9" s="31">
+        <v>6329</v>
+      </c>
+      <c r="W9" s="29">
+        <v>28702</v>
+      </c>
+      <c r="X9" s="30">
+        <v>13658</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>15044</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>1.8943613237955317</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1.57</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>1026738</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>2686516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="29">
+        <v>12357</v>
+      </c>
+      <c r="C10" s="30">
+        <v>7255</v>
+      </c>
+      <c r="D10" s="31">
+        <v>5102</v>
+      </c>
+      <c r="E10" s="29">
+        <v>26718</v>
+      </c>
+      <c r="F10" s="30">
+        <v>13889</v>
+      </c>
+      <c r="G10" s="31">
+        <v>12829</v>
+      </c>
+      <c r="H10" s="29">
+        <v>107</v>
+      </c>
+      <c r="I10" s="30">
+        <v>82</v>
+      </c>
+      <c r="J10" s="31">
+        <v>25</v>
+      </c>
+      <c r="K10" s="29">
+        <v>109</v>
+      </c>
+      <c r="L10" s="30">
+        <v>83</v>
+      </c>
+      <c r="M10" s="31">
+        <v>26</v>
+      </c>
+      <c r="N10" s="29">
+        <v>1575</v>
+      </c>
+      <c r="O10" s="30">
+        <v>1065</v>
+      </c>
+      <c r="P10" s="31">
+        <v>510</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>2311</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1441</v>
+      </c>
+      <c r="S10" s="31">
+        <v>870</v>
+      </c>
+      <c r="T10" s="29">
+        <v>10675</v>
+      </c>
+      <c r="U10" s="30">
+        <v>6108</v>
+      </c>
+      <c r="V10" s="31">
+        <v>4567</v>
+      </c>
+      <c r="W10" s="29">
+        <v>24298</v>
+      </c>
+      <c r="X10" s="30">
+        <v>12365</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>11933</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1.2465487134531832</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>897191</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>2701661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="29">
+        <v>19738</v>
+      </c>
+      <c r="C11" s="30">
+        <v>11525</v>
+      </c>
+      <c r="D11" s="31">
+        <v>8213</v>
+      </c>
+      <c r="E11" s="29">
+        <v>38980</v>
+      </c>
+      <c r="F11" s="30">
+        <v>20644</v>
+      </c>
+      <c r="G11" s="31">
+        <v>18336</v>
+      </c>
+      <c r="H11" s="29">
+        <v>517</v>
+      </c>
+      <c r="I11" s="30">
+        <v>368</v>
+      </c>
+      <c r="J11" s="31">
+        <v>149</v>
+      </c>
+      <c r="K11" s="29">
+        <v>530</v>
+      </c>
+      <c r="L11" s="30">
+        <v>377</v>
+      </c>
+      <c r="M11" s="31">
+        <v>153</v>
+      </c>
+      <c r="N11" s="29">
+        <v>8053</v>
+      </c>
+      <c r="O11" s="30">
+        <v>5166</v>
+      </c>
+      <c r="P11" s="31">
+        <v>2887</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>11684</v>
+      </c>
+      <c r="R11" s="30">
+        <v>6928</v>
+      </c>
+      <c r="S11" s="31">
+        <v>4756</v>
+      </c>
+      <c r="T11" s="29">
+        <v>11168</v>
+      </c>
+      <c r="U11" s="30">
+        <v>5991</v>
+      </c>
+      <c r="V11" s="31">
+        <v>5177</v>
+      </c>
+      <c r="W11" s="29">
+        <v>26766</v>
+      </c>
+      <c r="X11" s="30">
+        <v>13339</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>13427</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>1.689463322776684</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1.36</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>663131</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1883208</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29">
+        <v>8042</v>
+      </c>
+      <c r="C12" s="30">
+        <v>5415</v>
+      </c>
+      <c r="D12" s="31">
+        <v>2627</v>
+      </c>
+      <c r="E12" s="29">
+        <v>12696</v>
+      </c>
+      <c r="F12" s="30">
+        <v>7617</v>
+      </c>
+      <c r="G12" s="31">
+        <v>5079</v>
+      </c>
+      <c r="H12" s="29">
+        <v>124</v>
+      </c>
+      <c r="I12" s="30">
+        <v>77</v>
+      </c>
+      <c r="J12" s="31">
+        <v>47</v>
+      </c>
+      <c r="K12" s="29">
+        <v>127</v>
+      </c>
+      <c r="L12" s="30">
+        <v>78</v>
+      </c>
+      <c r="M12" s="31">
+        <v>49</v>
+      </c>
+      <c r="N12" s="29">
+        <v>2483</v>
+      </c>
+      <c r="O12" s="30">
+        <v>1758</v>
+      </c>
+      <c r="P12" s="31">
+        <v>725</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>2887</v>
+      </c>
+      <c r="R12" s="30">
+        <v>1951</v>
+      </c>
+      <c r="S12" s="31">
+        <v>936</v>
+      </c>
+      <c r="T12" s="29">
+        <v>5435</v>
+      </c>
+      <c r="U12" s="30">
+        <v>3580</v>
+      </c>
+      <c r="V12" s="31">
+        <v>1855</v>
+      </c>
+      <c r="W12" s="29">
+        <v>9682</v>
+      </c>
+      <c r="X12" s="30">
+        <v>5588</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>4094</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>1.0354155374131091</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>0.69</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>1056421</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>2779877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="29">
+        <v>14978</v>
+      </c>
+      <c r="C13" s="30">
+        <v>9377</v>
+      </c>
+      <c r="D13" s="31">
+        <v>5601</v>
+      </c>
+      <c r="E13" s="29">
+        <v>26630</v>
+      </c>
+      <c r="F13" s="30">
+        <v>14706</v>
+      </c>
+      <c r="G13" s="31">
+        <v>11924</v>
+      </c>
+      <c r="H13" s="29">
+        <v>52</v>
+      </c>
+      <c r="I13" s="30">
+        <v>35</v>
+      </c>
+      <c r="J13" s="31">
+        <v>17</v>
+      </c>
+      <c r="K13" s="29">
+        <v>53</v>
+      </c>
+      <c r="L13" s="30">
         <v>36</v>
       </c>
-      <c r="K8" s="31">
-[...354 lines deleted...]
-      <c r="H12" s="31">
+      <c r="M13" s="31">
+        <v>17</v>
+      </c>
+      <c r="N13" s="29">
+        <v>7389</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4945</v>
+      </c>
+      <c r="P13" s="31">
+        <v>2444</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>9292</v>
+      </c>
+      <c r="R13" s="30">
+        <v>5843</v>
+      </c>
+      <c r="S13" s="31">
+        <v>3449</v>
+      </c>
+      <c r="T13" s="29">
+        <v>7537</v>
+      </c>
+      <c r="U13" s="30">
+        <v>4397</v>
+      </c>
+      <c r="V13" s="31">
+        <v>3140</v>
+      </c>
+      <c r="W13" s="29">
+        <v>17285</v>
+      </c>
+      <c r="X13" s="30">
+        <v>8827</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>8458</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>1.237785770008859</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>0.98</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>3125941</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>9234448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="29">
+        <v>3007</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1864</v>
+      </c>
+      <c r="D14" s="31">
+        <v>1143</v>
+      </c>
+      <c r="E14" s="29">
+        <v>5188</v>
+      </c>
+      <c r="F14" s="30">
+        <v>2895</v>
+      </c>
+      <c r="G14" s="31">
+        <v>2293</v>
+      </c>
+      <c r="H14" s="29">
+        <v>6</v>
+      </c>
+      <c r="I14" s="30">
+        <v>4</v>
+      </c>
+      <c r="J14" s="31">
+        <v>2</v>
+      </c>
+      <c r="K14" s="29">
+        <v>6</v>
+      </c>
+      <c r="L14" s="30">
+        <v>4</v>
+      </c>
+      <c r="M14" s="31">
+        <v>2</v>
+      </c>
+      <c r="N14" s="29">
+        <v>250</v>
+      </c>
+      <c r="O14" s="30">
+        <v>174</v>
+      </c>
+      <c r="P14" s="31">
+        <v>76</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>341</v>
+      </c>
+      <c r="R14" s="30">
+        <v>223</v>
+      </c>
+      <c r="S14" s="31">
+        <v>118</v>
+      </c>
+      <c r="T14" s="29">
+        <v>2751</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1686</v>
+      </c>
+      <c r="V14" s="31">
+        <v>1065</v>
+      </c>
+      <c r="W14" s="29">
+        <v>4841</v>
+      </c>
+      <c r="X14" s="30">
+        <v>2668</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>2173</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>1.5531142342118991</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>716582</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>2044023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1951</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1256</v>
+      </c>
+      <c r="D15" s="31">
+        <v>695</v>
+      </c>
+      <c r="E15" s="29">
+        <v>3859</v>
+      </c>
+      <c r="F15" s="30">
+        <v>2134</v>
+      </c>
+      <c r="G15" s="31">
+        <v>1725</v>
+      </c>
+      <c r="H15" s="29">
+        <v>2</v>
+      </c>
+      <c r="I15" s="30">
+        <v>2</v>
+      </c>
+      <c r="J15" s="31">
+        <v>0</v>
+      </c>
+      <c r="K15" s="29">
+        <v>2</v>
+      </c>
+      <c r="L15" s="30">
+        <v>2</v>
+      </c>
+      <c r="M15" s="31">
+        <v>0</v>
+      </c>
+      <c r="N15" s="29">
+        <v>214</v>
+      </c>
+      <c r="O15" s="30">
+        <v>154</v>
+      </c>
+      <c r="P15" s="31">
+        <v>60</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>333</v>
+      </c>
+      <c r="R15" s="30">
         <v>213</v>
       </c>
-      <c r="I12" s="31">
-[...301 lines deleted...]
-      </c>
       <c r="S15" s="31">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>994</v>
+        <v>120</v>
+      </c>
+      <c r="T15" s="29">
+        <v>1735</v>
+      </c>
+      <c r="U15" s="30">
+        <v>1100</v>
       </c>
       <c r="V15" s="31">
-        <v>589</v>
-[...5 lines deleted...]
-        <v>2325</v>
+        <v>635</v>
+      </c>
+      <c r="W15" s="29">
+        <v>3524</v>
+      </c>
+      <c r="X15" s="30">
+        <v>1919</v>
       </c>
       <c r="Y15" s="31">
-        <v>2288</v>
-[...9 lines deleted...]
-      <c r="AC15" s="28">
+        <v>1605</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0.8071121848704732</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0.65</v>
+      </c>
+      <c r="AC15" s="27">
         <v>174836</v>
       </c>
-      <c r="AD15" s="28">
+      <c r="AD15" s="27">
         <v>530486</v>
       </c>
     </row>
-    <row r="16" spans="1:30" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>1998</v>
+    <row r="16" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29">
+        <v>3113</v>
+      </c>
+      <c r="C16" s="30">
+        <v>2046</v>
       </c>
       <c r="D16" s="31">
-        <v>1198</v>
-[...5 lines deleted...]
-        <v>4113</v>
+        <v>1067</v>
+      </c>
+      <c r="E16" s="29">
+        <v>5405</v>
+      </c>
+      <c r="F16" s="30">
+        <v>3098</v>
       </c>
       <c r="G16" s="31">
-        <v>3598</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>2307</v>
+      </c>
+      <c r="H16" s="29">
+        <v>1</v>
+      </c>
+      <c r="I16" s="30">
+        <v>1</v>
       </c>
       <c r="J16" s="31">
         <v>0</v>
       </c>
-      <c r="K16" s="31">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="K16" s="29">
+        <v>1</v>
+      </c>
+      <c r="L16" s="30">
+        <v>1</v>
       </c>
       <c r="M16" s="31">
         <v>0</v>
       </c>
-      <c r="N16" s="31">
-[...3 lines deleted...]
-        <v>881</v>
+      <c r="N16" s="29">
+        <v>1017</v>
+      </c>
+      <c r="O16" s="30">
+        <v>728</v>
       </c>
       <c r="P16" s="31">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>1452</v>
+        <v>289</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>1392</v>
+      </c>
+      <c r="R16" s="30">
+        <v>912</v>
       </c>
       <c r="S16" s="31">
-        <v>1074</v>
-[...5 lines deleted...]
-        <v>1108</v>
+        <v>480</v>
+      </c>
+      <c r="T16" s="29">
+        <v>2095</v>
+      </c>
+      <c r="U16" s="30">
+        <v>1317</v>
       </c>
       <c r="V16" s="31">
-        <v>775</v>
-[...5 lines deleted...]
-        <v>2652</v>
+        <v>778</v>
+      </c>
+      <c r="W16" s="29">
+        <v>4012</v>
+      </c>
+      <c r="X16" s="30">
+        <v>2185</v>
       </c>
       <c r="Y16" s="31">
-        <v>2524</v>
-[...9 lines deleted...]
-      <c r="AC16" s="28">
+        <v>1827</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>1.4638321083790633</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>1.02</v>
+      </c>
+      <c r="AC16" s="27">
         <v>180916</v>
       </c>
-      <c r="AD16" s="28">
+      <c r="AD16" s="27">
         <v>565554</v>
       </c>
     </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3750</v>
+    <row r="17" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="29">
+        <v>7997</v>
+      </c>
+      <c r="C17" s="30">
+        <v>5131</v>
       </c>
       <c r="D17" s="31">
-        <v>2044</v>
-[...5 lines deleted...]
-        <v>5880</v>
+        <v>2866</v>
+      </c>
+      <c r="E17" s="29">
+        <v>12676</v>
+      </c>
+      <c r="F17" s="30">
+        <v>7358</v>
       </c>
       <c r="G17" s="31">
-        <v>4677</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>5318</v>
+      </c>
+      <c r="H17" s="29">
+        <v>6</v>
+      </c>
+      <c r="I17" s="30">
+        <v>4</v>
       </c>
       <c r="J17" s="31">
+        <v>2</v>
+      </c>
+      <c r="K17" s="29">
+        <v>6</v>
+      </c>
+      <c r="L17" s="30">
+        <v>4</v>
+      </c>
+      <c r="M17" s="31">
+        <v>2</v>
+      </c>
+      <c r="N17" s="29">
+        <v>111</v>
+      </c>
+      <c r="O17" s="30">
+        <v>74</v>
+      </c>
+      <c r="P17" s="31">
+        <v>37</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>179</v>
+      </c>
+      <c r="R17" s="30">
+        <v>111</v>
+      </c>
+      <c r="S17" s="31">
+        <v>68</v>
+      </c>
+      <c r="T17" s="29">
+        <v>7880</v>
+      </c>
+      <c r="U17" s="30">
+        <v>5053</v>
+      </c>
+      <c r="V17" s="31">
+        <v>2827</v>
+      </c>
+      <c r="W17" s="29">
+        <v>12491</v>
+      </c>
+      <c r="X17" s="30">
+        <v>7243</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>5248</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1.799873511452615</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>1.05</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>375940</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>1296013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="29">
+        <v>2443</v>
+      </c>
+      <c r="C18" s="30">
+        <v>1739</v>
+      </c>
+      <c r="D18" s="31">
+        <v>704</v>
+      </c>
+      <c r="E18" s="29">
+        <v>3817</v>
+      </c>
+      <c r="F18" s="30">
+        <v>2368</v>
+      </c>
+      <c r="G18" s="31">
+        <v>1449</v>
+      </c>
+      <c r="H18" s="29">
+        <v>1</v>
+      </c>
+      <c r="I18" s="30">
+        <v>1</v>
+      </c>
+      <c r="J18" s="31">
         <v>0</v>
       </c>
-      <c r="K17" s="31">
-[...5 lines deleted...]
-      <c r="M17" s="31">
+      <c r="K18" s="29">
+        <v>1</v>
+      </c>
+      <c r="L18" s="30">
+        <v>1</v>
+      </c>
+      <c r="M18" s="31">
         <v>0</v>
       </c>
-      <c r="N17" s="31">
-[...94 lines deleted...]
-        <v>160</v>
+      <c r="N18" s="29">
+        <v>115</v>
+      </c>
+      <c r="O18" s="30">
+        <v>81</v>
       </c>
       <c r="P18" s="31">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>34</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>157</v>
+      </c>
+      <c r="R18" s="30">
+        <v>103</v>
       </c>
       <c r="S18" s="31">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>2279</v>
+        <v>54</v>
+      </c>
+      <c r="T18" s="29">
+        <v>2327</v>
+      </c>
+      <c r="U18" s="30">
+        <v>1657</v>
       </c>
       <c r="V18" s="31">
-        <v>1368</v>
-[...5 lines deleted...]
-        <v>4280</v>
+        <v>670</v>
+      </c>
+      <c r="W18" s="29">
+        <v>3659</v>
+      </c>
+      <c r="X18" s="30">
+        <v>2264</v>
       </c>
       <c r="Y18" s="31">
-        <v>3821</v>
-[...9 lines deleted...]
-      <c r="AC18" s="28">
+        <v>1395</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>1.2883458230277973</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>0.82</v>
+      </c>
+      <c r="AC18" s="27">
         <v>175452</v>
       </c>
-      <c r="AD18" s="28">
+      <c r="AD18" s="27">
         <v>517222</v>
       </c>
     </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3519</v>
+    <row r="19" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="29">
+        <v>6074</v>
+      </c>
+      <c r="C19" s="30">
+        <v>4072</v>
       </c>
       <c r="D19" s="31">
-        <v>1654</v>
-[...5 lines deleted...]
-        <v>6548</v>
+        <v>2002</v>
+      </c>
+      <c r="E19" s="29">
+        <v>11212</v>
+      </c>
+      <c r="F19" s="30">
+        <v>6302</v>
       </c>
       <c r="G19" s="31">
-        <v>5560</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>4910</v>
+      </c>
+      <c r="H19" s="29">
+        <v>7</v>
+      </c>
+      <c r="I19" s="30">
+        <v>7</v>
       </c>
       <c r="J19" s="31">
         <v>0</v>
       </c>
-      <c r="K19" s="31">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K19" s="29">
+        <v>7</v>
+      </c>
+      <c r="L19" s="30">
+        <v>7</v>
       </c>
       <c r="M19" s="31">
         <v>0</v>
       </c>
-      <c r="N19" s="31">
-[...3 lines deleted...]
-        <v>1619</v>
+      <c r="N19" s="29">
+        <v>3447</v>
+      </c>
+      <c r="O19" s="30">
+        <v>2432</v>
       </c>
       <c r="P19" s="31">
+        <v>1015</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>5160</v>
+      </c>
+      <c r="R19" s="30">
+        <v>3175</v>
+      </c>
+      <c r="S19" s="31">
+        <v>1985</v>
+      </c>
+      <c r="T19" s="29">
+        <v>2620</v>
+      </c>
+      <c r="U19" s="30">
+        <v>1633</v>
+      </c>
+      <c r="V19" s="31">
+        <v>987</v>
+      </c>
+      <c r="W19" s="29">
+        <v>6045</v>
+      </c>
+      <c r="X19" s="30">
+        <v>3120</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>2925</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>2.3147248358466048</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.72</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>236632</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>707792</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="29">
+        <v>2187</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1556</v>
+      </c>
+      <c r="D20" s="31">
+        <v>631</v>
+      </c>
+      <c r="E20" s="29">
+        <v>3333</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2070</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1263</v>
+      </c>
+      <c r="H20" s="29">
+        <v>2</v>
+      </c>
+      <c r="I20" s="30">
+        <v>2</v>
+      </c>
+      <c r="J20" s="31">
+        <v>0</v>
+      </c>
+      <c r="K20" s="29">
+        <v>2</v>
+      </c>
+      <c r="L20" s="30">
+        <v>2</v>
+      </c>
+      <c r="M20" s="31">
+        <v>0</v>
+      </c>
+      <c r="N20" s="29">
+        <v>383</v>
+      </c>
+      <c r="O20" s="30">
+        <v>283</v>
+      </c>
+      <c r="P20" s="31">
+        <v>100</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>476</v>
+      </c>
+      <c r="R20" s="30">
+        <v>330</v>
+      </c>
+      <c r="S20" s="31">
+        <v>146</v>
+      </c>
+      <c r="T20" s="29">
+        <v>1802</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1271</v>
+      </c>
+      <c r="V20" s="31">
+        <v>531</v>
+      </c>
+      <c r="W20" s="29">
+        <v>2855</v>
+      </c>
+      <c r="X20" s="30">
+        <v>1738</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1117</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1.1195519744453433</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>180652</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>529229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="29">
+        <v>9073</v>
+      </c>
+      <c r="C21" s="30">
+        <v>5939</v>
+      </c>
+      <c r="D21" s="31">
+        <v>3134</v>
+      </c>
+      <c r="E21" s="29">
+        <v>15200</v>
+      </c>
+      <c r="F21" s="30">
+        <v>8969</v>
+      </c>
+      <c r="G21" s="31">
+        <v>6231</v>
+      </c>
+      <c r="H21" s="29">
+        <v>166</v>
+      </c>
+      <c r="I21" s="30">
+        <v>119</v>
+      </c>
+      <c r="J21" s="31">
+        <v>47</v>
+      </c>
+      <c r="K21" s="29">
+        <v>168</v>
+      </c>
+      <c r="L21" s="30">
+        <v>121</v>
+      </c>
+      <c r="M21" s="31">
+        <v>47</v>
+      </c>
+      <c r="N21" s="29">
+        <v>999</v>
+      </c>
+      <c r="O21" s="30">
         <v>732</v>
       </c>
-      <c r="Q19" s="31">
-[...72 lines deleted...]
-      <c r="K20" s="31">
+      <c r="P21" s="31">
+        <v>267</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>1114</v>
+      </c>
+      <c r="R21" s="30">
+        <v>799</v>
+      </c>
+      <c r="S21" s="31">
+        <v>315</v>
+      </c>
+      <c r="T21" s="29">
+        <v>7908</v>
+      </c>
+      <c r="U21" s="30">
+        <v>5088</v>
+      </c>
+      <c r="V21" s="31">
+        <v>2820</v>
+      </c>
+      <c r="W21" s="29">
+        <v>13918</v>
+      </c>
+      <c r="X21" s="30">
+        <v>8049</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>5869</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>2.8927424780087168</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>1.94</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>282187</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>852286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="29">
+        <v>3660</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2339</v>
+      </c>
+      <c r="D22" s="31">
+        <v>1321</v>
+      </c>
+      <c r="E22" s="29">
+        <v>6249</v>
+      </c>
+      <c r="F22" s="30">
+        <v>3656</v>
+      </c>
+      <c r="G22" s="31">
+        <v>2593</v>
+      </c>
+      <c r="H22" s="29">
         <v>21</v>
       </c>
-      <c r="L20" s="31">
-[...173 lines deleted...]
-        <v>274</v>
+      <c r="I22" s="30">
+        <v>19</v>
       </c>
       <c r="J22" s="31">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>2</v>
+      </c>
+      <c r="K22" s="29">
+        <v>21</v>
+      </c>
+      <c r="L22" s="30">
+        <v>19</v>
       </c>
       <c r="M22" s="31">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>1006</v>
+        <v>2</v>
+      </c>
+      <c r="N22" s="29">
+        <v>505</v>
+      </c>
+      <c r="O22" s="30">
+        <v>372</v>
       </c>
       <c r="P22" s="31">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>2199</v>
+        <v>133</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>612</v>
+      </c>
+      <c r="R22" s="30">
+        <v>422</v>
       </c>
       <c r="S22" s="31">
-        <v>1844</v>
-[...5 lines deleted...]
-        <v>1939</v>
+        <v>190</v>
+      </c>
+      <c r="T22" s="29">
+        <v>3134</v>
+      </c>
+      <c r="U22" s="30">
+        <v>1948</v>
       </c>
       <c r="V22" s="31">
-        <v>1438</v>
-[...5 lines deleted...]
-        <v>4972</v>
+        <v>1186</v>
+      </c>
+      <c r="W22" s="29">
+        <v>5616</v>
+      </c>
+      <c r="X22" s="30">
+        <v>3215</v>
       </c>
       <c r="Y22" s="31">
-        <v>4770</v>
-[...9 lines deleted...]
-      <c r="AC22" s="28">
+        <v>2401</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>4.167046179069132</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>3</v>
+      </c>
+      <c r="AC22" s="27">
         <v>81786</v>
       </c>
-      <c r="AD22" s="28">
+      <c r="AD22" s="27">
         <v>224821</v>
       </c>
     </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>1927</v>
+    <row r="23" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="29">
+        <v>4740</v>
+      </c>
+      <c r="C23" s="30">
+        <v>2977</v>
       </c>
       <c r="D23" s="31">
-        <v>1001</v>
-[...5 lines deleted...]
-        <v>3733</v>
+        <v>1763</v>
+      </c>
+      <c r="E23" s="29">
+        <v>9141</v>
+      </c>
+      <c r="F23" s="30">
+        <v>5173</v>
       </c>
       <c r="G23" s="31">
-        <v>2995</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3968</v>
+      </c>
+      <c r="H23" s="29">
+        <v>3</v>
+      </c>
+      <c r="I23" s="30">
+        <v>2</v>
       </c>
       <c r="J23" s="31">
         <v>1</v>
       </c>
-      <c r="K23" s="31">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="K23" s="29">
+        <v>3</v>
+      </c>
+      <c r="L23" s="30">
+        <v>2</v>
       </c>
       <c r="M23" s="31">
         <v>1</v>
       </c>
-      <c r="N23" s="31">
-[...3 lines deleted...]
-        <v>55</v>
+      <c r="N23" s="29">
+        <v>269</v>
+      </c>
+      <c r="O23" s="30">
+        <v>196</v>
       </c>
       <c r="P23" s="31">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>73</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>334</v>
+      </c>
+      <c r="R23" s="30">
+        <v>231</v>
       </c>
       <c r="S23" s="31">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>1872</v>
+        <v>103</v>
+      </c>
+      <c r="T23" s="29">
+        <v>4468</v>
+      </c>
+      <c r="U23" s="30">
+        <v>2779</v>
       </c>
       <c r="V23" s="31">
-        <v>957</v>
-[...5 lines deleted...]
-        <v>3625</v>
+        <v>1689</v>
+      </c>
+      <c r="W23" s="29">
+        <v>8804</v>
+      </c>
+      <c r="X23" s="30">
+        <v>4940</v>
       </c>
       <c r="Y23" s="31">
-        <v>2897</v>
-[...9 lines deleted...]
-      <c r="AC23" s="28">
+        <v>3864</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>3.5422567314087572</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>2.92</v>
+      </c>
+      <c r="AC23" s="27">
         <v>123440</v>
       </c>
-      <c r="AD23" s="28">
+      <c r="AD23" s="27">
         <v>333897</v>
       </c>
     </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>912</v>
+    <row r="24" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="29">
+        <v>648</v>
+      </c>
+      <c r="C24" s="30">
+        <v>449</v>
       </c>
       <c r="D24" s="31">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>1663</v>
+        <v>199</v>
+      </c>
+      <c r="E24" s="29">
+        <v>1014</v>
+      </c>
+      <c r="F24" s="30">
+        <v>604</v>
       </c>
       <c r="G24" s="31">
-        <v>1487</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>410</v>
+      </c>
+      <c r="H24" s="29">
+        <v>22</v>
+      </c>
+      <c r="I24" s="30">
+        <v>15</v>
       </c>
       <c r="J24" s="31">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>7</v>
+      </c>
+      <c r="K24" s="29">
+        <v>23</v>
+      </c>
+      <c r="L24" s="30">
+        <v>15</v>
       </c>
       <c r="M24" s="31">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>8</v>
+      </c>
+      <c r="N24" s="29">
+        <v>395</v>
+      </c>
+      <c r="O24" s="30">
+        <v>290</v>
       </c>
       <c r="P24" s="31">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>105</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>515</v>
+      </c>
+      <c r="R24" s="30">
+        <v>336</v>
       </c>
       <c r="S24" s="31">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>516</v>
+        <v>179</v>
+      </c>
+      <c r="T24" s="29">
+        <v>231</v>
+      </c>
+      <c r="U24" s="30">
+        <v>144</v>
       </c>
       <c r="V24" s="31">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>1124</v>
+        <v>87</v>
+      </c>
+      <c r="W24" s="29">
+        <v>476</v>
+      </c>
+      <c r="X24" s="30">
+        <v>253</v>
       </c>
       <c r="Y24" s="31">
-        <v>1129</v>
-[...9 lines deleted...]
-      <c r="AC24" s="28">
+        <v>223</v>
+      </c>
+      <c r="Z24" s="32">
+        <v>1.4401600177797533</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>0.95</v>
+      </c>
+      <c r="AC24" s="27">
         <v>37151</v>
       </c>
-      <c r="AD24" s="28">
+      <c r="AD24" s="27">
         <v>100400</v>
       </c>
     </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>1233</v>
+    <row r="25" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2598</v>
+      </c>
+      <c r="C25" s="30">
+        <v>1672</v>
       </c>
       <c r="D25" s="31">
-        <v>1055</v>
-[...5 lines deleted...]
-        <v>2962</v>
+        <v>926</v>
+      </c>
+      <c r="E25" s="29">
+        <v>4314</v>
+      </c>
+      <c r="F25" s="30">
+        <v>2485</v>
       </c>
       <c r="G25" s="31">
-        <v>3143</v>
-[...4 lines deleted...]
-      <c r="I25" s="31">
+        <v>1829</v>
+      </c>
+      <c r="H25" s="29">
         <v>7</v>
+      </c>
+      <c r="I25" s="30">
+        <v>5</v>
       </c>
       <c r="J25" s="31">
         <v>2</v>
       </c>
-      <c r="K25" s="31">
+      <c r="K25" s="29">
         <v>10</v>
       </c>
-      <c r="L25" s="31">
+      <c r="L25" s="30">
+        <v>9</v>
+      </c>
+      <c r="M25" s="31">
+        <v>1</v>
+      </c>
+      <c r="N25" s="29">
+        <v>1120</v>
+      </c>
+      <c r="O25" s="30">
+        <v>797</v>
+      </c>
+      <c r="P25" s="31">
+        <v>323</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>1392</v>
+      </c>
+      <c r="R25" s="30">
+        <v>923</v>
+      </c>
+      <c r="S25" s="31">
+        <v>469</v>
+      </c>
+      <c r="T25" s="29">
+        <v>1471</v>
+      </c>
+      <c r="U25" s="30">
+        <v>870</v>
+      </c>
+      <c r="V25" s="31">
+        <v>601</v>
+      </c>
+      <c r="W25" s="29">
+        <v>2912</v>
+      </c>
+      <c r="X25" s="30">
+        <v>1553</v>
+      </c>
+      <c r="Y25" s="31">
+        <v>1359</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>1.543470253442806</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>149678</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>374914</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="29">
+        <v>1918</v>
+      </c>
+      <c r="C26" s="30">
+        <v>1112</v>
+      </c>
+      <c r="D26" s="31">
+        <v>806</v>
+      </c>
+      <c r="E26" s="29">
+        <v>3493</v>
+      </c>
+      <c r="F26" s="30">
+        <v>1879</v>
+      </c>
+      <c r="G26" s="31">
+        <v>1614</v>
+      </c>
+      <c r="H26" s="29">
+        <v>3</v>
+      </c>
+      <c r="I26" s="30">
+        <v>1</v>
+      </c>
+      <c r="J26" s="31">
+        <v>2</v>
+      </c>
+      <c r="K26" s="29">
+        <v>3</v>
+      </c>
+      <c r="L26" s="30">
+        <v>1</v>
+      </c>
+      <c r="M26" s="31">
+        <v>2</v>
+      </c>
+      <c r="N26" s="29">
+        <v>566</v>
+      </c>
+      <c r="O26" s="30">
+        <v>361</v>
+      </c>
+      <c r="P26" s="31">
+        <v>205</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>754</v>
+      </c>
+      <c r="R26" s="30">
+        <v>456</v>
+      </c>
+      <c r="S26" s="31">
+        <v>298</v>
+      </c>
+      <c r="T26" s="29">
+        <v>1349</v>
+      </c>
+      <c r="U26" s="30">
+        <v>750</v>
+      </c>
+      <c r="V26" s="31">
+        <v>599</v>
+      </c>
+      <c r="W26" s="29">
+        <v>2736</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1422</v>
+      </c>
+      <c r="Y26" s="31">
+        <v>1314</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>1.0128587648192644</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0.77</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>152163</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>428483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="29">
+        <v>1361</v>
+      </c>
+      <c r="C27" s="30">
+        <v>882</v>
+      </c>
+      <c r="D27" s="31">
+        <v>479</v>
+      </c>
+      <c r="E27" s="29">
+        <v>2197</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1271</v>
+      </c>
+      <c r="G27" s="31">
+        <v>926</v>
+      </c>
+      <c r="H27" s="29">
         <v>8</v>
       </c>
-      <c r="M25" s="31">
-[...170 lines deleted...]
-        <v>32</v>
+      <c r="I27" s="30">
+        <v>7</v>
       </c>
       <c r="J27" s="31">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>1</v>
+      </c>
+      <c r="K27" s="29">
+        <v>8</v>
+      </c>
+      <c r="L27" s="30">
+        <v>7</v>
       </c>
       <c r="M27" s="31">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>1</v>
+      </c>
+      <c r="N27" s="29">
+        <v>319</v>
+      </c>
+      <c r="O27" s="30">
+        <v>215</v>
       </c>
       <c r="P27" s="31">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>104</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>424</v>
+      </c>
+      <c r="R27" s="30">
+        <v>268</v>
       </c>
       <c r="S27" s="31">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>470</v>
+        <v>156</v>
+      </c>
+      <c r="T27" s="29">
+        <v>1034</v>
+      </c>
+      <c r="U27" s="30">
+        <v>660</v>
       </c>
       <c r="V27" s="31">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>1036</v>
+        <v>374</v>
+      </c>
+      <c r="W27" s="29">
+        <v>1765</v>
+      </c>
+      <c r="X27" s="30">
+        <v>996</v>
       </c>
       <c r="Y27" s="31">
-        <v>900</v>
-[...9 lines deleted...]
-      <c r="AC27" s="28">
+        <v>769</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>1.2492427441117619</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>0.84</v>
+      </c>
+      <c r="AC27" s="27">
         <v>97643</v>
       </c>
-      <c r="AD27" s="28">
+      <c r="AD27" s="27">
         <v>270872</v>
       </c>
     </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>159</v>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="29">
+        <v>204</v>
+      </c>
+      <c r="C28" s="30">
+        <v>139</v>
       </c>
       <c r="D28" s="31">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>65</v>
+      </c>
+      <c r="E28" s="29">
+        <v>296</v>
+      </c>
+      <c r="F28" s="30">
+        <v>175</v>
       </c>
       <c r="G28" s="31">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="H28" s="31">
+        <v>121</v>
+      </c>
+      <c r="H28" s="29">
         <v>0</v>
       </c>
-      <c r="I28" s="31">
+      <c r="I28" s="30">
         <v>0</v>
       </c>
       <c r="J28" s="31">
         <v>0</v>
       </c>
-      <c r="K28" s="31">
+      <c r="K28" s="29">
         <v>0</v>
       </c>
-      <c r="L28" s="31">
+      <c r="L28" s="30">
         <v>0</v>
       </c>
       <c r="M28" s="31">
         <v>0</v>
       </c>
-      <c r="N28" s="31">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="N28" s="29">
+        <v>40</v>
+      </c>
+      <c r="O28" s="30">
+        <v>30</v>
       </c>
       <c r="P28" s="31">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>10</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>51</v>
+      </c>
+      <c r="R28" s="30">
+        <v>33</v>
       </c>
       <c r="S28" s="31">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>18</v>
+      </c>
+      <c r="T28" s="29">
+        <v>164</v>
+      </c>
+      <c r="U28" s="30">
+        <v>109</v>
       </c>
       <c r="V28" s="31">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>55</v>
+      </c>
+      <c r="W28" s="29">
+        <v>245</v>
+      </c>
+      <c r="X28" s="30">
+        <v>142</v>
       </c>
       <c r="Y28" s="31">
-        <v>229</v>
-[...9 lines deleted...]
-      <c r="AC28" s="28">
+        <v>103</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0.43602787158551709</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>0.21</v>
+      </c>
+      <c r="AC28" s="27">
         <v>36558</v>
       </c>
-      <c r="AD28" s="28">
+      <c r="AD28" s="27">
         <v>120713</v>
       </c>
     </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C29" s="36">
+    <row r="29" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="34">
+        <v>43</v>
+      </c>
+      <c r="C29" s="35">
         <v>30</v>
       </c>
       <c r="D29" s="36">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>13</v>
+      </c>
+      <c r="E29" s="34">
+        <v>91</v>
+      </c>
+      <c r="F29" s="35">
+        <v>49</v>
       </c>
       <c r="G29" s="36">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>42</v>
+      </c>
+      <c r="H29" s="34">
+        <v>11</v>
+      </c>
+      <c r="I29" s="35">
+        <v>9</v>
       </c>
       <c r="J29" s="36">
         <v>2</v>
       </c>
-      <c r="K29" s="36">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="K29" s="34">
+        <v>11</v>
+      </c>
+      <c r="L29" s="35">
+        <v>9</v>
       </c>
       <c r="M29" s="36">
         <v>2</v>
       </c>
-      <c r="N29" s="36">
+      <c r="N29" s="34">
+        <v>14</v>
+      </c>
+      <c r="O29" s="35">
+        <v>10</v>
+      </c>
+      <c r="P29" s="36">
+        <v>4</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>27</v>
+      </c>
+      <c r="R29" s="35">
         <v>18</v>
       </c>
-      <c r="O29" s="36">
+      <c r="S29" s="36">
         <v>9</v>
       </c>
-      <c r="P29" s="36">
-[...8 lines deleted...]
-      <c r="S29" s="36">
+      <c r="T29" s="34">
+        <v>18</v>
+      </c>
+      <c r="U29" s="35">
+        <v>11</v>
+      </c>
+      <c r="V29" s="36">
+        <v>7</v>
+      </c>
+      <c r="W29" s="34">
+        <v>53</v>
+      </c>
+      <c r="X29" s="35">
+        <v>22</v>
+      </c>
+      <c r="Y29" s="36">
+        <v>31</v>
+      </c>
+      <c r="Z29" s="37">
+        <v>1.0583312823037165</v>
+      </c>
+      <c r="AA29" s="38">
+        <v>0.67</v>
+      </c>
+      <c r="AC29" s="27">
+        <v>2423</v>
+      </c>
+      <c r="AD29" s="27">
+        <v>12165</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="40" t="s">
         <v>26</v>
-      </c>
-[...35 lines deleted...]
-        <v>37</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
-      <c r="L30" s="28"/>
-[...12 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
+    </row>
+    <row r="35" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="30"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="30"/>
+      <c r="S35" s="30"/>
+      <c r="T35" s="30"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="30"/>
+      <c r="W35" s="30"/>
+      <c r="X35" s="30"/>
+      <c r="Y35" s="30"/>
+      <c r="Z35" s="30"/>
+      <c r="AA35" s="30"/>
+    </row>
+    <row r="36" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+      <c r="H36" s="30"/>
+      <c r="I36" s="30"/>
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="30"/>
+      <c r="P36" s="30"/>
+      <c r="Q36" s="30"/>
+      <c r="R36" s="30"/>
+      <c r="S36" s="30"/>
+      <c r="T36" s="30"/>
+      <c r="U36" s="30"/>
+      <c r="V36" s="30"/>
+      <c r="W36" s="30"/>
+      <c r="X36" s="30"/>
+      <c r="Y36" s="30"/>
+      <c r="Z36" s="30"/>
+      <c r="AA36" s="30"/>
+    </row>
+    <row r="37" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+      <c r="O37" s="30"/>
+      <c r="P37" s="30"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="30"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="30"/>
+      <c r="W37" s="30"/>
+      <c r="X37" s="30"/>
+      <c r="Y37" s="30"/>
+      <c r="Z37" s="30"/>
+      <c r="AA37" s="30"/>
+    </row>
+    <row r="38" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+      <c r="O38" s="30"/>
+      <c r="P38" s="30"/>
+      <c r="Q38" s="30"/>
+      <c r="R38" s="30"/>
+      <c r="S38" s="30"/>
+      <c r="T38" s="30"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="30"/>
+      <c r="W38" s="30"/>
+      <c r="X38" s="30"/>
+      <c r="Y38" s="30"/>
+      <c r="Z38" s="30"/>
+      <c r="AA38" s="30"/>
+    </row>
+    <row r="39" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+      <c r="O39" s="30"/>
+      <c r="P39" s="30"/>
+      <c r="Q39" s="30"/>
+      <c r="R39" s="30"/>
+      <c r="S39" s="30"/>
+      <c r="T39" s="30"/>
+      <c r="U39" s="30"/>
+      <c r="V39" s="30"/>
+      <c r="W39" s="30"/>
+      <c r="X39" s="30"/>
+      <c r="Y39" s="30"/>
+      <c r="Z39" s="30"/>
+      <c r="AA39" s="30"/>
+    </row>
+    <row r="40" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="30"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="30"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
+    </row>
+    <row r="41" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="30"/>
+      <c r="AA41" s="30"/>
+    </row>
+    <row r="42" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="30"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+      <c r="O42" s="30"/>
+      <c r="P42" s="30"/>
+      <c r="Q42" s="30"/>
+      <c r="R42" s="30"/>
+      <c r="S42" s="30"/>
+      <c r="T42" s="30"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="30"/>
+      <c r="W42" s="30"/>
+      <c r="X42" s="30"/>
+      <c r="Y42" s="30"/>
+      <c r="Z42" s="30"/>
+      <c r="AA42" s="30"/>
+    </row>
+    <row r="43" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="30"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="30"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="30"/>
+      <c r="Z43" s="30"/>
+      <c r="AA43" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
-  <pageMargins left="0.39370078740157505" right="0.39370078740157505" top="0.98425196850393704" bottom="0.98425196850393704" header="0.511811023622047" footer="0.511811023622047"/>
-[...4 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-[...14314 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02943996-D449-4717-A82E-43F20227DDDB}">
   <dimension ref="A1:AD43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.1640625" customWidth="1"/>
     <col min="3" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" customWidth="1"/>
     <col min="8" max="19" width="8.83203125" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
     <col min="29" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -30157,139 +13118,139 @@
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...4 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="19" t="s">
+      <c r="AA4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="17" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...2 lines deleted...]
-      <c r="AA5" s="19"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
     </row>
     <row r="6" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -30318,12369 +13279,2453 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-      <c r="AA6" s="19"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
     </row>
     <row r="7" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="21">
+        <v>141947</v>
+      </c>
+      <c r="C7" s="22">
+        <v>87255</v>
+      </c>
+      <c r="D7" s="23">
+        <v>54692</v>
+      </c>
+      <c r="E7" s="21">
+        <v>263294</v>
+      </c>
+      <c r="F7" s="22">
+        <v>143816</v>
+      </c>
+      <c r="G7" s="23">
+        <v>119478</v>
+      </c>
+      <c r="H7" s="21">
+        <v>2354</v>
+      </c>
+      <c r="I7" s="22">
+        <v>1685</v>
+      </c>
+      <c r="J7" s="23">
+        <v>669</v>
+      </c>
+      <c r="K7" s="21">
+        <v>2416</v>
+      </c>
+      <c r="L7" s="22">
+        <v>1716</v>
+      </c>
+      <c r="M7" s="23">
+        <v>700</v>
+      </c>
+      <c r="N7" s="21">
+        <v>36313</v>
+      </c>
+      <c r="O7" s="22">
+        <v>24187</v>
+      </c>
+      <c r="P7" s="23">
+        <v>12126</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>48617</v>
+      </c>
+      <c r="R7" s="22">
+        <v>30076</v>
+      </c>
+      <c r="S7" s="23">
+        <v>18541</v>
+      </c>
+      <c r="T7" s="21">
+        <v>103280</v>
+      </c>
+      <c r="U7" s="22">
+        <v>61383</v>
+      </c>
+      <c r="V7" s="23">
+        <v>41897</v>
+      </c>
+      <c r="W7" s="24">
+        <v>212261</v>
+      </c>
+      <c r="X7" s="22">
+        <v>112024</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>100237</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>1.4961507165232497</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1.1251774555965715</v>
+      </c>
+      <c r="AC7" s="27">
+        <v>8286260</v>
+      </c>
+      <c r="AD7" s="27">
+        <v>23373517</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29">
+        <v>16952</v>
+      </c>
+      <c r="C8" s="30">
+        <v>10352</v>
+      </c>
+      <c r="D8" s="31">
+        <v>6600</v>
+      </c>
+      <c r="E8" s="29">
+        <v>30456</v>
+      </c>
+      <c r="F8" s="30">
+        <v>16477</v>
+      </c>
+      <c r="G8" s="31">
+        <v>13979</v>
+      </c>
+      <c r="H8" s="29">
+        <v>74</v>
+      </c>
+      <c r="I8" s="30">
+        <v>60</v>
+      </c>
+      <c r="J8" s="31">
+        <v>14</v>
+      </c>
+      <c r="K8" s="29">
+        <v>81</v>
+      </c>
+      <c r="L8" s="30">
+        <v>63</v>
+      </c>
+      <c r="M8" s="31">
+        <v>18</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1558</v>
+      </c>
+      <c r="O8" s="30">
+        <v>1027</v>
+      </c>
+      <c r="P8" s="31">
+        <v>531</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2248</v>
+      </c>
+      <c r="R8" s="30">
+        <v>1361</v>
+      </c>
+      <c r="S8" s="31">
+        <v>887</v>
+      </c>
+      <c r="T8" s="29">
+        <v>15320</v>
+      </c>
+      <c r="U8" s="30">
+        <v>9265</v>
+      </c>
+      <c r="V8" s="31">
+        <v>6055</v>
+      </c>
+      <c r="W8" s="29">
+        <v>28127</v>
+      </c>
+      <c r="X8" s="30">
+        <v>15053</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>13074</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>0.98683502006909951</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>0.75255726400858314</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1477857</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3954929</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="29">
+        <v>21202</v>
+      </c>
+      <c r="C9" s="30">
+        <v>11559</v>
+      </c>
+      <c r="D9" s="31">
+        <v>9643</v>
+      </c>
+      <c r="E9" s="29">
+        <v>40678</v>
+      </c>
+      <c r="F9" s="30">
+        <v>20639</v>
+      </c>
+      <c r="G9" s="31">
+        <v>20039</v>
+      </c>
+      <c r="H9" s="29">
+        <v>1269</v>
+      </c>
+      <c r="I9" s="30">
+        <v>880</v>
+      </c>
+      <c r="J9" s="31">
+        <v>389</v>
+      </c>
+      <c r="K9" s="29">
+        <v>1300</v>
+      </c>
+      <c r="L9" s="30">
+        <v>893</v>
+      </c>
+      <c r="M9" s="31">
+        <v>407</v>
+      </c>
+      <c r="N9" s="29">
+        <v>6921</v>
+      </c>
+      <c r="O9" s="30">
+        <v>4268</v>
+      </c>
+      <c r="P9" s="31">
+        <v>2653</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8584</v>
+      </c>
+      <c r="R9" s="30">
+        <v>5048</v>
+      </c>
+      <c r="S9" s="31">
+        <v>3536</v>
+      </c>
+      <c r="T9" s="29">
+        <v>13012</v>
+      </c>
+      <c r="U9" s="30">
+        <v>6411</v>
+      </c>
+      <c r="V9" s="31">
+        <v>6601</v>
+      </c>
+      <c r="W9" s="29">
+        <v>30794</v>
+      </c>
+      <c r="X9" s="30">
+        <v>14698</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>16096</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>1.9787343454413606</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1.6330846784796793</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>1026738</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>2686516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="29">
+        <v>12338</v>
+      </c>
+      <c r="C10" s="30">
+        <v>7241</v>
+      </c>
+      <c r="D10" s="31">
+        <v>5097</v>
+      </c>
+      <c r="E10" s="29">
+        <v>27220</v>
+      </c>
+      <c r="F10" s="30">
+        <v>14151</v>
+      </c>
+      <c r="G10" s="31">
+        <v>13069</v>
+      </c>
+      <c r="H10" s="29">
+        <v>70</v>
+      </c>
+      <c r="I10" s="30">
+        <v>54</v>
+      </c>
+      <c r="J10" s="31">
+        <v>16</v>
+      </c>
+      <c r="K10" s="29">
+        <v>71</v>
+      </c>
+      <c r="L10" s="30">
+        <v>54</v>
+      </c>
+      <c r="M10" s="31">
+        <v>17</v>
+      </c>
+      <c r="N10" s="29">
+        <v>1522</v>
+      </c>
+      <c r="O10" s="30">
+        <v>1029</v>
+      </c>
+      <c r="P10" s="31">
+        <v>493</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>2394</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1472</v>
+      </c>
+      <c r="S10" s="31">
+        <v>922</v>
+      </c>
+      <c r="T10" s="29">
+        <v>10746</v>
+      </c>
+      <c r="U10" s="30">
+        <v>6158</v>
+      </c>
+      <c r="V10" s="31">
+        <v>4588</v>
+      </c>
+      <c r="W10" s="29">
+        <v>24755</v>
+      </c>
+      <c r="X10" s="30">
+        <v>12625</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>12130</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1.3151863624831843</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>1.163920350561521</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>897191</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>2701661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="29">
+        <v>19916</v>
+      </c>
+      <c r="C11" s="30">
+        <v>11577</v>
+      </c>
+      <c r="D11" s="31">
+        <v>8339</v>
+      </c>
+      <c r="E11" s="29">
+        <v>40396</v>
+      </c>
+      <c r="F11" s="30">
+        <v>21248</v>
+      </c>
+      <c r="G11" s="31">
+        <v>19148</v>
+      </c>
+      <c r="H11" s="29">
+        <v>519</v>
+      </c>
+      <c r="I11" s="30">
+        <v>385</v>
+      </c>
+      <c r="J11" s="31">
+        <v>134</v>
+      </c>
+      <c r="K11" s="29">
+        <v>532</v>
+      </c>
+      <c r="L11" s="30">
+        <v>394</v>
+      </c>
+      <c r="M11" s="31">
+        <v>138</v>
+      </c>
+      <c r="N11" s="29">
+        <v>7652</v>
+      </c>
+      <c r="O11" s="30">
+        <v>4912</v>
+      </c>
+      <c r="P11" s="31">
+        <v>2740</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>11271</v>
+      </c>
+      <c r="R11" s="30">
+        <v>6649</v>
+      </c>
+      <c r="S11" s="31">
+        <v>4622</v>
+      </c>
+      <c r="T11" s="29">
+        <v>11745</v>
+      </c>
+      <c r="U11" s="30">
+        <v>6280</v>
+      </c>
+      <c r="V11" s="31">
+        <v>5465</v>
+      </c>
+      <c r="W11" s="29">
+        <v>28593</v>
+      </c>
+      <c r="X11" s="30">
+        <v>14205</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>14388</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>1.7973999250932948</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1.4121508032752557</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>663131</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1883208</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29">
+        <v>8208</v>
+      </c>
+      <c r="C12" s="30">
+        <v>5547</v>
+      </c>
+      <c r="D12" s="31">
+        <v>2661</v>
+      </c>
+      <c r="E12" s="29">
+        <v>13343</v>
+      </c>
+      <c r="F12" s="30">
+        <v>7976</v>
+      </c>
+      <c r="G12" s="31">
+        <v>5367</v>
+      </c>
+      <c r="H12" s="29">
+        <v>145</v>
+      </c>
+      <c r="I12" s="30">
+        <v>96</v>
+      </c>
+      <c r="J12" s="31">
+        <v>49</v>
+      </c>
+      <c r="K12" s="29">
+        <v>147</v>
+      </c>
+      <c r="L12" s="30">
+        <v>97</v>
+      </c>
+      <c r="M12" s="31">
+        <v>50</v>
+      </c>
+      <c r="N12" s="29">
+        <v>2629</v>
+      </c>
+      <c r="O12" s="30">
+        <v>1870</v>
+      </c>
+      <c r="P12" s="31">
+        <v>759</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>3083</v>
+      </c>
+      <c r="R12" s="30">
+        <v>2087</v>
+      </c>
+      <c r="S12" s="31">
+        <v>996</v>
+      </c>
+      <c r="T12" s="29">
+        <v>5434</v>
+      </c>
+      <c r="U12" s="30">
+        <v>3581</v>
+      </c>
+      <c r="V12" s="31">
+        <v>1853</v>
+      </c>
+      <c r="W12" s="29">
+        <v>10113</v>
+      </c>
+      <c r="X12" s="30">
+        <v>5792</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>4321</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>1.1000734454493308</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>0.71788625191065991</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>1056421</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>2779877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="29">
+        <v>14477</v>
+      </c>
+      <c r="C13" s="30">
+        <v>9048</v>
+      </c>
+      <c r="D13" s="31">
+        <v>5429</v>
+      </c>
+      <c r="E13" s="29">
+        <v>26239</v>
+      </c>
+      <c r="F13" s="30">
+        <v>14391</v>
+      </c>
+      <c r="G13" s="31">
+        <v>11848</v>
+      </c>
+      <c r="H13" s="29">
+        <v>58</v>
+      </c>
+      <c r="I13" s="30">
         <v>39</v>
       </c>
-      <c r="B7" s="22">
-[...17 lines deleted...]
-      <c r="H7" s="22">
+      <c r="J13" s="31">
+        <v>19</v>
+      </c>
+      <c r="K13" s="29">
+        <v>61</v>
+      </c>
+      <c r="L13" s="30">
+        <v>40</v>
+      </c>
+      <c r="M13" s="31">
+        <v>21</v>
+      </c>
+      <c r="N13" s="29">
+        <v>7124</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4758</v>
+      </c>
+      <c r="P13" s="31">
+        <v>2366</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>9010</v>
+      </c>
+      <c r="R13" s="30">
+        <v>5678</v>
+      </c>
+      <c r="S13" s="31">
+        <v>3332</v>
+      </c>
+      <c r="T13" s="29">
+        <v>7295</v>
+      </c>
+      <c r="U13" s="30">
+        <v>4251</v>
+      </c>
+      <c r="V13" s="31">
+        <v>3044</v>
+      </c>
+      <c r="W13" s="29">
+        <v>17168</v>
+      </c>
+      <c r="X13" s="30">
+        <v>8673</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>8495</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>1.2323420628130972</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>0.96063867333086328</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>3125941</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>9234448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="29">
+        <v>2967</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1843</v>
+      </c>
+      <c r="D14" s="31">
+        <v>1124</v>
+      </c>
+      <c r="E14" s="29">
+        <v>5173</v>
+      </c>
+      <c r="F14" s="30">
+        <v>2896</v>
+      </c>
+      <c r="G14" s="31">
+        <v>2277</v>
+      </c>
+      <c r="H14" s="29">
+        <v>5</v>
+      </c>
+      <c r="I14" s="30">
+        <v>4</v>
+      </c>
+      <c r="J14" s="31">
+        <v>1</v>
+      </c>
+      <c r="K14" s="29">
+        <v>5</v>
+      </c>
+      <c r="L14" s="30">
+        <v>4</v>
+      </c>
+      <c r="M14" s="31">
+        <v>1</v>
+      </c>
+      <c r="N14" s="29">
+        <v>243</v>
+      </c>
+      <c r="O14" s="30">
+        <v>165</v>
+      </c>
+      <c r="P14" s="31">
+        <v>78</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>342</v>
+      </c>
+      <c r="R14" s="30">
+        <v>220</v>
+      </c>
+      <c r="S14" s="31">
+        <v>122</v>
+      </c>
+      <c r="T14" s="29">
+        <v>2719</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1674</v>
+      </c>
+      <c r="V14" s="31">
+        <v>1045</v>
+      </c>
+      <c r="W14" s="29">
+        <v>4826</v>
+      </c>
+      <c r="X14" s="30">
+        <v>2672</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>2154</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>1.6138858367511233</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>1.1515720862310002</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>716582</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>2044023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1968</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1266</v>
+      </c>
+      <c r="D15" s="31">
+        <v>702</v>
+      </c>
+      <c r="E15" s="29">
+        <v>3961</v>
+      </c>
+      <c r="F15" s="30">
+        <v>2188</v>
+      </c>
+      <c r="G15" s="31">
+        <v>1773</v>
+      </c>
+      <c r="H15" s="29">
+        <v>2</v>
+      </c>
+      <c r="I15" s="30">
+        <v>2</v>
+      </c>
+      <c r="J15" s="31">
+        <v>0</v>
+      </c>
+      <c r="K15" s="29">
+        <v>2</v>
+      </c>
+      <c r="L15" s="30">
+        <v>2</v>
+      </c>
+      <c r="M15" s="31">
+        <v>0</v>
+      </c>
+      <c r="N15" s="29">
+        <v>221</v>
+      </c>
+      <c r="O15" s="30">
+        <v>159</v>
+      </c>
+      <c r="P15" s="31">
+        <v>62</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>326</v>
+      </c>
+      <c r="R15" s="30">
+        <v>215</v>
+      </c>
+      <c r="S15" s="31">
+        <v>111</v>
+      </c>
+      <c r="T15" s="29">
+        <v>1745</v>
+      </c>
+      <c r="U15" s="30">
+        <v>1105</v>
+      </c>
+      <c r="V15" s="31">
+        <v>640</v>
+      </c>
+      <c r="W15" s="29">
+        <v>3633</v>
+      </c>
+      <c r="X15" s="30">
+        <v>1971</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>1662</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0.85527659592961358</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0.66611619447700376</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>174836</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>530486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29">
+        <v>2870</v>
+      </c>
+      <c r="C16" s="30">
+        <v>1887</v>
+      </c>
+      <c r="D16" s="31">
+        <v>983</v>
+      </c>
+      <c r="E16" s="29">
+        <v>5111</v>
+      </c>
+      <c r="F16" s="30">
+        <v>2894</v>
+      </c>
+      <c r="G16" s="31">
+        <v>2217</v>
+      </c>
+      <c r="H16" s="29">
+        <v>1</v>
+      </c>
+      <c r="I16" s="30">
+        <v>1</v>
+      </c>
+      <c r="J16" s="31">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>1</v>
+      </c>
+      <c r="L16" s="30">
+        <v>1</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="29">
+        <v>1023</v>
+      </c>
+      <c r="O16" s="30">
+        <v>736</v>
+      </c>
+      <c r="P16" s="31">
+        <v>287</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>1392</v>
+      </c>
+      <c r="R16" s="30">
+        <v>921</v>
+      </c>
+      <c r="S16" s="31">
+        <v>471</v>
+      </c>
+      <c r="T16" s="29">
+        <v>1846</v>
+      </c>
+      <c r="U16" s="30">
+        <v>1150</v>
+      </c>
+      <c r="V16" s="31">
+        <v>696</v>
+      </c>
+      <c r="W16" s="29">
+        <v>3718</v>
+      </c>
+      <c r="X16" s="30">
+        <v>1972</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>1746</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>1.4016614816587467</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>0.95917455813412311</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>180916</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>565554</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="29">
+        <v>7866</v>
+      </c>
+      <c r="C17" s="30">
+        <v>5025</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2841</v>
+      </c>
+      <c r="E17" s="29">
+        <v>12670</v>
+      </c>
+      <c r="F17" s="30">
+        <v>7301</v>
+      </c>
+      <c r="G17" s="31">
+        <v>5369</v>
+      </c>
+      <c r="H17" s="29">
+        <v>5</v>
+      </c>
+      <c r="I17" s="30">
+        <v>3</v>
+      </c>
+      <c r="J17" s="31">
+        <v>2</v>
+      </c>
+      <c r="K17" s="29">
+        <v>5</v>
+      </c>
+      <c r="L17" s="30">
+        <v>3</v>
+      </c>
+      <c r="M17" s="31">
+        <v>2</v>
+      </c>
+      <c r="N17" s="29">
+        <v>93</v>
+      </c>
+      <c r="O17" s="30">
+        <v>61</v>
+      </c>
+      <c r="P17" s="31">
+        <v>32</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>149</v>
+      </c>
+      <c r="R17" s="30">
+        <v>92</v>
+      </c>
+      <c r="S17" s="31">
+        <v>57</v>
+      </c>
+      <c r="T17" s="29">
+        <v>7768</v>
+      </c>
+      <c r="U17" s="30">
+        <v>4961</v>
+      </c>
+      <c r="V17" s="31">
+        <v>2807</v>
+      </c>
+      <c r="W17" s="29">
+        <v>12516</v>
+      </c>
+      <c r="X17" s="30">
+        <v>7206</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>5310</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1.8690123175182483</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>1.0337161156097661</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>375940</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>1296013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="29">
+        <v>2488</v>
+      </c>
+      <c r="C18" s="30">
+        <v>1769</v>
+      </c>
+      <c r="D18" s="31">
+        <v>719</v>
+      </c>
+      <c r="E18" s="29">
+        <v>4017</v>
+      </c>
+      <c r="F18" s="30">
+        <v>2462</v>
+      </c>
+      <c r="G18" s="31">
+        <v>1555</v>
+      </c>
+      <c r="H18" s="29">
+        <v>1</v>
+      </c>
+      <c r="I18" s="30">
+        <v>1</v>
+      </c>
+      <c r="J18" s="31">
+        <v>0</v>
+      </c>
+      <c r="K18" s="29">
+        <v>1</v>
+      </c>
+      <c r="L18" s="30">
+        <v>1</v>
+      </c>
+      <c r="M18" s="31">
+        <v>0</v>
+      </c>
+      <c r="N18" s="29">
+        <v>118</v>
+      </c>
+      <c r="O18" s="30">
+        <v>85</v>
+      </c>
+      <c r="P18" s="31">
+        <v>33</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>165</v>
+      </c>
+      <c r="R18" s="30">
+        <v>107</v>
+      </c>
+      <c r="S18" s="31">
+        <v>58</v>
+      </c>
+      <c r="T18" s="29">
+        <v>2369</v>
+      </c>
+      <c r="U18" s="30">
+        <v>1683</v>
+      </c>
+      <c r="V18" s="31">
+        <v>686</v>
+      </c>
+      <c r="W18" s="29">
+        <v>3851</v>
+      </c>
+      <c r="X18" s="30">
         <v>2354</v>
       </c>
-      <c r="I7" s="23">
-[...85 lines deleted...]
-      <c r="H8" s="30">
+      <c r="Y18" s="31">
+        <v>1497</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>1.3514908225733733</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>0.85052053889591128</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>175452</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>517222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="29">
+        <v>5612</v>
+      </c>
+      <c r="C19" s="30">
+        <v>3785</v>
+      </c>
+      <c r="D19" s="31">
+        <v>1827</v>
+      </c>
+      <c r="E19" s="29">
+        <v>10277</v>
+      </c>
+      <c r="F19" s="30">
+        <v>5800</v>
+      </c>
+      <c r="G19" s="31">
+        <v>4477</v>
+      </c>
+      <c r="H19" s="29">
+        <v>5</v>
+      </c>
+      <c r="I19" s="30">
+        <v>5</v>
+      </c>
+      <c r="J19" s="31">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>5</v>
+      </c>
+      <c r="L19" s="30">
+        <v>5</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>3142</v>
+      </c>
+      <c r="O19" s="30">
+        <v>2239</v>
+      </c>
+      <c r="P19" s="31">
+        <v>903</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>4495</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2822</v>
+      </c>
+      <c r="S19" s="31">
+        <v>1673</v>
+      </c>
+      <c r="T19" s="29">
+        <v>2465</v>
+      </c>
+      <c r="U19" s="30">
+        <v>1541</v>
+      </c>
+      <c r="V19" s="31">
+        <v>924</v>
+      </c>
+      <c r="W19" s="29">
+        <v>5777</v>
+      </c>
+      <c r="X19" s="30">
+        <v>2973</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>2804</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>2.216920013905129</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.5608412170217807</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>236632</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>707792</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="29">
+        <v>2098</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1503</v>
+      </c>
+      <c r="D20" s="31">
+        <v>595</v>
+      </c>
+      <c r="E20" s="29">
+        <v>3254</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2021</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1233</v>
+      </c>
+      <c r="H20" s="29">
+        <v>3</v>
+      </c>
+      <c r="I20" s="30">
+        <v>3</v>
+      </c>
+      <c r="J20" s="31">
+        <v>0</v>
+      </c>
+      <c r="K20" s="29">
+        <v>3</v>
+      </c>
+      <c r="L20" s="30">
+        <v>3</v>
+      </c>
+      <c r="M20" s="31">
+        <v>0</v>
+      </c>
+      <c r="N20" s="29">
+        <v>308</v>
+      </c>
+      <c r="O20" s="30">
+        <v>234</v>
+      </c>
+      <c r="P20" s="31">
         <v>74</v>
       </c>
-      <c r="I8" s="31">
-[...11 lines deleted...]
-      <c r="M8" s="32">
+      <c r="Q20" s="29">
+        <v>384</v>
+      </c>
+      <c r="R20" s="30">
+        <v>270</v>
+      </c>
+      <c r="S20" s="31">
+        <v>114</v>
+      </c>
+      <c r="T20" s="29">
+        <v>1787</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1266</v>
+      </c>
+      <c r="V20" s="31">
+        <v>521</v>
+      </c>
+      <c r="W20" s="29">
+        <v>2867</v>
+      </c>
+      <c r="X20" s="30">
+        <v>1748</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1119</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1.1094893599018487</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>0.67963557831682631</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>180652</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>529229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="29">
+        <v>8548</v>
+      </c>
+      <c r="C21" s="30">
+        <v>5648</v>
+      </c>
+      <c r="D21" s="31">
+        <v>2900</v>
+      </c>
+      <c r="E21" s="29">
+        <v>14515</v>
+      </c>
+      <c r="F21" s="30">
+        <v>8587</v>
+      </c>
+      <c r="G21" s="31">
+        <v>5928</v>
+      </c>
+      <c r="H21" s="29">
+        <v>114</v>
+      </c>
+      <c r="I21" s="30">
+        <v>88</v>
+      </c>
+      <c r="J21" s="31">
+        <v>26</v>
+      </c>
+      <c r="K21" s="29">
+        <v>114</v>
+      </c>
+      <c r="L21" s="30">
+        <v>88</v>
+      </c>
+      <c r="M21" s="31">
+        <v>26</v>
+      </c>
+      <c r="N21" s="29">
+        <v>833</v>
+      </c>
+      <c r="O21" s="30">
+        <v>616</v>
+      </c>
+      <c r="P21" s="31">
+        <v>217</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>943</v>
+      </c>
+      <c r="R21" s="30">
+        <v>678</v>
+      </c>
+      <c r="S21" s="31">
+        <v>265</v>
+      </c>
+      <c r="T21" s="29">
+        <v>7601</v>
+      </c>
+      <c r="U21" s="30">
+        <v>4944</v>
+      </c>
+      <c r="V21" s="31">
+        <v>2657</v>
+      </c>
+      <c r="W21" s="29">
+        <v>13458</v>
+      </c>
+      <c r="X21" s="30">
+        <v>7821</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>5637</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>2.8138692018263156</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>1.8391133737689092</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>282187</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>852286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="29">
+        <v>3490</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2268</v>
+      </c>
+      <c r="D22" s="31">
+        <v>1222</v>
+      </c>
+      <c r="E22" s="29">
+        <v>5996</v>
+      </c>
+      <c r="F22" s="30">
+        <v>3558</v>
+      </c>
+      <c r="G22" s="31">
+        <v>2438</v>
+      </c>
+      <c r="H22" s="29">
+        <v>25</v>
+      </c>
+      <c r="I22" s="30">
+        <v>23</v>
+      </c>
+      <c r="J22" s="31">
+        <v>2</v>
+      </c>
+      <c r="K22" s="29">
+        <v>25</v>
+      </c>
+      <c r="L22" s="30">
+        <v>23</v>
+      </c>
+      <c r="M22" s="31">
+        <v>2</v>
+      </c>
+      <c r="N22" s="29">
+        <v>526</v>
+      </c>
+      <c r="O22" s="30">
+        <v>387</v>
+      </c>
+      <c r="P22" s="31">
+        <v>139</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>660</v>
+      </c>
+      <c r="R22" s="30">
+        <v>450</v>
+      </c>
+      <c r="S22" s="31">
+        <v>210</v>
+      </c>
+      <c r="T22" s="29">
+        <v>2939</v>
+      </c>
+      <c r="U22" s="30">
+        <v>1858</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1081</v>
+      </c>
+      <c r="W22" s="29">
+        <v>5311</v>
+      </c>
+      <c r="X22" s="30">
+        <v>3085</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>2226</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>4.0635733830121676</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>2.8522635917780983</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>81786</v>
+      </c>
+      <c r="AD22" s="27">
+        <v>224821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="29">
+        <v>4318</v>
+      </c>
+      <c r="C23" s="30">
+        <v>2748</v>
+      </c>
+      <c r="D23" s="31">
+        <v>1570</v>
+      </c>
+      <c r="E23" s="29">
+        <v>8477</v>
+      </c>
+      <c r="F23" s="30">
+        <v>4772</v>
+      </c>
+      <c r="G23" s="31">
+        <v>3705</v>
+      </c>
+      <c r="H23" s="29">
+        <v>2</v>
+      </c>
+      <c r="I23" s="30">
+        <v>1</v>
+      </c>
+      <c r="J23" s="31">
+        <v>1</v>
+      </c>
+      <c r="K23" s="29">
+        <v>2</v>
+      </c>
+      <c r="L23" s="30">
+        <v>1</v>
+      </c>
+      <c r="M23" s="31">
+        <v>1</v>
+      </c>
+      <c r="N23" s="29">
+        <v>315</v>
+      </c>
+      <c r="O23" s="30">
+        <v>229</v>
+      </c>
+      <c r="P23" s="31">
+        <v>86</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>392</v>
+      </c>
+      <c r="R23" s="30">
+        <v>267</v>
+      </c>
+      <c r="S23" s="31">
+        <v>125</v>
+      </c>
+      <c r="T23" s="29">
+        <v>4001</v>
+      </c>
+      <c r="U23" s="30">
+        <v>2518</v>
+      </c>
+      <c r="V23" s="31">
+        <v>1483</v>
+      </c>
+      <c r="W23" s="29">
+        <v>8083</v>
+      </c>
+      <c r="X23" s="30">
+        <v>4504</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>3579</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>3.3090658287991417</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>2.6879197397375814</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>123440</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>333897</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="29">
+        <v>631</v>
+      </c>
+      <c r="C24" s="30">
+        <v>429</v>
+      </c>
+      <c r="D24" s="31">
+        <v>202</v>
+      </c>
+      <c r="E24" s="29">
+        <v>1035</v>
+      </c>
+      <c r="F24" s="30">
+        <v>600</v>
+      </c>
+      <c r="G24" s="31">
+        <v>435</v>
+      </c>
+      <c r="H24" s="29">
+        <v>26</v>
+      </c>
+      <c r="I24" s="30">
+        <v>17</v>
+      </c>
+      <c r="J24" s="31">
+        <v>9</v>
+      </c>
+      <c r="K24" s="29">
+        <v>27</v>
+      </c>
+      <c r="L24" s="30">
+        <v>17</v>
+      </c>
+      <c r="M24" s="31">
+        <v>10</v>
+      </c>
+      <c r="N24" s="29">
+        <v>350</v>
+      </c>
+      <c r="O24" s="30">
+        <v>259</v>
+      </c>
+      <c r="P24" s="31">
+        <v>91</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>432</v>
+      </c>
+      <c r="R24" s="30">
+        <v>293</v>
+      </c>
+      <c r="S24" s="31">
+        <v>139</v>
+      </c>
+      <c r="T24" s="29">
+        <v>255</v>
+      </c>
+      <c r="U24" s="30">
+        <v>153</v>
+      </c>
+      <c r="V24" s="31">
+        <v>102</v>
+      </c>
+      <c r="W24" s="29">
+        <v>576</v>
+      </c>
+      <c r="X24" s="30">
+        <v>290</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>286</v>
+      </c>
+      <c r="Z24" s="32">
+        <v>1.4367685231567924</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>0.95921261156059723</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>37151</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>100400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2463</v>
+      </c>
+      <c r="C25" s="30">
+        <v>1580</v>
+      </c>
+      <c r="D25" s="31">
+        <v>883</v>
+      </c>
+      <c r="E25" s="29">
+        <v>4253</v>
+      </c>
+      <c r="F25" s="30">
+        <v>2405</v>
+      </c>
+      <c r="G25" s="31">
+        <v>1848</v>
+      </c>
+      <c r="H25" s="29">
+        <v>5</v>
+      </c>
+      <c r="I25" s="30">
+        <v>3</v>
+      </c>
+      <c r="J25" s="31">
+        <v>2</v>
+      </c>
+      <c r="K25" s="29">
+        <v>9</v>
+      </c>
+      <c r="L25" s="30">
+        <v>7</v>
+      </c>
+      <c r="M25" s="31">
+        <v>2</v>
+      </c>
+      <c r="N25" s="29">
+        <v>836</v>
+      </c>
+      <c r="O25" s="30">
+        <v>567</v>
+      </c>
+      <c r="P25" s="31">
+        <v>269</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>1116</v>
+      </c>
+      <c r="R25" s="30">
+        <v>687</v>
+      </c>
+      <c r="S25" s="31">
+        <v>429</v>
+      </c>
+      <c r="T25" s="29">
+        <v>1622</v>
+      </c>
+      <c r="U25" s="30">
+        <v>1010</v>
+      </c>
+      <c r="V25" s="31">
+        <v>612</v>
+      </c>
+      <c r="W25" s="29">
+        <v>3128</v>
+      </c>
+      <c r="X25" s="30">
+        <v>1711</v>
+      </c>
+      <c r="Y25" s="31">
+        <v>1417</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>1.5120076613299283</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>1.1766789047175057</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>149678</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>374914</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="29">
+        <v>1894</v>
+      </c>
+      <c r="C26" s="30">
+        <v>1113</v>
+      </c>
+      <c r="D26" s="31">
+        <v>781</v>
+      </c>
+      <c r="E26" s="29">
+        <v>3558</v>
+      </c>
+      <c r="F26" s="30">
+        <v>1924</v>
+      </c>
+      <c r="G26" s="31">
+        <v>1634</v>
+      </c>
+      <c r="H26" s="29">
+        <v>4</v>
+      </c>
+      <c r="I26" s="30">
+        <v>2</v>
+      </c>
+      <c r="J26" s="31">
+        <v>2</v>
+      </c>
+      <c r="K26" s="29">
+        <v>4</v>
+      </c>
+      <c r="L26" s="30">
+        <v>2</v>
+      </c>
+      <c r="M26" s="31">
+        <v>2</v>
+      </c>
+      <c r="N26" s="29">
+        <v>526</v>
+      </c>
+      <c r="O26" s="30">
+        <v>331</v>
+      </c>
+      <c r="P26" s="31">
+        <v>195</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>734</v>
+      </c>
+      <c r="R26" s="30">
+        <v>441</v>
+      </c>
+      <c r="S26" s="31">
+        <v>293</v>
+      </c>
+      <c r="T26" s="29">
+        <v>1364</v>
+      </c>
+      <c r="U26" s="30">
+        <v>780</v>
+      </c>
+      <c r="V26" s="31">
+        <v>584</v>
+      </c>
+      <c r="W26" s="29">
+        <v>2820</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1481</v>
+      </c>
+      <c r="Y26" s="31">
+        <v>1339</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>1.0294765106507877</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0.77814374007637088</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>152163</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>428483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="29">
+        <v>1377</v>
+      </c>
+      <c r="C27" s="30">
+        <v>887</v>
+      </c>
+      <c r="D27" s="31">
+        <v>490</v>
+      </c>
+      <c r="E27" s="29">
+        <v>2244</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1284</v>
+      </c>
+      <c r="G27" s="31">
+        <v>960</v>
+      </c>
+      <c r="H27" s="29">
+        <v>10</v>
+      </c>
+      <c r="I27" s="30">
+        <v>9</v>
+      </c>
+      <c r="J27" s="31">
+        <v>1</v>
+      </c>
+      <c r="K27" s="29">
+        <v>10</v>
+      </c>
+      <c r="L27" s="30">
+        <v>9</v>
+      </c>
+      <c r="M27" s="31">
+        <v>1</v>
+      </c>
+      <c r="N27" s="29">
+        <v>314</v>
+      </c>
+      <c r="O27" s="30">
+        <v>211</v>
+      </c>
+      <c r="P27" s="31">
+        <v>103</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>414</v>
+      </c>
+      <c r="R27" s="30">
+        <v>262</v>
+      </c>
+      <c r="S27" s="31">
+        <v>152</v>
+      </c>
+      <c r="T27" s="29">
+        <v>1053</v>
+      </c>
+      <c r="U27" s="30">
+        <v>667</v>
+      </c>
+      <c r="V27" s="31">
+        <v>386</v>
+      </c>
+      <c r="W27" s="29">
+        <v>1820</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1013</v>
+      </c>
+      <c r="Y27" s="31">
+        <v>807</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>1.3063648524291556</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>0.85591032012724222</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>97643</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>270872</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="29">
+        <v>220</v>
+      </c>
+      <c r="C28" s="30">
+        <v>151</v>
+      </c>
+      <c r="D28" s="31">
+        <v>69</v>
+      </c>
+      <c r="E28" s="29">
+        <v>330</v>
+      </c>
+      <c r="F28" s="30">
+        <v>196</v>
+      </c>
+      <c r="G28" s="31">
+        <v>134</v>
+      </c>
+      <c r="H28" s="29">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30">
+        <v>0</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
+        <v>0</v>
+      </c>
+      <c r="L28" s="30">
+        <v>0</v>
+      </c>
+      <c r="M28" s="31">
+        <v>0</v>
+      </c>
+      <c r="N28" s="29">
+        <v>44</v>
+      </c>
+      <c r="O28" s="30">
+        <v>33</v>
+      </c>
+      <c r="P28" s="31">
+        <v>11</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>54</v>
+      </c>
+      <c r="R28" s="30">
+        <v>36</v>
+      </c>
+      <c r="S28" s="31">
         <v>18</v>
       </c>
-      <c r="N8" s="30">
-[...174 lines deleted...]
-      <c r="M10" s="32">
+      <c r="T28" s="29">
+        <v>176</v>
+      </c>
+      <c r="U28" s="30">
+        <v>118</v>
+      </c>
+      <c r="V28" s="31">
+        <v>58</v>
+      </c>
+      <c r="W28" s="29">
+        <v>276</v>
+      </c>
+      <c r="X28" s="30">
+        <v>160</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>116</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0.48916064480266813</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>0.22980341362525331</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>36558</v>
+      </c>
+      <c r="AD28" s="27">
+        <v>120713</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="34">
+        <v>44</v>
+      </c>
+      <c r="C29" s="35">
+        <v>29</v>
+      </c>
+      <c r="D29" s="36">
+        <v>15</v>
+      </c>
+      <c r="E29" s="34">
+        <v>91</v>
+      </c>
+      <c r="F29" s="35">
+        <v>46</v>
+      </c>
+      <c r="G29" s="36">
+        <v>45</v>
+      </c>
+      <c r="H29" s="34">
+        <v>11</v>
+      </c>
+      <c r="I29" s="35">
+        <v>9</v>
+      </c>
+      <c r="J29" s="36">
+        <v>2</v>
+      </c>
+      <c r="K29" s="34">
+        <v>11</v>
+      </c>
+      <c r="L29" s="35">
+        <v>9</v>
+      </c>
+      <c r="M29" s="36">
+        <v>2</v>
+      </c>
+      <c r="N29" s="34">
+        <v>15</v>
+      </c>
+      <c r="O29" s="35">
+        <v>11</v>
+      </c>
+      <c r="P29" s="36">
+        <v>4</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>29</v>
+      </c>
+      <c r="R29" s="35">
+        <v>20</v>
+      </c>
+      <c r="S29" s="36">
+        <v>9</v>
+      </c>
+      <c r="T29" s="34">
+        <v>18</v>
+      </c>
+      <c r="U29" s="35">
+        <v>9</v>
+      </c>
+      <c r="V29" s="36">
+        <v>9</v>
+      </c>
+      <c r="W29" s="34">
+        <v>51</v>
+      </c>
+      <c r="X29" s="35">
         <v>17</v>
       </c>
-      <c r="N10" s="30">
-[...1723 lines deleted...]
-      <c r="Y29" s="37">
+      <c r="Y29" s="36">
         <v>34</v>
       </c>
-      <c r="Z29" s="38">
+      <c r="Z29" s="37">
         <v>1.1293634496919918</v>
       </c>
-      <c r="AA29" s="39">
+      <c r="AA29" s="38">
         <v>0.6523297491039427</v>
       </c>
-      <c r="AC29" s="28">
+      <c r="AC29" s="27">
         <v>2423</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="27">
         <v>12165</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
-      <c r="L30" s="28"/>
-[...12 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
     </row>
     <row r="35" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B35" s="31"/>
-[...24 lines deleted...]
-      <c r="AA35" s="31"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="30"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="30"/>
+      <c r="S35" s="30"/>
+      <c r="T35" s="30"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="30"/>
+      <c r="W35" s="30"/>
+      <c r="X35" s="30"/>
+      <c r="Y35" s="30"/>
+      <c r="Z35" s="30"/>
+      <c r="AA35" s="30"/>
     </row>
     <row r="36" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B36" s="31"/>
-[...24 lines deleted...]
-      <c r="AA36" s="31"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+      <c r="H36" s="30"/>
+      <c r="I36" s="30"/>
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="30"/>
+      <c r="P36" s="30"/>
+      <c r="Q36" s="30"/>
+      <c r="R36" s="30"/>
+      <c r="S36" s="30"/>
+      <c r="T36" s="30"/>
+      <c r="U36" s="30"/>
+      <c r="V36" s="30"/>
+      <c r="W36" s="30"/>
+      <c r="X36" s="30"/>
+      <c r="Y36" s="30"/>
+      <c r="Z36" s="30"/>
+      <c r="AA36" s="30"/>
     </row>
     <row r="37" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B37" s="31"/>
-[...24 lines deleted...]
-      <c r="AA37" s="31"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+      <c r="O37" s="30"/>
+      <c r="P37" s="30"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="30"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="30"/>
+      <c r="W37" s="30"/>
+      <c r="X37" s="30"/>
+      <c r="Y37" s="30"/>
+      <c r="Z37" s="30"/>
+      <c r="AA37" s="30"/>
     </row>
     <row r="38" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B38" s="31"/>
-[...24 lines deleted...]
-      <c r="AA38" s="31"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+      <c r="O38" s="30"/>
+      <c r="P38" s="30"/>
+      <c r="Q38" s="30"/>
+      <c r="R38" s="30"/>
+      <c r="S38" s="30"/>
+      <c r="T38" s="30"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="30"/>
+      <c r="W38" s="30"/>
+      <c r="X38" s="30"/>
+      <c r="Y38" s="30"/>
+      <c r="Z38" s="30"/>
+      <c r="AA38" s="30"/>
     </row>
     <row r="39" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B39" s="31"/>
-[...24 lines deleted...]
-      <c r="AA39" s="31"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+      <c r="O39" s="30"/>
+      <c r="P39" s="30"/>
+      <c r="Q39" s="30"/>
+      <c r="R39" s="30"/>
+      <c r="S39" s="30"/>
+      <c r="T39" s="30"/>
+      <c r="U39" s="30"/>
+      <c r="V39" s="30"/>
+      <c r="W39" s="30"/>
+      <c r="X39" s="30"/>
+      <c r="Y39" s="30"/>
+      <c r="Z39" s="30"/>
+      <c r="AA39" s="30"/>
     </row>
     <row r="40" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B40" s="31"/>
-[...24 lines deleted...]
-      <c r="AA40" s="31"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="30"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="30"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
     </row>
     <row r="41" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B41" s="31"/>
-[...24 lines deleted...]
-      <c r="AA41" s="31"/>
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="30"/>
+      <c r="AA41" s="30"/>
     </row>
     <row r="42" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B42" s="31"/>
-[...24 lines deleted...]
-      <c r="AA42" s="31"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="30"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+      <c r="O42" s="30"/>
+      <c r="P42" s="30"/>
+      <c r="Q42" s="30"/>
+      <c r="R42" s="30"/>
+      <c r="S42" s="30"/>
+      <c r="T42" s="30"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="30"/>
+      <c r="W42" s="30"/>
+      <c r="X42" s="30"/>
+      <c r="Y42" s="30"/>
+      <c r="Z42" s="30"/>
+      <c r="AA42" s="30"/>
     </row>
     <row r="43" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B43" s="31"/>
-[...24 lines deleted...]
-      <c r="AA43" s="31"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="30"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="30"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="30"/>
+      <c r="Z43" s="30"/>
+      <c r="AA43" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...9916 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74160842-AC30-4541-A7D3-F026A7B09D6D}">
   <dimension ref="A1:AD43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.1640625" customWidth="1"/>
     <col min="3" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" customWidth="1"/>
     <col min="8" max="19" width="8.83203125" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
     <col min="29" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -42695,139 +15740,139 @@
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...4 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="19" t="s">
+      <c r="AA4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="17" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...2 lines deleted...]
-      <c r="AA5" s="19"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
     </row>
     <row r="6" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -42856,2453 +15901,2453 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-      <c r="AA6" s="19"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
     </row>
     <row r="7" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="21">
+        <v>144668</v>
+      </c>
+      <c r="C7" s="22">
+        <v>89017</v>
+      </c>
+      <c r="D7" s="23">
+        <v>55651</v>
+      </c>
+      <c r="E7" s="21">
+        <v>277364</v>
+      </c>
+      <c r="F7" s="22">
+        <v>150565</v>
+      </c>
+      <c r="G7" s="23">
+        <v>126799</v>
+      </c>
+      <c r="H7" s="21">
+        <v>2314</v>
+      </c>
+      <c r="I7" s="22">
+        <v>1639</v>
+      </c>
+      <c r="J7" s="23">
+        <v>675</v>
+      </c>
+      <c r="K7" s="21">
+        <v>2386</v>
+      </c>
+      <c r="L7" s="22">
+        <v>1682</v>
+      </c>
+      <c r="M7" s="23">
+        <v>704</v>
+      </c>
+      <c r="N7" s="21">
+        <v>35375</v>
+      </c>
+      <c r="O7" s="22">
+        <v>23695</v>
+      </c>
+      <c r="P7" s="23">
+        <v>11680</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>48368</v>
+      </c>
+      <c r="R7" s="22">
+        <v>29880</v>
+      </c>
+      <c r="S7" s="23">
+        <v>18488</v>
+      </c>
+      <c r="T7" s="21">
+        <v>106979</v>
+      </c>
+      <c r="U7" s="22">
+        <v>63683</v>
+      </c>
+      <c r="V7" s="23">
+        <v>43296</v>
+      </c>
+      <c r="W7" s="24">
+        <v>226610</v>
+      </c>
+      <c r="X7" s="22">
+        <v>119003</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>107607</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>1.5655315549275213</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1.1842816630019193</v>
+      </c>
+      <c r="AC7" s="27">
+        <v>8286260</v>
+      </c>
+      <c r="AD7" s="27">
+        <v>23373517</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29">
+        <v>17905</v>
+      </c>
+      <c r="C8" s="30">
+        <v>10890</v>
+      </c>
+      <c r="D8" s="31">
+        <v>7015</v>
+      </c>
+      <c r="E8" s="29">
+        <v>33640</v>
+      </c>
+      <c r="F8" s="30">
+        <v>18001</v>
+      </c>
+      <c r="G8" s="31">
+        <v>15639</v>
+      </c>
+      <c r="H8" s="29">
+        <v>66</v>
+      </c>
+      <c r="I8" s="30">
+        <v>56</v>
+      </c>
+      <c r="J8" s="31">
+        <v>10</v>
+      </c>
+      <c r="K8" s="29">
+        <v>74</v>
+      </c>
+      <c r="L8" s="30">
+        <v>60</v>
+      </c>
+      <c r="M8" s="31">
+        <v>14</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1367</v>
+      </c>
+      <c r="O8" s="30">
+        <v>903</v>
+      </c>
+      <c r="P8" s="31">
+        <v>464</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2066</v>
+      </c>
+      <c r="R8" s="30">
+        <v>1231</v>
+      </c>
+      <c r="S8" s="31">
+        <v>835</v>
+      </c>
+      <c r="T8" s="29">
+        <v>16472</v>
+      </c>
+      <c r="U8" s="30">
+        <v>9931</v>
+      </c>
+      <c r="V8" s="31">
+        <v>6541</v>
+      </c>
+      <c r="W8" s="29">
+        <v>31500</v>
+      </c>
+      <c r="X8" s="30">
+        <v>16710</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>14790</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1.0714691784305863</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>0.83244249119056102</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1477857</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3954929</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="29">
+        <v>21557</v>
+      </c>
+      <c r="C9" s="30">
+        <v>11808</v>
+      </c>
+      <c r="D9" s="31">
+        <v>9749</v>
+      </c>
+      <c r="E9" s="29">
+        <v>42486</v>
+      </c>
+      <c r="F9" s="30">
+        <v>21600</v>
+      </c>
+      <c r="G9" s="31">
+        <v>20886</v>
+      </c>
+      <c r="H9" s="29">
+        <v>1371</v>
+      </c>
+      <c r="I9" s="30">
+        <v>959</v>
+      </c>
+      <c r="J9" s="31">
+        <v>412</v>
+      </c>
+      <c r="K9" s="29">
+        <v>1415</v>
+      </c>
+      <c r="L9" s="30">
+        <v>982</v>
+      </c>
+      <c r="M9" s="31">
+        <v>433</v>
+      </c>
+      <c r="N9" s="29">
+        <v>6624</v>
+      </c>
+      <c r="O9" s="30">
+        <v>4134</v>
+      </c>
+      <c r="P9" s="31">
+        <v>2490</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8260</v>
+      </c>
+      <c r="R9" s="30">
+        <v>4891</v>
+      </c>
+      <c r="S9" s="31">
+        <v>3369</v>
+      </c>
+      <c r="T9" s="29">
+        <v>13562</v>
+      </c>
+      <c r="U9" s="30">
+        <v>6715</v>
+      </c>
+      <c r="V9" s="31">
+        <v>6847</v>
+      </c>
+      <c r="W9" s="29">
+        <v>32811</v>
+      </c>
+      <c r="X9" s="30">
+        <v>15727</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>17084</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>2.0240706382531228</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1.6913984153739463</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>1026738</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>2686516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="29">
+        <v>12580</v>
+      </c>
+      <c r="C10" s="30">
+        <v>7373</v>
+      </c>
+      <c r="D10" s="31">
+        <v>5207</v>
+      </c>
+      <c r="E10" s="29">
+        <v>28841</v>
+      </c>
+      <c r="F10" s="30">
+        <v>14890</v>
+      </c>
+      <c r="G10" s="31">
+        <v>13951</v>
+      </c>
+      <c r="H10" s="29">
+        <v>66</v>
+      </c>
+      <c r="I10" s="30">
+        <v>46</v>
+      </c>
+      <c r="J10" s="31">
+        <v>20</v>
+      </c>
+      <c r="K10" s="29">
+        <v>68</v>
+      </c>
+      <c r="L10" s="30">
+        <v>47</v>
+      </c>
+      <c r="M10" s="31">
+        <v>21</v>
+      </c>
+      <c r="N10" s="29">
+        <v>1419</v>
+      </c>
+      <c r="O10" s="30">
+        <v>953</v>
+      </c>
+      <c r="P10" s="31">
+        <v>466</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>2357</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1424</v>
+      </c>
+      <c r="S10" s="31">
+        <v>933</v>
+      </c>
+      <c r="T10" s="29">
+        <v>11095</v>
+      </c>
+      <c r="U10" s="30">
+        <v>6374</v>
+      </c>
+      <c r="V10" s="31">
+        <v>4721</v>
+      </c>
+      <c r="W10" s="29">
+        <v>26416</v>
+      </c>
+      <c r="X10" s="30">
+        <v>13419</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>12997</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1.392392313728789</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>1.244517129856372</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>897191</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>2701661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="29">
+        <v>20368</v>
+      </c>
+      <c r="C11" s="30">
+        <v>11779</v>
+      </c>
+      <c r="D11" s="31">
+        <v>8589</v>
+      </c>
+      <c r="E11" s="29">
+        <v>42813</v>
+      </c>
+      <c r="F11" s="30">
+        <v>22336</v>
+      </c>
+      <c r="G11" s="31">
+        <v>20477</v>
+      </c>
+      <c r="H11" s="29">
+        <v>405</v>
+      </c>
+      <c r="I11" s="30">
+        <v>289</v>
+      </c>
+      <c r="J11" s="31">
+        <v>116</v>
+      </c>
+      <c r="K11" s="29">
+        <v>413</v>
+      </c>
+      <c r="L11" s="30">
+        <v>296</v>
+      </c>
+      <c r="M11" s="31">
+        <v>117</v>
+      </c>
+      <c r="N11" s="29">
+        <v>7309</v>
+      </c>
+      <c r="O11" s="30">
+        <v>4721</v>
+      </c>
+      <c r="P11" s="31">
+        <v>2588</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>11065</v>
+      </c>
+      <c r="R11" s="30">
+        <v>6510</v>
+      </c>
+      <c r="S11" s="31">
+        <v>4555</v>
+      </c>
+      <c r="T11" s="29">
+        <v>12654</v>
+      </c>
+      <c r="U11" s="30">
+        <v>6769</v>
+      </c>
+      <c r="V11" s="31">
+        <v>5885</v>
+      </c>
+      <c r="W11" s="29">
+        <v>31335</v>
+      </c>
+      <c r="X11" s="30">
+        <v>15530</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>15805</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>1.9221894538162083</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1.5043699570154914</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>663131</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1883208</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29">
+        <v>8274</v>
+      </c>
+      <c r="C12" s="30">
+        <v>5614</v>
+      </c>
+      <c r="D12" s="31">
+        <v>2660</v>
+      </c>
+      <c r="E12" s="29">
+        <v>13700</v>
+      </c>
+      <c r="F12" s="30">
+        <v>8142</v>
+      </c>
+      <c r="G12" s="31">
+        <v>5558</v>
+      </c>
+      <c r="H12" s="29">
+        <v>155</v>
+      </c>
+      <c r="I12" s="30">
+        <v>101</v>
+      </c>
+      <c r="J12" s="31">
+        <v>54</v>
+      </c>
+      <c r="K12" s="29">
+        <v>157</v>
+      </c>
+      <c r="L12" s="30">
+        <v>102</v>
+      </c>
+      <c r="M12" s="31">
+        <v>55</v>
+      </c>
+      <c r="N12" s="29">
+        <v>2781</v>
+      </c>
+      <c r="O12" s="30">
+        <v>1986</v>
+      </c>
+      <c r="P12" s="31">
+        <v>795</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>3242</v>
+      </c>
+      <c r="R12" s="30">
+        <v>2207</v>
+      </c>
+      <c r="S12" s="31">
+        <v>1035</v>
+      </c>
+      <c r="T12" s="29">
+        <v>5338</v>
+      </c>
+      <c r="U12" s="30">
+        <v>3527</v>
+      </c>
+      <c r="V12" s="31">
+        <v>1811</v>
+      </c>
+      <c r="W12" s="29">
+        <v>10301</v>
+      </c>
+      <c r="X12" s="30">
+        <v>5833</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>4468</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>1.1378873582282294</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>0.73658052438081534</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>1056421</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>2779877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="29">
+        <v>14840</v>
+      </c>
+      <c r="C13" s="30">
+        <v>9275</v>
+      </c>
+      <c r="D13" s="31">
+        <v>5565</v>
+      </c>
+      <c r="E13" s="29">
+        <v>27909</v>
+      </c>
+      <c r="F13" s="30">
+        <v>15139</v>
+      </c>
+      <c r="G13" s="31">
+        <v>12770</v>
+      </c>
+      <c r="H13" s="29">
+        <v>57</v>
+      </c>
+      <c r="I13" s="30">
+        <v>35</v>
+      </c>
+      <c r="J13" s="31">
+        <v>22</v>
+      </c>
+      <c r="K13" s="29">
+        <v>60</v>
+      </c>
+      <c r="L13" s="30">
+        <v>38</v>
+      </c>
+      <c r="M13" s="31">
+        <v>22</v>
+      </c>
+      <c r="N13" s="29">
+        <v>7023</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4685</v>
+      </c>
+      <c r="P13" s="31">
+        <v>2338</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>9121</v>
+      </c>
+      <c r="R13" s="30">
+        <v>5700</v>
+      </c>
+      <c r="S13" s="31">
+        <v>3421</v>
+      </c>
+      <c r="T13" s="29">
+        <v>7760</v>
+      </c>
+      <c r="U13" s="30">
+        <v>4555</v>
+      </c>
+      <c r="V13" s="31">
+        <v>3205</v>
+      </c>
+      <c r="W13" s="29">
+        <v>18728</v>
+      </c>
+      <c r="X13" s="30">
+        <v>9401</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>9327</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>1.2895657274445482</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>1.0193426374052619</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>3125941</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>9234448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="29">
+        <v>2555</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1634</v>
+      </c>
+      <c r="D14" s="31">
+        <v>921</v>
+      </c>
+      <c r="E14" s="29">
+        <v>4354</v>
+      </c>
+      <c r="F14" s="30">
+        <v>2495</v>
+      </c>
+      <c r="G14" s="31">
+        <v>1859</v>
+      </c>
+      <c r="H14" s="29">
+        <v>6</v>
+      </c>
+      <c r="I14" s="30">
+        <v>5</v>
+      </c>
+      <c r="J14" s="31">
+        <v>1</v>
+      </c>
+      <c r="K14" s="29">
+        <v>6</v>
+      </c>
+      <c r="L14" s="30">
+        <v>5</v>
+      </c>
+      <c r="M14" s="31">
+        <v>1</v>
+      </c>
+      <c r="N14" s="29">
+        <v>231</v>
+      </c>
+      <c r="O14" s="30">
+        <v>163</v>
+      </c>
+      <c r="P14" s="31">
+        <v>68</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>305</v>
+      </c>
+      <c r="R14" s="30">
+        <v>201</v>
+      </c>
+      <c r="S14" s="31">
+        <v>104</v>
+      </c>
+      <c r="T14" s="29">
+        <v>2318</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1466</v>
+      </c>
+      <c r="V14" s="31">
+        <v>852</v>
+      </c>
+      <c r="W14" s="29">
+        <v>4043</v>
+      </c>
+      <c r="X14" s="30">
+        <v>2289</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>1754</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>1.430154714192956</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>0.967792126964369</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>716582</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>2044023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1879</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1204</v>
+      </c>
+      <c r="D15" s="31">
+        <v>675</v>
+      </c>
+      <c r="E15" s="29">
+        <v>3947</v>
+      </c>
+      <c r="F15" s="30">
+        <v>2149</v>
+      </c>
+      <c r="G15" s="31">
+        <v>1798</v>
+      </c>
+      <c r="H15" s="29">
+        <v>3</v>
+      </c>
+      <c r="I15" s="30">
+        <v>3</v>
+      </c>
+      <c r="J15" s="31">
+        <v>0</v>
+      </c>
+      <c r="K15" s="29">
+        <v>3</v>
+      </c>
+      <c r="L15" s="30">
+        <v>3</v>
+      </c>
+      <c r="M15" s="31">
+        <v>0</v>
+      </c>
+      <c r="N15" s="29">
+        <v>235</v>
+      </c>
+      <c r="O15" s="30">
+        <v>170</v>
+      </c>
+      <c r="P15" s="31">
+        <v>65</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>347</v>
+      </c>
+      <c r="R15" s="30">
+        <v>226</v>
+      </c>
+      <c r="S15" s="31">
+        <v>121</v>
+      </c>
+      <c r="T15" s="29">
+        <v>1641</v>
+      </c>
+      <c r="U15" s="30">
+        <v>1031</v>
+      </c>
+      <c r="V15" s="31">
+        <v>610</v>
+      </c>
+      <c r="W15" s="29">
+        <v>3597</v>
+      </c>
+      <c r="X15" s="30">
+        <v>1920</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>1677</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0.85063809174577742</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0.66979020480613083</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>174836</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>530486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29">
+        <v>3052</v>
+      </c>
+      <c r="C16" s="30">
+        <v>2003</v>
+      </c>
+      <c r="D16" s="31">
+        <v>1049</v>
+      </c>
+      <c r="E16" s="29">
+        <v>5601</v>
+      </c>
+      <c r="F16" s="30">
+        <v>3167</v>
+      </c>
+      <c r="G16" s="31">
+        <v>2434</v>
+      </c>
+      <c r="H16" s="29">
+        <v>1</v>
+      </c>
+      <c r="I16" s="30">
+        <v>1</v>
+      </c>
+      <c r="J16" s="31">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>1</v>
+      </c>
+      <c r="L16" s="30">
+        <v>1</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="29">
+        <v>1107</v>
+      </c>
+      <c r="O16" s="30">
+        <v>814</v>
+      </c>
+      <c r="P16" s="31">
+        <v>293</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>1566</v>
+      </c>
+      <c r="R16" s="30">
+        <v>1045</v>
+      </c>
+      <c r="S16" s="31">
+        <v>521</v>
+      </c>
+      <c r="T16" s="29">
+        <v>1944</v>
+      </c>
+      <c r="U16" s="30">
+        <v>1188</v>
+      </c>
+      <c r="V16" s="31">
+        <v>756</v>
+      </c>
+      <c r="W16" s="29">
+        <v>4034</v>
+      </c>
+      <c r="X16" s="30">
+        <v>2121</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>1913</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>1.5287364382244217</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>1.0477482111958096</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>180916</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>565554</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="22">
-[...85 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="B17" s="29">
+        <v>7762</v>
+      </c>
+      <c r="C17" s="30">
+        <v>5011</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2751</v>
+      </c>
+      <c r="E17" s="29">
+        <v>12716</v>
+      </c>
+      <c r="F17" s="30">
+        <v>7326</v>
+      </c>
+      <c r="G17" s="31">
+        <v>5390</v>
+      </c>
+      <c r="H17" s="29">
+        <v>4</v>
+      </c>
+      <c r="I17" s="30">
+        <v>3</v>
+      </c>
+      <c r="J17" s="31">
+        <v>1</v>
+      </c>
+      <c r="K17" s="29">
+        <v>4</v>
+      </c>
+      <c r="L17" s="30">
+        <v>3</v>
+      </c>
+      <c r="M17" s="31">
+        <v>1</v>
+      </c>
+      <c r="N17" s="29">
+        <v>100</v>
+      </c>
+      <c r="O17" s="30">
+        <v>70</v>
+      </c>
+      <c r="P17" s="31">
+        <v>30</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>155</v>
+      </c>
+      <c r="R17" s="30">
+        <v>99</v>
+      </c>
+      <c r="S17" s="31">
+        <v>56</v>
+      </c>
+      <c r="T17" s="29">
+        <v>7658</v>
+      </c>
+      <c r="U17" s="30">
+        <v>4938</v>
+      </c>
+      <c r="V17" s="31">
+        <v>2720</v>
+      </c>
+      <c r="W17" s="29">
+        <v>12557</v>
+      </c>
+      <c r="X17" s="30">
+        <v>7224</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>5333</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1.9100114423514649</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>1.0262717828526418</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>375940</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>1296013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="30">
-[...20 lines deleted...]
-      <c r="I8" s="31">
+      <c r="B18" s="29">
+        <v>2535</v>
+      </c>
+      <c r="C18" s="30">
+        <v>1794</v>
+      </c>
+      <c r="D18" s="31">
+        <v>741</v>
+      </c>
+      <c r="E18" s="29">
+        <v>4172</v>
+      </c>
+      <c r="F18" s="30">
+        <v>2531</v>
+      </c>
+      <c r="G18" s="31">
+        <v>1641</v>
+      </c>
+      <c r="H18" s="29">
+        <v>3</v>
+      </c>
+      <c r="I18" s="30">
+        <v>1</v>
+      </c>
+      <c r="J18" s="31">
+        <v>2</v>
+      </c>
+      <c r="K18" s="29">
+        <v>3</v>
+      </c>
+      <c r="L18" s="30">
+        <v>1</v>
+      </c>
+      <c r="M18" s="31">
+        <v>2</v>
+      </c>
+      <c r="N18" s="29">
+        <v>119</v>
+      </c>
+      <c r="O18" s="30">
+        <v>86</v>
+      </c>
+      <c r="P18" s="31">
+        <v>33</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>181</v>
+      </c>
+      <c r="R18" s="30">
+        <v>111</v>
+      </c>
+      <c r="S18" s="31">
+        <v>70</v>
+      </c>
+      <c r="T18" s="29">
+        <v>2413</v>
+      </c>
+      <c r="U18" s="30">
+        <v>1707</v>
+      </c>
+      <c r="V18" s="31">
+        <v>706</v>
+      </c>
+      <c r="W18" s="29">
+        <v>3988</v>
+      </c>
+      <c r="X18" s="30">
+        <v>2419</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>1569</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>1.4033669735436261</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>0.87446079808171984</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>175452</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>517222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="29">
+        <v>5711</v>
+      </c>
+      <c r="C19" s="30">
+        <v>3863</v>
+      </c>
+      <c r="D19" s="31">
+        <v>1848</v>
+      </c>
+      <c r="E19" s="29">
+        <v>10880</v>
+      </c>
+      <c r="F19" s="30">
+        <v>6092</v>
+      </c>
+      <c r="G19" s="31">
+        <v>4788</v>
+      </c>
+      <c r="H19" s="29">
+        <v>3</v>
+      </c>
+      <c r="I19" s="30">
+        <v>3</v>
+      </c>
+      <c r="J19" s="31">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>3</v>
+      </c>
+      <c r="L19" s="30">
+        <v>3</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>3050</v>
+      </c>
+      <c r="O19" s="30">
+        <v>2174</v>
+      </c>
+      <c r="P19" s="31">
+        <v>876</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>4492</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2820</v>
+      </c>
+      <c r="S19" s="31">
+        <v>1672</v>
+      </c>
+      <c r="T19" s="29">
+        <v>2658</v>
+      </c>
+      <c r="U19" s="30">
+        <v>1686</v>
+      </c>
+      <c r="V19" s="31">
+        <v>972</v>
+      </c>
+      <c r="W19" s="29">
+        <v>6385</v>
+      </c>
+      <c r="X19" s="30">
+        <v>3269</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>3116</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>2.3123891583729463</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.6498146991211098</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>236632</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>707792</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="29">
+        <v>2126</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1531</v>
+      </c>
+      <c r="D20" s="31">
+        <v>595</v>
+      </c>
+      <c r="E20" s="29">
+        <v>3383</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2089</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1294</v>
+      </c>
+      <c r="H20" s="29">
+        <v>2</v>
+      </c>
+      <c r="I20" s="30">
+        <v>2</v>
+      </c>
+      <c r="J20" s="31">
+        <v>0</v>
+      </c>
+      <c r="K20" s="29">
+        <v>2</v>
+      </c>
+      <c r="L20" s="30">
+        <v>2</v>
+      </c>
+      <c r="M20" s="31">
+        <v>0</v>
+      </c>
+      <c r="N20" s="29">
+        <v>257</v>
+      </c>
+      <c r="O20" s="30">
+        <v>196</v>
+      </c>
+      <c r="P20" s="31">
+        <v>61</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>318</v>
+      </c>
+      <c r="R20" s="30">
+        <v>222</v>
+      </c>
+      <c r="S20" s="31">
+        <v>96</v>
+      </c>
+      <c r="T20" s="29">
+        <v>1867</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1333</v>
+      </c>
+      <c r="V20" s="31">
+        <v>534</v>
+      </c>
+      <c r="W20" s="29">
+        <v>3063</v>
+      </c>
+      <c r="X20" s="30">
+        <v>1865</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1198</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1.140368286390139</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>0.69815915469704481</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>180652</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>529229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="29">
+        <v>8558</v>
+      </c>
+      <c r="C21" s="30">
+        <v>5696</v>
+      </c>
+      <c r="D21" s="31">
+        <v>2862</v>
+      </c>
+      <c r="E21" s="29">
+        <v>14936</v>
+      </c>
+      <c r="F21" s="30">
+        <v>8819</v>
+      </c>
+      <c r="G21" s="31">
+        <v>6117</v>
+      </c>
+      <c r="H21" s="29">
+        <v>68</v>
+      </c>
+      <c r="I21" s="30">
+        <v>53</v>
+      </c>
+      <c r="J21" s="31">
+        <v>15</v>
+      </c>
+      <c r="K21" s="29">
+        <v>71</v>
+      </c>
+      <c r="L21" s="30">
         <v>56</v>
       </c>
-      <c r="J8" s="32">
+      <c r="M21" s="31">
+        <v>15</v>
+      </c>
+      <c r="N21" s="29">
+        <v>820</v>
+      </c>
+      <c r="O21" s="30">
+        <v>622</v>
+      </c>
+      <c r="P21" s="31">
+        <v>198</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>938</v>
+      </c>
+      <c r="R21" s="30">
+        <v>681</v>
+      </c>
+      <c r="S21" s="31">
+        <v>257</v>
+      </c>
+      <c r="T21" s="29">
+        <v>7670</v>
+      </c>
+      <c r="U21" s="30">
+        <v>5021</v>
+      </c>
+      <c r="V21" s="31">
+        <v>2649</v>
+      </c>
+      <c r="W21" s="29">
+        <v>13927</v>
+      </c>
+      <c r="X21" s="30">
+        <v>8082</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>5845</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>2.87361532236672</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>1.8787492279845082</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>282187</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>852286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="29">
+        <v>3537</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2333</v>
+      </c>
+      <c r="D22" s="31">
+        <v>1204</v>
+      </c>
+      <c r="E22" s="29">
+        <v>6406</v>
+      </c>
+      <c r="F22" s="30">
+        <v>3768</v>
+      </c>
+      <c r="G22" s="31">
+        <v>2638</v>
+      </c>
+      <c r="H22" s="29">
+        <v>32</v>
+      </c>
+      <c r="I22" s="30">
+        <v>29</v>
+      </c>
+      <c r="J22" s="31">
+        <v>3</v>
+      </c>
+      <c r="K22" s="29">
+        <v>32</v>
+      </c>
+      <c r="L22" s="30">
+        <v>29</v>
+      </c>
+      <c r="M22" s="31">
+        <v>3</v>
+      </c>
+      <c r="N22" s="29">
+        <v>565</v>
+      </c>
+      <c r="O22" s="30">
+        <v>420</v>
+      </c>
+      <c r="P22" s="31">
+        <v>145</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>706</v>
+      </c>
+      <c r="R22" s="30">
+        <v>483</v>
+      </c>
+      <c r="S22" s="31">
+        <v>223</v>
+      </c>
+      <c r="T22" s="29">
+        <v>2940</v>
+      </c>
+      <c r="U22" s="30">
+        <v>1884</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1056</v>
+      </c>
+      <c r="W22" s="29">
+        <v>5668</v>
+      </c>
+      <c r="X22" s="30">
+        <v>3256</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>2412</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>4.1776412921514208</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>3.0282116250047273</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>81786</v>
+      </c>
+      <c r="AD22" s="27">
+        <v>224821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="29">
+        <v>4429</v>
+      </c>
+      <c r="C23" s="30">
+        <v>2830</v>
+      </c>
+      <c r="D23" s="31">
+        <v>1599</v>
+      </c>
+      <c r="E23" s="29">
+        <v>8926</v>
+      </c>
+      <c r="F23" s="30">
+        <v>5011</v>
+      </c>
+      <c r="G23" s="31">
+        <v>3915</v>
+      </c>
+      <c r="H23" s="29">
+        <v>3</v>
+      </c>
+      <c r="I23" s="30">
+        <v>2</v>
+      </c>
+      <c r="J23" s="31">
+        <v>1</v>
+      </c>
+      <c r="K23" s="29">
+        <v>3</v>
+      </c>
+      <c r="L23" s="30">
+        <v>2</v>
+      </c>
+      <c r="M23" s="31">
+        <v>1</v>
+      </c>
+      <c r="N23" s="29">
+        <v>372</v>
+      </c>
+      <c r="O23" s="30">
+        <v>270</v>
+      </c>
+      <c r="P23" s="31">
+        <v>102</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>471</v>
+      </c>
+      <c r="R23" s="30">
+        <v>319</v>
+      </c>
+      <c r="S23" s="31">
+        <v>152</v>
+      </c>
+      <c r="T23" s="29">
+        <v>4054</v>
+      </c>
+      <c r="U23" s="30">
+        <v>2558</v>
+      </c>
+      <c r="V23" s="31">
+        <v>1496</v>
+      </c>
+      <c r="W23" s="29">
+        <v>8452</v>
+      </c>
+      <c r="X23" s="30">
+        <v>4690</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>3762</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>3.4366634335596511</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>2.8114359867585965</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>123440</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>333897</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="29">
+        <v>678</v>
+      </c>
+      <c r="C24" s="30">
+        <v>463</v>
+      </c>
+      <c r="D24" s="31">
+        <v>215</v>
+      </c>
+      <c r="E24" s="29">
+        <v>1162</v>
+      </c>
+      <c r="F24" s="30">
+        <v>653</v>
+      </c>
+      <c r="G24" s="31">
+        <v>509</v>
+      </c>
+      <c r="H24" s="29">
+        <v>33</v>
+      </c>
+      <c r="I24" s="30">
+        <v>23</v>
+      </c>
+      <c r="J24" s="31">
         <v>10</v>
       </c>
-      <c r="K8" s="30">
-[...5 lines deleted...]
-      <c r="M8" s="32">
+      <c r="K24" s="29">
+        <v>34</v>
+      </c>
+      <c r="L24" s="30">
+        <v>23</v>
+      </c>
+      <c r="M24" s="31">
+        <v>11</v>
+      </c>
+      <c r="N24" s="29">
+        <v>319</v>
+      </c>
+      <c r="O24" s="30">
+        <v>229</v>
+      </c>
+      <c r="P24" s="31">
+        <v>90</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>414</v>
+      </c>
+      <c r="R24" s="30">
+        <v>266</v>
+      </c>
+      <c r="S24" s="31">
+        <v>148</v>
+      </c>
+      <c r="T24" s="29">
+        <v>326</v>
+      </c>
+      <c r="U24" s="30">
+        <v>211</v>
+      </c>
+      <c r="V24" s="31">
+        <v>115</v>
+      </c>
+      <c r="W24" s="29">
+        <v>714</v>
+      </c>
+      <c r="X24" s="30">
+        <v>364</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>350</v>
+      </c>
+      <c r="Z24" s="32">
+        <v>1.5681739331560078</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>1.0785323791756003</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>37151</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>100400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2612</v>
+      </c>
+      <c r="C25" s="30">
+        <v>1634</v>
+      </c>
+      <c r="D25" s="31">
+        <v>978</v>
+      </c>
+      <c r="E25" s="29">
+        <v>4744</v>
+      </c>
+      <c r="F25" s="30">
+        <v>2660</v>
+      </c>
+      <c r="G25" s="31">
+        <v>2084</v>
+      </c>
+      <c r="H25" s="29">
+        <v>3</v>
+      </c>
+      <c r="I25" s="30">
+        <v>3</v>
+      </c>
+      <c r="J25" s="31">
+        <v>0</v>
+      </c>
+      <c r="K25" s="29">
+        <v>3</v>
+      </c>
+      <c r="L25" s="30">
+        <v>3</v>
+      </c>
+      <c r="M25" s="31">
+        <v>0</v>
+      </c>
+      <c r="N25" s="29">
+        <v>782</v>
+      </c>
+      <c r="O25" s="30">
+        <v>519</v>
+      </c>
+      <c r="P25" s="31">
+        <v>263</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>1094</v>
+      </c>
+      <c r="R25" s="30">
+        <v>669</v>
+      </c>
+      <c r="S25" s="31">
+        <v>425</v>
+      </c>
+      <c r="T25" s="29">
+        <v>1827</v>
+      </c>
+      <c r="U25" s="30">
+        <v>1112</v>
+      </c>
+      <c r="V25" s="31">
+        <v>715</v>
+      </c>
+      <c r="W25" s="29">
+        <v>3647</v>
+      </c>
+      <c r="X25" s="30">
+        <v>1988</v>
+      </c>
+      <c r="Y25" s="31">
+        <v>1659</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>1.6401986825662955</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>1.3095747470704338</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>149678</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>374914</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="29">
+        <v>1965</v>
+      </c>
+      <c r="C26" s="30">
+        <v>1144</v>
+      </c>
+      <c r="D26" s="31">
+        <v>821</v>
+      </c>
+      <c r="E26" s="29">
+        <v>3824</v>
+      </c>
+      <c r="F26" s="30">
+        <v>2030</v>
+      </c>
+      <c r="G26" s="31">
+        <v>1794</v>
+      </c>
+      <c r="H26" s="29">
+        <v>6</v>
+      </c>
+      <c r="I26" s="30">
+        <v>3</v>
+      </c>
+      <c r="J26" s="31">
+        <v>3</v>
+      </c>
+      <c r="K26" s="29">
+        <v>6</v>
+      </c>
+      <c r="L26" s="30">
+        <v>3</v>
+      </c>
+      <c r="M26" s="31">
+        <v>3</v>
+      </c>
+      <c r="N26" s="29">
+        <v>514</v>
+      </c>
+      <c r="O26" s="30">
+        <v>313</v>
+      </c>
+      <c r="P26" s="31">
+        <v>201</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>766</v>
+      </c>
+      <c r="R26" s="30">
+        <v>445</v>
+      </c>
+      <c r="S26" s="31">
+        <v>321</v>
+      </c>
+      <c r="T26" s="29">
+        <v>1445</v>
+      </c>
+      <c r="U26" s="30">
+        <v>828</v>
+      </c>
+      <c r="V26" s="31">
+        <v>617</v>
+      </c>
+      <c r="W26" s="29">
+        <v>3052</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1582</v>
+      </c>
+      <c r="Y26" s="31">
+        <v>1470</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>1.0957330537773515</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0.83772386220494</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>152163</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>428483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="29">
+        <v>1458</v>
+      </c>
+      <c r="C27" s="30">
+        <v>939</v>
+      </c>
+      <c r="D27" s="31">
+        <v>519</v>
+      </c>
+      <c r="E27" s="29">
+        <v>2457</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1395</v>
+      </c>
+      <c r="G27" s="31">
+        <v>1062</v>
+      </c>
+      <c r="H27" s="29">
+        <v>13</v>
+      </c>
+      <c r="I27" s="30">
+        <v>12</v>
+      </c>
+      <c r="J27" s="31">
+        <v>1</v>
+      </c>
+      <c r="K27" s="29">
         <v>14</v>
       </c>
-      <c r="N8" s="30">
-[...49 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="L27" s="30">
+        <v>13</v>
+      </c>
+      <c r="M27" s="31">
+        <v>1</v>
+      </c>
+      <c r="N27" s="29">
+        <v>314</v>
+      </c>
+      <c r="O27" s="30">
+        <v>214</v>
+      </c>
+      <c r="P27" s="31">
+        <v>100</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>415</v>
+      </c>
+      <c r="R27" s="30">
+        <v>270</v>
+      </c>
+      <c r="S27" s="31">
+        <v>145</v>
+      </c>
+      <c r="T27" s="29">
+        <v>1131</v>
+      </c>
+      <c r="U27" s="30">
+        <v>713</v>
+      </c>
+      <c r="V27" s="31">
+        <v>418</v>
+      </c>
+      <c r="W27" s="29">
+        <v>2028</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1112</v>
+      </c>
+      <c r="Y27" s="31">
+        <v>916</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>1.410276251644355</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>0.93215066164865845</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>97643</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>270872</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="29">
+        <v>236</v>
+      </c>
+      <c r="C28" s="30">
+        <v>163</v>
+      </c>
+      <c r="D28" s="31">
+        <v>73</v>
+      </c>
+      <c r="E28" s="29">
+        <v>375</v>
+      </c>
+      <c r="F28" s="30">
+        <v>221</v>
+      </c>
+      <c r="G28" s="31">
+        <v>154</v>
+      </c>
+      <c r="H28" s="29">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30">
+        <v>0</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
+        <v>0</v>
+      </c>
+      <c r="L28" s="30">
+        <v>0</v>
+      </c>
+      <c r="M28" s="31">
+        <v>0</v>
+      </c>
+      <c r="N28" s="29">
+        <v>51</v>
+      </c>
+      <c r="O28" s="30">
         <v>41</v>
       </c>
-      <c r="B9" s="30">
-[...121 lines deleted...]
-      <c r="M10" s="32">
+      <c r="P28" s="31">
+        <v>10</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>63</v>
+      </c>
+      <c r="R28" s="30">
+        <v>44</v>
+      </c>
+      <c r="S28" s="31">
+        <v>19</v>
+      </c>
+      <c r="T28" s="29">
+        <v>185</v>
+      </c>
+      <c r="U28" s="30">
+        <v>122</v>
+      </c>
+      <c r="V28" s="31">
+        <v>63</v>
+      </c>
+      <c r="W28" s="29">
+        <v>312</v>
+      </c>
+      <c r="X28" s="30">
+        <v>177</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>135</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0.53845627324374279</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>0.26014748628155587</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>36558</v>
+      </c>
+      <c r="AD28" s="27">
+        <v>120713</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="34">
+        <v>51</v>
+      </c>
+      <c r="C29" s="35">
+        <v>36</v>
+      </c>
+      <c r="D29" s="36">
+        <v>15</v>
+      </c>
+      <c r="E29" s="34">
+        <v>92</v>
+      </c>
+      <c r="F29" s="35">
+        <v>51</v>
+      </c>
+      <c r="G29" s="36">
+        <v>41</v>
+      </c>
+      <c r="H29" s="34">
+        <v>14</v>
+      </c>
+      <c r="I29" s="35">
+        <v>10</v>
+      </c>
+      <c r="J29" s="36">
+        <v>4</v>
+      </c>
+      <c r="K29" s="34">
+        <v>14</v>
+      </c>
+      <c r="L29" s="35">
+        <v>10</v>
+      </c>
+      <c r="M29" s="36">
+        <v>4</v>
+      </c>
+      <c r="N29" s="34">
+        <v>16</v>
+      </c>
+      <c r="O29" s="35">
+        <v>12</v>
+      </c>
+      <c r="P29" s="36">
+        <v>4</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>26</v>
+      </c>
+      <c r="R29" s="35">
+        <v>16</v>
+      </c>
+      <c r="S29" s="36">
+        <v>10</v>
+      </c>
+      <c r="T29" s="34">
         <v>21</v>
       </c>
-      <c r="N10" s="30">
-[...850 lines deleted...]
-      <c r="A20" s="29" t="s">
+      <c r="U29" s="35">
+        <v>14</v>
+      </c>
+      <c r="V29" s="36">
+        <v>7</v>
+      </c>
+      <c r="W29" s="34">
         <v>52</v>
       </c>
-      <c r="B20" s="30">
-[...866 lines deleted...]
-      <c r="X29" s="36">
+      <c r="X29" s="35">
         <v>25</v>
       </c>
-      <c r="Y29" s="37">
+      <c r="Y29" s="36">
         <v>27</v>
       </c>
-      <c r="Z29" s="38">
+      <c r="Z29" s="37">
         <v>1.3757755597518209</v>
       </c>
-      <c r="AA29" s="39">
+      <c r="AA29" s="38">
         <v>0.65531733029418049</v>
       </c>
-      <c r="AC29" s="28">
+      <c r="AC29" s="27">
         <v>2423</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="27">
         <v>12165</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
-      <c r="L30" s="28"/>
-[...12 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
     </row>
     <row r="35" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B35" s="31"/>
-[...24 lines deleted...]
-      <c r="AA35" s="31"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="30"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="30"/>
+      <c r="S35" s="30"/>
+      <c r="T35" s="30"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="30"/>
+      <c r="W35" s="30"/>
+      <c r="X35" s="30"/>
+      <c r="Y35" s="30"/>
+      <c r="Z35" s="30"/>
+      <c r="AA35" s="30"/>
     </row>
     <row r="36" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B36" s="31"/>
-[...24 lines deleted...]
-      <c r="AA36" s="31"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+      <c r="H36" s="30"/>
+      <c r="I36" s="30"/>
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="30"/>
+      <c r="P36" s="30"/>
+      <c r="Q36" s="30"/>
+      <c r="R36" s="30"/>
+      <c r="S36" s="30"/>
+      <c r="T36" s="30"/>
+      <c r="U36" s="30"/>
+      <c r="V36" s="30"/>
+      <c r="W36" s="30"/>
+      <c r="X36" s="30"/>
+      <c r="Y36" s="30"/>
+      <c r="Z36" s="30"/>
+      <c r="AA36" s="30"/>
     </row>
     <row r="37" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B37" s="31"/>
-[...24 lines deleted...]
-      <c r="AA37" s="31"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+      <c r="O37" s="30"/>
+      <c r="P37" s="30"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="30"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="30"/>
+      <c r="W37" s="30"/>
+      <c r="X37" s="30"/>
+      <c r="Y37" s="30"/>
+      <c r="Z37" s="30"/>
+      <c r="AA37" s="30"/>
     </row>
     <row r="38" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B38" s="31"/>
-[...24 lines deleted...]
-      <c r="AA38" s="31"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+      <c r="O38" s="30"/>
+      <c r="P38" s="30"/>
+      <c r="Q38" s="30"/>
+      <c r="R38" s="30"/>
+      <c r="S38" s="30"/>
+      <c r="T38" s="30"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="30"/>
+      <c r="W38" s="30"/>
+      <c r="X38" s="30"/>
+      <c r="Y38" s="30"/>
+      <c r="Z38" s="30"/>
+      <c r="AA38" s="30"/>
     </row>
     <row r="39" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B39" s="31"/>
-[...24 lines deleted...]
-      <c r="AA39" s="31"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+      <c r="O39" s="30"/>
+      <c r="P39" s="30"/>
+      <c r="Q39" s="30"/>
+      <c r="R39" s="30"/>
+      <c r="S39" s="30"/>
+      <c r="T39" s="30"/>
+      <c r="U39" s="30"/>
+      <c r="V39" s="30"/>
+      <c r="W39" s="30"/>
+      <c r="X39" s="30"/>
+      <c r="Y39" s="30"/>
+      <c r="Z39" s="30"/>
+      <c r="AA39" s="30"/>
     </row>
     <row r="40" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B40" s="31"/>
-[...24 lines deleted...]
-      <c r="AA40" s="31"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="30"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="30"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
     </row>
     <row r="41" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B41" s="31"/>
-[...24 lines deleted...]
-      <c r="AA41" s="31"/>
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="30"/>
+      <c r="AA41" s="30"/>
     </row>
     <row r="42" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B42" s="31"/>
-[...24 lines deleted...]
-      <c r="AA42" s="31"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="30"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+      <c r="O42" s="30"/>
+      <c r="P42" s="30"/>
+      <c r="Q42" s="30"/>
+      <c r="R42" s="30"/>
+      <c r="S42" s="30"/>
+      <c r="T42" s="30"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="30"/>
+      <c r="W42" s="30"/>
+      <c r="X42" s="30"/>
+      <c r="Y42" s="30"/>
+      <c r="Z42" s="30"/>
+      <c r="AA42" s="30"/>
     </row>
     <row r="43" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B43" s="31"/>
-[...24 lines deleted...]
-      <c r="AA43" s="31"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="30"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="30"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="30"/>
+      <c r="Z43" s="30"/>
+      <c r="AA43" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4A9244A-981E-4B6C-B772-97C1E417FD0F}">
   <dimension ref="A1:AD43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.1640625" customWidth="1"/>
     <col min="3" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" customWidth="1"/>
     <col min="8" max="19" width="8.83203125" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
     <col min="29" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -45317,139 +18362,139 @@
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...4 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="19" t="s">
+      <c r="AA4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="17" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...2 lines deleted...]
-      <c r="AA5" s="19"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
     </row>
     <row r="6" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -45478,2453 +18523,2453 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-      <c r="AA6" s="19"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
     </row>
     <row r="7" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="21">
+        <v>146029</v>
+      </c>
+      <c r="C7" s="22">
+        <v>89837</v>
+      </c>
+      <c r="D7" s="23">
+        <v>56192</v>
+      </c>
+      <c r="E7" s="21">
+        <v>288703</v>
+      </c>
+      <c r="F7" s="22">
+        <v>155932</v>
+      </c>
+      <c r="G7" s="23">
+        <v>132771</v>
+      </c>
+      <c r="H7" s="21">
+        <v>2452</v>
+      </c>
+      <c r="I7" s="22">
+        <v>1753</v>
+      </c>
+      <c r="J7" s="23">
+        <v>699</v>
+      </c>
+      <c r="K7" s="21">
+        <v>2533</v>
+      </c>
+      <c r="L7" s="22">
+        <v>1800</v>
+      </c>
+      <c r="M7" s="23">
+        <v>733</v>
+      </c>
+      <c r="N7" s="21">
+        <v>35047</v>
+      </c>
+      <c r="O7" s="22">
+        <v>23515</v>
+      </c>
+      <c r="P7" s="23">
+        <v>11532</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>49686</v>
+      </c>
+      <c r="R7" s="22">
+        <v>30401</v>
+      </c>
+      <c r="S7" s="23">
+        <v>19285</v>
+      </c>
+      <c r="T7" s="21">
+        <v>108530</v>
+      </c>
+      <c r="U7" s="22">
+        <v>64569</v>
+      </c>
+      <c r="V7" s="23">
+        <v>43961</v>
+      </c>
+      <c r="W7" s="24">
+        <v>236484</v>
+      </c>
+      <c r="X7" s="22">
+        <v>123731</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>112753</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>1.6065768555853215</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1.2409519339220378</v>
+      </c>
+      <c r="AC7" s="27">
+        <v>8286260</v>
+      </c>
+      <c r="AD7" s="27">
+        <v>23373517</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29">
+        <v>18041</v>
+      </c>
+      <c r="C8" s="30">
+        <v>10894</v>
+      </c>
+      <c r="D8" s="31">
+        <v>7147</v>
+      </c>
+      <c r="E8" s="29">
+        <v>35091</v>
+      </c>
+      <c r="F8" s="30">
+        <v>18658</v>
+      </c>
+      <c r="G8" s="31">
+        <v>16433</v>
+      </c>
+      <c r="H8" s="29">
+        <v>73</v>
+      </c>
+      <c r="I8" s="30">
+        <v>61</v>
+      </c>
+      <c r="J8" s="31">
+        <v>12</v>
+      </c>
+      <c r="K8" s="29">
+        <v>81</v>
+      </c>
+      <c r="L8" s="30">
+        <v>65</v>
+      </c>
+      <c r="M8" s="31">
+        <v>16</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1345</v>
+      </c>
+      <c r="O8" s="30">
+        <v>879</v>
+      </c>
+      <c r="P8" s="31">
+        <v>466</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2106</v>
+      </c>
+      <c r="R8" s="30">
+        <v>1239</v>
+      </c>
+      <c r="S8" s="31">
+        <v>867</v>
+      </c>
+      <c r="T8" s="29">
+        <v>16623</v>
+      </c>
+      <c r="U8" s="30">
+        <v>9954</v>
+      </c>
+      <c r="V8" s="31">
+        <v>6669</v>
+      </c>
+      <c r="W8" s="29">
+        <v>32904</v>
+      </c>
+      <c r="X8" s="30">
+        <v>17354</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>15550</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1.1007939432841867</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>0.87825183560415065</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1477857</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3954929</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="29">
+        <v>21909</v>
+      </c>
+      <c r="C9" s="30">
+        <v>12065</v>
+      </c>
+      <c r="D9" s="31">
+        <v>9844</v>
+      </c>
+      <c r="E9" s="29">
+        <v>44476</v>
+      </c>
+      <c r="F9" s="30">
+        <v>22610</v>
+      </c>
+      <c r="G9" s="31">
+        <v>21866</v>
+      </c>
+      <c r="H9" s="29">
+        <v>1474</v>
+      </c>
+      <c r="I9" s="30">
+        <v>1040</v>
+      </c>
+      <c r="J9" s="31">
+        <v>434</v>
+      </c>
+      <c r="K9" s="29">
+        <v>1528</v>
+      </c>
+      <c r="L9" s="30">
+        <v>1069</v>
+      </c>
+      <c r="M9" s="31">
+        <v>459</v>
+      </c>
+      <c r="N9" s="29">
+        <v>6644</v>
+      </c>
+      <c r="O9" s="30">
+        <v>4125</v>
+      </c>
+      <c r="P9" s="31">
+        <v>2519</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8691</v>
+      </c>
+      <c r="R9" s="30">
+        <v>5097</v>
+      </c>
+      <c r="S9" s="31">
+        <v>3594</v>
+      </c>
+      <c r="T9" s="29">
+        <v>13791</v>
+      </c>
+      <c r="U9" s="30">
+        <v>6900</v>
+      </c>
+      <c r="V9" s="31">
+        <v>6891</v>
+      </c>
+      <c r="W9" s="29">
+        <v>34257</v>
+      </c>
+      <c r="X9" s="30">
+        <v>16444</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>17813</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>2.084623794340716</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1.79289477365288</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>1026738</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>2686516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="29">
+        <v>12091</v>
+      </c>
+      <c r="C10" s="30">
+        <v>7071</v>
+      </c>
+      <c r="D10" s="31">
+        <v>5020</v>
+      </c>
+      <c r="E10" s="29">
+        <v>28305</v>
+      </c>
+      <c r="F10" s="30">
+        <v>14570</v>
+      </c>
+      <c r="G10" s="31">
+        <v>13735</v>
+      </c>
+      <c r="H10" s="29">
+        <v>67</v>
+      </c>
+      <c r="I10" s="30">
+        <v>46</v>
+      </c>
+      <c r="J10" s="31">
+        <v>21</v>
+      </c>
+      <c r="K10" s="29">
+        <v>69</v>
+      </c>
+      <c r="L10" s="30">
+        <v>47</v>
+      </c>
+      <c r="M10" s="31">
+        <v>22</v>
+      </c>
+      <c r="N10" s="29">
+        <v>1397</v>
+      </c>
+      <c r="O10" s="30">
+        <v>917</v>
+      </c>
+      <c r="P10" s="31">
+        <v>480</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>2529</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1474</v>
+      </c>
+      <c r="S10" s="31">
+        <v>1055</v>
+      </c>
+      <c r="T10" s="29">
+        <v>10627</v>
+      </c>
+      <c r="U10" s="30">
+        <v>6108</v>
+      </c>
+      <c r="V10" s="31">
+        <v>4519</v>
+      </c>
+      <c r="W10" s="29">
+        <v>25707</v>
+      </c>
+      <c r="X10" s="30">
+        <v>13049</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>12658</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1.3763765472994971</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>1.2406507400511251</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>897191</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>2701661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="29">
+        <v>20398</v>
+      </c>
+      <c r="C11" s="30">
+        <v>11824</v>
+      </c>
+      <c r="D11" s="31">
+        <v>8574</v>
+      </c>
+      <c r="E11" s="29">
+        <v>44247</v>
+      </c>
+      <c r="F11" s="30">
+        <v>23043</v>
+      </c>
+      <c r="G11" s="31">
+        <v>21204</v>
+      </c>
+      <c r="H11" s="29">
+        <v>412</v>
+      </c>
+      <c r="I11" s="30">
+        <v>299</v>
+      </c>
+      <c r="J11" s="31">
+        <v>113</v>
+      </c>
+      <c r="K11" s="29">
+        <v>420</v>
+      </c>
+      <c r="L11" s="30">
+        <v>306</v>
+      </c>
+      <c r="M11" s="31">
+        <v>114</v>
+      </c>
+      <c r="N11" s="29">
+        <v>7113</v>
+      </c>
+      <c r="O11" s="30">
+        <v>4653</v>
+      </c>
+      <c r="P11" s="31">
+        <v>2460</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>11170</v>
+      </c>
+      <c r="R11" s="30">
+        <v>6561</v>
+      </c>
+      <c r="S11" s="31">
+        <v>4609</v>
+      </c>
+      <c r="T11" s="29">
+        <v>12873</v>
+      </c>
+      <c r="U11" s="30">
+        <v>6872</v>
+      </c>
+      <c r="V11" s="31">
+        <v>6001</v>
+      </c>
+      <c r="W11" s="29">
+        <v>32657</v>
+      </c>
+      <c r="X11" s="30">
+        <v>16176</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>16481</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>1.9730688388028488</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1.5721316245857553</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>663131</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1883208</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29">
+        <v>8775</v>
+      </c>
+      <c r="C12" s="30">
+        <v>5912</v>
+      </c>
+      <c r="D12" s="31">
+        <v>2863</v>
+      </c>
+      <c r="E12" s="29">
+        <v>15214</v>
+      </c>
+      <c r="F12" s="30">
+        <v>8853</v>
+      </c>
+      <c r="G12" s="31">
+        <v>6361</v>
+      </c>
+      <c r="H12" s="29">
+        <v>181</v>
+      </c>
+      <c r="I12" s="30">
+        <v>124</v>
+      </c>
+      <c r="J12" s="31">
+        <v>57</v>
+      </c>
+      <c r="K12" s="29">
+        <v>183</v>
+      </c>
+      <c r="L12" s="30">
+        <v>125</v>
+      </c>
+      <c r="M12" s="31">
+        <v>58</v>
+      </c>
+      <c r="N12" s="29">
+        <v>2912</v>
+      </c>
+      <c r="O12" s="30">
+        <v>2073</v>
+      </c>
+      <c r="P12" s="31">
+        <v>839</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>3528</v>
+      </c>
+      <c r="R12" s="30">
+        <v>2372</v>
+      </c>
+      <c r="S12" s="31">
+        <v>1156</v>
+      </c>
+      <c r="T12" s="29">
+        <v>5682</v>
+      </c>
+      <c r="U12" s="30">
+        <v>3715</v>
+      </c>
+      <c r="V12" s="31">
+        <v>1967</v>
+      </c>
+      <c r="W12" s="29">
+        <v>11503</v>
+      </c>
+      <c r="X12" s="30">
+        <v>6356</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>5147</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>1.2246299245125554</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>0.82104828016451181</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>1056421</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>2779877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="29">
+        <v>15091</v>
+      </c>
+      <c r="C13" s="30">
+        <v>9433</v>
+      </c>
+      <c r="D13" s="31">
+        <v>5658</v>
+      </c>
+      <c r="E13" s="29">
+        <v>29344</v>
+      </c>
+      <c r="F13" s="30">
+        <v>15750</v>
+      </c>
+      <c r="G13" s="31">
+        <v>13594</v>
+      </c>
+      <c r="H13" s="29">
+        <v>60</v>
+      </c>
+      <c r="I13" s="30">
+        <v>35</v>
+      </c>
+      <c r="J13" s="31">
+        <v>25</v>
+      </c>
+      <c r="K13" s="29">
+        <v>64</v>
+      </c>
+      <c r="L13" s="30">
+        <v>38</v>
+      </c>
+      <c r="M13" s="31">
+        <v>26</v>
+      </c>
+      <c r="N13" s="29">
+        <v>6874</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4560</v>
+      </c>
+      <c r="P13" s="31">
+        <v>2314</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>9135</v>
+      </c>
+      <c r="R13" s="30">
+        <v>5630</v>
+      </c>
+      <c r="S13" s="31">
+        <v>3505</v>
+      </c>
+      <c r="T13" s="29">
+        <v>8157</v>
+      </c>
+      <c r="U13" s="30">
+        <v>4838</v>
+      </c>
+      <c r="V13" s="31">
+        <v>3319</v>
+      </c>
+      <c r="W13" s="29">
+        <v>20145</v>
+      </c>
+      <c r="X13" s="30">
+        <v>10082</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>10063</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>1.327515757157246</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>1.0756058071863692</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>3125941</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>9234448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="29">
+        <v>2805</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1779</v>
+      </c>
+      <c r="D14" s="31">
+        <v>1026</v>
+      </c>
+      <c r="E14" s="29">
+        <v>5081</v>
+      </c>
+      <c r="F14" s="30">
+        <v>2881</v>
+      </c>
+      <c r="G14" s="31">
+        <v>2200</v>
+      </c>
+      <c r="H14" s="29">
+        <v>7</v>
+      </c>
+      <c r="I14" s="30">
+        <v>6</v>
+      </c>
+      <c r="J14" s="31">
+        <v>1</v>
+      </c>
+      <c r="K14" s="29">
+        <v>7</v>
+      </c>
+      <c r="L14" s="30">
+        <v>6</v>
+      </c>
+      <c r="M14" s="31">
+        <v>1</v>
+      </c>
+      <c r="N14" s="29">
+        <v>259</v>
+      </c>
+      <c r="O14" s="30">
+        <v>185</v>
+      </c>
+      <c r="P14" s="31">
+        <v>74</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>363</v>
+      </c>
+      <c r="R14" s="30">
+        <v>243</v>
+      </c>
+      <c r="S14" s="31">
+        <v>120</v>
+      </c>
+      <c r="T14" s="29">
+        <v>2539</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1588</v>
+      </c>
+      <c r="V14" s="31">
+        <v>951</v>
+      </c>
+      <c r="W14" s="29">
+        <v>4711</v>
+      </c>
+      <c r="X14" s="30">
+        <v>2632</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>2079</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>1.593080182196122</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>1.1314695966258557</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>716582</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>2044023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1920</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1233</v>
+      </c>
+      <c r="D15" s="31">
+        <v>687</v>
+      </c>
+      <c r="E15" s="29">
+        <v>4241</v>
+      </c>
+      <c r="F15" s="30">
+        <v>2278</v>
+      </c>
+      <c r="G15" s="31">
+        <v>1963</v>
+      </c>
+      <c r="H15" s="29">
+        <v>6</v>
+      </c>
+      <c r="I15" s="30">
+        <v>6</v>
+      </c>
+      <c r="J15" s="31">
+        <v>0</v>
+      </c>
+      <c r="K15" s="29">
+        <v>6</v>
+      </c>
+      <c r="L15" s="30">
+        <v>6</v>
+      </c>
+      <c r="M15" s="31">
+        <v>0</v>
+      </c>
+      <c r="N15" s="29">
+        <v>264</v>
+      </c>
+      <c r="O15" s="30">
+        <v>194</v>
+      </c>
+      <c r="P15" s="31">
+        <v>70</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>381</v>
+      </c>
+      <c r="R15" s="30">
+        <v>249</v>
+      </c>
+      <c r="S15" s="31">
+        <v>132</v>
+      </c>
+      <c r="T15" s="29">
+        <v>1650</v>
+      </c>
+      <c r="U15" s="30">
+        <v>1033</v>
+      </c>
+      <c r="V15" s="31">
+        <v>617</v>
+      </c>
+      <c r="W15" s="29">
+        <v>3854</v>
+      </c>
+      <c r="X15" s="30">
+        <v>2023</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>1831</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0.89228867397537837</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0.7305733131439458</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>174836</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>530486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29">
+        <v>3099</v>
+      </c>
+      <c r="C16" s="30">
+        <v>2055</v>
+      </c>
+      <c r="D16" s="31">
+        <v>1044</v>
+      </c>
+      <c r="E16" s="29">
+        <v>5851</v>
+      </c>
+      <c r="F16" s="30">
+        <v>3310</v>
+      </c>
+      <c r="G16" s="31">
+        <v>2541</v>
+      </c>
+      <c r="H16" s="29">
+        <v>1</v>
+      </c>
+      <c r="I16" s="30">
+        <v>1</v>
+      </c>
+      <c r="J16" s="31">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>1</v>
+      </c>
+      <c r="L16" s="30">
+        <v>1</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="29">
+        <v>1152</v>
+      </c>
+      <c r="O16" s="30">
+        <v>856</v>
+      </c>
+      <c r="P16" s="31">
+        <v>296</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>1707</v>
+      </c>
+      <c r="R16" s="30">
+        <v>1120</v>
+      </c>
+      <c r="S16" s="31">
+        <v>587</v>
+      </c>
+      <c r="T16" s="29">
+        <v>1946</v>
+      </c>
+      <c r="U16" s="30">
+        <v>1198</v>
+      </c>
+      <c r="V16" s="31">
+        <v>748</v>
+      </c>
+      <c r="W16" s="29">
+        <v>4143</v>
+      </c>
+      <c r="X16" s="30">
+        <v>2189</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>1954</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>1.5728968405024741</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>1.0933750925005419</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>180916</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>565554</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="22">
-[...85 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="B17" s="29">
+        <v>7562</v>
+      </c>
+      <c r="C17" s="30">
+        <v>4879</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2683</v>
+      </c>
+      <c r="E17" s="29">
+        <v>12594</v>
+      </c>
+      <c r="F17" s="30">
+        <v>7206</v>
+      </c>
+      <c r="G17" s="31">
+        <v>5388</v>
+      </c>
+      <c r="H17" s="29">
+        <v>3</v>
+      </c>
+      <c r="I17" s="30">
+        <v>3</v>
+      </c>
+      <c r="J17" s="31">
+        <v>0</v>
+      </c>
+      <c r="K17" s="29">
+        <v>3</v>
+      </c>
+      <c r="L17" s="30">
+        <v>3</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="29">
+        <v>88</v>
+      </c>
+      <c r="O17" s="30">
+        <v>61</v>
+      </c>
+      <c r="P17" s="31">
+        <v>27</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>133</v>
+      </c>
+      <c r="R17" s="30">
+        <v>87</v>
+      </c>
+      <c r="S17" s="31">
+        <v>46</v>
+      </c>
+      <c r="T17" s="29">
+        <v>7471</v>
+      </c>
+      <c r="U17" s="30">
+        <v>4815</v>
+      </c>
+      <c r="V17" s="31">
+        <v>2656</v>
+      </c>
+      <c r="W17" s="29">
+        <v>12458</v>
+      </c>
+      <c r="X17" s="30">
+        <v>7116</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>5342</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1.8791312559017941</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>1.0113721141082155</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>375940</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>1296013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="30">
-[...23 lines deleted...]
-      <c r="J8" s="32">
+      <c r="B18" s="29">
+        <v>2566</v>
+      </c>
+      <c r="C18" s="30">
+        <v>1813</v>
+      </c>
+      <c r="D18" s="31">
+        <v>753</v>
+      </c>
+      <c r="E18" s="29">
+        <v>4343</v>
+      </c>
+      <c r="F18" s="30">
+        <v>2605</v>
+      </c>
+      <c r="G18" s="31">
+        <v>1738</v>
+      </c>
+      <c r="H18" s="29">
+        <v>3</v>
+      </c>
+      <c r="I18" s="30">
+        <v>2</v>
+      </c>
+      <c r="J18" s="31">
+        <v>1</v>
+      </c>
+      <c r="K18" s="29">
+        <v>3</v>
+      </c>
+      <c r="L18" s="30">
+        <v>2</v>
+      </c>
+      <c r="M18" s="31">
+        <v>1</v>
+      </c>
+      <c r="N18" s="29">
+        <v>125</v>
+      </c>
+      <c r="O18" s="30">
+        <v>89</v>
+      </c>
+      <c r="P18" s="31">
+        <v>36</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>223</v>
+      </c>
+      <c r="R18" s="30">
+        <v>135</v>
+      </c>
+      <c r="S18" s="31">
+        <v>88</v>
+      </c>
+      <c r="T18" s="29">
+        <v>2438</v>
+      </c>
+      <c r="U18" s="30">
+        <v>1722</v>
+      </c>
+      <c r="V18" s="31">
+        <v>716</v>
+      </c>
+      <c r="W18" s="29">
+        <v>4117</v>
+      </c>
+      <c r="X18" s="30">
+        <v>2468</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>1649</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>1.4262924733334446</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>0.90555572931327477</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>175452</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>517222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="29">
+        <v>5656</v>
+      </c>
+      <c r="C19" s="30">
+        <v>3880</v>
+      </c>
+      <c r="D19" s="31">
+        <v>1776</v>
+      </c>
+      <c r="E19" s="29">
+        <v>11050</v>
+      </c>
+      <c r="F19" s="30">
+        <v>6192</v>
+      </c>
+      <c r="G19" s="31">
+        <v>4858</v>
+      </c>
+      <c r="H19" s="29">
+        <v>3</v>
+      </c>
+      <c r="I19" s="30">
+        <v>3</v>
+      </c>
+      <c r="J19" s="31">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>3</v>
+      </c>
+      <c r="L19" s="30">
+        <v>3</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>2956</v>
+      </c>
+      <c r="O19" s="30">
+        <v>2134</v>
+      </c>
+      <c r="P19" s="31">
+        <v>822</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>4462</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2783</v>
+      </c>
+      <c r="S19" s="31">
+        <v>1679</v>
+      </c>
+      <c r="T19" s="29">
+        <v>2697</v>
+      </c>
+      <c r="U19" s="30">
+        <v>1743</v>
+      </c>
+      <c r="V19" s="31">
+        <v>954</v>
+      </c>
+      <c r="W19" s="29">
+        <v>6585</v>
+      </c>
+      <c r="X19" s="30">
+        <v>3406</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>3179</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>2.3048366524448136</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.6639260825307336</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>236632</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>707792</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="29">
+        <v>2170</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1561</v>
+      </c>
+      <c r="D20" s="31">
+        <v>609</v>
+      </c>
+      <c r="E20" s="29">
+        <v>3577</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2193</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1384</v>
+      </c>
+      <c r="H20" s="29">
+        <v>4</v>
+      </c>
+      <c r="I20" s="30">
+        <v>4</v>
+      </c>
+      <c r="J20" s="31">
+        <v>0</v>
+      </c>
+      <c r="K20" s="29">
+        <v>4</v>
+      </c>
+      <c r="L20" s="30">
+        <v>4</v>
+      </c>
+      <c r="M20" s="31">
+        <v>0</v>
+      </c>
+      <c r="N20" s="29">
+        <v>208</v>
+      </c>
+      <c r="O20" s="30">
+        <v>163</v>
+      </c>
+      <c r="P20" s="31">
+        <v>45</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>260</v>
+      </c>
+      <c r="R20" s="30">
+        <v>182</v>
+      </c>
+      <c r="S20" s="31">
+        <v>78</v>
+      </c>
+      <c r="T20" s="29">
+        <v>1958</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1394</v>
+      </c>
+      <c r="V20" s="31">
+        <v>564</v>
+      </c>
+      <c r="W20" s="29">
+        <v>3313</v>
+      </c>
+      <c r="X20" s="30">
+        <v>2007</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1306</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1.1704549132137347</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>0.73275455897475816</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>180652</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>529229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="29">
+        <v>8647</v>
+      </c>
+      <c r="C21" s="30">
+        <v>5727</v>
+      </c>
+      <c r="D21" s="31">
+        <v>2920</v>
+      </c>
+      <c r="E21" s="29">
+        <v>15651</v>
+      </c>
+      <c r="F21" s="30">
+        <v>9151</v>
+      </c>
+      <c r="G21" s="31">
+        <v>6500</v>
+      </c>
+      <c r="H21" s="29">
+        <v>42</v>
+      </c>
+      <c r="I21" s="30">
+        <v>32</v>
+      </c>
+      <c r="J21" s="31">
+        <v>10</v>
+      </c>
+      <c r="K21" s="29">
+        <v>42</v>
+      </c>
+      <c r="L21" s="30">
+        <v>32</v>
+      </c>
+      <c r="M21" s="31">
+        <v>10</v>
+      </c>
+      <c r="N21" s="29">
+        <v>824</v>
+      </c>
+      <c r="O21" s="30">
+        <v>626</v>
+      </c>
+      <c r="P21" s="31">
+        <v>198</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>964</v>
+      </c>
+      <c r="R21" s="30">
+        <v>695</v>
+      </c>
+      <c r="S21" s="31">
+        <v>269</v>
+      </c>
+      <c r="T21" s="29">
+        <v>7781</v>
+      </c>
+      <c r="U21" s="30">
+        <v>5069</v>
+      </c>
+      <c r="V21" s="31">
+        <v>2712</v>
+      </c>
+      <c r="W21" s="29">
+        <v>14645</v>
+      </c>
+      <c r="X21" s="30">
+        <v>8424</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>6221</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>2.9298754455633413</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>1.9595519235560652</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>282187</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>852286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="29">
+        <v>3639</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2409</v>
+      </c>
+      <c r="D22" s="31">
+        <v>1230</v>
+      </c>
+      <c r="E22" s="29">
+        <v>6829</v>
+      </c>
+      <c r="F22" s="30">
+        <v>4026</v>
+      </c>
+      <c r="G22" s="31">
+        <v>2803</v>
+      </c>
+      <c r="H22" s="29">
+        <v>38</v>
+      </c>
+      <c r="I22" s="30">
+        <v>35</v>
+      </c>
+      <c r="J22" s="31">
+        <v>3</v>
+      </c>
+      <c r="K22" s="29">
+        <v>38</v>
+      </c>
+      <c r="L22" s="30">
+        <v>35</v>
+      </c>
+      <c r="M22" s="31">
+        <v>3</v>
+      </c>
+      <c r="N22" s="29">
+        <v>593</v>
+      </c>
+      <c r="O22" s="30">
+        <v>450</v>
+      </c>
+      <c r="P22" s="31">
+        <v>143</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>769</v>
+      </c>
+      <c r="R22" s="30">
+        <v>531</v>
+      </c>
+      <c r="S22" s="31">
+        <v>238</v>
+      </c>
+      <c r="T22" s="29">
+        <v>3008</v>
+      </c>
+      <c r="U22" s="30">
+        <v>1924</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1084</v>
+      </c>
+      <c r="W22" s="29">
+        <v>6022</v>
+      </c>
+      <c r="X22" s="30">
+        <v>3460</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>2562</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>4.3188264755100345</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>3.2128759685910677</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>81786</v>
+      </c>
+      <c r="AD22" s="27">
+        <v>224821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="29">
+        <v>4529</v>
+      </c>
+      <c r="C23" s="30">
+        <v>2889</v>
+      </c>
+      <c r="D23" s="31">
+        <v>1640</v>
+      </c>
+      <c r="E23" s="29">
+        <v>9392</v>
+      </c>
+      <c r="F23" s="30">
+        <v>5272</v>
+      </c>
+      <c r="G23" s="31">
+        <v>4120</v>
+      </c>
+      <c r="H23" s="29">
+        <v>4</v>
+      </c>
+      <c r="I23" s="30">
+        <v>3</v>
+      </c>
+      <c r="J23" s="31">
+        <v>1</v>
+      </c>
+      <c r="K23" s="29">
+        <v>4</v>
+      </c>
+      <c r="L23" s="30">
+        <v>3</v>
+      </c>
+      <c r="M23" s="31">
+        <v>1</v>
+      </c>
+      <c r="N23" s="29">
+        <v>379</v>
+      </c>
+      <c r="O23" s="30">
+        <v>283</v>
+      </c>
+      <c r="P23" s="31">
+        <v>96</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>476</v>
+      </c>
+      <c r="R23" s="30">
+        <v>333</v>
+      </c>
+      <c r="S23" s="31">
+        <v>143</v>
+      </c>
+      <c r="T23" s="29">
+        <v>4146</v>
+      </c>
+      <c r="U23" s="30">
+        <v>2603</v>
+      </c>
+      <c r="V23" s="31">
+        <v>1543</v>
+      </c>
+      <c r="W23" s="29">
+        <v>8912</v>
+      </c>
+      <c r="X23" s="30">
+        <v>4936</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>3976</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>3.5331747084292235</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>2.9451977471996789</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>123440</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>333897</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="29">
+        <v>723</v>
+      </c>
+      <c r="C24" s="30">
+        <v>489</v>
+      </c>
+      <c r="D24" s="31">
+        <v>234</v>
+      </c>
+      <c r="E24" s="29">
+        <v>1292</v>
+      </c>
+      <c r="F24" s="30">
+        <v>715</v>
+      </c>
+      <c r="G24" s="31">
+        <v>577</v>
+      </c>
+      <c r="H24" s="29">
+        <v>32</v>
+      </c>
+      <c r="I24" s="30">
+        <v>21</v>
+      </c>
+      <c r="J24" s="31">
+        <v>11</v>
+      </c>
+      <c r="K24" s="29">
+        <v>33</v>
+      </c>
+      <c r="L24" s="30">
+        <v>21</v>
+      </c>
+      <c r="M24" s="31">
         <v>12</v>
       </c>
-      <c r="K8" s="30">
+      <c r="N24" s="29">
+        <v>300</v>
+      </c>
+      <c r="O24" s="30">
+        <v>219</v>
+      </c>
+      <c r="P24" s="31">
         <v>81</v>
       </c>
-      <c r="L8" s="31">
-[...2 lines deleted...]
-      <c r="M8" s="32">
+      <c r="Q24" s="29">
+        <v>392</v>
+      </c>
+      <c r="R24" s="30">
+        <v>257</v>
+      </c>
+      <c r="S24" s="31">
+        <v>135</v>
+      </c>
+      <c r="T24" s="29">
+        <v>391</v>
+      </c>
+      <c r="U24" s="30">
+        <v>249</v>
+      </c>
+      <c r="V24" s="31">
+        <v>142</v>
+      </c>
+      <c r="W24" s="29">
+        <v>867</v>
+      </c>
+      <c r="X24" s="30">
+        <v>437</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>430</v>
+      </c>
+      <c r="Z24" s="32">
+        <v>1.6876750700280112</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>1.2049653525829345</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>37151</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>100400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2634</v>
+      </c>
+      <c r="C25" s="30">
+        <v>1615</v>
+      </c>
+      <c r="D25" s="31">
+        <v>1019</v>
+      </c>
+      <c r="E25" s="29">
+        <v>5006</v>
+      </c>
+      <c r="F25" s="30">
+        <v>2742</v>
+      </c>
+      <c r="G25" s="31">
+        <v>2264</v>
+      </c>
+      <c r="H25" s="29">
+        <v>4</v>
+      </c>
+      <c r="I25" s="30">
+        <v>3</v>
+      </c>
+      <c r="J25" s="31">
+        <v>1</v>
+      </c>
+      <c r="K25" s="29">
+        <v>4</v>
+      </c>
+      <c r="L25" s="30">
+        <v>3</v>
+      </c>
+      <c r="M25" s="31">
+        <v>1</v>
+      </c>
+      <c r="N25" s="29">
+        <v>719</v>
+      </c>
+      <c r="O25" s="30">
+        <v>475</v>
+      </c>
+      <c r="P25" s="31">
+        <v>244</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>1059</v>
+      </c>
+      <c r="R25" s="30">
+        <v>631</v>
+      </c>
+      <c r="S25" s="31">
+        <v>428</v>
+      </c>
+      <c r="T25" s="29">
+        <v>1911</v>
+      </c>
+      <c r="U25" s="30">
+        <v>1137</v>
+      </c>
+      <c r="V25" s="31">
+        <v>774</v>
+      </c>
+      <c r="W25" s="29">
+        <v>3943</v>
+      </c>
+      <c r="X25" s="30">
+        <v>2108</v>
+      </c>
+      <c r="Y25" s="31">
+        <v>1835</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>1.675871020283511</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>1.3846860253481077</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>149678</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>374914</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="29">
+        <v>1999</v>
+      </c>
+      <c r="C26" s="30">
+        <v>1162</v>
+      </c>
+      <c r="D26" s="31">
+        <v>837</v>
+      </c>
+      <c r="E26" s="29">
+        <v>4026</v>
+      </c>
+      <c r="F26" s="30">
+        <v>2123</v>
+      </c>
+      <c r="G26" s="31">
+        <v>1903</v>
+      </c>
+      <c r="H26" s="29">
+        <v>5</v>
+      </c>
+      <c r="I26" s="30">
+        <v>2</v>
+      </c>
+      <c r="J26" s="31">
+        <v>3</v>
+      </c>
+      <c r="K26" s="29">
+        <v>5</v>
+      </c>
+      <c r="L26" s="30">
+        <v>2</v>
+      </c>
+      <c r="M26" s="31">
+        <v>3</v>
+      </c>
+      <c r="N26" s="29">
+        <v>511</v>
+      </c>
+      <c r="O26" s="30">
+        <v>307</v>
+      </c>
+      <c r="P26" s="31">
+        <v>204</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>821</v>
+      </c>
+      <c r="R26" s="30">
+        <v>459</v>
+      </c>
+      <c r="S26" s="31">
+        <v>362</v>
+      </c>
+      <c r="T26" s="29">
+        <v>1483</v>
+      </c>
+      <c r="U26" s="30">
+        <v>853</v>
+      </c>
+      <c r="V26" s="31">
+        <v>630</v>
+      </c>
+      <c r="W26" s="29">
+        <v>3200</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1662</v>
+      </c>
+      <c r="Y26" s="31">
+        <v>1538</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>1.1358535379650097</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0.88977684856333972</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>152163</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>428483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="29">
+        <v>1481</v>
+      </c>
+      <c r="C27" s="30">
+        <v>950</v>
+      </c>
+      <c r="D27" s="31">
+        <v>531</v>
+      </c>
+      <c r="E27" s="29">
+        <v>2601</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1467</v>
+      </c>
+      <c r="G27" s="31">
+        <v>1134</v>
+      </c>
+      <c r="H27" s="29">
+        <v>17</v>
+      </c>
+      <c r="I27" s="30">
         <v>16</v>
       </c>
-      <c r="N8" s="30">
-[...49 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="J27" s="31">
+        <v>1</v>
+      </c>
+      <c r="K27" s="29">
+        <v>18</v>
+      </c>
+      <c r="L27" s="30">
+        <v>17</v>
+      </c>
+      <c r="M27" s="31">
+        <v>1</v>
+      </c>
+      <c r="N27" s="29">
+        <v>315</v>
+      </c>
+      <c r="O27" s="30">
+        <v>214</v>
+      </c>
+      <c r="P27" s="31">
+        <v>101</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>411</v>
+      </c>
+      <c r="R27" s="30">
+        <v>261</v>
+      </c>
+      <c r="S27" s="31">
+        <v>150</v>
+      </c>
+      <c r="T27" s="29">
+        <v>1149</v>
+      </c>
+      <c r="U27" s="30">
+        <v>720</v>
+      </c>
+      <c r="V27" s="31">
+        <v>429</v>
+      </c>
+      <c r="W27" s="29">
+        <v>2172</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1189</v>
+      </c>
+      <c r="Y27" s="31">
+        <v>983</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>1.4471369943326169</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>0.98925925362462164</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>97643</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>270872</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="29">
+        <v>246</v>
+      </c>
+      <c r="C28" s="30">
+        <v>163</v>
+      </c>
+      <c r="D28" s="31">
+        <v>83</v>
+      </c>
+      <c r="E28" s="29">
+        <v>409</v>
+      </c>
+      <c r="F28" s="30">
+        <v>237</v>
+      </c>
+      <c r="G28" s="31">
+        <v>172</v>
+      </c>
+      <c r="H28" s="29">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30">
+        <v>0</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
+        <v>0</v>
+      </c>
+      <c r="L28" s="30">
+        <v>0</v>
+      </c>
+      <c r="M28" s="31">
+        <v>0</v>
+      </c>
+      <c r="N28" s="29">
+        <v>54</v>
+      </c>
+      <c r="O28" s="30">
+        <v>40</v>
+      </c>
+      <c r="P28" s="31">
+        <v>14</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>81</v>
+      </c>
+      <c r="R28" s="30">
+        <v>46</v>
+      </c>
+      <c r="S28" s="31">
+        <v>35</v>
+      </c>
+      <c r="T28" s="29">
+        <v>192</v>
+      </c>
+      <c r="U28" s="30">
+        <v>123</v>
+      </c>
+      <c r="V28" s="31">
+        <v>69</v>
+      </c>
+      <c r="W28" s="29">
+        <v>328</v>
+      </c>
+      <c r="X28" s="30">
+        <v>191</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>137</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0.57210632805414074</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>0.28946530308928131</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>36558</v>
+      </c>
+      <c r="AD28" s="27">
+        <v>120713</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="34">
+        <v>48</v>
+      </c>
+      <c r="C29" s="35">
+        <v>34</v>
+      </c>
+      <c r="D29" s="36">
+        <v>14</v>
+      </c>
+      <c r="E29" s="34">
+        <v>83</v>
+      </c>
+      <c r="F29" s="35">
+        <v>50</v>
+      </c>
+      <c r="G29" s="36">
+        <v>33</v>
+      </c>
+      <c r="H29" s="34">
+        <v>16</v>
+      </c>
+      <c r="I29" s="35">
+        <v>11</v>
+      </c>
+      <c r="J29" s="36">
+        <v>5</v>
+      </c>
+      <c r="K29" s="34">
+        <v>17</v>
+      </c>
+      <c r="L29" s="35">
+        <v>12</v>
+      </c>
+      <c r="M29" s="36">
+        <v>5</v>
+      </c>
+      <c r="N29" s="34">
+        <v>15</v>
+      </c>
+      <c r="O29" s="35">
+        <v>12</v>
+      </c>
+      <c r="P29" s="36">
+        <v>3</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>25</v>
+      </c>
+      <c r="R29" s="35">
+        <v>16</v>
+      </c>
+      <c r="S29" s="36">
+        <v>9</v>
+      </c>
+      <c r="T29" s="34">
+        <v>17</v>
+      </c>
+      <c r="U29" s="35">
+        <v>11</v>
+      </c>
+      <c r="V29" s="36">
+        <v>6</v>
+      </c>
+      <c r="W29" s="34">
         <v>41</v>
       </c>
-      <c r="B9" s="30">
-[...121 lines deleted...]
-      <c r="M10" s="32">
+      <c r="X29" s="35">
         <v>22</v>
       </c>
-      <c r="N10" s="30">
-[...1723 lines deleted...]
-      <c r="Y29" s="37">
+      <c r="Y29" s="36">
         <v>19</v>
       </c>
-      <c r="Z29" s="38">
+      <c r="Z29" s="37">
         <v>1.3223140495867769</v>
       </c>
-      <c r="AA29" s="39">
+      <c r="AA29" s="38">
         <v>0.59357791604090682</v>
       </c>
-      <c r="AC29" s="28">
+      <c r="AC29" s="27">
         <v>2423</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="27">
         <v>12165</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
-      <c r="L30" s="28"/>
-[...12 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
     </row>
     <row r="35" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B35" s="31"/>
-[...24 lines deleted...]
-      <c r="AA35" s="31"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="30"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="30"/>
+      <c r="S35" s="30"/>
+      <c r="T35" s="30"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="30"/>
+      <c r="W35" s="30"/>
+      <c r="X35" s="30"/>
+      <c r="Y35" s="30"/>
+      <c r="Z35" s="30"/>
+      <c r="AA35" s="30"/>
     </row>
     <row r="36" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B36" s="31"/>
-[...24 lines deleted...]
-      <c r="AA36" s="31"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+      <c r="H36" s="30"/>
+      <c r="I36" s="30"/>
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="30"/>
+      <c r="P36" s="30"/>
+      <c r="Q36" s="30"/>
+      <c r="R36" s="30"/>
+      <c r="S36" s="30"/>
+      <c r="T36" s="30"/>
+      <c r="U36" s="30"/>
+      <c r="V36" s="30"/>
+      <c r="W36" s="30"/>
+      <c r="X36" s="30"/>
+      <c r="Y36" s="30"/>
+      <c r="Z36" s="30"/>
+      <c r="AA36" s="30"/>
     </row>
     <row r="37" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B37" s="31"/>
-[...24 lines deleted...]
-      <c r="AA37" s="31"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+      <c r="O37" s="30"/>
+      <c r="P37" s="30"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="30"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="30"/>
+      <c r="W37" s="30"/>
+      <c r="X37" s="30"/>
+      <c r="Y37" s="30"/>
+      <c r="Z37" s="30"/>
+      <c r="AA37" s="30"/>
     </row>
     <row r="38" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B38" s="31"/>
-[...24 lines deleted...]
-      <c r="AA38" s="31"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+      <c r="O38" s="30"/>
+      <c r="P38" s="30"/>
+      <c r="Q38" s="30"/>
+      <c r="R38" s="30"/>
+      <c r="S38" s="30"/>
+      <c r="T38" s="30"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="30"/>
+      <c r="W38" s="30"/>
+      <c r="X38" s="30"/>
+      <c r="Y38" s="30"/>
+      <c r="Z38" s="30"/>
+      <c r="AA38" s="30"/>
     </row>
     <row r="39" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B39" s="31"/>
-[...24 lines deleted...]
-      <c r="AA39" s="31"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+      <c r="O39" s="30"/>
+      <c r="P39" s="30"/>
+      <c r="Q39" s="30"/>
+      <c r="R39" s="30"/>
+      <c r="S39" s="30"/>
+      <c r="T39" s="30"/>
+      <c r="U39" s="30"/>
+      <c r="V39" s="30"/>
+      <c r="W39" s="30"/>
+      <c r="X39" s="30"/>
+      <c r="Y39" s="30"/>
+      <c r="Z39" s="30"/>
+      <c r="AA39" s="30"/>
     </row>
     <row r="40" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B40" s="31"/>
-[...24 lines deleted...]
-      <c r="AA40" s="31"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="30"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="30"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
     </row>
     <row r="41" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B41" s="31"/>
-[...24 lines deleted...]
-      <c r="AA41" s="31"/>
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="30"/>
+      <c r="AA41" s="30"/>
     </row>
     <row r="42" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B42" s="31"/>
-[...24 lines deleted...]
-      <c r="AA42" s="31"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="30"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+      <c r="O42" s="30"/>
+      <c r="P42" s="30"/>
+      <c r="Q42" s="30"/>
+      <c r="R42" s="30"/>
+      <c r="S42" s="30"/>
+      <c r="T42" s="30"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="30"/>
+      <c r="W42" s="30"/>
+      <c r="X42" s="30"/>
+      <c r="Y42" s="30"/>
+      <c r="Z42" s="30"/>
+      <c r="AA42" s="30"/>
     </row>
     <row r="43" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B43" s="31"/>
-[...24 lines deleted...]
-      <c r="AA43" s="31"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="30"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="30"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="30"/>
+      <c r="Z43" s="30"/>
+      <c r="AA43" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEF47620-73B4-4C3F-9D0D-5B87CA17E343}">
   <dimension ref="A1:AD43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.1640625" customWidth="1"/>
     <col min="3" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" customWidth="1"/>
     <col min="8" max="19" width="8.83203125" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
     <col min="29" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -47939,139 +20984,139 @@
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...4 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="19" t="s">
+      <c r="AA4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="17" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...2 lines deleted...]
-      <c r="AA5" s="19"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
     </row>
     <row r="6" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -48100,2453 +21145,2453 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-      <c r="AA6" s="19"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
     </row>
     <row r="7" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="21">
+        <v>146995</v>
+      </c>
+      <c r="C7" s="22">
+        <v>90786</v>
+      </c>
+      <c r="D7" s="23">
+        <v>56209</v>
+      </c>
+      <c r="E7" s="21">
+        <v>295901</v>
+      </c>
+      <c r="F7" s="22">
+        <v>159633</v>
+      </c>
+      <c r="G7" s="23">
+        <v>136268</v>
+      </c>
+      <c r="H7" s="21">
+        <v>2646</v>
+      </c>
+      <c r="I7" s="22">
+        <v>1927</v>
+      </c>
+      <c r="J7" s="23">
+        <v>719</v>
+      </c>
+      <c r="K7" s="21">
+        <v>2725</v>
+      </c>
+      <c r="L7" s="22">
+        <v>1976</v>
+      </c>
+      <c r="M7" s="23">
+        <v>749</v>
+      </c>
+      <c r="N7" s="21">
+        <v>34843</v>
+      </c>
+      <c r="O7" s="22">
+        <v>23544</v>
+      </c>
+      <c r="P7" s="23">
+        <v>11299</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>50284</v>
+      </c>
+      <c r="R7" s="22">
+        <v>30803</v>
+      </c>
+      <c r="S7" s="23">
+        <v>19481</v>
+      </c>
+      <c r="T7" s="21">
+        <v>109506</v>
+      </c>
+      <c r="U7" s="22">
+        <v>65315</v>
+      </c>
+      <c r="V7" s="23">
+        <v>44191</v>
+      </c>
+      <c r="W7" s="24">
+        <v>242892</v>
+      </c>
+      <c r="X7" s="22">
+        <v>126854</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>116038</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>1.6320845426343848</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1.26586962639304</v>
+      </c>
+      <c r="AC7" s="27">
+        <v>8286260</v>
+      </c>
+      <c r="AD7" s="27">
+        <v>23373517</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29">
+        <v>18970</v>
+      </c>
+      <c r="C8" s="30">
+        <v>11618</v>
+      </c>
+      <c r="D8" s="31">
+        <v>7352</v>
+      </c>
+      <c r="E8" s="29">
+        <v>37386</v>
+      </c>
+      <c r="F8" s="30">
+        <v>20020</v>
+      </c>
+      <c r="G8" s="31">
+        <v>17366</v>
+      </c>
+      <c r="H8" s="29">
+        <v>78</v>
+      </c>
+      <c r="I8" s="30">
+        <v>63</v>
+      </c>
+      <c r="J8" s="31">
+        <v>15</v>
+      </c>
+      <c r="K8" s="29">
+        <v>86</v>
+      </c>
+      <c r="L8" s="30">
+        <v>67</v>
+      </c>
+      <c r="M8" s="31">
+        <v>19</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1413</v>
+      </c>
+      <c r="O8" s="30">
+        <v>954</v>
+      </c>
+      <c r="P8" s="31">
+        <v>459</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2220</v>
+      </c>
+      <c r="R8" s="30">
+        <v>1331</v>
+      </c>
+      <c r="S8" s="31">
+        <v>889</v>
+      </c>
+      <c r="T8" s="29">
+        <v>17479</v>
+      </c>
+      <c r="U8" s="30">
+        <v>10601</v>
+      </c>
+      <c r="V8" s="31">
+        <v>6878</v>
+      </c>
+      <c r="W8" s="29">
+        <v>35080</v>
+      </c>
+      <c r="X8" s="30">
+        <v>18622</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>16458</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1.1703331346790005</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>0.93275813331610158</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1477857</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3954929</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="29">
+        <v>21647</v>
+      </c>
+      <c r="C9" s="30">
+        <v>11976</v>
+      </c>
+      <c r="D9" s="31">
+        <v>9671</v>
+      </c>
+      <c r="E9" s="29">
+        <v>44678</v>
+      </c>
+      <c r="F9" s="30">
+        <v>22707</v>
+      </c>
+      <c r="G9" s="31">
+        <v>21971</v>
+      </c>
+      <c r="H9" s="29">
+        <v>1579</v>
+      </c>
+      <c r="I9" s="30">
+        <v>1131</v>
+      </c>
+      <c r="J9" s="31">
+        <v>448</v>
+      </c>
+      <c r="K9" s="29">
+        <v>1630</v>
+      </c>
+      <c r="L9" s="30">
+        <v>1161</v>
+      </c>
+      <c r="M9" s="31">
+        <v>469</v>
+      </c>
+      <c r="N9" s="29">
+        <v>6435</v>
+      </c>
+      <c r="O9" s="30">
+        <v>4008</v>
+      </c>
+      <c r="P9" s="31">
+        <v>2427</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8636</v>
+      </c>
+      <c r="R9" s="30">
+        <v>5069</v>
+      </c>
+      <c r="S9" s="31">
+        <v>3567</v>
+      </c>
+      <c r="T9" s="29">
+        <v>13633</v>
+      </c>
+      <c r="U9" s="30">
+        <v>6837</v>
+      </c>
+      <c r="V9" s="31">
+        <v>6796</v>
+      </c>
+      <c r="W9" s="29">
+        <v>34412</v>
+      </c>
+      <c r="X9" s="30">
+        <v>16477</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>17935</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>2.0565345108664674</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1.7698512077952997</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>1026738</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>2686516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="29">
+        <v>11802</v>
+      </c>
+      <c r="C10" s="30">
+        <v>6864</v>
+      </c>
+      <c r="D10" s="31">
+        <v>4938</v>
+      </c>
+      <c r="E10" s="29">
+        <v>28359</v>
+      </c>
+      <c r="F10" s="30">
+        <v>14553</v>
+      </c>
+      <c r="G10" s="31">
+        <v>13806</v>
+      </c>
+      <c r="H10" s="29">
+        <v>51</v>
+      </c>
+      <c r="I10" s="30">
+        <v>38</v>
+      </c>
+      <c r="J10" s="31">
+        <v>13</v>
+      </c>
+      <c r="K10" s="29">
+        <v>53</v>
+      </c>
+      <c r="L10" s="30">
+        <v>38</v>
+      </c>
+      <c r="M10" s="31">
+        <v>15</v>
+      </c>
+      <c r="N10" s="29">
+        <v>1271</v>
+      </c>
+      <c r="O10" s="30">
+        <v>824</v>
+      </c>
+      <c r="P10" s="31">
+        <v>447</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>2372</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1370</v>
+      </c>
+      <c r="S10" s="31">
+        <v>1002</v>
+      </c>
+      <c r="T10" s="29">
+        <v>10480</v>
+      </c>
+      <c r="U10" s="30">
+        <v>6002</v>
+      </c>
+      <c r="V10" s="31">
+        <v>4478</v>
+      </c>
+      <c r="W10" s="29">
+        <v>25934</v>
+      </c>
+      <c r="X10" s="30">
+        <v>13145</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>12789</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1.3689160254343251</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>1.2479806512171541</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>897191</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>2701661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="29">
+        <v>20168</v>
+      </c>
+      <c r="C11" s="30">
+        <v>11699</v>
+      </c>
+      <c r="D11" s="31">
+        <v>8469</v>
+      </c>
+      <c r="E11" s="29">
+        <v>44205</v>
+      </c>
+      <c r="F11" s="30">
+        <v>22994</v>
+      </c>
+      <c r="G11" s="31">
+        <v>21211</v>
+      </c>
+      <c r="H11" s="29">
+        <v>415</v>
+      </c>
+      <c r="I11" s="30">
+        <v>306</v>
+      </c>
+      <c r="J11" s="31">
+        <v>109</v>
+      </c>
+      <c r="K11" s="29">
+        <v>424</v>
+      </c>
+      <c r="L11" s="30">
+        <v>314</v>
+      </c>
+      <c r="M11" s="31">
+        <v>110</v>
+      </c>
+      <c r="N11" s="29">
+        <v>6832</v>
+      </c>
+      <c r="O11" s="30">
+        <v>4523</v>
+      </c>
+      <c r="P11" s="31">
+        <v>2309</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>10943</v>
+      </c>
+      <c r="R11" s="30">
+        <v>6447</v>
+      </c>
+      <c r="S11" s="31">
+        <v>4496</v>
+      </c>
+      <c r="T11" s="29">
+        <v>12921</v>
+      </c>
+      <c r="U11" s="30">
+        <v>6870</v>
+      </c>
+      <c r="V11" s="31">
+        <v>6051</v>
+      </c>
+      <c r="W11" s="29">
+        <v>32838</v>
+      </c>
+      <c r="X11" s="30">
+        <v>16233</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>16605</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>1.9824461899739416</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1.5711802778755211</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>663131</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1883208</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29">
+        <v>9546</v>
+      </c>
+      <c r="C12" s="30">
+        <v>6389</v>
+      </c>
+      <c r="D12" s="31">
+        <v>3157</v>
+      </c>
+      <c r="E12" s="29">
+        <v>17527</v>
+      </c>
+      <c r="F12" s="30">
+        <v>10028</v>
+      </c>
+      <c r="G12" s="31">
+        <v>7499</v>
+      </c>
+      <c r="H12" s="29">
+        <v>230</v>
+      </c>
+      <c r="I12" s="30">
+        <v>160</v>
+      </c>
+      <c r="J12" s="31">
+        <v>70</v>
+      </c>
+      <c r="K12" s="29">
+        <v>233</v>
+      </c>
+      <c r="L12" s="30">
+        <v>162</v>
+      </c>
+      <c r="M12" s="31">
+        <v>71</v>
+      </c>
+      <c r="N12" s="29">
+        <v>3071</v>
+      </c>
+      <c r="O12" s="30">
+        <v>2189</v>
+      </c>
+      <c r="P12" s="31">
+        <v>882</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>3798</v>
+      </c>
+      <c r="R12" s="30">
+        <v>2537</v>
+      </c>
+      <c r="S12" s="31">
+        <v>1261</v>
+      </c>
+      <c r="T12" s="29">
+        <v>6245</v>
+      </c>
+      <c r="U12" s="30">
+        <v>4040</v>
+      </c>
+      <c r="V12" s="31">
+        <v>2205</v>
+      </c>
+      <c r="W12" s="29">
+        <v>13496</v>
+      </c>
+      <c r="X12" s="30">
+        <v>7329</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>6167</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>1.344647188580218</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>0.9412698523516172</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>1056421</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>2779877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="29">
+        <v>15368</v>
+      </c>
+      <c r="C13" s="30">
+        <v>9634</v>
+      </c>
+      <c r="D13" s="31">
+        <v>5734</v>
+      </c>
+      <c r="E13" s="29">
+        <v>30563</v>
+      </c>
+      <c r="F13" s="30">
+        <v>16334</v>
+      </c>
+      <c r="G13" s="31">
+        <v>14229</v>
+      </c>
+      <c r="H13" s="29">
+        <v>64</v>
+      </c>
+      <c r="I13" s="30">
+        <v>43</v>
+      </c>
+      <c r="J13" s="31">
+        <v>21</v>
+      </c>
+      <c r="K13" s="29">
+        <v>67</v>
+      </c>
+      <c r="L13" s="30">
+        <v>46</v>
+      </c>
+      <c r="M13" s="31">
+        <v>21</v>
+      </c>
+      <c r="N13" s="29">
+        <v>6918</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4609</v>
+      </c>
+      <c r="P13" s="31">
+        <v>2309</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>9333</v>
+      </c>
+      <c r="R13" s="30">
+        <v>5729</v>
+      </c>
+      <c r="S13" s="31">
+        <v>3604</v>
+      </c>
+      <c r="T13" s="29">
+        <v>8386</v>
+      </c>
+      <c r="U13" s="30">
+        <v>4982</v>
+      </c>
+      <c r="V13" s="31">
+        <v>3404</v>
+      </c>
+      <c r="W13" s="29">
+        <v>21163</v>
+      </c>
+      <c r="X13" s="30">
+        <v>10559</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>10604</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>1.3614361344001815</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>1.1135315414376334</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>3125941</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>9234448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="29">
+        <v>2683</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1712</v>
+      </c>
+      <c r="D14" s="31">
+        <v>971</v>
+      </c>
+      <c r="E14" s="29">
+        <v>4900</v>
+      </c>
+      <c r="F14" s="30">
+        <v>2765</v>
+      </c>
+      <c r="G14" s="31">
+        <v>2135</v>
+      </c>
+      <c r="H14" s="29">
+        <v>10</v>
+      </c>
+      <c r="I14" s="30">
+        <v>9</v>
+      </c>
+      <c r="J14" s="31">
+        <v>1</v>
+      </c>
+      <c r="K14" s="29">
+        <v>10</v>
+      </c>
+      <c r="L14" s="30">
+        <v>9</v>
+      </c>
+      <c r="M14" s="31">
+        <v>1</v>
+      </c>
+      <c r="N14" s="29">
+        <v>284</v>
+      </c>
+      <c r="O14" s="30">
+        <v>209</v>
+      </c>
+      <c r="P14" s="31">
+        <v>75</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>421</v>
+      </c>
+      <c r="R14" s="30">
+        <v>280</v>
+      </c>
+      <c r="S14" s="31">
+        <v>141</v>
+      </c>
+      <c r="T14" s="29">
+        <v>2389</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1494</v>
+      </c>
+      <c r="V14" s="31">
+        <v>895</v>
+      </c>
+      <c r="W14" s="29">
+        <v>4469</v>
+      </c>
+      <c r="X14" s="30">
+        <v>2476</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>1993</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>0.10444939635022743</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>1.0872169907608744</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>716582</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>2044023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1974</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1280</v>
+      </c>
+      <c r="D15" s="31">
+        <v>694</v>
+      </c>
+      <c r="E15" s="29">
+        <v>4353</v>
+      </c>
+      <c r="F15" s="30">
+        <v>2355</v>
+      </c>
+      <c r="G15" s="31">
+        <v>1998</v>
+      </c>
+      <c r="H15" s="29">
+        <v>9</v>
+      </c>
+      <c r="I15" s="30">
+        <v>9</v>
+      </c>
+      <c r="J15" s="31">
+        <v>0</v>
+      </c>
+      <c r="K15" s="29">
+        <v>9</v>
+      </c>
+      <c r="L15" s="30">
+        <v>9</v>
+      </c>
+      <c r="M15" s="31">
+        <v>0</v>
+      </c>
+      <c r="N15" s="29">
+        <v>299</v>
+      </c>
+      <c r="O15" s="30">
+        <v>223</v>
+      </c>
+      <c r="P15" s="31">
+        <v>76</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>435</v>
+      </c>
+      <c r="R15" s="30">
+        <v>288</v>
+      </c>
+      <c r="S15" s="31">
+        <v>147</v>
+      </c>
+      <c r="T15" s="29">
+        <v>1666</v>
+      </c>
+      <c r="U15" s="30">
+        <v>1048</v>
+      </c>
+      <c r="V15" s="31">
+        <v>618</v>
+      </c>
+      <c r="W15" s="29">
+        <v>3909</v>
+      </c>
+      <c r="X15" s="30">
+        <v>2058</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>1851</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0.93681038369361458</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0.75628062128635465</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>174836</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>530486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29">
+        <v>3189</v>
+      </c>
+      <c r="C16" s="30">
+        <v>2070</v>
+      </c>
+      <c r="D16" s="31">
+        <v>1119</v>
+      </c>
+      <c r="E16" s="29">
+        <v>6077</v>
+      </c>
+      <c r="F16" s="30">
+        <v>3414</v>
+      </c>
+      <c r="G16" s="31">
+        <v>2663</v>
+      </c>
+      <c r="H16" s="29">
+        <v>1</v>
+      </c>
+      <c r="I16" s="30">
+        <v>1</v>
+      </c>
+      <c r="J16" s="31">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>1</v>
+      </c>
+      <c r="L16" s="30">
+        <v>1</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="29">
+        <v>1230</v>
+      </c>
+      <c r="O16" s="30">
+        <v>908</v>
+      </c>
+      <c r="P16" s="31">
+        <v>322</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>1836</v>
+      </c>
+      <c r="R16" s="30">
+        <v>1183</v>
+      </c>
+      <c r="S16" s="31">
+        <v>653</v>
+      </c>
+      <c r="T16" s="29">
+        <v>1958</v>
+      </c>
+      <c r="U16" s="30">
+        <v>1161</v>
+      </c>
+      <c r="V16" s="31">
+        <v>797</v>
+      </c>
+      <c r="W16" s="29">
+        <v>4240</v>
+      </c>
+      <c r="X16" s="30">
+        <v>2230</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>2010</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>1.6325381386300808</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>1.1291803083738094</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>180916</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>565554</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="22">
-[...85 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="B17" s="29">
+        <v>7387</v>
+      </c>
+      <c r="C17" s="30">
+        <v>4797</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2590</v>
+      </c>
+      <c r="E17" s="29">
+        <v>12336</v>
+      </c>
+      <c r="F17" s="30">
+        <v>7071</v>
+      </c>
+      <c r="G17" s="31">
+        <v>5265</v>
+      </c>
+      <c r="H17" s="29">
+        <v>2</v>
+      </c>
+      <c r="I17" s="30">
+        <v>2</v>
+      </c>
+      <c r="J17" s="31">
+        <v>0</v>
+      </c>
+      <c r="K17" s="29">
+        <v>2</v>
+      </c>
+      <c r="L17" s="30">
+        <v>2</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="29">
+        <v>85</v>
+      </c>
+      <c r="O17" s="30">
+        <v>59</v>
+      </c>
+      <c r="P17" s="31">
+        <v>26</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>130</v>
+      </c>
+      <c r="R17" s="30">
+        <v>88</v>
+      </c>
+      <c r="S17" s="31">
+        <v>42</v>
+      </c>
+      <c r="T17" s="29">
+        <v>7300</v>
+      </c>
+      <c r="U17" s="30">
+        <v>4736</v>
+      </c>
+      <c r="V17" s="31">
+        <v>2564</v>
+      </c>
+      <c r="W17" s="29">
+        <v>12204</v>
+      </c>
+      <c r="X17" s="30">
+        <v>6981</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>5223</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1.8504555372132696</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>0.98268981064739946</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>375940</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>1296013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="30">
-[...23 lines deleted...]
-      <c r="J8" s="32">
+      <c r="B18" s="29">
+        <v>2693</v>
+      </c>
+      <c r="C18" s="30">
+        <v>1902</v>
+      </c>
+      <c r="D18" s="31">
+        <v>791</v>
+      </c>
+      <c r="E18" s="29">
+        <v>4704</v>
+      </c>
+      <c r="F18" s="30">
+        <v>2799</v>
+      </c>
+      <c r="G18" s="31">
+        <v>1905</v>
+      </c>
+      <c r="H18" s="29">
+        <v>4</v>
+      </c>
+      <c r="I18" s="30">
+        <v>3</v>
+      </c>
+      <c r="J18" s="31">
+        <v>1</v>
+      </c>
+      <c r="K18" s="29">
+        <v>4</v>
+      </c>
+      <c r="L18" s="30">
+        <v>3</v>
+      </c>
+      <c r="M18" s="31">
+        <v>1</v>
+      </c>
+      <c r="N18" s="29">
+        <v>152</v>
+      </c>
+      <c r="O18" s="30">
+        <v>105</v>
+      </c>
+      <c r="P18" s="31">
+        <v>47</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>284</v>
+      </c>
+      <c r="R18" s="30">
+        <v>164</v>
+      </c>
+      <c r="S18" s="31">
+        <v>120</v>
+      </c>
+      <c r="T18" s="29">
+        <v>2537</v>
+      </c>
+      <c r="U18" s="30">
+        <v>1794</v>
+      </c>
+      <c r="V18" s="31">
+        <v>743</v>
+      </c>
+      <c r="W18" s="29">
+        <v>4416</v>
+      </c>
+      <c r="X18" s="30">
+        <v>2632</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>1784</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>1.4976503628729527</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>0.97010292907565943</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>175452</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>517222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="29">
+        <v>5659</v>
+      </c>
+      <c r="C19" s="30">
+        <v>3910</v>
+      </c>
+      <c r="D19" s="31">
+        <v>1749</v>
+      </c>
+      <c r="E19" s="29">
+        <v>11310</v>
+      </c>
+      <c r="F19" s="30">
+        <v>6335</v>
+      </c>
+      <c r="G19" s="31">
+        <v>4975</v>
+      </c>
+      <c r="H19" s="29">
+        <v>2</v>
+      </c>
+      <c r="I19" s="30">
+        <v>2</v>
+      </c>
+      <c r="J19" s="31">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>2</v>
+      </c>
+      <c r="L19" s="30">
+        <v>2</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>2836</v>
+      </c>
+      <c r="O19" s="30">
+        <v>2053</v>
+      </c>
+      <c r="P19" s="31">
+        <v>783</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>4375</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2730</v>
+      </c>
+      <c r="S19" s="31">
+        <v>1645</v>
+      </c>
+      <c r="T19" s="29">
+        <v>2821</v>
+      </c>
+      <c r="U19" s="30">
+        <v>1855</v>
+      </c>
+      <c r="V19" s="31">
+        <v>966</v>
+      </c>
+      <c r="W19" s="29">
+        <v>6933</v>
+      </c>
+      <c r="X19" s="30">
+        <v>3603</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>3330</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>2.3118813296892298</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.6877271940453524</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>236632</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>707792</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="29">
+        <v>2203</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1589</v>
+      </c>
+      <c r="D20" s="31">
+        <v>614</v>
+      </c>
+      <c r="E20" s="29">
+        <v>3668</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2247</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1421</v>
+      </c>
+      <c r="H20" s="29">
+        <v>7</v>
+      </c>
+      <c r="I20" s="30">
+        <v>6</v>
+      </c>
+      <c r="J20" s="31">
+        <v>1</v>
+      </c>
+      <c r="K20" s="29">
+        <v>7</v>
+      </c>
+      <c r="L20" s="30">
+        <v>6</v>
+      </c>
+      <c r="M20" s="31">
+        <v>1</v>
+      </c>
+      <c r="N20" s="29">
+        <v>208</v>
+      </c>
+      <c r="O20" s="30">
+        <v>167</v>
+      </c>
+      <c r="P20" s="31">
+        <v>41</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>262</v>
+      </c>
+      <c r="R20" s="30">
+        <v>191</v>
+      </c>
+      <c r="S20" s="31">
+        <v>71</v>
+      </c>
+      <c r="T20" s="29">
+        <v>1988</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1416</v>
+      </c>
+      <c r="V20" s="31">
+        <v>572</v>
+      </c>
+      <c r="W20" s="29">
+        <v>3399</v>
+      </c>
+      <c r="X20" s="30">
+        <v>2050</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1349</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1.1900903236959246</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>0.74353963787916877</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>180652</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>529229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="29">
+        <v>8468</v>
+      </c>
+      <c r="C21" s="30">
+        <v>5628</v>
+      </c>
+      <c r="D21" s="31">
+        <v>2840</v>
+      </c>
+      <c r="E21" s="29">
+        <v>15780</v>
+      </c>
+      <c r="F21" s="30">
+        <v>9195</v>
+      </c>
+      <c r="G21" s="31">
+        <v>6585</v>
+      </c>
+      <c r="H21" s="29">
+        <v>51</v>
+      </c>
+      <c r="I21" s="30">
+        <v>40</v>
+      </c>
+      <c r="J21" s="31">
+        <v>11</v>
+      </c>
+      <c r="K21" s="29">
+        <v>51</v>
+      </c>
+      <c r="L21" s="30">
+        <v>40</v>
+      </c>
+      <c r="M21" s="31">
+        <v>11</v>
+      </c>
+      <c r="N21" s="29">
+        <v>841</v>
+      </c>
+      <c r="O21" s="30">
+        <v>643</v>
+      </c>
+      <c r="P21" s="31">
+        <v>198</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>999</v>
+      </c>
+      <c r="R21" s="30">
+        <v>717</v>
+      </c>
+      <c r="S21" s="31">
+        <v>282</v>
+      </c>
+      <c r="T21" s="29">
+        <v>7576</v>
+      </c>
+      <c r="U21" s="30">
+        <v>4945</v>
+      </c>
+      <c r="V21" s="31">
+        <v>2631</v>
+      </c>
+      <c r="W21" s="29">
+        <v>14730</v>
+      </c>
+      <c r="X21" s="30">
+        <v>8438</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>6292</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>2.8875400668348905</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>1.9616130475858984</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>282187</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>852286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="29">
+        <v>3689</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2422</v>
+      </c>
+      <c r="D22" s="31">
+        <v>1267</v>
+      </c>
+      <c r="E22" s="29">
+        <v>7067</v>
+      </c>
+      <c r="F22" s="30">
+        <v>4132</v>
+      </c>
+      <c r="G22" s="31">
+        <v>2935</v>
+      </c>
+      <c r="H22" s="29">
+        <v>51</v>
+      </c>
+      <c r="I22" s="30">
+        <v>46</v>
+      </c>
+      <c r="J22" s="31">
+        <v>5</v>
+      </c>
+      <c r="K22" s="29">
+        <v>51</v>
+      </c>
+      <c r="L22" s="30">
+        <v>46</v>
+      </c>
+      <c r="M22" s="31">
+        <v>5</v>
+      </c>
+      <c r="N22" s="29">
+        <v>644</v>
+      </c>
+      <c r="O22" s="30">
+        <v>492</v>
+      </c>
+      <c r="P22" s="31">
+        <v>152</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>849</v>
+      </c>
+      <c r="R22" s="30">
+        <v>585</v>
+      </c>
+      <c r="S22" s="31">
+        <v>264</v>
+      </c>
+      <c r="T22" s="29">
+        <v>2994</v>
+      </c>
+      <c r="U22" s="30">
+        <v>1884</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1110</v>
+      </c>
+      <c r="W22" s="29">
+        <v>6167</v>
+      </c>
+      <c r="X22" s="30">
+        <v>3501</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>2666</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>4.3895763921941926</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>3.3118386398357909</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>81786</v>
+      </c>
+      <c r="AD22" s="27">
+        <v>224821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="29">
+        <v>4356</v>
+      </c>
+      <c r="C23" s="30">
+        <v>2824</v>
+      </c>
+      <c r="D23" s="31">
+        <v>1532</v>
+      </c>
+      <c r="E23" s="29">
+        <v>9113</v>
+      </c>
+      <c r="F23" s="30">
+        <v>5153</v>
+      </c>
+      <c r="G23" s="31">
+        <v>3960</v>
+      </c>
+      <c r="H23" s="29">
+        <v>10</v>
+      </c>
+      <c r="I23" s="30">
+        <v>8</v>
+      </c>
+      <c r="J23" s="31">
+        <v>2</v>
+      </c>
+      <c r="K23" s="29">
+        <v>10</v>
+      </c>
+      <c r="L23" s="30">
+        <v>8</v>
+      </c>
+      <c r="M23" s="31">
+        <v>2</v>
+      </c>
+      <c r="N23" s="29">
+        <v>424</v>
+      </c>
+      <c r="O23" s="30">
+        <v>323</v>
+      </c>
+      <c r="P23" s="31">
+        <v>101</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>547</v>
+      </c>
+      <c r="R23" s="30">
+        <v>387</v>
+      </c>
+      <c r="S23" s="31">
+        <v>160</v>
+      </c>
+      <c r="T23" s="29">
+        <v>3922</v>
+      </c>
+      <c r="U23" s="30">
+        <v>2493</v>
+      </c>
+      <c r="V23" s="31">
+        <v>1429</v>
+      </c>
+      <c r="W23" s="29">
+        <v>8556</v>
+      </c>
+      <c r="X23" s="30">
+        <v>4758</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>3798</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>3.4050403351885437</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>2.8357781664063131</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>123440</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>333897</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="29">
+        <v>705</v>
+      </c>
+      <c r="C24" s="30">
+        <v>484</v>
+      </c>
+      <c r="D24" s="31">
+        <v>221</v>
+      </c>
+      <c r="E24" s="29">
+        <v>1240</v>
+      </c>
+      <c r="F24" s="30">
+        <v>691</v>
+      </c>
+      <c r="G24" s="31">
+        <v>549</v>
+      </c>
+      <c r="H24" s="29">
+        <v>36</v>
+      </c>
+      <c r="I24" s="30">
+        <v>25</v>
+      </c>
+      <c r="J24" s="31">
+        <v>11</v>
+      </c>
+      <c r="K24" s="29">
+        <v>37</v>
+      </c>
+      <c r="L24" s="30">
+        <v>25</v>
+      </c>
+      <c r="M24" s="31">
+        <v>12</v>
+      </c>
+      <c r="N24" s="29">
+        <v>291</v>
+      </c>
+      <c r="O24" s="30">
+        <v>212</v>
+      </c>
+      <c r="P24" s="31">
+        <v>79</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>367</v>
+      </c>
+      <c r="R24" s="30">
+        <v>244</v>
+      </c>
+      <c r="S24" s="31">
+        <v>123</v>
+      </c>
+      <c r="T24" s="29">
+        <v>378</v>
+      </c>
+      <c r="U24" s="30">
+        <v>247</v>
+      </c>
+      <c r="V24" s="31">
+        <v>131</v>
+      </c>
+      <c r="W24" s="29">
+        <v>836</v>
+      </c>
+      <c r="X24" s="30">
+        <v>422</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>414</v>
+      </c>
+      <c r="Z24" s="32">
+        <v>1.6616777052348739</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>1.1660710927214595</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>37151</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>100400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2634</v>
+      </c>
+      <c r="C25" s="30">
+        <v>1623</v>
+      </c>
+      <c r="D25" s="31">
+        <v>1011</v>
+      </c>
+      <c r="E25" s="29">
+        <v>5164</v>
+      </c>
+      <c r="F25" s="30">
+        <v>2800</v>
+      </c>
+      <c r="G25" s="31">
+        <v>2364</v>
+      </c>
+      <c r="H25" s="29">
+        <v>5</v>
+      </c>
+      <c r="I25" s="30">
+        <v>4</v>
+      </c>
+      <c r="J25" s="31">
+        <v>1</v>
+      </c>
+      <c r="K25" s="29">
+        <v>5</v>
+      </c>
+      <c r="L25" s="30">
+        <v>4</v>
+      </c>
+      <c r="M25" s="31">
+        <v>1</v>
+      </c>
+      <c r="N25" s="29">
+        <v>706</v>
+      </c>
+      <c r="O25" s="30">
+        <v>457</v>
+      </c>
+      <c r="P25" s="31">
+        <v>249</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>1131</v>
+      </c>
+      <c r="R25" s="30">
+        <v>654</v>
+      </c>
+      <c r="S25" s="31">
+        <v>477</v>
+      </c>
+      <c r="T25" s="29">
+        <v>1923</v>
+      </c>
+      <c r="U25" s="30">
+        <v>1162</v>
+      </c>
+      <c r="V25" s="31">
+        <v>761</v>
+      </c>
+      <c r="W25" s="29">
+        <v>4028</v>
+      </c>
+      <c r="X25" s="30">
+        <v>2142</v>
+      </c>
+      <c r="Y25" s="31">
+        <v>1886</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>1.6878556415645667</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>1.4187709662973209</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>149678</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>374914</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="29">
+        <v>2028</v>
+      </c>
+      <c r="C26" s="30">
+        <v>1196</v>
+      </c>
+      <c r="D26" s="31">
+        <v>832</v>
+      </c>
+      <c r="E26" s="29">
+        <v>4189</v>
+      </c>
+      <c r="F26" s="30">
+        <v>2207</v>
+      </c>
+      <c r="G26" s="31">
+        <v>1982</v>
+      </c>
+      <c r="H26" s="29">
+        <v>10</v>
+      </c>
+      <c r="I26" s="30">
+        <v>5</v>
+      </c>
+      <c r="J26" s="31">
+        <v>5</v>
+      </c>
+      <c r="K26" s="29">
+        <v>10</v>
+      </c>
+      <c r="L26" s="30">
+        <v>5</v>
+      </c>
+      <c r="M26" s="31">
+        <v>5</v>
+      </c>
+      <c r="N26" s="29">
+        <v>507</v>
+      </c>
+      <c r="O26" s="30">
+        <v>312</v>
+      </c>
+      <c r="P26" s="31">
+        <v>195</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>815</v>
+      </c>
+      <c r="R26" s="30">
+        <v>473</v>
+      </c>
+      <c r="S26" s="31">
+        <v>342</v>
+      </c>
+      <c r="T26" s="29">
+        <v>1511</v>
+      </c>
+      <c r="U26" s="30">
+        <v>879</v>
+      </c>
+      <c r="V26" s="31">
+        <v>632</v>
+      </c>
+      <c r="W26" s="29">
+        <v>3364</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1729</v>
+      </c>
+      <c r="Y26" s="31">
+        <v>1635</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>1.165148947171871</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0.92545952633439377</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>152163</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>428483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="29">
+        <v>1513</v>
+      </c>
+      <c r="C27" s="30">
+        <v>967</v>
+      </c>
+      <c r="D27" s="31">
+        <v>546</v>
+      </c>
+      <c r="E27" s="29">
+        <v>2734</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1525</v>
+      </c>
+      <c r="G27" s="31">
+        <v>1209</v>
+      </c>
+      <c r="H27" s="29">
+        <v>17</v>
+      </c>
+      <c r="I27" s="30">
+        <v>16</v>
+      </c>
+      <c r="J27" s="31">
+        <v>1</v>
+      </c>
+      <c r="K27" s="29">
+        <v>18</v>
+      </c>
+      <c r="L27" s="30">
+        <v>17</v>
+      </c>
+      <c r="M27" s="31">
+        <v>1</v>
+      </c>
+      <c r="N27" s="29">
+        <v>315</v>
+      </c>
+      <c r="O27" s="30">
+        <v>215</v>
+      </c>
+      <c r="P27" s="31">
+        <v>100</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>407</v>
+      </c>
+      <c r="R27" s="30">
+        <v>262</v>
+      </c>
+      <c r="S27" s="31">
+        <v>145</v>
+      </c>
+      <c r="T27" s="29">
+        <v>1181</v>
+      </c>
+      <c r="U27" s="30">
+        <v>736</v>
+      </c>
+      <c r="V27" s="31">
+        <v>445</v>
+      </c>
+      <c r="W27" s="29">
+        <v>2309</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1246</v>
+      </c>
+      <c r="Y27" s="31">
+        <v>1063</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>1.4861891477741542</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>1.0327620529828843</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>97643</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>270872</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="29">
+        <v>266</v>
+      </c>
+      <c r="C28" s="30">
+        <v>168</v>
+      </c>
+      <c r="D28" s="31">
+        <v>98</v>
+      </c>
+      <c r="E28" s="29">
+        <v>462</v>
+      </c>
+      <c r="F28" s="30">
+        <v>257</v>
+      </c>
+      <c r="G28" s="31">
+        <v>205</v>
+      </c>
+      <c r="H28" s="29">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30">
+        <v>0</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
+        <v>0</v>
+      </c>
+      <c r="L28" s="30">
+        <v>0</v>
+      </c>
+      <c r="M28" s="31">
+        <v>0</v>
+      </c>
+      <c r="N28" s="29">
+        <v>66</v>
+      </c>
+      <c r="O28" s="30">
+        <v>47</v>
+      </c>
+      <c r="P28" s="31">
+        <v>19</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>105</v>
+      </c>
+      <c r="R28" s="30">
+        <v>61</v>
+      </c>
+      <c r="S28" s="31">
+        <v>44</v>
+      </c>
+      <c r="T28" s="29">
+        <v>200</v>
+      </c>
+      <c r="U28" s="30">
+        <v>121</v>
+      </c>
+      <c r="V28" s="31">
+        <v>79</v>
+      </c>
+      <c r="W28" s="29">
+        <v>357</v>
+      </c>
+      <c r="X28" s="30">
+        <v>196</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>161</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0.62388591800356508</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>0.32641180169423267</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>36558</v>
+      </c>
+      <c r="AD28" s="27">
+        <v>120713</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="34">
+        <v>47</v>
+      </c>
+      <c r="C29" s="35">
+        <v>34</v>
+      </c>
+      <c r="D29" s="36">
+        <v>13</v>
+      </c>
+      <c r="E29" s="34">
+        <v>86</v>
+      </c>
+      <c r="F29" s="35">
+        <v>51</v>
+      </c>
+      <c r="G29" s="36">
+        <v>35</v>
+      </c>
+      <c r="H29" s="34">
+        <v>14</v>
+      </c>
+      <c r="I29" s="35">
+        <v>10</v>
+      </c>
+      <c r="J29" s="36">
+        <v>4</v>
+      </c>
+      <c r="K29" s="34">
         <v>15</v>
       </c>
-      <c r="K8" s="30">
-[...5 lines deleted...]
-      <c r="M8" s="32">
+      <c r="L29" s="35">
+        <v>11</v>
+      </c>
+      <c r="M29" s="36">
+        <v>4</v>
+      </c>
+      <c r="N29" s="34">
+        <v>15</v>
+      </c>
+      <c r="O29" s="35">
+        <v>12</v>
+      </c>
+      <c r="P29" s="36">
+        <v>3</v>
+      </c>
+      <c r="Q29" s="34">
         <v>19</v>
       </c>
-      <c r="N8" s="30">
-[...165 lines deleted...]
-      <c r="J10" s="32">
+      <c r="R29" s="35">
         <v>13</v>
       </c>
-      <c r="K10" s="30">
-[...859 lines deleted...]
-      <c r="A20" s="29" t="s">
+      <c r="S29" s="36">
+        <v>6</v>
+      </c>
+      <c r="T29" s="34">
+        <v>18</v>
+      </c>
+      <c r="U29" s="35">
+        <v>12</v>
+      </c>
+      <c r="V29" s="36">
+        <v>6</v>
+      </c>
+      <c r="W29" s="34">
         <v>52</v>
       </c>
-      <c r="B20" s="30">
-[...376 lines deleted...]
-      <c r="I24" s="31">
+      <c r="X29" s="35">
+        <v>27</v>
+      </c>
+      <c r="Y29" s="36">
         <v>25</v>
       </c>
-      <c r="J24" s="32">
-[...492 lines deleted...]
-      <c r="Z29" s="38">
+      <c r="Z29" s="37">
         <v>1.3318220459053556</v>
       </c>
-      <c r="AA29" s="39">
+      <c r="AA29" s="38">
         <v>0.63026749725174058</v>
       </c>
-      <c r="AC29" s="28">
+      <c r="AC29" s="27">
         <v>2423</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="27">
         <v>12165</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
-      <c r="L30" s="28"/>
-[...12 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
     </row>
     <row r="35" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B35" s="31"/>
-[...24 lines deleted...]
-      <c r="AA35" s="31"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="30"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="30"/>
+      <c r="S35" s="30"/>
+      <c r="T35" s="30"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="30"/>
+      <c r="W35" s="30"/>
+      <c r="X35" s="30"/>
+      <c r="Y35" s="30"/>
+      <c r="Z35" s="30"/>
+      <c r="AA35" s="30"/>
     </row>
     <row r="36" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B36" s="31"/>
-[...24 lines deleted...]
-      <c r="AA36" s="31"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+      <c r="H36" s="30"/>
+      <c r="I36" s="30"/>
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="30"/>
+      <c r="P36" s="30"/>
+      <c r="Q36" s="30"/>
+      <c r="R36" s="30"/>
+      <c r="S36" s="30"/>
+      <c r="T36" s="30"/>
+      <c r="U36" s="30"/>
+      <c r="V36" s="30"/>
+      <c r="W36" s="30"/>
+      <c r="X36" s="30"/>
+      <c r="Y36" s="30"/>
+      <c r="Z36" s="30"/>
+      <c r="AA36" s="30"/>
     </row>
     <row r="37" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B37" s="31"/>
-[...24 lines deleted...]
-      <c r="AA37" s="31"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+      <c r="O37" s="30"/>
+      <c r="P37" s="30"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="30"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="30"/>
+      <c r="W37" s="30"/>
+      <c r="X37" s="30"/>
+      <c r="Y37" s="30"/>
+      <c r="Z37" s="30"/>
+      <c r="AA37" s="30"/>
     </row>
     <row r="38" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B38" s="31"/>
-[...24 lines deleted...]
-      <c r="AA38" s="31"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+      <c r="O38" s="30"/>
+      <c r="P38" s="30"/>
+      <c r="Q38" s="30"/>
+      <c r="R38" s="30"/>
+      <c r="S38" s="30"/>
+      <c r="T38" s="30"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="30"/>
+      <c r="W38" s="30"/>
+      <c r="X38" s="30"/>
+      <c r="Y38" s="30"/>
+      <c r="Z38" s="30"/>
+      <c r="AA38" s="30"/>
     </row>
     <row r="39" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B39" s="31"/>
-[...24 lines deleted...]
-      <c r="AA39" s="31"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+      <c r="O39" s="30"/>
+      <c r="P39" s="30"/>
+      <c r="Q39" s="30"/>
+      <c r="R39" s="30"/>
+      <c r="S39" s="30"/>
+      <c r="T39" s="30"/>
+      <c r="U39" s="30"/>
+      <c r="V39" s="30"/>
+      <c r="W39" s="30"/>
+      <c r="X39" s="30"/>
+      <c r="Y39" s="30"/>
+      <c r="Z39" s="30"/>
+      <c r="AA39" s="30"/>
     </row>
     <row r="40" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B40" s="31"/>
-[...24 lines deleted...]
-      <c r="AA40" s="31"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="30"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="30"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
     </row>
     <row r="41" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B41" s="31"/>
-[...24 lines deleted...]
-      <c r="AA41" s="31"/>
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="30"/>
+      <c r="AA41" s="30"/>
     </row>
     <row r="42" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B42" s="31"/>
-[...24 lines deleted...]
-      <c r="AA42" s="31"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="30"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+      <c r="O42" s="30"/>
+      <c r="P42" s="30"/>
+      <c r="Q42" s="30"/>
+      <c r="R42" s="30"/>
+      <c r="S42" s="30"/>
+      <c r="T42" s="30"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="30"/>
+      <c r="W42" s="30"/>
+      <c r="X42" s="30"/>
+      <c r="Y42" s="30"/>
+      <c r="Z42" s="30"/>
+      <c r="AA42" s="30"/>
     </row>
     <row r="43" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B43" s="31"/>
-[...24 lines deleted...]
-      <c r="AA43" s="31"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="30"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="30"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="30"/>
+      <c r="Z43" s="30"/>
+      <c r="AA43" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E1ACB8A-1CD2-4910-8BE6-B7AAAA2AC915}">
   <dimension ref="A1:AD43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.1640625" customWidth="1"/>
     <col min="3" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" customWidth="1"/>
     <col min="8" max="19" width="8.83203125" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
     <col min="29" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -50561,139 +23606,139 @@
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...4 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="19" t="s">
+      <c r="AA4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="17" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...2 lines deleted...]
-      <c r="AA5" s="19"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
     </row>
     <row r="6" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -50722,2453 +23767,2453 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-      <c r="AA6" s="19"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
     </row>
     <row r="7" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="21">
+        <v>146342</v>
+      </c>
+      <c r="C7" s="22">
+        <v>90618</v>
+      </c>
+      <c r="D7" s="23">
+        <v>55724</v>
+      </c>
+      <c r="E7" s="21">
+        <v>300241</v>
+      </c>
+      <c r="F7" s="22">
+        <v>161390</v>
+      </c>
+      <c r="G7" s="23">
+        <v>138851</v>
+      </c>
+      <c r="H7" s="21">
+        <v>2733</v>
+      </c>
+      <c r="I7" s="22">
+        <v>2008</v>
+      </c>
+      <c r="J7" s="23">
+        <v>725</v>
+      </c>
+      <c r="K7" s="21">
+        <v>2813</v>
+      </c>
+      <c r="L7" s="22">
+        <v>2058</v>
+      </c>
+      <c r="M7" s="23">
+        <v>755</v>
+      </c>
+      <c r="N7" s="21">
+        <v>34563</v>
+      </c>
+      <c r="O7" s="22">
+        <v>23299</v>
+      </c>
+      <c r="P7" s="23">
+        <v>11264</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>50711</v>
+      </c>
+      <c r="R7" s="22">
+        <v>30845</v>
+      </c>
+      <c r="S7" s="23">
+        <v>19866</v>
+      </c>
+      <c r="T7" s="21">
+        <v>109046</v>
+      </c>
+      <c r="U7" s="22">
+        <v>65311</v>
+      </c>
+      <c r="V7" s="23">
+        <v>43735</v>
+      </c>
+      <c r="W7" s="24">
+        <v>246717</v>
+      </c>
+      <c r="X7" s="22">
+        <v>128487</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>118230</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>1.64</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1.27</v>
+      </c>
+      <c r="AC7" s="27">
+        <v>8286260</v>
+      </c>
+      <c r="AD7" s="27">
+        <v>23373517</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29">
+        <v>19277</v>
+      </c>
+      <c r="C8" s="30">
+        <v>11768</v>
+      </c>
+      <c r="D8" s="31">
+        <v>7509</v>
+      </c>
+      <c r="E8" s="29">
+        <v>39407</v>
+      </c>
+      <c r="F8" s="30">
+        <v>20899</v>
+      </c>
+      <c r="G8" s="31">
+        <v>18508</v>
+      </c>
+      <c r="H8" s="29">
+        <v>78</v>
+      </c>
+      <c r="I8" s="30">
+        <v>65</v>
+      </c>
+      <c r="J8" s="31">
+        <v>13</v>
+      </c>
+      <c r="K8" s="29">
+        <v>81</v>
+      </c>
+      <c r="L8" s="30">
+        <v>66</v>
+      </c>
+      <c r="M8" s="31">
+        <v>15</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1383</v>
+      </c>
+      <c r="O8" s="30">
+        <v>933</v>
+      </c>
+      <c r="P8" s="31">
+        <v>450</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2237</v>
+      </c>
+      <c r="R8" s="30">
+        <v>1332</v>
+      </c>
+      <c r="S8" s="31">
+        <v>905</v>
+      </c>
+      <c r="T8" s="29">
+        <v>17816</v>
+      </c>
+      <c r="U8" s="30">
+        <v>10770</v>
+      </c>
+      <c r="V8" s="31">
+        <v>7046</v>
+      </c>
+      <c r="W8" s="29">
+        <v>37089</v>
+      </c>
+      <c r="X8" s="30">
+        <v>19501</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>17588</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1.2</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>0.98</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1477857</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3954929</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="29">
+        <v>21495</v>
+      </c>
+      <c r="C9" s="30">
+        <v>12015</v>
+      </c>
+      <c r="D9" s="31">
+        <v>9480</v>
+      </c>
+      <c r="E9" s="29">
+        <v>45052</v>
+      </c>
+      <c r="F9" s="30">
+        <v>22914</v>
+      </c>
+      <c r="G9" s="31">
+        <v>22138</v>
+      </c>
+      <c r="H9" s="29">
+        <v>1640</v>
+      </c>
+      <c r="I9" s="30">
+        <v>1189</v>
+      </c>
+      <c r="J9" s="31">
+        <v>451</v>
+      </c>
+      <c r="K9" s="29">
+        <v>1693</v>
+      </c>
+      <c r="L9" s="30">
+        <v>1223</v>
+      </c>
+      <c r="M9" s="31">
+        <v>470</v>
+      </c>
+      <c r="N9" s="29">
+        <v>6249</v>
+      </c>
+      <c r="O9" s="30">
+        <v>3895</v>
+      </c>
+      <c r="P9" s="31">
+        <v>2354</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8600</v>
+      </c>
+      <c r="R9" s="30">
+        <v>5026</v>
+      </c>
+      <c r="S9" s="31">
+        <v>3574</v>
+      </c>
+      <c r="T9" s="29">
+        <v>13606</v>
+      </c>
+      <c r="U9" s="30">
+        <v>6931</v>
+      </c>
+      <c r="V9" s="31">
+        <v>6675</v>
+      </c>
+      <c r="W9" s="29">
+        <v>34759</v>
+      </c>
+      <c r="X9" s="30">
+        <v>16665</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>18094</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1.73</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>1026738</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>2686516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="29">
+        <v>11078</v>
+      </c>
+      <c r="C10" s="30">
+        <v>6419</v>
+      </c>
+      <c r="D10" s="31">
+        <v>4659</v>
+      </c>
+      <c r="E10" s="29">
+        <v>27119</v>
+      </c>
+      <c r="F10" s="30">
+        <v>13844</v>
+      </c>
+      <c r="G10" s="31">
+        <v>13275</v>
+      </c>
+      <c r="H10" s="29">
+        <v>47</v>
+      </c>
+      <c r="I10" s="30">
+        <v>35</v>
+      </c>
+      <c r="J10" s="31">
+        <v>12</v>
+      </c>
+      <c r="K10" s="29">
+        <v>49</v>
+      </c>
+      <c r="L10" s="30">
+        <v>35</v>
+      </c>
+      <c r="M10" s="31">
+        <v>14</v>
+      </c>
+      <c r="N10" s="29">
+        <v>1196</v>
+      </c>
+      <c r="O10" s="30">
+        <v>777</v>
+      </c>
+      <c r="P10" s="31">
+        <v>419</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>2241</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1291</v>
+      </c>
+      <c r="S10" s="31">
+        <v>950</v>
+      </c>
+      <c r="T10" s="29">
+        <v>9835</v>
+      </c>
+      <c r="U10" s="30">
+        <v>5607</v>
+      </c>
+      <c r="V10" s="31">
+        <v>4228</v>
+      </c>
+      <c r="W10" s="29">
+        <v>24829</v>
+      </c>
+      <c r="X10" s="30">
+        <v>12518</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>12311</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1.31</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>897191</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>2701661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="29">
+        <v>20134</v>
+      </c>
+      <c r="C11" s="30">
+        <v>11691</v>
+      </c>
+      <c r="D11" s="31">
+        <v>8443</v>
+      </c>
+      <c r="E11" s="29">
+        <v>45090</v>
+      </c>
+      <c r="F11" s="30">
+        <v>23293</v>
+      </c>
+      <c r="G11" s="31">
+        <v>21797</v>
+      </c>
+      <c r="H11" s="29">
+        <v>388</v>
+      </c>
+      <c r="I11" s="30">
+        <v>293</v>
+      </c>
+      <c r="J11" s="31">
+        <v>95</v>
+      </c>
+      <c r="K11" s="29">
+        <v>396</v>
+      </c>
+      <c r="L11" s="30">
+        <v>300</v>
+      </c>
+      <c r="M11" s="31">
+        <v>96</v>
+      </c>
+      <c r="N11" s="29">
+        <v>6566</v>
+      </c>
+      <c r="O11" s="30">
+        <v>4292</v>
+      </c>
+      <c r="P11" s="31">
+        <v>2274</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>10751</v>
+      </c>
+      <c r="R11" s="30">
+        <v>6266</v>
+      </c>
+      <c r="S11" s="31">
+        <v>4485</v>
+      </c>
+      <c r="T11" s="29">
+        <v>13180</v>
+      </c>
+      <c r="U11" s="30">
+        <v>7106</v>
+      </c>
+      <c r="V11" s="31">
+        <v>6074</v>
+      </c>
+      <c r="W11" s="29">
+        <v>33943</v>
+      </c>
+      <c r="X11" s="30">
+        <v>16727</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>17216</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>663131</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1883208</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29">
+        <v>9602</v>
+      </c>
+      <c r="C12" s="30">
+        <v>6431</v>
+      </c>
+      <c r="D12" s="31">
+        <v>3171</v>
+      </c>
+      <c r="E12" s="29">
+        <v>17923</v>
+      </c>
+      <c r="F12" s="30">
+        <v>10185</v>
+      </c>
+      <c r="G12" s="31">
+        <v>7738</v>
+      </c>
+      <c r="H12" s="29">
+        <v>261</v>
+      </c>
+      <c r="I12" s="30">
+        <v>181</v>
+      </c>
+      <c r="J12" s="31">
+        <v>80</v>
+      </c>
+      <c r="K12" s="29">
+        <v>267</v>
+      </c>
+      <c r="L12" s="30">
+        <v>184</v>
+      </c>
+      <c r="M12" s="31">
+        <v>83</v>
+      </c>
+      <c r="N12" s="29">
+        <v>3097</v>
+      </c>
+      <c r="O12" s="30">
+        <v>2208</v>
+      </c>
+      <c r="P12" s="31">
+        <v>889</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>3847</v>
+      </c>
+      <c r="R12" s="30">
+        <v>2561</v>
+      </c>
+      <c r="S12" s="31">
+        <v>1286</v>
+      </c>
+      <c r="T12" s="29">
+        <v>6244</v>
+      </c>
+      <c r="U12" s="30">
+        <v>4042</v>
+      </c>
+      <c r="V12" s="31">
+        <v>2202</v>
+      </c>
+      <c r="W12" s="29">
+        <v>13809</v>
+      </c>
+      <c r="X12" s="30">
+        <v>7440</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>6369</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>1.36</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>0.96</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>1056421</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>2779877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="29">
+        <v>16088</v>
+      </c>
+      <c r="C13" s="30">
+        <v>10023</v>
+      </c>
+      <c r="D13" s="31">
+        <v>6065</v>
+      </c>
+      <c r="E13" s="29">
+        <v>33192</v>
+      </c>
+      <c r="F13" s="30">
+        <v>17528</v>
+      </c>
+      <c r="G13" s="31">
+        <v>15664</v>
+      </c>
+      <c r="H13" s="29">
+        <v>67</v>
+      </c>
+      <c r="I13" s="30">
+        <v>45</v>
+      </c>
+      <c r="J13" s="31">
+        <v>22</v>
+      </c>
+      <c r="K13" s="29">
+        <v>70</v>
+      </c>
+      <c r="L13" s="30">
+        <v>47</v>
+      </c>
+      <c r="M13" s="31">
+        <v>23</v>
+      </c>
+      <c r="N13" s="29">
+        <v>7074</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4677</v>
+      </c>
+      <c r="P13" s="31">
+        <v>2397</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>9858</v>
+      </c>
+      <c r="R13" s="30">
+        <v>5954</v>
+      </c>
+      <c r="S13" s="31">
+        <v>3904</v>
+      </c>
+      <c r="T13" s="29">
+        <v>8947</v>
+      </c>
+      <c r="U13" s="30">
+        <v>5301</v>
+      </c>
+      <c r="V13" s="31">
+        <v>3646</v>
+      </c>
+      <c r="W13" s="29">
+        <v>23264</v>
+      </c>
+      <c r="X13" s="30">
+        <v>11527</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>11737</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>1.44</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>3125941</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>9234448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="29">
+        <v>2543</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1670</v>
+      </c>
+      <c r="D14" s="31">
+        <v>873</v>
+      </c>
+      <c r="E14" s="29">
+        <v>4630</v>
+      </c>
+      <c r="F14" s="30">
+        <v>2676</v>
+      </c>
+      <c r="G14" s="31">
+        <v>1954</v>
+      </c>
+      <c r="H14" s="29">
+        <v>11</v>
+      </c>
+      <c r="I14" s="30">
+        <v>9</v>
+      </c>
+      <c r="J14" s="31">
+        <v>2</v>
+      </c>
+      <c r="K14" s="29">
+        <v>11</v>
+      </c>
+      <c r="L14" s="30">
+        <v>9</v>
+      </c>
+      <c r="M14" s="31">
+        <v>2</v>
+      </c>
+      <c r="N14" s="29">
+        <v>276</v>
+      </c>
+      <c r="O14" s="30">
+        <v>208</v>
+      </c>
+      <c r="P14" s="31">
+        <v>68</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>394</v>
+      </c>
+      <c r="R14" s="30">
+        <v>276</v>
+      </c>
+      <c r="S14" s="31">
+        <v>118</v>
+      </c>
+      <c r="T14" s="29">
+        <v>2256</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1453</v>
+      </c>
+      <c r="V14" s="31">
+        <v>803</v>
+      </c>
+      <c r="W14" s="29">
+        <v>4225</v>
+      </c>
+      <c r="X14" s="30">
+        <v>2391</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>1834</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>1.47</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>1.02</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>716582</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>2044023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1889</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1235</v>
+      </c>
+      <c r="D15" s="31">
+        <v>654</v>
+      </c>
+      <c r="E15" s="29">
+        <v>4156</v>
+      </c>
+      <c r="F15" s="30">
+        <v>2244</v>
+      </c>
+      <c r="G15" s="31">
+        <v>1912</v>
+      </c>
+      <c r="H15" s="29">
+        <v>10</v>
+      </c>
+      <c r="I15" s="30">
+        <v>9</v>
+      </c>
+      <c r="J15" s="31">
+        <v>1</v>
+      </c>
+      <c r="K15" s="29">
+        <v>10</v>
+      </c>
+      <c r="L15" s="30">
+        <v>9</v>
+      </c>
+      <c r="M15" s="31">
+        <v>1</v>
+      </c>
+      <c r="N15" s="29">
+        <v>307</v>
+      </c>
+      <c r="O15" s="30">
+        <v>232</v>
+      </c>
+      <c r="P15" s="31">
+        <v>75</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>447</v>
+      </c>
+      <c r="R15" s="30">
+        <v>294</v>
+      </c>
+      <c r="S15" s="31">
+        <v>153</v>
+      </c>
+      <c r="T15" s="29">
+        <v>1572</v>
+      </c>
+      <c r="U15" s="30">
+        <v>994</v>
+      </c>
+      <c r="V15" s="31">
+        <v>578</v>
+      </c>
+      <c r="W15" s="29">
+        <v>3699</v>
+      </c>
+      <c r="X15" s="30">
+        <v>1941</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>1758</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0.92</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0.73</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>174836</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>530486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29">
+        <v>3037</v>
+      </c>
+      <c r="C16" s="30">
+        <v>1988</v>
+      </c>
+      <c r="D16" s="31">
+        <v>1049</v>
+      </c>
+      <c r="E16" s="29">
+        <v>5837</v>
+      </c>
+      <c r="F16" s="30">
+        <v>3304</v>
+      </c>
+      <c r="G16" s="31">
+        <v>2533</v>
+      </c>
+      <c r="H16" s="29">
+        <v>1</v>
+      </c>
+      <c r="I16" s="30">
+        <v>1</v>
+      </c>
+      <c r="J16" s="31">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>1</v>
+      </c>
+      <c r="L16" s="30">
+        <v>1</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="29">
+        <v>1284</v>
+      </c>
+      <c r="O16" s="30">
+        <v>936</v>
+      </c>
+      <c r="P16" s="31">
+        <v>348</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>1926</v>
+      </c>
+      <c r="R16" s="30">
+        <v>1241</v>
+      </c>
+      <c r="S16" s="31">
+        <v>685</v>
+      </c>
+      <c r="T16" s="29">
+        <v>1752</v>
+      </c>
+      <c r="U16" s="30">
+        <v>1051</v>
+      </c>
+      <c r="V16" s="31">
+        <v>701</v>
+      </c>
+      <c r="W16" s="29">
+        <v>3910</v>
+      </c>
+      <c r="X16" s="30">
+        <v>2062</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>1848</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>1.57</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>1.08</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>180916</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>565554</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="22">
-[...74 lines deleted...]
-      <c r="AA7" s="27">
+      <c r="B17" s="29">
+        <v>7256</v>
+      </c>
+      <c r="C17" s="30">
+        <v>4690</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2566</v>
+      </c>
+      <c r="E17" s="29">
+        <v>12251</v>
+      </c>
+      <c r="F17" s="30">
+        <v>7011</v>
+      </c>
+      <c r="G17" s="31">
+        <v>5240</v>
+      </c>
+      <c r="H17" s="29">
+        <v>2</v>
+      </c>
+      <c r="I17" s="30">
+        <v>2</v>
+      </c>
+      <c r="J17" s="31">
+        <v>0</v>
+      </c>
+      <c r="K17" s="29">
+        <v>2</v>
+      </c>
+      <c r="L17" s="30">
+        <v>2</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="29">
+        <v>91</v>
+      </c>
+      <c r="O17" s="30">
+        <v>70</v>
+      </c>
+      <c r="P17" s="31">
+        <v>21</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>135</v>
+      </c>
+      <c r="R17" s="30">
+        <v>91</v>
+      </c>
+      <c r="S17" s="31">
+        <v>44</v>
+      </c>
+      <c r="T17" s="29">
+        <v>7163</v>
+      </c>
+      <c r="U17" s="30">
+        <v>4618</v>
+      </c>
+      <c r="V17" s="31">
+        <v>2545</v>
+      </c>
+      <c r="W17" s="29">
+        <v>12114</v>
+      </c>
+      <c r="X17" s="30">
+        <v>6918</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>5196</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1.83</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>0.97</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>375940</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>1296013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="29">
+        <v>2888</v>
+      </c>
+      <c r="C18" s="30">
+        <v>2026</v>
+      </c>
+      <c r="D18" s="31">
+        <v>862</v>
+      </c>
+      <c r="E18" s="29">
+        <v>5154</v>
+      </c>
+      <c r="F18" s="30">
+        <v>3059</v>
+      </c>
+      <c r="G18" s="31">
+        <v>2095</v>
+      </c>
+      <c r="H18" s="29">
+        <v>6</v>
+      </c>
+      <c r="I18" s="30">
+        <v>5</v>
+      </c>
+      <c r="J18" s="31">
+        <v>1</v>
+      </c>
+      <c r="K18" s="29">
+        <v>7</v>
+      </c>
+      <c r="L18" s="30">
+        <v>6</v>
+      </c>
+      <c r="M18" s="31">
+        <v>1</v>
+      </c>
+      <c r="N18" s="29">
+        <v>183</v>
+      </c>
+      <c r="O18" s="30">
+        <v>125</v>
+      </c>
+      <c r="P18" s="31">
+        <v>58</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>326</v>
+      </c>
+      <c r="R18" s="30">
+        <v>182</v>
+      </c>
+      <c r="S18" s="31">
+        <v>144</v>
+      </c>
+      <c r="T18" s="29">
+        <v>2699</v>
+      </c>
+      <c r="U18" s="30">
+        <v>1896</v>
+      </c>
+      <c r="V18" s="31">
+        <v>803</v>
+      </c>
+      <c r="W18" s="29">
+        <v>4821</v>
+      </c>
+      <c r="X18" s="30">
+        <v>2871</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>1950</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>1.61</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>1.05</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>175452</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>517222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="29">
+        <v>5558</v>
+      </c>
+      <c r="C19" s="30">
+        <v>3889</v>
+      </c>
+      <c r="D19" s="31">
+        <v>1669</v>
+      </c>
+      <c r="E19" s="29">
+        <v>11201</v>
+      </c>
+      <c r="F19" s="30">
+        <v>6273</v>
+      </c>
+      <c r="G19" s="31">
+        <v>4928</v>
+      </c>
+      <c r="H19" s="29">
+        <v>0</v>
+      </c>
+      <c r="I19" s="30">
+        <v>0</v>
+      </c>
+      <c r="J19" s="31">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>0</v>
+      </c>
+      <c r="L19" s="30">
+        <v>0</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>2749</v>
+      </c>
+      <c r="O19" s="30">
+        <v>2029</v>
+      </c>
+      <c r="P19" s="31">
+        <v>720</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>4217</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2661</v>
+      </c>
+      <c r="S19" s="31">
+        <v>1556</v>
+      </c>
+      <c r="T19" s="29">
+        <v>2809</v>
+      </c>
+      <c r="U19" s="30">
+        <v>1860</v>
+      </c>
+      <c r="V19" s="31">
+        <v>949</v>
+      </c>
+      <c r="W19" s="29">
+        <v>6984</v>
+      </c>
+      <c r="X19" s="30">
+        <v>3612</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>3372</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.65</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>236632</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>707792</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="29">
+        <v>2234</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1612</v>
+      </c>
+      <c r="D20" s="31">
+        <v>622</v>
+      </c>
+      <c r="E20" s="29">
+        <v>3837</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2358</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1479</v>
+      </c>
+      <c r="H20" s="29">
+        <v>7</v>
+      </c>
+      <c r="I20" s="30">
+        <v>6</v>
+      </c>
+      <c r="J20" s="31">
+        <v>1</v>
+      </c>
+      <c r="K20" s="29">
+        <v>7</v>
+      </c>
+      <c r="L20" s="30">
+        <v>6</v>
+      </c>
+      <c r="M20" s="31">
+        <v>1</v>
+      </c>
+      <c r="N20" s="29">
+        <v>223</v>
+      </c>
+      <c r="O20" s="30">
+        <v>174</v>
+      </c>
+      <c r="P20" s="31">
+        <v>49</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>282</v>
+      </c>
+      <c r="R20" s="30">
+        <v>201</v>
+      </c>
+      <c r="S20" s="31">
+        <v>81</v>
+      </c>
+      <c r="T20" s="29">
+        <v>2004</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1432</v>
+      </c>
+      <c r="V20" s="31">
+        <v>572</v>
+      </c>
+      <c r="W20" s="29">
+        <v>3548</v>
+      </c>
+      <c r="X20" s="30">
+        <v>2151</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1397</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1.21</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>0.77</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>180652</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>529229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="29">
+        <v>8384</v>
+      </c>
+      <c r="C21" s="30">
+        <v>5607</v>
+      </c>
+      <c r="D21" s="31">
+        <v>2777</v>
+      </c>
+      <c r="E21" s="29">
+        <v>15764</v>
+      </c>
+      <c r="F21" s="30">
+        <v>9214</v>
+      </c>
+      <c r="G21" s="31">
+        <v>6550</v>
+      </c>
+      <c r="H21" s="29">
+        <v>53</v>
+      </c>
+      <c r="I21" s="30">
+        <v>40</v>
+      </c>
+      <c r="J21" s="31">
+        <v>13</v>
+      </c>
+      <c r="K21" s="29">
+        <v>53</v>
+      </c>
+      <c r="L21" s="30">
+        <v>40</v>
+      </c>
+      <c r="M21" s="31">
+        <v>13</v>
+      </c>
+      <c r="N21" s="29">
+        <v>877</v>
+      </c>
+      <c r="O21" s="30">
+        <v>673</v>
+      </c>
+      <c r="P21" s="31">
+        <v>204</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>1045</v>
+      </c>
+      <c r="R21" s="30">
+        <v>754</v>
+      </c>
+      <c r="S21" s="31">
+        <v>291</v>
+      </c>
+      <c r="T21" s="29">
+        <v>7454</v>
+      </c>
+      <c r="U21" s="30">
+        <v>4894</v>
+      </c>
+      <c r="V21" s="31">
+        <v>2560</v>
+      </c>
+      <c r="W21" s="29">
+        <v>14666</v>
+      </c>
+      <c r="X21" s="30">
+        <v>8420</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>6246</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>2.87</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>1.94</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>282187</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>852286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="29">
+        <v>3640</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2411</v>
+      </c>
+      <c r="D22" s="31">
+        <v>1229</v>
+      </c>
+      <c r="E22" s="29">
+        <v>6921</v>
+      </c>
+      <c r="F22" s="30">
+        <v>4052</v>
+      </c>
+      <c r="G22" s="31">
+        <v>2869</v>
+      </c>
+      <c r="H22" s="29">
+        <v>59</v>
+      </c>
+      <c r="I22" s="30">
+        <v>53</v>
+      </c>
+      <c r="J22" s="31">
+        <v>6</v>
+      </c>
+      <c r="K22" s="29">
+        <v>60</v>
+      </c>
+      <c r="L22" s="30">
+        <v>53</v>
+      </c>
+      <c r="M22" s="31">
+        <v>7</v>
+      </c>
+      <c r="N22" s="29">
+        <v>646</v>
+      </c>
+      <c r="O22" s="30">
+        <v>488</v>
+      </c>
+      <c r="P22" s="31">
+        <v>158</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>880</v>
+      </c>
+      <c r="R22" s="30">
+        <v>598</v>
+      </c>
+      <c r="S22" s="31">
+        <v>282</v>
+      </c>
+      <c r="T22" s="29">
+        <v>2935</v>
+      </c>
+      <c r="U22" s="30">
+        <v>1870</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1065</v>
+      </c>
+      <c r="W22" s="29">
+        <v>5981</v>
+      </c>
+      <c r="X22" s="30">
+        <v>3401</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>2580</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>3.22</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>81786</v>
+      </c>
+      <c r="AD22" s="27">
+        <v>224821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="29">
+        <v>4152</v>
+      </c>
+      <c r="C23" s="30">
+        <v>2730</v>
+      </c>
+      <c r="D23" s="31">
+        <v>1422</v>
+      </c>
+      <c r="E23" s="29">
+        <v>8716</v>
+      </c>
+      <c r="F23" s="30">
+        <v>4955</v>
+      </c>
+      <c r="G23" s="31">
+        <v>3761</v>
+      </c>
+      <c r="H23" s="29">
+        <v>12</v>
+      </c>
+      <c r="I23" s="30">
+        <v>9</v>
+      </c>
+      <c r="J23" s="31">
+        <v>3</v>
+      </c>
+      <c r="K23" s="29">
+        <v>12</v>
+      </c>
+      <c r="L23" s="30">
+        <v>9</v>
+      </c>
+      <c r="M23" s="31">
+        <v>3</v>
+      </c>
+      <c r="N23" s="29">
+        <v>460</v>
+      </c>
+      <c r="O23" s="30">
+        <v>331</v>
+      </c>
+      <c r="P23" s="31">
+        <v>129</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>607</v>
+      </c>
+      <c r="R23" s="30">
+        <v>396</v>
+      </c>
+      <c r="S23" s="31">
+        <v>211</v>
+      </c>
+      <c r="T23" s="29">
+        <v>3680</v>
+      </c>
+      <c r="U23" s="30">
+        <v>2390</v>
+      </c>
+      <c r="V23" s="31">
+        <v>1290</v>
+      </c>
+      <c r="W23" s="29">
+        <v>8097</v>
+      </c>
+      <c r="X23" s="30">
+        <v>4550</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>3547</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>3.26</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>2.69</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>123440</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>333897</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="29">
+        <v>740</v>
+      </c>
+      <c r="C24" s="30">
+        <v>517</v>
+      </c>
+      <c r="D24" s="31">
+        <v>223</v>
+      </c>
+      <c r="E24" s="29">
+        <v>1350</v>
+      </c>
+      <c r="F24" s="30">
+        <v>754</v>
+      </c>
+      <c r="G24" s="31">
+        <v>596</v>
+      </c>
+      <c r="H24" s="29">
+        <v>42</v>
+      </c>
+      <c r="I24" s="30">
+        <v>30</v>
+      </c>
+      <c r="J24" s="31">
+        <v>12</v>
+      </c>
+      <c r="K24" s="29">
+        <v>43</v>
+      </c>
+      <c r="L24" s="30">
+        <v>30</v>
+      </c>
+      <c r="M24" s="31">
+        <v>13</v>
+      </c>
+      <c r="N24" s="29">
+        <v>287</v>
+      </c>
+      <c r="O24" s="30">
+        <v>217</v>
+      </c>
+      <c r="P24" s="31">
+        <v>70</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>359</v>
+      </c>
+      <c r="R24" s="30">
+        <v>244</v>
+      </c>
+      <c r="S24" s="31">
+        <v>115</v>
+      </c>
+      <c r="T24" s="29">
+        <v>411</v>
+      </c>
+      <c r="U24" s="30">
+        <v>270</v>
+      </c>
+      <c r="V24" s="31">
+        <v>141</v>
+      </c>
+      <c r="W24" s="29">
+        <v>948</v>
+      </c>
+      <c r="X24" s="30">
+        <v>480</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>468</v>
+      </c>
+      <c r="Z24" s="32">
+        <v>1.76</v>
+      </c>
+      <c r="AA24" s="33">
         <v>1.27</v>
       </c>
-      <c r="AC7" s="28">
-[...28 lines deleted...]
-      <c r="H8" s="30">
+      <c r="AC24" s="27">
+        <v>37151</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>100400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2539</v>
+      </c>
+      <c r="C25" s="30">
+        <v>1594</v>
+      </c>
+      <c r="D25" s="31">
+        <v>945</v>
+      </c>
+      <c r="E25" s="29">
+        <v>5077</v>
+      </c>
+      <c r="F25" s="30">
+        <v>2793</v>
+      </c>
+      <c r="G25" s="31">
+        <v>2284</v>
+      </c>
+      <c r="H25" s="29">
+        <v>5</v>
+      </c>
+      <c r="I25" s="30">
+        <v>4</v>
+      </c>
+      <c r="J25" s="31">
+        <v>1</v>
+      </c>
+      <c r="K25" s="29">
+        <v>5</v>
+      </c>
+      <c r="L25" s="30">
+        <v>4</v>
+      </c>
+      <c r="M25" s="31">
+        <v>1</v>
+      </c>
+      <c r="N25" s="29">
+        <v>679</v>
+      </c>
+      <c r="O25" s="30">
+        <v>443</v>
+      </c>
+      <c r="P25" s="31">
+        <v>236</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>1106</v>
+      </c>
+      <c r="R25" s="30">
+        <v>631</v>
+      </c>
+      <c r="S25" s="31">
+        <v>475</v>
+      </c>
+      <c r="T25" s="29">
+        <v>1855</v>
+      </c>
+      <c r="U25" s="30">
+        <v>1147</v>
+      </c>
+      <c r="V25" s="31">
+        <v>708</v>
+      </c>
+      <c r="W25" s="29">
+        <v>3966</v>
+      </c>
+      <c r="X25" s="30">
+        <v>2158</v>
+      </c>
+      <c r="Y25" s="31">
+        <v>1808</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>1.63</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>1.38</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>149678</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>374914</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="29">
+        <v>1956</v>
+      </c>
+      <c r="C26" s="30">
+        <v>1159</v>
+      </c>
+      <c r="D26" s="31">
+        <v>797</v>
+      </c>
+      <c r="E26" s="29">
+        <v>4111</v>
+      </c>
+      <c r="F26" s="30">
+        <v>2159</v>
+      </c>
+      <c r="G26" s="31">
+        <v>1952</v>
+      </c>
+      <c r="H26" s="29">
+        <v>12</v>
+      </c>
+      <c r="I26" s="30">
+        <v>7</v>
+      </c>
+      <c r="J26" s="31">
+        <v>5</v>
+      </c>
+      <c r="K26" s="29">
+        <v>12</v>
+      </c>
+      <c r="L26" s="30">
+        <v>7</v>
+      </c>
+      <c r="M26" s="31">
+        <v>5</v>
+      </c>
+      <c r="N26" s="29">
+        <v>521</v>
+      </c>
+      <c r="O26" s="30">
+        <v>316</v>
+      </c>
+      <c r="P26" s="31">
+        <v>205</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>850</v>
+      </c>
+      <c r="R26" s="30">
+        <v>484</v>
+      </c>
+      <c r="S26" s="31">
+        <v>366</v>
+      </c>
+      <c r="T26" s="29">
+        <v>1423</v>
+      </c>
+      <c r="U26" s="30">
+        <v>836</v>
+      </c>
+      <c r="V26" s="31">
+        <v>587</v>
+      </c>
+      <c r="W26" s="29">
+        <v>3249</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1668</v>
+      </c>
+      <c r="Y26" s="31">
+        <v>1581</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0.91</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>152163</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>428483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="29">
+        <v>1515</v>
+      </c>
+      <c r="C27" s="30">
+        <v>935</v>
+      </c>
+      <c r="D27" s="31">
+        <v>580</v>
+      </c>
+      <c r="E27" s="29">
+        <v>2836</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1543</v>
+      </c>
+      <c r="G27" s="31">
+        <v>1293</v>
+      </c>
+      <c r="H27" s="29">
+        <v>18</v>
+      </c>
+      <c r="I27" s="30">
+        <v>16</v>
+      </c>
+      <c r="J27" s="31">
+        <v>2</v>
+      </c>
+      <c r="K27" s="29">
+        <v>19</v>
+      </c>
+      <c r="L27" s="30">
+        <v>17</v>
+      </c>
+      <c r="M27" s="31">
+        <v>2</v>
+      </c>
+      <c r="N27" s="29">
+        <v>323</v>
+      </c>
+      <c r="O27" s="30">
+        <v>211</v>
+      </c>
+      <c r="P27" s="31">
+        <v>112</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>436</v>
+      </c>
+      <c r="R27" s="30">
+        <v>265</v>
+      </c>
+      <c r="S27" s="31">
+        <v>171</v>
+      </c>
+      <c r="T27" s="29">
+        <v>1174</v>
+      </c>
+      <c r="U27" s="30">
+        <v>708</v>
+      </c>
+      <c r="V27" s="31">
+        <v>466</v>
+      </c>
+      <c r="W27" s="29">
+        <v>2381</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1261</v>
+      </c>
+      <c r="Y27" s="31">
+        <v>1120</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>1.5</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>1.07</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>97643</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>270872</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="29">
+        <v>285</v>
+      </c>
+      <c r="C28" s="30">
+        <v>173</v>
+      </c>
+      <c r="D28" s="31">
+        <v>112</v>
+      </c>
+      <c r="E28" s="29">
+        <v>521</v>
+      </c>
+      <c r="F28" s="30">
+        <v>275</v>
+      </c>
+      <c r="G28" s="31">
+        <v>246</v>
+      </c>
+      <c r="H28" s="29">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30">
+        <v>0</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
+        <v>0</v>
+      </c>
+      <c r="L28" s="30">
+        <v>0</v>
+      </c>
+      <c r="M28" s="31">
+        <v>0</v>
+      </c>
+      <c r="N28" s="29">
+        <v>74</v>
+      </c>
+      <c r="O28" s="30">
+        <v>50</v>
+      </c>
+      <c r="P28" s="31">
+        <v>24</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>141</v>
+      </c>
+      <c r="R28" s="30">
         <v>78</v>
       </c>
-      <c r="I8" s="31">
-[...11 lines deleted...]
-      <c r="M8" s="32">
+      <c r="S28" s="31">
+        <v>63</v>
+      </c>
+      <c r="T28" s="29">
+        <v>211</v>
+      </c>
+      <c r="U28" s="30">
+        <v>123</v>
+      </c>
+      <c r="V28" s="31">
+        <v>88</v>
+      </c>
+      <c r="W28" s="29">
+        <v>380</v>
+      </c>
+      <c r="X28" s="30">
+        <v>197</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>183</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0.68</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>0.37</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>36558</v>
+      </c>
+      <c r="AD28" s="27">
+        <v>120713</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="34">
+        <v>52</v>
+      </c>
+      <c r="C29" s="35">
+        <v>35</v>
+      </c>
+      <c r="D29" s="36">
+        <v>17</v>
+      </c>
+      <c r="E29" s="34">
+        <v>96</v>
+      </c>
+      <c r="F29" s="35">
+        <v>57</v>
+      </c>
+      <c r="G29" s="36">
+        <v>39</v>
+      </c>
+      <c r="H29" s="34">
+        <v>14</v>
+      </c>
+      <c r="I29" s="35">
+        <v>9</v>
+      </c>
+      <c r="J29" s="36">
+        <v>5</v>
+      </c>
+      <c r="K29" s="34">
         <v>15</v>
       </c>
-      <c r="N8" s="30">
-[...165 lines deleted...]
-      <c r="J10" s="32">
+      <c r="L29" s="35">
+        <v>10</v>
+      </c>
+      <c r="M29" s="36">
+        <v>5</v>
+      </c>
+      <c r="N29" s="34">
+        <v>18</v>
+      </c>
+      <c r="O29" s="35">
+        <v>14</v>
+      </c>
+      <c r="P29" s="36">
+        <v>4</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>26</v>
+      </c>
+      <c r="R29" s="35">
+        <v>19</v>
+      </c>
+      <c r="S29" s="36">
+        <v>7</v>
+      </c>
+      <c r="T29" s="34">
+        <v>20</v>
+      </c>
+      <c r="U29" s="35">
         <v>12</v>
       </c>
-      <c r="K10" s="30">
-[...1126 lines deleted...]
-      <c r="A23" s="29" t="s">
+      <c r="V29" s="36">
+        <v>8</v>
+      </c>
+      <c r="W29" s="34">
         <v>55</v>
       </c>
-      <c r="B23" s="30">
-[...599 lines deleted...]
-      <c r="X29" s="36">
+      <c r="X29" s="35">
         <v>28</v>
       </c>
-      <c r="Y29" s="37">
+      <c r="Y29" s="36">
         <v>27</v>
       </c>
-      <c r="Z29" s="38">
+      <c r="Z29" s="37">
         <v>1.53</v>
       </c>
-      <c r="AA29" s="39">
+      <c r="AA29" s="38">
         <v>0.72</v>
       </c>
-      <c r="AC29" s="28">
+      <c r="AC29" s="27">
         <v>2423</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="27">
         <v>12165</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
-      <c r="L30" s="28"/>
-[...12 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
     </row>
     <row r="35" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B35" s="31"/>
-[...24 lines deleted...]
-      <c r="AA35" s="31"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="30"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="30"/>
+      <c r="S35" s="30"/>
+      <c r="T35" s="30"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="30"/>
+      <c r="W35" s="30"/>
+      <c r="X35" s="30"/>
+      <c r="Y35" s="30"/>
+      <c r="Z35" s="30"/>
+      <c r="AA35" s="30"/>
     </row>
     <row r="36" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B36" s="31"/>
-[...24 lines deleted...]
-      <c r="AA36" s="31"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+      <c r="H36" s="30"/>
+      <c r="I36" s="30"/>
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="30"/>
+      <c r="P36" s="30"/>
+      <c r="Q36" s="30"/>
+      <c r="R36" s="30"/>
+      <c r="S36" s="30"/>
+      <c r="T36" s="30"/>
+      <c r="U36" s="30"/>
+      <c r="V36" s="30"/>
+      <c r="W36" s="30"/>
+      <c r="X36" s="30"/>
+      <c r="Y36" s="30"/>
+      <c r="Z36" s="30"/>
+      <c r="AA36" s="30"/>
     </row>
     <row r="37" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B37" s="31"/>
-[...24 lines deleted...]
-      <c r="AA37" s="31"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+      <c r="O37" s="30"/>
+      <c r="P37" s="30"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="30"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="30"/>
+      <c r="W37" s="30"/>
+      <c r="X37" s="30"/>
+      <c r="Y37" s="30"/>
+      <c r="Z37" s="30"/>
+      <c r="AA37" s="30"/>
     </row>
     <row r="38" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B38" s="31"/>
-[...24 lines deleted...]
-      <c r="AA38" s="31"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+      <c r="O38" s="30"/>
+      <c r="P38" s="30"/>
+      <c r="Q38" s="30"/>
+      <c r="R38" s="30"/>
+      <c r="S38" s="30"/>
+      <c r="T38" s="30"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="30"/>
+      <c r="W38" s="30"/>
+      <c r="X38" s="30"/>
+      <c r="Y38" s="30"/>
+      <c r="Z38" s="30"/>
+      <c r="AA38" s="30"/>
     </row>
     <row r="39" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B39" s="31"/>
-[...24 lines deleted...]
-      <c r="AA39" s="31"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+      <c r="O39" s="30"/>
+      <c r="P39" s="30"/>
+      <c r="Q39" s="30"/>
+      <c r="R39" s="30"/>
+      <c r="S39" s="30"/>
+      <c r="T39" s="30"/>
+      <c r="U39" s="30"/>
+      <c r="V39" s="30"/>
+      <c r="W39" s="30"/>
+      <c r="X39" s="30"/>
+      <c r="Y39" s="30"/>
+      <c r="Z39" s="30"/>
+      <c r="AA39" s="30"/>
     </row>
     <row r="40" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B40" s="31"/>
-[...24 lines deleted...]
-      <c r="AA40" s="31"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="30"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="30"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
     </row>
     <row r="41" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B41" s="31"/>
-[...24 lines deleted...]
-      <c r="AA41" s="31"/>
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="30"/>
+      <c r="AA41" s="30"/>
     </row>
     <row r="42" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B42" s="31"/>
-[...24 lines deleted...]
-      <c r="AA42" s="31"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="30"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+      <c r="O42" s="30"/>
+      <c r="P42" s="30"/>
+      <c r="Q42" s="30"/>
+      <c r="R42" s="30"/>
+      <c r="S42" s="30"/>
+      <c r="T42" s="30"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="30"/>
+      <c r="W42" s="30"/>
+      <c r="X42" s="30"/>
+      <c r="Y42" s="30"/>
+      <c r="Z42" s="30"/>
+      <c r="AA42" s="30"/>
     </row>
     <row r="43" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B43" s="31"/>
-[...24 lines deleted...]
-      <c r="AA43" s="31"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="30"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="30"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="30"/>
+      <c r="Z43" s="30"/>
+      <c r="AA43" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{160A1205-0BD1-4FE9-955B-77C1A257B357}">
   <dimension ref="A1:AD43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.1640625" customWidth="1"/>
     <col min="3" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" customWidth="1"/>
     <col min="8" max="19" width="8.83203125" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
     <col min="29" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -53183,139 +26228,139 @@
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...4 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="19" t="s">
+      <c r="AA4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="17" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...2 lines deleted...]
-      <c r="AA5" s="19"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
     </row>
     <row r="6" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -53344,2453 +26389,2453 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-      <c r="AA6" s="19"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
     </row>
     <row r="7" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="21">
+        <v>144863</v>
+      </c>
+      <c r="C7" s="22">
+        <v>89549</v>
+      </c>
+      <c r="D7" s="23">
+        <v>55314</v>
+      </c>
+      <c r="E7" s="21">
+        <v>304470</v>
+      </c>
+      <c r="F7" s="22">
+        <v>162658</v>
+      </c>
+      <c r="G7" s="23">
+        <v>141812</v>
+      </c>
+      <c r="H7" s="21">
+        <v>2926</v>
+      </c>
+      <c r="I7" s="22">
+        <v>2157</v>
+      </c>
+      <c r="J7" s="23">
+        <v>769</v>
+      </c>
+      <c r="K7" s="21">
+        <v>3028</v>
+      </c>
+      <c r="L7" s="22">
+        <v>2213</v>
+      </c>
+      <c r="M7" s="23">
+        <v>815</v>
+      </c>
+      <c r="N7" s="21">
+        <v>34050</v>
+      </c>
+      <c r="O7" s="22">
+        <v>22893</v>
+      </c>
+      <c r="P7" s="23">
+        <v>11157</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>51337</v>
+      </c>
+      <c r="R7" s="22">
+        <v>30964</v>
+      </c>
+      <c r="S7" s="23">
+        <v>20373</v>
+      </c>
+      <c r="T7" s="21">
+        <v>107887</v>
+      </c>
+      <c r="U7" s="22">
+        <v>64499</v>
+      </c>
+      <c r="V7" s="23">
+        <v>43388</v>
+      </c>
+      <c r="W7" s="24">
+        <v>250105</v>
+      </c>
+      <c r="X7" s="22">
+        <v>129481</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>120624</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>1.64</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1.29</v>
+      </c>
+      <c r="AC7" s="27">
+        <v>8286260</v>
+      </c>
+      <c r="AD7" s="27">
+        <v>23373517</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29">
+        <v>19039</v>
+      </c>
+      <c r="C8" s="30">
+        <v>11660</v>
+      </c>
+      <c r="D8" s="31">
+        <v>7379</v>
+      </c>
+      <c r="E8" s="29">
+        <v>40305</v>
+      </c>
+      <c r="F8" s="30">
+        <v>21293</v>
+      </c>
+      <c r="G8" s="31">
+        <v>19012</v>
+      </c>
+      <c r="H8" s="29">
+        <v>78</v>
+      </c>
+      <c r="I8" s="30">
+        <v>63</v>
+      </c>
+      <c r="J8" s="31">
+        <v>15</v>
+      </c>
+      <c r="K8" s="29">
+        <v>81</v>
+      </c>
+      <c r="L8" s="30">
+        <v>64</v>
+      </c>
+      <c r="M8" s="31">
+        <v>17</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1354</v>
+      </c>
+      <c r="O8" s="30">
+        <v>922</v>
+      </c>
+      <c r="P8" s="31">
+        <v>432</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2206</v>
+      </c>
+      <c r="R8" s="30">
+        <v>1307</v>
+      </c>
+      <c r="S8" s="31">
+        <v>899</v>
+      </c>
+      <c r="T8" s="29">
+        <v>17607</v>
+      </c>
+      <c r="U8" s="30">
+        <v>10675</v>
+      </c>
+      <c r="V8" s="31">
+        <v>6932</v>
+      </c>
+      <c r="W8" s="29">
+        <v>38018</v>
+      </c>
+      <c r="X8" s="30">
+        <v>19922</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>18096</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1.2</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>1</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1477857</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3954929</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="29">
+        <v>21123</v>
+      </c>
+      <c r="C9" s="30">
+        <v>11822</v>
+      </c>
+      <c r="D9" s="31">
+        <v>9301</v>
+      </c>
+      <c r="E9" s="29">
+        <v>44984</v>
+      </c>
+      <c r="F9" s="30">
+        <v>22808</v>
+      </c>
+      <c r="G9" s="31">
+        <v>22176</v>
+      </c>
+      <c r="H9" s="29">
+        <v>1766</v>
+      </c>
+      <c r="I9" s="30">
+        <v>1290</v>
+      </c>
+      <c r="J9" s="31">
+        <v>476</v>
+      </c>
+      <c r="K9" s="29">
+        <v>1833</v>
+      </c>
+      <c r="L9" s="30">
+        <v>1325</v>
+      </c>
+      <c r="M9" s="31">
+        <v>508</v>
+      </c>
+      <c r="N9" s="29">
+        <v>6006</v>
+      </c>
+      <c r="O9" s="30">
+        <v>3726</v>
+      </c>
+      <c r="P9" s="31">
+        <v>2280</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8579</v>
+      </c>
+      <c r="R9" s="30">
+        <v>4962</v>
+      </c>
+      <c r="S9" s="31">
+        <v>3617</v>
+      </c>
+      <c r="T9" s="29">
+        <v>13351</v>
+      </c>
+      <c r="U9" s="30">
+        <v>6806</v>
+      </c>
+      <c r="V9" s="31">
+        <v>6545</v>
+      </c>
+      <c r="W9" s="29">
+        <v>34572</v>
+      </c>
+      <c r="X9" s="30">
+        <v>16521</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>18051</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>1.99</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>1026738</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>2686516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="29">
+        <v>9738</v>
+      </c>
+      <c r="C10" s="30">
+        <v>5581</v>
+      </c>
+      <c r="D10" s="31">
+        <v>4157</v>
+      </c>
+      <c r="E10" s="29">
+        <v>23822</v>
+      </c>
+      <c r="F10" s="30">
+        <v>12149</v>
+      </c>
+      <c r="G10" s="31">
+        <v>11673</v>
+      </c>
+      <c r="H10" s="29">
+        <v>44</v>
+      </c>
+      <c r="I10" s="30">
+        <v>36</v>
+      </c>
+      <c r="J10" s="31">
+        <v>8</v>
+      </c>
+      <c r="K10" s="29">
+        <v>47</v>
+      </c>
+      <c r="L10" s="30">
+        <v>36</v>
+      </c>
+      <c r="M10" s="31">
+        <v>11</v>
+      </c>
+      <c r="N10" s="29">
+        <v>1131</v>
+      </c>
+      <c r="O10" s="30">
+        <v>728</v>
+      </c>
+      <c r="P10" s="31">
+        <v>403</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>2144</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1221</v>
+      </c>
+      <c r="S10" s="31">
+        <v>923</v>
+      </c>
+      <c r="T10" s="29">
+        <v>8563</v>
+      </c>
+      <c r="U10" s="30">
+        <v>4817</v>
+      </c>
+      <c r="V10" s="31">
+        <v>3746</v>
+      </c>
+      <c r="W10" s="29">
+        <v>21631</v>
+      </c>
+      <c r="X10" s="30">
+        <v>10892</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>10739</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1.18</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>1.06</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>897191</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>2701661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="29">
+        <v>19332</v>
+      </c>
+      <c r="C11" s="30">
+        <v>11203</v>
+      </c>
+      <c r="D11" s="31">
+        <v>8129</v>
+      </c>
+      <c r="E11" s="29">
+        <v>44049</v>
+      </c>
+      <c r="F11" s="30">
+        <v>22715</v>
+      </c>
+      <c r="G11" s="31">
+        <v>21334</v>
+      </c>
+      <c r="H11" s="29">
+        <v>370</v>
+      </c>
+      <c r="I11" s="30">
+        <v>277</v>
+      </c>
+      <c r="J11" s="31">
+        <v>93</v>
+      </c>
+      <c r="K11" s="29">
+        <v>385</v>
+      </c>
+      <c r="L11" s="30">
+        <v>288</v>
+      </c>
+      <c r="M11" s="31">
+        <v>97</v>
+      </c>
+      <c r="N11" s="29">
+        <v>6261</v>
+      </c>
+      <c r="O11" s="30">
+        <v>4044</v>
+      </c>
+      <c r="P11" s="31">
+        <v>2217</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>10468</v>
+      </c>
+      <c r="R11" s="30">
+        <v>6048</v>
+      </c>
+      <c r="S11" s="31">
+        <v>4420</v>
+      </c>
+      <c r="T11" s="29">
+        <v>12701</v>
+      </c>
+      <c r="U11" s="30">
+        <v>6882</v>
+      </c>
+      <c r="V11" s="31">
+        <v>5819</v>
+      </c>
+      <c r="W11" s="29">
+        <v>33196</v>
+      </c>
+      <c r="X11" s="30">
+        <v>16379</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>16817</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>1.96</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1.56</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>663131</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1883208</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29">
+        <v>9791</v>
+      </c>
+      <c r="C12" s="30">
+        <v>6531</v>
+      </c>
+      <c r="D12" s="31">
+        <v>3260</v>
+      </c>
+      <c r="E12" s="29">
+        <v>18964</v>
+      </c>
+      <c r="F12" s="30">
+        <v>10623</v>
+      </c>
+      <c r="G12" s="31">
+        <v>8341</v>
+      </c>
+      <c r="H12" s="29">
+        <v>297</v>
+      </c>
+      <c r="I12" s="30">
+        <v>209</v>
+      </c>
+      <c r="J12" s="31">
+        <v>88</v>
+      </c>
+      <c r="K12" s="29">
+        <v>302</v>
+      </c>
+      <c r="L12" s="30">
+        <v>212</v>
+      </c>
+      <c r="M12" s="31">
+        <v>90</v>
+      </c>
+      <c r="N12" s="29">
+        <v>3068</v>
+      </c>
+      <c r="O12" s="30">
+        <v>2186</v>
+      </c>
+      <c r="P12" s="31">
+        <v>882</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>3896</v>
+      </c>
+      <c r="R12" s="30">
+        <v>2582</v>
+      </c>
+      <c r="S12" s="31">
+        <v>1314</v>
+      </c>
+      <c r="T12" s="29">
+        <v>6426</v>
+      </c>
+      <c r="U12" s="30">
+        <v>4136</v>
+      </c>
+      <c r="V12" s="31">
+        <v>2290</v>
+      </c>
+      <c r="W12" s="29">
+        <v>14766</v>
+      </c>
+      <c r="X12" s="30">
+        <v>7829</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>6937</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>1.41</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>1.01</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>1056421</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>2779877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="29">
+        <v>17141</v>
+      </c>
+      <c r="C13" s="30">
+        <v>10601</v>
+      </c>
+      <c r="D13" s="31">
+        <v>6540</v>
+      </c>
+      <c r="E13" s="29">
+        <v>36844</v>
+      </c>
+      <c r="F13" s="30">
+        <v>19270</v>
+      </c>
+      <c r="G13" s="31">
+        <v>17574</v>
+      </c>
+      <c r="H13" s="29">
+        <v>78</v>
+      </c>
+      <c r="I13" s="30">
+        <v>53</v>
+      </c>
+      <c r="J13" s="31">
+        <v>25</v>
+      </c>
+      <c r="K13" s="29">
+        <v>82</v>
+      </c>
+      <c r="L13" s="30">
+        <v>56</v>
+      </c>
+      <c r="M13" s="31">
+        <v>26</v>
+      </c>
+      <c r="N13" s="29">
+        <v>7249</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4775</v>
+      </c>
+      <c r="P13" s="31">
+        <v>2474</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>10465</v>
+      </c>
+      <c r="R13" s="30">
+        <v>6236</v>
+      </c>
+      <c r="S13" s="31">
+        <v>4229</v>
+      </c>
+      <c r="T13" s="29">
+        <v>9814</v>
+      </c>
+      <c r="U13" s="30">
+        <v>5773</v>
+      </c>
+      <c r="V13" s="31">
+        <v>4041</v>
+      </c>
+      <c r="W13" s="29">
+        <v>26297</v>
+      </c>
+      <c r="X13" s="30">
+        <v>12978</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>13319</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>1.54</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>1.33</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>3125941</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>9234448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="29">
+        <v>2531</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1652</v>
+      </c>
+      <c r="D14" s="31">
+        <v>879</v>
+      </c>
+      <c r="E14" s="29">
+        <v>4407</v>
+      </c>
+      <c r="F14" s="30">
+        <v>2537</v>
+      </c>
+      <c r="G14" s="31">
+        <v>1870</v>
+      </c>
+      <c r="H14" s="29">
+        <v>12</v>
+      </c>
+      <c r="I14" s="30">
+        <v>9</v>
+      </c>
+      <c r="J14" s="31">
+        <v>3</v>
+      </c>
+      <c r="K14" s="29">
+        <v>12</v>
+      </c>
+      <c r="L14" s="30">
+        <v>9</v>
+      </c>
+      <c r="M14" s="31">
+        <v>3</v>
+      </c>
+      <c r="N14" s="29">
+        <v>287</v>
+      </c>
+      <c r="O14" s="30">
+        <v>216</v>
+      </c>
+      <c r="P14" s="31">
+        <v>71</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>414</v>
+      </c>
+      <c r="R14" s="30">
+        <v>289</v>
+      </c>
+      <c r="S14" s="31">
+        <v>125</v>
+      </c>
+      <c r="T14" s="29">
+        <v>2232</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1427</v>
+      </c>
+      <c r="V14" s="31">
+        <v>805</v>
+      </c>
+      <c r="W14" s="29">
+        <v>3981</v>
+      </c>
+      <c r="X14" s="30">
+        <v>2239</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>1742</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>1.48</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>0.97</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>716582</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>2044023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1921</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1253</v>
+      </c>
+      <c r="D15" s="31">
+        <v>668</v>
+      </c>
+      <c r="E15" s="29">
+        <v>4478</v>
+      </c>
+      <c r="F15" s="30">
+        <v>2390</v>
+      </c>
+      <c r="G15" s="31">
+        <v>2088</v>
+      </c>
+      <c r="H15" s="29">
+        <v>11</v>
+      </c>
+      <c r="I15" s="30">
+        <v>10</v>
+      </c>
+      <c r="J15" s="31">
+        <v>1</v>
+      </c>
+      <c r="K15" s="29">
+        <v>11</v>
+      </c>
+      <c r="L15" s="30">
+        <v>10</v>
+      </c>
+      <c r="M15" s="31">
+        <v>1</v>
+      </c>
+      <c r="N15" s="29">
+        <v>330</v>
+      </c>
+      <c r="O15" s="30">
+        <v>256</v>
+      </c>
+      <c r="P15" s="31">
+        <v>74</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>505</v>
+      </c>
+      <c r="R15" s="30">
+        <v>332</v>
+      </c>
+      <c r="S15" s="31">
+        <v>173</v>
+      </c>
+      <c r="T15" s="29">
+        <v>1580</v>
+      </c>
+      <c r="U15" s="30">
+        <v>987</v>
+      </c>
+      <c r="V15" s="31">
+        <v>593</v>
+      </c>
+      <c r="W15" s="29">
+        <v>3962</v>
+      </c>
+      <c r="X15" s="30">
+        <v>2048</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>1914</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0.96</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0.79</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>174836</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>530486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29">
+        <v>3050</v>
+      </c>
+      <c r="C16" s="30">
+        <v>2009</v>
+      </c>
+      <c r="D16" s="31">
+        <v>1041</v>
+      </c>
+      <c r="E16" s="29">
+        <v>6035</v>
+      </c>
+      <c r="F16" s="30">
+        <v>3424</v>
+      </c>
+      <c r="G16" s="31">
+        <v>2611</v>
+      </c>
+      <c r="H16" s="29">
+        <v>4</v>
+      </c>
+      <c r="I16" s="30">
+        <v>4</v>
+      </c>
+      <c r="J16" s="31">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>4</v>
+      </c>
+      <c r="L16" s="30">
+        <v>4</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="29">
+        <v>1292</v>
+      </c>
+      <c r="O16" s="30">
+        <v>934</v>
+      </c>
+      <c r="P16" s="31">
+        <v>358</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>2019</v>
+      </c>
+      <c r="R16" s="30">
+        <v>1271</v>
+      </c>
+      <c r="S16" s="31">
+        <v>748</v>
+      </c>
+      <c r="T16" s="29">
+        <v>1754</v>
+      </c>
+      <c r="U16" s="30">
+        <v>1071</v>
+      </c>
+      <c r="V16" s="31">
+        <v>683</v>
+      </c>
+      <c r="W16" s="29">
+        <v>4012</v>
+      </c>
+      <c r="X16" s="30">
+        <v>2149</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>1863</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>1.6</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>180916</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>565554</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="22">
-[...32 lines deleted...]
-      <c r="M7" s="24">
+      <c r="B17" s="29">
+        <v>7046</v>
+      </c>
+      <c r="C17" s="30">
+        <v>4546</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2500</v>
+      </c>
+      <c r="E17" s="29">
+        <v>12131</v>
+      </c>
+      <c r="F17" s="30">
+        <v>6829</v>
+      </c>
+      <c r="G17" s="31">
+        <v>5302</v>
+      </c>
+      <c r="H17" s="29">
+        <v>1</v>
+      </c>
+      <c r="I17" s="30">
+        <v>1</v>
+      </c>
+      <c r="J17" s="31">
+        <v>0</v>
+      </c>
+      <c r="K17" s="29">
+        <v>1</v>
+      </c>
+      <c r="L17" s="30">
+        <v>1</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="29">
+        <v>85</v>
+      </c>
+      <c r="O17" s="30">
+        <v>62</v>
+      </c>
+      <c r="P17" s="31">
+        <v>23</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>125</v>
+      </c>
+      <c r="R17" s="30">
+        <v>81</v>
+      </c>
+      <c r="S17" s="31">
+        <v>44</v>
+      </c>
+      <c r="T17" s="29">
+        <v>6960</v>
+      </c>
+      <c r="U17" s="30">
+        <v>4483</v>
+      </c>
+      <c r="V17" s="31">
+        <v>2477</v>
+      </c>
+      <c r="W17" s="29">
+        <v>12005</v>
+      </c>
+      <c r="X17" s="30">
+        <v>6747</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>5258</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1.79</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>0.95</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>375940</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>1296013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="29">
+        <v>2972</v>
+      </c>
+      <c r="C18" s="30">
+        <v>2080</v>
+      </c>
+      <c r="D18" s="31">
+        <v>892</v>
+      </c>
+      <c r="E18" s="29">
+        <v>5560</v>
+      </c>
+      <c r="F18" s="30">
+        <v>3248</v>
+      </c>
+      <c r="G18" s="31">
+        <v>2312</v>
+      </c>
+      <c r="H18" s="29">
+        <v>7</v>
+      </c>
+      <c r="I18" s="30">
+        <v>6</v>
+      </c>
+      <c r="J18" s="31">
+        <v>1</v>
+      </c>
+      <c r="K18" s="29">
+        <v>8</v>
+      </c>
+      <c r="L18" s="30">
+        <v>7</v>
+      </c>
+      <c r="M18" s="31">
+        <v>1</v>
+      </c>
+      <c r="N18" s="29">
+        <v>230</v>
+      </c>
+      <c r="O18" s="30">
+        <v>154</v>
+      </c>
+      <c r="P18" s="31">
+        <v>76</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>442</v>
+      </c>
+      <c r="R18" s="30">
+        <v>252</v>
+      </c>
+      <c r="S18" s="31">
+        <v>190</v>
+      </c>
+      <c r="T18" s="29">
+        <v>2735</v>
+      </c>
+      <c r="U18" s="30">
+        <v>1920</v>
+      </c>
+      <c r="V18" s="31">
         <v>815</v>
       </c>
-      <c r="N7" s="22">
-[...76 lines deleted...]
-      <c r="J8" s="32">
+      <c r="W18" s="29">
+        <v>5110</v>
+      </c>
+      <c r="X18" s="30">
+        <v>2989</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>2121</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>1.66</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>175452</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>517222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="29">
+        <v>5429</v>
+      </c>
+      <c r="C19" s="30">
+        <v>3783</v>
+      </c>
+      <c r="D19" s="31">
+        <v>1646</v>
+      </c>
+      <c r="E19" s="29">
+        <v>11299</v>
+      </c>
+      <c r="F19" s="30">
+        <v>6270</v>
+      </c>
+      <c r="G19" s="31">
+        <v>5029</v>
+      </c>
+      <c r="H19" s="29">
+        <v>0</v>
+      </c>
+      <c r="I19" s="30">
+        <v>0</v>
+      </c>
+      <c r="J19" s="31">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>0</v>
+      </c>
+      <c r="L19" s="30">
+        <v>0</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>2584</v>
+      </c>
+      <c r="O19" s="30">
+        <v>1921</v>
+      </c>
+      <c r="P19" s="31">
+        <v>663</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>4073</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2579</v>
+      </c>
+      <c r="S19" s="31">
+        <v>1494</v>
+      </c>
+      <c r="T19" s="29">
+        <v>2845</v>
+      </c>
+      <c r="U19" s="30">
+        <v>1862</v>
+      </c>
+      <c r="V19" s="31">
+        <v>983</v>
+      </c>
+      <c r="W19" s="29">
+        <v>7226</v>
+      </c>
+      <c r="X19" s="30">
+        <v>3691</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>3535</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.66</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>236632</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>707792</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="29">
+        <v>2171</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1573</v>
+      </c>
+      <c r="D20" s="31">
+        <v>598</v>
+      </c>
+      <c r="E20" s="29">
+        <v>3844</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2360</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1484</v>
+      </c>
+      <c r="H20" s="29">
+        <v>7</v>
+      </c>
+      <c r="I20" s="30">
+        <v>6</v>
+      </c>
+      <c r="J20" s="31">
+        <v>1</v>
+      </c>
+      <c r="K20" s="29">
+        <v>7</v>
+      </c>
+      <c r="L20" s="30">
+        <v>6</v>
+      </c>
+      <c r="M20" s="31">
+        <v>1</v>
+      </c>
+      <c r="N20" s="29">
+        <v>219</v>
+      </c>
+      <c r="O20" s="30">
+        <v>164</v>
+      </c>
+      <c r="P20" s="31">
+        <v>55</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>293</v>
+      </c>
+      <c r="R20" s="30">
+        <v>200</v>
+      </c>
+      <c r="S20" s="31">
+        <v>93</v>
+      </c>
+      <c r="T20" s="29">
+        <v>1945</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1403</v>
+      </c>
+      <c r="V20" s="31">
+        <v>542</v>
+      </c>
+      <c r="W20" s="29">
+        <v>3544</v>
+      </c>
+      <c r="X20" s="30">
+        <v>2154</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1390</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1.18</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>0.76</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>180652</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>529229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="29">
+        <v>8472</v>
+      </c>
+      <c r="C21" s="30">
+        <v>5613</v>
+      </c>
+      <c r="D21" s="31">
+        <v>2859</v>
+      </c>
+      <c r="E21" s="29">
+        <v>16390</v>
+      </c>
+      <c r="F21" s="30">
+        <v>9476</v>
+      </c>
+      <c r="G21" s="31">
+        <v>6914</v>
+      </c>
+      <c r="H21" s="29">
+        <v>65</v>
+      </c>
+      <c r="I21" s="30">
+        <v>46</v>
+      </c>
+      <c r="J21" s="31">
+        <v>19</v>
+      </c>
+      <c r="K21" s="29">
+        <v>65</v>
+      </c>
+      <c r="L21" s="30">
+        <v>46</v>
+      </c>
+      <c r="M21" s="31">
+        <v>19</v>
+      </c>
+      <c r="N21" s="29">
+        <v>891</v>
+      </c>
+      <c r="O21" s="30">
+        <v>677</v>
+      </c>
+      <c r="P21" s="31">
+        <v>214</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>1083</v>
+      </c>
+      <c r="R21" s="30">
+        <v>775</v>
+      </c>
+      <c r="S21" s="31">
+        <v>308</v>
+      </c>
+      <c r="T21" s="29">
+        <v>7516</v>
+      </c>
+      <c r="U21" s="30">
+        <v>4890</v>
+      </c>
+      <c r="V21" s="31">
+        <v>2626</v>
+      </c>
+      <c r="W21" s="29">
+        <v>15242</v>
+      </c>
+      <c r="X21" s="30">
+        <v>8655</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>6587</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>2.92</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>2</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>282187</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>852286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="29">
+        <v>3798</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2462</v>
+      </c>
+      <c r="D22" s="31">
+        <v>1336</v>
+      </c>
+      <c r="E22" s="29">
+        <v>7672</v>
+      </c>
+      <c r="F22" s="30">
+        <v>4385</v>
+      </c>
+      <c r="G22" s="31">
+        <v>3287</v>
+      </c>
+      <c r="H22" s="29">
+        <v>67</v>
+      </c>
+      <c r="I22" s="30">
+        <v>61</v>
+      </c>
+      <c r="J22" s="31">
+        <v>6</v>
+      </c>
+      <c r="K22" s="29">
+        <v>68</v>
+      </c>
+      <c r="L22" s="30">
+        <v>61</v>
+      </c>
+      <c r="M22" s="31">
+        <v>7</v>
+      </c>
+      <c r="N22" s="29">
+        <v>676</v>
+      </c>
+      <c r="O22" s="30">
+        <v>511</v>
+      </c>
+      <c r="P22" s="31">
+        <v>165</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>992</v>
+      </c>
+      <c r="R22" s="30">
+        <v>660</v>
+      </c>
+      <c r="S22" s="31">
+        <v>332</v>
+      </c>
+      <c r="T22" s="29">
+        <v>3055</v>
+      </c>
+      <c r="U22" s="30">
+        <v>1890</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1165</v>
+      </c>
+      <c r="W22" s="29">
+        <v>6612</v>
+      </c>
+      <c r="X22" s="30">
+        <v>3664</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>2948</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>4.57</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>3.54</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>81786</v>
+      </c>
+      <c r="AD22" s="27">
+        <v>224821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="29">
+        <v>4126</v>
+      </c>
+      <c r="C23" s="30">
+        <v>2710</v>
+      </c>
+      <c r="D23" s="31">
+        <v>1416</v>
+      </c>
+      <c r="E23" s="29">
+        <v>8931</v>
+      </c>
+      <c r="F23" s="30">
+        <v>5021</v>
+      </c>
+      <c r="G23" s="31">
+        <v>3910</v>
+      </c>
+      <c r="H23" s="29">
+        <v>16</v>
+      </c>
+      <c r="I23" s="30">
+        <v>13</v>
+      </c>
+      <c r="J23" s="31">
+        <v>3</v>
+      </c>
+      <c r="K23" s="29">
+        <v>16</v>
+      </c>
+      <c r="L23" s="30">
+        <v>13</v>
+      </c>
+      <c r="M23" s="31">
+        <v>3</v>
+      </c>
+      <c r="N23" s="29">
+        <v>570</v>
+      </c>
+      <c r="O23" s="30">
+        <v>412</v>
+      </c>
+      <c r="P23" s="31">
+        <v>158</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>758</v>
+      </c>
+      <c r="R23" s="30">
+        <v>496</v>
+      </c>
+      <c r="S23" s="31">
+        <v>262</v>
+      </c>
+      <c r="T23" s="29">
+        <v>3540</v>
+      </c>
+      <c r="U23" s="30">
+        <v>2285</v>
+      </c>
+      <c r="V23" s="31">
+        <v>1255</v>
+      </c>
+      <c r="W23" s="29">
+        <v>8157</v>
+      </c>
+      <c r="X23" s="30">
+        <v>4512</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>3645</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>3.26</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>2.74</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>123440</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>333897</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="29">
+        <v>823</v>
+      </c>
+      <c r="C24" s="30">
+        <v>578</v>
+      </c>
+      <c r="D24" s="31">
+        <v>245</v>
+      </c>
+      <c r="E24" s="29">
+        <v>1594</v>
+      </c>
+      <c r="F24" s="30">
+        <v>884</v>
+      </c>
+      <c r="G24" s="31">
+        <v>710</v>
+      </c>
+      <c r="H24" s="29">
+        <v>53</v>
+      </c>
+      <c r="I24" s="30">
+        <v>37</v>
+      </c>
+      <c r="J24" s="31">
+        <v>16</v>
+      </c>
+      <c r="K24" s="29">
+        <v>54</v>
+      </c>
+      <c r="L24" s="30">
+        <v>37</v>
+      </c>
+      <c r="M24" s="31">
+        <v>17</v>
+      </c>
+      <c r="N24" s="29">
+        <v>293</v>
+      </c>
+      <c r="O24" s="30">
+        <v>222</v>
+      </c>
+      <c r="P24" s="31">
+        <v>71</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>376</v>
+      </c>
+      <c r="R24" s="30">
+        <v>256</v>
+      </c>
+      <c r="S24" s="31">
+        <v>120</v>
+      </c>
+      <c r="T24" s="29">
+        <v>477</v>
+      </c>
+      <c r="U24" s="30">
+        <v>319</v>
+      </c>
+      <c r="V24" s="31">
+        <v>158</v>
+      </c>
+      <c r="W24" s="29">
+        <v>1164</v>
+      </c>
+      <c r="X24" s="30">
+        <v>591</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>573</v>
+      </c>
+      <c r="Z24" s="32">
+        <v>1.98</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>1.52</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>37151</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>100400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2660</v>
+      </c>
+      <c r="C25" s="30">
+        <v>1628</v>
+      </c>
+      <c r="D25" s="31">
+        <v>1032</v>
+      </c>
+      <c r="E25" s="29">
+        <v>5642</v>
+      </c>
+      <c r="F25" s="30">
+        <v>2990</v>
+      </c>
+      <c r="G25" s="31">
+        <v>2652</v>
+      </c>
+      <c r="H25" s="29">
+        <v>5</v>
+      </c>
+      <c r="I25" s="30">
+        <v>4</v>
+      </c>
+      <c r="J25" s="31">
+        <v>1</v>
+      </c>
+      <c r="K25" s="29">
+        <v>5</v>
+      </c>
+      <c r="L25" s="30">
+        <v>4</v>
+      </c>
+      <c r="M25" s="31">
+        <v>1</v>
+      </c>
+      <c r="N25" s="29">
+        <v>637</v>
+      </c>
+      <c r="O25" s="30">
+        <v>412</v>
+      </c>
+      <c r="P25" s="31">
+        <v>225</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>1089</v>
+      </c>
+      <c r="R25" s="30">
+        <v>605</v>
+      </c>
+      <c r="S25" s="31">
+        <v>484</v>
+      </c>
+      <c r="T25" s="29">
+        <v>2018</v>
+      </c>
+      <c r="U25" s="30">
+        <v>1212</v>
+      </c>
+      <c r="V25" s="31">
+        <v>806</v>
+      </c>
+      <c r="W25" s="29">
+        <v>4548</v>
+      </c>
+      <c r="X25" s="30">
+        <v>2381</v>
+      </c>
+      <c r="Y25" s="31">
+        <v>2167</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>1.72</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>1.53</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>149678</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>374914</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="29">
+        <v>1876</v>
+      </c>
+      <c r="C26" s="30">
+        <v>1126</v>
+      </c>
+      <c r="D26" s="31">
+        <v>750</v>
+      </c>
+      <c r="E26" s="29">
+        <v>4013</v>
+      </c>
+      <c r="F26" s="30">
+        <v>2089</v>
+      </c>
+      <c r="G26" s="31">
+        <v>1924</v>
+      </c>
+      <c r="H26" s="29">
         <v>15</v>
       </c>
-      <c r="K8" s="30">
-[...5 lines deleted...]
-      <c r="M8" s="32">
+      <c r="I26" s="30">
+        <v>9</v>
+      </c>
+      <c r="J26" s="31">
+        <v>6</v>
+      </c>
+      <c r="K26" s="29">
+        <v>15</v>
+      </c>
+      <c r="L26" s="30">
+        <v>9</v>
+      </c>
+      <c r="M26" s="31">
+        <v>6</v>
+      </c>
+      <c r="N26" s="29">
+        <v>485</v>
+      </c>
+      <c r="O26" s="30">
+        <v>300</v>
+      </c>
+      <c r="P26" s="31">
+        <v>185</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>842</v>
+      </c>
+      <c r="R26" s="30">
+        <v>469</v>
+      </c>
+      <c r="S26" s="31">
+        <v>373</v>
+      </c>
+      <c r="T26" s="29">
+        <v>1376</v>
+      </c>
+      <c r="U26" s="30">
+        <v>817</v>
+      </c>
+      <c r="V26" s="31">
+        <v>559</v>
+      </c>
+      <c r="W26" s="29">
+        <v>3156</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1611</v>
+      </c>
+      <c r="Y26" s="31">
+        <v>1545</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0.89</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>152163</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>428483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="29">
+        <v>1489</v>
+      </c>
+      <c r="C27" s="30">
+        <v>930</v>
+      </c>
+      <c r="D27" s="31">
+        <v>559</v>
+      </c>
+      <c r="E27" s="29">
+        <v>2886</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1569</v>
+      </c>
+      <c r="G27" s="31">
+        <v>1317</v>
+      </c>
+      <c r="H27" s="29">
+        <v>16</v>
+      </c>
+      <c r="I27" s="30">
+        <v>13</v>
+      </c>
+      <c r="J27" s="31">
+        <v>3</v>
+      </c>
+      <c r="K27" s="29">
         <v>17</v>
       </c>
-      <c r="N8" s="30">
-[...174 lines deleted...]
-      <c r="M10" s="32">
+      <c r="L27" s="30">
+        <v>14</v>
+      </c>
+      <c r="M27" s="31">
+        <v>3</v>
+      </c>
+      <c r="N27" s="29">
+        <v>314</v>
+      </c>
+      <c r="O27" s="30">
+        <v>211</v>
+      </c>
+      <c r="P27" s="31">
+        <v>103</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>423</v>
+      </c>
+      <c r="R27" s="30">
+        <v>260</v>
+      </c>
+      <c r="S27" s="31">
+        <v>163</v>
+      </c>
+      <c r="T27" s="29">
+        <v>1159</v>
+      </c>
+      <c r="U27" s="30">
+        <v>706</v>
+      </c>
+      <c r="V27" s="31">
+        <v>453</v>
+      </c>
+      <c r="W27" s="29">
+        <v>2446</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1295</v>
+      </c>
+      <c r="Y27" s="31">
+        <v>1151</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>1.48</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>1.08</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>97643</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>270872</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="29">
+        <v>280</v>
+      </c>
+      <c r="C28" s="30">
+        <v>173</v>
+      </c>
+      <c r="D28" s="31">
+        <v>107</v>
+      </c>
+      <c r="E28" s="29">
+        <v>512</v>
+      </c>
+      <c r="F28" s="30">
+        <v>269</v>
+      </c>
+      <c r="G28" s="31">
+        <v>243</v>
+      </c>
+      <c r="H28" s="29">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30">
+        <v>0</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
+        <v>0</v>
+      </c>
+      <c r="L28" s="30">
+        <v>0</v>
+      </c>
+      <c r="M28" s="31">
+        <v>0</v>
+      </c>
+      <c r="N28" s="29">
+        <v>72</v>
+      </c>
+      <c r="O28" s="30">
+        <v>48</v>
+      </c>
+      <c r="P28" s="31">
+        <v>24</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>123</v>
+      </c>
+      <c r="R28" s="30">
+        <v>68</v>
+      </c>
+      <c r="S28" s="31">
+        <v>55</v>
+      </c>
+      <c r="T28" s="29">
+        <v>208</v>
+      </c>
+      <c r="U28" s="30">
+        <v>125</v>
+      </c>
+      <c r="V28" s="31">
+        <v>83</v>
+      </c>
+      <c r="W28" s="29">
+        <v>389</v>
+      </c>
+      <c r="X28" s="30">
+        <v>201</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>188</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0.68</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>0.37</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>36558</v>
+      </c>
+      <c r="AD28" s="27">
+        <v>120713</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="34">
+        <v>55</v>
+      </c>
+      <c r="C29" s="35">
+        <v>35</v>
+      </c>
+      <c r="D29" s="36">
+        <v>20</v>
+      </c>
+      <c r="E29" s="34">
+        <v>108</v>
+      </c>
+      <c r="F29" s="35">
+        <v>59</v>
+      </c>
+      <c r="G29" s="36">
+        <v>49</v>
+      </c>
+      <c r="H29" s="34">
+        <v>14</v>
+      </c>
+      <c r="I29" s="35">
+        <v>10</v>
+      </c>
+      <c r="J29" s="36">
+        <v>4</v>
+      </c>
+      <c r="K29" s="34">
+        <v>15</v>
+      </c>
+      <c r="L29" s="35">
         <v>11</v>
       </c>
-      <c r="N10" s="30">
-[...254 lines deleted...]
-      <c r="J13" s="32">
+      <c r="M29" s="36">
+        <v>4</v>
+      </c>
+      <c r="N29" s="34">
+        <v>16</v>
+      </c>
+      <c r="O29" s="35">
+        <v>12</v>
+      </c>
+      <c r="P29" s="36">
+        <v>4</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>22</v>
+      </c>
+      <c r="R29" s="35">
+        <v>15</v>
+      </c>
+      <c r="S29" s="36">
+        <v>7</v>
+      </c>
+      <c r="T29" s="34">
         <v>25</v>
       </c>
-      <c r="K13" s="30">
-[...79 lines deleted...]
-      <c r="H14" s="30">
+      <c r="U29" s="35">
+        <v>13</v>
+      </c>
+      <c r="V29" s="36">
         <v>12</v>
       </c>
-      <c r="I14" s="31">
-[...20 lines deleted...]
-      <c r="P14" s="32">
+      <c r="W29" s="34">
         <v>71</v>
       </c>
-      <c r="Q14" s="30">
-[...1355 lines deleted...]
-      <c r="X29" s="36">
+      <c r="X29" s="35">
         <v>33</v>
       </c>
-      <c r="Y29" s="37">
+      <c r="Y29" s="36">
         <v>38</v>
       </c>
-      <c r="Z29" s="38">
+      <c r="Z29" s="37">
         <v>1.71</v>
       </c>
-      <c r="AA29" s="39">
+      <c r="AA29" s="38">
         <v>0.83</v>
       </c>
-      <c r="AC29" s="28">
+      <c r="AC29" s="27">
         <v>2423</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="27">
         <v>12165</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
-      <c r="L30" s="28"/>
-[...12 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
     </row>
     <row r="35" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B35" s="31"/>
-[...24 lines deleted...]
-      <c r="AA35" s="31"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="30"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="30"/>
+      <c r="S35" s="30"/>
+      <c r="T35" s="30"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="30"/>
+      <c r="W35" s="30"/>
+      <c r="X35" s="30"/>
+      <c r="Y35" s="30"/>
+      <c r="Z35" s="30"/>
+      <c r="AA35" s="30"/>
     </row>
     <row r="36" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B36" s="31"/>
-[...24 lines deleted...]
-      <c r="AA36" s="31"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+      <c r="H36" s="30"/>
+      <c r="I36" s="30"/>
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="30"/>
+      <c r="P36" s="30"/>
+      <c r="Q36" s="30"/>
+      <c r="R36" s="30"/>
+      <c r="S36" s="30"/>
+      <c r="T36" s="30"/>
+      <c r="U36" s="30"/>
+      <c r="V36" s="30"/>
+      <c r="W36" s="30"/>
+      <c r="X36" s="30"/>
+      <c r="Y36" s="30"/>
+      <c r="Z36" s="30"/>
+      <c r="AA36" s="30"/>
     </row>
     <row r="37" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B37" s="31"/>
-[...24 lines deleted...]
-      <c r="AA37" s="31"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+      <c r="O37" s="30"/>
+      <c r="P37" s="30"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="30"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="30"/>
+      <c r="W37" s="30"/>
+      <c r="X37" s="30"/>
+      <c r="Y37" s="30"/>
+      <c r="Z37" s="30"/>
+      <c r="AA37" s="30"/>
     </row>
     <row r="38" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B38" s="31"/>
-[...24 lines deleted...]
-      <c r="AA38" s="31"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+      <c r="O38" s="30"/>
+      <c r="P38" s="30"/>
+      <c r="Q38" s="30"/>
+      <c r="R38" s="30"/>
+      <c r="S38" s="30"/>
+      <c r="T38" s="30"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="30"/>
+      <c r="W38" s="30"/>
+      <c r="X38" s="30"/>
+      <c r="Y38" s="30"/>
+      <c r="Z38" s="30"/>
+      <c r="AA38" s="30"/>
     </row>
     <row r="39" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B39" s="31"/>
-[...24 lines deleted...]
-      <c r="AA39" s="31"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+      <c r="O39" s="30"/>
+      <c r="P39" s="30"/>
+      <c r="Q39" s="30"/>
+      <c r="R39" s="30"/>
+      <c r="S39" s="30"/>
+      <c r="T39" s="30"/>
+      <c r="U39" s="30"/>
+      <c r="V39" s="30"/>
+      <c r="W39" s="30"/>
+      <c r="X39" s="30"/>
+      <c r="Y39" s="30"/>
+      <c r="Z39" s="30"/>
+      <c r="AA39" s="30"/>
     </row>
     <row r="40" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B40" s="31"/>
-[...24 lines deleted...]
-      <c r="AA40" s="31"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="30"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="30"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
     </row>
     <row r="41" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B41" s="31"/>
-[...24 lines deleted...]
-      <c r="AA41" s="31"/>
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="30"/>
+      <c r="AA41" s="30"/>
     </row>
     <row r="42" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B42" s="31"/>
-[...24 lines deleted...]
-      <c r="AA42" s="31"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="30"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+      <c r="O42" s="30"/>
+      <c r="P42" s="30"/>
+      <c r="Q42" s="30"/>
+      <c r="R42" s="30"/>
+      <c r="S42" s="30"/>
+      <c r="T42" s="30"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="30"/>
+      <c r="W42" s="30"/>
+      <c r="X42" s="30"/>
+      <c r="Y42" s="30"/>
+      <c r="Z42" s="30"/>
+      <c r="AA42" s="30"/>
     </row>
     <row r="43" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B43" s="31"/>
-[...24 lines deleted...]
-      <c r="AA43" s="31"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="30"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="30"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="30"/>
+      <c r="Z43" s="30"/>
+      <c r="AA43" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CD24E3A-BAA1-4A11-875B-8A00E69A30DC}">
   <dimension ref="A1:AD43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.1640625" customWidth="1"/>
     <col min="3" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" customWidth="1"/>
     <col min="8" max="19" width="8.83203125" customWidth="1"/>
     <col min="20" max="27" width="11.33203125" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
     <col min="29" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -55805,139 +28850,139 @@
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="17"/>
-[...4 lines deleted...]
-      <c r="H4" s="17" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="17"/>
-[...4 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="17"/>
-[...4 lines deleted...]
-      <c r="T4" s="17" t="s">
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="17"/>
-[...4 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="19" t="s">
+      <c r="AA4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="17" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="17" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17"/>
-[...1 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="17"/>
-[...1 lines deleted...]
-      <c r="K5" s="17" t="s">
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="17"/>
-[...1 lines deleted...]
-      <c r="N5" s="17" t="s">
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="17"/>
-[...1 lines deleted...]
-      <c r="Q5" s="17" t="s">
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17"/>
-[...1 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="17"/>
-[...1 lines deleted...]
-      <c r="W5" s="17" t="s">
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="17"/>
-[...2 lines deleted...]
-      <c r="AA5" s="19"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="18"/>
     </row>
     <row r="6" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -55966,4839 +29011,2436 @@
       </c>
       <c r="R6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="18"/>
-      <c r="AA6" s="19"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="18"/>
     </row>
     <row r="7" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="21">
+        <v>143941</v>
+      </c>
+      <c r="C7" s="22">
+        <v>88747</v>
+      </c>
+      <c r="D7" s="23">
+        <v>55194</v>
+      </c>
+      <c r="E7" s="21">
+        <v>311526</v>
+      </c>
+      <c r="F7" s="22">
+        <v>165319</v>
+      </c>
+      <c r="G7" s="23">
+        <v>146207</v>
+      </c>
+      <c r="H7" s="21">
+        <v>3073</v>
+      </c>
+      <c r="I7" s="22">
+        <v>2288</v>
+      </c>
+      <c r="J7" s="23">
+        <v>785</v>
+      </c>
+      <c r="K7" s="21">
+        <v>3194</v>
+      </c>
+      <c r="L7" s="22">
+        <v>2352</v>
+      </c>
+      <c r="M7" s="23">
+        <v>842</v>
+      </c>
+      <c r="N7" s="21">
+        <v>33394</v>
+      </c>
+      <c r="O7" s="22">
+        <v>22386</v>
+      </c>
+      <c r="P7" s="23">
+        <v>11008</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>52141</v>
+      </c>
+      <c r="R7" s="22">
+        <v>31086</v>
+      </c>
+      <c r="S7" s="23">
+        <v>21055</v>
+      </c>
+      <c r="T7" s="21">
+        <v>107474</v>
+      </c>
+      <c r="U7" s="22">
+        <v>64073</v>
+      </c>
+      <c r="V7" s="23">
+        <v>43401</v>
+      </c>
+      <c r="W7" s="24">
+        <v>256191</v>
+      </c>
+      <c r="X7" s="22">
+        <v>131881</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>124310</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>1.65</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1.32</v>
+      </c>
+      <c r="AC7" s="27">
+        <v>8286260</v>
+      </c>
+      <c r="AD7" s="27">
+        <v>23373517</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="29">
+        <v>18919</v>
+      </c>
+      <c r="C8" s="30">
+        <v>11444</v>
+      </c>
+      <c r="D8" s="31">
+        <v>7475</v>
+      </c>
+      <c r="E8" s="29">
+        <v>41412</v>
+      </c>
+      <c r="F8" s="30">
+        <v>21719</v>
+      </c>
+      <c r="G8" s="31">
+        <v>19693</v>
+      </c>
+      <c r="H8" s="29">
+        <v>69</v>
+      </c>
+      <c r="I8" s="30">
+        <v>54</v>
+      </c>
+      <c r="J8" s="31">
+        <v>15</v>
+      </c>
+      <c r="K8" s="29">
+        <v>74</v>
+      </c>
+      <c r="L8" s="30">
+        <v>55</v>
+      </c>
+      <c r="M8" s="31">
+        <v>19</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1300</v>
+      </c>
+      <c r="O8" s="30">
+        <v>886</v>
+      </c>
+      <c r="P8" s="31">
+        <v>414</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2216</v>
+      </c>
+      <c r="R8" s="30">
+        <v>1304</v>
+      </c>
+      <c r="S8" s="31">
+        <v>912</v>
+      </c>
+      <c r="T8" s="29">
+        <v>17550</v>
+      </c>
+      <c r="U8" s="30">
+        <v>10504</v>
+      </c>
+      <c r="V8" s="31">
+        <v>7046</v>
+      </c>
+      <c r="W8" s="29">
+        <v>39122</v>
+      </c>
+      <c r="X8" s="30">
+        <v>20360</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>18762</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1.21</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>1.04</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1477857</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3954929</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="29">
+        <v>20803</v>
+      </c>
+      <c r="C9" s="30">
+        <v>11680</v>
+      </c>
+      <c r="D9" s="31">
+        <v>9123</v>
+      </c>
+      <c r="E9" s="29">
+        <v>45469</v>
+      </c>
+      <c r="F9" s="30">
+        <v>23000</v>
+      </c>
+      <c r="G9" s="31">
+        <v>22469</v>
+      </c>
+      <c r="H9" s="29">
+        <v>1863</v>
+      </c>
+      <c r="I9" s="30">
+        <v>1368</v>
+      </c>
+      <c r="J9" s="31">
+        <v>495</v>
+      </c>
+      <c r="K9" s="29">
+        <v>1940</v>
+      </c>
+      <c r="L9" s="30">
+        <v>1408</v>
+      </c>
+      <c r="M9" s="31">
+        <v>532</v>
+      </c>
+      <c r="N9" s="29">
+        <v>5691</v>
+      </c>
+      <c r="O9" s="30">
+        <v>3477</v>
+      </c>
+      <c r="P9" s="31">
+        <v>2214</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8438</v>
+      </c>
+      <c r="R9" s="30">
+        <v>4774</v>
+      </c>
+      <c r="S9" s="31">
+        <v>3664</v>
+      </c>
+      <c r="T9" s="29">
+        <v>13249</v>
+      </c>
+      <c r="U9" s="30">
+        <v>6835</v>
+      </c>
+      <c r="V9" s="31">
+        <v>6414</v>
+      </c>
+      <c r="W9" s="29">
+        <v>35091</v>
+      </c>
+      <c r="X9" s="30">
+        <v>16818</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>18273</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>1.97</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>1026738</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>2686516</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="29">
+        <v>8754</v>
+      </c>
+      <c r="C10" s="30">
+        <v>4969</v>
+      </c>
+      <c r="D10" s="31">
+        <v>3785</v>
+      </c>
+      <c r="E10" s="29">
+        <v>21676</v>
+      </c>
+      <c r="F10" s="30">
+        <v>11045</v>
+      </c>
+      <c r="G10" s="31">
+        <v>10631</v>
+      </c>
+      <c r="H10" s="29">
+        <v>41</v>
+      </c>
+      <c r="I10" s="30">
+        <v>33</v>
+      </c>
+      <c r="J10" s="31">
+        <v>8</v>
+      </c>
+      <c r="K10" s="29">
+        <v>43</v>
+      </c>
+      <c r="L10" s="30">
+        <v>34</v>
+      </c>
+      <c r="M10" s="31">
+        <v>9</v>
+      </c>
+      <c r="N10" s="29">
+        <v>1097</v>
+      </c>
+      <c r="O10" s="30">
+        <v>719</v>
+      </c>
+      <c r="P10" s="31">
+        <v>378</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>2115</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1208</v>
+      </c>
+      <c r="S10" s="31">
+        <v>907</v>
+      </c>
+      <c r="T10" s="29">
+        <v>7616</v>
+      </c>
+      <c r="U10" s="30">
+        <v>4217</v>
+      </c>
+      <c r="V10" s="31">
+        <v>3399</v>
+      </c>
+      <c r="W10" s="29">
+        <v>19518</v>
+      </c>
+      <c r="X10" s="30">
+        <v>9803</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>9715</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1.08</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>0.98</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>897191</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>2701661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="29">
+        <v>19035</v>
+      </c>
+      <c r="C11" s="30">
+        <v>10970</v>
+      </c>
+      <c r="D11" s="31">
+        <v>8065</v>
+      </c>
+      <c r="E11" s="29">
+        <v>44603</v>
+      </c>
+      <c r="F11" s="30">
+        <v>22856</v>
+      </c>
+      <c r="G11" s="31">
+        <v>21747</v>
+      </c>
+      <c r="H11" s="29">
+        <v>396</v>
+      </c>
+      <c r="I11" s="30">
+        <v>298</v>
+      </c>
+      <c r="J11" s="31">
+        <v>98</v>
+      </c>
+      <c r="K11" s="29">
+        <v>414</v>
+      </c>
+      <c r="L11" s="30">
+        <v>309</v>
+      </c>
+      <c r="M11" s="31">
+        <v>105</v>
+      </c>
+      <c r="N11" s="29">
+        <v>5834</v>
+      </c>
+      <c r="O11" s="30">
+        <v>3757</v>
+      </c>
+      <c r="P11" s="31">
+        <v>2077</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>10278</v>
+      </c>
+      <c r="R11" s="30">
+        <v>5870</v>
+      </c>
+      <c r="S11" s="31">
+        <v>4408</v>
+      </c>
+      <c r="T11" s="29">
+        <v>12805</v>
+      </c>
+      <c r="U11" s="30">
+        <v>6915</v>
+      </c>
+      <c r="V11" s="31">
+        <v>5890</v>
+      </c>
+      <c r="W11" s="29">
+        <v>33911</v>
+      </c>
+      <c r="X11" s="30">
+        <v>16677</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>17234</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>1.96</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>1.59</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>663131</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1883208</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29">
+        <v>10028</v>
+      </c>
+      <c r="C12" s="30">
+        <v>6622</v>
+      </c>
+      <c r="D12" s="31">
+        <v>3406</v>
+      </c>
+      <c r="E12" s="29">
+        <v>20365</v>
+      </c>
+      <c r="F12" s="30">
+        <v>11183</v>
+      </c>
+      <c r="G12" s="31">
+        <v>9182</v>
+      </c>
+      <c r="H12" s="29">
+        <v>301</v>
+      </c>
+      <c r="I12" s="30">
+        <v>216</v>
+      </c>
+      <c r="J12" s="31">
+        <v>85</v>
+      </c>
+      <c r="K12" s="29">
+        <v>307</v>
+      </c>
+      <c r="L12" s="30">
+        <v>219</v>
+      </c>
+      <c r="M12" s="31">
+        <v>88</v>
+      </c>
+      <c r="N12" s="29">
+        <v>3060</v>
+      </c>
+      <c r="O12" s="30">
+        <v>2179</v>
+      </c>
+      <c r="P12" s="31">
+        <v>881</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>3929</v>
+      </c>
+      <c r="R12" s="30">
+        <v>2591</v>
+      </c>
+      <c r="S12" s="31">
+        <v>1338</v>
+      </c>
+      <c r="T12" s="29">
+        <v>6667</v>
+      </c>
+      <c r="U12" s="30">
+        <v>4227</v>
+      </c>
+      <c r="V12" s="31">
+        <v>2440</v>
+      </c>
+      <c r="W12" s="29">
+        <v>16129</v>
+      </c>
+      <c r="X12" s="30">
+        <v>8373</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>7756</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>1.45</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>1.08</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>1056421</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>2779877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="29">
+        <v>17979</v>
+      </c>
+      <c r="C13" s="30">
+        <v>11125</v>
+      </c>
+      <c r="D13" s="31">
+        <v>6854</v>
+      </c>
+      <c r="E13" s="29">
+        <v>39899</v>
+      </c>
+      <c r="F13" s="30">
+        <v>20762</v>
+      </c>
+      <c r="G13" s="31">
+        <v>19137</v>
+      </c>
+      <c r="H13" s="29">
+        <v>78</v>
+      </c>
+      <c r="I13" s="30">
+        <v>56</v>
+      </c>
+      <c r="J13" s="31">
+        <v>22</v>
+      </c>
+      <c r="K13" s="29">
+        <v>82</v>
+      </c>
+      <c r="L13" s="30">
+        <v>58</v>
+      </c>
+      <c r="M13" s="31">
+        <v>24</v>
+      </c>
+      <c r="N13" s="29">
+        <v>7323</v>
+      </c>
+      <c r="O13" s="30">
+        <v>4819</v>
+      </c>
+      <c r="P13" s="31">
+        <v>2504</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>10862</v>
+      </c>
+      <c r="R13" s="30">
+        <v>6438</v>
+      </c>
+      <c r="S13" s="31">
+        <v>4424</v>
+      </c>
+      <c r="T13" s="29">
+        <v>10578</v>
+      </c>
+      <c r="U13" s="30">
+        <v>6250</v>
+      </c>
+      <c r="V13" s="31">
+        <v>4328</v>
+      </c>
+      <c r="W13" s="29">
+        <v>28955</v>
+      </c>
+      <c r="X13" s="30">
+        <v>14266</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>14689</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>1.63</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>1.44</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>3125941</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>9234448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="29">
+        <v>2550</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1643</v>
+      </c>
+      <c r="D14" s="31">
+        <v>907</v>
+      </c>
+      <c r="E14" s="29">
+        <v>4531</v>
+      </c>
+      <c r="F14" s="30">
+        <v>2550</v>
+      </c>
+      <c r="G14" s="31">
+        <v>1981</v>
+      </c>
+      <c r="H14" s="29">
+        <v>13</v>
+      </c>
+      <c r="I14" s="30">
+        <v>12</v>
+      </c>
+      <c r="J14" s="31">
+        <v>1</v>
+      </c>
+      <c r="K14" s="29">
+        <v>13</v>
+      </c>
+      <c r="L14" s="30">
+        <v>11</v>
+      </c>
+      <c r="M14" s="31">
+        <v>2</v>
+      </c>
+      <c r="N14" s="29">
+        <v>271</v>
+      </c>
+      <c r="O14" s="30">
+        <v>201</v>
+      </c>
+      <c r="P14" s="31">
+        <v>70</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>416</v>
+      </c>
+      <c r="R14" s="30">
+        <v>280</v>
+      </c>
+      <c r="S14" s="31">
+        <v>136</v>
+      </c>
+      <c r="T14" s="29">
+        <v>2266</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1430</v>
+      </c>
+      <c r="V14" s="31">
+        <v>836</v>
+      </c>
+      <c r="W14" s="29">
+        <v>4102</v>
+      </c>
+      <c r="X14" s="30">
+        <v>2259</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>1843</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>1.5</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>1</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>716582</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>2044023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="29">
+        <v>1845</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1215</v>
+      </c>
+      <c r="D15" s="31">
+        <v>630</v>
+      </c>
+      <c r="E15" s="29">
+        <v>4435</v>
+      </c>
+      <c r="F15" s="30">
+        <v>2349</v>
+      </c>
+      <c r="G15" s="31">
+        <v>2086</v>
+      </c>
+      <c r="H15" s="29">
+        <v>13</v>
+      </c>
+      <c r="I15" s="30">
+        <v>12</v>
+      </c>
+      <c r="J15" s="31">
+        <v>1</v>
+      </c>
+      <c r="K15" s="29">
+        <v>13</v>
+      </c>
+      <c r="L15" s="30">
+        <v>12</v>
+      </c>
+      <c r="M15" s="31">
+        <v>1</v>
+      </c>
+      <c r="N15" s="29">
+        <v>250</v>
+      </c>
+      <c r="O15" s="30">
+        <v>190</v>
+      </c>
+      <c r="P15" s="31">
+        <v>60</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>413</v>
+      </c>
+      <c r="R15" s="30">
+        <v>258</v>
+      </c>
+      <c r="S15" s="31">
+        <v>155</v>
+      </c>
+      <c r="T15" s="29">
+        <v>1582</v>
+      </c>
+      <c r="U15" s="30">
+        <v>1013</v>
+      </c>
+      <c r="V15" s="31">
+        <v>569</v>
+      </c>
+      <c r="W15" s="29">
+        <v>4009</v>
+      </c>
+      <c r="X15" s="30">
+        <v>2079</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>1930</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0.94</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>174836</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>530486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29">
+        <v>3017</v>
+      </c>
+      <c r="C16" s="30">
+        <v>1965</v>
+      </c>
+      <c r="D16" s="31">
+        <v>1052</v>
+      </c>
+      <c r="E16" s="29">
+        <v>6087</v>
+      </c>
+      <c r="F16" s="30">
+        <v>3416</v>
+      </c>
+      <c r="G16" s="31">
+        <v>2671</v>
+      </c>
+      <c r="H16" s="29">
+        <v>4</v>
+      </c>
+      <c r="I16" s="30">
+        <v>4</v>
+      </c>
+      <c r="J16" s="31">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>4</v>
+      </c>
+      <c r="L16" s="30">
+        <v>4</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="29">
+        <v>1296</v>
+      </c>
+      <c r="O16" s="30">
+        <v>925</v>
+      </c>
+      <c r="P16" s="31">
+        <v>371</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>2108</v>
+      </c>
+      <c r="R16" s="30">
+        <v>1307</v>
+      </c>
+      <c r="S16" s="31">
+        <v>801</v>
+      </c>
+      <c r="T16" s="29">
+        <v>1717</v>
+      </c>
+      <c r="U16" s="30">
+        <v>1036</v>
+      </c>
+      <c r="V16" s="31">
+        <v>681</v>
+      </c>
+      <c r="W16" s="29">
+        <v>3975</v>
+      </c>
+      <c r="X16" s="30">
+        <v>2105</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>1870</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>1.59</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>180916</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>565554</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="22">
-[...85 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="B17" s="29">
+        <v>6685</v>
+      </c>
+      <c r="C17" s="30">
+        <v>4298</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2387</v>
+      </c>
+      <c r="E17" s="29">
+        <v>11629</v>
+      </c>
+      <c r="F17" s="30">
+        <v>6471</v>
+      </c>
+      <c r="G17" s="31">
+        <v>5158</v>
+      </c>
+      <c r="H17" s="29">
+        <v>2</v>
+      </c>
+      <c r="I17" s="30">
+        <v>2</v>
+      </c>
+      <c r="J17" s="31">
+        <v>0</v>
+      </c>
+      <c r="K17" s="29">
+        <v>2</v>
+      </c>
+      <c r="L17" s="30">
+        <v>2</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="29">
+        <v>78</v>
+      </c>
+      <c r="O17" s="30">
+        <v>53</v>
+      </c>
+      <c r="P17" s="31">
+        <v>25</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>115</v>
+      </c>
+      <c r="R17" s="30">
+        <v>72</v>
+      </c>
+      <c r="S17" s="31">
+        <v>43</v>
+      </c>
+      <c r="T17" s="29">
+        <v>6605</v>
+      </c>
+      <c r="U17" s="30">
+        <v>4243</v>
+      </c>
+      <c r="V17" s="31">
+        <v>2362</v>
+      </c>
+      <c r="W17" s="29">
+        <v>11512</v>
+      </c>
+      <c r="X17" s="30">
+        <v>6397</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>5115</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1.72</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>0.91</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>375940</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>1296013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="30">
-[...26 lines deleted...]
-      <c r="K8" s="30">
+      <c r="B18" s="29">
+        <v>3068</v>
+      </c>
+      <c r="C18" s="30">
+        <v>2118</v>
+      </c>
+      <c r="D18" s="31">
+        <v>950</v>
+      </c>
+      <c r="E18" s="29">
+        <v>6021</v>
+      </c>
+      <c r="F18" s="30">
+        <v>3429</v>
+      </c>
+      <c r="G18" s="31">
+        <v>2592</v>
+      </c>
+      <c r="H18" s="29">
+        <v>11</v>
+      </c>
+      <c r="I18" s="30">
+        <v>10</v>
+      </c>
+      <c r="J18" s="31">
+        <v>1</v>
+      </c>
+      <c r="K18" s="29">
+        <v>12</v>
+      </c>
+      <c r="L18" s="30">
+        <v>11</v>
+      </c>
+      <c r="M18" s="31">
+        <v>1</v>
+      </c>
+      <c r="N18" s="29">
+        <v>283</v>
+      </c>
+      <c r="O18" s="30">
+        <v>184</v>
+      </c>
+      <c r="P18" s="31">
+        <v>99</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>566</v>
+      </c>
+      <c r="R18" s="30">
+        <v>312</v>
+      </c>
+      <c r="S18" s="31">
+        <v>254</v>
+      </c>
+      <c r="T18" s="29">
+        <v>2774</v>
+      </c>
+      <c r="U18" s="30">
+        <v>1924</v>
+      </c>
+      <c r="V18" s="31">
+        <v>850</v>
+      </c>
+      <c r="W18" s="29">
+        <v>5443</v>
+      </c>
+      <c r="X18" s="30">
+        <v>3106</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>2337</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>1.72</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>1.21</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>175452</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>517222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="29">
+        <v>5511</v>
+      </c>
+      <c r="C19" s="30">
+        <v>3910</v>
+      </c>
+      <c r="D19" s="31">
+        <v>1601</v>
+      </c>
+      <c r="E19" s="29">
+        <v>11981</v>
+      </c>
+      <c r="F19" s="30">
+        <v>6628</v>
+      </c>
+      <c r="G19" s="31">
+        <v>5353</v>
+      </c>
+      <c r="H19" s="29">
+        <v>0</v>
+      </c>
+      <c r="I19" s="30">
+        <v>0</v>
+      </c>
+      <c r="J19" s="31">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>0</v>
+      </c>
+      <c r="L19" s="30">
+        <v>0</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>2578</v>
+      </c>
+      <c r="O19" s="30">
+        <v>1907</v>
+      </c>
+      <c r="P19" s="31">
+        <v>671</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>4226</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2621</v>
+      </c>
+      <c r="S19" s="31">
+        <v>1605</v>
+      </c>
+      <c r="T19" s="29">
+        <v>2933</v>
+      </c>
+      <c r="U19" s="30">
+        <v>2003</v>
+      </c>
+      <c r="V19" s="31">
+        <v>930</v>
+      </c>
+      <c r="W19" s="29">
+        <v>7755</v>
+      </c>
+      <c r="X19" s="30">
+        <v>4007</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>3748</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>2.29</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.75</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>236632</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>707792</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="29">
+        <v>2128</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1552</v>
+      </c>
+      <c r="D20" s="31">
+        <v>576</v>
+      </c>
+      <c r="E20" s="29">
+        <v>3910</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2384</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1526</v>
+      </c>
+      <c r="H20" s="29">
+        <v>7</v>
+      </c>
+      <c r="I20" s="30">
+        <v>6</v>
+      </c>
+      <c r="J20" s="31">
+        <v>1</v>
+      </c>
+      <c r="K20" s="29">
+        <v>7</v>
+      </c>
+      <c r="L20" s="30">
+        <v>6</v>
+      </c>
+      <c r="M20" s="31">
+        <v>1</v>
+      </c>
+      <c r="N20" s="29">
+        <v>228</v>
+      </c>
+      <c r="O20" s="30">
+        <v>170</v>
+      </c>
+      <c r="P20" s="31">
+        <v>58</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>288</v>
+      </c>
+      <c r="R20" s="30">
+        <v>194</v>
+      </c>
+      <c r="S20" s="31">
+        <v>94</v>
+      </c>
+      <c r="T20" s="29">
+        <v>1893</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1376</v>
+      </c>
+      <c r="V20" s="31">
+        <v>517</v>
+      </c>
+      <c r="W20" s="29">
+        <v>3615</v>
+      </c>
+      <c r="X20" s="30">
+        <v>2184</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1431</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>0.77</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>180652</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>529229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="29">
+        <v>8249</v>
+      </c>
+      <c r="C21" s="30">
+        <v>5503</v>
+      </c>
+      <c r="D21" s="31">
+        <v>2746</v>
+      </c>
+      <c r="E21" s="29">
+        <v>16354</v>
+      </c>
+      <c r="F21" s="30">
+        <v>9428</v>
+      </c>
+      <c r="G21" s="31">
+        <v>6926</v>
+      </c>
+      <c r="H21" s="29">
+        <v>57</v>
+      </c>
+      <c r="I21" s="30">
+        <v>41</v>
+      </c>
+      <c r="J21" s="31">
+        <v>16</v>
+      </c>
+      <c r="K21" s="29">
+        <v>60</v>
+      </c>
+      <c r="L21" s="30">
+        <v>44</v>
+      </c>
+      <c r="M21" s="31">
+        <v>16</v>
+      </c>
+      <c r="N21" s="29">
+        <v>926</v>
+      </c>
+      <c r="O21" s="30">
+        <v>715</v>
+      </c>
+      <c r="P21" s="31">
+        <v>211</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>1116</v>
+      </c>
+      <c r="R21" s="30">
+        <v>807</v>
+      </c>
+      <c r="S21" s="31">
+        <v>309</v>
+      </c>
+      <c r="T21" s="29">
+        <v>7266</v>
+      </c>
+      <c r="U21" s="30">
+        <v>4747</v>
+      </c>
+      <c r="V21" s="31">
+        <v>2519</v>
+      </c>
+      <c r="W21" s="29">
+        <v>15178</v>
+      </c>
+      <c r="X21" s="30">
+        <v>8577</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>6601</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>2.87</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>1.98</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>282187</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>852286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="29">
+        <v>4207</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2691</v>
+      </c>
+      <c r="D22" s="31">
+        <v>1516</v>
+      </c>
+      <c r="E22" s="29">
+        <v>9065</v>
+      </c>
+      <c r="F22" s="30">
+        <v>5073</v>
+      </c>
+      <c r="G22" s="31">
+        <v>3992</v>
+      </c>
+      <c r="H22" s="29">
+        <v>82</v>
+      </c>
+      <c r="I22" s="30">
         <v>74</v>
       </c>
-      <c r="L8" s="31">
-[...2 lines deleted...]
-      <c r="M8" s="32">
+      <c r="J22" s="31">
+        <v>8</v>
+      </c>
+      <c r="K22" s="29">
+        <v>83</v>
+      </c>
+      <c r="L22" s="30">
+        <v>74</v>
+      </c>
+      <c r="M22" s="31">
+        <v>9</v>
+      </c>
+      <c r="N22" s="29">
+        <v>769</v>
+      </c>
+      <c r="O22" s="30">
+        <v>580</v>
+      </c>
+      <c r="P22" s="31">
+        <v>189</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>1192</v>
+      </c>
+      <c r="R22" s="30">
+        <v>779</v>
+      </c>
+      <c r="S22" s="31">
+        <v>413</v>
+      </c>
+      <c r="T22" s="29">
+        <v>3356</v>
+      </c>
+      <c r="U22" s="30">
+        <v>2037</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1319</v>
+      </c>
+      <c r="W22" s="29">
+        <v>7790</v>
+      </c>
+      <c r="X22" s="30">
+        <v>4220</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>3570</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>5.07</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>81786</v>
+      </c>
+      <c r="AD22" s="27">
+        <v>224821</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="29">
+        <v>3994</v>
+      </c>
+      <c r="C23" s="30">
+        <v>2627</v>
+      </c>
+      <c r="D23" s="31">
+        <v>1367</v>
+      </c>
+      <c r="E23" s="29">
+        <v>8884</v>
+      </c>
+      <c r="F23" s="30">
+        <v>4984</v>
+      </c>
+      <c r="G23" s="31">
+        <v>3900</v>
+      </c>
+      <c r="H23" s="29">
+        <v>20</v>
+      </c>
+      <c r="I23" s="30">
+        <v>17</v>
+      </c>
+      <c r="J23" s="31">
+        <v>3</v>
+      </c>
+      <c r="K23" s="29">
+        <v>21</v>
+      </c>
+      <c r="L23" s="30">
+        <v>18</v>
+      </c>
+      <c r="M23" s="31">
+        <v>3</v>
+      </c>
+      <c r="N23" s="29">
+        <v>610</v>
+      </c>
+      <c r="O23" s="30">
+        <v>437</v>
+      </c>
+      <c r="P23" s="31">
+        <v>173</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>867</v>
+      </c>
+      <c r="R23" s="30">
+        <v>556</v>
+      </c>
+      <c r="S23" s="31">
+        <v>311</v>
+      </c>
+      <c r="T23" s="29">
+        <v>3364</v>
+      </c>
+      <c r="U23" s="30">
+        <v>2173</v>
+      </c>
+      <c r="V23" s="31">
+        <v>1191</v>
+      </c>
+      <c r="W23" s="29">
+        <v>7996</v>
+      </c>
+      <c r="X23" s="30">
+        <v>4410</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>3586</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>3.16</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>2.71</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>123440</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>333897</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="29">
+        <v>865</v>
+      </c>
+      <c r="C24" s="30">
+        <v>603</v>
+      </c>
+      <c r="D24" s="31">
+        <v>262</v>
+      </c>
+      <c r="E24" s="29">
+        <v>1730</v>
+      </c>
+      <c r="F24" s="30">
+        <v>956</v>
+      </c>
+      <c r="G24" s="31">
+        <v>774</v>
+      </c>
+      <c r="H24" s="29">
+        <v>59</v>
+      </c>
+      <c r="I24" s="30">
+        <v>43</v>
+      </c>
+      <c r="J24" s="31">
+        <v>16</v>
+      </c>
+      <c r="K24" s="29">
+        <v>60</v>
+      </c>
+      <c r="L24" s="30">
+        <v>43</v>
+      </c>
+      <c r="M24" s="31">
+        <v>17</v>
+      </c>
+      <c r="N24" s="29">
+        <v>313</v>
+      </c>
+      <c r="O24" s="30">
+        <v>231</v>
+      </c>
+      <c r="P24" s="31">
+        <v>82</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>436</v>
+      </c>
+      <c r="R24" s="30">
+        <v>282</v>
+      </c>
+      <c r="S24" s="31">
+        <v>154</v>
+      </c>
+      <c r="T24" s="29">
+        <v>493</v>
+      </c>
+      <c r="U24" s="30">
+        <v>329</v>
+      </c>
+      <c r="V24" s="31">
+        <v>164</v>
+      </c>
+      <c r="W24" s="29">
+        <v>1234</v>
+      </c>
+      <c r="X24" s="30">
+        <v>631</v>
+      </c>
+      <c r="Y24" s="31">
+        <v>603</v>
+      </c>
+      <c r="Z24" s="32">
+        <v>2.13</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>1.66</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>37151</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>100400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2701</v>
+      </c>
+      <c r="C25" s="30">
+        <v>1616</v>
+      </c>
+      <c r="D25" s="31">
+        <v>1085</v>
+      </c>
+      <c r="E25" s="29">
+        <v>6075</v>
+      </c>
+      <c r="F25" s="30">
+        <v>3155</v>
+      </c>
+      <c r="G25" s="31">
+        <v>2920</v>
+      </c>
+      <c r="H25" s="29">
+        <v>4</v>
+      </c>
+      <c r="I25" s="30">
+        <v>3</v>
+      </c>
+      <c r="J25" s="31">
+        <v>1</v>
+      </c>
+      <c r="K25" s="29">
+        <v>4</v>
+      </c>
+      <c r="L25" s="30">
+        <v>3</v>
+      </c>
+      <c r="M25" s="31">
+        <v>1</v>
+      </c>
+      <c r="N25" s="29">
+        <v>612</v>
+      </c>
+      <c r="O25" s="30">
+        <v>389</v>
+      </c>
+      <c r="P25" s="31">
+        <v>223</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>1121</v>
+      </c>
+      <c r="R25" s="30">
+        <v>615</v>
+      </c>
+      <c r="S25" s="31">
+        <v>506</v>
+      </c>
+      <c r="T25" s="29">
+        <v>2085</v>
+      </c>
+      <c r="U25" s="30">
+        <v>1224</v>
+      </c>
+      <c r="V25" s="31">
+        <v>861</v>
+      </c>
+      <c r="W25" s="29">
+        <v>4950</v>
+      </c>
+      <c r="X25" s="30">
+        <v>2537</v>
+      </c>
+      <c r="Y25" s="31">
+        <v>2413</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>1.76</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>1.64</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>149678</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>374914</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="29">
+        <v>1806</v>
+      </c>
+      <c r="C26" s="30">
+        <v>1082</v>
+      </c>
+      <c r="D26" s="31">
+        <v>724</v>
+      </c>
+      <c r="E26" s="29">
+        <v>3878</v>
+      </c>
+      <c r="F26" s="30">
+        <v>2029</v>
+      </c>
+      <c r="G26" s="31">
+        <v>1849</v>
+      </c>
+      <c r="H26" s="29">
+        <v>18</v>
+      </c>
+      <c r="I26" s="30">
+        <v>11</v>
+      </c>
+      <c r="J26" s="31">
+        <v>7</v>
+      </c>
+      <c r="K26" s="29">
+        <v>18</v>
+      </c>
+      <c r="L26" s="30">
+        <v>11</v>
+      </c>
+      <c r="M26" s="31">
+        <v>7</v>
+      </c>
+      <c r="N26" s="29">
+        <v>460</v>
+      </c>
+      <c r="O26" s="30">
+        <v>287</v>
+      </c>
+      <c r="P26" s="31">
+        <v>173</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>825</v>
+      </c>
+      <c r="R26" s="30">
+        <v>453</v>
+      </c>
+      <c r="S26" s="31">
+        <v>372</v>
+      </c>
+      <c r="T26" s="29">
+        <v>1328</v>
+      </c>
+      <c r="U26" s="30">
+        <v>784</v>
+      </c>
+      <c r="V26" s="31">
+        <v>544</v>
+      </c>
+      <c r="W26" s="29">
+        <v>3035</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1565</v>
+      </c>
+      <c r="Y26" s="31">
+        <v>1470</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0.87</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>152163</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>428483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="29">
+        <v>1466</v>
+      </c>
+      <c r="C27" s="30">
+        <v>911</v>
+      </c>
+      <c r="D27" s="31">
+        <v>555</v>
+      </c>
+      <c r="E27" s="29">
+        <v>2893</v>
+      </c>
+      <c r="F27" s="30">
+        <v>1570</v>
+      </c>
+      <c r="G27" s="31">
+        <v>1323</v>
+      </c>
+      <c r="H27" s="29">
+        <v>22</v>
+      </c>
+      <c r="I27" s="30">
+        <v>18</v>
+      </c>
+      <c r="J27" s="31">
+        <v>4</v>
+      </c>
+      <c r="K27" s="29">
+        <v>23</v>
+      </c>
+      <c r="L27" s="30">
         <v>19</v>
       </c>
-      <c r="N8" s="30">
-[...162 lines deleted...]
-      <c r="I10" s="31">
+      <c r="M27" s="31">
+        <v>4</v>
+      </c>
+      <c r="N27" s="29">
+        <v>313</v>
+      </c>
+      <c r="O27" s="30">
+        <v>216</v>
+      </c>
+      <c r="P27" s="31">
+        <v>97</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>427</v>
+      </c>
+      <c r="R27" s="30">
+        <v>266</v>
+      </c>
+      <c r="S27" s="31">
+        <v>161</v>
+      </c>
+      <c r="T27" s="29">
+        <v>1131</v>
+      </c>
+      <c r="U27" s="30">
+        <v>677</v>
+      </c>
+      <c r="V27" s="31">
+        <v>454</v>
+      </c>
+      <c r="W27" s="29">
+        <v>2443</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1285</v>
+      </c>
+      <c r="Y27" s="31">
+        <v>1158</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>1.47</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>1.08</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>97643</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>270872</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="29">
+        <v>278</v>
+      </c>
+      <c r="C28" s="30">
+        <v>170</v>
+      </c>
+      <c r="D28" s="31">
+        <v>108</v>
+      </c>
+      <c r="E28" s="29">
+        <v>527</v>
+      </c>
+      <c r="F28" s="30">
+        <v>275</v>
+      </c>
+      <c r="G28" s="31">
+        <v>252</v>
+      </c>
+      <c r="H28" s="29">
+        <v>0</v>
+      </c>
+      <c r="I28" s="30">
+        <v>0</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
+        <v>0</v>
+      </c>
+      <c r="L28" s="30">
+        <v>0</v>
+      </c>
+      <c r="M28" s="31">
+        <v>0</v>
+      </c>
+      <c r="N28" s="29">
+        <v>83</v>
+      </c>
+      <c r="O28" s="30">
+        <v>52</v>
+      </c>
+      <c r="P28" s="31">
+        <v>31</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>156</v>
+      </c>
+      <c r="R28" s="30">
+        <v>82</v>
+      </c>
+      <c r="S28" s="31">
+        <v>74</v>
+      </c>
+      <c r="T28" s="29">
+        <v>195</v>
+      </c>
+      <c r="U28" s="30">
+        <v>118</v>
+      </c>
+      <c r="V28" s="31">
+        <v>77</v>
+      </c>
+      <c r="W28" s="29">
+        <v>371</v>
+      </c>
+      <c r="X28" s="30">
+        <v>193</v>
+      </c>
+      <c r="Y28" s="31">
+        <v>178</v>
+      </c>
+      <c r="Z28" s="32">
+        <v>0.68</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>0.38</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>36558</v>
+      </c>
+      <c r="AD28" s="27">
+        <v>120713</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="34">
+        <v>53</v>
+      </c>
+      <c r="C29" s="35">
         <v>33</v>
       </c>
-      <c r="J10" s="32">
-[...239 lines deleted...]
-      <c r="A13" s="29" t="s">
+      <c r="D29" s="36">
+        <v>20</v>
+      </c>
+      <c r="E29" s="34">
+        <v>102</v>
+      </c>
+      <c r="F29" s="35">
+        <v>57</v>
+      </c>
+      <c r="G29" s="36">
         <v>45</v>
       </c>
-      <c r="B13" s="30">
-[...106 lines deleted...]
-      <c r="H14" s="30">
+      <c r="H29" s="34">
         <v>13</v>
       </c>
-      <c r="I14" s="31">
+      <c r="I29" s="35">
+        <v>10</v>
+      </c>
+      <c r="J29" s="36">
+        <v>3</v>
+      </c>
+      <c r="K29" s="34">
+        <v>14</v>
+      </c>
+      <c r="L29" s="35">
+        <v>11</v>
+      </c>
+      <c r="M29" s="36">
+        <v>3</v>
+      </c>
+      <c r="N29" s="34">
+        <v>19</v>
+      </c>
+      <c r="O29" s="35">
         <v>12</v>
       </c>
-      <c r="J14" s="32">
-[...5 lines deleted...]
-      <c r="L14" s="31">
+      <c r="P29" s="36">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>31</v>
+      </c>
+      <c r="R29" s="35">
+        <v>17</v>
+      </c>
+      <c r="S29" s="36">
+        <v>14</v>
+      </c>
+      <c r="T29" s="34">
+        <v>21</v>
+      </c>
+      <c r="U29" s="35">
         <v>11</v>
       </c>
-      <c r="M14" s="32">
-[...343 lines deleted...]
-      <c r="I18" s="31">
+      <c r="V29" s="36">
         <v>10</v>
       </c>
-      <c r="J18" s="32">
-[...260 lines deleted...]
-      <c r="H21" s="30">
+      <c r="W29" s="34">
         <v>57</v>
       </c>
-      <c r="I21" s="31">
-[...756 lines deleted...]
-      <c r="X29" s="36">
+      <c r="X29" s="35">
         <v>29</v>
       </c>
-      <c r="Y29" s="37">
+      <c r="Y29" s="36">
         <v>28</v>
       </c>
-      <c r="Z29" s="38">
+      <c r="Z29" s="37">
         <v>1.73</v>
       </c>
-      <c r="AA29" s="39">
+      <c r="AA29" s="38">
         <v>0.78</v>
       </c>
-      <c r="AC29" s="28">
+      <c r="AC29" s="27">
         <v>2423</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="27">
         <v>12165</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
-      <c r="L30" s="28"/>
-[...12 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
     </row>
     <row r="35" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B35" s="31"/>
-[...24 lines deleted...]
-      <c r="AA35" s="31"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="30"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="30"/>
+      <c r="S35" s="30"/>
+      <c r="T35" s="30"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="30"/>
+      <c r="W35" s="30"/>
+      <c r="X35" s="30"/>
+      <c r="Y35" s="30"/>
+      <c r="Z35" s="30"/>
+      <c r="AA35" s="30"/>
     </row>
     <row r="36" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B36" s="31"/>
-[...24 lines deleted...]
-      <c r="AA36" s="31"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+      <c r="H36" s="30"/>
+      <c r="I36" s="30"/>
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="30"/>
+      <c r="P36" s="30"/>
+      <c r="Q36" s="30"/>
+      <c r="R36" s="30"/>
+      <c r="S36" s="30"/>
+      <c r="T36" s="30"/>
+      <c r="U36" s="30"/>
+      <c r="V36" s="30"/>
+      <c r="W36" s="30"/>
+      <c r="X36" s="30"/>
+      <c r="Y36" s="30"/>
+      <c r="Z36" s="30"/>
+      <c r="AA36" s="30"/>
     </row>
     <row r="37" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B37" s="31"/>
-[...24 lines deleted...]
-      <c r="AA37" s="31"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+      <c r="O37" s="30"/>
+      <c r="P37" s="30"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="30"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="30"/>
+      <c r="W37" s="30"/>
+      <c r="X37" s="30"/>
+      <c r="Y37" s="30"/>
+      <c r="Z37" s="30"/>
+      <c r="AA37" s="30"/>
     </row>
     <row r="38" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B38" s="31"/>
-[...24 lines deleted...]
-      <c r="AA38" s="31"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+      <c r="O38" s="30"/>
+      <c r="P38" s="30"/>
+      <c r="Q38" s="30"/>
+      <c r="R38" s="30"/>
+      <c r="S38" s="30"/>
+      <c r="T38" s="30"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="30"/>
+      <c r="W38" s="30"/>
+      <c r="X38" s="30"/>
+      <c r="Y38" s="30"/>
+      <c r="Z38" s="30"/>
+      <c r="AA38" s="30"/>
     </row>
     <row r="39" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B39" s="31"/>
-[...24 lines deleted...]
-      <c r="AA39" s="31"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+      <c r="O39" s="30"/>
+      <c r="P39" s="30"/>
+      <c r="Q39" s="30"/>
+      <c r="R39" s="30"/>
+      <c r="S39" s="30"/>
+      <c r="T39" s="30"/>
+      <c r="U39" s="30"/>
+      <c r="V39" s="30"/>
+      <c r="W39" s="30"/>
+      <c r="X39" s="30"/>
+      <c r="Y39" s="30"/>
+      <c r="Z39" s="30"/>
+      <c r="AA39" s="30"/>
     </row>
     <row r="40" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B40" s="31"/>
-[...24 lines deleted...]
-      <c r="AA40" s="31"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="30"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="30"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
     </row>
     <row r="41" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B41" s="31"/>
-[...24 lines deleted...]
-      <c r="AA41" s="31"/>
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="30"/>
+      <c r="AA41" s="30"/>
     </row>
     <row r="42" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B42" s="31"/>
-[...24 lines deleted...]
-      <c r="AA42" s="31"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="30"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+      <c r="O42" s="30"/>
+      <c r="P42" s="30"/>
+      <c r="Q42" s="30"/>
+      <c r="R42" s="30"/>
+      <c r="S42" s="30"/>
+      <c r="T42" s="30"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="30"/>
+      <c r="W42" s="30"/>
+      <c r="X42" s="30"/>
+      <c r="Y42" s="30"/>
+      <c r="Z42" s="30"/>
+      <c r="AA42" s="30"/>
     </row>
     <row r="43" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B43" s="31"/>
-[...2394 lines deleted...]
-      <c r="Y30" s="28"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="30"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="30"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="30"/>
+      <c r="Z43" s="30"/>
+      <c r="AA43" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="AA4:AA6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="Z4:Z6"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>24</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
-      <vt:lpstr>103</vt:lpstr>
-[...21 lines deleted...]
-      <vt:lpstr>'99'!Print_Area</vt:lpstr>
       <vt:lpstr>歷年!Print_Area</vt:lpstr>
-      <vt:lpstr>'100'!Print_Titles</vt:lpstr>
-[...9 lines deleted...]
-      <vt:lpstr>'99'!Print_Titles</vt:lpstr>
       <vt:lpstr>歷年!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處蘇美珍</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>