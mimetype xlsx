--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -6,332 +6,121 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00視察\06性別平等\01性別統計指標(社福)\11405\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\115性別統計\04 本部性別指標統計表\115\05\李佳霖\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C59E5705-78DC-47F3-B774-0AF5092CC915}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66FB518F-C837-4056-92E0-7ADF76645CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12255" tabRatio="738" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="738" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="15" r:id="rId1"/>
-    <sheet name="113" sheetId="26" r:id="rId2"/>
-[...20 lines deleted...]
-    <sheet name="92" sheetId="2" r:id="rId23"/>
+    <sheet name="114" sheetId="27" r:id="rId2"/>
+    <sheet name="113" sheetId="26" r:id="rId3"/>
+    <sheet name="112" sheetId="25" r:id="rId4"/>
+    <sheet name="111" sheetId="24" r:id="rId5"/>
+    <sheet name="110" sheetId="23" r:id="rId6"/>
+    <sheet name="109" sheetId="22" r:id="rId7"/>
+    <sheet name="108" sheetId="21" r:id="rId8"/>
+    <sheet name="107" sheetId="20" r:id="rId9"/>
+    <sheet name="106" sheetId="19" r:id="rId10"/>
+    <sheet name="105" sheetId="18" r:id="rId11"/>
+    <sheet name="104" sheetId="17" r:id="rId12"/>
+    <sheet name="103" sheetId="16" state="hidden" r:id="rId13"/>
+    <sheet name="102" sheetId="14" state="hidden" r:id="rId14"/>
+    <sheet name="101" sheetId="12" state="hidden" r:id="rId15"/>
+    <sheet name="100" sheetId="11" state="hidden" r:id="rId16"/>
+    <sheet name="99" sheetId="10" state="hidden" r:id="rId17"/>
+    <sheet name="98" sheetId="9" state="hidden" r:id="rId18"/>
+    <sheet name="97" sheetId="8" state="hidden" r:id="rId19"/>
+    <sheet name="96" sheetId="7" state="hidden" r:id="rId20"/>
+    <sheet name="95" sheetId="6" state="hidden" r:id="rId21"/>
+    <sheet name="94" sheetId="5" state="hidden" r:id="rId22"/>
+    <sheet name="93" sheetId="4" state="hidden" r:id="rId23"/>
+    <sheet name="92" sheetId="2" state="hidden" r:id="rId24"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...223 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1261" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1305" uniqueCount="111">
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>區域別</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>總計</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
@@ -2008,416 +1797,50 @@
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>,2019</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2-02 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>領有社會工作師執照人數</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>92</t>
-[...364 lines deleted...]
-    <r>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>,2015</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
@@ -2762,110 +2185,185 @@
   <si>
     <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>,2024</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...27 lines deleted...]
-    <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>,2024</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2025</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2025</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>104-114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -3090,379 +2588,297 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="8" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="8" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="2" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Sheet2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="超連結" xfId="3" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3654,214 +3070,203 @@
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W35"/>
+  <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AB21" sqref="AB21"/>
+      <selection pane="bottomRight" activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.5" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...25 lines deleted...]
-        <v>118</v>
+      <c r="H1" s="28"/>
+      <c r="I1" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="33" t="s">
+        <v>110</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-      <c r="A4" s="56" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B4" s="56" t="s">
-[...4 lines deleted...]
-      <c r="E4" s="52" t="s">
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -3879,1872 +3284,921 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A6" s="34" t="s">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B6" s="11">
-        <f>'92'!B6</f>
-        <v>872</v>
+        <v>5107</v>
       </c>
       <c r="C6" s="11">
-        <f>'92'!C6</f>
-        <v>86</v>
+        <v>731</v>
       </c>
       <c r="D6" s="11">
-        <f>'92'!D6</f>
-        <v>786</v>
+        <v>4376</v>
       </c>
       <c r="E6" s="11">
-        <f>'92'!E6</f>
+        <v>142</v>
+      </c>
+      <c r="F6" s="11">
+        <v>12</v>
+      </c>
+      <c r="G6" s="11">
+        <v>130</v>
+      </c>
+      <c r="H6" s="11">
+        <v>868</v>
+      </c>
+      <c r="I6" s="11">
+        <v>124</v>
+      </c>
+      <c r="J6" s="11">
+        <v>744</v>
+      </c>
+      <c r="K6" s="11">
+        <v>1375</v>
+      </c>
+      <c r="L6" s="11">
+        <v>206</v>
+      </c>
+      <c r="M6" s="11">
+        <v>1169</v>
+      </c>
+      <c r="N6" s="11">
+        <v>1073</v>
+      </c>
+      <c r="O6" s="11">
+        <v>177</v>
+      </c>
+      <c r="P6" s="11">
+        <v>896</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>1649</v>
+      </c>
+      <c r="R6" s="11">
+        <v>212</v>
+      </c>
+      <c r="S6" s="11">
+        <v>1437</v>
+      </c>
+      <c r="T6" s="11">
         <v>7</v>
       </c>
-      <c r="F6" s="11">
-[...28 lines deleted...]
-        <f>'92'!M6</f>
+      <c r="U6" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="11">
+        <v>5613</v>
+      </c>
+      <c r="C7" s="11">
+        <v>822</v>
+      </c>
+      <c r="D7" s="11">
+        <v>4791</v>
+      </c>
+      <c r="E7" s="11">
+        <v>177</v>
+      </c>
+      <c r="F7" s="11">
+        <v>18</v>
+      </c>
+      <c r="G7" s="11">
+        <v>159</v>
+      </c>
+      <c r="H7" s="11">
+        <v>958</v>
+      </c>
+      <c r="I7" s="11">
+        <v>141</v>
+      </c>
+      <c r="J7" s="11">
+        <v>817</v>
+      </c>
+      <c r="K7" s="11">
+        <v>1387</v>
+      </c>
+      <c r="L7" s="11">
+        <v>220</v>
+      </c>
+      <c r="M7" s="11">
+        <v>1167</v>
+      </c>
+      <c r="N7" s="11">
+        <v>1148</v>
+      </c>
+      <c r="O7" s="11">
+        <v>183</v>
+      </c>
+      <c r="P7" s="11">
+        <v>965</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>1943</v>
+      </c>
+      <c r="R7" s="11">
+        <v>260</v>
+      </c>
+      <c r="S7" s="11">
+        <v>1683</v>
+      </c>
+      <c r="T7" s="11">
+        <v>8</v>
+      </c>
+      <c r="U7" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="11">
+        <v>6234</v>
+      </c>
+      <c r="C8" s="11">
+        <v>930</v>
+      </c>
+      <c r="D8" s="11">
+        <v>5304</v>
+      </c>
+      <c r="E8" s="11">
+        <v>259</v>
+      </c>
+      <c r="F8" s="11">
+        <v>27</v>
+      </c>
+      <c r="G8" s="11">
+        <v>232</v>
+      </c>
+      <c r="H8" s="11">
+        <v>1103</v>
+      </c>
+      <c r="I8" s="11">
+        <v>165</v>
+      </c>
+      <c r="J8" s="11">
+        <v>938</v>
+      </c>
+      <c r="K8" s="11">
+        <v>1476</v>
+      </c>
+      <c r="L8" s="11">
+        <v>247</v>
+      </c>
+      <c r="M8" s="11">
+        <v>1229</v>
+      </c>
+      <c r="N8" s="11">
+        <v>1312</v>
+      </c>
+      <c r="O8" s="11">
+        <v>197</v>
+      </c>
+      <c r="P8" s="11">
+        <v>1115</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>2084</v>
+      </c>
+      <c r="R8" s="11">
+        <v>294</v>
+      </c>
+      <c r="S8" s="11">
+        <v>1790</v>
+      </c>
+      <c r="T8" s="11">
+        <v>12</v>
+      </c>
+      <c r="U8" s="11">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="11">
+        <v>7033</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1105</v>
+      </c>
+      <c r="D9" s="11">
+        <v>5928</v>
+      </c>
+      <c r="E9" s="11">
+        <v>313</v>
+      </c>
+      <c r="F9" s="11">
+        <v>39</v>
+      </c>
+      <c r="G9" s="11">
+        <v>274</v>
+      </c>
+      <c r="H9" s="11">
+        <v>1143</v>
+      </c>
+      <c r="I9" s="11">
+        <v>196</v>
+      </c>
+      <c r="J9" s="11">
+        <v>947</v>
+      </c>
+      <c r="K9" s="11">
+        <v>1606</v>
+      </c>
+      <c r="L9" s="11">
+        <v>276</v>
+      </c>
+      <c r="M9" s="11">
+        <v>1330</v>
+      </c>
+      <c r="N9" s="11">
+        <v>1512</v>
+      </c>
+      <c r="O9" s="11">
+        <v>238</v>
+      </c>
+      <c r="P9" s="11">
+        <v>1274</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>2459</v>
+      </c>
+      <c r="R9" s="11">
+        <v>356</v>
+      </c>
+      <c r="S9" s="11">
+        <v>2103</v>
+      </c>
+      <c r="T9" s="11">
+        <v>14</v>
+      </c>
+      <c r="U9" s="11">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="11">
+        <v>7774</v>
+      </c>
+      <c r="C10" s="11">
+        <v>1228</v>
+      </c>
+      <c r="D10" s="11">
+        <v>6546</v>
+      </c>
+      <c r="E10" s="11">
+        <v>396</v>
+      </c>
+      <c r="F10" s="11">
+        <v>57</v>
+      </c>
+      <c r="G10" s="11">
+        <v>339</v>
+      </c>
+      <c r="H10" s="11">
+        <v>1276</v>
+      </c>
+      <c r="I10" s="11">
+        <v>217</v>
+      </c>
+      <c r="J10" s="11">
+        <v>1059</v>
+      </c>
+      <c r="K10" s="11">
+        <v>1632</v>
+      </c>
+      <c r="L10" s="11">
+        <v>283</v>
+      </c>
+      <c r="M10" s="11">
+        <v>1349</v>
+      </c>
+      <c r="N10" s="11">
+        <v>1672</v>
+      </c>
+      <c r="O10" s="11">
+        <v>279</v>
+      </c>
+      <c r="P10" s="11">
+        <v>1393</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>2798</v>
+      </c>
+      <c r="R10" s="11">
+        <v>392</v>
+      </c>
+      <c r="S10" s="11">
+        <v>2406</v>
+      </c>
+      <c r="T10" s="11">
+        <v>21</v>
+      </c>
+      <c r="U10" s="11">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11" s="11">
+        <v>8649</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1396</v>
+      </c>
+      <c r="D11" s="11">
+        <v>7253</v>
+      </c>
+      <c r="E11" s="11">
+        <v>566</v>
+      </c>
+      <c r="F11" s="11">
+        <v>92</v>
+      </c>
+      <c r="G11" s="11">
+        <v>474</v>
+      </c>
+      <c r="H11" s="11">
+        <v>1479</v>
+      </c>
+      <c r="I11" s="11">
+        <v>266</v>
+      </c>
+      <c r="J11" s="11">
+        <v>1213</v>
+      </c>
+      <c r="K11" s="11">
+        <v>1769</v>
+      </c>
+      <c r="L11" s="11">
+        <v>312</v>
+      </c>
+      <c r="M11" s="11">
+        <v>1457</v>
+      </c>
+      <c r="N11" s="11">
+        <v>1815</v>
+      </c>
+      <c r="O11" s="11">
+        <v>303</v>
+      </c>
+      <c r="P11" s="11">
+        <v>1512</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>3020</v>
+      </c>
+      <c r="R11" s="11">
+        <v>423</v>
+      </c>
+      <c r="S11" s="11">
+        <v>2597</v>
+      </c>
+      <c r="T11" s="11">
+        <v>39</v>
+      </c>
+      <c r="U11" s="11">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="B12" s="11">
+        <v>8779</v>
+      </c>
+      <c r="C12" s="11">
+        <v>1413</v>
+      </c>
+      <c r="D12" s="11">
+        <v>7366</v>
+      </c>
+      <c r="E12" s="11">
+        <v>667</v>
+      </c>
+      <c r="F12" s="11">
+        <v>111</v>
+      </c>
+      <c r="G12" s="11">
+        <v>556</v>
+      </c>
+      <c r="H12" s="11">
+        <v>1518</v>
+      </c>
+      <c r="I12" s="11">
+        <v>262</v>
+      </c>
+      <c r="J12" s="11">
+        <v>1256</v>
+      </c>
+      <c r="K12" s="11">
+        <v>1663</v>
+      </c>
+      <c r="L12" s="11">
+        <v>304</v>
+      </c>
+      <c r="M12" s="11">
+        <v>1359</v>
+      </c>
+      <c r="N12" s="11">
+        <v>1796</v>
+      </c>
+      <c r="O12" s="11">
+        <v>288</v>
+      </c>
+      <c r="P12" s="11">
+        <v>1508</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>3135</v>
+      </c>
+      <c r="R12" s="11">
+        <v>448</v>
+      </c>
+      <c r="S12" s="11">
+        <v>2687</v>
+      </c>
+      <c r="T12" s="11">
+        <v>44</v>
+      </c>
+      <c r="U12" s="11">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="11">
+        <v>9298</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1500</v>
+      </c>
+      <c r="D13" s="11">
+        <v>7798</v>
+      </c>
+      <c r="E13" s="11">
+        <v>396</v>
+      </c>
+      <c r="F13" s="11">
+        <v>69</v>
+      </c>
+      <c r="G13" s="11">
+        <v>327</v>
+      </c>
+      <c r="H13" s="11">
+        <v>1608</v>
+      </c>
+      <c r="I13" s="11">
+        <v>275</v>
+      </c>
+      <c r="J13" s="11">
+        <v>1333</v>
+      </c>
+      <c r="K13" s="11">
+        <v>1755</v>
+      </c>
+      <c r="L13" s="11">
+        <v>322</v>
+      </c>
+      <c r="M13" s="11">
+        <v>1433</v>
+      </c>
+      <c r="N13" s="11">
+        <v>1821</v>
+      </c>
+      <c r="O13" s="11">
+        <v>295</v>
+      </c>
+      <c r="P13" s="11">
+        <v>1526</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>3718</v>
+      </c>
+      <c r="R13" s="11">
+        <v>539</v>
+      </c>
+      <c r="S13" s="11">
+        <v>3179</v>
+      </c>
+      <c r="T13" s="11">
+        <v>53</v>
+      </c>
+      <c r="U13" s="11">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="11">
+        <v>9817</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1619</v>
+      </c>
+      <c r="D14" s="11">
+        <v>8198</v>
+      </c>
+      <c r="E14" s="11">
+        <v>456</v>
+      </c>
+      <c r="F14" s="11">
+        <v>66</v>
+      </c>
+      <c r="G14" s="11">
+        <v>390</v>
+      </c>
+      <c r="H14" s="11">
+        <v>1669</v>
+      </c>
+      <c r="I14" s="11">
+        <v>315</v>
+      </c>
+      <c r="J14" s="11">
+        <v>1354</v>
+      </c>
+      <c r="K14" s="11">
+        <v>1796</v>
+      </c>
+      <c r="L14" s="11">
+        <v>349</v>
+      </c>
+      <c r="M14" s="11">
+        <v>1447</v>
+      </c>
+      <c r="N14" s="11">
+        <v>1840</v>
+      </c>
+      <c r="O14" s="11">
         <v>299</v>
       </c>
-      <c r="N6" s="11">
-[...73 lines deleted...]
-        <f>'93'!K6</f>
+      <c r="P14" s="11">
+        <v>1541</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>4056</v>
+      </c>
+      <c r="R14" s="11">
+        <v>590</v>
+      </c>
+      <c r="S14" s="11">
+        <v>3466</v>
+      </c>
+      <c r="T14" s="11">
+        <v>72</v>
+      </c>
+      <c r="U14" s="11">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="B15" s="11">
+        <v>10728</v>
+      </c>
+      <c r="C15" s="11">
+        <v>1863</v>
+      </c>
+      <c r="D15" s="11">
+        <v>8865</v>
+      </c>
+      <c r="E15" s="11">
+        <v>505</v>
+      </c>
+      <c r="F15" s="11">
+        <v>60</v>
+      </c>
+      <c r="G15" s="11">
+        <v>445</v>
+      </c>
+      <c r="H15" s="11">
+        <v>1778</v>
+      </c>
+      <c r="I15" s="11">
         <v>364</v>
       </c>
-      <c r="L7" s="11">
-[...211 lines deleted...]
-      <c r="A10" s="34" t="s">
+      <c r="J15" s="11">
+        <v>1414</v>
+      </c>
+      <c r="K15" s="11">
+        <v>1969</v>
+      </c>
+      <c r="L15" s="11">
+        <v>454</v>
+      </c>
+      <c r="M15" s="11">
+        <v>1515</v>
+      </c>
+      <c r="N15" s="11">
+        <v>1831</v>
+      </c>
+      <c r="O15" s="11">
+        <v>303</v>
+      </c>
+      <c r="P15" s="11">
+        <v>1528</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>4645</v>
+      </c>
+      <c r="R15" s="11">
+        <v>682</v>
+      </c>
+      <c r="S15" s="11">
+        <v>3963</v>
+      </c>
+      <c r="T15" s="11">
         <v>94</v>
       </c>
-      <c r="B10" s="11">
-[...117 lines deleted...]
-        <f>'97'!J6</f>
+      <c r="U15" s="11">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="12" t="s">
         <v>109</v>
       </c>
-      <c r="K11" s="11">
-[...243 lines deleted...]
-        <f>'100'!H6</f>
+      <c r="B16" s="13">
+        <v>12669</v>
+      </c>
+      <c r="C16" s="13">
+        <v>2151</v>
+      </c>
+      <c r="D16" s="13">
+        <v>10518</v>
+      </c>
+      <c r="E16" s="13">
+        <v>372</v>
+      </c>
+      <c r="F16" s="13">
+        <v>47</v>
+      </c>
+      <c r="G16" s="13">
         <v>325</v>
       </c>
-      <c r="I14" s="11">
-[...938 lines deleted...]
-      <c r="A28" s="2" t="s">
+      <c r="H16" s="13">
+        <v>1977</v>
+      </c>
+      <c r="I16" s="13">
+        <v>383</v>
+      </c>
+      <c r="J16" s="13">
+        <v>1594</v>
+      </c>
+      <c r="K16" s="13">
+        <v>2301</v>
+      </c>
+      <c r="L16" s="13">
+        <v>449</v>
+      </c>
+      <c r="M16" s="13">
+        <v>1852</v>
+      </c>
+      <c r="N16" s="13">
+        <v>2182</v>
+      </c>
+      <c r="O16" s="13">
+        <v>403</v>
+      </c>
+      <c r="P16" s="13">
+        <v>1779</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>5837</v>
+      </c>
+      <c r="R16" s="13">
+        <v>869</v>
+      </c>
+      <c r="S16" s="13">
+        <v>4968</v>
+      </c>
+      <c r="T16" s="13">
+        <v>167</v>
+      </c>
+      <c r="U16" s="13">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1"/>
-[...7 lines deleted...]
-    <row r="35" ht="15" customHeight="1"/>
+    <row r="18" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="19" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1"/>
+    </row>
+    <row r="20" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="I1:M1" r:id="rId1" display="查詢歷年社會工作師及格人數統計" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="I1" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="13.15" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -5762,1711 +4216,1695 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B6" s="11">
-        <v>5613</v>
+        <v>6234</v>
       </c>
       <c r="C6" s="11">
-        <v>822</v>
+        <v>930</v>
       </c>
       <c r="D6" s="11">
-        <v>4791</v>
+        <v>5304</v>
       </c>
       <c r="E6" s="11">
-        <v>177</v>
+        <v>259</v>
       </c>
       <c r="F6" s="11">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G6" s="11">
-        <v>159</v>
+        <v>232</v>
       </c>
       <c r="H6" s="11">
-        <v>958</v>
+        <v>1103</v>
       </c>
       <c r="I6" s="11">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="J6" s="11">
-        <v>817</v>
+        <v>938</v>
       </c>
       <c r="K6" s="11">
-        <v>1387</v>
+        <v>1476</v>
       </c>
       <c r="L6" s="11">
-        <v>220</v>
+        <v>247</v>
       </c>
       <c r="M6" s="11">
-        <v>1167</v>
+        <v>1229</v>
       </c>
       <c r="N6" s="11">
-        <v>1148</v>
+        <v>1312</v>
       </c>
       <c r="O6" s="11">
+        <v>197</v>
+      </c>
+      <c r="P6" s="11">
+        <v>1115</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>2084</v>
+      </c>
+      <c r="R6" s="11">
+        <v>294</v>
+      </c>
+      <c r="S6" s="11">
+        <v>1790</v>
+      </c>
+      <c r="T6" s="11">
+        <v>12</v>
+      </c>
+      <c r="U6" s="11">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="11">
+        <v>829</v>
+      </c>
+      <c r="C7" s="11">
+        <v>121</v>
+      </c>
+      <c r="D7" s="11">
+        <v>708</v>
+      </c>
+      <c r="E7" s="11">
+        <v>26</v>
+      </c>
+      <c r="F7" s="11">
+        <v>3</v>
+      </c>
+      <c r="G7" s="11">
+        <v>23</v>
+      </c>
+      <c r="H7" s="11">
+        <v>149</v>
+      </c>
+      <c r="I7" s="11">
+        <v>24</v>
+      </c>
+      <c r="J7" s="11">
+        <v>125</v>
+      </c>
+      <c r="K7" s="11">
+        <v>201</v>
+      </c>
+      <c r="L7" s="11">
+        <v>26</v>
+      </c>
+      <c r="M7" s="11">
+        <v>175</v>
+      </c>
+      <c r="N7" s="11">
+        <v>185</v>
+      </c>
+      <c r="O7" s="11">
+        <v>28</v>
+      </c>
+      <c r="P7" s="11">
+        <v>157</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>268</v>
+      </c>
+      <c r="R7" s="11">
+        <v>40</v>
+      </c>
+      <c r="S7" s="11">
+        <v>228</v>
+      </c>
+      <c r="T7" s="11">
+        <v>4</v>
+      </c>
+      <c r="U7" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="11">
+        <v>959</v>
+      </c>
+      <c r="C8" s="11">
+        <v>128</v>
+      </c>
+      <c r="D8" s="11">
+        <v>831</v>
+      </c>
+      <c r="E8" s="11">
+        <v>24</v>
+      </c>
+      <c r="F8" s="11">
+        <v>3</v>
+      </c>
+      <c r="G8" s="11">
+        <v>21</v>
+      </c>
+      <c r="H8" s="11">
+        <v>158</v>
+      </c>
+      <c r="I8" s="11">
+        <v>29</v>
+      </c>
+      <c r="J8" s="11">
+        <v>129</v>
+      </c>
+      <c r="K8" s="11">
         <v>183</v>
       </c>
-      <c r="P6" s="11">
-[...19 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="L8" s="11">
+        <v>30</v>
+      </c>
+      <c r="M8" s="11">
+        <v>153</v>
+      </c>
+      <c r="N8" s="11">
+        <v>207</v>
+      </c>
+      <c r="O8" s="11">
+        <v>22</v>
+      </c>
+      <c r="P8" s="11">
+        <v>185</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>387</v>
+      </c>
+      <c r="R8" s="11">
+        <v>44</v>
+      </c>
+      <c r="S8" s="11">
+        <v>343</v>
+      </c>
+      <c r="T8" s="11">
+        <v>0</v>
+      </c>
+      <c r="U8" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="11">
+        <v>487</v>
+      </c>
+      <c r="C9" s="11">
+        <v>72</v>
+      </c>
+      <c r="D9" s="11">
+        <v>415</v>
+      </c>
+      <c r="E9" s="11">
+        <v>11</v>
+      </c>
+      <c r="F9" s="11">
+        <v>1</v>
+      </c>
+      <c r="G9" s="11">
+        <v>10</v>
+      </c>
+      <c r="H9" s="11">
+        <v>98</v>
+      </c>
+      <c r="I9" s="11">
+        <v>15</v>
+      </c>
+      <c r="J9" s="11">
+        <v>83</v>
+      </c>
+      <c r="K9" s="11">
+        <v>137</v>
+      </c>
+      <c r="L9" s="11">
+        <v>21</v>
+      </c>
+      <c r="M9" s="11">
+        <v>116</v>
+      </c>
+      <c r="N9" s="11">
+        <v>95</v>
+      </c>
+      <c r="O9" s="11">
+        <v>16</v>
+      </c>
+      <c r="P9" s="11">
+        <v>79</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>146</v>
+      </c>
+      <c r="R9" s="11">
+        <v>19</v>
+      </c>
+      <c r="S9" s="11">
+        <v>127</v>
+      </c>
+      <c r="T9" s="11">
+        <v>0</v>
+      </c>
+      <c r="U9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="11">
+        <v>740</v>
+      </c>
+      <c r="C10" s="11">
+        <v>111</v>
+      </c>
+      <c r="D10" s="11">
+        <v>629</v>
+      </c>
+      <c r="E10" s="11">
+        <v>38</v>
+      </c>
+      <c r="F10" s="11">
+        <v>6</v>
+      </c>
+      <c r="G10" s="11">
         <v>32</v>
       </c>
-      <c r="B7" s="11">
-[...211 lines deleted...]
-      </c>
       <c r="H10" s="11">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="I10" s="11">
         <v>23</v>
       </c>
       <c r="J10" s="11">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="K10" s="11">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="L10" s="11">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M10" s="11">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="N10" s="11">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="O10" s="11">
+        <v>24</v>
+      </c>
+      <c r="P10" s="11">
+        <v>114</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>169</v>
+      </c>
+      <c r="R10" s="11">
+        <v>25</v>
+      </c>
+      <c r="S10" s="11">
+        <v>144</v>
+      </c>
+      <c r="T10" s="11">
+        <v>2</v>
+      </c>
+      <c r="U10" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="11">
+        <v>491</v>
+      </c>
+      <c r="C11" s="11">
+        <v>72</v>
+      </c>
+      <c r="D11" s="11">
+        <v>419</v>
+      </c>
+      <c r="E11" s="11">
+        <v>12</v>
+      </c>
+      <c r="F11" s="11">
+        <v>4</v>
+      </c>
+      <c r="G11" s="11">
+        <v>8</v>
+      </c>
+      <c r="H11" s="11">
+        <v>77</v>
+      </c>
+      <c r="I11" s="11">
+        <v>12</v>
+      </c>
+      <c r="J11" s="11">
+        <v>65</v>
+      </c>
+      <c r="K11" s="11">
+        <v>103</v>
+      </c>
+      <c r="L11" s="11">
+        <v>14</v>
+      </c>
+      <c r="M11" s="11">
+        <v>89</v>
+      </c>
+      <c r="N11" s="11">
+        <v>125</v>
+      </c>
+      <c r="O11" s="11">
         <v>20</v>
       </c>
-      <c r="P10" s="11">
-[...55 lines deleted...]
-      <c r="M11" s="11">
+      <c r="P11" s="11">
+        <v>105</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>174</v>
+      </c>
+      <c r="R11" s="11">
+        <v>22</v>
+      </c>
+      <c r="S11" s="11">
+        <v>152</v>
+      </c>
+      <c r="T11" s="11">
+        <v>0</v>
+      </c>
+      <c r="U11" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="11">
+        <v>729</v>
+      </c>
+      <c r="C12" s="11">
+        <v>112</v>
+      </c>
+      <c r="D12" s="11">
+        <v>617</v>
+      </c>
+      <c r="E12" s="11">
+        <v>17</v>
+      </c>
+      <c r="F12" s="11">
+        <v>1</v>
+      </c>
+      <c r="G12" s="11">
+        <v>16</v>
+      </c>
+      <c r="H12" s="11">
         <v>97</v>
       </c>
-      <c r="N11" s="11">
-[...11 lines deleted...]
-      <c r="R11" s="11">
+      <c r="I12" s="11">
         <v>19</v>
       </c>
-      <c r="S11" s="11">
-[...36 lines deleted...]
-      </c>
       <c r="J12" s="11">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="K12" s="11">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="L12" s="11">
         <v>30</v>
       </c>
       <c r="M12" s="11">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="N12" s="11">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="O12" s="11">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P12" s="11">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="Q12" s="11">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="R12" s="11">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="S12" s="11">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="T12" s="11">
         <v>0</v>
       </c>
       <c r="U12" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A13" s="23" t="s">
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="C13" s="11">
+        <v>36</v>
+      </c>
+      <c r="D13" s="11">
+        <v>120</v>
+      </c>
+      <c r="E13" s="11">
+        <v>4</v>
+      </c>
+      <c r="F13" s="11">
+        <v>0</v>
+      </c>
+      <c r="G13" s="11">
+        <v>4</v>
+      </c>
+      <c r="H13" s="11">
+        <v>24</v>
+      </c>
+      <c r="I13" s="11">
+        <v>6</v>
+      </c>
+      <c r="J13" s="11">
+        <v>18</v>
+      </c>
+      <c r="K13" s="11">
+        <v>48</v>
+      </c>
+      <c r="L13" s="11">
+        <v>15</v>
+      </c>
+      <c r="M13" s="11">
+        <v>33</v>
+      </c>
+      <c r="N13" s="11">
+        <v>31</v>
+      </c>
+      <c r="O13" s="11">
+        <v>4</v>
+      </c>
+      <c r="P13" s="11">
+        <v>27</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>49</v>
+      </c>
+      <c r="R13" s="11">
+        <v>11</v>
+      </c>
+      <c r="S13" s="11">
+        <v>38</v>
+      </c>
+      <c r="T13" s="11">
+        <v>0</v>
+      </c>
+      <c r="U13" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="D13" s="11">
-[...57 lines deleted...]
-      </c>
       <c r="B14" s="11">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C14" s="11">
         <v>12</v>
       </c>
       <c r="D14" s="11">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E14" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F14" s="11">
         <v>1</v>
       </c>
       <c r="G14" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H14" s="11">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I14" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J14" s="11">
+        <v>12</v>
+      </c>
+      <c r="K14" s="11">
+        <v>26</v>
+      </c>
+      <c r="L14" s="11">
+        <v>3</v>
+      </c>
+      <c r="M14" s="11">
+        <v>23</v>
+      </c>
+      <c r="N14" s="11">
+        <v>13</v>
+      </c>
+      <c r="O14" s="11">
+        <v>1</v>
+      </c>
+      <c r="P14" s="11">
+        <v>12</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>21</v>
+      </c>
+      <c r="R14" s="11">
+        <v>5</v>
+      </c>
+      <c r="S14" s="11">
         <v>16</v>
       </c>
-      <c r="K14" s="11">
-[...5 lines deleted...]
-      <c r="M14" s="11">
+      <c r="T14" s="11">
+        <v>0</v>
+      </c>
+      <c r="U14" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="11">
+        <v>141</v>
+      </c>
+      <c r="C15" s="11">
         <v>20</v>
       </c>
-      <c r="N14" s="11">
+      <c r="D15" s="11">
+        <v>121</v>
+      </c>
+      <c r="E15" s="11">
+        <v>5</v>
+      </c>
+      <c r="F15" s="11">
+        <v>0</v>
+      </c>
+      <c r="G15" s="11">
+        <v>5</v>
+      </c>
+      <c r="H15" s="11">
+        <v>21</v>
+      </c>
+      <c r="I15" s="11">
+        <v>3</v>
+      </c>
+      <c r="J15" s="11">
+        <v>18</v>
+      </c>
+      <c r="K15" s="11">
+        <v>36</v>
+      </c>
+      <c r="L15" s="11">
+        <v>7</v>
+      </c>
+      <c r="M15" s="11">
+        <v>29</v>
+      </c>
+      <c r="N15" s="11">
+        <v>31</v>
+      </c>
+      <c r="O15" s="11">
+        <v>5</v>
+      </c>
+      <c r="P15" s="11">
+        <v>26</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>48</v>
+      </c>
+      <c r="R15" s="11">
+        <v>5</v>
+      </c>
+      <c r="S15" s="11">
+        <v>43</v>
+      </c>
+      <c r="T15" s="11">
+        <v>0</v>
+      </c>
+      <c r="U15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="O14" s="11">
-[...5 lines deleted...]
-      <c r="Q14" s="11">
+      <c r="B16" s="11">
+        <v>265</v>
+      </c>
+      <c r="C16" s="11">
+        <v>32</v>
+      </c>
+      <c r="D16" s="11">
+        <v>233</v>
+      </c>
+      <c r="E16" s="11">
+        <v>14</v>
+      </c>
+      <c r="F16" s="11">
+        <v>1</v>
+      </c>
+      <c r="G16" s="11">
+        <v>13</v>
+      </c>
+      <c r="H16" s="11">
+        <v>40</v>
+      </c>
+      <c r="I16" s="11">
+        <v>2</v>
+      </c>
+      <c r="J16" s="11">
+        <v>38</v>
+      </c>
+      <c r="K16" s="11">
+        <v>68</v>
+      </c>
+      <c r="L16" s="11">
+        <v>9</v>
+      </c>
+      <c r="M16" s="11">
+        <v>59</v>
+      </c>
+      <c r="N16" s="11">
+        <v>58</v>
+      </c>
+      <c r="O16" s="11">
+        <v>6</v>
+      </c>
+      <c r="P16" s="11">
+        <v>52</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>85</v>
+      </c>
+      <c r="R16" s="11">
+        <v>14</v>
+      </c>
+      <c r="S16" s="11">
+        <v>71</v>
+      </c>
+      <c r="T16" s="11">
+        <v>0</v>
+      </c>
+      <c r="U16" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="11">
+        <v>154</v>
+      </c>
+      <c r="C17" s="11">
+        <v>29</v>
+      </c>
+      <c r="D17" s="11">
+        <v>125</v>
+      </c>
+      <c r="E17" s="11">
+        <v>12</v>
+      </c>
+      <c r="F17" s="11">
+        <v>0</v>
+      </c>
+      <c r="G17" s="11">
+        <v>12</v>
+      </c>
+      <c r="H17" s="11">
+        <v>22</v>
+      </c>
+      <c r="I17" s="11">
+        <v>4</v>
+      </c>
+      <c r="J17" s="11">
         <v>18</v>
-      </c>
-[...172 lines deleted...]
-        <v>23</v>
       </c>
       <c r="K17" s="11">
         <v>47</v>
       </c>
       <c r="L17" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M17" s="11">
+        <v>41</v>
+      </c>
+      <c r="N17" s="11">
+        <v>32</v>
+      </c>
+      <c r="O17" s="11">
+        <v>5</v>
+      </c>
+      <c r="P17" s="11">
+        <v>27</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>41</v>
+      </c>
+      <c r="R17" s="11">
+        <v>14</v>
+      </c>
+      <c r="S17" s="11">
+        <v>27</v>
+      </c>
+      <c r="T17" s="11">
+        <v>0</v>
+      </c>
+      <c r="U17" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="11">
+        <v>167</v>
+      </c>
+      <c r="C18" s="11">
+        <v>19</v>
+      </c>
+      <c r="D18" s="11">
+        <v>148</v>
+      </c>
+      <c r="E18" s="11">
+        <v>9</v>
+      </c>
+      <c r="F18" s="11">
+        <v>1</v>
+      </c>
+      <c r="G18" s="11">
+        <v>8</v>
+      </c>
+      <c r="H18" s="11">
+        <v>43</v>
+      </c>
+      <c r="I18" s="11">
+        <v>1</v>
+      </c>
+      <c r="J18" s="11">
         <v>42</v>
       </c>
-      <c r="N17" s="11">
+      <c r="K18" s="11">
+        <v>44</v>
+      </c>
+      <c r="L18" s="11">
+        <v>12</v>
+      </c>
+      <c r="M18" s="11">
+        <v>32</v>
+      </c>
+      <c r="N18" s="11">
         <v>28</v>
       </c>
-      <c r="O17" s="11">
+      <c r="O18" s="11">
+        <v>2</v>
+      </c>
+      <c r="P18" s="11">
+        <v>26</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>43</v>
+      </c>
+      <c r="R18" s="11">
+        <v>3</v>
+      </c>
+      <c r="S18" s="11">
+        <v>40</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>109</v>
+      </c>
+      <c r="C19" s="11">
+        <v>14</v>
+      </c>
+      <c r="D19" s="11">
+        <v>95</v>
+      </c>
+      <c r="E19" s="11">
+        <v>1</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>1</v>
+      </c>
+      <c r="H19" s="11">
+        <v>21</v>
+      </c>
+      <c r="I19" s="11">
+        <v>1</v>
+      </c>
+      <c r="J19" s="11">
+        <v>20</v>
+      </c>
+      <c r="K19" s="11">
+        <v>24</v>
+      </c>
+      <c r="L19" s="11">
+        <v>4</v>
+      </c>
+      <c r="M19" s="11">
+        <v>20</v>
+      </c>
+      <c r="N19" s="11">
+        <v>22</v>
+      </c>
+      <c r="O19" s="11">
+        <v>3</v>
+      </c>
+      <c r="P19" s="11">
+        <v>19</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>41</v>
+      </c>
+      <c r="R19" s="11">
         <v>6</v>
       </c>
-      <c r="P17" s="11">
-[...25 lines deleted...]
-      <c r="C18" s="11">
+      <c r="S19" s="11">
+        <v>35</v>
+      </c>
+      <c r="T19" s="11">
+        <v>0</v>
+      </c>
+      <c r="U19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="D18" s="11">
-[...17 lines deleted...]
-      <c r="J18" s="11">
+      <c r="B20" s="11">
+        <v>214</v>
+      </c>
+      <c r="C20" s="11">
         <v>39</v>
       </c>
-      <c r="K18" s="11">
-[...17 lines deleted...]
-      <c r="Q18" s="11">
+      <c r="D20" s="11">
+        <v>175</v>
+      </c>
+      <c r="E20" s="11">
+        <v>5</v>
+      </c>
+      <c r="F20" s="11">
+        <v>0</v>
+      </c>
+      <c r="G20" s="11">
+        <v>5</v>
+      </c>
+      <c r="H20" s="11">
+        <v>31</v>
+      </c>
+      <c r="I20" s="11">
+        <v>4</v>
+      </c>
+      <c r="J20" s="11">
+        <v>27</v>
+      </c>
+      <c r="K20" s="11">
+        <v>46</v>
+      </c>
+      <c r="L20" s="11">
+        <v>9</v>
+      </c>
+      <c r="M20" s="11">
+        <v>37</v>
+      </c>
+      <c r="N20" s="11">
+        <v>47</v>
+      </c>
+      <c r="O20" s="11">
+        <v>8</v>
+      </c>
+      <c r="P20" s="11">
         <v>39</v>
       </c>
-      <c r="R18" s="11">
-[...22 lines deleted...]
-      <c r="D19" s="11">
+      <c r="Q20" s="11">
         <v>85</v>
       </c>
-      <c r="E19" s="11">
-[...52 lines deleted...]
-      <c r="A20" s="23" t="s">
+      <c r="R20" s="11">
         <v>18</v>
       </c>
-      <c r="B20" s="11">
-[...49 lines deleted...]
-      </c>
       <c r="S20" s="11">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="T20" s="11">
         <v>0</v>
       </c>
       <c r="U20" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A21" s="23" t="s">
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="11">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="C21" s="11">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D21" s="11">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E21" s="11">
         <v>8</v>
       </c>
       <c r="F21" s="11">
         <v>1</v>
       </c>
       <c r="G21" s="11">
         <v>7</v>
       </c>
       <c r="H21" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I21" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J21" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="K21" s="11">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L21" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M21" s="11">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="N21" s="11">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="O21" s="11">
         <v>6</v>
       </c>
       <c r="P21" s="11">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="Q21" s="11">
+        <v>26</v>
+      </c>
+      <c r="R21" s="11">
+        <v>6</v>
+      </c>
+      <c r="S21" s="11">
+        <v>20</v>
+      </c>
+      <c r="T21" s="11">
+        <v>4</v>
+      </c>
+      <c r="U21" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
+        <v>227</v>
+      </c>
+      <c r="C22" s="11">
+        <v>37</v>
+      </c>
+      <c r="D22" s="11">
+        <v>190</v>
+      </c>
+      <c r="E22" s="11">
+        <v>20</v>
+      </c>
+      <c r="F22" s="11">
+        <v>1</v>
+      </c>
+      <c r="G22" s="11">
+        <v>19</v>
+      </c>
+      <c r="H22" s="11">
+        <v>33</v>
+      </c>
+      <c r="I22" s="11">
+        <v>5</v>
+      </c>
+      <c r="J22" s="11">
+        <v>28</v>
+      </c>
+      <c r="K22" s="11">
+        <v>46</v>
+      </c>
+      <c r="L22" s="11">
+        <v>11</v>
+      </c>
+      <c r="M22" s="11">
+        <v>35</v>
+      </c>
+      <c r="N22" s="11">
+        <v>36</v>
+      </c>
+      <c r="O22" s="11">
+        <v>7</v>
+      </c>
+      <c r="P22" s="11">
+        <v>29</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>92</v>
+      </c>
+      <c r="R22" s="11">
+        <v>13</v>
+      </c>
+      <c r="S22" s="11">
+        <v>79</v>
+      </c>
+      <c r="T22" s="11">
+        <v>1</v>
+      </c>
+      <c r="U22" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="11">
+        <v>17</v>
+      </c>
+      <c r="C23" s="11">
+        <v>1</v>
+      </c>
+      <c r="D23" s="11">
+        <v>16</v>
+      </c>
+      <c r="E23" s="11">
+        <v>0</v>
+      </c>
+      <c r="F23" s="11">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11">
+        <v>3</v>
+      </c>
+      <c r="I23" s="11">
+        <v>1</v>
+      </c>
+      <c r="J23" s="11">
+        <v>2</v>
+      </c>
+      <c r="K23" s="11">
+        <v>5</v>
+      </c>
+      <c r="L23" s="11">
+        <v>0</v>
+      </c>
+      <c r="M23" s="11">
+        <v>5</v>
+      </c>
+      <c r="N23" s="11">
+        <v>4</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>5</v>
+      </c>
+      <c r="R23" s="11">
+        <v>0</v>
+      </c>
+      <c r="S23" s="11">
+        <v>5</v>
+      </c>
+      <c r="T23" s="11">
+        <v>0</v>
+      </c>
+      <c r="U23" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="R21" s="11">
-[...2 lines deleted...]
-      <c r="S21" s="11">
+      <c r="B24" s="11">
+        <v>81</v>
+      </c>
+      <c r="C24" s="11">
+        <v>14</v>
+      </c>
+      <c r="D24" s="11">
+        <v>67</v>
+      </c>
+      <c r="E24" s="11">
+        <v>12</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>12</v>
+      </c>
+      <c r="H24" s="11">
+        <v>21</v>
+      </c>
+      <c r="I24" s="11">
+        <v>4</v>
+      </c>
+      <c r="J24" s="11">
         <v>17</v>
       </c>
-      <c r="T21" s="11">
-[...19 lines deleted...]
-      <c r="E22" s="11">
+      <c r="K24" s="11">
+        <v>12</v>
+      </c>
+      <c r="L24" s="11">
+        <v>2</v>
+      </c>
+      <c r="M24" s="11">
+        <v>10</v>
+      </c>
+      <c r="N24" s="11">
+        <v>13</v>
+      </c>
+      <c r="O24" s="11">
+        <v>3</v>
+      </c>
+      <c r="P24" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>23</v>
+      </c>
+      <c r="R24" s="11">
+        <v>5</v>
+      </c>
+      <c r="S24" s="11">
         <v>18</v>
       </c>
-      <c r="F22" s="11">
-[...11 lines deleted...]
-      <c r="J22" s="11">
+      <c r="T24" s="11">
+        <v>1</v>
+      </c>
+      <c r="U24" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="K22" s="11">
-[...14 lines deleted...]
-      <c r="P22" s="11">
+      <c r="B25" s="11">
+        <v>128</v>
+      </c>
+      <c r="C25" s="11">
+        <v>13</v>
+      </c>
+      <c r="D25" s="11">
+        <v>115</v>
+      </c>
+      <c r="E25" s="11">
+        <v>3</v>
+      </c>
+      <c r="F25" s="11">
+        <v>1</v>
+      </c>
+      <c r="G25" s="11">
+        <v>2</v>
+      </c>
+      <c r="H25" s="11">
+        <v>22</v>
+      </c>
+      <c r="I25" s="11">
+        <v>5</v>
+      </c>
+      <c r="J25" s="11">
+        <v>17</v>
+      </c>
+      <c r="K25" s="11">
         <v>27</v>
       </c>
-      <c r="Q22" s="11">
-[...129 lines deleted...]
-      <c r="Q24" s="11">
+      <c r="L25" s="11">
+        <v>1</v>
+      </c>
+      <c r="M25" s="11">
+        <v>26</v>
+      </c>
+      <c r="N25" s="11">
         <v>28</v>
       </c>
-      <c r="R24" s="11">
-[...54 lines deleted...]
-      </c>
       <c r="O25" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P25" s="11">
         <v>26</v>
       </c>
       <c r="Q25" s="11">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="R25" s="11">
         <v>4</v>
       </c>
       <c r="S25" s="11">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
       <c r="U25" s="11">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A26" s="23" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C26" s="11">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D26" s="11">
         <v>125</v>
       </c>
       <c r="E26" s="11">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="F26" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G26" s="11">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="H26" s="11">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="I26" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J26" s="11">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="K26" s="11">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="L26" s="11">
         <v>8</v>
       </c>
       <c r="M26" s="11">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="N26" s="11">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="O26" s="11">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="P26" s="11">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="Q26" s="11">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="R26" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="S26" s="11">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T26" s="11">
         <v>0</v>
       </c>
       <c r="U26" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A27" s="25" t="s">
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
+        <v>17</v>
+      </c>
+      <c r="C27" s="11">
+        <v>1</v>
+      </c>
+      <c r="D27" s="11">
         <v>16</v>
       </c>
-      <c r="C27" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H27" s="11">
         <v>5</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
       </c>
       <c r="J27" s="11">
         <v>5</v>
       </c>
       <c r="K27" s="11">
         <v>2</v>
       </c>
       <c r="L27" s="11">
         <v>1</v>
       </c>
       <c r="M27" s="11">
         <v>1</v>
       </c>
       <c r="N27" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O27" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P27" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q27" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A28" s="26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C28" s="13">
         <v>0</v>
       </c>
       <c r="D28" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>1</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="13">
         <v>1</v>
       </c>
       <c r="K28" s="13">
         <v>0</v>
       </c>
       <c r="L28" s="13">
         <v>0</v>
       </c>
       <c r="M28" s="13">
         <v>0</v>
       </c>
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="13.15" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -7484,1482 +5922,1482 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B6" s="11">
-        <v>5107</v>
+        <v>5613</v>
       </c>
       <c r="C6" s="11">
-        <v>731</v>
+        <v>822</v>
       </c>
       <c r="D6" s="11">
-        <v>4376</v>
+        <v>4791</v>
       </c>
       <c r="E6" s="11">
-        <v>142</v>
+        <v>177</v>
       </c>
       <c r="F6" s="11">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G6" s="11">
-        <v>130</v>
+        <v>159</v>
       </c>
       <c r="H6" s="11">
-        <v>868</v>
+        <v>958</v>
       </c>
       <c r="I6" s="11">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="J6" s="11">
-        <v>744</v>
+        <v>817</v>
       </c>
       <c r="K6" s="11">
-        <v>1375</v>
+        <v>1387</v>
       </c>
       <c r="L6" s="11">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="M6" s="11">
-        <v>1169</v>
+        <v>1167</v>
       </c>
       <c r="N6" s="11">
-        <v>1073</v>
+        <v>1148</v>
       </c>
       <c r="O6" s="11">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="P6" s="11">
-        <v>896</v>
+        <v>965</v>
       </c>
       <c r="Q6" s="11">
-        <v>1649</v>
+        <v>1943</v>
       </c>
       <c r="R6" s="11">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="S6" s="11">
-        <v>1437</v>
+        <v>1683</v>
       </c>
       <c r="T6" s="11">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U6" s="11">
-        <v>12</v>
-[...3 lines deleted...]
-      <c r="A7" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11">
-        <v>630</v>
+        <v>724</v>
       </c>
       <c r="C7" s="11">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="D7" s="11">
-        <v>547</v>
+        <v>620</v>
       </c>
       <c r="E7" s="11">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F7" s="11">
         <v>1</v>
       </c>
       <c r="G7" s="11">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="H7" s="11">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I7" s="11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J7" s="11">
         <v>101</v>
       </c>
       <c r="K7" s="11">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="L7" s="11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M7" s="11">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="N7" s="11">
-        <v>132</v>
+        <v>177</v>
       </c>
       <c r="O7" s="11">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="P7" s="11">
-        <v>110</v>
+        <v>151</v>
       </c>
       <c r="Q7" s="11">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="R7" s="11">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="S7" s="11">
-        <v>151</v>
+        <v>209</v>
       </c>
       <c r="T7" s="11">
         <v>2</v>
       </c>
       <c r="U7" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A8" s="23" t="s">
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="11">
-        <v>813</v>
+        <v>851</v>
       </c>
       <c r="C8" s="11">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D8" s="11">
-        <v>716</v>
+        <v>753</v>
       </c>
       <c r="E8" s="11">
+        <v>5</v>
+      </c>
+      <c r="F8" s="11">
+        <v>0</v>
+      </c>
+      <c r="G8" s="11">
+        <v>5</v>
+      </c>
+      <c r="H8" s="11">
+        <v>96</v>
+      </c>
+      <c r="I8" s="11">
+        <v>18</v>
+      </c>
+      <c r="J8" s="11">
+        <v>78</v>
+      </c>
+      <c r="K8" s="11">
+        <v>155</v>
+      </c>
+      <c r="L8" s="11">
         <v>16</v>
       </c>
-      <c r="F8" s="11">
-[...19 lines deleted...]
-      </c>
       <c r="M8" s="11">
-        <v>158</v>
+        <v>139</v>
       </c>
       <c r="N8" s="11">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="O8" s="11">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="P8" s="11">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="Q8" s="11">
-        <v>321</v>
+        <v>429</v>
       </c>
       <c r="R8" s="11">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="S8" s="11">
-        <v>288</v>
+        <v>382</v>
       </c>
       <c r="T8" s="11">
         <v>1</v>
       </c>
       <c r="U8" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="11">
-        <v>372</v>
+        <v>408</v>
       </c>
       <c r="C9" s="11">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D9" s="11">
-        <v>320</v>
+        <v>353</v>
       </c>
       <c r="E9" s="11">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F9" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G9" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H9" s="11">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="I9" s="11">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J9" s="11">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="K9" s="11">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="L9" s="11">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M9" s="11">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="N9" s="11">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="O9" s="11">
         <v>13</v>
       </c>
       <c r="P9" s="11">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="Q9" s="11">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="R9" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="S9" s="11">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="T9" s="11">
         <v>0</v>
       </c>
       <c r="U9" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="11">
-        <v>597</v>
+        <v>676</v>
       </c>
       <c r="C10" s="11">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="D10" s="11">
-        <v>513</v>
+        <v>572</v>
       </c>
       <c r="E10" s="11">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F10" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G10" s="11">
+        <v>20</v>
+      </c>
+      <c r="H10" s="11">
+        <v>169</v>
+      </c>
+      <c r="I10" s="11">
+        <v>23</v>
+      </c>
+      <c r="J10" s="11">
+        <v>146</v>
+      </c>
+      <c r="K10" s="11">
+        <v>198</v>
+      </c>
+      <c r="L10" s="11">
+        <v>31</v>
+      </c>
+      <c r="M10" s="11">
+        <v>167</v>
+      </c>
+      <c r="N10" s="11">
+        <v>124</v>
+      </c>
+      <c r="O10" s="11">
+        <v>20</v>
+      </c>
+      <c r="P10" s="11">
+        <v>104</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>161</v>
+      </c>
+      <c r="R10" s="11">
+        <v>26</v>
+      </c>
+      <c r="S10" s="11">
+        <v>135</v>
+      </c>
+      <c r="T10" s="11">
+        <v>2</v>
+      </c>
+      <c r="U10" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="11">
+        <v>448</v>
+      </c>
+      <c r="C11" s="11">
+        <v>57</v>
+      </c>
+      <c r="D11" s="11">
+        <v>391</v>
+      </c>
+      <c r="E11" s="11">
+        <v>9</v>
+      </c>
+      <c r="F11" s="11">
+        <v>0</v>
+      </c>
+      <c r="G11" s="11">
+        <v>9</v>
+      </c>
+      <c r="H11" s="11">
+        <v>72</v>
+      </c>
+      <c r="I11" s="11">
+        <v>11</v>
+      </c>
+      <c r="J11" s="11">
+        <v>61</v>
+      </c>
+      <c r="K11" s="11">
+        <v>107</v>
+      </c>
+      <c r="L11" s="11">
         <v>10</v>
-      </c>
-[...78 lines deleted...]
-        <v>15</v>
       </c>
       <c r="M11" s="11">
         <v>97</v>
       </c>
       <c r="N11" s="11">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="O11" s="11">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="P11" s="11">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="Q11" s="11">
-        <v>139</v>
+        <v>163</v>
       </c>
       <c r="R11" s="11">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="S11" s="11">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="T11" s="11">
         <v>0</v>
       </c>
       <c r="U11" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A12" s="23" t="s">
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="11">
-        <v>641</v>
+        <v>672</v>
       </c>
       <c r="C12" s="11">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D12" s="11">
-        <v>545</v>
+        <v>570</v>
       </c>
       <c r="E12" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F12" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G12" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H12" s="11">
+        <v>77</v>
+      </c>
+      <c r="I12" s="11">
+        <v>11</v>
+      </c>
+      <c r="J12" s="11">
         <v>66</v>
       </c>
-      <c r="I12" s="11">
+      <c r="K12" s="11">
+        <v>143</v>
+      </c>
+      <c r="L12" s="11">
+        <v>30</v>
+      </c>
+      <c r="M12" s="11">
+        <v>113</v>
+      </c>
+      <c r="N12" s="11">
+        <v>163</v>
+      </c>
+      <c r="O12" s="11">
+        <v>29</v>
+      </c>
+      <c r="P12" s="11">
+        <v>134</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>283</v>
+      </c>
+      <c r="R12" s="11">
+        <v>32</v>
+      </c>
+      <c r="S12" s="11">
+        <v>251</v>
+      </c>
+      <c r="T12" s="11">
+        <v>0</v>
+      </c>
+      <c r="U12" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="11">
+        <v>148</v>
+      </c>
+      <c r="C13" s="11">
+        <v>37</v>
+      </c>
+      <c r="D13" s="11">
+        <v>111</v>
+      </c>
+      <c r="E13" s="11">
+        <v>11</v>
+      </c>
+      <c r="F13" s="11">
+        <v>1</v>
+      </c>
+      <c r="G13" s="11">
         <v>10</v>
       </c>
-      <c r="J12" s="11">
-[...57 lines deleted...]
-      </c>
       <c r="H13" s="11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I13" s="11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J13" s="11">
         <v>13</v>
       </c>
       <c r="K13" s="11">
         <v>45</v>
       </c>
       <c r="L13" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="M13" s="11">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="N13" s="11">
         <v>28</v>
       </c>
       <c r="O13" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P13" s="11">
+        <v>25</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>44</v>
+      </c>
+      <c r="R13" s="11">
+        <v>12</v>
+      </c>
+      <c r="S13" s="11">
+        <v>32</v>
+      </c>
+      <c r="T13" s="11">
+        <v>0</v>
+      </c>
+      <c r="U13" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="11">
+        <v>74</v>
+      </c>
+      <c r="C14" s="11">
+        <v>12</v>
+      </c>
+      <c r="D14" s="11">
+        <v>62</v>
+      </c>
+      <c r="E14" s="11">
+        <v>3</v>
+      </c>
+      <c r="F14" s="11">
+        <v>1</v>
+      </c>
+      <c r="G14" s="11">
+        <v>2</v>
+      </c>
+      <c r="H14" s="11">
+        <v>17</v>
+      </c>
+      <c r="I14" s="11">
+        <v>1</v>
+      </c>
+      <c r="J14" s="11">
+        <v>16</v>
+      </c>
+      <c r="K14" s="11">
         <v>24</v>
       </c>
-      <c r="Q13" s="11">
-[...37 lines deleted...]
-      <c r="H14" s="11">
+      <c r="L14" s="11">
+        <v>4</v>
+      </c>
+      <c r="M14" s="11">
+        <v>20</v>
+      </c>
+      <c r="N14" s="11">
+        <v>12</v>
+      </c>
+      <c r="O14" s="11">
+        <v>1</v>
+      </c>
+      <c r="P14" s="11">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>9</v>
       </c>
       <c r="Q14" s="11">
         <v>18</v>
       </c>
       <c r="R14" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S14" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="T14" s="11">
         <v>0</v>
       </c>
       <c r="U14" s="11">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A15" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="11">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C15" s="11">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D15" s="11">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="E15" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H15" s="11">
         <v>19</v>
       </c>
       <c r="I15" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J15" s="11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K15" s="11">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L15" s="11">
         <v>9</v>
       </c>
       <c r="M15" s="11">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="N15" s="11">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="O15" s="11">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="P15" s="11">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="Q15" s="11">
+        <v>36</v>
+      </c>
+      <c r="R15" s="11">
+        <v>5</v>
+      </c>
+      <c r="S15" s="11">
         <v>31</v>
       </c>
-      <c r="R15" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="T15" s="11">
         <v>0</v>
       </c>
       <c r="U15" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A16" s="23" t="s">
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
-        <v>219</v>
+        <v>244</v>
       </c>
       <c r="C16" s="11">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D16" s="11">
-        <v>196</v>
+        <v>216</v>
       </c>
       <c r="E16" s="11">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F16" s="11">
         <v>1</v>
       </c>
       <c r="G16" s="11">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="H16" s="11">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="I16" s="11">
         <v>4</v>
       </c>
       <c r="J16" s="11">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="K16" s="11">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L16" s="11">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M16" s="11">
         <v>56</v>
       </c>
       <c r="N16" s="11">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O16" s="11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="P16" s="11">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="Q16" s="11">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="R16" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="S16" s="11">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="T16" s="11">
         <v>0</v>
       </c>
       <c r="U16" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A17" s="23" t="s">
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="11">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="C17" s="11">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D17" s="11">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="E17" s="11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H17" s="11">
+        <v>29</v>
+      </c>
+      <c r="I17" s="11">
+        <v>6</v>
+      </c>
+      <c r="J17" s="11">
         <v>23</v>
       </c>
-      <c r="I17" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="K17" s="11">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L17" s="11">
+        <v>5</v>
+      </c>
+      <c r="M17" s="11">
+        <v>42</v>
+      </c>
+      <c r="N17" s="11">
+        <v>28</v>
+      </c>
+      <c r="O17" s="11">
         <v>6</v>
       </c>
-      <c r="M17" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="11">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="Q17" s="11">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="R17" s="11">
+        <v>11</v>
+      </c>
+      <c r="S17" s="11">
+        <v>23</v>
+      </c>
+      <c r="T17" s="11">
+        <v>0</v>
+      </c>
+      <c r="U17" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="11">
+        <v>152</v>
+      </c>
+      <c r="C18" s="11">
+        <v>18</v>
+      </c>
+      <c r="D18" s="11">
+        <v>134</v>
+      </c>
+      <c r="E18" s="11">
+        <v>11</v>
+      </c>
+      <c r="F18" s="11">
+        <v>1</v>
+      </c>
+      <c r="G18" s="11">
         <v>10</v>
       </c>
-      <c r="S17" s="11">
-[...30 lines deleted...]
-      </c>
       <c r="H18" s="11">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I18" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J18" s="11">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="K18" s="11">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L18" s="11">
         <v>10</v>
       </c>
       <c r="M18" s="11">
+        <v>26</v>
+      </c>
+      <c r="N18" s="11">
+        <v>25</v>
+      </c>
+      <c r="O18" s="11">
+        <v>3</v>
+      </c>
+      <c r="P18" s="11">
+        <v>22</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>39</v>
+      </c>
+      <c r="R18" s="11">
+        <v>2</v>
+      </c>
+      <c r="S18" s="11">
+        <v>37</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>97</v>
+      </c>
+      <c r="C19" s="11">
+        <v>12</v>
+      </c>
+      <c r="D19" s="11">
+        <v>85</v>
+      </c>
+      <c r="E19" s="11">
+        <v>1</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>1</v>
+      </c>
+      <c r="H19" s="11">
         <v>24</v>
       </c>
-      <c r="N18" s="11">
-[...48 lines deleted...]
-      </c>
       <c r="I19" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J19" s="11">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K19" s="11">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="L19" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M19" s="11">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="N19" s="11">
         <v>19</v>
       </c>
       <c r="O19" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P19" s="11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q19" s="11">
+        <v>30</v>
+      </c>
+      <c r="R19" s="11">
+        <v>4</v>
+      </c>
+      <c r="S19" s="11">
         <v>26</v>
       </c>
-      <c r="R19" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="T19" s="11">
         <v>0</v>
       </c>
       <c r="U19" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A20" s="23" t="s">
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="C20" s="11">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D20" s="11">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="E20" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F20" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G20" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H20" s="11">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I20" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J20" s="11">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="K20" s="11">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="L20" s="11">
+        <v>7</v>
+      </c>
+      <c r="M20" s="11">
+        <v>36</v>
+      </c>
+      <c r="N20" s="11">
+        <v>42</v>
+      </c>
+      <c r="O20" s="11">
         <v>9</v>
       </c>
-      <c r="M20" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="11">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Q20" s="11">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="R20" s="11">
         <v>13</v>
       </c>
       <c r="S20" s="11">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="T20" s="11">
         <v>0</v>
       </c>
       <c r="U20" s="11">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A21" s="23" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="11">
         <v>76</v>
       </c>
       <c r="C21" s="11">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D21" s="11">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E21" s="11">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F21" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G21" s="11">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H21" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J21" s="11">
         <v>10</v>
       </c>
       <c r="K21" s="11">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="L21" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M21" s="11">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="N21" s="11">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="O21" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P21" s="11">
         <v>9</v>
       </c>
       <c r="Q21" s="11">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="R21" s="11">
         <v>5</v>
       </c>
       <c r="S21" s="11">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="T21" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U21" s="11">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="A22" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11">
-        <v>175</v>
+        <v>202</v>
       </c>
       <c r="C22" s="11">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D22" s="11">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="E22" s="11">
+        <v>18</v>
+      </c>
+      <c r="F22" s="11">
+        <v>3</v>
+      </c>
+      <c r="G22" s="11">
+        <v>15</v>
+      </c>
+      <c r="H22" s="11">
+        <v>29</v>
+      </c>
+      <c r="I22" s="11">
+        <v>6</v>
+      </c>
+      <c r="J22" s="11">
+        <v>23</v>
+      </c>
+      <c r="K22" s="11">
+        <v>52</v>
+      </c>
+      <c r="L22" s="11">
         <v>12</v>
-      </c>
-[...19 lines deleted...]
-        <v>14</v>
       </c>
       <c r="M22" s="11">
         <v>40</v>
       </c>
       <c r="N22" s="11">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="O22" s="11">
         <v>5</v>
       </c>
       <c r="P22" s="11">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="Q22" s="11">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="R22" s="11">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S22" s="11">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="T22" s="11">
         <v>0</v>
       </c>
       <c r="U22" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A23" s="23" t="s">
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="11">
         <v>14</v>
       </c>
       <c r="C23" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D23" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E23" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F23" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I23" s="11">
         <v>1</v>
       </c>
       <c r="J23" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K23" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L23" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M23" s="11">
         <v>4</v>
       </c>
       <c r="N23" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
       <c r="P23" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q23" s="11">
         <v>5</v>
       </c>
       <c r="R23" s="11">
         <v>0</v>
       </c>
       <c r="S23" s="11">
         <v>5</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="C24" s="11">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D24" s="11">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="E24" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H24" s="11">
+        <v>16</v>
+      </c>
+      <c r="I24" s="11">
+        <v>4</v>
+      </c>
+      <c r="J24" s="11">
         <v>12</v>
       </c>
-      <c r="I24" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="K24" s="11">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="L24" s="11">
         <v>4</v>
       </c>
       <c r="M24" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="N24" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="O24" s="11">
         <v>0</v>
       </c>
       <c r="P24" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="Q24" s="11">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="R24" s="11">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S24" s="11">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="T24" s="11">
         <v>0</v>
       </c>
       <c r="U24" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A25" s="23" t="s">
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C25" s="11">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D25" s="11">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="E25" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F25" s="11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G25" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H25" s="11">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I25" s="11">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J25" s="11">
         <v>15</v>
       </c>
       <c r="K25" s="11">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L25" s="11">
         <v>1</v>
       </c>
       <c r="M25" s="11">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="N25" s="11">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="O25" s="11">
         <v>0</v>
       </c>
       <c r="P25" s="11">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="Q25" s="11">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R25" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="S25" s="11">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
       <c r="U25" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A26" s="23" t="s">
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
-        <v>113</v>
+        <v>154</v>
       </c>
       <c r="C26" s="11">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D26" s="11">
-        <v>96</v>
+        <v>125</v>
       </c>
       <c r="E26" s="11">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="F26" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G26" s="11">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="H26" s="11">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I26" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J26" s="11">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K26" s="11">
         <v>29</v>
       </c>
       <c r="L26" s="11">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M26" s="11">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="N26" s="11">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="O26" s="11">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="P26" s="11">
+        <v>20</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>38</v>
+      </c>
+      <c r="R26" s="11">
+        <v>5</v>
+      </c>
+      <c r="S26" s="11">
+        <v>33</v>
+      </c>
+      <c r="T26" s="11">
+        <v>0</v>
+      </c>
+      <c r="U26" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="11">
         <v>16</v>
       </c>
-      <c r="Q26" s="11">
-[...21 lines deleted...]
-      </c>
       <c r="C27" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D27" s="11">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E27" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H27" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I27" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J27" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K27" s="11">
         <v>2</v>
       </c>
       <c r="L27" s="11">
         <v>1</v>
       </c>
       <c r="M27" s="11">
         <v>1</v>
       </c>
       <c r="N27" s="11">
         <v>3</v>
       </c>
       <c r="O27" s="11">
         <v>1</v>
       </c>
       <c r="P27" s="11">
         <v>2</v>
       </c>
       <c r="Q27" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
         <v>2</v>
       </c>
       <c r="C28" s="13">
         <v>0</v>
       </c>
       <c r="D28" s="13">
         <v>2</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>1</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
@@ -8979,216 +7417,200 @@
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
         <v>1</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
         <v>1</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
-      <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
+      <selection pane="bottomRight" activeCell="X34" sqref="X34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="13.15" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -9206,1711 +7628,1695 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B6" s="11">
-        <v>4471</v>
+        <v>5107</v>
       </c>
       <c r="C6" s="11">
-        <v>638</v>
+        <v>731</v>
       </c>
       <c r="D6" s="11">
-        <v>3833</v>
+        <v>4376</v>
       </c>
       <c r="E6" s="11">
+        <v>142</v>
+      </c>
+      <c r="F6" s="11">
+        <v>12</v>
+      </c>
+      <c r="G6" s="11">
+        <v>130</v>
+      </c>
+      <c r="H6" s="11">
+        <v>868</v>
+      </c>
+      <c r="I6" s="11">
+        <v>124</v>
+      </c>
+      <c r="J6" s="11">
+        <v>744</v>
+      </c>
+      <c r="K6" s="11">
+        <v>1375</v>
+      </c>
+      <c r="L6" s="11">
+        <v>206</v>
+      </c>
+      <c r="M6" s="11">
+        <v>1169</v>
+      </c>
+      <c r="N6" s="11">
+        <v>1073</v>
+      </c>
+      <c r="O6" s="11">
+        <v>177</v>
+      </c>
+      <c r="P6" s="11">
+        <v>896</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>1649</v>
+      </c>
+      <c r="R6" s="11">
+        <v>212</v>
+      </c>
+      <c r="S6" s="11">
+        <v>1437</v>
+      </c>
+      <c r="T6" s="11">
+        <v>7</v>
+      </c>
+      <c r="U6" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="11">
+        <v>630</v>
+      </c>
+      <c r="C7" s="11">
+        <v>83</v>
+      </c>
+      <c r="D7" s="11">
+        <v>547</v>
+      </c>
+      <c r="E7" s="11">
+        <v>21</v>
+      </c>
+      <c r="F7" s="11">
+        <v>1</v>
+      </c>
+      <c r="G7" s="11">
+        <v>20</v>
+      </c>
+      <c r="H7" s="11">
+        <v>118</v>
+      </c>
+      <c r="I7" s="11">
+        <v>17</v>
+      </c>
+      <c r="J7" s="11">
+        <v>101</v>
+      </c>
+      <c r="K7" s="11">
+        <v>188</v>
+      </c>
+      <c r="L7" s="11">
+        <v>23</v>
+      </c>
+      <c r="M7" s="11">
+        <v>165</v>
+      </c>
+      <c r="N7" s="11">
+        <v>132</v>
+      </c>
+      <c r="O7" s="11">
+        <v>22</v>
+      </c>
+      <c r="P7" s="11">
         <v>110</v>
       </c>
-      <c r="F6" s="11">
-[...96 lines deleted...]
-      </c>
       <c r="Q7" s="11">
-        <v>138</v>
+        <v>171</v>
       </c>
       <c r="R7" s="11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="S7" s="11">
-        <v>119</v>
+        <v>151</v>
       </c>
       <c r="T7" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="U7" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A8" s="23" t="s">
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="11">
-        <v>789</v>
+        <v>813</v>
       </c>
       <c r="C8" s="11">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D8" s="11">
-        <v>697</v>
+        <v>716</v>
       </c>
       <c r="E8" s="11">
+        <v>16</v>
+      </c>
+      <c r="F8" s="11">
+        <v>0</v>
+      </c>
+      <c r="G8" s="11">
+        <v>16</v>
+      </c>
+      <c r="H8" s="11">
+        <v>127</v>
+      </c>
+      <c r="I8" s="11">
+        <v>28</v>
+      </c>
+      <c r="J8" s="11">
+        <v>99</v>
+      </c>
+      <c r="K8" s="11">
+        <v>176</v>
+      </c>
+      <c r="L8" s="11">
         <v>18</v>
       </c>
-      <c r="F8" s="11">
-[...14 lines deleted...]
-      <c r="K8" s="11">
+      <c r="M8" s="11">
+        <v>158</v>
+      </c>
+      <c r="N8" s="11">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
       <c r="O8" s="11">
         <v>18</v>
       </c>
       <c r="P8" s="11">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="Q8" s="11">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="R8" s="11">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="S8" s="11">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="T8" s="11">
         <v>1</v>
       </c>
       <c r="U8" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>44</v>
       </c>
       <c r="B9" s="11">
-        <v>500</v>
+        <v>372</v>
       </c>
       <c r="C9" s="11">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="D9" s="11">
-        <v>433</v>
+        <v>320</v>
       </c>
       <c r="E9" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F9" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G9" s="11">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H9" s="11">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="I9" s="11">
         <v>9</v>
       </c>
       <c r="J9" s="11">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="K9" s="11">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L9" s="11">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="M9" s="11">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="N9" s="11">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="O9" s="11">
+        <v>13</v>
+      </c>
+      <c r="P9" s="11">
+        <v>65</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>87</v>
+      </c>
+      <c r="R9" s="11">
         <v>14</v>
       </c>
-      <c r="P9" s="11">
+      <c r="S9" s="11">
+        <v>73</v>
+      </c>
+      <c r="T9" s="11">
+        <v>0</v>
+      </c>
+      <c r="U9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="11">
+        <v>597</v>
+      </c>
+      <c r="C10" s="11">
         <v>84</v>
       </c>
-      <c r="Q9" s="11">
-[...5 lines deleted...]
-      <c r="S9" s="11">
+      <c r="D10" s="11">
+        <v>513</v>
+      </c>
+      <c r="E10" s="11">
+        <v>12</v>
+      </c>
+      <c r="F10" s="11">
+        <v>2</v>
+      </c>
+      <c r="G10" s="11">
+        <v>10</v>
+      </c>
+      <c r="H10" s="11">
         <v>138</v>
       </c>
-      <c r="T9" s="11">
-[...7 lines deleted...]
-      <c r="A10" s="23" t="s">
+      <c r="I10" s="11">
+        <v>15</v>
+      </c>
+      <c r="J10" s="11">
+        <v>123</v>
+      </c>
+      <c r="K10" s="11">
+        <v>177</v>
+      </c>
+      <c r="L10" s="11">
+        <v>26</v>
+      </c>
+      <c r="M10" s="11">
+        <v>151</v>
+      </c>
+      <c r="N10" s="11">
+        <v>116</v>
+      </c>
+      <c r="O10" s="11">
+        <v>19</v>
+      </c>
+      <c r="P10" s="11">
+        <v>97</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>154</v>
+      </c>
+      <c r="R10" s="11">
+        <v>22</v>
+      </c>
+      <c r="S10" s="11">
+        <v>132</v>
+      </c>
+      <c r="T10" s="11">
+        <v>2</v>
+      </c>
+      <c r="U10" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="11">
-[...2 lines deleted...]
-      <c r="C10" s="11">
+      <c r="B11" s="11">
+        <v>408</v>
+      </c>
+      <c r="C11" s="11">
+        <v>52</v>
+      </c>
+      <c r="D11" s="11">
+        <v>356</v>
+      </c>
+      <c r="E11" s="11">
+        <v>11</v>
+      </c>
+      <c r="F11" s="11">
+        <v>0</v>
+      </c>
+      <c r="G11" s="11">
+        <v>11</v>
+      </c>
+      <c r="H11" s="11">
+        <v>62</v>
+      </c>
+      <c r="I11" s="11">
+        <v>7</v>
+      </c>
+      <c r="J11" s="11">
+        <v>55</v>
+      </c>
+      <c r="K11" s="11">
+        <v>112</v>
+      </c>
+      <c r="L11" s="11">
+        <v>15</v>
+      </c>
+      <c r="M11" s="11">
+        <v>97</v>
+      </c>
+      <c r="N11" s="11">
+        <v>84</v>
+      </c>
+      <c r="O11" s="11">
+        <v>14</v>
+      </c>
+      <c r="P11" s="11">
+        <v>70</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>139</v>
+      </c>
+      <c r="R11" s="11">
+        <v>16</v>
+      </c>
+      <c r="S11" s="11">
+        <v>123</v>
+      </c>
+      <c r="T11" s="11">
+        <v>0</v>
+      </c>
+      <c r="U11" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="11">
+        <v>641</v>
+      </c>
+      <c r="C12" s="11">
+        <v>96</v>
+      </c>
+      <c r="D12" s="11">
+        <v>545</v>
+      </c>
+      <c r="E12" s="11">
+        <v>4</v>
+      </c>
+      <c r="F12" s="11">
+        <v>1</v>
+      </c>
+      <c r="G12" s="11">
+        <v>3</v>
+      </c>
+      <c r="H12" s="11">
+        <v>66</v>
+      </c>
+      <c r="I12" s="11">
+        <v>10</v>
+      </c>
+      <c r="J12" s="11">
+        <v>56</v>
+      </c>
+      <c r="K12" s="11">
+        <v>140</v>
+      </c>
+      <c r="L12" s="11">
+        <v>26</v>
+      </c>
+      <c r="M12" s="11">
+        <v>114</v>
+      </c>
+      <c r="N12" s="11">
+        <v>164</v>
+      </c>
+      <c r="O12" s="11">
+        <v>31</v>
+      </c>
+      <c r="P12" s="11">
+        <v>133</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>267</v>
+      </c>
+      <c r="R12" s="11">
+        <v>28</v>
+      </c>
+      <c r="S12" s="11">
+        <v>239</v>
+      </c>
+      <c r="T12" s="11">
+        <v>0</v>
+      </c>
+      <c r="U12" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="11">
+        <v>141</v>
+      </c>
+      <c r="C13" s="11">
+        <v>36</v>
+      </c>
+      <c r="D13" s="11">
+        <v>105</v>
+      </c>
+      <c r="E13" s="11">
+        <v>6</v>
+      </c>
+      <c r="F13" s="11">
+        <v>1</v>
+      </c>
+      <c r="G13" s="11">
+        <v>5</v>
+      </c>
+      <c r="H13" s="11">
+        <v>19</v>
+      </c>
+      <c r="I13" s="11">
+        <v>6</v>
+      </c>
+      <c r="J13" s="11">
+        <v>13</v>
+      </c>
+      <c r="K13" s="11">
+        <v>45</v>
+      </c>
+      <c r="L13" s="11">
+        <v>12</v>
+      </c>
+      <c r="M13" s="11">
+        <v>33</v>
+      </c>
+      <c r="N13" s="11">
+        <v>28</v>
+      </c>
+      <c r="O13" s="11">
+        <v>4</v>
+      </c>
+      <c r="P13" s="11">
+        <v>24</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>43</v>
+      </c>
+      <c r="R13" s="11">
+        <v>13</v>
+      </c>
+      <c r="S13" s="11">
+        <v>30</v>
+      </c>
+      <c r="T13" s="11">
+        <v>0</v>
+      </c>
+      <c r="U13" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="11">
+        <v>60</v>
+      </c>
+      <c r="C14" s="11">
+        <v>9</v>
+      </c>
+      <c r="D14" s="11">
         <v>51</v>
       </c>
-      <c r="D10" s="11">
-[...261 lines deleted...]
-      </c>
       <c r="E14" s="11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H14" s="11">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="I14" s="11">
         <v>1</v>
       </c>
       <c r="J14" s="11">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="K14" s="11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L14" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M14" s="11">
         <v>17</v>
       </c>
       <c r="N14" s="11">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="O14" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P14" s="11">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="Q14" s="11">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="R14" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S14" s="11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="T14" s="11">
         <v>0</v>
       </c>
       <c r="U14" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A15" s="23" t="s">
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="11">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="C15" s="11">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D15" s="11">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="E15" s="11">
         <v>2</v>
       </c>
       <c r="F15" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G15" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H15" s="11">
         <v>19</v>
       </c>
       <c r="I15" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J15" s="11">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K15" s="11">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="L15" s="11">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="M15" s="11">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="N15" s="11">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="O15" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P15" s="11">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="Q15" s="11">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="R15" s="11">
         <v>4</v>
       </c>
       <c r="S15" s="11">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T15" s="11">
         <v>0</v>
       </c>
       <c r="U15" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A16" s="23" t="s">
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
-        <v>183</v>
+        <v>219</v>
       </c>
       <c r="C16" s="11">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D16" s="11">
-        <v>158</v>
+        <v>196</v>
       </c>
       <c r="E16" s="11">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F16" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G16" s="11">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="H16" s="11">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I16" s="11">
         <v>4</v>
       </c>
       <c r="J16" s="11">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="K16" s="11">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="L16" s="11">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M16" s="11">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="N16" s="11">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O16" s="11">
         <v>9</v>
       </c>
       <c r="P16" s="11">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="Q16" s="11">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="R16" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S16" s="11">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="T16" s="11">
         <v>0</v>
       </c>
       <c r="U16" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A17" s="23" t="s">
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="11">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="C17" s="11">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D17" s="11">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="E17" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F17" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G17" s="11">
         <v>7</v>
       </c>
       <c r="H17" s="11">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="I17" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J17" s="11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K17" s="11">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="L17" s="11">
         <v>6</v>
       </c>
       <c r="M17" s="11">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="N17" s="11">
+        <v>21</v>
+      </c>
+      <c r="O17" s="11">
+        <v>5</v>
+      </c>
+      <c r="P17" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>31</v>
+      </c>
+      <c r="R17" s="11">
+        <v>10</v>
+      </c>
+      <c r="S17" s="11">
+        <v>21</v>
+      </c>
+      <c r="T17" s="11">
+        <v>0</v>
+      </c>
+      <c r="U17" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="11">
+        <v>141</v>
+      </c>
+      <c r="C18" s="11">
+        <v>20</v>
+      </c>
+      <c r="D18" s="11">
+        <v>121</v>
+      </c>
+      <c r="E18" s="11">
+        <v>8</v>
+      </c>
+      <c r="F18" s="11">
+        <v>0</v>
+      </c>
+      <c r="G18" s="11">
+        <v>8</v>
+      </c>
+      <c r="H18" s="11">
+        <v>37</v>
+      </c>
+      <c r="I18" s="11">
+        <v>3</v>
+      </c>
+      <c r="J18" s="11">
+        <v>34</v>
+      </c>
+      <c r="K18" s="11">
+        <v>34</v>
+      </c>
+      <c r="L18" s="11">
+        <v>10</v>
+      </c>
+      <c r="M18" s="11">
+        <v>24</v>
+      </c>
+      <c r="N18" s="11">
+        <v>24</v>
+      </c>
+      <c r="O18" s="11">
+        <v>4</v>
+      </c>
+      <c r="P18" s="11">
+        <v>20</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>38</v>
+      </c>
+      <c r="R18" s="11">
+        <v>3</v>
+      </c>
+      <c r="S18" s="11">
+        <v>35</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>95</v>
+      </c>
+      <c r="C19" s="11">
+        <v>11</v>
+      </c>
+      <c r="D19" s="11">
+        <v>84</v>
+      </c>
+      <c r="E19" s="11">
+        <v>4</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>4</v>
+      </c>
+      <c r="H19" s="11">
+        <v>26</v>
+      </c>
+      <c r="I19" s="11">
+        <v>2</v>
+      </c>
+      <c r="J19" s="11">
+        <v>24</v>
+      </c>
+      <c r="K19" s="11">
+        <v>20</v>
+      </c>
+      <c r="L19" s="11">
+        <v>3</v>
+      </c>
+      <c r="M19" s="11">
+        <v>17</v>
+      </c>
+      <c r="N19" s="11">
         <v>19</v>
       </c>
-      <c r="O17" s="11">
-[...2 lines deleted...]
-      <c r="P17" s="11">
+      <c r="O19" s="11">
+        <v>4</v>
+      </c>
+      <c r="P19" s="11">
         <v>15</v>
       </c>
-      <c r="Q17" s="11">
-[...128 lines deleted...]
-      </c>
       <c r="Q19" s="11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="R19" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S19" s="11">
         <v>24</v>
       </c>
       <c r="T19" s="11">
         <v>0</v>
       </c>
       <c r="U19" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A20" s="23" t="s">
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="C20" s="11">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D20" s="11">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="E20" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F20" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G20" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H20" s="11">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="I20" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J20" s="11">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="K20" s="11">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L20" s="11">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="M20" s="11">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="N20" s="11">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="O20" s="11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="P20" s="11">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="Q20" s="11">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="R20" s="11">
+        <v>13</v>
+      </c>
+      <c r="S20" s="11">
+        <v>48</v>
+      </c>
+      <c r="T20" s="11">
+        <v>0</v>
+      </c>
+      <c r="U20" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="11">
+        <v>76</v>
+      </c>
+      <c r="C21" s="11">
+        <v>19</v>
+      </c>
+      <c r="D21" s="11">
+        <v>57</v>
+      </c>
+      <c r="E21" s="11">
+        <v>3</v>
+      </c>
+      <c r="F21" s="11">
+        <v>0</v>
+      </c>
+      <c r="G21" s="11">
+        <v>3</v>
+      </c>
+      <c r="H21" s="11">
+        <v>14</v>
+      </c>
+      <c r="I21" s="11">
+        <v>4</v>
+      </c>
+      <c r="J21" s="11">
+        <v>10</v>
+      </c>
+      <c r="K21" s="11">
+        <v>16</v>
+      </c>
+      <c r="L21" s="11">
+        <v>3</v>
+      </c>
+      <c r="M21" s="11">
+        <v>13</v>
+      </c>
+      <c r="N21" s="11">
+        <v>16</v>
+      </c>
+      <c r="O21" s="11">
+        <v>7</v>
+      </c>
+      <c r="P21" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>27</v>
+      </c>
+      <c r="R21" s="11">
+        <v>5</v>
+      </c>
+      <c r="S21" s="11">
+        <v>22</v>
+      </c>
+      <c r="T21" s="11">
+        <v>2</v>
+      </c>
+      <c r="U21" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
+        <v>175</v>
+      </c>
+      <c r="C22" s="11">
+        <v>31</v>
+      </c>
+      <c r="D22" s="11">
+        <v>144</v>
+      </c>
+      <c r="E22" s="11">
+        <v>12</v>
+      </c>
+      <c r="F22" s="11">
+        <v>1</v>
+      </c>
+      <c r="G22" s="11">
         <v>11</v>
       </c>
-      <c r="S20" s="11">
-[...95 lines deleted...]
-      </c>
       <c r="H22" s="11">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I22" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J22" s="11">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="K22" s="11">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="L22" s="11">
         <v>14</v>
       </c>
       <c r="M22" s="11">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="N22" s="11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O22" s="11">
         <v>5</v>
       </c>
       <c r="P22" s="11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q22" s="11">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="R22" s="11">
         <v>7</v>
       </c>
       <c r="S22" s="11">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="T22" s="11">
         <v>0</v>
       </c>
       <c r="U22" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A23" s="23" t="s">
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="11">
+        <v>14</v>
+      </c>
+      <c r="C23" s="11">
+        <v>3</v>
+      </c>
+      <c r="D23" s="11">
         <v>11</v>
       </c>
-      <c r="C23" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I23" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J23" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K23" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L23" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M23" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N23" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O23" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P23" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q23" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="R23" s="11">
         <v>0</v>
       </c>
       <c r="S23" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="C24" s="11">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D24" s="11">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E24" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H24" s="11">
+        <v>12</v>
+      </c>
+      <c r="I24" s="11">
+        <v>3</v>
+      </c>
+      <c r="J24" s="11">
         <v>9</v>
       </c>
-      <c r="I24" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="K24" s="11">
+        <v>17</v>
+      </c>
+      <c r="L24" s="11">
+        <v>4</v>
+      </c>
+      <c r="M24" s="11">
+        <v>13</v>
+      </c>
+      <c r="N24" s="11">
+        <v>13</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>13</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>25</v>
+      </c>
+      <c r="R24" s="11">
+        <v>7</v>
+      </c>
+      <c r="S24" s="11">
+        <v>18</v>
+      </c>
+      <c r="T24" s="11">
+        <v>0</v>
+      </c>
+      <c r="U24" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="11">
+        <v>113</v>
+      </c>
+      <c r="C25" s="11">
+        <v>3</v>
+      </c>
+      <c r="D25" s="11">
+        <v>110</v>
+      </c>
+      <c r="E25" s="11">
+        <v>2</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>2</v>
+      </c>
+      <c r="H25" s="11">
         <v>15</v>
       </c>
-      <c r="L24" s="11">
-[...31 lines deleted...]
-      <c r="A25" s="23" t="s">
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>15</v>
+      </c>
+      <c r="K25" s="11">
+        <v>24</v>
+      </c>
+      <c r="L25" s="11">
+        <v>1</v>
+      </c>
+      <c r="M25" s="11">
         <v>23</v>
       </c>
-      <c r="B25" s="11">
-[...32 lines deleted...]
-      <c r="M25" s="11">
+      <c r="N25" s="11">
+        <v>28</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>28</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>44</v>
+      </c>
+      <c r="R25" s="11">
+        <v>2</v>
+      </c>
+      <c r="S25" s="11">
+        <v>42</v>
+      </c>
+      <c r="T25" s="11">
+        <v>0</v>
+      </c>
+      <c r="U25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="N25" s="11">
-[...27 lines deleted...]
-      </c>
       <c r="B26" s="11">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C26" s="11">
         <v>17</v>
       </c>
       <c r="D26" s="11">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E26" s="11">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F26" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G26" s="11">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H26" s="11">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="I26" s="11">
         <v>3</v>
       </c>
       <c r="J26" s="11">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="K26" s="11">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="L26" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M26" s="11">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="N26" s="11">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O26" s="11">
         <v>6</v>
       </c>
       <c r="P26" s="11">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Q26" s="11">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="R26" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S26" s="11">
         <v>31</v>
       </c>
       <c r="T26" s="11">
         <v>0</v>
       </c>
       <c r="U26" s="11">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A27" s="25" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C27" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D27" s="11">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E27" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" s="11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I27" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J27" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K27" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L27" s="11">
         <v>1</v>
       </c>
       <c r="M27" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N27" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O27" s="11">
         <v>1</v>
       </c>
       <c r="P27" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q27" s="11">
         <v>2</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
         <v>2</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D28" s="13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>1</v>
       </c>
       <c r="I28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K28" s="13">
         <v>0</v>
       </c>
       <c r="L28" s="13">
         <v>0</v>
       </c>
       <c r="M28" s="13">
         <v>0</v>
       </c>
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="13.15" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -10928,1482 +9334,1482 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B6" s="11">
-        <v>3837</v>
+        <v>4471</v>
       </c>
       <c r="C6" s="11">
-        <v>521</v>
+        <v>638</v>
       </c>
       <c r="D6" s="11">
-        <v>3316</v>
+        <v>3833</v>
       </c>
       <c r="E6" s="11">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="F6" s="11">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="G6" s="11">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="H6" s="11">
-        <v>744</v>
+        <v>775</v>
       </c>
       <c r="I6" s="11">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="J6" s="11">
-        <v>654</v>
+        <v>674</v>
       </c>
       <c r="K6" s="11">
-        <v>1047</v>
+        <v>1191</v>
       </c>
       <c r="L6" s="11">
-        <v>153</v>
+        <v>187</v>
       </c>
       <c r="M6" s="11">
-        <v>894</v>
+        <v>1004</v>
       </c>
       <c r="N6" s="11">
-        <v>709</v>
+        <v>920</v>
       </c>
       <c r="O6" s="11">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="P6" s="11">
-        <v>605</v>
+        <v>770</v>
       </c>
       <c r="Q6" s="11">
-        <v>1251</v>
+        <v>1475</v>
       </c>
       <c r="R6" s="11">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="S6" s="11">
-        <v>1085</v>
+        <v>1289</v>
       </c>
       <c r="T6" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U6" s="11">
-        <v>3</v>
-[...3 lines deleted...]
-      <c r="A7" s="23" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11">
-        <v>430</v>
+        <v>527</v>
       </c>
       <c r="C7" s="11">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="D7" s="11">
-        <v>371</v>
+        <v>454</v>
       </c>
       <c r="E7" s="11">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F7" s="11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G7" s="11">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="H7" s="11">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="I7" s="11">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="J7" s="11">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="K7" s="11">
-        <v>123</v>
+        <v>150</v>
       </c>
       <c r="L7" s="11">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="M7" s="11">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="N7" s="11">
+        <v>111</v>
+      </c>
+      <c r="O7" s="11">
+        <v>17</v>
+      </c>
+      <c r="P7" s="11">
         <v>94</v>
       </c>
-      <c r="O7" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="Q7" s="11">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="R7" s="11">
         <v>19</v>
       </c>
       <c r="S7" s="11">
+        <v>119</v>
+      </c>
+      <c r="T7" s="11">
+        <v>0</v>
+      </c>
+      <c r="U7" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="11">
+        <v>789</v>
+      </c>
+      <c r="C8" s="11">
+        <v>92</v>
+      </c>
+      <c r="D8" s="11">
+        <v>697</v>
+      </c>
+      <c r="E8" s="11">
+        <v>18</v>
+      </c>
+      <c r="F8" s="11">
+        <v>4</v>
+      </c>
+      <c r="G8" s="11">
+        <v>14</v>
+      </c>
+      <c r="H8" s="11">
+        <v>110</v>
+      </c>
+      <c r="I8" s="11">
+        <v>18</v>
+      </c>
+      <c r="J8" s="11">
+        <v>92</v>
+      </c>
+      <c r="K8" s="11">
+        <v>173</v>
+      </c>
+      <c r="L8" s="11">
+        <v>16</v>
+      </c>
+      <c r="M8" s="11">
+        <v>157</v>
+      </c>
+      <c r="N8" s="11">
+        <v>165</v>
+      </c>
+      <c r="O8" s="11">
+        <v>18</v>
+      </c>
+      <c r="P8" s="11">
+        <v>147</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>323</v>
+      </c>
+      <c r="R8" s="11">
+        <v>36</v>
+      </c>
+      <c r="S8" s="11">
+        <v>287</v>
+      </c>
+      <c r="T8" s="11">
+        <v>1</v>
+      </c>
+      <c r="U8" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="11">
+        <v>500</v>
+      </c>
+      <c r="C9" s="11">
+        <v>67</v>
+      </c>
+      <c r="D9" s="11">
+        <v>433</v>
+      </c>
+      <c r="E9" s="11">
+        <v>9</v>
+      </c>
+      <c r="F9" s="11">
+        <v>2</v>
+      </c>
+      <c r="G9" s="11">
+        <v>7</v>
+      </c>
+      <c r="H9" s="11">
+        <v>118</v>
+      </c>
+      <c r="I9" s="11">
+        <v>9</v>
+      </c>
+      <c r="J9" s="11">
+        <v>109</v>
+      </c>
+      <c r="K9" s="11">
+        <v>120</v>
+      </c>
+      <c r="L9" s="11">
+        <v>25</v>
+      </c>
+      <c r="M9" s="11">
         <v>95</v>
       </c>
-      <c r="T7" s="11">
-[...46 lines deleted...]
-      <c r="N8" s="11">
+      <c r="N9" s="11">
+        <v>98</v>
+      </c>
+      <c r="O9" s="11">
+        <v>14</v>
+      </c>
+      <c r="P9" s="11">
+        <v>84</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>155</v>
+      </c>
+      <c r="R9" s="11">
+        <v>17</v>
+      </c>
+      <c r="S9" s="11">
         <v>138</v>
       </c>
-      <c r="O8" s="11">
-[...78 lines deleted...]
-      </c>
       <c r="T9" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U9" s="11">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A10" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="11">
-        <v>264</v>
+        <v>335</v>
       </c>
       <c r="C10" s="11">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D10" s="11">
-        <v>215</v>
+        <v>284</v>
       </c>
       <c r="E10" s="11">
         <v>7</v>
       </c>
       <c r="F10" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G10" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H10" s="11">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="I10" s="11">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J10" s="11">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="K10" s="11">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="L10" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="M10" s="11">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="N10" s="11">
+        <v>61</v>
+      </c>
+      <c r="O10" s="11">
+        <v>13</v>
+      </c>
+      <c r="P10" s="11">
         <v>48</v>
       </c>
-      <c r="O10" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="Q10" s="11">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="R10" s="11">
         <v>13</v>
       </c>
       <c r="S10" s="11">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="T10" s="11">
         <v>0</v>
       </c>
       <c r="U10" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
-        <v>522</v>
+        <v>606</v>
       </c>
       <c r="C11" s="11">
+        <v>85</v>
+      </c>
+      <c r="D11" s="11">
+        <v>521</v>
+      </c>
+      <c r="E11" s="11">
+        <v>8</v>
+      </c>
+      <c r="F11" s="11">
+        <v>0</v>
+      </c>
+      <c r="G11" s="11">
+        <v>8</v>
+      </c>
+      <c r="H11" s="11">
+        <v>89</v>
+      </c>
+      <c r="I11" s="11">
+        <v>15</v>
+      </c>
+      <c r="J11" s="11">
         <v>74</v>
       </c>
-      <c r="D11" s="11">
-[...19 lines deleted...]
-      </c>
       <c r="K11" s="11">
-        <v>143</v>
+        <v>158</v>
       </c>
       <c r="L11" s="11">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="M11" s="11">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="N11" s="11">
-        <v>105</v>
+        <v>145</v>
       </c>
       <c r="O11" s="11">
+        <v>24</v>
+      </c>
+      <c r="P11" s="11">
+        <v>121</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>206</v>
+      </c>
+      <c r="R11" s="11">
+        <v>17</v>
+      </c>
+      <c r="S11" s="11">
+        <v>189</v>
+      </c>
+      <c r="T11" s="11">
+        <v>0</v>
+      </c>
+      <c r="U11" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="11">
+        <v>118</v>
+      </c>
+      <c r="C12" s="11">
+        <v>29</v>
+      </c>
+      <c r="D12" s="11">
+        <v>89</v>
+      </c>
+      <c r="E12" s="11">
+        <v>0</v>
+      </c>
+      <c r="F12" s="11">
+        <v>0</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0</v>
+      </c>
+      <c r="H12" s="11">
+        <v>15</v>
+      </c>
+      <c r="I12" s="11">
+        <v>6</v>
+      </c>
+      <c r="J12" s="11">
+        <v>9</v>
+      </c>
+      <c r="K12" s="11">
+        <v>36</v>
+      </c>
+      <c r="L12" s="11">
+        <v>4</v>
+      </c>
+      <c r="M12" s="11">
+        <v>32</v>
+      </c>
+      <c r="N12" s="11">
+        <v>24</v>
+      </c>
+      <c r="O12" s="11">
+        <v>5</v>
+      </c>
+      <c r="P12" s="11">
         <v>19</v>
       </c>
-      <c r="P11" s="11">
-[...49 lines deleted...]
-      <c r="K12" s="11">
+      <c r="Q12" s="11">
+        <v>43</v>
+      </c>
+      <c r="R12" s="11">
+        <v>14</v>
+      </c>
+      <c r="S12" s="11">
         <v>29</v>
       </c>
-      <c r="L12" s="11">
+      <c r="T12" s="11">
+        <v>0</v>
+      </c>
+      <c r="U12" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="11">
+        <v>355</v>
+      </c>
+      <c r="C13" s="11">
+        <v>47</v>
+      </c>
+      <c r="D13" s="11">
+        <v>308</v>
+      </c>
+      <c r="E13" s="11">
+        <v>9</v>
+      </c>
+      <c r="F13" s="11">
+        <v>2</v>
+      </c>
+      <c r="G13" s="11">
         <v>7</v>
-      </c>
-[...48 lines deleted...]
-        <v>4</v>
       </c>
       <c r="H13" s="11">
         <v>76</v>
       </c>
       <c r="I13" s="11">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J13" s="11">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="K13" s="11">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="L13" s="11">
+        <v>14</v>
+      </c>
+      <c r="M13" s="11">
+        <v>98</v>
+      </c>
+      <c r="N13" s="11">
+        <v>66</v>
+      </c>
+      <c r="O13" s="11">
         <v>12</v>
       </c>
-      <c r="M13" s="11">
+      <c r="P13" s="11">
+        <v>54</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>92</v>
+      </c>
+      <c r="R13" s="11">
+        <v>15</v>
+      </c>
+      <c r="S13" s="11">
         <v>77</v>
       </c>
-      <c r="N13" s="11">
-[...16 lines deleted...]
-      </c>
       <c r="T13" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U13" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A14" s="23" t="s">
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="11">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C14" s="11">
         <v>6</v>
       </c>
       <c r="D14" s="11">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E14" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H14" s="11">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I14" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J14" s="11">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K14" s="11">
+        <v>19</v>
+      </c>
+      <c r="L14" s="11">
+        <v>2</v>
+      </c>
+      <c r="M14" s="11">
+        <v>17</v>
+      </c>
+      <c r="N14" s="11">
+        <v>8</v>
+      </c>
+      <c r="O14" s="11">
+        <v>1</v>
+      </c>
+      <c r="P14" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q14" s="11">
         <v>16</v>
       </c>
-      <c r="L14" s="11">
-[...14 lines deleted...]
-      <c r="Q14" s="11">
+      <c r="R14" s="11">
+        <v>2</v>
+      </c>
+      <c r="S14" s="11">
         <v>14</v>
       </c>
-      <c r="R14" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="T14" s="11">
         <v>0</v>
       </c>
       <c r="U14" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A15" s="23" t="s">
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="11">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="C15" s="11">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D15" s="11">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="E15" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H15" s="11">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="I15" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J15" s="11">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="K15" s="11">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L15" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M15" s="11">
+        <v>25</v>
+      </c>
+      <c r="N15" s="11">
         <v>20</v>
       </c>
-      <c r="N15" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P15" s="11">
         <v>15</v>
       </c>
       <c r="Q15" s="11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R15" s="11">
         <v>4</v>
       </c>
       <c r="S15" s="11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="T15" s="11">
         <v>0</v>
       </c>
       <c r="U15" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A16" s="23" t="s">
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
-        <v>162</v>
+        <v>183</v>
       </c>
       <c r="C16" s="11">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D16" s="11">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="E16" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H16" s="11">
+        <v>40</v>
+      </c>
+      <c r="I16" s="11">
+        <v>4</v>
+      </c>
+      <c r="J16" s="11">
+        <v>36</v>
+      </c>
+      <c r="K16" s="11">
+        <v>45</v>
+      </c>
+      <c r="L16" s="11">
+        <v>8</v>
+      </c>
+      <c r="M16" s="11">
         <v>37</v>
       </c>
-      <c r="I16" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="N16" s="11">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O16" s="11">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="P16" s="11">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="Q16" s="11">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="R16" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S16" s="11">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="T16" s="11">
         <v>0</v>
       </c>
       <c r="U16" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A17" s="23" t="s">
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="11">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="C17" s="11">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D17" s="11">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="E17" s="11">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F17" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G17" s="11">
         <v>7</v>
       </c>
       <c r="H17" s="11">
+        <v>20</v>
+      </c>
+      <c r="I17" s="11">
+        <v>2</v>
+      </c>
+      <c r="J17" s="11">
+        <v>18</v>
+      </c>
+      <c r="K17" s="11">
+        <v>29</v>
+      </c>
+      <c r="L17" s="11">
+        <v>6</v>
+      </c>
+      <c r="M17" s="11">
         <v>23</v>
       </c>
-      <c r="I17" s="11">
-[...5 lines deleted...]
-      <c r="K17" s="11">
+      <c r="N17" s="11">
+        <v>19</v>
+      </c>
+      <c r="O17" s="11">
+        <v>4</v>
+      </c>
+      <c r="P17" s="11">
+        <v>15</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>28</v>
+      </c>
+      <c r="R17" s="11">
+        <v>9</v>
+      </c>
+      <c r="S17" s="11">
+        <v>19</v>
+      </c>
+      <c r="T17" s="11">
+        <v>0</v>
+      </c>
+      <c r="U17" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="11">
+        <v>110</v>
+      </c>
+      <c r="C18" s="11">
+        <v>14</v>
+      </c>
+      <c r="D18" s="11">
+        <v>96</v>
+      </c>
+      <c r="E18" s="11">
+        <v>4</v>
+      </c>
+      <c r="F18" s="11">
+        <v>0</v>
+      </c>
+      <c r="G18" s="11">
+        <v>4</v>
+      </c>
+      <c r="H18" s="11">
+        <v>27</v>
+      </c>
+      <c r="I18" s="11">
+        <v>2</v>
+      </c>
+      <c r="J18" s="11">
+        <v>25</v>
+      </c>
+      <c r="K18" s="11">
+        <v>28</v>
+      </c>
+      <c r="L18" s="11">
+        <v>6</v>
+      </c>
+      <c r="M18" s="11">
+        <v>22</v>
+      </c>
+      <c r="N18" s="11">
         <v>20</v>
       </c>
-      <c r="L17" s="11">
-[...2 lines deleted...]
-      <c r="M17" s="11">
+      <c r="O18" s="11">
+        <v>4</v>
+      </c>
+      <c r="P18" s="11">
         <v>16</v>
       </c>
-      <c r="N17" s="11">
-[...8 lines deleted...]
-      <c r="Q17" s="11">
+      <c r="Q18" s="11">
+        <v>31</v>
+      </c>
+      <c r="R18" s="11">
+        <v>2</v>
+      </c>
+      <c r="S18" s="11">
+        <v>29</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>74</v>
+      </c>
+      <c r="C19" s="11">
+        <v>10</v>
+      </c>
+      <c r="D19" s="11">
+        <v>64</v>
+      </c>
+      <c r="E19" s="11">
+        <v>0</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11">
+        <v>17</v>
+      </c>
+      <c r="I19" s="11">
+        <v>2</v>
+      </c>
+      <c r="J19" s="11">
+        <v>15</v>
+      </c>
+      <c r="K19" s="11">
         <v>22</v>
       </c>
-      <c r="R17" s="11">
-[...34 lines deleted...]
-      <c r="H18" s="11">
+      <c r="L19" s="11">
+        <v>4</v>
+      </c>
+      <c r="M19" s="11">
         <v>18</v>
-      </c>
-[...78 lines deleted...]
-        <v>10</v>
       </c>
       <c r="N19" s="11">
         <v>10</v>
       </c>
       <c r="O19" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P19" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="Q19" s="11">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="R19" s="11">
         <v>1</v>
       </c>
       <c r="S19" s="11">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="T19" s="11">
         <v>0</v>
       </c>
       <c r="U19" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A20" s="23" t="s">
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C20" s="11">
         <v>23</v>
       </c>
       <c r="D20" s="11">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E20" s="11">
         <v>1</v>
       </c>
       <c r="F20" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G20" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H20" s="11">
+        <v>6</v>
+      </c>
+      <c r="I20" s="11">
+        <v>0</v>
+      </c>
+      <c r="J20" s="11">
+        <v>6</v>
+      </c>
+      <c r="K20" s="11">
+        <v>34</v>
+      </c>
+      <c r="L20" s="11">
+        <v>6</v>
+      </c>
+      <c r="M20" s="11">
+        <v>28</v>
+      </c>
+      <c r="N20" s="11">
+        <v>34</v>
+      </c>
+      <c r="O20" s="11">
+        <v>6</v>
+      </c>
+      <c r="P20" s="11">
+        <v>28</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>49</v>
+      </c>
+      <c r="R20" s="11">
+        <v>11</v>
+      </c>
+      <c r="S20" s="11">
+        <v>38</v>
+      </c>
+      <c r="T20" s="11">
+        <v>1</v>
+      </c>
+      <c r="U20" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="11">
+        <v>53</v>
+      </c>
+      <c r="C21" s="11">
+        <v>11</v>
+      </c>
+      <c r="D21" s="11">
+        <v>42</v>
+      </c>
+      <c r="E21" s="11">
+        <v>3</v>
+      </c>
+      <c r="F21" s="11">
+        <v>1</v>
+      </c>
+      <c r="G21" s="11">
+        <v>2</v>
+      </c>
+      <c r="H21" s="11">
+        <v>4</v>
+      </c>
+      <c r="I21" s="11">
+        <v>1</v>
+      </c>
+      <c r="J21" s="11">
+        <v>3</v>
+      </c>
+      <c r="K21" s="11">
+        <v>18</v>
+      </c>
+      <c r="L21" s="11">
+        <v>4</v>
+      </c>
+      <c r="M21" s="11">
         <v>14</v>
       </c>
-      <c r="I20" s="11">
-[...76 lines deleted...]
-      <c r="M21" s="11">
+      <c r="N21" s="11">
+        <v>10</v>
+      </c>
+      <c r="O21" s="11">
+        <v>2</v>
+      </c>
+      <c r="P21" s="11">
         <v>8</v>
       </c>
-      <c r="N21" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="Q21" s="11">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="R21" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S21" s="11">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="T21" s="11">
         <v>1</v>
       </c>
       <c r="U21" s="11">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A22" s="23" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="C22" s="11">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D22" s="11">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E22" s="11">
         <v>1</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>1</v>
       </c>
       <c r="H22" s="11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I22" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J22" s="11">
         <v>18</v>
       </c>
       <c r="K22" s="11">
+        <v>41</v>
+      </c>
+      <c r="L22" s="11">
+        <v>14</v>
+      </c>
+      <c r="M22" s="11">
+        <v>27</v>
+      </c>
+      <c r="N22" s="11">
+        <v>27</v>
+      </c>
+      <c r="O22" s="11">
+        <v>5</v>
+      </c>
+      <c r="P22" s="11">
+        <v>22</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>56</v>
+      </c>
+      <c r="R22" s="11">
+        <v>7</v>
+      </c>
+      <c r="S22" s="11">
         <v>49</v>
       </c>
-      <c r="L22" s="11">
+      <c r="T22" s="11">
+        <v>0</v>
+      </c>
+      <c r="U22" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="11">
         <v>11</v>
       </c>
-      <c r="M22" s="11">
-[...33 lines deleted...]
-      </c>
       <c r="C23" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D23" s="11">
         <v>8</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I23" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J23" s="11">
         <v>2</v>
       </c>
       <c r="K23" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L23" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M23" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N23" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O23" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P23" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q23" s="11">
         <v>2</v>
       </c>
       <c r="R23" s="11">
         <v>0</v>
       </c>
       <c r="S23" s="11">
         <v>2</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="C24" s="11">
+        <v>10</v>
+      </c>
+      <c r="D24" s="11">
+        <v>48</v>
+      </c>
+      <c r="E24" s="11">
+        <v>1</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>1</v>
+      </c>
+      <c r="H24" s="11">
         <v>9</v>
       </c>
-      <c r="D24" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="I24" s="11">
         <v>1</v>
       </c>
       <c r="J24" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K24" s="11">
+        <v>15</v>
+      </c>
+      <c r="L24" s="11">
+        <v>3</v>
+      </c>
+      <c r="M24" s="11">
         <v>12</v>
       </c>
-      <c r="L24" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="N24" s="11">
+        <v>11</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>11</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>22</v>
+      </c>
+      <c r="R24" s="11">
+        <v>6</v>
+      </c>
+      <c r="S24" s="11">
+        <v>16</v>
+      </c>
+      <c r="T24" s="11">
+        <v>0</v>
+      </c>
+      <c r="U24" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="11">
+        <v>105</v>
+      </c>
+      <c r="C25" s="11">
+        <v>5</v>
+      </c>
+      <c r="D25" s="11">
+        <v>100</v>
+      </c>
+      <c r="E25" s="11">
+        <v>1</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>1</v>
+      </c>
+      <c r="H25" s="11">
+        <v>14</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>14</v>
+      </c>
+      <c r="K25" s="11">
+        <v>27</v>
+      </c>
+      <c r="L25" s="11">
+        <v>2</v>
+      </c>
+      <c r="M25" s="11">
+        <v>25</v>
+      </c>
+      <c r="N25" s="11">
+        <v>22</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>22</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>41</v>
+      </c>
+      <c r="R25" s="11">
+        <v>3</v>
+      </c>
+      <c r="S25" s="11">
+        <v>38</v>
+      </c>
+      <c r="T25" s="11">
+        <v>0</v>
+      </c>
+      <c r="U25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="11">
+        <v>116</v>
+      </c>
+      <c r="C26" s="11">
+        <v>17</v>
+      </c>
+      <c r="D26" s="11">
+        <v>99</v>
+      </c>
+      <c r="E26" s="11">
         <v>7</v>
       </c>
-      <c r="O24" s="11">
-[...2 lines deleted...]
-      <c r="P24" s="11">
+      <c r="F26" s="11">
+        <v>1</v>
+      </c>
+      <c r="G26" s="11">
         <v>6</v>
       </c>
-      <c r="Q24" s="11">
+      <c r="H26" s="11">
         <v>19</v>
       </c>
-      <c r="R24" s="11">
-[...13 lines deleted...]
-      <c r="A25" s="23" t="s">
+      <c r="I26" s="11">
+        <v>3</v>
+      </c>
+      <c r="J26" s="11">
+        <v>16</v>
+      </c>
+      <c r="K26" s="11">
+        <v>33</v>
+      </c>
+      <c r="L26" s="11">
+        <v>4</v>
+      </c>
+      <c r="M26" s="11">
+        <v>29</v>
+      </c>
+      <c r="N26" s="11">
         <v>23</v>
       </c>
-      <c r="B25" s="11">
-[...32 lines deleted...]
-      <c r="M25" s="11">
+      <c r="O26" s="11">
+        <v>6</v>
+      </c>
+      <c r="P26" s="11">
         <v>17</v>
       </c>
-      <c r="N25" s="11">
-[...72 lines deleted...]
-      </c>
       <c r="Q26" s="11">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="R26" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S26" s="11">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="T26" s="11">
         <v>0</v>
       </c>
       <c r="U26" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A27" s="25" t="s">
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C27" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D27" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L27" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M27" s="11">
         <v>2</v>
       </c>
       <c r="N27" s="11">
         <v>2</v>
       </c>
       <c r="O27" s="11">
         <v>1</v>
       </c>
       <c r="P27" s="11">
         <v>1</v>
       </c>
       <c r="Q27" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
         <v>1</v>
       </c>
       <c r="C28" s="13">
         <v>1</v>
       </c>
       <c r="D28" s="13">
         <v>0</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>1</v>
       </c>
       <c r="I28" s="13">
         <v>1</v>
@@ -12423,211 +10829,1901 @@
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
         <v>0</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
         <v>0</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
+      <selection pane="topRight" activeCell="G9" sqref="G9"/>
+      <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
+      <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="19.5" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+    </row>
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="U3" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
+      <c r="B5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="M5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="O5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="T5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B6" s="11">
+        <v>3837</v>
+      </c>
+      <c r="C6" s="11">
+        <v>521</v>
+      </c>
+      <c r="D6" s="11">
+        <v>3316</v>
+      </c>
+      <c r="E6" s="11">
+        <v>86</v>
+      </c>
+      <c r="F6" s="11">
+        <v>8</v>
+      </c>
+      <c r="G6" s="11">
+        <v>78</v>
+      </c>
+      <c r="H6" s="11">
+        <v>744</v>
+      </c>
+      <c r="I6" s="11">
+        <v>90</v>
+      </c>
+      <c r="J6" s="11">
+        <v>654</v>
+      </c>
+      <c r="K6" s="11">
+        <v>1047</v>
+      </c>
+      <c r="L6" s="11">
+        <v>153</v>
+      </c>
+      <c r="M6" s="11">
+        <v>894</v>
+      </c>
+      <c r="N6" s="11">
+        <v>709</v>
+      </c>
+      <c r="O6" s="11">
+        <v>104</v>
+      </c>
+      <c r="P6" s="11">
+        <v>605</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>1251</v>
+      </c>
+      <c r="R6" s="11">
+        <v>166</v>
+      </c>
+      <c r="S6" s="11">
+        <v>1085</v>
+      </c>
+      <c r="T6" s="11">
+        <v>3</v>
+      </c>
+      <c r="U6" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="11">
+        <v>430</v>
+      </c>
+      <c r="C7" s="11">
+        <v>59</v>
+      </c>
+      <c r="D7" s="11">
+        <v>371</v>
+      </c>
+      <c r="E7" s="11">
+        <v>9</v>
+      </c>
+      <c r="F7" s="11">
+        <v>0</v>
+      </c>
+      <c r="G7" s="11">
+        <v>9</v>
+      </c>
+      <c r="H7" s="11">
+        <v>90</v>
+      </c>
+      <c r="I7" s="11">
+        <v>9</v>
+      </c>
+      <c r="J7" s="11">
+        <v>81</v>
+      </c>
+      <c r="K7" s="11">
+        <v>123</v>
+      </c>
+      <c r="L7" s="11">
+        <v>19</v>
+      </c>
+      <c r="M7" s="11">
+        <v>104</v>
+      </c>
+      <c r="N7" s="11">
+        <v>94</v>
+      </c>
+      <c r="O7" s="11">
+        <v>12</v>
+      </c>
+      <c r="P7" s="11">
+        <v>82</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>114</v>
+      </c>
+      <c r="R7" s="11">
+        <v>19</v>
+      </c>
+      <c r="S7" s="11">
+        <v>95</v>
+      </c>
+      <c r="T7" s="11">
+        <v>0</v>
+      </c>
+      <c r="U7" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="11">
+        <v>669</v>
+      </c>
+      <c r="C8" s="11">
+        <v>73</v>
+      </c>
+      <c r="D8" s="11">
+        <v>596</v>
+      </c>
+      <c r="E8" s="11">
+        <v>13</v>
+      </c>
+      <c r="F8" s="11">
+        <v>2</v>
+      </c>
+      <c r="G8" s="11">
+        <v>11</v>
+      </c>
+      <c r="H8" s="11">
+        <v>92</v>
+      </c>
+      <c r="I8" s="11">
+        <v>15</v>
+      </c>
+      <c r="J8" s="11">
+        <v>77</v>
+      </c>
+      <c r="K8" s="11">
+        <v>153</v>
+      </c>
+      <c r="L8" s="11">
+        <v>9</v>
+      </c>
+      <c r="M8" s="11">
+        <v>144</v>
+      </c>
+      <c r="N8" s="11">
+        <v>138</v>
+      </c>
+      <c r="O8" s="11">
+        <v>15</v>
+      </c>
+      <c r="P8" s="11">
+        <v>123</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>273</v>
+      </c>
+      <c r="R8" s="11">
+        <v>32</v>
+      </c>
+      <c r="S8" s="11">
+        <v>241</v>
+      </c>
+      <c r="T8" s="11">
+        <v>0</v>
+      </c>
+      <c r="U8" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="11">
+        <v>471</v>
+      </c>
+      <c r="C9" s="11">
+        <v>53</v>
+      </c>
+      <c r="D9" s="11">
+        <v>418</v>
+      </c>
+      <c r="E9" s="11">
+        <v>25</v>
+      </c>
+      <c r="F9" s="11">
+        <v>2</v>
+      </c>
+      <c r="G9" s="11">
+        <v>23</v>
+      </c>
+      <c r="H9" s="11">
+        <v>127</v>
+      </c>
+      <c r="I9" s="11">
+        <v>11</v>
+      </c>
+      <c r="J9" s="11">
+        <v>116</v>
+      </c>
+      <c r="K9" s="11">
+        <v>125</v>
+      </c>
+      <c r="L9" s="11">
+        <v>20</v>
+      </c>
+      <c r="M9" s="11">
+        <v>105</v>
+      </c>
+      <c r="N9" s="11">
+        <v>70</v>
+      </c>
+      <c r="O9" s="11">
+        <v>7</v>
+      </c>
+      <c r="P9" s="11">
+        <v>63</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>124</v>
+      </c>
+      <c r="R9" s="11">
+        <v>13</v>
+      </c>
+      <c r="S9" s="11">
+        <v>111</v>
+      </c>
+      <c r="T9" s="11">
+        <v>0</v>
+      </c>
+      <c r="U9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="11">
+        <v>264</v>
+      </c>
+      <c r="C10" s="11">
+        <v>49</v>
+      </c>
+      <c r="D10" s="11">
+        <v>215</v>
+      </c>
+      <c r="E10" s="11">
+        <v>7</v>
+      </c>
+      <c r="F10" s="11">
+        <v>2</v>
+      </c>
+      <c r="G10" s="11">
+        <v>5</v>
+      </c>
+      <c r="H10" s="11">
+        <v>39</v>
+      </c>
+      <c r="I10" s="11">
+        <v>9</v>
+      </c>
+      <c r="J10" s="11">
+        <v>30</v>
+      </c>
+      <c r="K10" s="11">
+        <v>79</v>
+      </c>
+      <c r="L10" s="11">
+        <v>14</v>
+      </c>
+      <c r="M10" s="11">
+        <v>65</v>
+      </c>
+      <c r="N10" s="11">
+        <v>48</v>
+      </c>
+      <c r="O10" s="11">
+        <v>11</v>
+      </c>
+      <c r="P10" s="11">
+        <v>37</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>91</v>
+      </c>
+      <c r="R10" s="11">
+        <v>13</v>
+      </c>
+      <c r="S10" s="11">
+        <v>78</v>
+      </c>
+      <c r="T10" s="11">
+        <v>0</v>
+      </c>
+      <c r="U10" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="11">
+        <v>522</v>
+      </c>
+      <c r="C11" s="11">
+        <v>74</v>
+      </c>
+      <c r="D11" s="11">
+        <v>448</v>
+      </c>
+      <c r="E11" s="11">
+        <v>3</v>
+      </c>
+      <c r="F11" s="11">
+        <v>0</v>
+      </c>
+      <c r="G11" s="11">
+        <v>3</v>
+      </c>
+      <c r="H11" s="11">
+        <v>94</v>
+      </c>
+      <c r="I11" s="11">
+        <v>16</v>
+      </c>
+      <c r="J11" s="11">
+        <v>78</v>
+      </c>
+      <c r="K11" s="11">
+        <v>143</v>
+      </c>
+      <c r="L11" s="11">
+        <v>23</v>
+      </c>
+      <c r="M11" s="11">
+        <v>120</v>
+      </c>
+      <c r="N11" s="11">
+        <v>105</v>
+      </c>
+      <c r="O11" s="11">
+        <v>19</v>
+      </c>
+      <c r="P11" s="11">
+        <v>86</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>177</v>
+      </c>
+      <c r="R11" s="11">
+        <v>16</v>
+      </c>
+      <c r="S11" s="11">
+        <v>161</v>
+      </c>
+      <c r="T11" s="11">
+        <v>0</v>
+      </c>
+      <c r="U11" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="11">
+        <v>113</v>
+      </c>
+      <c r="C12" s="11">
+        <v>26</v>
+      </c>
+      <c r="D12" s="11">
+        <v>87</v>
+      </c>
+      <c r="E12" s="11">
+        <v>3</v>
+      </c>
+      <c r="F12" s="11">
+        <v>0</v>
+      </c>
+      <c r="G12" s="11">
+        <v>3</v>
+      </c>
+      <c r="H12" s="11">
+        <v>24</v>
+      </c>
+      <c r="I12" s="11">
+        <v>5</v>
+      </c>
+      <c r="J12" s="11">
+        <v>19</v>
+      </c>
+      <c r="K12" s="11">
+        <v>29</v>
+      </c>
+      <c r="L12" s="11">
+        <v>7</v>
+      </c>
+      <c r="M12" s="11">
+        <v>22</v>
+      </c>
+      <c r="N12" s="11">
+        <v>21</v>
+      </c>
+      <c r="O12" s="11">
+        <v>4</v>
+      </c>
+      <c r="P12" s="11">
+        <v>17</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>36</v>
+      </c>
+      <c r="R12" s="11">
+        <v>10</v>
+      </c>
+      <c r="S12" s="11">
+        <v>26</v>
+      </c>
+      <c r="T12" s="11">
+        <v>0</v>
+      </c>
+      <c r="U12" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="11">
+        <v>290</v>
+      </c>
+      <c r="C13" s="11">
+        <v>42</v>
+      </c>
+      <c r="D13" s="11">
+        <v>248</v>
+      </c>
+      <c r="E13" s="11">
+        <v>5</v>
+      </c>
+      <c r="F13" s="11">
+        <v>1</v>
+      </c>
+      <c r="G13" s="11">
+        <v>4</v>
+      </c>
+      <c r="H13" s="11">
+        <v>76</v>
+      </c>
+      <c r="I13" s="11">
+        <v>8</v>
+      </c>
+      <c r="J13" s="11">
+        <v>68</v>
+      </c>
+      <c r="K13" s="11">
+        <v>89</v>
+      </c>
+      <c r="L13" s="11">
+        <v>12</v>
+      </c>
+      <c r="M13" s="11">
+        <v>77</v>
+      </c>
+      <c r="N13" s="11">
+        <v>44</v>
+      </c>
+      <c r="O13" s="11">
+        <v>9</v>
+      </c>
+      <c r="P13" s="11">
+        <v>35</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>76</v>
+      </c>
+      <c r="R13" s="11">
+        <v>12</v>
+      </c>
+      <c r="S13" s="11">
+        <v>64</v>
+      </c>
+      <c r="T13" s="11">
+        <v>1</v>
+      </c>
+      <c r="U13" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="11">
+        <v>48</v>
+      </c>
+      <c r="C14" s="11">
+        <v>6</v>
+      </c>
+      <c r="D14" s="11">
+        <v>42</v>
+      </c>
+      <c r="E14" s="11">
+        <v>2</v>
+      </c>
+      <c r="F14" s="11">
+        <v>0</v>
+      </c>
+      <c r="G14" s="11">
+        <v>2</v>
+      </c>
+      <c r="H14" s="11">
+        <v>6</v>
+      </c>
+      <c r="I14" s="11">
+        <v>0</v>
+      </c>
+      <c r="J14" s="11">
+        <v>6</v>
+      </c>
+      <c r="K14" s="11">
+        <v>16</v>
+      </c>
+      <c r="L14" s="11">
+        <v>1</v>
+      </c>
+      <c r="M14" s="11">
+        <v>15</v>
+      </c>
+      <c r="N14" s="11">
+        <v>10</v>
+      </c>
+      <c r="O14" s="11">
+        <v>1</v>
+      </c>
+      <c r="P14" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>14</v>
+      </c>
+      <c r="R14" s="11">
+        <v>4</v>
+      </c>
+      <c r="S14" s="11">
+        <v>10</v>
+      </c>
+      <c r="T14" s="11">
+        <v>0</v>
+      </c>
+      <c r="U14" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="11">
+        <v>85</v>
+      </c>
+      <c r="C15" s="11">
+        <v>14</v>
+      </c>
+      <c r="D15" s="11">
+        <v>71</v>
+      </c>
+      <c r="E15" s="11">
+        <v>0</v>
+      </c>
+      <c r="F15" s="11">
+        <v>0</v>
+      </c>
+      <c r="G15" s="11">
+        <v>0</v>
+      </c>
+      <c r="H15" s="11">
+        <v>14</v>
+      </c>
+      <c r="I15" s="11">
+        <v>2</v>
+      </c>
+      <c r="J15" s="11">
+        <v>12</v>
+      </c>
+      <c r="K15" s="11">
+        <v>24</v>
+      </c>
+      <c r="L15" s="11">
+        <v>4</v>
+      </c>
+      <c r="M15" s="11">
+        <v>20</v>
+      </c>
+      <c r="N15" s="11">
+        <v>19</v>
+      </c>
+      <c r="O15" s="11">
+        <v>4</v>
+      </c>
+      <c r="P15" s="11">
+        <v>15</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>28</v>
+      </c>
+      <c r="R15" s="11">
+        <v>4</v>
+      </c>
+      <c r="S15" s="11">
+        <v>24</v>
+      </c>
+      <c r="T15" s="11">
+        <v>0</v>
+      </c>
+      <c r="U15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="11">
+        <v>162</v>
+      </c>
+      <c r="C16" s="11">
+        <v>15</v>
+      </c>
+      <c r="D16" s="11">
+        <v>147</v>
+      </c>
+      <c r="E16" s="11">
+        <v>2</v>
+      </c>
+      <c r="F16" s="11">
+        <v>0</v>
+      </c>
+      <c r="G16" s="11">
+        <v>2</v>
+      </c>
+      <c r="H16" s="11">
+        <v>37</v>
+      </c>
+      <c r="I16" s="11">
+        <v>3</v>
+      </c>
+      <c r="J16" s="11">
+        <v>34</v>
+      </c>
+      <c r="K16" s="11">
+        <v>44</v>
+      </c>
+      <c r="L16" s="11">
+        <v>4</v>
+      </c>
+      <c r="M16" s="11">
+        <v>40</v>
+      </c>
+      <c r="N16" s="11">
+        <v>33</v>
+      </c>
+      <c r="O16" s="11">
+        <v>5</v>
+      </c>
+      <c r="P16" s="11">
+        <v>28</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>46</v>
+      </c>
+      <c r="R16" s="11">
+        <v>3</v>
+      </c>
+      <c r="S16" s="11">
+        <v>43</v>
+      </c>
+      <c r="T16" s="11">
+        <v>0</v>
+      </c>
+      <c r="U16" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="11">
+        <v>81</v>
+      </c>
+      <c r="C17" s="11">
+        <v>16</v>
+      </c>
+      <c r="D17" s="11">
+        <v>65</v>
+      </c>
+      <c r="E17" s="11">
+        <v>7</v>
+      </c>
+      <c r="F17" s="11">
+        <v>0</v>
+      </c>
+      <c r="G17" s="11">
+        <v>7</v>
+      </c>
+      <c r="H17" s="11">
+        <v>23</v>
+      </c>
+      <c r="I17" s="11">
+        <v>2</v>
+      </c>
+      <c r="J17" s="11">
+        <v>21</v>
+      </c>
+      <c r="K17" s="11">
+        <v>20</v>
+      </c>
+      <c r="L17" s="11">
+        <v>4</v>
+      </c>
+      <c r="M17" s="11">
+        <v>16</v>
+      </c>
+      <c r="N17" s="11">
+        <v>9</v>
+      </c>
+      <c r="O17" s="11">
+        <v>2</v>
+      </c>
+      <c r="P17" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>22</v>
+      </c>
+      <c r="R17" s="11">
+        <v>8</v>
+      </c>
+      <c r="S17" s="11">
+        <v>14</v>
+      </c>
+      <c r="T17" s="11">
+        <v>0</v>
+      </c>
+      <c r="U17" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="11">
+        <v>95</v>
+      </c>
+      <c r="C18" s="11">
+        <v>8</v>
+      </c>
+      <c r="D18" s="11">
+        <v>87</v>
+      </c>
+      <c r="E18" s="11">
+        <v>2</v>
+      </c>
+      <c r="F18" s="11">
+        <v>0</v>
+      </c>
+      <c r="G18" s="11">
+        <v>2</v>
+      </c>
+      <c r="H18" s="11">
+        <v>18</v>
+      </c>
+      <c r="I18" s="11">
+        <v>1</v>
+      </c>
+      <c r="J18" s="11">
+        <v>17</v>
+      </c>
+      <c r="K18" s="11">
+        <v>27</v>
+      </c>
+      <c r="L18" s="11">
+        <v>4</v>
+      </c>
+      <c r="M18" s="11">
+        <v>23</v>
+      </c>
+      <c r="N18" s="11">
+        <v>14</v>
+      </c>
+      <c r="O18" s="11">
+        <v>1</v>
+      </c>
+      <c r="P18" s="11">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>34</v>
+      </c>
+      <c r="R18" s="11">
+        <v>2</v>
+      </c>
+      <c r="S18" s="11">
+        <v>32</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>67</v>
+      </c>
+      <c r="C19" s="11">
+        <v>6</v>
+      </c>
+      <c r="D19" s="11">
+        <v>61</v>
+      </c>
+      <c r="E19" s="11">
+        <v>0</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11">
+        <v>18</v>
+      </c>
+      <c r="I19" s="11">
+        <v>1</v>
+      </c>
+      <c r="J19" s="11">
+        <v>17</v>
+      </c>
+      <c r="K19" s="11">
+        <v>12</v>
+      </c>
+      <c r="L19" s="11">
+        <v>2</v>
+      </c>
+      <c r="M19" s="11">
+        <v>10</v>
+      </c>
+      <c r="N19" s="11">
+        <v>10</v>
+      </c>
+      <c r="O19" s="11">
+        <v>2</v>
+      </c>
+      <c r="P19" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>27</v>
+      </c>
+      <c r="R19" s="11">
+        <v>1</v>
+      </c>
+      <c r="S19" s="11">
+        <v>26</v>
+      </c>
+      <c r="T19" s="11">
+        <v>0</v>
+      </c>
+      <c r="U19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="11">
+        <v>126</v>
+      </c>
+      <c r="C20" s="11">
+        <v>23</v>
+      </c>
+      <c r="D20" s="11">
+        <v>103</v>
+      </c>
+      <c r="E20" s="11">
+        <v>1</v>
+      </c>
+      <c r="F20" s="11">
+        <v>1</v>
+      </c>
+      <c r="G20" s="11">
+        <v>0</v>
+      </c>
+      <c r="H20" s="11">
+        <v>14</v>
+      </c>
+      <c r="I20" s="11">
+        <v>1</v>
+      </c>
+      <c r="J20" s="11">
+        <v>13</v>
+      </c>
+      <c r="K20" s="11">
+        <v>41</v>
+      </c>
+      <c r="L20" s="11">
+        <v>7</v>
+      </c>
+      <c r="M20" s="11">
+        <v>34</v>
+      </c>
+      <c r="N20" s="11">
+        <v>23</v>
+      </c>
+      <c r="O20" s="11">
+        <v>2</v>
+      </c>
+      <c r="P20" s="11">
+        <v>21</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>47</v>
+      </c>
+      <c r="R20" s="11">
+        <v>12</v>
+      </c>
+      <c r="S20" s="11">
+        <v>35</v>
+      </c>
+      <c r="T20" s="11">
+        <v>1</v>
+      </c>
+      <c r="U20" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="11">
+        <v>34</v>
+      </c>
+      <c r="C21" s="11">
+        <v>7</v>
+      </c>
+      <c r="D21" s="11">
+        <v>27</v>
+      </c>
+      <c r="E21" s="11">
+        <v>1</v>
+      </c>
+      <c r="F21" s="11">
+        <v>0</v>
+      </c>
+      <c r="G21" s="11">
+        <v>1</v>
+      </c>
+      <c r="H21" s="11">
+        <v>6</v>
+      </c>
+      <c r="I21" s="11">
+        <v>1</v>
+      </c>
+      <c r="J21" s="11">
+        <v>5</v>
+      </c>
+      <c r="K21" s="11">
+        <v>11</v>
+      </c>
+      <c r="L21" s="11">
+        <v>3</v>
+      </c>
+      <c r="M21" s="11">
+        <v>8</v>
+      </c>
+      <c r="N21" s="11">
+        <v>4</v>
+      </c>
+      <c r="O21" s="11">
+        <v>1</v>
+      </c>
+      <c r="P21" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>12</v>
+      </c>
+      <c r="R21" s="11">
+        <v>2</v>
+      </c>
+      <c r="S21" s="11">
+        <v>10</v>
+      </c>
+      <c r="T21" s="11">
+        <v>1</v>
+      </c>
+      <c r="U21" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
+        <v>136</v>
+      </c>
+      <c r="C22" s="11">
+        <v>22</v>
+      </c>
+      <c r="D22" s="11">
+        <v>114</v>
+      </c>
+      <c r="E22" s="11">
+        <v>1</v>
+      </c>
+      <c r="F22" s="11">
+        <v>0</v>
+      </c>
+      <c r="G22" s="11">
+        <v>1</v>
+      </c>
+      <c r="H22" s="11">
+        <v>19</v>
+      </c>
+      <c r="I22" s="11">
+        <v>1</v>
+      </c>
+      <c r="J22" s="11">
+        <v>18</v>
+      </c>
+      <c r="K22" s="11">
+        <v>49</v>
+      </c>
+      <c r="L22" s="11">
+        <v>11</v>
+      </c>
+      <c r="M22" s="11">
+        <v>38</v>
+      </c>
+      <c r="N22" s="11">
+        <v>24</v>
+      </c>
+      <c r="O22" s="11">
+        <v>4</v>
+      </c>
+      <c r="P22" s="11">
+        <v>20</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>43</v>
+      </c>
+      <c r="R22" s="11">
+        <v>6</v>
+      </c>
+      <c r="S22" s="11">
+        <v>37</v>
+      </c>
+      <c r="T22" s="11">
+        <v>0</v>
+      </c>
+      <c r="U22" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="11">
+        <v>10</v>
+      </c>
+      <c r="C23" s="11">
+        <v>2</v>
+      </c>
+      <c r="D23" s="11">
+        <v>8</v>
+      </c>
+      <c r="E23" s="11">
+        <v>0</v>
+      </c>
+      <c r="F23" s="11">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11">
+        <v>3</v>
+      </c>
+      <c r="I23" s="11">
+        <v>1</v>
+      </c>
+      <c r="J23" s="11">
+        <v>2</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1</v>
+      </c>
+      <c r="L23" s="11">
+        <v>1</v>
+      </c>
+      <c r="M23" s="11">
+        <v>0</v>
+      </c>
+      <c r="N23" s="11">
+        <v>4</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>2</v>
+      </c>
+      <c r="R23" s="11">
+        <v>0</v>
+      </c>
+      <c r="S23" s="11">
+        <v>2</v>
+      </c>
+      <c r="T23" s="11">
+        <v>0</v>
+      </c>
+      <c r="U23" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="11">
+        <v>49</v>
+      </c>
+      <c r="C24" s="11">
+        <v>9</v>
+      </c>
+      <c r="D24" s="11">
+        <v>40</v>
+      </c>
+      <c r="E24" s="11">
+        <v>1</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>1</v>
+      </c>
+      <c r="H24" s="11">
+        <v>10</v>
+      </c>
+      <c r="I24" s="11">
+        <v>1</v>
+      </c>
+      <c r="J24" s="11">
+        <v>9</v>
+      </c>
+      <c r="K24" s="11">
+        <v>12</v>
+      </c>
+      <c r="L24" s="11">
+        <v>2</v>
+      </c>
+      <c r="M24" s="11">
+        <v>10</v>
+      </c>
+      <c r="N24" s="11">
+        <v>7</v>
+      </c>
+      <c r="O24" s="11">
+        <v>1</v>
+      </c>
+      <c r="P24" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>19</v>
+      </c>
+      <c r="R24" s="11">
+        <v>5</v>
+      </c>
+      <c r="S24" s="11">
+        <v>14</v>
+      </c>
+      <c r="T24" s="11">
+        <v>0</v>
+      </c>
+      <c r="U24" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="11">
+        <v>83</v>
+      </c>
+      <c r="C25" s="11">
+        <v>5</v>
+      </c>
+      <c r="D25" s="11">
+        <v>78</v>
+      </c>
+      <c r="E25" s="11">
+        <v>0</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11">
+        <v>12</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>12</v>
+      </c>
+      <c r="K25" s="11">
+        <v>19</v>
+      </c>
+      <c r="L25" s="11">
+        <v>2</v>
+      </c>
+      <c r="M25" s="11">
+        <v>17</v>
+      </c>
+      <c r="N25" s="11">
+        <v>15</v>
+      </c>
+      <c r="O25" s="11">
+        <v>1</v>
+      </c>
+      <c r="P25" s="11">
+        <v>14</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>37</v>
+      </c>
+      <c r="R25" s="11">
+        <v>2</v>
+      </c>
+      <c r="S25" s="11">
+        <v>35</v>
+      </c>
+      <c r="T25" s="11">
+        <v>0</v>
+      </c>
+      <c r="U25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="11">
+        <v>96</v>
+      </c>
+      <c r="C26" s="11">
+        <v>10</v>
+      </c>
+      <c r="D26" s="11">
+        <v>86</v>
+      </c>
+      <c r="E26" s="11">
+        <v>4</v>
+      </c>
+      <c r="F26" s="11">
+        <v>0</v>
+      </c>
+      <c r="G26" s="11">
+        <v>4</v>
+      </c>
+      <c r="H26" s="11">
+        <v>21</v>
+      </c>
+      <c r="I26" s="11">
+        <v>2</v>
+      </c>
+      <c r="J26" s="11">
+        <v>19</v>
+      </c>
+      <c r="K26" s="11">
+        <v>28</v>
+      </c>
+      <c r="L26" s="11">
+        <v>4</v>
+      </c>
+      <c r="M26" s="11">
+        <v>24</v>
+      </c>
+      <c r="N26" s="11">
+        <v>15</v>
+      </c>
+      <c r="O26" s="11">
+        <v>2</v>
+      </c>
+      <c r="P26" s="11">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>28</v>
+      </c>
+      <c r="R26" s="11">
+        <v>2</v>
+      </c>
+      <c r="S26" s="11">
+        <v>26</v>
+      </c>
+      <c r="T26" s="11">
+        <v>0</v>
+      </c>
+      <c r="U26" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="11">
+        <v>5</v>
+      </c>
+      <c r="C27" s="11">
+        <v>1</v>
+      </c>
+      <c r="D27" s="11">
+        <v>4</v>
+      </c>
+      <c r="E27" s="11">
+        <v>0</v>
+      </c>
+      <c r="F27" s="11">
+        <v>0</v>
+      </c>
+      <c r="G27" s="11">
+        <v>0</v>
+      </c>
+      <c r="H27" s="11">
+        <v>0</v>
+      </c>
+      <c r="I27" s="11">
+        <v>0</v>
+      </c>
+      <c r="J27" s="11">
+        <v>0</v>
+      </c>
+      <c r="K27" s="11">
+        <v>2</v>
+      </c>
+      <c r="L27" s="11">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>2</v>
+      </c>
+      <c r="N27" s="11">
+        <v>2</v>
+      </c>
+      <c r="O27" s="11">
+        <v>1</v>
+      </c>
+      <c r="P27" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>1</v>
+      </c>
+      <c r="R27" s="11">
+        <v>0</v>
+      </c>
+      <c r="S27" s="11">
+        <v>1</v>
+      </c>
+      <c r="T27" s="11">
+        <v>0</v>
+      </c>
+      <c r="U27" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="13">
+        <v>1</v>
+      </c>
+      <c r="C28" s="13">
+        <v>1</v>
+      </c>
+      <c r="D28" s="13">
+        <v>0</v>
+      </c>
+      <c r="E28" s="13">
+        <v>0</v>
+      </c>
+      <c r="F28" s="13">
+        <v>0</v>
+      </c>
+      <c r="G28" s="13">
+        <v>0</v>
+      </c>
+      <c r="H28" s="13">
+        <v>1</v>
+      </c>
+      <c r="I28" s="13">
+        <v>1</v>
+      </c>
+      <c r="J28" s="13">
+        <v>0</v>
+      </c>
+      <c r="K28" s="13">
+        <v>0</v>
+      </c>
+      <c r="L28" s="13">
+        <v>0</v>
+      </c>
+      <c r="M28" s="13">
+        <v>0</v>
+      </c>
+      <c r="N28" s="13">
+        <v>0</v>
+      </c>
+      <c r="O28" s="13">
+        <v>0</v>
+      </c>
+      <c r="P28" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="13">
+        <v>0</v>
+      </c>
+      <c r="R28" s="13">
+        <v>0</v>
+      </c>
+      <c r="S28" s="13">
+        <v>0</v>
+      </c>
+      <c r="T28" s="13">
+        <v>0</v>
+      </c>
+      <c r="U28" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:U36"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="G9" sqref="G9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
+    <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
+    <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
+    <col min="30" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="15"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+      <c r="T2" s="14"/>
+      <c r="U2" s="14"/>
+    </row>
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -12645,51 +12741,51 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B6" s="11">
         <v>3112</v>
       </c>
       <c r="C6" s="11">
         <v>398</v>
       </c>
       <c r="D6" s="11">
         <v>2714</v>
       </c>
       <c r="E6" s="11">
         <v>75</v>
       </c>
       <c r="F6" s="11">
         <v>5</v>
       </c>
       <c r="G6" s="11">
         <v>70</v>
       </c>
       <c r="H6" s="11">
         <v>593</v>
       </c>
       <c r="I6" s="11">
@@ -12710,52 +12806,52 @@
       <c r="N6" s="11">
         <v>612</v>
       </c>
       <c r="O6" s="11">
         <v>74</v>
       </c>
       <c r="P6" s="11">
         <v>538</v>
       </c>
       <c r="Q6" s="11">
         <v>1050</v>
       </c>
       <c r="R6" s="11">
         <v>133</v>
       </c>
       <c r="S6" s="11">
         <v>917</v>
       </c>
       <c r="T6" s="11">
         <v>2</v>
       </c>
       <c r="U6" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A7" s="23" t="s">
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11">
         <v>372</v>
       </c>
       <c r="C7" s="11">
         <v>52</v>
       </c>
       <c r="D7" s="11">
         <v>320</v>
       </c>
       <c r="E7" s="11">
         <v>12</v>
       </c>
       <c r="F7" s="11">
         <v>0</v>
       </c>
       <c r="G7" s="11">
         <v>12</v>
       </c>
       <c r="H7" s="11">
         <v>82</v>
       </c>
       <c r="I7" s="11">
         <v>10</v>
@@ -12775,52 +12871,52 @@
       <c r="N7" s="11">
         <v>83</v>
       </c>
       <c r="O7" s="11">
         <v>7</v>
       </c>
       <c r="P7" s="11">
         <v>76</v>
       </c>
       <c r="Q7" s="11">
         <v>94</v>
       </c>
       <c r="R7" s="11">
         <v>17</v>
       </c>
       <c r="S7" s="11">
         <v>77</v>
       </c>
       <c r="T7" s="11">
         <v>0</v>
       </c>
       <c r="U7" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A8" s="23" t="s">
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="11">
         <v>579</v>
       </c>
       <c r="C8" s="11">
         <v>52</v>
       </c>
       <c r="D8" s="11">
         <v>527</v>
       </c>
       <c r="E8" s="11">
         <v>14</v>
       </c>
       <c r="F8" s="11">
         <v>1</v>
       </c>
       <c r="G8" s="11">
         <v>13</v>
       </c>
       <c r="H8" s="11">
         <v>73</v>
       </c>
       <c r="I8" s="11">
         <v>6</v>
@@ -12840,52 +12936,52 @@
       <c r="N8" s="11">
         <v>133</v>
       </c>
       <c r="O8" s="11">
         <v>11</v>
       </c>
       <c r="P8" s="11">
         <v>122</v>
       </c>
       <c r="Q8" s="11">
         <v>237</v>
       </c>
       <c r="R8" s="11">
         <v>22</v>
       </c>
       <c r="S8" s="11">
         <v>215</v>
       </c>
       <c r="T8" s="11">
         <v>0</v>
       </c>
       <c r="U8" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="11">
         <v>345</v>
       </c>
       <c r="C9" s="11">
         <v>33</v>
       </c>
       <c r="D9" s="11">
         <v>312</v>
       </c>
       <c r="E9" s="11">
         <v>9</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>9</v>
       </c>
       <c r="H9" s="11">
         <v>81</v>
       </c>
       <c r="I9" s="11">
         <v>4</v>
@@ -12905,52 +13001,52 @@
       <c r="N9" s="11">
         <v>56</v>
       </c>
       <c r="O9" s="11">
         <v>6</v>
       </c>
       <c r="P9" s="11">
         <v>50</v>
       </c>
       <c r="Q9" s="11">
         <v>107</v>
       </c>
       <c r="R9" s="11">
         <v>9</v>
       </c>
       <c r="S9" s="11">
         <v>98</v>
       </c>
       <c r="T9" s="11">
         <v>0</v>
       </c>
       <c r="U9" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="11">
         <v>214</v>
       </c>
       <c r="C10" s="11">
         <v>38</v>
       </c>
       <c r="D10" s="11">
         <v>176</v>
       </c>
       <c r="E10" s="11">
         <v>4</v>
       </c>
       <c r="F10" s="11">
         <v>1</v>
       </c>
       <c r="G10" s="11">
         <v>3</v>
       </c>
       <c r="H10" s="11">
         <v>41</v>
       </c>
       <c r="I10" s="11">
         <v>8</v>
@@ -12970,52 +13066,52 @@
       <c r="N10" s="11">
         <v>34</v>
       </c>
       <c r="O10" s="11">
         <v>6</v>
       </c>
       <c r="P10" s="11">
         <v>28</v>
       </c>
       <c r="Q10" s="11">
         <v>81</v>
       </c>
       <c r="R10" s="11">
         <v>13</v>
       </c>
       <c r="S10" s="11">
         <v>68</v>
       </c>
       <c r="T10" s="11">
         <v>0</v>
       </c>
       <c r="U10" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
         <v>450</v>
       </c>
       <c r="C11" s="11">
         <v>54</v>
       </c>
       <c r="D11" s="11">
         <v>396</v>
       </c>
       <c r="E11" s="11">
         <v>4</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>4</v>
       </c>
       <c r="H11" s="11">
         <v>69</v>
       </c>
       <c r="I11" s="11">
         <v>9</v>
@@ -13035,52 +13131,52 @@
       <c r="N11" s="11">
         <v>100</v>
       </c>
       <c r="O11" s="11">
         <v>14</v>
       </c>
       <c r="P11" s="11">
         <v>86</v>
       </c>
       <c r="Q11" s="11">
         <v>152</v>
       </c>
       <c r="R11" s="11">
         <v>11</v>
       </c>
       <c r="S11" s="11">
         <v>141</v>
       </c>
       <c r="T11" s="11">
         <v>0</v>
       </c>
       <c r="U11" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A12" s="23" t="s">
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="11">
         <v>86</v>
       </c>
       <c r="C12" s="11">
         <v>20</v>
       </c>
       <c r="D12" s="11">
         <v>66</v>
       </c>
       <c r="E12" s="11">
         <v>2</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>2</v>
       </c>
       <c r="H12" s="11">
         <v>16</v>
       </c>
       <c r="I12" s="11">
         <v>2</v>
@@ -13100,52 +13196,52 @@
       <c r="N12" s="11">
         <v>17</v>
       </c>
       <c r="O12" s="11">
         <v>3</v>
       </c>
       <c r="P12" s="11">
         <v>14</v>
       </c>
       <c r="Q12" s="11">
         <v>31</v>
       </c>
       <c r="R12" s="11">
         <v>10</v>
       </c>
       <c r="S12" s="11">
         <v>21</v>
       </c>
       <c r="T12" s="11">
         <v>0</v>
       </c>
       <c r="U12" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A13" s="23" t="s">
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="11">
         <v>224</v>
       </c>
       <c r="C13" s="11">
         <v>40</v>
       </c>
       <c r="D13" s="11">
         <v>184</v>
       </c>
       <c r="E13" s="11">
         <v>6</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>6</v>
       </c>
       <c r="H13" s="11">
         <v>54</v>
       </c>
       <c r="I13" s="11">
         <v>9</v>
@@ -13165,52 +13261,52 @@
       <c r="N13" s="11">
         <v>37</v>
       </c>
       <c r="O13" s="11">
         <v>8</v>
       </c>
       <c r="P13" s="11">
         <v>29</v>
       </c>
       <c r="Q13" s="11">
         <v>69</v>
       </c>
       <c r="R13" s="11">
         <v>12</v>
       </c>
       <c r="S13" s="11">
         <v>57</v>
       </c>
       <c r="T13" s="11">
         <v>0</v>
       </c>
       <c r="U13" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A14" s="23" t="s">
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="11">
         <v>21</v>
       </c>
       <c r="C14" s="11">
         <v>2</v>
       </c>
       <c r="D14" s="11">
         <v>19</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>3</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
@@ -13230,52 +13326,52 @@
       <c r="N14" s="11">
         <v>6</v>
       </c>
       <c r="O14" s="11">
         <v>1</v>
       </c>
       <c r="P14" s="11">
         <v>5</v>
       </c>
       <c r="Q14" s="11">
         <v>6</v>
       </c>
       <c r="R14" s="11">
         <v>1</v>
       </c>
       <c r="S14" s="11">
         <v>5</v>
       </c>
       <c r="T14" s="11">
         <v>0</v>
       </c>
       <c r="U14" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A15" s="23" t="s">
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="11">
         <v>65</v>
       </c>
       <c r="C15" s="11">
         <v>7</v>
       </c>
       <c r="D15" s="11">
         <v>58</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>9</v>
       </c>
       <c r="I15" s="11">
         <v>2</v>
@@ -13295,52 +13391,52 @@
       <c r="N15" s="11">
         <v>11</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
       <c r="P15" s="11">
         <v>11</v>
       </c>
       <c r="Q15" s="11">
         <v>28</v>
       </c>
       <c r="R15" s="11">
         <v>3</v>
       </c>
       <c r="S15" s="11">
         <v>25</v>
       </c>
       <c r="T15" s="11">
         <v>0</v>
       </c>
       <c r="U15" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A16" s="23" t="s">
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
         <v>143</v>
       </c>
       <c r="C16" s="11">
         <v>13</v>
       </c>
       <c r="D16" s="11">
         <v>130</v>
       </c>
       <c r="E16" s="11">
         <v>5</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>5</v>
       </c>
       <c r="H16" s="11">
         <v>38</v>
       </c>
       <c r="I16" s="11">
         <v>3</v>
@@ -13360,52 +13456,52 @@
       <c r="N16" s="11">
         <v>28</v>
       </c>
       <c r="O16" s="11">
         <v>3</v>
       </c>
       <c r="P16" s="11">
         <v>25</v>
       </c>
       <c r="Q16" s="11">
         <v>41</v>
       </c>
       <c r="R16" s="11">
         <v>3</v>
       </c>
       <c r="S16" s="11">
         <v>38</v>
       </c>
       <c r="T16" s="11">
         <v>0</v>
       </c>
       <c r="U16" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A17" s="23" t="s">
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="11">
         <v>72</v>
       </c>
       <c r="C17" s="11">
         <v>13</v>
       </c>
       <c r="D17" s="11">
         <v>59</v>
       </c>
       <c r="E17" s="11">
         <v>4</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
         <v>4</v>
       </c>
       <c r="H17" s="11">
         <v>21</v>
       </c>
       <c r="I17" s="11">
         <v>3</v>
@@ -13425,52 +13521,52 @@
       <c r="N17" s="11">
         <v>8</v>
       </c>
       <c r="O17" s="11">
         <v>2</v>
       </c>
       <c r="P17" s="11">
         <v>6</v>
       </c>
       <c r="Q17" s="11">
         <v>18</v>
       </c>
       <c r="R17" s="11">
         <v>5</v>
       </c>
       <c r="S17" s="11">
         <v>13</v>
       </c>
       <c r="T17" s="11">
         <v>0</v>
       </c>
       <c r="U17" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A18" s="23" t="s">
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="11">
         <v>79</v>
       </c>
       <c r="C18" s="11">
         <v>7</v>
       </c>
       <c r="D18" s="11">
         <v>72</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>0</v>
       </c>
       <c r="G18" s="11">
         <v>0</v>
       </c>
       <c r="H18" s="11">
         <v>15</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
@@ -13490,52 +13586,52 @@
       <c r="N18" s="11">
         <v>14</v>
       </c>
       <c r="O18" s="11">
         <v>2</v>
       </c>
       <c r="P18" s="11">
         <v>12</v>
       </c>
       <c r="Q18" s="11">
         <v>34</v>
       </c>
       <c r="R18" s="11">
         <v>3</v>
       </c>
       <c r="S18" s="11">
         <v>31</v>
       </c>
       <c r="T18" s="11">
         <v>0</v>
       </c>
       <c r="U18" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A19" s="23" t="s">
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="11">
         <v>48</v>
       </c>
       <c r="C19" s="11">
         <v>5</v>
       </c>
       <c r="D19" s="11">
         <v>43</v>
       </c>
       <c r="E19" s="11">
         <v>2</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>2</v>
       </c>
       <c r="H19" s="11">
         <v>11</v>
       </c>
       <c r="I19" s="11">
         <v>0</v>
@@ -13555,52 +13651,52 @@
       <c r="N19" s="11">
         <v>6</v>
       </c>
       <c r="O19" s="11">
         <v>1</v>
       </c>
       <c r="P19" s="11">
         <v>5</v>
       </c>
       <c r="Q19" s="11">
         <v>19</v>
       </c>
       <c r="R19" s="11">
         <v>1</v>
       </c>
       <c r="S19" s="11">
         <v>18</v>
       </c>
       <c r="T19" s="11">
         <v>0</v>
       </c>
       <c r="U19" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A20" s="23" t="s">
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
         <v>95</v>
       </c>
       <c r="C20" s="11">
         <v>18</v>
       </c>
       <c r="D20" s="11">
         <v>77</v>
       </c>
       <c r="E20" s="11">
         <v>1</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>12</v>
       </c>
       <c r="I20" s="11">
         <v>1</v>
@@ -13620,52 +13716,52 @@
       <c r="N20" s="11">
         <v>18</v>
       </c>
       <c r="O20" s="11">
         <v>2</v>
       </c>
       <c r="P20" s="11">
         <v>16</v>
       </c>
       <c r="Q20" s="11">
         <v>31</v>
       </c>
       <c r="R20" s="11">
         <v>10</v>
       </c>
       <c r="S20" s="11">
         <v>21</v>
       </c>
       <c r="T20" s="11">
         <v>1</v>
       </c>
       <c r="U20" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A21" s="23" t="s">
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="11">
         <v>24</v>
       </c>
       <c r="C21" s="11">
         <v>4</v>
       </c>
       <c r="D21" s="11">
         <v>20</v>
       </c>
       <c r="E21" s="11">
         <v>1</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>1</v>
       </c>
       <c r="H21" s="11">
         <v>6</v>
       </c>
       <c r="I21" s="11">
         <v>1</v>
@@ -13685,52 +13781,52 @@
       <c r="N21" s="11">
         <v>1</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>1</v>
       </c>
       <c r="Q21" s="11">
         <v>9</v>
       </c>
       <c r="R21" s="11">
         <v>1</v>
       </c>
       <c r="S21" s="11">
         <v>8</v>
       </c>
       <c r="T21" s="11">
         <v>1</v>
       </c>
       <c r="U21" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A22" s="23" t="s">
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11">
         <v>111</v>
       </c>
       <c r="C22" s="11">
         <v>18</v>
       </c>
       <c r="D22" s="11">
         <v>93</v>
       </c>
       <c r="E22" s="11">
         <v>4</v>
       </c>
       <c r="F22" s="11">
         <v>1</v>
       </c>
       <c r="G22" s="11">
         <v>3</v>
       </c>
       <c r="H22" s="11">
         <v>31</v>
       </c>
       <c r="I22" s="11">
         <v>5</v>
@@ -13750,52 +13846,52 @@
       <c r="N22" s="11">
         <v>24</v>
       </c>
       <c r="O22" s="11">
         <v>1</v>
       </c>
       <c r="P22" s="11">
         <v>23</v>
       </c>
       <c r="Q22" s="11">
         <v>28</v>
       </c>
       <c r="R22" s="11">
         <v>5</v>
       </c>
       <c r="S22" s="11">
         <v>23</v>
       </c>
       <c r="T22" s="11">
         <v>0</v>
       </c>
       <c r="U22" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A23" s="23" t="s">
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="11">
         <v>8</v>
       </c>
       <c r="C23" s="11">
         <v>2</v>
       </c>
       <c r="D23" s="11">
         <v>6</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
         <v>2</v>
       </c>
       <c r="I23" s="11">
         <v>1</v>
@@ -13815,52 +13911,52 @@
       <c r="N23" s="11">
         <v>3</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
       <c r="P23" s="11">
         <v>3</v>
       </c>
       <c r="Q23" s="11">
         <v>2</v>
       </c>
       <c r="R23" s="11">
         <v>0</v>
       </c>
       <c r="S23" s="11">
         <v>2</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
         <v>37</v>
       </c>
       <c r="C24" s="11">
         <v>8</v>
       </c>
       <c r="D24" s="11">
         <v>29</v>
       </c>
       <c r="E24" s="11">
         <v>2</v>
       </c>
       <c r="F24" s="11">
         <v>1</v>
       </c>
       <c r="G24" s="11">
         <v>1</v>
       </c>
       <c r="H24" s="11">
         <v>8</v>
       </c>
       <c r="I24" s="11">
         <v>2</v>
@@ -13880,52 +13976,52 @@
       <c r="N24" s="11">
         <v>4</v>
       </c>
       <c r="O24" s="11">
         <v>1</v>
       </c>
       <c r="P24" s="11">
         <v>3</v>
       </c>
       <c r="Q24" s="11">
         <v>14</v>
       </c>
       <c r="R24" s="11">
         <v>4</v>
       </c>
       <c r="S24" s="11">
         <v>10</v>
       </c>
       <c r="T24" s="11">
         <v>0</v>
       </c>
       <c r="U24" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A25" s="23" t="s">
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
         <v>60</v>
       </c>
       <c r="C25" s="11">
         <v>5</v>
       </c>
       <c r="D25" s="11">
         <v>55</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>7</v>
       </c>
       <c r="I25" s="11">
         <v>0</v>
@@ -13945,52 +14041,52 @@
       <c r="N25" s="11">
         <v>13</v>
       </c>
       <c r="O25" s="11">
         <v>2</v>
       </c>
       <c r="P25" s="11">
         <v>11</v>
       </c>
       <c r="Q25" s="11">
         <v>26</v>
       </c>
       <c r="R25" s="11">
         <v>2</v>
       </c>
       <c r="S25" s="11">
         <v>24</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
       <c r="U25" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A26" s="23" t="s">
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
         <v>74</v>
       </c>
       <c r="C26" s="11">
         <v>6</v>
       </c>
       <c r="D26" s="11">
         <v>68</v>
       </c>
       <c r="E26" s="11">
         <v>5</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>5</v>
       </c>
       <c r="H26" s="11">
         <v>13</v>
       </c>
       <c r="I26" s="11">
         <v>1</v>
@@ -14010,52 +14106,52 @@
       <c r="N26" s="11">
         <v>14</v>
       </c>
       <c r="O26" s="11">
         <v>3</v>
       </c>
       <c r="P26" s="11">
         <v>11</v>
       </c>
       <c r="Q26" s="11">
         <v>22</v>
       </c>
       <c r="R26" s="11">
         <v>1</v>
       </c>
       <c r="S26" s="11">
         <v>21</v>
       </c>
       <c r="T26" s="11">
         <v>0</v>
       </c>
       <c r="U26" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A27" s="25" t="s">
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
         <v>5</v>
       </c>
       <c r="C27" s="11">
         <v>1</v>
       </c>
       <c r="D27" s="11">
         <v>4</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>1</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
@@ -14075,52 +14171,52 @@
       <c r="N27" s="11">
         <v>2</v>
       </c>
       <c r="O27" s="11">
         <v>1</v>
       </c>
       <c r="P27" s="11">
         <v>1</v>
       </c>
       <c r="Q27" s="11">
         <v>1</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
         <v>1</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
         <v>0</v>
       </c>
       <c r="C28" s="13">
         <v>0</v>
       </c>
       <c r="D28" s="13">
         <v>0</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
@@ -14140,211 +14236,195 @@
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
         <v>0</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
         <v>0</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="26" width="5.25" style="2" customWidth="1"/>
     <col min="27" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="19.5" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="15"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+      <c r="T2" s="14"/>
+      <c r="U2" s="14"/>
+    </row>
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="34"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -14362,51 +14442,51 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B6" s="11">
         <v>2115</v>
       </c>
       <c r="C6" s="11">
         <v>239</v>
       </c>
       <c r="D6" s="11">
         <v>1876</v>
       </c>
       <c r="E6" s="11">
         <v>25</v>
       </c>
       <c r="F6" s="11">
         <v>1</v>
       </c>
       <c r="G6" s="11">
         <v>24</v>
       </c>
       <c r="H6" s="11">
         <v>325</v>
       </c>
       <c r="I6" s="11">
@@ -14420,62 +14500,62 @@
       </c>
       <c r="L6" s="11">
         <v>74</v>
       </c>
       <c r="M6" s="11">
         <v>394</v>
       </c>
       <c r="N6" s="11">
         <v>512</v>
       </c>
       <c r="O6" s="11">
         <v>47</v>
       </c>
       <c r="P6" s="11">
         <v>465</v>
       </c>
       <c r="Q6" s="11">
         <v>785</v>
       </c>
       <c r="R6" s="11">
         <v>90</v>
       </c>
       <c r="S6" s="11">
         <v>695</v>
       </c>
-      <c r="T6" s="22">
-[...7 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="T6" s="19">
+        <v>0</v>
+      </c>
+      <c r="U6" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="21">
         <v>250</v>
       </c>
       <c r="C7" s="11">
         <v>38</v>
       </c>
       <c r="D7" s="11">
         <v>212</v>
       </c>
       <c r="E7" s="11">
         <v>8</v>
       </c>
       <c r="F7" s="11">
         <v>0</v>
       </c>
       <c r="G7" s="11">
         <v>8</v>
       </c>
       <c r="H7" s="11">
         <v>57</v>
       </c>
       <c r="I7" s="11">
         <v>7</v>
       </c>
       <c r="J7" s="11">
         <v>50</v>
@@ -14492,55 +14572,55 @@
       <c r="N7" s="11">
         <v>59</v>
       </c>
       <c r="O7" s="11">
         <v>8</v>
       </c>
       <c r="P7" s="11">
         <v>51</v>
       </c>
       <c r="Q7" s="11">
         <v>68</v>
       </c>
       <c r="R7" s="11">
         <v>9</v>
       </c>
       <c r="S7" s="11">
         <v>59</v>
       </c>
       <c r="T7" s="11">
         <v>0</v>
       </c>
       <c r="U7" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A8" s="23" t="s">
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="21">
         <v>471</v>
       </c>
       <c r="C8" s="11">
         <v>43</v>
       </c>
       <c r="D8" s="11">
         <v>428</v>
       </c>
       <c r="E8" s="11">
         <v>7</v>
       </c>
       <c r="F8" s="11">
         <v>1</v>
       </c>
       <c r="G8" s="11">
         <v>6</v>
       </c>
       <c r="H8" s="11">
         <v>53</v>
       </c>
       <c r="I8" s="11">
         <v>5</v>
       </c>
       <c r="J8" s="11">
         <v>48</v>
@@ -14557,55 +14637,55 @@
       <c r="N8" s="11">
         <v>131</v>
       </c>
       <c r="O8" s="11">
         <v>8</v>
       </c>
       <c r="P8" s="11">
         <v>123</v>
       </c>
       <c r="Q8" s="11">
         <v>188</v>
       </c>
       <c r="R8" s="11">
         <v>19</v>
       </c>
       <c r="S8" s="11">
         <v>169</v>
       </c>
       <c r="T8" s="11">
         <v>0</v>
       </c>
       <c r="U8" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="21">
         <v>255</v>
       </c>
       <c r="C9" s="11">
         <v>13</v>
       </c>
       <c r="D9" s="11">
         <v>242</v>
       </c>
       <c r="E9" s="11">
         <v>3</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>3</v>
       </c>
       <c r="H9" s="11">
         <v>29</v>
       </c>
       <c r="I9" s="11">
         <v>1</v>
       </c>
       <c r="J9" s="11">
         <v>28</v>
@@ -14622,55 +14702,55 @@
       <c r="N9" s="11">
         <v>65</v>
       </c>
       <c r="O9" s="11">
         <v>5</v>
       </c>
       <c r="P9" s="11">
         <v>60</v>
       </c>
       <c r="Q9" s="11">
         <v>84</v>
       </c>
       <c r="R9" s="11">
         <v>4</v>
       </c>
       <c r="S9" s="11">
         <v>80</v>
       </c>
       <c r="T9" s="11">
         <v>0</v>
       </c>
       <c r="U9" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="21">
         <v>174</v>
       </c>
       <c r="C10" s="11">
         <v>25</v>
       </c>
       <c r="D10" s="11">
         <v>149</v>
       </c>
       <c r="E10" s="11">
         <v>1</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>1</v>
       </c>
       <c r="H10" s="11">
         <v>22</v>
       </c>
       <c r="I10" s="11">
         <v>3</v>
       </c>
       <c r="J10" s="11">
         <v>19</v>
@@ -14687,55 +14767,55 @@
       <c r="N10" s="11">
         <v>33</v>
       </c>
       <c r="O10" s="11">
         <v>3</v>
       </c>
       <c r="P10" s="11">
         <v>30</v>
       </c>
       <c r="Q10" s="11">
         <v>79</v>
       </c>
       <c r="R10" s="11">
         <v>12</v>
       </c>
       <c r="S10" s="11">
         <v>67</v>
       </c>
       <c r="T10" s="11">
         <v>0</v>
       </c>
       <c r="U10" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="21">
         <v>319</v>
       </c>
       <c r="C11" s="11">
         <v>34</v>
       </c>
       <c r="D11" s="11">
         <v>285</v>
       </c>
       <c r="E11" s="11">
         <v>1</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>1</v>
       </c>
       <c r="H11" s="11">
         <v>48</v>
       </c>
       <c r="I11" s="11">
         <v>4</v>
       </c>
       <c r="J11" s="11">
         <v>44</v>
@@ -14752,55 +14832,55 @@
       <c r="N11" s="11">
         <v>82</v>
       </c>
       <c r="O11" s="11">
         <v>8</v>
       </c>
       <c r="P11" s="11">
         <v>74</v>
       </c>
       <c r="Q11" s="11">
         <v>113</v>
       </c>
       <c r="R11" s="11">
         <v>7</v>
       </c>
       <c r="S11" s="11">
         <v>106</v>
       </c>
       <c r="T11" s="11">
         <v>0</v>
       </c>
       <c r="U11" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A12" s="23" t="s">
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="21">
         <v>52</v>
       </c>
       <c r="C12" s="11">
         <v>13</v>
       </c>
       <c r="D12" s="11">
         <v>39</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
         <v>9</v>
       </c>
       <c r="I12" s="11">
         <v>0</v>
       </c>
       <c r="J12" s="11">
         <v>9</v>
@@ -14817,55 +14897,55 @@
       <c r="N12" s="11">
         <v>10</v>
       </c>
       <c r="O12" s="11">
         <v>2</v>
       </c>
       <c r="P12" s="11">
         <v>8</v>
       </c>
       <c r="Q12" s="11">
         <v>28</v>
       </c>
       <c r="R12" s="11">
         <v>9</v>
       </c>
       <c r="S12" s="11">
         <v>19</v>
       </c>
       <c r="T12" s="11">
         <v>0</v>
       </c>
       <c r="U12" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A13" s="23" t="s">
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="21">
         <v>140</v>
       </c>
       <c r="C13" s="11">
         <v>22</v>
       </c>
       <c r="D13" s="11">
         <v>118</v>
       </c>
       <c r="E13" s="11">
         <v>2</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>2</v>
       </c>
       <c r="H13" s="11">
         <v>29</v>
       </c>
       <c r="I13" s="11">
         <v>4</v>
       </c>
       <c r="J13" s="11">
         <v>25</v>
@@ -14882,55 +14962,55 @@
       <c r="N13" s="11">
         <v>32</v>
       </c>
       <c r="O13" s="11">
         <v>6</v>
       </c>
       <c r="P13" s="11">
         <v>26</v>
       </c>
       <c r="Q13" s="11">
         <v>51</v>
       </c>
       <c r="R13" s="11">
         <v>7</v>
       </c>
       <c r="S13" s="11">
         <v>44</v>
       </c>
       <c r="T13" s="11">
         <v>0</v>
       </c>
       <c r="U13" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A14" s="23" t="s">
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="21">
         <v>10</v>
       </c>
       <c r="C14" s="11">
         <v>1</v>
       </c>
       <c r="D14" s="11">
         <v>9</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>3</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
       </c>
       <c r="J14" s="11">
         <v>3</v>
@@ -14947,55 +15027,55 @@
       <c r="N14" s="11">
         <v>1</v>
       </c>
       <c r="O14" s="11">
         <v>0</v>
       </c>
       <c r="P14" s="11">
         <v>1</v>
       </c>
       <c r="Q14" s="11">
         <v>6</v>
       </c>
       <c r="R14" s="11">
         <v>1</v>
       </c>
       <c r="S14" s="11">
         <v>5</v>
       </c>
       <c r="T14" s="11">
         <v>0</v>
       </c>
       <c r="U14" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A15" s="23" t="s">
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="21">
         <v>36</v>
       </c>
       <c r="C15" s="11">
         <v>5</v>
       </c>
       <c r="D15" s="11">
         <v>31</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>5</v>
       </c>
       <c r="I15" s="11">
         <v>1</v>
       </c>
       <c r="J15" s="11">
         <v>4</v>
@@ -15012,55 +15092,55 @@
       <c r="N15" s="11">
         <v>9</v>
       </c>
       <c r="O15" s="11">
         <v>1</v>
       </c>
       <c r="P15" s="11">
         <v>8</v>
       </c>
       <c r="Q15" s="11">
         <v>12</v>
       </c>
       <c r="R15" s="11">
         <v>2</v>
       </c>
       <c r="S15" s="11">
         <v>10</v>
       </c>
       <c r="T15" s="11">
         <v>0</v>
       </c>
       <c r="U15" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A16" s="23" t="s">
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="21">
         <v>77</v>
       </c>
       <c r="C16" s="11">
         <v>5</v>
       </c>
       <c r="D16" s="11">
         <v>72</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>9</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
       </c>
       <c r="J16" s="11">
         <v>9</v>
@@ -15077,55 +15157,55 @@
       <c r="N16" s="11">
         <v>18</v>
       </c>
       <c r="O16" s="11">
         <v>1</v>
       </c>
       <c r="P16" s="11">
         <v>17</v>
       </c>
       <c r="Q16" s="11">
         <v>33</v>
       </c>
       <c r="R16" s="11">
         <v>1</v>
       </c>
       <c r="S16" s="11">
         <v>32</v>
       </c>
       <c r="T16" s="11">
         <v>0</v>
       </c>
       <c r="U16" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A17" s="23" t="s">
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="21">
         <v>42</v>
       </c>
       <c r="C17" s="11">
         <v>8</v>
       </c>
       <c r="D17" s="11">
         <v>34</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
         <v>20</v>
       </c>
       <c r="I17" s="11">
         <v>1</v>
       </c>
       <c r="J17" s="11">
         <v>19</v>
@@ -15142,55 +15222,55 @@
       <c r="N17" s="11">
         <v>5</v>
       </c>
       <c r="O17" s="11">
         <v>2</v>
       </c>
       <c r="P17" s="11">
         <v>3</v>
       </c>
       <c r="Q17" s="11">
         <v>8</v>
       </c>
       <c r="R17" s="11">
         <v>2</v>
       </c>
       <c r="S17" s="11">
         <v>6</v>
       </c>
       <c r="T17" s="11">
         <v>0</v>
       </c>
       <c r="U17" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A18" s="23" t="s">
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="21">
         <v>47</v>
       </c>
       <c r="C18" s="11">
         <v>7</v>
       </c>
       <c r="D18" s="11">
         <v>40</v>
       </c>
       <c r="E18" s="11">
         <v>1</v>
       </c>
       <c r="F18" s="11">
         <v>0</v>
       </c>
       <c r="G18" s="11">
         <v>1</v>
       </c>
       <c r="H18" s="11">
         <v>5</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
       </c>
       <c r="J18" s="11">
         <v>5</v>
@@ -15207,55 +15287,55 @@
       <c r="N18" s="11">
         <v>12</v>
       </c>
       <c r="O18" s="11">
         <v>2</v>
       </c>
       <c r="P18" s="11">
         <v>10</v>
       </c>
       <c r="Q18" s="11">
         <v>22</v>
       </c>
       <c r="R18" s="11">
         <v>2</v>
       </c>
       <c r="S18" s="11">
         <v>20</v>
       </c>
       <c r="T18" s="11">
         <v>0</v>
       </c>
       <c r="U18" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A19" s="23" t="s">
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="21">
         <v>24</v>
       </c>
       <c r="C19" s="11">
         <v>2</v>
       </c>
       <c r="D19" s="11">
         <v>22</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>0</v>
       </c>
       <c r="H19" s="11">
         <v>3</v>
       </c>
       <c r="I19" s="11">
         <v>0</v>
       </c>
       <c r="J19" s="11">
         <v>3</v>
@@ -15272,55 +15352,55 @@
       <c r="N19" s="11">
         <v>5</v>
       </c>
       <c r="O19" s="11">
         <v>0</v>
       </c>
       <c r="P19" s="11">
         <v>5</v>
       </c>
       <c r="Q19" s="11">
         <v>12</v>
       </c>
       <c r="R19" s="11">
         <v>1</v>
       </c>
       <c r="S19" s="11">
         <v>11</v>
       </c>
       <c r="T19" s="11">
         <v>0</v>
       </c>
       <c r="U19" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A20" s="23" t="s">
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="21">
         <v>34</v>
       </c>
       <c r="C20" s="11">
         <v>6</v>
       </c>
       <c r="D20" s="11">
         <v>28</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>2</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
       </c>
       <c r="J20" s="11">
         <v>2</v>
@@ -15337,55 +15417,55 @@
       <c r="N20" s="11">
         <v>9</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
       <c r="P20" s="11">
         <v>9</v>
       </c>
       <c r="Q20" s="11">
         <v>17</v>
       </c>
       <c r="R20" s="11">
         <v>5</v>
       </c>
       <c r="S20" s="11">
         <v>12</v>
       </c>
       <c r="T20" s="11">
         <v>0</v>
       </c>
       <c r="U20" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A21" s="23" t="s">
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="21">
         <v>6</v>
       </c>
       <c r="C21" s="11">
         <v>1</v>
       </c>
       <c r="D21" s="11">
         <v>5</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>1</v>
       </c>
       <c r="I21" s="11">
         <v>0</v>
       </c>
       <c r="J21" s="11">
         <v>1</v>
@@ -15402,55 +15482,55 @@
       <c r="N21" s="11">
         <v>2</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>2</v>
       </c>
       <c r="Q21" s="11">
         <v>3</v>
       </c>
       <c r="R21" s="11">
         <v>1</v>
       </c>
       <c r="S21" s="11">
         <v>2</v>
       </c>
       <c r="T21" s="11">
         <v>0</v>
       </c>
       <c r="U21" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A22" s="23" t="s">
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="21">
         <v>72</v>
       </c>
       <c r="C22" s="11">
         <v>10</v>
       </c>
       <c r="D22" s="11">
         <v>62</v>
       </c>
       <c r="E22" s="11">
         <v>1</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>1</v>
       </c>
       <c r="H22" s="11">
         <v>18</v>
       </c>
       <c r="I22" s="11">
         <v>1</v>
       </c>
       <c r="J22" s="11">
         <v>17</v>
@@ -15467,55 +15547,55 @@
       <c r="N22" s="11">
         <v>16</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>16</v>
       </c>
       <c r="Q22" s="11">
         <v>20</v>
       </c>
       <c r="R22" s="11">
         <v>4</v>
       </c>
       <c r="S22" s="11">
         <v>16</v>
       </c>
       <c r="T22" s="11">
         <v>0</v>
       </c>
       <c r="U22" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A23" s="23" t="s">
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="21">
         <v>2</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>2</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
         <v>0</v>
       </c>
       <c r="I23" s="11">
         <v>0</v>
       </c>
       <c r="J23" s="11">
         <v>0</v>
@@ -15532,55 +15612,55 @@
       <c r="N23" s="11">
         <v>0</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
       <c r="P23" s="11">
         <v>0</v>
       </c>
       <c r="Q23" s="11">
         <v>1</v>
       </c>
       <c r="R23" s="11">
         <v>0</v>
       </c>
       <c r="S23" s="11">
         <v>1</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="24">
+      <c r="B24" s="21">
         <v>19</v>
       </c>
       <c r="C24" s="11">
         <v>2</v>
       </c>
       <c r="D24" s="11">
         <v>17</v>
       </c>
       <c r="E24" s="11">
         <v>0</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>2</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
       </c>
       <c r="J24" s="11">
         <v>2</v>
@@ -15597,55 +15677,55 @@
       <c r="N24" s="11">
         <v>4</v>
       </c>
       <c r="O24" s="11">
         <v>0</v>
       </c>
       <c r="P24" s="11">
         <v>4</v>
       </c>
       <c r="Q24" s="11">
         <v>4</v>
       </c>
       <c r="R24" s="11">
         <v>2</v>
       </c>
       <c r="S24" s="11">
         <v>2</v>
       </c>
       <c r="T24" s="11">
         <v>0</v>
       </c>
       <c r="U24" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A25" s="23" t="s">
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="24">
+      <c r="B25" s="21">
         <v>40</v>
       </c>
       <c r="C25" s="11">
         <v>2</v>
       </c>
       <c r="D25" s="11">
         <v>38</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>2</v>
       </c>
       <c r="I25" s="11">
         <v>0</v>
       </c>
       <c r="J25" s="11">
         <v>2</v>
@@ -15662,55 +15742,55 @@
       <c r="N25" s="11">
         <v>8</v>
       </c>
       <c r="O25" s="11">
         <v>0</v>
       </c>
       <c r="P25" s="11">
         <v>8</v>
       </c>
       <c r="Q25" s="11">
         <v>21</v>
       </c>
       <c r="R25" s="11">
         <v>1</v>
       </c>
       <c r="S25" s="11">
         <v>20</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
       <c r="U25" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A26" s="23" t="s">
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="24">
+      <c r="B26" s="21">
         <v>42</v>
       </c>
       <c r="C26" s="11">
         <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>40</v>
       </c>
       <c r="E26" s="11">
         <v>1</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>1</v>
       </c>
       <c r="H26" s="11">
         <v>7</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
       </c>
       <c r="J26" s="11">
         <v>7</v>
@@ -15727,55 +15807,55 @@
       <c r="N26" s="11">
         <v>10</v>
       </c>
       <c r="O26" s="11">
         <v>1</v>
       </c>
       <c r="P26" s="11">
         <v>9</v>
       </c>
       <c r="Q26" s="11">
         <v>14</v>
       </c>
       <c r="R26" s="11">
         <v>1</v>
       </c>
       <c r="S26" s="11">
         <v>13</v>
       </c>
       <c r="T26" s="11">
         <v>0</v>
       </c>
       <c r="U26" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A27" s="25" t="s">
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="24">
+      <c r="B27" s="21">
         <v>3</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>3</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>1</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
       </c>
       <c r="J27" s="11">
         <v>1</v>
@@ -15792,55 +15872,55 @@
       <c r="N27" s="11">
         <v>1</v>
       </c>
       <c r="O27" s="11">
         <v>0</v>
       </c>
       <c r="P27" s="11">
         <v>1</v>
       </c>
       <c r="Q27" s="11">
         <v>1</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
         <v>1</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="27">
+      <c r="B28" s="24">
         <v>0</v>
       </c>
       <c r="C28" s="13">
         <v>0</v>
       </c>
       <c r="D28" s="13">
         <v>0</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="13">
         <v>0</v>
@@ -15857,278 +15937,262 @@
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
         <v>0</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
         <v>0</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...68 lines deleted...]
-    <row r="36" spans="2:21" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="18"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="18"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="18"/>
+      <c r="M31" s="18"/>
+      <c r="N31" s="18"/>
+      <c r="O31" s="18"/>
+      <c r="P31" s="18"/>
+      <c r="Q31" s="18"/>
+      <c r="R31" s="18"/>
+      <c r="S31" s="18"/>
+      <c r="T31" s="18"/>
+      <c r="U31" s="18"/>
+    </row>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="18"/>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
+      <c r="N32" s="18"/>
+      <c r="O32" s="18"/>
+      <c r="P32" s="18"/>
+      <c r="Q32" s="18"/>
+      <c r="R32" s="18"/>
+      <c r="S32" s="18"/>
+      <c r="T32" s="18"/>
+      <c r="U32" s="18"/>
+    </row>
+    <row r="33" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="18"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="18"/>
+      <c r="O33" s="18"/>
+      <c r="P33" s="18"/>
+      <c r="Q33" s="18"/>
+      <c r="R33" s="18"/>
+      <c r="S33" s="18"/>
+      <c r="T33" s="18"/>
+      <c r="U33" s="18"/>
+    </row>
+    <row r="34" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="Q4:S4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="26" width="5.25" style="2" customWidth="1"/>
     <col min="27" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="19.5" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="15"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+      <c r="T2" s="14"/>
+      <c r="U2" s="14"/>
+    </row>
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="34"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -16146,51 +16210,51 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="12.75" customHeight="1">
+    <row r="6" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B6" s="11">
         <v>1817</v>
       </c>
       <c r="C6" s="11">
         <v>211</v>
       </c>
       <c r="D6" s="11">
         <v>1606</v>
       </c>
       <c r="E6" s="11">
         <v>13</v>
       </c>
       <c r="F6" s="11">
         <v>1</v>
       </c>
       <c r="G6" s="11">
         <v>12</v>
       </c>
       <c r="H6" s="11">
         <v>276</v>
       </c>
       <c r="I6" s="11">
@@ -16204,59 +16268,59 @@
       </c>
       <c r="L6" s="11">
         <v>52</v>
       </c>
       <c r="M6" s="11">
         <v>366</v>
       </c>
       <c r="N6" s="11">
         <v>466</v>
       </c>
       <c r="O6" s="11">
         <v>51</v>
       </c>
       <c r="P6" s="11">
         <v>415</v>
       </c>
       <c r="Q6" s="11">
         <v>644</v>
       </c>
       <c r="R6" s="11">
         <v>75</v>
       </c>
       <c r="S6" s="11">
         <v>569</v>
       </c>
-      <c r="T6" s="22">
-[...7 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="T6" s="19">
+        <v>0</v>
+      </c>
+      <c r="U6" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
         <v>211</v>
       </c>
       <c r="C7" s="11">
         <v>29</v>
       </c>
       <c r="D7" s="11">
         <v>182</v>
       </c>
       <c r="E7" s="11">
         <v>2</v>
       </c>
       <c r="F7" s="11">
         <v>0</v>
       </c>
       <c r="G7" s="11">
         <v>2</v>
       </c>
       <c r="H7" s="11">
         <v>45</v>
       </c>
       <c r="I7" s="11">
         <v>5</v>
@@ -16276,52 +16340,52 @@
       <c r="N7" s="11">
         <v>52</v>
       </c>
       <c r="O7" s="11">
         <v>6</v>
       </c>
       <c r="P7" s="11">
         <v>46</v>
       </c>
       <c r="Q7" s="11">
         <v>61</v>
       </c>
       <c r="R7" s="11">
         <v>9</v>
       </c>
       <c r="S7" s="11">
         <v>52</v>
       </c>
       <c r="T7" s="11">
         <v>0</v>
       </c>
       <c r="U7" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A8" s="18" t="s">
+    <row r="8" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>50</v>
       </c>
       <c r="C8" s="11">
         <v>13</v>
       </c>
       <c r="D8" s="11">
         <v>37</v>
       </c>
       <c r="E8" s="11">
         <v>1</v>
       </c>
       <c r="F8" s="11">
         <v>0</v>
       </c>
       <c r="G8" s="11">
         <v>1</v>
       </c>
       <c r="H8" s="11">
         <v>8</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
@@ -16341,52 +16405,52 @@
       <c r="N8" s="11">
         <v>14</v>
       </c>
       <c r="O8" s="11">
         <v>4</v>
       </c>
       <c r="P8" s="11">
         <v>10</v>
       </c>
       <c r="Q8" s="11">
         <v>17</v>
       </c>
       <c r="R8" s="11">
         <v>5</v>
       </c>
       <c r="S8" s="11">
         <v>12</v>
       </c>
       <c r="T8" s="11">
         <v>0</v>
       </c>
       <c r="U8" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A9" s="18" t="s">
+    <row r="9" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>115</v>
       </c>
       <c r="C9" s="11">
         <v>17</v>
       </c>
       <c r="D9" s="11">
         <v>98</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>22</v>
       </c>
       <c r="I9" s="11">
         <v>5</v>
@@ -16406,52 +16470,52 @@
       <c r="N9" s="11">
         <v>25</v>
       </c>
       <c r="O9" s="11">
         <v>4</v>
       </c>
       <c r="P9" s="11">
         <v>21</v>
       </c>
       <c r="Q9" s="11">
         <v>41</v>
       </c>
       <c r="R9" s="11">
         <v>4</v>
       </c>
       <c r="S9" s="11">
         <v>37</v>
       </c>
       <c r="T9" s="11">
         <v>0</v>
       </c>
       <c r="U9" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A10" s="18" t="s">
+    <row r="10" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11">
         <v>11</v>
       </c>
       <c r="C10" s="11">
         <v>2</v>
       </c>
       <c r="D10" s="11">
         <v>9</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>3</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
@@ -16471,52 +16535,52 @@
       <c r="N10" s="11">
         <v>0</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
       <c r="P10" s="11">
         <v>0</v>
       </c>
       <c r="Q10" s="11">
         <v>5</v>
       </c>
       <c r="R10" s="11">
         <v>1</v>
       </c>
       <c r="S10" s="11">
         <v>4</v>
       </c>
       <c r="T10" s="11">
         <v>0</v>
       </c>
       <c r="U10" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A11" s="18" t="s">
+    <row r="11" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>31</v>
       </c>
       <c r="C11" s="11">
         <v>4</v>
       </c>
       <c r="D11" s="11">
         <v>27</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>5</v>
       </c>
       <c r="I11" s="11">
         <v>1</v>
@@ -16536,52 +16600,52 @@
       <c r="N11" s="11">
         <v>6</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
       <c r="P11" s="11">
         <v>6</v>
       </c>
       <c r="Q11" s="11">
         <v>12</v>
       </c>
       <c r="R11" s="11">
         <v>2</v>
       </c>
       <c r="S11" s="11">
         <v>10</v>
       </c>
       <c r="T11" s="11">
         <v>0</v>
       </c>
       <c r="U11" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A12" s="19" t="s">
+    <row r="12" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11">
         <v>75</v>
       </c>
       <c r="C12" s="11">
         <v>4</v>
       </c>
       <c r="D12" s="11">
         <v>71</v>
       </c>
       <c r="E12" s="11">
         <v>1</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>1</v>
       </c>
       <c r="H12" s="11">
         <v>9</v>
       </c>
       <c r="I12" s="11">
         <v>1</v>
@@ -16601,52 +16665,52 @@
       <c r="N12" s="11">
         <v>19</v>
       </c>
       <c r="O12" s="11">
         <v>2</v>
       </c>
       <c r="P12" s="11">
         <v>17</v>
       </c>
       <c r="Q12" s="11">
         <v>24</v>
       </c>
       <c r="R12" s="11">
         <v>1</v>
       </c>
       <c r="S12" s="11">
         <v>23</v>
       </c>
       <c r="T12" s="11">
         <v>0</v>
       </c>
       <c r="U12" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A13" s="19" t="s">
+    <row r="13" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
         <v>67</v>
       </c>
       <c r="C13" s="11">
         <v>5</v>
       </c>
       <c r="D13" s="11">
         <v>62</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>11</v>
       </c>
       <c r="I13" s="11">
         <v>1</v>
@@ -16666,52 +16730,52 @@
       <c r="N13" s="11">
         <v>9</v>
       </c>
       <c r="O13" s="11">
         <v>1</v>
       </c>
       <c r="P13" s="11">
         <v>8</v>
       </c>
       <c r="Q13" s="11">
         <v>30</v>
       </c>
       <c r="R13" s="11">
         <v>0</v>
       </c>
       <c r="S13" s="11">
         <v>30</v>
       </c>
       <c r="T13" s="11">
         <v>0</v>
       </c>
       <c r="U13" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A14" s="19" t="s">
+    <row r="14" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11">
         <v>34</v>
       </c>
       <c r="C14" s="11">
         <v>6</v>
       </c>
       <c r="D14" s="11">
         <v>28</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>14</v>
       </c>
       <c r="I14" s="11">
         <v>1</v>
@@ -16731,52 +16795,52 @@
       <c r="N14" s="11">
         <v>6</v>
       </c>
       <c r="O14" s="11">
         <v>3</v>
       </c>
       <c r="P14" s="11">
         <v>3</v>
       </c>
       <c r="Q14" s="11">
         <v>8</v>
       </c>
       <c r="R14" s="11">
         <v>1</v>
       </c>
       <c r="S14" s="11">
         <v>7</v>
       </c>
       <c r="T14" s="11">
         <v>0</v>
       </c>
       <c r="U14" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A15" s="19" t="s">
+    <row r="15" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11">
         <v>48</v>
       </c>
       <c r="C15" s="11">
         <v>6</v>
       </c>
       <c r="D15" s="11">
         <v>42</v>
       </c>
       <c r="E15" s="11">
         <v>2</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>2</v>
       </c>
       <c r="H15" s="11">
         <v>2</v>
       </c>
       <c r="I15" s="11">
         <v>1</v>
@@ -16796,52 +16860,52 @@
       <c r="N15" s="11">
         <v>16</v>
       </c>
       <c r="O15" s="11">
         <v>3</v>
       </c>
       <c r="P15" s="11">
         <v>13</v>
       </c>
       <c r="Q15" s="11">
         <v>22</v>
       </c>
       <c r="R15" s="11">
         <v>1</v>
       </c>
       <c r="S15" s="11">
         <v>21</v>
       </c>
       <c r="T15" s="11">
         <v>0</v>
       </c>
       <c r="U15" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A16" s="19" t="s">
+    <row r="16" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
         <v>16</v>
       </c>
       <c r="C16" s="11">
         <v>1</v>
       </c>
       <c r="D16" s="11">
         <v>15</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>1</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
@@ -16861,52 +16925,52 @@
       <c r="N16" s="11">
         <v>4</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
         <v>4</v>
       </c>
       <c r="Q16" s="11">
         <v>10</v>
       </c>
       <c r="R16" s="11">
         <v>1</v>
       </c>
       <c r="S16" s="11">
         <v>9</v>
       </c>
       <c r="T16" s="11">
         <v>0</v>
       </c>
       <c r="U16" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A17" s="19" t="s">
+    <row r="17" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
         <v>103</v>
       </c>
       <c r="C17" s="11">
         <v>14</v>
       </c>
       <c r="D17" s="11">
         <v>89</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
         <v>12</v>
       </c>
       <c r="I17" s="11">
         <v>2</v>
@@ -16926,52 +16990,52 @@
       <c r="N17" s="11">
         <v>29</v>
       </c>
       <c r="O17" s="11">
         <v>5</v>
       </c>
       <c r="P17" s="11">
         <v>24</v>
       </c>
       <c r="Q17" s="11">
         <v>41</v>
       </c>
       <c r="R17" s="11">
         <v>4</v>
       </c>
       <c r="S17" s="11">
         <v>37</v>
       </c>
       <c r="T17" s="11">
         <v>0</v>
       </c>
       <c r="U17" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A18" s="19" t="s">
+    <row r="18" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="11">
         <v>15</v>
       </c>
       <c r="D18" s="11">
         <v>85</v>
       </c>
       <c r="E18" s="11">
         <v>2</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="11">
         <v>1</v>
       </c>
       <c r="H18" s="11">
         <v>10</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
@@ -16991,52 +17055,52 @@
       <c r="N18" s="11">
         <v>38</v>
       </c>
       <c r="O18" s="11">
         <v>5</v>
       </c>
       <c r="P18" s="11">
         <v>33</v>
       </c>
       <c r="Q18" s="11">
         <v>27</v>
       </c>
       <c r="R18" s="11">
         <v>3</v>
       </c>
       <c r="S18" s="11">
         <v>24</v>
       </c>
       <c r="T18" s="11">
         <v>0</v>
       </c>
       <c r="U18" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A19" s="19" t="s">
+    <row r="19" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>24</v>
       </c>
       <c r="C19" s="11">
         <v>4</v>
       </c>
       <c r="D19" s="11">
         <v>20</v>
       </c>
       <c r="E19" s="11">
         <v>3</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>3</v>
       </c>
       <c r="H19" s="11">
         <v>4</v>
       </c>
       <c r="I19" s="11">
         <v>1</v>
@@ -17056,52 +17120,52 @@
       <c r="N19" s="11">
         <v>5</v>
       </c>
       <c r="O19" s="11">
         <v>0</v>
       </c>
       <c r="P19" s="11">
         <v>5</v>
       </c>
       <c r="Q19" s="11">
         <v>8</v>
       </c>
       <c r="R19" s="11">
         <v>3</v>
       </c>
       <c r="S19" s="11">
         <v>5</v>
       </c>
       <c r="T19" s="11">
         <v>0</v>
       </c>
       <c r="U19" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A20" s="19" t="s">
+    <row r="20" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>6</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
       </c>
       <c r="D20" s="11">
         <v>5</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>1</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
@@ -17121,52 +17185,52 @@
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
       <c r="P20" s="11">
         <v>0</v>
       </c>
       <c r="Q20" s="11">
         <v>5</v>
       </c>
       <c r="R20" s="11">
         <v>1</v>
       </c>
       <c r="S20" s="11">
         <v>4</v>
       </c>
       <c r="T20" s="11">
         <v>0</v>
       </c>
       <c r="U20" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A21" s="19" t="s">
+    <row r="21" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
         <v>63</v>
       </c>
       <c r="C21" s="11">
         <v>6</v>
       </c>
       <c r="D21" s="11">
         <v>57</v>
       </c>
       <c r="E21" s="11">
         <v>1</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>1</v>
       </c>
       <c r="H21" s="11">
         <v>16</v>
       </c>
       <c r="I21" s="11">
         <v>2</v>
@@ -17186,52 +17250,52 @@
       <c r="N21" s="11">
         <v>18</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>18</v>
       </c>
       <c r="Q21" s="11">
         <v>17</v>
       </c>
       <c r="R21" s="11">
         <v>3</v>
       </c>
       <c r="S21" s="11">
         <v>14</v>
       </c>
       <c r="T21" s="11">
         <v>0</v>
       </c>
       <c r="U21" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A22" s="19" t="s">
+    <row r="22" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>2</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>2</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
@@ -17251,52 +17315,52 @@
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
       <c r="Q22" s="11">
         <v>1</v>
       </c>
       <c r="R22" s="11">
         <v>0</v>
       </c>
       <c r="S22" s="11">
         <v>1</v>
       </c>
       <c r="T22" s="11">
         <v>0</v>
       </c>
       <c r="U22" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A23" s="19" t="s">
+    <row r="23" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11">
         <v>17</v>
       </c>
       <c r="C23" s="11">
         <v>5</v>
       </c>
       <c r="D23" s="11">
         <v>12</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
         <v>3</v>
       </c>
       <c r="I23" s="11">
         <v>2</v>
@@ -17316,52 +17380,52 @@
       <c r="N23" s="11">
         <v>3</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
       <c r="P23" s="11">
         <v>3</v>
       </c>
       <c r="Q23" s="11">
         <v>7</v>
       </c>
       <c r="R23" s="11">
         <v>3</v>
       </c>
       <c r="S23" s="11">
         <v>4</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A24" s="19" t="s">
+    <row r="24" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
         <v>32</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11">
         <v>31</v>
       </c>
       <c r="E24" s="11">
         <v>1</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>1</v>
       </c>
       <c r="H24" s="11">
         <v>3</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
@@ -17381,52 +17445,52 @@
       <c r="N24" s="11">
         <v>9</v>
       </c>
       <c r="O24" s="11">
         <v>0</v>
       </c>
       <c r="P24" s="11">
         <v>9</v>
       </c>
       <c r="Q24" s="11">
         <v>14</v>
       </c>
       <c r="R24" s="11">
         <v>1</v>
       </c>
       <c r="S24" s="11">
         <v>13</v>
       </c>
       <c r="T24" s="11">
         <v>0</v>
       </c>
       <c r="U24" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A25" s="19" t="s">
+    <row r="25" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11">
         <v>173</v>
       </c>
       <c r="C25" s="11">
         <v>18</v>
       </c>
       <c r="D25" s="11">
         <v>155</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>33</v>
       </c>
       <c r="I25" s="11">
         <v>4</v>
@@ -17446,52 +17510,52 @@
       <c r="N25" s="11">
         <v>40</v>
       </c>
       <c r="O25" s="11">
         <v>5</v>
       </c>
       <c r="P25" s="11">
         <v>35</v>
       </c>
       <c r="Q25" s="11">
         <v>54</v>
       </c>
       <c r="R25" s="11">
         <v>7</v>
       </c>
       <c r="S25" s="11">
         <v>47</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
       <c r="U25" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A26" s="19" t="s">
+    <row r="26" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
         <v>26</v>
       </c>
       <c r="C26" s="11">
         <v>1</v>
       </c>
       <c r="D26" s="11">
         <v>25</v>
       </c>
       <c r="E26" s="11">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>4</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
@@ -17511,52 +17575,52 @@
       <c r="N26" s="11">
         <v>3</v>
       </c>
       <c r="O26" s="11">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>3</v>
       </c>
       <c r="Q26" s="11">
         <v>6</v>
       </c>
       <c r="R26" s="11">
         <v>1</v>
       </c>
       <c r="S26" s="11">
         <v>5</v>
       </c>
       <c r="T26" s="11">
         <v>0</v>
       </c>
       <c r="U26" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A27" s="19" t="s">
+    <row r="27" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="11">
         <v>50</v>
       </c>
       <c r="C27" s="11">
         <v>9</v>
       </c>
       <c r="D27" s="11">
         <v>41</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>4</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
@@ -17576,52 +17640,52 @@
       <c r="N27" s="11">
         <v>14</v>
       </c>
       <c r="O27" s="11">
         <v>2</v>
       </c>
       <c r="P27" s="11">
         <v>12</v>
       </c>
       <c r="Q27" s="11">
         <v>14</v>
       </c>
       <c r="R27" s="11">
         <v>3</v>
       </c>
       <c r="S27" s="11">
         <v>11</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A28" s="18" t="s">
+    <row r="28" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="11">
         <v>395</v>
       </c>
       <c r="C28" s="11">
         <v>37</v>
       </c>
       <c r="D28" s="11">
         <v>358</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
       <c r="G28" s="11">
         <v>0</v>
       </c>
       <c r="H28" s="11">
         <v>46</v>
       </c>
       <c r="I28" s="11">
         <v>4</v>
@@ -17641,52 +17705,52 @@
       <c r="N28" s="11">
         <v>120</v>
       </c>
       <c r="O28" s="11">
         <v>8</v>
       </c>
       <c r="P28" s="11">
         <v>112</v>
       </c>
       <c r="Q28" s="11">
         <v>149</v>
       </c>
       <c r="R28" s="11">
         <v>18</v>
       </c>
       <c r="S28" s="11">
         <v>131</v>
       </c>
       <c r="T28" s="11">
         <v>0</v>
       </c>
       <c r="U28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A29" s="18" t="s">
+    <row r="29" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="11">
         <v>163</v>
       </c>
       <c r="C29" s="11">
         <v>13</v>
       </c>
       <c r="D29" s="11">
         <v>150</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="11">
         <v>19</v>
       </c>
       <c r="I29" s="11">
         <v>2</v>
@@ -17706,52 +17770,52 @@
       <c r="N29" s="11">
         <v>34</v>
       </c>
       <c r="O29" s="11">
         <v>3</v>
       </c>
       <c r="P29" s="11">
         <v>31</v>
       </c>
       <c r="Q29" s="11">
         <v>71</v>
       </c>
       <c r="R29" s="11">
         <v>3</v>
       </c>
       <c r="S29" s="11">
         <v>68</v>
       </c>
       <c r="T29" s="11">
         <v>0</v>
       </c>
       <c r="U29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A30" s="19" t="s">
+    <row r="30" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="11">
         <v>5</v>
       </c>
       <c r="C30" s="11">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>5</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>1</v>
       </c>
       <c r="I30" s="11">
         <v>0</v>
@@ -17771,52 +17835,52 @@
       <c r="N30" s="11">
         <v>2</v>
       </c>
       <c r="O30" s="11">
         <v>0</v>
       </c>
       <c r="P30" s="11">
         <v>2</v>
       </c>
       <c r="Q30" s="11">
         <v>0</v>
       </c>
       <c r="R30" s="11">
         <v>0</v>
       </c>
       <c r="S30" s="11">
         <v>0</v>
       </c>
       <c r="T30" s="11">
         <v>0</v>
       </c>
       <c r="U30" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A31" s="20" t="s">
+    <row r="31" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="13">
         <v>0</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>0</v>
       </c>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="13">
         <v>0</v>
@@ -17836,269 +17900,253 @@
       <c r="N31" s="13">
         <v>0</v>
       </c>
       <c r="O31" s="13">
         <v>0</v>
       </c>
       <c r="P31" s="13">
         <v>0</v>
       </c>
       <c r="Q31" s="13">
         <v>0</v>
       </c>
       <c r="R31" s="13">
         <v>0</v>
       </c>
       <c r="S31" s="13">
         <v>0</v>
       </c>
       <c r="T31" s="13">
         <v>0</v>
       </c>
       <c r="U31" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:21" ht="12.75" customHeight="1">
+    <row r="32" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="33" spans="2:19" ht="15" customHeight="1"/>
-[...58 lines deleted...]
-      <c r="S36" s="21"/>
+    <row r="33" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="18"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="18"/>
+      <c r="F34" s="18"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="18"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
+      <c r="N34" s="18"/>
+      <c r="O34" s="18"/>
+      <c r="P34" s="18"/>
+      <c r="Q34" s="18"/>
+      <c r="R34" s="18"/>
+      <c r="S34" s="18"/>
+    </row>
+    <row r="35" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="18"/>
+      <c r="N35" s="18"/>
+      <c r="O35" s="18"/>
+      <c r="P35" s="18"/>
+      <c r="Q35" s="18"/>
+      <c r="R35" s="18"/>
+      <c r="S35" s="18"/>
+    </row>
+    <row r="36" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
+      <c r="N36" s="18"/>
+      <c r="O36" s="18"/>
+      <c r="P36" s="18"/>
+      <c r="Q36" s="18"/>
+      <c r="R36" s="18"/>
+      <c r="S36" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="Q4:S4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="26" width="5.25" style="2" customWidth="1"/>
     <col min="27" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="19.5" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="15"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+      <c r="T2" s="14"/>
+      <c r="U2" s="14"/>
+    </row>
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="34"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -18116,51 +18164,51 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="12.75" customHeight="1">
+    <row r="6" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B6" s="11">
         <v>1599</v>
       </c>
       <c r="C6" s="11">
         <v>163</v>
       </c>
       <c r="D6" s="11">
         <v>1436</v>
       </c>
       <c r="E6" s="11">
         <v>15</v>
       </c>
       <c r="F6" s="11">
         <v>1</v>
       </c>
       <c r="G6" s="11">
         <v>14</v>
       </c>
       <c r="H6" s="11">
         <v>197</v>
       </c>
       <c r="I6" s="11">
@@ -18174,59 +18222,59 @@
       </c>
       <c r="L6" s="11">
         <v>36</v>
       </c>
       <c r="M6" s="11">
         <v>342</v>
       </c>
       <c r="N6" s="11">
         <v>439</v>
       </c>
       <c r="O6" s="11">
         <v>43</v>
       </c>
       <c r="P6" s="11">
         <v>396</v>
       </c>
       <c r="Q6" s="11">
         <v>570</v>
       </c>
       <c r="R6" s="11">
         <v>64</v>
       </c>
       <c r="S6" s="11">
         <v>506</v>
       </c>
-      <c r="T6" s="22">
-[...7 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="T6" s="19">
+        <v>0</v>
+      </c>
+      <c r="U6" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
         <v>193</v>
       </c>
       <c r="C7" s="11">
         <v>20</v>
       </c>
       <c r="D7" s="11">
         <v>173</v>
       </c>
       <c r="E7" s="11">
         <v>4</v>
       </c>
       <c r="F7" s="11">
         <v>0</v>
       </c>
       <c r="G7" s="11">
         <v>4</v>
       </c>
       <c r="H7" s="11">
         <v>33</v>
       </c>
       <c r="I7" s="11">
         <v>2</v>
@@ -18246,52 +18294,52 @@
       <c r="N7" s="11">
         <v>63</v>
       </c>
       <c r="O7" s="11">
         <v>8</v>
       </c>
       <c r="P7" s="11">
         <v>55</v>
       </c>
       <c r="Q7" s="11">
         <v>35</v>
       </c>
       <c r="R7" s="11">
         <v>5</v>
       </c>
       <c r="S7" s="11">
         <v>30</v>
       </c>
       <c r="T7" s="11">
         <v>0</v>
       </c>
       <c r="U7" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A8" s="18" t="s">
+    <row r="8" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>37</v>
       </c>
       <c r="C8" s="11">
         <v>7</v>
       </c>
       <c r="D8" s="11">
         <v>30</v>
       </c>
       <c r="E8" s="11">
         <v>1</v>
       </c>
       <c r="F8" s="11">
         <v>0</v>
       </c>
       <c r="G8" s="11">
         <v>1</v>
       </c>
       <c r="H8" s="11">
         <v>6</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
@@ -18311,52 +18359,52 @@
       <c r="N8" s="11">
         <v>9</v>
       </c>
       <c r="O8" s="11">
         <v>2</v>
       </c>
       <c r="P8" s="11">
         <v>7</v>
       </c>
       <c r="Q8" s="11">
         <v>14</v>
       </c>
       <c r="R8" s="11">
         <v>4</v>
       </c>
       <c r="S8" s="11">
         <v>10</v>
       </c>
       <c r="T8" s="11">
         <v>0</v>
       </c>
       <c r="U8" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A9" s="18" t="s">
+    <row r="9" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>97</v>
       </c>
       <c r="C9" s="11">
         <v>15</v>
       </c>
       <c r="D9" s="11">
         <v>82</v>
       </c>
       <c r="E9" s="11">
         <v>1</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>1</v>
       </c>
       <c r="H9" s="11">
         <v>14</v>
       </c>
       <c r="I9" s="11">
         <v>4</v>
@@ -18376,52 +18424,52 @@
       <c r="N9" s="11">
         <v>22</v>
       </c>
       <c r="O9" s="11">
         <v>4</v>
       </c>
       <c r="P9" s="11">
         <v>18</v>
       </c>
       <c r="Q9" s="11">
         <v>35</v>
       </c>
       <c r="R9" s="11">
         <v>3</v>
       </c>
       <c r="S9" s="11">
         <v>32</v>
       </c>
       <c r="T9" s="11">
         <v>0</v>
       </c>
       <c r="U9" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A10" s="18" t="s">
+    <row r="10" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11">
         <v>11</v>
       </c>
       <c r="C10" s="11">
         <v>3</v>
       </c>
       <c r="D10" s="11">
         <v>8</v>
       </c>
       <c r="E10" s="11">
         <v>1</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>1</v>
       </c>
       <c r="H10" s="11">
         <v>1</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
@@ -18441,52 +18489,52 @@
       <c r="N10" s="11">
         <v>1</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
       <c r="P10" s="11">
         <v>1</v>
       </c>
       <c r="Q10" s="11">
         <v>5</v>
       </c>
       <c r="R10" s="11">
         <v>2</v>
       </c>
       <c r="S10" s="11">
         <v>3</v>
       </c>
       <c r="T10" s="11">
         <v>0</v>
       </c>
       <c r="U10" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A11" s="18" t="s">
+    <row r="11" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>25</v>
       </c>
       <c r="C11" s="11">
         <v>4</v>
       </c>
       <c r="D11" s="11">
         <v>21</v>
       </c>
       <c r="E11" s="11">
         <v>1</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>1</v>
       </c>
       <c r="H11" s="11">
         <v>4</v>
       </c>
       <c r="I11" s="11">
         <v>1</v>
@@ -18506,52 +18554,52 @@
       <c r="N11" s="11">
         <v>3</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
       <c r="P11" s="11">
         <v>3</v>
       </c>
       <c r="Q11" s="11">
         <v>10</v>
       </c>
       <c r="R11" s="11">
         <v>2</v>
       </c>
       <c r="S11" s="11">
         <v>8</v>
       </c>
       <c r="T11" s="11">
         <v>0</v>
       </c>
       <c r="U11" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A12" s="19" t="s">
+    <row r="12" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11">
         <v>64</v>
       </c>
       <c r="C12" s="11">
         <v>3</v>
       </c>
       <c r="D12" s="11">
         <v>61</v>
       </c>
       <c r="E12" s="11">
         <v>1</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>1</v>
       </c>
       <c r="H12" s="11">
         <v>5</v>
       </c>
       <c r="I12" s="11">
         <v>0</v>
@@ -18571,52 +18619,52 @@
       <c r="N12" s="11">
         <v>23</v>
       </c>
       <c r="O12" s="11">
         <v>2</v>
       </c>
       <c r="P12" s="11">
         <v>21</v>
       </c>
       <c r="Q12" s="11">
         <v>16</v>
       </c>
       <c r="R12" s="11">
         <v>1</v>
       </c>
       <c r="S12" s="11">
         <v>15</v>
       </c>
       <c r="T12" s="11">
         <v>0</v>
       </c>
       <c r="U12" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A13" s="19" t="s">
+    <row r="13" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
         <v>55</v>
       </c>
       <c r="C13" s="11">
         <v>1</v>
       </c>
       <c r="D13" s="11">
         <v>54</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>9</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
@@ -18636,52 +18684,52 @@
       <c r="N13" s="11">
         <v>8</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
       <c r="P13" s="11">
         <v>8</v>
       </c>
       <c r="Q13" s="11">
         <v>27</v>
       </c>
       <c r="R13" s="11">
         <v>0</v>
       </c>
       <c r="S13" s="11">
         <v>27</v>
       </c>
       <c r="T13" s="11">
         <v>0</v>
       </c>
       <c r="U13" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A14" s="19" t="s">
+    <row r="14" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11">
         <v>30</v>
       </c>
       <c r="C14" s="11">
         <v>5</v>
       </c>
       <c r="D14" s="11">
         <v>25</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>6</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
@@ -18701,52 +18749,52 @@
       <c r="N14" s="11">
         <v>6</v>
       </c>
       <c r="O14" s="11">
         <v>2</v>
       </c>
       <c r="P14" s="11">
         <v>4</v>
       </c>
       <c r="Q14" s="11">
         <v>11</v>
       </c>
       <c r="R14" s="11">
         <v>2</v>
       </c>
       <c r="S14" s="11">
         <v>9</v>
       </c>
       <c r="T14" s="11">
         <v>0</v>
       </c>
       <c r="U14" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A15" s="19" t="s">
+    <row r="15" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11">
         <v>40</v>
       </c>
       <c r="C15" s="11">
         <v>5</v>
       </c>
       <c r="D15" s="11">
         <v>35</v>
       </c>
       <c r="E15" s="11">
         <v>1</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>1</v>
       </c>
       <c r="H15" s="11">
         <v>3</v>
       </c>
       <c r="I15" s="11">
         <v>1</v>
@@ -18766,52 +18814,52 @@
       <c r="N15" s="11">
         <v>10</v>
       </c>
       <c r="O15" s="11">
         <v>1</v>
       </c>
       <c r="P15" s="11">
         <v>9</v>
       </c>
       <c r="Q15" s="11">
         <v>19</v>
       </c>
       <c r="R15" s="11">
         <v>1</v>
       </c>
       <c r="S15" s="11">
         <v>18</v>
       </c>
       <c r="T15" s="11">
         <v>0</v>
       </c>
       <c r="U15" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A16" s="19" t="s">
+    <row r="16" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
         <v>14</v>
       </c>
       <c r="C16" s="11">
         <v>1</v>
       </c>
       <c r="D16" s="11">
         <v>13</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>1</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
@@ -18831,52 +18879,52 @@
       <c r="N16" s="11">
         <v>2</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
         <v>2</v>
       </c>
       <c r="Q16" s="11">
         <v>9</v>
       </c>
       <c r="R16" s="11">
         <v>1</v>
       </c>
       <c r="S16" s="11">
         <v>8</v>
       </c>
       <c r="T16" s="11">
         <v>0</v>
       </c>
       <c r="U16" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A17" s="19" t="s">
+    <row r="17" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
         <v>83</v>
       </c>
       <c r="C17" s="11">
         <v>10</v>
       </c>
       <c r="D17" s="11">
         <v>73</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
         <v>10</v>
       </c>
       <c r="I17" s="11">
         <v>1</v>
@@ -18896,52 +18944,52 @@
       <c r="N17" s="11">
         <v>19</v>
       </c>
       <c r="O17" s="11">
         <v>5</v>
       </c>
       <c r="P17" s="11">
         <v>14</v>
       </c>
       <c r="Q17" s="11">
         <v>37</v>
       </c>
       <c r="R17" s="11">
         <v>3</v>
       </c>
       <c r="S17" s="11">
         <v>34</v>
       </c>
       <c r="T17" s="11">
         <v>0</v>
       </c>
       <c r="U17" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A18" s="19" t="s">
+    <row r="18" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11">
         <v>75</v>
       </c>
       <c r="C18" s="11">
         <v>13</v>
       </c>
       <c r="D18" s="11">
         <v>62</v>
       </c>
       <c r="E18" s="11">
         <v>1</v>
       </c>
       <c r="F18" s="11">
         <v>0</v>
       </c>
       <c r="G18" s="11">
         <v>1</v>
       </c>
       <c r="H18" s="11">
         <v>10</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
@@ -18961,52 +19009,52 @@
       <c r="N18" s="11">
         <v>27</v>
       </c>
       <c r="O18" s="11">
         <v>4</v>
       </c>
       <c r="P18" s="11">
         <v>23</v>
       </c>
       <c r="Q18" s="11">
         <v>18</v>
       </c>
       <c r="R18" s="11">
         <v>2</v>
       </c>
       <c r="S18" s="11">
         <v>16</v>
       </c>
       <c r="T18" s="11">
         <v>0</v>
       </c>
       <c r="U18" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A19" s="19" t="s">
+    <row r="19" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>26</v>
       </c>
       <c r="C19" s="11">
         <v>3</v>
       </c>
       <c r="D19" s="11">
         <v>23</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>0</v>
       </c>
       <c r="H19" s="11">
         <v>5</v>
       </c>
       <c r="I19" s="11">
         <v>0</v>
@@ -19026,52 +19074,52 @@
       <c r="N19" s="11">
         <v>5</v>
       </c>
       <c r="O19" s="11">
         <v>0</v>
       </c>
       <c r="P19" s="11">
         <v>5</v>
       </c>
       <c r="Q19" s="11">
         <v>9</v>
       </c>
       <c r="R19" s="11">
         <v>3</v>
       </c>
       <c r="S19" s="11">
         <v>6</v>
       </c>
       <c r="T19" s="11">
         <v>0</v>
       </c>
       <c r="U19" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A20" s="19" t="s">
+    <row r="20" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>7</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
       </c>
       <c r="D20" s="11">
         <v>6</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>1</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
@@ -19091,52 +19139,52 @@
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
       <c r="P20" s="11">
         <v>0</v>
       </c>
       <c r="Q20" s="11">
         <v>5</v>
       </c>
       <c r="R20" s="11">
         <v>1</v>
       </c>
       <c r="S20" s="11">
         <v>4</v>
       </c>
       <c r="T20" s="11">
         <v>0</v>
       </c>
       <c r="U20" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A21" s="19" t="s">
+    <row r="21" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
         <v>51</v>
       </c>
       <c r="C21" s="11">
         <v>5</v>
       </c>
       <c r="D21" s="11">
         <v>46</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>8</v>
       </c>
       <c r="I21" s="11">
         <v>0</v>
@@ -19156,52 +19204,52 @@
       <c r="N21" s="11">
         <v>13</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>13</v>
       </c>
       <c r="Q21" s="11">
         <v>18</v>
       </c>
       <c r="R21" s="11">
         <v>3</v>
       </c>
       <c r="S21" s="11">
         <v>15</v>
       </c>
       <c r="T21" s="11">
         <v>0</v>
       </c>
       <c r="U21" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A22" s="19" t="s">
+    <row r="22" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>2</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>2</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
@@ -19221,52 +19269,52 @@
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
       <c r="Q22" s="11">
         <v>1</v>
       </c>
       <c r="R22" s="11">
         <v>0</v>
       </c>
       <c r="S22" s="11">
         <v>1</v>
       </c>
       <c r="T22" s="11">
         <v>0</v>
       </c>
       <c r="U22" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A23" s="19" t="s">
+    <row r="23" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11">
         <v>13</v>
       </c>
       <c r="C23" s="11">
         <v>2</v>
       </c>
       <c r="D23" s="11">
         <v>11</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
         <v>2</v>
       </c>
       <c r="I23" s="11">
         <v>0</v>
@@ -19286,52 +19334,52 @@
       <c r="N23" s="11">
         <v>3</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
       <c r="P23" s="11">
         <v>3</v>
       </c>
       <c r="Q23" s="11">
         <v>6</v>
       </c>
       <c r="R23" s="11">
         <v>2</v>
       </c>
       <c r="S23" s="11">
         <v>4</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A24" s="19" t="s">
+    <row r="24" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
         <v>26</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11">
         <v>25</v>
       </c>
       <c r="E24" s="11">
         <v>0</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>1</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
@@ -19351,52 +19399,52 @@
       <c r="N24" s="11">
         <v>11</v>
       </c>
       <c r="O24" s="11">
         <v>0</v>
       </c>
       <c r="P24" s="11">
         <v>11</v>
       </c>
       <c r="Q24" s="11">
         <v>12</v>
       </c>
       <c r="R24" s="11">
         <v>1</v>
       </c>
       <c r="S24" s="11">
         <v>11</v>
       </c>
       <c r="T24" s="11">
         <v>0</v>
       </c>
       <c r="U24" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A25" s="19" t="s">
+    <row r="25" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11">
         <v>113</v>
       </c>
       <c r="C25" s="11">
         <v>11</v>
       </c>
       <c r="D25" s="11">
         <v>102</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>20</v>
       </c>
       <c r="I25" s="11">
         <v>2</v>
@@ -19416,52 +19464,52 @@
       <c r="N25" s="11">
         <v>29</v>
       </c>
       <c r="O25" s="11">
         <v>3</v>
       </c>
       <c r="P25" s="11">
         <v>26</v>
       </c>
       <c r="Q25" s="11">
         <v>32</v>
       </c>
       <c r="R25" s="11">
         <v>4</v>
       </c>
       <c r="S25" s="11">
         <v>28</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
       <c r="U25" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A26" s="19" t="s">
+    <row r="26" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
         <v>22</v>
       </c>
       <c r="C26" s="11">
         <v>1</v>
       </c>
       <c r="D26" s="11">
         <v>21</v>
       </c>
       <c r="E26" s="11">
         <v>1</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>1</v>
       </c>
       <c r="H26" s="11">
         <v>8</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
@@ -19481,52 +19529,52 @@
       <c r="N26" s="11">
         <v>2</v>
       </c>
       <c r="O26" s="11">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>2</v>
       </c>
       <c r="Q26" s="11">
         <v>6</v>
       </c>
       <c r="R26" s="11">
         <v>1</v>
       </c>
       <c r="S26" s="11">
         <v>5</v>
       </c>
       <c r="T26" s="11">
         <v>0</v>
       </c>
       <c r="U26" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A27" s="19" t="s">
+    <row r="27" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="11">
         <v>37</v>
       </c>
       <c r="C27" s="11">
         <v>5</v>
       </c>
       <c r="D27" s="11">
         <v>32</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>3</v>
       </c>
       <c r="I27" s="11">
         <v>1</v>
@@ -19546,52 +19594,52 @@
       <c r="N27" s="11">
         <v>11</v>
       </c>
       <c r="O27" s="11">
         <v>1</v>
       </c>
       <c r="P27" s="11">
         <v>10</v>
       </c>
       <c r="Q27" s="11">
         <v>12</v>
       </c>
       <c r="R27" s="11">
         <v>2</v>
       </c>
       <c r="S27" s="11">
         <v>10</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A28" s="18" t="s">
+    <row r="28" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="11">
         <v>426</v>
       </c>
       <c r="C28" s="11">
         <v>35</v>
       </c>
       <c r="D28" s="11">
         <v>391</v>
       </c>
       <c r="E28" s="11">
         <v>2</v>
       </c>
       <c r="F28" s="11">
         <v>1</v>
       </c>
       <c r="G28" s="11">
         <v>1</v>
       </c>
       <c r="H28" s="11">
         <v>30</v>
       </c>
       <c r="I28" s="11">
         <v>3</v>
@@ -19611,52 +19659,52 @@
       <c r="N28" s="11">
         <v>138</v>
       </c>
       <c r="O28" s="11">
         <v>8</v>
       </c>
       <c r="P28" s="11">
         <v>130</v>
       </c>
       <c r="Q28" s="11">
         <v>168</v>
       </c>
       <c r="R28" s="11">
         <v>18</v>
       </c>
       <c r="S28" s="11">
         <v>150</v>
       </c>
       <c r="T28" s="11">
         <v>0</v>
       </c>
       <c r="U28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A29" s="18" t="s">
+    <row r="29" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="11">
         <v>149</v>
       </c>
       <c r="C29" s="11">
         <v>12</v>
       </c>
       <c r="D29" s="11">
         <v>137</v>
       </c>
       <c r="E29" s="11">
         <v>1</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>1</v>
       </c>
       <c r="H29" s="11">
         <v>16</v>
       </c>
       <c r="I29" s="11">
         <v>4</v>
@@ -19676,52 +19724,52 @@
       <c r="N29" s="11">
         <v>33</v>
       </c>
       <c r="O29" s="11">
         <v>3</v>
       </c>
       <c r="P29" s="11">
         <v>30</v>
       </c>
       <c r="Q29" s="11">
         <v>65</v>
       </c>
       <c r="R29" s="11">
         <v>3</v>
       </c>
       <c r="S29" s="11">
         <v>62</v>
       </c>
       <c r="T29" s="11">
         <v>0</v>
       </c>
       <c r="U29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A30" s="19" t="s">
+    <row r="30" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="11">
         <v>3</v>
       </c>
       <c r="C30" s="11">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>3</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>1</v>
       </c>
       <c r="I30" s="11">
         <v>0</v>
@@ -19741,52 +19789,52 @@
       <c r="N30" s="11">
         <v>1</v>
       </c>
       <c r="O30" s="11">
         <v>0</v>
       </c>
       <c r="P30" s="11">
         <v>1</v>
       </c>
       <c r="Q30" s="11">
         <v>0</v>
       </c>
       <c r="R30" s="11">
         <v>0</v>
       </c>
       <c r="S30" s="11">
         <v>0</v>
       </c>
       <c r="T30" s="11">
         <v>0</v>
       </c>
       <c r="U30" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A31" s="20" t="s">
+    <row r="31" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="13">
         <v>0</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>0</v>
       </c>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="13">
         <v>0</v>
@@ -19806,265 +19854,245 @@
       <c r="N31" s="13">
         <v>0</v>
       </c>
       <c r="O31" s="13">
         <v>0</v>
       </c>
       <c r="P31" s="13">
         <v>0</v>
       </c>
       <c r="Q31" s="13">
         <v>0</v>
       </c>
       <c r="R31" s="13">
         <v>0</v>
       </c>
       <c r="S31" s="13">
         <v>0</v>
       </c>
       <c r="T31" s="13">
         <v>0</v>
       </c>
       <c r="U31" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:21" ht="12.75" customHeight="1">
+    <row r="32" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="33" spans="2:19" ht="15" customHeight="1"/>
-[...58 lines deleted...]
-      <c r="S36" s="21"/>
+    <row r="33" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="18"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="18"/>
+      <c r="F34" s="18"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="18"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
+      <c r="N34" s="18"/>
+      <c r="O34" s="18"/>
+      <c r="P34" s="18"/>
+      <c r="Q34" s="18"/>
+      <c r="R34" s="18"/>
+      <c r="S34" s="18"/>
+    </row>
+    <row r="35" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="18"/>
+      <c r="N35" s="18"/>
+      <c r="O35" s="18"/>
+      <c r="P35" s="18"/>
+      <c r="Q35" s="18"/>
+      <c r="R35" s="18"/>
+      <c r="S35" s="18"/>
+    </row>
+    <row r="36" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
+      <c r="N36" s="18"/>
+      <c r="O36" s="18"/>
+      <c r="P36" s="18"/>
+      <c r="Q36" s="18"/>
+      <c r="R36" s="18"/>
+      <c r="S36" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:S36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="19" width="6.625" style="2" customWidth="1"/>
     <col min="20" max="26" width="5.25" style="2" customWidth="1"/>
     <col min="27" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:19" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="19.5" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:19" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B2" s="15"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+    </row>
+    <row r="3" spans="1:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
-      <c r="T3" s="16"/>
-[...11 lines deleted...]
-      <c r="E4" s="52" t="s">
+    </row>
+    <row r="4" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...8 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -20076,51 +20104,51 @@
       <c r="L5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="12.75" customHeight="1">
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="11">
         <v>1286</v>
       </c>
       <c r="C6" s="11">
         <v>120</v>
       </c>
       <c r="D6" s="11">
         <v>1166</v>
       </c>
       <c r="E6" s="11">
         <v>5</v>
       </c>
       <c r="F6" s="11">
         <v>1</v>
       </c>
       <c r="G6" s="11">
         <v>4</v>
       </c>
       <c r="H6" s="11">
         <v>117</v>
       </c>
       <c r="I6" s="11">
@@ -20135,52 +20163,52 @@
       <c r="L6" s="11">
         <v>21</v>
       </c>
       <c r="M6" s="11">
         <v>276</v>
       </c>
       <c r="N6" s="11">
         <v>406</v>
       </c>
       <c r="O6" s="11">
         <v>42</v>
       </c>
       <c r="P6" s="11">
         <v>364</v>
       </c>
       <c r="Q6" s="11">
         <v>461</v>
       </c>
       <c r="R6" s="11">
         <v>48</v>
       </c>
       <c r="S6" s="11">
         <v>413</v>
       </c>
     </row>
-    <row r="7" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A7" s="17" t="s">
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
         <v>135</v>
       </c>
       <c r="C7" s="11">
         <v>15</v>
       </c>
       <c r="D7" s="11">
         <v>120</v>
       </c>
       <c r="E7" s="11">
         <v>0</v>
       </c>
       <c r="F7" s="11">
         <v>0</v>
       </c>
       <c r="G7" s="11">
         <v>0</v>
       </c>
       <c r="H7" s="11">
         <v>14</v>
       </c>
       <c r="I7" s="11">
         <v>1</v>
@@ -20194,52 +20222,52 @@
       <c r="L7" s="11">
         <v>2</v>
       </c>
       <c r="M7" s="11">
         <v>43</v>
       </c>
       <c r="N7" s="11">
         <v>50</v>
       </c>
       <c r="O7" s="11">
         <v>9</v>
       </c>
       <c r="P7" s="11">
         <v>41</v>
       </c>
       <c r="Q7" s="11">
         <v>26</v>
       </c>
       <c r="R7" s="11">
         <v>3</v>
       </c>
       <c r="S7" s="11">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A8" s="18" t="s">
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>27</v>
       </c>
       <c r="C8" s="11">
         <v>5</v>
       </c>
       <c r="D8" s="11">
         <v>22</v>
       </c>
       <c r="E8" s="11">
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <v>0</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
         <v>0</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
@@ -20253,52 +20281,52 @@
       <c r="L8" s="11">
         <v>0</v>
       </c>
       <c r="M8" s="11">
         <v>6</v>
       </c>
       <c r="N8" s="11">
         <v>7</v>
       </c>
       <c r="O8" s="11">
         <v>1</v>
       </c>
       <c r="P8" s="11">
         <v>6</v>
       </c>
       <c r="Q8" s="11">
         <v>14</v>
       </c>
       <c r="R8" s="11">
         <v>4</v>
       </c>
       <c r="S8" s="11">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A9" s="18" t="s">
+    <row r="9" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>81</v>
       </c>
       <c r="C9" s="11">
         <v>8</v>
       </c>
       <c r="D9" s="11">
         <v>73</v>
       </c>
       <c r="E9" s="11">
         <v>1</v>
       </c>
       <c r="F9" s="11">
         <v>1</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>16</v>
       </c>
       <c r="I9" s="11">
         <v>1</v>
@@ -20312,52 +20340,52 @@
       <c r="L9" s="11">
         <v>2</v>
       </c>
       <c r="M9" s="11">
         <v>13</v>
       </c>
       <c r="N9" s="11">
         <v>27</v>
       </c>
       <c r="O9" s="11">
         <v>4</v>
       </c>
       <c r="P9" s="11">
         <v>23</v>
       </c>
       <c r="Q9" s="11">
         <v>22</v>
       </c>
       <c r="R9" s="11">
         <v>0</v>
       </c>
       <c r="S9" s="11">
         <v>22</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A10" s="18" t="s">
+    <row r="10" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11">
         <v>6</v>
       </c>
       <c r="C10" s="11">
         <v>2</v>
       </c>
       <c r="D10" s="11">
         <v>4</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
@@ -20371,52 +20399,52 @@
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>2</v>
       </c>
       <c r="N10" s="11">
         <v>1</v>
       </c>
       <c r="O10" s="11">
         <v>1</v>
       </c>
       <c r="P10" s="11">
         <v>0</v>
       </c>
       <c r="Q10" s="11">
         <v>3</v>
       </c>
       <c r="R10" s="11">
         <v>1</v>
       </c>
       <c r="S10" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A11" s="18" t="s">
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>28</v>
       </c>
       <c r="C11" s="11">
         <v>4</v>
       </c>
       <c r="D11" s="11">
         <v>24</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>4</v>
       </c>
       <c r="I11" s="11">
         <v>0</v>
@@ -20430,52 +20458,52 @@
       <c r="L11" s="11">
         <v>1</v>
       </c>
       <c r="M11" s="11">
         <v>3</v>
       </c>
       <c r="N11" s="11">
         <v>10</v>
       </c>
       <c r="O11" s="11">
         <v>2</v>
       </c>
       <c r="P11" s="11">
         <v>8</v>
       </c>
       <c r="Q11" s="11">
         <v>10</v>
       </c>
       <c r="R11" s="11">
         <v>1</v>
       </c>
       <c r="S11" s="11">
         <v>9</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A12" s="19" t="s">
+    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11">
         <v>52</v>
       </c>
       <c r="C12" s="11">
         <v>3</v>
       </c>
       <c r="D12" s="11">
         <v>49</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
         <v>3</v>
       </c>
       <c r="I12" s="11">
         <v>0</v>
@@ -20489,52 +20517,52 @@
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>12</v>
       </c>
       <c r="N12" s="11">
         <v>25</v>
       </c>
       <c r="O12" s="11">
         <v>2</v>
       </c>
       <c r="P12" s="11">
         <v>23</v>
       </c>
       <c r="Q12" s="11">
         <v>12</v>
       </c>
       <c r="R12" s="11">
         <v>1</v>
       </c>
       <c r="S12" s="11">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A13" s="19" t="s">
+    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
         <v>42</v>
       </c>
       <c r="C13" s="11">
         <v>1</v>
       </c>
       <c r="D13" s="11">
         <v>41</v>
       </c>
       <c r="E13" s="11">
         <v>1</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>1</v>
       </c>
       <c r="H13" s="11">
         <v>2</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
@@ -20548,52 +20576,52 @@
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>4</v>
       </c>
       <c r="N13" s="11">
         <v>12</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
       <c r="P13" s="11">
         <v>12</v>
       </c>
       <c r="Q13" s="11">
         <v>23</v>
       </c>
       <c r="R13" s="11">
         <v>1</v>
       </c>
       <c r="S13" s="11">
         <v>22</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A14" s="19" t="s">
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11">
         <v>23</v>
       </c>
       <c r="C14" s="11">
         <v>6</v>
       </c>
       <c r="D14" s="11">
         <v>17</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>4</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
@@ -20607,52 +20635,52 @@
       <c r="L14" s="11">
         <v>2</v>
       </c>
       <c r="M14" s="11">
         <v>5</v>
       </c>
       <c r="N14" s="11">
         <v>7</v>
       </c>
       <c r="O14" s="11">
         <v>4</v>
       </c>
       <c r="P14" s="11">
         <v>3</v>
       </c>
       <c r="Q14" s="11">
         <v>5</v>
       </c>
       <c r="R14" s="11">
         <v>0</v>
       </c>
       <c r="S14" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A15" s="19" t="s">
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11">
         <v>35</v>
       </c>
       <c r="C15" s="11">
         <v>3</v>
       </c>
       <c r="D15" s="11">
         <v>32</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>2</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
@@ -20666,52 +20694,52 @@
       <c r="L15" s="11">
         <v>2</v>
       </c>
       <c r="M15" s="11">
         <v>7</v>
       </c>
       <c r="N15" s="11">
         <v>9</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
       <c r="P15" s="11">
         <v>9</v>
       </c>
       <c r="Q15" s="11">
         <v>15</v>
       </c>
       <c r="R15" s="11">
         <v>1</v>
       </c>
       <c r="S15" s="11">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A16" s="19" t="s">
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
         <v>19</v>
       </c>
       <c r="C16" s="11">
         <v>1</v>
       </c>
       <c r="D16" s="11">
         <v>18</v>
       </c>
       <c r="E16" s="11">
         <v>2</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>2</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
@@ -20725,52 +20753,52 @@
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>1</v>
       </c>
       <c r="N16" s="11">
         <v>6</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
         <v>6</v>
       </c>
       <c r="Q16" s="11">
         <v>10</v>
       </c>
       <c r="R16" s="11">
         <v>1</v>
       </c>
       <c r="S16" s="11">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A17" s="19" t="s">
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
         <v>73</v>
       </c>
       <c r="C17" s="11">
         <v>9</v>
       </c>
       <c r="D17" s="11">
         <v>64</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
         <v>6</v>
       </c>
       <c r="I17" s="11">
         <v>0</v>
@@ -20784,52 +20812,52 @@
       <c r="L17" s="11">
         <v>1</v>
       </c>
       <c r="M17" s="11">
         <v>14</v>
       </c>
       <c r="N17" s="11">
         <v>17</v>
       </c>
       <c r="O17" s="11">
         <v>5</v>
       </c>
       <c r="P17" s="11">
         <v>12</v>
       </c>
       <c r="Q17" s="11">
         <v>35</v>
       </c>
       <c r="R17" s="11">
         <v>3</v>
       </c>
       <c r="S17" s="11">
         <v>32</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A18" s="19" t="s">
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11">
         <v>56</v>
       </c>
       <c r="C18" s="11">
         <v>10</v>
       </c>
       <c r="D18" s="11">
         <v>46</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>0</v>
       </c>
       <c r="G18" s="11">
         <v>0</v>
       </c>
       <c r="H18" s="11">
         <v>7</v>
       </c>
       <c r="I18" s="11">
         <v>1</v>
@@ -20843,52 +20871,52 @@
       <c r="L18" s="11">
         <v>3</v>
       </c>
       <c r="M18" s="11">
         <v>7</v>
       </c>
       <c r="N18" s="11">
         <v>25</v>
       </c>
       <c r="O18" s="11">
         <v>3</v>
       </c>
       <c r="P18" s="11">
         <v>22</v>
       </c>
       <c r="Q18" s="11">
         <v>14</v>
       </c>
       <c r="R18" s="11">
         <v>3</v>
       </c>
       <c r="S18" s="11">
         <v>11</v>
       </c>
     </row>
-    <row r="19" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A19" s="19" t="s">
+    <row r="19" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>14</v>
       </c>
       <c r="C19" s="11">
         <v>1</v>
       </c>
       <c r="D19" s="11">
         <v>13</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>0</v>
       </c>
       <c r="H19" s="11">
         <v>3</v>
       </c>
       <c r="I19" s="11">
         <v>0</v>
@@ -20902,52 +20930,52 @@
       <c r="L19" s="11">
         <v>0</v>
       </c>
       <c r="M19" s="11">
         <v>2</v>
       </c>
       <c r="N19" s="11">
         <v>4</v>
       </c>
       <c r="O19" s="11">
         <v>0</v>
       </c>
       <c r="P19" s="11">
         <v>4</v>
       </c>
       <c r="Q19" s="11">
         <v>5</v>
       </c>
       <c r="R19" s="11">
         <v>1</v>
       </c>
       <c r="S19" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A20" s="19" t="s">
+    <row r="20" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>4</v>
       </c>
       <c r="C20" s="11">
         <v>2</v>
       </c>
       <c r="D20" s="11">
         <v>2</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
@@ -20961,52 +20989,52 @@
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>0</v>
       </c>
       <c r="N20" s="11">
         <v>0</v>
       </c>
       <c r="O20" s="11">
         <v>0</v>
       </c>
       <c r="P20" s="11">
         <v>0</v>
       </c>
       <c r="Q20" s="11">
         <v>4</v>
       </c>
       <c r="R20" s="11">
         <v>2</v>
       </c>
       <c r="S20" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A21" s="19" t="s">
+    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
         <v>29</v>
       </c>
       <c r="C21" s="11">
         <v>3</v>
       </c>
       <c r="D21" s="11">
         <v>26</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>1</v>
       </c>
       <c r="I21" s="11">
         <v>0</v>
@@ -21020,52 +21048,52 @@
       <c r="L21" s="11">
         <v>0</v>
       </c>
       <c r="M21" s="11">
         <v>8</v>
       </c>
       <c r="N21" s="11">
         <v>11</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
       <c r="P21" s="11">
         <v>11</v>
       </c>
       <c r="Q21" s="11">
         <v>9</v>
       </c>
       <c r="R21" s="11">
         <v>3</v>
       </c>
       <c r="S21" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A22" s="19" t="s">
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>2</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>2</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
@@ -21079,52 +21107,52 @@
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>1</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
       <c r="Q22" s="11">
         <v>1</v>
       </c>
       <c r="R22" s="11">
         <v>0</v>
       </c>
       <c r="S22" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A23" s="19" t="s">
+    <row r="23" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11">
         <v>8</v>
       </c>
       <c r="C23" s="11">
         <v>1</v>
       </c>
       <c r="D23" s="11">
         <v>7</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
         <v>0</v>
       </c>
       <c r="I23" s="11">
         <v>0</v>
@@ -21138,52 +21166,52 @@
       <c r="L23" s="11">
         <v>0</v>
       </c>
       <c r="M23" s="11">
         <v>2</v>
       </c>
       <c r="N23" s="11">
         <v>4</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
       <c r="P23" s="11">
         <v>4</v>
       </c>
       <c r="Q23" s="11">
         <v>2</v>
       </c>
       <c r="R23" s="11">
         <v>1</v>
       </c>
       <c r="S23" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A24" s="19" t="s">
+    <row r="24" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
         <v>21</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11">
         <v>20</v>
       </c>
       <c r="E24" s="11">
         <v>0</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>1</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
@@ -21197,52 +21225,52 @@
       <c r="L24" s="11">
         <v>0</v>
       </c>
       <c r="M24" s="11">
         <v>1</v>
       </c>
       <c r="N24" s="11">
         <v>10</v>
       </c>
       <c r="O24" s="11">
         <v>0</v>
       </c>
       <c r="P24" s="11">
         <v>10</v>
       </c>
       <c r="Q24" s="11">
         <v>9</v>
       </c>
       <c r="R24" s="11">
         <v>1</v>
       </c>
       <c r="S24" s="11">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A25" s="19" t="s">
+    <row r="25" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11">
         <v>77</v>
       </c>
       <c r="C25" s="11">
         <v>5</v>
       </c>
       <c r="D25" s="11">
         <v>72</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>11</v>
       </c>
       <c r="I25" s="11">
         <v>0</v>
@@ -21256,52 +21284,52 @@
       <c r="L25" s="11">
         <v>2</v>
       </c>
       <c r="M25" s="11">
         <v>19</v>
       </c>
       <c r="N25" s="11">
         <v>17</v>
       </c>
       <c r="O25" s="11">
         <v>0</v>
       </c>
       <c r="P25" s="11">
         <v>17</v>
       </c>
       <c r="Q25" s="11">
         <v>28</v>
       </c>
       <c r="R25" s="11">
         <v>3</v>
       </c>
       <c r="S25" s="11">
         <v>25</v>
       </c>
     </row>
-    <row r="26" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A26" s="19" t="s">
+    <row r="26" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
         <v>19</v>
       </c>
       <c r="C26" s="11">
         <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>17</v>
       </c>
       <c r="E26" s="11">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>1</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
@@ -21315,52 +21343,52 @@
       <c r="L26" s="11">
         <v>1</v>
       </c>
       <c r="M26" s="11">
         <v>6</v>
       </c>
       <c r="N26" s="11">
         <v>1</v>
       </c>
       <c r="O26" s="11">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>1</v>
       </c>
       <c r="Q26" s="11">
         <v>10</v>
       </c>
       <c r="R26" s="11">
         <v>1</v>
       </c>
       <c r="S26" s="11">
         <v>9</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A27" s="19" t="s">
+    <row r="27" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="11">
         <v>25</v>
       </c>
       <c r="C27" s="11">
         <v>2</v>
       </c>
       <c r="D27" s="11">
         <v>23</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>2</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
@@ -21374,52 +21402,52 @@
       <c r="L27" s="11">
         <v>0</v>
       </c>
       <c r="M27" s="11">
         <v>5</v>
       </c>
       <c r="N27" s="11">
         <v>10</v>
       </c>
       <c r="O27" s="11">
         <v>0</v>
       </c>
       <c r="P27" s="11">
         <v>10</v>
       </c>
       <c r="Q27" s="11">
         <v>8</v>
       </c>
       <c r="R27" s="11">
         <v>2</v>
       </c>
       <c r="S27" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A28" s="18" t="s">
+    <row r="28" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="11">
         <v>386</v>
       </c>
       <c r="C28" s="11">
         <v>29</v>
       </c>
       <c r="D28" s="11">
         <v>357</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
       <c r="G28" s="11">
         <v>0</v>
       </c>
       <c r="H28" s="11">
         <v>31</v>
       </c>
       <c r="I28" s="11">
         <v>4</v>
@@ -21433,52 +21461,52 @@
       <c r="L28" s="11">
         <v>4</v>
       </c>
       <c r="M28" s="11">
         <v>87</v>
       </c>
       <c r="N28" s="11">
         <v>125</v>
       </c>
       <c r="O28" s="11">
         <v>7</v>
       </c>
       <c r="P28" s="11">
         <v>118</v>
       </c>
       <c r="Q28" s="11">
         <v>139</v>
       </c>
       <c r="R28" s="11">
         <v>14</v>
       </c>
       <c r="S28" s="11">
         <v>125</v>
       </c>
     </row>
-    <row r="29" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A29" s="18" t="s">
+    <row r="29" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="11">
         <v>122</v>
       </c>
       <c r="C29" s="11">
         <v>7</v>
       </c>
       <c r="D29" s="11">
         <v>115</v>
       </c>
       <c r="E29" s="11">
         <v>1</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>1</v>
       </c>
       <c r="H29" s="11">
         <v>8</v>
       </c>
       <c r="I29" s="11">
         <v>1</v>
@@ -21492,52 +21520,52 @@
       <c r="L29" s="11">
         <v>1</v>
       </c>
       <c r="M29" s="11">
         <v>28</v>
       </c>
       <c r="N29" s="11">
         <v>27</v>
       </c>
       <c r="O29" s="11">
         <v>4</v>
       </c>
       <c r="P29" s="11">
         <v>23</v>
       </c>
       <c r="Q29" s="11">
         <v>57</v>
       </c>
       <c r="R29" s="11">
         <v>1</v>
       </c>
       <c r="S29" s="11">
         <v>56</v>
       </c>
     </row>
-    <row r="30" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A30" s="19" t="s">
+    <row r="30" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="11">
         <v>2</v>
       </c>
       <c r="C30" s="11">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>2</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>1</v>
       </c>
       <c r="I30" s="11">
         <v>0</v>
@@ -21551,52 +21579,52 @@
       <c r="L30" s="11">
         <v>0</v>
       </c>
       <c r="M30" s="11">
         <v>0</v>
       </c>
       <c r="N30" s="11">
         <v>1</v>
       </c>
       <c r="O30" s="11">
         <v>0</v>
       </c>
       <c r="P30" s="11">
         <v>1</v>
       </c>
       <c r="Q30" s="11">
         <v>0</v>
       </c>
       <c r="R30" s="11">
         <v>0</v>
       </c>
       <c r="S30" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A31" s="20" t="s">
+    <row r="31" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="13">
         <v>0</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>0</v>
       </c>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="13">
         <v>0</v>
@@ -21610,3675 +21638,1893 @@
       <c r="L31" s="13">
         <v>0</v>
       </c>
       <c r="M31" s="13">
         <v>0</v>
       </c>
       <c r="N31" s="13">
         <v>0</v>
       </c>
       <c r="O31" s="13">
         <v>0</v>
       </c>
       <c r="P31" s="13">
         <v>0</v>
       </c>
       <c r="Q31" s="13">
         <v>0</v>
       </c>
       <c r="R31" s="13">
         <v>0</v>
       </c>
       <c r="S31" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="12.75" customHeight="1">
+    <row r="32" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="33" ht="15" customHeight="1"/>
-[...1748 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{270078D0-D460-4512-9447-100B2F1A177E}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4E1A6B7-B68F-49F2-B3BF-B43039E1F1E5}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6:U6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...23 lines deleted...]
-        <v>116</v>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="33" t="s">
+        <v>108</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...3 lines deleted...]
-      <c r="B5" s="51" t="s">
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
+      <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="48" t="s">
+      <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="48" t="s">
+      <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="48" t="s">
+      <c r="K5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="N5" s="48" t="s">
+      <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="48" t="s">
+      <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="T5" s="49" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+      <c r="T5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="B6" s="11">
-        <v>10728</v>
+        <v>12669</v>
       </c>
       <c r="C6" s="11">
-        <v>1863</v>
+        <v>2151</v>
       </c>
       <c r="D6" s="11">
-        <v>8865</v>
+        <v>10518</v>
       </c>
       <c r="E6" s="11">
-        <v>505</v>
+        <v>372</v>
       </c>
       <c r="F6" s="11">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="G6" s="11">
-        <v>445</v>
+        <v>325</v>
       </c>
       <c r="H6" s="11">
-        <v>1778</v>
+        <v>1977</v>
       </c>
       <c r="I6" s="11">
-        <v>364</v>
+        <v>383</v>
       </c>
       <c r="J6" s="11">
-        <v>1414</v>
+        <v>1594</v>
       </c>
       <c r="K6" s="11">
-        <v>1969</v>
+        <v>2301</v>
       </c>
       <c r="L6" s="11">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="M6" s="11">
-        <v>1515</v>
+        <v>1852</v>
       </c>
       <c r="N6" s="11">
-        <v>1831</v>
+        <v>2182</v>
       </c>
       <c r="O6" s="11">
-        <v>303</v>
+        <v>403</v>
       </c>
       <c r="P6" s="11">
-        <v>1528</v>
+        <v>1779</v>
       </c>
       <c r="Q6" s="11">
-        <v>4645</v>
+        <v>5837</v>
       </c>
       <c r="R6" s="11">
-        <v>682</v>
+        <v>869</v>
       </c>
       <c r="S6" s="11">
-        <v>3963</v>
+        <v>4968</v>
       </c>
       <c r="T6" s="11">
+        <v>167</v>
+      </c>
+      <c r="U6" s="11">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="11">
+        <v>1455</v>
+      </c>
+      <c r="C7" s="11">
+        <v>251</v>
+      </c>
+      <c r="D7" s="11">
+        <v>1204</v>
+      </c>
+      <c r="E7" s="11">
+        <v>45</v>
+      </c>
+      <c r="F7" s="11">
+        <v>7</v>
+      </c>
+      <c r="G7" s="11">
+        <v>38</v>
+      </c>
+      <c r="H7" s="11">
+        <v>262</v>
+      </c>
+      <c r="I7" s="11">
+        <v>48</v>
+      </c>
+      <c r="J7" s="11">
+        <v>214</v>
+      </c>
+      <c r="K7" s="11">
+        <v>260</v>
+      </c>
+      <c r="L7" s="11">
+        <v>46</v>
+      </c>
+      <c r="M7" s="11">
+        <v>214</v>
+      </c>
+      <c r="N7" s="11">
+        <v>261</v>
+      </c>
+      <c r="O7" s="11">
+        <v>56</v>
+      </c>
+      <c r="P7" s="11">
+        <v>205</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>627</v>
+      </c>
+      <c r="R7" s="11">
         <v>94</v>
       </c>
-      <c r="U6" s="11">
-[...4 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="S7" s="11">
+        <v>533</v>
+      </c>
+      <c r="T7" s="11">
+        <v>29</v>
+      </c>
+      <c r="U7" s="11">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="11">
+        <v>1793</v>
+      </c>
+      <c r="C8" s="11">
+        <v>280</v>
+      </c>
+      <c r="D8" s="11">
+        <v>1513</v>
+      </c>
+      <c r="E8" s="11">
+        <v>38</v>
+      </c>
+      <c r="F8" s="11">
+        <v>3</v>
+      </c>
+      <c r="G8" s="11">
+        <v>35</v>
+      </c>
+      <c r="H8" s="11">
+        <v>291</v>
+      </c>
+      <c r="I8" s="11">
+        <v>53</v>
+      </c>
+      <c r="J8" s="11">
+        <v>238</v>
+      </c>
+      <c r="K8" s="11">
+        <v>337</v>
+      </c>
+      <c r="L8" s="11">
+        <v>66</v>
+      </c>
+      <c r="M8" s="11">
+        <v>271</v>
+      </c>
+      <c r="N8" s="11">
+        <v>280</v>
+      </c>
+      <c r="O8" s="11">
+        <v>54</v>
+      </c>
+      <c r="P8" s="11">
+        <v>226</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>847</v>
+      </c>
+      <c r="R8" s="11">
+        <v>104</v>
+      </c>
+      <c r="S8" s="11">
+        <v>743</v>
+      </c>
+      <c r="T8" s="11">
+        <v>34</v>
+      </c>
+      <c r="U8" s="11">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="11">
+        <v>926</v>
+      </c>
+      <c r="C9" s="11">
+        <v>161</v>
+      </c>
+      <c r="D9" s="11">
+        <v>765</v>
+      </c>
+      <c r="E9" s="11">
+        <v>24</v>
+      </c>
+      <c r="F9" s="11">
+        <v>3</v>
+      </c>
+      <c r="G9" s="11">
+        <v>21</v>
+      </c>
+      <c r="H9" s="11">
+        <v>164</v>
+      </c>
+      <c r="I9" s="11">
+        <v>34</v>
+      </c>
+      <c r="J9" s="11">
+        <v>130</v>
+      </c>
+      <c r="K9" s="11">
+        <v>160</v>
+      </c>
+      <c r="L9" s="11">
+        <v>29</v>
+      </c>
+      <c r="M9" s="11">
+        <v>131</v>
+      </c>
+      <c r="N9" s="11">
+        <v>157</v>
+      </c>
+      <c r="O9" s="11">
+        <v>33</v>
+      </c>
+      <c r="P9" s="11">
+        <v>124</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>421</v>
+      </c>
+      <c r="R9" s="11">
+        <v>62</v>
+      </c>
+      <c r="S9" s="11">
+        <v>359</v>
+      </c>
+      <c r="T9" s="11">
+        <v>13</v>
+      </c>
+      <c r="U9" s="11">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="11">
+        <v>1775</v>
+      </c>
+      <c r="C10" s="11">
+        <v>266</v>
+      </c>
+      <c r="D10" s="11">
+        <v>1509</v>
+      </c>
+      <c r="E10" s="11">
+        <v>58</v>
+      </c>
+      <c r="F10" s="11">
+        <v>3</v>
+      </c>
+      <c r="G10" s="11">
+        <v>55</v>
+      </c>
+      <c r="H10" s="11">
+        <v>295</v>
+      </c>
+      <c r="I10" s="11">
+        <v>56</v>
+      </c>
+      <c r="J10" s="11">
+        <v>239</v>
+      </c>
+      <c r="K10" s="11">
+        <v>326</v>
+      </c>
+      <c r="L10" s="11">
+        <v>50</v>
+      </c>
+      <c r="M10" s="11">
+        <v>276</v>
+      </c>
+      <c r="N10" s="11">
+        <v>338</v>
+      </c>
+      <c r="O10" s="11">
+        <v>47</v>
+      </c>
+      <c r="P10" s="11">
+        <v>291</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>758</v>
+      </c>
+      <c r="R10" s="11">
+        <v>110</v>
+      </c>
+      <c r="S10" s="11">
+        <v>648</v>
+      </c>
+      <c r="T10" s="11">
+        <v>8</v>
+      </c>
+      <c r="U10" s="11">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="11">
+        <v>958</v>
+      </c>
+      <c r="C11" s="11">
+        <v>162</v>
+      </c>
+      <c r="D11" s="11">
+        <v>796</v>
+      </c>
+      <c r="E11" s="11">
+        <v>21</v>
+      </c>
+      <c r="F11" s="11">
+        <v>2</v>
+      </c>
+      <c r="G11" s="11">
+        <v>19</v>
+      </c>
+      <c r="H11" s="11">
+        <v>160</v>
+      </c>
+      <c r="I11" s="11">
+        <v>30</v>
+      </c>
+      <c r="J11" s="11">
+        <v>130</v>
+      </c>
+      <c r="K11" s="11">
+        <v>169</v>
+      </c>
+      <c r="L11" s="11">
+        <v>31</v>
+      </c>
+      <c r="M11" s="11">
+        <v>138</v>
+      </c>
+      <c r="N11" s="11">
+        <v>174</v>
+      </c>
+      <c r="O11" s="11">
+        <v>33</v>
+      </c>
+      <c r="P11" s="11">
+        <v>141</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>434</v>
+      </c>
+      <c r="R11" s="11">
+        <v>66</v>
+      </c>
+      <c r="S11" s="11">
+        <v>368</v>
+      </c>
+      <c r="T11" s="11">
+        <v>16</v>
+      </c>
+      <c r="U11" s="11">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1362</v>
+      </c>
+      <c r="C12" s="11">
+        <v>214</v>
+      </c>
+      <c r="D12" s="11">
+        <v>1148</v>
+      </c>
+      <c r="E12" s="11">
+        <v>59</v>
+      </c>
+      <c r="F12" s="11">
+        <v>5</v>
+      </c>
+      <c r="G12" s="11">
+        <v>54</v>
+      </c>
+      <c r="H12" s="11">
+        <v>201</v>
+      </c>
+      <c r="I12" s="11">
         <v>32</v>
       </c>
-      <c r="B7" s="11">
-[...85 lines deleted...]
-      <c r="I8" s="11">
+      <c r="J12" s="11">
+        <v>169</v>
+      </c>
+      <c r="K12" s="11">
+        <v>222</v>
+      </c>
+      <c r="L12" s="11">
+        <v>45</v>
+      </c>
+      <c r="M12" s="11">
+        <v>177</v>
+      </c>
+      <c r="N12" s="11">
+        <v>203</v>
+      </c>
+      <c r="O12" s="11">
+        <v>38</v>
+      </c>
+      <c r="P12" s="11">
+        <v>165</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>677</v>
+      </c>
+      <c r="R12" s="11">
+        <v>94</v>
+      </c>
+      <c r="S12" s="11">
+        <v>583</v>
+      </c>
+      <c r="T12" s="11">
+        <v>3</v>
+      </c>
+      <c r="U12" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="11">
+        <v>301</v>
+      </c>
+      <c r="C13" s="11">
         <v>64</v>
       </c>
-      <c r="J8" s="11">
-[...14 lines deleted...]
-      <c r="O8" s="11">
+      <c r="D13" s="11">
+        <v>237</v>
+      </c>
+      <c r="E13" s="11">
+        <v>4</v>
+      </c>
+      <c r="F13" s="11">
+        <v>0</v>
+      </c>
+      <c r="G13" s="11">
+        <v>4</v>
+      </c>
+      <c r="H13" s="11">
+        <v>48</v>
+      </c>
+      <c r="I13" s="11">
+        <v>8</v>
+      </c>
+      <c r="J13" s="11">
+        <v>40</v>
+      </c>
+      <c r="K13" s="11">
+        <v>55</v>
+      </c>
+      <c r="L13" s="11">
+        <v>15</v>
+      </c>
+      <c r="M13" s="11">
+        <v>40</v>
+      </c>
+      <c r="N13" s="11">
         <v>44</v>
       </c>
-      <c r="P8" s="11">
-[...76 lines deleted...]
-      <c r="T9" s="11">
+      <c r="O13" s="11">
         <v>11</v>
-      </c>
-[...243 lines deleted...]
-        <v>9</v>
       </c>
       <c r="P13" s="11">
         <v>33</v>
       </c>
       <c r="Q13" s="11">
-        <v>124</v>
+        <v>150</v>
       </c>
       <c r="R13" s="11">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="S13" s="11">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="T13" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U13" s="11">
-        <v>11</v>
-[...3 lines deleted...]
-      <c r="A14" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="11">
-        <v>206</v>
+        <v>244</v>
       </c>
       <c r="C14" s="11">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D14" s="11">
-        <v>170</v>
+        <v>202</v>
       </c>
       <c r="E14" s="11">
         <v>14</v>
       </c>
       <c r="F14" s="11">
         <v>4</v>
       </c>
       <c r="G14" s="11">
         <v>10</v>
       </c>
       <c r="H14" s="11">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I14" s="11">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J14" s="11">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="K14" s="11">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="L14" s="11">
+        <v>9</v>
+      </c>
+      <c r="M14" s="11">
+        <v>31</v>
+      </c>
+      <c r="N14" s="11">
+        <v>42</v>
+      </c>
+      <c r="O14" s="11">
+        <v>7</v>
+      </c>
+      <c r="P14" s="11">
+        <v>35</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>105</v>
+      </c>
+      <c r="R14" s="11">
         <v>11</v>
       </c>
-      <c r="M14" s="11">
-[...2 lines deleted...]
-      <c r="N14" s="11">
+      <c r="S14" s="11">
+        <v>94</v>
+      </c>
+      <c r="T14" s="11">
+        <v>3</v>
+      </c>
+      <c r="U14" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="11">
+        <v>259</v>
+      </c>
+      <c r="C15" s="11">
+        <v>35</v>
+      </c>
+      <c r="D15" s="11">
+        <v>224</v>
+      </c>
+      <c r="E15" s="11">
+        <v>7</v>
+      </c>
+      <c r="F15" s="11">
+        <v>0</v>
+      </c>
+      <c r="G15" s="11">
+        <v>7</v>
+      </c>
+      <c r="H15" s="11">
         <v>29</v>
-      </c>
-[...45 lines deleted...]
-        <v>28</v>
       </c>
       <c r="I15" s="11">
         <v>6</v>
       </c>
       <c r="J15" s="11">
+        <v>23</v>
+      </c>
+      <c r="K15" s="11">
+        <v>43</v>
+      </c>
+      <c r="L15" s="11">
+        <v>5</v>
+      </c>
+      <c r="M15" s="11">
+        <v>38</v>
+      </c>
+      <c r="N15" s="11">
+        <v>37</v>
+      </c>
+      <c r="O15" s="11">
+        <v>3</v>
+      </c>
+      <c r="P15" s="11">
+        <v>34</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>143</v>
+      </c>
+      <c r="R15" s="11">
+        <v>21</v>
+      </c>
+      <c r="S15" s="11">
+        <v>122</v>
+      </c>
+      <c r="T15" s="11">
+        <v>0</v>
+      </c>
+      <c r="U15" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="11">
+        <v>556</v>
+      </c>
+      <c r="C16" s="11">
+        <v>96</v>
+      </c>
+      <c r="D16" s="11">
+        <v>460</v>
+      </c>
+      <c r="E16" s="11">
         <v>22</v>
       </c>
-      <c r="K15" s="11">
-[...48 lines deleted...]
-      </c>
       <c r="F16" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G16" s="11">
         <v>17</v>
       </c>
       <c r="H16" s="11">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="I16" s="11">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J16" s="11">
+        <v>71</v>
+      </c>
+      <c r="K16" s="11">
+        <v>130</v>
+      </c>
+      <c r="L16" s="11">
+        <v>26</v>
+      </c>
+      <c r="M16" s="11">
+        <v>104</v>
+      </c>
+      <c r="N16" s="11">
+        <v>105</v>
+      </c>
+      <c r="O16" s="11">
+        <v>24</v>
+      </c>
+      <c r="P16" s="11">
         <v>81</v>
       </c>
-      <c r="K16" s="11">
-[...16 lines deleted...]
-      </c>
       <c r="Q16" s="11">
-        <v>173</v>
+        <v>213</v>
       </c>
       <c r="R16" s="11">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="S16" s="11">
-        <v>150</v>
+        <v>187</v>
       </c>
       <c r="T16" s="11">
         <v>7</v>
       </c>
       <c r="U16" s="11">
         <v>26</v>
       </c>
     </row>
-    <row r="17" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A17" s="23" t="s">
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="11">
-        <v>349</v>
+        <v>411</v>
       </c>
       <c r="C17" s="11">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="D17" s="11">
-        <v>213</v>
+        <v>327</v>
       </c>
       <c r="E17" s="11">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F17" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G17" s="11">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H17" s="11">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I17" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J17" s="11">
         <v>43</v>
       </c>
       <c r="K17" s="11">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="L17" s="11">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="M17" s="11">
-        <v>18</v>
+        <v>84</v>
       </c>
       <c r="N17" s="11">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="O17" s="11">
+        <v>16</v>
+      </c>
+      <c r="P17" s="11">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>153</v>
+      </c>
+      <c r="R17" s="11">
+        <v>28</v>
+      </c>
+      <c r="S17" s="11">
+        <v>125</v>
+      </c>
+      <c r="T17" s="11">
+        <v>9</v>
+      </c>
+      <c r="U17" s="11">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="P17" s="11">
-[...21 lines deleted...]
-      </c>
       <c r="B18" s="11">
-        <v>301</v>
+        <v>386</v>
       </c>
       <c r="C18" s="11">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D18" s="11">
-        <v>249</v>
+        <v>318</v>
       </c>
       <c r="E18" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F18" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G18" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H18" s="11">
         <v>54</v>
       </c>
       <c r="I18" s="11">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="J18" s="11">
+        <v>42</v>
+      </c>
+      <c r="K18" s="11">
+        <v>74</v>
+      </c>
+      <c r="L18" s="11">
+        <v>18</v>
+      </c>
+      <c r="M18" s="11">
+        <v>56</v>
+      </c>
+      <c r="N18" s="11">
+        <v>72</v>
+      </c>
+      <c r="O18" s="11">
+        <v>8</v>
+      </c>
+      <c r="P18" s="11">
+        <v>64</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>180</v>
+      </c>
+      <c r="R18" s="11">
+        <v>29</v>
+      </c>
+      <c r="S18" s="11">
+        <v>151</v>
+      </c>
+      <c r="T18" s="11">
+        <v>3</v>
+      </c>
+      <c r="U18" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>244</v>
+      </c>
+      <c r="C19" s="11">
+        <v>56</v>
+      </c>
+      <c r="D19" s="11">
+        <v>188</v>
+      </c>
+      <c r="E19" s="11">
+        <v>16</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>16</v>
+      </c>
+      <c r="H19" s="11">
+        <v>41</v>
+      </c>
+      <c r="I19" s="11">
+        <v>8</v>
+      </c>
+      <c r="J19" s="11">
+        <v>33</v>
+      </c>
+      <c r="K19" s="11">
+        <v>49</v>
+      </c>
+      <c r="L19" s="11">
+        <v>13</v>
+      </c>
+      <c r="M19" s="11">
+        <v>36</v>
+      </c>
+      <c r="N19" s="11">
         <v>35</v>
       </c>
-      <c r="K18" s="11">
-[...2 lines deleted...]
-      <c r="L18" s="11">
+      <c r="O19" s="11">
         <v>7</v>
       </c>
-      <c r="M18" s="11">
-[...34 lines deleted...]
-      <c r="C19" s="11">
+      <c r="P19" s="11">
+        <v>28</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>103</v>
+      </c>
+      <c r="R19" s="11">
+        <v>28</v>
+      </c>
+      <c r="S19" s="11">
+        <v>75</v>
+      </c>
+      <c r="T19" s="11">
+        <v>0</v>
+      </c>
+      <c r="U19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="11">
+        <v>431</v>
+      </c>
+      <c r="C20" s="11">
+        <v>82</v>
+      </c>
+      <c r="D20" s="11">
+        <v>349</v>
+      </c>
+      <c r="E20" s="11">
+        <v>8</v>
+      </c>
+      <c r="F20" s="11">
+        <v>2</v>
+      </c>
+      <c r="G20" s="11">
+        <v>6</v>
+      </c>
+      <c r="H20" s="11">
         <v>52</v>
       </c>
-      <c r="D19" s="11">
-[...8 lines deleted...]
-      <c r="G19" s="11">
+      <c r="I20" s="11">
         <v>12</v>
       </c>
-      <c r="H19" s="11">
-[...55 lines deleted...]
-      <c r="E20" s="11">
+      <c r="J20" s="11">
+        <v>40</v>
+      </c>
+      <c r="K20" s="11">
+        <v>65</v>
+      </c>
+      <c r="L20" s="11">
         <v>12</v>
       </c>
-      <c r="F20" s="11">
-[...19 lines deleted...]
-      </c>
       <c r="M20" s="11">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N20" s="11">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="O20" s="11">
         <v>10</v>
       </c>
       <c r="P20" s="11">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="Q20" s="11">
-        <v>176</v>
+        <v>237</v>
       </c>
       <c r="R20" s="11">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="S20" s="11">
-        <v>144</v>
+        <v>191</v>
       </c>
       <c r="T20" s="11">
+        <v>9</v>
+      </c>
+      <c r="U20" s="11">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="11">
+        <v>226</v>
+      </c>
+      <c r="C21" s="11">
+        <v>52</v>
+      </c>
+      <c r="D21" s="11">
+        <v>174</v>
+      </c>
+      <c r="E21" s="11">
+        <v>2</v>
+      </c>
+      <c r="F21" s="11">
+        <v>1</v>
+      </c>
+      <c r="G21" s="11">
+        <v>1</v>
+      </c>
+      <c r="H21" s="11">
+        <v>23</v>
+      </c>
+      <c r="I21" s="11">
         <v>6</v>
       </c>
-      <c r="U20" s="11">
-[...30 lines deleted...]
-      </c>
       <c r="J21" s="11">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="11">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L21" s="11">
         <v>11</v>
       </c>
       <c r="M21" s="11">
+        <v>25</v>
+      </c>
+      <c r="N21" s="11">
+        <v>37</v>
+      </c>
+      <c r="O21" s="11">
+        <v>13</v>
+      </c>
+      <c r="P21" s="11">
+        <v>24</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>128</v>
+      </c>
+      <c r="R21" s="11">
+        <v>21</v>
+      </c>
+      <c r="S21" s="11">
+        <v>107</v>
+      </c>
+      <c r="T21" s="11">
+        <v>5</v>
+      </c>
+      <c r="U21" s="11">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
+        <v>424</v>
+      </c>
+      <c r="C22" s="11">
+        <v>87</v>
+      </c>
+      <c r="D22" s="11">
+        <v>337</v>
+      </c>
+      <c r="E22" s="11">
+        <v>7</v>
+      </c>
+      <c r="F22" s="11">
+        <v>2</v>
+      </c>
+      <c r="G22" s="11">
+        <v>5</v>
+      </c>
+      <c r="H22" s="11">
+        <v>48</v>
+      </c>
+      <c r="I22" s="11">
+        <v>16</v>
+      </c>
+      <c r="J22" s="11">
+        <v>32</v>
+      </c>
+      <c r="K22" s="11">
+        <v>68</v>
+      </c>
+      <c r="L22" s="11">
+        <v>13</v>
+      </c>
+      <c r="M22" s="11">
+        <v>55</v>
+      </c>
+      <c r="N22" s="11">
+        <v>83</v>
+      </c>
+      <c r="O22" s="11">
+        <v>20</v>
+      </c>
+      <c r="P22" s="11">
+        <v>63</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>218</v>
+      </c>
+      <c r="R22" s="11">
+        <v>36</v>
+      </c>
+      <c r="S22" s="11">
+        <v>182</v>
+      </c>
+      <c r="T22" s="11">
+        <v>17</v>
+      </c>
+      <c r="U22" s="11">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="11">
+        <v>80</v>
+      </c>
+      <c r="C23" s="11">
+        <v>17</v>
+      </c>
+      <c r="D23" s="11">
+        <v>63</v>
+      </c>
+      <c r="E23" s="11">
+        <v>4</v>
+      </c>
+      <c r="F23" s="11">
+        <v>1</v>
+      </c>
+      <c r="G23" s="11">
+        <v>3</v>
+      </c>
+      <c r="H23" s="11">
+        <v>18</v>
+      </c>
+      <c r="I23" s="11">
+        <v>5</v>
+      </c>
+      <c r="J23" s="11">
+        <v>13</v>
+      </c>
+      <c r="K23" s="11">
+        <v>10</v>
+      </c>
+      <c r="L23" s="11">
+        <v>4</v>
+      </c>
+      <c r="M23" s="11">
+        <v>6</v>
+      </c>
+      <c r="N23" s="11">
+        <v>16</v>
+      </c>
+      <c r="O23" s="11">
+        <v>4</v>
+      </c>
+      <c r="P23" s="11">
+        <v>12</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>32</v>
+      </c>
+      <c r="R23" s="11">
+        <v>3</v>
+      </c>
+      <c r="S23" s="11">
+        <v>29</v>
+      </c>
+      <c r="T23" s="11">
+        <v>0</v>
+      </c>
+      <c r="U23" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="11">
+        <v>195</v>
+      </c>
+      <c r="C24" s="11">
+        <v>38</v>
+      </c>
+      <c r="D24" s="11">
+        <v>157</v>
+      </c>
+      <c r="E24" s="11">
+        <v>1</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>1</v>
+      </c>
+      <c r="H24" s="11">
+        <v>18</v>
+      </c>
+      <c r="I24" s="11">
+        <v>3</v>
+      </c>
+      <c r="J24" s="11">
+        <v>15</v>
+      </c>
+      <c r="K24" s="11">
+        <v>42</v>
+      </c>
+      <c r="L24" s="11">
+        <v>8</v>
+      </c>
+      <c r="M24" s="11">
+        <v>34</v>
+      </c>
+      <c r="N24" s="11">
+        <v>26</v>
+      </c>
+      <c r="O24" s="11">
+        <v>5</v>
+      </c>
+      <c r="P24" s="11">
+        <v>21</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>108</v>
+      </c>
+      <c r="R24" s="11">
+        <v>22</v>
+      </c>
+      <c r="S24" s="11">
+        <v>86</v>
+      </c>
+      <c r="T24" s="11">
+        <v>0</v>
+      </c>
+      <c r="U24" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="N21" s="11">
-[...2 lines deleted...]
-      <c r="O21" s="11">
+      <c r="B25" s="11">
+        <v>265</v>
+      </c>
+      <c r="C25" s="11">
+        <v>28</v>
+      </c>
+      <c r="D25" s="11">
+        <v>237</v>
+      </c>
+      <c r="E25" s="11">
         <v>7</v>
       </c>
-      <c r="P21" s="11">
-[...228 lines deleted...]
-      </c>
       <c r="F25" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G25" s="11">
         <v>6</v>
       </c>
       <c r="H25" s="11">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="I25" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J25" s="11">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="K25" s="11">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="L25" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M25" s="11">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="N25" s="11">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O25" s="11">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="P25" s="11">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="Q25" s="11">
-        <v>94</v>
+        <v>132</v>
       </c>
       <c r="R25" s="11">
         <v>10</v>
       </c>
       <c r="S25" s="11">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
       <c r="U25" s="11">
-        <v>7</v>
-[...3 lines deleted...]
-      <c r="A26" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
-        <v>243</v>
+        <v>302</v>
       </c>
       <c r="C26" s="11">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="D26" s="11">
-        <v>202</v>
+        <v>249</v>
       </c>
       <c r="E26" s="11">
         <v>10</v>
       </c>
       <c r="F26" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G26" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H26" s="11">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I26" s="11">
         <v>4</v>
       </c>
       <c r="J26" s="11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K26" s="11">
+        <v>57</v>
+      </c>
+      <c r="L26" s="11">
+        <v>16</v>
+      </c>
+      <c r="M26" s="11">
         <v>41</v>
       </c>
-      <c r="L26" s="11">
+      <c r="N26" s="11">
+        <v>55</v>
+      </c>
+      <c r="O26" s="11">
+        <v>6</v>
+      </c>
+      <c r="P26" s="11">
+        <v>49</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>148</v>
+      </c>
+      <c r="R26" s="11">
+        <v>25</v>
+      </c>
+      <c r="S26" s="11">
+        <v>123</v>
+      </c>
+      <c r="T26" s="11">
+        <v>8</v>
+      </c>
+      <c r="U26" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="11">
+        <v>64</v>
+      </c>
+      <c r="C27" s="11">
+        <v>14</v>
+      </c>
+      <c r="D27" s="11">
+        <v>50</v>
+      </c>
+      <c r="E27" s="11">
+        <v>4</v>
+      </c>
+      <c r="F27" s="11">
+        <v>1</v>
+      </c>
+      <c r="G27" s="11">
+        <v>3</v>
+      </c>
+      <c r="H27" s="11">
+        <v>14</v>
+      </c>
+      <c r="I27" s="11">
+        <v>4</v>
+      </c>
+      <c r="J27" s="11">
+        <v>10</v>
+      </c>
+      <c r="K27" s="11">
         <v>11</v>
       </c>
-      <c r="M26" s="11">
-[...49 lines deleted...]
-      <c r="H27" s="11">
+      <c r="L27" s="11">
+        <v>3</v>
+      </c>
+      <c r="M27" s="11">
+        <v>8</v>
+      </c>
+      <c r="N27" s="11">
+        <v>15</v>
+      </c>
+      <c r="O27" s="11">
+        <v>3</v>
+      </c>
+      <c r="P27" s="11">
         <v>12</v>
       </c>
-      <c r="I27" s="11">
-[...14 lines deleted...]
-      <c r="N27" s="11">
+      <c r="Q27" s="11">
+        <v>20</v>
+      </c>
+      <c r="R27" s="11">
+        <v>3</v>
+      </c>
+      <c r="S27" s="11">
+        <v>17</v>
+      </c>
+      <c r="T27" s="11">
+        <v>0</v>
+      </c>
+      <c r="U27" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="13">
+        <v>12</v>
+      </c>
+      <c r="C28" s="13">
+        <v>1</v>
+      </c>
+      <c r="D28" s="13">
         <v>11</v>
       </c>
-      <c r="O27" s="11">
-[...33 lines deleted...]
-      </c>
       <c r="E28" s="13">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G28" s="13">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H28" s="13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K28" s="13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L28" s="13">
         <v>0</v>
       </c>
       <c r="M28" s="13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q28" s="13">
         <v>3</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
         <v>3</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+  <dimension ref="A1:S36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="19" width="6.625" style="2" customWidth="1"/>
     <col min="20" max="26" width="5.25" style="2" customWidth="1"/>
     <col min="27" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:19" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="19.5" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:19" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>61</v>
-[...22 lines deleted...]
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+        <v>63</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+    </row>
+    <row r="3" spans="1:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
-      <c r="T3" s="16"/>
-[...11 lines deleted...]
-      <c r="E4" s="52" t="s">
+    </row>
+    <row r="4" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...8 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -25290,996 +23536,996 @@
       <c r="L5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="12.75" customHeight="1">
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B6" s="11">
-        <v>1117</v>
+        <v>1208</v>
       </c>
       <c r="C6" s="11">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D6" s="11">
-        <v>1013</v>
+        <v>1097</v>
       </c>
       <c r="E6" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F6" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G6" s="11">
         <v>4</v>
       </c>
       <c r="H6" s="11">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="I6" s="11">
+        <v>10</v>
+      </c>
+      <c r="J6" s="11">
+        <v>106</v>
+      </c>
+      <c r="K6" s="11">
+        <v>314</v>
+      </c>
+      <c r="L6" s="11">
+        <v>14</v>
+      </c>
+      <c r="M6" s="11">
+        <v>300</v>
+      </c>
+      <c r="N6" s="11">
+        <v>387</v>
+      </c>
+      <c r="O6" s="11">
+        <v>45</v>
+      </c>
+      <c r="P6" s="11">
+        <v>342</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>386</v>
+      </c>
+      <c r="R6" s="11">
+        <v>41</v>
+      </c>
+      <c r="S6" s="11">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J6" s="11">
-[...5 lines deleted...]
-      <c r="L6" s="11">
+      <c r="B7" s="11">
+        <v>127</v>
+      </c>
+      <c r="C7" s="11">
+        <v>12</v>
+      </c>
+      <c r="D7" s="11">
+        <v>115</v>
+      </c>
+      <c r="E7" s="11">
+        <v>0</v>
+      </c>
+      <c r="F7" s="11">
+        <v>0</v>
+      </c>
+      <c r="G7" s="11">
+        <v>0</v>
+      </c>
+      <c r="H7" s="11">
+        <v>17</v>
+      </c>
+      <c r="I7" s="11">
+        <v>0</v>
+      </c>
+      <c r="J7" s="11">
+        <v>17</v>
+      </c>
+      <c r="K7" s="11">
+        <v>46</v>
+      </c>
+      <c r="L7" s="11">
+        <v>1</v>
+      </c>
+      <c r="M7" s="11">
+        <v>45</v>
+      </c>
+      <c r="N7" s="11">
+        <v>40</v>
+      </c>
+      <c r="O7" s="11">
+        <v>8</v>
+      </c>
+      <c r="P7" s="11">
+        <v>32</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>24</v>
+      </c>
+      <c r="R7" s="11">
+        <v>3</v>
+      </c>
+      <c r="S7" s="11">
         <v>21</v>
       </c>
-      <c r="M6" s="11">
-[...22 lines deleted...]
-      <c r="A7" s="17" t="s">
+    </row>
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="11">
+        <v>28</v>
+      </c>
+      <c r="C8" s="11">
+        <v>7</v>
+      </c>
+      <c r="D8" s="11">
+        <v>21</v>
+      </c>
+      <c r="E8" s="11">
+        <v>0</v>
+      </c>
+      <c r="F8" s="11">
+        <v>0</v>
+      </c>
+      <c r="G8" s="11">
+        <v>0</v>
+      </c>
+      <c r="H8" s="11">
+        <v>0</v>
+      </c>
+      <c r="I8" s="11">
+        <v>0</v>
+      </c>
+      <c r="J8" s="11">
+        <v>0</v>
+      </c>
+      <c r="K8" s="11">
+        <v>5</v>
+      </c>
+      <c r="L8" s="11">
+        <v>0</v>
+      </c>
+      <c r="M8" s="11">
+        <v>5</v>
+      </c>
+      <c r="N8" s="11">
+        <v>10</v>
+      </c>
+      <c r="O8" s="11">
+        <v>3</v>
+      </c>
+      <c r="P8" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>13</v>
+      </c>
+      <c r="R8" s="11">
+        <v>4</v>
+      </c>
+      <c r="S8" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="11">
+        <v>69</v>
+      </c>
+      <c r="C9" s="11">
+        <v>5</v>
+      </c>
+      <c r="D9" s="11">
+        <v>64</v>
+      </c>
+      <c r="E9" s="11">
+        <v>3</v>
+      </c>
+      <c r="F9" s="11">
+        <v>1</v>
+      </c>
+      <c r="G9" s="11">
+        <v>2</v>
+      </c>
+      <c r="H9" s="11">
+        <v>11</v>
+      </c>
+      <c r="I9" s="11">
+        <v>2</v>
+      </c>
+      <c r="J9" s="11">
+        <v>9</v>
+      </c>
+      <c r="K9" s="11">
+        <v>12</v>
+      </c>
+      <c r="L9" s="11">
+        <v>1</v>
+      </c>
+      <c r="M9" s="11">
+        <v>11</v>
+      </c>
+      <c r="N9" s="11">
+        <v>23</v>
+      </c>
+      <c r="O9" s="11">
+        <v>1</v>
+      </c>
+      <c r="P9" s="11">
+        <v>22</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>20</v>
+      </c>
+      <c r="R9" s="11">
+        <v>0</v>
+      </c>
+      <c r="S9" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="11">
+        <v>3</v>
+      </c>
+      <c r="C10" s="11">
+        <v>2</v>
+      </c>
+      <c r="D10" s="11">
+        <v>1</v>
+      </c>
+      <c r="E10" s="11">
+        <v>0</v>
+      </c>
+      <c r="F10" s="11">
+        <v>0</v>
+      </c>
+      <c r="G10" s="11">
+        <v>0</v>
+      </c>
+      <c r="H10" s="11">
+        <v>0</v>
+      </c>
+      <c r="I10" s="11">
+        <v>0</v>
+      </c>
+      <c r="J10" s="11">
+        <v>0</v>
+      </c>
+      <c r="K10" s="11">
+        <v>0</v>
+      </c>
+      <c r="L10" s="11">
+        <v>0</v>
+      </c>
+      <c r="M10" s="11">
+        <v>0</v>
+      </c>
+      <c r="N10" s="11">
+        <v>1</v>
+      </c>
+      <c r="O10" s="11">
+        <v>1</v>
+      </c>
+      <c r="P10" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>2</v>
+      </c>
+      <c r="R10" s="11">
+        <v>1</v>
+      </c>
+      <c r="S10" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="11">
+        <v>19</v>
+      </c>
+      <c r="C11" s="11">
+        <v>2</v>
+      </c>
+      <c r="D11" s="11">
+        <v>17</v>
+      </c>
+      <c r="E11" s="11">
+        <v>0</v>
+      </c>
+      <c r="F11" s="11">
+        <v>0</v>
+      </c>
+      <c r="G11" s="11">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11">
+        <v>1</v>
+      </c>
+      <c r="I11" s="11">
+        <v>0</v>
+      </c>
+      <c r="J11" s="11">
+        <v>1</v>
+      </c>
+      <c r="K11" s="11">
+        <v>4</v>
+      </c>
+      <c r="L11" s="11">
+        <v>0</v>
+      </c>
+      <c r="M11" s="11">
+        <v>4</v>
+      </c>
+      <c r="N11" s="11">
+        <v>7</v>
+      </c>
+      <c r="O11" s="11">
+        <v>1</v>
+      </c>
+      <c r="P11" s="11">
         <v>6</v>
       </c>
-      <c r="B7" s="11">
-[...29 lines deleted...]
-      <c r="L7" s="11">
+      <c r="Q11" s="11">
         <v>7</v>
       </c>
-      <c r="M7" s="11">
-[...17 lines deleted...]
-      <c r="S7" s="11">
+      <c r="R11" s="11">
+        <v>1</v>
+      </c>
+      <c r="S11" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="11">
+        <v>46</v>
+      </c>
+      <c r="C12" s="11">
+        <v>3</v>
+      </c>
+      <c r="D12" s="11">
+        <v>43</v>
+      </c>
+      <c r="E12" s="11">
+        <v>0</v>
+      </c>
+      <c r="F12" s="11">
+        <v>0</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0</v>
+      </c>
+      <c r="H12" s="11">
+        <v>4</v>
+      </c>
+      <c r="I12" s="11">
+        <v>1</v>
+      </c>
+      <c r="J12" s="11">
+        <v>3</v>
+      </c>
+      <c r="K12" s="11">
+        <v>13</v>
+      </c>
+      <c r="L12" s="11">
+        <v>0</v>
+      </c>
+      <c r="M12" s="11">
+        <v>13</v>
+      </c>
+      <c r="N12" s="11">
         <v>19</v>
       </c>
-    </row>
-[...96 lines deleted...]
-      <c r="M9" s="11">
+      <c r="O12" s="11">
+        <v>2</v>
+      </c>
+      <c r="P12" s="11">
         <v>17</v>
-      </c>
-[...184 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Q12" s="11">
         <v>10</v>
       </c>
       <c r="R12" s="11">
         <v>0</v>
       </c>
       <c r="S12" s="11">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A13" s="19" t="s">
+    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C13" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D13" s="11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>1</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
       </c>
       <c r="J13" s="11">
         <v>1</v>
       </c>
       <c r="K13" s="11">
         <v>4</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>4</v>
       </c>
       <c r="N13" s="11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="O13" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P13" s="11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Q13" s="11">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="R13" s="11">
         <v>0</v>
       </c>
       <c r="S13" s="11">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="A14" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C14" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D14" s="11">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I14" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J14" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K14" s="11">
         <v>6</v>
       </c>
       <c r="L14" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M14" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N14" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O14" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="P14" s="11">
         <v>4</v>
       </c>
       <c r="Q14" s="11">
+        <v>5</v>
+      </c>
+      <c r="R14" s="11">
+        <v>0</v>
+      </c>
+      <c r="S14" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="11">
+        <v>33</v>
+      </c>
+      <c r="C15" s="11">
+        <v>2</v>
+      </c>
+      <c r="D15" s="11">
+        <v>31</v>
+      </c>
+      <c r="E15" s="11">
+        <v>0</v>
+      </c>
+      <c r="F15" s="11">
+        <v>0</v>
+      </c>
+      <c r="G15" s="11">
+        <v>0</v>
+      </c>
+      <c r="H15" s="11">
+        <v>3</v>
+      </c>
+      <c r="I15" s="11">
+        <v>0</v>
+      </c>
+      <c r="J15" s="11">
+        <v>3</v>
+      </c>
+      <c r="K15" s="11">
+        <v>7</v>
+      </c>
+      <c r="L15" s="11">
+        <v>1</v>
+      </c>
+      <c r="M15" s="11">
         <v>6</v>
       </c>
-      <c r="R14" s="11">
-[...45 lines deleted...]
-      </c>
       <c r="N15" s="11">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
       <c r="P15" s="11">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="Q15" s="11">
+        <v>13</v>
+      </c>
+      <c r="R15" s="11">
+        <v>1</v>
+      </c>
+      <c r="S15" s="11">
         <v>12</v>
       </c>
-      <c r="R15" s="11">
-[...7 lines deleted...]
-      <c r="A16" s="19" t="s">
+    </row>
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
+        <v>17</v>
+      </c>
+      <c r="C16" s="11">
+        <v>1</v>
+      </c>
+      <c r="D16" s="11">
         <v>16</v>
       </c>
-      <c r="C16" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>1</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
       </c>
       <c r="J16" s="11">
         <v>1</v>
       </c>
       <c r="K16" s="11">
         <v>2</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>2</v>
       </c>
       <c r="N16" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q16" s="11">
         <v>9</v>
       </c>
       <c r="R16" s="11">
         <v>1</v>
       </c>
       <c r="S16" s="11">
         <v>8</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A17" s="19" t="s">
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C17" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D17" s="11">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
         <v>6</v>
       </c>
       <c r="I17" s="11">
         <v>0</v>
       </c>
       <c r="J17" s="11">
         <v>6</v>
       </c>
       <c r="K17" s="11">
+        <v>15</v>
+      </c>
+      <c r="L17" s="11">
+        <v>0</v>
+      </c>
+      <c r="M17" s="11">
+        <v>15</v>
+      </c>
+      <c r="N17" s="11">
+        <v>18</v>
+      </c>
+      <c r="O17" s="11">
+        <v>5</v>
+      </c>
+      <c r="P17" s="11">
+        <v>13</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>33</v>
+      </c>
+      <c r="R17" s="11">
+        <v>2</v>
+      </c>
+      <c r="S17" s="11">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="11">
+        <v>59</v>
+      </c>
+      <c r="C18" s="11">
+        <v>10</v>
+      </c>
+      <c r="D18" s="11">
+        <v>49</v>
+      </c>
+      <c r="E18" s="11">
+        <v>1</v>
+      </c>
+      <c r="F18" s="11">
+        <v>0</v>
+      </c>
+      <c r="G18" s="11">
+        <v>1</v>
+      </c>
+      <c r="H18" s="11">
+        <v>8</v>
+      </c>
+      <c r="I18" s="11">
+        <v>2</v>
+      </c>
+      <c r="J18" s="11">
+        <v>6</v>
+      </c>
+      <c r="K18" s="11">
+        <v>13</v>
+      </c>
+      <c r="L18" s="11">
+        <v>1</v>
+      </c>
+      <c r="M18" s="11">
+        <v>12</v>
+      </c>
+      <c r="N18" s="11">
+        <v>25</v>
+      </c>
+      <c r="O18" s="11">
+        <v>3</v>
+      </c>
+      <c r="P18" s="11">
+        <v>22</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>12</v>
+      </c>
+      <c r="R18" s="11">
+        <v>4</v>
+      </c>
+      <c r="S18" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="11">
+        <v>12</v>
+      </c>
+      <c r="C19" s="11">
+        <v>2</v>
+      </c>
+      <c r="D19" s="11">
+        <v>10</v>
+      </c>
+      <c r="E19" s="11">
+        <v>0</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11">
+        <v>1</v>
+      </c>
+      <c r="I19" s="11">
+        <v>0</v>
+      </c>
+      <c r="J19" s="11">
+        <v>1</v>
+      </c>
+      <c r="K19" s="11">
+        <v>2</v>
+      </c>
+      <c r="L19" s="11">
+        <v>0</v>
+      </c>
+      <c r="M19" s="11">
+        <v>2</v>
+      </c>
+      <c r="N19" s="11">
+        <v>5</v>
+      </c>
+      <c r="O19" s="11">
+        <v>1</v>
+      </c>
+      <c r="P19" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>4</v>
+      </c>
+      <c r="R19" s="11">
+        <v>1</v>
+      </c>
+      <c r="S19" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="11">
+        <v>4</v>
+      </c>
+      <c r="C20" s="11">
+        <v>2</v>
+      </c>
+      <c r="D20" s="11">
+        <v>2</v>
+      </c>
+      <c r="E20" s="11">
+        <v>0</v>
+      </c>
+      <c r="F20" s="11">
+        <v>0</v>
+      </c>
+      <c r="G20" s="11">
+        <v>0</v>
+      </c>
+      <c r="H20" s="11">
+        <v>0</v>
+      </c>
+      <c r="I20" s="11">
+        <v>0</v>
+      </c>
+      <c r="J20" s="11">
+        <v>0</v>
+      </c>
+      <c r="K20" s="11">
+        <v>0</v>
+      </c>
+      <c r="L20" s="11">
+        <v>0</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0</v>
+      </c>
+      <c r="N20" s="11">
+        <v>1</v>
+      </c>
+      <c r="O20" s="11">
+        <v>1</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>3</v>
+      </c>
+      <c r="R20" s="11">
+        <v>1</v>
+      </c>
+      <c r="S20" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="11">
+        <v>32</v>
+      </c>
+      <c r="C21" s="11">
+        <v>3</v>
+      </c>
+      <c r="D21" s="11">
+        <v>29</v>
+      </c>
+      <c r="E21" s="11">
+        <v>0</v>
+      </c>
+      <c r="F21" s="11">
+        <v>0</v>
+      </c>
+      <c r="G21" s="11">
+        <v>0</v>
+      </c>
+      <c r="H21" s="11">
+        <v>4</v>
+      </c>
+      <c r="I21" s="11">
+        <v>0</v>
+      </c>
+      <c r="J21" s="11">
+        <v>4</v>
+      </c>
+      <c r="K21" s="11">
+        <v>10</v>
+      </c>
+      <c r="L21" s="11">
+        <v>0</v>
+      </c>
+      <c r="M21" s="11">
+        <v>10</v>
+      </c>
+      <c r="N21" s="11">
+        <v>12</v>
+      </c>
+      <c r="O21" s="11">
+        <v>1</v>
+      </c>
+      <c r="P21" s="11">
         <v>11</v>
-      </c>
-[...249 lines deleted...]
-        <v>6</v>
       </c>
       <c r="Q21" s="11">
         <v>6</v>
       </c>
       <c r="R21" s="11">
         <v>2</v>
       </c>
       <c r="S21" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A22" s="19" t="s">
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>2</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>2</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
@@ -26293,524 +24539,524 @@
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>1</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
       <c r="Q22" s="11">
         <v>1</v>
       </c>
       <c r="R22" s="11">
         <v>0</v>
       </c>
       <c r="S22" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A23" s="19" t="s">
+    <row r="23" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11">
         <v>7</v>
       </c>
       <c r="C23" s="11">
         <v>1</v>
       </c>
       <c r="D23" s="11">
         <v>6</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I23" s="11">
         <v>0</v>
       </c>
       <c r="J23" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K23" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L23" s="11">
         <v>0</v>
       </c>
       <c r="M23" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N23" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
       <c r="P23" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q23" s="11">
         <v>2</v>
       </c>
       <c r="R23" s="11">
         <v>1</v>
       </c>
       <c r="S23" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A24" s="19" t="s">
+    <row r="24" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
+        <v>18</v>
+      </c>
+      <c r="C24" s="11">
+        <v>1</v>
+      </c>
+      <c r="D24" s="11">
         <v>17</v>
       </c>
-      <c r="C24" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="11">
         <v>0</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>5</v>
       </c>
       <c r="L24" s="11">
         <v>0</v>
       </c>
       <c r="M24" s="11">
         <v>5</v>
       </c>
       <c r="N24" s="11">
+        <v>9</v>
+      </c>
+      <c r="O24" s="11">
+        <v>1</v>
+      </c>
+      <c r="P24" s="11">
         <v>8</v>
       </c>
-      <c r="O24" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="Q24" s="11">
         <v>4</v>
       </c>
       <c r="R24" s="11">
         <v>0</v>
       </c>
       <c r="S24" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A25" s="19" t="s">
+    <row r="25" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C25" s="11">
         <v>6</v>
       </c>
       <c r="D25" s="11">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="E25" s="11">
         <v>1</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>1</v>
       </c>
       <c r="H25" s="11">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I25" s="11">
         <v>0</v>
       </c>
       <c r="J25" s="11">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="K25" s="11">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="L25" s="11">
         <v>2</v>
       </c>
       <c r="M25" s="11">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="N25" s="11">
         <v>19</v>
       </c>
       <c r="O25" s="11">
         <v>3</v>
       </c>
       <c r="P25" s="11">
         <v>16</v>
       </c>
       <c r="Q25" s="11">
         <v>12</v>
       </c>
       <c r="R25" s="11">
         <v>1</v>
       </c>
       <c r="S25" s="11">
         <v>11</v>
       </c>
     </row>
-    <row r="26" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A26" s="19" t="s">
+    <row r="26" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C26" s="11">
         <v>2</v>
       </c>
       <c r="D26" s="11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" s="11">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>1</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
       </c>
       <c r="J26" s="11">
         <v>1</v>
       </c>
       <c r="K26" s="11">
+        <v>9</v>
+      </c>
+      <c r="L26" s="11">
+        <v>1</v>
+      </c>
+      <c r="M26" s="11">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="N26" s="11">
         <v>1</v>
       </c>
       <c r="O26" s="11">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>1</v>
       </c>
       <c r="Q26" s="11">
         <v>8</v>
       </c>
       <c r="R26" s="11">
         <v>1</v>
       </c>
       <c r="S26" s="11">
         <v>7</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A27" s="19" t="s">
+    <row r="27" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="11">
+        <v>23</v>
+      </c>
+      <c r="C27" s="11">
+        <v>2</v>
+      </c>
+      <c r="D27" s="11">
         <v>21</v>
       </c>
-      <c r="C27" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
       </c>
       <c r="J27" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K27" s="11">
+        <v>4</v>
+      </c>
+      <c r="L27" s="11">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>4</v>
+      </c>
+      <c r="N27" s="11">
+        <v>11</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>11</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>5</v>
+      </c>
+      <c r="R27" s="11">
+        <v>2</v>
+      </c>
+      <c r="S27" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="11">
+        <v>361</v>
+      </c>
+      <c r="C28" s="11">
+        <v>25</v>
+      </c>
+      <c r="D28" s="11">
+        <v>336</v>
+      </c>
+      <c r="E28" s="11">
+        <v>0</v>
+      </c>
+      <c r="F28" s="11">
+        <v>0</v>
+      </c>
+      <c r="G28" s="11">
+        <v>0</v>
+      </c>
+      <c r="H28" s="11">
+        <v>24</v>
+      </c>
+      <c r="I28" s="11">
+        <v>2</v>
+      </c>
+      <c r="J28" s="11">
+        <v>22</v>
+      </c>
+      <c r="K28" s="11">
+        <v>100</v>
+      </c>
+      <c r="L28" s="11">
+        <v>4</v>
+      </c>
+      <c r="M28" s="11">
+        <v>96</v>
+      </c>
+      <c r="N28" s="11">
+        <v>117</v>
+      </c>
+      <c r="O28" s="11">
         <v>6</v>
       </c>
-      <c r="L27" s="11">
-[...46 lines deleted...]
-      <c r="H28" s="11">
+      <c r="P28" s="11">
+        <v>111</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>120</v>
+      </c>
+      <c r="R28" s="11">
+        <v>13</v>
+      </c>
+      <c r="S28" s="11">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="I28" s="11">
-[...17 lines deleted...]
-      <c r="O28" s="11">
+      <c r="B29" s="11">
+        <v>123</v>
+      </c>
+      <c r="C29" s="11">
         <v>8</v>
       </c>
-      <c r="P28" s="11">
-[...21 lines deleted...]
-      </c>
       <c r="D29" s="11">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="11">
         <v>10</v>
       </c>
       <c r="I29" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J29" s="11">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="K29" s="11">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L29" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M29" s="11">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="N29" s="11">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="O29" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P29" s="11">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="Q29" s="11">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="R29" s="11">
         <v>1</v>
       </c>
       <c r="S29" s="11">
-        <v>44</v>
-[...3 lines deleted...]
-      <c r="A30" s="19" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="11">
         <v>3</v>
       </c>
       <c r="C30" s="11">
         <v>1</v>
       </c>
       <c r="D30" s="11">
         <v>2</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>0</v>
       </c>
       <c r="I30" s="11">
         <v>0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L30" s="11">
         <v>0</v>
       </c>
       <c r="M30" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N30" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O30" s="11">
         <v>0</v>
       </c>
       <c r="P30" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q30" s="11">
         <v>1</v>
       </c>
       <c r="R30" s="11">
         <v>1</v>
       </c>
       <c r="S30" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A31" s="20" t="s">
+    <row r="31" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="13">
         <v>0</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>0</v>
       </c>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="13">
         <v>0</v>
@@ -26824,207 +25070,187 @@
       <c r="L31" s="13">
         <v>0</v>
       </c>
       <c r="M31" s="13">
         <v>0</v>
       </c>
       <c r="N31" s="13">
         <v>0</v>
       </c>
       <c r="O31" s="13">
         <v>0</v>
       </c>
       <c r="P31" s="13">
         <v>0</v>
       </c>
       <c r="Q31" s="13">
         <v>0</v>
       </c>
       <c r="R31" s="13">
         <v>0</v>
       </c>
       <c r="S31" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="12.75" customHeight="1">
+    <row r="32" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="33" ht="15" customHeight="1"/>
-[...2 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
+  <dimension ref="A1:S36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="19" width="6.625" style="2" customWidth="1"/>
     <col min="20" max="26" width="5.25" style="2" customWidth="1"/>
     <col min="27" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:19" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="19.5" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:19" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>59</v>
-[...22 lines deleted...]
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+        <v>61</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+    </row>
+    <row r="3" spans="1:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
-      <c r="T3" s="16"/>
-[...11 lines deleted...]
-      <c r="E4" s="52" t="s">
+    </row>
+    <row r="4" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...8 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -27036,1114 +25262,1114 @@
       <c r="L5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="12.75" customHeight="1">
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B6" s="11">
-        <v>1053</v>
+        <v>1117</v>
       </c>
       <c r="C6" s="11">
         <v>104</v>
       </c>
       <c r="D6" s="11">
-        <v>949</v>
+        <v>1013</v>
       </c>
       <c r="E6" s="11">
         <v>4</v>
       </c>
       <c r="F6" s="11">
         <v>0</v>
       </c>
       <c r="G6" s="11">
         <v>4</v>
       </c>
       <c r="H6" s="11">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="I6" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J6" s="11">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="K6" s="11">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="L6" s="11">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="M6" s="11">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="N6" s="11">
-        <v>296</v>
+        <v>332</v>
       </c>
       <c r="O6" s="11">
+        <v>40</v>
+      </c>
+      <c r="P6" s="11">
+        <v>292</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>329</v>
+      </c>
+      <c r="R6" s="11">
         <v>37</v>
       </c>
-      <c r="P6" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="S6" s="11">
-        <v>266</v>
-[...3 lines deleted...]
-      <c r="A7" s="17" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="C7" s="11">
         <v>14</v>
       </c>
       <c r="D7" s="11">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="E7" s="11">
         <v>0</v>
       </c>
       <c r="F7" s="11">
         <v>0</v>
       </c>
       <c r="G7" s="11">
         <v>0</v>
       </c>
       <c r="H7" s="11">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I7" s="11">
         <v>0</v>
       </c>
       <c r="J7" s="11">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="K7" s="11">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="11">
         <v>7</v>
       </c>
       <c r="M7" s="11">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="N7" s="11">
+        <v>29</v>
+      </c>
+      <c r="O7" s="11">
+        <v>4</v>
+      </c>
+      <c r="P7" s="11">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="Q7" s="11">
         <v>22</v>
       </c>
       <c r="R7" s="11">
         <v>3</v>
       </c>
       <c r="S7" s="11">
         <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A8" s="18" t="s">
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C8" s="11">
         <v>6</v>
       </c>
       <c r="D8" s="11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" s="11">
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <v>0</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
       </c>
       <c r="J8" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K8" s="11">
+        <v>6</v>
+      </c>
+      <c r="L8" s="11">
+        <v>0</v>
+      </c>
+      <c r="M8" s="11">
+        <v>6</v>
+      </c>
+      <c r="N8" s="11">
+        <v>11</v>
+      </c>
+      <c r="O8" s="11">
+        <v>3</v>
+      </c>
+      <c r="P8" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="11">
         <v>9</v>
       </c>
-      <c r="L8" s="11">
-[...2 lines deleted...]
-      <c r="M8" s="11">
+      <c r="R8" s="11">
+        <v>3</v>
+      </c>
+      <c r="S8" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="N8" s="11">
-[...21 lines deleted...]
-      </c>
       <c r="B9" s="11">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="C9" s="11">
         <v>6</v>
       </c>
       <c r="D9" s="11">
+        <v>60</v>
+      </c>
+      <c r="E9" s="11">
+        <v>0</v>
+      </c>
+      <c r="F9" s="11">
+        <v>0</v>
+      </c>
+      <c r="G9" s="11">
+        <v>0</v>
+      </c>
+      <c r="H9" s="11">
+        <v>9</v>
+      </c>
+      <c r="I9" s="11">
+        <v>2</v>
+      </c>
+      <c r="J9" s="11">
+        <v>7</v>
+      </c>
+      <c r="K9" s="11">
+        <v>20</v>
+      </c>
+      <c r="L9" s="11">
+        <v>3</v>
+      </c>
+      <c r="M9" s="11">
+        <v>17</v>
+      </c>
+      <c r="N9" s="11">
+        <v>21</v>
+      </c>
+      <c r="O9" s="11">
+        <v>1</v>
+      </c>
+      <c r="P9" s="11">
+        <v>20</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>16</v>
+      </c>
+      <c r="R9" s="11">
+        <v>0</v>
+      </c>
+      <c r="S9" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="11">
+        <v>3</v>
+      </c>
+      <c r="C10" s="11">
+        <v>2</v>
+      </c>
+      <c r="D10" s="11">
+        <v>1</v>
+      </c>
+      <c r="E10" s="11">
+        <v>0</v>
+      </c>
+      <c r="F10" s="11">
+        <v>0</v>
+      </c>
+      <c r="G10" s="11">
+        <v>0</v>
+      </c>
+      <c r="H10" s="11">
+        <v>0</v>
+      </c>
+      <c r="I10" s="11">
+        <v>0</v>
+      </c>
+      <c r="J10" s="11">
+        <v>0</v>
+      </c>
+      <c r="K10" s="11">
+        <v>0</v>
+      </c>
+      <c r="L10" s="11">
+        <v>0</v>
+      </c>
+      <c r="M10" s="11">
+        <v>0</v>
+      </c>
+      <c r="N10" s="11">
+        <v>1</v>
+      </c>
+      <c r="O10" s="11">
+        <v>1</v>
+      </c>
+      <c r="P10" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>2</v>
+      </c>
+      <c r="R10" s="11">
+        <v>1</v>
+      </c>
+      <c r="S10" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="11">
+        <v>16</v>
+      </c>
+      <c r="C11" s="11">
+        <v>2</v>
+      </c>
+      <c r="D11" s="11">
+        <v>14</v>
+      </c>
+      <c r="E11" s="11">
+        <v>0</v>
+      </c>
+      <c r="F11" s="11">
+        <v>0</v>
+      </c>
+      <c r="G11" s="11">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11">
+        <v>1</v>
+      </c>
+      <c r="I11" s="11">
+        <v>0</v>
+      </c>
+      <c r="J11" s="11">
+        <v>1</v>
+      </c>
+      <c r="K11" s="11">
+        <v>4</v>
+      </c>
+      <c r="L11" s="11">
+        <v>0</v>
+      </c>
+      <c r="M11" s="11">
+        <v>4</v>
+      </c>
+      <c r="N11" s="11">
+        <v>6</v>
+      </c>
+      <c r="O11" s="11">
+        <v>1</v>
+      </c>
+      <c r="P11" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>5</v>
+      </c>
+      <c r="R11" s="11">
+        <v>1</v>
+      </c>
+      <c r="S11" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="11">
         <v>50</v>
       </c>
-      <c r="E9" s="11">
-[...17 lines deleted...]
-      <c r="K9" s="11">
+      <c r="C12" s="11">
+        <v>2</v>
+      </c>
+      <c r="D12" s="11">
+        <v>48</v>
+      </c>
+      <c r="E12" s="11">
+        <v>0</v>
+      </c>
+      <c r="F12" s="11">
+        <v>0</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0</v>
+      </c>
+      <c r="H12" s="11">
+        <v>6</v>
+      </c>
+      <c r="I12" s="11">
+        <v>0</v>
+      </c>
+      <c r="J12" s="11">
+        <v>6</v>
+      </c>
+      <c r="K12" s="11">
+        <v>24</v>
+      </c>
+      <c r="L12" s="11">
+        <v>2</v>
+      </c>
+      <c r="M12" s="11">
         <v>22</v>
-      </c>
-[...181 lines deleted...]
-        <v>19</v>
       </c>
       <c r="N12" s="11">
         <v>10</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
       <c r="P12" s="11">
         <v>10</v>
       </c>
       <c r="Q12" s="11">
         <v>10</v>
       </c>
       <c r="R12" s="11">
         <v>0</v>
       </c>
       <c r="S12" s="11">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A13" s="19" t="s">
+    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C13" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D13" s="11">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
       </c>
       <c r="J13" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K13" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N13" s="11">
+        <v>8</v>
+      </c>
+      <c r="O13" s="11">
+        <v>0</v>
+      </c>
+      <c r="P13" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q13" s="11">
         <v>17</v>
       </c>
-      <c r="O13" s="11">
-[...2 lines deleted...]
-      <c r="P13" s="11">
+      <c r="R13" s="11">
+        <v>0</v>
+      </c>
+      <c r="S13" s="11">
         <v>17</v>
       </c>
-      <c r="Q13" s="11">
+    </row>
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="11">
+        <v>19</v>
+      </c>
+      <c r="C14" s="11">
+        <v>4</v>
+      </c>
+      <c r="D14" s="11">
+        <v>15</v>
+      </c>
+      <c r="E14" s="11">
+        <v>0</v>
+      </c>
+      <c r="F14" s="11">
+        <v>0</v>
+      </c>
+      <c r="G14" s="11">
+        <v>0</v>
+      </c>
+      <c r="H14" s="11">
+        <v>2</v>
+      </c>
+      <c r="I14" s="11">
+        <v>1</v>
+      </c>
+      <c r="J14" s="11">
+        <v>1</v>
+      </c>
+      <c r="K14" s="11">
+        <v>6</v>
+      </c>
+      <c r="L14" s="11">
+        <v>2</v>
+      </c>
+      <c r="M14" s="11">
+        <v>4</v>
+      </c>
+      <c r="N14" s="11">
+        <v>5</v>
+      </c>
+      <c r="O14" s="11">
+        <v>1</v>
+      </c>
+      <c r="P14" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>6</v>
+      </c>
+      <c r="R14" s="11">
+        <v>0</v>
+      </c>
+      <c r="S14" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="R13" s="11">
-[...68 lines deleted...]
-      </c>
       <c r="B15" s="11">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C15" s="11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D15" s="11">
         <v>28</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K15" s="11">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L15" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M15" s="11">
         <v>8</v>
       </c>
       <c r="N15" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
       <c r="P15" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="Q15" s="11">
+        <v>12</v>
+      </c>
+      <c r="R15" s="11">
+        <v>1</v>
+      </c>
+      <c r="S15" s="11">
         <v>11</v>
       </c>
-      <c r="R15" s="11">
-[...7 lines deleted...]
-      <c r="A16" s="19" t="s">
+    </row>
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
+        <v>16</v>
+      </c>
+      <c r="C16" s="11">
+        <v>1</v>
+      </c>
+      <c r="D16" s="11">
         <v>15</v>
       </c>
-      <c r="C16" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>1</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
       </c>
       <c r="J16" s="11">
         <v>1</v>
       </c>
       <c r="K16" s="11">
         <v>2</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>2</v>
       </c>
       <c r="N16" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q16" s="11">
         <v>9</v>
       </c>
       <c r="R16" s="11">
         <v>1</v>
       </c>
       <c r="S16" s="11">
         <v>8</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A17" s="19" t="s">
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="C17" s="11">
         <v>8</v>
       </c>
       <c r="D17" s="11">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E17" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H17" s="11">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I17" s="11">
         <v>0</v>
       </c>
       <c r="J17" s="11">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K17" s="11">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L17" s="11">
         <v>0</v>
       </c>
       <c r="M17" s="11">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="N17" s="11">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="O17" s="11">
         <v>6</v>
       </c>
       <c r="P17" s="11">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="Q17" s="11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="R17" s="11">
         <v>2</v>
       </c>
       <c r="S17" s="11">
-        <v>20</v>
-[...3 lines deleted...]
-      <c r="A18" s="19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11">
         <v>50</v>
       </c>
       <c r="C18" s="11">
+        <v>8</v>
+      </c>
+      <c r="D18" s="11">
+        <v>42</v>
+      </c>
+      <c r="E18" s="11">
+        <v>1</v>
+      </c>
+      <c r="F18" s="11">
+        <v>0</v>
+      </c>
+      <c r="G18" s="11">
+        <v>1</v>
+      </c>
+      <c r="H18" s="11">
+        <v>4</v>
+      </c>
+      <c r="I18" s="11">
+        <v>1</v>
+      </c>
+      <c r="J18" s="11">
+        <v>3</v>
+      </c>
+      <c r="K18" s="11">
+        <v>14</v>
+      </c>
+      <c r="L18" s="11">
+        <v>1</v>
+      </c>
+      <c r="M18" s="11">
+        <v>13</v>
+      </c>
+      <c r="N18" s="11">
+        <v>22</v>
+      </c>
+      <c r="O18" s="11">
+        <v>4</v>
+      </c>
+      <c r="P18" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>9</v>
+      </c>
+      <c r="R18" s="11">
+        <v>2</v>
+      </c>
+      <c r="S18" s="11">
         <v>7</v>
       </c>
-      <c r="D18" s="11">
-[...11 lines deleted...]
-      <c r="H18" s="11">
+    </row>
+    <row r="19" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="11">
+        <v>9</v>
+      </c>
+      <c r="C19" s="11">
+        <v>2</v>
+      </c>
+      <c r="D19" s="11">
         <v>7</v>
       </c>
-      <c r="I18" s="11">
-[...2 lines deleted...]
-      <c r="J18" s="11">
+      <c r="E19" s="11">
+        <v>0</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11">
+        <v>1</v>
+      </c>
+      <c r="I19" s="11">
+        <v>0</v>
+      </c>
+      <c r="J19" s="11">
+        <v>1</v>
+      </c>
+      <c r="K19" s="11">
+        <v>1</v>
+      </c>
+      <c r="L19" s="11">
+        <v>0</v>
+      </c>
+      <c r="M19" s="11">
+        <v>1</v>
+      </c>
+      <c r="N19" s="11">
+        <v>3</v>
+      </c>
+      <c r="O19" s="11">
+        <v>1</v>
+      </c>
+      <c r="P19" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>4</v>
+      </c>
+      <c r="R19" s="11">
+        <v>1</v>
+      </c>
+      <c r="S19" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="11">
+        <v>4</v>
+      </c>
+      <c r="C20" s="11">
+        <v>2</v>
+      </c>
+      <c r="D20" s="11">
+        <v>2</v>
+      </c>
+      <c r="E20" s="11">
+        <v>0</v>
+      </c>
+      <c r="F20" s="11">
+        <v>0</v>
+      </c>
+      <c r="G20" s="11">
+        <v>0</v>
+      </c>
+      <c r="H20" s="11">
+        <v>0</v>
+      </c>
+      <c r="I20" s="11">
+        <v>0</v>
+      </c>
+      <c r="J20" s="11">
+        <v>0</v>
+      </c>
+      <c r="K20" s="11">
+        <v>0</v>
+      </c>
+      <c r="L20" s="11">
+        <v>0</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0</v>
+      </c>
+      <c r="N20" s="11">
+        <v>1</v>
+      </c>
+      <c r="O20" s="11">
+        <v>1</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>3</v>
+      </c>
+      <c r="R20" s="11">
+        <v>1</v>
+      </c>
+      <c r="S20" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="11">
+        <v>27</v>
+      </c>
+      <c r="C21" s="11">
+        <v>4</v>
+      </c>
+      <c r="D21" s="11">
+        <v>23</v>
+      </c>
+      <c r="E21" s="11">
+        <v>0</v>
+      </c>
+      <c r="F21" s="11">
+        <v>0</v>
+      </c>
+      <c r="G21" s="11">
+        <v>0</v>
+      </c>
+      <c r="H21" s="11">
+        <v>2</v>
+      </c>
+      <c r="I21" s="11">
+        <v>0</v>
+      </c>
+      <c r="J21" s="11">
+        <v>2</v>
+      </c>
+      <c r="K21" s="11">
+        <v>11</v>
+      </c>
+      <c r="L21" s="11">
+        <v>0</v>
+      </c>
+      <c r="M21" s="11">
+        <v>11</v>
+      </c>
+      <c r="N21" s="11">
+        <v>8</v>
+      </c>
+      <c r="O21" s="11">
+        <v>2</v>
+      </c>
+      <c r="P21" s="11">
         <v>6</v>
-      </c>
-[...193 lines deleted...]
-        <v>4</v>
       </c>
       <c r="Q21" s="11">
         <v>6</v>
       </c>
       <c r="R21" s="11">
         <v>2</v>
       </c>
       <c r="S21" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A22" s="19" t="s">
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
       <c r="Q22" s="11">
         <v>1</v>
       </c>
       <c r="R22" s="11">
         <v>0</v>
       </c>
       <c r="S22" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A23" s="19" t="s">
+    <row r="23" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11">
+        <v>7</v>
+      </c>
+      <c r="C23" s="11">
+        <v>1</v>
+      </c>
+      <c r="D23" s="11">
         <v>6</v>
       </c>
-      <c r="C23" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I23" s="11">
         <v>0</v>
       </c>
       <c r="J23" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K23" s="11">
         <v>2</v>
       </c>
       <c r="L23" s="11">
         <v>0</v>
       </c>
       <c r="M23" s="11">
         <v>2</v>
       </c>
       <c r="N23" s="11">
         <v>2</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
       <c r="P23" s="11">
         <v>2</v>
       </c>
       <c r="Q23" s="11">
         <v>2</v>
       </c>
       <c r="R23" s="11">
         <v>1</v>
       </c>
       <c r="S23" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A24" s="19" t="s">
+    <row r="24" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
         <v>17</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11">
         <v>16</v>
       </c>
       <c r="E24" s="11">
         <v>0</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
@@ -28157,406 +26383,406 @@
       <c r="L24" s="11">
         <v>0</v>
       </c>
       <c r="M24" s="11">
         <v>5</v>
       </c>
       <c r="N24" s="11">
         <v>8</v>
       </c>
       <c r="O24" s="11">
         <v>1</v>
       </c>
       <c r="P24" s="11">
         <v>7</v>
       </c>
       <c r="Q24" s="11">
         <v>4</v>
       </c>
       <c r="R24" s="11">
         <v>0</v>
       </c>
       <c r="S24" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A25" s="19" t="s">
+    <row r="25" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="C25" s="11">
         <v>6</v>
       </c>
       <c r="D25" s="11">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="E25" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H25" s="11">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="I25" s="11">
         <v>0</v>
       </c>
       <c r="J25" s="11">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="K25" s="11">
+        <v>21</v>
+      </c>
+      <c r="L25" s="11">
+        <v>2</v>
+      </c>
+      <c r="M25" s="11">
         <v>19</v>
       </c>
-      <c r="L25" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="N25" s="11">
+        <v>19</v>
+      </c>
+      <c r="O25" s="11">
+        <v>3</v>
+      </c>
+      <c r="P25" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>12</v>
+      </c>
+      <c r="R25" s="11">
+        <v>1</v>
+      </c>
+      <c r="S25" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="11">
         <v>18</v>
       </c>
-      <c r="O25" s="11">
-[...21 lines deleted...]
-      </c>
       <c r="C26" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>16</v>
       </c>
       <c r="E26" s="11">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>1</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
       </c>
       <c r="J26" s="11">
         <v>1</v>
       </c>
       <c r="K26" s="11">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L26" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M26" s="11">
         <v>7</v>
       </c>
       <c r="N26" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O26" s="11">
         <v>0</v>
       </c>
       <c r="P26" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q26" s="11">
+        <v>8</v>
+      </c>
+      <c r="R26" s="11">
+        <v>1</v>
+      </c>
+      <c r="S26" s="11">
         <v>7</v>
       </c>
-      <c r="R26" s="11">
-[...7 lines deleted...]
-      <c r="A27" s="19" t="s">
+    </row>
+    <row r="27" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="11">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C27" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D27" s="11">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E27" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H27" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
       </c>
       <c r="J27" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K27" s="11">
         <v>6</v>
       </c>
       <c r="L27" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M27" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N27" s="11">
+        <v>9</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>4</v>
+      </c>
+      <c r="R27" s="11">
+        <v>2</v>
+      </c>
+      <c r="S27" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="11">
+        <v>343</v>
+      </c>
+      <c r="C28" s="11">
+        <v>24</v>
+      </c>
+      <c r="D28" s="11">
+        <v>319</v>
+      </c>
+      <c r="E28" s="11">
+        <v>2</v>
+      </c>
+      <c r="F28" s="11">
+        <v>0</v>
+      </c>
+      <c r="G28" s="11">
+        <v>2</v>
+      </c>
+      <c r="H28" s="11">
+        <v>28</v>
+      </c>
+      <c r="I28" s="11">
+        <v>2</v>
+      </c>
+      <c r="J28" s="11">
+        <v>26</v>
+      </c>
+      <c r="K28" s="11">
+        <v>105</v>
+      </c>
+      <c r="L28" s="11">
+        <v>2</v>
+      </c>
+      <c r="M28" s="11">
+        <v>103</v>
+      </c>
+      <c r="N28" s="11">
+        <v>109</v>
+      </c>
+      <c r="O28" s="11">
+        <v>8</v>
+      </c>
+      <c r="P28" s="11">
+        <v>101</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>99</v>
+      </c>
+      <c r="R28" s="11">
         <v>12</v>
       </c>
-      <c r="O27" s="11">
-[...67 lines deleted...]
-      <c r="R28" s="11">
+      <c r="S28" s="11">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="11">
+        <v>105</v>
+      </c>
+      <c r="C29" s="11">
+        <v>4</v>
+      </c>
+      <c r="D29" s="11">
+        <v>101</v>
+      </c>
+      <c r="E29" s="11">
+        <v>0</v>
+      </c>
+      <c r="F29" s="11">
+        <v>0</v>
+      </c>
+      <c r="G29" s="11">
+        <v>0</v>
+      </c>
+      <c r="H29" s="11">
         <v>10</v>
       </c>
-      <c r="S28" s="11">
-[...27 lines deleted...]
-      </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="11">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K29" s="11">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="L29" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M29" s="11">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="N29" s="11">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="O29" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P29" s="11">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="Q29" s="11">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="R29" s="11">
         <v>1</v>
       </c>
       <c r="S29" s="11">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="A30" s="19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C30" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D30" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>0</v>
       </c>
       <c r="I30" s="11">
         <v>0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L30" s="11">
         <v>0</v>
       </c>
       <c r="M30" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N30" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O30" s="11">
         <v>0</v>
       </c>
       <c r="P30" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q30" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R30" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S30" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A31" s="20" t="s">
+    <row r="31" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="13">
         <v>0</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>0</v>
       </c>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="13">
         <v>0</v>
@@ -28570,207 +26796,187 @@
       <c r="L31" s="13">
         <v>0</v>
       </c>
       <c r="M31" s="13">
         <v>0</v>
       </c>
       <c r="N31" s="13">
         <v>0</v>
       </c>
       <c r="O31" s="13">
         <v>0</v>
       </c>
       <c r="P31" s="13">
         <v>0</v>
       </c>
       <c r="Q31" s="13">
         <v>0</v>
       </c>
       <c r="R31" s="13">
         <v>0</v>
       </c>
       <c r="S31" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="12.75" customHeight="1">
+    <row r="32" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="33" ht="15" customHeight="1"/>
-[...2 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
+  <dimension ref="A1:S36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="19" width="6.625" style="2" customWidth="1"/>
     <col min="20" max="26" width="5.25" style="2" customWidth="1"/>
     <col min="27" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:19" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="19.5" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:19" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>57</v>
-[...22 lines deleted...]
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+    </row>
+    <row r="3" spans="1:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
-      <c r="T3" s="16"/>
-[...11 lines deleted...]
-      <c r="E4" s="52" t="s">
+    </row>
+    <row r="4" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...8 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -28782,819 +26988,819 @@
       <c r="L5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="12.75" customHeight="1">
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B6" s="11">
-        <v>1019</v>
+        <v>1053</v>
       </c>
       <c r="C6" s="11">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="D6" s="11">
-        <v>922</v>
+        <v>949</v>
       </c>
       <c r="E6" s="11">
+        <v>4</v>
+      </c>
+      <c r="F6" s="11">
+        <v>0</v>
+      </c>
+      <c r="G6" s="11">
+        <v>4</v>
+      </c>
+      <c r="H6" s="11">
+        <v>107</v>
+      </c>
+      <c r="I6" s="11">
+        <v>5</v>
+      </c>
+      <c r="J6" s="11">
+        <v>102</v>
+      </c>
+      <c r="K6" s="11">
+        <v>345</v>
+      </c>
+      <c r="L6" s="11">
+        <v>27</v>
+      </c>
+      <c r="M6" s="11">
+        <v>318</v>
+      </c>
+      <c r="N6" s="11">
+        <v>296</v>
+      </c>
+      <c r="O6" s="11">
+        <v>37</v>
+      </c>
+      <c r="P6" s="11">
+        <v>259</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>301</v>
+      </c>
+      <c r="R6" s="11">
+        <v>35</v>
+      </c>
+      <c r="S6" s="11">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="11">
+        <v>110</v>
+      </c>
+      <c r="C7" s="11">
+        <v>14</v>
+      </c>
+      <c r="D7" s="11">
+        <v>96</v>
+      </c>
+      <c r="E7" s="11">
+        <v>0</v>
+      </c>
+      <c r="F7" s="11">
+        <v>0</v>
+      </c>
+      <c r="G7" s="11">
+        <v>0</v>
+      </c>
+      <c r="H7" s="11">
+        <v>16</v>
+      </c>
+      <c r="I7" s="11">
+        <v>0</v>
+      </c>
+      <c r="J7" s="11">
+        <v>16</v>
+      </c>
+      <c r="K7" s="11">
+        <v>47</v>
+      </c>
+      <c r="L7" s="11">
         <v>7</v>
       </c>
-      <c r="F6" s="11">
-[...2 lines deleted...]
-      <c r="G6" s="11">
+      <c r="M7" s="11">
+        <v>40</v>
+      </c>
+      <c r="N7" s="11">
+        <v>25</v>
+      </c>
+      <c r="O7" s="11">
+        <v>4</v>
+      </c>
+      <c r="P7" s="11">
+        <v>21</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>22</v>
+      </c>
+      <c r="R7" s="11">
+        <v>3</v>
+      </c>
+      <c r="S7" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="11">
-[...98 lines deleted...]
-      </c>
       <c r="B8" s="11">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C8" s="11">
         <v>6</v>
       </c>
       <c r="D8" s="11">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" s="11">
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <v>0</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
       </c>
       <c r="J8" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K8" s="11">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="L8" s="11">
         <v>1</v>
       </c>
       <c r="M8" s="11">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="N8" s="11">
         <v>6</v>
       </c>
       <c r="O8" s="11">
         <v>2</v>
       </c>
       <c r="P8" s="11">
         <v>4</v>
       </c>
       <c r="Q8" s="11">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="R8" s="11">
         <v>3</v>
       </c>
       <c r="S8" s="11">
-        <v>3</v>
-[...3 lines deleted...]
-      <c r="A9" s="18" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="C9" s="11">
         <v>6</v>
       </c>
       <c r="D9" s="11">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="I9" s="11">
         <v>2</v>
       </c>
       <c r="J9" s="11">
+        <v>5</v>
+      </c>
+      <c r="K9" s="11">
+        <v>22</v>
+      </c>
+      <c r="L9" s="11">
+        <v>3</v>
+      </c>
+      <c r="M9" s="11">
+        <v>19</v>
+      </c>
+      <c r="N9" s="11">
+        <v>14</v>
+      </c>
+      <c r="O9" s="11">
+        <v>1</v>
+      </c>
+      <c r="P9" s="11">
+        <v>13</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>13</v>
+      </c>
+      <c r="R9" s="11">
+        <v>0</v>
+      </c>
+      <c r="S9" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="K9" s="11">
-[...30 lines deleted...]
-      </c>
       <c r="B10" s="11">
         <v>5</v>
       </c>
       <c r="C10" s="11">
         <v>2</v>
       </c>
       <c r="D10" s="11">
         <v>3</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L10" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
       <c r="N10" s="11">
         <v>2</v>
       </c>
       <c r="O10" s="11">
         <v>1</v>
       </c>
       <c r="P10" s="11">
         <v>1</v>
       </c>
       <c r="Q10" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R10" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S10" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A11" s="18" t="s">
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>15</v>
       </c>
       <c r="C11" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D11" s="11">
+        <v>13</v>
+      </c>
+      <c r="E11" s="11">
+        <v>0</v>
+      </c>
+      <c r="F11" s="11">
+        <v>0</v>
+      </c>
+      <c r="G11" s="11">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11">
+        <v>1</v>
+      </c>
+      <c r="I11" s="11">
+        <v>0</v>
+      </c>
+      <c r="J11" s="11">
+        <v>1</v>
+      </c>
+      <c r="K11" s="11">
+        <v>4</v>
+      </c>
+      <c r="L11" s="11">
+        <v>0</v>
+      </c>
+      <c r="M11" s="11">
+        <v>4</v>
+      </c>
+      <c r="N11" s="11">
+        <v>5</v>
+      </c>
+      <c r="O11" s="11">
+        <v>1</v>
+      </c>
+      <c r="P11" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>5</v>
+      </c>
+      <c r="R11" s="11">
+        <v>1</v>
+      </c>
+      <c r="S11" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="11">
+        <v>46</v>
+      </c>
+      <c r="C12" s="11">
+        <v>2</v>
+      </c>
+      <c r="D12" s="11">
+        <v>44</v>
+      </c>
+      <c r="E12" s="11">
+        <v>0</v>
+      </c>
+      <c r="F12" s="11">
+        <v>0</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0</v>
+      </c>
+      <c r="H12" s="11">
+        <v>5</v>
+      </c>
+      <c r="I12" s="11">
+        <v>0</v>
+      </c>
+      <c r="J12" s="11">
+        <v>5</v>
+      </c>
+      <c r="K12" s="11">
+        <v>21</v>
+      </c>
+      <c r="L12" s="11">
+        <v>2</v>
+      </c>
+      <c r="M12" s="11">
+        <v>19</v>
+      </c>
+      <c r="N12" s="11">
+        <v>10</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>10</v>
+      </c>
+      <c r="R12" s="11">
+        <v>0</v>
+      </c>
+      <c r="S12" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="E11" s="11">
-[...107 lines deleted...]
-      </c>
       <c r="B13" s="11">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C13" s="11">
         <v>1</v>
       </c>
       <c r="D13" s="11">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
       </c>
       <c r="J13" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K13" s="11">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="N13" s="11">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="O13" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P13" s="11">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="Q13" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="R13" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S13" s="11">
         <v>13</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A14" s="19" t="s">
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C14" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D14" s="11">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>1</v>
       </c>
       <c r="H14" s="11">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I14" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J14" s="11">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K14" s="11">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L14" s="11">
         <v>2</v>
       </c>
       <c r="M14" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N14" s="11">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="O14" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P14" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q14" s="11">
         <v>7</v>
       </c>
-      <c r="Q14" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="R14" s="11">
         <v>0</v>
       </c>
       <c r="S14" s="11">
-        <v>4</v>
-[...3 lines deleted...]
-      <c r="A15" s="19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C15" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D15" s="11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>4</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>4</v>
       </c>
       <c r="K15" s="11">
+        <v>10</v>
+      </c>
+      <c r="L15" s="11">
+        <v>2</v>
+      </c>
+      <c r="M15" s="11">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="N15" s="11">
         <v>8</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
       <c r="P15" s="11">
         <v>8</v>
       </c>
       <c r="Q15" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="R15" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S15" s="11">
         <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A16" s="19" t="s">
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
         <v>15</v>
       </c>
       <c r="C16" s="11">
         <v>1</v>
       </c>
       <c r="D16" s="11">
         <v>14</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
       </c>
       <c r="J16" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K16" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N16" s="11">
         <v>3</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
         <v>3</v>
       </c>
       <c r="Q16" s="11">
         <v>9</v>
       </c>
       <c r="R16" s="11">
         <v>1</v>
       </c>
       <c r="S16" s="11">
         <v>8</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A17" s="19" t="s">
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C17" s="11">
         <v>8</v>
       </c>
       <c r="D17" s="11">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E17" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H17" s="11">
         <v>1</v>
       </c>
       <c r="I17" s="11">
         <v>0</v>
       </c>
       <c r="J17" s="11">
         <v>1</v>
       </c>
       <c r="K17" s="11">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="L17" s="11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M17" s="11">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="N17" s="11">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="O17" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="P17" s="11">
+        <v>15</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>22</v>
+      </c>
+      <c r="R17" s="11">
+        <v>2</v>
+      </c>
+      <c r="S17" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="11">
+        <v>50</v>
+      </c>
+      <c r="C18" s="11">
+        <v>7</v>
+      </c>
+      <c r="D18" s="11">
+        <v>43</v>
+      </c>
+      <c r="E18" s="11">
+        <v>0</v>
+      </c>
+      <c r="F18" s="11">
+        <v>0</v>
+      </c>
+      <c r="G18" s="11">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11">
+        <v>7</v>
+      </c>
+      <c r="I18" s="11">
+        <v>1</v>
+      </c>
+      <c r="J18" s="11">
+        <v>6</v>
+      </c>
+      <c r="K18" s="11">
+        <v>20</v>
+      </c>
+      <c r="L18" s="11">
+        <v>1</v>
+      </c>
+      <c r="M18" s="11">
         <v>19</v>
       </c>
-      <c r="Q17" s="11">
-[...48 lines deleted...]
-      </c>
       <c r="N18" s="11">
+        <v>16</v>
+      </c>
+      <c r="O18" s="11">
+        <v>4</v>
+      </c>
+      <c r="P18" s="11">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Q18" s="11">
         <v>7</v>
       </c>
       <c r="R18" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S18" s="11">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="A19" s="19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>8</v>
       </c>
       <c r="C19" s="11">
         <v>2</v>
       </c>
       <c r="D19" s="11">
         <v>6</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>0</v>
       </c>
       <c r="H19" s="11">
         <v>1</v>
       </c>
       <c r="I19" s="11">
         <v>0</v>
@@ -29608,170 +27814,170 @@
       <c r="L19" s="11">
         <v>1</v>
       </c>
       <c r="M19" s="11">
         <v>2</v>
       </c>
       <c r="N19" s="11">
         <v>1</v>
       </c>
       <c r="O19" s="11">
         <v>0</v>
       </c>
       <c r="P19" s="11">
         <v>1</v>
       </c>
       <c r="Q19" s="11">
         <v>3</v>
       </c>
       <c r="R19" s="11">
         <v>1</v>
       </c>
       <c r="S19" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A20" s="19" t="s">
+    <row r="20" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C20" s="11">
         <v>2</v>
       </c>
       <c r="D20" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
       </c>
       <c r="J20" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K20" s="11">
         <v>1</v>
       </c>
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>1</v>
       </c>
       <c r="N20" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="O20" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P20" s="11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Q20" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="R20" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S20" s="11">
-        <v>1</v>
-[...3 lines deleted...]
-      <c r="A21" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C21" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D21" s="11">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I21" s="11">
         <v>0</v>
       </c>
       <c r="J21" s="11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K21" s="11">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L21" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M21" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="N21" s="11">
         <v>6</v>
       </c>
       <c r="O21" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P21" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q21" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="R21" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S21" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A22" s="19" t="s">
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>1</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>1</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
@@ -29785,465 +27991,465 @@
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
       <c r="Q22" s="11">
         <v>1</v>
       </c>
       <c r="R22" s="11">
         <v>0</v>
       </c>
       <c r="S22" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A23" s="19" t="s">
+    <row r="23" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11">
         <v>6</v>
       </c>
       <c r="C23" s="11">
         <v>1</v>
       </c>
       <c r="D23" s="11">
         <v>5</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
         <v>0</v>
       </c>
       <c r="I23" s="11">
         <v>0</v>
       </c>
       <c r="J23" s="11">
         <v>0</v>
       </c>
       <c r="K23" s="11">
         <v>2</v>
       </c>
       <c r="L23" s="11">
         <v>0</v>
       </c>
       <c r="M23" s="11">
         <v>2</v>
       </c>
       <c r="N23" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
       <c r="P23" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q23" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R23" s="11">
         <v>1</v>
       </c>
       <c r="S23" s="11">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A24" s="19" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
+        <v>17</v>
+      </c>
+      <c r="C24" s="11">
+        <v>1</v>
+      </c>
+      <c r="D24" s="11">
         <v>16</v>
       </c>
-      <c r="C24" s="11">
-[...2 lines deleted...]
-      <c r="D24" s="11">
+      <c r="E24" s="11">
+        <v>0</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11">
+        <v>0</v>
+      </c>
+      <c r="I24" s="11">
+        <v>0</v>
+      </c>
+      <c r="J24" s="11">
+        <v>0</v>
+      </c>
+      <c r="K24" s="11">
+        <v>5</v>
+      </c>
+      <c r="L24" s="11">
+        <v>0</v>
+      </c>
+      <c r="M24" s="11">
+        <v>5</v>
+      </c>
+      <c r="N24" s="11">
+        <v>8</v>
+      </c>
+      <c r="O24" s="11">
+        <v>1</v>
+      </c>
+      <c r="P24" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>4</v>
+      </c>
+      <c r="R24" s="11">
+        <v>0</v>
+      </c>
+      <c r="S24" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="11">
+        <v>56</v>
+      </c>
+      <c r="C25" s="11">
+        <v>6</v>
+      </c>
+      <c r="D25" s="11">
+        <v>50</v>
+      </c>
+      <c r="E25" s="11">
+        <v>0</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11">
+        <v>8</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>8</v>
+      </c>
+      <c r="K25" s="11">
+        <v>19</v>
+      </c>
+      <c r="L25" s="11">
+        <v>2</v>
+      </c>
+      <c r="M25" s="11">
+        <v>17</v>
+      </c>
+      <c r="N25" s="11">
+        <v>18</v>
+      </c>
+      <c r="O25" s="11">
+        <v>3</v>
+      </c>
+      <c r="P25" s="11">
         <v>15</v>
-      </c>
-[...93 lines deleted...]
-        <v>12</v>
       </c>
       <c r="Q25" s="11">
         <v>11</v>
       </c>
       <c r="R25" s="11">
         <v>1</v>
       </c>
       <c r="S25" s="11">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A26" s="19" t="s">
+    <row r="26" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C26" s="11">
         <v>1</v>
       </c>
       <c r="D26" s="11">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E26" s="11">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
       </c>
       <c r="J26" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K26" s="11">
         <v>7</v>
       </c>
       <c r="L26" s="11">
         <v>0</v>
       </c>
       <c r="M26" s="11">
         <v>7</v>
       </c>
       <c r="N26" s="11">
         <v>2</v>
       </c>
       <c r="O26" s="11">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>2</v>
       </c>
       <c r="Q26" s="11">
+        <v>7</v>
+      </c>
+      <c r="R26" s="11">
+        <v>1</v>
+      </c>
+      <c r="S26" s="11">
         <v>6</v>
       </c>
-      <c r="R26" s="11">
-[...7 lines deleted...]
-      <c r="A27" s="19" t="s">
+    </row>
+    <row r="27" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="11">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C27" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D27" s="11">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E27" s="11">
         <v>1</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>1</v>
       </c>
       <c r="H27" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
       </c>
       <c r="J27" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K27" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L27" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M27" s="11">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="N27" s="11">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="O27" s="11">
         <v>1</v>
       </c>
       <c r="P27" s="11">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="Q27" s="11">
         <v>5</v>
       </c>
       <c r="R27" s="11">
         <v>1</v>
       </c>
       <c r="S27" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A28" s="18" t="s">
+    <row r="28" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="11">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="C28" s="11">
         <v>23</v>
       </c>
       <c r="D28" s="11">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E28" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
       <c r="G28" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H28" s="11">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="I28" s="11">
         <v>2</v>
       </c>
       <c r="J28" s="11">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="K28" s="11">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="L28" s="11">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="M28" s="11">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="N28" s="11">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="O28" s="11">
         <v>7</v>
       </c>
       <c r="P28" s="11">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="Q28" s="11">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="R28" s="11">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="S28" s="11">
-        <v>64</v>
-[...3 lines deleted...]
-      <c r="A29" s="18" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="11">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C29" s="11">
         <v>4</v>
       </c>
       <c r="D29" s="11">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="E29" s="11">
         <v>1</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>1</v>
       </c>
       <c r="H29" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K29" s="11">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L29" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M29" s="11">
         <v>19</v>
       </c>
       <c r="N29" s="11">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="O29" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P29" s="11">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="Q29" s="11">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="R29" s="11">
         <v>1</v>
       </c>
       <c r="S29" s="11">
-        <v>38</v>
-[...3 lines deleted...]
-      <c r="A30" s="19" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="11">
         <v>0</v>
       </c>
       <c r="C30" s="11">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>0</v>
       </c>
       <c r="I30" s="11">
         <v>0</v>
@@ -30257,52 +28463,52 @@
       <c r="L30" s="11">
         <v>0</v>
       </c>
       <c r="M30" s="11">
         <v>0</v>
       </c>
       <c r="N30" s="11">
         <v>0</v>
       </c>
       <c r="O30" s="11">
         <v>0</v>
       </c>
       <c r="P30" s="11">
         <v>0</v>
       </c>
       <c r="Q30" s="11">
         <v>0</v>
       </c>
       <c r="R30" s="11">
         <v>0</v>
       </c>
       <c r="S30" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A31" s="20" t="s">
+    <row r="31" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="13">
         <v>0</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>0</v>
       </c>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="13">
         <v>0</v>
@@ -30316,207 +28522,187 @@
       <c r="L31" s="13">
         <v>0</v>
       </c>
       <c r="M31" s="13">
         <v>0</v>
       </c>
       <c r="N31" s="13">
         <v>0</v>
       </c>
       <c r="O31" s="13">
         <v>0</v>
       </c>
       <c r="P31" s="13">
         <v>0</v>
       </c>
       <c r="Q31" s="13">
         <v>0</v>
       </c>
       <c r="R31" s="13">
         <v>0</v>
       </c>
       <c r="S31" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="12.75" customHeight="1">
+    <row r="32" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="33" ht="15" customHeight="1"/>
-[...2 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
+  <dimension ref="A1:S36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="19" width="6.625" style="2" customWidth="1"/>
-    <col min="20" max="24" width="5.25" style="2" customWidth="1"/>
-    <col min="25" max="16384" width="9" style="2"/>
+    <col min="20" max="26" width="5.25" style="2" customWidth="1"/>
+    <col min="27" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:19" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="19.5" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:19" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>55</v>
-[...22 lines deleted...]
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+        <v>57</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+    </row>
+    <row r="3" spans="1:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
-      <c r="T3" s="16"/>
-[...11 lines deleted...]
-      <c r="E4" s="52" t="s">
+    </row>
+    <row r="4" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...8 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -30528,51 +28714,1777 @@
       <c r="L5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="12.75" customHeight="1">
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="11">
+        <v>1019</v>
+      </c>
+      <c r="C6" s="11">
+        <v>97</v>
+      </c>
+      <c r="D6" s="11">
+        <v>922</v>
+      </c>
+      <c r="E6" s="11">
+        <v>7</v>
+      </c>
+      <c r="F6" s="11">
+        <v>0</v>
+      </c>
+      <c r="G6" s="11">
+        <v>7</v>
+      </c>
+      <c r="H6" s="11">
+        <v>133</v>
+      </c>
+      <c r="I6" s="11">
+        <v>6</v>
+      </c>
+      <c r="J6" s="11">
+        <v>127</v>
+      </c>
+      <c r="K6" s="11">
+        <v>364</v>
+      </c>
+      <c r="L6" s="11">
+        <v>33</v>
+      </c>
+      <c r="M6" s="11">
+        <v>331</v>
+      </c>
+      <c r="N6" s="11">
+        <v>256</v>
+      </c>
+      <c r="O6" s="11">
+        <v>34</v>
+      </c>
+      <c r="P6" s="11">
+        <v>222</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>259</v>
+      </c>
+      <c r="R6" s="11">
+        <v>24</v>
+      </c>
+      <c r="S6" s="11">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="11">
+        <v>96</v>
+      </c>
+      <c r="C7" s="11">
+        <v>8</v>
+      </c>
+      <c r="D7" s="11">
+        <v>88</v>
+      </c>
+      <c r="E7" s="11">
+        <v>1</v>
+      </c>
+      <c r="F7" s="11">
+        <v>0</v>
+      </c>
+      <c r="G7" s="11">
+        <v>1</v>
+      </c>
+      <c r="H7" s="11">
+        <v>14</v>
+      </c>
+      <c r="I7" s="11">
+        <v>0</v>
+      </c>
+      <c r="J7" s="11">
+        <v>14</v>
+      </c>
+      <c r="K7" s="11">
+        <v>39</v>
+      </c>
+      <c r="L7" s="11">
+        <v>4</v>
+      </c>
+      <c r="M7" s="11">
+        <v>35</v>
+      </c>
+      <c r="N7" s="11">
+        <v>21</v>
+      </c>
+      <c r="O7" s="11">
+        <v>3</v>
+      </c>
+      <c r="P7" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>21</v>
+      </c>
+      <c r="R7" s="11">
+        <v>1</v>
+      </c>
+      <c r="S7" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="11">
+        <v>26</v>
+      </c>
+      <c r="C8" s="11">
+        <v>6</v>
+      </c>
+      <c r="D8" s="11">
+        <v>20</v>
+      </c>
+      <c r="E8" s="11">
+        <v>0</v>
+      </c>
+      <c r="F8" s="11">
+        <v>0</v>
+      </c>
+      <c r="G8" s="11">
+        <v>0</v>
+      </c>
+      <c r="H8" s="11">
+        <v>3</v>
+      </c>
+      <c r="I8" s="11">
+        <v>0</v>
+      </c>
+      <c r="J8" s="11">
+        <v>3</v>
+      </c>
+      <c r="K8" s="11">
+        <v>11</v>
+      </c>
+      <c r="L8" s="11">
+        <v>1</v>
+      </c>
+      <c r="M8" s="11">
+        <v>10</v>
+      </c>
+      <c r="N8" s="11">
+        <v>6</v>
+      </c>
+      <c r="O8" s="11">
+        <v>2</v>
+      </c>
+      <c r="P8" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>6</v>
+      </c>
+      <c r="R8" s="11">
+        <v>3</v>
+      </c>
+      <c r="S8" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="11">
+        <v>44</v>
+      </c>
+      <c r="C9" s="11">
+        <v>6</v>
+      </c>
+      <c r="D9" s="11">
+        <v>38</v>
+      </c>
+      <c r="E9" s="11">
+        <v>0</v>
+      </c>
+      <c r="F9" s="11">
+        <v>0</v>
+      </c>
+      <c r="G9" s="11">
+        <v>0</v>
+      </c>
+      <c r="H9" s="11">
+        <v>11</v>
+      </c>
+      <c r="I9" s="11">
+        <v>2</v>
+      </c>
+      <c r="J9" s="11">
+        <v>9</v>
+      </c>
+      <c r="K9" s="11">
+        <v>15</v>
+      </c>
+      <c r="L9" s="11">
+        <v>3</v>
+      </c>
+      <c r="M9" s="11">
+        <v>12</v>
+      </c>
+      <c r="N9" s="11">
+        <v>10</v>
+      </c>
+      <c r="O9" s="11">
+        <v>1</v>
+      </c>
+      <c r="P9" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>8</v>
+      </c>
+      <c r="R9" s="11">
+        <v>0</v>
+      </c>
+      <c r="S9" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="11">
+        <v>5</v>
+      </c>
+      <c r="C10" s="11">
+        <v>2</v>
+      </c>
+      <c r="D10" s="11">
+        <v>3</v>
+      </c>
+      <c r="E10" s="11">
+        <v>0</v>
+      </c>
+      <c r="F10" s="11">
+        <v>0</v>
+      </c>
+      <c r="G10" s="11">
+        <v>0</v>
+      </c>
+      <c r="H10" s="11">
+        <v>0</v>
+      </c>
+      <c r="I10" s="11">
+        <v>0</v>
+      </c>
+      <c r="J10" s="11">
+        <v>0</v>
+      </c>
+      <c r="K10" s="11">
+        <v>1</v>
+      </c>
+      <c r="L10" s="11">
+        <v>1</v>
+      </c>
+      <c r="M10" s="11">
+        <v>0</v>
+      </c>
+      <c r="N10" s="11">
+        <v>2</v>
+      </c>
+      <c r="O10" s="11">
+        <v>1</v>
+      </c>
+      <c r="P10" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>2</v>
+      </c>
+      <c r="R10" s="11">
+        <v>0</v>
+      </c>
+      <c r="S10" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="11">
+        <v>15</v>
+      </c>
+      <c r="C11" s="11">
+        <v>3</v>
+      </c>
+      <c r="D11" s="11">
+        <v>12</v>
+      </c>
+      <c r="E11" s="11">
+        <v>0</v>
+      </c>
+      <c r="F11" s="11">
+        <v>0</v>
+      </c>
+      <c r="G11" s="11">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11">
+        <v>1</v>
+      </c>
+      <c r="I11" s="11">
+        <v>0</v>
+      </c>
+      <c r="J11" s="11">
+        <v>1</v>
+      </c>
+      <c r="K11" s="11">
+        <v>5</v>
+      </c>
+      <c r="L11" s="11">
+        <v>1</v>
+      </c>
+      <c r="M11" s="11">
+        <v>4</v>
+      </c>
+      <c r="N11" s="11">
+        <v>4</v>
+      </c>
+      <c r="O11" s="11">
+        <v>1</v>
+      </c>
+      <c r="P11" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>5</v>
+      </c>
+      <c r="R11" s="11">
+        <v>1</v>
+      </c>
+      <c r="S11" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="11">
+        <v>56</v>
+      </c>
+      <c r="C12" s="11">
+        <v>2</v>
+      </c>
+      <c r="D12" s="11">
+        <v>54</v>
+      </c>
+      <c r="E12" s="11">
+        <v>1</v>
+      </c>
+      <c r="F12" s="11">
+        <v>0</v>
+      </c>
+      <c r="G12" s="11">
+        <v>1</v>
+      </c>
+      <c r="H12" s="11">
+        <v>11</v>
+      </c>
+      <c r="I12" s="11">
+        <v>0</v>
+      </c>
+      <c r="J12" s="11">
+        <v>11</v>
+      </c>
+      <c r="K12" s="11">
+        <v>26</v>
+      </c>
+      <c r="L12" s="11">
+        <v>2</v>
+      </c>
+      <c r="M12" s="11">
+        <v>24</v>
+      </c>
+      <c r="N12" s="11">
+        <v>7</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>11</v>
+      </c>
+      <c r="R12" s="11">
+        <v>0</v>
+      </c>
+      <c r="S12" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="11">
+        <v>41</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1</v>
+      </c>
+      <c r="D13" s="11">
+        <v>40</v>
+      </c>
+      <c r="E13" s="11">
+        <v>0</v>
+      </c>
+      <c r="F13" s="11">
+        <v>0</v>
+      </c>
+      <c r="G13" s="11">
+        <v>0</v>
+      </c>
+      <c r="H13" s="11">
+        <v>3</v>
+      </c>
+      <c r="I13" s="11">
+        <v>0</v>
+      </c>
+      <c r="J13" s="11">
+        <v>3</v>
+      </c>
+      <c r="K13" s="11">
+        <v>13</v>
+      </c>
+      <c r="L13" s="11">
+        <v>0</v>
+      </c>
+      <c r="M13" s="11">
+        <v>13</v>
+      </c>
+      <c r="N13" s="11">
+        <v>12</v>
+      </c>
+      <c r="O13" s="11">
+        <v>1</v>
+      </c>
+      <c r="P13" s="11">
+        <v>11</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>13</v>
+      </c>
+      <c r="R13" s="11">
+        <v>0</v>
+      </c>
+      <c r="S13" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="11">
+        <v>23</v>
+      </c>
+      <c r="C14" s="11">
+        <v>5</v>
+      </c>
+      <c r="D14" s="11">
+        <v>18</v>
+      </c>
+      <c r="E14" s="11">
+        <v>1</v>
+      </c>
+      <c r="F14" s="11">
+        <v>0</v>
+      </c>
+      <c r="G14" s="11">
+        <v>1</v>
+      </c>
+      <c r="H14" s="11">
+        <v>5</v>
+      </c>
+      <c r="I14" s="11">
+        <v>1</v>
+      </c>
+      <c r="J14" s="11">
+        <v>4</v>
+      </c>
+      <c r="K14" s="11">
+        <v>4</v>
+      </c>
+      <c r="L14" s="11">
+        <v>2</v>
+      </c>
+      <c r="M14" s="11">
+        <v>2</v>
+      </c>
+      <c r="N14" s="11">
+        <v>9</v>
+      </c>
+      <c r="O14" s="11">
+        <v>2</v>
+      </c>
+      <c r="P14" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>4</v>
+      </c>
+      <c r="R14" s="11">
+        <v>0</v>
+      </c>
+      <c r="S14" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="11">
+        <v>29</v>
+      </c>
+      <c r="C15" s="11">
+        <v>2</v>
+      </c>
+      <c r="D15" s="11">
+        <v>27</v>
+      </c>
+      <c r="E15" s="11">
+        <v>0</v>
+      </c>
+      <c r="F15" s="11">
+        <v>0</v>
+      </c>
+      <c r="G15" s="11">
+        <v>0</v>
+      </c>
+      <c r="H15" s="11">
+        <v>4</v>
+      </c>
+      <c r="I15" s="11">
+        <v>0</v>
+      </c>
+      <c r="J15" s="11">
+        <v>4</v>
+      </c>
+      <c r="K15" s="11">
+        <v>8</v>
+      </c>
+      <c r="L15" s="11">
+        <v>1</v>
+      </c>
+      <c r="M15" s="11">
+        <v>7</v>
+      </c>
+      <c r="N15" s="11">
+        <v>8</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>9</v>
+      </c>
+      <c r="R15" s="11">
+        <v>1</v>
+      </c>
+      <c r="S15" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="11">
+        <v>15</v>
+      </c>
+      <c r="C16" s="11">
+        <v>1</v>
+      </c>
+      <c r="D16" s="11">
+        <v>14</v>
+      </c>
+      <c r="E16" s="11">
+        <v>0</v>
+      </c>
+      <c r="F16" s="11">
+        <v>0</v>
+      </c>
+      <c r="G16" s="11">
+        <v>0</v>
+      </c>
+      <c r="H16" s="11">
+        <v>2</v>
+      </c>
+      <c r="I16" s="11">
+        <v>0</v>
+      </c>
+      <c r="J16" s="11">
+        <v>2</v>
+      </c>
+      <c r="K16" s="11">
+        <v>1</v>
+      </c>
+      <c r="L16" s="11">
+        <v>0</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1</v>
+      </c>
+      <c r="N16" s="11">
+        <v>3</v>
+      </c>
+      <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>9</v>
+      </c>
+      <c r="R16" s="11">
+        <v>1</v>
+      </c>
+      <c r="S16" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="11">
+        <v>55</v>
+      </c>
+      <c r="C17" s="11">
+        <v>8</v>
+      </c>
+      <c r="D17" s="11">
+        <v>47</v>
+      </c>
+      <c r="E17" s="11">
+        <v>0</v>
+      </c>
+      <c r="F17" s="11">
+        <v>0</v>
+      </c>
+      <c r="G17" s="11">
+        <v>0</v>
+      </c>
+      <c r="H17" s="11">
+        <v>1</v>
+      </c>
+      <c r="I17" s="11">
+        <v>0</v>
+      </c>
+      <c r="J17" s="11">
+        <v>1</v>
+      </c>
+      <c r="K17" s="11">
+        <v>13</v>
+      </c>
+      <c r="L17" s="11">
+        <v>3</v>
+      </c>
+      <c r="M17" s="11">
+        <v>10</v>
+      </c>
+      <c r="N17" s="11">
+        <v>23</v>
+      </c>
+      <c r="O17" s="11">
+        <v>4</v>
+      </c>
+      <c r="P17" s="11">
+        <v>19</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>18</v>
+      </c>
+      <c r="R17" s="11">
+        <v>1</v>
+      </c>
+      <c r="S17" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="11">
+        <v>53</v>
+      </c>
+      <c r="C18" s="11">
+        <v>8</v>
+      </c>
+      <c r="D18" s="11">
+        <v>45</v>
+      </c>
+      <c r="E18" s="11">
+        <v>0</v>
+      </c>
+      <c r="F18" s="11">
+        <v>0</v>
+      </c>
+      <c r="G18" s="11">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11">
+        <v>9</v>
+      </c>
+      <c r="I18" s="11">
+        <v>1</v>
+      </c>
+      <c r="J18" s="11">
+        <v>8</v>
+      </c>
+      <c r="K18" s="11">
+        <v>25</v>
+      </c>
+      <c r="L18" s="11">
+        <v>3</v>
+      </c>
+      <c r="M18" s="11">
+        <v>22</v>
+      </c>
+      <c r="N18" s="11">
+        <v>12</v>
+      </c>
+      <c r="O18" s="11">
+        <v>2</v>
+      </c>
+      <c r="P18" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>7</v>
+      </c>
+      <c r="R18" s="11">
+        <v>2</v>
+      </c>
+      <c r="S18" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="11">
+        <v>8</v>
+      </c>
+      <c r="C19" s="11">
+        <v>2</v>
+      </c>
+      <c r="D19" s="11">
+        <v>6</v>
+      </c>
+      <c r="E19" s="11">
+        <v>0</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11">
+        <v>1</v>
+      </c>
+      <c r="I19" s="11">
+        <v>0</v>
+      </c>
+      <c r="J19" s="11">
+        <v>1</v>
+      </c>
+      <c r="K19" s="11">
+        <v>3</v>
+      </c>
+      <c r="L19" s="11">
+        <v>1</v>
+      </c>
+      <c r="M19" s="11">
+        <v>2</v>
+      </c>
+      <c r="N19" s="11">
+        <v>1</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>3</v>
+      </c>
+      <c r="R19" s="11">
+        <v>1</v>
+      </c>
+      <c r="S19" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="11">
+        <v>7</v>
+      </c>
+      <c r="C20" s="11">
+        <v>2</v>
+      </c>
+      <c r="D20" s="11">
+        <v>5</v>
+      </c>
+      <c r="E20" s="11">
+        <v>0</v>
+      </c>
+      <c r="F20" s="11">
+        <v>0</v>
+      </c>
+      <c r="G20" s="11">
+        <v>0</v>
+      </c>
+      <c r="H20" s="11">
+        <v>0</v>
+      </c>
+      <c r="I20" s="11">
+        <v>0</v>
+      </c>
+      <c r="J20" s="11">
+        <v>0</v>
+      </c>
+      <c r="K20" s="11">
+        <v>1</v>
+      </c>
+      <c r="L20" s="11">
+        <v>0</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="11">
+        <v>5</v>
+      </c>
+      <c r="O20" s="11">
+        <v>2</v>
+      </c>
+      <c r="P20" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>1</v>
+      </c>
+      <c r="R20" s="11">
+        <v>0</v>
+      </c>
+      <c r="S20" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="11">
+        <v>27</v>
+      </c>
+      <c r="C21" s="11">
+        <v>5</v>
+      </c>
+      <c r="D21" s="11">
+        <v>22</v>
+      </c>
+      <c r="E21" s="11">
+        <v>0</v>
+      </c>
+      <c r="F21" s="11">
+        <v>0</v>
+      </c>
+      <c r="G21" s="11">
+        <v>0</v>
+      </c>
+      <c r="H21" s="11">
+        <v>5</v>
+      </c>
+      <c r="I21" s="11">
+        <v>0</v>
+      </c>
+      <c r="J21" s="11">
+        <v>5</v>
+      </c>
+      <c r="K21" s="11">
+        <v>11</v>
+      </c>
+      <c r="L21" s="11">
+        <v>1</v>
+      </c>
+      <c r="M21" s="11">
+        <v>10</v>
+      </c>
+      <c r="N21" s="11">
+        <v>6</v>
+      </c>
+      <c r="O21" s="11">
+        <v>3</v>
+      </c>
+      <c r="P21" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>5</v>
+      </c>
+      <c r="R21" s="11">
+        <v>1</v>
+      </c>
+      <c r="S21" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="11">
+        <v>1</v>
+      </c>
+      <c r="C22" s="11">
+        <v>0</v>
+      </c>
+      <c r="D22" s="11">
+        <v>1</v>
+      </c>
+      <c r="E22" s="11">
+        <v>0</v>
+      </c>
+      <c r="F22" s="11">
+        <v>0</v>
+      </c>
+      <c r="G22" s="11">
+        <v>0</v>
+      </c>
+      <c r="H22" s="11">
+        <v>0</v>
+      </c>
+      <c r="I22" s="11">
+        <v>0</v>
+      </c>
+      <c r="J22" s="11">
+        <v>0</v>
+      </c>
+      <c r="K22" s="11">
+        <v>0</v>
+      </c>
+      <c r="L22" s="11">
+        <v>0</v>
+      </c>
+      <c r="M22" s="11">
+        <v>0</v>
+      </c>
+      <c r="N22" s="11">
+        <v>0</v>
+      </c>
+      <c r="O22" s="11">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>1</v>
+      </c>
+      <c r="R22" s="11">
+        <v>0</v>
+      </c>
+      <c r="S22" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="11">
+        <v>6</v>
+      </c>
+      <c r="C23" s="11">
+        <v>1</v>
+      </c>
+      <c r="D23" s="11">
+        <v>5</v>
+      </c>
+      <c r="E23" s="11">
+        <v>0</v>
+      </c>
+      <c r="F23" s="11">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11">
+        <v>0</v>
+      </c>
+      <c r="I23" s="11">
+        <v>0</v>
+      </c>
+      <c r="J23" s="11">
+        <v>0</v>
+      </c>
+      <c r="K23" s="11">
+        <v>2</v>
+      </c>
+      <c r="L23" s="11">
+        <v>0</v>
+      </c>
+      <c r="M23" s="11">
+        <v>2</v>
+      </c>
+      <c r="N23" s="11">
+        <v>3</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>1</v>
+      </c>
+      <c r="R23" s="11">
+        <v>1</v>
+      </c>
+      <c r="S23" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="11">
+        <v>16</v>
+      </c>
+      <c r="C24" s="11">
+        <v>1</v>
+      </c>
+      <c r="D24" s="11">
+        <v>15</v>
+      </c>
+      <c r="E24" s="11">
+        <v>0</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11">
+        <v>0</v>
+      </c>
+      <c r="I24" s="11">
+        <v>0</v>
+      </c>
+      <c r="J24" s="11">
+        <v>0</v>
+      </c>
+      <c r="K24" s="11">
+        <v>7</v>
+      </c>
+      <c r="L24" s="11">
+        <v>0</v>
+      </c>
+      <c r="M24" s="11">
+        <v>7</v>
+      </c>
+      <c r="N24" s="11">
+        <v>6</v>
+      </c>
+      <c r="O24" s="11">
+        <v>1</v>
+      </c>
+      <c r="P24" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>3</v>
+      </c>
+      <c r="R24" s="11">
+        <v>0</v>
+      </c>
+      <c r="S24" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="11">
+        <v>47</v>
+      </c>
+      <c r="C25" s="11">
+        <v>4</v>
+      </c>
+      <c r="D25" s="11">
+        <v>43</v>
+      </c>
+      <c r="E25" s="11">
+        <v>0</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11">
+        <v>6</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>6</v>
+      </c>
+      <c r="K25" s="11">
+        <v>16</v>
+      </c>
+      <c r="L25" s="11">
+        <v>1</v>
+      </c>
+      <c r="M25" s="11">
+        <v>15</v>
+      </c>
+      <c r="N25" s="11">
+        <v>14</v>
+      </c>
+      <c r="O25" s="11">
+        <v>2</v>
+      </c>
+      <c r="P25" s="11">
+        <v>12</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>11</v>
+      </c>
+      <c r="R25" s="11">
+        <v>1</v>
+      </c>
+      <c r="S25" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="11">
+        <v>15</v>
+      </c>
+      <c r="C26" s="11">
+        <v>1</v>
+      </c>
+      <c r="D26" s="11">
+        <v>14</v>
+      </c>
+      <c r="E26" s="11">
+        <v>0</v>
+      </c>
+      <c r="F26" s="11">
+        <v>0</v>
+      </c>
+      <c r="G26" s="11">
+        <v>0</v>
+      </c>
+      <c r="H26" s="11">
+        <v>0</v>
+      </c>
+      <c r="I26" s="11">
+        <v>0</v>
+      </c>
+      <c r="J26" s="11">
+        <v>0</v>
+      </c>
+      <c r="K26" s="11">
+        <v>7</v>
+      </c>
+      <c r="L26" s="11">
+        <v>0</v>
+      </c>
+      <c r="M26" s="11">
+        <v>7</v>
+      </c>
+      <c r="N26" s="11">
+        <v>2</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+      <c r="P26" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>6</v>
+      </c>
+      <c r="R26" s="11">
+        <v>1</v>
+      </c>
+      <c r="S26" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="11">
+        <v>22</v>
+      </c>
+      <c r="C27" s="11">
+        <v>2</v>
+      </c>
+      <c r="D27" s="11">
+        <v>20</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1</v>
+      </c>
+      <c r="F27" s="11">
+        <v>0</v>
+      </c>
+      <c r="G27" s="11">
+        <v>1</v>
+      </c>
+      <c r="H27" s="11">
+        <v>3</v>
+      </c>
+      <c r="I27" s="11">
+        <v>0</v>
+      </c>
+      <c r="J27" s="11">
+        <v>3</v>
+      </c>
+      <c r="K27" s="11">
+        <v>8</v>
+      </c>
+      <c r="L27" s="11">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>8</v>
+      </c>
+      <c r="N27" s="11">
+        <v>5</v>
+      </c>
+      <c r="O27" s="11">
+        <v>1</v>
+      </c>
+      <c r="P27" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>5</v>
+      </c>
+      <c r="R27" s="11">
+        <v>1</v>
+      </c>
+      <c r="S27" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="11">
+        <v>324</v>
+      </c>
+      <c r="C28" s="11">
+        <v>23</v>
+      </c>
+      <c r="D28" s="11">
+        <v>301</v>
+      </c>
+      <c r="E28" s="11">
+        <v>2</v>
+      </c>
+      <c r="F28" s="11">
+        <v>0</v>
+      </c>
+      <c r="G28" s="11">
+        <v>2</v>
+      </c>
+      <c r="H28" s="11">
+        <v>46</v>
+      </c>
+      <c r="I28" s="11">
+        <v>2</v>
+      </c>
+      <c r="J28" s="11">
+        <v>44</v>
+      </c>
+      <c r="K28" s="11">
+        <v>127</v>
+      </c>
+      <c r="L28" s="11">
+        <v>7</v>
+      </c>
+      <c r="M28" s="11">
+        <v>120</v>
+      </c>
+      <c r="N28" s="11">
+        <v>78</v>
+      </c>
+      <c r="O28" s="11">
+        <v>7</v>
+      </c>
+      <c r="P28" s="11">
+        <v>71</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>71</v>
+      </c>
+      <c r="R28" s="11">
+        <v>7</v>
+      </c>
+      <c r="S28" s="11">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="11">
+        <v>88</v>
+      </c>
+      <c r="C29" s="11">
+        <v>4</v>
+      </c>
+      <c r="D29" s="11">
+        <v>84</v>
+      </c>
+      <c r="E29" s="11">
+        <v>1</v>
+      </c>
+      <c r="F29" s="11">
+        <v>0</v>
+      </c>
+      <c r="G29" s="11">
+        <v>1</v>
+      </c>
+      <c r="H29" s="11">
+        <v>8</v>
+      </c>
+      <c r="I29" s="11">
+        <v>0</v>
+      </c>
+      <c r="J29" s="11">
+        <v>8</v>
+      </c>
+      <c r="K29" s="11">
+        <v>21</v>
+      </c>
+      <c r="L29" s="11">
+        <v>2</v>
+      </c>
+      <c r="M29" s="11">
+        <v>19</v>
+      </c>
+      <c r="N29" s="11">
+        <v>19</v>
+      </c>
+      <c r="O29" s="11">
+        <v>1</v>
+      </c>
+      <c r="P29" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>39</v>
+      </c>
+      <c r="R29" s="11">
+        <v>1</v>
+      </c>
+      <c r="S29" s="11">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="11">
+        <v>0</v>
+      </c>
+      <c r="C30" s="11">
+        <v>0</v>
+      </c>
+      <c r="D30" s="11">
+        <v>0</v>
+      </c>
+      <c r="E30" s="11">
+        <v>0</v>
+      </c>
+      <c r="F30" s="11">
+        <v>0</v>
+      </c>
+      <c r="G30" s="11">
+        <v>0</v>
+      </c>
+      <c r="H30" s="11">
+        <v>0</v>
+      </c>
+      <c r="I30" s="11">
+        <v>0</v>
+      </c>
+      <c r="J30" s="11">
+        <v>0</v>
+      </c>
+      <c r="K30" s="11">
+        <v>0</v>
+      </c>
+      <c r="L30" s="11">
+        <v>0</v>
+      </c>
+      <c r="M30" s="11">
+        <v>0</v>
+      </c>
+      <c r="N30" s="11">
+        <v>0</v>
+      </c>
+      <c r="O30" s="11">
+        <v>0</v>
+      </c>
+      <c r="P30" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>0</v>
+      </c>
+      <c r="R30" s="11">
+        <v>0</v>
+      </c>
+      <c r="S30" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="13">
+        <v>0</v>
+      </c>
+      <c r="C31" s="13">
+        <v>0</v>
+      </c>
+      <c r="D31" s="13">
+        <v>0</v>
+      </c>
+      <c r="E31" s="13">
+        <v>0</v>
+      </c>
+      <c r="F31" s="13">
+        <v>0</v>
+      </c>
+      <c r="G31" s="13">
+        <v>0</v>
+      </c>
+      <c r="H31" s="13">
+        <v>0</v>
+      </c>
+      <c r="I31" s="13">
+        <v>0</v>
+      </c>
+      <c r="J31" s="13">
+        <v>0</v>
+      </c>
+      <c r="K31" s="13">
+        <v>0</v>
+      </c>
+      <c r="L31" s="13">
+        <v>0</v>
+      </c>
+      <c r="M31" s="13">
+        <v>0</v>
+      </c>
+      <c r="N31" s="13">
+        <v>0</v>
+      </c>
+      <c r="O31" s="13">
+        <v>0</v>
+      </c>
+      <c r="P31" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="13">
+        <v>0</v>
+      </c>
+      <c r="R31" s="13">
+        <v>0</v>
+      </c>
+      <c r="S31" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
+  <dimension ref="A1:S36"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="G9" sqref="G9"/>
+      <selection pane="topRight" activeCell="G9" sqref="G9"/>
+      <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
+      <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
+    <col min="2" max="19" width="6.625" style="2" customWidth="1"/>
+    <col min="20" max="24" width="5.25" style="2" customWidth="1"/>
+    <col min="25" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:19" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+    </row>
+    <row r="3" spans="1:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+    </row>
+    <row r="4" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
+      <c r="B5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="M5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="O5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="11">
         <v>872</v>
       </c>
       <c r="C6" s="11">
         <v>86</v>
       </c>
       <c r="D6" s="11">
         <v>786</v>
       </c>
       <c r="E6" s="11">
         <v>7</v>
       </c>
       <c r="F6" s="11">
         <v>0</v>
       </c>
       <c r="G6" s="11">
         <v>7</v>
       </c>
       <c r="H6" s="11">
         <v>119</v>
       </c>
       <c r="I6" s="11">
@@ -30587,52 +30499,52 @@
       <c r="L6" s="11">
         <v>34</v>
       </c>
       <c r="M6" s="11">
         <v>299</v>
       </c>
       <c r="N6" s="11">
         <v>206</v>
       </c>
       <c r="O6" s="11">
         <v>27</v>
       </c>
       <c r="P6" s="11">
         <v>179</v>
       </c>
       <c r="Q6" s="11">
         <v>207</v>
       </c>
       <c r="R6" s="11">
         <v>20</v>
       </c>
       <c r="S6" s="11">
         <v>187</v>
       </c>
     </row>
-    <row r="7" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A7" s="17" t="s">
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
         <v>78</v>
       </c>
       <c r="C7" s="11">
         <v>8</v>
       </c>
       <c r="D7" s="11">
         <v>70</v>
       </c>
       <c r="E7" s="11">
         <v>1</v>
       </c>
       <c r="F7" s="11">
         <v>0</v>
       </c>
       <c r="G7" s="11">
         <v>1</v>
       </c>
       <c r="H7" s="11">
         <v>22</v>
       </c>
       <c r="I7" s="11">
         <v>0</v>
@@ -30646,52 +30558,52 @@
       <c r="L7" s="11">
         <v>4</v>
       </c>
       <c r="M7" s="11">
         <v>29</v>
       </c>
       <c r="N7" s="11">
         <v>7</v>
       </c>
       <c r="O7" s="11">
         <v>2</v>
       </c>
       <c r="P7" s="11">
         <v>5</v>
       </c>
       <c r="Q7" s="11">
         <v>15</v>
       </c>
       <c r="R7" s="11">
         <v>2</v>
       </c>
       <c r="S7" s="11">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A8" s="18" t="s">
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>17</v>
       </c>
       <c r="C8" s="11">
         <v>3</v>
       </c>
       <c r="D8" s="11">
         <v>14</v>
       </c>
       <c r="E8" s="11">
         <v>1</v>
       </c>
       <c r="F8" s="11">
         <v>0</v>
       </c>
       <c r="G8" s="11">
         <v>1</v>
       </c>
       <c r="H8" s="11">
         <v>4</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
@@ -30705,52 +30617,52 @@
       <c r="L8" s="11">
         <v>0</v>
       </c>
       <c r="M8" s="11">
         <v>5</v>
       </c>
       <c r="N8" s="11">
         <v>3</v>
       </c>
       <c r="O8" s="11">
         <v>1</v>
       </c>
       <c r="P8" s="11">
         <v>2</v>
       </c>
       <c r="Q8" s="11">
         <v>4</v>
       </c>
       <c r="R8" s="11">
         <v>2</v>
       </c>
       <c r="S8" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A9" s="18" t="s">
+    <row r="9" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>31</v>
       </c>
       <c r="C9" s="11">
         <v>6</v>
       </c>
       <c r="D9" s="11">
         <v>25</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <v>5</v>
       </c>
       <c r="I9" s="11">
         <v>1</v>
@@ -30764,52 +30676,52 @@
       <c r="L9" s="11">
         <v>4</v>
       </c>
       <c r="M9" s="11">
         <v>13</v>
       </c>
       <c r="N9" s="11">
         <v>5</v>
       </c>
       <c r="O9" s="11">
         <v>1</v>
       </c>
       <c r="P9" s="11">
         <v>4</v>
       </c>
       <c r="Q9" s="11">
         <v>4</v>
       </c>
       <c r="R9" s="11">
         <v>0</v>
       </c>
       <c r="S9" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A10" s="18" t="s">
+    <row r="10" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11">
         <v>5</v>
       </c>
       <c r="C10" s="11">
         <v>1</v>
       </c>
       <c r="D10" s="11">
         <v>4</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>1</v>
       </c>
       <c r="I10" s="11">
         <v>1</v>
@@ -30823,52 +30735,52 @@
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>1</v>
       </c>
       <c r="N10" s="11">
         <v>1</v>
       </c>
       <c r="O10" s="11">
         <v>0</v>
       </c>
       <c r="P10" s="11">
         <v>1</v>
       </c>
       <c r="Q10" s="11">
         <v>2</v>
       </c>
       <c r="R10" s="11">
         <v>0</v>
       </c>
       <c r="S10" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A11" s="18" t="s">
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>15</v>
       </c>
       <c r="C11" s="11">
         <v>3</v>
       </c>
       <c r="D11" s="11">
         <v>12</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>1</v>
       </c>
       <c r="I11" s="11">
         <v>0</v>
@@ -30882,52 +30794,52 @@
       <c r="L11" s="11">
         <v>2</v>
       </c>
       <c r="M11" s="11">
         <v>7</v>
       </c>
       <c r="N11" s="11">
         <v>2</v>
       </c>
       <c r="O11" s="11">
         <v>0</v>
       </c>
       <c r="P11" s="11">
         <v>2</v>
       </c>
       <c r="Q11" s="11">
         <v>3</v>
       </c>
       <c r="R11" s="11">
         <v>1</v>
       </c>
       <c r="S11" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A12" s="19" t="s">
+    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11">
         <v>42</v>
       </c>
       <c r="C12" s="11">
         <v>2</v>
       </c>
       <c r="D12" s="11">
         <v>40</v>
       </c>
       <c r="E12" s="11">
         <v>1</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>1</v>
       </c>
       <c r="H12" s="11">
         <v>7</v>
       </c>
       <c r="I12" s="11">
         <v>0</v>
@@ -30941,52 +30853,52 @@
       <c r="L12" s="11">
         <v>2</v>
       </c>
       <c r="M12" s="11">
         <v>20</v>
       </c>
       <c r="N12" s="11">
         <v>6</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
       <c r="P12" s="11">
         <v>6</v>
       </c>
       <c r="Q12" s="11">
         <v>6</v>
       </c>
       <c r="R12" s="11">
         <v>0</v>
       </c>
       <c r="S12" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A13" s="19" t="s">
+    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
         <v>38</v>
       </c>
       <c r="C13" s="11">
         <v>1</v>
       </c>
       <c r="D13" s="11">
         <v>37</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>3</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
@@ -31000,52 +30912,52 @@
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>11</v>
       </c>
       <c r="N13" s="11">
         <v>11</v>
       </c>
       <c r="O13" s="11">
         <v>1</v>
       </c>
       <c r="P13" s="11">
         <v>10</v>
       </c>
       <c r="Q13" s="11">
         <v>13</v>
       </c>
       <c r="R13" s="11">
         <v>0</v>
       </c>
       <c r="S13" s="11">
         <v>13</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A14" s="19" t="s">
+    <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11">
         <v>23</v>
       </c>
       <c r="C14" s="11">
         <v>4</v>
       </c>
       <c r="D14" s="11">
         <v>19</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>3</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
@@ -31059,52 +30971,52 @@
       <c r="L14" s="11">
         <v>3</v>
       </c>
       <c r="M14" s="11">
         <v>8</v>
       </c>
       <c r="N14" s="11">
         <v>5</v>
       </c>
       <c r="O14" s="11">
         <v>1</v>
       </c>
       <c r="P14" s="11">
         <v>4</v>
       </c>
       <c r="Q14" s="11">
         <v>4</v>
       </c>
       <c r="R14" s="11">
         <v>0</v>
       </c>
       <c r="S14" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A15" s="19" t="s">
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11">
         <v>15</v>
       </c>
       <c r="C15" s="11">
         <v>2</v>
       </c>
       <c r="D15" s="11">
         <v>13</v>
       </c>
       <c r="E15" s="11">
         <v>1</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>1</v>
       </c>
       <c r="H15" s="11">
         <v>5</v>
       </c>
       <c r="I15" s="11">
         <v>1</v>
@@ -31118,52 +31030,52 @@
       <c r="L15" s="11">
         <v>0</v>
       </c>
       <c r="M15" s="11">
         <v>4</v>
       </c>
       <c r="N15" s="11">
         <v>4</v>
       </c>
       <c r="O15" s="11">
         <v>1</v>
       </c>
       <c r="P15" s="11">
         <v>3</v>
       </c>
       <c r="Q15" s="11">
         <v>1</v>
       </c>
       <c r="R15" s="11">
         <v>0</v>
       </c>
       <c r="S15" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A16" s="19" t="s">
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
         <v>12</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>12</v>
       </c>
       <c r="E16" s="11">
         <v>1</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>1</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
@@ -31177,52 +31089,52 @@
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>0</v>
       </c>
       <c r="N16" s="11">
         <v>5</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
       <c r="P16" s="11">
         <v>5</v>
       </c>
       <c r="Q16" s="11">
         <v>6</v>
       </c>
       <c r="R16" s="11">
         <v>0</v>
       </c>
       <c r="S16" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A17" s="19" t="s">
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
         <v>51</v>
       </c>
       <c r="C17" s="11">
         <v>8</v>
       </c>
       <c r="D17" s="11">
         <v>43</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
         <v>2</v>
       </c>
       <c r="I17" s="11">
         <v>0</v>
@@ -31236,52 +31148,52 @@
       <c r="L17" s="11">
         <v>4</v>
       </c>
       <c r="M17" s="11">
         <v>9</v>
       </c>
       <c r="N17" s="11">
         <v>20</v>
       </c>
       <c r="O17" s="11">
         <v>3</v>
       </c>
       <c r="P17" s="11">
         <v>17</v>
       </c>
       <c r="Q17" s="11">
         <v>16</v>
       </c>
       <c r="R17" s="11">
         <v>1</v>
       </c>
       <c r="S17" s="11">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A18" s="19" t="s">
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11">
         <v>44</v>
       </c>
       <c r="C18" s="11">
         <v>5</v>
       </c>
       <c r="D18" s="11">
         <v>39</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>0</v>
       </c>
       <c r="G18" s="11">
         <v>0</v>
       </c>
       <c r="H18" s="11">
         <v>3</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
@@ -31295,52 +31207,52 @@
       <c r="L18" s="11">
         <v>1</v>
       </c>
       <c r="M18" s="11">
         <v>24</v>
       </c>
       <c r="N18" s="11">
         <v>11</v>
       </c>
       <c r="O18" s="11">
         <v>2</v>
       </c>
       <c r="P18" s="11">
         <v>9</v>
       </c>
       <c r="Q18" s="11">
         <v>5</v>
       </c>
       <c r="R18" s="11">
         <v>2</v>
       </c>
       <c r="S18" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="19" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A19" s="19" t="s">
+    <row r="19" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>4</v>
       </c>
       <c r="C19" s="11">
         <v>2</v>
       </c>
       <c r="D19" s="11">
         <v>2</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>0</v>
       </c>
       <c r="H19" s="11">
         <v>0</v>
       </c>
       <c r="I19" s="11">
         <v>0</v>
@@ -31354,52 +31266,52 @@
       <c r="L19" s="11">
         <v>1</v>
       </c>
       <c r="M19" s="11">
         <v>1</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="11">
         <v>0</v>
       </c>
       <c r="P19" s="11">
         <v>0</v>
       </c>
       <c r="Q19" s="11">
         <v>2</v>
       </c>
       <c r="R19" s="11">
         <v>1</v>
       </c>
       <c r="S19" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A20" s="19" t="s">
+    <row r="20" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>6</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
       </c>
       <c r="D20" s="11">
         <v>5</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
@@ -31413,52 +31325,52 @@
       <c r="L20" s="11">
         <v>0</v>
       </c>
       <c r="M20" s="11">
         <v>1</v>
       </c>
       <c r="N20" s="11">
         <v>4</v>
       </c>
       <c r="O20" s="11">
         <v>1</v>
       </c>
       <c r="P20" s="11">
         <v>3</v>
       </c>
       <c r="Q20" s="11">
         <v>1</v>
       </c>
       <c r="R20" s="11">
         <v>0</v>
       </c>
       <c r="S20" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A21" s="19" t="s">
+    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
         <v>21</v>
       </c>
       <c r="C21" s="11">
         <v>5</v>
       </c>
       <c r="D21" s="11">
         <v>16</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>4</v>
       </c>
       <c r="I21" s="11">
         <v>0</v>
@@ -31472,52 +31384,52 @@
       <c r="L21" s="11">
         <v>1</v>
       </c>
       <c r="M21" s="11">
         <v>7</v>
       </c>
       <c r="N21" s="11">
         <v>6</v>
       </c>
       <c r="O21" s="11">
         <v>4</v>
       </c>
       <c r="P21" s="11">
         <v>2</v>
       </c>
       <c r="Q21" s="11">
         <v>3</v>
       </c>
       <c r="R21" s="11">
         <v>0</v>
       </c>
       <c r="S21" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A22" s="19" t="s">
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>1</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>1</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
@@ -31531,52 +31443,52 @@
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
       <c r="O22" s="11">
         <v>0</v>
       </c>
       <c r="P22" s="11">
         <v>0</v>
       </c>
       <c r="Q22" s="11">
         <v>1</v>
       </c>
       <c r="R22" s="11">
         <v>0</v>
       </c>
       <c r="S22" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A23" s="19" t="s">
+    <row r="23" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11">
         <v>5</v>
       </c>
       <c r="C23" s="11">
         <v>1</v>
       </c>
       <c r="D23" s="11">
         <v>4</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
         <v>0</v>
       </c>
       <c r="I23" s="11">
         <v>0</v>
@@ -31590,52 +31502,52 @@
       <c r="L23" s="11">
         <v>0</v>
       </c>
       <c r="M23" s="11">
         <v>3</v>
       </c>
       <c r="N23" s="11">
         <v>1</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
       <c r="P23" s="11">
         <v>1</v>
       </c>
       <c r="Q23" s="11">
         <v>1</v>
       </c>
       <c r="R23" s="11">
         <v>1</v>
       </c>
       <c r="S23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A24" s="19" t="s">
+    <row r="24" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
         <v>14</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11">
         <v>13</v>
       </c>
       <c r="E24" s="11">
         <v>0</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>1</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
@@ -31649,52 +31561,52 @@
       <c r="L24" s="11">
         <v>0</v>
       </c>
       <c r="M24" s="11">
         <v>3</v>
       </c>
       <c r="N24" s="11">
         <v>8</v>
       </c>
       <c r="O24" s="11">
         <v>1</v>
       </c>
       <c r="P24" s="11">
         <v>7</v>
       </c>
       <c r="Q24" s="11">
         <v>2</v>
       </c>
       <c r="R24" s="11">
         <v>0</v>
       </c>
       <c r="S24" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A25" s="19" t="s">
+    <row r="25" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11">
         <v>43</v>
       </c>
       <c r="C25" s="11">
         <v>2</v>
       </c>
       <c r="D25" s="11">
         <v>41</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>6</v>
       </c>
       <c r="I25" s="11">
         <v>0</v>
@@ -31708,52 +31620,52 @@
       <c r="L25" s="11">
         <v>0</v>
       </c>
       <c r="M25" s="11">
         <v>15</v>
       </c>
       <c r="N25" s="11">
         <v>12</v>
       </c>
       <c r="O25" s="11">
         <v>1</v>
       </c>
       <c r="P25" s="11">
         <v>11</v>
       </c>
       <c r="Q25" s="11">
         <v>10</v>
       </c>
       <c r="R25" s="11">
         <v>1</v>
       </c>
       <c r="S25" s="11">
         <v>9</v>
       </c>
     </row>
-    <row r="26" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A26" s="19" t="s">
+    <row r="26" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
         <v>10</v>
       </c>
       <c r="C26" s="11">
         <v>1</v>
       </c>
       <c r="D26" s="11">
         <v>9</v>
       </c>
       <c r="E26" s="11">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
@@ -31767,52 +31679,52 @@
       <c r="L26" s="11">
         <v>0</v>
       </c>
       <c r="M26" s="11">
         <v>6</v>
       </c>
       <c r="N26" s="11">
         <v>1</v>
       </c>
       <c r="O26" s="11">
         <v>0</v>
       </c>
       <c r="P26" s="11">
         <v>1</v>
       </c>
       <c r="Q26" s="11">
         <v>3</v>
       </c>
       <c r="R26" s="11">
         <v>1</v>
       </c>
       <c r="S26" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A27" s="19" t="s">
+    <row r="27" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="11">
         <v>22</v>
       </c>
       <c r="C27" s="11">
         <v>2</v>
       </c>
       <c r="D27" s="11">
         <v>20</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>4</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
@@ -31826,52 +31738,52 @@
       <c r="L27" s="11">
         <v>1</v>
       </c>
       <c r="M27" s="11">
         <v>5</v>
       </c>
       <c r="N27" s="11">
         <v>8</v>
       </c>
       <c r="O27" s="11">
         <v>1</v>
       </c>
       <c r="P27" s="11">
         <v>7</v>
       </c>
       <c r="Q27" s="11">
         <v>4</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A28" s="18" t="s">
+    <row r="28" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="11">
         <v>294</v>
       </c>
       <c r="C28" s="11">
         <v>24</v>
       </c>
       <c r="D28" s="11">
         <v>270</v>
       </c>
       <c r="E28" s="11">
         <v>1</v>
       </c>
       <c r="F28" s="11">
         <v>0</v>
       </c>
       <c r="G28" s="11">
         <v>1</v>
       </c>
       <c r="H28" s="11">
         <v>36</v>
       </c>
       <c r="I28" s="11">
         <v>2</v>
@@ -31885,52 +31797,52 @@
       <c r="L28" s="11">
         <v>8</v>
       </c>
       <c r="M28" s="11">
         <v>106</v>
       </c>
       <c r="N28" s="11">
         <v>74</v>
       </c>
       <c r="O28" s="11">
         <v>7</v>
       </c>
       <c r="P28" s="11">
         <v>67</v>
       </c>
       <c r="Q28" s="11">
         <v>69</v>
       </c>
       <c r="R28" s="11">
         <v>7</v>
       </c>
       <c r="S28" s="11">
         <v>62</v>
       </c>
     </row>
-    <row r="29" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A29" s="18" t="s">
+    <row r="29" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="11">
         <v>81</v>
       </c>
       <c r="C29" s="11">
         <v>4</v>
       </c>
       <c r="D29" s="11">
         <v>77</v>
       </c>
       <c r="E29" s="11">
         <v>1</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>1</v>
       </c>
       <c r="H29" s="11">
         <v>12</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
@@ -31944,52 +31856,52 @@
       <c r="L29" s="11">
         <v>3</v>
       </c>
       <c r="M29" s="11">
         <v>21</v>
       </c>
       <c r="N29" s="11">
         <v>12</v>
       </c>
       <c r="O29" s="11">
         <v>0</v>
       </c>
       <c r="P29" s="11">
         <v>12</v>
       </c>
       <c r="Q29" s="11">
         <v>32</v>
       </c>
       <c r="R29" s="11">
         <v>1</v>
       </c>
       <c r="S29" s="11">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A30" s="19" t="s">
+    <row r="30" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="11">
         <v>0</v>
       </c>
       <c r="C30" s="11">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>0</v>
       </c>
       <c r="I30" s="11">
         <v>0</v>
@@ -32003,52 +31915,52 @@
       <c r="L30" s="11">
         <v>0</v>
       </c>
       <c r="M30" s="11">
         <v>0</v>
       </c>
       <c r="N30" s="11">
         <v>0</v>
       </c>
       <c r="O30" s="11">
         <v>0</v>
       </c>
       <c r="P30" s="11">
         <v>0</v>
       </c>
       <c r="Q30" s="11">
         <v>0</v>
       </c>
       <c r="R30" s="11">
         <v>0</v>
       </c>
       <c r="S30" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A31" s="20" t="s">
+    <row r="31" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="13">
         <v>0</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>0</v>
       </c>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="13">
         <v>0</v>
@@ -32062,3713 +31974,3665 @@
       <c r="L31" s="13">
         <v>0</v>
       </c>
       <c r="M31" s="13">
         <v>0</v>
       </c>
       <c r="N31" s="13">
         <v>0</v>
       </c>
       <c r="O31" s="13">
         <v>0</v>
       </c>
       <c r="P31" s="13">
         <v>0</v>
       </c>
       <c r="Q31" s="13">
         <v>0</v>
       </c>
       <c r="R31" s="13">
         <v>0</v>
       </c>
       <c r="S31" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="12.75" customHeight="1">
+    <row r="32" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="33" spans="2:19" ht="15" customHeight="1">
-[...59 lines deleted...]
-    <row r="36" spans="2:19" ht="15" customHeight="1"/>
+    <row r="33" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="18"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="18"/>
+      <c r="O33" s="18"/>
+      <c r="P33" s="18"/>
+      <c r="Q33" s="18"/>
+      <c r="R33" s="18"/>
+      <c r="S33" s="18"/>
+    </row>
+    <row r="34" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="18"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="18"/>
+      <c r="F34" s="18"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="18"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
+      <c r="N34" s="18"/>
+      <c r="O34" s="18"/>
+      <c r="P34" s="18"/>
+      <c r="Q34" s="18"/>
+      <c r="R34" s="18"/>
+      <c r="S34" s="18"/>
+    </row>
+    <row r="35" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="18"/>
+      <c r="N35" s="18"/>
+      <c r="O35" s="18"/>
+      <c r="P35" s="18"/>
+      <c r="Q35" s="18"/>
+      <c r="R35" s="18"/>
+      <c r="S35" s="18"/>
+    </row>
+    <row r="36" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{270078D0-D460-4512-9447-100B2F1A177E}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="B6" sqref="B6:U6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...23 lines deleted...]
-        <v>114</v>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="33" t="s">
+        <v>104</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...3 lines deleted...]
-      <c r="B5" s="46" t="s">
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
+      <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="43" t="s">
+      <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="43" t="s">
+      <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="43" t="s">
+      <c r="K5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="N5" s="43" t="s">
+      <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="43" t="s">
+      <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="T5" s="44" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+      <c r="T5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="B6" s="11">
-        <v>9817</v>
+        <v>10728</v>
       </c>
       <c r="C6" s="11">
-        <v>1619</v>
+        <v>1863</v>
       </c>
       <c r="D6" s="11">
-        <v>8198</v>
+        <v>8865</v>
       </c>
       <c r="E6" s="11">
-        <v>456</v>
+        <v>505</v>
       </c>
       <c r="F6" s="11">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G6" s="11">
-        <v>390</v>
+        <v>445</v>
       </c>
       <c r="H6" s="11">
-        <v>1669</v>
+        <v>1778</v>
       </c>
       <c r="I6" s="11">
-        <v>315</v>
+        <v>364</v>
       </c>
       <c r="J6" s="11">
-        <v>1354</v>
+        <v>1414</v>
       </c>
       <c r="K6" s="11">
-        <v>1796</v>
+        <v>1969</v>
       </c>
       <c r="L6" s="11">
-        <v>349</v>
+        <v>454</v>
       </c>
       <c r="M6" s="11">
-        <v>1447</v>
+        <v>1515</v>
       </c>
       <c r="N6" s="11">
-        <v>1840</v>
+        <v>1831</v>
       </c>
       <c r="O6" s="11">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="P6" s="11">
-        <v>1541</v>
+        <v>1528</v>
       </c>
       <c r="Q6" s="11">
-        <v>4056</v>
+        <v>4645</v>
       </c>
       <c r="R6" s="11">
-        <v>590</v>
+        <v>682</v>
       </c>
       <c r="S6" s="11">
-        <v>3466</v>
+        <v>3963</v>
       </c>
       <c r="T6" s="11">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="U6" s="11">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="11">
+        <v>1112</v>
+      </c>
+      <c r="C7" s="11">
+        <v>185</v>
+      </c>
+      <c r="D7" s="11">
+        <v>927</v>
+      </c>
+      <c r="E7" s="11">
+        <v>47</v>
+      </c>
+      <c r="F7" s="11">
+        <v>6</v>
+      </c>
+      <c r="G7" s="11">
+        <v>41</v>
+      </c>
+      <c r="H7" s="11">
+        <v>197</v>
+      </c>
+      <c r="I7" s="11">
+        <v>33</v>
+      </c>
+      <c r="J7" s="11">
+        <v>164</v>
+      </c>
+      <c r="K7" s="11">
+        <v>230</v>
+      </c>
+      <c r="L7" s="11">
+        <v>52</v>
+      </c>
+      <c r="M7" s="11">
+        <v>178</v>
+      </c>
+      <c r="N7" s="11">
+        <v>208</v>
+      </c>
+      <c r="O7" s="11">
+        <v>37</v>
+      </c>
+      <c r="P7" s="11">
+        <v>171</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>430</v>
+      </c>
+      <c r="R7" s="11">
+        <v>57</v>
+      </c>
+      <c r="S7" s="11">
+        <v>373</v>
+      </c>
+      <c r="T7" s="11">
+        <v>14</v>
+      </c>
+      <c r="U7" s="11">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="11">
+        <v>1715</v>
+      </c>
+      <c r="C8" s="11">
+        <v>267</v>
+      </c>
+      <c r="D8" s="11">
+        <v>1448</v>
+      </c>
+      <c r="E8" s="11">
+        <v>112</v>
+      </c>
+      <c r="F8" s="11">
+        <v>14</v>
+      </c>
+      <c r="G8" s="11">
+        <v>98</v>
+      </c>
+      <c r="H8" s="11">
+        <v>290</v>
+      </c>
+      <c r="I8" s="11">
+        <v>64</v>
+      </c>
+      <c r="J8" s="11">
         <v>226</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="U7" s="11">
+      <c r="K8" s="11">
+        <v>316</v>
+      </c>
+      <c r="L8" s="11">
+        <v>61</v>
+      </c>
+      <c r="M8" s="11">
+        <v>255</v>
+      </c>
+      <c r="N8" s="11">
+        <v>259</v>
+      </c>
+      <c r="O8" s="11">
+        <v>44</v>
+      </c>
+      <c r="P8" s="11">
+        <v>215</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>738</v>
+      </c>
+      <c r="R8" s="11">
+        <v>84</v>
+      </c>
+      <c r="S8" s="11">
+        <v>654</v>
+      </c>
+      <c r="T8" s="11">
+        <v>0</v>
+      </c>
+      <c r="U8" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="11">
+        <v>811</v>
+      </c>
+      <c r="C9" s="11">
+        <v>135</v>
+      </c>
+      <c r="D9" s="11">
+        <v>676</v>
+      </c>
+      <c r="E9" s="11">
+        <v>47</v>
+      </c>
+      <c r="F9" s="11">
+        <v>6</v>
+      </c>
+      <c r="G9" s="11">
         <v>41</v>
-      </c>
-[...86 lines deleted...]
-        <v>11</v>
       </c>
       <c r="H9" s="11">
         <v>151</v>
       </c>
       <c r="I9" s="11">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="J9" s="11">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="K9" s="11">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="L9" s="11">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M9" s="11">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="N9" s="11">
-        <v>168</v>
+        <v>142</v>
       </c>
       <c r="O9" s="11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="P9" s="11">
-        <v>143</v>
+        <v>116</v>
       </c>
       <c r="Q9" s="11">
-        <v>301</v>
+        <v>339</v>
       </c>
       <c r="R9" s="11">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="S9" s="11">
-        <v>249</v>
+        <v>291</v>
       </c>
       <c r="T9" s="11">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="U9" s="11">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A10" s="23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="11">
-        <v>1340</v>
+        <v>1442</v>
       </c>
       <c r="C10" s="11">
-        <v>196</v>
+        <v>219</v>
       </c>
       <c r="D10" s="11">
-        <v>1144</v>
+        <v>1223</v>
       </c>
       <c r="E10" s="11">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="F10" s="11">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G10" s="11">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="H10" s="11">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I10" s="11">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="J10" s="11">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="K10" s="11">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="L10" s="11">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M10" s="11">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="N10" s="11">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="O10" s="11">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P10" s="11">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="Q10" s="11">
-        <v>496</v>
+        <v>575</v>
       </c>
       <c r="R10" s="11">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="S10" s="11">
-        <v>427</v>
+        <v>491</v>
       </c>
       <c r="T10" s="11">
         <v>6</v>
       </c>
       <c r="U10" s="11">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="A11" s="23" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="11">
-        <v>735</v>
+        <v>806</v>
       </c>
       <c r="C11" s="11">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="D11" s="11">
-        <v>616</v>
+        <v>671</v>
       </c>
       <c r="E11" s="11">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="F11" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G11" s="11">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H11" s="11">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="I11" s="11">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J11" s="11">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="K11" s="11">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="L11" s="11">
         <v>23</v>
       </c>
       <c r="M11" s="11">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N11" s="11">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="O11" s="11">
+        <v>28</v>
+      </c>
+      <c r="P11" s="11">
+        <v>107</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>354</v>
+      </c>
+      <c r="R11" s="11">
+        <v>52</v>
+      </c>
+      <c r="S11" s="11">
+        <v>302</v>
+      </c>
+      <c r="T11" s="11">
+        <v>10</v>
+      </c>
+      <c r="U11" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1182</v>
+      </c>
+      <c r="C12" s="11">
+        <v>182</v>
+      </c>
+      <c r="D12" s="11">
+        <v>1000</v>
+      </c>
+      <c r="E12" s="11">
+        <v>49</v>
+      </c>
+      <c r="F12" s="11">
+        <v>5</v>
+      </c>
+      <c r="G12" s="11">
+        <v>44</v>
+      </c>
+      <c r="H12" s="11">
+        <v>155</v>
+      </c>
+      <c r="I12" s="11">
         <v>23</v>
       </c>
-      <c r="P11" s="11">
-[...45 lines deleted...]
-      </c>
       <c r="J12" s="11">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="K12" s="11">
-        <v>169</v>
+        <v>197</v>
       </c>
       <c r="L12" s="11">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="M12" s="11">
-        <v>132</v>
+        <v>162</v>
       </c>
       <c r="N12" s="11">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="O12" s="11">
+        <v>29</v>
+      </c>
+      <c r="P12" s="11">
+        <v>143</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>609</v>
+      </c>
+      <c r="R12" s="11">
+        <v>90</v>
+      </c>
+      <c r="S12" s="11">
+        <v>519</v>
+      </c>
+      <c r="T12" s="11">
+        <v>3</v>
+      </c>
+      <c r="U12" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="P12" s="11">
-[...21 lines deleted...]
-      </c>
       <c r="B13" s="11">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="C13" s="11">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D13" s="11">
-        <v>185</v>
+        <v>202</v>
       </c>
       <c r="E13" s="11">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F13" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G13" s="11">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="H13" s="11">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="I13" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J13" s="11">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K13" s="11">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L13" s="11">
         <v>10</v>
       </c>
       <c r="M13" s="11">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N13" s="11">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="O13" s="11">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="P13" s="11">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="Q13" s="11">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="R13" s="11">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="S13" s="11">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="T13" s="11">
         <v>2</v>
       </c>
       <c r="U13" s="11">
         <v>11</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A14" s="23" t="s">
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="11">
-        <v>180</v>
+        <v>206</v>
       </c>
       <c r="C14" s="11">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D14" s="11">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="E14" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F14" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G14" s="11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H14" s="11">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="I14" s="11">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J14" s="11">
         <v>26</v>
       </c>
       <c r="K14" s="11">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="L14" s="11">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M14" s="11">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="N14" s="11">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="O14" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P14" s="11">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="Q14" s="11">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="R14" s="11">
         <v>9</v>
       </c>
       <c r="S14" s="11">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="T14" s="11">
         <v>4</v>
       </c>
       <c r="U14" s="11">
-        <v>9</v>
-[...3 lines deleted...]
-      <c r="A15" s="23" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="11">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="C15" s="11">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D15" s="11">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="E15" s="11">
+        <v>5</v>
+      </c>
+      <c r="F15" s="11">
+        <v>1</v>
+      </c>
+      <c r="G15" s="11">
+        <v>4</v>
+      </c>
+      <c r="H15" s="11">
+        <v>28</v>
+      </c>
+      <c r="I15" s="11">
+        <v>6</v>
+      </c>
+      <c r="J15" s="11">
+        <v>22</v>
+      </c>
+      <c r="K15" s="11">
+        <v>37</v>
+      </c>
+      <c r="L15" s="11">
+        <v>5</v>
+      </c>
+      <c r="M15" s="11">
+        <v>32</v>
+      </c>
+      <c r="N15" s="11">
+        <v>40</v>
+      </c>
+      <c r="O15" s="11">
         <v>7</v>
       </c>
-      <c r="F15" s="11">
-[...5 lines deleted...]
-      <c r="H15" s="11">
+      <c r="P15" s="11">
+        <v>33</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>129</v>
+      </c>
+      <c r="R15" s="11">
+        <v>18</v>
+      </c>
+      <c r="S15" s="11">
+        <v>111</v>
+      </c>
+      <c r="T15" s="11">
+        <v>0</v>
+      </c>
+      <c r="U15" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="11">
+        <v>468</v>
+      </c>
+      <c r="C16" s="11">
+        <v>78</v>
+      </c>
+      <c r="D16" s="11">
+        <v>390</v>
+      </c>
+      <c r="E16" s="11">
         <v>19</v>
       </c>
-      <c r="I15" s="11">
-[...54 lines deleted...]
-      </c>
       <c r="F16" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G16" s="11">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H16" s="11">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="I16" s="11">
         <v>17</v>
       </c>
       <c r="J16" s="11">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="K16" s="11">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="L16" s="11">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="M16" s="11">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N16" s="11">
         <v>79</v>
       </c>
       <c r="O16" s="11">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="P16" s="11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="Q16" s="11">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="R16" s="11">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="S16" s="11">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="T16" s="11">
         <v>7</v>
       </c>
       <c r="U16" s="11">
         <v>26</v>
       </c>
     </row>
-    <row r="17" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A17" s="23" t="s">
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="11">
-        <v>299</v>
+        <v>349</v>
       </c>
       <c r="C17" s="11">
-        <v>66</v>
+        <v>136</v>
       </c>
       <c r="D17" s="11">
-        <v>233</v>
+        <v>213</v>
       </c>
       <c r="E17" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F17" s="11">
         <v>2</v>
       </c>
       <c r="G17" s="11">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H17" s="11">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I17" s="11">
         <v>14</v>
       </c>
       <c r="J17" s="11">
+        <v>43</v>
+      </c>
+      <c r="K17" s="11">
+        <v>99</v>
+      </c>
+      <c r="L17" s="11">
+        <v>81</v>
+      </c>
+      <c r="M17" s="11">
+        <v>18</v>
+      </c>
+      <c r="N17" s="11">
+        <v>60</v>
+      </c>
+      <c r="O17" s="11">
+        <v>14</v>
+      </c>
+      <c r="P17" s="11">
         <v>46</v>
       </c>
-      <c r="K17" s="11">
-[...16 lines deleted...]
-      </c>
       <c r="Q17" s="11">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="R17" s="11">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="S17" s="11">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="T17" s="11">
         <v>7</v>
       </c>
       <c r="U17" s="11">
-        <v>20</v>
-[...3 lines deleted...]
-      <c r="A18" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="11">
-        <v>281</v>
+        <v>301</v>
       </c>
       <c r="C18" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" s="11">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="E18" s="11">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F18" s="11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G18" s="11">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H18" s="11">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I18" s="11">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J18" s="11">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="K18" s="11">
         <v>57</v>
       </c>
       <c r="L18" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M18" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N18" s="11">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O18" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P18" s="11">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="Q18" s="11">
-        <v>103</v>
+        <v>125</v>
       </c>
       <c r="R18" s="11">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="S18" s="11">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="T18" s="11">
         <v>0</v>
       </c>
       <c r="U18" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A19" s="23" t="s">
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="11">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="C19" s="11">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="D19" s="11">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E19" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="H19" s="11">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="I19" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J19" s="11">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="K19" s="11">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="L19" s="11">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="M19" s="11">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N19" s="11">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="O19" s="11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="P19" s="11">
         <v>23</v>
       </c>
       <c r="Q19" s="11">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="R19" s="11">
+        <v>24</v>
+      </c>
+      <c r="S19" s="11">
+        <v>70</v>
+      </c>
+      <c r="T19" s="11">
+        <v>0</v>
+      </c>
+      <c r="U19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="11">
+        <v>358</v>
+      </c>
+      <c r="C20" s="11">
+        <v>66</v>
+      </c>
+      <c r="D20" s="11">
+        <v>292</v>
+      </c>
+      <c r="E20" s="11">
+        <v>12</v>
+      </c>
+      <c r="F20" s="11">
+        <v>2</v>
+      </c>
+      <c r="G20" s="11">
+        <v>10</v>
+      </c>
+      <c r="H20" s="11">
+        <v>46</v>
+      </c>
+      <c r="I20" s="11">
+        <v>9</v>
+      </c>
+      <c r="J20" s="11">
+        <v>37</v>
+      </c>
+      <c r="K20" s="11">
+        <v>63</v>
+      </c>
+      <c r="L20" s="11">
+        <v>13</v>
+      </c>
+      <c r="M20" s="11">
+        <v>50</v>
+      </c>
+      <c r="N20" s="11">
+        <v>61</v>
+      </c>
+      <c r="O20" s="11">
+        <v>10</v>
+      </c>
+      <c r="P20" s="11">
+        <v>51</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>176</v>
+      </c>
+      <c r="R20" s="11">
+        <v>32</v>
+      </c>
+      <c r="S20" s="11">
+        <v>144</v>
+      </c>
+      <c r="T20" s="11">
+        <v>6</v>
+      </c>
+      <c r="U20" s="11">
         <v>20</v>
       </c>
-      <c r="S19" s="11">
-[...34 lines deleted...]
-      <c r="I20" s="11">
+    </row>
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="11">
+        <v>175</v>
+      </c>
+      <c r="C21" s="11">
+        <v>39</v>
+      </c>
+      <c r="D21" s="11">
+        <v>136</v>
+      </c>
+      <c r="E21" s="11">
+        <v>1</v>
+      </c>
+      <c r="F21" s="11">
+        <v>0</v>
+      </c>
+      <c r="G21" s="11">
+        <v>1</v>
+      </c>
+      <c r="H21" s="11">
+        <v>25</v>
+      </c>
+      <c r="I21" s="11">
         <v>7</v>
-      </c>
-[...63 lines deleted...]
-        <v>6</v>
       </c>
       <c r="J21" s="11">
         <v>18</v>
       </c>
       <c r="K21" s="11">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L21" s="11">
         <v>11</v>
       </c>
       <c r="M21" s="11">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="N21" s="11">
         <v>25</v>
       </c>
       <c r="O21" s="11">
+        <v>7</v>
+      </c>
+      <c r="P21" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>90</v>
+      </c>
+      <c r="R21" s="11">
+        <v>14</v>
+      </c>
+      <c r="S21" s="11">
+        <v>76</v>
+      </c>
+      <c r="T21" s="11">
+        <v>4</v>
+      </c>
+      <c r="U21" s="11">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
+        <v>354</v>
+      </c>
+      <c r="C22" s="11">
+        <v>71</v>
+      </c>
+      <c r="D22" s="11">
+        <v>283</v>
+      </c>
+      <c r="E22" s="11">
         <v>8</v>
       </c>
-      <c r="P21" s="11">
-[...33 lines deleted...]
-      </c>
       <c r="F22" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G22" s="11">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H22" s="11">
         <v>56</v>
       </c>
       <c r="I22" s="11">
         <v>13</v>
       </c>
       <c r="J22" s="11">
         <v>43</v>
       </c>
       <c r="K22" s="11">
+        <v>65</v>
+      </c>
+      <c r="L22" s="11">
+        <v>17</v>
+      </c>
+      <c r="M22" s="11">
+        <v>48</v>
+      </c>
+      <c r="N22" s="11">
+        <v>70</v>
+      </c>
+      <c r="O22" s="11">
+        <v>16</v>
+      </c>
+      <c r="P22" s="11">
         <v>54</v>
       </c>
-      <c r="L22" s="11">
+      <c r="Q22" s="11">
+        <v>155</v>
+      </c>
+      <c r="R22" s="11">
+        <v>23</v>
+      </c>
+      <c r="S22" s="11">
+        <v>132</v>
+      </c>
+      <c r="T22" s="11">
+        <v>15</v>
+      </c>
+      <c r="U22" s="11">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="11">
+        <v>56</v>
+      </c>
+      <c r="C23" s="11">
         <v>12</v>
       </c>
-      <c r="M22" s="11">
-[...20 lines deleted...]
-      <c r="T22" s="11">
+      <c r="D23" s="11">
+        <v>44</v>
+      </c>
+      <c r="E23" s="11">
+        <v>4</v>
+      </c>
+      <c r="F23" s="11">
+        <v>1</v>
+      </c>
+      <c r="G23" s="11">
+        <v>3</v>
+      </c>
+      <c r="H23" s="11">
+        <v>7</v>
+      </c>
+      <c r="I23" s="11">
+        <v>1</v>
+      </c>
+      <c r="J23" s="11">
+        <v>6</v>
+      </c>
+      <c r="K23" s="11">
+        <v>15</v>
+      </c>
+      <c r="L23" s="11">
+        <v>5</v>
+      </c>
+      <c r="M23" s="11">
         <v>10</v>
       </c>
-      <c r="U22" s="11">
-[...4 lines deleted...]
-      <c r="A23" s="23" t="s">
+      <c r="N23" s="11">
+        <v>9</v>
+      </c>
+      <c r="O23" s="11">
+        <v>3</v>
+      </c>
+      <c r="P23" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q23" s="11">
         <v>21</v>
       </c>
-      <c r="B23" s="11">
-[...46 lines deleted...]
-      </c>
       <c r="R23" s="11">
         <v>2</v>
       </c>
       <c r="S23" s="11">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C24" s="11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D24" s="11">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E24" s="11">
         <v>3</v>
       </c>
       <c r="F24" s="11">
         <v>1</v>
       </c>
       <c r="G24" s="11">
         <v>2</v>
       </c>
       <c r="H24" s="11">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I24" s="11">
         <v>7</v>
       </c>
       <c r="J24" s="11">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K24" s="11">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="L24" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M24" s="11">
         <v>22</v>
       </c>
       <c r="N24" s="11">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="O24" s="11">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P24" s="11">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="Q24" s="11">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="R24" s="11">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="S24" s="11">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="T24" s="11">
         <v>0</v>
       </c>
       <c r="U24" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="25" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A25" s="23" t="s">
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="C25" s="11">
         <v>19</v>
       </c>
       <c r="D25" s="11">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="E25" s="11">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F25" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G25" s="11">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H25" s="11">
         <v>28</v>
       </c>
       <c r="I25" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J25" s="11">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="K25" s="11">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="L25" s="11">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M25" s="11">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="N25" s="11">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="O25" s="11">
         <v>1</v>
       </c>
       <c r="P25" s="11">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="Q25" s="11">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="R25" s="11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="S25" s="11">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
       <c r="U25" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="11">
+        <v>243</v>
+      </c>
+      <c r="C26" s="11">
+        <v>41</v>
+      </c>
+      <c r="D26" s="11">
+        <v>202</v>
+      </c>
+      <c r="E26" s="11">
         <v>10</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="F26" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G26" s="11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H26" s="11">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I26" s="11">
+        <v>4</v>
+      </c>
+      <c r="J26" s="11">
+        <v>27</v>
+      </c>
+      <c r="K26" s="11">
+        <v>41</v>
+      </c>
+      <c r="L26" s="11">
         <v>11</v>
       </c>
-      <c r="J26" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="M26" s="11">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N26" s="11">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O26" s="11">
         <v>2</v>
       </c>
       <c r="P26" s="11">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q26" s="11">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="R26" s="11">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="S26" s="11">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="T26" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="U26" s="11">
-        <v>6</v>
-[...3 lines deleted...]
-      <c r="A27" s="25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C27" s="11">
         <v>9</v>
       </c>
       <c r="D27" s="11">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E27" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F27" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G27" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H27" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I27" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J27" s="11">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="K27" s="11">
+        <v>7</v>
+      </c>
+      <c r="L27" s="11">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>7</v>
+      </c>
+      <c r="N27" s="11">
+        <v>11</v>
+      </c>
+      <c r="O27" s="11">
+        <v>2</v>
+      </c>
+      <c r="P27" s="11">
         <v>9</v>
       </c>
-      <c r="L27" s="11">
-[...5 lines deleted...]
-      <c r="N27" s="11">
+      <c r="Q27" s="11">
+        <v>11</v>
+      </c>
+      <c r="R27" s="11">
+        <v>2</v>
+      </c>
+      <c r="S27" s="11">
         <v>9</v>
       </c>
-      <c r="O27" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="T27" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U27" s="11">
-        <v>2</v>
-[...3 lines deleted...]
-      <c r="A28" s="26" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D28" s="13">
         <v>5</v>
       </c>
       <c r="E28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="13">
         <v>0</v>
       </c>
       <c r="K28" s="13">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M28" s="13">
         <v>2</v>
       </c>
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
-      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...23 lines deleted...]
-        <v>112</v>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="33" t="s">
+        <v>102</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...3 lines deleted...]
-      <c r="B5" s="42" t="s">
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
+      <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="39" t="s">
+      <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="39" t="s">
+      <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="39" t="s">
+      <c r="K5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="N5" s="39" t="s">
+      <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="39" t="s">
+      <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="T5" s="40" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+      <c r="T5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="B6" s="11">
-        <v>9298</v>
+        <v>9817</v>
       </c>
       <c r="C6" s="11">
-        <v>1500</v>
+        <v>1619</v>
       </c>
       <c r="D6" s="11">
-        <v>7798</v>
+        <v>8198</v>
       </c>
       <c r="E6" s="11">
-        <v>396</v>
+        <v>456</v>
       </c>
       <c r="F6" s="11">
+        <v>66</v>
+      </c>
+      <c r="G6" s="11">
+        <v>390</v>
+      </c>
+      <c r="H6" s="11">
+        <v>1669</v>
+      </c>
+      <c r="I6" s="11">
+        <v>315</v>
+      </c>
+      <c r="J6" s="11">
+        <v>1354</v>
+      </c>
+      <c r="K6" s="11">
+        <v>1796</v>
+      </c>
+      <c r="L6" s="11">
+        <v>349</v>
+      </c>
+      <c r="M6" s="11">
+        <v>1447</v>
+      </c>
+      <c r="N6" s="11">
+        <v>1840</v>
+      </c>
+      <c r="O6" s="11">
+        <v>299</v>
+      </c>
+      <c r="P6" s="11">
+        <v>1541</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>4056</v>
+      </c>
+      <c r="R6" s="11">
+        <v>590</v>
+      </c>
+      <c r="S6" s="11">
+        <v>3466</v>
+      </c>
+      <c r="T6" s="11">
+        <v>72</v>
+      </c>
+      <c r="U6" s="11">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="11">
+        <v>1071</v>
+      </c>
+      <c r="C7" s="11">
+        <v>164</v>
+      </c>
+      <c r="D7" s="11">
+        <v>907</v>
+      </c>
+      <c r="E7" s="11">
+        <v>73</v>
+      </c>
+      <c r="F7" s="11">
+        <v>11</v>
+      </c>
+      <c r="G7" s="11">
+        <v>62</v>
+      </c>
+      <c r="H7" s="11">
+        <v>180</v>
+      </c>
+      <c r="I7" s="11">
+        <v>24</v>
+      </c>
+      <c r="J7" s="11">
+        <v>156</v>
+      </c>
+      <c r="K7" s="11">
+        <v>225</v>
+      </c>
+      <c r="L7" s="11">
+        <v>45</v>
+      </c>
+      <c r="M7" s="11">
+        <v>180</v>
+      </c>
+      <c r="N7" s="11">
+        <v>199</v>
+      </c>
+      <c r="O7" s="11">
+        <v>34</v>
+      </c>
+      <c r="P7" s="11">
+        <v>165</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>394</v>
+      </c>
+      <c r="R7" s="11">
+        <v>50</v>
+      </c>
+      <c r="S7" s="11">
+        <v>344</v>
+      </c>
+      <c r="T7" s="11">
+        <v>15</v>
+      </c>
+      <c r="U7" s="11">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="11">
+        <v>1447</v>
+      </c>
+      <c r="C8" s="11">
+        <v>219</v>
+      </c>
+      <c r="D8" s="11">
+        <v>1228</v>
+      </c>
+      <c r="E8" s="11">
         <v>69</v>
-      </c>
-[...125 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F8" s="11">
         <v>12</v>
       </c>
       <c r="G8" s="11">
+        <v>57</v>
+      </c>
+      <c r="H8" s="11">
+        <v>283</v>
+      </c>
+      <c r="I8" s="11">
         <v>58</v>
       </c>
-      <c r="H8" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="J8" s="11">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="K8" s="11">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="L8" s="11">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="M8" s="11">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="N8" s="11">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="O8" s="11">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="P8" s="11">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="Q8" s="11">
-        <v>598</v>
+        <v>608</v>
       </c>
       <c r="R8" s="11">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="S8" s="11">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="T8" s="11">
         <v>0</v>
       </c>
       <c r="U8" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="11">
-        <v>752</v>
+        <v>774</v>
       </c>
       <c r="C9" s="11">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="D9" s="11">
-        <v>627</v>
+        <v>642</v>
       </c>
       <c r="E9" s="11">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="F9" s="11">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="G9" s="11">
+        <v>11</v>
+      </c>
+      <c r="H9" s="11">
+        <v>151</v>
+      </c>
+      <c r="I9" s="11">
+        <v>23</v>
+      </c>
+      <c r="J9" s="11">
+        <v>128</v>
+      </c>
+      <c r="K9" s="11">
+        <v>139</v>
+      </c>
+      <c r="L9" s="11">
+        <v>28</v>
+      </c>
+      <c r="M9" s="11">
+        <v>111</v>
+      </c>
+      <c r="N9" s="11">
+        <v>168</v>
+      </c>
+      <c r="O9" s="11">
         <v>25</v>
-      </c>
-[...22 lines deleted...]
-        <v>22</v>
       </c>
       <c r="P9" s="11">
         <v>143</v>
       </c>
       <c r="Q9" s="11">
-        <v>284</v>
+        <v>301</v>
       </c>
       <c r="R9" s="11">
+        <v>52</v>
+      </c>
+      <c r="S9" s="11">
+        <v>249</v>
+      </c>
+      <c r="T9" s="11">
+        <v>0</v>
+      </c>
+      <c r="U9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="11">
+        <v>1340</v>
+      </c>
+      <c r="C10" s="11">
+        <v>196</v>
+      </c>
+      <c r="D10" s="11">
+        <v>1144</v>
+      </c>
+      <c r="E10" s="11">
+        <v>70</v>
+      </c>
+      <c r="F10" s="11">
+        <v>8</v>
+      </c>
+      <c r="G10" s="11">
+        <v>62</v>
+      </c>
+      <c r="H10" s="11">
+        <v>229</v>
+      </c>
+      <c r="I10" s="11">
+        <v>38</v>
+      </c>
+      <c r="J10" s="11">
+        <v>191</v>
+      </c>
+      <c r="K10" s="11">
+        <v>274</v>
+      </c>
+      <c r="L10" s="11">
         <v>47</v>
-      </c>
-[...45 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M10" s="11">
         <v>227</v>
       </c>
       <c r="N10" s="11">
-        <v>251</v>
+        <v>271</v>
       </c>
       <c r="O10" s="11">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="P10" s="11">
-        <v>215</v>
+        <v>237</v>
       </c>
       <c r="Q10" s="11">
-        <v>425</v>
+        <v>496</v>
       </c>
       <c r="R10" s="11">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="S10" s="11">
-        <v>364</v>
+        <v>427</v>
       </c>
       <c r="T10" s="11">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="U10" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="11">
+        <v>735</v>
+      </c>
+      <c r="C11" s="11">
+        <v>119</v>
+      </c>
+      <c r="D11" s="11">
+        <v>616</v>
+      </c>
+      <c r="E11" s="11">
+        <v>31</v>
+      </c>
+      <c r="F11" s="11">
+        <v>4</v>
+      </c>
+      <c r="G11" s="11">
+        <v>27</v>
+      </c>
+      <c r="H11" s="11">
+        <v>119</v>
+      </c>
+      <c r="I11" s="11">
+        <v>23</v>
+      </c>
+      <c r="J11" s="11">
+        <v>96</v>
+      </c>
+      <c r="K11" s="11">
+        <v>133</v>
+      </c>
+      <c r="L11" s="11">
+        <v>23</v>
+      </c>
+      <c r="M11" s="11">
+        <v>110</v>
+      </c>
+      <c r="N11" s="11">
+        <v>140</v>
+      </c>
+      <c r="O11" s="11">
+        <v>23</v>
+      </c>
+      <c r="P11" s="11">
+        <v>117</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>312</v>
+      </c>
+      <c r="R11" s="11">
+        <v>46</v>
+      </c>
+      <c r="S11" s="11">
+        <v>266</v>
+      </c>
+      <c r="T11" s="11">
+        <v>5</v>
+      </c>
+      <c r="U11" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1111</v>
+      </c>
+      <c r="C12" s="11">
+        <v>176</v>
+      </c>
+      <c r="D12" s="11">
+        <v>935</v>
+      </c>
+      <c r="E12" s="11">
+        <v>55</v>
+      </c>
+      <c r="F12" s="11">
+        <v>2</v>
+      </c>
+      <c r="G12" s="11">
+        <v>53</v>
+      </c>
+      <c r="H12" s="11">
+        <v>141</v>
+      </c>
+      <c r="I12" s="11">
+        <v>21</v>
+      </c>
+      <c r="J12" s="11">
+        <v>120</v>
+      </c>
+      <c r="K12" s="11">
+        <v>169</v>
+      </c>
+      <c r="L12" s="11">
+        <v>37</v>
+      </c>
+      <c r="M12" s="11">
+        <v>132</v>
+      </c>
+      <c r="N12" s="11">
+        <v>196</v>
+      </c>
+      <c r="O12" s="11">
+        <v>35</v>
+      </c>
+      <c r="P12" s="11">
+        <v>161</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>550</v>
+      </c>
+      <c r="R12" s="11">
+        <v>81</v>
+      </c>
+      <c r="S12" s="11">
+        <v>469</v>
+      </c>
+      <c r="T12" s="11">
+        <v>3</v>
+      </c>
+      <c r="U12" s="11">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="14.25" customHeight="1">
-[...15 lines deleted...]
-      <c r="F11" s="11">
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="11">
+        <v>237</v>
+      </c>
+      <c r="C13" s="11">
+        <v>52</v>
+      </c>
+      <c r="D13" s="11">
+        <v>185</v>
+      </c>
+      <c r="E13" s="11">
+        <v>7</v>
+      </c>
+      <c r="F13" s="11">
+        <v>1</v>
+      </c>
+      <c r="G13" s="11">
         <v>6</v>
       </c>
-      <c r="G11" s="11">
-[...20 lines deleted...]
-      <c r="N11" s="11">
+      <c r="H13" s="11">
+        <v>33</v>
+      </c>
+      <c r="I13" s="11">
+        <v>10</v>
+      </c>
+      <c r="J13" s="11">
+        <v>23</v>
+      </c>
+      <c r="K13" s="11">
+        <v>39</v>
+      </c>
+      <c r="L13" s="11">
+        <v>10</v>
+      </c>
+      <c r="M13" s="11">
+        <v>29</v>
+      </c>
+      <c r="N13" s="11">
+        <v>51</v>
+      </c>
+      <c r="O13" s="11">
+        <v>12</v>
+      </c>
+      <c r="P13" s="11">
+        <v>39</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>107</v>
+      </c>
+      <c r="R13" s="11">
+        <v>19</v>
+      </c>
+      <c r="S13" s="11">
+        <v>88</v>
+      </c>
+      <c r="T13" s="11">
+        <v>2</v>
+      </c>
+      <c r="U13" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="11">
+        <v>180</v>
+      </c>
+      <c r="C14" s="11">
+        <v>29</v>
+      </c>
+      <c r="D14" s="11">
         <v>151</v>
-      </c>
-[...163 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E14" s="11">
         <v>11</v>
       </c>
       <c r="F14" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G14" s="11">
+        <v>8</v>
+      </c>
+      <c r="H14" s="11">
+        <v>32</v>
+      </c>
+      <c r="I14" s="11">
+        <v>6</v>
+      </c>
+      <c r="J14" s="11">
+        <v>26</v>
+      </c>
+      <c r="K14" s="11">
+        <v>28</v>
+      </c>
+      <c r="L14" s="11">
+        <v>8</v>
+      </c>
+      <c r="M14" s="11">
+        <v>20</v>
+      </c>
+      <c r="N14" s="11">
+        <v>36</v>
+      </c>
+      <c r="O14" s="11">
+        <v>3</v>
+      </c>
+      <c r="P14" s="11">
+        <v>33</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>73</v>
+      </c>
+      <c r="R14" s="11">
         <v>9</v>
       </c>
-      <c r="H14" s="11">
-[...31 lines deleted...]
-      </c>
       <c r="S14" s="11">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="T14" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U14" s="11">
-        <v>10</v>
-[...3 lines deleted...]
-      <c r="A15" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="11">
-        <v>200</v>
+        <v>222</v>
       </c>
       <c r="C15" s="11">
         <v>35</v>
       </c>
       <c r="D15" s="11">
-        <v>165</v>
+        <v>187</v>
       </c>
       <c r="E15" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H15" s="11">
+        <v>19</v>
+      </c>
+      <c r="I15" s="11">
+        <v>4</v>
+      </c>
+      <c r="J15" s="11">
+        <v>15</v>
+      </c>
+      <c r="K15" s="11">
+        <v>34</v>
+      </c>
+      <c r="L15" s="11">
+        <v>4</v>
+      </c>
+      <c r="M15" s="11">
+        <v>30</v>
+      </c>
+      <c r="N15" s="11">
+        <v>45</v>
+      </c>
+      <c r="O15" s="11">
+        <v>6</v>
+      </c>
+      <c r="P15" s="11">
+        <v>39</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>117</v>
+      </c>
+      <c r="R15" s="11">
+        <v>20</v>
+      </c>
+      <c r="S15" s="11">
+        <v>97</v>
+      </c>
+      <c r="T15" s="11">
+        <v>0</v>
+      </c>
+      <c r="U15" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="11">
+        <v>430</v>
+      </c>
+      <c r="C16" s="11">
+        <v>70</v>
+      </c>
+      <c r="D16" s="11">
+        <v>360</v>
+      </c>
+      <c r="E16" s="11">
+        <v>22</v>
+      </c>
+      <c r="F16" s="11">
+        <v>3</v>
+      </c>
+      <c r="G16" s="11">
+        <v>19</v>
+      </c>
+      <c r="H16" s="11">
+        <v>90</v>
+      </c>
+      <c r="I16" s="11">
+        <v>17</v>
+      </c>
+      <c r="J16" s="11">
+        <v>73</v>
+      </c>
+      <c r="K16" s="11">
+        <v>86</v>
+      </c>
+      <c r="L16" s="11">
+        <v>17</v>
+      </c>
+      <c r="M16" s="11">
+        <v>69</v>
+      </c>
+      <c r="N16" s="11">
+        <v>79</v>
+      </c>
+      <c r="O16" s="11">
+        <v>13</v>
+      </c>
+      <c r="P16" s="11">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>153</v>
+      </c>
+      <c r="R16" s="11">
+        <v>20</v>
+      </c>
+      <c r="S16" s="11">
+        <v>133</v>
+      </c>
+      <c r="T16" s="11">
+        <v>7</v>
+      </c>
+      <c r="U16" s="11">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="11">
+        <v>299</v>
+      </c>
+      <c r="C17" s="11">
+        <v>66</v>
+      </c>
+      <c r="D17" s="11">
+        <v>233</v>
+      </c>
+      <c r="E17" s="11">
+        <v>12</v>
+      </c>
+      <c r="F17" s="11">
+        <v>2</v>
+      </c>
+      <c r="G17" s="11">
+        <v>10</v>
+      </c>
+      <c r="H17" s="11">
+        <v>60</v>
+      </c>
+      <c r="I17" s="11">
+        <v>14</v>
+      </c>
+      <c r="J17" s="11">
+        <v>46</v>
+      </c>
+      <c r="K17" s="11">
+        <v>69</v>
+      </c>
+      <c r="L17" s="11">
         <v>16</v>
       </c>
-      <c r="I15" s="11">
-[...40 lines deleted...]
-      <c r="A16" s="23" t="s">
+      <c r="M17" s="11">
+        <v>53</v>
+      </c>
+      <c r="N17" s="11">
+        <v>59</v>
+      </c>
+      <c r="O17" s="11">
         <v>12</v>
-      </c>
-[...105 lines deleted...]
-        <v>7</v>
       </c>
       <c r="P17" s="11">
         <v>47</v>
       </c>
       <c r="Q17" s="11">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="R17" s="11">
+        <v>22</v>
+      </c>
+      <c r="S17" s="11">
+        <v>77</v>
+      </c>
+      <c r="T17" s="11">
+        <v>7</v>
+      </c>
+      <c r="U17" s="11">
         <v>20</v>
       </c>
-      <c r="S17" s="11">
-[...10 lines deleted...]
-      <c r="A18" s="23" t="s">
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="11">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="C18" s="11">
         <v>51</v>
       </c>
       <c r="D18" s="11">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="E18" s="11">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F18" s="11">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G18" s="11">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="H18" s="11">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="I18" s="11">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J18" s="11">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="K18" s="11">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="L18" s="11">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="M18" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N18" s="11">
         <v>60</v>
       </c>
       <c r="O18" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="P18" s="11">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Q18" s="11">
+        <v>103</v>
+      </c>
+      <c r="R18" s="11">
+        <v>19</v>
+      </c>
+      <c r="S18" s="11">
+        <v>84</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>222</v>
+      </c>
+      <c r="C19" s="11">
+        <v>44</v>
+      </c>
+      <c r="D19" s="11">
+        <v>178</v>
+      </c>
+      <c r="E19" s="11">
+        <v>15</v>
+      </c>
+      <c r="F19" s="11">
+        <v>1</v>
+      </c>
+      <c r="G19" s="11">
+        <v>14</v>
+      </c>
+      <c r="H19" s="11">
         <v>50</v>
       </c>
-      <c r="R18" s="11">
+      <c r="I19" s="11">
+        <v>12</v>
+      </c>
+      <c r="J19" s="11">
+        <v>38</v>
+      </c>
+      <c r="K19" s="11">
+        <v>36</v>
+      </c>
+      <c r="L19" s="11">
+        <v>4</v>
+      </c>
+      <c r="M19" s="11">
+        <v>32</v>
+      </c>
+      <c r="N19" s="11">
+        <v>30</v>
+      </c>
+      <c r="O19" s="11">
         <v>7</v>
       </c>
-      <c r="S18" s="11">
+      <c r="P19" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>91</v>
+      </c>
+      <c r="R19" s="11">
+        <v>20</v>
+      </c>
+      <c r="S19" s="11">
+        <v>71</v>
+      </c>
+      <c r="T19" s="11">
+        <v>0</v>
+      </c>
+      <c r="U19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="11">
+        <v>325</v>
+      </c>
+      <c r="C20" s="11">
+        <v>59</v>
+      </c>
+      <c r="D20" s="11">
+        <v>266</v>
+      </c>
+      <c r="E20" s="11">
+        <v>14</v>
+      </c>
+      <c r="F20" s="11">
+        <v>3</v>
+      </c>
+      <c r="G20" s="11">
+        <v>11</v>
+      </c>
+      <c r="H20" s="11">
         <v>43</v>
       </c>
-      <c r="T18" s="11">
-[...25 lines deleted...]
-      <c r="G19" s="11">
+      <c r="I20" s="11">
         <v>7</v>
       </c>
-      <c r="H19" s="11">
+      <c r="J20" s="11">
         <v>36</v>
       </c>
-      <c r="I19" s="11">
-[...69 lines deleted...]
-      </c>
       <c r="K20" s="11">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L20" s="11">
         <v>10</v>
       </c>
       <c r="M20" s="11">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N20" s="11">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O20" s="11">
         <v>13</v>
       </c>
       <c r="P20" s="11">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="Q20" s="11">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="R20" s="11">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="S20" s="11">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="T20" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="U20" s="11">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="A21" s="23" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="11">
         <v>164</v>
       </c>
       <c r="C21" s="11">
         <v>38</v>
       </c>
       <c r="D21" s="11">
         <v>126</v>
       </c>
       <c r="E21" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F21" s="11">
         <v>1</v>
       </c>
       <c r="G21" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H21" s="11">
         <v>24</v>
       </c>
       <c r="I21" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J21" s="11">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K21" s="11">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="L21" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M21" s="11">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="N21" s="11">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="O21" s="11">
         <v>8</v>
       </c>
       <c r="P21" s="11">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="Q21" s="11">
         <v>83</v>
       </c>
       <c r="R21" s="11">
         <v>12</v>
       </c>
       <c r="S21" s="11">
         <v>71</v>
       </c>
       <c r="T21" s="11">
         <v>3</v>
       </c>
       <c r="U21" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
+        <v>323</v>
+      </c>
+      <c r="C22" s="11">
+        <v>62</v>
+      </c>
+      <c r="D22" s="11">
+        <v>261</v>
+      </c>
+      <c r="E22" s="11">
         <v>13</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C22" s="11">
+      <c r="F22" s="11">
+        <v>3</v>
+      </c>
+      <c r="G22" s="11">
+        <v>10</v>
+      </c>
+      <c r="H22" s="11">
         <v>56</v>
       </c>
-      <c r="D22" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="I22" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J22" s="11">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="K22" s="11">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="L22" s="11">
         <v>12</v>
       </c>
       <c r="M22" s="11">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="N22" s="11">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O22" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="P22" s="11">
+        <v>51</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>135</v>
+      </c>
+      <c r="R22" s="11">
+        <v>20</v>
+      </c>
+      <c r="S22" s="11">
+        <v>115</v>
+      </c>
+      <c r="T22" s="11">
+        <v>10</v>
+      </c>
+      <c r="U22" s="11">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="11">
         <v>46</v>
       </c>
-      <c r="Q22" s="11">
-[...2 lines deleted...]
-      <c r="R22" s="11">
+      <c r="C23" s="11">
+        <v>8</v>
+      </c>
+      <c r="D23" s="11">
+        <v>38</v>
+      </c>
+      <c r="E23" s="11">
+        <v>3</v>
+      </c>
+      <c r="F23" s="11">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>3</v>
+      </c>
+      <c r="H23" s="11">
+        <v>5</v>
+      </c>
+      <c r="I23" s="11">
+        <v>0</v>
+      </c>
+      <c r="J23" s="11">
+        <v>5</v>
+      </c>
+      <c r="K23" s="11">
+        <v>11</v>
+      </c>
+      <c r="L23" s="11">
+        <v>4</v>
+      </c>
+      <c r="M23" s="11">
+        <v>7</v>
+      </c>
+      <c r="N23" s="11">
+        <v>10</v>
+      </c>
+      <c r="O23" s="11">
+        <v>2</v>
+      </c>
+      <c r="P23" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q23" s="11">
         <v>17</v>
       </c>
-      <c r="S22" s="11">
-[...19 lines deleted...]
-      <c r="D23" s="11">
+      <c r="R23" s="11">
+        <v>2</v>
+      </c>
+      <c r="S23" s="11">
+        <v>15</v>
+      </c>
+      <c r="T23" s="11">
+        <v>0</v>
+      </c>
+      <c r="U23" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="11">
+        <v>161</v>
+      </c>
+      <c r="C24" s="11">
+        <v>30</v>
+      </c>
+      <c r="D24" s="11">
+        <v>131</v>
+      </c>
+      <c r="E24" s="11">
+        <v>3</v>
+      </c>
+      <c r="F24" s="11">
+        <v>1</v>
+      </c>
+      <c r="G24" s="11">
+        <v>2</v>
+      </c>
+      <c r="H24" s="11">
         <v>32</v>
       </c>
-      <c r="E23" s="11">
-[...52 lines deleted...]
-      <c r="A24" s="23" t="s">
+      <c r="I24" s="11">
+        <v>7</v>
+      </c>
+      <c r="J24" s="11">
+        <v>25</v>
+      </c>
+      <c r="K24" s="11">
+        <v>25</v>
+      </c>
+      <c r="L24" s="11">
+        <v>3</v>
+      </c>
+      <c r="M24" s="11">
         <v>22</v>
       </c>
-      <c r="B24" s="11">
-[...2 lines deleted...]
-      <c r="C24" s="11">
+      <c r="N24" s="11">
         <v>29</v>
       </c>
-      <c r="D24" s="11">
-[...31 lines deleted...]
-      </c>
       <c r="O24" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P24" s="11">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="Q24" s="11">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="R24" s="11">
         <v>14</v>
       </c>
       <c r="S24" s="11">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="T24" s="11">
         <v>0</v>
       </c>
       <c r="U24" s="11">
-        <v>6</v>
-[...3 lines deleted...]
-      <c r="A25" s="23" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>204</v>
+        <v>183</v>
       </c>
       <c r="C25" s="11">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D25" s="11">
-        <v>193</v>
+        <v>164</v>
       </c>
       <c r="E25" s="11">
+        <v>12</v>
+      </c>
+      <c r="F25" s="11">
+        <v>2</v>
+      </c>
+      <c r="G25" s="11">
         <v>10</v>
       </c>
-      <c r="F25" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="H25" s="11">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I25" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J25" s="11">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="K25" s="11">
         <v>38</v>
       </c>
       <c r="L25" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M25" s="11">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="N25" s="11">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="O25" s="11">
         <v>1</v>
       </c>
       <c r="P25" s="11">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="Q25" s="11">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="R25" s="11">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="S25" s="11">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
       <c r="U25" s="11">
-        <v>2</v>
-[...3 lines deleted...]
-      <c r="A26" s="23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="C26" s="11">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D26" s="11">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="E26" s="11">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F26" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G26" s="11">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H26" s="11">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I26" s="11">
         <v>11</v>
       </c>
       <c r="J26" s="11">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K26" s="11">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="L26" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M26" s="11">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="N26" s="11">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O26" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="P26" s="11">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="Q26" s="11">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="R26" s="11">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="S26" s="11">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="T26" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="U26" s="11">
-        <v>7</v>
-[...3 lines deleted...]
-      <c r="A27" s="25" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
+        <v>46</v>
+      </c>
+      <c r="C27" s="11">
+        <v>9</v>
+      </c>
+      <c r="D27" s="11">
         <v>37</v>
       </c>
-      <c r="C27" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="11">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F27" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G27" s="11">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H27" s="11">
         <v>10</v>
       </c>
       <c r="I27" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J27" s="11">
+        <v>6</v>
+      </c>
+      <c r="K27" s="11">
+        <v>9</v>
+      </c>
+      <c r="L27" s="11">
+        <v>1</v>
+      </c>
+      <c r="M27" s="11">
+        <v>8</v>
+      </c>
+      <c r="N27" s="11">
+        <v>9</v>
+      </c>
+      <c r="O27" s="11">
+        <v>2</v>
+      </c>
+      <c r="P27" s="11">
         <v>7</v>
       </c>
-      <c r="K27" s="11">
-[...16 lines deleted...]
-      </c>
       <c r="Q27" s="11">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="R27" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S27" s="11">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D28" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E28" s="13">
         <v>1</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>1</v>
       </c>
       <c r="H28" s="13">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="13">
         <v>0</v>
       </c>
       <c r="K28" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M28" s="13">
         <v>2</v>
       </c>
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
-      <selection pane="bottomRight" activeCell="B6" sqref="B6:U6"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...23 lines deleted...]
-        <v>108</v>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="33" t="s">
+        <v>100</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -35786,1711 +35650,1695 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="B6" s="11">
-        <v>8779</v>
+        <v>9298</v>
       </c>
       <c r="C6" s="11">
-        <v>1413</v>
+        <v>1500</v>
       </c>
       <c r="D6" s="11">
-        <v>7366</v>
+        <v>7798</v>
       </c>
       <c r="E6" s="11">
-        <v>667</v>
+        <v>396</v>
       </c>
       <c r="F6" s="11">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="G6" s="11">
-        <v>556</v>
+        <v>327</v>
       </c>
       <c r="H6" s="11">
-        <v>1518</v>
+        <v>1608</v>
       </c>
       <c r="I6" s="11">
-        <v>262</v>
+        <v>275</v>
       </c>
       <c r="J6" s="11">
-        <v>1256</v>
+        <v>1333</v>
       </c>
       <c r="K6" s="11">
-        <v>1663</v>
+        <v>1755</v>
       </c>
       <c r="L6" s="11">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="M6" s="11">
-        <v>1359</v>
+        <v>1433</v>
       </c>
       <c r="N6" s="11">
-        <v>1796</v>
+        <v>1821</v>
       </c>
       <c r="O6" s="11">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="P6" s="11">
-        <v>1508</v>
+        <v>1526</v>
       </c>
       <c r="Q6" s="11">
-        <v>3135</v>
+        <v>3718</v>
       </c>
       <c r="R6" s="11">
-        <v>448</v>
+        <v>539</v>
       </c>
       <c r="S6" s="11">
-        <v>2687</v>
+        <v>3179</v>
       </c>
       <c r="T6" s="11">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="U6" s="11">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="A7" s="23" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11">
-        <v>998</v>
+        <v>1012</v>
       </c>
       <c r="C7" s="11">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="D7" s="11">
-        <v>842</v>
+        <v>851</v>
       </c>
       <c r="E7" s="11">
-        <v>155</v>
+        <v>51</v>
       </c>
       <c r="F7" s="11">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G7" s="11">
-        <v>140</v>
+        <v>47</v>
       </c>
       <c r="H7" s="11">
+        <v>174</v>
+      </c>
+      <c r="I7" s="11">
+        <v>26</v>
+      </c>
+      <c r="J7" s="11">
+        <v>148</v>
+      </c>
+      <c r="K7" s="11">
+        <v>220</v>
+      </c>
+      <c r="L7" s="11">
+        <v>47</v>
+      </c>
+      <c r="M7" s="11">
+        <v>173</v>
+      </c>
+      <c r="N7" s="11">
+        <v>200</v>
+      </c>
+      <c r="O7" s="11">
+        <v>32</v>
+      </c>
+      <c r="P7" s="11">
+        <v>168</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>367</v>
+      </c>
+      <c r="R7" s="11">
+        <v>52</v>
+      </c>
+      <c r="S7" s="11">
+        <v>315</v>
+      </c>
+      <c r="T7" s="11">
+        <v>12</v>
+      </c>
+      <c r="U7" s="11">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="11">
+        <v>1416</v>
+      </c>
+      <c r="C8" s="11">
         <v>211</v>
       </c>
-      <c r="I7" s="11">
+      <c r="D8" s="11">
+        <v>1205</v>
+      </c>
+      <c r="E8" s="11">
+        <v>70</v>
+      </c>
+      <c r="F8" s="11">
+        <v>12</v>
+      </c>
+      <c r="G8" s="11">
+        <v>58</v>
+      </c>
+      <c r="H8" s="11">
+        <v>269</v>
+      </c>
+      <c r="I8" s="11">
         <v>46</v>
       </c>
-      <c r="J7" s="11">
-[...63 lines deleted...]
-      </c>
       <c r="J8" s="11">
-        <v>197</v>
+        <v>223</v>
       </c>
       <c r="K8" s="11">
-        <v>219</v>
+        <v>243</v>
       </c>
       <c r="L8" s="11">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M8" s="11">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="N8" s="11">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="O8" s="11">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P8" s="11">
         <v>193</v>
       </c>
       <c r="Q8" s="11">
-        <v>503</v>
+        <v>598</v>
       </c>
       <c r="R8" s="11">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="S8" s="11">
-        <v>454</v>
+        <v>541</v>
       </c>
       <c r="T8" s="11">
         <v>0</v>
       </c>
       <c r="U8" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="11">
-        <v>677</v>
+        <v>752</v>
       </c>
       <c r="C9" s="11">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="D9" s="11">
-        <v>560</v>
+        <v>627</v>
       </c>
       <c r="E9" s="11">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F9" s="11">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G9" s="11">
         <v>25</v>
       </c>
       <c r="H9" s="11">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I9" s="11">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J9" s="11">
-        <v>81</v>
+        <v>117</v>
       </c>
       <c r="K9" s="11">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="L9" s="11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M9" s="11">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="N9" s="11">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="O9" s="11">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P9" s="11">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q9" s="11">
-        <v>244</v>
+        <v>284</v>
       </c>
       <c r="R9" s="11">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="S9" s="11">
-        <v>202</v>
+        <v>237</v>
       </c>
       <c r="T9" s="11">
         <v>0</v>
       </c>
       <c r="U9" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="11">
-        <v>1198</v>
+        <v>1182</v>
       </c>
       <c r="C10" s="11">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D10" s="11">
-        <v>1025</v>
+        <v>1011</v>
       </c>
       <c r="E10" s="11">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G10" s="11">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H10" s="11">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="I10" s="11">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J10" s="11">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="K10" s="11">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="L10" s="11">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M10" s="11">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="N10" s="11">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="O10" s="11">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="P10" s="11">
-        <v>237</v>
+        <v>215</v>
       </c>
       <c r="Q10" s="11">
-        <v>444</v>
+        <v>425</v>
       </c>
       <c r="R10" s="11">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="S10" s="11">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="T10" s="11">
         <v>1</v>
       </c>
       <c r="U10" s="11">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="11">
-        <v>662</v>
+        <v>726</v>
       </c>
       <c r="C11" s="11">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="D11" s="11">
-        <v>560</v>
+        <v>612</v>
       </c>
       <c r="E11" s="11">
+        <v>28</v>
+      </c>
+      <c r="F11" s="11">
+        <v>6</v>
+      </c>
+      <c r="G11" s="11">
+        <v>22</v>
+      </c>
+      <c r="H11" s="11">
+        <v>111</v>
+      </c>
+      <c r="I11" s="11">
+        <v>22</v>
+      </c>
+      <c r="J11" s="11">
+        <v>89</v>
+      </c>
+      <c r="K11" s="11">
+        <v>129</v>
+      </c>
+      <c r="L11" s="11">
+        <v>18</v>
+      </c>
+      <c r="M11" s="11">
+        <v>111</v>
+      </c>
+      <c r="N11" s="11">
+        <v>151</v>
+      </c>
+      <c r="O11" s="11">
         <v>20</v>
       </c>
-      <c r="F11" s="11">
-[...2 lines deleted...]
-      <c r="G11" s="11">
+      <c r="P11" s="11">
+        <v>131</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>307</v>
+      </c>
+      <c r="R11" s="11">
+        <v>48</v>
+      </c>
+      <c r="S11" s="11">
+        <v>259</v>
+      </c>
+      <c r="T11" s="11">
+        <v>0</v>
+      </c>
+      <c r="U11" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1078</v>
+      </c>
+      <c r="C12" s="11">
+        <v>166</v>
+      </c>
+      <c r="D12" s="11">
+        <v>912</v>
+      </c>
+      <c r="E12" s="11">
+        <v>40</v>
+      </c>
+      <c r="F12" s="11">
+        <v>5</v>
+      </c>
+      <c r="G12" s="11">
+        <v>35</v>
+      </c>
+      <c r="H12" s="11">
+        <v>136</v>
+      </c>
+      <c r="I12" s="11">
+        <v>23</v>
+      </c>
+      <c r="J12" s="11">
+        <v>113</v>
+      </c>
+      <c r="K12" s="11">
+        <v>189</v>
+      </c>
+      <c r="L12" s="11">
+        <v>32</v>
+      </c>
+      <c r="M12" s="11">
+        <v>157</v>
+      </c>
+      <c r="N12" s="11">
+        <v>192</v>
+      </c>
+      <c r="O12" s="11">
+        <v>33</v>
+      </c>
+      <c r="P12" s="11">
+        <v>159</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>521</v>
+      </c>
+      <c r="R12" s="11">
+        <v>73</v>
+      </c>
+      <c r="S12" s="11">
+        <v>448</v>
+      </c>
+      <c r="T12" s="11">
+        <v>2</v>
+      </c>
+      <c r="U12" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="11">
+        <v>229</v>
+      </c>
+      <c r="C13" s="11">
+        <v>47</v>
+      </c>
+      <c r="D13" s="11">
+        <v>182</v>
+      </c>
+      <c r="E13" s="11">
+        <v>9</v>
+      </c>
+      <c r="F13" s="11">
+        <v>2</v>
+      </c>
+      <c r="G13" s="11">
+        <v>7</v>
+      </c>
+      <c r="H13" s="11">
+        <v>30</v>
+      </c>
+      <c r="I13" s="11">
+        <v>6</v>
+      </c>
+      <c r="J13" s="11">
+        <v>24</v>
+      </c>
+      <c r="K13" s="11">
+        <v>40</v>
+      </c>
+      <c r="L13" s="11">
+        <v>8</v>
+      </c>
+      <c r="M13" s="11">
+        <v>32</v>
+      </c>
+      <c r="N13" s="11">
+        <v>54</v>
+      </c>
+      <c r="O13" s="11">
+        <v>16</v>
+      </c>
+      <c r="P13" s="11">
+        <v>38</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>96</v>
+      </c>
+      <c r="R13" s="11">
         <v>15</v>
       </c>
-      <c r="H11" s="11">
-[...2 lines deleted...]
-      <c r="I11" s="11">
+      <c r="S13" s="11">
+        <v>81</v>
+      </c>
+      <c r="T13" s="11">
+        <v>2</v>
+      </c>
+      <c r="U13" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="11">
+        <v>161</v>
+      </c>
+      <c r="C14" s="11">
+        <v>23</v>
+      </c>
+      <c r="D14" s="11">
+        <v>138</v>
+      </c>
+      <c r="E14" s="11">
+        <v>11</v>
+      </c>
+      <c r="F14" s="11">
+        <v>2</v>
+      </c>
+      <c r="G14" s="11">
+        <v>9</v>
+      </c>
+      <c r="H14" s="11">
+        <v>29</v>
+      </c>
+      <c r="I14" s="11">
+        <v>4</v>
+      </c>
+      <c r="J14" s="11">
+        <v>25</v>
+      </c>
+      <c r="K14" s="11">
+        <v>18</v>
+      </c>
+      <c r="L14" s="11">
+        <v>4</v>
+      </c>
+      <c r="M14" s="11">
+        <v>14</v>
+      </c>
+      <c r="N14" s="11">
+        <v>37</v>
+      </c>
+      <c r="O14" s="11">
+        <v>3</v>
+      </c>
+      <c r="P14" s="11">
+        <v>34</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>66</v>
+      </c>
+      <c r="R14" s="11">
+        <v>10</v>
+      </c>
+      <c r="S14" s="11">
+        <v>56</v>
+      </c>
+      <c r="T14" s="11">
+        <v>3</v>
+      </c>
+      <c r="U14" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="11">
+        <v>200</v>
+      </c>
+      <c r="C15" s="11">
+        <v>35</v>
+      </c>
+      <c r="D15" s="11">
+        <v>165</v>
+      </c>
+      <c r="E15" s="11">
+        <v>5</v>
+      </c>
+      <c r="F15" s="11">
+        <v>1</v>
+      </c>
+      <c r="G15" s="11">
+        <v>4</v>
+      </c>
+      <c r="H15" s="11">
+        <v>16</v>
+      </c>
+      <c r="I15" s="11">
+        <v>3</v>
+      </c>
+      <c r="J15" s="11">
+        <v>13</v>
+      </c>
+      <c r="K15" s="11">
+        <v>29</v>
+      </c>
+      <c r="L15" s="11">
+        <v>5</v>
+      </c>
+      <c r="M15" s="11">
+        <v>24</v>
+      </c>
+      <c r="N15" s="11">
+        <v>49</v>
+      </c>
+      <c r="O15" s="11">
+        <v>9</v>
+      </c>
+      <c r="P15" s="11">
+        <v>40</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>101</v>
+      </c>
+      <c r="R15" s="11">
         <v>17</v>
       </c>
-      <c r="J11" s="11">
-[...132 lines deleted...]
-      <c r="K13" s="11">
+      <c r="S15" s="11">
+        <v>84</v>
+      </c>
+      <c r="T15" s="11">
+        <v>0</v>
+      </c>
+      <c r="U15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="11">
+        <v>403</v>
+      </c>
+      <c r="C16" s="11">
+        <v>63</v>
+      </c>
+      <c r="D16" s="11">
+        <v>340</v>
+      </c>
+      <c r="E16" s="11">
+        <v>15</v>
+      </c>
+      <c r="F16" s="11">
+        <v>3</v>
+      </c>
+      <c r="G16" s="11">
+        <v>12</v>
+      </c>
+      <c r="H16" s="11">
+        <v>89</v>
+      </c>
+      <c r="I16" s="11">
+        <v>15</v>
+      </c>
+      <c r="J16" s="11">
+        <v>74</v>
+      </c>
+      <c r="K16" s="11">
+        <v>87</v>
+      </c>
+      <c r="L16" s="11">
+        <v>16</v>
+      </c>
+      <c r="M16" s="11">
+        <v>71</v>
+      </c>
+      <c r="N16" s="11">
+        <v>85</v>
+      </c>
+      <c r="O16" s="11">
+        <v>12</v>
+      </c>
+      <c r="P16" s="11">
+        <v>73</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>127</v>
+      </c>
+      <c r="R16" s="11">
+        <v>17</v>
+      </c>
+      <c r="S16" s="11">
+        <v>110</v>
+      </c>
+      <c r="T16" s="11">
+        <v>9</v>
+      </c>
+      <c r="U16" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="11">
+        <v>246</v>
+      </c>
+      <c r="C17" s="11">
         <v>49</v>
       </c>
-      <c r="L13" s="11">
-[...234 lines deleted...]
-      </c>
       <c r="D17" s="11">
-        <v>176</v>
+        <v>197</v>
       </c>
       <c r="E17" s="11">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="F17" s="11">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G17" s="11">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="H17" s="11">
         <v>49</v>
       </c>
       <c r="I17" s="11">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J17" s="11">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K17" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L17" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M17" s="11">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N17" s="11">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="O17" s="11">
         <v>7</v>
       </c>
       <c r="P17" s="11">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="Q17" s="11">
+        <v>87</v>
+      </c>
+      <c r="R17" s="11">
+        <v>20</v>
+      </c>
+      <c r="S17" s="11">
+        <v>67</v>
+      </c>
+      <c r="T17" s="11">
+        <v>2</v>
+      </c>
+      <c r="U17" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="11">
+        <v>291</v>
+      </c>
+      <c r="C18" s="11">
+        <v>51</v>
+      </c>
+      <c r="D18" s="11">
+        <v>240</v>
+      </c>
+      <c r="E18" s="11">
+        <v>32</v>
+      </c>
+      <c r="F18" s="11">
+        <v>7</v>
+      </c>
+      <c r="G18" s="11">
+        <v>25</v>
+      </c>
+      <c r="H18" s="11">
+        <v>83</v>
+      </c>
+      <c r="I18" s="11">
+        <v>11</v>
+      </c>
+      <c r="J18" s="11">
+        <v>72</v>
+      </c>
+      <c r="K18" s="11">
+        <v>66</v>
+      </c>
+      <c r="L18" s="11">
+        <v>18</v>
+      </c>
+      <c r="M18" s="11">
+        <v>48</v>
+      </c>
+      <c r="N18" s="11">
+        <v>60</v>
+      </c>
+      <c r="O18" s="11">
+        <v>8</v>
+      </c>
+      <c r="P18" s="11">
+        <v>52</v>
+      </c>
+      <c r="Q18" s="11">
         <v>50</v>
       </c>
-      <c r="R17" s="11">
-[...2 lines deleted...]
-      <c r="S17" s="11">
+      <c r="R18" s="11">
+        <v>7</v>
+      </c>
+      <c r="S18" s="11">
+        <v>43</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>182</v>
+      </c>
+      <c r="C19" s="11">
+        <v>35</v>
+      </c>
+      <c r="D19" s="11">
+        <v>147</v>
+      </c>
+      <c r="E19" s="11">
+        <v>11</v>
+      </c>
+      <c r="F19" s="11">
+        <v>4</v>
+      </c>
+      <c r="G19" s="11">
+        <v>7</v>
+      </c>
+      <c r="H19" s="11">
         <v>36</v>
-      </c>
-[...95 lines deleted...]
-        <v>28</v>
       </c>
       <c r="I19" s="11">
         <v>6</v>
       </c>
       <c r="J19" s="11">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="K19" s="11">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="L19" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M19" s="11">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="N19" s="11">
         <v>22</v>
       </c>
       <c r="O19" s="11">
         <v>6</v>
       </c>
       <c r="P19" s="11">
         <v>16</v>
       </c>
       <c r="Q19" s="11">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="R19" s="11">
+        <v>17</v>
+      </c>
+      <c r="S19" s="11">
+        <v>65</v>
+      </c>
+      <c r="T19" s="11">
+        <v>0</v>
+      </c>
+      <c r="U19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="11">
+        <v>315</v>
+      </c>
+      <c r="C20" s="11">
+        <v>62</v>
+      </c>
+      <c r="D20" s="11">
+        <v>253</v>
+      </c>
+      <c r="E20" s="11">
         <v>16</v>
       </c>
-      <c r="S19" s="11">
-[...22 lines deleted...]
-      <c r="E20" s="11">
+      <c r="F20" s="11">
+        <v>3</v>
+      </c>
+      <c r="G20" s="11">
+        <v>13</v>
+      </c>
+      <c r="H20" s="11">
+        <v>46</v>
+      </c>
+      <c r="I20" s="11">
+        <v>8</v>
+      </c>
+      <c r="J20" s="11">
+        <v>38</v>
+      </c>
+      <c r="K20" s="11">
+        <v>53</v>
+      </c>
+      <c r="L20" s="11">
+        <v>10</v>
+      </c>
+      <c r="M20" s="11">
+        <v>43</v>
+      </c>
+      <c r="N20" s="11">
+        <v>52</v>
+      </c>
+      <c r="O20" s="11">
+        <v>13</v>
+      </c>
+      <c r="P20" s="11">
+        <v>39</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>148</v>
+      </c>
+      <c r="R20" s="11">
         <v>28</v>
       </c>
-      <c r="F20" s="11">
+      <c r="S20" s="11">
+        <v>120</v>
+      </c>
+      <c r="T20" s="11">
         <v>6</v>
-      </c>
-[...40 lines deleted...]
-        <v>5</v>
       </c>
       <c r="U20" s="11">
         <v>17</v>
       </c>
     </row>
-    <row r="21" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A21" s="23" t="s">
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="11">
-        <v>136</v>
+        <v>164</v>
       </c>
       <c r="C21" s="11">
+        <v>38</v>
+      </c>
+      <c r="D21" s="11">
+        <v>126</v>
+      </c>
+      <c r="E21" s="11">
+        <v>3</v>
+      </c>
+      <c r="F21" s="11">
+        <v>1</v>
+      </c>
+      <c r="G21" s="11">
+        <v>2</v>
+      </c>
+      <c r="H21" s="11">
+        <v>24</v>
+      </c>
+      <c r="I21" s="11">
+        <v>8</v>
+      </c>
+      <c r="J21" s="11">
+        <v>16</v>
+      </c>
+      <c r="K21" s="11">
+        <v>26</v>
+      </c>
+      <c r="L21" s="11">
+        <v>9</v>
+      </c>
+      <c r="M21" s="11">
+        <v>17</v>
+      </c>
+      <c r="N21" s="11">
         <v>28</v>
       </c>
-      <c r="D21" s="11">
-[...17 lines deleted...]
-      <c r="J21" s="11">
+      <c r="O21" s="11">
+        <v>8</v>
+      </c>
+      <c r="P21" s="11">
+        <v>20</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>83</v>
+      </c>
+      <c r="R21" s="11">
         <v>12</v>
       </c>
-      <c r="K21" s="11">
-[...11 lines deleted...]
-      <c r="O21" s="11">
+      <c r="S21" s="11">
+        <v>71</v>
+      </c>
+      <c r="T21" s="11">
+        <v>3</v>
+      </c>
+      <c r="U21" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
+        <v>303</v>
+      </c>
+      <c r="C22" s="11">
+        <v>56</v>
+      </c>
+      <c r="D22" s="11">
+        <v>247</v>
+      </c>
+      <c r="E22" s="11">
+        <v>10</v>
+      </c>
+      <c r="F22" s="11">
+        <v>3</v>
+      </c>
+      <c r="G22" s="11">
         <v>7</v>
       </c>
-      <c r="P21" s="11">
-[...39 lines deleted...]
-      </c>
       <c r="H22" s="11">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I22" s="11">
         <v>11</v>
       </c>
       <c r="J22" s="11">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="K22" s="11">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L22" s="11">
         <v>12</v>
       </c>
       <c r="M22" s="11">
+        <v>49</v>
+      </c>
+      <c r="N22" s="11">
+        <v>59</v>
+      </c>
+      <c r="O22" s="11">
+        <v>13</v>
+      </c>
+      <c r="P22" s="11">
         <v>46</v>
       </c>
-      <c r="N22" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="Q22" s="11">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="R22" s="11">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="S22" s="11">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="T22" s="11">
         <v>9</v>
       </c>
       <c r="U22" s="11">
-        <v>22</v>
-[...3 lines deleted...]
-      <c r="A23" s="23" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="11">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C23" s="11">
         <v>9</v>
       </c>
       <c r="D23" s="11">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="E23" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F23" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G23" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H23" s="11">
+        <v>4</v>
+      </c>
+      <c r="I23" s="11">
+        <v>1</v>
+      </c>
+      <c r="J23" s="11">
+        <v>3</v>
+      </c>
+      <c r="K23" s="11">
+        <v>9</v>
+      </c>
+      <c r="L23" s="11">
+        <v>3</v>
+      </c>
+      <c r="M23" s="11">
         <v>6</v>
       </c>
-      <c r="I23" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="N23" s="11">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="O23" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="P23" s="11">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="Q23" s="11">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="R23" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S23" s="11">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A24" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C24" s="11">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D24" s="11">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E24" s="11">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="F24" s="11">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G24" s="11">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="H24" s="11">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I24" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J24" s="11">
         <v>28</v>
       </c>
       <c r="K24" s="11">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="L24" s="11">
         <v>5</v>
       </c>
       <c r="M24" s="11">
+        <v>23</v>
+      </c>
+      <c r="N24" s="11">
+        <v>20</v>
+      </c>
+      <c r="O24" s="11">
+        <v>4</v>
+      </c>
+      <c r="P24" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>61</v>
+      </c>
+      <c r="R24" s="11">
         <v>14</v>
       </c>
-      <c r="N24" s="11">
-[...2 lines deleted...]
-      <c r="O24" s="11">
+      <c r="S24" s="11">
+        <v>47</v>
+      </c>
+      <c r="T24" s="11">
+        <v>0</v>
+      </c>
+      <c r="U24" s="11">
         <v>6</v>
       </c>
-      <c r="P24" s="11">
-[...19 lines deleted...]
-      <c r="A25" s="23" t="s">
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="C25" s="11">
         <v>11</v>
       </c>
       <c r="D25" s="11">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="E25" s="11">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F25" s="11">
         <v>1</v>
       </c>
       <c r="G25" s="11">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H25" s="11">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I25" s="11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J25" s="11">
         <v>32</v>
       </c>
       <c r="K25" s="11">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="L25" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M25" s="11">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="N25" s="11">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="O25" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P25" s="11">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="Q25" s="11">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="R25" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="S25" s="11">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
       <c r="U25" s="11">
-        <v>1</v>
-[...3 lines deleted...]
-      <c r="A26" s="23" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C26" s="11">
         <v>38</v>
       </c>
       <c r="D26" s="11">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E26" s="11">
+        <v>7</v>
+      </c>
+      <c r="F26" s="11">
+        <v>1</v>
+      </c>
+      <c r="G26" s="11">
+        <v>6</v>
+      </c>
+      <c r="H26" s="11">
+        <v>33</v>
+      </c>
+      <c r="I26" s="11">
+        <v>11</v>
+      </c>
+      <c r="J26" s="11">
+        <v>22</v>
+      </c>
+      <c r="K26" s="11">
         <v>32</v>
       </c>
-      <c r="F26" s="11">
+      <c r="L26" s="11">
+        <v>3</v>
+      </c>
+      <c r="M26" s="11">
+        <v>29</v>
+      </c>
+      <c r="N26" s="11">
+        <v>43</v>
+      </c>
+      <c r="O26" s="11">
+        <v>4</v>
+      </c>
+      <c r="P26" s="11">
+        <v>39</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>90</v>
+      </c>
+      <c r="R26" s="11">
+        <v>19</v>
+      </c>
+      <c r="S26" s="11">
+        <v>71</v>
+      </c>
+      <c r="T26" s="11">
+        <v>4</v>
+      </c>
+      <c r="U26" s="11">
         <v>7</v>
       </c>
-      <c r="G26" s="11">
-[...5 lines deleted...]
-      <c r="I26" s="11">
+    </row>
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="11">
+        <v>37</v>
+      </c>
+      <c r="C27" s="11">
         <v>6</v>
-      </c>
-[...45 lines deleted...]
-        <v>5</v>
       </c>
       <c r="D27" s="11">
         <v>31</v>
       </c>
       <c r="E27" s="11">
+        <v>0</v>
+      </c>
+      <c r="F27" s="11">
+        <v>0</v>
+      </c>
+      <c r="G27" s="11">
+        <v>0</v>
+      </c>
+      <c r="H27" s="11">
+        <v>10</v>
+      </c>
+      <c r="I27" s="11">
+        <v>3</v>
+      </c>
+      <c r="J27" s="11">
         <v>7</v>
       </c>
-      <c r="F27" s="11">
-[...2 lines deleted...]
-      <c r="G27" s="11">
+      <c r="K27" s="11">
+        <v>8</v>
+      </c>
+      <c r="L27" s="11">
+        <v>1</v>
+      </c>
+      <c r="M27" s="11">
         <v>7</v>
       </c>
-      <c r="H27" s="11">
-[...8 lines deleted...]
-      <c r="K27" s="11">
+      <c r="N27" s="11">
+        <v>11</v>
+      </c>
+      <c r="O27" s="11">
+        <v>2</v>
+      </c>
+      <c r="P27" s="11">
         <v>9</v>
       </c>
-      <c r="L27" s="11">
-[...2 lines deleted...]
-      <c r="M27" s="11">
+      <c r="Q27" s="11">
         <v>8</v>
       </c>
-      <c r="N27" s="11">
+      <c r="R27" s="11">
+        <v>0</v>
+      </c>
+      <c r="S27" s="11">
         <v>8</v>
       </c>
-      <c r="O27" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C28" s="13">
         <v>0</v>
       </c>
       <c r="D28" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E28" s="13">
         <v>1</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>1</v>
       </c>
       <c r="H28" s="13">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="13">
         <v>0</v>
       </c>
       <c r="K28" s="13">
         <v>2</v>
       </c>
       <c r="L28" s="13">
         <v>0</v>
       </c>
       <c r="M28" s="13">
         <v>2</v>
       </c>
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
-      <selection pane="bottomRight" activeCell="Y15" sqref="Y15"/>
+      <selection pane="bottomRight" activeCell="B6" sqref="B6:U6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...23 lines deleted...]
-        <v>104</v>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="32" t="s">
+        <v>96</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -37508,1711 +37356,1695 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B6" s="11">
-        <v>8649</v>
+        <v>8779</v>
       </c>
       <c r="C6" s="11">
-        <v>1396</v>
+        <v>1413</v>
       </c>
       <c r="D6" s="11">
-        <v>7253</v>
+        <v>7366</v>
       </c>
       <c r="E6" s="11">
-        <v>566</v>
+        <v>667</v>
       </c>
       <c r="F6" s="11">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="G6" s="11">
-        <v>474</v>
+        <v>556</v>
       </c>
       <c r="H6" s="11">
-        <v>1479</v>
+        <v>1518</v>
       </c>
       <c r="I6" s="11">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="J6" s="11">
-        <v>1213</v>
+        <v>1256</v>
       </c>
       <c r="K6" s="11">
-        <v>1769</v>
+        <v>1663</v>
       </c>
       <c r="L6" s="11">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="M6" s="11">
-        <v>1457</v>
+        <v>1359</v>
       </c>
       <c r="N6" s="11">
-        <v>1815</v>
+        <v>1796</v>
       </c>
       <c r="O6" s="11">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="P6" s="11">
-        <v>1512</v>
+        <v>1508</v>
       </c>
       <c r="Q6" s="11">
-        <v>3020</v>
+        <v>3135</v>
       </c>
       <c r="R6" s="11">
-        <v>423</v>
+        <v>448</v>
       </c>
       <c r="S6" s="11">
-        <v>2597</v>
+        <v>2687</v>
       </c>
       <c r="T6" s="11">
+        <v>44</v>
+      </c>
+      <c r="U6" s="11">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="11">
+        <v>998</v>
+      </c>
+      <c r="C7" s="11">
+        <v>156</v>
+      </c>
+      <c r="D7" s="11">
+        <v>842</v>
+      </c>
+      <c r="E7" s="11">
+        <v>155</v>
+      </c>
+      <c r="F7" s="11">
+        <v>15</v>
+      </c>
+      <c r="G7" s="11">
+        <v>140</v>
+      </c>
+      <c r="H7" s="11">
+        <v>211</v>
+      </c>
+      <c r="I7" s="11">
+        <v>46</v>
+      </c>
+      <c r="J7" s="11">
+        <v>165</v>
+      </c>
+      <c r="K7" s="11">
+        <v>189</v>
+      </c>
+      <c r="L7" s="11">
+        <v>35</v>
+      </c>
+      <c r="M7" s="11">
+        <v>154</v>
+      </c>
+      <c r="N7" s="11">
+        <v>189</v>
+      </c>
+      <c r="O7" s="11">
+        <v>28</v>
+      </c>
+      <c r="P7" s="11">
+        <v>161</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>254</v>
+      </c>
+      <c r="R7" s="11">
+        <v>32</v>
+      </c>
+      <c r="S7" s="11">
+        <v>222</v>
+      </c>
+      <c r="T7" s="11">
+        <v>10</v>
+      </c>
+      <c r="U7" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="11">
+        <v>1230</v>
+      </c>
+      <c r="C8" s="11">
+        <v>176</v>
+      </c>
+      <c r="D8" s="11">
+        <v>1054</v>
+      </c>
+      <c r="E8" s="11">
+        <v>47</v>
+      </c>
+      <c r="F8" s="11">
+        <v>8</v>
+      </c>
+      <c r="G8" s="11">
         <v>39</v>
       </c>
-      <c r="U6" s="11">
-[...37 lines deleted...]
-      <c r="L7" s="11">
+      <c r="H8" s="11">
+        <v>233</v>
+      </c>
+      <c r="I8" s="11">
+        <v>36</v>
+      </c>
+      <c r="J8" s="11">
+        <v>197</v>
+      </c>
+      <c r="K8" s="11">
+        <v>219</v>
+      </c>
+      <c r="L8" s="11">
         <v>48</v>
-      </c>
-[...63 lines deleted...]
-        <v>49</v>
       </c>
       <c r="M8" s="11">
         <v>171</v>
       </c>
       <c r="N8" s="11">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="O8" s="11">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="P8" s="11">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="Q8" s="11">
         <v>503</v>
       </c>
       <c r="R8" s="11">
         <v>49</v>
       </c>
       <c r="S8" s="11">
         <v>454</v>
       </c>
       <c r="T8" s="11">
         <v>0</v>
       </c>
       <c r="U8" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="11">
-        <v>627</v>
+        <v>677</v>
       </c>
       <c r="C9" s="11">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="D9" s="11">
-        <v>523</v>
+        <v>560</v>
       </c>
       <c r="E9" s="11">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F9" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G9" s="11">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="H9" s="11">
         <v>101</v>
       </c>
       <c r="I9" s="11">
         <v>20</v>
       </c>
       <c r="J9" s="11">
         <v>81</v>
       </c>
       <c r="K9" s="11">
-        <v>156</v>
+        <v>133</v>
       </c>
       <c r="L9" s="11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M9" s="11">
-        <v>131</v>
+        <v>107</v>
       </c>
       <c r="N9" s="11">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="O9" s="11">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P9" s="11">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="Q9" s="11">
-        <v>184</v>
+        <v>244</v>
       </c>
       <c r="R9" s="11">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="S9" s="11">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="T9" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U9" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="11">
-        <v>1121</v>
+        <v>1198</v>
       </c>
       <c r="C10" s="11">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="D10" s="11">
-        <v>959</v>
+        <v>1025</v>
       </c>
       <c r="E10" s="11">
         <v>31</v>
       </c>
       <c r="F10" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G10" s="11">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H10" s="11">
-        <v>173</v>
+        <v>195</v>
       </c>
       <c r="I10" s="11">
         <v>27</v>
       </c>
       <c r="J10" s="11">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="K10" s="11">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="L10" s="11">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="M10" s="11">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="N10" s="11">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="O10" s="11">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="P10" s="11">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="Q10" s="11">
-        <v>390</v>
+        <v>444</v>
       </c>
       <c r="R10" s="11">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="S10" s="11">
-        <v>336</v>
+        <v>375</v>
       </c>
       <c r="T10" s="11">
         <v>1</v>
       </c>
       <c r="U10" s="11">
-        <v>8</v>
-[...3 lines deleted...]
-      <c r="A11" s="23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="11">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="C11" s="11">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D11" s="11">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="E11" s="11">
+        <v>20</v>
+      </c>
+      <c r="F11" s="11">
+        <v>5</v>
+      </c>
+      <c r="G11" s="11">
         <v>15</v>
       </c>
-      <c r="F11" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="H11" s="11">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="I11" s="11">
+        <v>17</v>
+      </c>
+      <c r="J11" s="11">
+        <v>69</v>
+      </c>
+      <c r="K11" s="11">
+        <v>118</v>
+      </c>
+      <c r="L11" s="11">
         <v>19</v>
       </c>
-      <c r="J11" s="11">
-[...5 lines deleted...]
-      <c r="L11" s="11">
+      <c r="M11" s="11">
+        <v>99</v>
+      </c>
+      <c r="N11" s="11">
+        <v>150</v>
+      </c>
+      <c r="O11" s="11">
+        <v>21</v>
+      </c>
+      <c r="P11" s="11">
+        <v>129</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>288</v>
+      </c>
+      <c r="R11" s="11">
+        <v>40</v>
+      </c>
+      <c r="S11" s="11">
+        <v>248</v>
+      </c>
+      <c r="T11" s="11">
+        <v>0</v>
+      </c>
+      <c r="U11" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1058</v>
+      </c>
+      <c r="C12" s="11">
+        <v>160</v>
+      </c>
+      <c r="D12" s="11">
+        <v>898</v>
+      </c>
+      <c r="E12" s="11">
         <v>25</v>
-      </c>
-[...42 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F12" s="11">
         <v>6</v>
       </c>
       <c r="G12" s="11">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H12" s="11">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="I12" s="11">
         <v>20</v>
       </c>
       <c r="J12" s="11">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="K12" s="11">
         <v>178</v>
       </c>
       <c r="L12" s="11">
+        <v>35</v>
+      </c>
+      <c r="M12" s="11">
+        <v>143</v>
+      </c>
+      <c r="N12" s="11">
+        <v>214</v>
+      </c>
+      <c r="O12" s="11">
+        <v>35</v>
+      </c>
+      <c r="P12" s="11">
+        <v>179</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>500</v>
+      </c>
+      <c r="R12" s="11">
+        <v>64</v>
+      </c>
+      <c r="S12" s="11">
+        <v>436</v>
+      </c>
+      <c r="T12" s="11">
+        <v>1</v>
+      </c>
+      <c r="U12" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="11">
+        <v>225</v>
+      </c>
+      <c r="C13" s="11">
+        <v>48</v>
+      </c>
+      <c r="D13" s="11">
+        <v>177</v>
+      </c>
+      <c r="E13" s="11">
+        <v>28</v>
+      </c>
+      <c r="F13" s="11">
+        <v>4</v>
+      </c>
+      <c r="G13" s="11">
+        <v>24</v>
+      </c>
+      <c r="H13" s="11">
+        <v>34</v>
+      </c>
+      <c r="I13" s="11">
+        <v>8</v>
+      </c>
+      <c r="J13" s="11">
         <v>26</v>
       </c>
-      <c r="M12" s="11">
-[...28 lines deleted...]
-      <c r="A13" s="23" t="s">
+      <c r="K13" s="11">
+        <v>49</v>
+      </c>
+      <c r="L13" s="11">
+        <v>18</v>
+      </c>
+      <c r="M13" s="11">
+        <v>31</v>
+      </c>
+      <c r="N13" s="11">
+        <v>42</v>
+      </c>
+      <c r="O13" s="11">
+        <v>7</v>
+      </c>
+      <c r="P13" s="11">
         <v>35</v>
       </c>
-      <c r="B13" s="11">
-[...43 lines deleted...]
-      </c>
       <c r="Q13" s="11">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="R13" s="11">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="S13" s="11">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="T13" s="11">
         <v>1</v>
       </c>
       <c r="U13" s="11">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A14" s="23" t="s">
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="11">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="C14" s="11">
         <v>19</v>
       </c>
       <c r="D14" s="11">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="E14" s="11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F14" s="11">
         <v>4</v>
       </c>
       <c r="G14" s="11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" s="11">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I14" s="11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J14" s="11">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K14" s="11">
+        <v>30</v>
+      </c>
+      <c r="L14" s="11">
+        <v>2</v>
+      </c>
+      <c r="M14" s="11">
         <v>28</v>
       </c>
-      <c r="L14" s="11">
-[...2 lines deleted...]
-      <c r="M14" s="11">
+      <c r="N14" s="11">
+        <v>33</v>
+      </c>
+      <c r="O14" s="11">
+        <v>4</v>
+      </c>
+      <c r="P14" s="11">
+        <v>29</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>38</v>
+      </c>
+      <c r="R14" s="11">
+        <v>7</v>
+      </c>
+      <c r="S14" s="11">
+        <v>31</v>
+      </c>
+      <c r="T14" s="11">
+        <v>1</v>
+      </c>
+      <c r="U14" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="11">
+        <v>190</v>
+      </c>
+      <c r="C15" s="11">
+        <v>33</v>
+      </c>
+      <c r="D15" s="11">
+        <v>157</v>
+      </c>
+      <c r="E15" s="11">
+        <v>4</v>
+      </c>
+      <c r="F15" s="11">
+        <v>1</v>
+      </c>
+      <c r="G15" s="11">
+        <v>3</v>
+      </c>
+      <c r="H15" s="11">
+        <v>21</v>
+      </c>
+      <c r="I15" s="11">
+        <v>2</v>
+      </c>
+      <c r="J15" s="11">
+        <v>19</v>
+      </c>
+      <c r="K15" s="11">
         <v>26</v>
       </c>
-      <c r="N14" s="11">
-[...57 lines deleted...]
-      </c>
       <c r="L15" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M15" s="11">
         <v>22</v>
       </c>
       <c r="N15" s="11">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O15" s="11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="P15" s="11">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q15" s="11">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="R15" s="11">
+        <v>16</v>
+      </c>
+      <c r="S15" s="11">
+        <v>69</v>
+      </c>
+      <c r="T15" s="11">
+        <v>0</v>
+      </c>
+      <c r="U15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="11">
+        <v>393</v>
+      </c>
+      <c r="C16" s="11">
+        <v>65</v>
+      </c>
+      <c r="D16" s="11">
+        <v>328</v>
+      </c>
+      <c r="E16" s="11">
+        <v>81</v>
+      </c>
+      <c r="F16" s="11">
         <v>14</v>
       </c>
-      <c r="S15" s="11">
-[...22 lines deleted...]
-      <c r="E16" s="11">
+      <c r="G16" s="11">
+        <v>67</v>
+      </c>
+      <c r="H16" s="11">
+        <v>83</v>
+      </c>
+      <c r="I16" s="11">
+        <v>16</v>
+      </c>
+      <c r="J16" s="11">
+        <v>67</v>
+      </c>
+      <c r="K16" s="11">
+        <v>69</v>
+      </c>
+      <c r="L16" s="11">
+        <v>11</v>
+      </c>
+      <c r="M16" s="11">
+        <v>58</v>
+      </c>
+      <c r="N16" s="11">
+        <v>72</v>
+      </c>
+      <c r="O16" s="11">
+        <v>10</v>
+      </c>
+      <c r="P16" s="11">
+        <v>62</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>88</v>
+      </c>
+      <c r="R16" s="11">
+        <v>14</v>
+      </c>
+      <c r="S16" s="11">
         <v>74</v>
-      </c>
-[...40 lines deleted...]
-        <v>61</v>
       </c>
       <c r="T16" s="11">
         <v>8</v>
       </c>
       <c r="U16" s="11">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="11">
+        <v>223</v>
+      </c>
+      <c r="C17" s="11">
+        <v>47</v>
+      </c>
+      <c r="D17" s="11">
+        <v>176</v>
+      </c>
+      <c r="E17" s="11">
+        <v>37</v>
+      </c>
+      <c r="F17" s="11">
+        <v>7</v>
+      </c>
+      <c r="G17" s="11">
         <v>30</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      </c>
       <c r="H17" s="11">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I17" s="11">
+        <v>10</v>
+      </c>
+      <c r="J17" s="11">
+        <v>39</v>
+      </c>
+      <c r="K17" s="11">
+        <v>51</v>
+      </c>
+      <c r="L17" s="11">
         <v>9</v>
-      </c>
-[...7 lines deleted...]
-        <v>5</v>
       </c>
       <c r="M17" s="11">
         <v>42</v>
       </c>
       <c r="N17" s="11">
+        <v>36</v>
+      </c>
+      <c r="O17" s="11">
+        <v>7</v>
+      </c>
+      <c r="P17" s="11">
+        <v>29</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>50</v>
+      </c>
+      <c r="R17" s="11">
+        <v>14</v>
+      </c>
+      <c r="S17" s="11">
+        <v>36</v>
+      </c>
+      <c r="T17" s="11">
+        <v>2</v>
+      </c>
+      <c r="U17" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="11">
+        <v>255</v>
+      </c>
+      <c r="C18" s="11">
+        <v>45</v>
+      </c>
+      <c r="D18" s="11">
+        <v>210</v>
+      </c>
+      <c r="E18" s="11">
+        <v>24</v>
+      </c>
+      <c r="F18" s="11">
+        <v>3</v>
+      </c>
+      <c r="G18" s="11">
+        <v>21</v>
+      </c>
+      <c r="H18" s="11">
+        <v>72</v>
+      </c>
+      <c r="I18" s="11">
+        <v>8</v>
+      </c>
+      <c r="J18" s="11">
+        <v>64</v>
+      </c>
+      <c r="K18" s="11">
+        <v>59</v>
+      </c>
+      <c r="L18" s="11">
+        <v>17</v>
+      </c>
+      <c r="M18" s="11">
+        <v>42</v>
+      </c>
+      <c r="N18" s="11">
+        <v>53</v>
+      </c>
+      <c r="O18" s="11">
+        <v>9</v>
+      </c>
+      <c r="P18" s="11">
+        <v>44</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>47</v>
+      </c>
+      <c r="R18" s="11">
+        <v>8</v>
+      </c>
+      <c r="S18" s="11">
+        <v>39</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>154</v>
+      </c>
+      <c r="C19" s="11">
+        <v>33</v>
+      </c>
+      <c r="D19" s="11">
+        <v>121</v>
+      </c>
+      <c r="E19" s="11">
+        <v>4</v>
+      </c>
+      <c r="F19" s="11">
+        <v>1</v>
+      </c>
+      <c r="G19" s="11">
+        <v>3</v>
+      </c>
+      <c r="H19" s="11">
         <v>28</v>
-      </c>
-[...110 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I19" s="11">
         <v>6</v>
       </c>
       <c r="J19" s="11">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K19" s="11">
+        <v>26</v>
+      </c>
+      <c r="L19" s="11">
+        <v>4</v>
+      </c>
+      <c r="M19" s="11">
+        <v>22</v>
+      </c>
+      <c r="N19" s="11">
+        <v>22</v>
+      </c>
+      <c r="O19" s="11">
+        <v>6</v>
+      </c>
+      <c r="P19" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>74</v>
+      </c>
+      <c r="R19" s="11">
+        <v>16</v>
+      </c>
+      <c r="S19" s="11">
+        <v>58</v>
+      </c>
+      <c r="T19" s="11">
+        <v>0</v>
+      </c>
+      <c r="U19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="11">
+        <v>356</v>
+      </c>
+      <c r="C20" s="11">
+        <v>67</v>
+      </c>
+      <c r="D20" s="11">
+        <v>289</v>
+      </c>
+      <c r="E20" s="11">
         <v>28</v>
-      </c>
-[...45 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F20" s="11">
         <v>6</v>
       </c>
       <c r="G20" s="11">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H20" s="11">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I20" s="11">
         <v>12</v>
       </c>
       <c r="J20" s="11">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="K20" s="11">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L20" s="11">
+        <v>11</v>
+      </c>
+      <c r="M20" s="11">
+        <v>53</v>
+      </c>
+      <c r="N20" s="11">
+        <v>68</v>
+      </c>
+      <c r="O20" s="11">
+        <v>14</v>
+      </c>
+      <c r="P20" s="11">
+        <v>54</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>128</v>
+      </c>
+      <c r="R20" s="11">
+        <v>24</v>
+      </c>
+      <c r="S20" s="11">
+        <v>104</v>
+      </c>
+      <c r="T20" s="11">
+        <v>5</v>
+      </c>
+      <c r="U20" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="11">
+        <v>136</v>
+      </c>
+      <c r="C21" s="11">
+        <v>28</v>
+      </c>
+      <c r="D21" s="11">
+        <v>108</v>
+      </c>
+      <c r="E21" s="11">
+        <v>18</v>
+      </c>
+      <c r="F21" s="11">
+        <v>4</v>
+      </c>
+      <c r="G21" s="11">
+        <v>14</v>
+      </c>
+      <c r="H21" s="11">
+        <v>16</v>
+      </c>
+      <c r="I21" s="11">
+        <v>4</v>
+      </c>
+      <c r="J21" s="11">
+        <v>12</v>
+      </c>
+      <c r="K21" s="11">
+        <v>27</v>
+      </c>
+      <c r="L21" s="11">
+        <v>6</v>
+      </c>
+      <c r="M21" s="11">
+        <v>21</v>
+      </c>
+      <c r="N21" s="11">
+        <v>29</v>
+      </c>
+      <c r="O21" s="11">
+        <v>7</v>
+      </c>
+      <c r="P21" s="11">
+        <v>22</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>46</v>
+      </c>
+      <c r="R21" s="11">
+        <v>7</v>
+      </c>
+      <c r="S21" s="11">
+        <v>39</v>
+      </c>
+      <c r="T21" s="11">
+        <v>2</v>
+      </c>
+      <c r="U21" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
+        <v>278</v>
+      </c>
+      <c r="C22" s="11">
+        <v>54</v>
+      </c>
+      <c r="D22" s="11">
+        <v>224</v>
+      </c>
+      <c r="E22" s="11">
+        <v>45</v>
+      </c>
+      <c r="F22" s="11">
         <v>9</v>
       </c>
-      <c r="M20" s="11">
-[...8 lines deleted...]
-      <c r="P20" s="11">
+      <c r="G22" s="11">
+        <v>36</v>
+      </c>
+      <c r="H22" s="11">
+        <v>54</v>
+      </c>
+      <c r="I22" s="11">
+        <v>11</v>
+      </c>
+      <c r="J22" s="11">
+        <v>43</v>
+      </c>
+      <c r="K22" s="11">
+        <v>58</v>
+      </c>
+      <c r="L22" s="11">
+        <v>12</v>
+      </c>
+      <c r="M22" s="11">
         <v>46</v>
       </c>
-      <c r="Q20" s="11">
-[...2 lines deleted...]
-      <c r="R20" s="11">
+      <c r="N22" s="11">
+        <v>43</v>
+      </c>
+      <c r="O22" s="11">
+        <v>14</v>
+      </c>
+      <c r="P22" s="11">
+        <v>29</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>78</v>
+      </c>
+      <c r="R22" s="11">
+        <v>8</v>
+      </c>
+      <c r="S22" s="11">
+        <v>70</v>
+      </c>
+      <c r="T22" s="11">
+        <v>9</v>
+      </c>
+      <c r="U22" s="11">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="S20" s="11">
-[...2 lines deleted...]
-      <c r="T20" s="11">
+      <c r="B23" s="11">
+        <v>33</v>
+      </c>
+      <c r="C23" s="11">
+        <v>9</v>
+      </c>
+      <c r="D23" s="11">
+        <v>24</v>
+      </c>
+      <c r="E23" s="11">
+        <v>2</v>
+      </c>
+      <c r="F23" s="11">
+        <v>1</v>
+      </c>
+      <c r="G23" s="11">
+        <v>1</v>
+      </c>
+      <c r="H23" s="11">
         <v>6</v>
       </c>
-      <c r="U20" s="11">
-[...55 lines deleted...]
-      <c r="R21" s="11">
+      <c r="I23" s="11">
+        <v>2</v>
+      </c>
+      <c r="J23" s="11">
+        <v>4</v>
+      </c>
+      <c r="K23" s="11">
+        <v>12</v>
+      </c>
+      <c r="L23" s="11">
+        <v>4</v>
+      </c>
+      <c r="M23" s="11">
         <v>8</v>
       </c>
-      <c r="S21" s="11">
-[...113 lines deleted...]
-      </c>
       <c r="N23" s="11">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="O23" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P23" s="11">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Q23" s="11">
         <v>10</v>
       </c>
       <c r="R23" s="11">
         <v>1</v>
       </c>
       <c r="S23" s="11">
         <v>9</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
         <v>140</v>
       </c>
       <c r="C24" s="11">
+        <v>27</v>
+      </c>
+      <c r="D24" s="11">
+        <v>113</v>
+      </c>
+      <c r="E24" s="11">
+        <v>22</v>
+      </c>
+      <c r="F24" s="11">
+        <v>4</v>
+      </c>
+      <c r="G24" s="11">
+        <v>18</v>
+      </c>
+      <c r="H24" s="11">
+        <v>31</v>
+      </c>
+      <c r="I24" s="11">
+        <v>3</v>
+      </c>
+      <c r="J24" s="11">
         <v>28</v>
       </c>
-      <c r="D24" s="11">
-[...17 lines deleted...]
-      <c r="J24" s="11">
+      <c r="K24" s="11">
+        <v>19</v>
+      </c>
+      <c r="L24" s="11">
+        <v>5</v>
+      </c>
+      <c r="M24" s="11">
+        <v>14</v>
+      </c>
+      <c r="N24" s="11">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
       <c r="O24" s="11">
         <v>6</v>
       </c>
       <c r="P24" s="11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q24" s="11">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="R24" s="11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="S24" s="11">
+        <v>35</v>
+      </c>
+      <c r="T24" s="11">
+        <v>0</v>
+      </c>
+      <c r="U24" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="11">
+        <v>195</v>
+      </c>
+      <c r="C25" s="11">
+        <v>11</v>
+      </c>
+      <c r="D25" s="11">
+        <v>184</v>
+      </c>
+      <c r="E25" s="11">
+        <v>6</v>
+      </c>
+      <c r="F25" s="11">
+        <v>1</v>
+      </c>
+      <c r="G25" s="11">
+        <v>5</v>
+      </c>
+      <c r="H25" s="11">
+        <v>35</v>
+      </c>
+      <c r="I25" s="11">
+        <v>3</v>
+      </c>
+      <c r="J25" s="11">
         <v>32</v>
-      </c>
-[...36 lines deleted...]
-        <v>24</v>
       </c>
       <c r="K25" s="11">
         <v>32</v>
       </c>
       <c r="L25" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M25" s="11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N25" s="11">
+        <v>46</v>
+      </c>
+      <c r="O25" s="11">
+        <v>2</v>
+      </c>
+      <c r="P25" s="11">
+        <v>44</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>76</v>
+      </c>
+      <c r="R25" s="11">
+        <v>4</v>
+      </c>
+      <c r="S25" s="11">
+        <v>72</v>
+      </c>
+      <c r="T25" s="11">
+        <v>0</v>
+      </c>
+      <c r="U25" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="11">
+        <v>207</v>
+      </c>
+      <c r="C26" s="11">
         <v>38</v>
       </c>
-      <c r="O25" s="11">
-[...30 lines deleted...]
-      </c>
       <c r="D26" s="11">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E26" s="11">
         <v>32</v>
       </c>
       <c r="F26" s="11">
         <v>7</v>
       </c>
       <c r="G26" s="11">
         <v>25</v>
       </c>
       <c r="H26" s="11">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I26" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J26" s="11">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="K26" s="11">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="L26" s="11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M26" s="11">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="N26" s="11">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O26" s="11">
         <v>10</v>
       </c>
       <c r="P26" s="11">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="Q26" s="11">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R26" s="11">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="S26" s="11">
         <v>48</v>
       </c>
       <c r="T26" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="U26" s="11">
-        <v>10</v>
-[...3 lines deleted...]
-      <c r="A27" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C27" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D27" s="11">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E27" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H27" s="11">
+        <v>7</v>
+      </c>
+      <c r="I27" s="11">
+        <v>3</v>
+      </c>
+      <c r="J27" s="11">
+        <v>4</v>
+      </c>
+      <c r="K27" s="11">
+        <v>9</v>
+      </c>
+      <c r="L27" s="11">
+        <v>1</v>
+      </c>
+      <c r="M27" s="11">
         <v>8</v>
       </c>
-      <c r="I27" s="11">
-[...2 lines deleted...]
-      <c r="J27" s="11">
+      <c r="N27" s="11">
+        <v>8</v>
+      </c>
+      <c r="O27" s="11">
+        <v>1</v>
+      </c>
+      <c r="P27" s="11">
         <v>7</v>
       </c>
-      <c r="K27" s="11">
-[...16 lines deleted...]
-      </c>
       <c r="Q27" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
-        <v>3</v>
-[...3 lines deleted...]
-      <c r="A28" s="26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
         <v>3</v>
       </c>
       <c r="C28" s="13">
         <v>0</v>
       </c>
       <c r="D28" s="13">
         <v>3</v>
       </c>
       <c r="E28" s="13">
         <v>1</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>1</v>
       </c>
       <c r="H28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K28" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L28" s="13">
         <v>0</v>
       </c>
       <c r="M28" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
         <v>0</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
         <v>0</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
-      <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
+      <selection pane="bottomRight" activeCell="Y15" sqref="Y15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...23 lines deleted...]
-        <v>87</v>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="30" t="s">
+        <v>92</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -39230,1711 +39062,1695 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B6" s="11">
-        <v>7774</v>
+        <v>8649</v>
       </c>
       <c r="C6" s="11">
-        <v>1228</v>
+        <v>1396</v>
       </c>
       <c r="D6" s="11">
-        <v>6546</v>
+        <v>7253</v>
       </c>
       <c r="E6" s="11">
-        <v>396</v>
+        <v>566</v>
       </c>
       <c r="F6" s="11">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="G6" s="11">
-        <v>339</v>
+        <v>474</v>
       </c>
       <c r="H6" s="11">
-        <v>1276</v>
+        <v>1479</v>
       </c>
       <c r="I6" s="11">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="J6" s="11">
-        <v>1059</v>
+        <v>1213</v>
       </c>
       <c r="K6" s="11">
-        <v>1632</v>
+        <v>1769</v>
       </c>
       <c r="L6" s="11">
-        <v>283</v>
+        <v>312</v>
       </c>
       <c r="M6" s="11">
-        <v>1349</v>
+        <v>1457</v>
       </c>
       <c r="N6" s="11">
-        <v>1672</v>
+        <v>1815</v>
       </c>
       <c r="O6" s="11">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="P6" s="11">
-        <v>1393</v>
+        <v>1512</v>
       </c>
       <c r="Q6" s="11">
-        <v>2798</v>
+        <v>3020</v>
       </c>
       <c r="R6" s="11">
-        <v>392</v>
+        <v>423</v>
       </c>
       <c r="S6" s="11">
-        <v>2406</v>
+        <v>2597</v>
       </c>
       <c r="T6" s="11">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="U6" s="11">
-        <v>99</v>
-[...3 lines deleted...]
-      <c r="A7" s="23" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11">
-        <v>1006</v>
+        <v>1197</v>
       </c>
       <c r="C7" s="11">
-        <v>159</v>
+        <v>193</v>
       </c>
       <c r="D7" s="11">
-        <v>847</v>
+        <v>1004</v>
       </c>
       <c r="E7" s="11">
+        <v>47</v>
+      </c>
+      <c r="F7" s="11">
+        <v>5</v>
+      </c>
+      <c r="G7" s="11">
+        <v>42</v>
+      </c>
+      <c r="H7" s="11">
+        <v>220</v>
+      </c>
+      <c r="I7" s="11">
+        <v>37</v>
+      </c>
+      <c r="J7" s="11">
+        <v>183</v>
+      </c>
+      <c r="K7" s="11">
+        <v>240</v>
+      </c>
+      <c r="L7" s="11">
+        <v>48</v>
+      </c>
+      <c r="M7" s="11">
+        <v>192</v>
+      </c>
+      <c r="N7" s="11">
+        <v>265</v>
+      </c>
+      <c r="O7" s="11">
+        <v>35</v>
+      </c>
+      <c r="P7" s="11">
+        <v>230</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>425</v>
+      </c>
+      <c r="R7" s="11">
+        <v>68</v>
+      </c>
+      <c r="S7" s="11">
+        <v>357</v>
+      </c>
+      <c r="T7" s="11">
+        <v>6</v>
+      </c>
+      <c r="U7" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="11">
-[...8 lines deleted...]
-      <c r="I7" s="11">
+      <c r="B8" s="11">
+        <v>1187</v>
+      </c>
+      <c r="C8" s="11">
+        <v>173</v>
+      </c>
+      <c r="D8" s="11">
+        <v>1014</v>
+      </c>
+      <c r="E8" s="11">
+        <v>38</v>
+      </c>
+      <c r="F8" s="11">
+        <v>6</v>
+      </c>
+      <c r="G8" s="11">
+        <v>32</v>
+      </c>
+      <c r="H8" s="11">
+        <v>215</v>
+      </c>
+      <c r="I8" s="11">
+        <v>40</v>
+      </c>
+      <c r="J8" s="11">
+        <v>175</v>
+      </c>
+      <c r="K8" s="11">
+        <v>220</v>
+      </c>
+      <c r="L8" s="11">
+        <v>49</v>
+      </c>
+      <c r="M8" s="11">
+        <v>171</v>
+      </c>
+      <c r="N8" s="11">
+        <v>211</v>
+      </c>
+      <c r="O8" s="11">
         <v>29</v>
       </c>
-      <c r="J7" s="11">
-[...37 lines deleted...]
-      <c r="A8" s="23" t="s">
+      <c r="P8" s="11">
+        <v>182</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>503</v>
+      </c>
+      <c r="R8" s="11">
+        <v>49</v>
+      </c>
+      <c r="S8" s="11">
+        <v>454</v>
+      </c>
+      <c r="T8" s="11">
+        <v>0</v>
+      </c>
+      <c r="U8" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="11">
+        <v>627</v>
+      </c>
+      <c r="C9" s="11">
+        <v>104</v>
+      </c>
+      <c r="D9" s="11">
+        <v>523</v>
+      </c>
+      <c r="E9" s="11">
+        <v>45</v>
+      </c>
+      <c r="F9" s="11">
+        <v>8</v>
+      </c>
+      <c r="G9" s="11">
+        <v>37</v>
+      </c>
+      <c r="H9" s="11">
+        <v>101</v>
+      </c>
+      <c r="I9" s="11">
+        <v>20</v>
+      </c>
+      <c r="J9" s="11">
+        <v>81</v>
+      </c>
+      <c r="K9" s="11">
+        <v>156</v>
+      </c>
+      <c r="L9" s="11">
+        <v>25</v>
+      </c>
+      <c r="M9" s="11">
+        <v>131</v>
+      </c>
+      <c r="N9" s="11">
+        <v>141</v>
+      </c>
+      <c r="O9" s="11">
+        <v>20</v>
+      </c>
+      <c r="P9" s="11">
+        <v>121</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>184</v>
+      </c>
+      <c r="R9" s="11">
+        <v>31</v>
+      </c>
+      <c r="S9" s="11">
+        <v>153</v>
+      </c>
+      <c r="T9" s="11">
+        <v>1</v>
+      </c>
+      <c r="U9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="11">
+        <v>1121</v>
+      </c>
+      <c r="C10" s="11">
+        <v>162</v>
+      </c>
+      <c r="D10" s="11">
+        <v>959</v>
+      </c>
+      <c r="E10" s="11">
+        <v>31</v>
+      </c>
+      <c r="F10" s="11">
+        <v>2</v>
+      </c>
+      <c r="G10" s="11">
+        <v>29</v>
+      </c>
+      <c r="H10" s="11">
+        <v>173</v>
+      </c>
+      <c r="I10" s="11">
         <v>27</v>
       </c>
-      <c r="B8" s="11">
-[...11 lines deleted...]
-      <c r="F8" s="11">
+      <c r="J10" s="11">
+        <v>146</v>
+      </c>
+      <c r="K10" s="11">
+        <v>259</v>
+      </c>
+      <c r="L10" s="11">
+        <v>30</v>
+      </c>
+      <c r="M10" s="11">
+        <v>229</v>
+      </c>
+      <c r="N10" s="11">
+        <v>268</v>
+      </c>
+      <c r="O10" s="11">
+        <v>49</v>
+      </c>
+      <c r="P10" s="11">
+        <v>219</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>390</v>
+      </c>
+      <c r="R10" s="11">
+        <v>54</v>
+      </c>
+      <c r="S10" s="11">
+        <v>336</v>
+      </c>
+      <c r="T10" s="11">
+        <v>1</v>
+      </c>
+      <c r="U10" s="11">
         <v>8</v>
       </c>
-      <c r="G8" s="11">
-[...58 lines deleted...]
-      <c r="E9" s="11">
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="11">
+        <v>655</v>
+      </c>
+      <c r="C11" s="11">
+        <v>103</v>
+      </c>
+      <c r="D11" s="11">
+        <v>552</v>
+      </c>
+      <c r="E11" s="11">
         <v>15</v>
       </c>
-      <c r="F9" s="11">
-[...2 lines deleted...]
-      <c r="G9" s="11">
+      <c r="F11" s="11">
+        <v>3</v>
+      </c>
+      <c r="G11" s="11">
         <v>12</v>
       </c>
-      <c r="H9" s="11">
-[...11 lines deleted...]
-      <c r="L9" s="11">
+      <c r="H11" s="11">
+        <v>89</v>
+      </c>
+      <c r="I11" s="11">
+        <v>19</v>
+      </c>
+      <c r="J11" s="11">
+        <v>70</v>
+      </c>
+      <c r="K11" s="11">
+        <v>130</v>
+      </c>
+      <c r="L11" s="11">
+        <v>25</v>
+      </c>
+      <c r="M11" s="11">
+        <v>105</v>
+      </c>
+      <c r="N11" s="11">
+        <v>162</v>
+      </c>
+      <c r="O11" s="11">
         <v>22</v>
       </c>
-      <c r="M9" s="11">
-[...137 lines deleted...]
-      </c>
       <c r="P11" s="11">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="Q11" s="11">
-        <v>231</v>
+        <v>259</v>
       </c>
       <c r="R11" s="11">
         <v>34</v>
       </c>
       <c r="S11" s="11">
-        <v>197</v>
+        <v>225</v>
       </c>
       <c r="T11" s="11">
         <v>0</v>
       </c>
       <c r="U11" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A12" s="23" t="s">
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="11">
-        <v>967</v>
+        <v>1019</v>
       </c>
       <c r="C12" s="11">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="D12" s="11">
-        <v>825</v>
+        <v>872</v>
       </c>
       <c r="E12" s="11">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F12" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G12" s="11">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H12" s="11">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="I12" s="11">
         <v>20</v>
       </c>
       <c r="J12" s="11">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="K12" s="11">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="L12" s="11">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="M12" s="11">
         <v>152</v>
       </c>
       <c r="N12" s="11">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="O12" s="11">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P12" s="11">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="Q12" s="11">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="R12" s="11">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="S12" s="11">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="T12" s="11">
         <v>0</v>
       </c>
       <c r="U12" s="11">
-        <v>4</v>
-[...3 lines deleted...]
-      <c r="A13" s="23" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="C13" s="11">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="D13" s="11">
-        <v>168</v>
+        <v>196</v>
       </c>
       <c r="E13" s="11">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="F13" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G13" s="11">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H13" s="11">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I13" s="11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J13" s="11">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K13" s="11">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="L13" s="11">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="M13" s="11">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="N13" s="11">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="O13" s="11">
         <v>6</v>
       </c>
       <c r="P13" s="11">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="Q13" s="11">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="R13" s="11">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="S13" s="11">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="T13" s="11">
         <v>1</v>
       </c>
       <c r="U13" s="11">
-        <v>9</v>
-[...3 lines deleted...]
-      <c r="A14" s="23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="11">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C14" s="11">
+        <v>19</v>
+      </c>
+      <c r="D14" s="11">
+        <v>104</v>
+      </c>
+      <c r="E14" s="11">
+        <v>18</v>
+      </c>
+      <c r="F14" s="11">
+        <v>4</v>
+      </c>
+      <c r="G14" s="11">
         <v>14</v>
       </c>
-      <c r="D14" s="11">
-[...8 lines deleted...]
-      <c r="G14" s="11">
+      <c r="H14" s="11">
+        <v>15</v>
+      </c>
+      <c r="I14" s="11">
+        <v>3</v>
+      </c>
+      <c r="J14" s="11">
+        <v>12</v>
+      </c>
+      <c r="K14" s="11">
+        <v>28</v>
+      </c>
+      <c r="L14" s="11">
+        <v>2</v>
+      </c>
+      <c r="M14" s="11">
+        <v>26</v>
+      </c>
+      <c r="N14" s="11">
+        <v>25</v>
+      </c>
+      <c r="O14" s="11">
+        <v>2</v>
+      </c>
+      <c r="P14" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>37</v>
+      </c>
+      <c r="R14" s="11">
         <v>8</v>
       </c>
-      <c r="H14" s="11">
-[...31 lines deleted...]
-      </c>
       <c r="S14" s="11">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="T14" s="11">
         <v>0</v>
       </c>
       <c r="U14" s="11">
-        <v>3</v>
-[...3 lines deleted...]
-      <c r="A15" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="11">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="C15" s="11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D15" s="11">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="E15" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H15" s="11">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="I15" s="11">
         <v>6</v>
       </c>
       <c r="J15" s="11">
+        <v>18</v>
+      </c>
+      <c r="K15" s="11">
+        <v>24</v>
+      </c>
+      <c r="L15" s="11">
+        <v>2</v>
+      </c>
+      <c r="M15" s="11">
+        <v>22</v>
+      </c>
+      <c r="N15" s="11">
+        <v>52</v>
+      </c>
+      <c r="O15" s="11">
+        <v>9</v>
+      </c>
+      <c r="P15" s="11">
+        <v>43</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>73</v>
+      </c>
+      <c r="R15" s="11">
         <v>14</v>
       </c>
-      <c r="K15" s="11">
-[...22 lines deleted...]
-      </c>
       <c r="S15" s="11">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="T15" s="11">
         <v>0</v>
       </c>
       <c r="U15" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A16" s="23" t="s">
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
-        <v>321</v>
+        <v>360</v>
       </c>
       <c r="C16" s="11">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D16" s="11">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="E16" s="11">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="F16" s="11">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G16" s="11">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="H16" s="11">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I16" s="11">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="J16" s="11">
         <v>62</v>
       </c>
       <c r="K16" s="11">
+        <v>72</v>
+      </c>
+      <c r="L16" s="11">
+        <v>10</v>
+      </c>
+      <c r="M16" s="11">
+        <v>62</v>
+      </c>
+      <c r="N16" s="11">
+        <v>67</v>
+      </c>
+      <c r="O16" s="11">
+        <v>12</v>
+      </c>
+      <c r="P16" s="11">
+        <v>55</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>71</v>
+      </c>
+      <c r="R16" s="11">
+        <v>10</v>
+      </c>
+      <c r="S16" s="11">
         <v>61</v>
       </c>
-      <c r="L16" s="11">
+      <c r="T16" s="11">
+        <v>8</v>
+      </c>
+      <c r="U16" s="11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="11">
+        <v>191</v>
+      </c>
+      <c r="C17" s="11">
+        <v>35</v>
+      </c>
+      <c r="D17" s="11">
+        <v>156</v>
+      </c>
+      <c r="E17" s="11">
+        <v>32</v>
+      </c>
+      <c r="F17" s="11">
+        <v>4</v>
+      </c>
+      <c r="G17" s="11">
+        <v>28</v>
+      </c>
+      <c r="H17" s="11">
+        <v>44</v>
+      </c>
+      <c r="I17" s="11">
+        <v>9</v>
+      </c>
+      <c r="J17" s="11">
+        <v>35</v>
+      </c>
+      <c r="K17" s="11">
+        <v>47</v>
+      </c>
+      <c r="L17" s="11">
+        <v>5</v>
+      </c>
+      <c r="M17" s="11">
+        <v>42</v>
+      </c>
+      <c r="N17" s="11">
+        <v>28</v>
+      </c>
+      <c r="O17" s="11">
+        <v>5</v>
+      </c>
+      <c r="P17" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>40</v>
+      </c>
+      <c r="R17" s="11">
+        <v>12</v>
+      </c>
+      <c r="S17" s="11">
+        <v>28</v>
+      </c>
+      <c r="T17" s="11">
+        <v>2</v>
+      </c>
+      <c r="U17" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="11">
+        <v>236</v>
+      </c>
+      <c r="C18" s="11">
+        <v>39</v>
+      </c>
+      <c r="D18" s="11">
+        <v>197</v>
+      </c>
+      <c r="E18" s="11">
+        <v>20</v>
+      </c>
+      <c r="F18" s="11">
+        <v>3</v>
+      </c>
+      <c r="G18" s="11">
+        <v>17</v>
+      </c>
+      <c r="H18" s="11">
+        <v>70</v>
+      </c>
+      <c r="I18" s="11">
+        <v>7</v>
+      </c>
+      <c r="J18" s="11">
+        <v>63</v>
+      </c>
+      <c r="K18" s="11">
+        <v>54</v>
+      </c>
+      <c r="L18" s="11">
+        <v>16</v>
+      </c>
+      <c r="M18" s="11">
+        <v>38</v>
+      </c>
+      <c r="N18" s="11">
+        <v>47</v>
+      </c>
+      <c r="O18" s="11">
+        <v>8</v>
+      </c>
+      <c r="P18" s="11">
+        <v>39</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>45</v>
+      </c>
+      <c r="R18" s="11">
+        <v>5</v>
+      </c>
+      <c r="S18" s="11">
+        <v>40</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>141</v>
+      </c>
+      <c r="C19" s="11">
+        <v>27</v>
+      </c>
+      <c r="D19" s="11">
+        <v>114</v>
+      </c>
+      <c r="E19" s="11">
+        <v>8</v>
+      </c>
+      <c r="F19" s="11">
+        <v>2</v>
+      </c>
+      <c r="G19" s="11">
         <v>6</v>
       </c>
-      <c r="M16" s="11">
-[...79 lines deleted...]
-      <c r="R17" s="11">
+      <c r="H19" s="11">
+        <v>23</v>
+      </c>
+      <c r="I19" s="11">
+        <v>6</v>
+      </c>
+      <c r="J19" s="11">
         <v>17</v>
-      </c>
-[...104 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K19" s="11">
         <v>28</v>
       </c>
       <c r="L19" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M19" s="11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N19" s="11">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="O19" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P19" s="11">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="Q19" s="11">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="R19" s="11">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="S19" s="11">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="T19" s="11">
         <v>0</v>
       </c>
       <c r="U19" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A20" s="23" t="s">
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="11">
-        <v>300</v>
+        <v>332</v>
       </c>
       <c r="C20" s="11">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="D20" s="11">
-        <v>247</v>
+        <v>268</v>
       </c>
       <c r="E20" s="11">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F20" s="11">
         <v>6</v>
       </c>
       <c r="G20" s="11">
+        <v>18</v>
+      </c>
+      <c r="H20" s="11">
+        <v>71</v>
+      </c>
+      <c r="I20" s="11">
+        <v>12</v>
+      </c>
+      <c r="J20" s="11">
+        <v>59</v>
+      </c>
+      <c r="K20" s="11">
+        <v>61</v>
+      </c>
+      <c r="L20" s="11">
+        <v>9</v>
+      </c>
+      <c r="M20" s="11">
+        <v>52</v>
+      </c>
+      <c r="N20" s="11">
+        <v>62</v>
+      </c>
+      <c r="O20" s="11">
+        <v>16</v>
+      </c>
+      <c r="P20" s="11">
+        <v>46</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>114</v>
+      </c>
+      <c r="R20" s="11">
         <v>21</v>
       </c>
-      <c r="H20" s="11">
-[...20 lines deleted...]
-      <c r="O20" s="11">
+      <c r="S20" s="11">
+        <v>93</v>
+      </c>
+      <c r="T20" s="11">
+        <v>6</v>
+      </c>
+      <c r="U20" s="11">
         <v>14</v>
       </c>
-      <c r="P20" s="11">
-[...19 lines deleted...]
-      <c r="A21" s="23" t="s">
+    </row>
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="11">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="C21" s="11">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D21" s="11">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="E21" s="11">
+        <v>14</v>
+      </c>
+      <c r="F21" s="11">
+        <v>5</v>
+      </c>
+      <c r="G21" s="11">
+        <v>9</v>
+      </c>
+      <c r="H21" s="11">
+        <v>17</v>
+      </c>
+      <c r="I21" s="11">
+        <v>4</v>
+      </c>
+      <c r="J21" s="11">
         <v>13</v>
-      </c>
-[...13 lines deleted...]
-        <v>10</v>
       </c>
       <c r="K21" s="11">
         <v>23</v>
       </c>
       <c r="L21" s="11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M21" s="11">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N21" s="11">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="O21" s="11">
         <v>6</v>
       </c>
       <c r="P21" s="11">
+        <v>21</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>38</v>
+      </c>
+      <c r="R21" s="11">
+        <v>8</v>
+      </c>
+      <c r="S21" s="11">
+        <v>30</v>
+      </c>
+      <c r="T21" s="11">
+        <v>3</v>
+      </c>
+      <c r="U21" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
+        <v>335</v>
+      </c>
+      <c r="C22" s="11">
+        <v>70</v>
+      </c>
+      <c r="D22" s="11">
+        <v>265</v>
+      </c>
+      <c r="E22" s="11">
+        <v>51</v>
+      </c>
+      <c r="F22" s="11">
+        <v>11</v>
+      </c>
+      <c r="G22" s="11">
+        <v>40</v>
+      </c>
+      <c r="H22" s="11">
+        <v>72</v>
+      </c>
+      <c r="I22" s="11">
         <v>16</v>
       </c>
-      <c r="Q21" s="11">
-[...40 lines deleted...]
-      <c r="I22" s="11">
+      <c r="J22" s="11">
+        <v>56</v>
+      </c>
+      <c r="K22" s="11">
+        <v>73</v>
+      </c>
+      <c r="L22" s="11">
+        <v>18</v>
+      </c>
+      <c r="M22" s="11">
+        <v>55</v>
+      </c>
+      <c r="N22" s="11">
+        <v>57</v>
+      </c>
+      <c r="O22" s="11">
         <v>15</v>
       </c>
-      <c r="J22" s="11">
-[...16 lines deleted...]
-      </c>
       <c r="P22" s="11">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="Q22" s="11">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="R22" s="11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="S22" s="11">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="T22" s="11">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="U22" s="11">
-        <v>19</v>
-[...3 lines deleted...]
-      <c r="A23" s="23" t="s">
         <v>21</v>
       </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
+        <v>21</v>
+      </c>
       <c r="B23" s="11">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C23" s="11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D23" s="11">
         <v>22</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
+        <v>4</v>
+      </c>
+      <c r="I23" s="11">
+        <v>2</v>
+      </c>
+      <c r="J23" s="11">
+        <v>2</v>
+      </c>
+      <c r="K23" s="11">
         <v>8</v>
       </c>
-      <c r="I23" s="11">
-[...2 lines deleted...]
-      <c r="J23" s="11">
+      <c r="L23" s="11">
+        <v>3</v>
+      </c>
+      <c r="M23" s="11">
+        <v>5</v>
+      </c>
+      <c r="N23" s="11">
         <v>6</v>
       </c>
-      <c r="K23" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="O23" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P23" s="11">
         <v>6</v>
       </c>
       <c r="Q23" s="11">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="R23" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S23" s="11">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="C24" s="11">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D24" s="11">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="E24" s="11">
         <v>23</v>
       </c>
       <c r="F24" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G24" s="11">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H24" s="11">
         <v>29</v>
       </c>
       <c r="I24" s="11">
+        <v>5</v>
+      </c>
+      <c r="J24" s="11">
+        <v>24</v>
+      </c>
+      <c r="K24" s="11">
+        <v>25</v>
+      </c>
+      <c r="L24" s="11">
         <v>6</v>
       </c>
-      <c r="J24" s="11">
+      <c r="M24" s="11">
+        <v>19</v>
+      </c>
+      <c r="N24" s="11">
         <v>23</v>
       </c>
-      <c r="K24" s="11">
+      <c r="O24" s="11">
+        <v>6</v>
+      </c>
+      <c r="P24" s="11">
+        <v>17</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>40</v>
+      </c>
+      <c r="R24" s="11">
+        <v>8</v>
+      </c>
+      <c r="S24" s="11">
+        <v>32</v>
+      </c>
+      <c r="T24" s="11">
+        <v>1</v>
+      </c>
+      <c r="U24" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="L24" s="11">
-[...5 lines deleted...]
-      <c r="N24" s="11">
+      <c r="B25" s="11">
+        <v>175</v>
+      </c>
+      <c r="C25" s="11">
+        <v>15</v>
+      </c>
+      <c r="D25" s="11">
+        <v>160</v>
+      </c>
+      <c r="E25" s="11">
+        <v>7</v>
+      </c>
+      <c r="F25" s="11">
+        <v>1</v>
+      </c>
+      <c r="G25" s="11">
+        <v>6</v>
+      </c>
+      <c r="H25" s="11">
+        <v>28</v>
+      </c>
+      <c r="I25" s="11">
+        <v>4</v>
+      </c>
+      <c r="J25" s="11">
         <v>24</v>
       </c>
-      <c r="O24" s="11">
-[...8 lines deleted...]
-      <c r="R24" s="11">
+      <c r="K25" s="11">
+        <v>32</v>
+      </c>
+      <c r="L25" s="11">
+        <v>2</v>
+      </c>
+      <c r="M25" s="11">
+        <v>30</v>
+      </c>
+      <c r="N25" s="11">
+        <v>38</v>
+      </c>
+      <c r="O25" s="11">
+        <v>4</v>
+      </c>
+      <c r="P25" s="11">
+        <v>34</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>70</v>
+      </c>
+      <c r="R25" s="11">
+        <v>4</v>
+      </c>
+      <c r="S25" s="11">
+        <v>66</v>
+      </c>
+      <c r="T25" s="11">
+        <v>0</v>
+      </c>
+      <c r="U25" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="11">
+        <v>201</v>
+      </c>
+      <c r="C26" s="11">
+        <v>35</v>
+      </c>
+      <c r="D26" s="11">
+        <v>166</v>
+      </c>
+      <c r="E26" s="11">
+        <v>32</v>
+      </c>
+      <c r="F26" s="11">
         <v>7</v>
       </c>
-      <c r="S24" s="11">
-[...31 lines deleted...]
-      <c r="H25" s="11">
+      <c r="G26" s="11">
         <v>25</v>
       </c>
-      <c r="I25" s="11">
-[...5 lines deleted...]
-      <c r="K25" s="11">
+      <c r="H26" s="11">
+        <v>30</v>
+      </c>
+      <c r="I26" s="11">
+        <v>4</v>
+      </c>
+      <c r="J26" s="11">
+        <v>26</v>
+      </c>
+      <c r="K26" s="11">
+        <v>45</v>
+      </c>
+      <c r="L26" s="11">
+        <v>5</v>
+      </c>
+      <c r="M26" s="11">
+        <v>40</v>
+      </c>
+      <c r="N26" s="11">
         <v>37</v>
-      </c>
-[...72 lines deleted...]
-        <v>36</v>
       </c>
       <c r="O26" s="11">
         <v>10</v>
       </c>
       <c r="P26" s="11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Q26" s="11">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="R26" s="11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="S26" s="11">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="T26" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="U26" s="11">
-        <v>9</v>
-[...3 lines deleted...]
-      <c r="A27" s="25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C27" s="11">
         <v>3</v>
       </c>
       <c r="D27" s="11">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E27" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H27" s="11">
         <v>8</v>
       </c>
       <c r="I27" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J27" s="11">
+        <v>7</v>
+      </c>
+      <c r="K27" s="11">
+        <v>7</v>
+      </c>
+      <c r="L27" s="11">
+        <v>1</v>
+      </c>
+      <c r="M27" s="11">
         <v>6</v>
       </c>
-      <c r="K27" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="N27" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O27" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P27" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q27" s="11">
         <v>6</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
         <v>6</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D28" s="13">
         <v>3</v>
       </c>
       <c r="E28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H28" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K28" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L28" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M28" s="13">
         <v>1</v>
       </c>
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
         <v>0</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
         <v>0</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="13.15" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -40952,1711 +40768,1695 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B6" s="11">
-        <v>7033</v>
+        <v>7774</v>
       </c>
       <c r="C6" s="11">
-        <v>1105</v>
+        <v>1228</v>
       </c>
       <c r="D6" s="11">
-        <v>5928</v>
+        <v>6546</v>
       </c>
       <c r="E6" s="11">
-        <v>313</v>
+        <v>396</v>
       </c>
       <c r="F6" s="11">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G6" s="11">
-        <v>274</v>
+        <v>339</v>
       </c>
       <c r="H6" s="11">
-        <v>1143</v>
+        <v>1276</v>
       </c>
       <c r="I6" s="11">
+        <v>217</v>
+      </c>
+      <c r="J6" s="11">
+        <v>1059</v>
+      </c>
+      <c r="K6" s="11">
+        <v>1632</v>
+      </c>
+      <c r="L6" s="11">
+        <v>283</v>
+      </c>
+      <c r="M6" s="11">
+        <v>1349</v>
+      </c>
+      <c r="N6" s="11">
+        <v>1672</v>
+      </c>
+      <c r="O6" s="11">
+        <v>279</v>
+      </c>
+      <c r="P6" s="11">
+        <v>1393</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>2798</v>
+      </c>
+      <c r="R6" s="11">
+        <v>392</v>
+      </c>
+      <c r="S6" s="11">
+        <v>2406</v>
+      </c>
+      <c r="T6" s="11">
+        <v>21</v>
+      </c>
+      <c r="U6" s="11">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="11">
+        <v>1006</v>
+      </c>
+      <c r="C7" s="11">
+        <v>159</v>
+      </c>
+      <c r="D7" s="11">
+        <v>847</v>
+      </c>
+      <c r="E7" s="11">
+        <v>27</v>
+      </c>
+      <c r="F7" s="11">
+        <v>4</v>
+      </c>
+      <c r="G7" s="11">
+        <v>23</v>
+      </c>
+      <c r="H7" s="11">
+        <v>178</v>
+      </c>
+      <c r="I7" s="11">
+        <v>29</v>
+      </c>
+      <c r="J7" s="11">
+        <v>149</v>
+      </c>
+      <c r="K7" s="11">
+        <v>214</v>
+      </c>
+      <c r="L7" s="11">
+        <v>43</v>
+      </c>
+      <c r="M7" s="11">
+        <v>171</v>
+      </c>
+      <c r="N7" s="11">
+        <v>244</v>
+      </c>
+      <c r="O7" s="11">
+        <v>32</v>
+      </c>
+      <c r="P7" s="11">
+        <v>212</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>343</v>
+      </c>
+      <c r="R7" s="11">
+        <v>51</v>
+      </c>
+      <c r="S7" s="11">
+        <v>292</v>
+      </c>
+      <c r="T7" s="11">
+        <v>3</v>
+      </c>
+      <c r="U7" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="11">
+        <v>1063</v>
+      </c>
+      <c r="C8" s="11">
+        <v>156</v>
+      </c>
+      <c r="D8" s="11">
+        <v>907</v>
+      </c>
+      <c r="E8" s="11">
+        <v>44</v>
+      </c>
+      <c r="F8" s="11">
+        <v>8</v>
+      </c>
+      <c r="G8" s="11">
+        <v>36</v>
+      </c>
+      <c r="H8" s="11">
+        <v>175</v>
+      </c>
+      <c r="I8" s="11">
+        <v>36</v>
+      </c>
+      <c r="J8" s="11">
+        <v>139</v>
+      </c>
+      <c r="K8" s="11">
+        <v>193</v>
+      </c>
+      <c r="L8" s="11">
+        <v>37</v>
+      </c>
+      <c r="M8" s="11">
+        <v>156</v>
+      </c>
+      <c r="N8" s="11">
         <v>196</v>
       </c>
-      <c r="J6" s="11">
-[...114 lines deleted...]
-      <c r="E8" s="11">
+      <c r="O8" s="11">
         <v>24</v>
       </c>
-      <c r="F8" s="11">
-[...28 lines deleted...]
-      </c>
       <c r="P8" s="11">
-        <v>194</v>
+        <v>172</v>
       </c>
       <c r="Q8" s="11">
-        <v>413</v>
+        <v>455</v>
       </c>
       <c r="R8" s="11">
         <v>51</v>
       </c>
       <c r="S8" s="11">
-        <v>362</v>
+        <v>404</v>
       </c>
       <c r="T8" s="11">
         <v>0</v>
       </c>
       <c r="U8" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="11">
-        <v>525</v>
+        <v>594</v>
       </c>
       <c r="C9" s="11">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="D9" s="11">
-        <v>441</v>
+        <v>496</v>
       </c>
       <c r="E9" s="11">
         <v>15</v>
       </c>
       <c r="F9" s="11">
         <v>3</v>
       </c>
       <c r="G9" s="11">
         <v>12</v>
       </c>
       <c r="H9" s="11">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I9" s="11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J9" s="11">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="K9" s="11">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="L9" s="11">
         <v>22</v>
       </c>
       <c r="M9" s="11">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="N9" s="11">
-        <v>120</v>
+        <v>152</v>
       </c>
       <c r="O9" s="11">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P9" s="11">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="Q9" s="11">
+        <v>188</v>
+      </c>
+      <c r="R9" s="11">
+        <v>34</v>
+      </c>
+      <c r="S9" s="11">
         <v>154</v>
       </c>
-      <c r="R9" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="T9" s="11">
         <v>0</v>
       </c>
       <c r="U9" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="11">
-        <v>882</v>
+        <v>981</v>
       </c>
       <c r="C10" s="11">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="D10" s="11">
-        <v>747</v>
+        <v>830</v>
       </c>
       <c r="E10" s="11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H10" s="11">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="I10" s="11">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J10" s="11">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="K10" s="11">
+        <v>243</v>
+      </c>
+      <c r="L10" s="11">
+        <v>31</v>
+      </c>
+      <c r="M10" s="11">
+        <v>212</v>
+      </c>
+      <c r="N10" s="11">
         <v>226</v>
       </c>
-      <c r="L10" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="O10" s="11">
+        <v>47</v>
+      </c>
+      <c r="P10" s="11">
+        <v>179</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>351</v>
+      </c>
+      <c r="R10" s="11">
+        <v>49</v>
+      </c>
+      <c r="S10" s="11">
+        <v>302</v>
+      </c>
+      <c r="T10" s="11">
+        <v>1</v>
+      </c>
+      <c r="U10" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="P10" s="11">
-[...21 lines deleted...]
-      </c>
       <c r="B11" s="11">
-        <v>527</v>
+        <v>577</v>
       </c>
       <c r="C11" s="11">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="D11" s="11">
-        <v>442</v>
+        <v>485</v>
       </c>
       <c r="E11" s="11">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F11" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G11" s="11">
+        <v>5</v>
+      </c>
+      <c r="H11" s="11">
+        <v>77</v>
+      </c>
+      <c r="I11" s="11">
         <v>14</v>
       </c>
-      <c r="H11" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="J11" s="11">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="K11" s="11">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="L11" s="11">
         <v>23</v>
       </c>
       <c r="M11" s="11">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="N11" s="11">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="O11" s="11">
+        <v>21</v>
+      </c>
+      <c r="P11" s="11">
+        <v>128</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>231</v>
+      </c>
+      <c r="R11" s="11">
+        <v>34</v>
+      </c>
+      <c r="S11" s="11">
+        <v>197</v>
+      </c>
+      <c r="T11" s="11">
+        <v>0</v>
+      </c>
+      <c r="U11" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="11">
+        <v>967</v>
+      </c>
+      <c r="C12" s="11">
+        <v>142</v>
+      </c>
+      <c r="D12" s="11">
+        <v>825</v>
+      </c>
+      <c r="E12" s="11">
+        <v>14</v>
+      </c>
+      <c r="F12" s="11">
+        <v>2</v>
+      </c>
+      <c r="G12" s="11">
+        <v>12</v>
+      </c>
+      <c r="H12" s="11">
+        <v>110</v>
+      </c>
+      <c r="I12" s="11">
         <v>20</v>
-      </c>
-[...45 lines deleted...]
-        <v>21</v>
       </c>
       <c r="J12" s="11">
         <v>90</v>
       </c>
       <c r="K12" s="11">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="L12" s="11">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="M12" s="11">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="N12" s="11">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="O12" s="11">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P12" s="11">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="Q12" s="11">
-        <v>343</v>
+        <v>449</v>
       </c>
       <c r="R12" s="11">
+        <v>54</v>
+      </c>
+      <c r="S12" s="11">
+        <v>395</v>
+      </c>
+      <c r="T12" s="11">
+        <v>0</v>
+      </c>
+      <c r="U12" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="11">
+        <v>212</v>
+      </c>
+      <c r="C13" s="11">
+        <v>44</v>
+      </c>
+      <c r="D13" s="11">
+        <v>168</v>
+      </c>
+      <c r="E13" s="11">
+        <v>28</v>
+      </c>
+      <c r="F13" s="11">
+        <v>2</v>
+      </c>
+      <c r="G13" s="11">
+        <v>26</v>
+      </c>
+      <c r="H13" s="11">
         <v>40</v>
       </c>
-      <c r="S12" s="11">
-[...33 lines deleted...]
-      </c>
       <c r="I13" s="11">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J13" s="11">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="K13" s="11">
         <v>49</v>
       </c>
       <c r="L13" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M13" s="11">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="N13" s="11">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O13" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P13" s="11">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Q13" s="11">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="R13" s="11">
         <v>13</v>
       </c>
       <c r="S13" s="11">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="T13" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U13" s="11">
-        <v>7</v>
-[...3 lines deleted...]
-      <c r="A14" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="11">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="C14" s="11">
+        <v>14</v>
+      </c>
+      <c r="D14" s="11">
+        <v>85</v>
+      </c>
+      <c r="E14" s="11">
+        <v>10</v>
+      </c>
+      <c r="F14" s="11">
+        <v>2</v>
+      </c>
+      <c r="G14" s="11">
+        <v>8</v>
+      </c>
+      <c r="H14" s="11">
         <v>16</v>
       </c>
-      <c r="D14" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="I14" s="11">
         <v>3</v>
       </c>
       <c r="J14" s="11">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="K14" s="11">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="L14" s="11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M14" s="11">
         <v>22</v>
       </c>
       <c r="N14" s="11">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="O14" s="11">
         <v>2</v>
       </c>
       <c r="P14" s="11">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="Q14" s="11">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="R14" s="11">
         <v>6</v>
       </c>
       <c r="S14" s="11">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="T14" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U14" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A15" s="23" t="s">
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="11">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="C15" s="11">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D15" s="11">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="E15" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F15" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G15" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H15" s="11">
         <v>20</v>
       </c>
       <c r="I15" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J15" s="11">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K15" s="11">
         <v>32</v>
       </c>
       <c r="L15" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M15" s="11">
+        <v>28</v>
+      </c>
+      <c r="N15" s="11">
+        <v>45</v>
+      </c>
+      <c r="O15" s="11">
+        <v>7</v>
+      </c>
+      <c r="P15" s="11">
+        <v>38</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>61</v>
+      </c>
+      <c r="R15" s="11">
+        <v>13</v>
+      </c>
+      <c r="S15" s="11">
+        <v>48</v>
+      </c>
+      <c r="T15" s="11">
+        <v>0</v>
+      </c>
+      <c r="U15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="11">
+        <v>321</v>
+      </c>
+      <c r="C16" s="11">
+        <v>34</v>
+      </c>
+      <c r="D16" s="11">
+        <v>287</v>
+      </c>
+      <c r="E16" s="11">
         <v>29</v>
       </c>
-      <c r="N15" s="11">
+      <c r="F16" s="11">
+        <v>2</v>
+      </c>
+      <c r="G16" s="11">
+        <v>27</v>
+      </c>
+      <c r="H16" s="11">
+        <v>69</v>
+      </c>
+      <c r="I16" s="11">
+        <v>7</v>
+      </c>
+      <c r="J16" s="11">
+        <v>62</v>
+      </c>
+      <c r="K16" s="11">
+        <v>61</v>
+      </c>
+      <c r="L16" s="11">
+        <v>6</v>
+      </c>
+      <c r="M16" s="11">
+        <v>55</v>
+      </c>
+      <c r="N16" s="11">
+        <v>55</v>
+      </c>
+      <c r="O16" s="11">
+        <v>7</v>
+      </c>
+      <c r="P16" s="11">
+        <v>48</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>107</v>
+      </c>
+      <c r="R16" s="11">
+        <v>12</v>
+      </c>
+      <c r="S16" s="11">
+        <v>95</v>
+      </c>
+      <c r="T16" s="11">
+        <v>0</v>
+      </c>
+      <c r="U16" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="11">
+        <v>212</v>
+      </c>
+      <c r="C17" s="11">
+        <v>39</v>
+      </c>
+      <c r="D17" s="11">
+        <v>173</v>
+      </c>
+      <c r="E17" s="11">
+        <v>16</v>
+      </c>
+      <c r="F17" s="11">
+        <v>1</v>
+      </c>
+      <c r="G17" s="11">
+        <v>15</v>
+      </c>
+      <c r="H17" s="11">
+        <v>39</v>
+      </c>
+      <c r="I17" s="11">
+        <v>5</v>
+      </c>
+      <c r="J17" s="11">
         <v>34</v>
       </c>
-      <c r="O15" s="11">
-[...73 lines deleted...]
-      <c r="R16" s="11">
+      <c r="K17" s="11">
+        <v>48</v>
+      </c>
+      <c r="L17" s="11">
+        <v>8</v>
+      </c>
+      <c r="M17" s="11">
+        <v>40</v>
+      </c>
+      <c r="N17" s="11">
+        <v>52</v>
+      </c>
+      <c r="O17" s="11">
+        <v>8</v>
+      </c>
+      <c r="P17" s="11">
+        <v>44</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>57</v>
+      </c>
+      <c r="R17" s="11">
         <v>17</v>
       </c>
-      <c r="S16" s="11">
-[...10 lines deleted...]
-      <c r="A17" s="23" t="s">
+      <c r="S17" s="11">
+        <v>40</v>
+      </c>
+      <c r="T17" s="11">
+        <v>3</v>
+      </c>
+      <c r="U17" s="11">
         <v>13</v>
       </c>
-      <c r="B17" s="11">
-[...47 lines deleted...]
-      <c r="R17" s="11">
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="11">
+        <v>192</v>
+      </c>
+      <c r="C18" s="11">
+        <v>32</v>
+      </c>
+      <c r="D18" s="11">
+        <v>160</v>
+      </c>
+      <c r="E18" s="11">
         <v>13</v>
       </c>
-      <c r="S17" s="11">
-[...24 lines deleted...]
-      </c>
       <c r="F18" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G18" s="11">
         <v>11</v>
       </c>
       <c r="H18" s="11">
+        <v>52</v>
+      </c>
+      <c r="I18" s="11">
+        <v>4</v>
+      </c>
+      <c r="J18" s="11">
         <v>48</v>
       </c>
-      <c r="I18" s="11">
-[...2 lines deleted...]
-      <c r="J18" s="11">
+      <c r="K18" s="11">
+        <v>46</v>
+      </c>
+      <c r="L18" s="11">
+        <v>15</v>
+      </c>
+      <c r="M18" s="11">
+        <v>31</v>
+      </c>
+      <c r="N18" s="11">
+        <v>34</v>
+      </c>
+      <c r="O18" s="11">
+        <v>6</v>
+      </c>
+      <c r="P18" s="11">
+        <v>28</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>47</v>
+      </c>
+      <c r="R18" s="11">
+        <v>5</v>
+      </c>
+      <c r="S18" s="11">
+        <v>42</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>125</v>
+      </c>
+      <c r="C19" s="11">
+        <v>16</v>
+      </c>
+      <c r="D19" s="11">
+        <v>109</v>
+      </c>
+      <c r="E19" s="11">
+        <v>5</v>
+      </c>
+      <c r="F19" s="11">
+        <v>1</v>
+      </c>
+      <c r="G19" s="11">
+        <v>4</v>
+      </c>
+      <c r="H19" s="11">
+        <v>24</v>
+      </c>
+      <c r="I19" s="11">
+        <v>3</v>
+      </c>
+      <c r="J19" s="11">
+        <v>21</v>
+      </c>
+      <c r="K19" s="11">
+        <v>28</v>
+      </c>
+      <c r="L19" s="11">
+        <v>5</v>
+      </c>
+      <c r="M19" s="11">
+        <v>23</v>
+      </c>
+      <c r="N19" s="11">
+        <v>15</v>
+      </c>
+      <c r="O19" s="11">
+        <v>2</v>
+      </c>
+      <c r="P19" s="11">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>53</v>
+      </c>
+      <c r="R19" s="11">
+        <v>5</v>
+      </c>
+      <c r="S19" s="11">
+        <v>48</v>
+      </c>
+      <c r="T19" s="11">
+        <v>0</v>
+      </c>
+      <c r="U19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="11">
+        <v>300</v>
+      </c>
+      <c r="C20" s="11">
+        <v>53</v>
+      </c>
+      <c r="D20" s="11">
+        <v>247</v>
+      </c>
+      <c r="E20" s="11">
+        <v>27</v>
+      </c>
+      <c r="F20" s="11">
+        <v>6</v>
+      </c>
+      <c r="G20" s="11">
+        <v>21</v>
+      </c>
+      <c r="H20" s="11">
+        <v>57</v>
+      </c>
+      <c r="I20" s="11">
+        <v>7</v>
+      </c>
+      <c r="J20" s="11">
+        <v>50</v>
+      </c>
+      <c r="K20" s="11">
+        <v>56</v>
+      </c>
+      <c r="L20" s="11">
+        <v>10</v>
+      </c>
+      <c r="M20" s="11">
+        <v>46</v>
+      </c>
+      <c r="N20" s="11">
+        <v>59</v>
+      </c>
+      <c r="O20" s="11">
+        <v>14</v>
+      </c>
+      <c r="P20" s="11">
         <v>45</v>
-      </c>
-[...146 lines deleted...]
-        <v>35</v>
       </c>
       <c r="Q20" s="11">
         <v>101</v>
       </c>
       <c r="R20" s="11">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S20" s="11">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T20" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="U20" s="11">
-        <v>8</v>
-[...3 lines deleted...]
-      <c r="A21" s="23" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="11">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="C21" s="11">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D21" s="11">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E21" s="11">
+        <v>13</v>
+      </c>
+      <c r="F21" s="11">
+        <v>3</v>
+      </c>
+      <c r="G21" s="11">
         <v>10</v>
       </c>
-      <c r="F21" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="H21" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I21" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J21" s="11">
         <v>10</v>
       </c>
       <c r="K21" s="11">
         <v>23</v>
       </c>
       <c r="L21" s="11">
         <v>6</v>
       </c>
       <c r="M21" s="11">
         <v>17</v>
       </c>
       <c r="N21" s="11">
+        <v>22</v>
+      </c>
+      <c r="O21" s="11">
+        <v>6</v>
+      </c>
+      <c r="P21" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>31</v>
+      </c>
+      <c r="R21" s="11">
+        <v>5</v>
+      </c>
+      <c r="S21" s="11">
+        <v>26</v>
+      </c>
+      <c r="T21" s="11">
+        <v>2</v>
+      </c>
+      <c r="U21" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
+        <v>311</v>
+      </c>
+      <c r="C22" s="11">
+        <v>60</v>
+      </c>
+      <c r="D22" s="11">
+        <v>251</v>
+      </c>
+      <c r="E22" s="11">
+        <v>46</v>
+      </c>
+      <c r="F22" s="11">
+        <v>9</v>
+      </c>
+      <c r="G22" s="11">
+        <v>37</v>
+      </c>
+      <c r="H22" s="11">
+        <v>74</v>
+      </c>
+      <c r="I22" s="11">
+        <v>15</v>
+      </c>
+      <c r="J22" s="11">
+        <v>59</v>
+      </c>
+      <c r="K22" s="11">
+        <v>68</v>
+      </c>
+      <c r="L22" s="11">
+        <v>16</v>
+      </c>
+      <c r="M22" s="11">
+        <v>52</v>
+      </c>
+      <c r="N22" s="11">
+        <v>49</v>
+      </c>
+      <c r="O22" s="11">
+        <v>11</v>
+      </c>
+      <c r="P22" s="11">
+        <v>38</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>74</v>
+      </c>
+      <c r="R22" s="11">
+        <v>9</v>
+      </c>
+      <c r="S22" s="11">
+        <v>65</v>
+      </c>
+      <c r="T22" s="11">
+        <v>5</v>
+      </c>
+      <c r="U22" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="O21" s="11">
+      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="C23" s="11">
+        <v>4</v>
+      </c>
+      <c r="D23" s="11">
+        <v>22</v>
+      </c>
+      <c r="E23" s="11">
+        <v>0</v>
+      </c>
+      <c r="F23" s="11">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11">
+        <v>8</v>
+      </c>
+      <c r="I23" s="11">
+        <v>2</v>
+      </c>
+      <c r="J23" s="11">
+        <v>6</v>
+      </c>
+      <c r="K23" s="11">
+        <v>4</v>
+      </c>
+      <c r="L23" s="11">
+        <v>1</v>
+      </c>
+      <c r="M23" s="11">
+        <v>3</v>
+      </c>
+      <c r="N23" s="11">
         <v>7</v>
       </c>
-      <c r="P21" s="11">
-[...2 lines deleted...]
-      <c r="Q21" s="11">
+      <c r="O23" s="11">
+        <v>1</v>
+      </c>
+      <c r="P23" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>7</v>
+      </c>
+      <c r="R23" s="11">
+        <v>0</v>
+      </c>
+      <c r="S23" s="11">
+        <v>7</v>
+      </c>
+      <c r="T23" s="11">
+        <v>0</v>
+      </c>
+      <c r="U23" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="11">
+        <v>130</v>
+      </c>
+      <c r="C24" s="11">
+        <v>25</v>
+      </c>
+      <c r="D24" s="11">
+        <v>105</v>
+      </c>
+      <c r="E24" s="11">
+        <v>23</v>
+      </c>
+      <c r="F24" s="11">
+        <v>2</v>
+      </c>
+      <c r="G24" s="11">
+        <v>21</v>
+      </c>
+      <c r="H24" s="11">
         <v>29</v>
       </c>
-      <c r="R21" s="11">
-[...2 lines deleted...]
-      <c r="S21" s="11">
+      <c r="I24" s="11">
+        <v>6</v>
+      </c>
+      <c r="J24" s="11">
+        <v>23</v>
+      </c>
+      <c r="K24" s="11">
+        <v>23</v>
+      </c>
+      <c r="L24" s="11">
+        <v>5</v>
+      </c>
+      <c r="M24" s="11">
+        <v>18</v>
+      </c>
+      <c r="N24" s="11">
+        <v>24</v>
+      </c>
+      <c r="O24" s="11">
+        <v>5</v>
+      </c>
+      <c r="P24" s="11">
+        <v>19</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>31</v>
+      </c>
+      <c r="R24" s="11">
+        <v>7</v>
+      </c>
+      <c r="S24" s="11">
+        <v>24</v>
+      </c>
+      <c r="T24" s="11">
+        <v>1</v>
+      </c>
+      <c r="U24" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="11">
+        <v>166</v>
+      </c>
+      <c r="C25" s="11">
+        <v>17</v>
+      </c>
+      <c r="D25" s="11">
+        <v>149</v>
+      </c>
+      <c r="E25" s="11">
+        <v>8</v>
+      </c>
+      <c r="F25" s="11">
+        <v>3</v>
+      </c>
+      <c r="G25" s="11">
+        <v>5</v>
+      </c>
+      <c r="H25" s="11">
         <v>25</v>
       </c>
-      <c r="T21" s="11">
-[...25 lines deleted...]
-      <c r="G22" s="11">
+      <c r="I25" s="11">
+        <v>4</v>
+      </c>
+      <c r="J25" s="11">
+        <v>21</v>
+      </c>
+      <c r="K25" s="11">
+        <v>37</v>
+      </c>
+      <c r="L25" s="11">
+        <v>2</v>
+      </c>
+      <c r="M25" s="11">
+        <v>35</v>
+      </c>
+      <c r="N25" s="11">
+        <v>34</v>
+      </c>
+      <c r="O25" s="11">
+        <v>5</v>
+      </c>
+      <c r="P25" s="11">
+        <v>29</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>62</v>
+      </c>
+      <c r="R25" s="11">
+        <v>3</v>
+      </c>
+      <c r="S25" s="11">
+        <v>59</v>
+      </c>
+      <c r="T25" s="11">
+        <v>0</v>
+      </c>
+      <c r="U25" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="11">
+        <v>197</v>
+      </c>
+      <c r="C26" s="11">
+        <v>34</v>
+      </c>
+      <c r="D26" s="11">
+        <v>163</v>
+      </c>
+      <c r="E26" s="11">
+        <v>36</v>
+      </c>
+      <c r="F26" s="11">
+        <v>5</v>
+      </c>
+      <c r="G26" s="11">
+        <v>31</v>
+      </c>
+      <c r="H26" s="11">
+        <v>31</v>
+      </c>
+      <c r="I26" s="11">
+        <v>4</v>
+      </c>
+      <c r="J26" s="11">
+        <v>27</v>
+      </c>
+      <c r="K26" s="11">
+        <v>41</v>
+      </c>
+      <c r="L26" s="11">
+        <v>7</v>
+      </c>
+      <c r="M26" s="11">
+        <v>34</v>
+      </c>
+      <c r="N26" s="11">
+        <v>36</v>
+      </c>
+      <c r="O26" s="11">
         <v>10</v>
       </c>
-      <c r="H22" s="11">
-[...20 lines deleted...]
-      <c r="O22" s="11">
+      <c r="P26" s="11">
+        <v>26</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>53</v>
+      </c>
+      <c r="R26" s="11">
         <v>8</v>
-      </c>
-[...267 lines deleted...]
-        <v>9</v>
       </c>
       <c r="S26" s="11">
         <v>45</v>
       </c>
       <c r="T26" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U26" s="11">
         <v>9</v>
       </c>
     </row>
-    <row r="27" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A27" s="25" t="s">
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C27" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D27" s="11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" s="11">
         <v>6</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>6</v>
       </c>
       <c r="H27" s="11">
+        <v>8</v>
+      </c>
+      <c r="I27" s="11">
+        <v>2</v>
+      </c>
+      <c r="J27" s="11">
         <v>6</v>
       </c>
-      <c r="I27" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="K27" s="11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L27" s="11">
         <v>1</v>
       </c>
       <c r="M27" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N27" s="11">
         <v>1</v>
       </c>
       <c r="O27" s="11">
         <v>0</v>
       </c>
       <c r="P27" s="11">
         <v>1</v>
       </c>
       <c r="Q27" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
-        <v>2</v>
-[...3 lines deleted...]
-      <c r="A28" s="26" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D28" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K28" s="13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M28" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
         <v>0</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
         <v>0</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:W36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G9" sqref="G9"/>
       <selection pane="topRight" activeCell="G9" sqref="G9"/>
       <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
       <selection pane="bottomRight" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.625" style="2" customWidth="1"/>
     <col min="2" max="21" width="5.875" style="2" customWidth="1"/>
     <col min="22" max="29" width="5.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="29" customFormat="1" ht="21">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="30"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:23" ht="13.15" customHeight="1">
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="13.15" customHeight="1">
+    <row r="3" spans="1:21" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="U3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="E4" s="52" t="s">
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="52"/>
-[...1 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="52"/>
-[...1 lines deleted...]
-      <c r="K4" s="52" t="s">
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="L4" s="52"/>
-[...1 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="52"/>
-[...6 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="34"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="U4" s="55"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="U4" s="37"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -42674,1482 +42474,1482 @@
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="14.25" customHeight="1">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B6" s="11">
-        <v>6234</v>
+        <v>7033</v>
       </c>
       <c r="C6" s="11">
-        <v>930</v>
+        <v>1105</v>
       </c>
       <c r="D6" s="11">
-        <v>5304</v>
+        <v>5928</v>
       </c>
       <c r="E6" s="11">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F6" s="11">
+        <v>39</v>
+      </c>
+      <c r="G6" s="11">
+        <v>274</v>
+      </c>
+      <c r="H6" s="11">
+        <v>1143</v>
+      </c>
+      <c r="I6" s="11">
+        <v>196</v>
+      </c>
+      <c r="J6" s="11">
+        <v>947</v>
+      </c>
+      <c r="K6" s="11">
+        <v>1606</v>
+      </c>
+      <c r="L6" s="11">
+        <v>276</v>
+      </c>
+      <c r="M6" s="11">
+        <v>1330</v>
+      </c>
+      <c r="N6" s="11">
+        <v>1512</v>
+      </c>
+      <c r="O6" s="11">
+        <v>238</v>
+      </c>
+      <c r="P6" s="11">
+        <v>1274</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>2459</v>
+      </c>
+      <c r="R6" s="11">
+        <v>356</v>
+      </c>
+      <c r="S6" s="11">
+        <v>2103</v>
+      </c>
+      <c r="T6" s="11">
+        <v>14</v>
+      </c>
+      <c r="U6" s="11">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="11">
+        <v>903</v>
+      </c>
+      <c r="C7" s="11">
+        <v>145</v>
+      </c>
+      <c r="D7" s="11">
+        <v>758</v>
+      </c>
+      <c r="E7" s="11">
+        <v>32</v>
+      </c>
+      <c r="F7" s="11">
+        <v>4</v>
+      </c>
+      <c r="G7" s="11">
+        <v>28</v>
+      </c>
+      <c r="H7" s="11">
+        <v>160</v>
+      </c>
+      <c r="I7" s="11">
+        <v>37</v>
+      </c>
+      <c r="J7" s="11">
+        <v>123</v>
+      </c>
+      <c r="K7" s="11">
+        <v>200</v>
+      </c>
+      <c r="L7" s="11">
+        <v>30</v>
+      </c>
+      <c r="M7" s="11">
+        <v>170</v>
+      </c>
+      <c r="N7" s="11">
+        <v>205</v>
+      </c>
+      <c r="O7" s="11">
+        <v>26</v>
+      </c>
+      <c r="P7" s="11">
+        <v>179</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>306</v>
+      </c>
+      <c r="R7" s="11">
+        <v>48</v>
+      </c>
+      <c r="S7" s="11">
+        <v>258</v>
+      </c>
+      <c r="T7" s="11">
+        <v>3</v>
+      </c>
+      <c r="U7" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="G6" s="11">
-[...113 lines deleted...]
-      </c>
       <c r="B8" s="11">
-        <v>959</v>
+        <v>1008</v>
       </c>
       <c r="C8" s="11">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="D8" s="11">
-        <v>831</v>
+        <v>867</v>
       </c>
       <c r="E8" s="11">
         <v>24</v>
       </c>
       <c r="F8" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G8" s="11">
+        <v>18</v>
+      </c>
+      <c r="H8" s="11">
+        <v>153</v>
+      </c>
+      <c r="I8" s="11">
+        <v>25</v>
+      </c>
+      <c r="J8" s="11">
+        <v>128</v>
+      </c>
+      <c r="K8" s="11">
+        <v>203</v>
+      </c>
+      <c r="L8" s="11">
+        <v>38</v>
+      </c>
+      <c r="M8" s="11">
+        <v>165</v>
+      </c>
+      <c r="N8" s="11">
+        <v>215</v>
+      </c>
+      <c r="O8" s="11">
         <v>21</v>
       </c>
-      <c r="H8" s="11">
-[...22 lines deleted...]
-      </c>
       <c r="P8" s="11">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="Q8" s="11">
-        <v>387</v>
+        <v>413</v>
       </c>
       <c r="R8" s="11">
+        <v>51</v>
+      </c>
+      <c r="S8" s="11">
+        <v>362</v>
+      </c>
+      <c r="T8" s="11">
+        <v>0</v>
+      </c>
+      <c r="U8" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="S8" s="11">
-[...12 lines deleted...]
-      </c>
       <c r="B9" s="11">
-        <v>487</v>
+        <v>525</v>
       </c>
       <c r="C9" s="11">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="D9" s="11">
-        <v>415</v>
+        <v>441</v>
       </c>
       <c r="E9" s="11">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F9" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G9" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H9" s="11">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I9" s="11">
         <v>15</v>
       </c>
       <c r="J9" s="11">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="K9" s="11">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="L9" s="11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M9" s="11">
+        <v>118</v>
+      </c>
+      <c r="N9" s="11">
+        <v>120</v>
+      </c>
+      <c r="O9" s="11">
+        <v>20</v>
+      </c>
+      <c r="P9" s="11">
+        <v>100</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>154</v>
+      </c>
+      <c r="R9" s="11">
+        <v>24</v>
+      </c>
+      <c r="S9" s="11">
+        <v>130</v>
+      </c>
+      <c r="T9" s="11">
+        <v>0</v>
+      </c>
+      <c r="U9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="11">
+        <v>882</v>
+      </c>
+      <c r="C10" s="11">
+        <v>135</v>
+      </c>
+      <c r="D10" s="11">
+        <v>747</v>
+      </c>
+      <c r="E10" s="11">
+        <v>26</v>
+      </c>
+      <c r="F10" s="11">
+        <v>2</v>
+      </c>
+      <c r="G10" s="11">
+        <v>24</v>
+      </c>
+      <c r="H10" s="11">
         <v>116</v>
       </c>
-      <c r="N9" s="11">
-[...2 lines deleted...]
-      <c r="O9" s="11">
+      <c r="I10" s="11">
+        <v>19</v>
+      </c>
+      <c r="J10" s="11">
+        <v>97</v>
+      </c>
+      <c r="K10" s="11">
+        <v>226</v>
+      </c>
+      <c r="L10" s="11">
+        <v>35</v>
+      </c>
+      <c r="M10" s="11">
+        <v>191</v>
+      </c>
+      <c r="N10" s="11">
+        <v>204</v>
+      </c>
+      <c r="O10" s="11">
+        <v>34</v>
+      </c>
+      <c r="P10" s="11">
+        <v>170</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>310</v>
+      </c>
+      <c r="R10" s="11">
+        <v>45</v>
+      </c>
+      <c r="S10" s="11">
+        <v>265</v>
+      </c>
+      <c r="T10" s="11">
+        <v>0</v>
+      </c>
+      <c r="U10" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="11">
+        <v>527</v>
+      </c>
+      <c r="C11" s="11">
+        <v>85</v>
+      </c>
+      <c r="D11" s="11">
+        <v>442</v>
+      </c>
+      <c r="E11" s="11">
         <v>16</v>
       </c>
-      <c r="P9" s="11">
-[...43 lines deleted...]
-      <c r="I10" s="11">
+      <c r="F11" s="11">
+        <v>2</v>
+      </c>
+      <c r="G11" s="11">
+        <v>14</v>
+      </c>
+      <c r="H11" s="11">
+        <v>72</v>
+      </c>
+      <c r="I11" s="11">
+        <v>13</v>
+      </c>
+      <c r="J11" s="11">
+        <v>59</v>
+      </c>
+      <c r="K11" s="11">
+        <v>120</v>
+      </c>
+      <c r="L11" s="11">
         <v>23</v>
       </c>
-      <c r="J10" s="11">
-[...72 lines deleted...]
-      </c>
       <c r="M11" s="11">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="N11" s="11">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="O11" s="11">
         <v>20</v>
       </c>
       <c r="P11" s="11">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="Q11" s="11">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="R11" s="11">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="S11" s="11">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="T11" s="11">
         <v>0</v>
       </c>
       <c r="U11" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A12" s="23" t="s">
+    <row r="12" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="11">
-        <v>729</v>
+        <v>893</v>
       </c>
       <c r="C12" s="11">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="D12" s="11">
-        <v>617</v>
+        <v>761</v>
       </c>
       <c r="E12" s="11">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F12" s="11">
         <v>1</v>
       </c>
       <c r="G12" s="11">
+        <v>35</v>
+      </c>
+      <c r="H12" s="11">
+        <v>111</v>
+      </c>
+      <c r="I12" s="11">
+        <v>21</v>
+      </c>
+      <c r="J12" s="11">
+        <v>90</v>
+      </c>
+      <c r="K12" s="11">
+        <v>182</v>
+      </c>
+      <c r="L12" s="11">
+        <v>33</v>
+      </c>
+      <c r="M12" s="11">
+        <v>149</v>
+      </c>
+      <c r="N12" s="11">
+        <v>221</v>
+      </c>
+      <c r="O12" s="11">
+        <v>37</v>
+      </c>
+      <c r="P12" s="11">
+        <v>184</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>343</v>
+      </c>
+      <c r="R12" s="11">
+        <v>40</v>
+      </c>
+      <c r="S12" s="11">
+        <v>303</v>
+      </c>
+      <c r="T12" s="11">
+        <v>0</v>
+      </c>
+      <c r="U12" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="11">
+        <v>200</v>
+      </c>
+      <c r="C13" s="11">
+        <v>43</v>
+      </c>
+      <c r="D13" s="11">
+        <v>157</v>
+      </c>
+      <c r="E13" s="11">
+        <v>24</v>
+      </c>
+      <c r="F13" s="11">
+        <v>1</v>
+      </c>
+      <c r="G13" s="11">
+        <v>23</v>
+      </c>
+      <c r="H13" s="11">
+        <v>41</v>
+      </c>
+      <c r="I13" s="11">
+        <v>12</v>
+      </c>
+      <c r="J13" s="11">
+        <v>29</v>
+      </c>
+      <c r="K13" s="11">
+        <v>49</v>
+      </c>
+      <c r="L13" s="11">
+        <v>12</v>
+      </c>
+      <c r="M13" s="11">
+        <v>37</v>
+      </c>
+      <c r="N13" s="11">
+        <v>33</v>
+      </c>
+      <c r="O13" s="11">
+        <v>5</v>
+      </c>
+      <c r="P13" s="11">
+        <v>28</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>53</v>
+      </c>
+      <c r="R13" s="11">
+        <v>13</v>
+      </c>
+      <c r="S13" s="11">
+        <v>40</v>
+      </c>
+      <c r="T13" s="11">
+        <v>0</v>
+      </c>
+      <c r="U13" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="11">
+        <v>86</v>
+      </c>
+      <c r="C14" s="11">
         <v>16</v>
       </c>
-      <c r="H12" s="11">
-[...2 lines deleted...]
-      <c r="I12" s="11">
+      <c r="D14" s="11">
+        <v>70</v>
+      </c>
+      <c r="E14" s="11">
+        <v>6</v>
+      </c>
+      <c r="F14" s="11">
+        <v>1</v>
+      </c>
+      <c r="G14" s="11">
+        <v>5</v>
+      </c>
+      <c r="H14" s="11">
         <v>19</v>
       </c>
-      <c r="J12" s="11">
-[...125 lines deleted...]
-      </c>
       <c r="I14" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J14" s="11">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="K14" s="11">
         <v>26</v>
       </c>
       <c r="L14" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M14" s="11">
+        <v>22</v>
+      </c>
+      <c r="N14" s="11">
+        <v>11</v>
+      </c>
+      <c r="O14" s="11">
+        <v>2</v>
+      </c>
+      <c r="P14" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>24</v>
+      </c>
+      <c r="R14" s="11">
+        <v>6</v>
+      </c>
+      <c r="S14" s="11">
+        <v>18</v>
+      </c>
+      <c r="T14" s="11">
+        <v>1</v>
+      </c>
+      <c r="U14" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="11">
+        <v>148</v>
+      </c>
+      <c r="C15" s="11">
         <v>23</v>
       </c>
-      <c r="N14" s="11">
-[...31 lines deleted...]
-      <c r="C15" s="11">
+      <c r="D15" s="11">
+        <v>125</v>
+      </c>
+      <c r="E15" s="11">
+        <v>3</v>
+      </c>
+      <c r="F15" s="11">
+        <v>1</v>
+      </c>
+      <c r="G15" s="11">
+        <v>2</v>
+      </c>
+      <c r="H15" s="11">
         <v>20</v>
       </c>
-      <c r="D15" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="I15" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J15" s="11">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="K15" s="11">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="L15" s="11">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M15" s="11">
         <v>29</v>
       </c>
       <c r="N15" s="11">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="O15" s="11">
         <v>5</v>
       </c>
       <c r="P15" s="11">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="Q15" s="11">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="R15" s="11">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="S15" s="11">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="T15" s="11">
         <v>0</v>
       </c>
       <c r="U15" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A16" s="23" t="s">
+    <row r="16" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
-        <v>265</v>
+        <v>308</v>
       </c>
       <c r="C16" s="11">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D16" s="11">
-        <v>233</v>
+        <v>267</v>
       </c>
       <c r="E16" s="11">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F16" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G16" s="11">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="H16" s="11">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="I16" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J16" s="11">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="K16" s="11">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L16" s="11">
         <v>9</v>
       </c>
       <c r="M16" s="11">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N16" s="11">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O16" s="11">
+        <v>10</v>
+      </c>
+      <c r="P16" s="11">
+        <v>50</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>109</v>
+      </c>
+      <c r="R16" s="11">
+        <v>17</v>
+      </c>
+      <c r="S16" s="11">
+        <v>92</v>
+      </c>
+      <c r="T16" s="11">
+        <v>0</v>
+      </c>
+      <c r="U16" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="11">
+        <v>167</v>
+      </c>
+      <c r="C17" s="11">
+        <v>30</v>
+      </c>
+      <c r="D17" s="11">
+        <v>137</v>
+      </c>
+      <c r="E17" s="11">
+        <v>2</v>
+      </c>
+      <c r="F17" s="11">
+        <v>0</v>
+      </c>
+      <c r="G17" s="11">
+        <v>2</v>
+      </c>
+      <c r="H17" s="11">
+        <v>37</v>
+      </c>
+      <c r="I17" s="11">
+        <v>4</v>
+      </c>
+      <c r="J17" s="11">
+        <v>33</v>
+      </c>
+      <c r="K17" s="11">
+        <v>50</v>
+      </c>
+      <c r="L17" s="11">
+        <v>7</v>
+      </c>
+      <c r="M17" s="11">
+        <v>43</v>
+      </c>
+      <c r="N17" s="11">
+        <v>34</v>
+      </c>
+      <c r="O17" s="11">
         <v>6</v>
       </c>
-      <c r="P16" s="11">
-[...5 lines deleted...]
-      <c r="R16" s="11">
+      <c r="P17" s="11">
+        <v>28</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>44</v>
+      </c>
+      <c r="R17" s="11">
+        <v>13</v>
+      </c>
+      <c r="S17" s="11">
+        <v>31</v>
+      </c>
+      <c r="T17" s="11">
+        <v>0</v>
+      </c>
+      <c r="U17" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="S16" s="11">
-[...22 lines deleted...]
-      <c r="E17" s="11">
+      <c r="B18" s="11">
+        <v>183</v>
+      </c>
+      <c r="C18" s="11">
+        <v>24</v>
+      </c>
+      <c r="D18" s="11">
+        <v>159</v>
+      </c>
+      <c r="E18" s="11">
         <v>12</v>
       </c>
-      <c r="F17" s="11">
-[...14 lines deleted...]
-      <c r="K17" s="11">
+      <c r="F18" s="11">
+        <v>1</v>
+      </c>
+      <c r="G18" s="11">
+        <v>11</v>
+      </c>
+      <c r="H18" s="11">
+        <v>48</v>
+      </c>
+      <c r="I18" s="11">
+        <v>3</v>
+      </c>
+      <c r="J18" s="11">
+        <v>45</v>
+      </c>
+      <c r="K18" s="11">
         <v>47</v>
-      </c>
-[...63 lines deleted...]
-        <v>44</v>
       </c>
       <c r="L18" s="11">
         <v>12</v>
       </c>
       <c r="M18" s="11">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="N18" s="11">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O18" s="11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="P18" s="11">
+        <v>27</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>45</v>
+      </c>
+      <c r="R18" s="11">
+        <v>4</v>
+      </c>
+      <c r="S18" s="11">
+        <v>41</v>
+      </c>
+      <c r="T18" s="11">
+        <v>0</v>
+      </c>
+      <c r="U18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="11">
+        <v>121</v>
+      </c>
+      <c r="C19" s="11">
+        <v>17</v>
+      </c>
+      <c r="D19" s="11">
+        <v>104</v>
+      </c>
+      <c r="E19" s="11">
+        <v>3</v>
+      </c>
+      <c r="F19" s="11">
+        <v>2</v>
+      </c>
+      <c r="G19" s="11">
+        <v>1</v>
+      </c>
+      <c r="H19" s="11">
+        <v>27</v>
+      </c>
+      <c r="I19" s="11">
+        <v>1</v>
+      </c>
+      <c r="J19" s="11">
         <v>26</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="K19" s="11">
+        <v>21</v>
+      </c>
+      <c r="L19" s="11">
+        <v>4</v>
+      </c>
+      <c r="M19" s="11">
+        <v>17</v>
+      </c>
+      <c r="N19" s="11">
+        <v>27</v>
+      </c>
+      <c r="O19" s="11">
+        <v>4</v>
+      </c>
+      <c r="P19" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q19" s="11">
         <v>43</v>
-      </c>
-[...63 lines deleted...]
-        <v>41</v>
       </c>
       <c r="R19" s="11">
         <v>6</v>
       </c>
       <c r="S19" s="11">
+        <v>37</v>
+      </c>
+      <c r="T19" s="11">
+        <v>0</v>
+      </c>
+      <c r="U19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="11">
+        <v>235</v>
+      </c>
+      <c r="C20" s="11">
+        <v>45</v>
+      </c>
+      <c r="D20" s="11">
+        <v>190</v>
+      </c>
+      <c r="E20" s="11">
+        <v>7</v>
+      </c>
+      <c r="F20" s="11">
+        <v>1</v>
+      </c>
+      <c r="G20" s="11">
+        <v>6</v>
+      </c>
+      <c r="H20" s="11">
         <v>35</v>
       </c>
-      <c r="T19" s="11">
-[...30 lines deleted...]
-      </c>
       <c r="I20" s="11">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J20" s="11">
         <v>27</v>
       </c>
       <c r="K20" s="11">
         <v>46</v>
       </c>
       <c r="L20" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M20" s="11">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N20" s="11">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="O20" s="11">
+        <v>11</v>
+      </c>
+      <c r="P20" s="11">
+        <v>35</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>101</v>
+      </c>
+      <c r="R20" s="11">
+        <v>17</v>
+      </c>
+      <c r="S20" s="11">
+        <v>84</v>
+      </c>
+      <c r="T20" s="11">
+        <v>1</v>
+      </c>
+      <c r="U20" s="11">
         <v>8</v>
       </c>
-      <c r="P20" s="11">
+    </row>
+    <row r="21" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="Q20" s="11">
-[...18 lines deleted...]
-      </c>
       <c r="B21" s="11">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C21" s="11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D21" s="11">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E21" s="11">
+        <v>10</v>
+      </c>
+      <c r="F21" s="11">
+        <v>2</v>
+      </c>
+      <c r="G21" s="11">
         <v>8</v>
       </c>
-      <c r="F21" s="11">
-[...2 lines deleted...]
-      <c r="G21" s="11">
+      <c r="H21" s="11">
+        <v>12</v>
+      </c>
+      <c r="I21" s="11">
+        <v>2</v>
+      </c>
+      <c r="J21" s="11">
+        <v>10</v>
+      </c>
+      <c r="K21" s="11">
+        <v>23</v>
+      </c>
+      <c r="L21" s="11">
+        <v>6</v>
+      </c>
+      <c r="M21" s="11">
+        <v>17</v>
+      </c>
+      <c r="N21" s="11">
+        <v>21</v>
+      </c>
+      <c r="O21" s="11">
         <v>7</v>
       </c>
-      <c r="H21" s="11">
+      <c r="P21" s="11">
         <v>14</v>
       </c>
-      <c r="I21" s="11">
-[...22 lines deleted...]
-      </c>
       <c r="Q21" s="11">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="R21" s="11">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="S21" s="11">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="T21" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="U21" s="11">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="A22" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="C22" s="11">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D22" s="11">
         <v>190</v>
       </c>
       <c r="E22" s="11">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F22" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G22" s="11">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="H22" s="11">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="I22" s="11">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J22" s="11">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="K22" s="11">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L22" s="11">
         <v>11</v>
       </c>
       <c r="M22" s="11">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N22" s="11">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O22" s="11">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="P22" s="11">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="Q22" s="11">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="R22" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="S22" s="11">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="T22" s="11">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="U22" s="11">
-        <v>6</v>
-[...3 lines deleted...]
-      <c r="A23" s="23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="11">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C23" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D23" s="11">
         <v>16</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I23" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J23" s="11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K23" s="11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L23" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M23" s="11">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N23" s="11">
         <v>4</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
       <c r="P23" s="11">
         <v>4</v>
       </c>
       <c r="Q23" s="11">
         <v>5</v>
       </c>
       <c r="R23" s="11">
         <v>0</v>
       </c>
       <c r="S23" s="11">
         <v>5</v>
       </c>
       <c r="T23" s="11">
         <v>0</v>
       </c>
       <c r="U23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="C24" s="11">
+        <v>22</v>
+      </c>
+      <c r="D24" s="11">
+        <v>93</v>
+      </c>
+      <c r="E24" s="11">
+        <v>18</v>
+      </c>
+      <c r="F24" s="11">
+        <v>1</v>
+      </c>
+      <c r="G24" s="11">
+        <v>17</v>
+      </c>
+      <c r="H24" s="11">
+        <v>31</v>
+      </c>
+      <c r="I24" s="11">
+        <v>4</v>
+      </c>
+      <c r="J24" s="11">
+        <v>27</v>
+      </c>
+      <c r="K24" s="11">
+        <v>21</v>
+      </c>
+      <c r="L24" s="11">
+        <v>6</v>
+      </c>
+      <c r="M24" s="11">
+        <v>15</v>
+      </c>
+      <c r="N24" s="11">
+        <v>20</v>
+      </c>
+      <c r="O24" s="11">
+        <v>5</v>
+      </c>
+      <c r="P24" s="11">
+        <v>15</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>25</v>
+      </c>
+      <c r="R24" s="11">
+        <v>6</v>
+      </c>
+      <c r="S24" s="11">
+        <v>19</v>
+      </c>
+      <c r="T24" s="11">
+        <v>1</v>
+      </c>
+      <c r="U24" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="11">
+        <v>145</v>
+      </c>
+      <c r="C25" s="11">
+        <v>11</v>
+      </c>
+      <c r="D25" s="11">
+        <v>134</v>
+      </c>
+      <c r="E25" s="11">
+        <v>3</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>3</v>
+      </c>
+      <c r="H25" s="11">
+        <v>18</v>
+      </c>
+      <c r="I25" s="11">
+        <v>4</v>
+      </c>
+      <c r="J25" s="11">
         <v>14</v>
       </c>
-      <c r="D24" s="11">
-[...84 lines deleted...]
-      </c>
       <c r="K25" s="11">
+        <v>41</v>
+      </c>
+      <c r="L25" s="11">
+        <v>2</v>
+      </c>
+      <c r="M25" s="11">
+        <v>39</v>
+      </c>
+      <c r="N25" s="11">
         <v>27</v>
       </c>
-      <c r="L25" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="O25" s="11">
         <v>2</v>
       </c>
       <c r="P25" s="11">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q25" s="11">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="R25" s="11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S25" s="11">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="T25" s="11">
         <v>0</v>
       </c>
       <c r="U25" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A26" s="23" t="s">
+    <row r="26" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
-        <v>152</v>
+        <v>211</v>
       </c>
       <c r="C26" s="11">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D26" s="11">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="E26" s="11">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="F26" s="11">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G26" s="11">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H26" s="11">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I26" s="11">
         <v>3</v>
       </c>
       <c r="J26" s="11">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="K26" s="11">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="L26" s="11">
         <v>8</v>
       </c>
       <c r="M26" s="11">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="N26" s="11">
+        <v>29</v>
+      </c>
+      <c r="O26" s="11">
+        <v>11</v>
+      </c>
+      <c r="P26" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>54</v>
+      </c>
+      <c r="R26" s="11">
+        <v>9</v>
+      </c>
+      <c r="S26" s="11">
+        <v>45</v>
+      </c>
+      <c r="T26" s="11">
+        <v>0</v>
+      </c>
+      <c r="U26" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="11">
         <v>24</v>
       </c>
-      <c r="O26" s="11">
+      <c r="C27" s="11">
+        <v>2</v>
+      </c>
+      <c r="D27" s="11">
+        <v>22</v>
+      </c>
+      <c r="E27" s="11">
+        <v>6</v>
+      </c>
+      <c r="F27" s="11">
+        <v>0</v>
+      </c>
+      <c r="G27" s="11">
+        <v>6</v>
+      </c>
+      <c r="H27" s="11">
+        <v>6</v>
+      </c>
+      <c r="I27" s="11">
+        <v>1</v>
+      </c>
+      <c r="J27" s="11">
+        <v>5</v>
+      </c>
+      <c r="K27" s="11">
+        <v>4</v>
+      </c>
+      <c r="L27" s="11">
+        <v>1</v>
+      </c>
+      <c r="M27" s="11">
+        <v>3</v>
+      </c>
+      <c r="N27" s="11">
+        <v>1</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="11">
         <v>7</v>
       </c>
-      <c r="P26" s="11">
-[...69 lines deleted...]
-      </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
       <c r="U27" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13">
         <v>1</v>
       </c>
       <c r="C28" s="13">
         <v>0</v>
       </c>
       <c r="D28" s="13">
         <v>1</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>1</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
@@ -44169,99 +43969,100 @@
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
       <c r="Q28" s="13">
         <v>0</v>
       </c>
       <c r="R28" s="13">
         <v>0</v>
       </c>
       <c r="S28" s="13">
         <v>0</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="15" customHeight="1">
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="36" ht="15" customHeight="1"/>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
+    <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>96</vt:lpstr>
       <vt:lpstr>95</vt:lpstr>
       <vt:lpstr>94</vt:lpstr>
       <vt:lpstr>93</vt:lpstr>
       <vt:lpstr>92</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>