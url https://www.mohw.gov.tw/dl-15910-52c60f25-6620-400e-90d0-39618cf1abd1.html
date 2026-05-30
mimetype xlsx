--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,177 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00視察\06性別平等\01性別統計指標(社福)\11405\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\115性別統計\04 本部性別指標統計表\115\05\李佳霖\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B10039AB-D9B6-44C1-A3BB-072F726FF2D6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B80C2795-3DA8-4D3D-8221-9662CFB51566}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12255" tabRatio="817" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="817" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="39" r:id="rId1"/>
-    <sheet name="113" sheetId="53" r:id="rId2"/>
-[...14 lines deleted...]
-    <sheet name="98" sheetId="28" state="hidden" r:id="rId17"/>
+    <sheet name="114" sheetId="54" r:id="rId2"/>
+    <sheet name="113" sheetId="53" r:id="rId3"/>
+    <sheet name="112" sheetId="52" r:id="rId4"/>
+    <sheet name="111" sheetId="51" r:id="rId5"/>
+    <sheet name="110" sheetId="50" r:id="rId6"/>
+    <sheet name="109" sheetId="49" r:id="rId7"/>
+    <sheet name="108" sheetId="48" r:id="rId8"/>
+    <sheet name="107" sheetId="47" r:id="rId9"/>
+    <sheet name="106" sheetId="46" r:id="rId10"/>
+    <sheet name="105" sheetId="45" r:id="rId11"/>
+    <sheet name="104" sheetId="44" r:id="rId12"/>
+    <sheet name="103" sheetId="41" state="hidden" r:id="rId13"/>
+    <sheet name="102" sheetId="37" state="hidden" r:id="rId14"/>
+    <sheet name="101" sheetId="35" state="hidden" r:id="rId15"/>
+    <sheet name="100" sheetId="33" state="hidden" r:id="rId16"/>
+    <sheet name="99" sheetId="30" state="hidden" r:id="rId17"/>
+    <sheet name="98" sheetId="28" state="hidden" r:id="rId18"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$3:$E$33</definedName>
-[...31 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="15">'99'!$A:$A,'99'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'100'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'101'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'102'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'103'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'104'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'105'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'106'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'107'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'108'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'109'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'110'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'111'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'112'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'113'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'114'!$A$3:$E$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'98'!$A$3:$W$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'99'!$A$3:$W$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$3:$AA$21</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="15">'100'!$A:$A,'100'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="14">'101'!$A:$A,'101'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="13">'102'!$A:$A,'102'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="12">'103'!$A:$A,'103'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'104'!$A:$A,'104'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'105'!$A:$A,'105'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'106'!$A:$A,'106'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'107'!$A:$A,'107'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'108'!$A:$A,'108'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'109'!$A:$A,'109'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'110'!$A:$A,'110'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'111'!$A:$A,'111'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'112'!$A:$A,'112'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'113'!$A:$A,'113'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'114'!$A:$A,'114'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="17">'98'!$A:$A,'98'!$3:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="16">'99'!$A:$A,'99'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$3:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B18" i="39" l="1"/>
-[...15 lines deleted...]
-  <c r="B14" i="39"/>
+  <c r="B14" i="39" l="1"/>
   <c r="C14" i="39"/>
   <c r="D14" i="39"/>
   <c r="E14" i="39"/>
   <c r="B13" i="39"/>
   <c r="C13" i="39"/>
   <c r="D13" i="39"/>
   <c r="E13" i="39"/>
+  <c r="B12" i="39"/>
+  <c r="C12" i="39"/>
+  <c r="D12" i="39"/>
+  <c r="E12" i="39"/>
+  <c r="B11" i="39"/>
+  <c r="C11" i="39"/>
+  <c r="D11" i="39"/>
+  <c r="E11" i="39"/>
   <c r="B10" i="39"/>
   <c r="C10" i="39"/>
   <c r="D10" i="39"/>
   <c r="E10" i="39"/>
-  <c r="B11" i="39"/>
-[...6 lines deleted...]
-  <c r="E12" i="39"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="615" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="645" uniqueCount="130">
   <si>
     <t>Source : County and City Government.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年及區域別</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中低收入老人補助裝置假牙</t>
     </r>
@@ -247,142 +248,50 @@
       <t>計</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>男</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女</t>
-    </r>
-[...90 lines deleted...]
-      <t>, 2014</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2015</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -2555,51 +2464,111 @@
   <si>
     <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>,2024</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>98-113</t>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2025</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2025</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>104-114</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
@@ -2885,289 +2854,281 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="13" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Sheet2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="千分位" xfId="3" builtinId="3"/>
     <cellStyle name="千分位[0]" xfId="4" builtinId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3508,16312 +3469,16228 @@
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CW30"/>
+  <dimension ref="A1:V27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="F18" sqref="F18"/>
+      <selection pane="bottomRight" activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...34 lines deleted...]
-    <col min="102" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.6640625" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="14" max="16" width="10.33203125" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="12" customWidth="1"/>
+    <col min="20" max="23" width="10.5" bestFit="1" customWidth="1"/>
+    <col min="24" max="26" width="9.83203125" customWidth="1"/>
+    <col min="27" max="27" width="11.6640625" customWidth="1"/>
+    <col min="28" max="28" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="29" max="36" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="38" max="39" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="41" max="42" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="44" max="57" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="58" max="58" width="10" bestFit="1" customWidth="1"/>
+    <col min="59" max="62" width="13.83203125" customWidth="1"/>
+    <col min="63" max="63" width="14.6640625" customWidth="1"/>
+    <col min="64" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="9.83203125" customWidth="1"/>
+    <col min="75" max="78" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="79" max="79" width="10.83203125" customWidth="1"/>
+    <col min="80" max="95" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="96" max="96" width="10" bestFit="1" customWidth="1"/>
+    <col min="97" max="101" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:101" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>128</v>
-[...15 lines deleted...]
-      <c r="A4" s="54" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3"/>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="14" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="57" t="s">
+      <c r="B4" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="58"/>
-[...25 lines deleted...]
-      <c r="B7" s="51" t="s">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="51" t="s">
+      <c r="C7" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="51" t="s">
+      <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="62"/>
-[...18 lines deleted...]
-      <c r="A10" s="41" t="s">
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="30">
-[...103 lines deleted...]
-      <c r="B14" s="30">
+      <c r="B10" s="22">
         <f>'104'!B10</f>
         <v>5295</v>
       </c>
-      <c r="C14" s="30">
+      <c r="C10" s="22">
         <f>'104'!C10</f>
         <v>2958</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D10" s="22">
         <f>'104'!D10</f>
         <v>2337</v>
       </c>
-      <c r="E14" s="31">
+      <c r="E10" s="23">
         <f>'104'!E10</f>
         <v>167873</v>
       </c>
-      <c r="F14" s="14"/>
-[...9 lines deleted...]
-      <c r="B15" s="30">
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="22">
         <f>'105'!B10</f>
         <v>4449</v>
       </c>
-      <c r="C15" s="30">
+      <c r="C11" s="22">
         <f>'105'!C10</f>
         <v>2486</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D11" s="22">
         <f>'105'!D10</f>
         <v>1963</v>
       </c>
-      <c r="E15" s="31">
+      <c r="E11" s="23">
         <f>'105'!E10</f>
         <v>132678.11600000001</v>
       </c>
-      <c r="F15" s="14"/>
-[...9 lines deleted...]
-      <c r="B16" s="30">
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="22">
         <f>'106'!B10</f>
         <v>4421</v>
       </c>
-      <c r="C16" s="30">
+      <c r="C12" s="22">
         <f>'106'!C10</f>
         <v>2461</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D12" s="22">
         <f>'106'!D10</f>
         <v>1960</v>
       </c>
-      <c r="E16" s="31">
+      <c r="E12" s="23">
         <f>'106'!E10</f>
         <v>131343.95000000001</v>
       </c>
-      <c r="F16" s="14"/>
-[...9 lines deleted...]
-      <c r="B17" s="30">
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="22">
         <f>'107'!B10</f>
         <v>4734</v>
       </c>
-      <c r="C17" s="30">
+      <c r="C13" s="22">
         <f>'107'!C10</f>
         <v>2564</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D13" s="22">
         <f>'107'!D10</f>
         <v>2170</v>
       </c>
-      <c r="E17" s="31">
+      <c r="E13" s="23">
         <f>'107'!E10</f>
         <v>142077.31899999999</v>
       </c>
-      <c r="CW17" s="8"/>
-[...5 lines deleted...]
-      <c r="B18" s="30">
+    </row>
+    <row r="14" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="22">
         <f>'108'!B10</f>
         <v>5113</v>
       </c>
-      <c r="C18" s="30">
+      <c r="C14" s="22">
         <f>'108'!C10</f>
         <v>2835</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D14" s="22">
         <f>'108'!D10</f>
         <v>2278</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E14" s="22">
         <f>'108'!E10</f>
         <v>154453.79300000001</v>
       </c>
-      <c r="CW18" s="8"/>
-[...5 lines deleted...]
-      <c r="B19" s="30">
+    </row>
+    <row r="15" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B15" s="22">
         <v>5037</v>
       </c>
-      <c r="C19" s="30">
+      <c r="C15" s="22">
         <v>2775</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D15" s="22">
         <v>2262</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E15" s="22">
         <v>151578.60999999999</v>
       </c>
-      <c r="CW19" s="8"/>
-[...5 lines deleted...]
-      <c r="B20" s="30">
+    </row>
+    <row r="16" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" s="22">
         <v>4344</v>
       </c>
-      <c r="C20" s="30">
+      <c r="C16" s="22">
         <v>2403</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D16" s="22">
         <v>1941</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E16" s="22">
         <v>141974.30300000001</v>
       </c>
-      <c r="CW20" s="8"/>
-[...5 lines deleted...]
-      <c r="B21" s="30">
+    </row>
+    <row r="17" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B17" s="22">
         <v>5014</v>
       </c>
-      <c r="C21" s="30">
+      <c r="C17" s="22">
         <v>2731</v>
       </c>
-      <c r="D21" s="30">
+      <c r="D17" s="22">
         <v>2283</v>
       </c>
-      <c r="E21" s="30">
+      <c r="E17" s="22">
         <v>152576.75</v>
       </c>
-      <c r="CW21" s="8"/>
-[...5 lines deleted...]
-      <c r="B22" s="79">
+    </row>
+    <row r="18" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>121</v>
+      </c>
+      <c r="B18" s="43">
         <v>5785</v>
       </c>
-      <c r="C22" s="79">
+      <c r="C18" s="43">
         <v>3225</v>
       </c>
-      <c r="D22" s="79">
+      <c r="D18" s="43">
         <v>2560</v>
       </c>
-      <c r="E22" s="79">
+      <c r="E18" s="43">
         <v>189273.33500000002</v>
       </c>
-      <c r="F22" s="30"/>
-[...17 lines deleted...]
-      <c r="B23" s="50">
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="22"/>
+      <c r="O18" s="22"/>
+      <c r="P18" s="22"/>
+      <c r="Q18" s="22"/>
+    </row>
+    <row r="19" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="B19" s="43">
         <v>5782</v>
       </c>
-      <c r="C23" s="50">
+      <c r="C19" s="43">
         <v>3270</v>
       </c>
-      <c r="D23" s="50">
+      <c r="D19" s="43">
         <v>2512</v>
       </c>
-      <c r="E23" s="50">
+      <c r="E19" s="43">
         <v>178878.38</v>
       </c>
-      <c r="F23" s="30"/>
-[...62 lines deleted...]
-    </row>
+      <c r="F19" s="22"/>
+      <c r="G19" s="22"/>
+      <c r="H19" s="22"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="22"/>
+      <c r="K19" s="22"/>
+      <c r="L19" s="22"/>
+      <c r="M19" s="22"/>
+      <c r="N19" s="22"/>
+      <c r="O19" s="22"/>
+      <c r="P19" s="22"/>
+      <c r="Q19" s="22"/>
+    </row>
+    <row r="20" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="34" t="s">
+        <v>128</v>
+      </c>
+      <c r="B20" s="42">
+        <v>5368</v>
+      </c>
+      <c r="C20" s="42">
+        <v>2990</v>
+      </c>
+      <c r="D20" s="42">
+        <v>2378</v>
+      </c>
+      <c r="E20" s="42">
+        <v>171184.663</v>
+      </c>
+      <c r="F20" s="22"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="22"/>
+      <c r="L20" s="22"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="22"/>
+      <c r="O20" s="22"/>
+      <c r="P20" s="22"/>
+      <c r="Q20" s="22"/>
+    </row>
+    <row r="21" spans="1:22" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10"/>
+      <c r="N21" s="10"/>
+      <c r="O21" s="10"/>
+      <c r="P21" s="10"/>
+      <c r="Q21" s="10"/>
+      <c r="R21" s="10"/>
+      <c r="S21" s="10"/>
+      <c r="T21" s="10"/>
+      <c r="U21" s="10"/>
+      <c r="V21" s="10"/>
+    </row>
+    <row r="22" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="26" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="C7:C9"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.62" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國98-102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:CA41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>4421</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2461</v>
+      </c>
+      <c r="D10" s="10">
+        <v>1960</v>
+      </c>
+      <c r="E10" s="10">
+        <v>131343.95000000001</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>403</v>
+      </c>
+      <c r="C11" s="10">
+        <v>241</v>
+      </c>
+      <c r="D11" s="10">
+        <v>162</v>
+      </c>
+      <c r="E11" s="10">
+        <v>10475.9</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>557</v>
+      </c>
+      <c r="C12" s="10">
+        <v>324</v>
+      </c>
+      <c r="D12" s="10">
+        <v>233</v>
+      </c>
+      <c r="E12" s="10">
+        <v>17433.55</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="10">
+        <v>326</v>
+      </c>
+      <c r="C13" s="10">
+        <v>181</v>
+      </c>
+      <c r="D13" s="10">
+        <v>145</v>
+      </c>
+      <c r="E13" s="10">
+        <v>9626</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10">
+        <v>99</v>
+      </c>
+      <c r="C14" s="10">
+        <v>54</v>
+      </c>
+      <c r="D14" s="10">
+        <v>45</v>
+      </c>
+      <c r="E14" s="10">
+        <v>2495</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10">
+        <v>254</v>
+      </c>
+      <c r="C15" s="10">
+        <v>144</v>
+      </c>
+      <c r="D15" s="10">
+        <v>110</v>
+      </c>
+      <c r="E15" s="10">
+        <v>7386</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>1182</v>
+      </c>
+      <c r="C16" s="10">
+        <v>640</v>
+      </c>
+      <c r="D16" s="10">
+        <v>542</v>
+      </c>
+      <c r="E16" s="10">
+        <v>37429</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="19">
+        <v>42</v>
+      </c>
+      <c r="C17" s="19">
+        <v>22</v>
+      </c>
+      <c r="D17" s="19">
+        <v>20</v>
+      </c>
+      <c r="E17" s="19">
+        <v>1224</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>34</v>
+      </c>
+      <c r="C18" s="19">
+        <v>19</v>
+      </c>
+      <c r="D18" s="19">
+        <v>15</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1224</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="19">
+        <v>43</v>
+      </c>
+      <c r="C19" s="19">
+        <v>22</v>
+      </c>
+      <c r="D19" s="19">
+        <v>21</v>
+      </c>
+      <c r="E19" s="19">
+        <v>1190</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>386</v>
+      </c>
+      <c r="C20" s="19">
+        <v>229</v>
+      </c>
+      <c r="D20" s="19">
+        <v>157</v>
+      </c>
+      <c r="E20" s="19">
+        <v>9508</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>192</v>
+      </c>
+      <c r="C21" s="19">
+        <v>102</v>
+      </c>
+      <c r="D21" s="19">
+        <v>90</v>
+      </c>
+      <c r="E21" s="19">
+        <v>6070</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>173</v>
+      </c>
+      <c r="C22" s="19">
+        <v>85</v>
+      </c>
+      <c r="D22" s="19">
+        <v>88</v>
+      </c>
+      <c r="E22" s="19">
+        <v>5405</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>107</v>
+      </c>
+      <c r="C23" s="19">
+        <v>48</v>
+      </c>
+      <c r="D23" s="19">
+        <v>59</v>
+      </c>
+      <c r="E23" s="19">
+        <v>3327</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>150</v>
+      </c>
+      <c r="C24" s="19">
+        <v>86</v>
+      </c>
+      <c r="D24" s="19">
+        <v>64</v>
+      </c>
+      <c r="E24" s="19">
+        <v>4286</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="19">
+        <v>65</v>
+      </c>
+      <c r="C25" s="19">
+        <v>43</v>
+      </c>
+      <c r="D25" s="19">
+        <v>22</v>
+      </c>
+      <c r="E25" s="19">
+        <v>1376.5</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>86</v>
+      </c>
+      <c r="C26" s="19">
+        <v>54</v>
+      </c>
+      <c r="D26" s="19">
+        <v>32</v>
+      </c>
+      <c r="E26" s="19">
+        <v>2527</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>19</v>
+      </c>
+      <c r="C27" s="19">
+        <v>11</v>
+      </c>
+      <c r="D27" s="19">
+        <v>8</v>
+      </c>
+      <c r="E27" s="19">
+        <v>461</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>121</v>
+      </c>
+      <c r="C28" s="19">
+        <v>59</v>
+      </c>
+      <c r="D28" s="19">
+        <v>62</v>
+      </c>
+      <c r="E28" s="19">
+        <v>3197</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>109</v>
+      </c>
+      <c r="C29" s="19">
+        <v>61</v>
+      </c>
+      <c r="D29" s="19">
+        <v>48</v>
+      </c>
+      <c r="E29" s="19">
+        <v>4716</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>73</v>
+      </c>
+      <c r="C30" s="19">
+        <v>36</v>
+      </c>
+      <c r="D30" s="19">
+        <v>37</v>
+      </c>
+      <c r="E30" s="19">
+        <v>1987</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>0</v>
+      </c>
+      <c r="C31" s="19">
+        <v>0</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19">
+        <v>0</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B4:E5"/>
+    <mergeCell ref="A4:A9"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="E6:E9"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="B7:B9"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
+民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="80" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-      <c r="A2" s="46" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>4449</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2486</v>
+      </c>
+      <c r="D10" s="10">
+        <v>1963</v>
+      </c>
+      <c r="E10" s="10">
+        <v>132678.11600000001</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>415</v>
+      </c>
+      <c r="C11" s="10">
+        <v>247</v>
+      </c>
+      <c r="D11" s="10">
+        <v>168</v>
+      </c>
+      <c r="E11" s="10">
+        <v>10119.1</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>612</v>
+      </c>
+      <c r="C12" s="10">
+        <v>403</v>
+      </c>
+      <c r="D12" s="10">
+        <v>209</v>
+      </c>
+      <c r="E12" s="10">
+        <v>20942.349999999999</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="10">
+        <v>586</v>
+      </c>
+      <c r="C13" s="10">
+        <v>315</v>
+      </c>
+      <c r="D13" s="10">
+        <v>271</v>
+      </c>
+      <c r="E13" s="10">
+        <v>18072</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10">
+        <v>150</v>
+      </c>
+      <c r="C14" s="10">
+        <v>79</v>
+      </c>
+      <c r="D14" s="10">
+        <v>71</v>
+      </c>
+      <c r="E14" s="10">
+        <v>3867</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10">
+        <v>310</v>
+      </c>
+      <c r="C15" s="10">
+        <v>165</v>
+      </c>
+      <c r="D15" s="10">
+        <v>145</v>
+      </c>
+      <c r="E15" s="10">
+        <v>9182</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>736</v>
+      </c>
+      <c r="C16" s="10">
+        <v>403</v>
+      </c>
+      <c r="D16" s="10">
+        <v>333</v>
+      </c>
+      <c r="E16" s="10">
+        <v>24645</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="19">
+        <v>63</v>
+      </c>
+      <c r="C17" s="19">
+        <v>35</v>
+      </c>
+      <c r="D17" s="19">
+        <v>28</v>
+      </c>
+      <c r="E17" s="19">
+        <v>1838.5</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>64</v>
+      </c>
+      <c r="C18" s="19">
+        <v>40</v>
+      </c>
+      <c r="D18" s="19">
+        <v>24</v>
+      </c>
+      <c r="E18" s="19">
+        <v>2002</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="19">
+        <v>67</v>
+      </c>
+      <c r="C19" s="19">
+        <v>37</v>
+      </c>
+      <c r="D19" s="19">
+        <v>30</v>
+      </c>
+      <c r="E19" s="19">
+        <v>1990</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>315</v>
+      </c>
+      <c r="C20" s="19">
+        <v>156</v>
+      </c>
+      <c r="D20" s="19">
+        <v>159</v>
+      </c>
+      <c r="E20" s="19">
+        <v>9506.6659999999993</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>157</v>
+      </c>
+      <c r="C21" s="19">
+        <v>84</v>
+      </c>
+      <c r="D21" s="19">
+        <v>73</v>
+      </c>
+      <c r="E21" s="19">
+        <v>4810.5</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>166</v>
+      </c>
+      <c r="C22" s="19">
+        <v>94</v>
+      </c>
+      <c r="D22" s="19">
+        <v>72</v>
+      </c>
+      <c r="E22" s="19">
+        <v>5675</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>87</v>
+      </c>
+      <c r="C23" s="19">
+        <v>41</v>
+      </c>
+      <c r="D23" s="19">
+        <v>46</v>
+      </c>
+      <c r="E23" s="19">
+        <v>2598</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>180</v>
+      </c>
+      <c r="C24" s="19">
+        <v>102</v>
+      </c>
+      <c r="D24" s="19">
+        <v>78</v>
+      </c>
+      <c r="E24" s="19">
+        <v>5733</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="19">
+        <v>50</v>
+      </c>
+      <c r="C25" s="19">
+        <v>29</v>
+      </c>
+      <c r="D25" s="19">
+        <v>21</v>
+      </c>
+      <c r="E25" s="19">
+        <v>1418</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>117</v>
+      </c>
+      <c r="C26" s="19">
+        <v>64</v>
+      </c>
+      <c r="D26" s="19">
+        <v>53</v>
+      </c>
+      <c r="E26" s="19">
+        <v>3690</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>22</v>
+      </c>
+      <c r="C27" s="19">
+        <v>16</v>
+      </c>
+      <c r="D27" s="19">
+        <v>6</v>
+      </c>
+      <c r="E27" s="19">
+        <v>583</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>230</v>
+      </c>
+      <c r="C28" s="19">
         <v>114</v>
       </c>
-      <c r="BZ2" s="9"/>
-[...8 lines deleted...]
-      <c r="A4" s="54" t="s">
+      <c r="D28" s="19">
+        <v>116</v>
+      </c>
+      <c r="E28" s="19">
+        <v>1493</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="19">
         <v>50</v>
       </c>
-      <c r="B4" s="63" t="s">
-[...188 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="C29" s="19">
+        <v>24</v>
+      </c>
+      <c r="D29" s="19">
+        <v>26</v>
+      </c>
+      <c r="E29" s="19">
+        <v>2435</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>72</v>
+      </c>
+      <c r="C30" s="19">
+        <v>38</v>
+      </c>
+      <c r="D30" s="19">
+        <v>34</v>
+      </c>
+      <c r="E30" s="19">
+        <v>2078</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>0</v>
+      </c>
+      <c r="C31" s="19">
+        <v>0</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19">
+        <v>0</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="14">
-[...482 lines deleted...]
-    </row>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="80" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>128</v>
-[...16 lines deleted...]
-      <c r="A4" s="54" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>5295</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2958</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2337</v>
+      </c>
+      <c r="E10" s="10">
+        <v>167873</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>469</v>
+      </c>
+      <c r="C11" s="10">
+        <v>269</v>
+      </c>
+      <c r="D11" s="10">
+        <v>200</v>
+      </c>
+      <c r="E11" s="10">
+        <v>12414</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>546</v>
+      </c>
+      <c r="C12" s="10">
+        <v>357</v>
+      </c>
+      <c r="D12" s="10">
+        <v>189</v>
+      </c>
+      <c r="E12" s="10">
+        <v>19054</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="10">
+        <v>431</v>
+      </c>
+      <c r="C13" s="10">
+        <v>226</v>
+      </c>
+      <c r="D13" s="10">
+        <v>205</v>
+      </c>
+      <c r="E13" s="10">
+        <v>13572</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10">
+        <v>430</v>
+      </c>
+      <c r="C14" s="10">
+        <v>248</v>
+      </c>
+      <c r="D14" s="10">
+        <v>182</v>
+      </c>
+      <c r="E14" s="10">
+        <v>12726</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10">
+        <v>284</v>
+      </c>
+      <c r="C15" s="10">
+        <v>143</v>
+      </c>
+      <c r="D15" s="10">
+        <v>141</v>
+      </c>
+      <c r="E15" s="10">
+        <v>8539</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>1354</v>
+      </c>
+      <c r="C16" s="10">
+        <v>734</v>
+      </c>
+      <c r="D16" s="10">
+        <v>620</v>
+      </c>
+      <c r="E16" s="10">
+        <v>45365</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="19">
+        <v>64</v>
+      </c>
+      <c r="C17" s="19">
+        <v>42</v>
+      </c>
+      <c r="D17" s="19">
+        <v>22</v>
+      </c>
+      <c r="E17" s="19">
+        <v>1825</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>35</v>
+      </c>
+      <c r="C18" s="19">
+        <v>22</v>
+      </c>
+      <c r="D18" s="19">
+        <v>13</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1099</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="63" t="s">
-[...78 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="B19" s="19">
+        <v>31</v>
+      </c>
+      <c r="C19" s="19">
+        <v>16</v>
+      </c>
+      <c r="D19" s="19">
+        <v>15</v>
+      </c>
+      <c r="E19" s="19">
+        <v>1045</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>352</v>
+      </c>
+      <c r="C20" s="19">
+        <v>204</v>
+      </c>
+      <c r="D20" s="19">
+        <v>148</v>
+      </c>
+      <c r="E20" s="19">
+        <v>10661</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>163</v>
+      </c>
+      <c r="C21" s="19">
+        <v>81</v>
+      </c>
+      <c r="D21" s="19">
+        <v>82</v>
+      </c>
+      <c r="E21" s="19">
+        <v>4894</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>286</v>
+      </c>
+      <c r="C22" s="19">
+        <v>151</v>
+      </c>
+      <c r="D22" s="19">
+        <v>135</v>
+      </c>
+      <c r="E22" s="19">
+        <v>10056</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>117</v>
+      </c>
+      <c r="C23" s="19">
+        <v>60</v>
+      </c>
+      <c r="D23" s="19">
+        <v>57</v>
+      </c>
+      <c r="E23" s="19">
+        <v>2961</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>173</v>
+      </c>
+      <c r="C24" s="19">
         <v>99</v>
       </c>
-      <c r="B11" s="14">
-[...18 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="D24" s="19">
+        <v>74</v>
+      </c>
+      <c r="E24" s="19">
+        <v>5229</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
         <v>100</v>
       </c>
-      <c r="B12" s="14">
-[...84 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="B25" s="19">
+        <v>39</v>
+      </c>
+      <c r="C25" s="19">
+        <v>32</v>
+      </c>
+      <c r="D25" s="19">
+        <v>7</v>
+      </c>
+      <c r="E25" s="19">
+        <v>1191</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>89</v>
+      </c>
+      <c r="C26" s="19">
+        <v>55</v>
+      </c>
+      <c r="D26" s="19">
+        <v>34</v>
+      </c>
+      <c r="E26" s="19">
+        <v>2441</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>36</v>
+      </c>
+      <c r="C27" s="19">
+        <v>20</v>
+      </c>
+      <c r="D27" s="19">
+        <v>16</v>
+      </c>
+      <c r="E27" s="19">
+        <v>1060</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>268</v>
+      </c>
+      <c r="C28" s="19">
+        <v>138</v>
+      </c>
+      <c r="D28" s="19">
+        <v>130</v>
+      </c>
+      <c r="E28" s="19">
+        <v>8759</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>60</v>
+      </c>
+      <c r="C29" s="19">
+        <v>29</v>
+      </c>
+      <c r="D29" s="19">
+        <v>31</v>
+      </c>
+      <c r="E29" s="19">
+        <v>2817</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>68</v>
+      </c>
+      <c r="C30" s="19">
+        <v>32</v>
+      </c>
+      <c r="D30" s="19">
+        <v>36</v>
+      </c>
+      <c r="E30" s="19">
+        <v>2165</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>0</v>
+      </c>
+      <c r="C31" s="19">
+        <v>0</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19">
+        <v>0</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="14">
-[...1242 lines deleted...]
-    </row>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="D7:D9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:CA41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>4819</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2711</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2108</v>
+      </c>
+      <c r="E10" s="10">
+        <v>151848</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>400</v>
+      </c>
+      <c r="C11" s="10">
+        <v>230</v>
+      </c>
+      <c r="D11" s="10">
+        <v>170</v>
+      </c>
+      <c r="E11" s="10">
+        <v>11229</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>511</v>
+      </c>
+      <c r="C12" s="10">
+        <v>320</v>
+      </c>
+      <c r="D12" s="10">
+        <v>191</v>
+      </c>
+      <c r="E12" s="10">
+        <v>18164</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="10">
+        <v>406</v>
+      </c>
+      <c r="C13" s="10">
+        <v>223</v>
+      </c>
+      <c r="D13" s="10">
+        <v>183</v>
+      </c>
+      <c r="E13" s="10">
+        <v>11852</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="10">
+        <v>286</v>
+      </c>
+      <c r="C14" s="10">
+        <v>174</v>
+      </c>
+      <c r="D14" s="10">
+        <v>112</v>
+      </c>
+      <c r="E14" s="10">
+        <v>9005</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="10">
+        <v>1081</v>
+      </c>
+      <c r="C15" s="10">
+        <v>579</v>
+      </c>
+      <c r="D15" s="10">
+        <v>502</v>
+      </c>
+      <c r="E15" s="10">
+        <v>35265</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="19">
+        <v>45</v>
+      </c>
+      <c r="C16" s="19">
+        <v>26</v>
+      </c>
+      <c r="D16" s="19">
+        <v>19</v>
+      </c>
+      <c r="E16" s="19">
+        <v>1430</v>
+      </c>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="19">
+        <v>665</v>
+      </c>
+      <c r="C17" s="19">
+        <v>379</v>
+      </c>
+      <c r="D17" s="19">
+        <v>286</v>
+      </c>
+      <c r="E17" s="19">
+        <v>20260</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>40</v>
+      </c>
+      <c r="C18" s="19">
+        <v>28</v>
+      </c>
+      <c r="D18" s="19">
+        <v>12</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1430</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="19">
+        <v>31</v>
+      </c>
+      <c r="C19" s="19">
+        <v>22</v>
+      </c>
+      <c r="D19" s="19">
+        <v>9</v>
+      </c>
+      <c r="E19" s="19">
+        <v>860</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>353</v>
+      </c>
+      <c r="C20" s="19">
+        <v>196</v>
+      </c>
+      <c r="D20" s="19">
+        <v>157</v>
+      </c>
+      <c r="E20" s="19">
+        <v>11125</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>154</v>
+      </c>
+      <c r="C21" s="19">
+        <v>83</v>
+      </c>
+      <c r="D21" s="19">
+        <v>71</v>
+      </c>
+      <c r="E21" s="19">
+        <v>4702</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>216</v>
+      </c>
+      <c r="C22" s="19">
+        <v>123</v>
+      </c>
+      <c r="D22" s="19">
+        <v>93</v>
+      </c>
+      <c r="E22" s="19">
+        <v>6766</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>143</v>
+      </c>
+      <c r="C23" s="19">
+        <v>73</v>
+      </c>
+      <c r="D23" s="19">
+        <v>70</v>
+      </c>
+      <c r="E23" s="19">
+        <v>4329</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>135</v>
+      </c>
+      <c r="C24" s="19">
+        <v>74</v>
+      </c>
+      <c r="D24" s="19">
+        <v>61</v>
+      </c>
+      <c r="E24" s="19">
+        <v>4405</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="19">
+        <v>47</v>
+      </c>
+      <c r="C25" s="19">
+        <v>29</v>
+      </c>
+      <c r="D25" s="19">
+        <v>18</v>
+      </c>
+      <c r="E25" s="19">
+        <v>1165</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>78</v>
+      </c>
+      <c r="C26" s="19">
+        <v>46</v>
+      </c>
+      <c r="D26" s="19">
+        <v>32</v>
+      </c>
+      <c r="E26" s="19">
+        <v>2265</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>26</v>
+      </c>
+      <c r="C27" s="19">
+        <v>8</v>
+      </c>
+      <c r="D27" s="19">
+        <v>18</v>
+      </c>
+      <c r="E27" s="19">
+        <v>720</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>108</v>
+      </c>
+      <c r="C28" s="19">
+        <v>58</v>
+      </c>
+      <c r="D28" s="19">
+        <v>50</v>
+      </c>
+      <c r="E28" s="19">
+        <v>3350</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>31</v>
+      </c>
+      <c r="C29" s="19">
+        <v>14</v>
+      </c>
+      <c r="D29" s="19">
+        <v>17</v>
+      </c>
+      <c r="E29" s="19">
+        <v>1456</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>62</v>
+      </c>
+      <c r="C30" s="19">
+        <v>25</v>
+      </c>
+      <c r="D30" s="19">
+        <v>37</v>
+      </c>
+      <c r="E30" s="19">
+        <v>2070</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>1</v>
+      </c>
+      <c r="C31" s="19">
+        <v>1</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19">
+        <v>0</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A4:A9"/>
+    <mergeCell ref="B4:E5"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="E6:E9"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="D7:D9"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
+民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="80" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>3876</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2193</v>
+      </c>
+      <c r="D10" s="10">
+        <v>1683</v>
+      </c>
+      <c r="E10" s="10">
+        <v>121994</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>406</v>
+      </c>
+      <c r="C11" s="10">
+        <v>236</v>
+      </c>
+      <c r="D11" s="10">
+        <v>170</v>
+      </c>
+      <c r="E11" s="10">
+        <v>11368</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>497</v>
+      </c>
+      <c r="C12" s="10">
+        <v>325</v>
+      </c>
+      <c r="D12" s="10">
+        <v>172</v>
+      </c>
+      <c r="E12" s="10">
+        <v>18278</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="10">
+        <v>306</v>
+      </c>
+      <c r="C13" s="10">
+        <v>168</v>
+      </c>
+      <c r="D13" s="10">
+        <v>138</v>
+      </c>
+      <c r="E13" s="10">
+        <v>9048</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="10">
+        <v>275</v>
+      </c>
+      <c r="C14" s="10">
+        <v>147</v>
+      </c>
+      <c r="D14" s="10">
         <v>128</v>
       </c>
-      <c r="BZ1" s="3"/>
-[...14 lines deleted...]
-      <c r="A4" s="54" t="s">
+      <c r="E14" s="10">
+        <v>8785</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="10">
+        <v>711</v>
+      </c>
+      <c r="C15" s="10">
+        <v>405</v>
+      </c>
+      <c r="D15" s="10">
+        <v>306</v>
+      </c>
+      <c r="E15" s="10">
+        <v>23185</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="19">
+        <v>64</v>
+      </c>
+      <c r="C16" s="19">
+        <v>41</v>
+      </c>
+      <c r="D16" s="19">
+        <v>23</v>
+      </c>
+      <c r="E16" s="19">
+        <v>2153</v>
+      </c>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="19">
+        <v>267</v>
+      </c>
+      <c r="C17" s="19">
+        <v>135</v>
+      </c>
+      <c r="D17" s="19">
+        <v>132</v>
+      </c>
+      <c r="E17" s="19">
+        <v>7575</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>40</v>
+      </c>
+      <c r="C18" s="19">
+        <v>28</v>
+      </c>
+      <c r="D18" s="19">
+        <v>12</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1300</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="63" t="s">
-[...100 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="B19" s="19">
+        <v>33</v>
+      </c>
+      <c r="C19" s="19">
+        <v>19</v>
+      </c>
+      <c r="D19" s="19">
+        <v>14</v>
+      </c>
+      <c r="E19" s="19">
+        <v>1050</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>244</v>
+      </c>
+      <c r="C20" s="19">
+        <v>117</v>
+      </c>
+      <c r="D20" s="19">
+        <v>127</v>
+      </c>
+      <c r="E20" s="19">
+        <v>6440</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>147</v>
+      </c>
+      <c r="C21" s="19">
+        <v>82</v>
+      </c>
+      <c r="D21" s="19">
+        <v>65</v>
+      </c>
+      <c r="E21" s="19">
+        <v>4803</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>145</v>
+      </c>
+      <c r="C22" s="19">
+        <v>82</v>
+      </c>
+      <c r="D22" s="19">
+        <v>63</v>
+      </c>
+      <c r="E22" s="19">
+        <v>4520</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>134</v>
+      </c>
+      <c r="C23" s="19">
+        <v>69</v>
+      </c>
+      <c r="D23" s="19">
+        <v>65</v>
+      </c>
+      <c r="E23" s="19">
+        <v>4220</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>257</v>
+      </c>
+      <c r="C24" s="19">
+        <v>147</v>
+      </c>
+      <c r="D24" s="19">
+        <v>110</v>
+      </c>
+      <c r="E24" s="19">
+        <v>8005</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
         <v>100</v>
       </c>
-      <c r="B12" s="14">
-[...40 lines deleted...]
-      <c r="A14" s="34" t="s">
+      <c r="B25" s="19">
         <v>19</v>
       </c>
-      <c r="B14" s="14">
-[...18 lines deleted...]
-      <c r="A15" s="34" t="s">
+      <c r="C25" s="19">
+        <v>14</v>
+      </c>
+      <c r="D25" s="19">
+        <v>5</v>
+      </c>
+      <c r="E25" s="19">
+        <v>590</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>58</v>
+      </c>
+      <c r="C26" s="19">
+        <v>36</v>
+      </c>
+      <c r="D26" s="19">
+        <v>22</v>
+      </c>
+      <c r="E26" s="19">
+        <v>1780</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>41</v>
+      </c>
+      <c r="C27" s="19">
+        <v>28</v>
+      </c>
+      <c r="D27" s="19">
+        <v>13</v>
+      </c>
+      <c r="E27" s="19">
+        <v>1185</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>140</v>
+      </c>
+      <c r="C28" s="19">
+        <v>70</v>
+      </c>
+      <c r="D28" s="19">
+        <v>70</v>
+      </c>
+      <c r="E28" s="19">
+        <v>4355</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>36</v>
+      </c>
+      <c r="C29" s="19">
+        <v>15</v>
+      </c>
+      <c r="D29" s="19">
+        <v>21</v>
+      </c>
+      <c r="E29" s="19">
+        <v>1577</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>56</v>
+      </c>
+      <c r="C30" s="19">
+        <v>29</v>
+      </c>
+      <c r="D30" s="19">
+        <v>27</v>
+      </c>
+      <c r="E30" s="19">
+        <v>1779</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>0</v>
+      </c>
+      <c r="C31" s="19">
+        <v>0</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19">
+        <v>0</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="14">
-[...505 lines deleted...]
-    </row>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="80" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>123</v>
+      </c>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="61"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="61"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>5010</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2808</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2202</v>
+      </c>
+      <c r="E10" s="10">
+        <v>158747</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>298</v>
+      </c>
+      <c r="C11" s="10">
+        <v>192</v>
+      </c>
+      <c r="D11" s="10">
+        <v>106</v>
+      </c>
+      <c r="E11" s="10">
+        <v>8467</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>481</v>
+      </c>
+      <c r="C12" s="10">
+        <v>316</v>
+      </c>
+      <c r="D12" s="10">
+        <v>165</v>
+      </c>
+      <c r="E12" s="10">
+        <v>17509</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="10">
+        <v>333</v>
+      </c>
+      <c r="C13" s="10">
+        <v>187</v>
+      </c>
+      <c r="D13" s="10">
+        <v>146</v>
+      </c>
+      <c r="E13" s="10">
+        <v>9666</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="10">
+        <v>310</v>
+      </c>
+      <c r="C14" s="10">
+        <v>136</v>
+      </c>
+      <c r="D14" s="10">
+        <v>174</v>
+      </c>
+      <c r="E14" s="10">
+        <v>9940</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="10">
+        <v>1713</v>
+      </c>
+      <c r="C15" s="10">
+        <v>971</v>
+      </c>
+      <c r="D15" s="10">
+        <v>742</v>
+      </c>
+      <c r="E15" s="10">
+        <v>55935</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="19">
+        <v>48</v>
+      </c>
+      <c r="C16" s="19">
+        <v>31</v>
+      </c>
+      <c r="D16" s="19">
+        <v>17</v>
+      </c>
+      <c r="E16" s="19">
+        <v>1379</v>
+      </c>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="19">
+        <v>275</v>
+      </c>
+      <c r="C17" s="19">
+        <v>129</v>
+      </c>
+      <c r="D17" s="19">
+        <v>146</v>
+      </c>
+      <c r="E17" s="19">
+        <v>7817</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>59</v>
+      </c>
+      <c r="C18" s="19">
+        <v>30</v>
+      </c>
+      <c r="D18" s="19">
+        <v>29</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1910</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="19">
+        <v>53</v>
+      </c>
+      <c r="C19" s="19">
+        <v>31</v>
+      </c>
+      <c r="D19" s="19">
+        <v>22</v>
+      </c>
+      <c r="E19" s="19">
+        <v>1510</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>253</v>
+      </c>
+      <c r="C20" s="19">
+        <v>140</v>
+      </c>
+      <c r="D20" s="19">
+        <v>113</v>
+      </c>
+      <c r="E20" s="19">
+        <v>7490</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>187</v>
+      </c>
+      <c r="C21" s="19">
+        <v>97</v>
+      </c>
+      <c r="D21" s="19">
+        <v>90</v>
+      </c>
+      <c r="E21" s="19">
+        <v>5859</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>209</v>
+      </c>
+      <c r="C22" s="19">
+        <v>110</v>
+      </c>
+      <c r="D22" s="19">
+        <v>99</v>
+      </c>
+      <c r="E22" s="19">
+        <v>6246</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>112</v>
+      </c>
+      <c r="C23" s="19">
+        <v>63</v>
+      </c>
+      <c r="D23" s="19">
+        <v>49</v>
+      </c>
+      <c r="E23" s="19">
+        <v>3356</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>292</v>
+      </c>
+      <c r="C24" s="19">
+        <v>164</v>
+      </c>
+      <c r="D24" s="19">
         <v>128</v>
       </c>
-      <c r="BZ1" s="3"/>
-[...118 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="E24" s="19">
+        <v>9295</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
         <v>100</v>
       </c>
-      <c r="B12" s="14">
-[...18 lines deleted...]
-      <c r="A13" s="34" t="s">
+      <c r="B25" s="19">
+        <v>53</v>
+      </c>
+      <c r="C25" s="19">
+        <v>34</v>
+      </c>
+      <c r="D25" s="19">
+        <v>19</v>
+      </c>
+      <c r="E25" s="19">
+        <v>1619</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>71</v>
+      </c>
+      <c r="C26" s="19">
+        <v>53</v>
+      </c>
+      <c r="D26" s="19">
         <v>18</v>
       </c>
-      <c r="B13" s="14">
-[...18 lines deleted...]
-      <c r="A14" s="34" t="s">
+      <c r="E26" s="19">
+        <v>2110</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="19">
+        <v>46</v>
+      </c>
+      <c r="C27" s="19">
+        <v>27</v>
+      </c>
+      <c r="D27" s="19">
         <v>19</v>
       </c>
-      <c r="B14" s="14">
-[...18 lines deleted...]
-      <c r="A15" s="34" t="s">
+      <c r="E27" s="19">
+        <v>1390</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>128</v>
+      </c>
+      <c r="C28" s="19">
+        <v>67</v>
+      </c>
+      <c r="D28" s="19">
+        <v>61</v>
+      </c>
+      <c r="E28" s="19">
+        <v>3940</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
         <v>37</v>
       </c>
-      <c r="B15" s="14">
-[...65 lines deleted...]
-      <c r="B18" s="27">
+      <c r="C29" s="19">
+        <v>15</v>
+      </c>
+      <c r="D29" s="19">
+        <v>22</v>
+      </c>
+      <c r="E29" s="19">
+        <v>1685</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="C18" s="27">
-[...213 lines deleted...]
-      <c r="A28" s="35" t="s">
+      <c r="B30" s="19">
+        <v>52</v>
+      </c>
+      <c r="C30" s="19">
+        <v>15</v>
+      </c>
+      <c r="D30" s="19">
+        <v>37</v>
+      </c>
+      <c r="E30" s="19">
+        <v>1625</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>0</v>
+      </c>
+      <c r="C31" s="19">
+        <v>0</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19">
+        <v>0</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="27">
-[...21 lines deleted...]
-      <c r="B29" s="27">
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="27">
-[...194 lines deleted...]
-    </row>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="80" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>128</v>
-[...16 lines deleted...]
-      <c r="A4" s="54" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="54" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="61"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="61"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>5591</v>
+      </c>
+      <c r="C10" s="10">
+        <v>3117</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2474</v>
+      </c>
+      <c r="E10" s="10">
+        <v>176750.73300000001</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>264</v>
+      </c>
+      <c r="C11" s="10">
+        <v>143</v>
+      </c>
+      <c r="D11" s="10">
+        <v>121</v>
+      </c>
+      <c r="E11" s="10">
+        <v>7517.2</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>483</v>
+      </c>
+      <c r="C12" s="10">
+        <v>324</v>
+      </c>
+      <c r="D12" s="10">
+        <v>159</v>
+      </c>
+      <c r="E12" s="10">
+        <v>16737.366000000002</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="10">
+        <v>286</v>
+      </c>
+      <c r="C13" s="10">
+        <v>174</v>
+      </c>
+      <c r="D13" s="10">
+        <v>112</v>
+      </c>
+      <c r="E13" s="10">
+        <v>8067</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="10">
+        <v>371</v>
+      </c>
+      <c r="C14" s="10">
+        <v>201</v>
+      </c>
+      <c r="D14" s="10">
+        <v>170</v>
+      </c>
+      <c r="E14" s="10">
+        <v>12290</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="10">
+        <v>2194</v>
+      </c>
+      <c r="C15" s="10">
+        <v>1178</v>
+      </c>
+      <c r="D15" s="10">
+        <v>1016</v>
+      </c>
+      <c r="E15" s="10">
+        <v>72320</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="19">
+        <v>112</v>
+      </c>
+      <c r="C16" s="19">
+        <v>69</v>
+      </c>
+      <c r="D16" s="19">
+        <v>43</v>
+      </c>
+      <c r="E16" s="19">
+        <v>3090</v>
+      </c>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="19">
+        <v>296</v>
+      </c>
+      <c r="C17" s="19">
+        <v>160</v>
+      </c>
+      <c r="D17" s="19">
+        <v>136</v>
+      </c>
+      <c r="E17" s="19">
+        <v>8604</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>46</v>
+      </c>
+      <c r="C18" s="19">
+        <v>34</v>
+      </c>
+      <c r="D18" s="19">
+        <v>12</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1500</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="61" t="s">
+      <c r="B19" s="19">
+        <v>78</v>
+      </c>
+      <c r="C19" s="19">
+        <v>51</v>
+      </c>
+      <c r="D19" s="19">
+        <v>27</v>
+      </c>
+      <c r="E19" s="19">
+        <v>2275</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>325</v>
+      </c>
+      <c r="C20" s="19">
+        <v>174</v>
+      </c>
+      <c r="D20" s="19">
+        <v>151</v>
+      </c>
+      <c r="E20" s="19">
+        <v>10025</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>178</v>
+      </c>
+      <c r="C21" s="19">
+        <v>91</v>
+      </c>
+      <c r="D21" s="19">
+        <v>87</v>
+      </c>
+      <c r="E21" s="19">
+        <v>5840</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>291</v>
+      </c>
+      <c r="C22" s="19">
+        <v>161</v>
+      </c>
+      <c r="D22" s="19">
+        <v>130</v>
+      </c>
+      <c r="E22" s="19">
+        <v>7482</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>108</v>
+      </c>
+      <c r="C23" s="19">
+        <v>55</v>
+      </c>
+      <c r="D23" s="19">
+        <v>53</v>
+      </c>
+      <c r="E23" s="19">
+        <v>3270.5</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>132</v>
+      </c>
+      <c r="C24" s="19">
+        <v>75</v>
+      </c>
+      <c r="D24" s="19">
+        <v>57</v>
+      </c>
+      <c r="E24" s="19">
+        <v>4285</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="19">
+        <v>64</v>
+      </c>
+      <c r="C25" s="19">
+        <v>37</v>
+      </c>
+      <c r="D25" s="19">
+        <v>27</v>
+      </c>
+      <c r="E25" s="19">
+        <v>1985</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>89</v>
+      </c>
+      <c r="C26" s="19">
+        <v>52</v>
+      </c>
+      <c r="D26" s="19">
+        <v>37</v>
+      </c>
+      <c r="E26" s="19">
+        <v>2675</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>44</v>
+      </c>
+      <c r="C27" s="19">
+        <v>22</v>
+      </c>
+      <c r="D27" s="19">
+        <v>22</v>
+      </c>
+      <c r="E27" s="19">
+        <v>1220</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>116</v>
+      </c>
+      <c r="C28" s="19">
+        <v>70</v>
+      </c>
+      <c r="D28" s="19">
+        <v>46</v>
+      </c>
+      <c r="E28" s="19">
+        <v>3850</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>45</v>
+      </c>
+      <c r="C29" s="19">
+        <v>21</v>
+      </c>
+      <c r="D29" s="19">
+        <v>24</v>
+      </c>
+      <c r="E29" s="19">
+        <v>1596.6669999999999</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>64</v>
+      </c>
+      <c r="C30" s="19">
+        <v>23</v>
+      </c>
+      <c r="D30" s="19">
+        <v>41</v>
+      </c>
+      <c r="E30" s="19">
+        <v>1967</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>5</v>
+      </c>
+      <c r="C31" s="19">
         <v>2</v>
       </c>
-      <c r="C4" s="67"/>
-[...163 lines deleted...]
-      <c r="A15" s="38" t="s">
+      <c r="D31" s="19">
+        <v>3</v>
+      </c>
+      <c r="E31" s="19">
+        <v>154</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="14">
-[...505 lines deleted...]
-    </row>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="C7:C9"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="61" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國100年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
-  <dimension ref="A1:DA38"/>
+  <dimension ref="A1:CR37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L1" sqref="L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.33203125" style="9" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="97" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="12.33203125" customWidth="1"/>
+    <col min="2" max="9" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.1640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.1640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="17" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="19" max="23" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="24" max="31" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="33" max="34" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="36" max="37" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="39" max="52" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="10" bestFit="1" customWidth="1"/>
+    <col min="54" max="57" width="13.83203125" customWidth="1"/>
+    <col min="58" max="58" width="14.6640625" customWidth="1"/>
+    <col min="59" max="68" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="69" max="69" width="9.83203125" customWidth="1"/>
+    <col min="70" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10.83203125" customWidth="1"/>
+    <col min="75" max="90" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="91" max="91" width="10" bestFit="1" customWidth="1"/>
+    <col min="92" max="96" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:28" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="B4" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="65" t="s">
+        <v>114</v>
+      </c>
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+    </row>
+    <row r="5" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="67"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+    </row>
+    <row r="6" spans="1:28" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="61" t="s">
+        <v>86</v>
+      </c>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="62" t="s">
+        <v>87</v>
+      </c>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="62" t="s">
+        <v>90</v>
+      </c>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+    </row>
+    <row r="7" spans="1:28" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" s="47"/>
+      <c r="D7" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="E7" s="47"/>
+      <c r="F7" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="G7" s="47"/>
+      <c r="H7" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="I7" s="47"/>
+      <c r="J7" s="50" t="s">
+        <v>70</v>
+      </c>
+      <c r="K7" s="47"/>
+      <c r="L7" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="M7" s="47"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="P7" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q7" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="R7" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="S7" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="T7" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="U7" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="V7" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="W7" s="50" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="67"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="67"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="71"/>
+    </row>
+    <row r="9" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="L9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="M9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="N9" s="46"/>
+      <c r="O9" s="46"/>
+      <c r="P9" s="46"/>
+      <c r="Q9" s="46"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+      <c r="U9" s="46"/>
+      <c r="V9" s="46"/>
+      <c r="W9" s="67"/>
+    </row>
+    <row r="10" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="37">
+        <v>6171</v>
+      </c>
+      <c r="C10" s="37">
+        <v>453799</v>
+      </c>
+      <c r="D10" s="37">
+        <v>5302</v>
+      </c>
+      <c r="E10" s="37">
+        <v>357672</v>
+      </c>
+      <c r="F10" s="37">
+        <v>869</v>
+      </c>
+      <c r="G10" s="37">
+        <v>96127</v>
+      </c>
+      <c r="H10" s="37">
+        <v>2197</v>
+      </c>
+      <c r="I10" s="37">
+        <v>51270</v>
+      </c>
+      <c r="J10" s="37">
+        <v>1907</v>
+      </c>
+      <c r="K10" s="37">
+        <v>40991</v>
+      </c>
+      <c r="L10" s="37">
+        <v>290</v>
+      </c>
+      <c r="M10" s="37">
+        <v>10279</v>
+      </c>
+      <c r="N10" s="37">
+        <v>182</v>
+      </c>
+      <c r="O10" s="37">
+        <v>5868</v>
+      </c>
+      <c r="P10" s="37">
+        <v>3174</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>2694</v>
+      </c>
+      <c r="R10" s="37">
+        <v>1442994</v>
+      </c>
+      <c r="S10" s="37">
+        <v>824035</v>
+      </c>
+      <c r="T10" s="37">
+        <v>190846</v>
+      </c>
+      <c r="U10" s="37">
+        <v>162343</v>
+      </c>
+      <c r="V10" s="37">
+        <v>186674</v>
+      </c>
+      <c r="W10" s="37">
+        <v>79096</v>
+      </c>
+      <c r="X10" s="37"/>
+      <c r="Y10" s="37"/>
+      <c r="Z10" s="37"/>
+      <c r="AA10" s="37"/>
+      <c r="AB10" s="37"/>
+    </row>
+    <row r="11" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11" s="16">
+        <v>907</v>
+      </c>
+      <c r="C11" s="16">
+        <v>43139</v>
+      </c>
+      <c r="D11" s="16">
+        <v>890</v>
+      </c>
+      <c r="E11" s="16">
+        <v>34649</v>
+      </c>
+      <c r="F11" s="16">
+        <v>17</v>
+      </c>
+      <c r="G11" s="16">
+        <v>8490</v>
+      </c>
+      <c r="H11" s="16">
+        <v>81</v>
+      </c>
+      <c r="I11" s="16">
+        <v>3529</v>
+      </c>
+      <c r="J11" s="16">
+        <v>20</v>
+      </c>
+      <c r="K11" s="16">
+        <v>1110</v>
+      </c>
+      <c r="L11" s="16">
+        <v>61</v>
+      </c>
+      <c r="M11" s="16">
+        <v>2419</v>
+      </c>
+      <c r="N11" s="16">
+        <v>6</v>
+      </c>
+      <c r="O11" s="16">
+        <v>187</v>
+      </c>
+      <c r="P11" s="16">
+        <v>109</v>
+      </c>
+      <c r="Q11" s="16">
+        <v>78</v>
+      </c>
+      <c r="R11" s="16">
+        <v>2044</v>
+      </c>
+      <c r="S11" s="16">
+        <v>964</v>
+      </c>
+      <c r="T11" s="16">
+        <v>0</v>
+      </c>
+      <c r="U11" s="16">
+        <v>176</v>
+      </c>
+      <c r="V11" s="16">
+        <v>828</v>
+      </c>
+      <c r="W11" s="16">
+        <v>76</v>
+      </c>
+      <c r="X11" s="16"/>
+      <c r="Y11" s="16"/>
+      <c r="Z11" s="16"/>
+      <c r="AA11" s="16"/>
+      <c r="AB11" s="16"/>
+    </row>
+    <row r="12" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="16">
+        <v>161</v>
+      </c>
+      <c r="C12" s="16">
+        <v>10989</v>
+      </c>
+      <c r="D12" s="16">
+        <v>156</v>
+      </c>
+      <c r="E12" s="16">
+        <v>10489</v>
+      </c>
+      <c r="F12" s="16">
+        <v>5</v>
+      </c>
+      <c r="G12" s="16">
+        <v>500</v>
+      </c>
+      <c r="H12" s="16">
+        <v>27</v>
+      </c>
+      <c r="I12" s="16">
+        <v>2474</v>
+      </c>
+      <c r="J12" s="16">
+        <v>15</v>
+      </c>
+      <c r="K12" s="16">
+        <v>1998</v>
+      </c>
+      <c r="L12" s="16">
+        <v>12</v>
+      </c>
+      <c r="M12" s="16">
+        <v>476</v>
+      </c>
+      <c r="N12" s="16">
+        <v>13</v>
+      </c>
+      <c r="O12" s="16">
+        <v>232</v>
+      </c>
+      <c r="P12" s="16">
+        <v>137</v>
+      </c>
+      <c r="Q12" s="16">
+        <v>95</v>
+      </c>
+      <c r="R12" s="16">
+        <v>11726</v>
+      </c>
+      <c r="S12" s="16">
+        <v>938</v>
+      </c>
+      <c r="T12" s="16">
+        <v>320</v>
+      </c>
+      <c r="U12" s="16">
+        <v>3506</v>
+      </c>
+      <c r="V12" s="16">
+        <v>6649</v>
+      </c>
+      <c r="W12" s="16">
+        <v>313</v>
+      </c>
+      <c r="X12" s="16"/>
+      <c r="Y12" s="16"/>
+      <c r="Z12" s="16"/>
+      <c r="AA12" s="16"/>
+      <c r="AB12" s="16"/>
+    </row>
+    <row r="13" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="16">
+        <v>169</v>
+      </c>
+      <c r="C13" s="16">
+        <v>12697</v>
+      </c>
+      <c r="D13" s="16">
+        <v>169</v>
+      </c>
+      <c r="E13" s="16">
+        <v>12697</v>
+      </c>
+      <c r="F13" s="16">
+        <v>0</v>
+      </c>
+      <c r="G13" s="16">
+        <v>0</v>
+      </c>
+      <c r="H13" s="16">
+        <v>91</v>
+      </c>
+      <c r="I13" s="16">
+        <v>3997</v>
+      </c>
+      <c r="J13" s="16">
+        <v>51</v>
+      </c>
+      <c r="K13" s="16">
+        <v>3137</v>
+      </c>
+      <c r="L13" s="16">
+        <v>40</v>
+      </c>
+      <c r="M13" s="16">
+        <v>860</v>
+      </c>
+      <c r="N13" s="16">
+        <v>2</v>
+      </c>
+      <c r="O13" s="16">
+        <v>72</v>
+      </c>
+      <c r="P13" s="16">
         <v>42</v>
       </c>
-      <c r="DA1" s="3"/>
-[...73 lines deleted...]
-      <c r="B6" s="68" t="s">
+      <c r="Q13" s="16">
+        <v>30</v>
+      </c>
+      <c r="R13" s="16">
+        <v>57731</v>
+      </c>
+      <c r="S13" s="16">
+        <v>14225</v>
+      </c>
+      <c r="T13" s="16">
+        <v>13860</v>
+      </c>
+      <c r="U13" s="16">
+        <v>15840</v>
+      </c>
+      <c r="V13" s="16">
+        <v>206</v>
+      </c>
+      <c r="W13" s="16">
+        <v>13600</v>
+      </c>
+      <c r="X13" s="16"/>
+      <c r="Y13" s="16"/>
+      <c r="Z13" s="16"/>
+      <c r="AA13" s="16"/>
+      <c r="AB13" s="16"/>
+    </row>
+    <row r="14" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="16">
+        <v>17</v>
+      </c>
+      <c r="C14" s="16">
+        <v>1710</v>
+      </c>
+      <c r="D14" s="16">
+        <v>17</v>
+      </c>
+      <c r="E14" s="16">
+        <v>1710</v>
+      </c>
+      <c r="F14" s="16">
+        <v>0</v>
+      </c>
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16">
+        <v>6</v>
+      </c>
+      <c r="I14" s="16">
+        <v>720</v>
+      </c>
+      <c r="J14" s="16">
+        <v>6</v>
+      </c>
+      <c r="K14" s="16">
+        <v>720</v>
+      </c>
+      <c r="L14" s="16">
+        <v>0</v>
+      </c>
+      <c r="M14" s="16">
+        <v>0</v>
+      </c>
+      <c r="N14" s="16">
+        <v>1</v>
+      </c>
+      <c r="O14" s="16">
+        <v>35</v>
+      </c>
+      <c r="P14" s="16">
+        <v>11</v>
+      </c>
+      <c r="Q14" s="16">
+        <v>24</v>
+      </c>
+      <c r="R14" s="16">
+        <v>2995</v>
+      </c>
+      <c r="S14" s="16">
+        <v>0</v>
+      </c>
+      <c r="T14" s="16">
+        <v>1052</v>
+      </c>
+      <c r="U14" s="16">
+        <v>850</v>
+      </c>
+      <c r="V14" s="16">
+        <v>0</v>
+      </c>
+      <c r="W14" s="16">
+        <v>1093</v>
+      </c>
+      <c r="X14" s="16"/>
+      <c r="Y14" s="16"/>
+      <c r="Z14" s="16"/>
+      <c r="AA14" s="16"/>
+      <c r="AB14" s="16"/>
+    </row>
+    <row r="15" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="35" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="16">
+        <v>35</v>
+      </c>
+      <c r="C15" s="16">
+        <v>1505</v>
+      </c>
+      <c r="D15" s="16">
+        <v>5</v>
+      </c>
+      <c r="E15" s="16">
+        <v>505</v>
+      </c>
+      <c r="F15" s="16">
+        <v>30</v>
+      </c>
+      <c r="G15" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H15" s="16">
+        <v>14</v>
+      </c>
+      <c r="I15" s="16">
+        <v>1172</v>
+      </c>
+      <c r="J15" s="16">
+        <v>7</v>
+      </c>
+      <c r="K15" s="16">
+        <v>841</v>
+      </c>
+      <c r="L15" s="16">
+        <v>7</v>
+      </c>
+      <c r="M15" s="16">
+        <v>331</v>
+      </c>
+      <c r="N15" s="16">
+        <v>5</v>
+      </c>
+      <c r="O15" s="16">
+        <v>80</v>
+      </c>
+      <c r="P15" s="16">
+        <v>31</v>
+      </c>
+      <c r="Q15" s="16">
+        <v>49</v>
+      </c>
+      <c r="R15" s="16">
+        <v>15624</v>
+      </c>
+      <c r="S15" s="16">
+        <v>1969</v>
+      </c>
+      <c r="T15" s="16">
+        <v>0</v>
+      </c>
+      <c r="U15" s="16">
+        <v>10732</v>
+      </c>
+      <c r="V15" s="16">
+        <v>2923</v>
+      </c>
+      <c r="W15" s="16">
+        <v>0</v>
+      </c>
+      <c r="X15" s="16"/>
+      <c r="Y15" s="16"/>
+      <c r="Z15" s="16"/>
+      <c r="AA15" s="16"/>
+      <c r="AB15" s="16"/>
+    </row>
+    <row r="16" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="16">
+        <v>2</v>
+      </c>
+      <c r="C16" s="16">
+        <v>60</v>
+      </c>
+      <c r="D16" s="16">
+        <v>2</v>
+      </c>
+      <c r="E16" s="16">
+        <v>60</v>
+      </c>
+      <c r="F16" s="16">
+        <v>0</v>
+      </c>
+      <c r="G16" s="16">
+        <v>0</v>
+      </c>
+      <c r="H16" s="16">
+        <v>22</v>
+      </c>
+      <c r="I16" s="16">
+        <v>2040</v>
+      </c>
+      <c r="J16" s="16">
+        <v>22</v>
+      </c>
+      <c r="K16" s="16">
+        <v>2040</v>
+      </c>
+      <c r="L16" s="16">
+        <v>0</v>
+      </c>
+      <c r="M16" s="16">
+        <v>0</v>
+      </c>
+      <c r="N16" s="16">
+        <v>0</v>
+      </c>
+      <c r="O16" s="16">
+        <v>0</v>
+      </c>
+      <c r="P16" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="16">
+        <v>0</v>
+      </c>
+      <c r="R16" s="16">
+        <v>0</v>
+      </c>
+      <c r="S16" s="16">
+        <v>0</v>
+      </c>
+      <c r="T16" s="16">
+        <v>0</v>
+      </c>
+      <c r="U16" s="16">
+        <v>0</v>
+      </c>
+      <c r="V16" s="16">
+        <v>0</v>
+      </c>
+      <c r="W16" s="16">
+        <v>0</v>
+      </c>
+      <c r="X16" s="16"/>
+      <c r="Y16" s="16"/>
+      <c r="Z16" s="16"/>
+      <c r="AA16" s="16"/>
+      <c r="AB16" s="16"/>
+    </row>
+    <row r="17" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="16">
+        <v>243</v>
+      </c>
+      <c r="C17" s="16">
+        <v>20337</v>
+      </c>
+      <c r="D17" s="16">
+        <v>212</v>
+      </c>
+      <c r="E17" s="16">
+        <v>18237</v>
+      </c>
+      <c r="F17" s="16">
+        <v>31</v>
+      </c>
+      <c r="G17" s="16">
+        <v>2100</v>
+      </c>
+      <c r="H17" s="16">
+        <v>1434</v>
+      </c>
+      <c r="I17" s="16">
+        <v>5144</v>
+      </c>
+      <c r="J17" s="16">
+        <v>1428</v>
+      </c>
+      <c r="K17" s="16">
+        <v>4826</v>
+      </c>
+      <c r="L17" s="16">
+        <v>6</v>
+      </c>
+      <c r="M17" s="16">
+        <v>318</v>
+      </c>
+      <c r="N17" s="16">
+        <v>1</v>
+      </c>
+      <c r="O17" s="16">
+        <v>10</v>
+      </c>
+      <c r="P17" s="16">
+        <v>8</v>
+      </c>
+      <c r="Q17" s="16">
+        <v>2</v>
+      </c>
+      <c r="R17" s="16">
+        <v>14350</v>
+      </c>
+      <c r="S17" s="16">
+        <v>0</v>
+      </c>
+      <c r="T17" s="16">
+        <v>0</v>
+      </c>
+      <c r="U17" s="16">
+        <v>14350</v>
+      </c>
+      <c r="V17" s="16">
+        <v>0</v>
+      </c>
+      <c r="W17" s="16">
+        <v>0</v>
+      </c>
+      <c r="X17" s="16"/>
+      <c r="Y17" s="16"/>
+      <c r="Z17" s="16"/>
+      <c r="AA17" s="16"/>
+      <c r="AB17" s="16"/>
+    </row>
+    <row r="18" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="16">
+        <v>1240</v>
+      </c>
+      <c r="C18" s="16">
+        <v>82714</v>
+      </c>
+      <c r="D18" s="16">
+        <v>620</v>
+      </c>
+      <c r="E18" s="16">
+        <v>41357</v>
+      </c>
+      <c r="F18" s="16">
+        <v>620</v>
+      </c>
+      <c r="G18" s="16">
+        <v>41357</v>
+      </c>
+      <c r="H18" s="16">
+        <v>19</v>
+      </c>
+      <c r="I18" s="16">
+        <v>1775</v>
+      </c>
+      <c r="J18" s="16">
+        <v>17</v>
+      </c>
+      <c r="K18" s="16">
+        <v>1675</v>
+      </c>
+      <c r="L18" s="16">
+        <v>2</v>
+      </c>
+      <c r="M18" s="16">
+        <v>100</v>
+      </c>
+      <c r="N18" s="16">
+        <v>32</v>
+      </c>
+      <c r="O18" s="16">
+        <v>1120</v>
+      </c>
+      <c r="P18" s="16">
+        <v>784</v>
+      </c>
+      <c r="Q18" s="16">
+        <v>336</v>
+      </c>
+      <c r="R18" s="16">
+        <v>28869</v>
+      </c>
+      <c r="S18" s="16">
+        <v>1209</v>
+      </c>
+      <c r="T18" s="16">
+        <v>0</v>
+      </c>
+      <c r="U18" s="16">
+        <v>0</v>
+      </c>
+      <c r="V18" s="16">
+        <v>10177</v>
+      </c>
+      <c r="W18" s="16">
+        <v>17483</v>
+      </c>
+      <c r="X18" s="16"/>
+      <c r="Y18" s="16"/>
+      <c r="Z18" s="16"/>
+      <c r="AA18" s="16"/>
+      <c r="AB18" s="16"/>
+    </row>
+    <row r="19" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="16">
+        <v>10</v>
+      </c>
+      <c r="C19" s="16">
+        <v>3482</v>
+      </c>
+      <c r="D19" s="16">
+        <v>10</v>
+      </c>
+      <c r="E19" s="16">
+        <v>3482</v>
+      </c>
+      <c r="F19" s="16">
+        <v>0</v>
+      </c>
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
+        <v>8</v>
+      </c>
+      <c r="I19" s="16">
+        <v>687</v>
+      </c>
+      <c r="J19" s="16">
+        <v>8</v>
+      </c>
+      <c r="K19" s="16">
+        <v>687</v>
+      </c>
+      <c r="L19" s="16">
+        <v>0</v>
+      </c>
+      <c r="M19" s="16">
+        <v>0</v>
+      </c>
+      <c r="N19" s="16">
+        <v>76</v>
+      </c>
+      <c r="O19" s="16">
+        <v>1588</v>
+      </c>
+      <c r="P19" s="16">
+        <v>858</v>
+      </c>
+      <c r="Q19" s="16">
+        <v>730</v>
+      </c>
+      <c r="R19" s="16">
+        <v>300690</v>
+      </c>
+      <c r="S19" s="16">
+        <v>197391</v>
+      </c>
+      <c r="T19" s="16">
+        <v>30303</v>
+      </c>
+      <c r="U19" s="16">
+        <v>1619</v>
+      </c>
+      <c r="V19" s="16">
+        <v>42302</v>
+      </c>
+      <c r="W19" s="16">
+        <v>29075</v>
+      </c>
+      <c r="X19" s="16"/>
+      <c r="Y19" s="16"/>
+      <c r="Z19" s="16"/>
+      <c r="AA19" s="16"/>
+      <c r="AB19" s="16"/>
+    </row>
+    <row r="20" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="16">
+        <v>688</v>
+      </c>
+      <c r="C20" s="16">
+        <v>51902</v>
+      </c>
+      <c r="D20" s="16">
+        <v>688</v>
+      </c>
+      <c r="E20" s="16">
+        <v>51902</v>
+      </c>
+      <c r="F20" s="16">
+        <v>0</v>
+      </c>
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16">
+        <v>11</v>
+      </c>
+      <c r="I20" s="16">
+        <v>1250</v>
+      </c>
+      <c r="J20" s="16">
+        <v>10</v>
+      </c>
+      <c r="K20" s="16">
+        <v>1025</v>
+      </c>
+      <c r="L20" s="16">
+        <v>1</v>
+      </c>
+      <c r="M20" s="16">
+        <v>225</v>
+      </c>
+      <c r="N20" s="16">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>0</v>
+      </c>
+      <c r="P20" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="16">
+        <v>0</v>
+      </c>
+      <c r="R20" s="16">
+        <v>0</v>
+      </c>
+      <c r="S20" s="16">
+        <v>0</v>
+      </c>
+      <c r="T20" s="16">
+        <v>0</v>
+      </c>
+      <c r="U20" s="16">
+        <v>0</v>
+      </c>
+      <c r="V20" s="16">
+        <v>0</v>
+      </c>
+      <c r="W20" s="16">
+        <v>0</v>
+      </c>
+      <c r="X20" s="16"/>
+      <c r="Y20" s="16"/>
+      <c r="Z20" s="16"/>
+      <c r="AA20" s="16"/>
+      <c r="AB20" s="16"/>
+    </row>
+    <row r="21" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="16">
+        <v>7</v>
+      </c>
+      <c r="C21" s="16">
+        <v>1200</v>
+      </c>
+      <c r="D21" s="16">
+        <v>7</v>
+      </c>
+      <c r="E21" s="16">
+        <v>1200</v>
+      </c>
+      <c r="F21" s="16">
+        <v>0</v>
+      </c>
+      <c r="G21" s="16">
+        <v>0</v>
+      </c>
+      <c r="H21" s="16">
+        <v>0</v>
+      </c>
+      <c r="I21" s="16">
+        <v>0</v>
+      </c>
+      <c r="J21" s="16">
+        <v>0</v>
+      </c>
+      <c r="K21" s="16">
+        <v>0</v>
+      </c>
+      <c r="L21" s="16">
+        <v>0</v>
+      </c>
+      <c r="M21" s="16">
+        <v>0</v>
+      </c>
+      <c r="N21" s="16">
+        <v>11</v>
+      </c>
+      <c r="O21" s="16">
+        <v>439</v>
+      </c>
+      <c r="P21" s="16">
+        <v>147</v>
+      </c>
+      <c r="Q21" s="16">
+        <v>292</v>
+      </c>
+      <c r="R21" s="16">
+        <v>5420</v>
+      </c>
+      <c r="S21" s="16">
+        <v>0</v>
+      </c>
+      <c r="T21" s="16">
+        <v>0</v>
+      </c>
+      <c r="U21" s="16">
+        <v>250</v>
+      </c>
+      <c r="V21" s="16">
+        <v>5050</v>
+      </c>
+      <c r="W21" s="16">
+        <v>120</v>
+      </c>
+      <c r="X21" s="16"/>
+      <c r="Y21" s="16"/>
+      <c r="Z21" s="16"/>
+      <c r="AA21" s="16"/>
+      <c r="AB21" s="16"/>
+    </row>
+    <row r="22" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16">
+        <v>55</v>
+      </c>
+      <c r="C22" s="16">
+        <v>2856</v>
+      </c>
+      <c r="D22" s="16">
+        <v>55</v>
+      </c>
+      <c r="E22" s="16">
+        <v>2856</v>
+      </c>
+      <c r="F22" s="16">
+        <v>0</v>
+      </c>
+      <c r="G22" s="16">
+        <v>0</v>
+      </c>
+      <c r="H22" s="16">
+        <v>57</v>
+      </c>
+      <c r="I22" s="16">
+        <v>7393</v>
+      </c>
+      <c r="J22" s="16">
+        <v>49</v>
+      </c>
+      <c r="K22" s="16">
+        <v>7043</v>
+      </c>
+      <c r="L22" s="16">
+        <v>8</v>
+      </c>
+      <c r="M22" s="16">
+        <v>350</v>
+      </c>
+      <c r="N22" s="16">
+        <v>6</v>
+      </c>
+      <c r="O22" s="16">
+        <v>161</v>
+      </c>
+      <c r="P22" s="16">
+        <v>46</v>
+      </c>
+      <c r="Q22" s="16">
+        <v>115</v>
+      </c>
+      <c r="R22" s="16">
+        <v>27589</v>
+      </c>
+      <c r="S22" s="16">
+        <v>6769</v>
+      </c>
+      <c r="T22" s="16">
+        <v>3908</v>
+      </c>
+      <c r="U22" s="16">
+        <v>542</v>
+      </c>
+      <c r="V22" s="16">
+        <v>15200</v>
+      </c>
+      <c r="W22" s="16">
+        <v>1170</v>
+      </c>
+      <c r="X22" s="16"/>
+      <c r="Y22" s="16"/>
+      <c r="Z22" s="16"/>
+      <c r="AA22" s="16"/>
+      <c r="AB22" s="16"/>
+    </row>
+    <row r="23" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="16">
+        <v>384</v>
+      </c>
+      <c r="C23" s="16">
+        <v>35461</v>
+      </c>
+      <c r="D23" s="16">
+        <v>375</v>
+      </c>
+      <c r="E23" s="16">
+        <v>28731</v>
+      </c>
+      <c r="F23" s="16">
+        <v>9</v>
+      </c>
+      <c r="G23" s="16">
+        <v>6730</v>
+      </c>
+      <c r="H23" s="16">
+        <v>15</v>
+      </c>
+      <c r="I23" s="16">
+        <v>425</v>
+      </c>
+      <c r="J23" s="16">
+        <v>15</v>
+      </c>
+      <c r="K23" s="16">
+        <v>425</v>
+      </c>
+      <c r="L23" s="16">
+        <v>0</v>
+      </c>
+      <c r="M23" s="16">
+        <v>0</v>
+      </c>
+      <c r="N23" s="16">
+        <v>1</v>
+      </c>
+      <c r="O23" s="16">
+        <v>22</v>
+      </c>
+      <c r="P23" s="16">
+        <v>4</v>
+      </c>
+      <c r="Q23" s="16">
+        <v>18</v>
+      </c>
+      <c r="R23" s="16">
+        <v>1270</v>
+      </c>
+      <c r="S23" s="16">
+        <v>0</v>
+      </c>
+      <c r="T23" s="16">
+        <v>0</v>
+      </c>
+      <c r="U23" s="16">
+        <v>0</v>
+      </c>
+      <c r="V23" s="16">
+        <v>1270</v>
+      </c>
+      <c r="W23" s="16">
+        <v>0</v>
+      </c>
+      <c r="X23" s="16"/>
+      <c r="Y23" s="16"/>
+      <c r="Z23" s="16"/>
+      <c r="AA23" s="16"/>
+      <c r="AB23" s="16"/>
+    </row>
+    <row r="24" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="16">
+        <v>14</v>
+      </c>
+      <c r="C24" s="16">
+        <v>1230</v>
+      </c>
+      <c r="D24" s="16">
+        <v>14</v>
+      </c>
+      <c r="E24" s="16">
+        <v>1230</v>
+      </c>
+      <c r="F24" s="16">
+        <v>0</v>
+      </c>
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16">
+        <v>15</v>
+      </c>
+      <c r="I24" s="16">
+        <v>576</v>
+      </c>
+      <c r="J24" s="16">
+        <v>0</v>
+      </c>
+      <c r="K24" s="16">
+        <v>0</v>
+      </c>
+      <c r="L24" s="16">
+        <v>15</v>
+      </c>
+      <c r="M24" s="16">
+        <v>576</v>
+      </c>
+      <c r="N24" s="16">
+        <v>1</v>
+      </c>
+      <c r="O24" s="16">
+        <v>28</v>
+      </c>
+      <c r="P24" s="16">
+        <v>19</v>
+      </c>
+      <c r="Q24" s="16">
+        <v>9</v>
+      </c>
+      <c r="R24" s="16">
+        <v>2320</v>
+      </c>
+      <c r="S24" s="16">
+        <v>1550</v>
+      </c>
+      <c r="T24" s="16">
+        <v>0</v>
+      </c>
+      <c r="U24" s="16">
+        <v>0</v>
+      </c>
+      <c r="V24" s="16">
+        <v>770</v>
+      </c>
+      <c r="W24" s="16">
+        <v>0</v>
+      </c>
+      <c r="X24" s="16"/>
+      <c r="Y24" s="16"/>
+      <c r="Z24" s="16"/>
+      <c r="AA24" s="16"/>
+      <c r="AB24" s="16"/>
+    </row>
+    <row r="25" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="16">
+        <v>412</v>
+      </c>
+      <c r="C25" s="16">
+        <v>22778</v>
+      </c>
+      <c r="D25" s="16">
+        <v>385</v>
+      </c>
+      <c r="E25" s="16">
+        <v>18308</v>
+      </c>
+      <c r="F25" s="16">
+        <v>27</v>
+      </c>
+      <c r="G25" s="16">
+        <v>4470</v>
+      </c>
+      <c r="H25" s="16">
+        <v>70</v>
+      </c>
+      <c r="I25" s="16">
+        <v>7696</v>
+      </c>
+      <c r="J25" s="16">
+        <v>65</v>
+      </c>
+      <c r="K25" s="16">
+        <v>7448</v>
+      </c>
+      <c r="L25" s="16">
+        <v>5</v>
+      </c>
+      <c r="M25" s="16">
+        <v>248</v>
+      </c>
+      <c r="N25" s="16">
+        <v>5</v>
+      </c>
+      <c r="O25" s="16">
+        <v>962</v>
+      </c>
+      <c r="P25" s="16">
+        <v>514</v>
+      </c>
+      <c r="Q25" s="16">
+        <v>448</v>
+      </c>
+      <c r="R25" s="16">
+        <v>8066</v>
+      </c>
+      <c r="S25" s="16">
+        <v>2264</v>
+      </c>
+      <c r="T25" s="16">
+        <v>761</v>
+      </c>
+      <c r="U25" s="16">
+        <v>1682</v>
+      </c>
+      <c r="V25" s="16">
+        <v>2096</v>
+      </c>
+      <c r="W25" s="16">
+        <v>1263</v>
+      </c>
+      <c r="X25" s="16"/>
+      <c r="Y25" s="16"/>
+      <c r="Z25" s="16"/>
+      <c r="AA25" s="16"/>
+      <c r="AB25" s="16"/>
+    </row>
+    <row r="26" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="16">
+        <v>44</v>
+      </c>
+      <c r="C26" s="16">
+        <v>12743</v>
+      </c>
+      <c r="D26" s="16">
+        <v>20</v>
+      </c>
+      <c r="E26" s="16">
+        <v>743</v>
+      </c>
+      <c r="F26" s="16">
+        <v>24</v>
+      </c>
+      <c r="G26" s="16">
+        <v>12000</v>
+      </c>
+      <c r="H26" s="16">
+        <v>9</v>
+      </c>
+      <c r="I26" s="16">
+        <v>719</v>
+      </c>
+      <c r="J26" s="16">
+        <v>0</v>
+      </c>
+      <c r="K26" s="16">
+        <v>0</v>
+      </c>
+      <c r="L26" s="16">
+        <v>9</v>
+      </c>
+      <c r="M26" s="16">
+        <v>719</v>
+      </c>
+      <c r="N26" s="16">
+        <v>0</v>
+      </c>
+      <c r="O26" s="16">
+        <v>0</v>
+      </c>
+      <c r="P26" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="16">
+        <v>0</v>
+      </c>
+      <c r="R26" s="16">
+        <v>0</v>
+      </c>
+      <c r="S26" s="16">
+        <v>0</v>
+      </c>
+      <c r="T26" s="16">
+        <v>0</v>
+      </c>
+      <c r="U26" s="16">
+        <v>0</v>
+      </c>
+      <c r="V26" s="16">
+        <v>0</v>
+      </c>
+      <c r="W26" s="16">
+        <v>0</v>
+      </c>
+      <c r="X26" s="16"/>
+      <c r="Y26" s="16"/>
+      <c r="Z26" s="16"/>
+      <c r="AA26" s="16"/>
+      <c r="AB26" s="16"/>
+    </row>
+    <row r="27" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="16">
+        <v>9</v>
+      </c>
+      <c r="C27" s="16">
+        <v>1720</v>
+      </c>
+      <c r="D27" s="16">
+        <v>8</v>
+      </c>
+      <c r="E27" s="16">
+        <v>720</v>
+      </c>
+      <c r="F27" s="16">
+        <v>1</v>
+      </c>
+      <c r="G27" s="16">
+        <v>1000</v>
+      </c>
+      <c r="H27" s="16">
+        <v>4</v>
+      </c>
+      <c r="I27" s="16">
+        <v>390</v>
+      </c>
+      <c r="J27" s="16">
+        <v>2</v>
+      </c>
+      <c r="K27" s="16">
+        <v>290</v>
+      </c>
+      <c r="L27" s="16">
+        <v>2</v>
+      </c>
+      <c r="M27" s="16">
+        <v>100</v>
+      </c>
+      <c r="N27" s="16">
+        <v>1</v>
+      </c>
+      <c r="O27" s="16">
+        <v>126</v>
+      </c>
+      <c r="P27" s="16">
+        <v>56</v>
+      </c>
+      <c r="Q27" s="16">
+        <v>70</v>
+      </c>
+      <c r="R27" s="16">
+        <v>69490</v>
+      </c>
+      <c r="S27" s="16">
+        <v>68454</v>
+      </c>
+      <c r="T27" s="16">
+        <v>0</v>
+      </c>
+      <c r="U27" s="16">
+        <v>1036</v>
+      </c>
+      <c r="V27" s="16">
+        <v>0</v>
+      </c>
+      <c r="W27" s="16">
+        <v>0</v>
+      </c>
+      <c r="X27" s="16"/>
+      <c r="Y27" s="16"/>
+      <c r="Z27" s="16"/>
+      <c r="AA27" s="16"/>
+      <c r="AB27" s="16"/>
+    </row>
+    <row r="28" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="16">
+        <v>153</v>
+      </c>
+      <c r="C28" s="16">
+        <v>10974</v>
+      </c>
+      <c r="D28" s="16">
+        <v>151</v>
+      </c>
+      <c r="E28" s="16">
+        <v>10894</v>
+      </c>
+      <c r="F28" s="16">
+        <v>2</v>
+      </c>
+      <c r="G28" s="16">
+        <v>80</v>
+      </c>
+      <c r="H28" s="16">
+        <v>17</v>
+      </c>
+      <c r="I28" s="16">
+        <v>656</v>
+      </c>
+      <c r="J28" s="16">
+        <v>15</v>
+      </c>
+      <c r="K28" s="16">
+        <v>566</v>
+      </c>
+      <c r="L28" s="16">
+        <v>2</v>
+      </c>
+      <c r="M28" s="16">
         <v>90</v>
       </c>
-      <c r="C6" s="76"/>
-[...12 lines deleted...]
-      <c r="N6" s="51" t="s">
+      <c r="N28" s="16">
+        <v>1</v>
+      </c>
+      <c r="O28" s="16">
+        <v>27</v>
+      </c>
+      <c r="P28" s="16">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="16">
+        <v>22</v>
+      </c>
+      <c r="R28" s="16">
+        <v>1409</v>
+      </c>
+      <c r="S28" s="16">
+        <v>0</v>
+      </c>
+      <c r="T28" s="16">
+        <v>0</v>
+      </c>
+      <c r="U28" s="16">
+        <v>1409</v>
+      </c>
+      <c r="V28" s="16">
+        <v>0</v>
+      </c>
+      <c r="W28" s="16">
+        <v>0</v>
+      </c>
+      <c r="X28" s="16"/>
+      <c r="Y28" s="16"/>
+      <c r="Z28" s="16"/>
+      <c r="AA28" s="16"/>
+      <c r="AB28" s="16"/>
+    </row>
+    <row r="29" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="16">
+        <v>713</v>
+      </c>
+      <c r="C29" s="16">
+        <v>52048</v>
+      </c>
+      <c r="D29" s="16">
+        <v>652</v>
+      </c>
+      <c r="E29" s="16">
+        <v>47216</v>
+      </c>
+      <c r="F29" s="16">
+        <v>61</v>
+      </c>
+      <c r="G29" s="16">
+        <v>4832</v>
+      </c>
+      <c r="H29" s="16">
+        <v>13</v>
+      </c>
+      <c r="I29" s="16">
+        <v>1329</v>
+      </c>
+      <c r="J29" s="16">
+        <v>13</v>
+      </c>
+      <c r="K29" s="16">
+        <v>1329</v>
+      </c>
+      <c r="L29" s="16">
+        <v>0</v>
+      </c>
+      <c r="M29" s="16">
+        <v>0</v>
+      </c>
+      <c r="N29" s="16">
+        <v>2</v>
+      </c>
+      <c r="O29" s="16">
+        <v>51</v>
+      </c>
+      <c r="P29" s="16">
+        <v>33</v>
+      </c>
+      <c r="Q29" s="16">
+        <v>18</v>
+      </c>
+      <c r="R29" s="16">
+        <v>132888</v>
+      </c>
+      <c r="S29" s="16">
+        <v>132888</v>
+      </c>
+      <c r="T29" s="16">
+        <v>0</v>
+      </c>
+      <c r="U29" s="16">
+        <v>0</v>
+      </c>
+      <c r="V29" s="16">
+        <v>0</v>
+      </c>
+      <c r="W29" s="16">
+        <v>0</v>
+      </c>
+      <c r="X29" s="16"/>
+      <c r="Y29" s="16"/>
+      <c r="Z29" s="16"/>
+      <c r="AA29" s="16"/>
+      <c r="AB29" s="16"/>
+    </row>
+    <row r="30" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="16">
+        <v>18</v>
+      </c>
+      <c r="C30" s="16">
+        <v>4436</v>
+      </c>
+      <c r="D30" s="16">
+        <v>13</v>
+      </c>
+      <c r="E30" s="16">
+        <v>1726</v>
+      </c>
+      <c r="F30" s="16">
+        <v>5</v>
+      </c>
+      <c r="G30" s="16">
+        <v>2710</v>
+      </c>
+      <c r="H30" s="16">
+        <v>33</v>
+      </c>
+      <c r="I30" s="16">
+        <v>1307</v>
+      </c>
+      <c r="J30" s="16">
+        <v>0</v>
+      </c>
+      <c r="K30" s="16">
+        <v>0</v>
+      </c>
+      <c r="L30" s="16">
+        <v>33</v>
+      </c>
+      <c r="M30" s="16">
+        <v>1307</v>
+      </c>
+      <c r="N30" s="16">
+        <v>1</v>
+      </c>
+      <c r="O30" s="16">
+        <v>87</v>
+      </c>
+      <c r="P30" s="16">
+        <v>40</v>
+      </c>
+      <c r="Q30" s="16">
+        <v>47</v>
+      </c>
+      <c r="R30" s="16">
+        <v>23825</v>
+      </c>
+      <c r="S30" s="16">
+        <v>0</v>
+      </c>
+      <c r="T30" s="16">
+        <v>6378</v>
+      </c>
+      <c r="U30" s="16">
+        <v>16226</v>
+      </c>
+      <c r="V30" s="16">
+        <v>1221</v>
+      </c>
+      <c r="W30" s="16">
+        <v>0</v>
+      </c>
+      <c r="X30" s="16"/>
+      <c r="Y30" s="16"/>
+      <c r="Z30" s="16"/>
+      <c r="AA30" s="16"/>
+      <c r="AB30" s="16"/>
+    </row>
+    <row r="31" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="16">
+        <v>277</v>
+      </c>
+      <c r="C31" s="16">
+        <v>22818</v>
+      </c>
+      <c r="D31" s="16">
+        <v>268</v>
+      </c>
+      <c r="E31" s="16">
+        <v>19570</v>
+      </c>
+      <c r="F31" s="16">
+        <v>9</v>
+      </c>
+      <c r="G31" s="16">
+        <v>3248</v>
+      </c>
+      <c r="H31" s="16">
+        <v>28</v>
+      </c>
+      <c r="I31" s="16">
+        <v>3179</v>
+      </c>
+      <c r="J31" s="16">
+        <v>26</v>
+      </c>
+      <c r="K31" s="16">
+        <v>3048</v>
+      </c>
+      <c r="L31" s="16">
+        <v>2</v>
+      </c>
+      <c r="M31" s="16">
+        <v>131</v>
+      </c>
+      <c r="N31" s="16">
+        <v>2</v>
+      </c>
+      <c r="O31" s="16">
+        <v>51</v>
+      </c>
+      <c r="P31" s="16">
+        <v>20</v>
+      </c>
+      <c r="Q31" s="16">
+        <v>31</v>
+      </c>
+      <c r="R31" s="16">
+        <v>51127</v>
+      </c>
+      <c r="S31" s="16">
+        <v>25129</v>
+      </c>
+      <c r="T31" s="16">
+        <v>0</v>
+      </c>
+      <c r="U31" s="16">
+        <v>14660</v>
+      </c>
+      <c r="V31" s="16">
+        <v>4031</v>
+      </c>
+      <c r="W31" s="16">
+        <v>7307</v>
+      </c>
+      <c r="X31" s="16"/>
+      <c r="Y31" s="16"/>
+      <c r="Z31" s="16"/>
+      <c r="AA31" s="16"/>
+      <c r="AB31" s="16"/>
+    </row>
+    <row r="32" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="37">
+        <v>54</v>
+      </c>
+      <c r="C32" s="37">
+        <v>13162</v>
+      </c>
+      <c r="D32" s="37">
+        <v>54</v>
+      </c>
+      <c r="E32" s="37">
+        <v>13162</v>
+      </c>
+      <c r="F32" s="37">
+        <v>0</v>
+      </c>
+      <c r="G32" s="37">
+        <v>0</v>
+      </c>
+      <c r="H32" s="37">
+        <v>211</v>
+      </c>
+      <c r="I32" s="37">
+        <v>3954</v>
+      </c>
+      <c r="J32" s="37">
+        <v>134</v>
+      </c>
+      <c r="K32" s="37">
+        <v>2448</v>
+      </c>
+      <c r="L32" s="37">
+        <v>77</v>
+      </c>
+      <c r="M32" s="37">
+        <v>1506</v>
+      </c>
+      <c r="N32" s="37">
+        <v>14</v>
+      </c>
+      <c r="O32" s="37">
+        <v>420</v>
+      </c>
+      <c r="P32" s="37">
+        <v>218</v>
+      </c>
+      <c r="Q32" s="37">
+        <v>202</v>
+      </c>
+      <c r="R32" s="37">
+        <v>335068</v>
+      </c>
+      <c r="S32" s="37">
+        <v>169946</v>
+      </c>
+      <c r="T32" s="37">
+        <v>12816</v>
+      </c>
+      <c r="U32" s="37">
+        <v>61823</v>
+      </c>
+      <c r="V32" s="37">
+        <v>82887</v>
+      </c>
+      <c r="W32" s="37">
+        <v>7596</v>
+      </c>
+      <c r="X32" s="37"/>
+      <c r="Y32" s="37"/>
+      <c r="Z32" s="37"/>
+      <c r="AA32" s="37"/>
+      <c r="AB32" s="37"/>
+    </row>
+    <row r="33" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="37">
+        <v>546</v>
+      </c>
+      <c r="C33" s="37">
+        <v>41738</v>
+      </c>
+      <c r="D33" s="37">
+        <v>529</v>
+      </c>
+      <c r="E33" s="37">
+        <v>35378</v>
+      </c>
+      <c r="F33" s="37">
+        <v>17</v>
+      </c>
+      <c r="G33" s="37">
+        <v>6360</v>
+      </c>
+      <c r="H33" s="37">
+        <v>12</v>
+      </c>
+      <c r="I33" s="37">
+        <v>858</v>
+      </c>
+      <c r="J33" s="37">
+        <v>4</v>
+      </c>
+      <c r="K33" s="37">
+        <v>335</v>
+      </c>
+      <c r="L33" s="37">
+        <v>8</v>
+      </c>
+      <c r="M33" s="37">
+        <v>523</v>
+      </c>
+      <c r="N33" s="37">
+        <v>1</v>
+      </c>
+      <c r="O33" s="37">
+        <v>170</v>
+      </c>
+      <c r="P33" s="37">
         <v>92</v>
       </c>
-      <c r="O6" s="10" t="s">
-[...55 lines deleted...]
-      <c r="T7" s="51" t="s">
+      <c r="Q33" s="37">
         <v>78</v>
       </c>
-      <c r="U7" s="51" t="s">
-[...315 lines deleted...]
-      <c r="A13" s="43" t="s">
+      <c r="R33" s="37">
+        <v>350493</v>
+      </c>
+      <c r="S33" s="37">
+        <v>200339</v>
+      </c>
+      <c r="T33" s="37">
+        <v>121448</v>
+      </c>
+      <c r="U33" s="37">
+        <v>17642</v>
+      </c>
+      <c r="V33" s="37">
+        <v>11064</v>
+      </c>
+      <c r="W33" s="37">
+        <v>0</v>
+      </c>
+      <c r="X33" s="37"/>
+      <c r="Y33" s="37"/>
+      <c r="Z33" s="37"/>
+      <c r="AA33" s="37"/>
+      <c r="AB33" s="37"/>
+    </row>
+    <row r="34" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="23">
-[...35 lines deleted...]
-      <c r="N13" s="23">
+      <c r="B34" s="16">
         <v>2</v>
       </c>
-      <c r="O13" s="23">
-[...75 lines deleted...]
-      <c r="O14" s="23">
+      <c r="C34" s="16">
+        <v>850</v>
+      </c>
+      <c r="D34" s="16">
+        <v>2</v>
+      </c>
+      <c r="E34" s="16">
+        <v>850</v>
+      </c>
+      <c r="F34" s="16">
+        <v>0</v>
+      </c>
+      <c r="G34" s="16">
+        <v>0</v>
+      </c>
+      <c r="H34" s="16">
+        <v>0</v>
+      </c>
+      <c r="I34" s="16">
+        <v>0</v>
+      </c>
+      <c r="J34" s="16">
+        <v>0</v>
+      </c>
+      <c r="K34" s="16">
+        <v>0</v>
+      </c>
+      <c r="L34" s="16">
+        <v>0</v>
+      </c>
+      <c r="M34" s="16">
+        <v>0</v>
+      </c>
+      <c r="N34" s="16">
+        <v>0</v>
+      </c>
+      <c r="O34" s="16">
+        <v>0</v>
+      </c>
+      <c r="P34" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="16">
+        <v>0</v>
+      </c>
+      <c r="R34" s="16">
+        <v>0</v>
+      </c>
+      <c r="S34" s="16">
+        <v>0</v>
+      </c>
+      <c r="T34" s="16">
+        <v>0</v>
+      </c>
+      <c r="U34" s="16">
+        <v>0</v>
+      </c>
+      <c r="V34" s="16">
+        <v>0</v>
+      </c>
+      <c r="W34" s="16">
+        <v>0</v>
+      </c>
+      <c r="X34" s="16"/>
+      <c r="Y34" s="16"/>
+      <c r="Z34" s="16"/>
+      <c r="AA34" s="16"/>
+      <c r="AB34" s="16"/>
+    </row>
+    <row r="35" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="P14" s="23">
+      <c r="B35" s="17">
         <v>11</v>
       </c>
-      <c r="Q14" s="23">
-[...428 lines deleted...]
-      <c r="H20" s="23">
+      <c r="C35" s="17">
+        <v>1250</v>
+      </c>
+      <c r="D35" s="17">
+        <v>0</v>
+      </c>
+      <c r="E35" s="17">
+        <v>0</v>
+      </c>
+      <c r="F35" s="17">
         <v>11</v>
       </c>
-      <c r="I20" s="23">
+      <c r="G35" s="17">
         <v>1250</v>
       </c>
-      <c r="J20" s="23">
-[...808 lines deleted...]
-      <c r="A31" s="34" t="s">
+      <c r="H35" s="17">
+        <v>0</v>
+      </c>
+      <c r="I35" s="17">
+        <v>0</v>
+      </c>
+      <c r="J35" s="17">
+        <v>0</v>
+      </c>
+      <c r="K35" s="17">
+        <v>0</v>
+      </c>
+      <c r="L35" s="17">
+        <v>0</v>
+      </c>
+      <c r="M35" s="17">
+        <v>0</v>
+      </c>
+      <c r="N35" s="17">
+        <v>0</v>
+      </c>
+      <c r="O35" s="17">
+        <v>0</v>
+      </c>
+      <c r="P35" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="17">
+        <v>0</v>
+      </c>
+      <c r="R35" s="17">
+        <v>0</v>
+      </c>
+      <c r="S35" s="17">
+        <v>0</v>
+      </c>
+      <c r="T35" s="17">
+        <v>0</v>
+      </c>
+      <c r="U35" s="17">
+        <v>0</v>
+      </c>
+      <c r="V35" s="17">
+        <v>0</v>
+      </c>
+      <c r="W35" s="17">
+        <v>0</v>
+      </c>
+      <c r="X35" s="17"/>
+      <c r="Y35" s="17"/>
+      <c r="Z35" s="17"/>
+      <c r="AA35" s="17"/>
+      <c r="AB35" s="17"/>
+    </row>
+    <row r="36" spans="1:96" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="23">
-[...475 lines deleted...]
-      <c r="CR36" s="25"/>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
+      <c r="N36" s="18"/>
+      <c r="O36" s="18"/>
+      <c r="P36" s="18"/>
+      <c r="Q36" s="18"/>
+      <c r="R36" s="18"/>
+      <c r="S36" s="18"/>
+      <c r="T36" s="18"/>
+      <c r="U36" s="18"/>
+      <c r="V36" s="18"/>
+      <c r="W36" s="18"/>
+      <c r="X36" s="18"/>
+      <c r="Y36" s="18"/>
+      <c r="Z36" s="18"/>
+      <c r="AA36" s="18"/>
+      <c r="AB36" s="18"/>
+      <c r="AC36" s="18"/>
+      <c r="AD36" s="18"/>
+      <c r="AE36" s="18"/>
+      <c r="AF36" s="18"/>
+      <c r="AG36" s="18"/>
+      <c r="AH36" s="18"/>
+      <c r="AI36" s="18"/>
+      <c r="AJ36" s="18"/>
+      <c r="AK36" s="18"/>
+      <c r="AL36" s="18"/>
+      <c r="AM36" s="18"/>
+      <c r="AN36" s="18"/>
+      <c r="AO36" s="18"/>
+      <c r="AP36" s="18"/>
+      <c r="AQ36" s="18"/>
+      <c r="AR36" s="18"/>
+      <c r="AS36" s="18"/>
+      <c r="AT36" s="18"/>
+      <c r="AU36" s="18"/>
+      <c r="AV36" s="18"/>
+      <c r="AW36" s="18"/>
+      <c r="AX36" s="18"/>
+      <c r="AY36" s="18"/>
+      <c r="AZ36" s="18"/>
+      <c r="BA36" s="18"/>
+      <c r="BB36" s="18"/>
+      <c r="BC36" s="18"/>
+      <c r="BD36" s="18"/>
+      <c r="BE36" s="18"/>
+      <c r="BF36" s="18"/>
+      <c r="BG36" s="18"/>
+      <c r="BH36" s="18"/>
+      <c r="BI36" s="18"/>
+      <c r="BJ36" s="18"/>
+      <c r="BK36" s="18"/>
+      <c r="BL36" s="18"/>
+      <c r="BM36" s="18"/>
+      <c r="BN36" s="18"/>
+      <c r="BO36" s="18"/>
+      <c r="BP36" s="18"/>
+      <c r="BQ36" s="18"/>
+      <c r="BR36" s="18"/>
+      <c r="BS36" s="18"/>
+      <c r="BT36" s="18"/>
+      <c r="BU36" s="18"/>
+      <c r="BV36" s="18"/>
+      <c r="BW36" s="18"/>
+      <c r="BX36" s="18"/>
+      <c r="BY36" s="18"/>
+      <c r="BZ36" s="18"/>
+      <c r="CA36" s="18"/>
+      <c r="CB36" s="18"/>
+      <c r="CC36" s="18"/>
+      <c r="CD36" s="18"/>
+      <c r="CE36" s="18"/>
+      <c r="CF36" s="18"/>
+      <c r="CG36" s="18"/>
+      <c r="CH36" s="18"/>
+      <c r="CI36" s="18"/>
+      <c r="CJ36" s="18"/>
+      <c r="CK36" s="18"/>
+      <c r="CL36" s="18"/>
+      <c r="CM36" s="18"/>
+      <c r="CN36" s="18"/>
+      <c r="CO36" s="18"/>
+      <c r="CP36" s="18"/>
+      <c r="CQ36" s="18"/>
+      <c r="CR36" s="18"/>
     </row>
     <row r="37" spans="1:96" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="18"/>
-[...98 lines deleted...]
-      <c r="CR38" s="8"/>
+      <c r="A37" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="U7:U9"/>
     <mergeCell ref="W7:W9"/>
     <mergeCell ref="D7:E8"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="S7:S9"/>
     <mergeCell ref="L7:M8"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="V7:V9"/>
     <mergeCell ref="P7:P9"/>
     <mergeCell ref="Q7:Q9"/>
     <mergeCell ref="R7:R9"/>
     <mergeCell ref="N6:N9"/>
     <mergeCell ref="B4:M5"/>
     <mergeCell ref="H6:M6"/>
     <mergeCell ref="N4:W5"/>
     <mergeCell ref="O7:O9"/>
     <mergeCell ref="H7:I8"/>
     <mergeCell ref="J7:K8"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:C8"/>
     <mergeCell ref="R6:W6"/>
     <mergeCell ref="T7:T9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6692913385826772" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國99年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:DA38"/>
+  <dimension ref="A1:CR37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="10" topLeftCell="B25" activePane="bottomRight" state="frozen"/>
       <selection activeCell="L1" sqref="L1"/>
       <selection pane="topRight" activeCell="L1" sqref="L1"/>
       <selection pane="bottomLeft" activeCell="L1" sqref="L1"/>
       <selection pane="bottomRight" activeCell="L1" sqref="L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.33203125" style="9" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="97" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="12.33203125" customWidth="1"/>
+    <col min="2" max="9" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.1640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.1640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="17" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="19" max="23" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="24" max="31" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="33" max="34" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="36" max="37" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="39" max="52" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="10" bestFit="1" customWidth="1"/>
+    <col min="54" max="57" width="13.83203125" customWidth="1"/>
+    <col min="58" max="58" width="14.6640625" customWidth="1"/>
+    <col min="59" max="68" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="69" max="69" width="9.83203125" customWidth="1"/>
+    <col min="70" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10.83203125" customWidth="1"/>
+    <col min="75" max="90" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="91" max="91" width="10" bestFit="1" customWidth="1"/>
+    <col min="92" max="96" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:28" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="65" t="s">
+        <v>114</v>
+      </c>
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+    </row>
+    <row r="5" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="67"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+    </row>
+    <row r="6" spans="1:28" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="62" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+    </row>
+    <row r="7" spans="1:28" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" s="47"/>
+      <c r="D7" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="E7" s="47"/>
+      <c r="F7" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="G7" s="47"/>
+      <c r="H7" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="I7" s="47"/>
+      <c r="J7" s="50" t="s">
+        <v>70</v>
+      </c>
+      <c r="K7" s="47"/>
+      <c r="L7" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="M7" s="47"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="P7" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q7" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="R7" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="S7" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="T7" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="U7" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="V7" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="W7" s="50" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="67"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="67"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="71"/>
+    </row>
+    <row r="9" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="L9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="M9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="N9" s="46"/>
+      <c r="O9" s="46"/>
+      <c r="P9" s="46"/>
+      <c r="Q9" s="46"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+      <c r="U9" s="46"/>
+      <c r="V9" s="46"/>
+      <c r="W9" s="67"/>
+    </row>
+    <row r="10" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="37">
+        <v>5288</v>
+      </c>
+      <c r="C10" s="37">
+        <v>454622</v>
+      </c>
+      <c r="D10" s="37">
+        <v>4392</v>
+      </c>
+      <c r="E10" s="37">
+        <v>291800</v>
+      </c>
+      <c r="F10" s="37">
+        <v>896</v>
+      </c>
+      <c r="G10" s="37">
+        <v>162822</v>
+      </c>
+      <c r="H10" s="37">
+        <v>703</v>
+      </c>
+      <c r="I10" s="37">
+        <v>51659</v>
+      </c>
+      <c r="J10" s="37">
+        <v>501</v>
+      </c>
+      <c r="K10" s="37">
+        <v>41698</v>
+      </c>
+      <c r="L10" s="37">
+        <v>202</v>
+      </c>
+      <c r="M10" s="37">
+        <v>9961</v>
+      </c>
+      <c r="N10" s="37">
+        <v>139</v>
+      </c>
+      <c r="O10" s="37">
+        <v>6033</v>
+      </c>
+      <c r="P10" s="37">
+        <v>3711</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>2322</v>
+      </c>
+      <c r="R10" s="37">
+        <v>1360850</v>
+      </c>
+      <c r="S10" s="37">
+        <v>769902</v>
+      </c>
+      <c r="T10" s="37">
+        <v>164120</v>
+      </c>
+      <c r="U10" s="37">
+        <v>167671</v>
+      </c>
+      <c r="V10" s="37">
+        <v>183976</v>
+      </c>
+      <c r="W10" s="37">
+        <v>75181</v>
+      </c>
+      <c r="X10" s="37"/>
+      <c r="Y10" s="37"/>
+      <c r="Z10" s="37"/>
+      <c r="AA10" s="37"/>
+      <c r="AB10" s="37"/>
+    </row>
+    <row r="11" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="16">
+        <v>716</v>
+      </c>
+      <c r="C11" s="16">
+        <v>61930</v>
+      </c>
+      <c r="D11" s="16">
+        <v>699</v>
+      </c>
+      <c r="E11" s="16">
+        <v>50519</v>
+      </c>
+      <c r="F11" s="16">
+        <v>17</v>
+      </c>
+      <c r="G11" s="16">
+        <v>11411</v>
+      </c>
+      <c r="H11" s="16">
+        <v>72</v>
+      </c>
+      <c r="I11" s="16">
+        <v>4521</v>
+      </c>
+      <c r="J11" s="16">
+        <v>15</v>
+      </c>
+      <c r="K11" s="16">
+        <v>937</v>
+      </c>
+      <c r="L11" s="16">
+        <v>57</v>
+      </c>
+      <c r="M11" s="16">
+        <v>3584</v>
+      </c>
+      <c r="N11" s="16">
+        <v>8</v>
+      </c>
+      <c r="O11" s="16">
+        <v>187</v>
+      </c>
+      <c r="P11" s="16">
+        <v>102</v>
+      </c>
+      <c r="Q11" s="16">
+        <v>85</v>
+      </c>
+      <c r="R11" s="16">
+        <v>580</v>
+      </c>
+      <c r="S11" s="16">
+        <v>399</v>
+      </c>
+      <c r="T11" s="16">
+        <v>0</v>
+      </c>
+      <c r="U11" s="16">
+        <v>0</v>
+      </c>
+      <c r="V11" s="16">
+        <v>87</v>
+      </c>
+      <c r="W11" s="16">
+        <v>94</v>
+      </c>
+      <c r="X11" s="16"/>
+      <c r="Y11" s="16"/>
+      <c r="Z11" s="16"/>
+      <c r="AA11" s="16"/>
+      <c r="AB11" s="16"/>
+    </row>
+    <row r="12" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="16">
+        <v>287</v>
+      </c>
+      <c r="C12" s="16">
+        <v>14516</v>
+      </c>
+      <c r="D12" s="16">
+        <v>279</v>
+      </c>
+      <c r="E12" s="16">
+        <v>12316</v>
+      </c>
+      <c r="F12" s="16">
+        <v>8</v>
+      </c>
+      <c r="G12" s="16">
+        <v>2200</v>
+      </c>
+      <c r="H12" s="16">
+        <v>17</v>
+      </c>
+      <c r="I12" s="16">
+        <v>1264</v>
+      </c>
+      <c r="J12" s="16">
+        <v>8</v>
+      </c>
+      <c r="K12" s="16">
+        <v>756</v>
+      </c>
+      <c r="L12" s="16">
+        <v>9</v>
+      </c>
+      <c r="M12" s="16">
+        <v>508</v>
+      </c>
+      <c r="N12" s="16">
+        <v>12</v>
+      </c>
+      <c r="O12" s="16">
+        <v>230</v>
+      </c>
+      <c r="P12" s="16">
+        <v>127</v>
+      </c>
+      <c r="Q12" s="16">
+        <v>103</v>
+      </c>
+      <c r="R12" s="16">
+        <v>10961</v>
+      </c>
+      <c r="S12" s="16">
+        <v>927</v>
+      </c>
+      <c r="T12" s="16">
+        <v>366</v>
+      </c>
+      <c r="U12" s="16">
+        <v>3123</v>
+      </c>
+      <c r="V12" s="16">
+        <v>6179</v>
+      </c>
+      <c r="W12" s="16">
+        <v>366</v>
+      </c>
+      <c r="X12" s="16"/>
+      <c r="Y12" s="16"/>
+      <c r="Z12" s="16"/>
+      <c r="AA12" s="16"/>
+      <c r="AB12" s="16"/>
+    </row>
+    <row r="13" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="16">
+        <v>169</v>
+      </c>
+      <c r="C13" s="16">
+        <v>11078</v>
+      </c>
+      <c r="D13" s="16">
+        <v>169</v>
+      </c>
+      <c r="E13" s="16">
+        <v>11078</v>
+      </c>
+      <c r="F13" s="16">
+        <v>0</v>
+      </c>
+      <c r="G13" s="16">
+        <v>0</v>
+      </c>
+      <c r="H13" s="16">
+        <v>31</v>
+      </c>
+      <c r="I13" s="16">
+        <v>5860</v>
+      </c>
+      <c r="J13" s="16">
+        <v>28</v>
+      </c>
+      <c r="K13" s="16">
+        <v>5620</v>
+      </c>
+      <c r="L13" s="16">
+        <v>3</v>
+      </c>
+      <c r="M13" s="16">
+        <v>240</v>
+      </c>
+      <c r="N13" s="16">
+        <v>2</v>
+      </c>
+      <c r="O13" s="16">
+        <v>80</v>
+      </c>
+      <c r="P13" s="16">
+        <v>48</v>
+      </c>
+      <c r="Q13" s="16">
+        <v>32</v>
+      </c>
+      <c r="R13" s="16">
+        <v>57120</v>
+      </c>
+      <c r="S13" s="16">
+        <v>14210</v>
+      </c>
+      <c r="T13" s="16">
+        <v>13866</v>
+      </c>
+      <c r="U13" s="16">
+        <v>15420</v>
+      </c>
+      <c r="V13" s="16">
+        <v>214</v>
+      </c>
+      <c r="W13" s="16">
+        <v>13410</v>
+      </c>
+      <c r="X13" s="16"/>
+      <c r="Y13" s="16"/>
+      <c r="Z13" s="16"/>
+      <c r="AA13" s="16"/>
+      <c r="AB13" s="16"/>
+    </row>
+    <row r="14" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="16">
+        <v>14</v>
+      </c>
+      <c r="C14" s="16">
+        <v>1450</v>
+      </c>
+      <c r="D14" s="16">
+        <v>9</v>
+      </c>
+      <c r="E14" s="16">
+        <v>850</v>
+      </c>
+      <c r="F14" s="16">
+        <v>5</v>
+      </c>
+      <c r="G14" s="16">
+        <v>600</v>
+      </c>
+      <c r="H14" s="16">
+        <v>6</v>
+      </c>
+      <c r="I14" s="16">
+        <v>720</v>
+      </c>
+      <c r="J14" s="16">
+        <v>6</v>
+      </c>
+      <c r="K14" s="16">
+        <v>720</v>
+      </c>
+      <c r="L14" s="16">
+        <v>0</v>
+      </c>
+      <c r="M14" s="16">
+        <v>0</v>
+      </c>
+      <c r="N14" s="16">
+        <v>1</v>
+      </c>
+      <c r="O14" s="16">
+        <v>34</v>
+      </c>
+      <c r="P14" s="16">
+        <v>10</v>
+      </c>
+      <c r="Q14" s="16">
+        <v>24</v>
+      </c>
+      <c r="R14" s="16">
+        <v>4635</v>
+      </c>
+      <c r="S14" s="16">
+        <v>0</v>
+      </c>
+      <c r="T14" s="16">
+        <v>2421</v>
+      </c>
+      <c r="U14" s="16">
+        <v>474</v>
+      </c>
+      <c r="V14" s="16">
+        <v>0</v>
+      </c>
+      <c r="W14" s="16">
+        <v>1740</v>
+      </c>
+      <c r="X14" s="16"/>
+      <c r="Y14" s="16"/>
+      <c r="Z14" s="16"/>
+      <c r="AA14" s="16"/>
+      <c r="AB14" s="16"/>
+    </row>
+    <row r="15" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="35" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="16">
+        <v>11</v>
+      </c>
+      <c r="C15" s="16">
+        <v>1006</v>
+      </c>
+      <c r="D15" s="16">
+        <v>11</v>
+      </c>
+      <c r="E15" s="16">
+        <v>1006</v>
+      </c>
+      <c r="F15" s="16">
+        <v>0</v>
+      </c>
+      <c r="G15" s="16">
+        <v>0</v>
+      </c>
+      <c r="H15" s="16">
+        <v>12</v>
+      </c>
+      <c r="I15" s="16">
+        <v>442</v>
+      </c>
+      <c r="J15" s="16">
+        <v>0</v>
+      </c>
+      <c r="K15" s="16">
+        <v>0</v>
+      </c>
+      <c r="L15" s="16">
+        <v>12</v>
+      </c>
+      <c r="M15" s="16">
+        <v>442</v>
+      </c>
+      <c r="N15" s="16">
+        <v>5</v>
+      </c>
+      <c r="O15" s="16">
+        <v>139</v>
+      </c>
+      <c r="P15" s="16">
+        <v>29</v>
+      </c>
+      <c r="Q15" s="16">
+        <v>110</v>
+      </c>
+      <c r="R15" s="16">
+        <v>13700</v>
+      </c>
+      <c r="S15" s="16">
+        <v>757</v>
+      </c>
+      <c r="T15" s="16">
+        <v>0</v>
+      </c>
+      <c r="U15" s="16">
+        <v>11517</v>
+      </c>
+      <c r="V15" s="16">
+        <v>1426</v>
+      </c>
+      <c r="W15" s="16">
+        <v>0</v>
+      </c>
+      <c r="X15" s="16"/>
+      <c r="Y15" s="16"/>
+      <c r="Z15" s="16"/>
+      <c r="AA15" s="16"/>
+      <c r="AB15" s="16"/>
+    </row>
+    <row r="16" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="16">
+        <v>6</v>
+      </c>
+      <c r="C16" s="16">
+        <v>1150</v>
+      </c>
+      <c r="D16" s="16">
+        <v>6</v>
+      </c>
+      <c r="E16" s="16">
+        <v>1150</v>
+      </c>
+      <c r="F16" s="16">
+        <v>0</v>
+      </c>
+      <c r="G16" s="16">
+        <v>0</v>
+      </c>
+      <c r="H16" s="16">
+        <v>24</v>
+      </c>
+      <c r="I16" s="16">
+        <v>2250</v>
+      </c>
+      <c r="J16" s="16">
+        <v>24</v>
+      </c>
+      <c r="K16" s="16">
+        <v>2250</v>
+      </c>
+      <c r="L16" s="16">
+        <v>0</v>
+      </c>
+      <c r="M16" s="16">
+        <v>0</v>
+      </c>
+      <c r="N16" s="16">
+        <v>0</v>
+      </c>
+      <c r="O16" s="16">
+        <v>0</v>
+      </c>
+      <c r="P16" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="16">
+        <v>0</v>
+      </c>
+      <c r="R16" s="16">
+        <v>0</v>
+      </c>
+      <c r="S16" s="16">
+        <v>0</v>
+      </c>
+      <c r="T16" s="16">
+        <v>0</v>
+      </c>
+      <c r="U16" s="16">
+        <v>0</v>
+      </c>
+      <c r="V16" s="16">
+        <v>0</v>
+      </c>
+      <c r="W16" s="16">
+        <v>0</v>
+      </c>
+      <c r="X16" s="16"/>
+      <c r="Y16" s="16"/>
+      <c r="Z16" s="16"/>
+      <c r="AA16" s="16"/>
+      <c r="AB16" s="16"/>
+    </row>
+    <row r="17" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="16">
+        <v>198</v>
+      </c>
+      <c r="C17" s="16">
+        <v>13444</v>
+      </c>
+      <c r="D17" s="16">
+        <v>98</v>
+      </c>
+      <c r="E17" s="16">
+        <v>8002</v>
+      </c>
+      <c r="F17" s="16">
+        <v>100</v>
+      </c>
+      <c r="G17" s="16">
+        <v>5442</v>
+      </c>
+      <c r="H17" s="16">
+        <v>6</v>
+      </c>
+      <c r="I17" s="16">
+        <v>219</v>
+      </c>
+      <c r="J17" s="16">
+        <v>2</v>
+      </c>
+      <c r="K17" s="16">
+        <v>7</v>
+      </c>
+      <c r="L17" s="16">
+        <v>4</v>
+      </c>
+      <c r="M17" s="16">
+        <v>212</v>
+      </c>
+      <c r="N17" s="16">
+        <v>1</v>
+      </c>
+      <c r="O17" s="16">
+        <v>10</v>
+      </c>
+      <c r="P17" s="16">
+        <v>8</v>
+      </c>
+      <c r="Q17" s="16">
+        <v>2</v>
+      </c>
+      <c r="R17" s="16">
+        <v>950</v>
+      </c>
+      <c r="S17" s="16">
+        <v>0</v>
+      </c>
+      <c r="T17" s="16">
+        <v>0</v>
+      </c>
+      <c r="U17" s="16">
+        <v>950</v>
+      </c>
+      <c r="V17" s="16">
+        <v>0</v>
+      </c>
+      <c r="W17" s="16">
+        <v>0</v>
+      </c>
+      <c r="X17" s="16"/>
+      <c r="Y17" s="16"/>
+      <c r="Z17" s="16"/>
+      <c r="AA17" s="16"/>
+      <c r="AB17" s="16"/>
+    </row>
+    <row r="18" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="16">
+        <v>1128</v>
+      </c>
+      <c r="C18" s="16">
+        <v>88634</v>
+      </c>
+      <c r="D18" s="16">
+        <v>564</v>
+      </c>
+      <c r="E18" s="16">
+        <v>44317</v>
+      </c>
+      <c r="F18" s="16">
+        <v>564</v>
+      </c>
+      <c r="G18" s="16">
+        <v>44317</v>
+      </c>
+      <c r="H18" s="16">
+        <v>24</v>
+      </c>
+      <c r="I18" s="16">
+        <v>2320</v>
+      </c>
+      <c r="J18" s="16">
+        <v>22</v>
+      </c>
+      <c r="K18" s="16">
+        <v>2220</v>
+      </c>
+      <c r="L18" s="16">
+        <v>2</v>
+      </c>
+      <c r="M18" s="16">
+        <v>100</v>
+      </c>
+      <c r="N18" s="16">
+        <v>41</v>
+      </c>
+      <c r="O18" s="16">
+        <v>2269</v>
+      </c>
+      <c r="P18" s="16">
+        <v>1693</v>
+      </c>
+      <c r="Q18" s="16">
+        <v>576</v>
+      </c>
+      <c r="R18" s="16">
+        <v>31551</v>
+      </c>
+      <c r="S18" s="16">
+        <v>679</v>
+      </c>
+      <c r="T18" s="16">
+        <v>0</v>
+      </c>
+      <c r="U18" s="16">
+        <v>0</v>
+      </c>
+      <c r="V18" s="16">
+        <v>10944</v>
+      </c>
+      <c r="W18" s="16">
+        <v>19928</v>
+      </c>
+      <c r="X18" s="16"/>
+      <c r="Y18" s="16"/>
+      <c r="Z18" s="16"/>
+      <c r="AA18" s="16"/>
+      <c r="AB18" s="16"/>
+    </row>
+    <row r="19" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="16">
+        <v>76</v>
+      </c>
+      <c r="C19" s="16">
+        <v>9307</v>
+      </c>
+      <c r="D19" s="16">
+        <v>73</v>
+      </c>
+      <c r="E19" s="16">
+        <v>6307</v>
+      </c>
+      <c r="F19" s="16">
+        <v>3</v>
+      </c>
+      <c r="G19" s="16">
+        <v>3000</v>
+      </c>
+      <c r="H19" s="16">
+        <v>28</v>
+      </c>
+      <c r="I19" s="16">
+        <v>2832</v>
+      </c>
+      <c r="J19" s="16">
+        <v>14</v>
+      </c>
+      <c r="K19" s="16">
+        <v>1847</v>
+      </c>
+      <c r="L19" s="16">
+        <v>14</v>
+      </c>
+      <c r="M19" s="16">
+        <v>985</v>
+      </c>
+      <c r="N19" s="16">
+        <v>16</v>
+      </c>
+      <c r="O19" s="16">
+        <v>623</v>
+      </c>
+      <c r="P19" s="16">
+        <v>496</v>
+      </c>
+      <c r="Q19" s="16">
+        <v>127</v>
+      </c>
+      <c r="R19" s="16">
+        <v>80157</v>
+      </c>
+      <c r="S19" s="16">
+        <v>68020</v>
+      </c>
+      <c r="T19" s="16">
+        <v>105</v>
+      </c>
+      <c r="U19" s="16">
+        <v>196</v>
+      </c>
+      <c r="V19" s="16">
+        <v>9270</v>
+      </c>
+      <c r="W19" s="16">
+        <v>2566</v>
+      </c>
+      <c r="X19" s="16"/>
+      <c r="Y19" s="16"/>
+      <c r="Z19" s="16"/>
+      <c r="AA19" s="16"/>
+      <c r="AB19" s="16"/>
+    </row>
+    <row r="20" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="16">
+        <v>290</v>
+      </c>
+      <c r="C20" s="16">
+        <v>25272</v>
+      </c>
+      <c r="D20" s="16">
+        <v>290</v>
+      </c>
+      <c r="E20" s="16">
+        <v>25272</v>
+      </c>
+      <c r="F20" s="16">
+        <v>0</v>
+      </c>
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16">
+        <v>9</v>
+      </c>
+      <c r="I20" s="16">
+        <v>1170</v>
+      </c>
+      <c r="J20" s="16">
+        <v>7</v>
+      </c>
+      <c r="K20" s="16">
+        <v>780</v>
+      </c>
+      <c r="L20" s="16">
+        <v>2</v>
+      </c>
+      <c r="M20" s="16">
+        <v>390</v>
+      </c>
+      <c r="N20" s="16">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>0</v>
+      </c>
+      <c r="P20" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="16">
+        <v>0</v>
+      </c>
+      <c r="R20" s="16">
+        <v>0</v>
+      </c>
+      <c r="S20" s="16">
+        <v>0</v>
+      </c>
+      <c r="T20" s="16">
+        <v>0</v>
+      </c>
+      <c r="U20" s="16">
+        <v>0</v>
+      </c>
+      <c r="V20" s="16">
+        <v>0</v>
+      </c>
+      <c r="W20" s="16">
+        <v>0</v>
+      </c>
+      <c r="X20" s="16"/>
+      <c r="Y20" s="16"/>
+      <c r="Z20" s="16"/>
+      <c r="AA20" s="16"/>
+      <c r="AB20" s="16"/>
+    </row>
+    <row r="21" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="16">
+        <v>17</v>
+      </c>
+      <c r="C21" s="16">
+        <v>1578</v>
+      </c>
+      <c r="D21" s="16">
+        <v>17</v>
+      </c>
+      <c r="E21" s="16">
+        <v>1578</v>
+      </c>
+      <c r="F21" s="16">
+        <v>0</v>
+      </c>
+      <c r="G21" s="16">
+        <v>0</v>
+      </c>
+      <c r="H21" s="16">
+        <v>48</v>
+      </c>
+      <c r="I21" s="16">
+        <v>1072</v>
+      </c>
+      <c r="J21" s="16">
+        <v>44</v>
+      </c>
+      <c r="K21" s="16">
+        <v>961</v>
+      </c>
+      <c r="L21" s="16">
+        <v>4</v>
+      </c>
+      <c r="M21" s="16">
+        <v>111</v>
+      </c>
+      <c r="N21" s="16">
+        <v>5</v>
+      </c>
+      <c r="O21" s="16">
+        <v>99</v>
+      </c>
+      <c r="P21" s="16">
         <v>42</v>
       </c>
-      <c r="DA1" s="3"/>
-[...89 lines deleted...]
-      <c r="N6" s="51" t="s">
+      <c r="Q21" s="16">
+        <v>57</v>
+      </c>
+      <c r="R21" s="16">
+        <v>2902</v>
+      </c>
+      <c r="S21" s="16">
+        <v>0</v>
+      </c>
+      <c r="T21" s="16">
+        <v>0</v>
+      </c>
+      <c r="U21" s="16">
+        <v>450</v>
+      </c>
+      <c r="V21" s="16">
+        <v>2232</v>
+      </c>
+      <c r="W21" s="16">
+        <v>220</v>
+      </c>
+      <c r="X21" s="16"/>
+      <c r="Y21" s="16"/>
+      <c r="Z21" s="16"/>
+      <c r="AA21" s="16"/>
+      <c r="AB21" s="16"/>
+    </row>
+    <row r="22" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16">
+        <v>24</v>
+      </c>
+      <c r="C22" s="16">
+        <v>1548</v>
+      </c>
+      <c r="D22" s="16">
+        <v>24</v>
+      </c>
+      <c r="E22" s="16">
+        <v>1548</v>
+      </c>
+      <c r="F22" s="16">
+        <v>0</v>
+      </c>
+      <c r="G22" s="16">
+        <v>0</v>
+      </c>
+      <c r="H22" s="16">
+        <v>59</v>
+      </c>
+      <c r="I22" s="16">
+        <v>7102</v>
+      </c>
+      <c r="J22" s="16">
+        <v>40</v>
+      </c>
+      <c r="K22" s="16">
+        <v>6735</v>
+      </c>
+      <c r="L22" s="16">
+        <v>19</v>
+      </c>
+      <c r="M22" s="16">
+        <v>367</v>
+      </c>
+      <c r="N22" s="16">
+        <v>14</v>
+      </c>
+      <c r="O22" s="16">
+        <v>350</v>
+      </c>
+      <c r="P22" s="16">
+        <v>90</v>
+      </c>
+      <c r="Q22" s="16">
+        <v>260</v>
+      </c>
+      <c r="R22" s="16">
+        <v>53998</v>
+      </c>
+      <c r="S22" s="16">
+        <v>11429</v>
+      </c>
+      <c r="T22" s="16">
+        <v>8958</v>
+      </c>
+      <c r="U22" s="16">
+        <v>743</v>
+      </c>
+      <c r="V22" s="16">
+        <v>30697</v>
+      </c>
+      <c r="W22" s="16">
+        <v>2171</v>
+      </c>
+      <c r="X22" s="16"/>
+      <c r="Y22" s="16"/>
+      <c r="Z22" s="16"/>
+      <c r="AA22" s="16"/>
+      <c r="AB22" s="16"/>
+    </row>
+    <row r="23" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="16">
+        <v>74</v>
+      </c>
+      <c r="C23" s="16">
+        <v>3810</v>
+      </c>
+      <c r="D23" s="16">
+        <v>74</v>
+      </c>
+      <c r="E23" s="16">
+        <v>3810</v>
+      </c>
+      <c r="F23" s="16">
+        <v>0</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16">
+        <v>18</v>
+      </c>
+      <c r="I23" s="16">
+        <v>1690</v>
+      </c>
+      <c r="J23" s="16">
+        <v>18</v>
+      </c>
+      <c r="K23" s="16">
+        <v>1690</v>
+      </c>
+      <c r="L23" s="16">
+        <v>0</v>
+      </c>
+      <c r="M23" s="16">
+        <v>0</v>
+      </c>
+      <c r="N23" s="16">
+        <v>1</v>
+      </c>
+      <c r="O23" s="16">
+        <v>27</v>
+      </c>
+      <c r="P23" s="16">
+        <v>15</v>
+      </c>
+      <c r="Q23" s="16">
+        <v>12</v>
+      </c>
+      <c r="R23" s="16">
+        <v>4594</v>
+      </c>
+      <c r="S23" s="16">
+        <v>3092</v>
+      </c>
+      <c r="T23" s="16">
+        <v>0</v>
+      </c>
+      <c r="U23" s="16">
+        <v>902</v>
+      </c>
+      <c r="V23" s="16">
+        <v>100</v>
+      </c>
+      <c r="W23" s="16">
+        <v>500</v>
+      </c>
+      <c r="X23" s="16"/>
+      <c r="Y23" s="16"/>
+      <c r="Z23" s="16"/>
+      <c r="AA23" s="16"/>
+      <c r="AB23" s="16"/>
+    </row>
+    <row r="24" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="16">
+        <v>4</v>
+      </c>
+      <c r="C24" s="16">
+        <v>700</v>
+      </c>
+      <c r="D24" s="16">
+        <v>4</v>
+      </c>
+      <c r="E24" s="16">
+        <v>700</v>
+      </c>
+      <c r="F24" s="16">
+        <v>0</v>
+      </c>
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16">
+        <v>6</v>
+      </c>
+      <c r="I24" s="16">
+        <v>209</v>
+      </c>
+      <c r="J24" s="16">
+        <v>0</v>
+      </c>
+      <c r="K24" s="16">
+        <v>0</v>
+      </c>
+      <c r="L24" s="16">
+        <v>6</v>
+      </c>
+      <c r="M24" s="16">
+        <v>209</v>
+      </c>
+      <c r="N24" s="16">
+        <v>1</v>
+      </c>
+      <c r="O24" s="16">
+        <v>75</v>
+      </c>
+      <c r="P24" s="16">
+        <v>63</v>
+      </c>
+      <c r="Q24" s="16">
+        <v>12</v>
+      </c>
+      <c r="R24" s="16">
+        <v>8007</v>
+      </c>
+      <c r="S24" s="16">
+        <v>3300</v>
+      </c>
+      <c r="T24" s="16">
+        <v>1327</v>
+      </c>
+      <c r="U24" s="16">
+        <v>2340</v>
+      </c>
+      <c r="V24" s="16">
+        <v>1040</v>
+      </c>
+      <c r="W24" s="16">
+        <v>0</v>
+      </c>
+      <c r="X24" s="16"/>
+      <c r="Y24" s="16"/>
+      <c r="Z24" s="16"/>
+      <c r="AA24" s="16"/>
+      <c r="AB24" s="16"/>
+    </row>
+    <row r="25" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="16">
+        <v>280</v>
+      </c>
+      <c r="C25" s="16">
+        <v>26717</v>
+      </c>
+      <c r="D25" s="16">
+        <v>269</v>
+      </c>
+      <c r="E25" s="16">
+        <v>13717</v>
+      </c>
+      <c r="F25" s="16">
+        <v>11</v>
+      </c>
+      <c r="G25" s="16">
+        <v>13000</v>
+      </c>
+      <c r="H25" s="16">
+        <v>79</v>
+      </c>
+      <c r="I25" s="16">
+        <v>11363</v>
+      </c>
+      <c r="J25" s="16">
+        <v>70</v>
+      </c>
+      <c r="K25" s="16">
+        <v>10560</v>
+      </c>
+      <c r="L25" s="16">
+        <v>9</v>
+      </c>
+      <c r="M25" s="16">
+        <v>803</v>
+      </c>
+      <c r="N25" s="16">
+        <v>4</v>
+      </c>
+      <c r="O25" s="16">
+        <v>897</v>
+      </c>
+      <c r="P25" s="16">
+        <v>476</v>
+      </c>
+      <c r="Q25" s="16">
+        <v>421</v>
+      </c>
+      <c r="R25" s="16">
+        <v>5378</v>
+      </c>
+      <c r="S25" s="16">
+        <v>1587</v>
+      </c>
+      <c r="T25" s="16">
+        <v>868</v>
+      </c>
+      <c r="U25" s="16">
+        <v>634</v>
+      </c>
+      <c r="V25" s="16">
+        <v>1674</v>
+      </c>
+      <c r="W25" s="16">
+        <v>615</v>
+      </c>
+      <c r="X25" s="16"/>
+      <c r="Y25" s="16"/>
+      <c r="Z25" s="16"/>
+      <c r="AA25" s="16"/>
+      <c r="AB25" s="16"/>
+    </row>
+    <row r="26" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="16">
+        <v>18</v>
+      </c>
+      <c r="C26" s="16">
+        <v>62306</v>
+      </c>
+      <c r="D26" s="16">
+        <v>7</v>
+      </c>
+      <c r="E26" s="16">
+        <v>610</v>
+      </c>
+      <c r="F26" s="16">
+        <v>11</v>
+      </c>
+      <c r="G26" s="16">
+        <v>61696</v>
+      </c>
+      <c r="H26" s="16">
+        <v>54</v>
+      </c>
+      <c r="I26" s="16">
+        <v>666</v>
+      </c>
+      <c r="J26" s="16">
+        <v>48</v>
+      </c>
+      <c r="K26" s="16">
+        <v>576</v>
+      </c>
+      <c r="L26" s="16">
+        <v>6</v>
+      </c>
+      <c r="M26" s="16">
+        <v>90</v>
+      </c>
+      <c r="N26" s="16">
+        <v>0</v>
+      </c>
+      <c r="O26" s="16">
+        <v>0</v>
+      </c>
+      <c r="P26" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="16">
+        <v>0</v>
+      </c>
+      <c r="R26" s="16">
+        <v>0</v>
+      </c>
+      <c r="S26" s="16">
+        <v>0</v>
+      </c>
+      <c r="T26" s="16">
+        <v>0</v>
+      </c>
+      <c r="U26" s="16">
+        <v>0</v>
+      </c>
+      <c r="V26" s="16">
+        <v>0</v>
+      </c>
+      <c r="W26" s="16">
+        <v>0</v>
+      </c>
+      <c r="X26" s="16"/>
+      <c r="Y26" s="16"/>
+      <c r="Z26" s="16"/>
+      <c r="AA26" s="16"/>
+      <c r="AB26" s="16"/>
+    </row>
+    <row r="27" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="16">
+        <v>12</v>
+      </c>
+      <c r="C27" s="16">
+        <v>1560</v>
+      </c>
+      <c r="D27" s="16">
+        <v>10</v>
+      </c>
+      <c r="E27" s="16">
+        <v>260</v>
+      </c>
+      <c r="F27" s="16">
+        <v>2</v>
+      </c>
+      <c r="G27" s="16">
+        <v>1300</v>
+      </c>
+      <c r="H27" s="16">
+        <v>6</v>
+      </c>
+      <c r="I27" s="16">
+        <v>280</v>
+      </c>
+      <c r="J27" s="16">
+        <v>5</v>
+      </c>
+      <c r="K27" s="16">
+        <v>220</v>
+      </c>
+      <c r="L27" s="16">
+        <v>1</v>
+      </c>
+      <c r="M27" s="16">
+        <v>60</v>
+      </c>
+      <c r="N27" s="16">
+        <v>1</v>
+      </c>
+      <c r="O27" s="16">
+        <v>123</v>
+      </c>
+      <c r="P27" s="16">
+        <v>54</v>
+      </c>
+      <c r="Q27" s="16">
         <v>69</v>
       </c>
-      <c r="O6" s="10" t="s">
+      <c r="R27" s="16">
+        <v>59289</v>
+      </c>
+      <c r="S27" s="16">
+        <v>59202</v>
+      </c>
+      <c r="T27" s="16">
+        <v>0</v>
+      </c>
+      <c r="U27" s="16">
+        <v>87</v>
+      </c>
+      <c r="V27" s="16">
+        <v>0</v>
+      </c>
+      <c r="W27" s="16">
+        <v>0</v>
+      </c>
+      <c r="X27" s="16"/>
+      <c r="Y27" s="16"/>
+      <c r="Z27" s="16"/>
+      <c r="AA27" s="16"/>
+      <c r="AB27" s="16"/>
+    </row>
+    <row r="28" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="16">
+        <v>112</v>
+      </c>
+      <c r="C28" s="16">
+        <v>9215</v>
+      </c>
+      <c r="D28" s="16">
+        <v>112</v>
+      </c>
+      <c r="E28" s="16">
+        <v>9215</v>
+      </c>
+      <c r="F28" s="16">
+        <v>0</v>
+      </c>
+      <c r="G28" s="16">
+        <v>0</v>
+      </c>
+      <c r="H28" s="16">
+        <v>28</v>
+      </c>
+      <c r="I28" s="16">
+        <v>801</v>
+      </c>
+      <c r="J28" s="16">
+        <v>15</v>
+      </c>
+      <c r="K28" s="16">
+        <v>387</v>
+      </c>
+      <c r="L28" s="16">
+        <v>13</v>
+      </c>
+      <c r="M28" s="16">
+        <v>414</v>
+      </c>
+      <c r="N28" s="16">
+        <v>1</v>
+      </c>
+      <c r="O28" s="16">
+        <v>26</v>
+      </c>
+      <c r="P28" s="16">
         <v>4</v>
       </c>
-      <c r="P6" s="10"/>
-[...32 lines deleted...]
-      <c r="L7" s="57" t="s">
+      <c r="Q28" s="16">
+        <v>22</v>
+      </c>
+      <c r="R28" s="16">
+        <v>1331</v>
+      </c>
+      <c r="S28" s="16">
+        <v>0</v>
+      </c>
+      <c r="T28" s="16">
+        <v>0</v>
+      </c>
+      <c r="U28" s="16">
+        <v>1331</v>
+      </c>
+      <c r="V28" s="16">
+        <v>0</v>
+      </c>
+      <c r="W28" s="16">
+        <v>0</v>
+      </c>
+      <c r="X28" s="16"/>
+      <c r="Y28" s="16"/>
+      <c r="Z28" s="16"/>
+      <c r="AA28" s="16"/>
+      <c r="AB28" s="16"/>
+    </row>
+    <row r="29" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="16">
+        <v>490</v>
+      </c>
+      <c r="C29" s="16">
+        <v>25765</v>
+      </c>
+      <c r="D29" s="16">
+        <v>442</v>
+      </c>
+      <c r="E29" s="16">
+        <v>22259</v>
+      </c>
+      <c r="F29" s="16">
+        <v>48</v>
+      </c>
+      <c r="G29" s="16">
+        <v>3506</v>
+      </c>
+      <c r="H29" s="16">
+        <v>13</v>
+      </c>
+      <c r="I29" s="16">
+        <v>1364</v>
+      </c>
+      <c r="J29" s="16">
+        <v>13</v>
+      </c>
+      <c r="K29" s="16">
+        <v>1364</v>
+      </c>
+      <c r="L29" s="16">
+        <v>0</v>
+      </c>
+      <c r="M29" s="16">
+        <v>0</v>
+      </c>
+      <c r="N29" s="16">
+        <v>2</v>
+      </c>
+      <c r="O29" s="16">
+        <v>49</v>
+      </c>
+      <c r="P29" s="16">
+        <v>38</v>
+      </c>
+      <c r="Q29" s="16">
+        <v>11</v>
+      </c>
+      <c r="R29" s="16">
+        <v>146192</v>
+      </c>
+      <c r="S29" s="16">
+        <v>146192</v>
+      </c>
+      <c r="T29" s="16">
+        <v>0</v>
+      </c>
+      <c r="U29" s="16">
+        <v>0</v>
+      </c>
+      <c r="V29" s="16">
+        <v>0</v>
+      </c>
+      <c r="W29" s="16">
+        <v>0</v>
+      </c>
+      <c r="X29" s="16"/>
+      <c r="Y29" s="16"/>
+      <c r="Z29" s="16"/>
+      <c r="AA29" s="16"/>
+      <c r="AB29" s="16"/>
+    </row>
+    <row r="30" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="16">
+        <v>6</v>
+      </c>
+      <c r="C30" s="16">
+        <v>950</v>
+      </c>
+      <c r="D30" s="16">
         <v>5</v>
       </c>
-      <c r="M7" s="54"/>
-[...19 lines deleted...]
-      <c r="U7" s="51" t="s">
+      <c r="E30" s="16">
+        <v>750</v>
+      </c>
+      <c r="F30" s="16">
+        <v>1</v>
+      </c>
+      <c r="G30" s="16">
+        <v>200</v>
+      </c>
+      <c r="H30" s="16">
+        <v>5</v>
+      </c>
+      <c r="I30" s="16">
+        <v>165</v>
+      </c>
+      <c r="J30" s="16">
+        <v>0</v>
+      </c>
+      <c r="K30" s="16">
+        <v>0</v>
+      </c>
+      <c r="L30" s="16">
+        <v>5</v>
+      </c>
+      <c r="M30" s="16">
+        <v>165</v>
+      </c>
+      <c r="N30" s="16">
+        <v>1</v>
+      </c>
+      <c r="O30" s="16">
+        <v>82</v>
+      </c>
+      <c r="P30" s="16">
+        <v>35</v>
+      </c>
+      <c r="Q30" s="16">
+        <v>47</v>
+      </c>
+      <c r="R30" s="16">
+        <v>20580</v>
+      </c>
+      <c r="S30" s="16">
+        <v>0</v>
+      </c>
+      <c r="T30" s="16">
+        <v>2256</v>
+      </c>
+      <c r="U30" s="16">
+        <v>15220</v>
+      </c>
+      <c r="V30" s="16">
+        <v>0</v>
+      </c>
+      <c r="W30" s="16">
+        <v>3104</v>
+      </c>
+      <c r="X30" s="16"/>
+      <c r="Y30" s="16"/>
+      <c r="Z30" s="16"/>
+      <c r="AA30" s="16"/>
+      <c r="AB30" s="16"/>
+    </row>
+    <row r="31" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="16">
+        <v>370</v>
+      </c>
+      <c r="C31" s="16">
+        <v>37016</v>
+      </c>
+      <c r="D31" s="16">
+        <v>285</v>
+      </c>
+      <c r="E31" s="16">
+        <v>31203</v>
+      </c>
+      <c r="F31" s="16">
+        <v>85</v>
+      </c>
+      <c r="G31" s="16">
+        <v>5813</v>
+      </c>
+      <c r="H31" s="16">
         <v>6</v>
       </c>
-      <c r="V7" s="51" t="s">
-[...160 lines deleted...]
-      <c r="A11" s="43" t="s">
+      <c r="I31" s="16">
+        <v>620</v>
+      </c>
+      <c r="J31" s="16">
+        <v>6</v>
+      </c>
+      <c r="K31" s="16">
+        <v>620</v>
+      </c>
+      <c r="L31" s="16">
+        <v>0</v>
+      </c>
+      <c r="M31" s="16">
+        <v>0</v>
+      </c>
+      <c r="N31" s="16">
+        <v>8</v>
+      </c>
+      <c r="O31" s="16">
+        <v>246</v>
+      </c>
+      <c r="P31" s="16">
+        <v>135</v>
+      </c>
+      <c r="Q31" s="16">
+        <v>111</v>
+      </c>
+      <c r="R31" s="16">
+        <v>5742</v>
+      </c>
+      <c r="S31" s="16">
+        <v>2325</v>
+      </c>
+      <c r="T31" s="16">
+        <v>0</v>
+      </c>
+      <c r="U31" s="16">
+        <v>100</v>
+      </c>
+      <c r="V31" s="16">
+        <v>1370</v>
+      </c>
+      <c r="W31" s="16">
+        <v>1947</v>
+      </c>
+      <c r="X31" s="16"/>
+      <c r="Y31" s="16"/>
+      <c r="Z31" s="16"/>
+      <c r="AA31" s="16"/>
+      <c r="AB31" s="16"/>
+    </row>
+    <row r="32" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="37">
+        <v>588</v>
+      </c>
+      <c r="C32" s="37">
+        <v>24202</v>
+      </c>
+      <c r="D32" s="37">
+        <v>588</v>
+      </c>
+      <c r="E32" s="37">
+        <v>24202</v>
+      </c>
+      <c r="F32" s="37">
+        <v>0</v>
+      </c>
+      <c r="G32" s="37">
+        <v>0</v>
+      </c>
+      <c r="H32" s="37">
+        <v>136</v>
+      </c>
+      <c r="I32" s="37">
+        <v>3490</v>
+      </c>
+      <c r="J32" s="37">
+        <v>110</v>
+      </c>
+      <c r="K32" s="37">
+        <v>2786</v>
+      </c>
+      <c r="L32" s="37">
+        <v>26</v>
+      </c>
+      <c r="M32" s="37">
+        <v>704</v>
+      </c>
+      <c r="N32" s="37">
+        <v>14</v>
+      </c>
+      <c r="O32" s="37">
+        <v>327</v>
+      </c>
+      <c r="P32" s="37">
+        <v>155</v>
+      </c>
+      <c r="Q32" s="37">
+        <v>172</v>
+      </c>
+      <c r="R32" s="37">
+        <v>398338</v>
+      </c>
+      <c r="S32" s="37">
+        <v>165791</v>
+      </c>
+      <c r="T32" s="37">
+        <v>10161</v>
+      </c>
+      <c r="U32" s="37">
+        <v>87353</v>
+      </c>
+      <c r="V32" s="37">
+        <v>106513</v>
+      </c>
+      <c r="W32" s="37">
+        <v>28520</v>
+      </c>
+      <c r="X32" s="37"/>
+      <c r="Y32" s="37"/>
+      <c r="Z32" s="37"/>
+      <c r="AA32" s="37"/>
+      <c r="AB32" s="37"/>
+    </row>
+    <row r="33" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="37">
+        <v>382</v>
+      </c>
+      <c r="C33" s="37">
+        <v>29518</v>
+      </c>
+      <c r="D33" s="37">
+        <v>355</v>
+      </c>
+      <c r="E33" s="37">
+        <v>20601</v>
+      </c>
+      <c r="F33" s="37">
+        <v>27</v>
+      </c>
+      <c r="G33" s="37">
+        <v>8917</v>
+      </c>
+      <c r="H33" s="37">
+        <v>12</v>
+      </c>
+      <c r="I33" s="37">
+        <v>920</v>
+      </c>
+      <c r="J33" s="37">
+        <v>2</v>
+      </c>
+      <c r="K33" s="37">
+        <v>343</v>
+      </c>
+      <c r="L33" s="37">
+        <v>10</v>
+      </c>
+      <c r="M33" s="37">
+        <v>577</v>
+      </c>
+      <c r="N33" s="37">
+        <v>1</v>
+      </c>
+      <c r="O33" s="37">
+        <v>160</v>
+      </c>
+      <c r="P33" s="37">
+        <v>91</v>
+      </c>
+      <c r="Q33" s="37">
+        <v>69</v>
+      </c>
+      <c r="R33" s="37">
+        <v>454845</v>
+      </c>
+      <c r="S33" s="37">
+        <v>291992</v>
+      </c>
+      <c r="T33" s="37">
+        <v>123792</v>
+      </c>
+      <c r="U33" s="37">
+        <v>26831</v>
+      </c>
+      <c r="V33" s="37">
+        <v>12230</v>
+      </c>
+      <c r="W33" s="37">
+        <v>0</v>
+      </c>
+      <c r="X33" s="37"/>
+      <c r="Y33" s="37"/>
+      <c r="Z33" s="37"/>
+      <c r="AA33" s="37"/>
+      <c r="AB33" s="37"/>
+    </row>
+    <row r="34" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="26" t="s">
         <v>82</v>
       </c>
-      <c r="B11" s="23">
-[...111 lines deleted...]
-      <c r="N12" s="23">
+      <c r="B34" s="16">
+        <v>4</v>
+      </c>
+      <c r="C34" s="16">
+        <v>850</v>
+      </c>
+      <c r="D34" s="16">
+        <v>2</v>
+      </c>
+      <c r="E34" s="16">
+        <v>530</v>
+      </c>
+      <c r="F34" s="16">
+        <v>2</v>
+      </c>
+      <c r="G34" s="16">
+        <v>320</v>
+      </c>
+      <c r="H34" s="16">
+        <v>2</v>
+      </c>
+      <c r="I34" s="16">
+        <v>136</v>
+      </c>
+      <c r="J34" s="16">
+        <v>2</v>
+      </c>
+      <c r="K34" s="16">
+        <v>136</v>
+      </c>
+      <c r="L34" s="16">
+        <v>0</v>
+      </c>
+      <c r="M34" s="16">
+        <v>0</v>
+      </c>
+      <c r="N34" s="16">
+        <v>0</v>
+      </c>
+      <c r="O34" s="16">
+        <v>0</v>
+      </c>
+      <c r="P34" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="16">
+        <v>0</v>
+      </c>
+      <c r="R34" s="16">
+        <v>0</v>
+      </c>
+      <c r="S34" s="16">
+        <v>0</v>
+      </c>
+      <c r="T34" s="16">
+        <v>0</v>
+      </c>
+      <c r="U34" s="16">
+        <v>0</v>
+      </c>
+      <c r="V34" s="16">
+        <v>0</v>
+      </c>
+      <c r="W34" s="16">
+        <v>0</v>
+      </c>
+      <c r="X34" s="16"/>
+      <c r="Y34" s="16"/>
+      <c r="Z34" s="16"/>
+      <c r="AA34" s="16"/>
+      <c r="AB34" s="16"/>
+    </row>
+    <row r="35" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="36" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="17">
         <v>12</v>
       </c>
-      <c r="O12" s="23">
-[...72 lines deleted...]
-      <c r="N13" s="23">
+      <c r="C35" s="17">
+        <v>1100</v>
+      </c>
+      <c r="D35" s="17">
+        <v>0</v>
+      </c>
+      <c r="E35" s="17">
+        <v>0</v>
+      </c>
+      <c r="F35" s="17">
+        <v>12</v>
+      </c>
+      <c r="G35" s="17">
+        <v>1100</v>
+      </c>
+      <c r="H35" s="17">
         <v>2</v>
       </c>
-      <c r="O13" s="23">
-[...109 lines deleted...]
-      <c r="A15" s="43" t="s">
+      <c r="I35" s="17">
+        <v>183</v>
+      </c>
+      <c r="J35" s="17">
+        <v>2</v>
+      </c>
+      <c r="K35" s="17">
+        <v>183</v>
+      </c>
+      <c r="L35" s="17">
+        <v>0</v>
+      </c>
+      <c r="M35" s="17">
+        <v>0</v>
+      </c>
+      <c r="N35" s="17">
+        <v>0</v>
+      </c>
+      <c r="O35" s="17">
+        <v>0</v>
+      </c>
+      <c r="P35" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="17">
+        <v>0</v>
+      </c>
+      <c r="R35" s="17">
+        <v>0</v>
+      </c>
+      <c r="S35" s="17">
+        <v>0</v>
+      </c>
+      <c r="T35" s="17">
+        <v>0</v>
+      </c>
+      <c r="U35" s="17">
+        <v>0</v>
+      </c>
+      <c r="V35" s="17">
+        <v>0</v>
+      </c>
+      <c r="W35" s="17">
+        <v>0</v>
+      </c>
+      <c r="X35" s="17"/>
+      <c r="Y35" s="17"/>
+      <c r="Z35" s="17"/>
+      <c r="AA35" s="17"/>
+      <c r="AB35" s="17"/>
+    </row>
+    <row r="36" spans="1:96" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="23">
-[...1691 lines deleted...]
-      <c r="CR36" s="25"/>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
+      <c r="N36" s="18"/>
+      <c r="O36" s="18"/>
+      <c r="P36" s="18"/>
+      <c r="Q36" s="18"/>
+      <c r="R36" s="18"/>
+      <c r="S36" s="18"/>
+      <c r="T36" s="18"/>
+      <c r="U36" s="18"/>
+      <c r="V36" s="18"/>
+      <c r="W36" s="18"/>
+      <c r="X36" s="18"/>
+      <c r="Y36" s="18"/>
+      <c r="Z36" s="18"/>
+      <c r="AA36" s="18"/>
+      <c r="AB36" s="18"/>
+      <c r="AC36" s="18"/>
+      <c r="AD36" s="18"/>
+      <c r="AE36" s="18"/>
+      <c r="AF36" s="18"/>
+      <c r="AG36" s="18"/>
+      <c r="AH36" s="18"/>
+      <c r="AI36" s="18"/>
+      <c r="AJ36" s="18"/>
+      <c r="AK36" s="18"/>
+      <c r="AL36" s="18"/>
+      <c r="AM36" s="18"/>
+      <c r="AN36" s="18"/>
+      <c r="AO36" s="18"/>
+      <c r="AP36" s="18"/>
+      <c r="AQ36" s="18"/>
+      <c r="AR36" s="18"/>
+      <c r="AS36" s="18"/>
+      <c r="AT36" s="18"/>
+      <c r="AU36" s="18"/>
+      <c r="AV36" s="18"/>
+      <c r="AW36" s="18"/>
+      <c r="AX36" s="18"/>
+      <c r="AY36" s="18"/>
+      <c r="AZ36" s="18"/>
+      <c r="BA36" s="18"/>
+      <c r="BB36" s="18"/>
+      <c r="BC36" s="18"/>
+      <c r="BD36" s="18"/>
+      <c r="BE36" s="18"/>
+      <c r="BF36" s="18"/>
+      <c r="BG36" s="18"/>
+      <c r="BH36" s="18"/>
+      <c r="BI36" s="18"/>
+      <c r="BJ36" s="18"/>
+      <c r="BK36" s="18"/>
+      <c r="BL36" s="18"/>
+      <c r="BM36" s="18"/>
+      <c r="BN36" s="18"/>
+      <c r="BO36" s="18"/>
+      <c r="BP36" s="18"/>
+      <c r="BQ36" s="18"/>
+      <c r="BR36" s="18"/>
+      <c r="BS36" s="18"/>
+      <c r="BT36" s="18"/>
+      <c r="BU36" s="18"/>
+      <c r="BV36" s="18"/>
+      <c r="BW36" s="18"/>
+      <c r="BX36" s="18"/>
+      <c r="BY36" s="18"/>
+      <c r="BZ36" s="18"/>
+      <c r="CA36" s="18"/>
+      <c r="CB36" s="18"/>
+      <c r="CC36" s="18"/>
+      <c r="CD36" s="18"/>
+      <c r="CE36" s="18"/>
+      <c r="CF36" s="18"/>
+      <c r="CG36" s="18"/>
+      <c r="CH36" s="18"/>
+      <c r="CI36" s="18"/>
+      <c r="CJ36" s="18"/>
+      <c r="CK36" s="18"/>
+      <c r="CL36" s="18"/>
+      <c r="CM36" s="18"/>
+      <c r="CN36" s="18"/>
+      <c r="CO36" s="18"/>
+      <c r="CP36" s="18"/>
+      <c r="CQ36" s="18"/>
+      <c r="CR36" s="18"/>
     </row>
     <row r="37" spans="1:96" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="18" t="s">
-[...100 lines deleted...]
-      <c r="CR38" s="8"/>
+      <c r="A37" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="L7:M8"/>
     <mergeCell ref="Q7:Q9"/>
     <mergeCell ref="R7:R9"/>
     <mergeCell ref="W7:W9"/>
     <mergeCell ref="T7:T9"/>
     <mergeCell ref="U7:U9"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="V7:V9"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="N4:W5"/>
     <mergeCell ref="R6:W6"/>
     <mergeCell ref="P7:P9"/>
     <mergeCell ref="N6:N9"/>
     <mergeCell ref="D7:E8"/>
     <mergeCell ref="B4:M5"/>
     <mergeCell ref="H6:M6"/>
     <mergeCell ref="S7:S9"/>
     <mergeCell ref="O7:O9"/>
     <mergeCell ref="H7:I8"/>
     <mergeCell ref="J7:K8"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:C8"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.73" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="10" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國98年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B952611-70EA-40DA-B59F-6766F9E071A3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4128F7D8-9394-4FEA-AFBB-FF1DAFAD6664}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="F24" sqref="F24"/>
+      <selection pane="bottomRight" activeCell="B10" sqref="B10:E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="80" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
         <v>127</v>
       </c>
-      <c r="BZ1" s="3"/>
-[...2 lines deleted...]
-      <c r="A2" s="49" t="s">
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>5368</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2990</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2378</v>
+      </c>
+      <c r="E10" s="10">
+        <v>171184.663</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>532</v>
+      </c>
+      <c r="C11" s="10">
+        <v>289</v>
+      </c>
+      <c r="D11" s="10">
+        <v>243</v>
+      </c>
+      <c r="E11" s="10">
+        <v>13937.9</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>624</v>
+      </c>
+      <c r="C12" s="10">
+        <v>380</v>
+      </c>
+      <c r="D12" s="10">
+        <v>244</v>
+      </c>
+      <c r="E12" s="10">
+        <v>18988.843000000001</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="10">
+        <v>380</v>
+      </c>
+      <c r="C13" s="10">
+        <v>212</v>
+      </c>
+      <c r="D13" s="10">
+        <v>168</v>
+      </c>
+      <c r="E13" s="10">
+        <v>13337</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10">
+        <v>531</v>
+      </c>
+      <c r="C14" s="10">
+        <v>303</v>
+      </c>
+      <c r="D14" s="10">
+        <v>228</v>
+      </c>
+      <c r="E14" s="10">
+        <v>18098.3</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10">
+        <v>501</v>
+      </c>
+      <c r="C15" s="10">
+        <v>278</v>
+      </c>
+      <c r="D15" s="10">
+        <v>223</v>
+      </c>
+      <c r="E15" s="10">
+        <v>16582.400000000001</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>553</v>
+      </c>
+      <c r="C16" s="10">
+        <v>288</v>
+      </c>
+      <c r="D16" s="10">
+        <v>265</v>
+      </c>
+      <c r="E16" s="10">
+        <v>20781.599999999999</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="19">
+        <v>138</v>
+      </c>
+      <c r="C17" s="19">
+        <v>92</v>
+      </c>
+      <c r="D17" s="19">
+        <v>46</v>
+      </c>
+      <c r="E17" s="19">
+        <v>3816.02</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>23</v>
+      </c>
+      <c r="C18" s="19">
+        <v>11</v>
+      </c>
+      <c r="D18" s="19">
+        <v>12</v>
+      </c>
+      <c r="E18" s="19">
+        <v>734</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="19">
+        <v>138</v>
+      </c>
+      <c r="C19" s="19">
+        <v>78</v>
+      </c>
+      <c r="D19" s="19">
+        <v>60</v>
+      </c>
+      <c r="E19" s="19">
+        <v>4013.1</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>366</v>
+      </c>
+      <c r="C20" s="19">
+        <v>197</v>
+      </c>
+      <c r="D20" s="19">
+        <v>169</v>
+      </c>
+      <c r="E20" s="19">
+        <v>11648.4</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
         <v>129</v>
       </c>
-      <c r="BZ2" s="9"/>
-[...11 lines deleted...]
-      <c r="B4" s="63" t="s">
+      <c r="C21" s="19">
+        <v>72</v>
+      </c>
+      <c r="D21" s="19">
+        <v>57</v>
+      </c>
+      <c r="E21" s="19">
+        <v>4193.7</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>108</v>
+      </c>
+      <c r="C22" s="19">
+        <v>53</v>
+      </c>
+      <c r="D22" s="19">
+        <v>55</v>
+      </c>
+      <c r="E22" s="19">
+        <v>3778</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>319</v>
+      </c>
+      <c r="C23" s="19">
+        <v>189</v>
+      </c>
+      <c r="D23" s="19">
+        <v>130</v>
+      </c>
+      <c r="E23" s="19">
+        <v>11368.3</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>290</v>
+      </c>
+      <c r="C24" s="19">
+        <v>144</v>
+      </c>
+      <c r="D24" s="19">
+        <v>146</v>
+      </c>
+      <c r="E24" s="19">
+        <v>9987.6</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="19">
+        <v>182</v>
+      </c>
+      <c r="C25" s="19">
+        <v>92</v>
+      </c>
+      <c r="D25" s="19">
+        <v>90</v>
+      </c>
+      <c r="E25" s="19">
+        <v>2766.7</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>149</v>
+      </c>
+      <c r="C26" s="19">
+        <v>91</v>
+      </c>
+      <c r="D26" s="19">
+        <v>58</v>
+      </c>
+      <c r="E26" s="19">
+        <v>4336.3999999999996</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>54</v>
+      </c>
+      <c r="C27" s="19">
+        <v>34</v>
+      </c>
+      <c r="D27" s="19">
+        <v>20</v>
+      </c>
+      <c r="E27" s="19">
+        <v>1683.8</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>158</v>
+      </c>
+      <c r="C28" s="19">
+        <v>76</v>
+      </c>
+      <c r="D28" s="19">
+        <v>82</v>
+      </c>
+      <c r="E28" s="19">
+        <v>5393</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>51</v>
+      </c>
+      <c r="C29" s="19">
+        <v>28</v>
+      </c>
+      <c r="D29" s="19">
+        <v>23</v>
+      </c>
+      <c r="E29" s="19">
+        <v>950</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>140</v>
+      </c>
+      <c r="C30" s="19">
+        <v>82</v>
+      </c>
+      <c r="D30" s="19">
+        <v>58</v>
+      </c>
+      <c r="E30" s="19">
+        <v>4717.6000000000004</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
         <v>2</v>
       </c>
-      <c r="C4" s="64"/>
-[...185 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="C31" s="19">
+        <v>1</v>
+      </c>
+      <c r="D31" s="19">
+        <v>1</v>
+      </c>
+      <c r="E31" s="19">
+        <v>72</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="14">
-[...482 lines deleted...]
-    </row>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="D7:D9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B952611-70EA-40DA-B59F-6766F9E071A3}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:CA41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="F24" sqref="F24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>5782</v>
+      </c>
+      <c r="C10" s="10">
+        <v>3270</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2512</v>
+      </c>
+      <c r="E10" s="10">
+        <v>178878.38</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>566</v>
+      </c>
+      <c r="C11" s="10">
+        <v>317</v>
+      </c>
+      <c r="D11" s="10">
+        <v>249</v>
+      </c>
+      <c r="E11" s="10">
+        <v>14999.1</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>804</v>
+      </c>
+      <c r="C12" s="10">
+        <v>468</v>
+      </c>
+      <c r="D12" s="10">
+        <v>336</v>
+      </c>
+      <c r="E12" s="10">
+        <v>18174.57</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="10">
+        <v>397</v>
+      </c>
+      <c r="C13" s="10">
+        <v>225</v>
+      </c>
+      <c r="D13" s="10">
+        <v>172</v>
+      </c>
+      <c r="E13" s="10">
+        <v>13441.6</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10">
+        <v>683</v>
+      </c>
+      <c r="C14" s="10">
+        <v>374</v>
+      </c>
+      <c r="D14" s="10">
+        <v>309</v>
+      </c>
+      <c r="E14" s="10">
+        <v>22826.9</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10">
+        <v>476</v>
+      </c>
+      <c r="C15" s="10">
+        <v>267</v>
+      </c>
+      <c r="D15" s="10">
+        <v>209</v>
+      </c>
+      <c r="E15" s="10">
+        <v>16128.1</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>548</v>
+      </c>
+      <c r="C16" s="10">
+        <v>291</v>
+      </c>
+      <c r="D16" s="10">
+        <v>257</v>
+      </c>
+      <c r="E16" s="10">
+        <v>20598.599999999999</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="19">
+        <v>94</v>
+      </c>
+      <c r="C17" s="19">
+        <v>57</v>
+      </c>
+      <c r="D17" s="19">
+        <v>37</v>
+      </c>
+      <c r="E17" s="19">
+        <v>1829.61</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>38</v>
+      </c>
+      <c r="C18" s="19">
+        <v>27</v>
+      </c>
+      <c r="D18" s="19">
+        <v>11</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1194.5999999999999</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="19">
+        <v>141</v>
+      </c>
+      <c r="C19" s="19">
+        <v>70</v>
+      </c>
+      <c r="D19" s="19">
+        <v>71</v>
+      </c>
+      <c r="E19" s="19">
+        <v>4179.3</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>363</v>
+      </c>
+      <c r="C20" s="19">
+        <v>213</v>
+      </c>
+      <c r="D20" s="19">
+        <v>150</v>
+      </c>
+      <c r="E20" s="19">
+        <v>11220.3</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>202</v>
+      </c>
+      <c r="C21" s="19">
+        <v>112</v>
+      </c>
+      <c r="D21" s="19">
+        <v>90</v>
+      </c>
+      <c r="E21" s="19">
+        <v>6276.4</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>322</v>
+      </c>
+      <c r="C22" s="19">
+        <v>179</v>
+      </c>
+      <c r="D22" s="19">
+        <v>143</v>
+      </c>
+      <c r="E22" s="19">
+        <v>11072.9</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>248</v>
+      </c>
+      <c r="C23" s="19">
+        <v>137</v>
+      </c>
+      <c r="D23" s="19">
+        <v>111</v>
+      </c>
+      <c r="E23" s="19">
+        <v>8648</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>264</v>
+      </c>
+      <c r="C24" s="19">
+        <v>171</v>
+      </c>
+      <c r="D24" s="19">
+        <v>93</v>
+      </c>
+      <c r="E24" s="19">
+        <v>9191</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="19">
+        <v>72</v>
+      </c>
+      <c r="C25" s="19">
+        <v>45</v>
+      </c>
+      <c r="D25" s="19">
+        <v>27</v>
+      </c>
+      <c r="E25" s="19">
+        <v>1845.5</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>149</v>
+      </c>
+      <c r="C26" s="19">
+        <v>77</v>
+      </c>
+      <c r="D26" s="19">
+        <v>72</v>
+      </c>
+      <c r="E26" s="19">
+        <v>4549.8</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>56</v>
+      </c>
+      <c r="C27" s="19">
+        <v>34</v>
+      </c>
+      <c r="D27" s="19">
+        <v>22</v>
+      </c>
+      <c r="E27" s="19">
+        <v>1835.5</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>101</v>
+      </c>
+      <c r="C28" s="19">
+        <v>53</v>
+      </c>
+      <c r="D28" s="19">
+        <v>48</v>
+      </c>
+      <c r="E28" s="19">
+        <v>3148.3</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>66</v>
+      </c>
+      <c r="C29" s="19">
+        <v>35</v>
+      </c>
+      <c r="D29" s="19">
+        <v>31</v>
+      </c>
+      <c r="E29" s="19">
+        <v>1193.7</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>192</v>
+      </c>
+      <c r="C30" s="19">
+        <v>118</v>
+      </c>
+      <c r="D30" s="19">
+        <v>74</v>
+      </c>
+      <c r="E30" s="19">
+        <v>6524.6</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>0</v>
+      </c>
+      <c r="C31" s="19">
+        <v>0</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19">
+        <v>0</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A4:A9"/>
+    <mergeCell ref="B4:E5"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="E6:E9"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="D7:D9"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
+民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="80" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>128</v>
-[...16 lines deleted...]
-      <c r="A4" s="54" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>5785</v>
+      </c>
+      <c r="C10" s="10">
+        <v>3225</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2560</v>
+      </c>
+      <c r="E10" s="10">
+        <v>189273.33500000002</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>531</v>
+      </c>
+      <c r="C11" s="10">
+        <v>301</v>
+      </c>
+      <c r="D11" s="10">
+        <v>230</v>
+      </c>
+      <c r="E11" s="10">
+        <v>14354.3</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>733</v>
+      </c>
+      <c r="C12" s="10">
+        <v>432</v>
+      </c>
+      <c r="D12" s="10">
+        <v>301</v>
+      </c>
+      <c r="E12" s="10">
+        <v>25257.165000000001</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="10">
+        <v>370</v>
+      </c>
+      <c r="C13" s="10">
+        <v>203</v>
+      </c>
+      <c r="D13" s="10">
+        <v>167</v>
+      </c>
+      <c r="E13" s="10">
+        <v>12214</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10">
+        <v>608</v>
+      </c>
+      <c r="C14" s="10">
+        <v>343</v>
+      </c>
+      <c r="D14" s="10">
+        <v>265</v>
+      </c>
+      <c r="E14" s="10">
+        <v>20035</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10">
+        <v>470</v>
+      </c>
+      <c r="C15" s="10">
+        <v>254</v>
+      </c>
+      <c r="D15" s="10">
+        <v>216</v>
+      </c>
+      <c r="E15" s="10">
+        <v>16261.3</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>523</v>
+      </c>
+      <c r="C16" s="10">
+        <v>298</v>
+      </c>
+      <c r="D16" s="10">
+        <v>225</v>
+      </c>
+      <c r="E16" s="10">
+        <v>19666.099999999999</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="19">
+        <v>106</v>
+      </c>
+      <c r="C17" s="19">
+        <v>55</v>
+      </c>
+      <c r="D17" s="19">
+        <v>51</v>
+      </c>
+      <c r="E17" s="19">
+        <v>3083.07</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>52</v>
+      </c>
+      <c r="C18" s="19">
+        <v>33</v>
+      </c>
+      <c r="D18" s="19">
+        <v>19</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1611.9</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="63" t="s">
+      <c r="B19" s="19">
+        <v>72</v>
+      </c>
+      <c r="C19" s="19">
+        <v>38</v>
+      </c>
+      <c r="D19" s="19">
+        <v>34</v>
+      </c>
+      <c r="E19" s="19">
+        <v>1549</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>306</v>
+      </c>
+      <c r="C20" s="19">
+        <v>175</v>
+      </c>
+      <c r="D20" s="19">
+        <v>131</v>
+      </c>
+      <c r="E20" s="19">
+        <v>9447</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>397</v>
+      </c>
+      <c r="C21" s="19">
+        <v>175</v>
+      </c>
+      <c r="D21" s="19">
+        <v>222</v>
+      </c>
+      <c r="E21" s="19">
+        <v>12831</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>280</v>
+      </c>
+      <c r="C22" s="19">
+        <v>150</v>
+      </c>
+      <c r="D22" s="19">
+        <v>130</v>
+      </c>
+      <c r="E22" s="19">
+        <v>9053.1</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>274</v>
+      </c>
+      <c r="C23" s="19">
+        <v>152</v>
+      </c>
+      <c r="D23" s="19">
+        <v>122</v>
+      </c>
+      <c r="E23" s="19">
+        <v>9600</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>427</v>
+      </c>
+      <c r="C24" s="19">
+        <v>241</v>
+      </c>
+      <c r="D24" s="19">
+        <v>186</v>
+      </c>
+      <c r="E24" s="19">
+        <v>15181.7</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="19">
+        <v>108</v>
+      </c>
+      <c r="C25" s="19">
+        <v>82</v>
+      </c>
+      <c r="D25" s="19">
+        <v>26</v>
+      </c>
+      <c r="E25" s="19">
+        <v>2890.05</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>143</v>
+      </c>
+      <c r="C26" s="19">
+        <v>73</v>
+      </c>
+      <c r="D26" s="19">
+        <v>70</v>
+      </c>
+      <c r="E26" s="19">
+        <v>4290.25</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>38</v>
+      </c>
+      <c r="C27" s="19">
+        <v>23</v>
+      </c>
+      <c r="D27" s="19">
+        <v>15</v>
+      </c>
+      <c r="E27" s="19">
+        <v>1297</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>117</v>
+      </c>
+      <c r="C28" s="19">
+        <v>76</v>
+      </c>
+      <c r="D28" s="19">
+        <v>41</v>
+      </c>
+      <c r="E28" s="19">
+        <v>3691.7</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>51</v>
+      </c>
+      <c r="C29" s="19">
+        <v>22</v>
+      </c>
+      <c r="D29" s="19">
+        <v>29</v>
+      </c>
+      <c r="E29" s="19">
+        <v>980</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>176</v>
+      </c>
+      <c r="C30" s="19">
+        <v>98</v>
+      </c>
+      <c r="D30" s="19">
+        <v>78</v>
+      </c>
+      <c r="E30" s="19">
+        <v>5950.7</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>3</v>
+      </c>
+      <c r="C31" s="19">
+        <v>1</v>
+      </c>
+      <c r="D31" s="19">
         <v>2</v>
       </c>
-      <c r="C4" s="64"/>
-[...185 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="E31" s="19">
+        <v>29</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="14">
-[...482 lines deleted...]
-    </row>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:E9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="80" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-      <c r="A2" s="49" t="s">
         <v>124</v>
       </c>
-      <c r="BZ2" s="9"/>
-[...8 lines deleted...]
-      <c r="A4" s="54" t="s">
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>5014</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2731</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2283</v>
+      </c>
+      <c r="E10" s="10">
+        <v>152576.75</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>524</v>
+      </c>
+      <c r="C11" s="10">
+        <v>284</v>
+      </c>
+      <c r="D11" s="10">
+        <v>240</v>
+      </c>
+      <c r="E11" s="10">
+        <v>13814.2</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>644</v>
+      </c>
+      <c r="C12" s="10">
+        <v>376</v>
+      </c>
+      <c r="D12" s="10">
+        <v>268</v>
+      </c>
+      <c r="E12" s="10">
+        <v>19728.25</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="10">
+        <v>325</v>
+      </c>
+      <c r="C13" s="10">
+        <v>185</v>
+      </c>
+      <c r="D13" s="10">
+        <v>140</v>
+      </c>
+      <c r="E13" s="10">
+        <v>10092</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10">
+        <v>253</v>
+      </c>
+      <c r="C14" s="10">
+        <v>151</v>
+      </c>
+      <c r="D14" s="10">
+        <v>102</v>
+      </c>
+      <c r="E14" s="10">
+        <v>8709.6</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10">
+        <v>429</v>
+      </c>
+      <c r="C15" s="10">
+        <v>237</v>
+      </c>
+      <c r="D15" s="10">
+        <v>192</v>
+      </c>
+      <c r="E15" s="10">
+        <v>14540.7</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>571</v>
+      </c>
+      <c r="C16" s="10">
+        <v>298</v>
+      </c>
+      <c r="D16" s="10">
+        <v>273</v>
+      </c>
+      <c r="E16" s="10">
+        <v>21091.3</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="19">
+        <v>69</v>
+      </c>
+      <c r="C17" s="19">
+        <v>30</v>
+      </c>
+      <c r="D17" s="19">
+        <v>39</v>
+      </c>
+      <c r="E17" s="19">
+        <v>1963.9</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>80</v>
+      </c>
+      <c r="C18" s="19">
+        <v>44</v>
+      </c>
+      <c r="D18" s="19">
+        <v>36</v>
+      </c>
+      <c r="E18" s="19">
+        <v>2584.6</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="63" t="s">
-[...17 lines deleted...]
-      <c r="B6" s="61" t="s">
+      <c r="B19" s="19">
+        <v>90</v>
+      </c>
+      <c r="C19" s="19">
+        <v>59</v>
+      </c>
+      <c r="D19" s="19">
+        <v>31</v>
+      </c>
+      <c r="E19" s="19">
+        <v>2921</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>313</v>
+      </c>
+      <c r="C20" s="19">
+        <v>169</v>
+      </c>
+      <c r="D20" s="19">
+        <v>144</v>
+      </c>
+      <c r="E20" s="19">
+        <v>9058.7999999999993</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="C6" s="61"/>
-[...1 lines deleted...]
-      <c r="E6" s="62" t="s">
+      <c r="B21" s="19">
+        <v>255</v>
+      </c>
+      <c r="C21" s="19">
+        <v>131</v>
+      </c>
+      <c r="D21" s="19">
+        <v>124</v>
+      </c>
+      <c r="E21" s="19">
+        <v>5787.9</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
         <v>53</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="51" t="s">
+      <c r="B22" s="19">
+        <v>327</v>
+      </c>
+      <c r="C22" s="19">
+        <v>189</v>
+      </c>
+      <c r="D22" s="19">
+        <v>138</v>
+      </c>
+      <c r="E22" s="19">
+        <v>5711.9</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>273</v>
+      </c>
+      <c r="C23" s="19">
+        <v>126</v>
+      </c>
+      <c r="D23" s="19">
+        <v>147</v>
+      </c>
+      <c r="E23" s="19">
+        <v>9532</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>248</v>
+      </c>
+      <c r="C24" s="19">
+        <v>122</v>
+      </c>
+      <c r="D24" s="19">
+        <v>126</v>
+      </c>
+      <c r="E24" s="19">
+        <v>7803.1</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="19">
+        <v>98</v>
+      </c>
+      <c r="C25" s="19">
+        <v>51</v>
+      </c>
+      <c r="D25" s="19">
+        <v>47</v>
+      </c>
+      <c r="E25" s="19">
+        <v>2369</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>118</v>
+      </c>
+      <c r="C26" s="19">
+        <v>60</v>
+      </c>
+      <c r="D26" s="19">
+        <v>58</v>
+      </c>
+      <c r="E26" s="19">
+        <v>3768.9</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>14</v>
+      </c>
+      <c r="C27" s="19">
+        <v>6</v>
+      </c>
+      <c r="D27" s="19">
         <v>8</v>
       </c>
-      <c r="C7" s="51" t="s">
-[...49 lines deleted...]
-      <c r="B11" s="14">
+      <c r="E27" s="19">
         <v>524</v>
       </c>
-      <c r="C11" s="14">
-[...103 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>135</v>
+      </c>
+      <c r="C28" s="19">
+        <v>72</v>
+      </c>
+      <c r="D28" s="19">
+        <v>63</v>
+      </c>
+      <c r="E28" s="19">
+        <v>4419.3</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>76</v>
+      </c>
+      <c r="C29" s="19">
+        <v>42</v>
+      </c>
+      <c r="D29" s="19">
+        <v>34</v>
+      </c>
+      <c r="E29" s="19">
+        <v>2490.1999999999998</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>166</v>
+      </c>
+      <c r="C30" s="19">
+        <v>94</v>
+      </c>
+      <c r="D30" s="19">
+        <v>72</v>
+      </c>
+      <c r="E30" s="19">
+        <v>5495.1</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>6</v>
+      </c>
+      <c r="C31" s="19">
+        <v>5</v>
+      </c>
+      <c r="D31" s="19">
+        <v>1</v>
+      </c>
+      <c r="E31" s="19">
+        <v>171</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="14">
-[...1241 lines deleted...]
-    </row>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:CA41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>4344</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2403</v>
+      </c>
+      <c r="D10" s="10">
+        <v>1941</v>
+      </c>
+      <c r="E10" s="10">
+        <v>141974.30300000001</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>488</v>
+      </c>
+      <c r="C11" s="10">
+        <v>267</v>
+      </c>
+      <c r="D11" s="10">
+        <v>221</v>
+      </c>
+      <c r="E11" s="10">
+        <v>13016.1</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>470</v>
+      </c>
+      <c r="C12" s="10">
+        <v>271</v>
+      </c>
+      <c r="D12" s="10">
+        <v>199</v>
+      </c>
+      <c r="E12" s="10">
+        <v>14244.47</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="10">
+        <v>308</v>
+      </c>
+      <c r="C13" s="10">
+        <v>180</v>
+      </c>
+      <c r="D13" s="10">
+        <v>128</v>
+      </c>
+      <c r="E13" s="10">
+        <v>9897</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10">
+        <v>166</v>
+      </c>
+      <c r="C14" s="10">
+        <v>101</v>
+      </c>
+      <c r="D14" s="10">
+        <v>65</v>
+      </c>
+      <c r="E14" s="10">
+        <v>5548.1</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10">
+        <v>321</v>
+      </c>
+      <c r="C15" s="10">
+        <v>164</v>
+      </c>
+      <c r="D15" s="10">
+        <v>157</v>
+      </c>
+      <c r="E15" s="10">
+        <v>10801</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>603</v>
+      </c>
+      <c r="C16" s="10">
+        <v>335</v>
+      </c>
+      <c r="D16" s="10">
+        <v>268</v>
+      </c>
+      <c r="E16" s="10">
+        <v>21530.400000000001</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="19">
+        <v>53</v>
+      </c>
+      <c r="C17" s="19">
+        <v>26</v>
+      </c>
+      <c r="D17" s="19">
+        <v>27</v>
+      </c>
+      <c r="E17" s="19">
+        <v>1920.6</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>39</v>
+      </c>
+      <c r="C18" s="19">
+        <v>32</v>
+      </c>
+      <c r="D18" s="19">
+        <v>7</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1313.3</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="19">
+        <v>54</v>
+      </c>
+      <c r="C19" s="19">
+        <v>35</v>
+      </c>
+      <c r="D19" s="19">
+        <v>19</v>
+      </c>
+      <c r="E19" s="19">
+        <v>1720</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>273</v>
+      </c>
+      <c r="C20" s="19">
+        <v>143</v>
+      </c>
+      <c r="D20" s="19">
+        <v>130</v>
+      </c>
+      <c r="E20" s="19">
+        <v>8736.6329999999998</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>168</v>
+      </c>
+      <c r="C21" s="19">
+        <v>74</v>
+      </c>
+      <c r="D21" s="19">
+        <v>94</v>
+      </c>
+      <c r="E21" s="19">
+        <v>5354.8</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>210</v>
+      </c>
+      <c r="C22" s="19">
+        <v>121</v>
+      </c>
+      <c r="D22" s="19">
+        <v>89</v>
+      </c>
+      <c r="E22" s="19">
+        <v>7353.6</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>492</v>
+      </c>
+      <c r="C23" s="19">
+        <v>245</v>
+      </c>
+      <c r="D23" s="19">
+        <v>247</v>
+      </c>
+      <c r="E23" s="19">
+        <v>17511</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>214</v>
+      </c>
+      <c r="C24" s="19">
+        <v>131</v>
+      </c>
+      <c r="D24" s="19">
+        <v>83</v>
+      </c>
+      <c r="E24" s="19">
+        <v>7237.6</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="19">
+        <v>58</v>
+      </c>
+      <c r="C25" s="19">
+        <v>34</v>
+      </c>
+      <c r="D25" s="19">
+        <v>24</v>
+      </c>
+      <c r="E25" s="19">
+        <v>1362.4</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>134</v>
+      </c>
+      <c r="C26" s="19">
+        <v>92</v>
+      </c>
+      <c r="D26" s="19">
+        <v>42</v>
+      </c>
+      <c r="E26" s="19">
+        <v>4005.5</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>16</v>
+      </c>
+      <c r="C27" s="19">
+        <v>9</v>
+      </c>
+      <c r="D27" s="19">
+        <v>7</v>
+      </c>
+      <c r="E27" s="19">
+        <v>554</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>101</v>
+      </c>
+      <c r="C28" s="19">
+        <v>53</v>
+      </c>
+      <c r="D28" s="19">
+        <v>48</v>
+      </c>
+      <c r="E28" s="19">
+        <v>3094.8</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>57</v>
+      </c>
+      <c r="C29" s="19">
+        <v>31</v>
+      </c>
+      <c r="D29" s="19">
+        <v>26</v>
+      </c>
+      <c r="E29" s="19">
+        <v>3039</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>117</v>
+      </c>
+      <c r="C30" s="19">
+        <v>58</v>
+      </c>
+      <c r="D30" s="19">
+        <v>59</v>
+      </c>
+      <c r="E30" s="19">
+        <v>3704</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>2</v>
+      </c>
+      <c r="C31" s="19">
+        <v>1</v>
+      </c>
+      <c r="D31" s="19">
+        <v>1</v>
+      </c>
+      <c r="E31" s="19">
+        <v>30</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="A4:A9"/>
+    <mergeCell ref="B4:E5"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="E6:E9"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="C7:C9"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
+民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="80" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>128</v>
-[...16 lines deleted...]
-      <c r="A4" s="54" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="40" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>5037</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2775</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2262</v>
+      </c>
+      <c r="E10" s="10">
+        <v>151578.60999999999</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>538</v>
+      </c>
+      <c r="C11" s="10">
+        <v>289</v>
+      </c>
+      <c r="D11" s="10">
+        <v>249</v>
+      </c>
+      <c r="E11" s="10">
+        <v>12753.3</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>553</v>
+      </c>
+      <c r="C12" s="10">
+        <v>367</v>
+      </c>
+      <c r="D12" s="10">
+        <v>186</v>
+      </c>
+      <c r="E12" s="10">
+        <v>16351.81</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="10">
+        <v>338</v>
+      </c>
+      <c r="C13" s="10">
+        <v>182</v>
+      </c>
+      <c r="D13" s="10">
+        <v>156</v>
+      </c>
+      <c r="E13" s="10">
+        <v>10063.5</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10">
+        <v>146</v>
+      </c>
+      <c r="C14" s="10">
+        <v>94</v>
+      </c>
+      <c r="D14" s="10">
+        <v>52</v>
+      </c>
+      <c r="E14" s="10">
+        <v>4284</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10">
+        <v>404</v>
+      </c>
+      <c r="C15" s="10">
+        <v>219</v>
+      </c>
+      <c r="D15" s="10">
+        <v>185</v>
+      </c>
+      <c r="E15" s="10">
+        <v>12227</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>667</v>
+      </c>
+      <c r="C16" s="10">
+        <v>346</v>
+      </c>
+      <c r="D16" s="10">
+        <v>321</v>
+      </c>
+      <c r="E16" s="10">
+        <v>22190</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="19">
+        <v>63</v>
+      </c>
+      <c r="C17" s="19">
+        <v>34</v>
+      </c>
+      <c r="D17" s="19">
+        <v>29</v>
+      </c>
+      <c r="E17" s="19">
+        <v>2025</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>45</v>
+      </c>
+      <c r="C18" s="19">
+        <v>26</v>
+      </c>
+      <c r="D18" s="19">
+        <v>19</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1429</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="63" t="s">
-[...17 lines deleted...]
-      <c r="B6" s="61" t="s">
+      <c r="B19" s="19">
+        <v>39</v>
+      </c>
+      <c r="C19" s="19">
+        <v>18</v>
+      </c>
+      <c r="D19" s="19">
+        <v>21</v>
+      </c>
+      <c r="E19" s="19">
+        <v>1059</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>274</v>
+      </c>
+      <c r="C20" s="19">
+        <v>169</v>
+      </c>
+      <c r="D20" s="19">
+        <v>105</v>
+      </c>
+      <c r="E20" s="19">
+        <v>7745</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="C6" s="61"/>
-[...1 lines deleted...]
-      <c r="E6" s="62" t="s">
+      <c r="B21" s="19">
+        <v>305</v>
+      </c>
+      <c r="C21" s="19">
+        <v>146</v>
+      </c>
+      <c r="D21" s="19">
+        <v>159</v>
+      </c>
+      <c r="E21" s="19">
+        <v>8898</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
         <v>53</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="51" t="s">
+      <c r="B22" s="19">
+        <v>241</v>
+      </c>
+      <c r="C22" s="19">
+        <v>132</v>
+      </c>
+      <c r="D22" s="19">
+        <v>109</v>
+      </c>
+      <c r="E22" s="19">
+        <v>7766</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>564</v>
+      </c>
+      <c r="C23" s="19">
+        <v>256</v>
+      </c>
+      <c r="D23" s="19">
+        <v>308</v>
+      </c>
+      <c r="E23" s="19">
+        <v>18445</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>229</v>
+      </c>
+      <c r="C24" s="19">
+        <v>140</v>
+      </c>
+      <c r="D24" s="19">
+        <v>89</v>
+      </c>
+      <c r="E24" s="19">
+        <v>6493</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="19">
+        <v>135</v>
+      </c>
+      <c r="C25" s="19">
+        <v>78</v>
+      </c>
+      <c r="D25" s="19">
+        <v>57</v>
+      </c>
+      <c r="E25" s="19">
+        <v>3276</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>109</v>
+      </c>
+      <c r="C26" s="19">
+        <v>72</v>
+      </c>
+      <c r="D26" s="19">
+        <v>37</v>
+      </c>
+      <c r="E26" s="19">
+        <v>3116</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>16</v>
+      </c>
+      <c r="C27" s="19">
         <v>8</v>
       </c>
-      <c r="C7" s="51" t="s">
-[...121 lines deleted...]
-      <c r="D14" s="14">
+      <c r="D27" s="19">
+        <v>8</v>
+      </c>
+      <c r="E27" s="19">
+        <v>505</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>103</v>
+      </c>
+      <c r="C28" s="19">
         <v>52</v>
       </c>
-      <c r="E14" s="14">
-[...31 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="D28" s="19">
+        <v>51</v>
+      </c>
+      <c r="E28" s="19">
+        <v>2980</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>92</v>
+      </c>
+      <c r="C29" s="19">
+        <v>42</v>
+      </c>
+      <c r="D29" s="19">
+        <v>50</v>
+      </c>
+      <c r="E29" s="19">
+        <v>4607</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>172</v>
+      </c>
+      <c r="C30" s="19">
+        <v>101</v>
+      </c>
+      <c r="D30" s="19">
+        <v>71</v>
+      </c>
+      <c r="E30" s="19">
+        <v>5319</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>3</v>
+      </c>
+      <c r="C31" s="19">
+        <v>3</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19">
+        <v>26</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="20">
+        <v>1</v>
+      </c>
+      <c r="C32" s="20">
+        <v>1</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>20</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="14">
-[...482 lines deleted...]
-    </row>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="D7:D9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="80" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>128</v>
-[...16 lines deleted...]
-      <c r="A4" s="54" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>5113</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2835</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2278</v>
+      </c>
+      <c r="E10" s="10">
+        <v>154453.79300000001</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>421</v>
+      </c>
+      <c r="C11" s="10">
+        <v>260</v>
+      </c>
+      <c r="D11" s="10">
+        <v>161</v>
+      </c>
+      <c r="E11" s="10">
+        <v>9656</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>585</v>
+      </c>
+      <c r="C12" s="10">
+        <v>334</v>
+      </c>
+      <c r="D12" s="10">
+        <v>251</v>
+      </c>
+      <c r="E12" s="10">
+        <v>17610.776000000002</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="10">
+        <v>343</v>
+      </c>
+      <c r="C13" s="10">
+        <v>205</v>
+      </c>
+      <c r="D13" s="10">
+        <v>138</v>
+      </c>
+      <c r="E13" s="10">
+        <v>9956</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10">
+        <v>146</v>
+      </c>
+      <c r="C14" s="10">
+        <v>89</v>
+      </c>
+      <c r="D14" s="10">
+        <v>57</v>
+      </c>
+      <c r="E14" s="10">
+        <v>4019</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10">
+        <v>411</v>
+      </c>
+      <c r="C15" s="10">
+        <v>222</v>
+      </c>
+      <c r="D15" s="10">
+        <v>189</v>
+      </c>
+      <c r="E15" s="10">
+        <v>11888</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>1030</v>
+      </c>
+      <c r="C16" s="10">
+        <v>549</v>
+      </c>
+      <c r="D16" s="10">
+        <v>481</v>
+      </c>
+      <c r="E16" s="10">
+        <v>35310</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="19">
+        <v>79</v>
+      </c>
+      <c r="C17" s="19">
+        <v>41</v>
+      </c>
+      <c r="D17" s="19">
+        <v>38</v>
+      </c>
+      <c r="E17" s="19">
+        <v>2435</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>42</v>
+      </c>
+      <c r="C18" s="19">
+        <v>24</v>
+      </c>
+      <c r="D18" s="19">
+        <v>18</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1525</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="63" t="s">
-[...100 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="B19" s="19">
+        <v>64</v>
+      </c>
+      <c r="C19" s="19">
+        <v>43</v>
+      </c>
+      <c r="D19" s="19">
+        <v>21</v>
+      </c>
+      <c r="E19" s="19">
+        <v>1777</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>205</v>
+      </c>
+      <c r="C20" s="19">
+        <v>119</v>
+      </c>
+      <c r="D20" s="19">
+        <v>86</v>
+      </c>
+      <c r="E20" s="19">
+        <v>5492</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>292</v>
+      </c>
+      <c r="C21" s="19">
+        <v>147</v>
+      </c>
+      <c r="D21" s="19">
+        <v>145</v>
+      </c>
+      <c r="E21" s="19">
+        <v>8715</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>213</v>
+      </c>
+      <c r="C22" s="19">
+        <v>129</v>
+      </c>
+      <c r="D22" s="19">
+        <v>84</v>
+      </c>
+      <c r="E22" s="19">
+        <v>7050</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>422</v>
+      </c>
+      <c r="C23" s="19">
+        <v>199</v>
+      </c>
+      <c r="D23" s="19">
+        <v>223</v>
+      </c>
+      <c r="E23" s="19">
+        <v>14005</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>163</v>
+      </c>
+      <c r="C24" s="19">
+        <v>95</v>
+      </c>
+      <c r="D24" s="19">
+        <v>68</v>
+      </c>
+      <c r="E24" s="19">
+        <v>4901</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
         <v>100</v>
       </c>
-      <c r="B12" s="14">
-[...18 lines deleted...]
-      <c r="A13" s="34" t="s">
+      <c r="B25" s="19">
+        <v>155</v>
+      </c>
+      <c r="C25" s="19">
         <v>106</v>
       </c>
-      <c r="B13" s="14">
-[...18 lines deleted...]
-      <c r="A14" s="34" t="s">
+      <c r="D25" s="19">
+        <v>49</v>
+      </c>
+      <c r="E25" s="19">
+        <v>4051</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
+        <v>109</v>
+      </c>
+      <c r="C26" s="19">
+        <v>59</v>
+      </c>
+      <c r="D26" s="19">
+        <v>50</v>
+      </c>
+      <c r="E26" s="19">
+        <v>2995</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>9</v>
+      </c>
+      <c r="C27" s="19">
+        <v>6</v>
+      </c>
+      <c r="D27" s="19">
+        <v>3</v>
+      </c>
+      <c r="E27" s="19">
+        <v>240</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>119</v>
+      </c>
+      <c r="C28" s="19">
+        <v>56</v>
+      </c>
+      <c r="D28" s="19">
+        <v>63</v>
+      </c>
+      <c r="E28" s="19">
+        <v>3498</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>94</v>
+      </c>
+      <c r="C29" s="19">
+        <v>48</v>
+      </c>
+      <c r="D29" s="19">
+        <v>46</v>
+      </c>
+      <c r="E29" s="19">
+        <v>2850.0169999999998</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>210</v>
+      </c>
+      <c r="C30" s="19">
+        <v>103</v>
+      </c>
+      <c r="D30" s="19">
+        <v>107</v>
+      </c>
+      <c r="E30" s="19">
+        <v>6462</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>1</v>
+      </c>
+      <c r="C31" s="19">
+        <v>1</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19">
         <v>18</v>
       </c>
-      <c r="B14" s="14">
-[...40 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="14">
-[...482 lines deleted...]
-    </row>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="B7:B9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="9" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="80" max="16384" width="9.33203125" style="8"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="5" width="15.83203125" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="58"/>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="55" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="55"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="55"/>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="55"/>
+    </row>
+    <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="10">
+        <v>4734</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2564</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2170</v>
+      </c>
+      <c r="E10" s="10">
+        <v>142077.31899999999</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="10">
+        <v>451</v>
+      </c>
+      <c r="C11" s="10">
+        <v>265</v>
+      </c>
+      <c r="D11" s="10">
+        <v>186</v>
+      </c>
+      <c r="E11" s="10">
+        <v>11434</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="10">
+        <v>600</v>
+      </c>
+      <c r="C12" s="10">
+        <v>353</v>
+      </c>
+      <c r="D12" s="10">
+        <v>247</v>
+      </c>
+      <c r="E12" s="10">
+        <v>17337.77</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="10">
+        <v>333</v>
+      </c>
+      <c r="C13" s="10">
+        <v>178</v>
+      </c>
+      <c r="D13" s="10">
+        <v>155</v>
+      </c>
+      <c r="E13" s="10">
+        <v>9289</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10">
+        <v>108</v>
+      </c>
+      <c r="C14" s="10">
+        <v>62</v>
+      </c>
+      <c r="D14" s="10">
+        <v>46</v>
+      </c>
+      <c r="E14" s="10">
+        <v>3007</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10">
+        <v>354</v>
+      </c>
+      <c r="C15" s="10">
+        <v>175</v>
+      </c>
+      <c r="D15" s="10">
+        <v>179</v>
+      </c>
+      <c r="E15" s="10">
+        <v>10196</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>1056</v>
+      </c>
+      <c r="C16" s="10">
+        <v>531</v>
+      </c>
+      <c r="D16" s="10">
+        <v>525</v>
+      </c>
+      <c r="E16" s="10">
+        <v>35790</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="19">
+        <v>43</v>
+      </c>
+      <c r="C17" s="19">
+        <v>22</v>
+      </c>
+      <c r="D17" s="19">
+        <v>21</v>
+      </c>
+      <c r="E17" s="19">
+        <v>1380</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+    </row>
+    <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="19">
+        <v>39</v>
+      </c>
+      <c r="C18" s="19">
+        <v>19</v>
+      </c>
+      <c r="D18" s="19">
+        <v>20</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1215</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+    </row>
+    <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="19">
+        <v>58</v>
+      </c>
+      <c r="C19" s="19">
+        <v>31</v>
+      </c>
+      <c r="D19" s="19">
+        <v>27</v>
+      </c>
+      <c r="E19" s="19">
+        <v>1815</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+    </row>
+    <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="19">
+        <v>286</v>
+      </c>
+      <c r="C20" s="19">
+        <v>154</v>
+      </c>
+      <c r="D20" s="19">
+        <v>132</v>
+      </c>
+      <c r="E20" s="19">
+        <v>8567</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+    </row>
+    <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19">
+        <v>229</v>
+      </c>
+      <c r="C21" s="19">
+        <v>112</v>
+      </c>
+      <c r="D21" s="19">
+        <v>117</v>
+      </c>
+      <c r="E21" s="19">
+        <v>7122.4989999999998</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+    </row>
+    <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19">
+        <v>164</v>
+      </c>
+      <c r="C22" s="19">
+        <v>86</v>
+      </c>
+      <c r="D22" s="19">
+        <v>78</v>
+      </c>
+      <c r="E22" s="19">
+        <v>5400</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19">
+        <v>107</v>
+      </c>
+      <c r="C23" s="19">
+        <v>53</v>
+      </c>
+      <c r="D23" s="19">
+        <v>54</v>
+      </c>
+      <c r="E23" s="19">
+        <v>3277</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19">
+        <v>180</v>
+      </c>
+      <c r="C24" s="19">
+        <v>114</v>
+      </c>
+      <c r="D24" s="19">
+        <v>66</v>
+      </c>
+      <c r="E24" s="19">
+        <v>5084.25</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+    </row>
+    <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="19">
+        <v>154</v>
+      </c>
+      <c r="C25" s="19">
+        <v>105</v>
+      </c>
+      <c r="D25" s="19">
+        <v>49</v>
+      </c>
+      <c r="E25" s="19">
+        <v>3585</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="19">
         <v>128</v>
       </c>
-      <c r="BZ1" s="3"/>
-[...17 lines deleted...]
-      <c r="B4" s="63" t="s">
+      <c r="C26" s="19">
+        <v>82</v>
+      </c>
+      <c r="D26" s="19">
+        <v>46</v>
+      </c>
+      <c r="E26" s="19">
+        <v>3520</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+    </row>
+    <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="19">
+        <v>22</v>
+      </c>
+      <c r="C27" s="19">
+        <v>8</v>
+      </c>
+      <c r="D27" s="19">
+        <v>14</v>
+      </c>
+      <c r="E27" s="19">
+        <v>571</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+    </row>
+    <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="19">
+        <v>179</v>
+      </c>
+      <c r="C28" s="19">
+        <v>92</v>
+      </c>
+      <c r="D28" s="19">
+        <v>87</v>
+      </c>
+      <c r="E28" s="19">
+        <v>5030</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+    </row>
+    <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="19">
+        <v>93</v>
+      </c>
+      <c r="C29" s="19">
+        <v>40</v>
+      </c>
+      <c r="D29" s="19">
+        <v>53</v>
+      </c>
+      <c r="E29" s="19">
+        <v>3857.8</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+    </row>
+    <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="19">
+        <v>148</v>
+      </c>
+      <c r="C30" s="19">
+        <v>81</v>
+      </c>
+      <c r="D30" s="19">
+        <v>67</v>
+      </c>
+      <c r="E30" s="19">
+        <v>4599</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="19">
+        <v>0</v>
+      </c>
+      <c r="C31" s="19">
+        <v>0</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19">
+        <v>0</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="20">
         <v>2</v>
       </c>
-      <c r="C4" s="64"/>
-[...185 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="C32" s="20">
+        <v>1</v>
+      </c>
+      <c r="D32" s="20">
+        <v>1</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="14">
-[...482 lines deleted...]
-    </row>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
+      <c r="AH33" s="21"/>
+      <c r="AI33" s="21"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="21"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="21"/>
+      <c r="AO33" s="21"/>
+      <c r="AP33" s="21"/>
+      <c r="AQ33" s="21"/>
+      <c r="AR33" s="21"/>
+      <c r="AS33" s="21"/>
+      <c r="AT33" s="21"/>
+      <c r="AU33" s="21"/>
+      <c r="AV33" s="21"/>
+      <c r="AW33" s="21"/>
+      <c r="AX33" s="21"/>
+      <c r="AY33" s="21"/>
+      <c r="AZ33" s="21"/>
+      <c r="BA33" s="21"/>
+      <c r="BB33" s="21"/>
+      <c r="BC33" s="21"/>
+      <c r="BD33" s="21"/>
+      <c r="BE33" s="21"/>
+      <c r="BF33" s="21"/>
+      <c r="BG33" s="21"/>
+      <c r="BH33" s="21"/>
+      <c r="BI33" s="21"/>
+      <c r="BJ33" s="21"/>
+      <c r="BK33" s="21"/>
+      <c r="BL33" s="21"/>
+      <c r="BM33" s="21"/>
+      <c r="BN33" s="21"/>
+      <c r="BO33" s="21"/>
+      <c r="BP33" s="21"/>
+      <c r="BQ33" s="21"/>
+      <c r="BR33" s="21"/>
+      <c r="BS33" s="21"/>
+      <c r="BT33" s="21"/>
+      <c r="BU33" s="21"/>
+      <c r="BV33" s="21"/>
+      <c r="BW33" s="21"/>
+      <c r="BX33" s="21"/>
+      <c r="BY33" s="21"/>
+      <c r="BZ33" s="21"/>
+      <c r="CA33" s="21"/>
+    </row>
+    <row r="34" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:79" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:E9"/>
-    <mergeCell ref="B7:B9"/>
-[...757 lines deleted...]
-    <mergeCell ref="D7:D9"/>
     <mergeCell ref="B7:B9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>34</vt:i4>
+        <vt:i4>36</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="51" baseType="lpstr">
+    <vt:vector size="54" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>'100'!Print_Area</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'102'!Print_Area</vt:lpstr>
       <vt:lpstr>'103'!Print_Area</vt:lpstr>
       <vt:lpstr>'104'!Print_Area</vt:lpstr>
       <vt:lpstr>'105'!Print_Area</vt:lpstr>
       <vt:lpstr>'106'!Print_Area</vt:lpstr>
       <vt:lpstr>'107'!Print_Area</vt:lpstr>
       <vt:lpstr>'108'!Print_Area</vt:lpstr>
       <vt:lpstr>'109'!Print_Area</vt:lpstr>
       <vt:lpstr>'110'!Print_Area</vt:lpstr>
       <vt:lpstr>'111'!Print_Area</vt:lpstr>
       <vt:lpstr>'112'!Print_Area</vt:lpstr>
       <vt:lpstr>'113'!Print_Area</vt:lpstr>
+      <vt:lpstr>'114'!Print_Area</vt:lpstr>
       <vt:lpstr>'98'!Print_Area</vt:lpstr>
       <vt:lpstr>'99'!Print_Area</vt:lpstr>
       <vt:lpstr>歷年!Print_Area</vt:lpstr>
       <vt:lpstr>'100'!Print_Titles</vt:lpstr>
       <vt:lpstr>'101'!Print_Titles</vt:lpstr>
       <vt:lpstr>'102'!Print_Titles</vt:lpstr>
       <vt:lpstr>'103'!Print_Titles</vt:lpstr>
       <vt:lpstr>'104'!Print_Titles</vt:lpstr>
       <vt:lpstr>'105'!Print_Titles</vt:lpstr>
       <vt:lpstr>'106'!Print_Titles</vt:lpstr>
       <vt:lpstr>'107'!Print_Titles</vt:lpstr>
       <vt:lpstr>'108'!Print_Titles</vt:lpstr>
       <vt:lpstr>'109'!Print_Titles</vt:lpstr>
       <vt:lpstr>'110'!Print_Titles</vt:lpstr>
       <vt:lpstr>'111'!Print_Titles</vt:lpstr>
       <vt:lpstr>'112'!Print_Titles</vt:lpstr>
       <vt:lpstr>'113'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'114'!Print_Titles</vt:lpstr>
       <vt:lpstr>'98'!Print_Titles</vt:lpstr>
       <vt:lpstr>'99'!Print_Titles</vt:lpstr>
       <vt:lpstr>歷年!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>衛福部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處李佳霖</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>