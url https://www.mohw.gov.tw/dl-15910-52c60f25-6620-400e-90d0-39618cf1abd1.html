--- v1 (2026-05-30)
+++ v2 (2026-09-06)
@@ -16,163 +16,179 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\115性別統計\04 本部性別指標統計表\115\05\李佳霖\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00視察\06性別平等\01性別統計指標(社福)\11505\03補社工專職人員\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B80C2795-3DA8-4D3D-8221-9662CFB51566}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D34616DF-AB41-4D76-96BA-461573960968}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="817" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="15" windowWidth="12630" windowHeight="15195" tabRatio="817" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="39" r:id="rId1"/>
     <sheet name="114" sheetId="54" r:id="rId2"/>
     <sheet name="113" sheetId="53" r:id="rId3"/>
     <sheet name="112" sheetId="52" r:id="rId4"/>
     <sheet name="111" sheetId="51" r:id="rId5"/>
     <sheet name="110" sheetId="50" r:id="rId6"/>
     <sheet name="109" sheetId="49" r:id="rId7"/>
     <sheet name="108" sheetId="48" r:id="rId8"/>
     <sheet name="107" sheetId="47" r:id="rId9"/>
     <sheet name="106" sheetId="46" r:id="rId10"/>
     <sheet name="105" sheetId="45" r:id="rId11"/>
     <sheet name="104" sheetId="44" r:id="rId12"/>
-    <sheet name="103" sheetId="41" state="hidden" r:id="rId13"/>
-[...2 lines deleted...]
-    <sheet name="100" sheetId="33" state="hidden" r:id="rId16"/>
+    <sheet name="103" sheetId="41" r:id="rId13"/>
+    <sheet name="102" sheetId="37" r:id="rId14"/>
+    <sheet name="101" sheetId="35" r:id="rId15"/>
+    <sheet name="100" sheetId="33" r:id="rId16"/>
     <sheet name="99" sheetId="30" state="hidden" r:id="rId17"/>
     <sheet name="98" sheetId="28" state="hidden" r:id="rId18"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="15">'100'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'101'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'102'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'103'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'104'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'105'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'106'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'107'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'108'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'109'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'110'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'111'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'112'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'113'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'114'!$A$3:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="17">'98'!$A$3:$W$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'99'!$A$3:$W$36</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$3:$AA$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$3:$AA$25</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="15">'100'!$A:$A,'100'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="14">'101'!$A:$A,'101'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="13">'102'!$A:$A,'102'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="12">'103'!$A:$A,'103'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'104'!$A:$A,'104'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'105'!$A:$A,'105'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'106'!$A:$A,'106'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'107'!$A:$A,'107'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'108'!$A:$A,'108'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'109'!$A:$A,'109'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'110'!$A:$A,'110'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'111'!$A:$A,'111'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'112'!$A:$A,'112'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'113'!$A:$A,'113'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'114'!$A:$A,'114'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="17">'98'!$A:$A,'98'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="16">'99'!$A:$A,'99'!$3:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$3:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B14" i="39" l="1"/>
+  <c r="B18" i="39" l="1"/>
+  <c r="C18" i="39"/>
+  <c r="D18" i="39"/>
+  <c r="E18" i="39"/>
+  <c r="B17" i="39"/>
+  <c r="C17" i="39"/>
+  <c r="D17" i="39"/>
+  <c r="E17" i="39"/>
+  <c r="B16" i="39"/>
+  <c r="C16" i="39"/>
+  <c r="D16" i="39"/>
+  <c r="E16" i="39"/>
+  <c r="B15" i="39"/>
+  <c r="C15" i="39"/>
+  <c r="D15" i="39"/>
+  <c r="E15" i="39"/>
+  <c r="B14" i="39"/>
   <c r="C14" i="39"/>
   <c r="D14" i="39"/>
   <c r="E14" i="39"/>
   <c r="B13" i="39"/>
   <c r="C13" i="39"/>
   <c r="D13" i="39"/>
   <c r="E13" i="39"/>
+  <c r="B10" i="39"/>
+  <c r="C10" i="39"/>
+  <c r="D10" i="39"/>
+  <c r="E10" i="39"/>
+  <c r="B11" i="39"/>
+  <c r="C11" i="39"/>
+  <c r="D11" i="39"/>
+  <c r="E11" i="39"/>
   <c r="B12" i="39"/>
   <c r="C12" i="39"/>
   <c r="D12" i="39"/>
   <c r="E12" i="39"/>
-  <c r="B11" i="39"/>
-[...6 lines deleted...]
-  <c r="E10" i="39"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="645" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="649" uniqueCount="134">
   <si>
     <t>Source : County and City Government.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年及區域別</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中低收入老人補助裝置假牙</t>
     </r>
@@ -248,50 +264,142 @@
       <t>計</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>男</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>100</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2011</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>101</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2012</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>102</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2013</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>103</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2014</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2015</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -2524,51 +2632,51 @@
   <si>
     <r>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>,2025</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>104-114</t>
+      <t>98-114</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
@@ -3510,456 +3618,560 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V27"/>
+  <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="F26" sqref="F26"/>
+      <selection pane="bottomRight" activeCell="B24" sqref="B24:E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="11.5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.6640625" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.6640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.5" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="12" customWidth="1"/>
     <col min="20" max="23" width="10.5" bestFit="1" customWidth="1"/>
     <col min="24" max="26" width="9.83203125" customWidth="1"/>
     <col min="27" max="27" width="11.6640625" customWidth="1"/>
     <col min="28" max="28" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="29" max="36" width="11.5" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="38" max="39" width="11.5" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="41" max="42" width="11.5" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="44" max="57" width="9.5" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="10" bestFit="1" customWidth="1"/>
     <col min="59" max="62" width="13.83203125" customWidth="1"/>
     <col min="63" max="63" width="14.6640625" customWidth="1"/>
     <col min="64" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="9.83203125" customWidth="1"/>
     <col min="75" max="78" width="9.5" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="10.83203125" customWidth="1"/>
     <col min="80" max="95" width="9.5" bestFit="1" customWidth="1"/>
     <col min="96" max="96" width="10" bestFit="1" customWidth="1"/>
     <col min="97" max="101" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="52"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="53"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="22">
-        <f>'104'!B10</f>
-        <v>5295</v>
+        <f>'100'!B10</f>
+        <v>5591</v>
       </c>
       <c r="C10" s="22">
-        <f>'104'!C10</f>
-        <v>2958</v>
+        <f>'100'!C10</f>
+        <v>3117</v>
       </c>
       <c r="D10" s="22">
-        <f>'104'!D10</f>
-        <v>2337</v>
+        <f>'100'!D10</f>
+        <v>2474</v>
       </c>
       <c r="E10" s="23">
-        <f>'104'!E10</f>
-        <v>167873</v>
+        <f>'100'!E10</f>
+        <v>176750.73300000001</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="B11" s="22">
-        <f>'105'!B10</f>
-        <v>4449</v>
+        <f>'101'!B10</f>
+        <v>5010</v>
       </c>
       <c r="C11" s="22">
-        <f>'105'!C10</f>
-        <v>2486</v>
+        <f>'101'!C10</f>
+        <v>2808</v>
       </c>
       <c r="D11" s="22">
-        <f>'105'!D10</f>
-        <v>1963</v>
+        <f>'101'!D10</f>
+        <v>2202</v>
       </c>
       <c r="E11" s="23">
-        <f>'105'!E10</f>
-        <v>132678.11600000001</v>
+        <f>'101'!E10</f>
+        <v>158747</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="33" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="B12" s="22">
-        <f>'106'!B10</f>
-        <v>4421</v>
+        <f>'102'!B10</f>
+        <v>3876</v>
       </c>
       <c r="C12" s="22">
-        <f>'106'!C10</f>
-        <v>2461</v>
+        <f>'102'!C10</f>
+        <v>2193</v>
       </c>
       <c r="D12" s="22">
-        <f>'106'!D10</f>
-        <v>1960</v>
+        <f>'102'!D10</f>
+        <v>1683</v>
       </c>
       <c r="E12" s="23">
-        <f>'106'!E10</f>
-        <v>131343.95000000001</v>
+        <f>'102'!E10</f>
+        <v>121994</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
-    <row r="13" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="22">
+        <f>'103'!B10</f>
+        <v>4819</v>
+      </c>
+      <c r="C13" s="22">
+        <f>'103'!C10</f>
+        <v>2711</v>
+      </c>
+      <c r="D13" s="22">
+        <f>'103'!D10</f>
+        <v>2108</v>
+      </c>
+      <c r="E13" s="23">
+        <f>'103'!E10</f>
+        <v>151848</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="22">
+        <f>'104'!B10</f>
+        <v>5295</v>
+      </c>
+      <c r="C14" s="22">
+        <f>'104'!C10</f>
+        <v>2958</v>
+      </c>
+      <c r="D14" s="22">
+        <f>'104'!D10</f>
+        <v>2337</v>
+      </c>
+      <c r="E14" s="23">
+        <f>'104'!E10</f>
+        <v>167873</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="22">
+        <f>'105'!B10</f>
+        <v>4449</v>
+      </c>
+      <c r="C15" s="22">
+        <f>'105'!C10</f>
+        <v>2486</v>
+      </c>
+      <c r="D15" s="22">
+        <f>'105'!D10</f>
+        <v>1963</v>
+      </c>
+      <c r="E15" s="23">
+        <f>'105'!E10</f>
+        <v>132678.11600000001</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="22">
+      <c r="B16" s="22">
+        <f>'106'!B10</f>
+        <v>4421</v>
+      </c>
+      <c r="C16" s="22">
+        <f>'106'!C10</f>
+        <v>2461</v>
+      </c>
+      <c r="D16" s="22">
+        <f>'106'!D10</f>
+        <v>1960</v>
+      </c>
+      <c r="E16" s="23">
+        <f>'106'!E10</f>
+        <v>131343.95000000001</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="22">
         <f>'107'!B10</f>
         <v>4734</v>
       </c>
-      <c r="C13" s="22">
+      <c r="C17" s="22">
         <f>'107'!C10</f>
         <v>2564</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D17" s="22">
         <f>'107'!D10</f>
         <v>2170</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E17" s="23">
         <f>'107'!E10</f>
         <v>142077.31899999999</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B14" s="22">
+    <row r="18" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="22">
         <f>'108'!B10</f>
         <v>5113</v>
       </c>
-      <c r="C14" s="22">
+      <c r="C18" s="22">
         <f>'108'!C10</f>
         <v>2835</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D18" s="22">
         <f>'108'!D10</f>
         <v>2278</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E18" s="22">
         <f>'108'!E10</f>
         <v>154453.79300000001</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...78 lines deleted...]
-    </row>
     <row r="19" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B19" s="43">
+        <v>120</v>
+      </c>
+      <c r="B19" s="22">
+        <v>5037</v>
+      </c>
+      <c r="C19" s="22">
+        <v>2775</v>
+      </c>
+      <c r="D19" s="22">
+        <v>2262</v>
+      </c>
+      <c r="E19" s="22">
+        <v>151578.60999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B20" s="22">
+        <v>4344</v>
+      </c>
+      <c r="C20" s="22">
+        <v>2403</v>
+      </c>
+      <c r="D20" s="22">
+        <v>1941</v>
+      </c>
+      <c r="E20" s="22">
+        <v>141974.30300000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="22">
+        <v>5014</v>
+      </c>
+      <c r="C21" s="22">
+        <v>2731</v>
+      </c>
+      <c r="D21" s="22">
+        <v>2283</v>
+      </c>
+      <c r="E21" s="22">
+        <v>152576.75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22" s="43">
+        <v>5785</v>
+      </c>
+      <c r="C22" s="43">
+        <v>3225</v>
+      </c>
+      <c r="D22" s="43">
+        <v>2560</v>
+      </c>
+      <c r="E22" s="43">
+        <v>189273.33500000002</v>
+      </c>
+      <c r="F22" s="22"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="22"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="22"/>
+      <c r="O22" s="22"/>
+      <c r="P22" s="22"/>
+      <c r="Q22" s="22"/>
+    </row>
+    <row r="23" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="33" t="s">
+        <v>130</v>
+      </c>
+      <c r="B23" s="43">
         <v>5782</v>
       </c>
-      <c r="C19" s="43">
+      <c r="C23" s="43">
         <v>3270</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D23" s="43">
         <v>2512</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E23" s="43">
         <v>178878.38</v>
       </c>
-      <c r="F19" s="22"/>
-[...70 lines deleted...]
-    <row r="25" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="22"/>
+      <c r="L23" s="22"/>
+      <c r="M23" s="22"/>
+      <c r="N23" s="22"/>
+      <c r="O23" s="22"/>
+      <c r="P23" s="22"/>
+      <c r="Q23" s="22"/>
+    </row>
+    <row r="24" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="34" t="s">
+        <v>132</v>
+      </c>
+      <c r="B24" s="42">
+        <v>5364</v>
+      </c>
+      <c r="C24" s="42">
+        <v>2980</v>
+      </c>
+      <c r="D24" s="42">
+        <v>2384</v>
+      </c>
+      <c r="E24" s="42">
+        <v>170928.41300000006</v>
+      </c>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="22"/>
+      <c r="L24" s="22"/>
+      <c r="M24" s="22"/>
+      <c r="N24" s="22"/>
+      <c r="O24" s="22"/>
+      <c r="P24" s="22"/>
+      <c r="Q24" s="22"/>
+    </row>
+    <row r="25" spans="1:22" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="24"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="10"/>
+      <c r="O25" s="10"/>
+      <c r="P25" s="10"/>
+      <c r="Q25" s="10"/>
+      <c r="R25" s="10"/>
+      <c r="S25" s="10"/>
+      <c r="T25" s="10"/>
+      <c r="U25" s="10"/>
+      <c r="V25" s="10"/>
+    </row>
     <row r="26" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:22" s="11" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:E5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="C7:C9"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.62" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國98-102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
@@ -3977,626 +4189,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>4421</v>
       </c>
       <c r="C10" s="10">
         <v>2461</v>
       </c>
       <c r="D10" s="10">
         <v>1960</v>
       </c>
       <c r="E10" s="10">
         <v>131343.95000000001</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>403</v>
       </c>
       <c r="C11" s="10">
         <v>241</v>
       </c>
       <c r="D11" s="10">
         <v>162</v>
       </c>
       <c r="E11" s="10">
         <v>10475.9</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>557</v>
       </c>
       <c r="C12" s="10">
         <v>324</v>
       </c>
       <c r="D12" s="10">
         <v>233</v>
       </c>
       <c r="E12" s="10">
         <v>17433.55</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B13" s="10">
         <v>326</v>
       </c>
       <c r="C13" s="10">
         <v>181</v>
       </c>
       <c r="D13" s="10">
         <v>145</v>
       </c>
       <c r="E13" s="10">
         <v>9626</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10">
         <v>99</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="10">
         <v>45</v>
       </c>
       <c r="E14" s="10">
         <v>2495</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10">
         <v>254</v>
       </c>
       <c r="C15" s="10">
         <v>144</v>
       </c>
       <c r="D15" s="10">
         <v>110</v>
       </c>
       <c r="E15" s="10">
         <v>7386</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="10">
         <v>1182</v>
       </c>
       <c r="C16" s="10">
         <v>640</v>
       </c>
       <c r="D16" s="10">
         <v>542</v>
       </c>
       <c r="E16" s="10">
         <v>37429</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B17" s="19">
         <v>42</v>
       </c>
       <c r="C17" s="19">
         <v>22</v>
       </c>
       <c r="D17" s="19">
         <v>20</v>
       </c>
       <c r="E17" s="19">
         <v>1224</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>34</v>
       </c>
       <c r="C18" s="19">
         <v>19</v>
       </c>
       <c r="D18" s="19">
         <v>15</v>
       </c>
       <c r="E18" s="19">
         <v>1224</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>43</v>
       </c>
       <c r="C19" s="19">
         <v>22</v>
       </c>
       <c r="D19" s="19">
         <v>21</v>
       </c>
       <c r="E19" s="19">
         <v>1190</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>386</v>
       </c>
       <c r="C20" s="19">
         <v>229</v>
       </c>
       <c r="D20" s="19">
         <v>157</v>
       </c>
       <c r="E20" s="19">
         <v>9508</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>192</v>
       </c>
       <c r="C21" s="19">
         <v>102</v>
       </c>
       <c r="D21" s="19">
         <v>90</v>
       </c>
       <c r="E21" s="19">
         <v>6070</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>173</v>
       </c>
       <c r="C22" s="19">
         <v>85</v>
       </c>
       <c r="D22" s="19">
         <v>88</v>
       </c>
       <c r="E22" s="19">
         <v>5405</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>107</v>
       </c>
       <c r="C23" s="19">
         <v>48</v>
       </c>
       <c r="D23" s="19">
         <v>59</v>
       </c>
       <c r="E23" s="19">
         <v>3327</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>150</v>
       </c>
       <c r="C24" s="19">
         <v>86</v>
       </c>
       <c r="D24" s="19">
         <v>64</v>
       </c>
       <c r="E24" s="19">
         <v>4286</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>65</v>
       </c>
       <c r="C25" s="19">
         <v>43</v>
       </c>
       <c r="D25" s="19">
         <v>22</v>
       </c>
       <c r="E25" s="19">
         <v>1376.5</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>86</v>
       </c>
       <c r="C26" s="19">
         <v>54</v>
       </c>
       <c r="D26" s="19">
         <v>32</v>
       </c>
       <c r="E26" s="19">
         <v>2527</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>19</v>
       </c>
       <c r="C27" s="19">
         <v>11</v>
       </c>
       <c r="D27" s="19">
         <v>8</v>
       </c>
       <c r="E27" s="19">
         <v>461</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>121</v>
       </c>
       <c r="C28" s="19">
         <v>59</v>
       </c>
       <c r="D28" s="19">
         <v>62</v>
       </c>
       <c r="E28" s="19">
         <v>3197</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>109</v>
       </c>
       <c r="C29" s="19">
         <v>61</v>
       </c>
       <c r="D29" s="19">
         <v>48</v>
       </c>
       <c r="E29" s="19">
         <v>4716</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>73</v>
       </c>
       <c r="C30" s="19">
         <v>36</v>
       </c>
       <c r="D30" s="19">
         <v>37</v>
       </c>
       <c r="E30" s="19">
         <v>1987</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>0</v>
       </c>
       <c r="C31" s="19">
         <v>0</v>
       </c>
       <c r="D31" s="19">
         <v>0</v>
       </c>
       <c r="E31" s="19">
         <v>0</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -4702,626 +4914,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>4449</v>
       </c>
       <c r="C10" s="10">
         <v>2486</v>
       </c>
       <c r="D10" s="10">
         <v>1963</v>
       </c>
       <c r="E10" s="10">
         <v>132678.11600000001</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>415</v>
       </c>
       <c r="C11" s="10">
         <v>247</v>
       </c>
       <c r="D11" s="10">
         <v>168</v>
       </c>
       <c r="E11" s="10">
         <v>10119.1</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>612</v>
       </c>
       <c r="C12" s="10">
         <v>403</v>
       </c>
       <c r="D12" s="10">
         <v>209</v>
       </c>
       <c r="E12" s="10">
         <v>20942.349999999999</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B13" s="10">
         <v>586</v>
       </c>
       <c r="C13" s="10">
         <v>315</v>
       </c>
       <c r="D13" s="10">
         <v>271</v>
       </c>
       <c r="E13" s="10">
         <v>18072</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10">
         <v>150</v>
       </c>
       <c r="C14" s="10">
         <v>79</v>
       </c>
       <c r="D14" s="10">
         <v>71</v>
       </c>
       <c r="E14" s="10">
         <v>3867</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10">
         <v>310</v>
       </c>
       <c r="C15" s="10">
         <v>165</v>
       </c>
       <c r="D15" s="10">
         <v>145</v>
       </c>
       <c r="E15" s="10">
         <v>9182</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="10">
         <v>736</v>
       </c>
       <c r="C16" s="10">
         <v>403</v>
       </c>
       <c r="D16" s="10">
         <v>333</v>
       </c>
       <c r="E16" s="10">
         <v>24645</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B17" s="19">
         <v>63</v>
       </c>
       <c r="C17" s="19">
         <v>35</v>
       </c>
       <c r="D17" s="19">
         <v>28</v>
       </c>
       <c r="E17" s="19">
         <v>1838.5</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>64</v>
       </c>
       <c r="C18" s="19">
         <v>40</v>
       </c>
       <c r="D18" s="19">
         <v>24</v>
       </c>
       <c r="E18" s="19">
         <v>2002</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>67</v>
       </c>
       <c r="C19" s="19">
         <v>37</v>
       </c>
       <c r="D19" s="19">
         <v>30</v>
       </c>
       <c r="E19" s="19">
         <v>1990</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>315</v>
       </c>
       <c r="C20" s="19">
         <v>156</v>
       </c>
       <c r="D20" s="19">
         <v>159</v>
       </c>
       <c r="E20" s="19">
         <v>9506.6659999999993</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>157</v>
       </c>
       <c r="C21" s="19">
         <v>84</v>
       </c>
       <c r="D21" s="19">
         <v>73</v>
       </c>
       <c r="E21" s="19">
         <v>4810.5</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>166</v>
       </c>
       <c r="C22" s="19">
         <v>94</v>
       </c>
       <c r="D22" s="19">
         <v>72</v>
       </c>
       <c r="E22" s="19">
         <v>5675</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>87</v>
       </c>
       <c r="C23" s="19">
         <v>41</v>
       </c>
       <c r="D23" s="19">
         <v>46</v>
       </c>
       <c r="E23" s="19">
         <v>2598</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>180</v>
       </c>
       <c r="C24" s="19">
         <v>102</v>
       </c>
       <c r="D24" s="19">
         <v>78</v>
       </c>
       <c r="E24" s="19">
         <v>5733</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>50</v>
       </c>
       <c r="C25" s="19">
         <v>29</v>
       </c>
       <c r="D25" s="19">
         <v>21</v>
       </c>
       <c r="E25" s="19">
         <v>1418</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>117</v>
       </c>
       <c r="C26" s="19">
         <v>64</v>
       </c>
       <c r="D26" s="19">
         <v>53</v>
       </c>
       <c r="E26" s="19">
         <v>3690</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>22</v>
       </c>
       <c r="C27" s="19">
         <v>16</v>
       </c>
       <c r="D27" s="19">
         <v>6</v>
       </c>
       <c r="E27" s="19">
         <v>583</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>230</v>
       </c>
       <c r="C28" s="19">
         <v>114</v>
       </c>
       <c r="D28" s="19">
         <v>116</v>
       </c>
       <c r="E28" s="19">
         <v>1493</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="32" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B29" s="19">
         <v>50</v>
       </c>
       <c r="C29" s="19">
         <v>24</v>
       </c>
       <c r="D29" s="19">
         <v>26</v>
       </c>
       <c r="E29" s="19">
         <v>2435</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>72</v>
       </c>
       <c r="C30" s="19">
         <v>38</v>
       </c>
       <c r="D30" s="19">
         <v>34</v>
       </c>
       <c r="E30" s="19">
         <v>2078</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>0</v>
       </c>
       <c r="C31" s="19">
         <v>0</v>
       </c>
       <c r="D31" s="19">
         <v>0</v>
       </c>
       <c r="E31" s="19">
         <v>0</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -5398,655 +5610,655 @@
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.6" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國101年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L22" sqref="L22"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>5295</v>
       </c>
       <c r="C10" s="10">
         <v>2958</v>
       </c>
       <c r="D10" s="10">
         <v>2337</v>
       </c>
       <c r="E10" s="10">
         <v>167873</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>469</v>
       </c>
       <c r="C11" s="10">
         <v>269</v>
       </c>
       <c r="D11" s="10">
         <v>200</v>
       </c>
       <c r="E11" s="10">
         <v>12414</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>546</v>
       </c>
       <c r="C12" s="10">
         <v>357</v>
       </c>
       <c r="D12" s="10">
         <v>189</v>
       </c>
       <c r="E12" s="10">
         <v>19054</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B13" s="10">
         <v>431</v>
       </c>
       <c r="C13" s="10">
         <v>226</v>
       </c>
       <c r="D13" s="10">
         <v>205</v>
       </c>
       <c r="E13" s="10">
         <v>13572</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10">
         <v>430</v>
       </c>
       <c r="C14" s="10">
         <v>248</v>
       </c>
       <c r="D14" s="10">
         <v>182</v>
       </c>
       <c r="E14" s="10">
         <v>12726</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10">
         <v>284</v>
       </c>
       <c r="C15" s="10">
         <v>143</v>
       </c>
       <c r="D15" s="10">
         <v>141</v>
       </c>
       <c r="E15" s="10">
         <v>8539</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="10">
         <v>1354</v>
       </c>
       <c r="C16" s="10">
         <v>734</v>
       </c>
       <c r="D16" s="10">
         <v>620</v>
       </c>
       <c r="E16" s="10">
         <v>45365</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B17" s="19">
         <v>64</v>
       </c>
       <c r="C17" s="19">
         <v>42</v>
       </c>
       <c r="D17" s="19">
         <v>22</v>
       </c>
       <c r="E17" s="19">
         <v>1825</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>35</v>
       </c>
       <c r="C18" s="19">
         <v>22</v>
       </c>
       <c r="D18" s="19">
         <v>13</v>
       </c>
       <c r="E18" s="19">
         <v>1099</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>31</v>
       </c>
       <c r="C19" s="19">
         <v>16</v>
       </c>
       <c r="D19" s="19">
         <v>15</v>
       </c>
       <c r="E19" s="19">
         <v>1045</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>352</v>
       </c>
       <c r="C20" s="19">
         <v>204</v>
       </c>
       <c r="D20" s="19">
         <v>148</v>
       </c>
       <c r="E20" s="19">
         <v>10661</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>163</v>
       </c>
       <c r="C21" s="19">
         <v>81</v>
       </c>
       <c r="D21" s="19">
         <v>82</v>
       </c>
       <c r="E21" s="19">
         <v>4894</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>286</v>
       </c>
       <c r="C22" s="19">
         <v>151</v>
       </c>
       <c r="D22" s="19">
         <v>135</v>
       </c>
       <c r="E22" s="19">
         <v>10056</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>117</v>
       </c>
       <c r="C23" s="19">
         <v>60</v>
       </c>
       <c r="D23" s="19">
         <v>57</v>
       </c>
       <c r="E23" s="19">
         <v>2961</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>173</v>
       </c>
       <c r="C24" s="19">
         <v>99</v>
       </c>
       <c r="D24" s="19">
         <v>74</v>
       </c>
       <c r="E24" s="19">
         <v>5229</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>39</v>
       </c>
       <c r="C25" s="19">
         <v>32</v>
       </c>
       <c r="D25" s="19">
         <v>7</v>
       </c>
       <c r="E25" s="19">
         <v>1191</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>89</v>
       </c>
       <c r="C26" s="19">
         <v>55</v>
       </c>
       <c r="D26" s="19">
         <v>34</v>
       </c>
       <c r="E26" s="19">
         <v>2441</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>36</v>
       </c>
       <c r="C27" s="19">
         <v>20</v>
       </c>
       <c r="D27" s="19">
         <v>16</v>
       </c>
       <c r="E27" s="19">
         <v>1060</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>268</v>
       </c>
       <c r="C28" s="19">
         <v>138</v>
       </c>
       <c r="D28" s="19">
         <v>130</v>
       </c>
       <c r="E28" s="19">
         <v>8759</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>60</v>
       </c>
       <c r="C29" s="19">
         <v>29</v>
       </c>
       <c r="D29" s="19">
         <v>31</v>
       </c>
       <c r="E29" s="19">
         <v>2817</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>68</v>
       </c>
       <c r="C30" s="19">
         <v>32</v>
       </c>
       <c r="D30" s="19">
         <v>36</v>
       </c>
       <c r="E30" s="19">
         <v>2165</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>0</v>
       </c>
       <c r="C31" s="19">
         <v>0</v>
       </c>
       <c r="D31" s="19">
         <v>0</v>
       </c>
       <c r="E31" s="19">
         <v>0</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -6152,626 +6364,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>4819</v>
       </c>
       <c r="C10" s="10">
         <v>2711</v>
       </c>
       <c r="D10" s="10">
         <v>2108</v>
       </c>
       <c r="E10" s="10">
         <v>151848</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>400</v>
       </c>
       <c r="C11" s="10">
         <v>230</v>
       </c>
       <c r="D11" s="10">
         <v>170</v>
       </c>
       <c r="E11" s="10">
         <v>11229</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>511</v>
       </c>
       <c r="C12" s="10">
         <v>320</v>
       </c>
       <c r="D12" s="10">
         <v>191</v>
       </c>
       <c r="E12" s="10">
         <v>18164</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B13" s="10">
         <v>406</v>
       </c>
       <c r="C13" s="10">
         <v>223</v>
       </c>
       <c r="D13" s="10">
         <v>183</v>
       </c>
       <c r="E13" s="10">
         <v>11852</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B14" s="10">
         <v>286</v>
       </c>
       <c r="C14" s="10">
         <v>174</v>
       </c>
       <c r="D14" s="10">
         <v>112</v>
       </c>
       <c r="E14" s="10">
         <v>9005</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B15" s="10">
         <v>1081</v>
       </c>
       <c r="C15" s="10">
         <v>579</v>
       </c>
       <c r="D15" s="10">
         <v>502</v>
       </c>
       <c r="E15" s="10">
         <v>35265</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B16" s="19">
         <v>45</v>
       </c>
       <c r="C16" s="19">
         <v>26</v>
       </c>
       <c r="D16" s="19">
         <v>19</v>
       </c>
       <c r="E16" s="19">
         <v>1430</v>
       </c>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B17" s="19">
         <v>665</v>
       </c>
       <c r="C17" s="19">
         <v>379</v>
       </c>
       <c r="D17" s="19">
         <v>286</v>
       </c>
       <c r="E17" s="19">
         <v>20260</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>40</v>
       </c>
       <c r="C18" s="19">
         <v>28</v>
       </c>
       <c r="D18" s="19">
         <v>12</v>
       </c>
       <c r="E18" s="19">
         <v>1430</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>31</v>
       </c>
       <c r="C19" s="19">
         <v>22</v>
       </c>
       <c r="D19" s="19">
         <v>9</v>
       </c>
       <c r="E19" s="19">
         <v>860</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>353</v>
       </c>
       <c r="C20" s="19">
         <v>196</v>
       </c>
       <c r="D20" s="19">
         <v>157</v>
       </c>
       <c r="E20" s="19">
         <v>11125</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>154</v>
       </c>
       <c r="C21" s="19">
         <v>83</v>
       </c>
       <c r="D21" s="19">
         <v>71</v>
       </c>
       <c r="E21" s="19">
         <v>4702</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>216</v>
       </c>
       <c r="C22" s="19">
         <v>123</v>
       </c>
       <c r="D22" s="19">
         <v>93</v>
       </c>
       <c r="E22" s="19">
         <v>6766</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>143</v>
       </c>
       <c r="C23" s="19">
         <v>73</v>
       </c>
       <c r="D23" s="19">
         <v>70</v>
       </c>
       <c r="E23" s="19">
         <v>4329</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>135</v>
       </c>
       <c r="C24" s="19">
         <v>74</v>
       </c>
       <c r="D24" s="19">
         <v>61</v>
       </c>
       <c r="E24" s="19">
         <v>4405</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>47</v>
       </c>
       <c r="C25" s="19">
         <v>29</v>
       </c>
       <c r="D25" s="19">
         <v>18</v>
       </c>
       <c r="E25" s="19">
         <v>1165</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>78</v>
       </c>
       <c r="C26" s="19">
         <v>46</v>
       </c>
       <c r="D26" s="19">
         <v>32</v>
       </c>
       <c r="E26" s="19">
         <v>2265</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>26</v>
       </c>
       <c r="C27" s="19">
         <v>8</v>
       </c>
       <c r="D27" s="19">
         <v>18</v>
       </c>
       <c r="E27" s="19">
         <v>720</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>108</v>
       </c>
       <c r="C28" s="19">
         <v>58</v>
       </c>
       <c r="D28" s="19">
         <v>50</v>
       </c>
       <c r="E28" s="19">
         <v>3350</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>31</v>
       </c>
       <c r="C29" s="19">
         <v>14</v>
       </c>
       <c r="D29" s="19">
         <v>17</v>
       </c>
       <c r="E29" s="19">
         <v>1456</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>62</v>
       </c>
       <c r="C30" s="19">
         <v>25</v>
       </c>
       <c r="D30" s="19">
         <v>37</v>
       </c>
       <c r="E30" s="19">
         <v>2070</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>1</v>
       </c>
       <c r="C31" s="19">
         <v>1</v>
       </c>
       <c r="D31" s="19">
         <v>0</v>
       </c>
       <c r="E31" s="19">
         <v>0</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -6872,626 +7084,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>3876</v>
       </c>
       <c r="C10" s="10">
         <v>2193</v>
       </c>
       <c r="D10" s="10">
         <v>1683</v>
       </c>
       <c r="E10" s="10">
         <v>121994</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>406</v>
       </c>
       <c r="C11" s="10">
         <v>236</v>
       </c>
       <c r="D11" s="10">
         <v>170</v>
       </c>
       <c r="E11" s="10">
         <v>11368</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>497</v>
       </c>
       <c r="C12" s="10">
         <v>325</v>
       </c>
       <c r="D12" s="10">
         <v>172</v>
       </c>
       <c r="E12" s="10">
         <v>18278</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B13" s="10">
         <v>306</v>
       </c>
       <c r="C13" s="10">
         <v>168</v>
       </c>
       <c r="D13" s="10">
         <v>138</v>
       </c>
       <c r="E13" s="10">
         <v>9048</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B14" s="10">
         <v>275</v>
       </c>
       <c r="C14" s="10">
         <v>147</v>
       </c>
       <c r="D14" s="10">
         <v>128</v>
       </c>
       <c r="E14" s="10">
         <v>8785</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B15" s="10">
         <v>711</v>
       </c>
       <c r="C15" s="10">
         <v>405</v>
       </c>
       <c r="D15" s="10">
         <v>306</v>
       </c>
       <c r="E15" s="10">
         <v>23185</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B16" s="19">
         <v>64</v>
       </c>
       <c r="C16" s="19">
         <v>41</v>
       </c>
       <c r="D16" s="19">
         <v>23</v>
       </c>
       <c r="E16" s="19">
         <v>2153</v>
       </c>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B17" s="19">
         <v>267</v>
       </c>
       <c r="C17" s="19">
         <v>135</v>
       </c>
       <c r="D17" s="19">
         <v>132</v>
       </c>
       <c r="E17" s="19">
         <v>7575</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>40</v>
       </c>
       <c r="C18" s="19">
         <v>28</v>
       </c>
       <c r="D18" s="19">
         <v>12</v>
       </c>
       <c r="E18" s="19">
         <v>1300</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>33</v>
       </c>
       <c r="C19" s="19">
         <v>19</v>
       </c>
       <c r="D19" s="19">
         <v>14</v>
       </c>
       <c r="E19" s="19">
         <v>1050</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>244</v>
       </c>
       <c r="C20" s="19">
         <v>117</v>
       </c>
       <c r="D20" s="19">
         <v>127</v>
       </c>
       <c r="E20" s="19">
         <v>6440</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>147</v>
       </c>
       <c r="C21" s="19">
         <v>82</v>
       </c>
       <c r="D21" s="19">
         <v>65</v>
       </c>
       <c r="E21" s="19">
         <v>4803</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>145</v>
       </c>
       <c r="C22" s="19">
         <v>82</v>
       </c>
       <c r="D22" s="19">
         <v>63</v>
       </c>
       <c r="E22" s="19">
         <v>4520</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>134</v>
       </c>
       <c r="C23" s="19">
         <v>69</v>
       </c>
       <c r="D23" s="19">
         <v>65</v>
       </c>
       <c r="E23" s="19">
         <v>4220</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>257</v>
       </c>
       <c r="C24" s="19">
         <v>147</v>
       </c>
       <c r="D24" s="19">
         <v>110</v>
       </c>
       <c r="E24" s="19">
         <v>8005</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>19</v>
       </c>
       <c r="C25" s="19">
         <v>14</v>
       </c>
       <c r="D25" s="19">
         <v>5</v>
       </c>
       <c r="E25" s="19">
         <v>590</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>58</v>
       </c>
       <c r="C26" s="19">
         <v>36</v>
       </c>
       <c r="D26" s="19">
         <v>22</v>
       </c>
       <c r="E26" s="19">
         <v>1780</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>41</v>
       </c>
       <c r="C27" s="19">
         <v>28</v>
       </c>
       <c r="D27" s="19">
         <v>13</v>
       </c>
       <c r="E27" s="19">
         <v>1185</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>140</v>
       </c>
       <c r="C28" s="19">
         <v>70</v>
       </c>
       <c r="D28" s="19">
         <v>70</v>
       </c>
       <c r="E28" s="19">
         <v>4355</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>36</v>
       </c>
       <c r="C29" s="19">
         <v>15</v>
       </c>
       <c r="D29" s="19">
         <v>21</v>
       </c>
       <c r="E29" s="19">
         <v>1577</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>56</v>
       </c>
       <c r="C30" s="19">
         <v>29</v>
       </c>
       <c r="D30" s="19">
         <v>27</v>
       </c>
       <c r="E30" s="19">
         <v>1779</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>0</v>
       </c>
       <c r="C31" s="19">
         <v>0</v>
       </c>
       <c r="D31" s="19">
         <v>0</v>
       </c>
       <c r="E31" s="19">
         <v>0</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -7592,626 +7804,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="59" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C4" s="60"/>
       <c r="D4" s="60"/>
       <c r="E4" s="61"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="60"/>
       <c r="C5" s="60"/>
       <c r="D5" s="60"/>
       <c r="E5" s="61"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>5010</v>
       </c>
       <c r="C10" s="10">
         <v>2808</v>
       </c>
       <c r="D10" s="10">
         <v>2202</v>
       </c>
       <c r="E10" s="10">
         <v>158747</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>298</v>
       </c>
       <c r="C11" s="10">
         <v>192</v>
       </c>
       <c r="D11" s="10">
         <v>106</v>
       </c>
       <c r="E11" s="10">
         <v>8467</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>481</v>
       </c>
       <c r="C12" s="10">
         <v>316</v>
       </c>
       <c r="D12" s="10">
         <v>165</v>
       </c>
       <c r="E12" s="10">
         <v>17509</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B13" s="10">
         <v>333</v>
       </c>
       <c r="C13" s="10">
         <v>187</v>
       </c>
       <c r="D13" s="10">
         <v>146</v>
       </c>
       <c r="E13" s="10">
         <v>9666</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B14" s="10">
         <v>310</v>
       </c>
       <c r="C14" s="10">
         <v>136</v>
       </c>
       <c r="D14" s="10">
         <v>174</v>
       </c>
       <c r="E14" s="10">
         <v>9940</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B15" s="10">
         <v>1713</v>
       </c>
       <c r="C15" s="10">
         <v>971</v>
       </c>
       <c r="D15" s="10">
         <v>742</v>
       </c>
       <c r="E15" s="10">
         <v>55935</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B16" s="19">
         <v>48</v>
       </c>
       <c r="C16" s="19">
         <v>31</v>
       </c>
       <c r="D16" s="19">
         <v>17</v>
       </c>
       <c r="E16" s="19">
         <v>1379</v>
       </c>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B17" s="19">
         <v>275</v>
       </c>
       <c r="C17" s="19">
         <v>129</v>
       </c>
       <c r="D17" s="19">
         <v>146</v>
       </c>
       <c r="E17" s="19">
         <v>7817</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>59</v>
       </c>
       <c r="C18" s="19">
         <v>30</v>
       </c>
       <c r="D18" s="19">
         <v>29</v>
       </c>
       <c r="E18" s="19">
         <v>1910</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>53</v>
       </c>
       <c r="C19" s="19">
         <v>31</v>
       </c>
       <c r="D19" s="19">
         <v>22</v>
       </c>
       <c r="E19" s="19">
         <v>1510</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>253</v>
       </c>
       <c r="C20" s="19">
         <v>140</v>
       </c>
       <c r="D20" s="19">
         <v>113</v>
       </c>
       <c r="E20" s="19">
         <v>7490</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>187</v>
       </c>
       <c r="C21" s="19">
         <v>97</v>
       </c>
       <c r="D21" s="19">
         <v>90</v>
       </c>
       <c r="E21" s="19">
         <v>5859</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>209</v>
       </c>
       <c r="C22" s="19">
         <v>110</v>
       </c>
       <c r="D22" s="19">
         <v>99</v>
       </c>
       <c r="E22" s="19">
         <v>6246</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>112</v>
       </c>
       <c r="C23" s="19">
         <v>63</v>
       </c>
       <c r="D23" s="19">
         <v>49</v>
       </c>
       <c r="E23" s="19">
         <v>3356</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>292</v>
       </c>
       <c r="C24" s="19">
         <v>164</v>
       </c>
       <c r="D24" s="19">
         <v>128</v>
       </c>
       <c r="E24" s="19">
         <v>9295</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>53</v>
       </c>
       <c r="C25" s="19">
         <v>34</v>
       </c>
       <c r="D25" s="19">
         <v>19</v>
       </c>
       <c r="E25" s="19">
         <v>1619</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>71</v>
       </c>
       <c r="C26" s="19">
         <v>53</v>
       </c>
       <c r="D26" s="19">
         <v>18</v>
       </c>
       <c r="E26" s="19">
         <v>2110</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="32" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B27" s="19">
         <v>46</v>
       </c>
       <c r="C27" s="19">
         <v>27</v>
       </c>
       <c r="D27" s="19">
         <v>19</v>
       </c>
       <c r="E27" s="19">
         <v>1390</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>128</v>
       </c>
       <c r="C28" s="19">
         <v>67</v>
       </c>
       <c r="D28" s="19">
         <v>61</v>
       </c>
       <c r="E28" s="19">
         <v>3940</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>37</v>
       </c>
       <c r="C29" s="19">
         <v>15</v>
       </c>
       <c r="D29" s="19">
         <v>22</v>
       </c>
       <c r="E29" s="19">
         <v>1685</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>52</v>
       </c>
       <c r="C30" s="19">
         <v>15</v>
       </c>
       <c r="D30" s="19">
         <v>37</v>
       </c>
       <c r="E30" s="19">
         <v>1625</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>0</v>
       </c>
       <c r="C31" s="19">
         <v>0</v>
       </c>
       <c r="D31" s="19">
         <v>0</v>
       </c>
       <c r="E31" s="19">
         <v>0</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -8312,626 +8524,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="54" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="60"/>
       <c r="D4" s="60"/>
       <c r="E4" s="61"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="60"/>
       <c r="C5" s="60"/>
       <c r="D5" s="60"/>
       <c r="E5" s="61"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>5591</v>
       </c>
       <c r="C10" s="10">
         <v>3117</v>
       </c>
       <c r="D10" s="10">
         <v>2474</v>
       </c>
       <c r="E10" s="10">
         <v>176750.73300000001</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="30" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>264</v>
       </c>
       <c r="C11" s="10">
         <v>143</v>
       </c>
       <c r="D11" s="10">
         <v>121</v>
       </c>
       <c r="E11" s="10">
         <v>7517.2</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>483</v>
       </c>
       <c r="C12" s="10">
         <v>324</v>
       </c>
       <c r="D12" s="10">
         <v>159</v>
       </c>
       <c r="E12" s="10">
         <v>16737.366000000002</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B13" s="10">
         <v>286</v>
       </c>
       <c r="C13" s="10">
         <v>174</v>
       </c>
       <c r="D13" s="10">
         <v>112</v>
       </c>
       <c r="E13" s="10">
         <v>8067</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B14" s="10">
         <v>371</v>
       </c>
       <c r="C14" s="10">
         <v>201</v>
       </c>
       <c r="D14" s="10">
         <v>170</v>
       </c>
       <c r="E14" s="10">
         <v>12290</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="30" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B15" s="10">
         <v>2194</v>
       </c>
       <c r="C15" s="10">
         <v>1178</v>
       </c>
       <c r="D15" s="10">
         <v>1016</v>
       </c>
       <c r="E15" s="10">
         <v>72320</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B16" s="19">
         <v>112</v>
       </c>
       <c r="C16" s="19">
         <v>69</v>
       </c>
       <c r="D16" s="19">
         <v>43</v>
       </c>
       <c r="E16" s="19">
         <v>3090</v>
       </c>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B17" s="19">
         <v>296</v>
       </c>
       <c r="C17" s="19">
         <v>160</v>
       </c>
       <c r="D17" s="19">
         <v>136</v>
       </c>
       <c r="E17" s="19">
         <v>8604</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>46</v>
       </c>
       <c r="C18" s="19">
         <v>34</v>
       </c>
       <c r="D18" s="19">
         <v>12</v>
       </c>
       <c r="E18" s="19">
         <v>1500</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>78</v>
       </c>
       <c r="C19" s="19">
         <v>51</v>
       </c>
       <c r="D19" s="19">
         <v>27</v>
       </c>
       <c r="E19" s="19">
         <v>2275</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>325</v>
       </c>
       <c r="C20" s="19">
         <v>174</v>
       </c>
       <c r="D20" s="19">
         <v>151</v>
       </c>
       <c r="E20" s="19">
         <v>10025</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>178</v>
       </c>
       <c r="C21" s="19">
         <v>91</v>
       </c>
       <c r="D21" s="19">
         <v>87</v>
       </c>
       <c r="E21" s="19">
         <v>5840</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>291</v>
       </c>
       <c r="C22" s="19">
         <v>161</v>
       </c>
       <c r="D22" s="19">
         <v>130</v>
       </c>
       <c r="E22" s="19">
         <v>7482</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>108</v>
       </c>
       <c r="C23" s="19">
         <v>55</v>
       </c>
       <c r="D23" s="19">
         <v>53</v>
       </c>
       <c r="E23" s="19">
         <v>3270.5</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>132</v>
       </c>
       <c r="C24" s="19">
         <v>75</v>
       </c>
       <c r="D24" s="19">
         <v>57</v>
       </c>
       <c r="E24" s="19">
         <v>4285</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>64</v>
       </c>
       <c r="C25" s="19">
         <v>37</v>
       </c>
       <c r="D25" s="19">
         <v>27</v>
       </c>
       <c r="E25" s="19">
         <v>1985</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>89</v>
       </c>
       <c r="C26" s="19">
         <v>52</v>
       </c>
       <c r="D26" s="19">
         <v>37</v>
       </c>
       <c r="E26" s="19">
         <v>2675</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>44</v>
       </c>
       <c r="C27" s="19">
         <v>22</v>
       </c>
       <c r="D27" s="19">
         <v>22</v>
       </c>
       <c r="E27" s="19">
         <v>1220</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>116</v>
       </c>
       <c r="C28" s="19">
         <v>70</v>
       </c>
       <c r="D28" s="19">
         <v>46</v>
       </c>
       <c r="E28" s="19">
         <v>3850</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>45</v>
       </c>
       <c r="C29" s="19">
         <v>21</v>
       </c>
       <c r="D29" s="19">
         <v>24</v>
       </c>
       <c r="E29" s="19">
         <v>1596.6669999999999</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>64</v>
       </c>
       <c r="C30" s="19">
         <v>23</v>
       </c>
       <c r="D30" s="19">
         <v>41</v>
       </c>
       <c r="E30" s="19">
         <v>1967</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>5</v>
       </c>
       <c r="C31" s="19">
         <v>2</v>
       </c>
       <c r="D31" s="19">
         <v>3</v>
       </c>
       <c r="E31" s="19">
         <v>154</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -9036,284 +9248,284 @@
     <col min="12" max="12" width="10.1640625" bestFit="1" customWidth="1"/>
     <col min="13" max="17" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.6640625" bestFit="1" customWidth="1"/>
     <col min="19" max="23" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="31" width="11.5" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="33" max="34" width="11.5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="36" max="37" width="11.5" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="39" max="52" width="9.5" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="10" bestFit="1" customWidth="1"/>
     <col min="54" max="57" width="13.83203125" customWidth="1"/>
     <col min="58" max="58" width="14.6640625" customWidth="1"/>
     <col min="59" max="68" width="9.5" bestFit="1" customWidth="1"/>
     <col min="69" max="69" width="9.83203125" customWidth="1"/>
     <col min="70" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10.83203125" customWidth="1"/>
     <col min="75" max="90" width="9.5" bestFit="1" customWidth="1"/>
     <col min="91" max="91" width="10" bestFit="1" customWidth="1"/>
     <col min="92" max="96" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="3" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B4" s="62" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="63"/>
       <c r="N4" s="65" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="O4" s="66"/>
       <c r="P4" s="66"/>
       <c r="Q4" s="66"/>
       <c r="R4" s="66"/>
       <c r="S4" s="66"/>
       <c r="T4" s="66"/>
       <c r="U4" s="66"/>
       <c r="V4" s="66"/>
       <c r="W4" s="66"/>
     </row>
     <row r="5" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="52"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="53"/>
       <c r="F5" s="53"/>
       <c r="G5" s="53"/>
       <c r="H5" s="53"/>
       <c r="I5" s="53"/>
       <c r="J5" s="53"/>
       <c r="K5" s="53"/>
       <c r="L5" s="53"/>
       <c r="M5" s="64"/>
       <c r="N5" s="67"/>
       <c r="O5" s="68"/>
       <c r="P5" s="68"/>
       <c r="Q5" s="68"/>
       <c r="R5" s="68"/>
       <c r="S5" s="68"/>
       <c r="T5" s="68"/>
       <c r="U5" s="68"/>
       <c r="V5" s="68"/>
       <c r="W5" s="68"/>
     </row>
     <row r="6" spans="1:28" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="61" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C6" s="69"/>
       <c r="D6" s="69"/>
       <c r="E6" s="69"/>
       <c r="F6" s="69"/>
       <c r="G6" s="70"/>
       <c r="H6" s="62" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="51"/>
       <c r="K6" s="51"/>
       <c r="L6" s="51"/>
       <c r="M6" s="63"/>
       <c r="N6" s="44" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="O6" s="6" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="62" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="S6" s="51"/>
       <c r="T6" s="51"/>
       <c r="U6" s="51"/>
       <c r="V6" s="51"/>
       <c r="W6" s="51"/>
     </row>
     <row r="7" spans="1:28" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="50" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C7" s="47"/>
       <c r="D7" s="50" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="E7" s="47"/>
       <c r="F7" s="50" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="G7" s="47"/>
       <c r="H7" s="50" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I7" s="47"/>
       <c r="J7" s="50" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="K7" s="47"/>
       <c r="L7" s="50" t="s">
         <v>5</v>
       </c>
       <c r="M7" s="47"/>
       <c r="N7" s="45"/>
       <c r="O7" s="44" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P7" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q7" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="R7" s="44" t="s">
         <v>71</v>
       </c>
-      <c r="Q7" s="44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S7" s="44" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="T7" s="44" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="U7" s="44" t="s">
         <v>6</v>
       </c>
       <c r="V7" s="44" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="W7" s="50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="67"/>
       <c r="C8" s="49"/>
       <c r="D8" s="67"/>
       <c r="E8" s="49"/>
       <c r="F8" s="67"/>
       <c r="G8" s="49"/>
       <c r="H8" s="67"/>
       <c r="I8" s="49"/>
       <c r="J8" s="67"/>
       <c r="K8" s="49"/>
       <c r="L8" s="67"/>
       <c r="M8" s="49"/>
       <c r="N8" s="45"/>
       <c r="O8" s="45"/>
       <c r="P8" s="45"/>
       <c r="Q8" s="45"/>
       <c r="R8" s="45"/>
       <c r="S8" s="45"/>
       <c r="T8" s="45"/>
       <c r="U8" s="45"/>
       <c r="V8" s="45"/>
       <c r="W8" s="71"/>
     </row>
     <row r="9" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="H9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="I9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="J9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="K9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N9" s="46"/>
       <c r="O9" s="46"/>
       <c r="P9" s="46"/>
       <c r="Q9" s="46"/>
       <c r="R9" s="46"/>
       <c r="S9" s="46"/>
       <c r="T9" s="46"/>
       <c r="U9" s="46"/>
       <c r="V9" s="46"/>
       <c r="W9" s="67"/>
     </row>
     <row r="10" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="37">
         <v>6171</v>
       </c>
       <c r="C10" s="37">
         <v>453799</v>
       </c>
       <c r="D10" s="37">
         <v>5302</v>
       </c>
       <c r="E10" s="37">
         <v>357672</v>
       </c>
       <c r="F10" s="37">
         <v>869</v>
       </c>
       <c r="G10" s="37">
         <v>96127</v>
       </c>
       <c r="H10" s="37">
         <v>2197</v>
       </c>
       <c r="I10" s="37">
         <v>51270</v>
       </c>
@@ -9345,51 +9557,51 @@
         <v>1442994</v>
       </c>
       <c r="S10" s="37">
         <v>824035</v>
       </c>
       <c r="T10" s="37">
         <v>190846</v>
       </c>
       <c r="U10" s="37">
         <v>162343</v>
       </c>
       <c r="V10" s="37">
         <v>186674</v>
       </c>
       <c r="W10" s="37">
         <v>79096</v>
       </c>
       <c r="X10" s="37"/>
       <c r="Y10" s="37"/>
       <c r="Z10" s="37"/>
       <c r="AA10" s="37"/>
       <c r="AB10" s="37"/>
     </row>
     <row r="11" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B11" s="16">
         <v>907</v>
       </c>
       <c r="C11" s="16">
         <v>43139</v>
       </c>
       <c r="D11" s="16">
         <v>890</v>
       </c>
       <c r="E11" s="16">
         <v>34649</v>
       </c>
       <c r="F11" s="16">
         <v>17</v>
       </c>
       <c r="G11" s="16">
         <v>8490</v>
       </c>
       <c r="H11" s="16">
         <v>81</v>
       </c>
       <c r="I11" s="16">
         <v>3529</v>
       </c>
@@ -9421,51 +9633,51 @@
         <v>2044</v>
       </c>
       <c r="S11" s="16">
         <v>964</v>
       </c>
       <c r="T11" s="16">
         <v>0</v>
       </c>
       <c r="U11" s="16">
         <v>176</v>
       </c>
       <c r="V11" s="16">
         <v>828</v>
       </c>
       <c r="W11" s="16">
         <v>76</v>
       </c>
       <c r="X11" s="16"/>
       <c r="Y11" s="16"/>
       <c r="Z11" s="16"/>
       <c r="AA11" s="16"/>
       <c r="AB11" s="16"/>
     </row>
     <row r="12" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="35" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B12" s="16">
         <v>161</v>
       </c>
       <c r="C12" s="16">
         <v>10989</v>
       </c>
       <c r="D12" s="16">
         <v>156</v>
       </c>
       <c r="E12" s="16">
         <v>10489</v>
       </c>
       <c r="F12" s="16">
         <v>5</v>
       </c>
       <c r="G12" s="16">
         <v>500</v>
       </c>
       <c r="H12" s="16">
         <v>27</v>
       </c>
       <c r="I12" s="16">
         <v>2474</v>
       </c>
@@ -9497,51 +9709,51 @@
         <v>11726</v>
       </c>
       <c r="S12" s="16">
         <v>938</v>
       </c>
       <c r="T12" s="16">
         <v>320</v>
       </c>
       <c r="U12" s="16">
         <v>3506</v>
       </c>
       <c r="V12" s="16">
         <v>6649</v>
       </c>
       <c r="W12" s="16">
         <v>313</v>
       </c>
       <c r="X12" s="16"/>
       <c r="Y12" s="16"/>
       <c r="Z12" s="16"/>
       <c r="AA12" s="16"/>
       <c r="AB12" s="16"/>
     </row>
     <row r="13" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="35" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B13" s="16">
         <v>169</v>
       </c>
       <c r="C13" s="16">
         <v>12697</v>
       </c>
       <c r="D13" s="16">
         <v>169</v>
       </c>
       <c r="E13" s="16">
         <v>12697</v>
       </c>
       <c r="F13" s="16">
         <v>0</v>
       </c>
       <c r="G13" s="16">
         <v>0</v>
       </c>
       <c r="H13" s="16">
         <v>91</v>
       </c>
       <c r="I13" s="16">
         <v>3997</v>
       </c>
@@ -9573,51 +9785,51 @@
         <v>57731</v>
       </c>
       <c r="S13" s="16">
         <v>14225</v>
       </c>
       <c r="T13" s="16">
         <v>13860</v>
       </c>
       <c r="U13" s="16">
         <v>15840</v>
       </c>
       <c r="V13" s="16">
         <v>206</v>
       </c>
       <c r="W13" s="16">
         <v>13600</v>
       </c>
       <c r="X13" s="16"/>
       <c r="Y13" s="16"/>
       <c r="Z13" s="16"/>
       <c r="AA13" s="16"/>
       <c r="AB13" s="16"/>
     </row>
     <row r="14" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="35" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B14" s="16">
         <v>17</v>
       </c>
       <c r="C14" s="16">
         <v>1710</v>
       </c>
       <c r="D14" s="16">
         <v>17</v>
       </c>
       <c r="E14" s="16">
         <v>1710</v>
       </c>
       <c r="F14" s="16">
         <v>0</v>
       </c>
       <c r="G14" s="16">
         <v>0</v>
       </c>
       <c r="H14" s="16">
         <v>6</v>
       </c>
       <c r="I14" s="16">
         <v>720</v>
       </c>
@@ -9649,51 +9861,51 @@
         <v>2995</v>
       </c>
       <c r="S14" s="16">
         <v>0</v>
       </c>
       <c r="T14" s="16">
         <v>1052</v>
       </c>
       <c r="U14" s="16">
         <v>850</v>
       </c>
       <c r="V14" s="16">
         <v>0</v>
       </c>
       <c r="W14" s="16">
         <v>1093</v>
       </c>
       <c r="X14" s="16"/>
       <c r="Y14" s="16"/>
       <c r="Z14" s="16"/>
       <c r="AA14" s="16"/>
       <c r="AB14" s="16"/>
     </row>
     <row r="15" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B15" s="16">
         <v>35</v>
       </c>
       <c r="C15" s="16">
         <v>1505</v>
       </c>
       <c r="D15" s="16">
         <v>5</v>
       </c>
       <c r="E15" s="16">
         <v>505</v>
       </c>
       <c r="F15" s="16">
         <v>30</v>
       </c>
       <c r="G15" s="16">
         <v>1000</v>
       </c>
       <c r="H15" s="16">
         <v>14</v>
       </c>
       <c r="I15" s="16">
         <v>1172</v>
       </c>
@@ -9725,51 +9937,51 @@
         <v>15624</v>
       </c>
       <c r="S15" s="16">
         <v>1969</v>
       </c>
       <c r="T15" s="16">
         <v>0</v>
       </c>
       <c r="U15" s="16">
         <v>10732</v>
       </c>
       <c r="V15" s="16">
         <v>2923</v>
       </c>
       <c r="W15" s="16">
         <v>0</v>
       </c>
       <c r="X15" s="16"/>
       <c r="Y15" s="16"/>
       <c r="Z15" s="16"/>
       <c r="AA15" s="16"/>
       <c r="AB15" s="16"/>
     </row>
     <row r="16" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B16" s="16">
         <v>2</v>
       </c>
       <c r="C16" s="16">
         <v>60</v>
       </c>
       <c r="D16" s="16">
         <v>2</v>
       </c>
       <c r="E16" s="16">
         <v>60</v>
       </c>
       <c r="F16" s="16">
         <v>0</v>
       </c>
       <c r="G16" s="16">
         <v>0</v>
       </c>
       <c r="H16" s="16">
         <v>22</v>
       </c>
       <c r="I16" s="16">
         <v>2040</v>
       </c>
@@ -9801,51 +10013,51 @@
         <v>0</v>
       </c>
       <c r="S16" s="16">
         <v>0</v>
       </c>
       <c r="T16" s="16">
         <v>0</v>
       </c>
       <c r="U16" s="16">
         <v>0</v>
       </c>
       <c r="V16" s="16">
         <v>0</v>
       </c>
       <c r="W16" s="16">
         <v>0</v>
       </c>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
     </row>
     <row r="17" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B17" s="16">
         <v>243</v>
       </c>
       <c r="C17" s="16">
         <v>20337</v>
       </c>
       <c r="D17" s="16">
         <v>212</v>
       </c>
       <c r="E17" s="16">
         <v>18237</v>
       </c>
       <c r="F17" s="16">
         <v>31</v>
       </c>
       <c r="G17" s="16">
         <v>2100</v>
       </c>
       <c r="H17" s="16">
         <v>1434</v>
       </c>
       <c r="I17" s="16">
         <v>5144</v>
       </c>
@@ -9877,51 +10089,51 @@
         <v>14350</v>
       </c>
       <c r="S17" s="16">
         <v>0</v>
       </c>
       <c r="T17" s="16">
         <v>0</v>
       </c>
       <c r="U17" s="16">
         <v>14350</v>
       </c>
       <c r="V17" s="16">
         <v>0</v>
       </c>
       <c r="W17" s="16">
         <v>0</v>
       </c>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
     </row>
     <row r="18" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B18" s="16">
         <v>1240</v>
       </c>
       <c r="C18" s="16">
         <v>82714</v>
       </c>
       <c r="D18" s="16">
         <v>620</v>
       </c>
       <c r="E18" s="16">
         <v>41357</v>
       </c>
       <c r="F18" s="16">
         <v>620</v>
       </c>
       <c r="G18" s="16">
         <v>41357</v>
       </c>
       <c r="H18" s="16">
         <v>19</v>
       </c>
       <c r="I18" s="16">
         <v>1775</v>
       </c>
@@ -9953,51 +10165,51 @@
         <v>28869</v>
       </c>
       <c r="S18" s="16">
         <v>1209</v>
       </c>
       <c r="T18" s="16">
         <v>0</v>
       </c>
       <c r="U18" s="16">
         <v>0</v>
       </c>
       <c r="V18" s="16">
         <v>10177</v>
       </c>
       <c r="W18" s="16">
         <v>17483</v>
       </c>
       <c r="X18" s="16"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
     </row>
     <row r="19" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B19" s="16">
         <v>10</v>
       </c>
       <c r="C19" s="16">
         <v>3482</v>
       </c>
       <c r="D19" s="16">
         <v>10</v>
       </c>
       <c r="E19" s="16">
         <v>3482</v>
       </c>
       <c r="F19" s="16">
         <v>0</v>
       </c>
       <c r="G19" s="16">
         <v>0</v>
       </c>
       <c r="H19" s="16">
         <v>8</v>
       </c>
       <c r="I19" s="16">
         <v>687</v>
       </c>
@@ -10029,51 +10241,51 @@
         <v>300690</v>
       </c>
       <c r="S19" s="16">
         <v>197391</v>
       </c>
       <c r="T19" s="16">
         <v>30303</v>
       </c>
       <c r="U19" s="16">
         <v>1619</v>
       </c>
       <c r="V19" s="16">
         <v>42302</v>
       </c>
       <c r="W19" s="16">
         <v>29075</v>
       </c>
       <c r="X19" s="16"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
     </row>
     <row r="20" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B20" s="16">
         <v>688</v>
       </c>
       <c r="C20" s="16">
         <v>51902</v>
       </c>
       <c r="D20" s="16">
         <v>688</v>
       </c>
       <c r="E20" s="16">
         <v>51902</v>
       </c>
       <c r="F20" s="16">
         <v>0</v>
       </c>
       <c r="G20" s="16">
         <v>0</v>
       </c>
       <c r="H20" s="16">
         <v>11</v>
       </c>
       <c r="I20" s="16">
         <v>1250</v>
       </c>
@@ -10105,51 +10317,51 @@
         <v>0</v>
       </c>
       <c r="S20" s="16">
         <v>0</v>
       </c>
       <c r="T20" s="16">
         <v>0</v>
       </c>
       <c r="U20" s="16">
         <v>0</v>
       </c>
       <c r="V20" s="16">
         <v>0</v>
       </c>
       <c r="W20" s="16">
         <v>0</v>
       </c>
       <c r="X20" s="16"/>
       <c r="Y20" s="16"/>
       <c r="Z20" s="16"/>
       <c r="AA20" s="16"/>
       <c r="AB20" s="16"/>
     </row>
     <row r="21" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B21" s="16">
         <v>7</v>
       </c>
       <c r="C21" s="16">
         <v>1200</v>
       </c>
       <c r="D21" s="16">
         <v>7</v>
       </c>
       <c r="E21" s="16">
         <v>1200</v>
       </c>
       <c r="F21" s="16">
         <v>0</v>
       </c>
       <c r="G21" s="16">
         <v>0</v>
       </c>
       <c r="H21" s="16">
         <v>0</v>
       </c>
       <c r="I21" s="16">
         <v>0</v>
       </c>
@@ -10181,51 +10393,51 @@
         <v>5420</v>
       </c>
       <c r="S21" s="16">
         <v>0</v>
       </c>
       <c r="T21" s="16">
         <v>0</v>
       </c>
       <c r="U21" s="16">
         <v>250</v>
       </c>
       <c r="V21" s="16">
         <v>5050</v>
       </c>
       <c r="W21" s="16">
         <v>120</v>
       </c>
       <c r="X21" s="16"/>
       <c r="Y21" s="16"/>
       <c r="Z21" s="16"/>
       <c r="AA21" s="16"/>
       <c r="AB21" s="16"/>
     </row>
     <row r="22" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="26" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B22" s="16">
         <v>55</v>
       </c>
       <c r="C22" s="16">
         <v>2856</v>
       </c>
       <c r="D22" s="16">
         <v>55</v>
       </c>
       <c r="E22" s="16">
         <v>2856</v>
       </c>
       <c r="F22" s="16">
         <v>0</v>
       </c>
       <c r="G22" s="16">
         <v>0</v>
       </c>
       <c r="H22" s="16">
         <v>57</v>
       </c>
       <c r="I22" s="16">
         <v>7393</v>
       </c>
@@ -10257,51 +10469,51 @@
         <v>27589</v>
       </c>
       <c r="S22" s="16">
         <v>6769</v>
       </c>
       <c r="T22" s="16">
         <v>3908</v>
       </c>
       <c r="U22" s="16">
         <v>542</v>
       </c>
       <c r="V22" s="16">
         <v>15200</v>
       </c>
       <c r="W22" s="16">
         <v>1170</v>
       </c>
       <c r="X22" s="16"/>
       <c r="Y22" s="16"/>
       <c r="Z22" s="16"/>
       <c r="AA22" s="16"/>
       <c r="AB22" s="16"/>
     </row>
     <row r="23" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="26" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B23" s="16">
         <v>384</v>
       </c>
       <c r="C23" s="16">
         <v>35461</v>
       </c>
       <c r="D23" s="16">
         <v>375</v>
       </c>
       <c r="E23" s="16">
         <v>28731</v>
       </c>
       <c r="F23" s="16">
         <v>9</v>
       </c>
       <c r="G23" s="16">
         <v>6730</v>
       </c>
       <c r="H23" s="16">
         <v>15</v>
       </c>
       <c r="I23" s="16">
         <v>425</v>
       </c>
@@ -10333,51 +10545,51 @@
         <v>1270</v>
       </c>
       <c r="S23" s="16">
         <v>0</v>
       </c>
       <c r="T23" s="16">
         <v>0</v>
       </c>
       <c r="U23" s="16">
         <v>0</v>
       </c>
       <c r="V23" s="16">
         <v>1270</v>
       </c>
       <c r="W23" s="16">
         <v>0</v>
       </c>
       <c r="X23" s="16"/>
       <c r="Y23" s="16"/>
       <c r="Z23" s="16"/>
       <c r="AA23" s="16"/>
       <c r="AB23" s="16"/>
     </row>
     <row r="24" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="26" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B24" s="16">
         <v>14</v>
       </c>
       <c r="C24" s="16">
         <v>1230</v>
       </c>
       <c r="D24" s="16">
         <v>14</v>
       </c>
       <c r="E24" s="16">
         <v>1230</v>
       </c>
       <c r="F24" s="16">
         <v>0</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
       </c>
       <c r="H24" s="16">
         <v>15</v>
       </c>
       <c r="I24" s="16">
         <v>576</v>
       </c>
@@ -10409,51 +10621,51 @@
         <v>2320</v>
       </c>
       <c r="S24" s="16">
         <v>1550</v>
       </c>
       <c r="T24" s="16">
         <v>0</v>
       </c>
       <c r="U24" s="16">
         <v>0</v>
       </c>
       <c r="V24" s="16">
         <v>770</v>
       </c>
       <c r="W24" s="16">
         <v>0</v>
       </c>
       <c r="X24" s="16"/>
       <c r="Y24" s="16"/>
       <c r="Z24" s="16"/>
       <c r="AA24" s="16"/>
       <c r="AB24" s="16"/>
     </row>
     <row r="25" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="26" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B25" s="16">
         <v>412</v>
       </c>
       <c r="C25" s="16">
         <v>22778</v>
       </c>
       <c r="D25" s="16">
         <v>385</v>
       </c>
       <c r="E25" s="16">
         <v>18308</v>
       </c>
       <c r="F25" s="16">
         <v>27</v>
       </c>
       <c r="G25" s="16">
         <v>4470</v>
       </c>
       <c r="H25" s="16">
         <v>70</v>
       </c>
       <c r="I25" s="16">
         <v>7696</v>
       </c>
@@ -10485,51 +10697,51 @@
         <v>8066</v>
       </c>
       <c r="S25" s="16">
         <v>2264</v>
       </c>
       <c r="T25" s="16">
         <v>761</v>
       </c>
       <c r="U25" s="16">
         <v>1682</v>
       </c>
       <c r="V25" s="16">
         <v>2096</v>
       </c>
       <c r="W25" s="16">
         <v>1263</v>
       </c>
       <c r="X25" s="16"/>
       <c r="Y25" s="16"/>
       <c r="Z25" s="16"/>
       <c r="AA25" s="16"/>
       <c r="AB25" s="16"/>
     </row>
     <row r="26" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="26" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B26" s="16">
         <v>44</v>
       </c>
       <c r="C26" s="16">
         <v>12743</v>
       </c>
       <c r="D26" s="16">
         <v>20</v>
       </c>
       <c r="E26" s="16">
         <v>743</v>
       </c>
       <c r="F26" s="16">
         <v>24</v>
       </c>
       <c r="G26" s="16">
         <v>12000</v>
       </c>
       <c r="H26" s="16">
         <v>9</v>
       </c>
       <c r="I26" s="16">
         <v>719</v>
       </c>
@@ -10561,51 +10773,51 @@
         <v>0</v>
       </c>
       <c r="S26" s="16">
         <v>0</v>
       </c>
       <c r="T26" s="16">
         <v>0</v>
       </c>
       <c r="U26" s="16">
         <v>0</v>
       </c>
       <c r="V26" s="16">
         <v>0</v>
       </c>
       <c r="W26" s="16">
         <v>0</v>
       </c>
       <c r="X26" s="16"/>
       <c r="Y26" s="16"/>
       <c r="Z26" s="16"/>
       <c r="AA26" s="16"/>
       <c r="AB26" s="16"/>
     </row>
     <row r="27" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="26" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B27" s="16">
         <v>9</v>
       </c>
       <c r="C27" s="16">
         <v>1720</v>
       </c>
       <c r="D27" s="16">
         <v>8</v>
       </c>
       <c r="E27" s="16">
         <v>720</v>
       </c>
       <c r="F27" s="16">
         <v>1</v>
       </c>
       <c r="G27" s="16">
         <v>1000</v>
       </c>
       <c r="H27" s="16">
         <v>4</v>
       </c>
       <c r="I27" s="16">
         <v>390</v>
       </c>
@@ -10637,51 +10849,51 @@
         <v>69490</v>
       </c>
       <c r="S27" s="16">
         <v>68454</v>
       </c>
       <c r="T27" s="16">
         <v>0</v>
       </c>
       <c r="U27" s="16">
         <v>1036</v>
       </c>
       <c r="V27" s="16">
         <v>0</v>
       </c>
       <c r="W27" s="16">
         <v>0</v>
       </c>
       <c r="X27" s="16"/>
       <c r="Y27" s="16"/>
       <c r="Z27" s="16"/>
       <c r="AA27" s="16"/>
       <c r="AB27" s="16"/>
     </row>
     <row r="28" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="26" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B28" s="16">
         <v>153</v>
       </c>
       <c r="C28" s="16">
         <v>10974</v>
       </c>
       <c r="D28" s="16">
         <v>151</v>
       </c>
       <c r="E28" s="16">
         <v>10894</v>
       </c>
       <c r="F28" s="16">
         <v>2</v>
       </c>
       <c r="G28" s="16">
         <v>80</v>
       </c>
       <c r="H28" s="16">
         <v>17</v>
       </c>
       <c r="I28" s="16">
         <v>656</v>
       </c>
@@ -10713,51 +10925,51 @@
         <v>1409</v>
       </c>
       <c r="S28" s="16">
         <v>0</v>
       </c>
       <c r="T28" s="16">
         <v>0</v>
       </c>
       <c r="U28" s="16">
         <v>1409</v>
       </c>
       <c r="V28" s="16">
         <v>0</v>
       </c>
       <c r="W28" s="16">
         <v>0</v>
       </c>
       <c r="X28" s="16"/>
       <c r="Y28" s="16"/>
       <c r="Z28" s="16"/>
       <c r="AA28" s="16"/>
       <c r="AB28" s="16"/>
     </row>
     <row r="29" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B29" s="16">
         <v>713</v>
       </c>
       <c r="C29" s="16">
         <v>52048</v>
       </c>
       <c r="D29" s="16">
         <v>652</v>
       </c>
       <c r="E29" s="16">
         <v>47216</v>
       </c>
       <c r="F29" s="16">
         <v>61</v>
       </c>
       <c r="G29" s="16">
         <v>4832</v>
       </c>
       <c r="H29" s="16">
         <v>13</v>
       </c>
       <c r="I29" s="16">
         <v>1329</v>
       </c>
@@ -10789,51 +11001,51 @@
         <v>132888</v>
       </c>
       <c r="S29" s="16">
         <v>132888</v>
       </c>
       <c r="T29" s="16">
         <v>0</v>
       </c>
       <c r="U29" s="16">
         <v>0</v>
       </c>
       <c r="V29" s="16">
         <v>0</v>
       </c>
       <c r="W29" s="16">
         <v>0</v>
       </c>
       <c r="X29" s="16"/>
       <c r="Y29" s="16"/>
       <c r="Z29" s="16"/>
       <c r="AA29" s="16"/>
       <c r="AB29" s="16"/>
     </row>
     <row r="30" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="26" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B30" s="16">
         <v>18</v>
       </c>
       <c r="C30" s="16">
         <v>4436</v>
       </c>
       <c r="D30" s="16">
         <v>13</v>
       </c>
       <c r="E30" s="16">
         <v>1726</v>
       </c>
       <c r="F30" s="16">
         <v>5</v>
       </c>
       <c r="G30" s="16">
         <v>2710</v>
       </c>
       <c r="H30" s="16">
         <v>33</v>
       </c>
       <c r="I30" s="16">
         <v>1307</v>
       </c>
@@ -10865,51 +11077,51 @@
         <v>23825</v>
       </c>
       <c r="S30" s="16">
         <v>0</v>
       </c>
       <c r="T30" s="16">
         <v>6378</v>
       </c>
       <c r="U30" s="16">
         <v>16226</v>
       </c>
       <c r="V30" s="16">
         <v>1221</v>
       </c>
       <c r="W30" s="16">
         <v>0</v>
       </c>
       <c r="X30" s="16"/>
       <c r="Y30" s="16"/>
       <c r="Z30" s="16"/>
       <c r="AA30" s="16"/>
       <c r="AB30" s="16"/>
     </row>
     <row r="31" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="26" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B31" s="16">
         <v>277</v>
       </c>
       <c r="C31" s="16">
         <v>22818</v>
       </c>
       <c r="D31" s="16">
         <v>268</v>
       </c>
       <c r="E31" s="16">
         <v>19570</v>
       </c>
       <c r="F31" s="16">
         <v>9</v>
       </c>
       <c r="G31" s="16">
         <v>3248</v>
       </c>
       <c r="H31" s="16">
         <v>28</v>
       </c>
       <c r="I31" s="16">
         <v>3179</v>
       </c>
@@ -10941,51 +11153,51 @@
         <v>51127</v>
       </c>
       <c r="S31" s="16">
         <v>25129</v>
       </c>
       <c r="T31" s="16">
         <v>0</v>
       </c>
       <c r="U31" s="16">
         <v>14660</v>
       </c>
       <c r="V31" s="16">
         <v>4031</v>
       </c>
       <c r="W31" s="16">
         <v>7307</v>
       </c>
       <c r="X31" s="16"/>
       <c r="Y31" s="16"/>
       <c r="Z31" s="16"/>
       <c r="AA31" s="16"/>
       <c r="AB31" s="16"/>
     </row>
     <row r="32" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="35" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B32" s="37">
         <v>54</v>
       </c>
       <c r="C32" s="37">
         <v>13162</v>
       </c>
       <c r="D32" s="37">
         <v>54</v>
       </c>
       <c r="E32" s="37">
         <v>13162</v>
       </c>
       <c r="F32" s="37">
         <v>0</v>
       </c>
       <c r="G32" s="37">
         <v>0</v>
       </c>
       <c r="H32" s="37">
         <v>211</v>
       </c>
       <c r="I32" s="37">
         <v>3954</v>
       </c>
@@ -11017,51 +11229,51 @@
         <v>335068</v>
       </c>
       <c r="S32" s="37">
         <v>169946</v>
       </c>
       <c r="T32" s="37">
         <v>12816</v>
       </c>
       <c r="U32" s="37">
         <v>61823</v>
       </c>
       <c r="V32" s="37">
         <v>82887</v>
       </c>
       <c r="W32" s="37">
         <v>7596</v>
       </c>
       <c r="X32" s="37"/>
       <c r="Y32" s="37"/>
       <c r="Z32" s="37"/>
       <c r="AA32" s="37"/>
       <c r="AB32" s="37"/>
     </row>
     <row r="33" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="35" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B33" s="37">
         <v>546</v>
       </c>
       <c r="C33" s="37">
         <v>41738</v>
       </c>
       <c r="D33" s="37">
         <v>529</v>
       </c>
       <c r="E33" s="37">
         <v>35378</v>
       </c>
       <c r="F33" s="37">
         <v>17</v>
       </c>
       <c r="G33" s="37">
         <v>6360</v>
       </c>
       <c r="H33" s="37">
         <v>12</v>
       </c>
       <c r="I33" s="37">
         <v>858</v>
       </c>
@@ -11093,51 +11305,51 @@
         <v>350493</v>
       </c>
       <c r="S33" s="37">
         <v>200339</v>
       </c>
       <c r="T33" s="37">
         <v>121448</v>
       </c>
       <c r="U33" s="37">
         <v>17642</v>
       </c>
       <c r="V33" s="37">
         <v>11064</v>
       </c>
       <c r="W33" s="37">
         <v>0</v>
       </c>
       <c r="X33" s="37"/>
       <c r="Y33" s="37"/>
       <c r="Z33" s="37"/>
       <c r="AA33" s="37"/>
       <c r="AB33" s="37"/>
     </row>
     <row r="34" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B34" s="16">
         <v>2</v>
       </c>
       <c r="C34" s="16">
         <v>850</v>
       </c>
       <c r="D34" s="16">
         <v>2</v>
       </c>
       <c r="E34" s="16">
         <v>850</v>
       </c>
       <c r="F34" s="16">
         <v>0</v>
       </c>
       <c r="G34" s="16">
         <v>0</v>
       </c>
       <c r="H34" s="16">
         <v>0</v>
       </c>
       <c r="I34" s="16">
         <v>0</v>
       </c>
@@ -11169,51 +11381,51 @@
         <v>0</v>
       </c>
       <c r="S34" s="16">
         <v>0</v>
       </c>
       <c r="T34" s="16">
         <v>0</v>
       </c>
       <c r="U34" s="16">
         <v>0</v>
       </c>
       <c r="V34" s="16">
         <v>0</v>
       </c>
       <c r="W34" s="16">
         <v>0</v>
       </c>
       <c r="X34" s="16"/>
       <c r="Y34" s="16"/>
       <c r="Z34" s="16"/>
       <c r="AA34" s="16"/>
       <c r="AB34" s="16"/>
     </row>
     <row r="35" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="36" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B35" s="17">
         <v>11</v>
       </c>
       <c r="C35" s="17">
         <v>1250</v>
       </c>
       <c r="D35" s="17">
         <v>0</v>
       </c>
       <c r="E35" s="17">
         <v>0</v>
       </c>
       <c r="F35" s="17">
         <v>11</v>
       </c>
       <c r="G35" s="17">
         <v>1250</v>
       </c>
       <c r="H35" s="17">
         <v>0</v>
       </c>
       <c r="I35" s="17">
         <v>0</v>
       </c>
@@ -11245,51 +11457,51 @@
         <v>0</v>
       </c>
       <c r="S35" s="17">
         <v>0</v>
       </c>
       <c r="T35" s="17">
         <v>0</v>
       </c>
       <c r="U35" s="17">
         <v>0</v>
       </c>
       <c r="V35" s="17">
         <v>0</v>
       </c>
       <c r="W35" s="17">
         <v>0</v>
       </c>
       <c r="X35" s="17"/>
       <c r="Y35" s="17"/>
       <c r="Z35" s="17"/>
       <c r="AA35" s="17"/>
       <c r="AB35" s="17"/>
     </row>
     <row r="36" spans="1:96" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="18"/>
       <c r="U36" s="18"/>
       <c r="V36" s="18"/>
       <c r="W36" s="18"/>
       <c r="X36" s="18"/>
       <c r="Y36" s="18"/>
@@ -11428,284 +11640,284 @@
     <col min="12" max="12" width="10.1640625" bestFit="1" customWidth="1"/>
     <col min="13" max="17" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.6640625" bestFit="1" customWidth="1"/>
     <col min="19" max="23" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="31" width="11.5" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="33" max="34" width="11.5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="36" max="37" width="11.5" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="39" max="52" width="9.5" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="10" bestFit="1" customWidth="1"/>
     <col min="54" max="57" width="13.83203125" customWidth="1"/>
     <col min="58" max="58" width="14.6640625" customWidth="1"/>
     <col min="59" max="68" width="9.5" bestFit="1" customWidth="1"/>
     <col min="69" max="69" width="9.83203125" customWidth="1"/>
     <col min="70" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10.83203125" customWidth="1"/>
     <col min="75" max="90" width="9.5" bestFit="1" customWidth="1"/>
     <col min="91" max="91" width="10" bestFit="1" customWidth="1"/>
     <col min="92" max="96" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="3" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="62" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="63"/>
       <c r="N4" s="65" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="O4" s="66"/>
       <c r="P4" s="66"/>
       <c r="Q4" s="66"/>
       <c r="R4" s="66"/>
       <c r="S4" s="66"/>
       <c r="T4" s="66"/>
       <c r="U4" s="66"/>
       <c r="V4" s="66"/>
       <c r="W4" s="66"/>
     </row>
     <row r="5" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="52"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="53"/>
       <c r="F5" s="53"/>
       <c r="G5" s="53"/>
       <c r="H5" s="53"/>
       <c r="I5" s="53"/>
       <c r="J5" s="53"/>
       <c r="K5" s="53"/>
       <c r="L5" s="53"/>
       <c r="M5" s="64"/>
       <c r="N5" s="67"/>
       <c r="O5" s="68"/>
       <c r="P5" s="68"/>
       <c r="Q5" s="68"/>
       <c r="R5" s="68"/>
       <c r="S5" s="68"/>
       <c r="T5" s="68"/>
       <c r="U5" s="68"/>
       <c r="V5" s="68"/>
       <c r="W5" s="68"/>
     </row>
     <row r="6" spans="1:28" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="61" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C6" s="69"/>
       <c r="D6" s="69"/>
       <c r="E6" s="69"/>
       <c r="F6" s="69"/>
       <c r="G6" s="70"/>
       <c r="H6" s="62" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="51"/>
       <c r="K6" s="51"/>
       <c r="L6" s="51"/>
       <c r="M6" s="63"/>
       <c r="N6" s="44" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="62" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="S6" s="51"/>
       <c r="T6" s="51"/>
       <c r="U6" s="51"/>
       <c r="V6" s="51"/>
       <c r="W6" s="51"/>
     </row>
     <row r="7" spans="1:28" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="50" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C7" s="47"/>
       <c r="D7" s="50" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="E7" s="47"/>
       <c r="F7" s="50" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="G7" s="47"/>
       <c r="H7" s="50" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I7" s="47"/>
       <c r="J7" s="50" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="K7" s="47"/>
       <c r="L7" s="50" t="s">
         <v>5</v>
       </c>
       <c r="M7" s="47"/>
       <c r="N7" s="45"/>
       <c r="O7" s="44" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P7" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q7" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="R7" s="44" t="s">
         <v>71</v>
       </c>
-      <c r="Q7" s="44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S7" s="44" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="T7" s="44" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="U7" s="44" t="s">
         <v>6</v>
       </c>
       <c r="V7" s="44" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="W7" s="50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="67"/>
       <c r="C8" s="49"/>
       <c r="D8" s="67"/>
       <c r="E8" s="49"/>
       <c r="F8" s="67"/>
       <c r="G8" s="49"/>
       <c r="H8" s="67"/>
       <c r="I8" s="49"/>
       <c r="J8" s="67"/>
       <c r="K8" s="49"/>
       <c r="L8" s="67"/>
       <c r="M8" s="49"/>
       <c r="N8" s="45"/>
       <c r="O8" s="45"/>
       <c r="P8" s="45"/>
       <c r="Q8" s="45"/>
       <c r="R8" s="45"/>
       <c r="S8" s="45"/>
       <c r="T8" s="45"/>
       <c r="U8" s="45"/>
       <c r="V8" s="45"/>
       <c r="W8" s="71"/>
     </row>
     <row r="9" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="H9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="I9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="J9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="K9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L9" s="15" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M9" s="15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N9" s="46"/>
       <c r="O9" s="46"/>
       <c r="P9" s="46"/>
       <c r="Q9" s="46"/>
       <c r="R9" s="46"/>
       <c r="S9" s="46"/>
       <c r="T9" s="46"/>
       <c r="U9" s="46"/>
       <c r="V9" s="46"/>
       <c r="W9" s="67"/>
     </row>
     <row r="10" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="37">
         <v>5288</v>
       </c>
       <c r="C10" s="37">
         <v>454622</v>
       </c>
       <c r="D10" s="37">
         <v>4392</v>
       </c>
       <c r="E10" s="37">
         <v>291800</v>
       </c>
       <c r="F10" s="37">
         <v>896</v>
       </c>
       <c r="G10" s="37">
         <v>162822</v>
       </c>
       <c r="H10" s="37">
         <v>703</v>
       </c>
       <c r="I10" s="37">
         <v>51659</v>
       </c>
@@ -11737,51 +11949,51 @@
         <v>1360850</v>
       </c>
       <c r="S10" s="37">
         <v>769902</v>
       </c>
       <c r="T10" s="37">
         <v>164120</v>
       </c>
       <c r="U10" s="37">
         <v>167671</v>
       </c>
       <c r="V10" s="37">
         <v>183976</v>
       </c>
       <c r="W10" s="37">
         <v>75181</v>
       </c>
       <c r="X10" s="37"/>
       <c r="Y10" s="37"/>
       <c r="Z10" s="37"/>
       <c r="AA10" s="37"/>
       <c r="AB10" s="37"/>
     </row>
     <row r="11" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B11" s="16">
         <v>716</v>
       </c>
       <c r="C11" s="16">
         <v>61930</v>
       </c>
       <c r="D11" s="16">
         <v>699</v>
       </c>
       <c r="E11" s="16">
         <v>50519</v>
       </c>
       <c r="F11" s="16">
         <v>17</v>
       </c>
       <c r="G11" s="16">
         <v>11411</v>
       </c>
       <c r="H11" s="16">
         <v>72</v>
       </c>
       <c r="I11" s="16">
         <v>4521</v>
       </c>
@@ -11813,51 +12025,51 @@
         <v>580</v>
       </c>
       <c r="S11" s="16">
         <v>399</v>
       </c>
       <c r="T11" s="16">
         <v>0</v>
       </c>
       <c r="U11" s="16">
         <v>0</v>
       </c>
       <c r="V11" s="16">
         <v>87</v>
       </c>
       <c r="W11" s="16">
         <v>94</v>
       </c>
       <c r="X11" s="16"/>
       <c r="Y11" s="16"/>
       <c r="Z11" s="16"/>
       <c r="AA11" s="16"/>
       <c r="AB11" s="16"/>
     </row>
     <row r="12" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="35" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B12" s="16">
         <v>287</v>
       </c>
       <c r="C12" s="16">
         <v>14516</v>
       </c>
       <c r="D12" s="16">
         <v>279</v>
       </c>
       <c r="E12" s="16">
         <v>12316</v>
       </c>
       <c r="F12" s="16">
         <v>8</v>
       </c>
       <c r="G12" s="16">
         <v>2200</v>
       </c>
       <c r="H12" s="16">
         <v>17</v>
       </c>
       <c r="I12" s="16">
         <v>1264</v>
       </c>
@@ -11889,51 +12101,51 @@
         <v>10961</v>
       </c>
       <c r="S12" s="16">
         <v>927</v>
       </c>
       <c r="T12" s="16">
         <v>366</v>
       </c>
       <c r="U12" s="16">
         <v>3123</v>
       </c>
       <c r="V12" s="16">
         <v>6179</v>
       </c>
       <c r="W12" s="16">
         <v>366</v>
       </c>
       <c r="X12" s="16"/>
       <c r="Y12" s="16"/>
       <c r="Z12" s="16"/>
       <c r="AA12" s="16"/>
       <c r="AB12" s="16"/>
     </row>
     <row r="13" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="35" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B13" s="16">
         <v>169</v>
       </c>
       <c r="C13" s="16">
         <v>11078</v>
       </c>
       <c r="D13" s="16">
         <v>169</v>
       </c>
       <c r="E13" s="16">
         <v>11078</v>
       </c>
       <c r="F13" s="16">
         <v>0</v>
       </c>
       <c r="G13" s="16">
         <v>0</v>
       </c>
       <c r="H13" s="16">
         <v>31</v>
       </c>
       <c r="I13" s="16">
         <v>5860</v>
       </c>
@@ -11965,51 +12177,51 @@
         <v>57120</v>
       </c>
       <c r="S13" s="16">
         <v>14210</v>
       </c>
       <c r="T13" s="16">
         <v>13866</v>
       </c>
       <c r="U13" s="16">
         <v>15420</v>
       </c>
       <c r="V13" s="16">
         <v>214</v>
       </c>
       <c r="W13" s="16">
         <v>13410</v>
       </c>
       <c r="X13" s="16"/>
       <c r="Y13" s="16"/>
       <c r="Z13" s="16"/>
       <c r="AA13" s="16"/>
       <c r="AB13" s="16"/>
     </row>
     <row r="14" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="35" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B14" s="16">
         <v>14</v>
       </c>
       <c r="C14" s="16">
         <v>1450</v>
       </c>
       <c r="D14" s="16">
         <v>9</v>
       </c>
       <c r="E14" s="16">
         <v>850</v>
       </c>
       <c r="F14" s="16">
         <v>5</v>
       </c>
       <c r="G14" s="16">
         <v>600</v>
       </c>
       <c r="H14" s="16">
         <v>6</v>
       </c>
       <c r="I14" s="16">
         <v>720</v>
       </c>
@@ -12041,51 +12253,51 @@
         <v>4635</v>
       </c>
       <c r="S14" s="16">
         <v>0</v>
       </c>
       <c r="T14" s="16">
         <v>2421</v>
       </c>
       <c r="U14" s="16">
         <v>474</v>
       </c>
       <c r="V14" s="16">
         <v>0</v>
       </c>
       <c r="W14" s="16">
         <v>1740</v>
       </c>
       <c r="X14" s="16"/>
       <c r="Y14" s="16"/>
       <c r="Z14" s="16"/>
       <c r="AA14" s="16"/>
       <c r="AB14" s="16"/>
     </row>
     <row r="15" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B15" s="16">
         <v>11</v>
       </c>
       <c r="C15" s="16">
         <v>1006</v>
       </c>
       <c r="D15" s="16">
         <v>11</v>
       </c>
       <c r="E15" s="16">
         <v>1006</v>
       </c>
       <c r="F15" s="16">
         <v>0</v>
       </c>
       <c r="G15" s="16">
         <v>0</v>
       </c>
       <c r="H15" s="16">
         <v>12</v>
       </c>
       <c r="I15" s="16">
         <v>442</v>
       </c>
@@ -12117,51 +12329,51 @@
         <v>13700</v>
       </c>
       <c r="S15" s="16">
         <v>757</v>
       </c>
       <c r="T15" s="16">
         <v>0</v>
       </c>
       <c r="U15" s="16">
         <v>11517</v>
       </c>
       <c r="V15" s="16">
         <v>1426</v>
       </c>
       <c r="W15" s="16">
         <v>0</v>
       </c>
       <c r="X15" s="16"/>
       <c r="Y15" s="16"/>
       <c r="Z15" s="16"/>
       <c r="AA15" s="16"/>
       <c r="AB15" s="16"/>
     </row>
     <row r="16" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B16" s="16">
         <v>6</v>
       </c>
       <c r="C16" s="16">
         <v>1150</v>
       </c>
       <c r="D16" s="16">
         <v>6</v>
       </c>
       <c r="E16" s="16">
         <v>1150</v>
       </c>
       <c r="F16" s="16">
         <v>0</v>
       </c>
       <c r="G16" s="16">
         <v>0</v>
       </c>
       <c r="H16" s="16">
         <v>24</v>
       </c>
       <c r="I16" s="16">
         <v>2250</v>
       </c>
@@ -12193,51 +12405,51 @@
         <v>0</v>
       </c>
       <c r="S16" s="16">
         <v>0</v>
       </c>
       <c r="T16" s="16">
         <v>0</v>
       </c>
       <c r="U16" s="16">
         <v>0</v>
       </c>
       <c r="V16" s="16">
         <v>0</v>
       </c>
       <c r="W16" s="16">
         <v>0</v>
       </c>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
     </row>
     <row r="17" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B17" s="16">
         <v>198</v>
       </c>
       <c r="C17" s="16">
         <v>13444</v>
       </c>
       <c r="D17" s="16">
         <v>98</v>
       </c>
       <c r="E17" s="16">
         <v>8002</v>
       </c>
       <c r="F17" s="16">
         <v>100</v>
       </c>
       <c r="G17" s="16">
         <v>5442</v>
       </c>
       <c r="H17" s="16">
         <v>6</v>
       </c>
       <c r="I17" s="16">
         <v>219</v>
       </c>
@@ -12269,51 +12481,51 @@
         <v>950</v>
       </c>
       <c r="S17" s="16">
         <v>0</v>
       </c>
       <c r="T17" s="16">
         <v>0</v>
       </c>
       <c r="U17" s="16">
         <v>950</v>
       </c>
       <c r="V17" s="16">
         <v>0</v>
       </c>
       <c r="W17" s="16">
         <v>0</v>
       </c>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
     </row>
     <row r="18" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B18" s="16">
         <v>1128</v>
       </c>
       <c r="C18" s="16">
         <v>88634</v>
       </c>
       <c r="D18" s="16">
         <v>564</v>
       </c>
       <c r="E18" s="16">
         <v>44317</v>
       </c>
       <c r="F18" s="16">
         <v>564</v>
       </c>
       <c r="G18" s="16">
         <v>44317</v>
       </c>
       <c r="H18" s="16">
         <v>24</v>
       </c>
       <c r="I18" s="16">
         <v>2320</v>
       </c>
@@ -12345,51 +12557,51 @@
         <v>31551</v>
       </c>
       <c r="S18" s="16">
         <v>679</v>
       </c>
       <c r="T18" s="16">
         <v>0</v>
       </c>
       <c r="U18" s="16">
         <v>0</v>
       </c>
       <c r="V18" s="16">
         <v>10944</v>
       </c>
       <c r="W18" s="16">
         <v>19928</v>
       </c>
       <c r="X18" s="16"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
     </row>
     <row r="19" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B19" s="16">
         <v>76</v>
       </c>
       <c r="C19" s="16">
         <v>9307</v>
       </c>
       <c r="D19" s="16">
         <v>73</v>
       </c>
       <c r="E19" s="16">
         <v>6307</v>
       </c>
       <c r="F19" s="16">
         <v>3</v>
       </c>
       <c r="G19" s="16">
         <v>3000</v>
       </c>
       <c r="H19" s="16">
         <v>28</v>
       </c>
       <c r="I19" s="16">
         <v>2832</v>
       </c>
@@ -12421,51 +12633,51 @@
         <v>80157</v>
       </c>
       <c r="S19" s="16">
         <v>68020</v>
       </c>
       <c r="T19" s="16">
         <v>105</v>
       </c>
       <c r="U19" s="16">
         <v>196</v>
       </c>
       <c r="V19" s="16">
         <v>9270</v>
       </c>
       <c r="W19" s="16">
         <v>2566</v>
       </c>
       <c r="X19" s="16"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
     </row>
     <row r="20" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B20" s="16">
         <v>290</v>
       </c>
       <c r="C20" s="16">
         <v>25272</v>
       </c>
       <c r="D20" s="16">
         <v>290</v>
       </c>
       <c r="E20" s="16">
         <v>25272</v>
       </c>
       <c r="F20" s="16">
         <v>0</v>
       </c>
       <c r="G20" s="16">
         <v>0</v>
       </c>
       <c r="H20" s="16">
         <v>9</v>
       </c>
       <c r="I20" s="16">
         <v>1170</v>
       </c>
@@ -12497,51 +12709,51 @@
         <v>0</v>
       </c>
       <c r="S20" s="16">
         <v>0</v>
       </c>
       <c r="T20" s="16">
         <v>0</v>
       </c>
       <c r="U20" s="16">
         <v>0</v>
       </c>
       <c r="V20" s="16">
         <v>0</v>
       </c>
       <c r="W20" s="16">
         <v>0</v>
       </c>
       <c r="X20" s="16"/>
       <c r="Y20" s="16"/>
       <c r="Z20" s="16"/>
       <c r="AA20" s="16"/>
       <c r="AB20" s="16"/>
     </row>
     <row r="21" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B21" s="16">
         <v>17</v>
       </c>
       <c r="C21" s="16">
         <v>1578</v>
       </c>
       <c r="D21" s="16">
         <v>17</v>
       </c>
       <c r="E21" s="16">
         <v>1578</v>
       </c>
       <c r="F21" s="16">
         <v>0</v>
       </c>
       <c r="G21" s="16">
         <v>0</v>
       </c>
       <c r="H21" s="16">
         <v>48</v>
       </c>
       <c r="I21" s="16">
         <v>1072</v>
       </c>
@@ -12573,51 +12785,51 @@
         <v>2902</v>
       </c>
       <c r="S21" s="16">
         <v>0</v>
       </c>
       <c r="T21" s="16">
         <v>0</v>
       </c>
       <c r="U21" s="16">
         <v>450</v>
       </c>
       <c r="V21" s="16">
         <v>2232</v>
       </c>
       <c r="W21" s="16">
         <v>220</v>
       </c>
       <c r="X21" s="16"/>
       <c r="Y21" s="16"/>
       <c r="Z21" s="16"/>
       <c r="AA21" s="16"/>
       <c r="AB21" s="16"/>
     </row>
     <row r="22" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="26" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B22" s="16">
         <v>24</v>
       </c>
       <c r="C22" s="16">
         <v>1548</v>
       </c>
       <c r="D22" s="16">
         <v>24</v>
       </c>
       <c r="E22" s="16">
         <v>1548</v>
       </c>
       <c r="F22" s="16">
         <v>0</v>
       </c>
       <c r="G22" s="16">
         <v>0</v>
       </c>
       <c r="H22" s="16">
         <v>59</v>
       </c>
       <c r="I22" s="16">
         <v>7102</v>
       </c>
@@ -12649,51 +12861,51 @@
         <v>53998</v>
       </c>
       <c r="S22" s="16">
         <v>11429</v>
       </c>
       <c r="T22" s="16">
         <v>8958</v>
       </c>
       <c r="U22" s="16">
         <v>743</v>
       </c>
       <c r="V22" s="16">
         <v>30697</v>
       </c>
       <c r="W22" s="16">
         <v>2171</v>
       </c>
       <c r="X22" s="16"/>
       <c r="Y22" s="16"/>
       <c r="Z22" s="16"/>
       <c r="AA22" s="16"/>
       <c r="AB22" s="16"/>
     </row>
     <row r="23" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="26" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B23" s="16">
         <v>74</v>
       </c>
       <c r="C23" s="16">
         <v>3810</v>
       </c>
       <c r="D23" s="16">
         <v>74</v>
       </c>
       <c r="E23" s="16">
         <v>3810</v>
       </c>
       <c r="F23" s="16">
         <v>0</v>
       </c>
       <c r="G23" s="16">
         <v>0</v>
       </c>
       <c r="H23" s="16">
         <v>18</v>
       </c>
       <c r="I23" s="16">
         <v>1690</v>
       </c>
@@ -12725,51 +12937,51 @@
         <v>4594</v>
       </c>
       <c r="S23" s="16">
         <v>3092</v>
       </c>
       <c r="T23" s="16">
         <v>0</v>
       </c>
       <c r="U23" s="16">
         <v>902</v>
       </c>
       <c r="V23" s="16">
         <v>100</v>
       </c>
       <c r="W23" s="16">
         <v>500</v>
       </c>
       <c r="X23" s="16"/>
       <c r="Y23" s="16"/>
       <c r="Z23" s="16"/>
       <c r="AA23" s="16"/>
       <c r="AB23" s="16"/>
     </row>
     <row r="24" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="26" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B24" s="16">
         <v>4</v>
       </c>
       <c r="C24" s="16">
         <v>700</v>
       </c>
       <c r="D24" s="16">
         <v>4</v>
       </c>
       <c r="E24" s="16">
         <v>700</v>
       </c>
       <c r="F24" s="16">
         <v>0</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
       </c>
       <c r="H24" s="16">
         <v>6</v>
       </c>
       <c r="I24" s="16">
         <v>209</v>
       </c>
@@ -12801,51 +13013,51 @@
         <v>8007</v>
       </c>
       <c r="S24" s="16">
         <v>3300</v>
       </c>
       <c r="T24" s="16">
         <v>1327</v>
       </c>
       <c r="U24" s="16">
         <v>2340</v>
       </c>
       <c r="V24" s="16">
         <v>1040</v>
       </c>
       <c r="W24" s="16">
         <v>0</v>
       </c>
       <c r="X24" s="16"/>
       <c r="Y24" s="16"/>
       <c r="Z24" s="16"/>
       <c r="AA24" s="16"/>
       <c r="AB24" s="16"/>
     </row>
     <row r="25" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="26" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B25" s="16">
         <v>280</v>
       </c>
       <c r="C25" s="16">
         <v>26717</v>
       </c>
       <c r="D25" s="16">
         <v>269</v>
       </c>
       <c r="E25" s="16">
         <v>13717</v>
       </c>
       <c r="F25" s="16">
         <v>11</v>
       </c>
       <c r="G25" s="16">
         <v>13000</v>
       </c>
       <c r="H25" s="16">
         <v>79</v>
       </c>
       <c r="I25" s="16">
         <v>11363</v>
       </c>
@@ -12877,51 +13089,51 @@
         <v>5378</v>
       </c>
       <c r="S25" s="16">
         <v>1587</v>
       </c>
       <c r="T25" s="16">
         <v>868</v>
       </c>
       <c r="U25" s="16">
         <v>634</v>
       </c>
       <c r="V25" s="16">
         <v>1674</v>
       </c>
       <c r="W25" s="16">
         <v>615</v>
       </c>
       <c r="X25" s="16"/>
       <c r="Y25" s="16"/>
       <c r="Z25" s="16"/>
       <c r="AA25" s="16"/>
       <c r="AB25" s="16"/>
     </row>
     <row r="26" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="26" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B26" s="16">
         <v>18</v>
       </c>
       <c r="C26" s="16">
         <v>62306</v>
       </c>
       <c r="D26" s="16">
         <v>7</v>
       </c>
       <c r="E26" s="16">
         <v>610</v>
       </c>
       <c r="F26" s="16">
         <v>11</v>
       </c>
       <c r="G26" s="16">
         <v>61696</v>
       </c>
       <c r="H26" s="16">
         <v>54</v>
       </c>
       <c r="I26" s="16">
         <v>666</v>
       </c>
@@ -12953,51 +13165,51 @@
         <v>0</v>
       </c>
       <c r="S26" s="16">
         <v>0</v>
       </c>
       <c r="T26" s="16">
         <v>0</v>
       </c>
       <c r="U26" s="16">
         <v>0</v>
       </c>
       <c r="V26" s="16">
         <v>0</v>
       </c>
       <c r="W26" s="16">
         <v>0</v>
       </c>
       <c r="X26" s="16"/>
       <c r="Y26" s="16"/>
       <c r="Z26" s="16"/>
       <c r="AA26" s="16"/>
       <c r="AB26" s="16"/>
     </row>
     <row r="27" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="26" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B27" s="16">
         <v>12</v>
       </c>
       <c r="C27" s="16">
         <v>1560</v>
       </c>
       <c r="D27" s="16">
         <v>10</v>
       </c>
       <c r="E27" s="16">
         <v>260</v>
       </c>
       <c r="F27" s="16">
         <v>2</v>
       </c>
       <c r="G27" s="16">
         <v>1300</v>
       </c>
       <c r="H27" s="16">
         <v>6</v>
       </c>
       <c r="I27" s="16">
         <v>280</v>
       </c>
@@ -13029,51 +13241,51 @@
         <v>59289</v>
       </c>
       <c r="S27" s="16">
         <v>59202</v>
       </c>
       <c r="T27" s="16">
         <v>0</v>
       </c>
       <c r="U27" s="16">
         <v>87</v>
       </c>
       <c r="V27" s="16">
         <v>0</v>
       </c>
       <c r="W27" s="16">
         <v>0</v>
       </c>
       <c r="X27" s="16"/>
       <c r="Y27" s="16"/>
       <c r="Z27" s="16"/>
       <c r="AA27" s="16"/>
       <c r="AB27" s="16"/>
     </row>
     <row r="28" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="26" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B28" s="16">
         <v>112</v>
       </c>
       <c r="C28" s="16">
         <v>9215</v>
       </c>
       <c r="D28" s="16">
         <v>112</v>
       </c>
       <c r="E28" s="16">
         <v>9215</v>
       </c>
       <c r="F28" s="16">
         <v>0</v>
       </c>
       <c r="G28" s="16">
         <v>0</v>
       </c>
       <c r="H28" s="16">
         <v>28</v>
       </c>
       <c r="I28" s="16">
         <v>801</v>
       </c>
@@ -13105,51 +13317,51 @@
         <v>1331</v>
       </c>
       <c r="S28" s="16">
         <v>0</v>
       </c>
       <c r="T28" s="16">
         <v>0</v>
       </c>
       <c r="U28" s="16">
         <v>1331</v>
       </c>
       <c r="V28" s="16">
         <v>0</v>
       </c>
       <c r="W28" s="16">
         <v>0</v>
       </c>
       <c r="X28" s="16"/>
       <c r="Y28" s="16"/>
       <c r="Z28" s="16"/>
       <c r="AA28" s="16"/>
       <c r="AB28" s="16"/>
     </row>
     <row r="29" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B29" s="16">
         <v>490</v>
       </c>
       <c r="C29" s="16">
         <v>25765</v>
       </c>
       <c r="D29" s="16">
         <v>442</v>
       </c>
       <c r="E29" s="16">
         <v>22259</v>
       </c>
       <c r="F29" s="16">
         <v>48</v>
       </c>
       <c r="G29" s="16">
         <v>3506</v>
       </c>
       <c r="H29" s="16">
         <v>13</v>
       </c>
       <c r="I29" s="16">
         <v>1364</v>
       </c>
@@ -13181,51 +13393,51 @@
         <v>146192</v>
       </c>
       <c r="S29" s="16">
         <v>146192</v>
       </c>
       <c r="T29" s="16">
         <v>0</v>
       </c>
       <c r="U29" s="16">
         <v>0</v>
       </c>
       <c r="V29" s="16">
         <v>0</v>
       </c>
       <c r="W29" s="16">
         <v>0</v>
       </c>
       <c r="X29" s="16"/>
       <c r="Y29" s="16"/>
       <c r="Z29" s="16"/>
       <c r="AA29" s="16"/>
       <c r="AB29" s="16"/>
     </row>
     <row r="30" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="26" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B30" s="16">
         <v>6</v>
       </c>
       <c r="C30" s="16">
         <v>950</v>
       </c>
       <c r="D30" s="16">
         <v>5</v>
       </c>
       <c r="E30" s="16">
         <v>750</v>
       </c>
       <c r="F30" s="16">
         <v>1</v>
       </c>
       <c r="G30" s="16">
         <v>200</v>
       </c>
       <c r="H30" s="16">
         <v>5</v>
       </c>
       <c r="I30" s="16">
         <v>165</v>
       </c>
@@ -13257,51 +13469,51 @@
         <v>20580</v>
       </c>
       <c r="S30" s="16">
         <v>0</v>
       </c>
       <c r="T30" s="16">
         <v>2256</v>
       </c>
       <c r="U30" s="16">
         <v>15220</v>
       </c>
       <c r="V30" s="16">
         <v>0</v>
       </c>
       <c r="W30" s="16">
         <v>3104</v>
       </c>
       <c r="X30" s="16"/>
       <c r="Y30" s="16"/>
       <c r="Z30" s="16"/>
       <c r="AA30" s="16"/>
       <c r="AB30" s="16"/>
     </row>
     <row r="31" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="26" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B31" s="16">
         <v>370</v>
       </c>
       <c r="C31" s="16">
         <v>37016</v>
       </c>
       <c r="D31" s="16">
         <v>285</v>
       </c>
       <c r="E31" s="16">
         <v>31203</v>
       </c>
       <c r="F31" s="16">
         <v>85</v>
       </c>
       <c r="G31" s="16">
         <v>5813</v>
       </c>
       <c r="H31" s="16">
         <v>6</v>
       </c>
       <c r="I31" s="16">
         <v>620</v>
       </c>
@@ -13333,51 +13545,51 @@
         <v>5742</v>
       </c>
       <c r="S31" s="16">
         <v>2325</v>
       </c>
       <c r="T31" s="16">
         <v>0</v>
       </c>
       <c r="U31" s="16">
         <v>100</v>
       </c>
       <c r="V31" s="16">
         <v>1370</v>
       </c>
       <c r="W31" s="16">
         <v>1947</v>
       </c>
       <c r="X31" s="16"/>
       <c r="Y31" s="16"/>
       <c r="Z31" s="16"/>
       <c r="AA31" s="16"/>
       <c r="AB31" s="16"/>
     </row>
     <row r="32" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="35" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B32" s="37">
         <v>588</v>
       </c>
       <c r="C32" s="37">
         <v>24202</v>
       </c>
       <c r="D32" s="37">
         <v>588</v>
       </c>
       <c r="E32" s="37">
         <v>24202</v>
       </c>
       <c r="F32" s="37">
         <v>0</v>
       </c>
       <c r="G32" s="37">
         <v>0</v>
       </c>
       <c r="H32" s="37">
         <v>136</v>
       </c>
       <c r="I32" s="37">
         <v>3490</v>
       </c>
@@ -13409,51 +13621,51 @@
         <v>398338</v>
       </c>
       <c r="S32" s="37">
         <v>165791</v>
       </c>
       <c r="T32" s="37">
         <v>10161</v>
       </c>
       <c r="U32" s="37">
         <v>87353</v>
       </c>
       <c r="V32" s="37">
         <v>106513</v>
       </c>
       <c r="W32" s="37">
         <v>28520</v>
       </c>
       <c r="X32" s="37"/>
       <c r="Y32" s="37"/>
       <c r="Z32" s="37"/>
       <c r="AA32" s="37"/>
       <c r="AB32" s="37"/>
     </row>
     <row r="33" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="35" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B33" s="37">
         <v>382</v>
       </c>
       <c r="C33" s="37">
         <v>29518</v>
       </c>
       <c r="D33" s="37">
         <v>355</v>
       </c>
       <c r="E33" s="37">
         <v>20601</v>
       </c>
       <c r="F33" s="37">
         <v>27</v>
       </c>
       <c r="G33" s="37">
         <v>8917</v>
       </c>
       <c r="H33" s="37">
         <v>12</v>
       </c>
       <c r="I33" s="37">
         <v>920</v>
       </c>
@@ -13485,51 +13697,51 @@
         <v>454845</v>
       </c>
       <c r="S33" s="37">
         <v>291992</v>
       </c>
       <c r="T33" s="37">
         <v>123792</v>
       </c>
       <c r="U33" s="37">
         <v>26831</v>
       </c>
       <c r="V33" s="37">
         <v>12230</v>
       </c>
       <c r="W33" s="37">
         <v>0</v>
       </c>
       <c r="X33" s="37"/>
       <c r="Y33" s="37"/>
       <c r="Z33" s="37"/>
       <c r="AA33" s="37"/>
       <c r="AB33" s="37"/>
     </row>
     <row r="34" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="26" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B34" s="16">
         <v>4</v>
       </c>
       <c r="C34" s="16">
         <v>850</v>
       </c>
       <c r="D34" s="16">
         <v>2</v>
       </c>
       <c r="E34" s="16">
         <v>530</v>
       </c>
       <c r="F34" s="16">
         <v>2</v>
       </c>
       <c r="G34" s="16">
         <v>320</v>
       </c>
       <c r="H34" s="16">
         <v>2</v>
       </c>
       <c r="I34" s="16">
         <v>136</v>
       </c>
@@ -13561,51 +13773,51 @@
         <v>0</v>
       </c>
       <c r="S34" s="16">
         <v>0</v>
       </c>
       <c r="T34" s="16">
         <v>0</v>
       </c>
       <c r="U34" s="16">
         <v>0</v>
       </c>
       <c r="V34" s="16">
         <v>0</v>
       </c>
       <c r="W34" s="16">
         <v>0</v>
       </c>
       <c r="X34" s="16"/>
       <c r="Y34" s="16"/>
       <c r="Z34" s="16"/>
       <c r="AA34" s="16"/>
       <c r="AB34" s="16"/>
     </row>
     <row r="35" spans="1:96" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="36" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B35" s="17">
         <v>12</v>
       </c>
       <c r="C35" s="17">
         <v>1100</v>
       </c>
       <c r="D35" s="17">
         <v>0</v>
       </c>
       <c r="E35" s="17">
         <v>0</v>
       </c>
       <c r="F35" s="17">
         <v>12</v>
       </c>
       <c r="G35" s="17">
         <v>1100</v>
       </c>
       <c r="H35" s="17">
         <v>2</v>
       </c>
       <c r="I35" s="17">
         <v>183</v>
       </c>
@@ -13637,51 +13849,51 @@
         <v>0</v>
       </c>
       <c r="S35" s="17">
         <v>0</v>
       </c>
       <c r="T35" s="17">
         <v>0</v>
       </c>
       <c r="U35" s="17">
         <v>0</v>
       </c>
       <c r="V35" s="17">
         <v>0</v>
       </c>
       <c r="W35" s="17">
         <v>0</v>
       </c>
       <c r="X35" s="17"/>
       <c r="Y35" s="17"/>
       <c r="Z35" s="17"/>
       <c r="AA35" s="17"/>
       <c r="AB35" s="17"/>
     </row>
     <row r="36" spans="1:96" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="18"/>
       <c r="U36" s="18"/>
       <c r="V36" s="18"/>
       <c r="W36" s="18"/>
       <c r="X36" s="18"/>
       <c r="Y36" s="18"/>
@@ -13787,655 +13999,655 @@
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:C8"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.73" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="10" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16老人福利服務&amp;9
 民國98年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4128F7D8-9394-4FEA-AFBB-FF1DAFAD6664}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="B10" sqref="B10:E10"/>
+      <selection pane="bottomRight" activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
-        <v>5368</v>
+        <v>5364</v>
       </c>
       <c r="C10" s="10">
-        <v>2990</v>
+        <v>2980</v>
       </c>
       <c r="D10" s="10">
-        <v>2378</v>
+        <v>2384</v>
       </c>
       <c r="E10" s="10">
-        <v>171184.663</v>
+        <v>170928.41300000006</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>532</v>
       </c>
       <c r="C11" s="10">
         <v>289</v>
       </c>
       <c r="D11" s="10">
         <v>243</v>
       </c>
       <c r="E11" s="10">
         <v>13937.9</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>624</v>
       </c>
       <c r="C12" s="10">
         <v>380</v>
       </c>
       <c r="D12" s="10">
         <v>244</v>
       </c>
       <c r="E12" s="10">
         <v>18988.843000000001</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B13" s="10">
         <v>380</v>
       </c>
       <c r="C13" s="10">
         <v>212</v>
       </c>
       <c r="D13" s="10">
         <v>168</v>
       </c>
       <c r="E13" s="10">
         <v>13337</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10">
         <v>531</v>
       </c>
       <c r="C14" s="10">
         <v>303</v>
       </c>
       <c r="D14" s="10">
         <v>228</v>
       </c>
       <c r="E14" s="10">
         <v>18098.3</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10">
-        <v>501</v>
+        <v>456</v>
       </c>
       <c r="C15" s="10">
-        <v>278</v>
+        <v>251</v>
       </c>
       <c r="D15" s="10">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="E15" s="10">
-        <v>16582.400000000001</v>
+        <v>15154.1</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="10">
         <v>553</v>
       </c>
       <c r="C16" s="10">
         <v>288</v>
       </c>
       <c r="D16" s="10">
         <v>265</v>
       </c>
       <c r="E16" s="10">
         <v>20781.599999999999</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B17" s="19">
         <v>138</v>
       </c>
       <c r="C17" s="19">
         <v>92</v>
       </c>
       <c r="D17" s="19">
         <v>46</v>
       </c>
       <c r="E17" s="19">
         <v>3816.02</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>23</v>
       </c>
       <c r="C18" s="19">
         <v>11</v>
       </c>
       <c r="D18" s="19">
         <v>12</v>
       </c>
       <c r="E18" s="19">
         <v>734</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>138</v>
       </c>
       <c r="C19" s="19">
         <v>78</v>
       </c>
       <c r="D19" s="19">
         <v>60</v>
       </c>
       <c r="E19" s="19">
         <v>4013.1</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="C20" s="19">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D20" s="19">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E20" s="19">
-        <v>11648.4</v>
+        <v>11740.8</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>129</v>
       </c>
       <c r="C21" s="19">
         <v>72</v>
       </c>
       <c r="D21" s="19">
         <v>57</v>
       </c>
       <c r="E21" s="19">
         <v>4193.7</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="C22" s="19">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="D22" s="19">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="E22" s="19">
-        <v>3778</v>
+        <v>5479.75</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>319</v>
       </c>
       <c r="C23" s="19">
         <v>189</v>
       </c>
       <c r="D23" s="19">
         <v>130</v>
       </c>
       <c r="E23" s="19">
         <v>11368.3</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
-        <v>290</v>
+        <v>267</v>
       </c>
       <c r="C24" s="19">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="D24" s="19">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="E24" s="19">
-        <v>9987.6</v>
+        <v>9185.1</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>182</v>
       </c>
       <c r="C25" s="19">
         <v>92</v>
       </c>
       <c r="D25" s="19">
         <v>90</v>
       </c>
       <c r="E25" s="19">
         <v>2766.7</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C26" s="19">
         <v>91</v>
       </c>
       <c r="D26" s="19">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E26" s="19">
         <v>4336.3999999999996</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="C27" s="19">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D27" s="19">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E27" s="19">
-        <v>1683.8</v>
+        <v>1864.2</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>158</v>
       </c>
       <c r="C28" s="19">
         <v>76</v>
       </c>
       <c r="D28" s="19">
         <v>82</v>
       </c>
       <c r="E28" s="19">
         <v>5393</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>51</v>
       </c>
       <c r="C29" s="19">
         <v>28</v>
       </c>
       <c r="D29" s="19">
         <v>23</v>
       </c>
       <c r="E29" s="19">
         <v>950</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>140</v>
       </c>
       <c r="C30" s="19">
         <v>82</v>
       </c>
       <c r="D30" s="19">
         <v>58</v>
       </c>
       <c r="E30" s="19">
         <v>4717.6000000000004</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>2</v>
       </c>
       <c r="C31" s="19">
         <v>1</v>
       </c>
       <c r="D31" s="19">
         <v>1</v>
       </c>
       <c r="E31" s="19">
         <v>72</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -14541,626 +14753,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>5782</v>
       </c>
       <c r="C10" s="10">
         <v>3270</v>
       </c>
       <c r="D10" s="10">
         <v>2512</v>
       </c>
       <c r="E10" s="10">
         <v>178878.38</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>566</v>
       </c>
       <c r="C11" s="10">
         <v>317</v>
       </c>
       <c r="D11" s="10">
         <v>249</v>
       </c>
       <c r="E11" s="10">
         <v>14999.1</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>804</v>
       </c>
       <c r="C12" s="10">
         <v>468</v>
       </c>
       <c r="D12" s="10">
         <v>336</v>
       </c>
       <c r="E12" s="10">
         <v>18174.57</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B13" s="10">
         <v>397</v>
       </c>
       <c r="C13" s="10">
         <v>225</v>
       </c>
       <c r="D13" s="10">
         <v>172</v>
       </c>
       <c r="E13" s="10">
         <v>13441.6</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10">
         <v>683</v>
       </c>
       <c r="C14" s="10">
         <v>374</v>
       </c>
       <c r="D14" s="10">
         <v>309</v>
       </c>
       <c r="E14" s="10">
         <v>22826.9</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10">
         <v>476</v>
       </c>
       <c r="C15" s="10">
         <v>267</v>
       </c>
       <c r="D15" s="10">
         <v>209</v>
       </c>
       <c r="E15" s="10">
         <v>16128.1</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="10">
         <v>548</v>
       </c>
       <c r="C16" s="10">
         <v>291</v>
       </c>
       <c r="D16" s="10">
         <v>257</v>
       </c>
       <c r="E16" s="10">
         <v>20598.599999999999</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B17" s="19">
         <v>94</v>
       </c>
       <c r="C17" s="19">
         <v>57</v>
       </c>
       <c r="D17" s="19">
         <v>37</v>
       </c>
       <c r="E17" s="19">
         <v>1829.61</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>38</v>
       </c>
       <c r="C18" s="19">
         <v>27</v>
       </c>
       <c r="D18" s="19">
         <v>11</v>
       </c>
       <c r="E18" s="19">
         <v>1194.5999999999999</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>141</v>
       </c>
       <c r="C19" s="19">
         <v>70</v>
       </c>
       <c r="D19" s="19">
         <v>71</v>
       </c>
       <c r="E19" s="19">
         <v>4179.3</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>363</v>
       </c>
       <c r="C20" s="19">
         <v>213</v>
       </c>
       <c r="D20" s="19">
         <v>150</v>
       </c>
       <c r="E20" s="19">
         <v>11220.3</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>202</v>
       </c>
       <c r="C21" s="19">
         <v>112</v>
       </c>
       <c r="D21" s="19">
         <v>90</v>
       </c>
       <c r="E21" s="19">
         <v>6276.4</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>322</v>
       </c>
       <c r="C22" s="19">
         <v>179</v>
       </c>
       <c r="D22" s="19">
         <v>143</v>
       </c>
       <c r="E22" s="19">
         <v>11072.9</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>248</v>
       </c>
       <c r="C23" s="19">
         <v>137</v>
       </c>
       <c r="D23" s="19">
         <v>111</v>
       </c>
       <c r="E23" s="19">
         <v>8648</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>264</v>
       </c>
       <c r="C24" s="19">
         <v>171</v>
       </c>
       <c r="D24" s="19">
         <v>93</v>
       </c>
       <c r="E24" s="19">
         <v>9191</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>72</v>
       </c>
       <c r="C25" s="19">
         <v>45</v>
       </c>
       <c r="D25" s="19">
         <v>27</v>
       </c>
       <c r="E25" s="19">
         <v>1845.5</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>149</v>
       </c>
       <c r="C26" s="19">
         <v>77</v>
       </c>
       <c r="D26" s="19">
         <v>72</v>
       </c>
       <c r="E26" s="19">
         <v>4549.8</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>56</v>
       </c>
       <c r="C27" s="19">
         <v>34</v>
       </c>
       <c r="D27" s="19">
         <v>22</v>
       </c>
       <c r="E27" s="19">
         <v>1835.5</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>101</v>
       </c>
       <c r="C28" s="19">
         <v>53</v>
       </c>
       <c r="D28" s="19">
         <v>48</v>
       </c>
       <c r="E28" s="19">
         <v>3148.3</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>66</v>
       </c>
       <c r="C29" s="19">
         <v>35</v>
       </c>
       <c r="D29" s="19">
         <v>31</v>
       </c>
       <c r="E29" s="19">
         <v>1193.7</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>192</v>
       </c>
       <c r="C30" s="19">
         <v>118</v>
       </c>
       <c r="D30" s="19">
         <v>74</v>
       </c>
       <c r="E30" s="19">
         <v>6524.6</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>0</v>
       </c>
       <c r="C31" s="19">
         <v>0</v>
       </c>
       <c r="D31" s="19">
         <v>0</v>
       </c>
       <c r="E31" s="19">
         <v>0</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -15266,626 +15478,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>5785</v>
       </c>
       <c r="C10" s="10">
         <v>3225</v>
       </c>
       <c r="D10" s="10">
         <v>2560</v>
       </c>
       <c r="E10" s="10">
         <v>189273.33500000002</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>531</v>
       </c>
       <c r="C11" s="10">
         <v>301</v>
       </c>
       <c r="D11" s="10">
         <v>230</v>
       </c>
       <c r="E11" s="10">
         <v>14354.3</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>733</v>
       </c>
       <c r="C12" s="10">
         <v>432</v>
       </c>
       <c r="D12" s="10">
         <v>301</v>
       </c>
       <c r="E12" s="10">
         <v>25257.165000000001</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B13" s="10">
         <v>370</v>
       </c>
       <c r="C13" s="10">
         <v>203</v>
       </c>
       <c r="D13" s="10">
         <v>167</v>
       </c>
       <c r="E13" s="10">
         <v>12214</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10">
         <v>608</v>
       </c>
       <c r="C14" s="10">
         <v>343</v>
       </c>
       <c r="D14" s="10">
         <v>265</v>
       </c>
       <c r="E14" s="10">
         <v>20035</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10">
         <v>470</v>
       </c>
       <c r="C15" s="10">
         <v>254</v>
       </c>
       <c r="D15" s="10">
         <v>216</v>
       </c>
       <c r="E15" s="10">
         <v>16261.3</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="10">
         <v>523</v>
       </c>
       <c r="C16" s="10">
         <v>298</v>
       </c>
       <c r="D16" s="10">
         <v>225</v>
       </c>
       <c r="E16" s="10">
         <v>19666.099999999999</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B17" s="19">
         <v>106</v>
       </c>
       <c r="C17" s="19">
         <v>55</v>
       </c>
       <c r="D17" s="19">
         <v>51</v>
       </c>
       <c r="E17" s="19">
         <v>3083.07</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>52</v>
       </c>
       <c r="C18" s="19">
         <v>33</v>
       </c>
       <c r="D18" s="19">
         <v>19</v>
       </c>
       <c r="E18" s="19">
         <v>1611.9</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>72</v>
       </c>
       <c r="C19" s="19">
         <v>38</v>
       </c>
       <c r="D19" s="19">
         <v>34</v>
       </c>
       <c r="E19" s="19">
         <v>1549</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>306</v>
       </c>
       <c r="C20" s="19">
         <v>175</v>
       </c>
       <c r="D20" s="19">
         <v>131</v>
       </c>
       <c r="E20" s="19">
         <v>9447</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>397</v>
       </c>
       <c r="C21" s="19">
         <v>175</v>
       </c>
       <c r="D21" s="19">
         <v>222</v>
       </c>
       <c r="E21" s="19">
         <v>12831</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>280</v>
       </c>
       <c r="C22" s="19">
         <v>150</v>
       </c>
       <c r="D22" s="19">
         <v>130</v>
       </c>
       <c r="E22" s="19">
         <v>9053.1</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>274</v>
       </c>
       <c r="C23" s="19">
         <v>152</v>
       </c>
       <c r="D23" s="19">
         <v>122</v>
       </c>
       <c r="E23" s="19">
         <v>9600</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>427</v>
       </c>
       <c r="C24" s="19">
         <v>241</v>
       </c>
       <c r="D24" s="19">
         <v>186</v>
       </c>
       <c r="E24" s="19">
         <v>15181.7</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>108</v>
       </c>
       <c r="C25" s="19">
         <v>82</v>
       </c>
       <c r="D25" s="19">
         <v>26</v>
       </c>
       <c r="E25" s="19">
         <v>2890.05</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>143</v>
       </c>
       <c r="C26" s="19">
         <v>73</v>
       </c>
       <c r="D26" s="19">
         <v>70</v>
       </c>
       <c r="E26" s="19">
         <v>4290.25</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>38</v>
       </c>
       <c r="C27" s="19">
         <v>23</v>
       </c>
       <c r="D27" s="19">
         <v>15</v>
       </c>
       <c r="E27" s="19">
         <v>1297</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>117</v>
       </c>
       <c r="C28" s="19">
         <v>76</v>
       </c>
       <c r="D28" s="19">
         <v>41</v>
       </c>
       <c r="E28" s="19">
         <v>3691.7</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>51</v>
       </c>
       <c r="C29" s="19">
         <v>22</v>
       </c>
       <c r="D29" s="19">
         <v>29</v>
       </c>
       <c r="E29" s="19">
         <v>980</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>176</v>
       </c>
       <c r="C30" s="19">
         <v>98</v>
       </c>
       <c r="D30" s="19">
         <v>78</v>
       </c>
       <c r="E30" s="19">
         <v>5950.7</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>3</v>
       </c>
       <c r="C31" s="19">
         <v>1</v>
       </c>
       <c r="D31" s="19">
         <v>2</v>
       </c>
       <c r="E31" s="19">
         <v>29</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -15991,626 +16203,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>5014</v>
       </c>
       <c r="C10" s="10">
         <v>2731</v>
       </c>
       <c r="D10" s="10">
         <v>2283</v>
       </c>
       <c r="E10" s="10">
         <v>152576.75</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>524</v>
       </c>
       <c r="C11" s="10">
         <v>284</v>
       </c>
       <c r="D11" s="10">
         <v>240</v>
       </c>
       <c r="E11" s="10">
         <v>13814.2</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>644</v>
       </c>
       <c r="C12" s="10">
         <v>376</v>
       </c>
       <c r="D12" s="10">
         <v>268</v>
       </c>
       <c r="E12" s="10">
         <v>19728.25</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B13" s="10">
         <v>325</v>
       </c>
       <c r="C13" s="10">
         <v>185</v>
       </c>
       <c r="D13" s="10">
         <v>140</v>
       </c>
       <c r="E13" s="10">
         <v>10092</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10">
         <v>253</v>
       </c>
       <c r="C14" s="10">
         <v>151</v>
       </c>
       <c r="D14" s="10">
         <v>102</v>
       </c>
       <c r="E14" s="10">
         <v>8709.6</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10">
         <v>429</v>
       </c>
       <c r="C15" s="10">
         <v>237</v>
       </c>
       <c r="D15" s="10">
         <v>192</v>
       </c>
       <c r="E15" s="10">
         <v>14540.7</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="10">
         <v>571</v>
       </c>
       <c r="C16" s="10">
         <v>298</v>
       </c>
       <c r="D16" s="10">
         <v>273</v>
       </c>
       <c r="E16" s="10">
         <v>21091.3</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B17" s="19">
         <v>69</v>
       </c>
       <c r="C17" s="19">
         <v>30</v>
       </c>
       <c r="D17" s="19">
         <v>39</v>
       </c>
       <c r="E17" s="19">
         <v>1963.9</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>80</v>
       </c>
       <c r="C18" s="19">
         <v>44</v>
       </c>
       <c r="D18" s="19">
         <v>36</v>
       </c>
       <c r="E18" s="19">
         <v>2584.6</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>90</v>
       </c>
       <c r="C19" s="19">
         <v>59</v>
       </c>
       <c r="D19" s="19">
         <v>31</v>
       </c>
       <c r="E19" s="19">
         <v>2921</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>313</v>
       </c>
       <c r="C20" s="19">
         <v>169</v>
       </c>
       <c r="D20" s="19">
         <v>144</v>
       </c>
       <c r="E20" s="19">
         <v>9058.7999999999993</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>255</v>
       </c>
       <c r="C21" s="19">
         <v>131</v>
       </c>
       <c r="D21" s="19">
         <v>124</v>
       </c>
       <c r="E21" s="19">
         <v>5787.9</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>327</v>
       </c>
       <c r="C22" s="19">
         <v>189</v>
       </c>
       <c r="D22" s="19">
         <v>138</v>
       </c>
       <c r="E22" s="19">
         <v>5711.9</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>273</v>
       </c>
       <c r="C23" s="19">
         <v>126</v>
       </c>
       <c r="D23" s="19">
         <v>147</v>
       </c>
       <c r="E23" s="19">
         <v>9532</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>248</v>
       </c>
       <c r="C24" s="19">
         <v>122</v>
       </c>
       <c r="D24" s="19">
         <v>126</v>
       </c>
       <c r="E24" s="19">
         <v>7803.1</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>98</v>
       </c>
       <c r="C25" s="19">
         <v>51</v>
       </c>
       <c r="D25" s="19">
         <v>47</v>
       </c>
       <c r="E25" s="19">
         <v>2369</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>118</v>
       </c>
       <c r="C26" s="19">
         <v>60</v>
       </c>
       <c r="D26" s="19">
         <v>58</v>
       </c>
       <c r="E26" s="19">
         <v>3768.9</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>14</v>
       </c>
       <c r="C27" s="19">
         <v>6</v>
       </c>
       <c r="D27" s="19">
         <v>8</v>
       </c>
       <c r="E27" s="19">
         <v>524</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>135</v>
       </c>
       <c r="C28" s="19">
         <v>72</v>
       </c>
       <c r="D28" s="19">
         <v>63</v>
       </c>
       <c r="E28" s="19">
         <v>4419.3</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>76</v>
       </c>
       <c r="C29" s="19">
         <v>42</v>
       </c>
       <c r="D29" s="19">
         <v>34</v>
       </c>
       <c r="E29" s="19">
         <v>2490.1999999999998</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>166</v>
       </c>
       <c r="C30" s="19">
         <v>94</v>
       </c>
       <c r="D30" s="19">
         <v>72</v>
       </c>
       <c r="E30" s="19">
         <v>5495.1</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>6</v>
       </c>
       <c r="C31" s="19">
         <v>5</v>
       </c>
       <c r="D31" s="19">
         <v>1</v>
       </c>
       <c r="E31" s="19">
         <v>171</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -16716,626 +16928,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>4344</v>
       </c>
       <c r="C10" s="10">
         <v>2403</v>
       </c>
       <c r="D10" s="10">
         <v>1941</v>
       </c>
       <c r="E10" s="10">
         <v>141974.30300000001</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>488</v>
       </c>
       <c r="C11" s="10">
         <v>267</v>
       </c>
       <c r="D11" s="10">
         <v>221</v>
       </c>
       <c r="E11" s="10">
         <v>13016.1</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>470</v>
       </c>
       <c r="C12" s="10">
         <v>271</v>
       </c>
       <c r="D12" s="10">
         <v>199</v>
       </c>
       <c r="E12" s="10">
         <v>14244.47</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B13" s="10">
         <v>308</v>
       </c>
       <c r="C13" s="10">
         <v>180</v>
       </c>
       <c r="D13" s="10">
         <v>128</v>
       </c>
       <c r="E13" s="10">
         <v>9897</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10">
         <v>166</v>
       </c>
       <c r="C14" s="10">
         <v>101</v>
       </c>
       <c r="D14" s="10">
         <v>65</v>
       </c>
       <c r="E14" s="10">
         <v>5548.1</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10">
         <v>321</v>
       </c>
       <c r="C15" s="10">
         <v>164</v>
       </c>
       <c r="D15" s="10">
         <v>157</v>
       </c>
       <c r="E15" s="10">
         <v>10801</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="10">
         <v>603</v>
       </c>
       <c r="C16" s="10">
         <v>335</v>
       </c>
       <c r="D16" s="10">
         <v>268</v>
       </c>
       <c r="E16" s="10">
         <v>21530.400000000001</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B17" s="19">
         <v>53</v>
       </c>
       <c r="C17" s="19">
         <v>26</v>
       </c>
       <c r="D17" s="19">
         <v>27</v>
       </c>
       <c r="E17" s="19">
         <v>1920.6</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>39</v>
       </c>
       <c r="C18" s="19">
         <v>32</v>
       </c>
       <c r="D18" s="19">
         <v>7</v>
       </c>
       <c r="E18" s="19">
         <v>1313.3</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>54</v>
       </c>
       <c r="C19" s="19">
         <v>35</v>
       </c>
       <c r="D19" s="19">
         <v>19</v>
       </c>
       <c r="E19" s="19">
         <v>1720</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>273</v>
       </c>
       <c r="C20" s="19">
         <v>143</v>
       </c>
       <c r="D20" s="19">
         <v>130</v>
       </c>
       <c r="E20" s="19">
         <v>8736.6329999999998</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>168</v>
       </c>
       <c r="C21" s="19">
         <v>74</v>
       </c>
       <c r="D21" s="19">
         <v>94</v>
       </c>
       <c r="E21" s="19">
         <v>5354.8</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>210</v>
       </c>
       <c r="C22" s="19">
         <v>121</v>
       </c>
       <c r="D22" s="19">
         <v>89</v>
       </c>
       <c r="E22" s="19">
         <v>7353.6</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>492</v>
       </c>
       <c r="C23" s="19">
         <v>245</v>
       </c>
       <c r="D23" s="19">
         <v>247</v>
       </c>
       <c r="E23" s="19">
         <v>17511</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>214</v>
       </c>
       <c r="C24" s="19">
         <v>131</v>
       </c>
       <c r="D24" s="19">
         <v>83</v>
       </c>
       <c r="E24" s="19">
         <v>7237.6</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>58</v>
       </c>
       <c r="C25" s="19">
         <v>34</v>
       </c>
       <c r="D25" s="19">
         <v>24</v>
       </c>
       <c r="E25" s="19">
         <v>1362.4</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>134</v>
       </c>
       <c r="C26" s="19">
         <v>92</v>
       </c>
       <c r="D26" s="19">
         <v>42</v>
       </c>
       <c r="E26" s="19">
         <v>4005.5</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>16</v>
       </c>
       <c r="C27" s="19">
         <v>9</v>
       </c>
       <c r="D27" s="19">
         <v>7</v>
       </c>
       <c r="E27" s="19">
         <v>554</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>101</v>
       </c>
       <c r="C28" s="19">
         <v>53</v>
       </c>
       <c r="D28" s="19">
         <v>48</v>
       </c>
       <c r="E28" s="19">
         <v>3094.8</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>57</v>
       </c>
       <c r="C29" s="19">
         <v>31</v>
       </c>
       <c r="D29" s="19">
         <v>26</v>
       </c>
       <c r="E29" s="19">
         <v>3039</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>117</v>
       </c>
       <c r="C30" s="19">
         <v>58</v>
       </c>
       <c r="D30" s="19">
         <v>59</v>
       </c>
       <c r="E30" s="19">
         <v>3704</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>2</v>
       </c>
       <c r="C31" s="19">
         <v>1</v>
       </c>
       <c r="D31" s="19">
         <v>1</v>
       </c>
       <c r="E31" s="19">
         <v>30</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -17441,626 +17653,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="40" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>5037</v>
       </c>
       <c r="C10" s="10">
         <v>2775</v>
       </c>
       <c r="D10" s="10">
         <v>2262</v>
       </c>
       <c r="E10" s="10">
         <v>151578.60999999999</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>538</v>
       </c>
       <c r="C11" s="10">
         <v>289</v>
       </c>
       <c r="D11" s="10">
         <v>249</v>
       </c>
       <c r="E11" s="10">
         <v>12753.3</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>553</v>
       </c>
       <c r="C12" s="10">
         <v>367</v>
       </c>
       <c r="D12" s="10">
         <v>186</v>
       </c>
       <c r="E12" s="10">
         <v>16351.81</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B13" s="10">
         <v>338</v>
       </c>
       <c r="C13" s="10">
         <v>182</v>
       </c>
       <c r="D13" s="10">
         <v>156</v>
       </c>
       <c r="E13" s="10">
         <v>10063.5</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10">
         <v>146</v>
       </c>
       <c r="C14" s="10">
         <v>94</v>
       </c>
       <c r="D14" s="10">
         <v>52</v>
       </c>
       <c r="E14" s="10">
         <v>4284</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10">
         <v>404</v>
       </c>
       <c r="C15" s="10">
         <v>219</v>
       </c>
       <c r="D15" s="10">
         <v>185</v>
       </c>
       <c r="E15" s="10">
         <v>12227</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="10">
         <v>667</v>
       </c>
       <c r="C16" s="10">
         <v>346</v>
       </c>
       <c r="D16" s="10">
         <v>321</v>
       </c>
       <c r="E16" s="10">
         <v>22190</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B17" s="19">
         <v>63</v>
       </c>
       <c r="C17" s="19">
         <v>34</v>
       </c>
       <c r="D17" s="19">
         <v>29</v>
       </c>
       <c r="E17" s="19">
         <v>2025</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>45</v>
       </c>
       <c r="C18" s="19">
         <v>26</v>
       </c>
       <c r="D18" s="19">
         <v>19</v>
       </c>
       <c r="E18" s="19">
         <v>1429</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>39</v>
       </c>
       <c r="C19" s="19">
         <v>18</v>
       </c>
       <c r="D19" s="19">
         <v>21</v>
       </c>
       <c r="E19" s="19">
         <v>1059</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>274</v>
       </c>
       <c r="C20" s="19">
         <v>169</v>
       </c>
       <c r="D20" s="19">
         <v>105</v>
       </c>
       <c r="E20" s="19">
         <v>7745</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>305</v>
       </c>
       <c r="C21" s="19">
         <v>146</v>
       </c>
       <c r="D21" s="19">
         <v>159</v>
       </c>
       <c r="E21" s="19">
         <v>8898</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>241</v>
       </c>
       <c r="C22" s="19">
         <v>132</v>
       </c>
       <c r="D22" s="19">
         <v>109</v>
       </c>
       <c r="E22" s="19">
         <v>7766</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>564</v>
       </c>
       <c r="C23" s="19">
         <v>256</v>
       </c>
       <c r="D23" s="19">
         <v>308</v>
       </c>
       <c r="E23" s="19">
         <v>18445</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>229</v>
       </c>
       <c r="C24" s="19">
         <v>140</v>
       </c>
       <c r="D24" s="19">
         <v>89</v>
       </c>
       <c r="E24" s="19">
         <v>6493</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>135</v>
       </c>
       <c r="C25" s="19">
         <v>78</v>
       </c>
       <c r="D25" s="19">
         <v>57</v>
       </c>
       <c r="E25" s="19">
         <v>3276</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>109</v>
       </c>
       <c r="C26" s="19">
         <v>72</v>
       </c>
       <c r="D26" s="19">
         <v>37</v>
       </c>
       <c r="E26" s="19">
         <v>3116</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>16</v>
       </c>
       <c r="C27" s="19">
         <v>8</v>
       </c>
       <c r="D27" s="19">
         <v>8</v>
       </c>
       <c r="E27" s="19">
         <v>505</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>103</v>
       </c>
       <c r="C28" s="19">
         <v>52</v>
       </c>
       <c r="D28" s="19">
         <v>51</v>
       </c>
       <c r="E28" s="19">
         <v>2980</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>92</v>
       </c>
       <c r="C29" s="19">
         <v>42</v>
       </c>
       <c r="D29" s="19">
         <v>50</v>
       </c>
       <c r="E29" s="19">
         <v>4607</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>172</v>
       </c>
       <c r="C30" s="19">
         <v>101</v>
       </c>
       <c r="D30" s="19">
         <v>71</v>
       </c>
       <c r="E30" s="19">
         <v>5319</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>3</v>
       </c>
       <c r="C31" s="19">
         <v>3</v>
       </c>
       <c r="D31" s="19">
         <v>0</v>
       </c>
       <c r="E31" s="19">
         <v>26</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B32" s="20">
         <v>1</v>
       </c>
       <c r="C32" s="20">
         <v>1</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>20</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -18166,626 +18378,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>5113</v>
       </c>
       <c r="C10" s="10">
         <v>2835</v>
       </c>
       <c r="D10" s="10">
         <v>2278</v>
       </c>
       <c r="E10" s="10">
         <v>154453.79300000001</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>421</v>
       </c>
       <c r="C11" s="10">
         <v>260</v>
       </c>
       <c r="D11" s="10">
         <v>161</v>
       </c>
       <c r="E11" s="10">
         <v>9656</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>585</v>
       </c>
       <c r="C12" s="10">
         <v>334</v>
       </c>
       <c r="D12" s="10">
         <v>251</v>
       </c>
       <c r="E12" s="10">
         <v>17610.776000000002</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B13" s="10">
         <v>343</v>
       </c>
       <c r="C13" s="10">
         <v>205</v>
       </c>
       <c r="D13" s="10">
         <v>138</v>
       </c>
       <c r="E13" s="10">
         <v>9956</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10">
         <v>146</v>
       </c>
       <c r="C14" s="10">
         <v>89</v>
       </c>
       <c r="D14" s="10">
         <v>57</v>
       </c>
       <c r="E14" s="10">
         <v>4019</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10">
         <v>411</v>
       </c>
       <c r="C15" s="10">
         <v>222</v>
       </c>
       <c r="D15" s="10">
         <v>189</v>
       </c>
       <c r="E15" s="10">
         <v>11888</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="10">
         <v>1030</v>
       </c>
       <c r="C16" s="10">
         <v>549</v>
       </c>
       <c r="D16" s="10">
         <v>481</v>
       </c>
       <c r="E16" s="10">
         <v>35310</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B17" s="19">
         <v>79</v>
       </c>
       <c r="C17" s="19">
         <v>41</v>
       </c>
       <c r="D17" s="19">
         <v>38</v>
       </c>
       <c r="E17" s="19">
         <v>2435</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>42</v>
       </c>
       <c r="C18" s="19">
         <v>24</v>
       </c>
       <c r="D18" s="19">
         <v>18</v>
       </c>
       <c r="E18" s="19">
         <v>1525</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>64</v>
       </c>
       <c r="C19" s="19">
         <v>43</v>
       </c>
       <c r="D19" s="19">
         <v>21</v>
       </c>
       <c r="E19" s="19">
         <v>1777</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>205</v>
       </c>
       <c r="C20" s="19">
         <v>119</v>
       </c>
       <c r="D20" s="19">
         <v>86</v>
       </c>
       <c r="E20" s="19">
         <v>5492</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>292</v>
       </c>
       <c r="C21" s="19">
         <v>147</v>
       </c>
       <c r="D21" s="19">
         <v>145</v>
       </c>
       <c r="E21" s="19">
         <v>8715</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>213</v>
       </c>
       <c r="C22" s="19">
         <v>129</v>
       </c>
       <c r="D22" s="19">
         <v>84</v>
       </c>
       <c r="E22" s="19">
         <v>7050</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>422</v>
       </c>
       <c r="C23" s="19">
         <v>199</v>
       </c>
       <c r="D23" s="19">
         <v>223</v>
       </c>
       <c r="E23" s="19">
         <v>14005</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>163</v>
       </c>
       <c r="C24" s="19">
         <v>95</v>
       </c>
       <c r="D24" s="19">
         <v>68</v>
       </c>
       <c r="E24" s="19">
         <v>4901</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>155</v>
       </c>
       <c r="C25" s="19">
         <v>106</v>
       </c>
       <c r="D25" s="19">
         <v>49</v>
       </c>
       <c r="E25" s="19">
         <v>4051</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>109</v>
       </c>
       <c r="C26" s="19">
         <v>59</v>
       </c>
       <c r="D26" s="19">
         <v>50</v>
       </c>
       <c r="E26" s="19">
         <v>2995</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>9</v>
       </c>
       <c r="C27" s="19">
         <v>6</v>
       </c>
       <c r="D27" s="19">
         <v>3</v>
       </c>
       <c r="E27" s="19">
         <v>240</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>119</v>
       </c>
       <c r="C28" s="19">
         <v>56</v>
       </c>
       <c r="D28" s="19">
         <v>63</v>
       </c>
       <c r="E28" s="19">
         <v>3498</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>94</v>
       </c>
       <c r="C29" s="19">
         <v>48</v>
       </c>
       <c r="D29" s="19">
         <v>46</v>
       </c>
       <c r="E29" s="19">
         <v>2850.0169999999998</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>210</v>
       </c>
       <c r="C30" s="19">
         <v>103</v>
       </c>
       <c r="D30" s="19">
         <v>107</v>
       </c>
       <c r="E30" s="19">
         <v>6462</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>1</v>
       </c>
       <c r="C31" s="19">
         <v>1</v>
       </c>
       <c r="D31" s="19">
         <v>0</v>
       </c>
       <c r="E31" s="19">
         <v>18</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="20">
         <v>0</v>
       </c>
       <c r="D32" s="20">
         <v>0</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
@@ -18891,626 +19103,626 @@
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
     <col min="2" max="5" width="15.83203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48"/>
       <c r="B6" s="54" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48"/>
       <c r="B7" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="44" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="55"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48"/>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="55"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="55"/>
     </row>
     <row r="10" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>4734</v>
       </c>
       <c r="C10" s="10">
         <v>2564</v>
       </c>
       <c r="D10" s="10">
         <v>2170</v>
       </c>
       <c r="E10" s="10">
         <v>142077.31899999999</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B11" s="10">
         <v>451</v>
       </c>
       <c r="C11" s="10">
         <v>265</v>
       </c>
       <c r="D11" s="10">
         <v>186</v>
       </c>
       <c r="E11" s="10">
         <v>11434</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B12" s="10">
         <v>600</v>
       </c>
       <c r="C12" s="10">
         <v>353</v>
       </c>
       <c r="D12" s="10">
         <v>247</v>
       </c>
       <c r="E12" s="10">
         <v>17337.77</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B13" s="10">
         <v>333</v>
       </c>
       <c r="C13" s="10">
         <v>178</v>
       </c>
       <c r="D13" s="10">
         <v>155</v>
       </c>
       <c r="E13" s="10">
         <v>9289</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10">
         <v>108</v>
       </c>
       <c r="C14" s="10">
         <v>62</v>
       </c>
       <c r="D14" s="10">
         <v>46</v>
       </c>
       <c r="E14" s="10">
         <v>3007</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="10">
         <v>354</v>
       </c>
       <c r="C15" s="10">
         <v>175</v>
       </c>
       <c r="D15" s="10">
         <v>179</v>
       </c>
       <c r="E15" s="10">
         <v>10196</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="10">
         <v>1056</v>
       </c>
       <c r="C16" s="10">
         <v>531</v>
       </c>
       <c r="D16" s="10">
         <v>525</v>
       </c>
       <c r="E16" s="10">
         <v>35790</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B17" s="19">
         <v>43</v>
       </c>
       <c r="C17" s="19">
         <v>22</v>
       </c>
       <c r="D17" s="19">
         <v>21</v>
       </c>
       <c r="E17" s="19">
         <v>1380</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
     </row>
     <row r="18" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" s="19">
         <v>39</v>
       </c>
       <c r="C18" s="19">
         <v>19</v>
       </c>
       <c r="D18" s="19">
         <v>20</v>
       </c>
       <c r="E18" s="19">
         <v>1215</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
     </row>
     <row r="19" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="19">
         <v>58</v>
       </c>
       <c r="C19" s="19">
         <v>31</v>
       </c>
       <c r="D19" s="19">
         <v>27</v>
       </c>
       <c r="E19" s="19">
         <v>1815</v>
       </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
     </row>
     <row r="20" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B20" s="19">
         <v>286</v>
       </c>
       <c r="C20" s="19">
         <v>154</v>
       </c>
       <c r="D20" s="19">
         <v>132</v>
       </c>
       <c r="E20" s="19">
         <v>8567</v>
       </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
     </row>
     <row r="21" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21" s="19">
         <v>229</v>
       </c>
       <c r="C21" s="19">
         <v>112</v>
       </c>
       <c r="D21" s="19">
         <v>117</v>
       </c>
       <c r="E21" s="19">
         <v>7122.4989999999998</v>
       </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
     </row>
     <row r="22" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>164</v>
       </c>
       <c r="C22" s="19">
         <v>86</v>
       </c>
       <c r="D22" s="19">
         <v>78</v>
       </c>
       <c r="E22" s="19">
         <v>5400</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
     </row>
     <row r="23" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" s="19">
         <v>107</v>
       </c>
       <c r="C23" s="19">
         <v>53</v>
       </c>
       <c r="D23" s="19">
         <v>54</v>
       </c>
       <c r="E23" s="19">
         <v>3277</v>
       </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
     </row>
     <row r="24" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B24" s="19">
         <v>180</v>
       </c>
       <c r="C24" s="19">
         <v>114</v>
       </c>
       <c r="D24" s="19">
         <v>66</v>
       </c>
       <c r="E24" s="19">
         <v>5084.25</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
     </row>
     <row r="25" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" s="19">
         <v>154</v>
       </c>
       <c r="C25" s="19">
         <v>105</v>
       </c>
       <c r="D25" s="19">
         <v>49</v>
       </c>
       <c r="E25" s="19">
         <v>3585</v>
       </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
     </row>
     <row r="26" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B26" s="19">
         <v>128</v>
       </c>
       <c r="C26" s="19">
         <v>82</v>
       </c>
       <c r="D26" s="19">
         <v>46</v>
       </c>
       <c r="E26" s="19">
         <v>3520</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
     </row>
     <row r="27" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B27" s="19">
         <v>22</v>
       </c>
       <c r="C27" s="19">
         <v>8</v>
       </c>
       <c r="D27" s="19">
         <v>14</v>
       </c>
       <c r="E27" s="19">
         <v>571</v>
       </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
     </row>
     <row r="28" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B28" s="19">
         <v>179</v>
       </c>
       <c r="C28" s="19">
         <v>92</v>
       </c>
       <c r="D28" s="19">
         <v>87</v>
       </c>
       <c r="E28" s="19">
         <v>5030</v>
       </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
     </row>
     <row r="29" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B29" s="19">
         <v>93</v>
       </c>
       <c r="C29" s="19">
         <v>40</v>
       </c>
       <c r="D29" s="19">
         <v>53</v>
       </c>
       <c r="E29" s="19">
         <v>3857.8</v>
       </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
     </row>
     <row r="30" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B30" s="19">
         <v>148</v>
       </c>
       <c r="C30" s="19">
         <v>81</v>
       </c>
       <c r="D30" s="19">
         <v>67</v>
       </c>
       <c r="E30" s="19">
         <v>4599</v>
       </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
     </row>
     <row r="31" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B31" s="19">
         <v>0</v>
       </c>
       <c r="C31" s="19">
         <v>0</v>
       </c>
       <c r="D31" s="19">
         <v>0</v>
       </c>
       <c r="E31" s="19">
         <v>0</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:10" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B32" s="20">
         <v>2</v>
       </c>
       <c r="C32" s="20">
         <v>1</v>
       </c>
       <c r="D32" s="20">
         <v>1</v>
       </c>
       <c r="E32" s="20">
         <v>0</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
     </row>
     <row r="33" spans="1:79" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>