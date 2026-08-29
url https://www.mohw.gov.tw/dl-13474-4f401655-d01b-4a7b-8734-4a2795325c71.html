--- v0 (2026-05-18)
+++ v1 (2026-08-29)
@@ -1,117 +1,517 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\性別統計\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150825\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E6284E1-38AA-42F8-94F7-9B49783305DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{12D34620-1B33-4B55-907D-3D892E35D47D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="832" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="歷年畢業" sheetId="17" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="執業100-12" sheetId="5" r:id="rId17"/>
+    <sheet name="歷年畢業" sheetId="25" r:id="rId1"/>
+    <sheet name="執業115-06" sheetId="24" r:id="rId2"/>
+    <sheet name="執業114-06" sheetId="22" r:id="rId3"/>
+    <sheet name="執業113-06" sheetId="23" r:id="rId4"/>
+    <sheet name="執業112-06" sheetId="19" r:id="rId5"/>
+    <sheet name="執業111-06" sheetId="18" r:id="rId6"/>
+    <sheet name="執業110-06" sheetId="16" r:id="rId7"/>
+    <sheet name="執業109-06" sheetId="15" r:id="rId8"/>
+    <sheet name="執業108-05" sheetId="12" r:id="rId9"/>
+    <sheet name="執業107-05" sheetId="11" r:id="rId10"/>
+    <sheet name="執業106-12" sheetId="13" r:id="rId11"/>
+    <sheet name="執業105-12" sheetId="10" r:id="rId12"/>
+    <sheet name="執業105-06" sheetId="9" r:id="rId13"/>
+    <sheet name="執業104-06" sheetId="8" r:id="rId14"/>
+    <sheet name="執業103-06" sheetId="7" r:id="rId15"/>
+    <sheet name="執業102-05" sheetId="6" r:id="rId16"/>
+    <sheet name="執業101-06" sheetId="4" r:id="rId17"/>
+    <sheet name="執業100-12" sheetId="5" r:id="rId18"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D3" i="23" l="1"/>
+  <c r="I72" i="24" l="1"/>
+  <c r="F72" i="24"/>
+  <c r="D72" i="24"/>
+  <c r="C72" i="24"/>
+  <c r="I71" i="24"/>
+  <c r="F71" i="24"/>
+  <c r="D71" i="24"/>
+  <c r="C71" i="24"/>
+  <c r="K70" i="24"/>
+  <c r="J70" i="24"/>
+  <c r="I70" i="24"/>
+  <c r="H70" i="24"/>
+  <c r="G70" i="24"/>
+  <c r="F70" i="24"/>
+  <c r="E70" i="24"/>
+  <c r="D70" i="24"/>
+  <c r="C70" i="24" s="1"/>
+  <c r="I69" i="24"/>
+  <c r="F69" i="24"/>
+  <c r="D69" i="24"/>
+  <c r="C69" i="24"/>
+  <c r="I68" i="24"/>
+  <c r="F68" i="24"/>
+  <c r="D68" i="24"/>
+  <c r="C68" i="24" s="1"/>
+  <c r="K67" i="24"/>
+  <c r="J67" i="24"/>
+  <c r="I67" i="24" s="1"/>
+  <c r="H67" i="24"/>
+  <c r="G67" i="24"/>
+  <c r="F67" i="24" s="1"/>
+  <c r="E67" i="24"/>
+  <c r="D67" i="24"/>
+  <c r="C67" i="24" s="1"/>
+  <c r="I66" i="24"/>
+  <c r="F66" i="24"/>
+  <c r="D66" i="24"/>
+  <c r="C66" i="24"/>
+  <c r="I65" i="24"/>
+  <c r="F65" i="24"/>
+  <c r="D65" i="24"/>
+  <c r="D64" i="24" s="1"/>
+  <c r="C64" i="24" s="1"/>
+  <c r="K64" i="24"/>
+  <c r="J64" i="24"/>
+  <c r="I64" i="24" s="1"/>
+  <c r="H64" i="24"/>
+  <c r="G64" i="24"/>
+  <c r="F64" i="24"/>
+  <c r="E64" i="24"/>
+  <c r="I63" i="24"/>
+  <c r="F63" i="24"/>
+  <c r="D63" i="24"/>
+  <c r="C63" i="24" s="1"/>
+  <c r="I62" i="24"/>
+  <c r="F62" i="24"/>
+  <c r="D62" i="24"/>
+  <c r="D61" i="24" s="1"/>
+  <c r="C61" i="24" s="1"/>
+  <c r="C62" i="24"/>
+  <c r="K61" i="24"/>
+  <c r="J61" i="24"/>
+  <c r="I61" i="24"/>
+  <c r="H61" i="24"/>
+  <c r="G61" i="24"/>
+  <c r="F61" i="24" s="1"/>
+  <c r="E61" i="24"/>
+  <c r="I60" i="24"/>
+  <c r="F60" i="24"/>
+  <c r="D60" i="24"/>
+  <c r="C60" i="24" s="1"/>
+  <c r="I59" i="24"/>
+  <c r="F59" i="24"/>
+  <c r="D59" i="24"/>
+  <c r="D58" i="24" s="1"/>
+  <c r="C58" i="24" s="1"/>
+  <c r="K58" i="24"/>
+  <c r="J58" i="24"/>
+  <c r="I58" i="24" s="1"/>
+  <c r="H58" i="24"/>
+  <c r="G58" i="24"/>
+  <c r="F58" i="24" s="1"/>
+  <c r="E58" i="24"/>
+  <c r="I57" i="24"/>
+  <c r="F57" i="24"/>
+  <c r="D57" i="24"/>
+  <c r="C57" i="24"/>
+  <c r="I56" i="24"/>
+  <c r="F56" i="24"/>
+  <c r="D56" i="24"/>
+  <c r="D55" i="24" s="1"/>
+  <c r="C55" i="24" s="1"/>
+  <c r="K55" i="24"/>
+  <c r="J55" i="24"/>
+  <c r="I55" i="24"/>
+  <c r="H55" i="24"/>
+  <c r="G55" i="24"/>
+  <c r="F55" i="24" s="1"/>
+  <c r="E55" i="24"/>
+  <c r="I54" i="24"/>
+  <c r="F54" i="24"/>
+  <c r="D54" i="24"/>
+  <c r="C54" i="24" s="1"/>
+  <c r="I53" i="24"/>
+  <c r="F53" i="24"/>
+  <c r="D53" i="24"/>
+  <c r="C53" i="24"/>
+  <c r="K52" i="24"/>
+  <c r="J52" i="24"/>
+  <c r="I52" i="24" s="1"/>
+  <c r="H52" i="24"/>
+  <c r="G52" i="24"/>
+  <c r="F52" i="24" s="1"/>
+  <c r="E52" i="24"/>
+  <c r="D52" i="24"/>
+  <c r="C52" i="24" s="1"/>
+  <c r="I51" i="24"/>
+  <c r="F51" i="24"/>
+  <c r="D51" i="24"/>
+  <c r="C51" i="24"/>
+  <c r="I50" i="24"/>
+  <c r="F50" i="24"/>
+  <c r="D50" i="24"/>
+  <c r="D49" i="24" s="1"/>
+  <c r="C49" i="24" s="1"/>
+  <c r="K49" i="24"/>
+  <c r="J49" i="24"/>
+  <c r="I49" i="24" s="1"/>
+  <c r="H49" i="24"/>
+  <c r="G49" i="24"/>
+  <c r="F49" i="24" s="1"/>
+  <c r="E49" i="24"/>
+  <c r="I48" i="24"/>
+  <c r="F48" i="24"/>
+  <c r="D48" i="24"/>
+  <c r="C48" i="24" s="1"/>
+  <c r="I47" i="24"/>
+  <c r="F47" i="24"/>
+  <c r="D47" i="24"/>
+  <c r="D46" i="24" s="1"/>
+  <c r="C46" i="24" s="1"/>
+  <c r="C47" i="24"/>
+  <c r="K46" i="24"/>
+  <c r="J46" i="24"/>
+  <c r="I46" i="24" s="1"/>
+  <c r="H46" i="24"/>
+  <c r="G46" i="24"/>
+  <c r="F46" i="24"/>
+  <c r="E46" i="24"/>
+  <c r="I45" i="24"/>
+  <c r="F45" i="24"/>
+  <c r="D45" i="24"/>
+  <c r="C45" i="24" s="1"/>
+  <c r="I44" i="24"/>
+  <c r="F44" i="24"/>
+  <c r="D44" i="24"/>
+  <c r="C44" i="24" s="1"/>
+  <c r="K43" i="24"/>
+  <c r="J43" i="24"/>
+  <c r="I43" i="24" s="1"/>
+  <c r="H43" i="24"/>
+  <c r="G43" i="24"/>
+  <c r="F43" i="24" s="1"/>
+  <c r="E43" i="24"/>
+  <c r="I42" i="24"/>
+  <c r="F42" i="24"/>
+  <c r="D42" i="24"/>
+  <c r="C42" i="24"/>
+  <c r="I41" i="24"/>
+  <c r="F41" i="24"/>
+  <c r="D41" i="24"/>
+  <c r="C41" i="24" s="1"/>
+  <c r="K40" i="24"/>
+  <c r="J40" i="24"/>
+  <c r="I40" i="24" s="1"/>
+  <c r="H40" i="24"/>
+  <c r="G40" i="24"/>
+  <c r="F40" i="24" s="1"/>
+  <c r="E40" i="24"/>
+  <c r="I39" i="24"/>
+  <c r="F39" i="24"/>
+  <c r="D39" i="24"/>
+  <c r="C39" i="24" s="1"/>
+  <c r="I38" i="24"/>
+  <c r="F38" i="24"/>
+  <c r="D38" i="24"/>
+  <c r="C38" i="24" s="1"/>
+  <c r="K37" i="24"/>
+  <c r="J37" i="24"/>
+  <c r="I37" i="24"/>
+  <c r="H37" i="24"/>
+  <c r="G37" i="24"/>
+  <c r="F37" i="24"/>
+  <c r="E37" i="24"/>
+  <c r="D37" i="24"/>
+  <c r="C37" i="24" s="1"/>
+  <c r="I36" i="24"/>
+  <c r="F36" i="24"/>
+  <c r="D36" i="24"/>
+  <c r="C36" i="24"/>
+  <c r="I35" i="24"/>
+  <c r="F35" i="24"/>
+  <c r="D35" i="24"/>
+  <c r="C35" i="24" s="1"/>
+  <c r="K34" i="24"/>
+  <c r="J34" i="24"/>
+  <c r="I34" i="24" s="1"/>
+  <c r="H34" i="24"/>
+  <c r="G34" i="24"/>
+  <c r="F34" i="24" s="1"/>
+  <c r="E34" i="24"/>
+  <c r="D34" i="24"/>
+  <c r="C34" i="24" s="1"/>
+  <c r="I33" i="24"/>
+  <c r="F33" i="24"/>
+  <c r="D33" i="24"/>
+  <c r="C33" i="24" s="1"/>
+  <c r="I32" i="24"/>
+  <c r="F32" i="24"/>
+  <c r="D32" i="24"/>
+  <c r="C32" i="24" s="1"/>
+  <c r="K31" i="24"/>
+  <c r="J31" i="24"/>
+  <c r="I31" i="24" s="1"/>
+  <c r="H31" i="24"/>
+  <c r="G31" i="24"/>
+  <c r="F31" i="24"/>
+  <c r="E31" i="24"/>
+  <c r="I30" i="24"/>
+  <c r="F30" i="24"/>
+  <c r="D30" i="24"/>
+  <c r="C30" i="24" s="1"/>
+  <c r="I29" i="24"/>
+  <c r="F29" i="24"/>
+  <c r="D29" i="24"/>
+  <c r="C29" i="24"/>
+  <c r="K28" i="24"/>
+  <c r="J28" i="24"/>
+  <c r="I28" i="24"/>
+  <c r="H28" i="24"/>
+  <c r="G28" i="24"/>
+  <c r="F28" i="24" s="1"/>
+  <c r="E28" i="24"/>
+  <c r="D28" i="24"/>
+  <c r="C28" i="24" s="1"/>
+  <c r="I27" i="24"/>
+  <c r="F27" i="24"/>
+  <c r="D27" i="24"/>
+  <c r="C27" i="24" s="1"/>
+  <c r="I26" i="24"/>
+  <c r="F26" i="24"/>
+  <c r="D26" i="24"/>
+  <c r="C26" i="24" s="1"/>
+  <c r="K25" i="24"/>
+  <c r="J25" i="24"/>
+  <c r="I25" i="24" s="1"/>
+  <c r="H25" i="24"/>
+  <c r="G25" i="24"/>
+  <c r="F25" i="24" s="1"/>
+  <c r="E25" i="24"/>
+  <c r="I24" i="24"/>
+  <c r="F24" i="24"/>
+  <c r="D24" i="24"/>
+  <c r="C24" i="24"/>
+  <c r="I23" i="24"/>
+  <c r="F23" i="24"/>
+  <c r="D23" i="24"/>
+  <c r="C23" i="24" s="1"/>
+  <c r="K22" i="24"/>
+  <c r="J22" i="24"/>
+  <c r="I22" i="24"/>
+  <c r="H22" i="24"/>
+  <c r="G22" i="24"/>
+  <c r="F22" i="24"/>
+  <c r="E22" i="24"/>
+  <c r="D22" i="24"/>
+  <c r="C22" i="24" s="1"/>
+  <c r="I21" i="24"/>
+  <c r="F21" i="24"/>
+  <c r="D21" i="24"/>
+  <c r="C21" i="24" s="1"/>
+  <c r="I20" i="24"/>
+  <c r="I5" i="24" s="1"/>
+  <c r="F20" i="24"/>
+  <c r="D20" i="24"/>
+  <c r="C20" i="24"/>
+  <c r="K19" i="24"/>
+  <c r="J19" i="24"/>
+  <c r="I19" i="24" s="1"/>
+  <c r="H19" i="24"/>
+  <c r="G19" i="24"/>
+  <c r="F19" i="24" s="1"/>
+  <c r="E19" i="24"/>
+  <c r="E4" i="24" s="1"/>
+  <c r="D19" i="24"/>
+  <c r="C19" i="24" s="1"/>
+  <c r="I18" i="24"/>
+  <c r="F18" i="24"/>
+  <c r="D18" i="24"/>
+  <c r="C18" i="24"/>
+  <c r="I17" i="24"/>
+  <c r="F17" i="24"/>
+  <c r="D17" i="24"/>
+  <c r="D16" i="24" s="1"/>
+  <c r="C16" i="24" s="1"/>
+  <c r="K16" i="24"/>
+  <c r="J16" i="24"/>
+  <c r="I16" i="24" s="1"/>
+  <c r="H16" i="24"/>
+  <c r="G16" i="24"/>
+  <c r="F16" i="24"/>
+  <c r="E16" i="24"/>
+  <c r="I15" i="24"/>
+  <c r="F15" i="24"/>
+  <c r="D15" i="24"/>
+  <c r="D13" i="24" s="1"/>
+  <c r="C13" i="24" s="1"/>
+  <c r="I14" i="24"/>
+  <c r="F14" i="24"/>
+  <c r="D14" i="24"/>
+  <c r="C14" i="24"/>
+  <c r="K13" i="24"/>
+  <c r="J13" i="24"/>
+  <c r="I13" i="24"/>
+  <c r="H13" i="24"/>
+  <c r="G13" i="24"/>
+  <c r="F13" i="24" s="1"/>
+  <c r="E13" i="24"/>
+  <c r="I12" i="24"/>
+  <c r="F12" i="24"/>
+  <c r="F6" i="24" s="1"/>
+  <c r="D12" i="24"/>
+  <c r="C12" i="24" s="1"/>
+  <c r="I11" i="24"/>
+  <c r="F11" i="24"/>
+  <c r="D11" i="24"/>
+  <c r="D10" i="24" s="1"/>
+  <c r="C10" i="24" s="1"/>
+  <c r="K10" i="24"/>
+  <c r="J10" i="24"/>
+  <c r="J4" i="24" s="1"/>
+  <c r="H10" i="24"/>
+  <c r="H4" i="24" s="1"/>
+  <c r="G10" i="24"/>
+  <c r="F10" i="24" s="1"/>
+  <c r="E10" i="24"/>
+  <c r="I9" i="24"/>
+  <c r="I6" i="24" s="1"/>
+  <c r="F9" i="24"/>
+  <c r="D9" i="24"/>
+  <c r="C9" i="24"/>
+  <c r="I8" i="24"/>
+  <c r="F8" i="24"/>
+  <c r="F5" i="24" s="1"/>
+  <c r="D8" i="24"/>
+  <c r="D7" i="24" s="1"/>
+  <c r="K7" i="24"/>
+  <c r="K4" i="24" s="1"/>
+  <c r="J7" i="24"/>
+  <c r="I7" i="24"/>
+  <c r="H7" i="24"/>
+  <c r="G7" i="24"/>
+  <c r="F7" i="24" s="1"/>
+  <c r="E7" i="24"/>
+  <c r="K6" i="24"/>
+  <c r="J6" i="24"/>
+  <c r="H6" i="24"/>
+  <c r="G6" i="24"/>
+  <c r="E6" i="24"/>
+  <c r="K5" i="24"/>
+  <c r="J5" i="24"/>
+  <c r="H5" i="24"/>
+  <c r="G5" i="24"/>
+  <c r="E5" i="24"/>
+  <c r="D3" i="23"/>
   <c r="C3" i="23"/>
   <c r="B3" i="23"/>
-  <c r="B4" i="19" l="1"/>
+  <c r="C7" i="24" l="1"/>
+  <c r="I4" i="24"/>
+  <c r="I10" i="24"/>
+  <c r="D25" i="24"/>
+  <c r="C25" i="24" s="1"/>
+  <c r="C50" i="24"/>
+  <c r="G4" i="24"/>
+  <c r="F4" i="24" s="1"/>
+  <c r="C8" i="24"/>
+  <c r="D31" i="24"/>
+  <c r="C31" i="24" s="1"/>
+  <c r="C56" i="24"/>
+  <c r="D6" i="24"/>
+  <c r="C11" i="24"/>
+  <c r="C59" i="24"/>
+  <c r="C17" i="24"/>
+  <c r="D40" i="24"/>
+  <c r="C40" i="24" s="1"/>
+  <c r="C65" i="24"/>
+  <c r="D43" i="24"/>
+  <c r="C43" i="24" s="1"/>
+  <c r="D5" i="24"/>
+  <c r="C15" i="24"/>
+  <c r="C6" i="24" s="1"/>
+  <c r="B4" i="19"/>
   <c r="D3" i="18"/>
   <c r="D3" i="16"/>
   <c r="D3" i="15"/>
   <c r="D3" i="12"/>
   <c r="B3" i="12" s="1"/>
   <c r="D3" i="11"/>
   <c r="D3" i="13"/>
   <c r="D3" i="10"/>
   <c r="D3" i="9"/>
   <c r="D3" i="8"/>
   <c r="D3" i="7"/>
   <c r="D3" i="6"/>
   <c r="D3" i="4"/>
   <c r="D3" i="5"/>
   <c r="D3" i="19"/>
   <c r="C3" i="18"/>
   <c r="B3" i="18" s="1"/>
   <c r="C3" i="16"/>
   <c r="B3" i="16" s="1"/>
   <c r="C3" i="15"/>
   <c r="C3" i="12"/>
   <c r="C3" i="11"/>
   <c r="B3" i="11" s="1"/>
   <c r="C3" i="13"/>
   <c r="C3" i="10"/>
@@ -127,65 +527,68 @@
   <c r="B5" i="15"/>
   <c r="B5" i="12"/>
   <c r="B5" i="11"/>
   <c r="B5" i="13"/>
   <c r="B5" i="10"/>
   <c r="B5" i="9"/>
   <c r="B5" i="8"/>
   <c r="B5" i="7"/>
   <c r="B5" i="6"/>
   <c r="B5" i="4"/>
   <c r="B5" i="5"/>
   <c r="B5" i="19"/>
   <c r="B4" i="18"/>
   <c r="B4" i="16"/>
   <c r="B4" i="15"/>
   <c r="B4" i="12"/>
   <c r="B4" i="11"/>
   <c r="B4" i="13"/>
   <c r="B4" i="10"/>
   <c r="B4" i="9"/>
   <c r="B4" i="8"/>
   <c r="B4" i="7"/>
   <c r="B4" i="6"/>
   <c r="B4" i="4"/>
   <c r="B4" i="5"/>
-  <c r="B3" i="13" l="1"/>
+  <c r="C5" i="24" l="1"/>
+  <c r="D4" i="24"/>
+  <c r="C4" i="24"/>
+  <c r="B3" i="13"/>
   <c r="B3" i="15"/>
   <c r="B3" i="4"/>
   <c r="B3" i="9"/>
   <c r="B3" i="19"/>
   <c r="B3" i="6"/>
   <c r="B3" i="10"/>
   <c r="B3" i="5"/>
   <c r="B3" i="8"/>
   <c r="B3" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="57">
   <si>
     <t>歷年護理科系畢業人數</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
     <t>男性</t>
   </si>
   <si>
     <t>女性</t>
   </si>
   <si>
     <t>護士</t>
   </si>
   <si>
     <t>護理師</t>
   </si>
   <si>
     <t>資料來源：醫療資訊網－醫事人員管理系統 (台閩地區護理人員統計表)</t>
   </si>
   <si>
     <t>資料來源：教育部統計處</t>
   </si>
   <si>
@@ -1328,113 +1731,50 @@
     <t>澎湖縣</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>基隆市</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>新竹市</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>嘉義市</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>金門縣</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>連江縣</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>更新日期：</t>
-[...61 lines deleted...]
-    <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>截至</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
@@ -1469,50 +1809,183 @@
       </rPr>
       <t>30</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日全國執業護理人數統計</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>縣市別</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>總  計</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>資料來源：衛生福利部護理及健康照護司-護產人員暨機構管理資訊系統</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>截至</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>06</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>30</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>日全國執業護理人數統計</t>
+    </r>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>8</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>日</t>
+    </r>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
@@ -1952,99 +2425,99 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2324,105 +2797,109 @@
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{805C532A-4BE4-4899-8732-6B77ADA5C6D2}">
+  <dimension ref="A1:D27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B3" sqref="B3"/>
+      <selection pane="bottomRight" activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="12.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="40" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="40"/>
+      <c r="A1" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
     </row>
     <row r="2" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="17" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="18">
         <v>91</v>
       </c>
       <c r="B3" s="3">
         <v>12870</v>
       </c>
       <c r="C3" s="3">
         <v>166</v>
       </c>
@@ -2688,105 +3165,245 @@
       </c>
       <c r="B22" s="4">
         <v>14353</v>
       </c>
       <c r="C22" s="4">
         <v>1559</v>
       </c>
       <c r="D22" s="4">
         <v>12794</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A23" s="12">
         <v>111</v>
       </c>
       <c r="B23" s="4">
         <v>13899</v>
       </c>
       <c r="C23" s="4">
         <v>1456</v>
       </c>
       <c r="D23" s="4">
         <v>12443</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="32">
+    <row r="24" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="12">
         <v>112</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="4">
         <v>13338</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="4">
         <v>1540</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="4">
         <v>11798</v>
       </c>
     </row>
-    <row r="25" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="A25" s="2" t="s">
+    <row r="25" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="32">
+        <v>113</v>
+      </c>
+      <c r="B25" s="6">
+        <v>13401</v>
+      </c>
+      <c r="C25" s="6">
+        <v>1608</v>
+      </c>
+      <c r="D25" s="6">
+        <v>11793</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="26" spans="1:4" ht="15" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="27" spans="1:4" ht="15" x14ac:dyDescent="0.3">
+      <c r="A27" s="16" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:G7"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="4" width="15.796875" style="16" customWidth="1"/>
+    <col min="5" max="16384" width="8.8984375" style="16"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+    </row>
+    <row r="2" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="22"/>
+      <c r="B2" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+    </row>
+    <row r="3" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A3" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="4">
+        <f>SUM(C3:D3)</f>
+        <v>163525</v>
+      </c>
+      <c r="C3" s="4">
+        <f>SUM(C4:C5)</f>
+        <v>144571</v>
+      </c>
+      <c r="D3" s="4">
+        <f>SUM(D4:D5)</f>
+        <v>18954</v>
+      </c>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+    </row>
+    <row r="4" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A4" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4">
+        <f>SUM(C4:D4)</f>
+        <v>4432</v>
+      </c>
+      <c r="C4" s="4">
+        <v>4261</v>
+      </c>
+      <c r="D4" s="4">
+        <v>171</v>
+      </c>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+    </row>
+    <row r="5" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="6">
+        <f>SUM(C5:D5)</f>
+        <v>159093</v>
+      </c>
+      <c r="C5" s="6">
+        <v>140310</v>
+      </c>
+      <c r="D5" s="6">
+        <v>18783</v>
+      </c>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+    </row>
+    <row r="6" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A6" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+      <c r="G6" s="21"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A7" s="21"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.8984375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="45"/>
-[...1 lines deleted...]
-      <c r="D1" s="45"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
     </row>
     <row r="2" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22"/>
       <c r="B2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="26" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
     </row>
     <row r="3" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="4">
         <f>SUM(C3:D3)</f>
@@ -2848,71 +3465,71 @@
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.8984375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="45"/>
-[...1 lines deleted...]
-      <c r="D1" s="45"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
     </row>
     <row r="2" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22"/>
       <c r="B2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="26" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
     </row>
     <row r="3" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="4">
         <f>SUM(C3:D3)</f>
@@ -2974,71 +3591,71 @@
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.8984375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="47"/>
-[...1 lines deleted...]
-      <c r="D1" s="47"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
     </row>
     <row r="2" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="8"/>
       <c r="B2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="3">
         <f>SUM(C3:D3)</f>
         <v>153435</v>
       </c>
       <c r="C3" s="3">
         <f>SUM(C4:C5)</f>
         <v>133655</v>
       </c>
@@ -3073,71 +3690,71 @@
       <c r="C5" s="5">
         <v>130582</v>
       </c>
       <c r="D5" s="5">
         <v>19603</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.8984375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="47"/>
-[...1 lines deleted...]
-      <c r="D1" s="47"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
     </row>
     <row r="2" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="8"/>
       <c r="B2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="3">
         <f>SUM(C3:D3)</f>
         <v>147992</v>
       </c>
       <c r="C3" s="3">
         <f>SUM(C4:C5)</f>
         <v>127685</v>
       </c>
@@ -3172,71 +3789,71 @@
       <c r="C5" s="5">
         <v>125076</v>
       </c>
       <c r="D5" s="5">
         <v>20128</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.8984375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="47"/>
-[...1 lines deleted...]
-      <c r="D1" s="47"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
     </row>
     <row r="2" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="8"/>
       <c r="B2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="3">
         <f>SUM(C3:D3)</f>
         <v>143856</v>
       </c>
       <c r="C3" s="3">
         <f>SUM(C4:C5)</f>
         <v>122554</v>
       </c>
@@ -3271,71 +3888,71 @@
       <c r="C5" s="5">
         <v>120343</v>
       </c>
       <c r="D5" s="5">
         <v>21113</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.8984375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="47"/>
-[...1 lines deleted...]
-      <c r="D1" s="47"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
     </row>
     <row r="2" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="8"/>
       <c r="B2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="3">
         <f>SUM(C3:D3)</f>
         <v>140828</v>
       </c>
       <c r="C3" s="3">
         <f>SUM(C4:C5)</f>
         <v>117270</v>
       </c>
@@ -3370,71 +3987,71 @@
       <c r="C5" s="5">
         <v>115451</v>
       </c>
       <c r="D5" s="5">
         <v>23356</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.8984375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="47"/>
-[...1 lines deleted...]
-      <c r="D1" s="47"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
     </row>
     <row r="2" spans="1:4" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="8"/>
       <c r="B2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="3">
         <f>SUM(C3:D3)</f>
         <v>137347</v>
       </c>
       <c r="C3" s="3">
         <f>SUM(C4:C5)</f>
         <v>113620</v>
       </c>
@@ -3469,71 +4086,71 @@
       <c r="C5" s="5">
         <v>112099</v>
       </c>
       <c r="D5" s="5">
         <v>23535</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.8984375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="47"/>
-[...1 lines deleted...]
-      <c r="D1" s="47"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
     </row>
     <row r="2" spans="1:4" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="8"/>
       <c r="B2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="3">
         <f>SUM(C3:D3)</f>
         <v>137026</v>
       </c>
       <c r="C3" s="3">
         <f>SUM(C4:C5)</f>
         <v>112964</v>
       </c>
@@ -3570,2677 +4187,5764 @@
       </c>
       <c r="D5" s="5">
         <v>23867</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
     </row>
     <row r="7" spans="1:4" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B8D9989-9E02-4D66-A661-71460BC05ADD}">
+  <dimension ref="A1:O76"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="C4" sqref="C4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="8.09765625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="8.296875" style="21" customWidth="1"/>
+    <col min="3" max="12" width="15.796875" style="21" customWidth="1"/>
+    <col min="13" max="13" width="9.296875" style="21" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.796875" style="21"/>
+    <col min="15" max="15" width="9.296875" style="21" bestFit="1" customWidth="1"/>
+    <col min="16" max="16384" width="8.796875" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="31"/>
+    </row>
+    <row r="2" spans="1:15" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C2" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="J2" s="45"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="30"/>
+    </row>
+    <row r="3" spans="1:15" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="44"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="30"/>
+    </row>
+    <row r="4" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="4">
+        <f>C7+C10+C13+C16+C19+C22+C25+C28+C31+C34+C37+C40+C43+C46+C49+C52+C55+C58+C61+C64+C67+C70</f>
+        <v>197565</v>
+      </c>
+      <c r="D4" s="4">
+        <f>D7+D10+D13+D16+D19+D22+D25+D28+D31+D34+D37+D40+D43+D46+D49+D52+D55+D58+D61+D64+D67+D70</f>
+        <v>194436</v>
+      </c>
+      <c r="E4" s="4">
+        <f>E7+E10+E13+E16+E19+E22+E25+E28+E31+E34+E37+E40+E43+E46+E49+E52+E55+E58+E61+E64+E67+E70</f>
+        <v>3129</v>
+      </c>
+      <c r="F4" s="4">
+        <f>G4+H4</f>
+        <v>182165</v>
+      </c>
+      <c r="G4" s="4">
+        <f>G7+G10+G13+G16+G19+G22+G25+G28+G31+G34+G37+G40+G43+G46+G49+G52+G55+G58+G61+G64+G67+G70</f>
+        <v>180563</v>
+      </c>
+      <c r="H4" s="4">
+        <f t="shared" ref="H4:K5" si="0">H7+H10+H13+H16+H19+H22+H25+H28+H31+H34+H37+H40+H43+H46+H49+H52+H55+H58+H61+H64+H67+H70</f>
+        <v>1602</v>
+      </c>
+      <c r="I4" s="4">
+        <f>J4+K4</f>
+        <v>15400</v>
+      </c>
+      <c r="J4" s="4">
+        <f t="shared" si="0"/>
+        <v>13873</v>
+      </c>
+      <c r="K4" s="4">
+        <f t="shared" si="0"/>
+        <v>1527</v>
+      </c>
+      <c r="L4" s="4"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="29"/>
+    </row>
+    <row r="5" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="40"/>
+      <c r="B5" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4">
+        <f t="shared" ref="C5:K6" si="1">C8+C11+C14+C17+C20+C23+C26+C29+C32+C35+C38+C41+C44+C47+C50+C53+C56+C59+C62+C65+C68+C71</f>
+        <v>9813</v>
+      </c>
+      <c r="D5" s="4">
+        <f t="shared" si="1"/>
+        <v>9807</v>
+      </c>
+      <c r="E5" s="4">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="F5" s="4">
+        <f>F8+F11+F14+F17+F20+F23+F26+F29+F32+F35+F38+F41+F44+F47+F50+F53+F56+F59+F62+F65+F68+F71</f>
+        <v>9676</v>
+      </c>
+      <c r="G5" s="4">
+        <f>G8+G11+G14+G17+G20+G23+G26+G29+G32+G35+G38+G41+G44+G47+G50+G53+G56+G59+G62+G65+G68+G71</f>
+        <v>9673</v>
+      </c>
+      <c r="H5" s="4">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="I5" s="4">
+        <f t="shared" si="0"/>
+        <v>137</v>
+      </c>
+      <c r="J5" s="4">
+        <f t="shared" si="0"/>
+        <v>134</v>
+      </c>
+      <c r="K5" s="4">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="L5" s="4"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="29"/>
+    </row>
+    <row r="6" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="40"/>
+      <c r="B6" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="4">
+        <f t="shared" si="1"/>
+        <v>187752</v>
+      </c>
+      <c r="D6" s="4">
+        <f t="shared" si="1"/>
+        <v>184629</v>
+      </c>
+      <c r="E6" s="4">
+        <f t="shared" si="1"/>
+        <v>3123</v>
+      </c>
+      <c r="F6" s="4">
+        <f t="shared" si="1"/>
+        <v>172489</v>
+      </c>
+      <c r="G6" s="4">
+        <f t="shared" si="1"/>
+        <v>170890</v>
+      </c>
+      <c r="H6" s="4">
+        <f t="shared" si="1"/>
+        <v>1599</v>
+      </c>
+      <c r="I6" s="4">
+        <f>I9+I12+I15+I18+I21+I24+I27+I30+I33+I36+I39+I42+I45+I48+I51+I54+I57+I60+I63+I66+I69+I72</f>
+        <v>15263</v>
+      </c>
+      <c r="J6" s="4">
+        <f t="shared" si="1"/>
+        <v>13739</v>
+      </c>
+      <c r="K6" s="4">
+        <f t="shared" si="1"/>
+        <v>1524</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+    </row>
+    <row r="7" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="4">
+        <f t="shared" ref="C7:C70" si="2">D7+E7</f>
+        <v>22076</v>
+      </c>
+      <c r="D7" s="4">
+        <f>D8+D9</f>
+        <v>21439</v>
+      </c>
+      <c r="E7" s="4">
+        <f>E8+E9</f>
+        <v>637</v>
+      </c>
+      <c r="F7" s="4">
+        <f t="shared" ref="F7:F70" si="3">G7+H7</f>
+        <v>19919</v>
+      </c>
+      <c r="G7" s="4">
+        <f t="shared" ref="G7:K7" si="4">G8+G9</f>
+        <v>19642</v>
+      </c>
+      <c r="H7" s="4">
+        <f t="shared" si="4"/>
+        <v>277</v>
+      </c>
+      <c r="I7" s="4">
+        <f t="shared" ref="I7:I25" si="5">J7+K7</f>
+        <v>2157</v>
+      </c>
+      <c r="J7" s="4">
+        <f t="shared" si="4"/>
+        <v>1797</v>
+      </c>
+      <c r="K7" s="4">
+        <f t="shared" si="4"/>
+        <v>360</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="29"/>
+      <c r="N7" s="29"/>
+    </row>
+    <row r="8" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="40"/>
+      <c r="B8" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="4">
+        <f t="shared" si="2"/>
+        <v>1145</v>
+      </c>
+      <c r="D8" s="4">
+        <f>G8+J8</f>
+        <v>1145</v>
+      </c>
+      <c r="E8" s="4">
+        <v>0</v>
+      </c>
+      <c r="F8" s="4">
+        <f t="shared" si="3"/>
+        <v>1139</v>
+      </c>
+      <c r="G8" s="4">
+        <v>1139</v>
+      </c>
+      <c r="H8" s="4">
+        <v>0</v>
+      </c>
+      <c r="I8" s="4">
+        <f t="shared" si="5"/>
+        <v>6</v>
+      </c>
+      <c r="J8" s="4">
+        <v>6</v>
+      </c>
+      <c r="K8" s="4">
+        <v>0</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+    </row>
+    <row r="9" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="40"/>
+      <c r="B9" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="4">
+        <f t="shared" si="2"/>
+        <v>20931</v>
+      </c>
+      <c r="D9" s="4">
+        <f>G9+J9</f>
+        <v>20294</v>
+      </c>
+      <c r="E9" s="4">
+        <v>637</v>
+      </c>
+      <c r="F9" s="4">
+        <f t="shared" si="3"/>
+        <v>18780</v>
+      </c>
+      <c r="G9" s="4">
+        <v>18503</v>
+      </c>
+      <c r="H9" s="4">
+        <v>277</v>
+      </c>
+      <c r="I9" s="4">
+        <f t="shared" si="5"/>
+        <v>2151</v>
+      </c>
+      <c r="J9" s="4">
+        <v>1791</v>
+      </c>
+      <c r="K9" s="4">
+        <v>360</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+    </row>
+    <row r="10" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="4">
+        <f t="shared" si="2"/>
+        <v>32283</v>
+      </c>
+      <c r="D10" s="4">
+        <f>D11+D12</f>
+        <v>31605</v>
+      </c>
+      <c r="E10" s="4">
+        <f>E11+E12</f>
+        <v>678</v>
+      </c>
+      <c r="F10" s="4">
+        <f t="shared" si="3"/>
+        <v>30523</v>
+      </c>
+      <c r="G10" s="4">
+        <f t="shared" ref="G10:K10" si="6">G11+G12</f>
+        <v>30154</v>
+      </c>
+      <c r="H10" s="4">
+        <f t="shared" si="6"/>
+        <v>369</v>
+      </c>
+      <c r="I10" s="4">
+        <f t="shared" si="5"/>
+        <v>1760</v>
+      </c>
+      <c r="J10" s="4">
+        <f t="shared" si="6"/>
+        <v>1451</v>
+      </c>
+      <c r="K10" s="4">
+        <f t="shared" si="6"/>
+        <v>309</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="29"/>
+      <c r="N10" s="29"/>
+    </row>
+    <row r="11" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="40"/>
+      <c r="B11" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="4">
+        <f t="shared" si="2"/>
+        <v>1769</v>
+      </c>
+      <c r="D11" s="4">
+        <f>G11+J11</f>
+        <v>1769</v>
+      </c>
+      <c r="E11" s="4">
+        <v>0</v>
+      </c>
+      <c r="F11" s="4">
+        <f t="shared" si="3"/>
+        <v>1759</v>
+      </c>
+      <c r="G11" s="4">
+        <v>1759</v>
+      </c>
+      <c r="H11" s="4">
+        <v>0</v>
+      </c>
+      <c r="I11" s="4">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="J11" s="4">
+        <v>10</v>
+      </c>
+      <c r="K11" s="4">
+        <v>0</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29"/>
+    </row>
+    <row r="12" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="40"/>
+      <c r="B12" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="4">
+        <f t="shared" si="2"/>
+        <v>30514</v>
+      </c>
+      <c r="D12" s="4">
+        <f>G12+J12</f>
+        <v>29836</v>
+      </c>
+      <c r="E12" s="4">
+        <v>678</v>
+      </c>
+      <c r="F12" s="4">
+        <f t="shared" si="3"/>
+        <v>28764</v>
+      </c>
+      <c r="G12" s="4">
+        <v>28395</v>
+      </c>
+      <c r="H12" s="4">
+        <v>369</v>
+      </c>
+      <c r="I12" s="4">
+        <f t="shared" si="5"/>
+        <v>1750</v>
+      </c>
+      <c r="J12" s="4">
+        <v>1441</v>
+      </c>
+      <c r="K12" s="4">
+        <v>309</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+    </row>
+    <row r="13" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="4">
+        <f t="shared" si="2"/>
+        <v>17751</v>
+      </c>
+      <c r="D13" s="4">
+        <f t="shared" ref="D13" si="7">D14+D15</f>
+        <v>17546</v>
+      </c>
+      <c r="E13" s="4">
+        <f>E14+E15</f>
+        <v>205</v>
+      </c>
+      <c r="F13" s="4">
+        <f t="shared" si="3"/>
+        <v>16099</v>
+      </c>
+      <c r="G13" s="4">
+        <f t="shared" ref="G13:K13" si="8">G14+G15</f>
+        <v>15997</v>
+      </c>
+      <c r="H13" s="4">
+        <f t="shared" si="8"/>
+        <v>102</v>
+      </c>
+      <c r="I13" s="4">
+        <f t="shared" si="5"/>
+        <v>1652</v>
+      </c>
+      <c r="J13" s="4">
+        <f t="shared" si="8"/>
+        <v>1549</v>
+      </c>
+      <c r="K13" s="4">
+        <f t="shared" si="8"/>
+        <v>103</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="29"/>
+    </row>
+    <row r="14" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="40"/>
+      <c r="B14" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="4">
+        <f t="shared" si="2"/>
+        <v>616</v>
+      </c>
+      <c r="D14" s="4">
+        <f t="shared" ref="D14:D15" si="9">G14+J14</f>
+        <v>616</v>
+      </c>
+      <c r="E14" s="4">
+        <v>0</v>
+      </c>
+      <c r="F14" s="4">
+        <f t="shared" si="3"/>
+        <v>609</v>
+      </c>
+      <c r="G14" s="4">
+        <v>609</v>
+      </c>
+      <c r="H14" s="4">
+        <v>0</v>
+      </c>
+      <c r="I14" s="4">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+      <c r="J14" s="4">
+        <v>7</v>
+      </c>
+      <c r="K14" s="4">
+        <v>0</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="29"/>
+    </row>
+    <row r="15" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="40"/>
+      <c r="B15" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="4">
+        <f t="shared" si="2"/>
+        <v>17135</v>
+      </c>
+      <c r="D15" s="4">
+        <f t="shared" si="9"/>
+        <v>16930</v>
+      </c>
+      <c r="E15" s="4">
+        <v>205</v>
+      </c>
+      <c r="F15" s="4">
+        <f t="shared" si="3"/>
+        <v>15490</v>
+      </c>
+      <c r="G15" s="4">
+        <v>15388</v>
+      </c>
+      <c r="H15" s="4">
+        <v>102</v>
+      </c>
+      <c r="I15" s="4">
+        <f t="shared" si="5"/>
+        <v>1645</v>
+      </c>
+      <c r="J15" s="4">
+        <v>1542</v>
+      </c>
+      <c r="K15" s="4">
+        <v>103</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="29"/>
+    </row>
+    <row r="16" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="4">
+        <f t="shared" si="2"/>
+        <v>27065</v>
+      </c>
+      <c r="D16" s="4">
+        <f t="shared" ref="D16" si="10">D17+D18</f>
+        <v>26725</v>
+      </c>
+      <c r="E16" s="4">
+        <f>E17+E18</f>
+        <v>340</v>
+      </c>
+      <c r="F16" s="4">
+        <f t="shared" si="3"/>
+        <v>25546</v>
+      </c>
+      <c r="G16" s="4">
+        <f t="shared" ref="G16:K16" si="11">G17+G18</f>
+        <v>25360</v>
+      </c>
+      <c r="H16" s="4">
+        <f t="shared" si="11"/>
+        <v>186</v>
+      </c>
+      <c r="I16" s="4">
+        <f t="shared" si="5"/>
+        <v>1519</v>
+      </c>
+      <c r="J16" s="4">
+        <f t="shared" si="11"/>
+        <v>1365</v>
+      </c>
+      <c r="K16" s="4">
+        <f t="shared" si="11"/>
+        <v>154</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="29"/>
+      <c r="N16" s="29"/>
+    </row>
+    <row r="17" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="40"/>
+      <c r="B17" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C17" s="4">
+        <f t="shared" si="2"/>
+        <v>1569</v>
+      </c>
+      <c r="D17" s="4">
+        <f t="shared" ref="D17:D18" si="12">G17+J17</f>
+        <v>1569</v>
+      </c>
+      <c r="E17" s="4">
+        <v>0</v>
+      </c>
+      <c r="F17" s="4">
+        <f t="shared" si="3"/>
+        <v>1545</v>
+      </c>
+      <c r="G17" s="4">
+        <v>1545</v>
+      </c>
+      <c r="H17" s="4">
+        <v>0</v>
+      </c>
+      <c r="I17" s="4">
+        <f t="shared" si="5"/>
+        <v>24</v>
+      </c>
+      <c r="J17" s="4">
+        <v>24</v>
+      </c>
+      <c r="K17" s="4">
+        <v>0</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="29"/>
+    </row>
+    <row r="18" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="40"/>
+      <c r="B18" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C18" s="4">
+        <f t="shared" si="2"/>
+        <v>25496</v>
+      </c>
+      <c r="D18" s="4">
+        <f t="shared" si="12"/>
+        <v>25156</v>
+      </c>
+      <c r="E18" s="4">
+        <v>340</v>
+      </c>
+      <c r="F18" s="4">
+        <f t="shared" si="3"/>
+        <v>24001</v>
+      </c>
+      <c r="G18" s="4">
+        <v>23815</v>
+      </c>
+      <c r="H18" s="4">
+        <v>186</v>
+      </c>
+      <c r="I18" s="4">
+        <f t="shared" si="5"/>
+        <v>1495</v>
+      </c>
+      <c r="J18" s="4">
+        <v>1341</v>
+      </c>
+      <c r="K18" s="4">
+        <v>154</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="29"/>
+      <c r="N18" s="29"/>
+    </row>
+    <row r="19" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="4">
+        <f t="shared" si="2"/>
+        <v>16929</v>
+      </c>
+      <c r="D19" s="4">
+        <f t="shared" ref="D19:E19" si="13">D20+D21</f>
+        <v>16748</v>
+      </c>
+      <c r="E19" s="4">
+        <f t="shared" si="13"/>
+        <v>181</v>
+      </c>
+      <c r="F19" s="4">
+        <f t="shared" si="3"/>
+        <v>15555</v>
+      </c>
+      <c r="G19" s="4">
+        <f t="shared" ref="G19:H19" si="14">G20+G21</f>
+        <v>15467</v>
+      </c>
+      <c r="H19" s="4">
+        <f t="shared" si="14"/>
+        <v>88</v>
+      </c>
+      <c r="I19" s="4">
+        <f t="shared" si="5"/>
+        <v>1374</v>
+      </c>
+      <c r="J19" s="4">
+        <f t="shared" ref="J19:K19" si="15">J20+J21</f>
+        <v>1281</v>
+      </c>
+      <c r="K19" s="4">
+        <f t="shared" si="15"/>
+        <v>93</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="29"/>
+      <c r="N19" s="29"/>
+    </row>
+    <row r="20" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="40"/>
+      <c r="B20" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="4">
+        <f t="shared" si="2"/>
+        <v>804</v>
+      </c>
+      <c r="D20" s="4">
+        <f t="shared" ref="D20:D21" si="16">G20+J20</f>
+        <v>804</v>
+      </c>
+      <c r="E20" s="4">
+        <v>0</v>
+      </c>
+      <c r="F20" s="4">
+        <f t="shared" si="3"/>
+        <v>801</v>
+      </c>
+      <c r="G20" s="4">
+        <v>801</v>
+      </c>
+      <c r="H20" s="4">
+        <v>0</v>
+      </c>
+      <c r="I20" s="4">
+        <f t="shared" si="5"/>
+        <v>3</v>
+      </c>
+      <c r="J20" s="4">
+        <v>3</v>
+      </c>
+      <c r="K20" s="4">
+        <v>0</v>
+      </c>
+      <c r="L20" s="4"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="29"/>
+    </row>
+    <row r="21" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="40"/>
+      <c r="B21" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="4">
+        <f t="shared" si="2"/>
+        <v>16125</v>
+      </c>
+      <c r="D21" s="4">
+        <f t="shared" si="16"/>
+        <v>15944</v>
+      </c>
+      <c r="E21" s="4">
+        <v>181</v>
+      </c>
+      <c r="F21" s="4">
+        <f t="shared" si="3"/>
+        <v>14754</v>
+      </c>
+      <c r="G21" s="4">
+        <v>14666</v>
+      </c>
+      <c r="H21" s="4">
+        <v>88</v>
+      </c>
+      <c r="I21" s="4">
+        <f t="shared" si="5"/>
+        <v>1371</v>
+      </c>
+      <c r="J21" s="4">
+        <v>1278</v>
+      </c>
+      <c r="K21" s="4">
+        <v>93</v>
+      </c>
+      <c r="L21" s="4"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="29"/>
+    </row>
+    <row r="22" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="4">
+        <f t="shared" si="2"/>
+        <v>26244</v>
+      </c>
+      <c r="D22" s="4">
+        <f t="shared" ref="D22:E22" si="17">D23+D24</f>
+        <v>25928</v>
+      </c>
+      <c r="E22" s="4">
+        <f t="shared" si="17"/>
+        <v>316</v>
+      </c>
+      <c r="F22" s="4">
+        <f t="shared" si="3"/>
+        <v>24075</v>
+      </c>
+      <c r="G22" s="4">
+        <f t="shared" ref="G22:H22" si="18">G23+G24</f>
+        <v>23920</v>
+      </c>
+      <c r="H22" s="4">
+        <f t="shared" si="18"/>
+        <v>155</v>
+      </c>
+      <c r="I22" s="4">
+        <f t="shared" si="5"/>
+        <v>2169</v>
+      </c>
+      <c r="J22" s="4">
+        <f t="shared" ref="J22:K22" si="19">J23+J24</f>
+        <v>2008</v>
+      </c>
+      <c r="K22" s="4">
+        <f t="shared" si="19"/>
+        <v>161</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="29"/>
+    </row>
+    <row r="23" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="40"/>
+      <c r="B23" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C23" s="4">
+        <f t="shared" si="2"/>
+        <v>1057</v>
+      </c>
+      <c r="D23" s="4">
+        <f t="shared" ref="D23:D24" si="20">G23+J23</f>
+        <v>1057</v>
+      </c>
+      <c r="E23" s="4">
+        <v>0</v>
+      </c>
+      <c r="F23" s="4">
+        <f t="shared" si="3"/>
+        <v>1046</v>
+      </c>
+      <c r="G23" s="4">
+        <v>1046</v>
+      </c>
+      <c r="H23" s="4">
+        <v>0</v>
+      </c>
+      <c r="I23" s="4">
+        <f t="shared" si="5"/>
+        <v>11</v>
+      </c>
+      <c r="J23" s="4">
+        <v>11</v>
+      </c>
+      <c r="K23" s="4">
+        <v>0</v>
+      </c>
+      <c r="L23" s="4"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="29"/>
+    </row>
+    <row r="24" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="40"/>
+      <c r="B24" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="4">
+        <f t="shared" si="2"/>
+        <v>25187</v>
+      </c>
+      <c r="D24" s="4">
+        <f t="shared" si="20"/>
+        <v>24871</v>
+      </c>
+      <c r="E24" s="4">
+        <v>316</v>
+      </c>
+      <c r="F24" s="4">
+        <f t="shared" si="3"/>
+        <v>23029</v>
+      </c>
+      <c r="G24" s="4">
+        <v>22874</v>
+      </c>
+      <c r="H24" s="4">
+        <v>155</v>
+      </c>
+      <c r="I24" s="4">
+        <f t="shared" si="5"/>
+        <v>2158</v>
+      </c>
+      <c r="J24" s="4">
+        <v>1997</v>
+      </c>
+      <c r="K24" s="4">
+        <v>161</v>
+      </c>
+      <c r="L24" s="4"/>
+      <c r="M24" s="29"/>
+      <c r="N24" s="29"/>
+    </row>
+    <row r="25" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="4">
+        <f t="shared" si="2"/>
+        <v>4286</v>
+      </c>
+      <c r="D25" s="4">
+        <f t="shared" ref="D25:E25" si="21">D26+D27</f>
+        <v>4228</v>
+      </c>
+      <c r="E25" s="4">
+        <f t="shared" si="21"/>
+        <v>58</v>
+      </c>
+      <c r="F25" s="4">
+        <f t="shared" si="3"/>
+        <v>3937</v>
+      </c>
+      <c r="G25" s="4">
+        <f t="shared" ref="G25" si="22">G26+G27</f>
+        <v>3915</v>
+      </c>
+      <c r="H25" s="4">
+        <f>H26+H27</f>
+        <v>22</v>
+      </c>
+      <c r="I25" s="4">
+        <f t="shared" si="5"/>
+        <v>349</v>
+      </c>
+      <c r="J25" s="4">
+        <f t="shared" ref="J25:K25" si="23">J26+J27</f>
+        <v>313</v>
+      </c>
+      <c r="K25" s="4">
+        <f t="shared" si="23"/>
+        <v>36</v>
+      </c>
+      <c r="L25" s="4"/>
+      <c r="M25" s="29"/>
+      <c r="N25" s="29"/>
+    </row>
+    <row r="26" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="40"/>
+      <c r="B26" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" s="4">
+        <f t="shared" si="2"/>
+        <v>203</v>
+      </c>
+      <c r="D26" s="4">
+        <f t="shared" ref="D26:D27" si="24">G26+J26</f>
+        <v>202</v>
+      </c>
+      <c r="E26" s="4">
+        <v>1</v>
+      </c>
+      <c r="F26" s="4">
+        <f>G26+H26</f>
+        <v>199</v>
+      </c>
+      <c r="G26" s="4">
+        <v>198</v>
+      </c>
+      <c r="H26" s="4">
+        <v>1</v>
+      </c>
+      <c r="I26" s="4">
+        <f>J26+K26</f>
+        <v>4</v>
+      </c>
+      <c r="J26" s="4">
+        <v>4</v>
+      </c>
+      <c r="K26" s="4">
+        <v>0</v>
+      </c>
+      <c r="L26" s="4"/>
+      <c r="M26" s="29"/>
+      <c r="N26" s="29"/>
+    </row>
+    <row r="27" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="40"/>
+      <c r="B27" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="4">
+        <f t="shared" si="2"/>
+        <v>4083</v>
+      </c>
+      <c r="D27" s="4">
+        <f t="shared" si="24"/>
+        <v>4026</v>
+      </c>
+      <c r="E27" s="4">
+        <v>57</v>
+      </c>
+      <c r="F27" s="4">
+        <f>G27+H27</f>
+        <v>3738</v>
+      </c>
+      <c r="G27" s="4">
+        <v>3717</v>
+      </c>
+      <c r="H27" s="4">
+        <v>21</v>
+      </c>
+      <c r="I27" s="4">
+        <f t="shared" ref="I27:I72" si="25">J27+K27</f>
+        <v>345</v>
+      </c>
+      <c r="J27" s="4">
+        <v>309</v>
+      </c>
+      <c r="K27" s="4">
+        <v>36</v>
+      </c>
+      <c r="L27" s="4"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="29"/>
+    </row>
+    <row r="28" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="4">
+        <f t="shared" si="2"/>
+        <v>4038</v>
+      </c>
+      <c r="D28" s="4">
+        <f t="shared" ref="D28:E28" si="26">D29+D30</f>
+        <v>3998</v>
+      </c>
+      <c r="E28" s="4">
+        <f t="shared" si="26"/>
+        <v>40</v>
+      </c>
+      <c r="F28" s="4">
+        <f t="shared" si="3"/>
+        <v>3613</v>
+      </c>
+      <c r="G28" s="4">
+        <f t="shared" ref="G28:H28" si="27">G29+G30</f>
+        <v>3589</v>
+      </c>
+      <c r="H28" s="4">
+        <f t="shared" si="27"/>
+        <v>24</v>
+      </c>
+      <c r="I28" s="4">
+        <f t="shared" si="25"/>
+        <v>425</v>
+      </c>
+      <c r="J28" s="4">
+        <f t="shared" ref="J28:K28" si="28">J29+J30</f>
+        <v>409</v>
+      </c>
+      <c r="K28" s="4">
+        <f t="shared" si="28"/>
+        <v>16</v>
+      </c>
+      <c r="L28" s="4"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="29"/>
+    </row>
+    <row r="29" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="40"/>
+      <c r="B29" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" s="4">
+        <f t="shared" si="2"/>
+        <v>158</v>
+      </c>
+      <c r="D29" s="4">
+        <f t="shared" ref="D29:D30" si="29">G29+J29</f>
+        <v>158</v>
+      </c>
+      <c r="E29" s="4">
+        <v>0</v>
+      </c>
+      <c r="F29" s="4">
+        <f t="shared" si="3"/>
+        <v>151</v>
+      </c>
+      <c r="G29" s="4">
+        <v>151</v>
+      </c>
+      <c r="H29" s="4">
+        <v>0</v>
+      </c>
+      <c r="I29" s="4">
+        <f t="shared" si="25"/>
+        <v>7</v>
+      </c>
+      <c r="J29" s="4">
+        <v>7</v>
+      </c>
+      <c r="K29" s="4">
+        <v>0</v>
+      </c>
+      <c r="L29" s="4"/>
+      <c r="M29" s="29"/>
+      <c r="N29" s="29"/>
+    </row>
+    <row r="30" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="40"/>
+      <c r="B30" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" s="4">
+        <f t="shared" si="2"/>
+        <v>3880</v>
+      </c>
+      <c r="D30" s="4">
+        <f t="shared" si="29"/>
+        <v>3840</v>
+      </c>
+      <c r="E30" s="4">
+        <v>40</v>
+      </c>
+      <c r="F30" s="4">
+        <f t="shared" si="3"/>
+        <v>3462</v>
+      </c>
+      <c r="G30" s="4">
+        <v>3438</v>
+      </c>
+      <c r="H30" s="4">
+        <v>24</v>
+      </c>
+      <c r="I30" s="4">
+        <f t="shared" si="25"/>
+        <v>418</v>
+      </c>
+      <c r="J30" s="4">
+        <v>402</v>
+      </c>
+      <c r="K30" s="4">
+        <v>16</v>
+      </c>
+      <c r="L30" s="4"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="29"/>
+    </row>
+    <row r="31" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="4">
+        <f t="shared" si="2"/>
+        <v>2949</v>
+      </c>
+      <c r="D31" s="4">
+        <f t="shared" ref="D31:E31" si="30">D32+D33</f>
+        <v>2893</v>
+      </c>
+      <c r="E31" s="4">
+        <f t="shared" si="30"/>
+        <v>56</v>
+      </c>
+      <c r="F31" s="4">
+        <f t="shared" si="3"/>
+        <v>2501</v>
+      </c>
+      <c r="G31" s="4">
+        <f t="shared" ref="G31:H31" si="31">G32+G33</f>
+        <v>2464</v>
+      </c>
+      <c r="H31" s="4">
+        <f t="shared" si="31"/>
+        <v>37</v>
+      </c>
+      <c r="I31" s="4">
+        <f t="shared" si="25"/>
+        <v>448</v>
+      </c>
+      <c r="J31" s="4">
+        <f t="shared" ref="J31:K31" si="32">J32+J33</f>
+        <v>429</v>
+      </c>
+      <c r="K31" s="4">
+        <f t="shared" si="32"/>
+        <v>19</v>
+      </c>
+      <c r="L31" s="4"/>
+      <c r="M31" s="29"/>
+      <c r="N31" s="29"/>
+    </row>
+    <row r="32" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="40"/>
+      <c r="B32" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C32" s="4">
+        <f t="shared" si="2"/>
+        <v>148</v>
+      </c>
+      <c r="D32" s="4">
+        <f t="shared" ref="D32:D33" si="33">G32+J32</f>
+        <v>148</v>
+      </c>
+      <c r="E32" s="4">
+        <v>0</v>
+      </c>
+      <c r="F32" s="4">
+        <f t="shared" si="3"/>
+        <v>132</v>
+      </c>
+      <c r="G32" s="4">
+        <v>132</v>
+      </c>
+      <c r="H32" s="4">
+        <v>0</v>
+      </c>
+      <c r="I32" s="4">
+        <f t="shared" si="25"/>
+        <v>16</v>
+      </c>
+      <c r="J32" s="4">
+        <v>16</v>
+      </c>
+      <c r="K32" s="4">
+        <v>0</v>
+      </c>
+      <c r="L32" s="4"/>
+      <c r="M32" s="29"/>
+      <c r="N32" s="29"/>
+    </row>
+    <row r="33" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="40"/>
+      <c r="B33" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C33" s="4">
+        <f t="shared" si="2"/>
+        <v>2801</v>
+      </c>
+      <c r="D33" s="4">
+        <f t="shared" si="33"/>
+        <v>2745</v>
+      </c>
+      <c r="E33" s="4">
+        <v>56</v>
+      </c>
+      <c r="F33" s="4">
+        <f t="shared" si="3"/>
+        <v>2369</v>
+      </c>
+      <c r="G33" s="4">
+        <v>2332</v>
+      </c>
+      <c r="H33" s="4">
+        <v>37</v>
+      </c>
+      <c r="I33" s="4">
+        <f t="shared" si="25"/>
+        <v>432</v>
+      </c>
+      <c r="J33" s="4">
+        <v>413</v>
+      </c>
+      <c r="K33" s="4">
+        <v>19</v>
+      </c>
+      <c r="L33" s="4"/>
+      <c r="M33" s="29"/>
+      <c r="N33" s="29"/>
+    </row>
+    <row r="34" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="4">
+        <f t="shared" si="2"/>
+        <v>8924</v>
+      </c>
+      <c r="D34" s="4">
+        <f t="shared" ref="D34" si="34">D35+D36</f>
+        <v>8783</v>
+      </c>
+      <c r="E34" s="4">
+        <f>E35+E36</f>
+        <v>141</v>
+      </c>
+      <c r="F34" s="4">
+        <f t="shared" si="3"/>
+        <v>8286</v>
+      </c>
+      <c r="G34" s="4">
+        <f t="shared" ref="G34:K34" si="35">G35+G36</f>
+        <v>8205</v>
+      </c>
+      <c r="H34" s="4">
+        <f t="shared" si="35"/>
+        <v>81</v>
+      </c>
+      <c r="I34" s="4">
+        <f t="shared" si="25"/>
+        <v>638</v>
+      </c>
+      <c r="J34" s="4">
+        <f t="shared" si="35"/>
+        <v>578</v>
+      </c>
+      <c r="K34" s="4">
+        <f t="shared" si="35"/>
+        <v>60</v>
+      </c>
+      <c r="L34" s="4"/>
+      <c r="M34" s="29"/>
+      <c r="N34" s="29"/>
+    </row>
+    <row r="35" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="40"/>
+      <c r="B35" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C35" s="4">
+        <f t="shared" si="2"/>
+        <v>497</v>
+      </c>
+      <c r="D35" s="4">
+        <f t="shared" ref="D35:D36" si="36">G35+J35</f>
+        <v>495</v>
+      </c>
+      <c r="E35" s="4">
+        <v>2</v>
+      </c>
+      <c r="F35" s="4">
+        <f t="shared" si="3"/>
+        <v>486</v>
+      </c>
+      <c r="G35" s="4">
+        <v>485</v>
+      </c>
+      <c r="H35" s="4">
+        <v>1</v>
+      </c>
+      <c r="I35" s="4">
+        <f t="shared" si="25"/>
+        <v>11</v>
+      </c>
+      <c r="J35" s="4">
+        <v>10</v>
+      </c>
+      <c r="K35" s="4">
+        <v>1</v>
+      </c>
+      <c r="L35" s="4"/>
+      <c r="M35" s="29"/>
+      <c r="N35" s="29"/>
+    </row>
+    <row r="36" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="40"/>
+      <c r="B36" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="4">
+        <f t="shared" si="2"/>
+        <v>8427</v>
+      </c>
+      <c r="D36" s="4">
+        <f t="shared" si="36"/>
+        <v>8288</v>
+      </c>
+      <c r="E36" s="4">
+        <v>139</v>
+      </c>
+      <c r="F36" s="4">
+        <f t="shared" si="3"/>
+        <v>7800</v>
+      </c>
+      <c r="G36" s="4">
+        <v>7720</v>
+      </c>
+      <c r="H36" s="4">
+        <v>80</v>
+      </c>
+      <c r="I36" s="4">
+        <f t="shared" si="25"/>
+        <v>627</v>
+      </c>
+      <c r="J36" s="4">
+        <v>568</v>
+      </c>
+      <c r="K36" s="4">
+        <v>59</v>
+      </c>
+      <c r="L36" s="4"/>
+      <c r="M36" s="29"/>
+      <c r="N36" s="29"/>
+    </row>
+    <row r="37" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" s="4">
+        <f t="shared" si="2"/>
+        <v>3068</v>
+      </c>
+      <c r="D37" s="4">
+        <f t="shared" ref="D37" si="37">D38+D39</f>
+        <v>3020</v>
+      </c>
+      <c r="E37" s="4">
+        <f>E38+E39</f>
+        <v>48</v>
+      </c>
+      <c r="F37" s="4">
+        <f t="shared" si="3"/>
+        <v>2811</v>
+      </c>
+      <c r="G37" s="4">
+        <f t="shared" ref="G37:K37" si="38">G38+G39</f>
+        <v>2779</v>
+      </c>
+      <c r="H37" s="4">
+        <f t="shared" si="38"/>
+        <v>32</v>
+      </c>
+      <c r="I37" s="4">
+        <f t="shared" si="25"/>
+        <v>257</v>
+      </c>
+      <c r="J37" s="4">
+        <f t="shared" si="38"/>
+        <v>241</v>
+      </c>
+      <c r="K37" s="4">
+        <f t="shared" si="38"/>
+        <v>16</v>
+      </c>
+      <c r="L37" s="4"/>
+      <c r="M37" s="29"/>
+      <c r="N37" s="29"/>
+    </row>
+    <row r="38" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="40"/>
+      <c r="B38" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C38" s="4">
+        <f t="shared" si="2"/>
+        <v>237</v>
+      </c>
+      <c r="D38" s="4">
+        <f t="shared" ref="D38:D39" si="39">G38+J38</f>
+        <v>237</v>
+      </c>
+      <c r="E38" s="4">
+        <v>0</v>
+      </c>
+      <c r="F38" s="4">
+        <f t="shared" si="3"/>
+        <v>232</v>
+      </c>
+      <c r="G38" s="4">
+        <v>232</v>
+      </c>
+      <c r="H38" s="4">
+        <v>0</v>
+      </c>
+      <c r="I38" s="4">
+        <f t="shared" si="25"/>
+        <v>5</v>
+      </c>
+      <c r="J38" s="4">
+        <v>5</v>
+      </c>
+      <c r="K38" s="4">
+        <v>0</v>
+      </c>
+      <c r="L38" s="4"/>
+      <c r="M38" s="29"/>
+      <c r="N38" s="29"/>
+    </row>
+    <row r="39" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="40"/>
+      <c r="B39" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="4">
+        <f t="shared" si="2"/>
+        <v>2831</v>
+      </c>
+      <c r="D39" s="4">
+        <f t="shared" si="39"/>
+        <v>2783</v>
+      </c>
+      <c r="E39" s="4">
+        <v>48</v>
+      </c>
+      <c r="F39" s="4">
+        <f t="shared" si="3"/>
+        <v>2579</v>
+      </c>
+      <c r="G39" s="4">
+        <v>2547</v>
+      </c>
+      <c r="H39" s="4">
+        <v>32</v>
+      </c>
+      <c r="I39" s="4">
+        <f t="shared" si="25"/>
+        <v>252</v>
+      </c>
+      <c r="J39" s="4">
+        <v>236</v>
+      </c>
+      <c r="K39" s="4">
+        <v>16</v>
+      </c>
+      <c r="L39" s="4"/>
+      <c r="M39" s="29"/>
+      <c r="N39" s="29"/>
+    </row>
+    <row r="40" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C40" s="4">
+        <f t="shared" si="2"/>
+        <v>4504</v>
+      </c>
+      <c r="D40" s="4">
+        <f t="shared" ref="D40" si="40">D41+D42</f>
+        <v>4460</v>
+      </c>
+      <c r="E40" s="4">
+        <f>E41+E42</f>
+        <v>44</v>
+      </c>
+      <c r="F40" s="4">
+        <f t="shared" si="3"/>
+        <v>4080</v>
+      </c>
+      <c r="G40" s="4">
+        <f t="shared" ref="G40:K40" si="41">G41+G42</f>
+        <v>4055</v>
+      </c>
+      <c r="H40" s="4">
+        <f t="shared" si="41"/>
+        <v>25</v>
+      </c>
+      <c r="I40" s="4">
+        <f t="shared" si="25"/>
+        <v>424</v>
+      </c>
+      <c r="J40" s="4">
+        <f t="shared" si="41"/>
+        <v>405</v>
+      </c>
+      <c r="K40" s="4">
+        <f t="shared" si="41"/>
+        <v>19</v>
+      </c>
+      <c r="L40" s="4"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+    </row>
+    <row r="41" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="40"/>
+      <c r="B41" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C41" s="4">
+        <f t="shared" si="2"/>
+        <v>201</v>
+      </c>
+      <c r="D41" s="4">
+        <f t="shared" ref="D41:D42" si="42">G41+J41</f>
+        <v>201</v>
+      </c>
+      <c r="E41" s="4">
+        <v>0</v>
+      </c>
+      <c r="F41" s="4">
+        <f t="shared" si="3"/>
+        <v>195</v>
+      </c>
+      <c r="G41" s="4">
+        <v>195</v>
+      </c>
+      <c r="H41" s="4">
+        <v>0</v>
+      </c>
+      <c r="I41" s="4">
+        <f t="shared" si="25"/>
+        <v>6</v>
+      </c>
+      <c r="J41" s="4">
+        <v>6</v>
+      </c>
+      <c r="K41" s="4">
+        <v>0</v>
+      </c>
+      <c r="L41" s="4"/>
+      <c r="M41" s="29"/>
+      <c r="N41" s="29"/>
+    </row>
+    <row r="42" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="40"/>
+      <c r="B42" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="4">
+        <f t="shared" si="2"/>
+        <v>4303</v>
+      </c>
+      <c r="D42" s="4">
+        <f t="shared" si="42"/>
+        <v>4259</v>
+      </c>
+      <c r="E42" s="4">
+        <v>44</v>
+      </c>
+      <c r="F42" s="4">
+        <f t="shared" si="3"/>
+        <v>3885</v>
+      </c>
+      <c r="G42" s="4">
+        <v>3860</v>
+      </c>
+      <c r="H42" s="4">
+        <v>25</v>
+      </c>
+      <c r="I42" s="4">
+        <f t="shared" si="25"/>
+        <v>418</v>
+      </c>
+      <c r="J42" s="4">
+        <v>399</v>
+      </c>
+      <c r="K42" s="4">
+        <v>19</v>
+      </c>
+      <c r="L42" s="4"/>
+      <c r="M42" s="29"/>
+      <c r="N42" s="29"/>
+    </row>
+    <row r="43" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C43" s="4">
+        <f t="shared" si="2"/>
+        <v>3730</v>
+      </c>
+      <c r="D43" s="4">
+        <f t="shared" ref="D43" si="43">D44+D45</f>
+        <v>3695</v>
+      </c>
+      <c r="E43" s="4">
+        <f>E44+E45</f>
+        <v>35</v>
+      </c>
+      <c r="F43" s="4">
+        <f t="shared" si="3"/>
+        <v>3516</v>
+      </c>
+      <c r="G43" s="4">
+        <f t="shared" ref="G43:K43" si="44">G44+G45</f>
+        <v>3500</v>
+      </c>
+      <c r="H43" s="4">
+        <f t="shared" si="44"/>
+        <v>16</v>
+      </c>
+      <c r="I43" s="4">
+        <f t="shared" si="25"/>
+        <v>214</v>
+      </c>
+      <c r="J43" s="4">
+        <f t="shared" si="44"/>
+        <v>195</v>
+      </c>
+      <c r="K43" s="4">
+        <f t="shared" si="44"/>
+        <v>19</v>
+      </c>
+      <c r="L43" s="4"/>
+      <c r="M43" s="29"/>
+      <c r="N43" s="29"/>
+    </row>
+    <row r="44" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="40"/>
+      <c r="B44" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C44" s="4">
+        <f t="shared" si="2"/>
+        <v>222</v>
+      </c>
+      <c r="D44" s="4">
+        <f t="shared" ref="D44:D45" si="45">G44+J44</f>
+        <v>222</v>
+      </c>
+      <c r="E44" s="4">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4">
+        <f t="shared" si="3"/>
+        <v>216</v>
+      </c>
+      <c r="G44" s="4">
+        <v>216</v>
+      </c>
+      <c r="H44" s="4">
+        <v>0</v>
+      </c>
+      <c r="I44" s="4">
+        <f t="shared" si="25"/>
+        <v>6</v>
+      </c>
+      <c r="J44" s="4">
+        <v>6</v>
+      </c>
+      <c r="K44" s="4">
+        <v>0</v>
+      </c>
+      <c r="L44" s="4"/>
+      <c r="M44" s="29"/>
+      <c r="N44" s="29"/>
+    </row>
+    <row r="45" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="40"/>
+      <c r="B45" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="4">
+        <f t="shared" si="2"/>
+        <v>3508</v>
+      </c>
+      <c r="D45" s="4">
+        <f t="shared" si="45"/>
+        <v>3473</v>
+      </c>
+      <c r="E45" s="4">
+        <v>35</v>
+      </c>
+      <c r="F45" s="4">
+        <f t="shared" si="3"/>
+        <v>3300</v>
+      </c>
+      <c r="G45" s="4">
+        <v>3284</v>
+      </c>
+      <c r="H45" s="4">
+        <v>16</v>
+      </c>
+      <c r="I45" s="4">
+        <f t="shared" si="25"/>
+        <v>208</v>
+      </c>
+      <c r="J45" s="4">
+        <v>189</v>
+      </c>
+      <c r="K45" s="4">
+        <v>19</v>
+      </c>
+      <c r="L45" s="4"/>
+      <c r="M45" s="29"/>
+      <c r="N45" s="29"/>
+    </row>
+    <row r="46" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="B46" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="4">
+        <f t="shared" si="2"/>
+        <v>6708</v>
+      </c>
+      <c r="D46" s="4">
+        <f t="shared" ref="D46" si="46">D47+D48</f>
+        <v>6639</v>
+      </c>
+      <c r="E46" s="4">
+        <f>E47+E48</f>
+        <v>69</v>
+      </c>
+      <c r="F46" s="4">
+        <f t="shared" si="3"/>
+        <v>5960</v>
+      </c>
+      <c r="G46" s="4">
+        <f t="shared" ref="G46:K46" si="47">G47+G48</f>
+        <v>5920</v>
+      </c>
+      <c r="H46" s="4">
+        <f t="shared" si="47"/>
+        <v>40</v>
+      </c>
+      <c r="I46" s="4">
+        <f t="shared" si="25"/>
+        <v>748</v>
+      </c>
+      <c r="J46" s="4">
+        <f t="shared" si="47"/>
+        <v>719</v>
+      </c>
+      <c r="K46" s="4">
+        <f t="shared" si="47"/>
+        <v>29</v>
+      </c>
+      <c r="L46" s="4"/>
+      <c r="M46" s="29"/>
+      <c r="N46" s="29"/>
+    </row>
+    <row r="47" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="40"/>
+      <c r="B47" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C47" s="4">
+        <f t="shared" si="2"/>
+        <v>306</v>
+      </c>
+      <c r="D47" s="4">
+        <f t="shared" ref="D47:D48" si="48">G47+J47</f>
+        <v>303</v>
+      </c>
+      <c r="E47" s="4">
+        <v>3</v>
+      </c>
+      <c r="F47" s="4">
+        <f t="shared" si="3"/>
+        <v>294</v>
+      </c>
+      <c r="G47" s="4">
+        <v>293</v>
+      </c>
+      <c r="H47" s="4">
+        <v>1</v>
+      </c>
+      <c r="I47" s="4">
+        <f t="shared" si="25"/>
+        <v>12</v>
+      </c>
+      <c r="J47" s="4">
+        <v>10</v>
+      </c>
+      <c r="K47" s="4">
+        <v>2</v>
+      </c>
+      <c r="L47" s="4"/>
+      <c r="M47" s="29"/>
+      <c r="N47" s="29"/>
+    </row>
+    <row r="48" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="40"/>
+      <c r="B48" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C48" s="4">
+        <f t="shared" si="2"/>
+        <v>6402</v>
+      </c>
+      <c r="D48" s="4">
+        <f t="shared" si="48"/>
+        <v>6336</v>
+      </c>
+      <c r="E48" s="4">
+        <v>66</v>
+      </c>
+      <c r="F48" s="4">
+        <f t="shared" si="3"/>
+        <v>5666</v>
+      </c>
+      <c r="G48" s="4">
+        <v>5627</v>
+      </c>
+      <c r="H48" s="4">
+        <v>39</v>
+      </c>
+      <c r="I48" s="4">
+        <f t="shared" si="25"/>
+        <v>736</v>
+      </c>
+      <c r="J48" s="4">
+        <v>709</v>
+      </c>
+      <c r="K48" s="4">
+        <v>27</v>
+      </c>
+      <c r="L48" s="4"/>
+      <c r="M48" s="29"/>
+      <c r="N48" s="29"/>
+    </row>
+    <row r="49" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B49" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C49" s="4">
+        <f t="shared" si="2"/>
+        <v>1833</v>
+      </c>
+      <c r="D49" s="4">
+        <f t="shared" ref="D49" si="49">D50+D51</f>
+        <v>1814</v>
+      </c>
+      <c r="E49" s="4">
+        <f>E50+E51</f>
+        <v>19</v>
+      </c>
+      <c r="F49" s="4">
+        <f t="shared" si="3"/>
+        <v>1660</v>
+      </c>
+      <c r="G49" s="4">
+        <f t="shared" ref="G49:K49" si="50">G50+G51</f>
+        <v>1647</v>
+      </c>
+      <c r="H49" s="4">
+        <f t="shared" si="50"/>
+        <v>13</v>
+      </c>
+      <c r="I49" s="4">
+        <f t="shared" si="25"/>
+        <v>173</v>
+      </c>
+      <c r="J49" s="4">
+        <f t="shared" si="50"/>
+        <v>167</v>
+      </c>
+      <c r="K49" s="4">
+        <f t="shared" si="50"/>
+        <v>6</v>
+      </c>
+      <c r="L49" s="4"/>
+      <c r="M49" s="29"/>
+      <c r="N49" s="29"/>
+    </row>
+    <row r="50" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="40"/>
+      <c r="B50" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C50" s="4">
+        <f t="shared" si="2"/>
+        <v>66</v>
+      </c>
+      <c r="D50" s="4">
+        <f t="shared" ref="D50:D51" si="51">G50+J50</f>
+        <v>66</v>
+      </c>
+      <c r="E50" s="4">
+        <v>0</v>
+      </c>
+      <c r="F50" s="4">
+        <f t="shared" si="3"/>
+        <v>65</v>
+      </c>
+      <c r="G50" s="4">
+        <v>65</v>
+      </c>
+      <c r="H50" s="4">
+        <v>0</v>
+      </c>
+      <c r="I50" s="4">
+        <f t="shared" si="25"/>
+        <v>1</v>
+      </c>
+      <c r="J50" s="4">
+        <v>1</v>
+      </c>
+      <c r="K50" s="4">
+        <v>0</v>
+      </c>
+      <c r="L50" s="4"/>
+      <c r="M50" s="29"/>
+      <c r="N50" s="29"/>
+    </row>
+    <row r="51" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="40"/>
+      <c r="B51" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C51" s="4">
+        <f t="shared" si="2"/>
+        <v>1767</v>
+      </c>
+      <c r="D51" s="4">
+        <f t="shared" si="51"/>
+        <v>1748</v>
+      </c>
+      <c r="E51" s="4">
+        <v>19</v>
+      </c>
+      <c r="F51" s="4">
+        <f t="shared" si="3"/>
+        <v>1595</v>
+      </c>
+      <c r="G51" s="4">
+        <v>1582</v>
+      </c>
+      <c r="H51" s="4">
+        <v>13</v>
+      </c>
+      <c r="I51" s="4">
+        <f t="shared" si="25"/>
+        <v>172</v>
+      </c>
+      <c r="J51" s="4">
+        <v>166</v>
+      </c>
+      <c r="K51" s="4">
+        <v>6</v>
+      </c>
+      <c r="L51" s="4"/>
+      <c r="M51" s="29"/>
+      <c r="N51" s="29"/>
+    </row>
+    <row r="52" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B52" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C52" s="4">
+        <f t="shared" si="2"/>
+        <v>3781</v>
+      </c>
+      <c r="D52" s="4">
+        <f t="shared" ref="D52" si="52">D53+D54</f>
+        <v>3729</v>
+      </c>
+      <c r="E52" s="4">
+        <f>E53+E54</f>
+        <v>52</v>
+      </c>
+      <c r="F52" s="4">
+        <f t="shared" si="3"/>
+        <v>3571</v>
+      </c>
+      <c r="G52" s="4">
+        <f t="shared" ref="G52:K52" si="53">G53+G54</f>
+        <v>3536</v>
+      </c>
+      <c r="H52" s="4">
+        <f t="shared" si="53"/>
+        <v>35</v>
+      </c>
+      <c r="I52" s="4">
+        <f t="shared" si="25"/>
+        <v>210</v>
+      </c>
+      <c r="J52" s="4">
+        <f t="shared" si="53"/>
+        <v>193</v>
+      </c>
+      <c r="K52" s="4">
+        <f t="shared" si="53"/>
+        <v>17</v>
+      </c>
+      <c r="L52" s="4"/>
+      <c r="M52" s="29"/>
+      <c r="N52" s="29"/>
+    </row>
+    <row r="53" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="40"/>
+      <c r="B53" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C53" s="4">
+        <f t="shared" si="2"/>
+        <v>285</v>
+      </c>
+      <c r="D53" s="4">
+        <f t="shared" ref="D53:D54" si="54">G53+J53</f>
+        <v>285</v>
+      </c>
+      <c r="E53" s="4">
+        <v>0</v>
+      </c>
+      <c r="F53" s="4">
+        <f t="shared" si="3"/>
+        <v>281</v>
+      </c>
+      <c r="G53" s="4">
+        <v>281</v>
+      </c>
+      <c r="H53" s="4">
+        <v>0</v>
+      </c>
+      <c r="I53" s="4">
+        <f t="shared" si="25"/>
+        <v>4</v>
+      </c>
+      <c r="J53" s="4">
+        <v>4</v>
+      </c>
+      <c r="K53" s="4">
+        <v>0</v>
+      </c>
+      <c r="L53" s="4"/>
+      <c r="M53" s="29"/>
+      <c r="N53" s="29"/>
+    </row>
+    <row r="54" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="40"/>
+      <c r="B54" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="4">
+        <f t="shared" si="2"/>
+        <v>3496</v>
+      </c>
+      <c r="D54" s="4">
+        <f t="shared" si="54"/>
+        <v>3444</v>
+      </c>
+      <c r="E54" s="4">
+        <v>52</v>
+      </c>
+      <c r="F54" s="4">
+        <f t="shared" si="3"/>
+        <v>3290</v>
+      </c>
+      <c r="G54" s="4">
+        <v>3255</v>
+      </c>
+      <c r="H54" s="4">
+        <v>35</v>
+      </c>
+      <c r="I54" s="4">
+        <f t="shared" si="25"/>
+        <v>206</v>
+      </c>
+      <c r="J54" s="4">
+        <v>189</v>
+      </c>
+      <c r="K54" s="4">
+        <v>17</v>
+      </c>
+      <c r="L54" s="4"/>
+      <c r="M54" s="29"/>
+      <c r="N54" s="29"/>
+    </row>
+    <row r="55" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B55" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" s="4">
+        <f t="shared" si="2"/>
+        <v>529</v>
+      </c>
+      <c r="D55" s="4">
+        <f t="shared" ref="D55" si="55">D56+D57</f>
+        <v>516</v>
+      </c>
+      <c r="E55" s="4">
+        <f>E56+E57</f>
+        <v>13</v>
+      </c>
+      <c r="F55" s="4">
+        <f t="shared" si="3"/>
+        <v>471</v>
+      </c>
+      <c r="G55" s="4">
+        <f t="shared" ref="G55:K55" si="56">G56+G57</f>
+        <v>462</v>
+      </c>
+      <c r="H55" s="4">
+        <f t="shared" si="56"/>
+        <v>9</v>
+      </c>
+      <c r="I55" s="4">
+        <f t="shared" si="25"/>
+        <v>58</v>
+      </c>
+      <c r="J55" s="4">
+        <f t="shared" si="56"/>
+        <v>54</v>
+      </c>
+      <c r="K55" s="4">
+        <f t="shared" si="56"/>
+        <v>4</v>
+      </c>
+      <c r="L55" s="4"/>
+      <c r="M55" s="29"/>
+      <c r="N55" s="29"/>
+    </row>
+    <row r="56" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="40"/>
+      <c r="B56" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C56" s="4">
+        <f t="shared" si="2"/>
+        <v>22</v>
+      </c>
+      <c r="D56" s="4">
+        <f t="shared" ref="D56:D57" si="57">G56+J56</f>
+        <v>22</v>
+      </c>
+      <c r="E56" s="4">
+        <v>0</v>
+      </c>
+      <c r="F56" s="4">
+        <f t="shared" si="3"/>
+        <v>22</v>
+      </c>
+      <c r="G56" s="4">
+        <v>22</v>
+      </c>
+      <c r="H56" s="4">
+        <v>0</v>
+      </c>
+      <c r="I56" s="4">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="J56" s="4">
+        <v>0</v>
+      </c>
+      <c r="K56" s="4">
+        <v>0</v>
+      </c>
+      <c r="L56" s="4"/>
+      <c r="M56" s="29"/>
+      <c r="N56" s="29"/>
+    </row>
+    <row r="57" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="40"/>
+      <c r="B57" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C57" s="4">
+        <f t="shared" si="2"/>
+        <v>507</v>
+      </c>
+      <c r="D57" s="4">
+        <f t="shared" si="57"/>
+        <v>494</v>
+      </c>
+      <c r="E57" s="4">
+        <v>13</v>
+      </c>
+      <c r="F57" s="4">
+        <f t="shared" si="3"/>
+        <v>449</v>
+      </c>
+      <c r="G57" s="4">
+        <v>440</v>
+      </c>
+      <c r="H57" s="4">
+        <v>9</v>
+      </c>
+      <c r="I57" s="4">
+        <f t="shared" si="25"/>
+        <v>58</v>
+      </c>
+      <c r="J57" s="4">
+        <v>54</v>
+      </c>
+      <c r="K57" s="4">
+        <v>4</v>
+      </c>
+      <c r="L57" s="4"/>
+      <c r="M57" s="29"/>
+      <c r="N57" s="29"/>
+    </row>
+    <row r="58" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B58" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C58" s="4">
+        <f t="shared" si="2"/>
+        <v>2301</v>
+      </c>
+      <c r="D58" s="4">
+        <f t="shared" ref="D58" si="58">D59+D60</f>
+        <v>2190</v>
+      </c>
+      <c r="E58" s="4">
+        <f>E59+E60</f>
+        <v>111</v>
+      </c>
+      <c r="F58" s="4">
+        <f t="shared" si="3"/>
+        <v>2102</v>
+      </c>
+      <c r="G58" s="4">
+        <f t="shared" ref="G58:K58" si="59">G59+G60</f>
+        <v>2051</v>
+      </c>
+      <c r="H58" s="4">
+        <f t="shared" si="59"/>
+        <v>51</v>
+      </c>
+      <c r="I58" s="4">
+        <f t="shared" si="25"/>
+        <v>199</v>
+      </c>
+      <c r="J58" s="4">
+        <f t="shared" si="59"/>
+        <v>139</v>
+      </c>
+      <c r="K58" s="4">
+        <f t="shared" si="59"/>
+        <v>60</v>
+      </c>
+      <c r="L58" s="4"/>
+      <c r="M58" s="29"/>
+      <c r="N58" s="29"/>
+    </row>
+    <row r="59" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="40"/>
+      <c r="B59" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C59" s="4">
+        <f t="shared" si="2"/>
+        <v>112</v>
+      </c>
+      <c r="D59" s="4">
+        <f t="shared" ref="D59:D60" si="60">G59+J59</f>
+        <v>112</v>
+      </c>
+      <c r="E59" s="4">
+        <v>0</v>
+      </c>
+      <c r="F59" s="4">
+        <f t="shared" si="3"/>
+        <v>111</v>
+      </c>
+      <c r="G59" s="4">
+        <v>111</v>
+      </c>
+      <c r="H59" s="4">
+        <v>0</v>
+      </c>
+      <c r="I59" s="4">
+        <f t="shared" si="25"/>
+        <v>1</v>
+      </c>
+      <c r="J59" s="4">
+        <v>1</v>
+      </c>
+      <c r="K59" s="4">
+        <v>0</v>
+      </c>
+      <c r="L59" s="4"/>
+      <c r="M59" s="29"/>
+      <c r="N59" s="29"/>
+    </row>
+    <row r="60" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="40"/>
+      <c r="B60" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="4">
+        <f t="shared" si="2"/>
+        <v>2189</v>
+      </c>
+      <c r="D60" s="4">
+        <f t="shared" si="60"/>
+        <v>2078</v>
+      </c>
+      <c r="E60" s="4">
+        <v>111</v>
+      </c>
+      <c r="F60" s="4">
+        <f t="shared" si="3"/>
+        <v>1991</v>
+      </c>
+      <c r="G60" s="4">
+        <v>1940</v>
+      </c>
+      <c r="H60" s="4">
+        <v>51</v>
+      </c>
+      <c r="I60" s="4">
+        <f t="shared" si="25"/>
+        <v>198</v>
+      </c>
+      <c r="J60" s="4">
+        <v>138</v>
+      </c>
+      <c r="K60" s="4">
+        <v>60</v>
+      </c>
+      <c r="L60" s="4"/>
+      <c r="M60" s="29"/>
+      <c r="N60" s="29"/>
+    </row>
+    <row r="61" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B61" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="4">
+        <f t="shared" si="2"/>
+        <v>4192</v>
+      </c>
+      <c r="D61" s="4">
+        <f t="shared" ref="D61" si="61">D62+D63</f>
+        <v>4154</v>
+      </c>
+      <c r="E61" s="4">
+        <f>E62+E63</f>
+        <v>38</v>
+      </c>
+      <c r="F61" s="4">
+        <f t="shared" si="3"/>
+        <v>3888</v>
+      </c>
+      <c r="G61" s="4">
+        <f t="shared" ref="G61:K61" si="62">G62+G63</f>
+        <v>3874</v>
+      </c>
+      <c r="H61" s="4">
+        <f t="shared" si="62"/>
+        <v>14</v>
+      </c>
+      <c r="I61" s="4">
+        <f t="shared" si="25"/>
+        <v>304</v>
+      </c>
+      <c r="J61" s="4">
+        <f t="shared" si="62"/>
+        <v>280</v>
+      </c>
+      <c r="K61" s="4">
+        <f t="shared" si="62"/>
+        <v>24</v>
+      </c>
+      <c r="L61" s="4"/>
+      <c r="M61" s="29"/>
+      <c r="N61" s="29"/>
+    </row>
+    <row r="62" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="40"/>
+      <c r="B62" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C62" s="4">
+        <f t="shared" si="2"/>
+        <v>154</v>
+      </c>
+      <c r="D62" s="4">
+        <f t="shared" ref="D62:D63" si="63">G62+J62</f>
+        <v>154</v>
+      </c>
+      <c r="E62" s="4">
+        <v>0</v>
+      </c>
+      <c r="F62" s="4">
+        <f t="shared" si="3"/>
+        <v>153</v>
+      </c>
+      <c r="G62" s="4">
+        <v>153</v>
+      </c>
+      <c r="H62" s="4">
+        <v>0</v>
+      </c>
+      <c r="I62" s="4">
+        <f t="shared" si="25"/>
+        <v>1</v>
+      </c>
+      <c r="J62" s="4">
+        <v>1</v>
+      </c>
+      <c r="K62" s="4">
+        <v>0</v>
+      </c>
+      <c r="L62" s="4"/>
+      <c r="M62" s="29"/>
+      <c r="N62" s="29"/>
+    </row>
+    <row r="63" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="40"/>
+      <c r="B63" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C63" s="4">
+        <f t="shared" si="2"/>
+        <v>4038</v>
+      </c>
+      <c r="D63" s="4">
+        <f t="shared" si="63"/>
+        <v>4000</v>
+      </c>
+      <c r="E63" s="4">
+        <v>38</v>
+      </c>
+      <c r="F63" s="4">
+        <f t="shared" si="3"/>
+        <v>3735</v>
+      </c>
+      <c r="G63" s="4">
+        <v>3721</v>
+      </c>
+      <c r="H63" s="4">
+        <v>14</v>
+      </c>
+      <c r="I63" s="4">
+        <f t="shared" si="25"/>
+        <v>303</v>
+      </c>
+      <c r="J63" s="4">
+        <v>279</v>
+      </c>
+      <c r="K63" s="4">
+        <v>24</v>
+      </c>
+      <c r="L63" s="4"/>
+      <c r="M63" s="29"/>
+      <c r="N63" s="29"/>
+    </row>
+    <row r="64" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B64" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C64" s="4">
+        <f t="shared" si="2"/>
+        <v>3959</v>
+      </c>
+      <c r="D64" s="4">
+        <f t="shared" ref="D64" si="64">D65+D66</f>
+        <v>3916</v>
+      </c>
+      <c r="E64" s="4">
+        <f>E65+E66</f>
+        <v>43</v>
+      </c>
+      <c r="F64" s="4">
+        <f t="shared" si="3"/>
+        <v>3671</v>
+      </c>
+      <c r="G64" s="4">
+        <f t="shared" ref="G64:K64" si="65">G65+G66</f>
+        <v>3647</v>
+      </c>
+      <c r="H64" s="4">
+        <f t="shared" si="65"/>
+        <v>24</v>
+      </c>
+      <c r="I64" s="4">
+        <f t="shared" si="25"/>
+        <v>288</v>
+      </c>
+      <c r="J64" s="4">
+        <f t="shared" si="65"/>
+        <v>269</v>
+      </c>
+      <c r="K64" s="4">
+        <f t="shared" si="65"/>
+        <v>19</v>
+      </c>
+      <c r="L64" s="4"/>
+      <c r="M64" s="29"/>
+      <c r="N64" s="29"/>
+    </row>
+    <row r="65" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="40"/>
+      <c r="B65" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C65" s="4">
+        <f t="shared" si="2"/>
+        <v>213</v>
+      </c>
+      <c r="D65" s="4">
+        <f t="shared" ref="D65:D66" si="66">G65+J65</f>
+        <v>213</v>
+      </c>
+      <c r="E65" s="4">
+        <v>0</v>
+      </c>
+      <c r="F65" s="4">
+        <f t="shared" si="3"/>
+        <v>211</v>
+      </c>
+      <c r="G65" s="4">
+        <v>211</v>
+      </c>
+      <c r="H65" s="4">
+        <v>0</v>
+      </c>
+      <c r="I65" s="4">
+        <f t="shared" si="25"/>
+        <v>2</v>
+      </c>
+      <c r="J65" s="4">
+        <v>2</v>
+      </c>
+      <c r="K65" s="4">
+        <v>0</v>
+      </c>
+      <c r="L65" s="4"/>
+      <c r="M65" s="29"/>
+      <c r="N65" s="29"/>
+    </row>
+    <row r="66" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="40"/>
+      <c r="B66" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C66" s="4">
+        <f t="shared" si="2"/>
+        <v>3746</v>
+      </c>
+      <c r="D66" s="4">
+        <f t="shared" si="66"/>
+        <v>3703</v>
+      </c>
+      <c r="E66" s="4">
+        <v>43</v>
+      </c>
+      <c r="F66" s="4">
+        <f t="shared" si="3"/>
+        <v>3460</v>
+      </c>
+      <c r="G66" s="4">
+        <v>3436</v>
+      </c>
+      <c r="H66" s="4">
+        <v>24</v>
+      </c>
+      <c r="I66" s="4">
+        <f t="shared" si="25"/>
+        <v>286</v>
+      </c>
+      <c r="J66" s="4">
+        <v>267</v>
+      </c>
+      <c r="K66" s="4">
+        <v>19</v>
+      </c>
+      <c r="L66" s="4"/>
+      <c r="M66" s="29"/>
+      <c r="N66" s="29"/>
+    </row>
+    <row r="67" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B67" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" s="4">
+        <f t="shared" si="2"/>
+        <v>346</v>
+      </c>
+      <c r="D67" s="4">
+        <f t="shared" ref="D67" si="67">D68+D69</f>
+        <v>341</v>
+      </c>
+      <c r="E67" s="4">
+        <f>E68+E69</f>
+        <v>5</v>
+      </c>
+      <c r="F67" s="4">
+        <f t="shared" si="3"/>
+        <v>315</v>
+      </c>
+      <c r="G67" s="4">
+        <f t="shared" ref="G67:K67" si="68">G68+G69</f>
+        <v>313</v>
+      </c>
+      <c r="H67" s="4">
+        <f t="shared" si="68"/>
+        <v>2</v>
+      </c>
+      <c r="I67" s="4">
+        <f t="shared" si="25"/>
+        <v>31</v>
+      </c>
+      <c r="J67" s="4">
+        <f t="shared" si="68"/>
+        <v>28</v>
+      </c>
+      <c r="K67" s="4">
+        <f t="shared" si="68"/>
+        <v>3</v>
+      </c>
+      <c r="L67" s="4"/>
+      <c r="M67" s="29"/>
+      <c r="N67" s="29"/>
+    </row>
+    <row r="68" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="40"/>
+      <c r="B68" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C68" s="4">
+        <f t="shared" si="2"/>
+        <v>15</v>
+      </c>
+      <c r="D68" s="4">
+        <f t="shared" ref="D68:D69" si="69">G68+J68</f>
+        <v>15</v>
+      </c>
+      <c r="E68" s="4">
+        <v>0</v>
+      </c>
+      <c r="F68" s="4">
+        <f t="shared" si="3"/>
+        <v>15</v>
+      </c>
+      <c r="G68" s="4">
+        <v>15</v>
+      </c>
+      <c r="H68" s="4">
+        <v>0</v>
+      </c>
+      <c r="I68" s="4">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="J68" s="4">
+        <v>0</v>
+      </c>
+      <c r="K68" s="4">
+        <v>0</v>
+      </c>
+      <c r="L68" s="4"/>
+      <c r="M68" s="29"/>
+      <c r="N68" s="29"/>
+    </row>
+    <row r="69" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="40"/>
+      <c r="B69" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="4">
+        <f t="shared" si="2"/>
+        <v>331</v>
+      </c>
+      <c r="D69" s="4">
+        <f t="shared" si="69"/>
+        <v>326</v>
+      </c>
+      <c r="E69" s="4">
+        <v>5</v>
+      </c>
+      <c r="F69" s="4">
+        <f t="shared" si="3"/>
+        <v>300</v>
+      </c>
+      <c r="G69" s="4">
+        <v>298</v>
+      </c>
+      <c r="H69" s="4">
+        <v>2</v>
+      </c>
+      <c r="I69" s="4">
+        <f t="shared" si="25"/>
+        <v>31</v>
+      </c>
+      <c r="J69" s="4">
+        <v>28</v>
+      </c>
+      <c r="K69" s="4">
+        <v>3</v>
+      </c>
+      <c r="L69" s="4"/>
+      <c r="M69" s="29"/>
+      <c r="N69" s="29"/>
+    </row>
+    <row r="70" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="B70" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C70" s="4">
+        <f t="shared" si="2"/>
+        <v>69</v>
+      </c>
+      <c r="D70" s="4">
+        <f t="shared" ref="D70" si="70">D71+D72</f>
+        <v>69</v>
+      </c>
+      <c r="E70" s="4">
+        <f>E71+E72</f>
+        <v>0</v>
+      </c>
+      <c r="F70" s="4">
+        <f t="shared" si="3"/>
+        <v>66</v>
+      </c>
+      <c r="G70" s="4">
+        <f t="shared" ref="G70:H70" si="71">G71+G72</f>
+        <v>66</v>
+      </c>
+      <c r="H70" s="4">
+        <f t="shared" si="71"/>
+        <v>0</v>
+      </c>
+      <c r="I70" s="4">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="J70" s="4">
+        <f t="shared" ref="J70:K70" si="72">J71+J72</f>
+        <v>3</v>
+      </c>
+      <c r="K70" s="4">
+        <f t="shared" si="72"/>
+        <v>0</v>
+      </c>
+      <c r="L70" s="4"/>
+      <c r="M70" s="29"/>
+      <c r="N70" s="29"/>
+    </row>
+    <row r="71" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="40"/>
+      <c r="B71" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C71" s="4">
+        <f t="shared" ref="C71:C72" si="73">D71+E71</f>
+        <v>14</v>
+      </c>
+      <c r="D71" s="4">
+        <f t="shared" ref="D71:D72" si="74">G71+J71</f>
+        <v>14</v>
+      </c>
+      <c r="E71" s="4">
+        <v>0</v>
+      </c>
+      <c r="F71" s="4">
+        <f t="shared" ref="F71:F72" si="75">G71+H71</f>
+        <v>14</v>
+      </c>
+      <c r="G71" s="4">
+        <v>14</v>
+      </c>
+      <c r="H71" s="4">
+        <v>0</v>
+      </c>
+      <c r="I71" s="4">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="J71" s="4">
+        <v>0</v>
+      </c>
+      <c r="K71" s="4">
+        <v>0</v>
+      </c>
+      <c r="L71" s="4"/>
+      <c r="M71" s="29"/>
+      <c r="N71" s="29"/>
+    </row>
+    <row r="72" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="41"/>
+      <c r="B72" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="C72" s="38">
+        <f t="shared" si="73"/>
+        <v>55</v>
+      </c>
+      <c r="D72" s="39">
+        <f t="shared" si="74"/>
+        <v>55</v>
+      </c>
+      <c r="E72" s="39">
+        <v>0</v>
+      </c>
+      <c r="F72" s="39">
+        <f t="shared" si="75"/>
+        <v>52</v>
+      </c>
+      <c r="G72" s="39">
+        <v>52</v>
+      </c>
+      <c r="H72" s="39">
+        <v>0</v>
+      </c>
+      <c r="I72" s="39">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="J72" s="39">
+        <v>3</v>
+      </c>
+      <c r="K72" s="39">
+        <v>0</v>
+      </c>
+      <c r="L72" s="4"/>
+      <c r="M72" s="29"/>
+      <c r="N72" s="29"/>
+    </row>
+    <row r="73" spans="1:14" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A73" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B73" s="30"/>
+      <c r="C73" s="4"/>
+      <c r="D73" s="4"/>
+      <c r="E73" s="4"/>
+      <c r="F73" s="4"/>
+      <c r="G73" s="4"/>
+      <c r="H73" s="4"/>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+      <c r="K73" s="4"/>
+      <c r="L73" s="4"/>
+      <c r="M73" s="29"/>
+    </row>
+    <row r="74" spans="1:14" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="C74" s="24"/>
+      <c r="D74" s="24"/>
+      <c r="E74" s="24"/>
+      <c r="F74" s="24"/>
+      <c r="G74" s="24"/>
+      <c r="H74" s="24"/>
+      <c r="I74" s="24"/>
+      <c r="J74" s="24"/>
+      <c r="K74" s="24"/>
+      <c r="L74" s="24"/>
+    </row>
+    <row r="75" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="C75" s="29"/>
+      <c r="D75" s="29"/>
+      <c r="E75" s="29"/>
+      <c r="F75" s="29"/>
+      <c r="G75" s="29"/>
+      <c r="H75" s="29"/>
+      <c r="I75" s="29"/>
+      <c r="J75" s="29"/>
+      <c r="K75" s="29"/>
+      <c r="L75" s="29"/>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="C76" s="29"/>
+      <c r="D76" s="29"/>
+      <c r="E76" s="29"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:E2"/>
+    <mergeCell ref="F2:H2"/>
+    <mergeCell ref="I2:K2"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4449B33-1DE9-47B6-BB09-599B4162F78A}">
   <dimension ref="A1:O76"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.09765625" style="21" customWidth="1"/>
     <col min="2" max="2" width="8.296875" style="21" customWidth="1"/>
     <col min="3" max="12" width="15.796875" style="21" customWidth="1"/>
     <col min="13" max="13" width="9.296875" style="21" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.796875" style="21"/>
     <col min="15" max="15" width="9.296875" style="21" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="8.796875" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="31"/>
+    </row>
+    <row r="2" spans="1:15" ht="22.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="41"/>
-[...12 lines deleted...]
-      <c r="A2" s="42" t="s">
+      <c r="B2" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C2" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="43" t="s">
-[...7 lines deleted...]
-      <c r="F2" s="43" t="s">
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="43"/>
-[...1 lines deleted...]
-      <c r="I2" s="43" t="s">
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="J2" s="43"/>
-      <c r="K2" s="44"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="46"/>
       <c r="L2" s="30"/>
     </row>
     <row r="3" spans="1:15" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="42"/>
-      <c r="B3" s="43"/>
+      <c r="A3" s="44"/>
+      <c r="B3" s="45"/>
       <c r="C3" s="33" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>26</v>
       </c>
       <c r="F3" s="33" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="33" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="33" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="33" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="34" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="30"/>
     </row>
     <row r="4" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="48" t="s">
-        <v>54</v>
+      <c r="A4" s="40" t="s">
+        <v>53</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="4">
         <v>193362</v>
       </c>
       <c r="D4" s="4">
         <v>190601</v>
       </c>
       <c r="E4" s="4">
         <v>2761</v>
       </c>
       <c r="F4" s="4">
         <v>177379</v>
       </c>
       <c r="G4" s="4">
         <v>176034</v>
       </c>
       <c r="H4" s="4">
         <v>1345</v>
       </c>
       <c r="I4" s="4">
         <v>15983</v>
       </c>
       <c r="J4" s="4">
         <v>14567</v>
       </c>
       <c r="K4" s="4">
         <v>1416</v>
       </c>
       <c r="L4" s="4"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29"/>
       <c r="O4" s="29"/>
     </row>
     <row r="5" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="48"/>
+      <c r="A5" s="40"/>
       <c r="B5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4">
         <v>9063</v>
       </c>
       <c r="D5" s="4">
         <v>9058</v>
       </c>
       <c r="E5" s="4">
         <v>5</v>
       </c>
       <c r="F5" s="4">
         <v>8920</v>
       </c>
       <c r="G5" s="4">
         <v>8918</v>
       </c>
       <c r="H5" s="4">
         <v>2</v>
       </c>
       <c r="I5" s="4">
         <v>143</v>
       </c>
       <c r="J5" s="4">
         <v>140</v>
       </c>
       <c r="K5" s="4">
         <v>3</v>
       </c>
       <c r="L5" s="4"/>
       <c r="M5" s="29"/>
       <c r="N5" s="29"/>
     </row>
     <row r="6" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="48"/>
+      <c r="A6" s="40"/>
       <c r="B6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="4">
         <v>184299</v>
       </c>
       <c r="D6" s="4">
         <v>181543</v>
       </c>
       <c r="E6" s="4">
         <v>2756</v>
       </c>
       <c r="F6" s="4">
         <v>168459</v>
       </c>
       <c r="G6" s="4">
         <v>167116</v>
       </c>
       <c r="H6" s="4">
         <v>1343</v>
       </c>
       <c r="I6" s="4">
         <v>15840</v>
       </c>
       <c r="J6" s="4">
         <v>14427</v>
       </c>
       <c r="K6" s="4">
         <v>1413</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
     </row>
     <row r="7" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="48" t="s">
+      <c r="A7" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="4">
         <v>21658</v>
       </c>
       <c r="D7" s="4">
         <v>21072</v>
       </c>
       <c r="E7" s="4">
         <v>586</v>
       </c>
       <c r="F7" s="4">
         <v>19450</v>
       </c>
       <c r="G7" s="4">
         <v>19198</v>
       </c>
       <c r="H7" s="4">
         <v>252</v>
       </c>
       <c r="I7" s="4">
         <v>2208</v>
       </c>
       <c r="J7" s="4">
         <v>1874</v>
       </c>
       <c r="K7" s="4">
         <v>334</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="29"/>
       <c r="N7" s="29"/>
     </row>
     <row r="8" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="48"/>
+      <c r="A8" s="40"/>
       <c r="B8" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="4">
         <v>1079</v>
       </c>
       <c r="D8" s="4">
         <v>1079</v>
       </c>
       <c r="E8" s="4">
         <v>0</v>
       </c>
       <c r="F8" s="4">
         <v>1073</v>
       </c>
       <c r="G8" s="4">
         <v>1073</v>
       </c>
       <c r="H8" s="4">
         <v>0</v>
       </c>
       <c r="I8" s="4">
         <v>6</v>
       </c>
       <c r="J8" s="4">
         <v>6</v>
       </c>
       <c r="K8" s="4">
         <v>0</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="29"/>
       <c r="N8" s="29"/>
     </row>
     <row r="9" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="48"/>
+      <c r="A9" s="40"/>
       <c r="B9" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="4">
         <v>20579</v>
       </c>
       <c r="D9" s="4">
         <v>19993</v>
       </c>
       <c r="E9" s="4">
         <v>586</v>
       </c>
       <c r="F9" s="4">
         <v>18377</v>
       </c>
       <c r="G9" s="4">
         <v>18125</v>
       </c>
       <c r="H9" s="4">
         <v>252</v>
       </c>
       <c r="I9" s="4">
         <v>2202</v>
       </c>
       <c r="J9" s="4">
         <v>1868</v>
       </c>
       <c r="K9" s="4">
         <v>334</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="29"/>
       <c r="N9" s="29"/>
     </row>
     <row r="10" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="48" t="s">
+      <c r="A10" s="40" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="4">
         <v>31781</v>
       </c>
       <c r="D10" s="4">
         <v>31185</v>
       </c>
       <c r="E10" s="4">
         <v>596</v>
       </c>
       <c r="F10" s="4">
         <v>29912</v>
       </c>
       <c r="G10" s="4">
         <v>29597</v>
       </c>
       <c r="H10" s="4">
         <v>315</v>
       </c>
       <c r="I10" s="4">
         <v>1869</v>
       </c>
       <c r="J10" s="4">
         <v>1588</v>
       </c>
       <c r="K10" s="4">
         <v>281</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="29"/>
       <c r="N10" s="29"/>
     </row>
     <row r="11" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="48"/>
+      <c r="A11" s="40"/>
       <c r="B11" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="4">
         <v>1603</v>
       </c>
       <c r="D11" s="4">
         <v>1603</v>
       </c>
       <c r="E11" s="4">
         <v>0</v>
       </c>
       <c r="F11" s="4">
         <v>1593</v>
       </c>
       <c r="G11" s="4">
         <v>1593</v>
       </c>
       <c r="H11" s="4">
         <v>0</v>
       </c>
       <c r="I11" s="4">
         <v>10</v>
       </c>
       <c r="J11" s="4">
         <v>10</v>
       </c>
       <c r="K11" s="4">
         <v>0</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="29"/>
       <c r="N11" s="29"/>
     </row>
     <row r="12" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="48"/>
+      <c r="A12" s="40"/>
       <c r="B12" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="4">
         <v>30178</v>
       </c>
       <c r="D12" s="4">
         <v>29582</v>
       </c>
       <c r="E12" s="4">
         <v>596</v>
       </c>
       <c r="F12" s="4">
         <v>28319</v>
       </c>
       <c r="G12" s="4">
         <v>28004</v>
       </c>
       <c r="H12" s="4">
         <v>315</v>
       </c>
       <c r="I12" s="4">
         <v>1859</v>
       </c>
       <c r="J12" s="4">
         <v>1578</v>
       </c>
       <c r="K12" s="4">
         <v>281</v>
       </c>
       <c r="L12" s="4"/>
       <c r="M12" s="29"/>
       <c r="N12" s="29"/>
     </row>
     <row r="13" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="48" t="s">
+      <c r="A13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="4">
         <v>17375</v>
       </c>
       <c r="D13" s="4">
         <v>17216</v>
       </c>
       <c r="E13" s="4">
         <v>159</v>
       </c>
       <c r="F13" s="4">
         <v>15691</v>
       </c>
       <c r="G13" s="4">
         <v>15613</v>
       </c>
       <c r="H13" s="4">
         <v>78</v>
       </c>
       <c r="I13" s="4">
         <v>1684</v>
       </c>
       <c r="J13" s="4">
         <v>1603</v>
       </c>
       <c r="K13" s="4">
         <v>81</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="29"/>
       <c r="N13" s="29"/>
     </row>
     <row r="14" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="48"/>
+      <c r="A14" s="40"/>
       <c r="B14" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="4">
         <v>568</v>
       </c>
       <c r="D14" s="4">
         <v>568</v>
       </c>
       <c r="E14" s="4">
         <v>0</v>
       </c>
       <c r="F14" s="4">
         <v>560</v>
       </c>
       <c r="G14" s="4">
         <v>560</v>
       </c>
       <c r="H14" s="4">
         <v>0</v>
       </c>
       <c r="I14" s="4">
         <v>8</v>
       </c>
       <c r="J14" s="4">
         <v>8</v>
       </c>
       <c r="K14" s="4">
         <v>0</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="29"/>
       <c r="N14" s="29"/>
     </row>
     <row r="15" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="48"/>
+      <c r="A15" s="40"/>
       <c r="B15" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="4">
         <v>16807</v>
       </c>
       <c r="D15" s="4">
         <v>16648</v>
       </c>
       <c r="E15" s="4">
         <v>159</v>
       </c>
       <c r="F15" s="4">
         <v>15131</v>
       </c>
       <c r="G15" s="4">
         <v>15053</v>
       </c>
       <c r="H15" s="4">
         <v>78</v>
       </c>
       <c r="I15" s="4">
         <v>1676</v>
       </c>
       <c r="J15" s="4">
         <v>1595</v>
       </c>
       <c r="K15" s="4">
         <v>81</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="29"/>
       <c r="N15" s="29"/>
     </row>
     <row r="16" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="48" t="s">
+      <c r="A16" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="4">
         <v>25891</v>
       </c>
       <c r="D16" s="4">
         <v>25580</v>
       </c>
       <c r="E16" s="4">
         <v>311</v>
       </c>
       <c r="F16" s="4">
         <v>24323</v>
       </c>
       <c r="G16" s="4">
         <v>24165</v>
       </c>
       <c r="H16" s="4">
         <v>158</v>
       </c>
       <c r="I16" s="4">
         <v>1568</v>
       </c>
       <c r="J16" s="4">
         <v>1415</v>
       </c>
       <c r="K16" s="4">
         <v>153</v>
       </c>
       <c r="L16" s="4"/>
       <c r="M16" s="29"/>
       <c r="N16" s="29"/>
     </row>
     <row r="17" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="48"/>
+      <c r="A17" s="40"/>
       <c r="B17" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="4">
         <v>1378</v>
       </c>
       <c r="D17" s="4">
         <v>1378</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
       <c r="F17" s="4">
         <v>1352</v>
       </c>
       <c r="G17" s="4">
         <v>1352</v>
       </c>
       <c r="H17" s="4">
         <v>0</v>
       </c>
       <c r="I17" s="4">
         <v>26</v>
       </c>
       <c r="J17" s="4">
         <v>26</v>
       </c>
       <c r="K17" s="4">
         <v>0</v>
       </c>
       <c r="L17" s="4"/>
       <c r="M17" s="29"/>
       <c r="N17" s="29"/>
     </row>
     <row r="18" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="48"/>
+      <c r="A18" s="40"/>
       <c r="B18" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="4">
         <v>24513</v>
       </c>
       <c r="D18" s="4">
         <v>24202</v>
       </c>
       <c r="E18" s="4">
         <v>311</v>
       </c>
       <c r="F18" s="4">
         <v>22971</v>
       </c>
       <c r="G18" s="4">
         <v>22813</v>
       </c>
       <c r="H18" s="4">
         <v>158</v>
       </c>
       <c r="I18" s="4">
         <v>1542</v>
       </c>
       <c r="J18" s="4">
         <v>1389</v>
       </c>
       <c r="K18" s="4">
         <v>153</v>
       </c>
       <c r="L18" s="4"/>
       <c r="M18" s="29"/>
       <c r="N18" s="29"/>
     </row>
     <row r="19" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="48" t="s">
+      <c r="A19" s="40" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="4">
         <v>16590</v>
       </c>
       <c r="D19" s="4">
         <v>16424</v>
       </c>
       <c r="E19" s="4">
         <v>166</v>
       </c>
       <c r="F19" s="4">
         <v>15160</v>
       </c>
       <c r="G19" s="4">
         <v>15081</v>
       </c>
       <c r="H19" s="4">
         <v>79</v>
       </c>
       <c r="I19" s="4">
         <v>1430</v>
       </c>
       <c r="J19" s="4">
         <v>1343</v>
       </c>
       <c r="K19" s="4">
         <v>87</v>
       </c>
       <c r="L19" s="4"/>
       <c r="M19" s="29"/>
       <c r="N19" s="29"/>
     </row>
     <row r="20" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="48"/>
+      <c r="A20" s="40"/>
       <c r="B20" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="4">
         <v>749</v>
       </c>
       <c r="D20" s="4">
         <v>749</v>
       </c>
       <c r="E20" s="4">
         <v>0</v>
       </c>
       <c r="F20" s="4">
         <v>746</v>
       </c>
       <c r="G20" s="4">
         <v>746</v>
       </c>
       <c r="H20" s="4">
         <v>0</v>
       </c>
       <c r="I20" s="4">
         <v>3</v>
       </c>
       <c r="J20" s="4">
         <v>3</v>
       </c>
       <c r="K20" s="4">
         <v>0</v>
       </c>
       <c r="L20" s="4"/>
       <c r="M20" s="29"/>
       <c r="N20" s="29"/>
     </row>
     <row r="21" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="48"/>
+      <c r="A21" s="40"/>
       <c r="B21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="4">
         <v>15841</v>
       </c>
       <c r="D21" s="4">
         <v>15675</v>
       </c>
       <c r="E21" s="4">
         <v>166</v>
       </c>
       <c r="F21" s="4">
         <v>14414</v>
       </c>
       <c r="G21" s="4">
         <v>14335</v>
       </c>
       <c r="H21" s="4">
         <v>79</v>
       </c>
       <c r="I21" s="4">
         <v>1427</v>
       </c>
       <c r="J21" s="4">
         <v>1340</v>
       </c>
       <c r="K21" s="4">
         <v>87</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="29"/>
       <c r="N21" s="29"/>
     </row>
     <row r="22" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="48" t="s">
+      <c r="A22" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="4">
         <v>25629</v>
       </c>
       <c r="D22" s="4">
         <v>25350</v>
       </c>
       <c r="E22" s="4">
         <v>279</v>
       </c>
       <c r="F22" s="4">
         <v>23353</v>
       </c>
       <c r="G22" s="4">
         <v>23224</v>
       </c>
       <c r="H22" s="4">
         <v>129</v>
       </c>
       <c r="I22" s="4">
         <v>2276</v>
       </c>
       <c r="J22" s="4">
         <v>2126</v>
       </c>
       <c r="K22" s="4">
         <v>150</v>
       </c>
       <c r="L22" s="4"/>
       <c r="M22" s="29"/>
       <c r="N22" s="29"/>
     </row>
     <row r="23" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="48"/>
+      <c r="A23" s="40"/>
       <c r="B23" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="4">
         <v>985</v>
       </c>
       <c r="D23" s="4">
         <v>985</v>
       </c>
       <c r="E23" s="4">
         <v>0</v>
       </c>
       <c r="F23" s="4">
         <v>974</v>
       </c>
       <c r="G23" s="4">
         <v>974</v>
       </c>
       <c r="H23" s="4">
         <v>0</v>
       </c>
       <c r="I23" s="4">
         <v>11</v>
       </c>
       <c r="J23" s="4">
         <v>11</v>
       </c>
       <c r="K23" s="4">
         <v>0</v>
       </c>
       <c r="L23" s="4"/>
       <c r="M23" s="29"/>
       <c r="N23" s="29"/>
     </row>
     <row r="24" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="48"/>
+      <c r="A24" s="40"/>
       <c r="B24" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="4">
         <v>24644</v>
       </c>
       <c r="D24" s="4">
         <v>24365</v>
       </c>
       <c r="E24" s="4">
         <v>279</v>
       </c>
       <c r="F24" s="4">
         <v>22379</v>
       </c>
       <c r="G24" s="4">
         <v>22250</v>
       </c>
       <c r="H24" s="4">
         <v>129</v>
       </c>
       <c r="I24" s="4">
         <v>2265</v>
       </c>
       <c r="J24" s="4">
         <v>2115</v>
       </c>
       <c r="K24" s="4">
         <v>150</v>
       </c>
       <c r="L24" s="4"/>
       <c r="M24" s="29"/>
       <c r="N24" s="29"/>
     </row>
     <row r="25" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="48" t="s">
+      <c r="A25" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="4">
         <v>4180</v>
       </c>
       <c r="D25" s="4">
         <v>4124</v>
       </c>
       <c r="E25" s="4">
         <v>56</v>
       </c>
       <c r="F25" s="4">
         <v>3820</v>
       </c>
       <c r="G25" s="4">
         <v>3801</v>
       </c>
       <c r="H25" s="4">
         <v>19</v>
       </c>
       <c r="I25" s="4">
         <v>360</v>
       </c>
       <c r="J25" s="4">
         <v>323</v>
       </c>
       <c r="K25" s="4">
         <v>37</v>
       </c>
       <c r="L25" s="4"/>
       <c r="M25" s="29"/>
       <c r="N25" s="29"/>
     </row>
     <row r="26" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="48"/>
+      <c r="A26" s="40"/>
       <c r="B26" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="4">
         <v>193</v>
       </c>
       <c r="D26" s="4">
         <v>192</v>
       </c>
       <c r="E26" s="4">
         <v>1</v>
       </c>
       <c r="F26" s="4">
         <v>190</v>
       </c>
       <c r="G26" s="4">
         <v>189</v>
       </c>
       <c r="H26" s="4">
         <v>1</v>
       </c>
       <c r="I26" s="4">
         <v>3</v>
       </c>
       <c r="J26" s="4">
         <v>3</v>
       </c>
       <c r="K26" s="4">
         <v>0</v>
       </c>
       <c r="L26" s="4"/>
       <c r="M26" s="29"/>
       <c r="N26" s="29"/>
     </row>
     <row r="27" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="48"/>
+      <c r="A27" s="40"/>
       <c r="B27" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="4">
         <v>3987</v>
       </c>
       <c r="D27" s="4">
         <v>3932</v>
       </c>
       <c r="E27" s="4">
         <v>55</v>
       </c>
       <c r="F27" s="4">
         <v>3630</v>
       </c>
       <c r="G27" s="4">
         <v>3612</v>
       </c>
       <c r="H27" s="4">
         <v>18</v>
       </c>
       <c r="I27" s="4">
         <v>357</v>
       </c>
       <c r="J27" s="4">
         <v>320</v>
       </c>
       <c r="K27" s="4">
         <v>37</v>
       </c>
       <c r="L27" s="4"/>
       <c r="M27" s="29"/>
       <c r="N27" s="29"/>
     </row>
     <row r="28" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="48" t="s">
+      <c r="A28" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C28" s="4">
         <v>3853</v>
       </c>
       <c r="D28" s="4">
         <v>3817</v>
       </c>
       <c r="E28" s="4">
         <v>36</v>
       </c>
       <c r="F28" s="4">
         <v>3415</v>
       </c>
       <c r="G28" s="4">
         <v>3393</v>
       </c>
       <c r="H28" s="4">
         <v>22</v>
       </c>
       <c r="I28" s="4">
         <v>438</v>
       </c>
       <c r="J28" s="4">
         <v>424</v>
       </c>
       <c r="K28" s="4">
         <v>14</v>
       </c>
       <c r="L28" s="4"/>
       <c r="M28" s="29"/>
       <c r="N28" s="29"/>
     </row>
     <row r="29" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="48"/>
+      <c r="A29" s="40"/>
       <c r="B29" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="4">
         <v>146</v>
       </c>
       <c r="D29" s="4">
         <v>146</v>
       </c>
       <c r="E29" s="4">
         <v>0</v>
       </c>
       <c r="F29" s="4">
         <v>138</v>
       </c>
       <c r="G29" s="4">
         <v>138</v>
       </c>
       <c r="H29" s="4">
         <v>0</v>
       </c>
       <c r="I29" s="4">
         <v>8</v>
       </c>
       <c r="J29" s="4">
         <v>8</v>
       </c>
       <c r="K29" s="4">
         <v>0</v>
       </c>
       <c r="L29" s="4"/>
       <c r="M29" s="29"/>
       <c r="N29" s="29"/>
     </row>
     <row r="30" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="48"/>
+      <c r="A30" s="40"/>
       <c r="B30" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C30" s="4">
         <v>3707</v>
       </c>
       <c r="D30" s="4">
         <v>3671</v>
       </c>
       <c r="E30" s="4">
         <v>36</v>
       </c>
       <c r="F30" s="4">
         <v>3277</v>
       </c>
       <c r="G30" s="4">
         <v>3255</v>
       </c>
       <c r="H30" s="4">
         <v>22</v>
       </c>
       <c r="I30" s="4">
         <v>430</v>
       </c>
       <c r="J30" s="4">
         <v>416</v>
       </c>
       <c r="K30" s="4">
         <v>14</v>
       </c>
       <c r="L30" s="4"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
     </row>
     <row r="31" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="48" t="s">
+      <c r="A31" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="4">
         <v>2959</v>
       </c>
       <c r="D31" s="4">
         <v>2920</v>
       </c>
       <c r="E31" s="4">
         <v>39</v>
       </c>
       <c r="F31" s="4">
         <v>2499</v>
       </c>
       <c r="G31" s="4">
         <v>2476</v>
       </c>
       <c r="H31" s="4">
         <v>23</v>
       </c>
       <c r="I31" s="4">
         <v>460</v>
       </c>
       <c r="J31" s="4">
         <v>444</v>
       </c>
       <c r="K31" s="4">
         <v>16</v>
       </c>
       <c r="L31" s="4"/>
       <c r="M31" s="29"/>
       <c r="N31" s="29"/>
     </row>
     <row r="32" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="48"/>
+      <c r="A32" s="40"/>
       <c r="B32" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="4">
         <v>144</v>
       </c>
       <c r="D32" s="4">
         <v>144</v>
       </c>
       <c r="E32" s="4">
         <v>0</v>
       </c>
       <c r="F32" s="4">
         <v>127</v>
       </c>
       <c r="G32" s="4">
         <v>127</v>
       </c>
       <c r="H32" s="4">
         <v>0</v>
       </c>
       <c r="I32" s="4">
         <v>17</v>
       </c>
       <c r="J32" s="4">
         <v>17</v>
       </c>
       <c r="K32" s="4">
         <v>0</v>
       </c>
       <c r="L32" s="4"/>
       <c r="M32" s="29"/>
       <c r="N32" s="29"/>
     </row>
     <row r="33" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="48"/>
+      <c r="A33" s="40"/>
       <c r="B33" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="4">
         <v>2815</v>
       </c>
       <c r="D33" s="4">
         <v>2776</v>
       </c>
       <c r="E33" s="4">
         <v>39</v>
       </c>
       <c r="F33" s="4">
         <v>2372</v>
       </c>
       <c r="G33" s="4">
         <v>2349</v>
       </c>
       <c r="H33" s="4">
         <v>23</v>
       </c>
       <c r="I33" s="4">
         <v>443</v>
       </c>
       <c r="J33" s="4">
         <v>427</v>
       </c>
       <c r="K33" s="4">
         <v>16</v>
       </c>
       <c r="L33" s="4"/>
       <c r="M33" s="29"/>
       <c r="N33" s="29"/>
     </row>
     <row r="34" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="48" t="s">
+      <c r="A34" s="40" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C34" s="4">
         <v>8990</v>
       </c>
       <c r="D34" s="4">
         <v>8875</v>
       </c>
       <c r="E34" s="4">
         <v>115</v>
       </c>
       <c r="F34" s="4">
         <v>8320</v>
       </c>
       <c r="G34" s="4">
         <v>8260</v>
       </c>
       <c r="H34" s="4">
         <v>60</v>
       </c>
       <c r="I34" s="4">
         <v>670</v>
       </c>
       <c r="J34" s="4">
         <v>615</v>
       </c>
       <c r="K34" s="4">
         <v>55</v>
       </c>
       <c r="L34" s="4"/>
       <c r="M34" s="29"/>
       <c r="N34" s="29"/>
     </row>
     <row r="35" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="48"/>
+      <c r="A35" s="40"/>
       <c r="B35" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="4">
         <v>506</v>
       </c>
       <c r="D35" s="4">
         <v>504</v>
       </c>
       <c r="E35" s="4">
         <v>2</v>
       </c>
       <c r="F35" s="4">
         <v>492</v>
       </c>
       <c r="G35" s="4">
         <v>491</v>
       </c>
       <c r="H35" s="4">
         <v>1</v>
       </c>
       <c r="I35" s="4">
         <v>14</v>
       </c>
       <c r="J35" s="4">
         <v>13</v>
       </c>
       <c r="K35" s="4">
         <v>1</v>
       </c>
       <c r="L35" s="4"/>
       <c r="M35" s="29"/>
       <c r="N35" s="29"/>
     </row>
     <row r="36" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="48"/>
+      <c r="A36" s="40"/>
       <c r="B36" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="4">
         <v>8484</v>
       </c>
       <c r="D36" s="4">
         <v>8371</v>
       </c>
       <c r="E36" s="4">
         <v>113</v>
       </c>
       <c r="F36" s="4">
         <v>7828</v>
       </c>
       <c r="G36" s="4">
         <v>7769</v>
       </c>
       <c r="H36" s="4">
         <v>59</v>
       </c>
       <c r="I36" s="4">
         <v>656</v>
       </c>
       <c r="J36" s="4">
         <v>602</v>
       </c>
       <c r="K36" s="4">
         <v>54</v>
       </c>
       <c r="L36" s="4"/>
       <c r="M36" s="29"/>
       <c r="N36" s="29"/>
     </row>
     <row r="37" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="48" t="s">
+      <c r="A37" s="40" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="4">
         <v>3047</v>
       </c>
       <c r="D37" s="4">
         <v>3001</v>
       </c>
       <c r="E37" s="4">
         <v>46</v>
       </c>
       <c r="F37" s="4">
         <v>2769</v>
       </c>
       <c r="G37" s="4">
         <v>2742</v>
       </c>
       <c r="H37" s="4">
         <v>27</v>
       </c>
       <c r="I37" s="4">
         <v>278</v>
       </c>
       <c r="J37" s="4">
         <v>259</v>
       </c>
       <c r="K37" s="4">
         <v>19</v>
       </c>
       <c r="L37" s="4"/>
       <c r="M37" s="29"/>
       <c r="N37" s="29"/>
     </row>
     <row r="38" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="48"/>
+      <c r="A38" s="40"/>
       <c r="B38" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C38" s="4">
         <v>214</v>
       </c>
       <c r="D38" s="4">
         <v>214</v>
       </c>
       <c r="E38" s="4">
         <v>0</v>
       </c>
       <c r="F38" s="4">
         <v>209</v>
       </c>
       <c r="G38" s="4">
         <v>209</v>
       </c>
       <c r="H38" s="4">
         <v>0</v>
       </c>
       <c r="I38" s="4">
         <v>5</v>
       </c>
       <c r="J38" s="4">
         <v>5</v>
       </c>
       <c r="K38" s="4">
         <v>0</v>
       </c>
       <c r="L38" s="4"/>
       <c r="M38" s="29"/>
       <c r="N38" s="29"/>
     </row>
     <row r="39" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="48"/>
+      <c r="A39" s="40"/>
       <c r="B39" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="4">
         <v>2833</v>
       </c>
       <c r="D39" s="4">
         <v>2787</v>
       </c>
       <c r="E39" s="4">
         <v>46</v>
       </c>
       <c r="F39" s="4">
         <v>2560</v>
       </c>
       <c r="G39" s="4">
         <v>2533</v>
       </c>
       <c r="H39" s="4">
         <v>27</v>
       </c>
       <c r="I39" s="4">
         <v>273</v>
       </c>
       <c r="J39" s="4">
         <v>254</v>
       </c>
       <c r="K39" s="4">
         <v>19</v>
       </c>
       <c r="L39" s="4"/>
       <c r="M39" s="29"/>
       <c r="N39" s="29"/>
     </row>
     <row r="40" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="48" t="s">
+      <c r="A40" s="40" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="4">
         <v>4413</v>
       </c>
       <c r="D40" s="4">
         <v>4376</v>
       </c>
       <c r="E40" s="4">
         <v>37</v>
       </c>
       <c r="F40" s="4">
         <v>3975</v>
       </c>
       <c r="G40" s="4">
         <v>3956</v>
       </c>
       <c r="H40" s="4">
         <v>19</v>
       </c>
       <c r="I40" s="4">
         <v>438</v>
       </c>
       <c r="J40" s="4">
         <v>420</v>
       </c>
       <c r="K40" s="4">
         <v>18</v>
       </c>
       <c r="L40" s="4"/>
       <c r="M40" s="29"/>
       <c r="N40" s="29"/>
     </row>
     <row r="41" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="48"/>
+      <c r="A41" s="40"/>
       <c r="B41" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C41" s="4">
         <v>194</v>
       </c>
       <c r="D41" s="4">
         <v>194</v>
       </c>
       <c r="E41" s="4">
         <v>0</v>
       </c>
       <c r="F41" s="4">
         <v>189</v>
       </c>
       <c r="G41" s="4">
         <v>189</v>
       </c>
       <c r="H41" s="4">
         <v>0</v>
       </c>
       <c r="I41" s="4">
         <v>5</v>
       </c>
       <c r="J41" s="4">
         <v>5</v>
       </c>
       <c r="K41" s="4">
         <v>0</v>
       </c>
       <c r="L41" s="4"/>
       <c r="M41" s="29"/>
       <c r="N41" s="29"/>
     </row>
     <row r="42" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="48"/>
+      <c r="A42" s="40"/>
       <c r="B42" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="4">
         <v>4219</v>
       </c>
       <c r="D42" s="4">
         <v>4182</v>
       </c>
       <c r="E42" s="4">
         <v>37</v>
       </c>
       <c r="F42" s="4">
         <v>3786</v>
       </c>
       <c r="G42" s="4">
         <v>3767</v>
       </c>
       <c r="H42" s="4">
         <v>19</v>
       </c>
       <c r="I42" s="4">
         <v>433</v>
       </c>
       <c r="J42" s="4">
         <v>415</v>
       </c>
       <c r="K42" s="4">
         <v>18</v>
       </c>
       <c r="L42" s="4"/>
       <c r="M42" s="29"/>
       <c r="N42" s="29"/>
     </row>
     <row r="43" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="48" t="s">
+      <c r="A43" s="40" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C43" s="4">
         <v>3595</v>
       </c>
       <c r="D43" s="4">
         <v>3570</v>
       </c>
       <c r="E43" s="4">
         <v>25</v>
       </c>
       <c r="F43" s="4">
         <v>3381</v>
       </c>
       <c r="G43" s="4">
         <v>3369</v>
       </c>
       <c r="H43" s="4">
         <v>12</v>
       </c>
       <c r="I43" s="4">
         <v>214</v>
       </c>
       <c r="J43" s="4">
         <v>201</v>
       </c>
       <c r="K43" s="4">
         <v>13</v>
       </c>
       <c r="L43" s="4"/>
       <c r="M43" s="29"/>
       <c r="N43" s="29"/>
     </row>
     <row r="44" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="48"/>
+      <c r="A44" s="40"/>
       <c r="B44" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="4">
         <v>204</v>
       </c>
       <c r="D44" s="4">
         <v>204</v>
       </c>
       <c r="E44" s="4">
         <v>0</v>
       </c>
       <c r="F44" s="4">
         <v>199</v>
       </c>
       <c r="G44" s="4">
         <v>199</v>
       </c>
       <c r="H44" s="4">
         <v>0</v>
       </c>
       <c r="I44" s="4">
         <v>5</v>
       </c>
       <c r="J44" s="4">
         <v>5</v>
       </c>
       <c r="K44" s="4">
         <v>0</v>
       </c>
       <c r="L44" s="4"/>
       <c r="M44" s="29"/>
       <c r="N44" s="29"/>
     </row>
     <row r="45" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="48"/>
+      <c r="A45" s="40"/>
       <c r="B45" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="4">
         <v>3391</v>
       </c>
       <c r="D45" s="4">
         <v>3366</v>
       </c>
       <c r="E45" s="4">
         <v>25</v>
       </c>
       <c r="F45" s="4">
         <v>3182</v>
       </c>
       <c r="G45" s="4">
         <v>3170</v>
       </c>
       <c r="H45" s="4">
         <v>12</v>
       </c>
       <c r="I45" s="4">
         <v>209</v>
       </c>
       <c r="J45" s="4">
         <v>196</v>
       </c>
       <c r="K45" s="4">
         <v>13</v>
       </c>
       <c r="L45" s="4"/>
       <c r="M45" s="29"/>
       <c r="N45" s="29"/>
     </row>
     <row r="46" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="48" t="s">
+      <c r="A46" s="40" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C46" s="4">
         <v>6601</v>
       </c>
       <c r="D46" s="4">
         <v>6542</v>
       </c>
       <c r="E46" s="4">
         <v>59</v>
       </c>
       <c r="F46" s="4">
         <v>5839</v>
       </c>
       <c r="G46" s="4">
         <v>5806</v>
       </c>
       <c r="H46" s="4">
         <v>33</v>
       </c>
       <c r="I46" s="4">
         <v>762</v>
       </c>
       <c r="J46" s="4">
         <v>736</v>
       </c>
       <c r="K46" s="4">
         <v>26</v>
       </c>
       <c r="L46" s="4"/>
       <c r="M46" s="29"/>
       <c r="N46" s="29"/>
     </row>
     <row r="47" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="48"/>
+      <c r="A47" s="40"/>
       <c r="B47" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="4">
         <v>261</v>
       </c>
       <c r="D47" s="4">
         <v>259</v>
       </c>
       <c r="E47" s="4">
         <v>2</v>
       </c>
       <c r="F47" s="4">
         <v>250</v>
       </c>
       <c r="G47" s="4">
         <v>250</v>
       </c>
       <c r="H47" s="4">
         <v>0</v>
       </c>
       <c r="I47" s="4">
         <v>11</v>
       </c>
       <c r="J47" s="4">
         <v>9</v>
       </c>
       <c r="K47" s="4">
         <v>2</v>
       </c>
       <c r="L47" s="4"/>
       <c r="M47" s="29"/>
       <c r="N47" s="29"/>
     </row>
     <row r="48" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="48"/>
+      <c r="A48" s="40"/>
       <c r="B48" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="4">
         <v>6340</v>
       </c>
       <c r="D48" s="4">
         <v>6283</v>
       </c>
       <c r="E48" s="4">
         <v>57</v>
       </c>
       <c r="F48" s="4">
         <v>5589</v>
       </c>
       <c r="G48" s="4">
         <v>5556</v>
       </c>
       <c r="H48" s="4">
         <v>33</v>
       </c>
       <c r="I48" s="4">
         <v>751</v>
       </c>
       <c r="J48" s="4">
         <v>727</v>
       </c>
       <c r="K48" s="4">
         <v>24</v>
       </c>
       <c r="L48" s="4"/>
       <c r="M48" s="29"/>
       <c r="N48" s="29"/>
     </row>
     <row r="49" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="48" t="s">
+      <c r="A49" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C49" s="4">
         <v>1802</v>
       </c>
       <c r="D49" s="4">
         <v>1785</v>
       </c>
       <c r="E49" s="4">
         <v>17</v>
       </c>
       <c r="F49" s="4">
         <v>1619</v>
       </c>
       <c r="G49" s="4">
         <v>1608</v>
       </c>
       <c r="H49" s="4">
         <v>11</v>
       </c>
       <c r="I49" s="4">
         <v>183</v>
       </c>
       <c r="J49" s="4">
         <v>177</v>
       </c>
       <c r="K49" s="4">
         <v>6</v>
       </c>
       <c r="L49" s="4"/>
       <c r="M49" s="29"/>
       <c r="N49" s="29"/>
     </row>
     <row r="50" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="48"/>
+      <c r="A50" s="40"/>
       <c r="B50" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="4">
         <v>69</v>
       </c>
       <c r="D50" s="4">
         <v>69</v>
       </c>
       <c r="E50" s="4">
         <v>0</v>
       </c>
       <c r="F50" s="4">
         <v>68</v>
       </c>
       <c r="G50" s="4">
         <v>68</v>
       </c>
       <c r="H50" s="4">
         <v>0</v>
       </c>
       <c r="I50" s="4">
         <v>1</v>
       </c>
       <c r="J50" s="4">
         <v>1</v>
       </c>
       <c r="K50" s="4">
         <v>0</v>
       </c>
       <c r="L50" s="4"/>
       <c r="M50" s="29"/>
       <c r="N50" s="29"/>
     </row>
     <row r="51" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="48"/>
+      <c r="A51" s="40"/>
       <c r="B51" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="4">
         <v>1733</v>
       </c>
       <c r="D51" s="4">
         <v>1716</v>
       </c>
       <c r="E51" s="4">
         <v>17</v>
       </c>
       <c r="F51" s="4">
         <v>1551</v>
       </c>
       <c r="G51" s="4">
         <v>1540</v>
       </c>
       <c r="H51" s="4">
         <v>11</v>
       </c>
       <c r="I51" s="4">
         <v>182</v>
       </c>
       <c r="J51" s="4">
         <v>176</v>
       </c>
       <c r="K51" s="4">
         <v>6</v>
       </c>
       <c r="L51" s="4"/>
       <c r="M51" s="29"/>
       <c r="N51" s="29"/>
     </row>
     <row r="52" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="48" t="s">
+      <c r="A52" s="40" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C52" s="4">
         <v>3775</v>
       </c>
       <c r="D52" s="4">
         <v>3728</v>
       </c>
       <c r="E52" s="4">
         <v>47</v>
       </c>
       <c r="F52" s="4">
         <v>3552</v>
       </c>
       <c r="G52" s="4">
         <v>3522</v>
       </c>
       <c r="H52" s="4">
         <v>30</v>
       </c>
       <c r="I52" s="4">
         <v>223</v>
       </c>
       <c r="J52" s="4">
         <v>206</v>
       </c>
       <c r="K52" s="4">
         <v>17</v>
       </c>
       <c r="L52" s="4"/>
       <c r="M52" s="29"/>
       <c r="N52" s="29"/>
     </row>
     <row r="53" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="48"/>
+      <c r="A53" s="40"/>
       <c r="B53" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="4">
         <v>276</v>
       </c>
       <c r="D53" s="4">
         <v>276</v>
       </c>
       <c r="E53" s="4">
         <v>0</v>
       </c>
       <c r="F53" s="4">
         <v>271</v>
       </c>
       <c r="G53" s="4">
         <v>271</v>
       </c>
       <c r="H53" s="4">
         <v>0</v>
       </c>
       <c r="I53" s="4">
         <v>5</v>
       </c>
       <c r="J53" s="4">
         <v>5</v>
       </c>
       <c r="K53" s="4">
         <v>0</v>
       </c>
       <c r="L53" s="4"/>
       <c r="M53" s="29"/>
       <c r="N53" s="29"/>
     </row>
     <row r="54" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="48"/>
+      <c r="A54" s="40"/>
       <c r="B54" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="4">
         <v>3499</v>
       </c>
       <c r="D54" s="4">
         <v>3452</v>
       </c>
       <c r="E54" s="4">
         <v>47</v>
       </c>
       <c r="F54" s="4">
         <v>3281</v>
       </c>
       <c r="G54" s="4">
         <v>3251</v>
       </c>
       <c r="H54" s="4">
         <v>30</v>
       </c>
       <c r="I54" s="4">
         <v>218</v>
       </c>
       <c r="J54" s="4">
         <v>201</v>
       </c>
       <c r="K54" s="4">
         <v>17</v>
       </c>
       <c r="L54" s="4"/>
       <c r="M54" s="29"/>
       <c r="N54" s="29"/>
     </row>
     <row r="55" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="48" t="s">
+      <c r="A55" s="40" t="s">
         <v>45</v>
       </c>
       <c r="B55" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C55" s="4">
         <v>514</v>
       </c>
       <c r="D55" s="4">
         <v>502</v>
       </c>
       <c r="E55" s="4">
         <v>12</v>
       </c>
       <c r="F55" s="4">
         <v>454</v>
       </c>
       <c r="G55" s="4">
         <v>447</v>
       </c>
       <c r="H55" s="4">
         <v>7</v>
       </c>
       <c r="I55" s="4">
         <v>60</v>
       </c>
       <c r="J55" s="4">
         <v>55</v>
       </c>
       <c r="K55" s="4">
         <v>5</v>
       </c>
       <c r="L55" s="4"/>
       <c r="M55" s="29"/>
       <c r="N55" s="29"/>
     </row>
     <row r="56" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="48"/>
+      <c r="A56" s="40"/>
       <c r="B56" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="4">
         <v>20</v>
       </c>
       <c r="D56" s="4">
         <v>20</v>
       </c>
       <c r="E56" s="4">
         <v>0</v>
       </c>
       <c r="F56" s="4">
         <v>20</v>
       </c>
       <c r="G56" s="4">
         <v>20</v>
       </c>
       <c r="H56" s="4">
         <v>0</v>
       </c>
       <c r="I56" s="4">
         <v>0</v>
       </c>
       <c r="J56" s="4">
         <v>0</v>
       </c>
       <c r="K56" s="4">
         <v>0</v>
       </c>
       <c r="L56" s="4"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
     </row>
     <row r="57" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="48"/>
+      <c r="A57" s="40"/>
       <c r="B57" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="4">
         <v>494</v>
       </c>
       <c r="D57" s="4">
         <v>482</v>
       </c>
       <c r="E57" s="4">
         <v>12</v>
       </c>
       <c r="F57" s="4">
         <v>434</v>
       </c>
       <c r="G57" s="4">
         <v>427</v>
       </c>
       <c r="H57" s="4">
         <v>7</v>
       </c>
       <c r="I57" s="4">
         <v>60</v>
       </c>
       <c r="J57" s="4">
         <v>55</v>
       </c>
       <c r="K57" s="4">
         <v>5</v>
       </c>
       <c r="L57" s="4"/>
       <c r="M57" s="29"/>
       <c r="N57" s="29"/>
     </row>
     <row r="58" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="48" t="s">
+      <c r="A58" s="40" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C58" s="4">
         <v>2310</v>
       </c>
       <c r="D58" s="4">
         <v>2211</v>
       </c>
       <c r="E58" s="4">
         <v>99</v>
       </c>
       <c r="F58" s="4">
         <v>2096</v>
       </c>
       <c r="G58" s="4">
         <v>2052</v>
       </c>
       <c r="H58" s="4">
         <v>44</v>
       </c>
       <c r="I58" s="4">
         <v>214</v>
       </c>
       <c r="J58" s="4">
         <v>159</v>
       </c>
       <c r="K58" s="4">
         <v>55</v>
       </c>
       <c r="L58" s="4"/>
       <c r="M58" s="29"/>
       <c r="N58" s="29"/>
     </row>
     <row r="59" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="48"/>
+      <c r="A59" s="40"/>
       <c r="B59" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C59" s="4">
         <v>106</v>
       </c>
       <c r="D59" s="4">
         <v>106</v>
       </c>
       <c r="E59" s="4">
         <v>0</v>
       </c>
       <c r="F59" s="4">
         <v>104</v>
       </c>
       <c r="G59" s="4">
         <v>104</v>
       </c>
       <c r="H59" s="4">
         <v>0</v>
       </c>
       <c r="I59" s="4">
         <v>2</v>
       </c>
       <c r="J59" s="4">
         <v>2</v>
       </c>
       <c r="K59" s="4">
         <v>0</v>
       </c>
       <c r="L59" s="4"/>
       <c r="M59" s="29"/>
       <c r="N59" s="29"/>
     </row>
     <row r="60" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="48"/>
+      <c r="A60" s="40"/>
       <c r="B60" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="4">
         <v>2204</v>
       </c>
       <c r="D60" s="4">
         <v>2105</v>
       </c>
       <c r="E60" s="4">
         <v>99</v>
       </c>
       <c r="F60" s="4">
         <v>1992</v>
       </c>
       <c r="G60" s="4">
         <v>1948</v>
       </c>
       <c r="H60" s="4">
         <v>44</v>
       </c>
       <c r="I60" s="4">
         <v>212</v>
       </c>
       <c r="J60" s="4">
         <v>157</v>
       </c>
       <c r="K60" s="4">
         <v>55</v>
       </c>
       <c r="L60" s="4"/>
       <c r="M60" s="29"/>
       <c r="N60" s="29"/>
     </row>
     <row r="61" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="48" t="s">
+      <c r="A61" s="40" t="s">
         <v>47</v>
       </c>
       <c r="B61" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C61" s="4">
         <v>4099</v>
       </c>
       <c r="D61" s="4">
         <v>4068</v>
       </c>
       <c r="E61" s="4">
         <v>31</v>
       </c>
       <c r="F61" s="4">
         <v>3794</v>
       </c>
       <c r="G61" s="4">
         <v>3786</v>
       </c>
       <c r="H61" s="4">
         <v>8</v>
       </c>
       <c r="I61" s="4">
         <v>305</v>
       </c>
       <c r="J61" s="4">
         <v>282</v>
       </c>
       <c r="K61" s="4">
         <v>23</v>
       </c>
       <c r="L61" s="4"/>
       <c r="M61" s="29"/>
       <c r="N61" s="29"/>
     </row>
     <row r="62" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="48"/>
+      <c r="A62" s="40"/>
       <c r="B62" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C62" s="4">
         <v>138</v>
       </c>
       <c r="D62" s="4">
         <v>138</v>
       </c>
       <c r="E62" s="4">
         <v>0</v>
       </c>
       <c r="F62" s="4">
         <v>137</v>
       </c>
       <c r="G62" s="4">
         <v>137</v>
       </c>
       <c r="H62" s="4">
         <v>0</v>
       </c>
       <c r="I62" s="4">
         <v>1</v>
       </c>
       <c r="J62" s="4">
         <v>1</v>
       </c>
       <c r="K62" s="4">
         <v>0</v>
       </c>
       <c r="L62" s="4"/>
       <c r="M62" s="29"/>
       <c r="N62" s="29"/>
     </row>
     <row r="63" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="48"/>
+      <c r="A63" s="40"/>
       <c r="B63" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="4">
         <v>3961</v>
       </c>
       <c r="D63" s="4">
         <v>3930</v>
       </c>
       <c r="E63" s="4">
         <v>31</v>
       </c>
       <c r="F63" s="4">
         <v>3657</v>
       </c>
       <c r="G63" s="4">
         <v>3649</v>
       </c>
       <c r="H63" s="4">
         <v>8</v>
       </c>
       <c r="I63" s="4">
         <v>304</v>
       </c>
       <c r="J63" s="4">
         <v>281</v>
       </c>
       <c r="K63" s="4">
         <v>23</v>
       </c>
       <c r="L63" s="4"/>
       <c r="M63" s="29"/>
       <c r="N63" s="29"/>
     </row>
     <row r="64" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="48" t="s">
+      <c r="A64" s="40" t="s">
         <v>48</v>
       </c>
       <c r="B64" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C64" s="4">
         <v>3886</v>
       </c>
       <c r="D64" s="4">
         <v>3847</v>
       </c>
       <c r="E64" s="4">
         <v>39</v>
       </c>
       <c r="F64" s="4">
         <v>3580</v>
       </c>
       <c r="G64" s="4">
         <v>3565</v>
       </c>
       <c r="H64" s="4">
         <v>15</v>
       </c>
       <c r="I64" s="4">
         <v>306</v>
       </c>
       <c r="J64" s="4">
         <v>282</v>
       </c>
       <c r="K64" s="4">
         <v>24</v>
       </c>
       <c r="L64" s="4"/>
       <c r="M64" s="29"/>
       <c r="N64" s="29"/>
     </row>
     <row r="65" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="48"/>
+      <c r="A65" s="40"/>
       <c r="B65" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C65" s="4">
         <v>206</v>
       </c>
       <c r="D65" s="4">
         <v>206</v>
       </c>
       <c r="E65" s="4">
         <v>0</v>
       </c>
       <c r="F65" s="4">
         <v>204</v>
       </c>
       <c r="G65" s="4">
         <v>204</v>
       </c>
       <c r="H65" s="4">
         <v>0</v>
       </c>
       <c r="I65" s="4">
         <v>2</v>
       </c>
       <c r="J65" s="4">
         <v>2</v>
       </c>
       <c r="K65" s="4">
         <v>0</v>
       </c>
       <c r="L65" s="4"/>
       <c r="M65" s="29"/>
       <c r="N65" s="29"/>
     </row>
     <row r="66" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="48"/>
+      <c r="A66" s="40"/>
       <c r="B66" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="4">
         <v>3680</v>
       </c>
       <c r="D66" s="4">
         <v>3641</v>
       </c>
       <c r="E66" s="4">
         <v>39</v>
       </c>
       <c r="F66" s="4">
         <v>3376</v>
       </c>
       <c r="G66" s="4">
         <v>3361</v>
       </c>
       <c r="H66" s="4">
         <v>15</v>
       </c>
       <c r="I66" s="4">
         <v>304</v>
       </c>
       <c r="J66" s="4">
         <v>280</v>
       </c>
       <c r="K66" s="4">
         <v>24</v>
       </c>
       <c r="L66" s="4"/>
       <c r="M66" s="29"/>
       <c r="N66" s="29"/>
     </row>
     <row r="67" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="48" t="s">
+      <c r="A67" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B67" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C67" s="4">
         <v>348</v>
       </c>
       <c r="D67" s="4">
         <v>342</v>
       </c>
       <c r="E67" s="4">
         <v>6</v>
       </c>
       <c r="F67" s="4">
         <v>315</v>
       </c>
       <c r="G67" s="4">
         <v>311</v>
       </c>
       <c r="H67" s="4">
         <v>4</v>
       </c>
       <c r="I67" s="4">
         <v>33</v>
       </c>
       <c r="J67" s="4">
         <v>31</v>
       </c>
       <c r="K67" s="4">
         <v>2</v>
       </c>
       <c r="L67" s="4"/>
       <c r="M67" s="29"/>
       <c r="N67" s="29"/>
     </row>
     <row r="68" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="48"/>
+      <c r="A68" s="40"/>
       <c r="B68" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C68" s="4">
         <v>11</v>
       </c>
       <c r="D68" s="4">
         <v>11</v>
       </c>
       <c r="E68" s="4">
         <v>0</v>
       </c>
       <c r="F68" s="4">
         <v>11</v>
       </c>
       <c r="G68" s="4">
         <v>11</v>
       </c>
       <c r="H68" s="4">
         <v>0</v>
       </c>
       <c r="I68" s="4">
         <v>0</v>
       </c>
       <c r="J68" s="4">
         <v>0</v>
       </c>
       <c r="K68" s="4">
         <v>0</v>
       </c>
       <c r="L68" s="4"/>
       <c r="M68" s="29"/>
       <c r="N68" s="29"/>
     </row>
     <row r="69" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="48"/>
+      <c r="A69" s="40"/>
       <c r="B69" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C69" s="4">
         <v>337</v>
       </c>
       <c r="D69" s="4">
         <v>331</v>
       </c>
       <c r="E69" s="4">
         <v>6</v>
       </c>
       <c r="F69" s="4">
         <v>304</v>
       </c>
       <c r="G69" s="4">
         <v>300</v>
       </c>
       <c r="H69" s="4">
         <v>4</v>
       </c>
       <c r="I69" s="4">
         <v>33</v>
       </c>
       <c r="J69" s="4">
         <v>31</v>
       </c>
       <c r="K69" s="4">
         <v>2</v>
       </c>
       <c r="L69" s="4"/>
       <c r="M69" s="29"/>
       <c r="N69" s="29"/>
     </row>
     <row r="70" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="48" t="s">
+      <c r="A70" s="40" t="s">
         <v>50</v>
       </c>
       <c r="B70" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C70" s="4">
         <v>66</v>
       </c>
       <c r="D70" s="4">
         <v>66</v>
       </c>
       <c r="E70" s="4">
         <v>0</v>
       </c>
       <c r="F70" s="4">
         <v>62</v>
       </c>
       <c r="G70" s="4">
         <v>62</v>
       </c>
       <c r="H70" s="4">
         <v>0</v>
       </c>
       <c r="I70" s="4">
         <v>4</v>
       </c>
       <c r="J70" s="4">
         <v>4</v>
       </c>
       <c r="K70" s="4">
         <v>0</v>
       </c>
       <c r="L70" s="4"/>
       <c r="M70" s="29"/>
       <c r="N70" s="29"/>
     </row>
     <row r="71" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="48"/>
+      <c r="A71" s="40"/>
       <c r="B71" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C71" s="4">
         <v>13</v>
       </c>
       <c r="D71" s="4">
         <v>13</v>
       </c>
       <c r="E71" s="4">
         <v>0</v>
       </c>
       <c r="F71" s="4">
         <v>13</v>
       </c>
       <c r="G71" s="4">
         <v>13</v>
       </c>
       <c r="H71" s="4">
         <v>0</v>
       </c>
       <c r="I71" s="4">
         <v>0</v>
       </c>
       <c r="J71" s="4">
         <v>0</v>
       </c>
       <c r="K71" s="4">
         <v>0</v>
       </c>
       <c r="L71" s="4"/>
       <c r="M71" s="29"/>
       <c r="N71" s="29"/>
     </row>
     <row r="72" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="49"/>
+      <c r="A72" s="41"/>
       <c r="B72" s="37" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="38">
         <v>53</v>
       </c>
       <c r="D72" s="39">
         <v>53</v>
       </c>
       <c r="E72" s="39">
         <v>0</v>
       </c>
       <c r="F72" s="39">
         <v>49</v>
       </c>
       <c r="G72" s="39">
         <v>49</v>
       </c>
       <c r="H72" s="39">
         <v>0</v>
       </c>
       <c r="I72" s="39">
         <v>4</v>
       </c>
       <c r="J72" s="39">
         <v>4</v>
       </c>
       <c r="K72" s="39">
         <v>0</v>
       </c>
       <c r="L72" s="4"/>
       <c r="M72" s="29"/>
       <c r="N72" s="29"/>
     </row>
     <row r="73" spans="1:14" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A73" s="23" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B73" s="30"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="4"/>
       <c r="F73" s="4"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="4"/>
       <c r="J73" s="4"/>
       <c r="K73" s="4"/>
       <c r="L73" s="4"/>
       <c r="M73" s="29"/>
     </row>
     <row r="74" spans="1:14" ht="16.2" x14ac:dyDescent="0.3">
       <c r="C74" s="24"/>
       <c r="D74" s="24"/>
       <c r="E74" s="24"/>
       <c r="F74" s="24"/>
       <c r="G74" s="24"/>
       <c r="H74" s="24"/>
       <c r="I74" s="24"/>
       <c r="J74" s="24"/>
       <c r="K74" s="24"/>
       <c r="L74" s="24"/>
@@ -6255,72 +9959,72 @@
       <c r="I75" s="29"/>
       <c r="J75" s="29"/>
       <c r="K75" s="29"/>
       <c r="L75" s="29"/>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.3">
       <c r="C76" s="29"/>
       <c r="D76" s="29"/>
       <c r="E76" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:K2"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5E6EA60-F566-478A-9728-BEB368C58CF1}">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="21" customWidth="1"/>
     <col min="5" max="5" width="9.296875" style="21" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="8.796875" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="28.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="45"/>
-[...1 lines deleted...]
-      <c r="D1" s="45"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="1:5" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22"/>
       <c r="B2" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="13">
         <f>B4+B5</f>
         <v>189686</v>
       </c>
       <c r="C3" s="11">
         <f>C4+C5</f>
         <v>173372</v>
       </c>
@@ -6363,71 +10067,71 @@
       <c r="A6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B7" s="29"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B8" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="21" customWidth="1"/>
     <col min="5" max="16384" width="8.796875" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="28.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="45"/>
-[...1 lines deleted...]
-      <c r="D1" s="45"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22"/>
       <c r="B2" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="13">
         <f>SUM(C3:D3)</f>
         <v>186380</v>
       </c>
       <c r="C3" s="11">
         <f>SUM(C4:C5)</f>
         <v>169466</v>
       </c>
@@ -6465,71 +10169,71 @@
       <c r="D5" s="6">
         <v>16761</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.3">
       <c r="C7" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="21" customWidth="1"/>
     <col min="5" max="16384" width="8.796875" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="28.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="46"/>
-[...1 lines deleted...]
-      <c r="D1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
     </row>
     <row r="2" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22"/>
       <c r="B2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="4">
         <f>SUM(C3:D3)</f>
         <v>183886</v>
       </c>
       <c r="C3" s="4">
         <f>SUM(C4:C5)</f>
         <v>166652</v>
       </c>
@@ -6564,71 +10268,71 @@
       <c r="C5" s="6">
         <v>159562</v>
       </c>
       <c r="D5" s="6">
         <v>17078</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="21" customWidth="1"/>
     <col min="5" max="16384" width="8.796875" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="28.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="46"/>
-[...1 lines deleted...]
-      <c r="D1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
     </row>
     <row r="2" spans="1:4" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22"/>
       <c r="B2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="4">
         <f>SUM(C3:D3)</f>
         <v>179445</v>
       </c>
       <c r="C3" s="4">
         <f>SUM(C4:C5)</f>
         <v>161724</v>
       </c>
@@ -6663,71 +10367,71 @@
       <c r="C5" s="6">
         <v>155293</v>
       </c>
       <c r="D5" s="6">
         <v>17565</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.8984375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="28.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="46"/>
-[...1 lines deleted...]
-      <c r="D1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
     </row>
     <row r="2" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22"/>
       <c r="B2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="26" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
     </row>
     <row r="3" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="4">
         <f>SUM(C3:D3)</f>
@@ -6789,71 +10493,71 @@
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="15.796875" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.8984375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="46"/>
-[...1 lines deleted...]
-      <c r="D1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
     </row>
     <row r="2" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22"/>
       <c r="B2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="26" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
     </row>
     <row r="3" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="4">
         <f>SUM(C3:D3)</f>
@@ -6880,229 +10584,104 @@
         <v>5106</v>
       </c>
       <c r="C4" s="4">
         <v>4946</v>
       </c>
       <c r="D4" s="4">
         <v>160</v>
       </c>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
     </row>
     <row r="5" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="6">
         <f>SUM(C5:D5)</f>
         <v>164195</v>
       </c>
       <c r="C5" s="6">
         <v>145710</v>
       </c>
       <c r="D5" s="6">
         <v>18485</v>
-      </c>
-[...124 lines deleted...]
-        <v>18783</v>
       </c>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
     </row>
     <row r="6" spans="1:7" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>歷年畢業</vt:lpstr>
+      <vt:lpstr>執業115-06</vt:lpstr>
       <vt:lpstr>執業114-06</vt:lpstr>
       <vt:lpstr>執業113-06</vt:lpstr>
       <vt:lpstr>執業112-06</vt:lpstr>
       <vt:lpstr>執業111-06</vt:lpstr>
       <vt:lpstr>執業110-06</vt:lpstr>
       <vt:lpstr>執業109-06</vt:lpstr>
       <vt:lpstr>執業108-05</vt:lpstr>
       <vt:lpstr>執業107-05</vt:lpstr>
       <vt:lpstr>執業106-12</vt:lpstr>
       <vt:lpstr>執業105-12</vt:lpstr>
       <vt:lpstr>執業105-06</vt:lpstr>
       <vt:lpstr>執業104-06</vt:lpstr>
       <vt:lpstr>執業103-06</vt:lpstr>
       <vt:lpstr>執業102-05</vt:lpstr>
       <vt:lpstr>執業101-06</vt:lpstr>
       <vt:lpstr>執業100-12</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DOH</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>