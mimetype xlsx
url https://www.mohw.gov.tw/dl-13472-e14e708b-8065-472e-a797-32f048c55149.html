--- v0 (2026-05-17)
+++ v1 (2026-08-26)
@@ -1,124 +1,272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04.性別統計業務\1.本部_性別統計專區\上傳資料\114\0819\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150825\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8962A43A-A827-49DA-AB47-0DEFCB0FE098}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9DB02CCB-CB41-4943-913B-C9431C1BCE40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="23" r:id="rId1"/>
-[...14 lines deleted...]
-    <sheet name="98" sheetId="2" r:id="rId16"/>
+    <sheet name="114" sheetId="24" r:id="rId1"/>
+    <sheet name="113" sheetId="23" r:id="rId2"/>
+    <sheet name="112" sheetId="22" r:id="rId3"/>
+    <sheet name="111" sheetId="21" r:id="rId4"/>
+    <sheet name="110" sheetId="19" r:id="rId5"/>
+    <sheet name="109" sheetId="16" r:id="rId6"/>
+    <sheet name="108" sheetId="18" r:id="rId7"/>
+    <sheet name="107" sheetId="15" r:id="rId8"/>
+    <sheet name="106" sheetId="14" r:id="rId9"/>
+    <sheet name="105" sheetId="13" r:id="rId10"/>
+    <sheet name="104" sheetId="12" r:id="rId11"/>
+    <sheet name="103" sheetId="11" r:id="rId12"/>
+    <sheet name="102" sheetId="6" r:id="rId13"/>
+    <sheet name="101" sheetId="5" r:id="rId14"/>
+    <sheet name="100" sheetId="4" r:id="rId15"/>
+    <sheet name="99" sheetId="3" r:id="rId16"/>
+    <sheet name="98" sheetId="2" r:id="rId17"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'107'!$A$1:$P$28</definedName>
-[...5 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'113'!$A$1:$P$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'107'!$A$1:$P$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'108'!$A$1:$P$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'109'!$A$1:$P$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'110'!$A$1:$P$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'111'!$A$1:$P$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'112'!$A$1:$P$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'113'!$A$1:$P$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'114'!$A$1:$P$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
-        <xcalcf:feature name="microsoft.com:CNMTM"/>
-[...1 lines deleted...]
-        <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B27" i="23" l="1"/>
+  <c r="E6" i="24" l="1"/>
+  <c r="F6" i="24"/>
+  <c r="N6" i="24"/>
+  <c r="J6" i="24"/>
+  <c r="N28" i="24"/>
+  <c r="J28" i="24"/>
+  <c r="E28" i="24" s="1"/>
+  <c r="F28" i="24"/>
+  <c r="C28" i="24" s="1"/>
+  <c r="N27" i="24"/>
+  <c r="J27" i="24"/>
+  <c r="F27" i="24"/>
+  <c r="C27" i="24" s="1"/>
+  <c r="B27" i="24" s="1"/>
+  <c r="E27" i="24"/>
+  <c r="D27" i="24"/>
+  <c r="N26" i="24"/>
+  <c r="J26" i="24"/>
+  <c r="F26" i="24"/>
+  <c r="E26" i="24" s="1"/>
+  <c r="D26" i="24"/>
+  <c r="C26" i="24"/>
+  <c r="B26" i="24"/>
+  <c r="N25" i="24"/>
+  <c r="J25" i="24"/>
+  <c r="E25" i="24" s="1"/>
+  <c r="F25" i="24"/>
+  <c r="C25" i="24"/>
+  <c r="N24" i="24"/>
+  <c r="J24" i="24"/>
+  <c r="D24" i="24" s="1"/>
+  <c r="F24" i="24"/>
+  <c r="C24" i="24"/>
+  <c r="B24" i="24" s="1"/>
+  <c r="N23" i="24"/>
+  <c r="J23" i="24"/>
+  <c r="E23" i="24" s="1"/>
+  <c r="F23" i="24"/>
+  <c r="C23" i="24" s="1"/>
+  <c r="N22" i="24"/>
+  <c r="J22" i="24"/>
+  <c r="E22" i="24" s="1"/>
+  <c r="F22" i="24"/>
+  <c r="C22" i="24"/>
+  <c r="N21" i="24"/>
+  <c r="J21" i="24"/>
+  <c r="F21" i="24"/>
+  <c r="E21" i="24"/>
+  <c r="D21" i="24"/>
+  <c r="C21" i="24"/>
+  <c r="B21" i="24"/>
+  <c r="N20" i="24"/>
+  <c r="J20" i="24"/>
+  <c r="F20" i="24"/>
+  <c r="E20" i="24"/>
+  <c r="D20" i="24"/>
+  <c r="C20" i="24"/>
+  <c r="B20" i="24"/>
+  <c r="N19" i="24"/>
+  <c r="J19" i="24"/>
+  <c r="F19" i="24"/>
+  <c r="E19" i="24"/>
+  <c r="D19" i="24"/>
+  <c r="C19" i="24"/>
+  <c r="B19" i="24" s="1"/>
+  <c r="N18" i="24"/>
+  <c r="J18" i="24"/>
+  <c r="E18" i="24" s="1"/>
+  <c r="F18" i="24"/>
+  <c r="C18" i="24"/>
+  <c r="N17" i="24"/>
+  <c r="J17" i="24"/>
+  <c r="E17" i="24" s="1"/>
+  <c r="F17" i="24"/>
+  <c r="C17" i="24" s="1"/>
+  <c r="N16" i="24"/>
+  <c r="J16" i="24"/>
+  <c r="D16" i="24" s="1"/>
+  <c r="F16" i="24"/>
+  <c r="C16" i="24" s="1"/>
+  <c r="B16" i="24" s="1"/>
+  <c r="E16" i="24"/>
+  <c r="N15" i="24"/>
+  <c r="J15" i="24"/>
+  <c r="F15" i="24"/>
+  <c r="C15" i="24" s="1"/>
+  <c r="B15" i="24" s="1"/>
+  <c r="E15" i="24"/>
+  <c r="D15" i="24"/>
+  <c r="N14" i="24"/>
+  <c r="J14" i="24"/>
+  <c r="E14" i="24" s="1"/>
+  <c r="F14" i="24"/>
+  <c r="D14" i="24"/>
+  <c r="C14" i="24"/>
+  <c r="B14" i="24" s="1"/>
+  <c r="N13" i="24"/>
+  <c r="J13" i="24"/>
+  <c r="F13" i="24"/>
+  <c r="E13" i="24" s="1"/>
+  <c r="D13" i="24"/>
+  <c r="N12" i="24"/>
+  <c r="J12" i="24"/>
+  <c r="F12" i="24"/>
+  <c r="E12" i="24"/>
+  <c r="D12" i="24"/>
+  <c r="B12" i="24" s="1"/>
+  <c r="C12" i="24"/>
+  <c r="N11" i="24"/>
+  <c r="J11" i="24"/>
+  <c r="E11" i="24" s="1"/>
+  <c r="F11" i="24"/>
+  <c r="D11" i="24"/>
+  <c r="B11" i="24" s="1"/>
+  <c r="C11" i="24"/>
+  <c r="N10" i="24"/>
+  <c r="J10" i="24"/>
+  <c r="E10" i="24" s="1"/>
+  <c r="F10" i="24"/>
+  <c r="C10" i="24"/>
+  <c r="N9" i="24"/>
+  <c r="J9" i="24"/>
+  <c r="E9" i="24" s="1"/>
+  <c r="F9" i="24"/>
+  <c r="C9" i="24" s="1"/>
+  <c r="N8" i="24"/>
+  <c r="J8" i="24"/>
+  <c r="D8" i="24" s="1"/>
+  <c r="F8" i="24"/>
+  <c r="C8" i="24" s="1"/>
+  <c r="N7" i="24"/>
+  <c r="J7" i="24"/>
+  <c r="E7" i="24" s="1"/>
+  <c r="F7" i="24"/>
+  <c r="C7" i="24" s="1"/>
+  <c r="B7" i="24" s="1"/>
+  <c r="D7" i="24"/>
+  <c r="P6" i="24"/>
+  <c r="O6" i="24"/>
+  <c r="M6" i="24"/>
+  <c r="L6" i="24"/>
+  <c r="K6" i="24"/>
+  <c r="I6" i="24"/>
+  <c r="H6" i="24"/>
+  <c r="G6" i="24"/>
+  <c r="B27" i="23"/>
   <c r="B28" i="23"/>
   <c r="F7" i="23"/>
   <c r="C7" i="23" s="1"/>
   <c r="J7" i="23"/>
   <c r="D7" i="23" s="1"/>
   <c r="N7" i="23"/>
   <c r="P6" i="22"/>
   <c r="O6" i="22"/>
   <c r="N6" i="22" s="1"/>
   <c r="M6" i="22"/>
   <c r="L6" i="22"/>
   <c r="K6" i="22"/>
   <c r="J6" i="22"/>
   <c r="I6" i="22"/>
   <c r="H6" i="22"/>
   <c r="G6" i="22"/>
   <c r="F6" i="22" s="1"/>
   <c r="C6" i="22" s="1"/>
   <c r="D18" i="23"/>
   <c r="D19" i="23"/>
   <c r="D25" i="23"/>
   <c r="C8" i="23"/>
   <c r="C11" i="23"/>
   <c r="C14" i="23"/>
   <c r="C15" i="23"/>
@@ -180,51 +328,75 @@
   <c r="E14" i="23" s="1"/>
   <c r="J15" i="23"/>
   <c r="J16" i="23"/>
   <c r="J17" i="23"/>
   <c r="J18" i="23"/>
   <c r="J19" i="23"/>
   <c r="J20" i="23"/>
   <c r="E20" i="23" s="1"/>
   <c r="J21" i="23"/>
   <c r="D21" i="23" s="1"/>
   <c r="J22" i="23"/>
   <c r="D22" i="23" s="1"/>
   <c r="J23" i="23"/>
   <c r="D23" i="23" s="1"/>
   <c r="J24" i="23"/>
   <c r="D24" i="23" s="1"/>
   <c r="J25" i="23"/>
   <c r="E25" i="23" s="1"/>
   <c r="J26" i="23"/>
   <c r="D26" i="23" s="1"/>
   <c r="J27" i="23"/>
   <c r="E27" i="23" s="1"/>
   <c r="C27" i="23" s="1"/>
   <c r="J28" i="23"/>
   <c r="D28" i="23" s="1"/>
-  <c r="E6" i="22" l="1"/>
+  <c r="C6" i="24" l="1"/>
+  <c r="B8" i="24"/>
+  <c r="B22" i="24"/>
+  <c r="D6" i="24"/>
+  <c r="B6" i="24" s="1"/>
+  <c r="B23" i="24"/>
+  <c r="B25" i="24"/>
+  <c r="E8" i="24"/>
+  <c r="E24" i="24"/>
+  <c r="D22" i="24"/>
+  <c r="C13" i="24"/>
+  <c r="B13" i="24" s="1"/>
+  <c r="D18" i="24"/>
+  <c r="B18" i="24" s="1"/>
+  <c r="D9" i="24"/>
+  <c r="B9" i="24" s="1"/>
+  <c r="D25" i="24"/>
+  <c r="D23" i="24"/>
+  <c r="D28" i="24"/>
+  <c r="B28" i="24" s="1"/>
+  <c r="D10" i="24"/>
+  <c r="B10" i="24" s="1"/>
+  <c r="D17" i="24"/>
+  <c r="B17" i="24" s="1"/>
+  <c r="E6" i="22"/>
   <c r="B7" i="23"/>
   <c r="B12" i="23"/>
   <c r="B26" i="23"/>
   <c r="B10" i="23"/>
   <c r="D9" i="23"/>
   <c r="B9" i="23"/>
   <c r="B25" i="23"/>
   <c r="E19" i="23"/>
   <c r="D6" i="22"/>
   <c r="B6" i="22" s="1"/>
   <c r="E7" i="23"/>
   <c r="B23" i="23"/>
   <c r="E17" i="23"/>
   <c r="B22" i="23"/>
   <c r="E21" i="23"/>
   <c r="E18" i="23"/>
   <c r="E16" i="23"/>
   <c r="E15" i="23"/>
   <c r="B8" i="23"/>
   <c r="B13" i="23"/>
   <c r="B11" i="23"/>
   <c r="E13" i="23"/>
   <c r="D20" i="23"/>
   <c r="B20" i="23" s="1"/>
   <c r="E11" i="23"/>
@@ -2970,51 +3142,51 @@
             <color indexed="81"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>cto:</t>
         </r>
         <r>
           <rPr>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t xml:space="preserve">
 69改68</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="788" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="874" uniqueCount="162">
   <si>
     <t>各縣市護理之家照顧服務提供者性別比例</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>女</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>臺北市</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>高雄市</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>臺中市</t>
   </si>
@@ -4222,63 +4394,92 @@
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>-</t>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
@@ -5037,109 +5238,109 @@
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="17" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="18" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="28" fillId="0" borderId="15" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="28" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="28" fillId="0" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="17" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="28" fillId="24" borderId="21" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="27" fillId="24" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="27" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="27" fillId="0" borderId="21" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="27" fillId="0" borderId="20" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="27" fillId="0" borderId="11" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="23" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="22" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="29" fillId="0" borderId="18" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="22" fillId="0" borderId="19" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="22" fillId="0" borderId="14" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="16" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="17" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="18" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="24" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="24" borderId="21" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="24" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="20" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="22" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="24" borderId="21" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="27" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="27" fillId="0" borderId="21" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="27" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="16" builtinId="44" customBuiltin="1"/>
@@ -5167,51 +5368,51 @@
     <cellStyle name="標題" xfId="36" builtinId="15" customBuiltin="1"/>
     <cellStyle name="標題 1" xfId="37" builtinId="16" customBuiltin="1"/>
     <cellStyle name="標題 2" xfId="38" builtinId="17" customBuiltin="1"/>
     <cellStyle name="標題 3" xfId="39" builtinId="18" customBuiltin="1"/>
     <cellStyle name="標題 4" xfId="40" builtinId="19" customBuiltin="1"/>
     <cellStyle name="輸入" xfId="41" builtinId="20" customBuiltin="1"/>
     <cellStyle name="輸出" xfId="42" builtinId="21" customBuiltin="1"/>
     <cellStyle name="檢查儲存格" xfId="43" builtinId="23" customBuiltin="1"/>
     <cellStyle name="壞" xfId="44" builtinId="27" customBuiltin="1"/>
     <cellStyle name="警告文字" xfId="45" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5553,1788 +5754,3317 @@
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73B93D45-8341-4DC8-A2D6-24DA1A99AB4A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAD60143-AF84-494D-AD0A-DFF12A785F71}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="9.6640625" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" customWidth="1"/>
+    <col min="8" max="16" width="9.6640625" customWidth="1"/>
+    <col min="17" max="17" width="9.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:17" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...36 lines deleted...]
-      <c r="A3" s="26" t="s">
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="30"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...7 lines deleted...]
-      <c r="N3" s="32" t="s">
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="O3" s="33"/>
-[...5 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
-[...4 lines deleted...]
-      <c r="E5" s="36"/>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="40"/>
       <c r="F5" s="20" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="20" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="20" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="20" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="20" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="38"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
+      <c r="P5" s="25"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A6" s="18" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f>SUM(C6:D6)</f>
-        <v>17906</v>
+        <v>18120</v>
       </c>
       <c r="C6" s="7">
         <f>F6+O6</f>
-        <v>2238</v>
+        <v>2247</v>
       </c>
       <c r="D6" s="7">
         <f>J6+P6</f>
-        <v>15668</v>
+        <v>15873</v>
       </c>
       <c r="E6" s="17">
         <f>SUM(J6,F6)</f>
-        <v>4496</v>
+        <v>4529</v>
       </c>
       <c r="F6" s="17">
         <f>SUM(G6:I6)</f>
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="G6" s="17">
         <f>SUM(G7:G28)</f>
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="H6" s="17">
         <f>SUM(H7:H28)</f>
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I6" s="17">
         <f>SUM(I7:I28)</f>
         <v>2</v>
       </c>
       <c r="J6" s="17">
         <f>SUM(K6:M6)</f>
-        <v>4244</v>
+        <v>4267</v>
       </c>
       <c r="K6" s="17">
         <f>SUM(K7:K28)</f>
-        <v>1841</v>
+        <v>1867</v>
       </c>
       <c r="L6" s="17">
         <f>SUM(L7:L28)</f>
         <v>2040</v>
       </c>
       <c r="M6" s="17">
         <f>SUM(M7:M28)</f>
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="N6" s="17">
         <f>SUM(O6:P6)</f>
-        <v>13410</v>
+        <v>13591</v>
       </c>
       <c r="O6" s="17">
         <f>SUM(O7:O28)</f>
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="P6" s="17">
         <f>SUM(P7:P28)</f>
-        <v>11424</v>
+        <v>11606</v>
       </c>
       <c r="Q6" s="16"/>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="8">
         <f t="shared" ref="B7:B28" si="0">SUM(C7:D7)</f>
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="C7" s="9">
-        <f t="shared" ref="C7:C26" si="1">F7+O7</f>
+        <f>SUM(F7,O7)</f>
         <v>82</v>
       </c>
       <c r="D7" s="9">
-        <f t="shared" ref="D7:D28" si="2">J7+P7</f>
-        <v>472</v>
+        <f>SUM(J7,P7)</f>
+        <v>481</v>
       </c>
       <c r="E7" s="16">
-        <f t="shared" ref="E7:E28" si="3">SUM(J7,F7)</f>
-        <v>155</v>
+        <f t="shared" ref="E7:E28" si="1">SUM(J7,F7)</f>
+        <v>160</v>
       </c>
       <c r="F7" s="16">
-        <f t="shared" ref="F7:F28" si="4">SUM(G7:I7)</f>
+        <f t="shared" ref="F7:F28" si="2">SUM(G7:I7)</f>
+        <v>9</v>
+      </c>
+      <c r="G7" s="16">
         <v>8</v>
       </c>
-      <c r="G7" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="16">
         <v>1</v>
       </c>
       <c r="I7" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J7" s="16">
-        <f t="shared" ref="J7:J28" si="5">SUM(K7:M7)</f>
-        <v>147</v>
+        <f t="shared" ref="J7:J28" si="3">SUM(K7:M7)</f>
+        <v>151</v>
       </c>
       <c r="K7" s="16">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L7" s="16">
+        <v>77</v>
+      </c>
+      <c r="M7" s="16">
+        <v>12</v>
+      </c>
+      <c r="N7" s="16">
+        <f t="shared" ref="N7:N28" si="4">SUM(O7:P7)</f>
+        <v>403</v>
+      </c>
+      <c r="O7" s="16">
         <v>73</v>
       </c>
-      <c r="M7" s="16">
-[...8 lines deleted...]
-      </c>
       <c r="P7" s="16">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="Q7" s="16"/>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" si="0"/>
-        <v>2528</v>
+        <v>2539</v>
       </c>
       <c r="C8" s="9">
+        <f t="shared" ref="C8:C28" si="5">SUM(F8,O8)</f>
+        <v>327</v>
+      </c>
+      <c r="D8" s="9">
+        <f t="shared" ref="D8:D28" si="6">SUM(J8,P8)</f>
+        <v>2212</v>
+      </c>
+      <c r="E8" s="16">
         <f t="shared" si="1"/>
-        <v>323</v>
-[...7 lines deleted...]
-        <v>648</v>
+        <v>639</v>
       </c>
       <c r="F8" s="16">
-        <f t="shared" si="4"/>
-        <v>41</v>
+        <f t="shared" si="2"/>
+        <v>42</v>
       </c>
       <c r="G8" s="16">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H8" s="16">
         <v>7</v>
       </c>
       <c r="I8" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J8" s="16">
-        <f t="shared" si="5"/>
-        <v>607</v>
+        <f t="shared" si="3"/>
+        <v>597</v>
       </c>
       <c r="K8" s="16">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="L8" s="16">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="M8" s="16">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="N8" s="16">
-        <f t="shared" si="6"/>
-        <v>1880</v>
+        <f t="shared" si="4"/>
+        <v>1900</v>
       </c>
       <c r="O8" s="16">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="P8" s="16">
-        <v>1598</v>
+        <v>1615</v>
       </c>
       <c r="Q8" s="16"/>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="0"/>
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="C9" s="9">
+        <f t="shared" si="5"/>
+        <v>266</v>
+      </c>
+      <c r="D9" s="9">
+        <f t="shared" si="6"/>
+        <v>1992</v>
+      </c>
+      <c r="E9" s="16">
         <f t="shared" si="1"/>
-        <v>263</v>
-[...7 lines deleted...]
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="F9" s="16">
-        <f t="shared" si="4"/>
-        <v>32</v>
+        <f t="shared" si="2"/>
+        <v>36</v>
       </c>
       <c r="G9" s="16">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H9" s="16">
         <v>5</v>
       </c>
       <c r="I9" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J9" s="16">
-        <f t="shared" si="5"/>
+        <f t="shared" si="3"/>
         <v>580</v>
       </c>
       <c r="K9" s="16">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="L9" s="16">
         <v>259</v>
       </c>
       <c r="M9" s="16">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N9" s="16">
-        <f t="shared" si="6"/>
-        <v>1644</v>
+        <f t="shared" si="4"/>
+        <v>1642</v>
       </c>
       <c r="O9" s="16">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="P9" s="16">
-        <v>1413</v>
+        <v>1412</v>
       </c>
       <c r="Q9" s="16"/>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" si="0"/>
-        <v>1520</v>
+        <v>1533</v>
       </c>
       <c r="C10" s="9">
+        <f t="shared" si="5"/>
+        <v>149</v>
+      </c>
+      <c r="D10" s="9">
+        <f t="shared" si="6"/>
+        <v>1384</v>
+      </c>
+      <c r="E10" s="16">
         <f t="shared" si="1"/>
-        <v>144</v>
-[...7 lines deleted...]
-        <v>410</v>
+        <v>422</v>
       </c>
       <c r="F10" s="16">
-        <f t="shared" si="4"/>
-        <v>20</v>
+        <f t="shared" si="2"/>
+        <v>30</v>
       </c>
       <c r="G10" s="16">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H10" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J10" s="16">
-        <f t="shared" si="5"/>
-        <v>390</v>
+        <f t="shared" si="3"/>
+        <v>392</v>
       </c>
       <c r="K10" s="16">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="L10" s="16">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M10" s="16">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N10" s="16">
-        <f t="shared" si="6"/>
-        <v>1110</v>
+        <f t="shared" si="4"/>
+        <v>1111</v>
       </c>
       <c r="O10" s="16">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="P10" s="16">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="Q10" s="16"/>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="0"/>
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C11" s="9">
+        <f t="shared" si="5"/>
+        <v>25</v>
+      </c>
+      <c r="D11" s="9">
+        <f t="shared" si="6"/>
+        <v>186</v>
+      </c>
+      <c r="E11" s="16">
         <f t="shared" si="1"/>
-        <v>26</v>
-[...7 lines deleted...]
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F11" s="16">
-        <f t="shared" si="4"/>
-        <v>4</v>
+        <f t="shared" si="2"/>
+        <v>2</v>
       </c>
       <c r="G11" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H11" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="I11" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J11" s="16">
-        <f t="shared" si="5"/>
-        <v>49</v>
+        <f t="shared" si="3"/>
+        <v>55</v>
       </c>
       <c r="K11" s="16">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="L11" s="16">
         <v>28</v>
       </c>
       <c r="M11" s="16">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N11" s="16">
-        <f t="shared" si="6"/>
-        <v>159</v>
+        <f t="shared" si="4"/>
+        <v>154</v>
       </c>
       <c r="O11" s="16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="P11" s="16">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="Q11" s="16"/>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="0"/>
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C12" s="9">
+        <f t="shared" si="5"/>
+        <v>26</v>
+      </c>
+      <c r="D12" s="9">
+        <f t="shared" si="6"/>
+        <v>171</v>
+      </c>
+      <c r="E12" s="16">
         <f t="shared" si="1"/>
-        <v>24</v>
-[...5 lines deleted...]
-      <c r="E12" s="16">
+        <v>58</v>
+      </c>
+      <c r="F12" s="16">
+        <f t="shared" si="2"/>
+        <v>3</v>
+      </c>
+      <c r="G12" s="16">
+        <v>2</v>
+      </c>
+      <c r="H12" s="16">
+        <v>1</v>
+      </c>
+      <c r="I12" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="J12" s="16">
         <f t="shared" si="3"/>
         <v>55</v>
       </c>
-      <c r="F12" s="16">
-[...15 lines deleted...]
-      </c>
       <c r="K12" s="16">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="L12" s="16">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M12" s="16">
         <v>4</v>
       </c>
       <c r="N12" s="16">
-        <f t="shared" si="6"/>
-        <v>148</v>
+        <f t="shared" si="4"/>
+        <v>139</v>
       </c>
       <c r="O12" s="16">
         <v>23</v>
       </c>
       <c r="P12" s="16">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="Q12" s="16"/>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="0"/>
-        <v>581</v>
+        <v>599</v>
       </c>
       <c r="C13" s="9">
+        <f t="shared" si="5"/>
+        <v>55</v>
+      </c>
+      <c r="D13" s="9">
+        <f t="shared" si="6"/>
+        <v>544</v>
+      </c>
+      <c r="E13" s="16">
         <f t="shared" si="1"/>
-        <v>53</v>
-[...7 lines deleted...]
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="F13" s="16">
-        <f t="shared" si="4"/>
-        <v>8</v>
+        <f t="shared" si="2"/>
+        <v>10</v>
       </c>
       <c r="G13" s="16">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H13" s="16">
         <v>1</v>
       </c>
       <c r="I13" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J13" s="16">
-        <f t="shared" si="5"/>
-        <v>137</v>
+        <f t="shared" si="3"/>
+        <v>142</v>
       </c>
       <c r="K13" s="16">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L13" s="16">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M13" s="16">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N13" s="16">
-        <f t="shared" si="6"/>
-        <v>436</v>
+        <f t="shared" si="4"/>
+        <v>447</v>
       </c>
       <c r="O13" s="16">
         <v>45</v>
       </c>
       <c r="P13" s="16">
-        <v>391</v>
+        <v>402</v>
       </c>
       <c r="Q13" s="16"/>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="0"/>
-        <v>2746</v>
+        <v>2773</v>
       </c>
       <c r="C14" s="9">
+        <f t="shared" si="5"/>
+        <v>377</v>
+      </c>
+      <c r="D14" s="9">
+        <f t="shared" si="6"/>
+        <v>2396</v>
+      </c>
+      <c r="E14" s="16">
         <f t="shared" si="1"/>
-        <v>377</v>
-[...7 lines deleted...]
-        <v>656</v>
+        <v>643</v>
       </c>
       <c r="F14" s="16">
-        <f t="shared" si="4"/>
-        <v>37</v>
+        <f t="shared" si="2"/>
+        <v>31</v>
       </c>
       <c r="G14" s="16">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H14" s="16">
         <v>6</v>
       </c>
       <c r="I14" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J14" s="16">
-        <f t="shared" si="5"/>
-        <v>619</v>
+        <f t="shared" si="3"/>
+        <v>612</v>
       </c>
       <c r="K14" s="16">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="L14" s="16">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="M14" s="16">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="N14" s="16">
-        <f t="shared" si="6"/>
-        <v>2090</v>
+        <f t="shared" si="4"/>
+        <v>2130</v>
       </c>
       <c r="O14" s="16">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="P14" s="16">
-        <v>1750</v>
+        <v>1784</v>
       </c>
       <c r="Q14" s="16"/>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="0"/>
-        <v>1754</v>
+        <v>1803</v>
       </c>
       <c r="C15" s="9">
+        <f t="shared" si="5"/>
+        <v>218</v>
+      </c>
+      <c r="D15" s="9">
+        <f t="shared" si="6"/>
+        <v>1585</v>
+      </c>
+      <c r="E15" s="16">
         <f t="shared" si="1"/>
-        <v>226</v>
-[...7 lines deleted...]
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="F15" s="16">
-        <f t="shared" si="4"/>
-        <v>20</v>
+        <f t="shared" si="2"/>
+        <v>16</v>
       </c>
       <c r="G15" s="16">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H15" s="16">
         <v>2</v>
       </c>
       <c r="I15" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J15" s="16">
-        <f t="shared" si="5"/>
-        <v>367</v>
+        <f t="shared" si="3"/>
+        <v>378</v>
       </c>
       <c r="K15" s="16">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="L15" s="16">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="M15" s="16">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N15" s="16">
-        <f t="shared" si="6"/>
-        <v>1367</v>
+        <f t="shared" si="4"/>
+        <v>1409</v>
       </c>
       <c r="O15" s="16">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="P15" s="16">
-        <v>1161</v>
+        <v>1207</v>
       </c>
       <c r="Q15" s="16"/>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="0"/>
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="C16" s="9">
+        <f t="shared" si="5"/>
+        <v>75</v>
+      </c>
+      <c r="D16" s="9">
+        <f t="shared" si="6"/>
+        <v>557</v>
+      </c>
+      <c r="E16" s="16">
+        <f t="shared" si="1"/>
+        <v>163</v>
+      </c>
+      <c r="F16" s="16">
+        <f t="shared" si="2"/>
+        <v>11</v>
+      </c>
+      <c r="G16" s="16">
+        <v>11</v>
+      </c>
+      <c r="H16" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="I16" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="J16" s="16">
+        <f t="shared" si="3"/>
+        <v>152</v>
+      </c>
+      <c r="K16" s="16">
+        <v>58</v>
+      </c>
+      <c r="L16" s="16">
+        <v>84</v>
+      </c>
+      <c r="M16" s="16">
+        <v>10</v>
+      </c>
+      <c r="N16" s="16">
+        <f t="shared" si="4"/>
+        <v>469</v>
+      </c>
+      <c r="O16" s="16">
+        <v>64</v>
+      </c>
+      <c r="P16" s="16">
+        <v>405</v>
+      </c>
+      <c r="Q16" s="16"/>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="8">
+        <f t="shared" si="0"/>
+        <v>306</v>
+      </c>
+      <c r="C17" s="9">
+        <f t="shared" si="5"/>
+        <v>23</v>
+      </c>
+      <c r="D17" s="9">
+        <f t="shared" si="6"/>
+        <v>283</v>
+      </c>
+      <c r="E17" s="16">
         <f t="shared" si="1"/>
         <v>74</v>
       </c>
-      <c r="D16" s="9">
-[...64 lines deleted...]
-      </c>
       <c r="F17" s="16">
-        <f t="shared" si="4"/>
-        <v>3</v>
+        <f t="shared" si="2"/>
+        <v>1</v>
       </c>
       <c r="G17" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="I17" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J17" s="16">
-        <f t="shared" si="5"/>
-        <v>71</v>
+        <f t="shared" si="3"/>
+        <v>73</v>
       </c>
       <c r="K17" s="16">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L17" s="16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M17" s="16">
         <v>4</v>
       </c>
       <c r="N17" s="16">
-        <f t="shared" si="6"/>
-        <v>233</v>
+        <f t="shared" si="4"/>
+        <v>232</v>
       </c>
       <c r="O17" s="16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="P17" s="16">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="Q17" s="16"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="0"/>
-        <v>408</v>
+        <v>433</v>
       </c>
       <c r="C18" s="9">
+        <f t="shared" si="5"/>
+        <v>48</v>
+      </c>
+      <c r="D18" s="9">
+        <f t="shared" si="6"/>
+        <v>385</v>
+      </c>
+      <c r="E18" s="16">
         <f t="shared" si="1"/>
-        <v>40</v>
-[...5 lines deleted...]
-      <c r="E18" s="16">
+        <v>99</v>
+      </c>
+      <c r="F18" s="16">
+        <f t="shared" si="2"/>
+        <v>2</v>
+      </c>
+      <c r="G18" s="16">
+        <v>2</v>
+      </c>
+      <c r="H18" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="I18" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="J18" s="16">
         <f t="shared" si="3"/>
         <v>97</v>
       </c>
-      <c r="F18" s="16">
-[...15 lines deleted...]
-      </c>
       <c r="K18" s="16">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L18" s="16">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M18" s="16">
         <v>3</v>
       </c>
       <c r="N18" s="16">
-        <f t="shared" si="6"/>
-        <v>311</v>
+        <f t="shared" si="4"/>
+        <v>334</v>
       </c>
       <c r="O18" s="16">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P18" s="16">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="Q18" s="16"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="0"/>
-        <v>1558</v>
+        <v>1587</v>
       </c>
       <c r="C19" s="9">
+        <f t="shared" si="5"/>
+        <v>219</v>
+      </c>
+      <c r="D19" s="9">
+        <f t="shared" si="6"/>
+        <v>1368</v>
+      </c>
+      <c r="E19" s="16">
         <f t="shared" si="1"/>
-        <v>219</v>
-[...6 lines deleted...]
-        <f t="shared" si="3"/>
         <v>378</v>
       </c>
       <c r="F19" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="2"/>
         <v>29</v>
       </c>
       <c r="G19" s="16">
         <v>22</v>
       </c>
       <c r="H19" s="16">
         <v>5</v>
       </c>
       <c r="I19" s="16">
         <v>2</v>
       </c>
       <c r="J19" s="16">
-        <f t="shared" si="5"/>
+        <f t="shared" si="3"/>
         <v>349</v>
       </c>
       <c r="K19" s="16">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="L19" s="16">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="M19" s="16">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="N19" s="16">
-        <f t="shared" si="6"/>
-        <v>1180</v>
+        <f t="shared" si="4"/>
+        <v>1209</v>
       </c>
       <c r="O19" s="16">
         <v>190</v>
       </c>
       <c r="P19" s="16">
-        <v>990</v>
+        <v>1019</v>
       </c>
       <c r="Q19" s="16"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="0"/>
-        <v>626</v>
+        <v>657</v>
       </c>
       <c r="C20" s="9">
+        <f t="shared" si="5"/>
+        <v>85</v>
+      </c>
+      <c r="D20" s="9">
+        <f t="shared" si="6"/>
+        <v>572</v>
+      </c>
+      <c r="E20" s="16">
         <f t="shared" si="1"/>
-        <v>84</v>
-[...7 lines deleted...]
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F20" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="2"/>
+        <v>8</v>
+      </c>
+      <c r="G20" s="16">
         <v>7</v>
       </c>
-      <c r="G20" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="16">
         <v>1</v>
       </c>
       <c r="I20" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J20" s="16">
-        <f t="shared" si="5"/>
-        <v>126</v>
+        <f t="shared" si="3"/>
+        <v>128</v>
       </c>
       <c r="K20" s="16">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L20" s="16">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M20" s="16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N20" s="16">
-        <f t="shared" si="6"/>
-        <v>493</v>
+        <f t="shared" si="4"/>
+        <v>521</v>
       </c>
       <c r="O20" s="16">
         <v>77</v>
       </c>
       <c r="P20" s="16">
-        <v>416</v>
+        <v>444</v>
       </c>
       <c r="Q20" s="16"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="0"/>
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C21" s="9">
+        <f t="shared" si="5"/>
+        <v>28</v>
+      </c>
+      <c r="D21" s="9">
+        <f t="shared" si="6"/>
+        <v>323</v>
+      </c>
+      <c r="E21" s="16">
         <f t="shared" si="1"/>
-        <v>34</v>
-[...7 lines deleted...]
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F21" s="16">
-        <f t="shared" si="4"/>
-        <v>9</v>
+        <f t="shared" si="2"/>
+        <v>4</v>
       </c>
       <c r="G21" s="16">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H21" s="16">
         <v>1</v>
       </c>
       <c r="I21" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J21" s="16">
-        <f t="shared" si="5"/>
-        <v>94</v>
+        <f t="shared" si="3"/>
+        <v>101</v>
       </c>
       <c r="K21" s="16">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="L21" s="16">
         <v>48</v>
       </c>
       <c r="M21" s="16">
         <v>1</v>
       </c>
       <c r="N21" s="16">
-        <f t="shared" si="6"/>
-        <v>247</v>
+        <f t="shared" si="4"/>
+        <v>246</v>
       </c>
       <c r="O21" s="16">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P21" s="16">
         <v>222</v>
       </c>
       <c r="Q21" s="16"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="0"/>
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="C22" s="9">
+        <f t="shared" si="5"/>
+        <v>76</v>
+      </c>
+      <c r="D22" s="9">
+        <f t="shared" si="6"/>
+        <v>450</v>
+      </c>
+      <c r="E22" s="16">
         <f t="shared" si="1"/>
-        <v>68</v>
-[...7 lines deleted...]
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="F22" s="16">
-        <f t="shared" si="4"/>
-        <v>11</v>
+        <f t="shared" si="2"/>
+        <v>14</v>
       </c>
       <c r="G22" s="16">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H22" s="16">
         <v>1</v>
       </c>
       <c r="I22" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J22" s="16">
-        <f t="shared" si="5"/>
-        <v>132</v>
+        <f t="shared" si="3"/>
+        <v>138</v>
       </c>
       <c r="K22" s="16">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L22" s="16">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M22" s="16">
         <v>10</v>
       </c>
       <c r="N22" s="16">
-        <f t="shared" si="6"/>
-        <v>363</v>
+        <f t="shared" si="4"/>
+        <v>374</v>
       </c>
       <c r="O22" s="16">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P22" s="16">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="Q22" s="16"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="0"/>
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="C23" s="9">
+        <f t="shared" si="5"/>
+        <v>127</v>
+      </c>
+      <c r="D23" s="9">
+        <f t="shared" si="6"/>
+        <v>674</v>
+      </c>
+      <c r="E23" s="16">
         <f t="shared" si="1"/>
-        <v>133</v>
-[...7 lines deleted...]
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="F23" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="2"/>
+        <v>9</v>
+      </c>
+      <c r="G23" s="16">
         <v>8</v>
       </c>
-      <c r="G23" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="16">
         <v>1</v>
       </c>
       <c r="I23" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J23" s="16">
-        <f t="shared" si="5"/>
-        <v>181</v>
+        <f t="shared" si="3"/>
+        <v>174</v>
       </c>
       <c r="K23" s="16">
         <v>78</v>
       </c>
       <c r="L23" s="16">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="M23" s="16">
         <v>14</v>
       </c>
       <c r="N23" s="16">
-        <f t="shared" si="6"/>
-        <v>624</v>
+        <f t="shared" si="4"/>
+        <v>618</v>
       </c>
       <c r="O23" s="16">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="P23" s="16">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="Q23" s="16"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="0"/>
         <v>48</v>
       </c>
       <c r="C24" s="9">
+        <f t="shared" si="5"/>
+        <v>4</v>
+      </c>
+      <c r="D24" s="9">
+        <f t="shared" si="6"/>
+        <v>44</v>
+      </c>
+      <c r="E24" s="16">
         <f t="shared" si="1"/>
-        <v>4</v>
-[...7 lines deleted...]
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F24" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="2"/>
         <v>2</v>
       </c>
       <c r="G24" s="16">
         <v>1</v>
       </c>
       <c r="H24" s="16">
         <v>1</v>
       </c>
       <c r="I24" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J24" s="16">
-        <f t="shared" si="5"/>
-        <v>16</v>
+        <f t="shared" si="3"/>
+        <v>14</v>
       </c>
       <c r="K24" s="16">
         <v>5</v>
       </c>
       <c r="L24" s="16">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>9</v>
+      </c>
+      <c r="M24" s="16" t="s">
+        <v>135</v>
       </c>
       <c r="N24" s="16">
-        <f t="shared" si="6"/>
-        <v>30</v>
+        <f t="shared" si="4"/>
+        <v>32</v>
       </c>
       <c r="O24" s="16">
         <v>2</v>
       </c>
       <c r="P24" s="16">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Q24" s="16"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="0"/>
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C25" s="9">
+        <f t="shared" si="5"/>
+        <v>31</v>
+      </c>
+      <c r="D25" s="9">
+        <f t="shared" si="6"/>
+        <v>161</v>
+      </c>
+      <c r="E25" s="16">
         <f t="shared" si="1"/>
-        <v>33</v>
-[...7 lines deleted...]
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F25" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="G25" s="16">
         <v>2</v>
       </c>
       <c r="H25" s="16">
         <v>1</v>
       </c>
       <c r="I25" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J25" s="16">
-        <f t="shared" si="5"/>
-        <v>49</v>
+        <f t="shared" si="3"/>
+        <v>48</v>
       </c>
       <c r="K25" s="16">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="L25" s="16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M25" s="16" t="s">
         <v>135</v>
       </c>
       <c r="N25" s="16">
-        <f t="shared" si="6"/>
-        <v>145</v>
+        <f t="shared" si="4"/>
+        <v>141</v>
       </c>
       <c r="O25" s="16">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="P25" s="16">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="Q25" s="16"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <f t="shared" si="0"/>
+        <v>99</v>
+      </c>
+      <c r="C26" s="9">
+        <f t="shared" si="5"/>
+        <v>6</v>
+      </c>
+      <c r="D26" s="9">
+        <f t="shared" si="6"/>
         <v>93</v>
       </c>
-      <c r="C26" s="9">
+      <c r="E26" s="16">
         <f t="shared" si="1"/>
-        <v>7</v>
-[...6 lines deleted...]
-        <f t="shared" si="3"/>
         <v>23</v>
       </c>
       <c r="F26" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>135</v>
       </c>
       <c r="H26" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="I26" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J26" s="16">
-        <f t="shared" si="5"/>
+        <f t="shared" si="3"/>
         <v>23</v>
       </c>
       <c r="K26" s="16">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="L26" s="16">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="M26" s="16">
         <v>1</v>
       </c>
       <c r="N26" s="16">
-        <f t="shared" si="6"/>
+        <f t="shared" si="4"/>
+        <v>76</v>
+      </c>
+      <c r="O26" s="16">
+        <v>6</v>
+      </c>
+      <c r="P26" s="16">
         <v>70</v>
       </c>
-      <c r="O26" s="16">
-[...4 lines deleted...]
-      </c>
       <c r="Q26" s="16"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C27" s="16">
-[...3 lines deleted...]
-      <c r="D27" s="16">
+      <c r="C27" s="9">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="D27" s="9">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="E27" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G27" s="16" t="s">
         <v>135</v>
       </c>
       <c r="H27" s="16" t="s">
         <v>135</v>
       </c>
       <c r="I27" s="16" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J27" s="16">
-        <f t="shared" si="5"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K27" s="16" t="s">
         <v>135</v>
       </c>
       <c r="L27" s="16" t="s">
         <v>135</v>
       </c>
       <c r="M27" s="16" t="s">
         <v>135</v>
       </c>
       <c r="N27" s="16">
-        <f t="shared" si="6"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="O27" s="16" t="s">
         <v>135</v>
       </c>
       <c r="P27" s="16" t="s">
         <v>135</v>
       </c>
       <c r="Q27" s="16"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="10">
         <f t="shared" si="0"/>
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C28" s="11">
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="D28" s="11">
-        <f t="shared" si="2"/>
-        <v>11</v>
+        <f t="shared" si="6"/>
+        <v>12</v>
       </c>
       <c r="E28" s="15">
-        <f t="shared" si="3"/>
-        <v>7</v>
+        <f t="shared" si="1"/>
+        <v>8</v>
       </c>
       <c r="F28" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>135</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>135</v>
       </c>
       <c r="I28" s="15" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="J28" s="15">
-        <f t="shared" si="5"/>
-        <v>7</v>
+        <f t="shared" si="3"/>
+        <v>8</v>
       </c>
       <c r="K28" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L28" s="15">
         <v>3</v>
       </c>
       <c r="M28" s="15">
         <v>1</v>
       </c>
       <c r="N28" s="15">
-        <f t="shared" si="6"/>
+        <f t="shared" si="4"/>
         <v>4</v>
       </c>
       <c r="O28" s="15" t="s">
         <v>135</v>
       </c>
       <c r="P28" s="15">
         <v>4</v>
       </c>
       <c r="Q28" s="16"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A29" s="19" t="s">
         <v>158</v>
       </c>
       <c r="N29" s="4"/>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:17" x14ac:dyDescent="0.3">
       <c r="B30" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:R29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:R28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...13 lines deleted...]
-      <c r="P1" s="22"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-[...17 lines deleted...]
-      <c r="P2" s="22"/>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A6" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B6" s="6">
+        <f>SUM(C6,D6)</f>
+        <v>13214</v>
+      </c>
+      <c r="C6" s="7">
+        <f>SUM(F6,O6)</f>
+        <v>1449</v>
+      </c>
+      <c r="D6" s="7">
+        <f>SUM(J6,P6)</f>
+        <v>11765</v>
+      </c>
+      <c r="E6" s="17">
+        <f>SUM(F6,J6)</f>
+        <v>3656</v>
+      </c>
+      <c r="F6" s="17">
+        <f>SUM(G6:I6)</f>
+        <v>65</v>
+      </c>
+      <c r="G6" s="17">
+        <f>SUM(G7:G28)</f>
+        <v>52</v>
+      </c>
+      <c r="H6" s="17">
+        <f>SUM(H7:H28)</f>
+        <v>13</v>
+      </c>
+      <c r="I6" s="17">
+        <f>SUM(I7:I28)</f>
+        <v>0</v>
+      </c>
+      <c r="J6" s="17">
+        <f>SUM(K6:M6)</f>
+        <v>3591</v>
+      </c>
+      <c r="K6" s="17">
+        <f>SUM(K7:K28)</f>
+        <v>2146</v>
+      </c>
+      <c r="L6" s="17">
+        <f>SUM(L7:L28)</f>
+        <v>1291</v>
+      </c>
+      <c r="M6" s="17">
+        <f>SUM(M7:M28)</f>
+        <v>154</v>
+      </c>
+      <c r="N6" s="17">
+        <f>SUM(O6,P6)</f>
+        <v>9558</v>
+      </c>
+      <c r="O6" s="17">
+        <f>SUM(O7:O28)</f>
+        <v>1384</v>
+      </c>
+      <c r="P6" s="17">
+        <f>SUM(P7:P28)</f>
+        <v>8174</v>
+      </c>
+      <c r="Q6" s="2"/>
+      <c r="R6" s="4"/>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A7" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="8">
+        <f t="shared" ref="B7:B28" si="0">SUM(C7,D7)</f>
+        <v>526</v>
+      </c>
+      <c r="C7" s="9">
+        <f t="shared" ref="C7:C28" si="1">SUM(F7,O7)</f>
+        <v>49</v>
+      </c>
+      <c r="D7" s="9">
+        <f t="shared" ref="D7:D28" si="2">SUM(J7,P7)</f>
+        <v>477</v>
+      </c>
+      <c r="E7" s="16">
+        <f t="shared" ref="E7:E28" si="3">SUM(F7,J7)</f>
+        <v>128</v>
+      </c>
+      <c r="F7" s="16">
+        <f t="shared" ref="F7:F28" si="4">SUM(G7:I7)</f>
+        <v>1</v>
+      </c>
+      <c r="G7" s="16">
+        <v>1</v>
+      </c>
+      <c r="H7" s="16">
+        <v>0</v>
+      </c>
+      <c r="I7" s="16">
+        <v>0</v>
+      </c>
+      <c r="J7" s="16">
+        <f t="shared" ref="J7:J28" si="5">SUM(K7:M7)</f>
+        <v>127</v>
+      </c>
+      <c r="K7" s="16">
+        <v>73</v>
+      </c>
+      <c r="L7" s="16">
+        <v>45</v>
+      </c>
+      <c r="M7" s="16">
+        <v>9</v>
+      </c>
+      <c r="N7" s="16">
+        <f t="shared" ref="N7:N28" si="6">SUM(O7,P7)</f>
+        <v>398</v>
+      </c>
+      <c r="O7" s="16">
+        <v>48</v>
+      </c>
+      <c r="P7" s="16">
+        <v>350</v>
+      </c>
+      <c r="Q7" s="2"/>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="B8" s="8">
+        <f t="shared" si="0"/>
+        <v>1591</v>
+      </c>
+      <c r="C8" s="9">
+        <f t="shared" si="1"/>
+        <v>153</v>
+      </c>
+      <c r="D8" s="9">
+        <f t="shared" si="2"/>
+        <v>1438</v>
+      </c>
+      <c r="E8" s="16">
+        <f t="shared" si="3"/>
+        <v>443</v>
+      </c>
+      <c r="F8" s="16">
+        <f t="shared" si="4"/>
+        <v>4</v>
+      </c>
+      <c r="G8" s="16">
+        <v>3</v>
+      </c>
+      <c r="H8" s="16">
+        <v>1</v>
+      </c>
+      <c r="I8" s="16">
+        <v>0</v>
+      </c>
+      <c r="J8" s="16">
+        <f t="shared" si="5"/>
+        <v>439</v>
+      </c>
+      <c r="K8" s="16">
+        <v>259</v>
+      </c>
+      <c r="L8" s="16">
+        <v>158</v>
+      </c>
+      <c r="M8" s="16">
+        <v>22</v>
+      </c>
+      <c r="N8" s="16">
+        <f t="shared" si="6"/>
+        <v>1148</v>
+      </c>
+      <c r="O8" s="16">
+        <v>149</v>
+      </c>
+      <c r="P8" s="16">
+        <v>999</v>
+      </c>
+      <c r="Q8" s="2"/>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="8">
+        <f t="shared" si="0"/>
+        <v>139</v>
+      </c>
+      <c r="C9" s="9">
+        <f t="shared" si="1"/>
+        <v>19</v>
+      </c>
+      <c r="D9" s="9">
+        <f t="shared" si="2"/>
+        <v>120</v>
+      </c>
+      <c r="E9" s="16">
+        <f t="shared" si="3"/>
+        <v>43</v>
+      </c>
+      <c r="F9" s="16">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="G9" s="16">
+        <v>0</v>
+      </c>
+      <c r="H9" s="16">
+        <v>1</v>
+      </c>
+      <c r="I9" s="16">
+        <v>0</v>
+      </c>
+      <c r="J9" s="16">
+        <f t="shared" si="5"/>
+        <v>42</v>
+      </c>
+      <c r="K9" s="16">
+        <v>13</v>
+      </c>
+      <c r="L9" s="16">
+        <v>27</v>
+      </c>
+      <c r="M9" s="16">
+        <v>2</v>
+      </c>
+      <c r="N9" s="16">
+        <f t="shared" si="6"/>
+        <v>96</v>
+      </c>
+      <c r="O9" s="16">
+        <v>18</v>
+      </c>
+      <c r="P9" s="16">
+        <v>78</v>
+      </c>
+      <c r="Q9" s="2"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="8">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="C10" s="9">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="D10" s="9">
+        <f t="shared" si="2"/>
+        <v>53</v>
+      </c>
+      <c r="E10" s="16">
+        <f t="shared" si="3"/>
+        <v>22</v>
+      </c>
+      <c r="F10" s="16">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="16">
+        <v>0</v>
+      </c>
+      <c r="H10" s="16">
+        <v>0</v>
+      </c>
+      <c r="I10" s="16">
+        <v>0</v>
+      </c>
+      <c r="J10" s="16">
+        <f t="shared" si="5"/>
+        <v>22</v>
+      </c>
+      <c r="K10" s="16">
+        <v>16</v>
+      </c>
+      <c r="L10" s="16">
+        <v>6</v>
+      </c>
+      <c r="M10" s="16">
+        <v>0</v>
+      </c>
+      <c r="N10" s="16">
+        <f t="shared" si="6"/>
+        <v>34</v>
+      </c>
+      <c r="O10" s="16">
+        <v>3</v>
+      </c>
+      <c r="P10" s="16">
+        <v>31</v>
+      </c>
+      <c r="Q10" s="2"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="8">
+        <f t="shared" si="0"/>
+        <v>2073</v>
+      </c>
+      <c r="C11" s="9">
+        <f t="shared" si="1"/>
+        <v>229</v>
+      </c>
+      <c r="D11" s="9">
+        <f t="shared" si="2"/>
+        <v>1844</v>
+      </c>
+      <c r="E11" s="16">
+        <f t="shared" si="3"/>
+        <v>563</v>
+      </c>
+      <c r="F11" s="16">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="G11" s="16">
+        <v>19</v>
+      </c>
+      <c r="H11" s="16">
+        <v>1</v>
+      </c>
+      <c r="I11" s="16">
+        <v>0</v>
+      </c>
+      <c r="J11" s="16">
+        <f t="shared" si="5"/>
+        <v>543</v>
+      </c>
+      <c r="K11" s="16">
+        <v>339</v>
+      </c>
+      <c r="L11" s="16">
+        <v>181</v>
+      </c>
+      <c r="M11" s="16">
+        <v>23</v>
+      </c>
+      <c r="N11" s="16">
+        <f t="shared" si="6"/>
+        <v>1510</v>
+      </c>
+      <c r="O11" s="16">
+        <v>209</v>
+      </c>
+      <c r="P11" s="16">
+        <v>1301</v>
+      </c>
+      <c r="Q11" s="2"/>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A12" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="8">
+        <f t="shared" si="0"/>
+        <v>1723</v>
+      </c>
+      <c r="C12" s="9">
+        <f t="shared" si="1"/>
+        <v>180</v>
+      </c>
+      <c r="D12" s="9">
+        <f t="shared" si="2"/>
+        <v>1543</v>
+      </c>
+      <c r="E12" s="16">
+        <f t="shared" si="3"/>
+        <v>480</v>
+      </c>
+      <c r="F12" s="16">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+      <c r="G12" s="16">
+        <v>6</v>
+      </c>
+      <c r="H12" s="16">
+        <v>3</v>
+      </c>
+      <c r="I12" s="16">
+        <v>0</v>
+      </c>
+      <c r="J12" s="16">
+        <f t="shared" si="5"/>
+        <v>471</v>
+      </c>
+      <c r="K12" s="16">
+        <v>302</v>
+      </c>
+      <c r="L12" s="16">
+        <v>153</v>
+      </c>
+      <c r="M12" s="16">
+        <v>16</v>
+      </c>
+      <c r="N12" s="16">
+        <f t="shared" si="6"/>
+        <v>1243</v>
+      </c>
+      <c r="O12" s="16">
+        <v>171</v>
+      </c>
+      <c r="P12" s="16">
+        <v>1072</v>
+      </c>
+      <c r="Q12" s="2"/>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="8">
+        <f t="shared" si="0"/>
+        <v>421</v>
+      </c>
+      <c r="C13" s="9">
+        <f t="shared" si="1"/>
+        <v>44</v>
+      </c>
+      <c r="D13" s="9">
+        <f t="shared" si="2"/>
+        <v>377</v>
+      </c>
+      <c r="E13" s="16">
+        <f t="shared" si="3"/>
+        <v>97</v>
+      </c>
+      <c r="F13" s="16">
+        <f t="shared" si="4"/>
+        <v>3</v>
+      </c>
+      <c r="G13" s="16">
+        <v>3</v>
+      </c>
+      <c r="H13" s="16">
+        <v>0</v>
+      </c>
+      <c r="I13" s="16">
+        <v>0</v>
+      </c>
+      <c r="J13" s="16">
+        <f t="shared" si="5"/>
+        <v>94</v>
+      </c>
+      <c r="K13" s="16">
+        <v>64</v>
+      </c>
+      <c r="L13" s="16">
+        <v>28</v>
+      </c>
+      <c r="M13" s="16">
+        <v>2</v>
+      </c>
+      <c r="N13" s="16">
+        <f t="shared" si="6"/>
+        <v>324</v>
+      </c>
+      <c r="O13" s="16">
+        <v>41</v>
+      </c>
+      <c r="P13" s="16">
+        <v>283</v>
+      </c>
+      <c r="Q13" s="2"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A14" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="B14" s="8">
+        <f t="shared" si="0"/>
+        <v>2633</v>
+      </c>
+      <c r="C14" s="9">
+        <f t="shared" si="1"/>
+        <v>318</v>
+      </c>
+      <c r="D14" s="9">
+        <f t="shared" si="2"/>
+        <v>2315</v>
+      </c>
+      <c r="E14" s="16">
+        <f t="shared" si="3"/>
+        <v>616</v>
+      </c>
+      <c r="F14" s="16">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+      <c r="G14" s="16">
+        <v>7</v>
+      </c>
+      <c r="H14" s="16">
+        <v>2</v>
+      </c>
+      <c r="I14" s="16">
+        <v>0</v>
+      </c>
+      <c r="J14" s="16">
+        <f t="shared" si="5"/>
+        <v>607</v>
+      </c>
+      <c r="K14" s="16">
+        <v>323</v>
+      </c>
+      <c r="L14" s="16">
+        <v>254</v>
+      </c>
+      <c r="M14" s="16">
+        <v>30</v>
+      </c>
+      <c r="N14" s="16">
+        <f t="shared" si="6"/>
+        <v>2017</v>
+      </c>
+      <c r="O14" s="16">
+        <v>309</v>
+      </c>
+      <c r="P14" s="16">
+        <v>1708</v>
+      </c>
+      <c r="Q14" s="2"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A15" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="B15" s="8">
+        <f t="shared" si="0"/>
+        <v>645</v>
+      </c>
+      <c r="C15" s="9">
+        <f t="shared" si="1"/>
+        <v>57</v>
+      </c>
+      <c r="D15" s="9">
+        <f t="shared" si="2"/>
+        <v>588</v>
+      </c>
+      <c r="E15" s="16">
+        <f t="shared" si="3"/>
+        <v>293</v>
+      </c>
+      <c r="F15" s="16">
+        <f t="shared" si="4"/>
+        <v>4</v>
+      </c>
+      <c r="G15" s="16">
+        <v>3</v>
+      </c>
+      <c r="H15" s="16">
+        <v>1</v>
+      </c>
+      <c r="I15" s="16">
+        <v>0</v>
+      </c>
+      <c r="J15" s="16">
+        <f t="shared" si="5"/>
+        <v>289</v>
+      </c>
+      <c r="K15" s="16">
+        <v>169</v>
+      </c>
+      <c r="L15" s="16">
+        <v>112</v>
+      </c>
+      <c r="M15" s="16">
+        <v>8</v>
+      </c>
+      <c r="N15" s="16">
+        <f t="shared" si="6"/>
+        <v>352</v>
+      </c>
+      <c r="O15" s="16">
+        <v>53</v>
+      </c>
+      <c r="P15" s="16">
+        <v>299</v>
+      </c>
+      <c r="Q15" s="3"/>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A16" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="8">
+        <f t="shared" si="0"/>
+        <v>373</v>
+      </c>
+      <c r="C16" s="9">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="D16" s="9">
+        <f t="shared" si="2"/>
+        <v>340</v>
+      </c>
+      <c r="E16" s="16">
+        <f t="shared" si="3"/>
+        <v>85</v>
+      </c>
+      <c r="F16" s="16">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="G16" s="16">
+        <v>1</v>
+      </c>
+      <c r="H16" s="16">
+        <v>0</v>
+      </c>
+      <c r="I16" s="16">
+        <v>0</v>
+      </c>
+      <c r="J16" s="16">
+        <f t="shared" si="5"/>
+        <v>84</v>
+      </c>
+      <c r="K16" s="16">
+        <v>40</v>
+      </c>
+      <c r="L16" s="16">
+        <v>44</v>
+      </c>
+      <c r="M16" s="16">
+        <v>0</v>
+      </c>
+      <c r="N16" s="16">
+        <f t="shared" si="6"/>
+        <v>288</v>
+      </c>
+      <c r="O16" s="16">
+        <v>32</v>
+      </c>
+      <c r="P16" s="16">
+        <v>256</v>
+      </c>
+      <c r="Q16" s="2"/>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="8">
+        <f t="shared" si="0"/>
+        <v>238</v>
+      </c>
+      <c r="C17" s="9">
+        <f t="shared" si="1"/>
+        <v>21</v>
+      </c>
+      <c r="D17" s="9">
+        <f t="shared" si="2"/>
+        <v>217</v>
+      </c>
+      <c r="E17" s="16">
+        <f t="shared" si="3"/>
+        <v>62</v>
+      </c>
+      <c r="F17" s="16">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="16">
+        <v>0</v>
+      </c>
+      <c r="H17" s="16">
+        <v>0</v>
+      </c>
+      <c r="I17" s="16">
+        <v>0</v>
+      </c>
+      <c r="J17" s="16">
+        <f t="shared" si="5"/>
+        <v>62</v>
+      </c>
+      <c r="K17" s="16">
+        <v>43</v>
+      </c>
+      <c r="L17" s="16">
+        <v>18</v>
+      </c>
+      <c r="M17" s="16">
+        <v>1</v>
+      </c>
+      <c r="N17" s="16">
+        <f t="shared" si="6"/>
+        <v>176</v>
+      </c>
+      <c r="O17" s="16">
+        <v>21</v>
+      </c>
+      <c r="P17" s="16">
+        <v>155</v>
+      </c>
+      <c r="Q17" s="2"/>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="8">
+        <f t="shared" si="0"/>
+        <v>828</v>
+      </c>
+      <c r="C18" s="9">
+        <f t="shared" si="1"/>
+        <v>116</v>
+      </c>
+      <c r="D18" s="9">
+        <f t="shared" si="2"/>
+        <v>712</v>
+      </c>
+      <c r="E18" s="16">
+        <f t="shared" si="3"/>
+        <v>285</v>
+      </c>
+      <c r="F18" s="16">
+        <f t="shared" si="4"/>
+        <v>4</v>
+      </c>
+      <c r="G18" s="16">
+        <v>3</v>
+      </c>
+      <c r="H18" s="16">
+        <v>1</v>
+      </c>
+      <c r="I18" s="16">
+        <v>0</v>
+      </c>
+      <c r="J18" s="16">
+        <f t="shared" si="5"/>
+        <v>281</v>
+      </c>
+      <c r="K18" s="16">
+        <v>166</v>
+      </c>
+      <c r="L18" s="16">
+        <v>91</v>
+      </c>
+      <c r="M18" s="16">
+        <v>24</v>
+      </c>
+      <c r="N18" s="16">
+        <f t="shared" si="6"/>
+        <v>543</v>
+      </c>
+      <c r="O18" s="16">
+        <v>112</v>
+      </c>
+      <c r="P18" s="16">
+        <v>431</v>
+      </c>
+      <c r="Q18" s="2"/>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="8">
+        <f t="shared" si="0"/>
+        <v>473</v>
+      </c>
+      <c r="C19" s="9">
+        <f t="shared" si="1"/>
+        <v>48</v>
+      </c>
+      <c r="D19" s="9">
+        <f t="shared" si="2"/>
+        <v>425</v>
+      </c>
+      <c r="E19" s="16">
+        <f t="shared" si="3"/>
+        <v>122</v>
+      </c>
+      <c r="F19" s="16">
+        <f t="shared" si="4"/>
+        <v>3</v>
+      </c>
+      <c r="G19" s="16">
+        <v>1</v>
+      </c>
+      <c r="H19" s="16">
+        <v>2</v>
+      </c>
+      <c r="I19" s="16">
+        <v>0</v>
+      </c>
+      <c r="J19" s="16">
+        <f t="shared" si="5"/>
+        <v>119</v>
+      </c>
+      <c r="K19" s="16">
+        <v>74</v>
+      </c>
+      <c r="L19" s="16">
+        <v>42</v>
+      </c>
+      <c r="M19" s="16">
+        <v>3</v>
+      </c>
+      <c r="N19" s="16">
+        <f t="shared" si="6"/>
+        <v>351</v>
+      </c>
+      <c r="O19" s="16">
+        <v>45</v>
+      </c>
+      <c r="P19" s="16">
+        <v>306</v>
+      </c>
+      <c r="Q19" s="2"/>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="8">
+        <f t="shared" si="0"/>
+        <v>269</v>
+      </c>
+      <c r="C20" s="9">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="D20" s="9">
+        <f t="shared" si="2"/>
+        <v>244</v>
+      </c>
+      <c r="E20" s="16">
+        <f t="shared" si="3"/>
+        <v>81</v>
+      </c>
+      <c r="F20" s="16">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="G20" s="16">
+        <v>1</v>
+      </c>
+      <c r="H20" s="16">
+        <v>0</v>
+      </c>
+      <c r="I20" s="16">
+        <v>0</v>
+      </c>
+      <c r="J20" s="16">
+        <f t="shared" si="5"/>
+        <v>80</v>
+      </c>
+      <c r="K20" s="16">
+        <v>53</v>
+      </c>
+      <c r="L20" s="16">
+        <v>25</v>
+      </c>
+      <c r="M20" s="16">
+        <v>2</v>
+      </c>
+      <c r="N20" s="16">
+        <f t="shared" si="6"/>
+        <v>188</v>
+      </c>
+      <c r="O20" s="16">
+        <v>24</v>
+      </c>
+      <c r="P20" s="16">
+        <v>164</v>
+      </c>
+      <c r="Q20" s="2"/>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A21" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="8">
+        <f t="shared" si="0"/>
+        <v>363</v>
+      </c>
+      <c r="C21" s="9">
+        <f t="shared" si="1"/>
+        <v>49</v>
+      </c>
+      <c r="D21" s="9">
+        <f t="shared" si="2"/>
+        <v>314</v>
+      </c>
+      <c r="E21" s="16">
+        <f t="shared" si="3"/>
+        <v>86</v>
+      </c>
+      <c r="F21" s="16">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="G21" s="16">
+        <v>1</v>
+      </c>
+      <c r="H21" s="16">
+        <v>0</v>
+      </c>
+      <c r="I21" s="16">
+        <v>0</v>
+      </c>
+      <c r="J21" s="16">
+        <f t="shared" si="5"/>
+        <v>85</v>
+      </c>
+      <c r="K21" s="16">
+        <v>53</v>
+      </c>
+      <c r="L21" s="16">
+        <v>28</v>
+      </c>
+      <c r="M21" s="16">
+        <v>4</v>
+      </c>
+      <c r="N21" s="16">
+        <f t="shared" si="6"/>
+        <v>277</v>
+      </c>
+      <c r="O21" s="16">
+        <v>48</v>
+      </c>
+      <c r="P21" s="16">
+        <v>229</v>
+      </c>
+      <c r="Q21" s="2"/>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A22" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="8">
+        <f t="shared" si="0"/>
+        <v>514</v>
+      </c>
+      <c r="C22" s="9">
+        <f t="shared" si="1"/>
+        <v>66</v>
+      </c>
+      <c r="D22" s="9">
+        <f t="shared" si="2"/>
+        <v>448</v>
+      </c>
+      <c r="E22" s="16">
+        <f t="shared" si="3"/>
+        <v>146</v>
+      </c>
+      <c r="F22" s="16">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="G22" s="16">
+        <v>1</v>
+      </c>
+      <c r="H22" s="16">
+        <v>0</v>
+      </c>
+      <c r="I22" s="16">
+        <v>0</v>
+      </c>
+      <c r="J22" s="16">
+        <f t="shared" si="5"/>
+        <v>145</v>
+      </c>
+      <c r="K22" s="16">
+        <v>85</v>
+      </c>
+      <c r="L22" s="16">
+        <v>54</v>
+      </c>
+      <c r="M22" s="16">
+        <v>6</v>
+      </c>
+      <c r="N22" s="16">
+        <f t="shared" si="6"/>
+        <v>368</v>
+      </c>
+      <c r="O22" s="16">
+        <v>65</v>
+      </c>
+      <c r="P22" s="16">
+        <v>303</v>
+      </c>
+      <c r="Q22" s="2"/>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A23" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="8">
+        <f t="shared" si="0"/>
+        <v>109</v>
+      </c>
+      <c r="C23" s="9">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="D23" s="9">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="E23" s="16">
+        <f t="shared" si="3"/>
+        <v>41</v>
+      </c>
+      <c r="F23" s="16">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16">
+        <v>0</v>
+      </c>
+      <c r="I23" s="16">
+        <v>0</v>
+      </c>
+      <c r="J23" s="16">
+        <f t="shared" si="5"/>
+        <v>41</v>
+      </c>
+      <c r="K23" s="16">
+        <v>28</v>
+      </c>
+      <c r="L23" s="16">
+        <v>12</v>
+      </c>
+      <c r="M23" s="16">
+        <v>1</v>
+      </c>
+      <c r="N23" s="16">
+        <f t="shared" si="6"/>
+        <v>68</v>
+      </c>
+      <c r="O23" s="16">
+        <v>9</v>
+      </c>
+      <c r="P23" s="16">
+        <v>59</v>
+      </c>
+      <c r="Q23" s="2"/>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="B24" s="8">
+        <f t="shared" si="0"/>
+        <v>103</v>
+      </c>
+      <c r="C24" s="9">
+        <f t="shared" si="1"/>
+        <v>21</v>
+      </c>
+      <c r="D24" s="9">
+        <f t="shared" si="2"/>
+        <v>82</v>
+      </c>
+      <c r="E24" s="16">
+        <f t="shared" si="3"/>
+        <v>26</v>
+      </c>
+      <c r="F24" s="16">
+        <f t="shared" si="4"/>
+        <v>3</v>
+      </c>
+      <c r="G24" s="16">
+        <v>2</v>
+      </c>
+      <c r="H24" s="16">
+        <v>1</v>
+      </c>
+      <c r="I24" s="16">
+        <v>0</v>
+      </c>
+      <c r="J24" s="16">
+        <f t="shared" si="5"/>
+        <v>23</v>
+      </c>
+      <c r="K24" s="16">
+        <v>21</v>
+      </c>
+      <c r="L24" s="16">
+        <v>2</v>
+      </c>
+      <c r="M24" s="16">
+        <v>0</v>
+      </c>
+      <c r="N24" s="16">
+        <f t="shared" si="6"/>
+        <v>77</v>
+      </c>
+      <c r="O24" s="16">
+        <v>18</v>
+      </c>
+      <c r="P24" s="16">
+        <v>59</v>
+      </c>
+      <c r="Q24" s="2"/>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" s="8">
+        <f t="shared" si="0"/>
+        <v>102</v>
+      </c>
+      <c r="C25" s="9">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="D25" s="9">
+        <f t="shared" si="2"/>
+        <v>94</v>
+      </c>
+      <c r="E25" s="16">
+        <f t="shared" si="3"/>
+        <v>25</v>
+      </c>
+      <c r="F25" s="16">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="16">
+        <v>0</v>
+      </c>
+      <c r="H25" s="16">
+        <v>0</v>
+      </c>
+      <c r="I25" s="16">
+        <v>0</v>
+      </c>
+      <c r="J25" s="16">
+        <f t="shared" si="5"/>
+        <v>25</v>
+      </c>
+      <c r="K25" s="16">
+        <v>16</v>
+      </c>
+      <c r="L25" s="16">
+        <v>9</v>
+      </c>
+      <c r="M25" s="16">
+        <v>0</v>
+      </c>
+      <c r="N25" s="16">
+        <f t="shared" si="6"/>
+        <v>77</v>
+      </c>
+      <c r="O25" s="16">
+        <v>8</v>
+      </c>
+      <c r="P25" s="16">
+        <v>69</v>
+      </c>
+      <c r="Q25" s="2"/>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A26" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="8">
+        <f t="shared" si="0"/>
+        <v>26</v>
+      </c>
+      <c r="C26" s="9">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="D26" s="9">
+        <f t="shared" si="2"/>
+        <v>25</v>
+      </c>
+      <c r="E26" s="16">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+      <c r="F26" s="16">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="16">
+        <v>0</v>
+      </c>
+      <c r="H26" s="16">
+        <v>0</v>
+      </c>
+      <c r="I26" s="16">
+        <v>0</v>
+      </c>
+      <c r="J26" s="16">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+      <c r="K26" s="16">
+        <v>5</v>
+      </c>
+      <c r="L26" s="16">
+        <v>1</v>
+      </c>
+      <c r="M26" s="16">
+        <v>1</v>
+      </c>
+      <c r="N26" s="16">
+        <f t="shared" si="6"/>
+        <v>19</v>
+      </c>
+      <c r="O26" s="16">
+        <v>1</v>
+      </c>
+      <c r="P26" s="16">
+        <v>18</v>
+      </c>
+      <c r="Q26" s="2"/>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A27" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B27" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="C27" s="9">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="D27" s="9">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="E27" s="16">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="16">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="16">
+        <v>0</v>
+      </c>
+      <c r="H27" s="16">
+        <v>0</v>
+      </c>
+      <c r="I27" s="16">
+        <v>0</v>
+      </c>
+      <c r="J27" s="16">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K27" s="16">
+        <v>0</v>
+      </c>
+      <c r="L27" s="16">
+        <v>0</v>
+      </c>
+      <c r="M27" s="16">
+        <v>0</v>
+      </c>
+      <c r="N27" s="16">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="O27" s="16">
+        <v>0</v>
+      </c>
+      <c r="P27" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="2"/>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A28" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="B28" s="10">
+        <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="C28" s="11">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="D28" s="11">
+        <f t="shared" si="2"/>
+        <v>9</v>
+      </c>
+      <c r="E28" s="15">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+      <c r="F28" s="15">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="15">
+        <v>0</v>
+      </c>
+      <c r="H28" s="15">
+        <v>0</v>
+      </c>
+      <c r="I28" s="15">
+        <v>0</v>
+      </c>
+      <c r="J28" s="15">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="K28" s="15">
+        <v>4</v>
+      </c>
+      <c r="L28" s="15">
+        <v>1</v>
+      </c>
+      <c r="M28" s="15">
+        <v>0</v>
+      </c>
+      <c r="N28" s="15">
+        <f t="shared" si="6"/>
+        <v>4</v>
+      </c>
+      <c r="O28" s="15">
+        <v>0</v>
+      </c>
+      <c r="P28" s="15">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="E3:M3"/>
+    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="P4:P5"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:R29"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6"/>
+      <selection pane="topRight" activeCell="B6" sqref="B6"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
+      <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="1"/>
+    </row>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>119</v>
+      </c>
+      <c r="C3" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="41" t="s">
+        <v>122</v>
+      </c>
+      <c r="O3" s="41"/>
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
+        <v>123</v>
+      </c>
+      <c r="D4" s="34" t="s">
+        <v>124</v>
+      </c>
+      <c r="E4" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="F4" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="O4" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f>SUM(C6:D6)</f>
         <v>13137</v>
       </c>
       <c r="C6" s="7">
         <f>F6+O6</f>
         <v>1153</v>
       </c>
       <c r="D6" s="7">
         <f>J6+P6</f>
         <v>11984</v>
       </c>
       <c r="E6" s="17">
         <f>F6+J6</f>
         <v>3738</v>
       </c>
       <c r="F6" s="17">
         <f>SUM(G6:I6)</f>
         <v>73</v>
       </c>
       <c r="G6" s="17">
         <f>SUM(G7:G28)</f>
@@ -7357,51 +9087,51 @@
         <v>2406</v>
       </c>
       <c r="L6" s="17">
         <f>SUM(L7:L28)</f>
         <v>1134</v>
       </c>
       <c r="M6" s="17">
         <f>SUM(M7:M28)</f>
         <v>125</v>
       </c>
       <c r="N6" s="17">
         <f>SUM(O6:P6)</f>
         <v>9399</v>
       </c>
       <c r="O6" s="17">
         <f>SUM(O7:O28)</f>
         <v>1080</v>
       </c>
       <c r="P6" s="17">
         <f>SUM(P7:P28)</f>
         <v>8319</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B7" s="8">
         <f>SUM(C7:D7)</f>
         <v>533</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:C28" si="0">F7+O7</f>
         <v>42</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" ref="D7:D28" si="1">J7+P7</f>
         <v>491</v>
       </c>
       <c r="E7" s="16">
         <f t="shared" ref="E7:E28" si="2">F7+J7</f>
         <v>166</v>
       </c>
       <c r="F7" s="16">
         <f>SUM(G7:I7)</f>
         <v>2</v>
       </c>
       <c r="G7" s="16">
         <v>1</v>
@@ -7415,51 +9145,51 @@
       <c r="J7" s="16">
         <f>SUM(K7:M7)</f>
         <v>164</v>
       </c>
       <c r="K7" s="16">
         <v>109</v>
       </c>
       <c r="L7" s="16">
         <v>49</v>
       </c>
       <c r="M7" s="16">
         <v>6</v>
       </c>
       <c r="N7" s="16">
         <f>SUM(O7:P7)</f>
         <v>367</v>
       </c>
       <c r="O7" s="16">
         <v>40</v>
       </c>
       <c r="P7" s="16">
         <v>327</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>101</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" ref="B8:B28" si="3">SUM(C8:D8)</f>
         <v>1409</v>
       </c>
       <c r="C8" s="9">
         <f t="shared" si="0"/>
         <v>104</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" si="1"/>
         <v>1305</v>
       </c>
       <c r="E8" s="16">
         <f t="shared" si="2"/>
         <v>419</v>
       </c>
       <c r="F8" s="16">
         <f t="shared" ref="F8:F28" si="4">SUM(G8:I8)</f>
         <v>12</v>
       </c>
       <c r="G8" s="16">
         <v>10</v>
@@ -7473,51 +9203,51 @@
       <c r="J8" s="16">
         <f t="shared" ref="J8:J28" si="5">SUM(K8:M8)</f>
         <v>407</v>
       </c>
       <c r="K8" s="16">
         <v>267</v>
       </c>
       <c r="L8" s="16">
         <v>129</v>
       </c>
       <c r="M8" s="16">
         <v>11</v>
       </c>
       <c r="N8" s="16">
         <f t="shared" ref="N8:N28" si="6">SUM(O8:P8)</f>
         <v>990</v>
       </c>
       <c r="O8" s="16">
         <v>92</v>
       </c>
       <c r="P8" s="16">
         <v>898</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="3"/>
         <v>159</v>
       </c>
       <c r="C9" s="9">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="1"/>
         <v>139</v>
       </c>
       <c r="E9" s="16">
         <f t="shared" si="2"/>
         <v>54</v>
       </c>
       <c r="F9" s="16">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="G9" s="16">
         <v>0</v>
@@ -7531,51 +9261,51 @@
       <c r="J9" s="16">
         <f t="shared" si="5"/>
         <v>53</v>
       </c>
       <c r="K9" s="16">
         <v>31</v>
       </c>
       <c r="L9" s="16">
         <v>19</v>
       </c>
       <c r="M9" s="16">
         <v>3</v>
       </c>
       <c r="N9" s="16">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
       <c r="O9" s="16">
         <v>19</v>
       </c>
       <c r="P9" s="16">
         <v>86</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" si="3"/>
         <v>89</v>
       </c>
       <c r="C10" s="9">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="1"/>
         <v>85</v>
       </c>
       <c r="E10" s="16">
         <f t="shared" si="2"/>
         <v>30</v>
       </c>
       <c r="F10" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
@@ -7589,51 +9319,51 @@
       <c r="J10" s="16">
         <f t="shared" si="5"/>
         <v>30</v>
       </c>
       <c r="K10" s="16">
         <v>21</v>
       </c>
       <c r="L10" s="16">
         <v>8</v>
       </c>
       <c r="M10" s="16">
         <v>1</v>
       </c>
       <c r="N10" s="16">
         <f t="shared" si="6"/>
         <v>59</v>
       </c>
       <c r="O10" s="16">
         <v>4</v>
       </c>
       <c r="P10" s="16">
         <v>55</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="3"/>
         <v>1990</v>
       </c>
       <c r="C11" s="9">
         <f t="shared" si="0"/>
         <v>169</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="1"/>
         <v>1821</v>
       </c>
       <c r="E11" s="16">
         <f t="shared" si="2"/>
         <v>562</v>
       </c>
       <c r="F11" s="16">
         <f t="shared" si="4"/>
         <v>18</v>
       </c>
       <c r="G11" s="16">
         <v>11</v>
@@ -7647,51 +9377,51 @@
       <c r="J11" s="16">
         <f t="shared" si="5"/>
         <v>544</v>
       </c>
       <c r="K11" s="16">
         <v>372</v>
       </c>
       <c r="L11" s="16">
         <v>154</v>
       </c>
       <c r="M11" s="16">
         <v>18</v>
       </c>
       <c r="N11" s="16">
         <f t="shared" si="6"/>
         <v>1428</v>
       </c>
       <c r="O11" s="16">
         <v>151</v>
       </c>
       <c r="P11" s="16">
         <v>1277</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="3"/>
         <v>1516</v>
       </c>
       <c r="C12" s="9">
         <f t="shared" si="0"/>
         <v>136</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="1"/>
         <v>1380</v>
       </c>
       <c r="E12" s="16">
         <f t="shared" si="2"/>
         <v>451</v>
       </c>
       <c r="F12" s="16">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
       <c r="G12" s="16">
         <v>6</v>
@@ -7705,51 +9435,51 @@
       <c r="J12" s="16">
         <f t="shared" si="5"/>
         <v>442</v>
       </c>
       <c r="K12" s="16">
         <v>303</v>
       </c>
       <c r="L12" s="16">
         <v>133</v>
       </c>
       <c r="M12" s="16">
         <v>6</v>
       </c>
       <c r="N12" s="16">
         <f t="shared" si="6"/>
         <v>1065</v>
       </c>
       <c r="O12" s="16">
         <v>127</v>
       </c>
       <c r="P12" s="16">
         <v>938</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="3"/>
         <v>411</v>
       </c>
       <c r="C13" s="9">
         <f t="shared" si="0"/>
         <v>26</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="1"/>
         <v>385</v>
       </c>
       <c r="E13" s="16">
         <f t="shared" si="2"/>
         <v>119</v>
       </c>
       <c r="F13" s="16">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
       <c r="G13" s="16">
         <v>3</v>
@@ -7763,51 +9493,51 @@
       <c r="J13" s="16">
         <f t="shared" si="5"/>
         <v>116</v>
       </c>
       <c r="K13" s="16">
         <v>78</v>
       </c>
       <c r="L13" s="16">
         <v>38</v>
       </c>
       <c r="M13" s="16">
         <v>0</v>
       </c>
       <c r="N13" s="16">
         <f t="shared" si="6"/>
         <v>292</v>
       </c>
       <c r="O13" s="16">
         <v>23</v>
       </c>
       <c r="P13" s="16">
         <v>269</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>104</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="3"/>
         <v>2495</v>
       </c>
       <c r="C14" s="9">
         <f t="shared" si="0"/>
         <v>254</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="1"/>
         <v>2241</v>
       </c>
       <c r="E14" s="16">
         <f t="shared" si="2"/>
         <v>613</v>
       </c>
       <c r="F14" s="16">
         <f t="shared" si="4"/>
         <v>8</v>
       </c>
       <c r="G14" s="16">
         <v>5</v>
@@ -7821,51 +9551,51 @@
       <c r="J14" s="16">
         <f t="shared" si="5"/>
         <v>605</v>
       </c>
       <c r="K14" s="16">
         <v>365</v>
       </c>
       <c r="L14" s="16">
         <v>220</v>
       </c>
       <c r="M14" s="16">
         <v>20</v>
       </c>
       <c r="N14" s="16">
         <f t="shared" si="6"/>
         <v>1882</v>
       </c>
       <c r="O14" s="16">
         <v>246</v>
       </c>
       <c r="P14" s="16">
         <v>1636</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>105</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="3"/>
         <v>1033</v>
       </c>
       <c r="C15" s="9">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="1"/>
         <v>962</v>
       </c>
       <c r="E15" s="16">
         <f t="shared" si="2"/>
         <v>280</v>
       </c>
       <c r="F15" s="16">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
       <c r="G15" s="16">
         <v>3</v>
@@ -7879,51 +9609,51 @@
       <c r="J15" s="16">
         <f t="shared" si="5"/>
         <v>276</v>
       </c>
       <c r="K15" s="16">
         <v>174</v>
       </c>
       <c r="L15" s="16">
         <v>96</v>
       </c>
       <c r="M15" s="16">
         <v>6</v>
       </c>
       <c r="N15" s="16">
         <f t="shared" si="6"/>
         <v>753</v>
       </c>
       <c r="O15" s="16">
         <v>67</v>
       </c>
       <c r="P15" s="16">
         <v>686</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="3"/>
         <v>333</v>
       </c>
       <c r="C16" s="9">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="1"/>
         <v>304</v>
       </c>
       <c r="E16" s="16">
         <f t="shared" si="2"/>
         <v>87</v>
       </c>
       <c r="F16" s="16">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="G16" s="16">
         <v>1</v>
@@ -7937,51 +9667,51 @@
       <c r="J16" s="16">
         <f t="shared" si="5"/>
         <v>86</v>
       </c>
       <c r="K16" s="16">
         <v>52</v>
       </c>
       <c r="L16" s="16">
         <v>33</v>
       </c>
       <c r="M16" s="16">
         <v>1</v>
       </c>
       <c r="N16" s="16">
         <f t="shared" si="6"/>
         <v>246</v>
       </c>
       <c r="O16" s="16">
         <v>28</v>
       </c>
       <c r="P16" s="16">
         <v>218</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="8">
         <f t="shared" si="3"/>
         <v>219</v>
       </c>
       <c r="C17" s="9">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="1"/>
         <v>201</v>
       </c>
       <c r="E17" s="16">
         <f t="shared" si="2"/>
         <v>68</v>
       </c>
       <c r="F17" s="16">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
       <c r="G17" s="16">
         <v>3</v>
@@ -7995,51 +9725,51 @@
       <c r="J17" s="16">
         <f t="shared" si="5"/>
         <v>65</v>
       </c>
       <c r="K17" s="16">
         <v>52</v>
       </c>
       <c r="L17" s="16">
         <v>13</v>
       </c>
       <c r="M17" s="16">
         <v>0</v>
       </c>
       <c r="N17" s="16">
         <f t="shared" si="6"/>
         <v>151</v>
       </c>
       <c r="O17" s="16">
         <v>15</v>
       </c>
       <c r="P17" s="16">
         <v>136</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="3"/>
         <v>908</v>
       </c>
       <c r="C18" s="9">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="1"/>
         <v>818</v>
       </c>
       <c r="E18" s="16">
         <f t="shared" si="2"/>
         <v>238</v>
       </c>
       <c r="F18" s="16">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="G18" s="16">
         <v>1</v>
@@ -8053,51 +9783,51 @@
       <c r="J18" s="16">
         <f t="shared" si="5"/>
         <v>237</v>
       </c>
       <c r="K18" s="16">
         <v>146</v>
       </c>
       <c r="L18" s="16">
         <v>74</v>
       </c>
       <c r="M18" s="16">
         <v>17</v>
       </c>
       <c r="N18" s="16">
         <f t="shared" si="6"/>
         <v>670</v>
       </c>
       <c r="O18" s="16">
         <v>89</v>
       </c>
       <c r="P18" s="16">
         <v>581</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="3"/>
         <v>430</v>
       </c>
       <c r="C19" s="9">
         <f t="shared" si="0"/>
         <v>36</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="1"/>
         <v>394</v>
       </c>
       <c r="E19" s="16">
         <f t="shared" si="2"/>
         <v>114</v>
       </c>
       <c r="F19" s="16">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="G19" s="16">
         <v>1</v>
@@ -8109,51 +9839,51 @@
       <c r="J19" s="16">
         <f t="shared" si="5"/>
         <v>112</v>
       </c>
       <c r="K19" s="16">
         <v>77</v>
       </c>
       <c r="L19" s="16">
         <v>33</v>
       </c>
       <c r="M19" s="16">
         <v>2</v>
       </c>
       <c r="N19" s="16">
         <f t="shared" si="6"/>
         <v>316</v>
       </c>
       <c r="O19" s="16">
         <v>34</v>
       </c>
       <c r="P19" s="16">
         <v>282</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>110</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="3"/>
         <v>296</v>
       </c>
       <c r="C20" s="9">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="1"/>
         <v>265</v>
       </c>
       <c r="E20" s="16">
         <f t="shared" si="2"/>
         <v>103</v>
       </c>
       <c r="F20" s="16">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="G20" s="16">
         <v>1</v>
@@ -8167,51 +9897,51 @@
       <c r="J20" s="16">
         <f t="shared" si="5"/>
         <v>102</v>
       </c>
       <c r="K20" s="16">
         <v>60</v>
       </c>
       <c r="L20" s="16">
         <v>19</v>
       </c>
       <c r="M20" s="16">
         <v>23</v>
       </c>
       <c r="N20" s="16">
         <f t="shared" si="6"/>
         <v>193</v>
       </c>
       <c r="O20" s="16">
         <v>30</v>
       </c>
       <c r="P20" s="16">
         <v>163</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>111</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="3"/>
         <v>338</v>
       </c>
       <c r="C21" s="9">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="1"/>
         <v>300</v>
       </c>
       <c r="E21" s="16">
         <f t="shared" si="2"/>
         <v>106</v>
       </c>
       <c r="F21" s="16">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="G21" s="16">
         <v>2</v>
@@ -8225,51 +9955,51 @@
       <c r="J21" s="16">
         <f t="shared" si="5"/>
         <v>104</v>
       </c>
       <c r="K21" s="16">
         <v>69</v>
       </c>
       <c r="L21" s="16">
         <v>32</v>
       </c>
       <c r="M21" s="16">
         <v>3</v>
       </c>
       <c r="N21" s="16">
         <f t="shared" si="6"/>
         <v>232</v>
       </c>
       <c r="O21" s="16">
         <v>36</v>
       </c>
       <c r="P21" s="16">
         <v>196</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="3"/>
         <v>515</v>
       </c>
       <c r="C22" s="9">
         <f t="shared" si="0"/>
         <v>47</v>
       </c>
       <c r="D22" s="9">
         <f t="shared" si="1"/>
         <v>468</v>
       </c>
       <c r="E22" s="16">
         <f t="shared" si="2"/>
         <v>167</v>
       </c>
       <c r="F22" s="16">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
       <c r="G22" s="16">
         <v>2</v>
@@ -8283,51 +10013,51 @@
       <c r="J22" s="16">
         <f t="shared" si="5"/>
         <v>164</v>
       </c>
       <c r="K22" s="16">
         <v>104</v>
       </c>
       <c r="L22" s="16">
         <v>53</v>
       </c>
       <c r="M22" s="16">
         <v>7</v>
       </c>
       <c r="N22" s="16">
         <f t="shared" si="6"/>
         <v>348</v>
       </c>
       <c r="O22" s="16">
         <v>44</v>
       </c>
       <c r="P22" s="16">
         <v>304</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>113</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="3"/>
         <v>162</v>
       </c>
       <c r="C23" s="9">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="1"/>
         <v>152</v>
       </c>
       <c r="E23" s="16">
         <f t="shared" si="2"/>
         <v>61</v>
       </c>
       <c r="F23" s="16">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="G23" s="16">
         <v>1</v>
@@ -8341,51 +10071,51 @@
       <c r="J23" s="16">
         <f t="shared" si="5"/>
         <v>60</v>
       </c>
       <c r="K23" s="16">
         <v>49</v>
       </c>
       <c r="L23" s="16">
         <v>10</v>
       </c>
       <c r="M23" s="16">
         <v>1</v>
       </c>
       <c r="N23" s="16">
         <f t="shared" si="6"/>
         <v>101</v>
       </c>
       <c r="O23" s="16">
         <v>9</v>
       </c>
       <c r="P23" s="16">
         <v>92</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>114</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="3"/>
         <v>146</v>
       </c>
       <c r="C24" s="9">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="1"/>
         <v>126</v>
       </c>
       <c r="E24" s="16">
         <f t="shared" si="2"/>
         <v>46</v>
       </c>
       <c r="F24" s="16">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="G24" s="16">
         <v>1</v>
@@ -8399,51 +10129,51 @@
       <c r="J24" s="16">
         <f t="shared" si="5"/>
         <v>44</v>
       </c>
       <c r="K24" s="16">
         <v>35</v>
       </c>
       <c r="L24" s="16">
         <v>9</v>
       </c>
       <c r="M24" s="16">
         <v>0</v>
       </c>
       <c r="N24" s="16">
         <f t="shared" si="6"/>
         <v>100</v>
       </c>
       <c r="O24" s="16">
         <v>18</v>
       </c>
       <c r="P24" s="16">
         <v>82</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>143</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="3"/>
         <v>107</v>
       </c>
       <c r="C25" s="9">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="D25" s="9">
         <f t="shared" si="1"/>
         <v>99</v>
       </c>
       <c r="E25" s="16">
         <f t="shared" si="2"/>
         <v>38</v>
       </c>
       <c r="F25" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G25" s="16">
         <v>0</v>
@@ -8457,51 +10187,51 @@
       <c r="J25" s="16">
         <f t="shared" si="5"/>
         <v>38</v>
       </c>
       <c r="K25" s="16">
         <v>29</v>
       </c>
       <c r="L25" s="16">
         <v>9</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
         <f t="shared" si="6"/>
         <v>69</v>
       </c>
       <c r="O25" s="16">
         <v>8</v>
       </c>
       <c r="P25" s="16">
         <v>61</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="8">
         <f t="shared" si="3"/>
         <v>43</v>
       </c>
       <c r="C26" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="1"/>
         <v>43</v>
       </c>
       <c r="E26" s="16">
         <f t="shared" si="2"/>
         <v>13</v>
       </c>
       <c r="F26" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G26" s="16">
         <v>0</v>
@@ -8515,51 +10245,51 @@
       <c r="J26" s="16">
         <f t="shared" si="5"/>
         <v>13</v>
       </c>
       <c r="K26" s="16">
         <v>10</v>
       </c>
       <c r="L26" s="16">
         <v>3</v>
       </c>
       <c r="M26" s="16">
         <v>0</v>
       </c>
       <c r="N26" s="16">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="O26" s="16">
         <v>0</v>
       </c>
       <c r="P26" s="16">
         <v>30</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>116</v>
       </c>
       <c r="B27" s="8">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
@@ -8573,51 +10303,51 @@
       <c r="J27" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>117</v>
       </c>
       <c r="B28" s="10">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
       <c r="C28" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
       <c r="E28" s="15">
         <f t="shared" si="2"/>
         <v>3</v>
       </c>
       <c r="F28" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
@@ -8631,236 +10361,236 @@
       <c r="J28" s="15">
         <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="K28" s="15">
         <v>3</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
       <c r="M28" s="15">
         <v>0</v>
       </c>
       <c r="N28" s="15">
         <f t="shared" si="6"/>
         <v>2</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
         <v>2</v>
       </c>
       <c r="Q28" s="2"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:R30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...13 lines deleted...]
-      <c r="P1" s="22"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
         <v>152</v>
       </c>
-      <c r="B2" s="22"/>
-[...13 lines deleted...]
-      <c r="P2" s="22"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f t="shared" ref="B6:M6" si="0">SUM(B7:B28)</f>
         <v>12219</v>
       </c>
       <c r="C6" s="7">
         <f t="shared" si="0"/>
         <v>1056</v>
       </c>
       <c r="D6" s="7">
         <f t="shared" si="0"/>
         <v>11163</v>
       </c>
       <c r="E6" s="17">
         <f t="shared" si="0"/>
         <v>3587</v>
       </c>
       <c r="F6" s="17">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G6" s="17">
         <f t="shared" si="0"/>
@@ -8883,51 +10613,51 @@
         <v>2363</v>
       </c>
       <c r="L6" s="17">
         <f t="shared" si="0"/>
         <v>1054</v>
       </c>
       <c r="M6" s="17">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
       <c r="N6" s="17">
         <f>SUM(O6:P6)</f>
         <v>8632</v>
       </c>
       <c r="O6" s="17">
         <f>SUM(O7:O28)</f>
         <v>984</v>
       </c>
       <c r="P6" s="17">
         <f>SUM(P7:P28)</f>
         <v>7648</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <f>C7+D7</f>
         <v>566</v>
       </c>
       <c r="C7" s="9">
         <f>F7+O7</f>
         <v>46</v>
       </c>
       <c r="D7" s="9">
         <f>J7+P7</f>
         <v>520</v>
       </c>
       <c r="E7" s="16">
         <f>F7+J7</f>
         <v>178</v>
       </c>
       <c r="F7" s="16">
         <f>SUM(G7:I7)</f>
         <v>4</v>
       </c>
       <c r="G7" s="16">
         <v>3</v>
@@ -8941,51 +10671,51 @@
       <c r="J7" s="16">
         <f>SUM(K7:M7)</f>
         <v>174</v>
       </c>
       <c r="K7" s="16">
         <v>116</v>
       </c>
       <c r="L7" s="16">
         <v>55</v>
       </c>
       <c r="M7" s="16">
         <v>3</v>
       </c>
       <c r="N7" s="16">
         <f>O7+P7</f>
         <v>388</v>
       </c>
       <c r="O7" s="16">
         <v>42</v>
       </c>
       <c r="P7" s="16">
         <v>346</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" ref="B8:B28" si="1">C8+D8</f>
         <v>1376</v>
       </c>
       <c r="C8" s="9">
         <f t="shared" ref="C8:C28" si="2">F8+O8</f>
         <v>96</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" ref="D8:D28" si="3">J8+P8</f>
         <v>1280</v>
       </c>
       <c r="E8" s="16">
         <f t="shared" ref="E8:E28" si="4">F8+J8</f>
         <v>421</v>
       </c>
       <c r="F8" s="16">
         <f t="shared" ref="F8:F28" si="5">SUM(G8:I8)</f>
         <v>9</v>
       </c>
       <c r="G8" s="16">
         <v>3</v>
@@ -8999,51 +10729,51 @@
       <c r="J8" s="16">
         <f t="shared" ref="J8:J28" si="6">SUM(K8:M8)</f>
         <v>412</v>
       </c>
       <c r="K8" s="16">
         <v>278</v>
       </c>
       <c r="L8" s="16">
         <v>123</v>
       </c>
       <c r="M8" s="16">
         <v>11</v>
       </c>
       <c r="N8" s="16">
         <f t="shared" ref="N8:N28" si="7">O8+P8</f>
         <v>955</v>
       </c>
       <c r="O8" s="16">
         <v>87</v>
       </c>
       <c r="P8" s="16">
         <v>868</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="1"/>
         <v>164</v>
       </c>
       <c r="C9" s="9">
         <f t="shared" si="2"/>
         <v>23</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="3"/>
         <v>141</v>
       </c>
       <c r="E9" s="16">
         <f t="shared" si="4"/>
         <v>54</v>
       </c>
       <c r="F9" s="16">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="G9" s="16">
         <v>0</v>
@@ -9057,51 +10787,51 @@
       <c r="J9" s="16">
         <f t="shared" si="6"/>
         <v>53</v>
       </c>
       <c r="K9" s="16">
         <v>31</v>
       </c>
       <c r="L9" s="16">
         <v>19</v>
       </c>
       <c r="M9" s="16">
         <v>3</v>
       </c>
       <c r="N9" s="16">
         <f t="shared" si="7"/>
         <v>110</v>
       </c>
       <c r="O9" s="16">
         <v>22</v>
       </c>
       <c r="P9" s="16">
         <v>88</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" si="1"/>
         <v>99</v>
       </c>
       <c r="C10" s="9">
         <f t="shared" si="2"/>
         <v>5</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="3"/>
         <v>94</v>
       </c>
       <c r="E10" s="16">
         <f t="shared" si="4"/>
         <v>32</v>
       </c>
       <c r="F10" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
@@ -9115,51 +10845,51 @@
       <c r="J10" s="16">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="K10" s="16">
         <v>25</v>
       </c>
       <c r="L10" s="16">
         <v>6</v>
       </c>
       <c r="M10" s="16">
         <v>1</v>
       </c>
       <c r="N10" s="16">
         <f t="shared" si="7"/>
         <v>67</v>
       </c>
       <c r="O10" s="16">
         <v>5</v>
       </c>
       <c r="P10" s="16">
         <v>62</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="1"/>
         <v>1972</v>
       </c>
       <c r="C11" s="9">
         <f t="shared" si="2"/>
         <v>153</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="3"/>
         <v>1819</v>
       </c>
       <c r="E11" s="16">
         <f t="shared" si="4"/>
         <v>559</v>
       </c>
       <c r="F11" s="16">
         <f t="shared" si="5"/>
         <v>17</v>
       </c>
       <c r="G11" s="16">
         <v>14</v>
@@ -9173,51 +10903,51 @@
       <c r="J11" s="16">
         <f t="shared" si="6"/>
         <v>542</v>
       </c>
       <c r="K11" s="16">
         <v>387</v>
       </c>
       <c r="L11" s="16">
         <v>140</v>
       </c>
       <c r="M11" s="16">
         <v>15</v>
       </c>
       <c r="N11" s="16">
         <f t="shared" si="7"/>
         <v>1413</v>
       </c>
       <c r="O11" s="16">
         <v>136</v>
       </c>
       <c r="P11" s="16">
         <v>1277</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="1"/>
         <v>1406</v>
       </c>
       <c r="C12" s="9">
         <f t="shared" si="2"/>
         <v>123</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="3"/>
         <v>1283</v>
       </c>
       <c r="E12" s="16">
         <f t="shared" si="4"/>
         <v>408</v>
       </c>
       <c r="F12" s="16">
         <f t="shared" si="5"/>
         <v>6</v>
       </c>
       <c r="G12" s="16">
         <v>5</v>
@@ -9231,51 +10961,51 @@
       <c r="J12" s="16">
         <f t="shared" si="6"/>
         <v>402</v>
       </c>
       <c r="K12" s="16">
         <v>293</v>
       </c>
       <c r="L12" s="16">
         <v>105</v>
       </c>
       <c r="M12" s="16">
         <v>4</v>
       </c>
       <c r="N12" s="16">
         <f t="shared" si="7"/>
         <v>998</v>
       </c>
       <c r="O12" s="16">
         <v>117</v>
       </c>
       <c r="P12" s="16">
         <v>881</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="1"/>
         <v>390</v>
       </c>
       <c r="C13" s="9">
         <f t="shared" si="2"/>
         <v>23</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="3"/>
         <v>367</v>
       </c>
       <c r="E13" s="16">
         <f t="shared" si="4"/>
         <v>122</v>
       </c>
       <c r="F13" s="16">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="G13" s="16">
         <v>2</v>
@@ -9289,51 +11019,51 @@
       <c r="J13" s="16">
         <f t="shared" si="6"/>
         <v>120</v>
       </c>
       <c r="K13" s="16">
         <v>82</v>
       </c>
       <c r="L13" s="16">
         <v>38</v>
       </c>
       <c r="M13" s="16">
         <v>0</v>
       </c>
       <c r="N13" s="16">
         <f t="shared" si="7"/>
         <v>268</v>
       </c>
       <c r="O13" s="16">
         <v>21</v>
       </c>
       <c r="P13" s="16">
         <v>247</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="1"/>
         <v>2093</v>
       </c>
       <c r="C14" s="9">
         <f t="shared" si="2"/>
         <v>255</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="3"/>
         <v>1838</v>
       </c>
       <c r="E14" s="16">
         <f t="shared" si="4"/>
         <v>531</v>
       </c>
       <c r="F14" s="16">
         <f t="shared" si="5"/>
         <v>7</v>
       </c>
       <c r="G14" s="16">
         <v>4</v>
@@ -9347,51 +11077,51 @@
       <c r="J14" s="16">
         <f t="shared" si="6"/>
         <v>524</v>
       </c>
       <c r="K14" s="16">
         <v>319</v>
       </c>
       <c r="L14" s="16">
         <v>187</v>
       </c>
       <c r="M14" s="16">
         <v>18</v>
       </c>
       <c r="N14" s="16">
         <f t="shared" si="7"/>
         <v>1562</v>
       </c>
       <c r="O14" s="16">
         <v>248</v>
       </c>
       <c r="P14" s="16">
         <v>1314</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="1"/>
         <v>933</v>
       </c>
       <c r="C15" s="9">
         <v>76</v>
       </c>
       <c r="D15" s="9">
         <v>857</v>
       </c>
       <c r="E15" s="16">
         <f t="shared" si="4"/>
         <v>290</v>
       </c>
       <c r="F15" s="16">
         <f t="shared" si="5"/>
         <v>17</v>
       </c>
       <c r="G15" s="16">
         <v>3</v>
       </c>
       <c r="H15" s="16">
@@ -9403,51 +11133,51 @@
       <c r="J15" s="16">
         <f t="shared" si="6"/>
         <v>273</v>
       </c>
       <c r="K15" s="16">
         <v>156</v>
       </c>
       <c r="L15" s="16">
         <v>99</v>
       </c>
       <c r="M15" s="16">
         <v>18</v>
       </c>
       <c r="N15" s="16">
         <f t="shared" si="7"/>
         <v>643</v>
       </c>
       <c r="O15" s="16">
         <v>59</v>
       </c>
       <c r="P15" s="16">
         <v>584</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="1"/>
         <v>287</v>
       </c>
       <c r="C16" s="9">
         <f t="shared" si="2"/>
         <v>23</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="3"/>
         <v>264</v>
       </c>
       <c r="E16" s="16">
         <f t="shared" si="4"/>
         <v>100</v>
       </c>
       <c r="F16" s="16">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="G16" s="16">
         <v>1</v>
@@ -9461,51 +11191,51 @@
       <c r="J16" s="16">
         <f t="shared" si="6"/>
         <v>99</v>
       </c>
       <c r="K16" s="16">
         <v>64</v>
       </c>
       <c r="L16" s="16">
         <v>35</v>
       </c>
       <c r="M16" s="16">
         <v>0</v>
       </c>
       <c r="N16" s="16">
         <f t="shared" si="7"/>
         <v>187</v>
       </c>
       <c r="O16" s="16">
         <v>22</v>
       </c>
       <c r="P16" s="16">
         <v>165</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="8">
         <f t="shared" si="1"/>
         <v>208</v>
       </c>
       <c r="C17" s="9">
         <f t="shared" si="2"/>
         <v>11</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="3"/>
         <v>197</v>
       </c>
       <c r="E17" s="16">
         <f t="shared" si="4"/>
         <v>79</v>
       </c>
       <c r="F17" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G17" s="16">
         <v>0</v>
@@ -9519,51 +11249,51 @@
       <c r="J17" s="16">
         <f t="shared" si="6"/>
         <v>79</v>
       </c>
       <c r="K17" s="16">
         <v>55</v>
       </c>
       <c r="L17" s="16">
         <v>23</v>
       </c>
       <c r="M17" s="16">
         <v>1</v>
       </c>
       <c r="N17" s="16">
         <f t="shared" si="7"/>
         <v>129</v>
       </c>
       <c r="O17" s="16">
         <v>11</v>
       </c>
       <c r="P17" s="16">
         <v>118</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="1"/>
         <v>827</v>
       </c>
       <c r="C18" s="9">
         <f t="shared" si="2"/>
         <v>75</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="3"/>
         <v>752</v>
       </c>
       <c r="E18" s="16">
         <f t="shared" si="4"/>
         <v>224</v>
       </c>
       <c r="F18" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G18" s="16">
         <v>0</v>
@@ -9577,51 +11307,51 @@
       <c r="J18" s="16">
         <f t="shared" si="6"/>
         <v>224</v>
       </c>
       <c r="K18" s="16">
         <v>145</v>
       </c>
       <c r="L18" s="16">
         <v>67</v>
       </c>
       <c r="M18" s="16">
         <v>12</v>
       </c>
       <c r="N18" s="16">
         <f t="shared" si="7"/>
         <v>603</v>
       </c>
       <c r="O18" s="16">
         <v>75</v>
       </c>
       <c r="P18" s="16">
         <v>528</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="1"/>
         <v>398</v>
       </c>
       <c r="C19" s="9">
         <f t="shared" si="2"/>
         <v>33</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="3"/>
         <v>365</v>
       </c>
       <c r="E19" s="16">
         <f t="shared" si="4"/>
         <v>105</v>
       </c>
       <c r="F19" s="16">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="G19" s="16">
         <v>1</v>
@@ -9635,51 +11365,51 @@
       <c r="J19" s="16">
         <f t="shared" si="6"/>
         <v>103</v>
       </c>
       <c r="K19" s="16">
         <v>70</v>
       </c>
       <c r="L19" s="16">
         <v>31</v>
       </c>
       <c r="M19" s="16">
         <v>2</v>
       </c>
       <c r="N19" s="16">
         <f t="shared" si="7"/>
         <v>293</v>
       </c>
       <c r="O19" s="16">
         <v>31</v>
       </c>
       <c r="P19" s="16">
         <v>262</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="1"/>
         <v>255</v>
       </c>
       <c r="C20" s="9">
         <f t="shared" si="2"/>
         <v>12</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="3"/>
         <v>243</v>
       </c>
       <c r="E20" s="16">
         <f t="shared" si="4"/>
         <v>84</v>
       </c>
       <c r="F20" s="16">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="G20" s="16">
         <v>1</v>
@@ -9689,51 +11419,51 @@
       <c r="J20" s="16">
         <f t="shared" si="6"/>
         <v>83</v>
       </c>
       <c r="K20" s="16">
         <v>64</v>
       </c>
       <c r="L20" s="16">
         <v>18</v>
       </c>
       <c r="M20" s="16">
         <v>1</v>
       </c>
       <c r="N20" s="16">
         <f t="shared" si="7"/>
         <v>171</v>
       </c>
       <c r="O20" s="16">
         <v>11</v>
       </c>
       <c r="P20" s="16">
         <v>160</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="1"/>
         <v>331</v>
       </c>
       <c r="C21" s="9">
         <f t="shared" si="2"/>
         <v>36</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="3"/>
         <v>295</v>
       </c>
       <c r="E21" s="16">
         <f t="shared" si="4"/>
         <v>104</v>
       </c>
       <c r="F21" s="16">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="G21" s="16">
         <v>2</v>
@@ -9747,51 +11477,51 @@
       <c r="J21" s="16">
         <f t="shared" si="6"/>
         <v>102</v>
       </c>
       <c r="K21" s="16">
         <v>70</v>
       </c>
       <c r="L21" s="16">
         <v>29</v>
       </c>
       <c r="M21" s="16">
         <v>3</v>
       </c>
       <c r="N21" s="16">
         <f t="shared" si="7"/>
         <v>227</v>
       </c>
       <c r="O21" s="16">
         <v>34</v>
       </c>
       <c r="P21" s="16">
         <v>193</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="1"/>
         <v>477</v>
       </c>
       <c r="C22" s="9">
         <f t="shared" si="2"/>
         <v>37</v>
       </c>
       <c r="D22" s="9">
         <f t="shared" si="3"/>
         <v>440</v>
       </c>
       <c r="E22" s="16">
         <f t="shared" si="4"/>
         <v>151</v>
       </c>
       <c r="F22" s="16">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="G22" s="16">
         <v>2</v>
@@ -9805,51 +11535,51 @@
       <c r="J22" s="16">
         <f t="shared" si="6"/>
         <v>149</v>
       </c>
       <c r="K22" s="16">
         <v>96</v>
       </c>
       <c r="L22" s="16">
         <v>48</v>
       </c>
       <c r="M22" s="16">
         <v>5</v>
       </c>
       <c r="N22" s="16">
         <f t="shared" si="7"/>
         <v>326</v>
       </c>
       <c r="O22" s="16">
         <v>35</v>
       </c>
       <c r="P22" s="16">
         <v>291</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="1"/>
         <v>167</v>
       </c>
       <c r="C23" s="9">
         <f t="shared" si="2"/>
         <v>11</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="3"/>
         <v>156</v>
       </c>
       <c r="E23" s="16">
         <f t="shared" si="4"/>
         <v>55</v>
       </c>
       <c r="F23" s="16">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="G23" s="16">
         <v>1</v>
@@ -9863,51 +11593,51 @@
       <c r="J23" s="16">
         <f t="shared" si="6"/>
         <v>54</v>
       </c>
       <c r="K23" s="16">
         <v>46</v>
       </c>
       <c r="L23" s="16">
         <v>7</v>
       </c>
       <c r="M23" s="16">
         <v>1</v>
       </c>
       <c r="N23" s="16">
         <f t="shared" si="7"/>
         <v>112</v>
       </c>
       <c r="O23" s="16">
         <v>10</v>
       </c>
       <c r="P23" s="16">
         <v>102</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="1"/>
         <v>118</v>
       </c>
       <c r="C24" s="9">
         <f t="shared" si="2"/>
         <v>12</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="3"/>
         <v>106</v>
       </c>
       <c r="E24" s="16">
         <f t="shared" si="4"/>
         <v>38</v>
       </c>
       <c r="F24" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
@@ -9921,51 +11651,51 @@
       <c r="J24" s="16">
         <f t="shared" si="6"/>
         <v>38</v>
       </c>
       <c r="K24" s="16">
         <v>28</v>
       </c>
       <c r="L24" s="16">
         <v>10</v>
       </c>
       <c r="M24" s="16">
         <v>0</v>
       </c>
       <c r="N24" s="16">
         <f t="shared" si="7"/>
         <v>80</v>
       </c>
       <c r="O24" s="16">
         <v>12</v>
       </c>
       <c r="P24" s="16">
         <v>68</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>143</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="1"/>
         <v>105</v>
       </c>
       <c r="C25" s="9">
         <f t="shared" si="2"/>
         <v>6</v>
       </c>
       <c r="D25" s="9">
         <f t="shared" si="3"/>
         <v>99</v>
       </c>
       <c r="E25" s="16">
         <f t="shared" si="4"/>
         <v>37</v>
       </c>
       <c r="F25" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G25" s="16">
         <v>0</v>
@@ -9979,51 +11709,51 @@
       <c r="J25" s="16">
         <f t="shared" si="6"/>
         <v>37</v>
       </c>
       <c r="K25" s="16">
         <v>27</v>
       </c>
       <c r="L25" s="16">
         <v>10</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
         <f t="shared" si="7"/>
         <v>68</v>
       </c>
       <c r="O25" s="16">
         <v>6</v>
       </c>
       <c r="P25" s="16">
         <v>62</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="8">
         <f t="shared" si="1"/>
         <v>42</v>
       </c>
       <c r="C26" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="3"/>
         <v>42</v>
       </c>
       <c r="E26" s="16">
         <f t="shared" si="4"/>
         <v>12</v>
       </c>
       <c r="F26" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G26" s="16">
         <v>0</v>
@@ -10037,51 +11767,51 @@
       <c r="J26" s="16">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="K26" s="16">
         <v>8</v>
       </c>
       <c r="L26" s="16">
         <v>4</v>
       </c>
       <c r="M26" s="16">
         <v>0</v>
       </c>
       <c r="N26" s="16">
         <f t="shared" si="7"/>
         <v>30</v>
       </c>
       <c r="O26" s="16">
         <v>0</v>
       </c>
       <c r="P26" s="16">
         <v>30</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
@@ -10095,51 +11825,51 @@
       <c r="J27" s="16">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="10">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
       <c r="C28" s="11">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
       <c r="E28" s="15">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
       <c r="F28" s="15">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
@@ -10153,245 +11883,245 @@
       <c r="J28" s="15">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="K28" s="15">
         <v>3</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
       <c r="M28" s="15">
         <v>0</v>
       </c>
       <c r="N28" s="15">
         <f t="shared" si="7"/>
         <v>2</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
         <v>2</v>
       </c>
       <c r="Q28" s="2"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:17" x14ac:dyDescent="0.3">
       <c r="N30">
         <f>SUM(N7:N28)</f>
         <v>8632</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="P4:P5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.19" right="0.19" top="0.54" bottom="0.35" header="0.3" footer="0.25"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...13 lines deleted...]
-      <c r="P1" s="22"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="B2" s="22"/>
-[...13 lines deleted...]
-      <c r="P2" s="22"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f t="shared" ref="B6:P6" si="0">SUM(B7:B28)</f>
         <v>11183</v>
       </c>
       <c r="C6" s="7">
         <f t="shared" si="0"/>
         <v>847</v>
       </c>
       <c r="D6" s="7">
         <f t="shared" si="0"/>
         <v>10336</v>
       </c>
       <c r="E6" s="17">
         <f t="shared" si="0"/>
         <v>3313</v>
       </c>
       <c r="F6" s="17">
         <f>SUM(F7:F28)</f>
         <v>48</v>
       </c>
       <c r="G6" s="17">
         <f t="shared" si="0"/>
@@ -10414,51 +12144,51 @@
         <v>2251</v>
       </c>
       <c r="L6" s="17">
         <f t="shared" si="0"/>
         <v>952</v>
       </c>
       <c r="M6" s="17">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="N6" s="17">
         <f>SUM(N7:N28)</f>
         <v>7870</v>
       </c>
       <c r="O6" s="17">
         <f t="shared" si="0"/>
         <v>799</v>
       </c>
       <c r="P6" s="17">
         <f t="shared" si="0"/>
         <v>7071</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="8">
         <f>C7+D7</f>
         <v>552</v>
       </c>
       <c r="C7" s="9">
         <f>F7+O7</f>
         <v>43</v>
       </c>
       <c r="D7" s="9">
         <f>J7+P7</f>
         <v>509</v>
       </c>
       <c r="E7" s="16">
         <f t="shared" ref="E7:E28" si="1">F7+J7</f>
         <v>170</v>
       </c>
       <c r="F7" s="16">
         <f>SUM(G7:I7)</f>
         <v>1</v>
       </c>
       <c r="G7" s="16">
         <v>0</v>
@@ -10472,51 +12202,51 @@
       <c r="J7" s="16">
         <f>SUM(K7:M7)</f>
         <v>169</v>
       </c>
       <c r="K7" s="16">
         <v>111</v>
       </c>
       <c r="L7" s="16">
         <v>56</v>
       </c>
       <c r="M7" s="16">
         <v>2</v>
       </c>
       <c r="N7" s="16">
         <f>SUM(O7:P7)</f>
         <v>382</v>
       </c>
       <c r="O7" s="16">
         <v>42</v>
       </c>
       <c r="P7" s="16">
         <v>340</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" ref="B8:B28" si="2">C8+D8</f>
         <v>1292</v>
       </c>
       <c r="C8" s="9">
         <f t="shared" ref="C8:C28" si="3">F8+O8</f>
         <v>67</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" ref="D8:D28" si="4">J8+P8</f>
         <v>1225</v>
       </c>
       <c r="E8" s="16">
         <f t="shared" si="1"/>
         <v>390</v>
       </c>
       <c r="F8" s="16">
         <f t="shared" ref="F8:F28" si="5">SUM(G8:I8)</f>
         <v>4</v>
       </c>
       <c r="G8" s="16">
         <v>2</v>
@@ -10530,51 +12260,51 @@
       <c r="J8" s="16">
         <f t="shared" ref="J8:J28" si="6">SUM(K8:M8)</f>
         <v>386</v>
       </c>
       <c r="K8" s="16">
         <v>260</v>
       </c>
       <c r="L8" s="16">
         <v>119</v>
       </c>
       <c r="M8" s="16">
         <v>7</v>
       </c>
       <c r="N8" s="16">
         <f t="shared" ref="N8:N28" si="7">SUM(O8:P8)</f>
         <v>902</v>
       </c>
       <c r="O8" s="16">
         <v>63</v>
       </c>
       <c r="P8" s="16">
         <v>839</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="2"/>
         <v>164</v>
       </c>
       <c r="C9" s="9">
         <f t="shared" si="3"/>
         <v>23</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="4"/>
         <v>141</v>
       </c>
       <c r="E9" s="16">
         <f t="shared" si="1"/>
         <v>54</v>
       </c>
       <c r="F9" s="16">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="G9" s="16">
         <v>0</v>
@@ -10588,51 +12318,51 @@
       <c r="J9" s="16">
         <f t="shared" si="6"/>
         <v>53</v>
       </c>
       <c r="K9" s="16">
         <v>31</v>
       </c>
       <c r="L9" s="16">
         <v>19</v>
       </c>
       <c r="M9" s="16">
         <v>3</v>
       </c>
       <c r="N9" s="16">
         <f t="shared" si="7"/>
         <v>110</v>
       </c>
       <c r="O9" s="16">
         <v>22</v>
       </c>
       <c r="P9" s="16">
         <v>88</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" si="2"/>
         <v>82</v>
       </c>
       <c r="C10" s="9">
         <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="4"/>
         <v>78</v>
       </c>
       <c r="E10" s="16">
         <f t="shared" si="1"/>
         <v>27</v>
       </c>
       <c r="F10" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
@@ -10646,51 +12376,51 @@
       <c r="J10" s="16">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="K10" s="16">
         <v>19</v>
       </c>
       <c r="L10" s="16">
         <v>7</v>
       </c>
       <c r="M10" s="16">
         <v>1</v>
       </c>
       <c r="N10" s="16">
         <f t="shared" si="7"/>
         <v>55</v>
       </c>
       <c r="O10" s="16">
         <v>4</v>
       </c>
       <c r="P10" s="16">
         <v>51</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="2"/>
         <v>1594</v>
       </c>
       <c r="C11" s="9">
         <f t="shared" si="3"/>
         <v>112</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="4"/>
         <v>1482</v>
       </c>
       <c r="E11" s="16">
         <f t="shared" si="1"/>
         <v>437</v>
       </c>
       <c r="F11" s="16">
         <f t="shared" si="5"/>
         <v>7</v>
       </c>
       <c r="G11" s="16">
         <v>7</v>
@@ -10704,51 +12434,51 @@
       <c r="J11" s="16">
         <f t="shared" si="6"/>
         <v>430</v>
       </c>
       <c r="K11" s="16">
         <v>304</v>
       </c>
       <c r="L11" s="16">
         <v>121</v>
       </c>
       <c r="M11" s="16">
         <v>5</v>
       </c>
       <c r="N11" s="16">
         <f t="shared" si="7"/>
         <v>1157</v>
       </c>
       <c r="O11" s="16">
         <v>105</v>
       </c>
       <c r="P11" s="16">
         <v>1052</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="2"/>
         <v>1300</v>
       </c>
       <c r="C12" s="9">
         <f t="shared" si="3"/>
         <v>114</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="4"/>
         <v>1186</v>
       </c>
       <c r="E12" s="16">
         <f t="shared" si="1"/>
         <v>410</v>
       </c>
       <c r="F12" s="16">
         <f t="shared" si="5"/>
         <v>6</v>
       </c>
       <c r="G12" s="16">
         <v>5</v>
@@ -10762,51 +12492,51 @@
       <c r="J12" s="16">
         <f t="shared" si="6"/>
         <v>404</v>
       </c>
       <c r="K12" s="16">
         <v>297</v>
       </c>
       <c r="L12" s="16">
         <v>103</v>
       </c>
       <c r="M12" s="16">
         <v>4</v>
       </c>
       <c r="N12" s="16">
         <f t="shared" si="7"/>
         <v>890</v>
       </c>
       <c r="O12" s="16">
         <v>108</v>
       </c>
       <c r="P12" s="16">
         <v>782</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="2"/>
         <v>376</v>
       </c>
       <c r="C13" s="9">
         <f t="shared" si="3"/>
         <v>20</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="4"/>
         <v>356</v>
       </c>
       <c r="E13" s="16">
         <f t="shared" si="1"/>
         <v>111</v>
       </c>
       <c r="F13" s="16">
         <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="G13" s="16">
         <v>3</v>
@@ -10820,51 +12550,51 @@
       <c r="J13" s="16">
         <f t="shared" si="6"/>
         <v>108</v>
       </c>
       <c r="K13" s="16">
         <v>80</v>
       </c>
       <c r="L13" s="16">
         <v>28</v>
       </c>
       <c r="M13" s="16">
         <v>0</v>
       </c>
       <c r="N13" s="16">
         <f t="shared" si="7"/>
         <v>265</v>
       </c>
       <c r="O13" s="16">
         <v>17</v>
       </c>
       <c r="P13" s="16">
         <v>248</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="2"/>
         <v>1971</v>
       </c>
       <c r="C14" s="9">
         <f t="shared" si="3"/>
         <v>223</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="4"/>
         <v>1748</v>
       </c>
       <c r="E14" s="16">
         <f t="shared" si="1"/>
         <v>514</v>
       </c>
       <c r="F14" s="16">
         <f t="shared" si="5"/>
         <v>5</v>
       </c>
       <c r="G14" s="16">
         <v>3</v>
@@ -10878,51 +12608,51 @@
       <c r="J14" s="16">
         <f t="shared" si="6"/>
         <v>509</v>
       </c>
       <c r="K14" s="16">
         <v>307</v>
       </c>
       <c r="L14" s="16">
         <v>186</v>
       </c>
       <c r="M14" s="16">
         <v>16</v>
       </c>
       <c r="N14" s="16">
         <f t="shared" si="7"/>
         <v>1457</v>
       </c>
       <c r="O14" s="16">
         <v>218</v>
       </c>
       <c r="P14" s="16">
         <v>1239</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="2"/>
         <v>788</v>
       </c>
       <c r="C15" s="9">
         <f t="shared" si="3"/>
         <v>50</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="4"/>
         <v>738</v>
       </c>
       <c r="E15" s="16">
         <f t="shared" si="1"/>
         <v>261</v>
       </c>
       <c r="F15" s="16">
         <f t="shared" si="5"/>
         <v>7</v>
       </c>
       <c r="G15" s="16">
         <v>5</v>
@@ -10936,51 +12666,51 @@
       <c r="J15" s="16">
         <f t="shared" si="6"/>
         <v>254</v>
       </c>
       <c r="K15" s="16">
         <v>178</v>
       </c>
       <c r="L15" s="16">
         <v>73</v>
       </c>
       <c r="M15" s="16">
         <v>3</v>
       </c>
       <c r="N15" s="16">
         <f t="shared" si="7"/>
         <v>527</v>
       </c>
       <c r="O15" s="16">
         <v>43</v>
       </c>
       <c r="P15" s="16">
         <v>484</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="2"/>
         <v>238</v>
       </c>
       <c r="C16" s="9">
         <f t="shared" si="3"/>
         <v>14</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="4"/>
         <v>224</v>
       </c>
       <c r="E16" s="16">
         <f t="shared" si="1"/>
         <v>73</v>
       </c>
       <c r="F16" s="16">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="G16" s="16">
         <v>1</v>
@@ -10994,51 +12724,51 @@
       <c r="J16" s="16">
         <f t="shared" si="6"/>
         <v>72</v>
       </c>
       <c r="K16" s="16">
         <v>58</v>
       </c>
       <c r="L16" s="16">
         <v>14</v>
       </c>
       <c r="M16" s="16">
         <v>0</v>
       </c>
       <c r="N16" s="16">
         <f t="shared" si="7"/>
         <v>165</v>
       </c>
       <c r="O16" s="16">
         <v>13</v>
       </c>
       <c r="P16" s="16">
         <v>152</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B17" s="8">
         <f t="shared" si="2"/>
         <v>152</v>
       </c>
       <c r="C17" s="9">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="4"/>
         <v>143</v>
       </c>
       <c r="E17" s="16">
         <f t="shared" si="1"/>
         <v>56</v>
       </c>
       <c r="F17" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G17" s="16">
         <v>0</v>
@@ -11052,51 +12782,51 @@
       <c r="J17" s="16">
         <f t="shared" si="6"/>
         <v>56</v>
       </c>
       <c r="K17" s="16">
         <v>47</v>
       </c>
       <c r="L17" s="16">
         <v>9</v>
       </c>
       <c r="M17" s="16">
         <v>0</v>
       </c>
       <c r="N17" s="16">
         <f t="shared" si="7"/>
         <v>96</v>
       </c>
       <c r="O17" s="16">
         <v>9</v>
       </c>
       <c r="P17" s="16">
         <v>87</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="2"/>
         <v>179</v>
       </c>
       <c r="C18" s="9">
         <f t="shared" si="3"/>
         <v>12</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="4"/>
         <v>167</v>
       </c>
       <c r="E18" s="16">
         <f t="shared" si="1"/>
         <v>65</v>
       </c>
       <c r="F18" s="16">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="G18" s="16">
         <v>2</v>
@@ -11110,51 +12840,51 @@
       <c r="J18" s="16">
         <f t="shared" si="6"/>
         <v>63</v>
       </c>
       <c r="K18" s="16">
         <v>48</v>
       </c>
       <c r="L18" s="16">
         <v>12</v>
       </c>
       <c r="M18" s="16">
         <v>3</v>
       </c>
       <c r="N18" s="16">
         <f t="shared" si="7"/>
         <v>114</v>
       </c>
       <c r="O18" s="16">
         <v>10</v>
       </c>
       <c r="P18" s="16">
         <v>104</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="2"/>
         <v>842</v>
       </c>
       <c r="C19" s="9">
         <f t="shared" si="3"/>
         <v>72</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="4"/>
         <v>770</v>
       </c>
       <c r="E19" s="16">
         <f t="shared" si="1"/>
         <v>250</v>
       </c>
       <c r="F19" s="16">
         <f t="shared" si="5"/>
         <v>6</v>
       </c>
       <c r="G19" s="16">
         <v>3</v>
@@ -11168,51 +12898,51 @@
       <c r="J19" s="16">
         <f t="shared" si="6"/>
         <v>244</v>
       </c>
       <c r="K19" s="16">
         <v>167</v>
       </c>
       <c r="L19" s="16">
         <v>71</v>
       </c>
       <c r="M19" s="16">
         <v>6</v>
       </c>
       <c r="N19" s="16">
         <f t="shared" si="7"/>
         <v>592</v>
       </c>
       <c r="O19" s="16">
         <v>66</v>
       </c>
       <c r="P19" s="16">
         <v>526</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="2"/>
         <v>395</v>
       </c>
       <c r="C20" s="9">
         <f t="shared" si="3"/>
         <v>14</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="4"/>
         <v>381</v>
       </c>
       <c r="E20" s="16">
         <f t="shared" si="1"/>
         <v>104</v>
       </c>
       <c r="F20" s="16">
         <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="G20" s="16">
         <v>1</v>
@@ -11226,51 +12956,51 @@
       <c r="J20" s="16">
         <f t="shared" si="6"/>
         <v>101</v>
       </c>
       <c r="K20" s="16">
         <v>68</v>
       </c>
       <c r="L20" s="16">
         <v>31</v>
       </c>
       <c r="M20" s="16">
         <v>2</v>
       </c>
       <c r="N20" s="16">
         <f t="shared" si="7"/>
         <v>291</v>
       </c>
       <c r="O20" s="16">
         <v>11</v>
       </c>
       <c r="P20" s="16">
         <v>280</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>89</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="2"/>
         <v>263</v>
       </c>
       <c r="C21" s="9">
         <f t="shared" si="3"/>
         <v>12</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="4"/>
         <v>251</v>
       </c>
       <c r="E21" s="16">
         <f t="shared" si="1"/>
         <v>78</v>
       </c>
       <c r="F21" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G21" s="16">
         <v>0</v>
@@ -11284,51 +13014,51 @@
       <c r="J21" s="16">
         <f t="shared" si="6"/>
         <v>78</v>
       </c>
       <c r="K21" s="16">
         <v>62</v>
       </c>
       <c r="L21" s="16">
         <v>15</v>
       </c>
       <c r="M21" s="16">
         <v>1</v>
       </c>
       <c r="N21" s="16">
         <f t="shared" si="7"/>
         <v>185</v>
       </c>
       <c r="O21" s="16">
         <v>12</v>
       </c>
       <c r="P21" s="16">
         <v>173</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="2"/>
         <v>318</v>
       </c>
       <c r="C22" s="9">
         <f t="shared" si="3"/>
         <v>25</v>
       </c>
       <c r="D22" s="9">
         <f t="shared" si="4"/>
         <v>293</v>
       </c>
       <c r="E22" s="16">
         <f t="shared" si="1"/>
         <v>96</v>
       </c>
       <c r="F22" s="16">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="G22" s="16">
         <v>1</v>
@@ -11342,51 +13072,51 @@
       <c r="J22" s="16">
         <f t="shared" si="6"/>
         <v>95</v>
       </c>
       <c r="K22" s="16">
         <v>63</v>
       </c>
       <c r="L22" s="16">
         <v>26</v>
       </c>
       <c r="M22" s="16">
         <v>6</v>
       </c>
       <c r="N22" s="16">
         <f t="shared" si="7"/>
         <v>222</v>
       </c>
       <c r="O22" s="16">
         <v>24</v>
       </c>
       <c r="P22" s="16">
         <v>198</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="2"/>
         <v>453</v>
       </c>
       <c r="C23" s="9">
         <f t="shared" si="3"/>
         <v>21</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="4"/>
         <v>432</v>
       </c>
       <c r="E23" s="16">
         <f t="shared" si="1"/>
         <v>144</v>
       </c>
       <c r="F23" s="16">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="G23" s="16">
         <v>1</v>
@@ -11400,51 +13130,51 @@
       <c r="J23" s="16">
         <f t="shared" si="6"/>
         <v>143</v>
       </c>
       <c r="K23" s="16">
         <v>97</v>
       </c>
       <c r="L23" s="16">
         <v>43</v>
       </c>
       <c r="M23" s="16">
         <v>3</v>
       </c>
       <c r="N23" s="16">
         <f t="shared" si="7"/>
         <v>309</v>
       </c>
       <c r="O23" s="16">
         <v>20</v>
       </c>
       <c r="P23" s="16">
         <v>289</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="2"/>
         <v>44</v>
       </c>
       <c r="C24" s="9">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="4"/>
         <v>44</v>
       </c>
       <c r="E24" s="16">
         <f t="shared" si="1"/>
         <v>13</v>
       </c>
       <c r="F24" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
@@ -11458,51 +13188,51 @@
       <c r="J24" s="16">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="K24" s="16">
         <v>10</v>
       </c>
       <c r="L24" s="16">
         <v>3</v>
       </c>
       <c r="M24" s="16">
         <v>0</v>
       </c>
       <c r="N24" s="16">
         <f t="shared" si="7"/>
         <v>31</v>
       </c>
       <c r="O24" s="16">
         <v>0</v>
       </c>
       <c r="P24" s="16">
         <v>31</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="2"/>
         <v>84</v>
       </c>
       <c r="C25" s="9">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
       <c r="D25" s="9">
         <f t="shared" si="4"/>
         <v>76</v>
       </c>
       <c r="E25" s="16">
         <f t="shared" si="1"/>
         <v>30</v>
       </c>
       <c r="F25" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G25" s="16">
         <v>0</v>
@@ -11516,51 +13246,51 @@
       <c r="J25" s="16">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="K25" s="16">
         <v>21</v>
       </c>
       <c r="L25" s="16">
         <v>9</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
         <f t="shared" si="7"/>
         <v>54</v>
       </c>
       <c r="O25" s="16">
         <v>8</v>
       </c>
       <c r="P25" s="16">
         <v>46</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <f t="shared" si="2"/>
         <v>96</v>
       </c>
       <c r="C26" s="9">
         <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="4"/>
         <v>92</v>
       </c>
       <c r="E26" s="16">
         <f t="shared" si="1"/>
         <v>30</v>
       </c>
       <c r="F26" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G26" s="16">
         <v>0</v>
@@ -11574,51 +13304,51 @@
       <c r="J26" s="16">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="K26" s="16">
         <v>23</v>
       </c>
       <c r="L26" s="16">
         <v>7</v>
       </c>
       <c r="M26" s="16">
         <v>0</v>
       </c>
       <c r="N26" s="16">
         <f t="shared" si="7"/>
         <v>66</v>
       </c>
       <c r="O26" s="16">
         <v>4</v>
       </c>
       <c r="P26" s="16">
         <v>62</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
@@ -11632,51 +13362,51 @@
       <c r="J27" s="16">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C28" s="11">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="E28" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
@@ -11690,241 +13420,241 @@
       <c r="J28" s="15">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K28" s="15">
         <v>0</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
       <c r="M28" s="15">
         <v>0</v>
       </c>
       <c r="N28" s="15">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
         <v>0</v>
       </c>
       <c r="Q28" s="2"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...13 lines deleted...]
-      <c r="P1" s="22"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
         <v>150</v>
       </c>
-      <c r="B2" s="22"/>
-[...13 lines deleted...]
-      <c r="P2" s="22"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f t="shared" ref="B6:P6" si="0">SUM(B7:B28)</f>
         <v>9946</v>
       </c>
       <c r="C6" s="7">
         <f t="shared" si="0"/>
         <v>759</v>
       </c>
       <c r="D6" s="7">
         <f t="shared" si="0"/>
         <v>9187</v>
       </c>
       <c r="E6" s="17">
         <f t="shared" si="0"/>
         <v>3015</v>
       </c>
       <c r="F6" s="17">
         <f t="shared" si="0"/>
         <v>43</v>
       </c>
       <c r="G6" s="17">
         <f t="shared" si="0"/>
@@ -11947,51 +13677,51 @@
         <v>2070</v>
       </c>
       <c r="L6" s="17">
         <f t="shared" si="0"/>
         <v>858</v>
       </c>
       <c r="M6" s="17">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
       <c r="N6" s="17">
         <f t="shared" si="0"/>
         <v>6931</v>
       </c>
       <c r="O6" s="17">
         <f t="shared" si="0"/>
         <v>716</v>
       </c>
       <c r="P6" s="17">
         <f t="shared" si="0"/>
         <v>6215</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B7" s="8">
         <f t="shared" ref="B7:B28" si="1">C7+D7</f>
         <v>500</v>
       </c>
       <c r="C7" s="9">
         <v>35</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" ref="D7:D28" si="2">J7+P7</f>
         <v>465</v>
       </c>
       <c r="E7" s="16">
         <f t="shared" ref="E7:E28" si="3">F7+J7</f>
         <v>170</v>
       </c>
       <c r="F7" s="16">
         <v>2</v>
       </c>
       <c r="G7" s="16">
         <v>1</v>
       </c>
       <c r="H7" s="16">
@@ -12001,51 +13731,51 @@
         <v>0</v>
       </c>
       <c r="J7" s="16">
         <v>168</v>
       </c>
       <c r="K7" s="16">
         <v>115</v>
       </c>
       <c r="L7" s="16">
         <v>47</v>
       </c>
       <c r="M7" s="16">
         <v>6</v>
       </c>
       <c r="N7" s="16">
         <v>330</v>
       </c>
       <c r="O7" s="16">
         <v>33</v>
       </c>
       <c r="P7" s="16">
         <v>297</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" si="1"/>
         <v>1074</v>
       </c>
       <c r="C8" s="9">
         <v>61</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" si="2"/>
         <v>1013</v>
       </c>
       <c r="E8" s="16">
         <f t="shared" si="3"/>
         <v>323</v>
       </c>
       <c r="F8" s="16">
         <v>1</v>
       </c>
       <c r="G8" s="16">
         <v>0</v>
       </c>
       <c r="H8" s="16">
@@ -12055,51 +13785,51 @@
         <v>0</v>
       </c>
       <c r="J8" s="16">
         <v>322</v>
       </c>
       <c r="K8" s="16">
         <v>207</v>
       </c>
       <c r="L8" s="16">
         <v>109</v>
       </c>
       <c r="M8" s="16">
         <v>6</v>
       </c>
       <c r="N8" s="16">
         <v>751</v>
       </c>
       <c r="O8" s="16">
         <v>60</v>
       </c>
       <c r="P8" s="16">
         <v>691</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="1"/>
         <v>163</v>
       </c>
       <c r="C9" s="9">
         <v>23</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="2"/>
         <v>140</v>
       </c>
       <c r="E9" s="16">
         <f t="shared" si="3"/>
         <v>54</v>
       </c>
       <c r="F9" s="16">
         <v>1</v>
       </c>
       <c r="G9" s="16">
         <v>0</v>
       </c>
       <c r="H9" s="16">
@@ -12109,51 +13839,51 @@
         <v>0</v>
       </c>
       <c r="J9" s="16">
         <v>53</v>
       </c>
       <c r="K9" s="16">
         <v>31</v>
       </c>
       <c r="L9" s="16">
         <v>19</v>
       </c>
       <c r="M9" s="16">
         <v>3</v>
       </c>
       <c r="N9" s="16">
         <v>109</v>
       </c>
       <c r="O9" s="16">
         <v>22</v>
       </c>
       <c r="P9" s="16">
         <v>87</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" si="1"/>
         <v>82</v>
       </c>
       <c r="C10" s="9">
         <v>4</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="2"/>
         <v>78</v>
       </c>
       <c r="E10" s="16">
         <f t="shared" si="3"/>
         <v>31</v>
       </c>
       <c r="F10" s="16">
         <f>SUM(G10:I10)</f>
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
       </c>
@@ -12164,51 +13894,51 @@
         <v>0</v>
       </c>
       <c r="J10" s="16">
         <v>31</v>
       </c>
       <c r="K10" s="16">
         <v>22</v>
       </c>
       <c r="L10" s="16">
         <v>9</v>
       </c>
       <c r="M10" s="16">
         <v>0</v>
       </c>
       <c r="N10" s="16">
         <v>51</v>
       </c>
       <c r="O10" s="16">
         <v>4</v>
       </c>
       <c r="P10" s="16">
         <v>47</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="1"/>
         <v>1531</v>
       </c>
       <c r="C11" s="9">
         <v>97</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="2"/>
         <v>1434</v>
       </c>
       <c r="E11" s="16">
         <f t="shared" si="3"/>
         <v>428</v>
       </c>
       <c r="F11" s="16">
         <v>5</v>
       </c>
       <c r="G11" s="16">
         <v>5</v>
       </c>
       <c r="H11" s="16">
@@ -12218,51 +13948,51 @@
         <v>0</v>
       </c>
       <c r="J11" s="16">
         <v>423</v>
       </c>
       <c r="K11" s="16">
         <v>285</v>
       </c>
       <c r="L11" s="16">
         <v>133</v>
       </c>
       <c r="M11" s="16">
         <v>5</v>
       </c>
       <c r="N11" s="16">
         <v>1103</v>
       </c>
       <c r="O11" s="16">
         <v>92</v>
       </c>
       <c r="P11" s="16">
         <v>1011</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="1"/>
         <v>866</v>
       </c>
       <c r="C12" s="9">
         <v>75</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="2"/>
         <v>791</v>
       </c>
       <c r="E12" s="16">
         <f t="shared" si="3"/>
         <v>276</v>
       </c>
       <c r="F12" s="16">
         <f>SUM(G12:I12)</f>
         <v>5</v>
       </c>
       <c r="G12" s="16">
         <v>3</v>
       </c>
@@ -12275,51 +14005,51 @@
       <c r="J12" s="16">
         <f>SUM(K12:M12)</f>
         <v>271</v>
       </c>
       <c r="K12" s="16">
         <v>202</v>
       </c>
       <c r="L12" s="16">
         <v>65</v>
       </c>
       <c r="M12" s="16">
         <v>4</v>
       </c>
       <c r="N12" s="16">
         <f>SUM(O12:P12)</f>
         <v>590</v>
       </c>
       <c r="O12" s="16">
         <v>70</v>
       </c>
       <c r="P12" s="16">
         <v>520</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="1"/>
         <v>362</v>
       </c>
       <c r="C13" s="9">
         <v>21</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="2"/>
         <v>341</v>
       </c>
       <c r="E13" s="16">
         <f t="shared" si="3"/>
         <v>113</v>
       </c>
       <c r="F13" s="16">
         <v>2</v>
       </c>
       <c r="G13" s="16">
         <v>2</v>
       </c>
       <c r="H13" s="16">
@@ -12329,51 +14059,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="16">
         <v>111</v>
       </c>
       <c r="K13" s="16">
         <v>89</v>
       </c>
       <c r="L13" s="16">
         <v>21</v>
       </c>
       <c r="M13" s="16">
         <v>1</v>
       </c>
       <c r="N13" s="16">
         <v>249</v>
       </c>
       <c r="O13" s="16">
         <v>19</v>
       </c>
       <c r="P13" s="16">
         <v>230</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="1"/>
         <v>1766</v>
       </c>
       <c r="C14" s="9">
         <v>188</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="2"/>
         <v>1578</v>
       </c>
       <c r="E14" s="16">
         <f t="shared" si="3"/>
         <v>514</v>
       </c>
       <c r="F14" s="16">
         <v>7</v>
       </c>
       <c r="G14" s="16">
         <v>4</v>
       </c>
       <c r="H14" s="16">
@@ -12383,51 +14113,51 @@
         <v>0</v>
       </c>
       <c r="J14" s="16">
         <v>507</v>
       </c>
       <c r="K14" s="16">
         <v>320</v>
       </c>
       <c r="L14" s="16">
         <v>180</v>
       </c>
       <c r="M14" s="16">
         <v>7</v>
       </c>
       <c r="N14" s="16">
         <v>1252</v>
       </c>
       <c r="O14" s="16">
         <v>181</v>
       </c>
       <c r="P14" s="16">
         <v>1071</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="1"/>
         <v>754</v>
       </c>
       <c r="C15" s="9">
         <v>44</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="2"/>
         <v>710</v>
       </c>
       <c r="E15" s="16">
         <f t="shared" si="3"/>
         <v>239</v>
       </c>
       <c r="F15" s="16">
         <v>3</v>
       </c>
       <c r="G15" s="16">
         <v>2</v>
       </c>
       <c r="H15" s="16">
@@ -12437,51 +14167,51 @@
         <v>0</v>
       </c>
       <c r="J15" s="16">
         <v>236</v>
       </c>
       <c r="K15" s="16">
         <v>165</v>
       </c>
       <c r="L15" s="16">
         <v>68</v>
       </c>
       <c r="M15" s="16">
         <v>3</v>
       </c>
       <c r="N15" s="16">
         <v>515</v>
       </c>
       <c r="O15" s="16">
         <v>41</v>
       </c>
       <c r="P15" s="16">
         <v>474</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="1"/>
         <v>255</v>
       </c>
       <c r="C16" s="9">
         <v>20</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="2"/>
         <v>235</v>
       </c>
       <c r="E16" s="16">
         <f t="shared" si="3"/>
         <v>74</v>
       </c>
       <c r="F16" s="16">
         <v>1</v>
       </c>
       <c r="G16" s="16">
         <v>1</v>
       </c>
       <c r="H16" s="16">
@@ -12491,51 +14221,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="16">
         <v>73</v>
       </c>
       <c r="K16" s="16">
         <v>57</v>
       </c>
       <c r="L16" s="16">
         <v>16</v>
       </c>
       <c r="M16" s="16">
         <v>0</v>
       </c>
       <c r="N16" s="16">
         <v>181</v>
       </c>
       <c r="O16" s="16">
         <v>19</v>
       </c>
       <c r="P16" s="16">
         <v>162</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="8">
         <f t="shared" si="1"/>
         <v>137</v>
       </c>
       <c r="C17" s="9">
         <v>6</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="2"/>
         <v>131</v>
       </c>
       <c r="E17" s="16">
         <f t="shared" si="3"/>
         <v>59</v>
       </c>
       <c r="F17" s="16">
         <v>1</v>
       </c>
       <c r="G17" s="16">
         <v>1</v>
       </c>
       <c r="H17" s="16">
@@ -12545,51 +14275,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="16">
         <v>58</v>
       </c>
       <c r="K17" s="16">
         <v>45</v>
       </c>
       <c r="L17" s="16">
         <v>13</v>
       </c>
       <c r="M17" s="16">
         <v>0</v>
       </c>
       <c r="N17" s="16">
         <v>78</v>
       </c>
       <c r="O17" s="16">
         <v>5</v>
       </c>
       <c r="P17" s="16">
         <v>73</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="1"/>
         <v>183</v>
       </c>
       <c r="C18" s="9">
         <v>13</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="2"/>
         <v>170</v>
       </c>
       <c r="E18" s="16">
         <f t="shared" si="3"/>
         <v>60</v>
       </c>
       <c r="F18" s="16">
         <v>2</v>
       </c>
       <c r="G18" s="16">
         <v>2</v>
       </c>
       <c r="H18" s="16">
@@ -12599,51 +14329,51 @@
         <v>0</v>
       </c>
       <c r="J18" s="16">
         <v>58</v>
       </c>
       <c r="K18" s="16">
         <v>47</v>
       </c>
       <c r="L18" s="16">
         <v>10</v>
       </c>
       <c r="M18" s="16">
         <v>1</v>
       </c>
       <c r="N18" s="16">
         <v>123</v>
       </c>
       <c r="O18" s="16">
         <v>11</v>
       </c>
       <c r="P18" s="16">
         <v>112</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="1"/>
         <v>721</v>
       </c>
       <c r="C19" s="9">
         <v>68</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="2"/>
         <v>653</v>
       </c>
       <c r="E19" s="16">
         <f t="shared" si="3"/>
         <v>195</v>
       </c>
       <c r="F19" s="16">
         <v>1</v>
       </c>
       <c r="G19" s="16">
         <v>1</v>
       </c>
       <c r="H19" s="16">
@@ -12653,51 +14383,51 @@
         <v>0</v>
       </c>
       <c r="J19" s="16">
         <v>194</v>
       </c>
       <c r="K19" s="16">
         <v>133</v>
       </c>
       <c r="L19" s="16">
         <v>58</v>
       </c>
       <c r="M19" s="16">
         <v>3</v>
       </c>
       <c r="N19" s="16">
         <v>526</v>
       </c>
       <c r="O19" s="16">
         <v>67</v>
       </c>
       <c r="P19" s="16">
         <v>459</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="1"/>
         <v>367</v>
       </c>
       <c r="C20" s="9">
         <v>19</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="2"/>
         <v>348</v>
       </c>
       <c r="E20" s="16">
         <f t="shared" si="3"/>
         <v>103</v>
       </c>
       <c r="F20" s="16">
         <v>3</v>
       </c>
       <c r="G20" s="16">
         <v>1</v>
       </c>
       <c r="H20" s="16">
@@ -12707,51 +14437,51 @@
         <v>0</v>
       </c>
       <c r="J20" s="16">
         <v>100</v>
       </c>
       <c r="K20" s="16">
         <v>68</v>
       </c>
       <c r="L20" s="16">
         <v>30</v>
       </c>
       <c r="M20" s="16">
         <v>2</v>
       </c>
       <c r="N20" s="16">
         <v>264</v>
       </c>
       <c r="O20" s="16">
         <v>16</v>
       </c>
       <c r="P20" s="16">
         <v>248</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="1"/>
         <v>261</v>
       </c>
       <c r="C21" s="9">
         <v>23</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="2"/>
         <v>238</v>
       </c>
       <c r="E21" s="16">
         <f t="shared" si="3"/>
         <v>85</v>
       </c>
       <c r="F21" s="16">
         <v>3</v>
       </c>
       <c r="G21" s="16">
         <v>3</v>
       </c>
       <c r="H21" s="16">
@@ -12761,51 +14491,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="16">
         <v>82</v>
       </c>
       <c r="K21" s="16">
         <v>72</v>
       </c>
       <c r="L21" s="16">
         <v>9</v>
       </c>
       <c r="M21" s="16">
         <v>1</v>
       </c>
       <c r="N21" s="16">
         <v>176</v>
       </c>
       <c r="O21" s="16">
         <v>20</v>
       </c>
       <c r="P21" s="16">
         <v>156</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="1"/>
         <v>296</v>
       </c>
       <c r="C22" s="9">
         <v>22</v>
       </c>
       <c r="D22" s="9">
         <f t="shared" si="2"/>
         <v>274</v>
       </c>
       <c r="E22" s="16">
         <f t="shared" si="3"/>
         <v>90</v>
       </c>
       <c r="F22" s="16">
         <v>2</v>
       </c>
       <c r="G22" s="16">
         <v>2</v>
       </c>
       <c r="H22" s="16">
@@ -12815,51 +14545,51 @@
         <v>0</v>
       </c>
       <c r="J22" s="16">
         <v>88</v>
       </c>
       <c r="K22" s="16">
         <v>72</v>
       </c>
       <c r="L22" s="16">
         <v>14</v>
       </c>
       <c r="M22" s="16">
         <v>2</v>
       </c>
       <c r="N22" s="16">
         <v>206</v>
       </c>
       <c r="O22" s="16">
         <v>20</v>
       </c>
       <c r="P22" s="16">
         <v>186</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="1"/>
         <v>450</v>
       </c>
       <c r="C23" s="9">
         <v>23</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="2"/>
         <v>427</v>
       </c>
       <c r="E23" s="16">
         <f t="shared" si="3"/>
         <v>139</v>
       </c>
       <c r="F23" s="16">
         <v>3</v>
       </c>
       <c r="G23" s="16">
         <v>2</v>
       </c>
       <c r="H23" s="16">
@@ -12869,51 +14599,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="16">
         <v>136</v>
       </c>
       <c r="K23" s="16">
         <v>94</v>
       </c>
       <c r="L23" s="16">
         <v>42</v>
       </c>
       <c r="M23" s="16">
         <v>0</v>
       </c>
       <c r="N23" s="16">
         <v>311</v>
       </c>
       <c r="O23" s="16">
         <v>20</v>
       </c>
       <c r="P23" s="16">
         <v>291</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="1"/>
         <v>18</v>
       </c>
       <c r="C24" s="9">
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="2"/>
         <v>18</v>
       </c>
       <c r="E24" s="16">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="F24" s="16">
         <v>0</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
       </c>
       <c r="H24" s="16">
@@ -12923,51 +14653,51 @@
         <v>0</v>
       </c>
       <c r="J24" s="16">
         <v>7</v>
       </c>
       <c r="K24" s="16">
         <v>6</v>
       </c>
       <c r="L24" s="16">
         <v>1</v>
       </c>
       <c r="M24" s="16">
         <v>0</v>
       </c>
       <c r="N24" s="16">
         <v>11</v>
       </c>
       <c r="O24" s="16">
         <v>0</v>
       </c>
       <c r="P24" s="16">
         <v>11</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="1"/>
         <v>78</v>
       </c>
       <c r="C25" s="9">
         <v>10</v>
       </c>
       <c r="D25" s="9">
         <f t="shared" si="2"/>
         <v>68</v>
       </c>
       <c r="E25" s="16">
         <f t="shared" si="3"/>
         <v>25</v>
       </c>
       <c r="F25" s="16">
         <v>0</v>
       </c>
       <c r="G25" s="16">
         <v>0</v>
       </c>
       <c r="H25" s="16">
@@ -12977,51 +14707,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="16">
         <v>25</v>
       </c>
       <c r="K25" s="16">
         <v>18</v>
       </c>
       <c r="L25" s="16">
         <v>7</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
         <v>53</v>
       </c>
       <c r="O25" s="16">
         <v>10</v>
       </c>
       <c r="P25" s="16">
         <v>43</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="8">
         <f t="shared" si="1"/>
         <v>82</v>
       </c>
       <c r="C26" s="9">
         <v>7</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="2"/>
         <v>75</v>
       </c>
       <c r="E26" s="16">
         <f t="shared" si="3"/>
         <v>30</v>
       </c>
       <c r="F26" s="16">
         <v>1</v>
       </c>
       <c r="G26" s="16">
         <v>1</v>
       </c>
       <c r="H26" s="16">
@@ -13031,51 +14761,51 @@
         <v>0</v>
       </c>
       <c r="J26" s="16">
         <v>29</v>
       </c>
       <c r="K26" s="16">
         <v>22</v>
       </c>
       <c r="L26" s="16">
         <v>7</v>
       </c>
       <c r="M26" s="16">
         <v>0</v>
       </c>
       <c r="N26" s="16">
         <v>52</v>
       </c>
       <c r="O26" s="16">
         <v>6</v>
       </c>
       <c r="P26" s="16">
         <v>46</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
         <f>SUM(G27:I27)</f>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
       </c>
@@ -13088,51 +14818,51 @@
       <c r="J27" s="16">
         <f>SUM(K27:M27)</f>
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
         <f>SUM(O27:P27)</f>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E28" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <f>SUM(G28:I28)</f>
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
@@ -13145,238 +14875,238 @@
       <c r="J28" s="15">
         <f>SUM(K28:M28)</f>
         <v>0</v>
       </c>
       <c r="K28" s="15">
         <v>0</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
       <c r="M28" s="15">
         <v>0</v>
       </c>
       <c r="N28" s="15">
         <f>SUM(O28:P28)</f>
         <v>0</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
         <v>0</v>
       </c>
       <c r="Q28" s="2"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="P4:P5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:R29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...13 lines deleted...]
-      <c r="P1" s="22"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="B2" s="22"/>
-[...13 lines deleted...]
-      <c r="P2" s="22"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f t="shared" ref="B6:P6" si="0">SUM(B7:B28)</f>
         <v>9810</v>
       </c>
       <c r="C6" s="7">
         <f t="shared" si="0"/>
         <v>727</v>
       </c>
       <c r="D6" s="7">
         <f t="shared" si="0"/>
         <v>9083</v>
       </c>
       <c r="E6" s="17">
         <f t="shared" si="0"/>
         <v>3165</v>
       </c>
       <c r="F6" s="17">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
       <c r="G6" s="17">
         <f t="shared" si="0"/>
@@ -13399,51 +15129,51 @@
         <v>2147</v>
       </c>
       <c r="L6" s="17">
         <f t="shared" si="0"/>
         <v>931</v>
       </c>
       <c r="M6" s="17">
         <f t="shared" si="0"/>
         <v>55</v>
       </c>
       <c r="N6" s="17">
         <f t="shared" si="0"/>
         <v>6645</v>
       </c>
       <c r="O6" s="17">
         <f t="shared" si="0"/>
         <v>695</v>
       </c>
       <c r="P6" s="17">
         <f t="shared" si="0"/>
         <v>5950</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="8">
         <f t="shared" ref="B7:B26" si="1">C7+D7</f>
         <v>574</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:C26" si="2">F7+O7</f>
         <v>45</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" ref="D7:D26" si="3">J7+P7</f>
         <v>529</v>
       </c>
       <c r="E7" s="16">
         <f t="shared" ref="E7:E28" si="4">F7+J7</f>
         <v>177</v>
       </c>
       <c r="F7" s="16">
         <f t="shared" ref="F7:F28" si="5">SUM(G7:I7)</f>
         <v>2</v>
       </c>
       <c r="G7" s="16">
         <v>1</v>
@@ -13457,51 +15187,51 @@
       <c r="J7" s="16">
         <f t="shared" ref="J7:J28" si="6">SUM(K7:M7)</f>
         <v>175</v>
       </c>
       <c r="K7" s="16">
         <v>114</v>
       </c>
       <c r="L7" s="16">
         <v>54</v>
       </c>
       <c r="M7" s="16">
         <v>7</v>
       </c>
       <c r="N7" s="16">
         <f t="shared" ref="N7:N28" si="7">SUM(O7:P7)</f>
         <v>397</v>
       </c>
       <c r="O7" s="16">
         <v>43</v>
       </c>
       <c r="P7" s="16">
         <v>354</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" si="1"/>
         <v>1132</v>
       </c>
       <c r="C8" s="9">
         <f t="shared" si="2"/>
         <v>57</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" si="3"/>
         <v>1075</v>
       </c>
       <c r="E8" s="16">
         <f t="shared" si="4"/>
         <v>374</v>
       </c>
       <c r="F8" s="16">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="G8" s="16">
         <v>1</v>
@@ -13515,51 +15245,51 @@
       <c r="J8" s="16">
         <f t="shared" si="6"/>
         <v>372</v>
       </c>
       <c r="K8" s="16">
         <v>248</v>
       </c>
       <c r="L8" s="16">
         <v>115</v>
       </c>
       <c r="M8" s="16">
         <v>9</v>
       </c>
       <c r="N8" s="16">
         <f t="shared" si="7"/>
         <v>758</v>
       </c>
       <c r="O8" s="16">
         <v>55</v>
       </c>
       <c r="P8" s="16">
         <v>703</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="1"/>
         <v>161</v>
       </c>
       <c r="C9" s="9">
         <f t="shared" si="2"/>
         <v>22</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="3"/>
         <v>139</v>
       </c>
       <c r="E9" s="16">
         <f t="shared" si="4"/>
         <v>51</v>
       </c>
       <c r="F9" s="16">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="G9" s="16">
         <v>1</v>
@@ -13573,51 +15303,51 @@
       <c r="J9" s="16">
         <f t="shared" si="6"/>
         <v>49</v>
       </c>
       <c r="K9" s="16">
         <v>25</v>
       </c>
       <c r="L9" s="16">
         <v>22</v>
       </c>
       <c r="M9" s="16">
         <v>2</v>
       </c>
       <c r="N9" s="16">
         <f t="shared" si="7"/>
         <v>110</v>
       </c>
       <c r="O9" s="16">
         <v>20</v>
       </c>
       <c r="P9" s="16">
         <v>90</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" si="1"/>
         <v>128</v>
       </c>
       <c r="C10" s="9">
         <f t="shared" si="2"/>
         <v>9</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="3"/>
         <v>119</v>
       </c>
       <c r="E10" s="16">
         <f t="shared" si="4"/>
         <v>37</v>
       </c>
       <c r="F10" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
@@ -13631,51 +15361,51 @@
       <c r="J10" s="16">
         <f t="shared" si="6"/>
         <v>37</v>
       </c>
       <c r="K10" s="16">
         <v>23</v>
       </c>
       <c r="L10" s="16">
         <v>13</v>
       </c>
       <c r="M10" s="16">
         <v>1</v>
       </c>
       <c r="N10" s="16">
         <f t="shared" si="7"/>
         <v>91</v>
       </c>
       <c r="O10" s="16">
         <v>9</v>
       </c>
       <c r="P10" s="16">
         <v>82</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="1"/>
         <v>1480</v>
       </c>
       <c r="C11" s="9">
         <f t="shared" si="2"/>
         <v>64</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="3"/>
         <v>1416</v>
       </c>
       <c r="E11" s="16">
         <f t="shared" si="4"/>
         <v>448</v>
       </c>
       <c r="F11" s="16">
         <f t="shared" si="5"/>
         <v>4</v>
       </c>
       <c r="G11" s="16">
         <v>3</v>
@@ -13689,51 +15419,51 @@
       <c r="J11" s="16">
         <f t="shared" si="6"/>
         <v>444</v>
       </c>
       <c r="K11" s="16">
         <v>296</v>
       </c>
       <c r="L11" s="16">
         <v>141</v>
       </c>
       <c r="M11" s="16">
         <v>7</v>
       </c>
       <c r="N11" s="16">
         <f t="shared" si="7"/>
         <v>1032</v>
       </c>
       <c r="O11" s="16">
         <v>60</v>
       </c>
       <c r="P11" s="16">
         <v>972</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="1"/>
         <v>1040</v>
       </c>
       <c r="C12" s="9">
         <f t="shared" si="2"/>
         <v>85</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="3"/>
         <v>955</v>
       </c>
       <c r="E12" s="16">
         <f t="shared" si="4"/>
         <v>310</v>
       </c>
       <c r="F12" s="16">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="G12" s="16">
         <v>0</v>
@@ -13747,51 +15477,51 @@
       <c r="J12" s="16">
         <f t="shared" si="6"/>
         <v>308</v>
       </c>
       <c r="K12" s="16">
         <v>229</v>
       </c>
       <c r="L12" s="16">
         <v>74</v>
       </c>
       <c r="M12" s="16">
         <v>5</v>
       </c>
       <c r="N12" s="16">
         <f t="shared" si="7"/>
         <v>730</v>
       </c>
       <c r="O12" s="16">
         <v>83</v>
       </c>
       <c r="P12" s="16">
         <v>647</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="1"/>
         <v>374</v>
       </c>
       <c r="C13" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="3"/>
         <v>354</v>
       </c>
       <c r="E13" s="16">
         <f t="shared" si="4"/>
         <v>119</v>
       </c>
       <c r="F13" s="16">
         <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="G13" s="16">
         <v>3</v>
@@ -13805,51 +15535,51 @@
       <c r="J13" s="16">
         <f t="shared" si="6"/>
         <v>116</v>
       </c>
       <c r="K13" s="16">
         <v>90</v>
       </c>
       <c r="L13" s="16">
         <v>26</v>
       </c>
       <c r="M13" s="16">
         <v>0</v>
       </c>
       <c r="N13" s="16">
         <f t="shared" si="7"/>
         <v>255</v>
       </c>
       <c r="O13" s="16">
         <v>17</v>
       </c>
       <c r="P13" s="16">
         <v>238</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="1"/>
         <v>1354</v>
       </c>
       <c r="C14" s="9">
         <f t="shared" si="2"/>
         <v>138</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="3"/>
         <v>1216</v>
       </c>
       <c r="E14" s="16">
         <f t="shared" si="4"/>
         <v>516</v>
       </c>
       <c r="F14" s="16">
         <f t="shared" si="5"/>
         <v>4</v>
       </c>
       <c r="G14" s="16">
         <v>3</v>
@@ -13863,51 +15593,51 @@
       <c r="J14" s="16">
         <f t="shared" si="6"/>
         <v>512</v>
       </c>
       <c r="K14" s="16">
         <v>321</v>
       </c>
       <c r="L14" s="16">
         <v>182</v>
       </c>
       <c r="M14" s="16">
         <v>9</v>
       </c>
       <c r="N14" s="16">
         <f t="shared" si="7"/>
         <v>838</v>
       </c>
       <c r="O14" s="16">
         <v>134</v>
       </c>
       <c r="P14" s="16">
         <v>704</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="1"/>
         <v>679</v>
       </c>
       <c r="C15" s="9">
         <f t="shared" si="2"/>
         <v>89</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="3"/>
         <v>590</v>
       </c>
       <c r="E15" s="16">
         <f t="shared" si="4"/>
         <v>230</v>
       </c>
       <c r="F15" s="16">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="G15" s="16">
         <v>1</v>
@@ -13921,51 +15651,51 @@
       <c r="J15" s="16">
         <f t="shared" si="6"/>
         <v>228</v>
       </c>
       <c r="K15" s="16">
         <v>155</v>
       </c>
       <c r="L15" s="16">
         <v>68</v>
       </c>
       <c r="M15" s="16">
         <v>5</v>
       </c>
       <c r="N15" s="16">
         <f t="shared" si="7"/>
         <v>449</v>
       </c>
       <c r="O15" s="16">
         <v>87</v>
       </c>
       <c r="P15" s="16">
         <v>362</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="1"/>
         <v>260</v>
       </c>
       <c r="C16" s="9">
         <f t="shared" si="2"/>
         <v>22</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="3"/>
         <v>238</v>
       </c>
       <c r="E16" s="16">
         <f t="shared" si="4"/>
         <v>75</v>
       </c>
       <c r="F16" s="16">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="G16" s="16">
         <v>1</v>
@@ -13979,51 +15709,51 @@
       <c r="J16" s="16">
         <f t="shared" si="6"/>
         <v>74</v>
       </c>
       <c r="K16" s="16">
         <v>59</v>
       </c>
       <c r="L16" s="16">
         <v>15</v>
       </c>
       <c r="M16" s="16">
         <v>0</v>
       </c>
       <c r="N16" s="16">
         <f t="shared" si="7"/>
         <v>185</v>
       </c>
       <c r="O16" s="16">
         <v>21</v>
       </c>
       <c r="P16" s="16">
         <v>164</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="8">
         <f t="shared" si="1"/>
         <v>169</v>
       </c>
       <c r="C17" s="9">
         <f t="shared" si="2"/>
         <v>19</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="3"/>
         <v>150</v>
       </c>
       <c r="E17" s="16">
         <f t="shared" si="4"/>
         <v>60</v>
       </c>
       <c r="F17" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G17" s="16">
         <v>0</v>
@@ -14037,51 +15767,51 @@
       <c r="J17" s="16">
         <f t="shared" si="6"/>
         <v>60</v>
       </c>
       <c r="K17" s="16">
         <v>43</v>
       </c>
       <c r="L17" s="16">
         <v>17</v>
       </c>
       <c r="M17" s="16">
         <v>0</v>
       </c>
       <c r="N17" s="16">
         <f t="shared" si="7"/>
         <v>109</v>
       </c>
       <c r="O17" s="16">
         <v>19</v>
       </c>
       <c r="P17" s="16">
         <v>90</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="1"/>
         <v>178</v>
       </c>
       <c r="C18" s="9">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="3"/>
         <v>164</v>
       </c>
       <c r="E18" s="16">
         <f t="shared" si="4"/>
         <v>68</v>
       </c>
       <c r="F18" s="16">
         <f t="shared" si="5"/>
         <v>2</v>
       </c>
       <c r="G18" s="16">
         <v>2</v>
@@ -14095,51 +15825,51 @@
       <c r="J18" s="16">
         <f t="shared" si="6"/>
         <v>66</v>
       </c>
       <c r="K18" s="16">
         <v>57</v>
       </c>
       <c r="L18" s="16">
         <v>7</v>
       </c>
       <c r="M18" s="16">
         <v>2</v>
       </c>
       <c r="N18" s="16">
         <f t="shared" si="7"/>
         <v>110</v>
       </c>
       <c r="O18" s="16">
         <v>12</v>
       </c>
       <c r="P18" s="16">
         <v>98</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="1"/>
         <v>839</v>
       </c>
       <c r="C19" s="9">
         <f t="shared" si="2"/>
         <v>89</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="3"/>
         <v>750</v>
       </c>
       <c r="E19" s="16">
         <f t="shared" si="4"/>
         <v>191</v>
       </c>
       <c r="F19" s="16">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="G19" s="16">
         <v>1</v>
@@ -14153,51 +15883,51 @@
       <c r="J19" s="16">
         <f t="shared" si="6"/>
         <v>190</v>
       </c>
       <c r="K19" s="16">
         <v>129</v>
       </c>
       <c r="L19" s="16">
         <v>58</v>
       </c>
       <c r="M19" s="16">
         <v>3</v>
       </c>
       <c r="N19" s="16">
         <f t="shared" si="7"/>
         <v>648</v>
       </c>
       <c r="O19" s="16">
         <v>88</v>
       </c>
       <c r="P19" s="16">
         <v>560</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="1"/>
         <v>250</v>
       </c>
       <c r="C20" s="9">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="3"/>
         <v>240</v>
       </c>
       <c r="E20" s="16">
         <f t="shared" si="4"/>
         <v>108</v>
       </c>
       <c r="F20" s="16">
         <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="G20" s="16">
         <v>2</v>
@@ -14211,51 +15941,51 @@
       <c r="J20" s="16">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
       <c r="K20" s="16">
         <v>70</v>
       </c>
       <c r="L20" s="16">
         <v>33</v>
       </c>
       <c r="M20" s="16">
         <v>2</v>
       </c>
       <c r="N20" s="16">
         <f t="shared" si="7"/>
         <v>142</v>
       </c>
       <c r="O20" s="16">
         <v>7</v>
       </c>
       <c r="P20" s="16">
         <v>135</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="1"/>
         <v>238</v>
       </c>
       <c r="C21" s="9">
         <f t="shared" si="2"/>
         <v>8</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="3"/>
         <v>230</v>
       </c>
       <c r="E21" s="16">
         <f t="shared" si="4"/>
         <v>95</v>
       </c>
       <c r="F21" s="16">
         <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="G21" s="16">
         <v>3</v>
@@ -14269,51 +15999,51 @@
       <c r="J21" s="16">
         <f t="shared" si="6"/>
         <v>92</v>
       </c>
       <c r="K21" s="16">
         <v>73</v>
       </c>
       <c r="L21" s="16">
         <v>17</v>
       </c>
       <c r="M21" s="16">
         <v>2</v>
       </c>
       <c r="N21" s="16">
         <f t="shared" si="7"/>
         <v>143</v>
       </c>
       <c r="O21" s="16">
         <v>5</v>
       </c>
       <c r="P21" s="16">
         <v>138</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="1"/>
         <v>324</v>
       </c>
       <c r="C22" s="9">
         <f t="shared" si="2"/>
         <v>5</v>
       </c>
       <c r="D22" s="9">
         <f t="shared" si="3"/>
         <v>319</v>
       </c>
       <c r="E22" s="16">
         <f t="shared" si="4"/>
         <v>93</v>
       </c>
       <c r="F22" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G22" s="16">
         <v>0</v>
@@ -14327,51 +16057,51 @@
       <c r="J22" s="16">
         <f t="shared" si="6"/>
         <v>93</v>
       </c>
       <c r="K22" s="16">
         <v>73</v>
       </c>
       <c r="L22" s="16">
         <v>20</v>
       </c>
       <c r="M22" s="16">
         <v>0</v>
       </c>
       <c r="N22" s="16">
         <f t="shared" si="7"/>
         <v>231</v>
       </c>
       <c r="O22" s="16">
         <v>5</v>
       </c>
       <c r="P22" s="16">
         <v>226</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="1"/>
         <v>436</v>
       </c>
       <c r="C23" s="9">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="3"/>
         <v>422</v>
       </c>
       <c r="E23" s="16">
         <f t="shared" si="4"/>
         <v>146</v>
       </c>
       <c r="F23" s="16">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="G23" s="16">
         <v>1</v>
@@ -14385,51 +16115,51 @@
       <c r="J23" s="16">
         <f t="shared" si="6"/>
         <v>145</v>
       </c>
       <c r="K23" s="16">
         <v>95</v>
       </c>
       <c r="L23" s="16">
         <v>50</v>
       </c>
       <c r="M23" s="16">
         <v>0</v>
       </c>
       <c r="N23" s="16">
         <f t="shared" si="7"/>
         <v>290</v>
       </c>
       <c r="O23" s="16">
         <v>13</v>
       </c>
       <c r="P23" s="16">
         <v>277</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="1"/>
         <v>43</v>
       </c>
       <c r="C24" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="3"/>
         <v>43</v>
       </c>
       <c r="E24" s="16">
         <f t="shared" si="4"/>
         <v>13</v>
       </c>
       <c r="F24" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
@@ -14443,51 +16173,51 @@
       <c r="J24" s="16">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="K24" s="16">
         <v>10</v>
       </c>
       <c r="L24" s="16">
         <v>3</v>
       </c>
       <c r="M24" s="16">
         <v>0</v>
       </c>
       <c r="N24" s="16">
         <f t="shared" si="7"/>
         <v>30</v>
       </c>
       <c r="O24" s="16">
         <v>0</v>
       </c>
       <c r="P24" s="16">
         <v>30</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="1"/>
         <v>80</v>
       </c>
       <c r="C25" s="9">
         <f t="shared" si="2"/>
         <v>11</v>
       </c>
       <c r="D25" s="9">
         <f t="shared" si="3"/>
         <v>69</v>
       </c>
       <c r="E25" s="16">
         <f t="shared" si="4"/>
         <v>27</v>
       </c>
       <c r="F25" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G25" s="16">
         <v>0</v>
@@ -14501,51 +16231,51 @@
       <c r="J25" s="16">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="K25" s="16">
         <v>21</v>
       </c>
       <c r="L25" s="16">
         <v>6</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
         <f t="shared" si="7"/>
         <v>53</v>
       </c>
       <c r="O25" s="16">
         <v>11</v>
       </c>
       <c r="P25" s="16">
         <v>42</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <f t="shared" si="1"/>
         <v>71</v>
       </c>
       <c r="C26" s="9">
         <f t="shared" si="2"/>
         <v>6</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="3"/>
         <v>65</v>
       </c>
       <c r="E26" s="16">
         <f t="shared" si="4"/>
         <v>27</v>
       </c>
       <c r="F26" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G26" s="16">
         <v>0</v>
@@ -14559,51 +16289,51 @@
       <c r="J26" s="16">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="K26" s="16">
         <v>16</v>
       </c>
       <c r="L26" s="16">
         <v>10</v>
       </c>
       <c r="M26" s="16">
         <v>1</v>
       </c>
       <c r="N26" s="16">
         <f t="shared" si="7"/>
         <v>44</v>
       </c>
       <c r="O26" s="16">
         <v>6</v>
       </c>
       <c r="P26" s="16">
         <v>38</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8">
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <v>0</v>
@@ -14614,51 +16344,51 @@
       <c r="J27" s="16">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="10">
         <v>0</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="15">
         <v>0</v>
@@ -14669,237 +16399,237 @@
       <c r="J28" s="15">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K28" s="15">
         <v>0</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
       <c r="M28" s="15">
         <v>0</v>
       </c>
       <c r="N28" s="15">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
         <v>0</v>
       </c>
       <c r="Q28" s="2"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.94488188976377963" right="0.74803149606299213" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:R29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...13 lines deleted...]
-      <c r="P1" s="22"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="B2" s="22"/>
-[...13 lines deleted...]
-      <c r="P2" s="22"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f t="shared" ref="B6:P6" si="0">SUM(B7:B28)</f>
         <v>8255</v>
       </c>
       <c r="C6" s="7">
         <f t="shared" si="0"/>
         <v>520</v>
       </c>
       <c r="D6" s="7">
         <f t="shared" si="0"/>
         <v>7735</v>
       </c>
       <c r="E6" s="17">
         <f t="shared" si="0"/>
         <v>2755</v>
       </c>
       <c r="F6" s="17">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
       <c r="G6" s="17">
         <f t="shared" si="0"/>
@@ -14922,51 +16652,51 @@
         <v>1838</v>
       </c>
       <c r="L6" s="17">
         <f t="shared" si="0"/>
         <v>851</v>
       </c>
       <c r="M6" s="17">
         <f t="shared" si="0"/>
         <v>53</v>
       </c>
       <c r="N6" s="17">
         <f t="shared" si="0"/>
         <v>5500</v>
       </c>
       <c r="O6" s="17">
         <f t="shared" si="0"/>
         <v>507</v>
       </c>
       <c r="P6" s="17">
         <f t="shared" si="0"/>
         <v>4993</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <f t="shared" ref="B7:B26" si="1">C7+D7</f>
         <v>455</v>
       </c>
       <c r="C7" s="9">
         <f>F7+O7</f>
         <v>36</v>
       </c>
       <c r="D7" s="9">
         <f>J7+P7</f>
         <v>419</v>
       </c>
       <c r="E7" s="16">
         <f t="shared" ref="E7:E28" si="2">F7+J7</f>
         <v>146</v>
       </c>
       <c r="F7" s="16">
         <v>2</v>
       </c>
       <c r="G7" s="16">
         <v>1</v>
       </c>
@@ -14978,51 +16708,51 @@
       </c>
       <c r="J7" s="16">
         <v>144</v>
       </c>
       <c r="K7" s="16">
         <v>99</v>
       </c>
       <c r="L7" s="16">
         <v>44</v>
       </c>
       <c r="M7" s="16">
         <v>1</v>
       </c>
       <c r="N7" s="16">
         <f t="shared" ref="N7:N28" si="3">O7+P7</f>
         <v>309</v>
       </c>
       <c r="O7" s="16">
         <v>34</v>
       </c>
       <c r="P7" s="16">
         <v>275</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" si="1"/>
         <v>1031</v>
       </c>
       <c r="C8" s="9">
         <f t="shared" ref="C8:C26" si="4">F8+O8</f>
         <v>48</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" ref="D8:D26" si="5">J8+P8</f>
         <v>983</v>
       </c>
       <c r="E8" s="16">
         <f t="shared" si="2"/>
         <v>360</v>
       </c>
       <c r="F8" s="16">
         <v>0</v>
       </c>
       <c r="G8" s="16">
         <v>0</v>
       </c>
@@ -15034,51 +16764,51 @@
       </c>
       <c r="J8" s="16">
         <v>360</v>
       </c>
       <c r="K8" s="16">
         <v>240</v>
       </c>
       <c r="L8" s="16">
         <v>105</v>
       </c>
       <c r="M8" s="16">
         <v>15</v>
       </c>
       <c r="N8" s="16">
         <f t="shared" si="3"/>
         <v>671</v>
       </c>
       <c r="O8" s="16">
         <v>48</v>
       </c>
       <c r="P8" s="16">
         <v>623</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="1"/>
         <v>155</v>
       </c>
       <c r="C9" s="9">
         <f t="shared" si="4"/>
         <v>21</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="5"/>
         <v>134</v>
       </c>
       <c r="E9" s="16">
         <f t="shared" si="2"/>
         <v>49</v>
       </c>
       <c r="F9" s="16">
         <v>1</v>
       </c>
       <c r="G9" s="16">
         <v>1</v>
       </c>
@@ -15090,51 +16820,51 @@
       </c>
       <c r="J9" s="16">
         <v>48</v>
       </c>
       <c r="K9" s="16">
         <v>23</v>
       </c>
       <c r="L9" s="16">
         <v>22</v>
       </c>
       <c r="M9" s="16">
         <v>3</v>
       </c>
       <c r="N9" s="16">
         <f t="shared" si="3"/>
         <v>106</v>
       </c>
       <c r="O9" s="16">
         <v>20</v>
       </c>
       <c r="P9" s="16">
         <v>86</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" si="1"/>
         <v>120</v>
       </c>
       <c r="C10" s="9">
         <f t="shared" si="4"/>
         <v>13</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="5"/>
         <v>107</v>
       </c>
       <c r="E10" s="16">
         <f t="shared" si="2"/>
         <v>36</v>
       </c>
       <c r="F10" s="16">
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
       </c>
@@ -15146,51 +16876,51 @@
       </c>
       <c r="J10" s="16">
         <v>36</v>
       </c>
       <c r="K10" s="16">
         <v>19</v>
       </c>
       <c r="L10" s="16">
         <v>16</v>
       </c>
       <c r="M10" s="16">
         <v>1</v>
       </c>
       <c r="N10" s="16">
         <f t="shared" si="3"/>
         <v>84</v>
       </c>
       <c r="O10" s="16">
         <v>13</v>
       </c>
       <c r="P10" s="16">
         <v>71</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="1"/>
         <v>1255</v>
       </c>
       <c r="C11" s="9">
         <f t="shared" si="4"/>
         <v>55</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="5"/>
         <v>1200</v>
       </c>
       <c r="E11" s="16">
         <f t="shared" si="2"/>
         <v>400</v>
       </c>
       <c r="F11" s="16">
         <v>1</v>
       </c>
       <c r="G11" s="16">
         <v>1</v>
       </c>
@@ -15202,51 +16932,51 @@
       </c>
       <c r="J11" s="16">
         <v>399</v>
       </c>
       <c r="K11" s="16">
         <v>254</v>
       </c>
       <c r="L11" s="16">
         <v>139</v>
       </c>
       <c r="M11" s="16">
         <v>6</v>
       </c>
       <c r="N11" s="16">
         <f t="shared" si="3"/>
         <v>855</v>
       </c>
       <c r="O11" s="16">
         <v>54</v>
       </c>
       <c r="P11" s="16">
         <v>801</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="1"/>
         <v>1006</v>
       </c>
       <c r="C12" s="9">
         <f t="shared" si="4"/>
         <v>66</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="5"/>
         <v>940</v>
       </c>
       <c r="E12" s="16">
         <f t="shared" si="2"/>
         <v>284</v>
       </c>
       <c r="F12" s="16">
         <v>0</v>
       </c>
       <c r="G12" s="16">
         <v>0</v>
       </c>
@@ -15258,51 +16988,51 @@
       </c>
       <c r="J12" s="16">
         <v>284</v>
       </c>
       <c r="K12" s="16">
         <v>208</v>
       </c>
       <c r="L12" s="16">
         <v>69</v>
       </c>
       <c r="M12" s="16">
         <v>7</v>
       </c>
       <c r="N12" s="16">
         <f t="shared" si="3"/>
         <v>722</v>
       </c>
       <c r="O12" s="16">
         <v>66</v>
       </c>
       <c r="P12" s="16">
         <v>656</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="1"/>
         <v>339</v>
       </c>
       <c r="C13" s="9">
         <f t="shared" si="4"/>
         <v>20</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="5"/>
         <v>319</v>
       </c>
       <c r="E13" s="16">
         <f t="shared" si="2"/>
         <v>123</v>
       </c>
       <c r="F13" s="16">
         <v>2</v>
       </c>
       <c r="G13" s="16">
         <v>2</v>
       </c>
@@ -15314,51 +17044,51 @@
       </c>
       <c r="J13" s="16">
         <v>121</v>
       </c>
       <c r="K13" s="16">
         <v>85</v>
       </c>
       <c r="L13" s="16">
         <v>35</v>
       </c>
       <c r="M13" s="16">
         <v>1</v>
       </c>
       <c r="N13" s="16">
         <f t="shared" si="3"/>
         <v>216</v>
       </c>
       <c r="O13" s="16">
         <v>18</v>
       </c>
       <c r="P13" s="16">
         <v>198</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="1"/>
         <v>792</v>
       </c>
       <c r="C14" s="9">
         <f t="shared" si="4"/>
         <v>77</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="5"/>
         <v>715</v>
       </c>
       <c r="E14" s="16">
         <f t="shared" si="2"/>
         <v>343</v>
       </c>
       <c r="F14" s="16">
         <v>1</v>
       </c>
       <c r="G14" s="16">
         <v>1</v>
       </c>
@@ -15370,51 +17100,51 @@
       </c>
       <c r="J14" s="16">
         <v>342</v>
       </c>
       <c r="K14" s="16">
         <v>208</v>
       </c>
       <c r="L14" s="16">
         <v>129</v>
       </c>
       <c r="M14" s="16">
         <v>5</v>
       </c>
       <c r="N14" s="16">
         <f t="shared" si="3"/>
         <v>449</v>
       </c>
       <c r="O14" s="16">
         <v>76</v>
       </c>
       <c r="P14" s="16">
         <v>373</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="1"/>
         <v>648</v>
       </c>
       <c r="C15" s="9">
         <f t="shared" si="4"/>
         <v>28</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="5"/>
         <v>620</v>
       </c>
       <c r="E15" s="16">
         <f t="shared" si="2"/>
         <v>211</v>
       </c>
       <c r="F15" s="16">
         <v>1</v>
       </c>
       <c r="G15" s="16">
         <v>0</v>
       </c>
@@ -15426,51 +17156,51 @@
       </c>
       <c r="J15" s="16">
         <v>210</v>
       </c>
       <c r="K15" s="16">
         <v>143</v>
       </c>
       <c r="L15" s="16">
         <v>63</v>
       </c>
       <c r="M15" s="16">
         <v>4</v>
       </c>
       <c r="N15" s="16">
         <f t="shared" si="3"/>
         <v>437</v>
       </c>
       <c r="O15" s="16">
         <v>27</v>
       </c>
       <c r="P15" s="16">
         <v>410</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="1"/>
         <v>210</v>
       </c>
       <c r="C16" s="9">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="5"/>
         <v>194</v>
       </c>
       <c r="E16" s="16">
         <f t="shared" si="2"/>
         <v>63</v>
       </c>
       <c r="F16" s="16">
         <v>0</v>
       </c>
       <c r="G16" s="16">
         <v>0</v>
       </c>
@@ -15482,51 +17212,51 @@
       </c>
       <c r="J16" s="16">
         <v>63</v>
       </c>
       <c r="K16" s="16">
         <v>49</v>
       </c>
       <c r="L16" s="16">
         <v>14</v>
       </c>
       <c r="M16" s="16">
         <v>0</v>
       </c>
       <c r="N16" s="16">
         <f t="shared" si="3"/>
         <v>147</v>
       </c>
       <c r="O16" s="16">
         <v>16</v>
       </c>
       <c r="P16" s="16">
         <v>131</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="8">
         <f t="shared" si="1"/>
         <v>130</v>
       </c>
       <c r="C17" s="9">
         <f t="shared" si="4"/>
         <v>20</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="5"/>
         <v>110</v>
       </c>
       <c r="E17" s="16">
         <f t="shared" si="2"/>
         <v>47</v>
       </c>
       <c r="F17" s="16">
         <v>0</v>
       </c>
       <c r="G17" s="16">
         <v>0</v>
       </c>
@@ -15538,51 +17268,51 @@
       </c>
       <c r="J17" s="16">
         <v>47</v>
       </c>
       <c r="K17" s="16">
         <v>32</v>
       </c>
       <c r="L17" s="16">
         <v>15</v>
       </c>
       <c r="M17" s="16">
         <v>0</v>
       </c>
       <c r="N17" s="16">
         <f t="shared" si="3"/>
         <v>83</v>
       </c>
       <c r="O17" s="16">
         <v>20</v>
       </c>
       <c r="P17" s="16">
         <v>63</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="1"/>
         <v>145</v>
       </c>
       <c r="C18" s="9">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="5"/>
         <v>141</v>
       </c>
       <c r="E18" s="16">
         <f t="shared" si="2"/>
         <v>62</v>
       </c>
       <c r="F18" s="16">
         <v>0</v>
       </c>
       <c r="G18" s="16">
         <v>0</v>
       </c>
@@ -15594,51 +17324,51 @@
       </c>
       <c r="J18" s="16">
         <v>62</v>
       </c>
       <c r="K18" s="16">
         <v>53</v>
       </c>
       <c r="L18" s="16">
         <v>8</v>
       </c>
       <c r="M18" s="16">
         <v>1</v>
       </c>
       <c r="N18" s="16">
         <f t="shared" si="3"/>
         <v>83</v>
       </c>
       <c r="O18" s="16">
         <v>4</v>
       </c>
       <c r="P18" s="16">
         <v>79</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="1"/>
         <v>649</v>
       </c>
       <c r="C19" s="9">
         <f t="shared" si="4"/>
         <v>58</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="5"/>
         <v>591</v>
       </c>
       <c r="E19" s="16">
         <f t="shared" si="2"/>
         <v>180</v>
       </c>
       <c r="F19" s="16">
         <v>0</v>
       </c>
       <c r="G19" s="16">
         <v>0</v>
       </c>
@@ -15650,51 +17380,51 @@
       </c>
       <c r="J19" s="16">
         <v>180</v>
       </c>
       <c r="K19" s="16">
         <v>121</v>
       </c>
       <c r="L19" s="16">
         <v>55</v>
       </c>
       <c r="M19" s="16">
         <v>4</v>
       </c>
       <c r="N19" s="16">
         <f t="shared" si="3"/>
         <v>469</v>
       </c>
       <c r="O19" s="16">
         <v>58</v>
       </c>
       <c r="P19" s="16">
         <v>411</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="1"/>
         <v>294</v>
       </c>
       <c r="C20" s="9">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="5"/>
         <v>285</v>
       </c>
       <c r="E20" s="16">
         <f t="shared" si="2"/>
         <v>93</v>
       </c>
       <c r="F20" s="16">
         <v>2</v>
       </c>
       <c r="G20" s="16">
         <v>1</v>
       </c>
@@ -15706,51 +17436,51 @@
       </c>
       <c r="J20" s="16">
         <v>91</v>
       </c>
       <c r="K20" s="16">
         <v>56</v>
       </c>
       <c r="L20" s="16">
         <v>34</v>
       </c>
       <c r="M20" s="16">
         <v>1</v>
       </c>
       <c r="N20" s="16">
         <f t="shared" si="3"/>
         <v>201</v>
       </c>
       <c r="O20" s="16">
         <v>7</v>
       </c>
       <c r="P20" s="16">
         <v>194</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="1"/>
         <v>275</v>
       </c>
       <c r="C21" s="9">
         <f t="shared" si="4"/>
         <v>13</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="5"/>
         <v>262</v>
       </c>
       <c r="E21" s="16">
         <f t="shared" si="2"/>
         <v>89</v>
       </c>
       <c r="F21" s="16">
         <v>2</v>
       </c>
       <c r="G21" s="16">
         <v>2</v>
       </c>
@@ -15762,51 +17492,51 @@
       </c>
       <c r="J21" s="16">
         <v>87</v>
       </c>
       <c r="K21" s="16">
         <v>65</v>
       </c>
       <c r="L21" s="16">
         <v>21</v>
       </c>
       <c r="M21" s="16">
         <v>1</v>
       </c>
       <c r="N21" s="16">
         <f t="shared" si="3"/>
         <v>186</v>
       </c>
       <c r="O21" s="16">
         <v>11</v>
       </c>
       <c r="P21" s="16">
         <v>175</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="1"/>
         <v>188</v>
       </c>
       <c r="C22" s="9">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="D22" s="9">
         <f t="shared" si="5"/>
         <v>183</v>
       </c>
       <c r="E22" s="16">
         <f t="shared" si="2"/>
         <v>78</v>
       </c>
       <c r="F22" s="16">
         <v>0</v>
       </c>
       <c r="G22" s="16">
         <v>0</v>
       </c>
@@ -15818,51 +17548,51 @@
       </c>
       <c r="J22" s="16">
         <v>78</v>
       </c>
       <c r="K22" s="16">
         <v>58</v>
       </c>
       <c r="L22" s="16">
         <v>19</v>
       </c>
       <c r="M22" s="16">
         <v>1</v>
       </c>
       <c r="N22" s="16">
         <f t="shared" si="3"/>
         <v>110</v>
       </c>
       <c r="O22" s="16">
         <v>5</v>
       </c>
       <c r="P22" s="16">
         <v>105</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="1"/>
         <v>339</v>
       </c>
       <c r="C23" s="9">
         <f t="shared" si="4"/>
         <v>14</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="5"/>
         <v>325</v>
       </c>
       <c r="E23" s="16">
         <f t="shared" si="2"/>
         <v>119</v>
       </c>
       <c r="F23" s="16">
         <v>1</v>
       </c>
       <c r="G23" s="16">
         <v>1</v>
       </c>
@@ -15874,51 +17604,51 @@
       </c>
       <c r="J23" s="16">
         <v>118</v>
       </c>
       <c r="K23" s="16">
         <v>75</v>
       </c>
       <c r="L23" s="16">
         <v>42</v>
       </c>
       <c r="M23" s="16">
         <v>1</v>
       </c>
       <c r="N23" s="16">
         <f t="shared" si="3"/>
         <v>220</v>
       </c>
       <c r="O23" s="16">
         <v>13</v>
       </c>
       <c r="P23" s="16">
         <v>207</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="1"/>
         <v>44</v>
       </c>
       <c r="C24" s="9">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="5"/>
         <v>44</v>
       </c>
       <c r="E24" s="16">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
       <c r="F24" s="16">
         <v>0</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
       </c>
@@ -15930,51 +17660,51 @@
       </c>
       <c r="J24" s="16">
         <v>14</v>
       </c>
       <c r="K24" s="16">
         <v>11</v>
       </c>
       <c r="L24" s="16">
         <v>3</v>
       </c>
       <c r="M24" s="16">
         <v>0</v>
       </c>
       <c r="N24" s="16">
         <f t="shared" si="3"/>
         <v>30</v>
       </c>
       <c r="O24" s="16">
         <v>0</v>
       </c>
       <c r="P24" s="16">
         <v>30</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="1"/>
         <v>93</v>
       </c>
       <c r="C25" s="9">
         <f t="shared" si="4"/>
         <v>13</v>
       </c>
       <c r="D25" s="9">
         <f t="shared" si="5"/>
         <v>80</v>
       </c>
       <c r="E25" s="16">
         <f t="shared" si="2"/>
         <v>28</v>
       </c>
       <c r="F25" s="16">
         <v>0</v>
       </c>
       <c r="G25" s="16">
         <v>0</v>
       </c>
@@ -15986,51 +17716,51 @@
       </c>
       <c r="J25" s="16">
         <v>28</v>
       </c>
       <c r="K25" s="16">
         <v>18</v>
       </c>
       <c r="L25" s="16">
         <v>10</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
         <f t="shared" si="3"/>
         <v>65</v>
       </c>
       <c r="O25" s="16">
         <v>13</v>
       </c>
       <c r="P25" s="16">
         <v>52</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <f t="shared" si="1"/>
         <v>87</v>
       </c>
       <c r="C26" s="9">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="5"/>
         <v>83</v>
       </c>
       <c r="E26" s="16">
         <f t="shared" si="2"/>
         <v>30</v>
       </c>
       <c r="F26" s="16">
         <v>0</v>
       </c>
       <c r="G26" s="16">
         <v>0</v>
       </c>
@@ -16042,51 +17772,51 @@
       </c>
       <c r="J26" s="16">
         <v>30</v>
       </c>
       <c r="K26" s="16">
         <v>21</v>
       </c>
       <c r="L26" s="16">
         <v>8</v>
       </c>
       <c r="M26" s="16">
         <v>1</v>
       </c>
       <c r="N26" s="16">
         <f t="shared" si="3"/>
         <v>57</v>
       </c>
       <c r="O26" s="16">
         <v>4</v>
       </c>
       <c r="P26" s="16">
         <v>53</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="8">
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <v>0</v>
       </c>
@@ -16095,51 +17825,51 @@
       </c>
       <c r="J27" s="16">
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="10">
         <v>0</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="15">
         <v>0</v>
       </c>
@@ -16148,237 +17878,237 @@
       </c>
       <c r="J28" s="15">
         <v>0</v>
       </c>
       <c r="K28" s="15">
         <v>0</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
       <c r="M28" s="15">
         <v>0</v>
       </c>
       <c r="N28" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
         <v>0</v>
       </c>
       <c r="Q28" s="2"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:R32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-[...17 lines deleted...]
-      <c r="P1" s="22"/>
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="B2" s="22"/>
-[...13 lines deleted...]
-      <c r="P2" s="22"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f>SUM(B7:B31)</f>
         <v>7601</v>
       </c>
       <c r="C6" s="7">
         <f>SUM(C7:C31)</f>
         <v>463</v>
       </c>
       <c r="D6" s="7">
         <f>SUM(D7:D31)</f>
         <v>7138</v>
       </c>
       <c r="E6" s="17">
         <f>SUM(E7:E31)</f>
         <v>2487</v>
       </c>
       <c r="F6" s="17">
         <f>SUM(G6:I6)</f>
         <v>12</v>
       </c>
       <c r="G6" s="17">
         <v>10</v>
@@ -16396,51 +18126,51 @@
       <c r="K6" s="17">
         <v>1701</v>
       </c>
       <c r="L6" s="17">
         <v>735</v>
       </c>
       <c r="M6" s="17">
         <f>SUM(M7:M31)</f>
         <v>39</v>
       </c>
       <c r="N6" s="17">
         <f>SUM(N7:N31)</f>
         <v>5114</v>
       </c>
       <c r="O6" s="17">
         <f>SUM(O7:O31)</f>
         <v>451</v>
       </c>
       <c r="P6" s="17">
         <f>SUM(P7:P31)</f>
         <v>4663</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <f>C7+D7</f>
         <v>410</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:C31" si="0">F7+O7</f>
         <v>25</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" ref="D7:D31" si="1">J7+P7</f>
         <v>385</v>
       </c>
       <c r="E7" s="16">
         <f t="shared" ref="E7:E31" si="2">F7+J7</f>
         <v>134</v>
       </c>
       <c r="F7" s="16">
         <f>SUM(G7:I7)</f>
         <v>0</v>
       </c>
       <c r="G7" s="16">
         <v>0</v>
@@ -16454,51 +18184,51 @@
       <c r="J7" s="16">
         <f>SUM(K7:M7)</f>
         <v>134</v>
       </c>
       <c r="K7" s="16">
         <v>91</v>
       </c>
       <c r="L7" s="16">
         <v>43</v>
       </c>
       <c r="M7" s="16">
         <v>0</v>
       </c>
       <c r="N7" s="16">
         <f>O7+P7</f>
         <v>276</v>
       </c>
       <c r="O7" s="16">
         <v>25</v>
       </c>
       <c r="P7" s="16">
         <v>251</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <f>C8+D8</f>
         <v>491</v>
       </c>
       <c r="C8" s="9">
         <f t="shared" si="0"/>
         <v>26</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" si="1"/>
         <v>465</v>
       </c>
       <c r="E8" s="16">
         <f t="shared" si="2"/>
         <v>199</v>
       </c>
       <c r="F8" s="16">
         <f t="shared" ref="F8:F31" si="3">SUM(G8:I8)</f>
         <v>0</v>
       </c>
       <c r="G8" s="16">
         <v>0</v>
@@ -16512,51 +18242,51 @@
       <c r="J8" s="16">
         <f t="shared" ref="J8:J31" si="4">SUM(K8:M8)</f>
         <v>199</v>
       </c>
       <c r="K8" s="16">
         <v>134</v>
       </c>
       <c r="L8" s="16">
         <v>57</v>
       </c>
       <c r="M8" s="16">
         <v>8</v>
       </c>
       <c r="N8" s="16">
         <f t="shared" ref="N8:N31" si="5">O8+P8</f>
         <v>292</v>
       </c>
       <c r="O8" s="16">
         <v>26</v>
       </c>
       <c r="P8" s="16">
         <v>266</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <f>C9+D9</f>
         <v>117</v>
       </c>
       <c r="C9" s="9">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="1"/>
         <v>110</v>
       </c>
       <c r="E9" s="16">
         <f t="shared" si="2"/>
         <v>43</v>
       </c>
       <c r="F9" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G9" s="16">
         <v>0</v>
@@ -16570,51 +18300,51 @@
       <c r="J9" s="16">
         <f t="shared" si="4"/>
         <v>43</v>
       </c>
       <c r="K9" s="16">
         <v>20</v>
       </c>
       <c r="L9" s="16">
         <v>20</v>
       </c>
       <c r="M9" s="16">
         <v>3</v>
       </c>
       <c r="N9" s="16">
         <f t="shared" si="5"/>
         <v>74</v>
       </c>
       <c r="O9" s="16">
         <v>7</v>
       </c>
       <c r="P9" s="16">
         <v>67</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" ref="B10:B31" si="6">C10+D10</f>
         <v>111</v>
       </c>
       <c r="C10" s="9">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="E10" s="16">
         <f t="shared" si="2"/>
         <v>35</v>
       </c>
       <c r="F10" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
@@ -16628,51 +18358,51 @@
       <c r="J10" s="16">
         <f t="shared" si="4"/>
         <v>35</v>
       </c>
       <c r="K10" s="16">
         <v>22</v>
       </c>
       <c r="L10" s="16">
         <v>13</v>
       </c>
       <c r="M10" s="16">
         <v>0</v>
       </c>
       <c r="N10" s="16">
         <f t="shared" si="5"/>
         <v>76</v>
       </c>
       <c r="O10" s="16">
         <v>11</v>
       </c>
       <c r="P10" s="16">
         <v>65</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="6"/>
         <v>639</v>
       </c>
       <c r="C11" s="9">
         <f t="shared" si="0"/>
         <v>27</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="1"/>
         <v>612</v>
       </c>
       <c r="E11" s="16">
         <f t="shared" si="2"/>
         <v>186</v>
       </c>
       <c r="F11" s="16">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G11" s="16">
         <v>1</v>
@@ -16686,51 +18416,51 @@
       <c r="J11" s="16">
         <f t="shared" si="4"/>
         <v>185</v>
       </c>
       <c r="K11" s="16">
         <v>118</v>
       </c>
       <c r="L11" s="16">
         <v>66</v>
       </c>
       <c r="M11" s="16">
         <v>1</v>
       </c>
       <c r="N11" s="16">
         <f t="shared" si="5"/>
         <v>453</v>
       </c>
       <c r="O11" s="16">
         <v>26</v>
       </c>
       <c r="P11" s="16">
         <v>427</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="6"/>
         <v>234</v>
       </c>
       <c r="C12" s="9">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="1"/>
         <v>223</v>
       </c>
       <c r="E12" s="16">
         <f t="shared" si="2"/>
         <v>99</v>
       </c>
       <c r="F12" s="16">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G12" s="16">
         <v>1</v>
@@ -16744,51 +18474,51 @@
       <c r="J12" s="16">
         <f t="shared" si="4"/>
         <v>98</v>
       </c>
       <c r="K12" s="16">
         <v>74</v>
       </c>
       <c r="L12" s="16">
         <v>21</v>
       </c>
       <c r="M12" s="16">
         <v>3</v>
       </c>
       <c r="N12" s="16">
         <f t="shared" si="5"/>
         <v>135</v>
       </c>
       <c r="O12" s="16">
         <v>10</v>
       </c>
       <c r="P12" s="16">
         <v>125</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="6"/>
         <v>376</v>
       </c>
       <c r="C13" s="9">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="1"/>
         <v>363</v>
       </c>
       <c r="E13" s="16">
         <f t="shared" si="2"/>
         <v>119</v>
       </c>
       <c r="F13" s="16">
         <f t="shared" si="3"/>
         <v>2</v>
       </c>
       <c r="G13" s="16">
         <v>2</v>
@@ -16802,51 +18532,51 @@
       <c r="J13" s="16">
         <f t="shared" si="4"/>
         <v>117</v>
       </c>
       <c r="K13" s="16">
         <v>84</v>
       </c>
       <c r="L13" s="16">
         <v>31</v>
       </c>
       <c r="M13" s="16">
         <v>2</v>
       </c>
       <c r="N13" s="16">
         <f t="shared" si="5"/>
         <v>257</v>
       </c>
       <c r="O13" s="16">
         <v>11</v>
       </c>
       <c r="P13" s="16">
         <v>246</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="6"/>
         <v>685</v>
       </c>
       <c r="C14" s="9">
         <f t="shared" si="0"/>
         <v>74</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="1"/>
         <v>611</v>
       </c>
       <c r="E14" s="16">
         <f t="shared" si="2"/>
         <v>258</v>
       </c>
       <c r="F14" s="16">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G14" s="16">
         <v>1</v>
@@ -16860,51 +18590,51 @@
       <c r="J14" s="16">
         <f t="shared" si="4"/>
         <v>257</v>
       </c>
       <c r="K14" s="16">
         <v>164</v>
       </c>
       <c r="L14" s="16">
         <v>90</v>
       </c>
       <c r="M14" s="16">
         <v>3</v>
       </c>
       <c r="N14" s="16">
         <f t="shared" si="5"/>
         <v>427</v>
       </c>
       <c r="O14" s="16">
         <v>73</v>
       </c>
       <c r="P14" s="16">
         <v>354</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="6"/>
         <v>594</v>
       </c>
       <c r="C15" s="9">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="1"/>
         <v>569</v>
       </c>
       <c r="E15" s="16">
         <f t="shared" si="2"/>
         <v>179</v>
       </c>
       <c r="F15" s="16">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G15" s="16">
         <v>0</v>
@@ -16918,51 +18648,51 @@
       <c r="J15" s="16">
         <f t="shared" si="4"/>
         <v>178</v>
       </c>
       <c r="K15" s="16">
         <v>125</v>
       </c>
       <c r="L15" s="16">
         <v>51</v>
       </c>
       <c r="M15" s="16">
         <v>2</v>
       </c>
       <c r="N15" s="16">
         <f t="shared" si="5"/>
         <v>415</v>
       </c>
       <c r="O15" s="16">
         <v>24</v>
       </c>
       <c r="P15" s="16">
         <v>391</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="6"/>
         <v>172</v>
       </c>
       <c r="C16" s="9">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="1"/>
         <v>159</v>
       </c>
       <c r="E16" s="16">
         <f t="shared" si="2"/>
         <v>59</v>
       </c>
       <c r="F16" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G16" s="16">
         <v>0</v>
@@ -16976,51 +18706,51 @@
       <c r="J16" s="16">
         <f t="shared" si="4"/>
         <v>59</v>
       </c>
       <c r="K16" s="16">
         <v>49</v>
       </c>
       <c r="L16" s="16">
         <v>10</v>
       </c>
       <c r="M16" s="16">
         <v>0</v>
       </c>
       <c r="N16" s="16">
         <f t="shared" si="5"/>
         <v>113</v>
       </c>
       <c r="O16" s="16">
         <v>13</v>
       </c>
       <c r="P16" s="16">
         <v>100</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
         <f t="shared" si="6"/>
         <v>136</v>
       </c>
       <c r="C17" s="9">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="1"/>
         <v>130</v>
       </c>
       <c r="E17" s="16">
         <f t="shared" si="2"/>
         <v>48</v>
       </c>
       <c r="F17" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G17" s="16">
         <v>0</v>
@@ -17034,51 +18764,51 @@
       <c r="J17" s="16">
         <f t="shared" si="4"/>
         <v>48</v>
       </c>
       <c r="K17" s="16">
         <v>32</v>
       </c>
       <c r="L17" s="16">
         <v>16</v>
       </c>
       <c r="M17" s="16">
         <v>0</v>
       </c>
       <c r="N17" s="16">
         <f t="shared" si="5"/>
         <v>88</v>
       </c>
       <c r="O17" s="16">
         <v>6</v>
       </c>
       <c r="P17" s="16">
         <v>82</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="6"/>
         <v>161</v>
       </c>
       <c r="C18" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="1"/>
         <v>161</v>
       </c>
       <c r="E18" s="16">
         <f t="shared" si="2"/>
         <v>58</v>
       </c>
       <c r="F18" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G18" s="16">
         <v>0</v>
@@ -17092,51 +18822,51 @@
       <c r="J18" s="16">
         <f t="shared" si="4"/>
         <v>58</v>
       </c>
       <c r="K18" s="16">
         <v>48</v>
       </c>
       <c r="L18" s="16">
         <v>9</v>
       </c>
       <c r="M18" s="16">
         <v>1</v>
       </c>
       <c r="N18" s="16">
         <f t="shared" si="5"/>
         <v>103</v>
       </c>
       <c r="O18" s="16">
         <v>0</v>
       </c>
       <c r="P18" s="16">
         <v>103</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="6"/>
         <v>580</v>
       </c>
       <c r="C19" s="9">
         <f t="shared" si="0"/>
         <v>27</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="1"/>
         <v>553</v>
       </c>
       <c r="E19" s="16">
         <f t="shared" si="2"/>
         <v>192</v>
       </c>
       <c r="F19" s="16">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G19" s="16">
         <v>1</v>
@@ -17150,51 +18880,51 @@
       <c r="J19" s="16">
         <f t="shared" si="4"/>
         <v>191</v>
       </c>
       <c r="K19" s="16">
         <v>125</v>
       </c>
       <c r="L19" s="16">
         <v>63</v>
       </c>
       <c r="M19" s="16">
         <v>3</v>
       </c>
       <c r="N19" s="16">
         <f t="shared" si="5"/>
         <v>388</v>
       </c>
       <c r="O19" s="16">
         <v>26</v>
       </c>
       <c r="P19" s="16">
         <v>362</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="6"/>
         <v>603</v>
       </c>
       <c r="C20" s="9">
         <f t="shared" si="0"/>
         <v>67</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="1"/>
         <v>536</v>
       </c>
       <c r="E20" s="16">
         <f t="shared" si="2"/>
         <v>169</v>
       </c>
       <c r="F20" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G20" s="16">
         <v>0</v>
@@ -17208,51 +18938,51 @@
       <c r="J20" s="16">
         <f t="shared" si="4"/>
         <v>169</v>
       </c>
       <c r="K20" s="16">
         <v>118</v>
       </c>
       <c r="L20" s="16">
         <v>48</v>
       </c>
       <c r="M20" s="16">
         <v>3</v>
       </c>
       <c r="N20" s="16">
         <f t="shared" si="5"/>
         <v>434</v>
       </c>
       <c r="O20" s="16">
         <v>67</v>
       </c>
       <c r="P20" s="16">
         <v>367</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="6"/>
         <v>288</v>
       </c>
       <c r="C21" s="9">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="1"/>
         <v>280</v>
       </c>
       <c r="E21" s="16">
         <f t="shared" si="2"/>
         <v>94</v>
       </c>
       <c r="F21" s="16">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G21" s="16">
         <v>0</v>
@@ -17266,51 +18996,51 @@
       <c r="J21" s="16">
         <f t="shared" si="4"/>
         <v>93</v>
       </c>
       <c r="K21" s="16">
         <v>65</v>
       </c>
       <c r="L21" s="16">
         <v>27</v>
       </c>
       <c r="M21" s="16">
         <v>1</v>
       </c>
       <c r="N21" s="16">
         <f t="shared" si="5"/>
         <v>194</v>
       </c>
       <c r="O21" s="16">
         <v>7</v>
       </c>
       <c r="P21" s="16">
         <v>187</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="6"/>
         <v>254</v>
       </c>
       <c r="C22" s="9">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
       <c r="D22" s="9">
         <f t="shared" si="1"/>
         <v>240</v>
       </c>
       <c r="E22" s="16">
         <f t="shared" si="2"/>
         <v>81</v>
       </c>
       <c r="F22" s="16">
         <f t="shared" si="3"/>
         <v>2</v>
       </c>
       <c r="G22" s="16">
         <v>2</v>
@@ -17324,51 +19054,51 @@
       <c r="J22" s="16">
         <f t="shared" si="4"/>
         <v>79</v>
       </c>
       <c r="K22" s="16">
         <v>66</v>
       </c>
       <c r="L22" s="16">
         <v>13</v>
       </c>
       <c r="M22" s="16">
         <v>0</v>
       </c>
       <c r="N22" s="16">
         <f t="shared" si="5"/>
         <v>173</v>
       </c>
       <c r="O22" s="16">
         <v>12</v>
       </c>
       <c r="P22" s="16">
         <v>161</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="6"/>
         <v>208</v>
       </c>
       <c r="C23" s="9">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="1"/>
         <v>200</v>
       </c>
       <c r="E23" s="16">
         <f t="shared" si="2"/>
         <v>66</v>
       </c>
       <c r="F23" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G23" s="16">
         <v>0</v>
@@ -17382,51 +19112,51 @@
       <c r="J23" s="16">
         <f t="shared" si="4"/>
         <v>66</v>
       </c>
       <c r="K23" s="16">
         <v>47</v>
       </c>
       <c r="L23" s="16">
         <v>19</v>
       </c>
       <c r="M23" s="16">
         <v>0</v>
       </c>
       <c r="N23" s="16">
         <f t="shared" si="5"/>
         <v>142</v>
       </c>
       <c r="O23" s="16">
         <v>8</v>
       </c>
       <c r="P23" s="16">
         <v>134</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="6"/>
         <v>484</v>
       </c>
       <c r="C24" s="9">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="1"/>
         <v>454</v>
       </c>
       <c r="E24" s="16">
         <f t="shared" si="2"/>
         <v>158</v>
       </c>
       <c r="F24" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
@@ -17440,51 +19170,51 @@
       <c r="J24" s="16">
         <f t="shared" si="4"/>
         <v>158</v>
       </c>
       <c r="K24" s="16">
         <v>112</v>
       </c>
       <c r="L24" s="16">
         <v>43</v>
       </c>
       <c r="M24" s="16">
         <v>3</v>
       </c>
       <c r="N24" s="16">
         <f t="shared" si="5"/>
         <v>326</v>
       </c>
       <c r="O24" s="16">
         <v>30</v>
       </c>
       <c r="P24" s="16">
         <v>296</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>142</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="6"/>
         <v>468</v>
       </c>
       <c r="C25" s="9">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
       <c r="D25" s="9">
         <f t="shared" si="1"/>
         <v>454</v>
       </c>
       <c r="E25" s="16">
         <f t="shared" si="2"/>
         <v>152</v>
       </c>
       <c r="F25" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G25" s="16">
         <v>0</v>
@@ -17498,51 +19228,51 @@
       <c r="J25" s="16">
         <f t="shared" si="4"/>
         <v>152</v>
       </c>
       <c r="K25" s="16">
         <v>97</v>
       </c>
       <c r="L25" s="16">
         <v>50</v>
       </c>
       <c r="M25" s="16">
         <v>5</v>
       </c>
       <c r="N25" s="16">
         <f t="shared" si="5"/>
         <v>316</v>
       </c>
       <c r="O25" s="16">
         <v>14</v>
       </c>
       <c r="P25" s="16">
         <v>302</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="8">
         <f t="shared" si="6"/>
         <v>296</v>
       </c>
       <c r="C26" s="9">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="1"/>
         <v>285</v>
       </c>
       <c r="E26" s="16">
         <f t="shared" si="2"/>
         <v>94</v>
       </c>
       <c r="F26" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G26" s="16">
         <v>0</v>
@@ -17556,51 +19286,51 @@
       <c r="J26" s="16">
         <f t="shared" si="4"/>
         <v>94</v>
       </c>
       <c r="K26" s="16">
         <v>63</v>
       </c>
       <c r="L26" s="16">
         <v>30</v>
       </c>
       <c r="M26" s="16">
         <v>1</v>
       </c>
       <c r="N26" s="16">
         <f t="shared" si="5"/>
         <v>202</v>
       </c>
       <c r="O26" s="16">
         <v>11</v>
       </c>
       <c r="P26" s="16">
         <v>191</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="8">
         <f t="shared" si="6"/>
         <v>37</v>
       </c>
       <c r="C27" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <f t="shared" si="1"/>
         <v>37</v>
       </c>
       <c r="E27" s="16">
         <f t="shared" si="2"/>
         <v>12</v>
       </c>
       <c r="F27" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
@@ -17614,51 +19344,51 @@
       <c r="J27" s="16">
         <f t="shared" si="4"/>
         <v>12</v>
       </c>
       <c r="K27" s="16">
         <v>9</v>
       </c>
       <c r="L27" s="16">
         <v>3</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
         <f t="shared" si="5"/>
         <v>25</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>25</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="10">
         <f t="shared" si="6"/>
         <v>168</v>
       </c>
       <c r="C28" s="11">
         <f t="shared" si="0"/>
         <v>43</v>
       </c>
       <c r="D28" s="11">
         <f t="shared" si="1"/>
         <v>125</v>
       </c>
       <c r="E28" s="15">
         <f t="shared" si="2"/>
         <v>25</v>
       </c>
       <c r="F28" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
@@ -17672,51 +19402,51 @@
       <c r="J28" s="15">
         <f t="shared" si="4"/>
         <v>25</v>
       </c>
       <c r="K28" s="15">
         <v>19</v>
       </c>
       <c r="L28" s="15">
         <v>6</v>
       </c>
       <c r="M28" s="15">
         <v>0</v>
       </c>
       <c r="N28" s="15">
         <f t="shared" si="5"/>
         <v>143</v>
       </c>
       <c r="O28" s="15">
         <v>43</v>
       </c>
       <c r="P28" s="15">
         <v>100</v>
       </c>
       <c r="Q28" s="2"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29">
         <f t="shared" si="6"/>
         <v>89</v>
       </c>
       <c r="C29">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="D29">
         <f t="shared" si="1"/>
         <v>86</v>
       </c>
       <c r="E29">
         <f t="shared" si="2"/>
         <v>27</v>
       </c>
       <c r="F29">
         <f t="shared" si="3"/>
         <v>2</v>
       </c>
       <c r="G29">
         <v>2</v>
@@ -17729,51 +19459,51 @@
       </c>
       <c r="J29">
         <f t="shared" si="4"/>
         <v>25</v>
       </c>
       <c r="K29">
         <v>19</v>
       </c>
       <c r="L29">
         <v>6</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
       <c r="N29">
         <f t="shared" si="5"/>
         <v>62</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="P29">
         <v>61</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>24</v>
       </c>
       <c r="B30">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="C30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F30">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
@@ -17786,51 +19516,51 @@
       </c>
       <c r="J30">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
       <c r="N30">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O30">
         <v>0</v>
       </c>
       <c r="P30">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="C31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F31">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
@@ -17843,7775 +19573,9309 @@
       </c>
       <c r="J31">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
         <v>0</v>
       </c>
       <c r="N31">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O31">
         <v>0</v>
       </c>
       <c r="P31">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1563589-2349-4C06-9F39-9A0083FC5121}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73B93D45-8341-4DC8-A2D6-24DA1A99AB4A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q29"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="9.6640625" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" customWidth="1"/>
+    <col min="8" max="16" width="9.6640625" customWidth="1"/>
+    <col min="17" max="17" width="9.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:17" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...36 lines deleted...]
-      <c r="A3" s="26" t="s">
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="30"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...7 lines deleted...]
-      <c r="N3" s="41" t="s">
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="O3" s="41"/>
-[...5 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
-[...5 lines deleted...]
-      <c r="F5" s="5" t="s">
+    <row r="5" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="20" t="s">
         <v>154</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="20" t="s">
         <v>155</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="20" t="s">
         <v>156</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="I5" s="20" t="s">
         <v>157</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="J5" s="20" t="s">
         <v>154</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="K5" s="20" t="s">
         <v>155</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="L5" s="20" t="s">
         <v>156</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="M5" s="20" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
+      <c r="P5" s="25"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A6" s="18" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f>SUM(C6:D6)</f>
-        <v>18258</v>
+        <v>17906</v>
       </c>
       <c r="C6" s="7">
         <f>F6+O6</f>
-        <v>2354</v>
+        <v>2238</v>
       </c>
       <c r="D6" s="7">
         <f>J6+P6</f>
-        <v>15904</v>
+        <v>15668</v>
       </c>
       <c r="E6" s="17">
-        <f t="shared" ref="E6:E28" si="0">SUM(J6,F6)</f>
-        <v>4621</v>
+        <f>SUM(J6,F6)</f>
+        <v>4496</v>
       </c>
       <c r="F6" s="17">
-        <f t="shared" ref="F6:F28" si="1">SUM(G6:I6)</f>
-        <v>239</v>
+        <f>SUM(G6:I6)</f>
+        <v>252</v>
       </c>
       <c r="G6" s="17">
         <f>SUM(G7:G28)</f>
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="H6" s="17">
         <f>SUM(H7:H28)</f>
         <v>34</v>
       </c>
       <c r="I6" s="17">
         <f>SUM(I7:I28)</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J6" s="17">
-        <f t="shared" ref="J6:J28" si="2">SUM(K6:M6)</f>
-        <v>4382</v>
+        <f>SUM(K6:M6)</f>
+        <v>4244</v>
       </c>
       <c r="K6" s="17">
         <f>SUM(K7:K28)</f>
-        <v>2108</v>
+        <v>1841</v>
       </c>
       <c r="L6" s="17">
         <f>SUM(L7:L28)</f>
-        <v>1969</v>
+        <v>2040</v>
       </c>
       <c r="M6" s="17">
         <f>SUM(M7:M28)</f>
-        <v>305</v>
+        <v>363</v>
       </c>
       <c r="N6" s="17">
-        <f t="shared" ref="N6:N28" si="3">SUM(O6:P6)</f>
-        <v>13637</v>
+        <f>SUM(O6:P6)</f>
+        <v>13410</v>
       </c>
       <c r="O6" s="17">
         <f>SUM(O7:O28)</f>
-        <v>2115</v>
+        <v>1986</v>
       </c>
       <c r="P6" s="17">
         <f>SUM(P7:P28)</f>
-        <v>11522</v>
+        <v>11424</v>
       </c>
       <c r="Q6" s="16"/>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="8">
-        <f>SUM(C7:D7)</f>
-        <v>586</v>
+        <f t="shared" ref="B7:B28" si="0">SUM(C7:D7)</f>
+        <v>554</v>
       </c>
       <c r="C7" s="9">
-        <f>F7+O7</f>
+        <f t="shared" ref="C7:C26" si="1">F7+O7</f>
+        <v>82</v>
+      </c>
+      <c r="D7" s="9">
+        <f t="shared" ref="D7:D28" si="2">J7+P7</f>
+        <v>472</v>
+      </c>
+      <c r="E7" s="16">
+        <f t="shared" ref="E7:E28" si="3">SUM(J7,F7)</f>
+        <v>155</v>
+      </c>
+      <c r="F7" s="16">
+        <f t="shared" ref="F7:F28" si="4">SUM(G7:I7)</f>
+        <v>8</v>
+      </c>
+      <c r="G7" s="16">
+        <v>7</v>
+      </c>
+      <c r="H7" s="16">
+        <v>1</v>
+      </c>
+      <c r="I7" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J7" s="16">
+        <f t="shared" ref="J7:J28" si="5">SUM(K7:M7)</f>
+        <v>147</v>
+      </c>
+      <c r="K7" s="16">
+        <v>58</v>
+      </c>
+      <c r="L7" s="16">
+        <v>73</v>
+      </c>
+      <c r="M7" s="16">
+        <v>16</v>
+      </c>
+      <c r="N7" s="16">
+        <f t="shared" ref="N7:N28" si="6">SUM(O7:P7)</f>
+        <v>399</v>
+      </c>
+      <c r="O7" s="16">
         <v>74</v>
       </c>
-      <c r="D7" s="9">
-[...3 lines deleted...]
-      <c r="E7" s="16">
+      <c r="P7" s="16">
+        <v>325</v>
+      </c>
+      <c r="Q7" s="16"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="8">
         <f t="shared" si="0"/>
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="F7" s="16">
+        <v>2528</v>
+      </c>
+      <c r="C8" s="9">
+        <f t="shared" si="1"/>
+        <v>323</v>
+      </c>
+      <c r="D8" s="9">
+        <f t="shared" si="2"/>
+        <v>2205</v>
+      </c>
+      <c r="E8" s="16">
+        <f t="shared" si="3"/>
+        <v>648</v>
+      </c>
+      <c r="F8" s="16">
+        <f t="shared" si="4"/>
+        <v>41</v>
+      </c>
+      <c r="G8" s="16">
+        <v>34</v>
+      </c>
+      <c r="H8" s="16">
+        <v>7</v>
+      </c>
+      <c r="I8" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J8" s="16">
+        <f t="shared" si="5"/>
+        <v>607</v>
+      </c>
+      <c r="K8" s="16">
+        <v>279</v>
+      </c>
+      <c r="L8" s="16">
+        <v>282</v>
+      </c>
+      <c r="M8" s="16">
+        <v>46</v>
+      </c>
+      <c r="N8" s="16">
+        <f t="shared" si="6"/>
+        <v>1880</v>
+      </c>
+      <c r="O8" s="16">
+        <v>282</v>
+      </c>
+      <c r="P8" s="16">
+        <v>1598</v>
+      </c>
+      <c r="Q8" s="16"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="8">
+        <f t="shared" si="0"/>
+        <v>2256</v>
+      </c>
+      <c r="C9" s="9">
+        <f t="shared" si="1"/>
+        <v>263</v>
+      </c>
+      <c r="D9" s="9">
+        <f t="shared" si="2"/>
+        <v>1993</v>
+      </c>
+      <c r="E9" s="16">
+        <f t="shared" si="3"/>
+        <v>612</v>
+      </c>
+      <c r="F9" s="16">
+        <f t="shared" si="4"/>
+        <v>32</v>
+      </c>
+      <c r="G9" s="16">
+        <v>27</v>
+      </c>
+      <c r="H9" s="16">
+        <v>5</v>
+      </c>
+      <c r="I9" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J9" s="16">
+        <f t="shared" si="5"/>
+        <v>580</v>
+      </c>
+      <c r="K9" s="16">
+        <v>285</v>
+      </c>
+      <c r="L9" s="16">
+        <v>259</v>
+      </c>
+      <c r="M9" s="16">
+        <v>36</v>
+      </c>
+      <c r="N9" s="16">
+        <f t="shared" si="6"/>
+        <v>1644</v>
+      </c>
+      <c r="O9" s="16">
+        <v>231</v>
+      </c>
+      <c r="P9" s="16">
+        <v>1413</v>
+      </c>
+      <c r="Q9" s="16"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="B10" s="8">
+        <f t="shared" si="0"/>
+        <v>1520</v>
+      </c>
+      <c r="C10" s="9">
+        <f t="shared" si="1"/>
+        <v>144</v>
+      </c>
+      <c r="D10" s="9">
+        <f t="shared" si="2"/>
+        <v>1376</v>
+      </c>
+      <c r="E10" s="16">
+        <f t="shared" si="3"/>
+        <v>410</v>
+      </c>
+      <c r="F10" s="16">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="G10" s="16">
+        <v>19</v>
+      </c>
+      <c r="H10" s="16">
+        <v>1</v>
+      </c>
+      <c r="I10" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J10" s="16">
+        <f t="shared" si="5"/>
+        <v>390</v>
+      </c>
+      <c r="K10" s="16">
+        <v>164</v>
+      </c>
+      <c r="L10" s="16">
+        <v>185</v>
+      </c>
+      <c r="M10" s="16">
+        <v>41</v>
+      </c>
+      <c r="N10" s="16">
+        <f t="shared" si="6"/>
+        <v>1110</v>
+      </c>
+      <c r="O10" s="16">
+        <v>124</v>
+      </c>
+      <c r="P10" s="16">
+        <v>986</v>
+      </c>
+      <c r="Q10" s="16"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="8">
+        <f t="shared" si="0"/>
+        <v>212</v>
+      </c>
+      <c r="C11" s="9">
+        <f t="shared" si="1"/>
+        <v>26</v>
+      </c>
+      <c r="D11" s="9">
+        <f t="shared" si="2"/>
+        <v>186</v>
+      </c>
+      <c r="E11" s="16">
+        <f t="shared" si="3"/>
+        <v>53</v>
+      </c>
+      <c r="F11" s="16">
+        <f t="shared" si="4"/>
+        <v>4</v>
+      </c>
+      <c r="G11" s="16">
+        <v>4</v>
+      </c>
+      <c r="H11" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J11" s="16">
+        <f t="shared" si="5"/>
+        <v>49</v>
+      </c>
+      <c r="K11" s="16">
+        <v>11</v>
+      </c>
+      <c r="L11" s="16">
+        <v>28</v>
+      </c>
+      <c r="M11" s="16">
+        <v>10</v>
+      </c>
+      <c r="N11" s="16">
+        <f t="shared" si="6"/>
+        <v>159</v>
+      </c>
+      <c r="O11" s="16">
+        <v>22</v>
+      </c>
+      <c r="P11" s="16">
+        <v>137</v>
+      </c>
+      <c r="Q11" s="16"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A12" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="8">
+        <f t="shared" si="0"/>
+        <v>203</v>
+      </c>
+      <c r="C12" s="9">
+        <f t="shared" si="1"/>
+        <v>24</v>
+      </c>
+      <c r="D12" s="9">
+        <f t="shared" si="2"/>
+        <v>179</v>
+      </c>
+      <c r="E12" s="16">
+        <f t="shared" si="3"/>
+        <v>55</v>
+      </c>
+      <c r="F12" s="16">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="G12" s="16">
+        <v>1</v>
+      </c>
+      <c r="H12" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="I12" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J12" s="16">
+        <f t="shared" si="5"/>
+        <v>54</v>
+      </c>
+      <c r="K12" s="16">
+        <v>17</v>
+      </c>
+      <c r="L12" s="16">
+        <v>33</v>
+      </c>
+      <c r="M12" s="16">
+        <v>4</v>
+      </c>
+      <c r="N12" s="16">
+        <f t="shared" si="6"/>
+        <v>148</v>
+      </c>
+      <c r="O12" s="16">
+        <v>23</v>
+      </c>
+      <c r="P12" s="16">
+        <v>125</v>
+      </c>
+      <c r="Q12" s="16"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="8">
+        <f t="shared" si="0"/>
+        <v>581</v>
+      </c>
+      <c r="C13" s="9">
+        <f t="shared" si="1"/>
+        <v>53</v>
+      </c>
+      <c r="D13" s="9">
+        <f t="shared" si="2"/>
+        <v>528</v>
+      </c>
+      <c r="E13" s="16">
+        <f t="shared" si="3"/>
+        <v>145</v>
+      </c>
+      <c r="F13" s="16">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+      <c r="G13" s="16">
+        <v>7</v>
+      </c>
+      <c r="H13" s="16">
+        <v>1</v>
+      </c>
+      <c r="I13" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J13" s="16">
+        <f t="shared" si="5"/>
+        <v>137</v>
+      </c>
+      <c r="K13" s="16">
+        <v>60</v>
+      </c>
+      <c r="L13" s="16">
+        <v>67</v>
+      </c>
+      <c r="M13" s="16">
+        <v>10</v>
+      </c>
+      <c r="N13" s="16">
+        <f t="shared" si="6"/>
+        <v>436</v>
+      </c>
+      <c r="O13" s="16">
+        <v>45</v>
+      </c>
+      <c r="P13" s="16">
+        <v>391</v>
+      </c>
+      <c r="Q13" s="16"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A14" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="B14" s="8">
+        <f t="shared" si="0"/>
+        <v>2746</v>
+      </c>
+      <c r="C14" s="9">
+        <f t="shared" si="1"/>
+        <v>377</v>
+      </c>
+      <c r="D14" s="9">
+        <f t="shared" si="2"/>
+        <v>2369</v>
+      </c>
+      <c r="E14" s="16">
+        <f t="shared" si="3"/>
+        <v>656</v>
+      </c>
+      <c r="F14" s="16">
+        <f t="shared" si="4"/>
+        <v>37</v>
+      </c>
+      <c r="G14" s="16">
+        <v>31</v>
+      </c>
+      <c r="H14" s="16">
+        <v>6</v>
+      </c>
+      <c r="I14" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J14" s="16">
+        <f t="shared" si="5"/>
+        <v>619</v>
+      </c>
+      <c r="K14" s="16">
+        <v>239</v>
+      </c>
+      <c r="L14" s="16">
+        <v>297</v>
+      </c>
+      <c r="M14" s="16">
+        <v>83</v>
+      </c>
+      <c r="N14" s="16">
+        <f t="shared" si="6"/>
+        <v>2090</v>
+      </c>
+      <c r="O14" s="16">
+        <v>340</v>
+      </c>
+      <c r="P14" s="16">
+        <v>1750</v>
+      </c>
+      <c r="Q14" s="16"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A15" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="B15" s="8">
+        <f t="shared" si="0"/>
+        <v>1754</v>
+      </c>
+      <c r="C15" s="9">
+        <f t="shared" si="1"/>
+        <v>226</v>
+      </c>
+      <c r="D15" s="9">
+        <f t="shared" si="2"/>
+        <v>1528</v>
+      </c>
+      <c r="E15" s="16">
+        <f t="shared" si="3"/>
+        <v>387</v>
+      </c>
+      <c r="F15" s="16">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="G15" s="16">
+        <v>18</v>
+      </c>
+      <c r="H15" s="16">
+        <v>2</v>
+      </c>
+      <c r="I15" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J15" s="16">
+        <f t="shared" si="5"/>
+        <v>367</v>
+      </c>
+      <c r="K15" s="16">
+        <v>158</v>
+      </c>
+      <c r="L15" s="16">
+        <v>180</v>
+      </c>
+      <c r="M15" s="16">
+        <v>29</v>
+      </c>
+      <c r="N15" s="16">
+        <f t="shared" si="6"/>
+        <v>1367</v>
+      </c>
+      <c r="O15" s="16">
+        <v>206</v>
+      </c>
+      <c r="P15" s="16">
+        <v>1161</v>
+      </c>
+      <c r="Q15" s="16"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A16" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="8">
+        <f t="shared" si="0"/>
+        <v>635</v>
+      </c>
+      <c r="C16" s="9">
+        <f t="shared" si="1"/>
+        <v>74</v>
+      </c>
+      <c r="D16" s="9">
+        <f t="shared" si="2"/>
+        <v>561</v>
+      </c>
+      <c r="E16" s="16">
+        <f t="shared" si="3"/>
+        <v>158</v>
+      </c>
+      <c r="F16" s="16">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+      <c r="G16" s="16">
+        <v>8</v>
+      </c>
+      <c r="H16" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="I16" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J16" s="16">
+        <f t="shared" si="5"/>
+        <v>150</v>
+      </c>
+      <c r="K16" s="16">
+        <v>56</v>
+      </c>
+      <c r="L16" s="16">
+        <v>85</v>
+      </c>
+      <c r="M16" s="16">
+        <v>9</v>
+      </c>
+      <c r="N16" s="16">
+        <f t="shared" si="6"/>
+        <v>477</v>
+      </c>
+      <c r="O16" s="16">
+        <v>66</v>
+      </c>
+      <c r="P16" s="16">
+        <v>411</v>
+      </c>
+      <c r="Q16" s="16"/>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="8">
+        <f t="shared" si="0"/>
+        <v>307</v>
+      </c>
+      <c r="C17" s="9">
+        <f t="shared" si="1"/>
+        <v>24</v>
+      </c>
+      <c r="D17" s="9">
+        <f t="shared" si="2"/>
+        <v>283</v>
+      </c>
+      <c r="E17" s="16">
+        <f t="shared" si="3"/>
+        <v>74</v>
+      </c>
+      <c r="F17" s="16">
+        <f t="shared" si="4"/>
+        <v>3</v>
+      </c>
+      <c r="G17" s="16">
+        <v>3</v>
+      </c>
+      <c r="H17" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="I17" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J17" s="16">
+        <f t="shared" si="5"/>
+        <v>71</v>
+      </c>
+      <c r="K17" s="16">
+        <v>45</v>
+      </c>
+      <c r="L17" s="16">
+        <v>22</v>
+      </c>
+      <c r="M17" s="16">
+        <v>4</v>
+      </c>
+      <c r="N17" s="16">
+        <f t="shared" si="6"/>
+        <v>233</v>
+      </c>
+      <c r="O17" s="16">
+        <v>21</v>
+      </c>
+      <c r="P17" s="16">
+        <v>212</v>
+      </c>
+      <c r="Q17" s="16"/>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="8">
+        <f t="shared" si="0"/>
+        <v>408</v>
+      </c>
+      <c r="C18" s="9">
+        <f t="shared" si="1"/>
+        <v>40</v>
+      </c>
+      <c r="D18" s="9">
+        <f t="shared" si="2"/>
+        <v>368</v>
+      </c>
+      <c r="E18" s="16">
+        <f t="shared" si="3"/>
+        <v>97</v>
+      </c>
+      <c r="F18" s="16">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="G18" s="16">
+        <v>1</v>
+      </c>
+      <c r="H18" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="I18" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J18" s="16">
+        <f t="shared" si="5"/>
+        <v>96</v>
+      </c>
+      <c r="K18" s="16">
+        <v>31</v>
+      </c>
+      <c r="L18" s="16">
+        <v>62</v>
+      </c>
+      <c r="M18" s="16">
+        <v>3</v>
+      </c>
+      <c r="N18" s="16">
+        <f t="shared" si="6"/>
+        <v>311</v>
+      </c>
+      <c r="O18" s="16">
+        <v>39</v>
+      </c>
+      <c r="P18" s="16">
+        <v>272</v>
+      </c>
+      <c r="Q18" s="16"/>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A19" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="8">
+        <f t="shared" si="0"/>
+        <v>1558</v>
+      </c>
+      <c r="C19" s="9">
+        <f t="shared" si="1"/>
+        <v>219</v>
+      </c>
+      <c r="D19" s="9">
+        <f t="shared" si="2"/>
+        <v>1339</v>
+      </c>
+      <c r="E19" s="16">
+        <f t="shared" si="3"/>
+        <v>378</v>
+      </c>
+      <c r="F19" s="16">
+        <f t="shared" si="4"/>
+        <v>29</v>
+      </c>
+      <c r="G19" s="16">
+        <v>22</v>
+      </c>
+      <c r="H19" s="16">
+        <v>5</v>
+      </c>
+      <c r="I19" s="16">
+        <v>2</v>
+      </c>
+      <c r="J19" s="16">
+        <f t="shared" si="5"/>
+        <v>349</v>
+      </c>
+      <c r="K19" s="16">
+        <v>153</v>
+      </c>
+      <c r="L19" s="16">
+        <v>164</v>
+      </c>
+      <c r="M19" s="16">
+        <v>32</v>
+      </c>
+      <c r="N19" s="16">
+        <f t="shared" si="6"/>
+        <v>1180</v>
+      </c>
+      <c r="O19" s="16">
+        <v>190</v>
+      </c>
+      <c r="P19" s="16">
+        <v>990</v>
+      </c>
+      <c r="Q19" s="16"/>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="8">
+        <f t="shared" si="0"/>
+        <v>626</v>
+      </c>
+      <c r="C20" s="9">
+        <f t="shared" si="1"/>
+        <v>84</v>
+      </c>
+      <c r="D20" s="9">
+        <f t="shared" si="2"/>
+        <v>542</v>
+      </c>
+      <c r="E20" s="16">
+        <f t="shared" si="3"/>
+        <v>133</v>
+      </c>
+      <c r="F20" s="16">
+        <f t="shared" si="4"/>
+        <v>7</v>
+      </c>
+      <c r="G20" s="16">
+        <v>6</v>
+      </c>
+      <c r="H20" s="16">
+        <v>1</v>
+      </c>
+      <c r="I20" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J20" s="16">
+        <f t="shared" si="5"/>
+        <v>126</v>
+      </c>
+      <c r="K20" s="16">
+        <v>54</v>
+      </c>
+      <c r="L20" s="16">
+        <v>60</v>
+      </c>
+      <c r="M20" s="16">
+        <v>12</v>
+      </c>
+      <c r="N20" s="16">
+        <f t="shared" si="6"/>
+        <v>493</v>
+      </c>
+      <c r="O20" s="16">
+        <v>77</v>
+      </c>
+      <c r="P20" s="16">
+        <v>416</v>
+      </c>
+      <c r="Q20" s="16"/>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A21" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="8">
+        <f t="shared" si="0"/>
+        <v>350</v>
+      </c>
+      <c r="C21" s="9">
+        <f t="shared" si="1"/>
+        <v>34</v>
+      </c>
+      <c r="D21" s="9">
+        <f t="shared" si="2"/>
+        <v>316</v>
+      </c>
+      <c r="E21" s="16">
+        <f t="shared" si="3"/>
+        <v>103</v>
+      </c>
+      <c r="F21" s="16">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+      <c r="G21" s="16">
+        <v>8</v>
+      </c>
+      <c r="H21" s="16">
+        <v>1</v>
+      </c>
+      <c r="I21" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J21" s="16">
+        <f t="shared" si="5"/>
+        <v>94</v>
+      </c>
+      <c r="K21" s="16">
+        <v>45</v>
+      </c>
+      <c r="L21" s="16">
+        <v>48</v>
+      </c>
+      <c r="M21" s="16">
+        <v>1</v>
+      </c>
+      <c r="N21" s="16">
+        <f t="shared" si="6"/>
+        <v>247</v>
+      </c>
+      <c r="O21" s="16">
+        <v>25</v>
+      </c>
+      <c r="P21" s="16">
+        <v>222</v>
+      </c>
+      <c r="Q21" s="16"/>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A22" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="8">
+        <f t="shared" si="0"/>
+        <v>506</v>
+      </c>
+      <c r="C22" s="9">
+        <f t="shared" si="1"/>
+        <v>68</v>
+      </c>
+      <c r="D22" s="9">
+        <f t="shared" si="2"/>
+        <v>438</v>
+      </c>
+      <c r="E22" s="16">
+        <f t="shared" si="3"/>
+        <v>143</v>
+      </c>
+      <c r="F22" s="16">
+        <f t="shared" si="4"/>
+        <v>11</v>
+      </c>
+      <c r="G22" s="16">
+        <v>10</v>
+      </c>
+      <c r="H22" s="16">
+        <v>1</v>
+      </c>
+      <c r="I22" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J22" s="16">
+        <f t="shared" si="5"/>
+        <v>132</v>
+      </c>
+      <c r="K22" s="16">
+        <v>65</v>
+      </c>
+      <c r="L22" s="16">
+        <v>57</v>
+      </c>
+      <c r="M22" s="16">
+        <v>10</v>
+      </c>
+      <c r="N22" s="16">
+        <f t="shared" si="6"/>
+        <v>363</v>
+      </c>
+      <c r="O22" s="16">
+        <v>57</v>
+      </c>
+      <c r="P22" s="16">
+        <v>306</v>
+      </c>
+      <c r="Q22" s="16"/>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A23" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="8">
+        <f t="shared" si="0"/>
+        <v>813</v>
+      </c>
+      <c r="C23" s="9">
+        <f t="shared" si="1"/>
+        <v>133</v>
+      </c>
+      <c r="D23" s="9">
+        <f t="shared" si="2"/>
+        <v>680</v>
+      </c>
+      <c r="E23" s="16">
+        <f t="shared" si="3"/>
+        <v>189</v>
+      </c>
+      <c r="F23" s="16">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+      <c r="G23" s="16">
+        <v>7</v>
+      </c>
+      <c r="H23" s="16">
+        <v>1</v>
+      </c>
+      <c r="I23" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J23" s="16">
+        <f t="shared" si="5"/>
+        <v>181</v>
+      </c>
+      <c r="K23" s="16">
+        <v>78</v>
+      </c>
+      <c r="L23" s="16">
+        <v>89</v>
+      </c>
+      <c r="M23" s="16">
+        <v>14</v>
+      </c>
+      <c r="N23" s="16">
+        <f t="shared" si="6"/>
+        <v>624</v>
+      </c>
+      <c r="O23" s="16">
+        <v>125</v>
+      </c>
+      <c r="P23" s="16">
+        <v>499</v>
+      </c>
+      <c r="Q23" s="16"/>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="8">
+        <f t="shared" si="0"/>
+        <v>48</v>
+      </c>
+      <c r="C24" s="9">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="G7" s="16">
+      <c r="D24" s="9">
+        <f t="shared" si="2"/>
+        <v>44</v>
+      </c>
+      <c r="E24" s="16">
+        <f t="shared" si="3"/>
+        <v>18</v>
+      </c>
+      <c r="F24" s="16">
+        <f t="shared" si="4"/>
+        <v>2</v>
+      </c>
+      <c r="G24" s="16">
+        <v>1</v>
+      </c>
+      <c r="H24" s="16">
+        <v>1</v>
+      </c>
+      <c r="I24" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J24" s="16">
+        <f t="shared" si="5"/>
+        <v>16</v>
+      </c>
+      <c r="K24" s="16">
+        <v>5</v>
+      </c>
+      <c r="L24" s="16">
+        <v>10</v>
+      </c>
+      <c r="M24" s="16">
+        <v>1</v>
+      </c>
+      <c r="N24" s="16">
+        <f t="shared" si="6"/>
+        <v>30</v>
+      </c>
+      <c r="O24" s="16">
+        <v>2</v>
+      </c>
+      <c r="P24" s="16">
+        <v>28</v>
+      </c>
+      <c r="Q24" s="16"/>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="8">
+        <f t="shared" si="0"/>
+        <v>197</v>
+      </c>
+      <c r="C25" s="9">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="D25" s="9">
+        <f t="shared" si="2"/>
+        <v>164</v>
+      </c>
+      <c r="E25" s="16">
+        <f t="shared" si="3"/>
+        <v>52</v>
+      </c>
+      <c r="F25" s="16">
+        <f t="shared" si="4"/>
         <v>3</v>
       </c>
-      <c r="H7" s="16">
-[...46 lines deleted...]
-      <c r="E8" s="16">
+      <c r="G25" s="16">
+        <v>2</v>
+      </c>
+      <c r="H25" s="16">
+        <v>1</v>
+      </c>
+      <c r="I25" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J25" s="16">
+        <f t="shared" si="5"/>
+        <v>49</v>
+      </c>
+      <c r="K25" s="16">
+        <v>28</v>
+      </c>
+      <c r="L25" s="16">
+        <v>21</v>
+      </c>
+      <c r="M25" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="N25" s="16">
+        <f t="shared" si="6"/>
+        <v>145</v>
+      </c>
+      <c r="O25" s="16">
+        <v>30</v>
+      </c>
+      <c r="P25" s="16">
+        <v>115</v>
+      </c>
+      <c r="Q25" s="16"/>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A26" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="8">
         <f t="shared" si="0"/>
-        <v>664</v>
-[...1 lines deleted...]
-      <c r="F8" s="16">
+        <v>93</v>
+      </c>
+      <c r="C26" s="9">
         <f t="shared" si="1"/>
-        <v>44</v>
-[...36 lines deleted...]
-      <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="8">
-[...177 lines deleted...]
-      <c r="C12" s="9">
+      <c r="D26" s="9">
+        <f t="shared" si="2"/>
+        <v>86</v>
+      </c>
+      <c r="E26" s="16">
+        <f t="shared" si="3"/>
+        <v>23</v>
+      </c>
+      <c r="F26" s="16">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="H26" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="I26" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J26" s="16">
         <f t="shared" si="5"/>
         <v>23</v>
       </c>
-      <c r="D12" s="9">
+      <c r="K26" s="16">
+        <v>7</v>
+      </c>
+      <c r="L26" s="16">
+        <v>15</v>
+      </c>
+      <c r="M26" s="16">
+        <v>1</v>
+      </c>
+      <c r="N26" s="16">
         <f t="shared" si="6"/>
-        <v>195</v>
-[...80 lines deleted...]
-      <c r="K13" s="16">
         <v>70</v>
       </c>
-      <c r="L13" s="16">
-[...2 lines deleted...]
-      <c r="M13" s="16">
+      <c r="O26" s="16">
         <v>7</v>
       </c>
-      <c r="N13" s="16">
-[...759 lines deleted...]
-      </c>
       <c r="P26" s="16">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="Q26" s="16"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="8">
-        <f t="shared" si="4"/>
-[...2 lines deleted...]
-      <c r="C27" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="C27" s="16">
+        <f t="shared" ref="C27" si="7">SUM(D27:F27)</f>
+        <v>0</v>
+      </c>
+      <c r="D27" s="16">
+        <v>0</v>
+      </c>
+      <c r="E27" s="16">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="16">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="H27" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="I27" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="J27" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D27" s="9">
+      <c r="K27" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="L27" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="M27" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="N27" s="16">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="E27" s="16">
-[...37 lines deleted...]
-        <v>0</v>
+      <c r="O27" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="P27" s="16" t="s">
+        <v>135</v>
       </c>
       <c r="Q27" s="16"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="10">
-        <f t="shared" si="4"/>
-        <v>13</v>
+        <f t="shared" si="0"/>
+        <v>11</v>
       </c>
       <c r="C28" s="11">
+        <v>0</v>
+      </c>
+      <c r="D28" s="11">
+        <f t="shared" si="2"/>
+        <v>11</v>
+      </c>
+      <c r="E28" s="15">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+      <c r="F28" s="15">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="H28" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="I28" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="J28" s="15">
         <f t="shared" si="5"/>
-        <v>0</v>
-[...23 lines deleted...]
-        <f t="shared" si="2"/>
         <v>7</v>
       </c>
       <c r="K28" s="15">
         <v>3</v>
       </c>
       <c r="L28" s="15">
+        <v>3</v>
+      </c>
+      <c r="M28" s="15">
+        <v>1</v>
+      </c>
+      <c r="N28" s="15">
+        <f t="shared" si="6"/>
         <v>4</v>
       </c>
-      <c r="M28" s="15">
-[...7 lines deleted...]
-        <v>0</v>
+      <c r="O28" s="15" t="s">
+        <v>135</v>
       </c>
       <c r="P28" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Q28" s="16"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A29" s="19" t="s">
         <v>158</v>
       </c>
       <c r="N29" s="4"/>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="B30" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFB265EB-2E19-427E-B333-29A0A2D1C7AB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1563589-2349-4C06-9F39-9A0083FC5121}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R28"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="9.6640625" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" customWidth="1"/>
+    <col min="8" max="16" width="9.6640625" customWidth="1"/>
+    <col min="17" max="17" width="9.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:17" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...38 lines deleted...]
-      <c r="A3" s="26" t="s">
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="30"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...4 lines deleted...]
-      <c r="A6" s="12" t="s">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A6" s="18" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f>SUM(C6:D6)</f>
-        <v>17115</v>
+        <v>18258</v>
       </c>
       <c r="C6" s="7">
-        <f t="shared" ref="C6:C28" si="0">SUM(F6,O6)</f>
-        <v>2258</v>
+        <f>F6+O6</f>
+        <v>2354</v>
       </c>
       <c r="D6" s="7">
-        <f>SUM(J6,P6)</f>
-        <v>14857</v>
+        <f>J6+P6</f>
+        <v>15904</v>
       </c>
       <c r="E6" s="17">
-        <f>SUM(F6,J6)</f>
-        <v>4664</v>
+        <f t="shared" ref="E6:E28" si="0">SUM(J6,F6)</f>
+        <v>4621</v>
       </c>
       <c r="F6" s="17">
-        <f>SUM(F7:F28)</f>
-        <v>201</v>
+        <f t="shared" ref="F6:F28" si="1">SUM(G6:I6)</f>
+        <v>239</v>
       </c>
       <c r="G6" s="17">
-        <f t="shared" ref="G6:I6" si="1">SUM(G7:G28)</f>
-        <v>167</v>
+        <f>SUM(G7:G28)</f>
+        <v>204</v>
       </c>
       <c r="H6" s="17">
+        <f>SUM(H7:H28)</f>
+        <v>34</v>
+      </c>
+      <c r="I6" s="17">
+        <f>SUM(I7:I28)</f>
+        <v>1</v>
+      </c>
+      <c r="J6" s="17">
+        <f t="shared" ref="J6:J28" si="2">SUM(K6:M6)</f>
+        <v>4382</v>
+      </c>
+      <c r="K6" s="17">
+        <f>SUM(K7:K28)</f>
+        <v>2108</v>
+      </c>
+      <c r="L6" s="17">
+        <f>SUM(L7:L28)</f>
+        <v>1969</v>
+      </c>
+      <c r="M6" s="17">
+        <f>SUM(M7:M28)</f>
+        <v>305</v>
+      </c>
+      <c r="N6" s="17">
+        <f t="shared" ref="N6:N28" si="3">SUM(O6:P6)</f>
+        <v>13637</v>
+      </c>
+      <c r="O6" s="17">
+        <f>SUM(O7:O28)</f>
+        <v>2115</v>
+      </c>
+      <c r="P6" s="17">
+        <f>SUM(P7:P28)</f>
+        <v>11522</v>
+      </c>
+      <c r="Q6" s="16"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A7" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="8">
+        <f>SUM(C7:D7)</f>
+        <v>586</v>
+      </c>
+      <c r="C7" s="9">
+        <f>F7+O7</f>
+        <v>74</v>
+      </c>
+      <c r="D7" s="9">
+        <f>J7+P7</f>
+        <v>512</v>
+      </c>
+      <c r="E7" s="16">
+        <f t="shared" si="0"/>
+        <v>156</v>
+      </c>
+      <c r="F7" s="16">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="G7" s="16">
+        <v>3</v>
+      </c>
+      <c r="H7" s="16">
+        <v>1</v>
+      </c>
+      <c r="I7" s="16">
+        <v>0</v>
+      </c>
+      <c r="J7" s="16">
+        <f t="shared" si="2"/>
+        <v>152</v>
+      </c>
+      <c r="K7" s="16">
+        <v>57</v>
+      </c>
+      <c r="L7" s="16">
+        <v>80</v>
+      </c>
+      <c r="M7" s="16">
+        <v>15</v>
+      </c>
+      <c r="N7" s="16">
+        <f t="shared" si="3"/>
+        <v>430</v>
+      </c>
+      <c r="O7" s="16">
+        <v>70</v>
+      </c>
+      <c r="P7" s="16">
+        <v>360</v>
+      </c>
+      <c r="Q7" s="16"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="8">
+        <f t="shared" ref="B8:B28" si="4">SUM(C8:D8)</f>
+        <v>2555</v>
+      </c>
+      <c r="C8" s="9">
+        <f t="shared" ref="C8:C28" si="5">F8+O8</f>
+        <v>330</v>
+      </c>
+      <c r="D8" s="9">
+        <f t="shared" ref="D8:D28" si="6">J8+P8</f>
+        <v>2225</v>
+      </c>
+      <c r="E8" s="16">
+        <f t="shared" si="0"/>
+        <v>664</v>
+      </c>
+      <c r="F8" s="16">
+        <f t="shared" si="1"/>
+        <v>44</v>
+      </c>
+      <c r="G8" s="16">
+        <v>38</v>
+      </c>
+      <c r="H8" s="16">
+        <v>6</v>
+      </c>
+      <c r="I8" s="16">
+        <v>0</v>
+      </c>
+      <c r="J8" s="16">
+        <f t="shared" si="2"/>
+        <v>620</v>
+      </c>
+      <c r="K8" s="16">
+        <v>323</v>
+      </c>
+      <c r="L8" s="16">
+        <v>251</v>
+      </c>
+      <c r="M8" s="16">
+        <v>46</v>
+      </c>
+      <c r="N8" s="16">
+        <f t="shared" si="3"/>
+        <v>1891</v>
+      </c>
+      <c r="O8" s="16">
+        <v>286</v>
+      </c>
+      <c r="P8" s="16">
+        <v>1605</v>
+      </c>
+      <c r="Q8" s="16"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="8">
+        <f t="shared" si="4"/>
+        <v>2417</v>
+      </c>
+      <c r="C9" s="9">
+        <f t="shared" si="5"/>
+        <v>290</v>
+      </c>
+      <c r="D9" s="9">
+        <f t="shared" si="6"/>
+        <v>2127</v>
+      </c>
+      <c r="E9" s="16">
+        <f t="shared" si="0"/>
+        <v>653</v>
+      </c>
+      <c r="F9" s="16">
         <f t="shared" si="1"/>
         <v>32</v>
       </c>
-      <c r="I6" s="17">
-[...52 lines deleted...]
-        <f t="shared" ref="F7:F28" si="4">SUM(G7:I7)</f>
+      <c r="G9" s="16">
+        <v>27</v>
+      </c>
+      <c r="H9" s="16">
         <v>5</v>
       </c>
-      <c r="G7" s="16">
-[...56 lines deleted...]
-      <c r="G8" s="16">
+      <c r="I9" s="16">
+        <v>0</v>
+      </c>
+      <c r="J9" s="16">
+        <f t="shared" si="2"/>
+        <v>621</v>
+      </c>
+      <c r="K9" s="16">
+        <v>327</v>
+      </c>
+      <c r="L9" s="16">
+        <v>257</v>
+      </c>
+      <c r="M9" s="16">
         <v>37</v>
       </c>
-      <c r="H8" s="16">
-[...74 lines deleted...]
-      </c>
       <c r="N9" s="16">
-        <v>1684</v>
+        <f t="shared" si="3"/>
+        <v>1764</v>
       </c>
       <c r="O9" s="16">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="P9" s="16">
-        <v>1425</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:18">
+        <v>1506</v>
+      </c>
+      <c r="Q9" s="16"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="8">
+        <f t="shared" si="4"/>
+        <v>1613</v>
+      </c>
+      <c r="C10" s="9">
         <f t="shared" si="5"/>
-        <v>1604</v>
-[...3 lines deleted...]
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="6"/>
         <v>1443</v>
       </c>
       <c r="E10" s="16">
-        <f t="shared" si="3"/>
-        <v>474</v>
+        <f t="shared" si="0"/>
+        <v>446</v>
       </c>
       <c r="F10" s="16">
-        <f t="shared" si="4"/>
-        <v>16</v>
+        <f t="shared" si="1"/>
+        <v>21</v>
       </c>
       <c r="G10" s="16">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H10" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" s="16">
         <v>0</v>
       </c>
       <c r="J10" s="16">
-        <f t="shared" si="7"/>
-        <v>458</v>
+        <f t="shared" si="2"/>
+        <v>425</v>
       </c>
       <c r="K10" s="16">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="L10" s="16">
-        <v>218</v>
+        <v>193</v>
       </c>
       <c r="M10" s="16">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N10" s="16">
-        <v>1130</v>
+        <f t="shared" si="3"/>
+        <v>1167</v>
       </c>
       <c r="O10" s="16">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="P10" s="16">
-        <v>985</v>
-[...3 lines deleted...]
-    <row r="11" spans="1:18">
+        <v>1018</v>
+      </c>
+      <c r="Q10" s="16"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8">
+        <f t="shared" si="4"/>
+        <v>184</v>
+      </c>
+      <c r="C11" s="9">
         <f t="shared" si="5"/>
-        <v>202</v>
-[...2 lines deleted...]
-        <f t="shared" si="0"/>
         <v>26</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="6"/>
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="E11" s="16">
-        <f t="shared" si="3"/>
-        <v>59</v>
+        <f t="shared" si="0"/>
+        <v>56</v>
       </c>
       <c r="F11" s="16">
-        <f t="shared" si="4"/>
-        <v>1</v>
+        <f t="shared" si="1"/>
+        <v>2</v>
       </c>
       <c r="G11" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H11" s="16">
         <v>1</v>
       </c>
       <c r="I11" s="16">
         <v>0</v>
       </c>
       <c r="J11" s="16">
-        <f t="shared" si="7"/>
-        <v>58</v>
+        <f t="shared" si="2"/>
+        <v>54</v>
       </c>
       <c r="K11" s="16">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="L11" s="16">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="M11" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N11" s="16">
-        <v>143</v>
+        <f t="shared" si="3"/>
+        <v>128</v>
       </c>
       <c r="O11" s="16">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P11" s="16">
-        <v>118</v>
-[...3 lines deleted...]
-    <row r="12" spans="1:18">
+        <v>104</v>
+      </c>
+      <c r="Q11" s="16"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8">
+        <f t="shared" si="4"/>
+        <v>218</v>
+      </c>
+      <c r="C12" s="9">
         <f t="shared" si="5"/>
-        <v>209</v>
-[...3 lines deleted...]
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="6"/>
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="E12" s="16">
-        <f t="shared" si="3"/>
-        <v>55</v>
+        <f t="shared" si="0"/>
+        <v>59</v>
       </c>
       <c r="F12" s="16">
-        <f t="shared" si="4"/>
-        <v>3</v>
+        <f t="shared" si="1"/>
+        <v>2</v>
       </c>
       <c r="G12" s="16">
         <v>2</v>
       </c>
       <c r="H12" s="16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I12" s="16">
         <v>0</v>
       </c>
       <c r="J12" s="16">
-        <f t="shared" si="7"/>
-        <v>52</v>
+        <f t="shared" si="2"/>
+        <v>57</v>
       </c>
       <c r="K12" s="16">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L12" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M12" s="16">
         <v>4</v>
       </c>
       <c r="N12" s="16">
-        <v>154</v>
+        <f t="shared" si="3"/>
+        <v>159</v>
       </c>
       <c r="O12" s="16">
         <v>21</v>
       </c>
       <c r="P12" s="16">
-        <v>133</v>
-[...3 lines deleted...]
-    <row r="13" spans="1:18">
+        <v>138</v>
+      </c>
+      <c r="Q12" s="16"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
+        <f t="shared" si="4"/>
+        <v>557</v>
+      </c>
+      <c r="C13" s="9">
         <f t="shared" si="5"/>
-        <v>574</v>
-[...3 lines deleted...]
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="6"/>
-        <v>527</v>
+        <v>513</v>
       </c>
       <c r="E13" s="16">
-        <f t="shared" si="3"/>
-        <v>136</v>
+        <f t="shared" si="0"/>
+        <v>142</v>
       </c>
       <c r="F13" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="G13" s="16">
         <v>4</v>
       </c>
-      <c r="G13" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="16">
         <v>1</v>
       </c>
       <c r="I13" s="16">
         <v>0</v>
       </c>
       <c r="J13" s="16">
-        <f t="shared" si="7"/>
-        <v>132</v>
+        <f t="shared" si="2"/>
+        <v>137</v>
       </c>
       <c r="K13" s="16">
         <v>70</v>
       </c>
       <c r="L13" s="16">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M13" s="16">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N13" s="16">
-        <v>438</v>
+        <f t="shared" si="3"/>
+        <v>415</v>
       </c>
       <c r="O13" s="16">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="P13" s="16">
-        <v>395</v>
-[...3 lines deleted...]
-    <row r="14" spans="1:18">
+        <v>376</v>
+      </c>
+      <c r="Q13" s="16"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B14" s="8">
+        <f t="shared" si="4"/>
+        <v>2814</v>
+      </c>
+      <c r="C14" s="9">
         <f t="shared" si="5"/>
-        <v>2777</v>
-[...3 lines deleted...]
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="6"/>
-        <v>2359</v>
+        <v>2403</v>
       </c>
       <c r="E14" s="16">
-        <f t="shared" si="3"/>
-        <v>640</v>
+        <f t="shared" si="0"/>
+        <v>651</v>
       </c>
       <c r="F14" s="16">
-        <f t="shared" si="4"/>
-        <v>24</v>
+        <f t="shared" si="1"/>
+        <v>39</v>
       </c>
       <c r="G14" s="16">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="H14" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I14" s="16">
         <v>0</v>
       </c>
       <c r="J14" s="16">
-        <f t="shared" si="7"/>
-        <v>616</v>
+        <f t="shared" si="2"/>
+        <v>612</v>
       </c>
       <c r="K14" s="16">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="L14" s="16">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="M14" s="16">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="N14" s="16">
-        <v>2137</v>
+        <f t="shared" si="3"/>
+        <v>2163</v>
       </c>
       <c r="O14" s="16">
-        <v>394</v>
+        <v>372</v>
       </c>
       <c r="P14" s="16">
-        <v>1743</v>
-[...3 lines deleted...]
-    <row r="15" spans="1:18">
+        <v>1791</v>
+      </c>
+      <c r="Q14" s="16"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B15" s="8">
+        <f t="shared" si="4"/>
+        <v>1769</v>
+      </c>
+      <c r="C15" s="9">
         <f t="shared" si="5"/>
-        <v>1437</v>
-[...3 lines deleted...]
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="6"/>
-        <v>1212</v>
+        <v>1528</v>
       </c>
       <c r="E15" s="16">
-        <f t="shared" si="3"/>
-        <v>415</v>
+        <f t="shared" si="0"/>
+        <v>401</v>
       </c>
       <c r="F15" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v>24</v>
       </c>
       <c r="G15" s="16">
         <v>23</v>
       </c>
       <c r="H15" s="16">
         <v>1</v>
       </c>
       <c r="I15" s="16">
         <v>0</v>
       </c>
       <c r="J15" s="16">
-        <f t="shared" si="7"/>
-        <v>391</v>
+        <f t="shared" si="2"/>
+        <v>377</v>
       </c>
       <c r="K15" s="16">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="L15" s="16">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="M15" s="16">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="N15" s="16">
-        <v>1022</v>
+        <f t="shared" si="3"/>
+        <v>1368</v>
       </c>
       <c r="O15" s="16">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="P15" s="16">
-        <v>821</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:18">
+        <v>1151</v>
+      </c>
+      <c r="Q15" s="16"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
+        <f t="shared" si="4"/>
+        <v>643</v>
+      </c>
+      <c r="C16" s="9">
         <f t="shared" si="5"/>
-        <v>625</v>
-[...3 lines deleted...]
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="6"/>
-        <v>546</v>
+        <v>565</v>
       </c>
       <c r="E16" s="16">
-        <f t="shared" si="3"/>
-        <v>162</v>
+        <f t="shared" si="0"/>
+        <v>159</v>
       </c>
       <c r="F16" s="16">
-        <f t="shared" si="4"/>
-        <v>4</v>
+        <f t="shared" si="1"/>
+        <v>8</v>
       </c>
       <c r="G16" s="16">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H16" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I16" s="16">
         <v>0</v>
       </c>
       <c r="J16" s="16">
-        <f t="shared" si="7"/>
-        <v>158</v>
+        <f t="shared" si="2"/>
+        <v>151</v>
       </c>
       <c r="K16" s="16">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L16" s="16">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="M16" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N16" s="16">
-        <v>463</v>
+        <f t="shared" si="3"/>
+        <v>484</v>
       </c>
       <c r="O16" s="16">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="P16" s="16">
-        <v>388</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:17">
+        <v>414</v>
+      </c>
+      <c r="Q16" s="16"/>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
+        <f t="shared" si="4"/>
+        <v>307</v>
+      </c>
+      <c r="C17" s="9">
         <f t="shared" si="5"/>
-        <v>278</v>
-[...3 lines deleted...]
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="6"/>
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="E17" s="16">
-        <f t="shared" si="3"/>
-        <v>77</v>
+        <f t="shared" si="0"/>
+        <v>80</v>
       </c>
       <c r="F17" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G17" s="16">
         <v>1</v>
       </c>
       <c r="H17" s="16">
         <v>0</v>
       </c>
       <c r="I17" s="16">
         <v>0</v>
       </c>
       <c r="J17" s="16">
-        <f t="shared" si="7"/>
-        <v>76</v>
+        <f t="shared" si="2"/>
+        <v>79</v>
       </c>
       <c r="K17" s="16">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="L17" s="16">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="M17" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="N17" s="16">
-        <v>201</v>
+        <f t="shared" si="3"/>
+        <v>227</v>
       </c>
       <c r="O17" s="16">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="P17" s="16">
-        <v>182</v>
-[...3 lines deleted...]
-    <row r="18" spans="1:17">
+        <v>199</v>
+      </c>
+      <c r="Q17" s="16"/>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
+        <f t="shared" si="4"/>
+        <v>425</v>
+      </c>
+      <c r="C18" s="9">
         <f t="shared" si="5"/>
-        <v>386</v>
-[...3 lines deleted...]
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="6"/>
-        <v>354</v>
+        <v>380</v>
       </c>
       <c r="E18" s="16">
-        <f t="shared" si="3"/>
-        <v>100</v>
+        <f t="shared" si="0"/>
+        <v>107</v>
       </c>
       <c r="F18" s="16">
-        <f t="shared" si="4"/>
-        <v>2</v>
+        <f t="shared" si="1"/>
+        <v>4</v>
       </c>
       <c r="G18" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H18" s="16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I18" s="16">
         <v>0</v>
       </c>
       <c r="J18" s="16">
-        <f t="shared" si="7"/>
-        <v>98</v>
+        <f t="shared" si="2"/>
+        <v>103</v>
       </c>
       <c r="K18" s="16">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L18" s="16">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M18" s="16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N18" s="16">
-        <v>286</v>
+        <f t="shared" si="3"/>
+        <v>318</v>
       </c>
       <c r="O18" s="16">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="P18" s="16">
-        <v>256</v>
-[...3 lines deleted...]
-    <row r="19" spans="1:17">
+        <v>277</v>
+      </c>
+      <c r="Q18" s="16"/>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="8">
+        <f t="shared" si="4"/>
+        <v>1525</v>
+      </c>
+      <c r="C19" s="9">
         <f t="shared" si="5"/>
-        <v>1504</v>
-[...2 lines deleted...]
-        <f t="shared" si="0"/>
         <v>230</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="6"/>
-        <v>1274</v>
+        <v>1295</v>
       </c>
       <c r="E19" s="16">
-        <f t="shared" si="3"/>
-        <v>388</v>
+        <f t="shared" si="0"/>
+        <v>380</v>
       </c>
       <c r="F19" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="G19" s="16">
         <v>18</v>
       </c>
-      <c r="G19" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I19" s="16">
         <v>1</v>
       </c>
       <c r="J19" s="16">
-        <f t="shared" si="7"/>
-        <v>370</v>
+        <f t="shared" si="2"/>
+        <v>355</v>
       </c>
       <c r="K19" s="16">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="L19" s="16">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="M19" s="16">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="N19" s="16">
-        <v>1116</v>
+        <f t="shared" si="3"/>
+        <v>1145</v>
       </c>
       <c r="O19" s="16">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="P19" s="16">
-        <v>904</v>
-[...3 lines deleted...]
-    <row r="20" spans="1:17">
+        <v>940</v>
+      </c>
+      <c r="Q19" s="16"/>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="8">
+        <f t="shared" si="4"/>
+        <v>646</v>
+      </c>
+      <c r="C20" s="9">
         <f t="shared" si="5"/>
-        <v>491</v>
-[...3 lines deleted...]
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="6"/>
-        <v>417</v>
+        <v>554</v>
       </c>
       <c r="E20" s="16">
-        <f t="shared" si="3"/>
-        <v>127</v>
+        <f t="shared" si="0"/>
+        <v>134</v>
       </c>
       <c r="F20" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="G20" s="16">
         <v>3</v>
       </c>
-      <c r="G20" s="16">
+      <c r="H20" s="16">
         <v>2</v>
       </c>
-      <c r="H20" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="I20" s="16">
         <v>0</v>
       </c>
       <c r="J20" s="16">
-        <f t="shared" si="7"/>
-        <v>124</v>
+        <f t="shared" si="2"/>
+        <v>129</v>
       </c>
       <c r="K20" s="16">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="L20" s="16">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="M20" s="16">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="N20" s="16">
-        <v>364</v>
+        <f t="shared" si="3"/>
+        <v>512</v>
       </c>
       <c r="O20" s="16">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="P20" s="16">
-        <v>293</v>
-[...3 lines deleted...]
-    <row r="21" spans="1:17">
+        <v>425</v>
+      </c>
+      <c r="Q20" s="16"/>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
+        <f t="shared" si="4"/>
+        <v>367</v>
+      </c>
+      <c r="C21" s="9">
         <f t="shared" si="5"/>
-        <v>395</v>
-[...3 lines deleted...]
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="6"/>
-        <v>348</v>
+        <v>326</v>
       </c>
       <c r="E21" s="16">
-        <f t="shared" si="3"/>
-        <v>103</v>
+        <f t="shared" si="0"/>
+        <v>104</v>
       </c>
       <c r="F21" s="16">
-        <f t="shared" si="4"/>
-        <v>4</v>
+        <f t="shared" si="1"/>
+        <v>7</v>
       </c>
       <c r="G21" s="16">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H21" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I21" s="16">
         <v>0</v>
       </c>
       <c r="J21" s="16">
-        <f t="shared" si="7"/>
-        <v>99</v>
+        <f t="shared" si="2"/>
+        <v>97</v>
       </c>
       <c r="K21" s="16">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="L21" s="16">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M21" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N21" s="16">
-        <v>292</v>
+        <f t="shared" si="3"/>
+        <v>263</v>
       </c>
       <c r="O21" s="16">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="P21" s="16">
-        <v>249</v>
-[...3 lines deleted...]
-    <row r="22" spans="1:17">
+        <v>229</v>
+      </c>
+      <c r="Q21" s="16"/>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
+        <f t="shared" si="4"/>
+        <v>507</v>
+      </c>
+      <c r="C22" s="9">
         <f t="shared" si="5"/>
-        <v>512</v>
-[...3 lines deleted...]
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="D22" s="9">
         <f t="shared" si="6"/>
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="E22" s="16">
-        <f t="shared" si="3"/>
-        <v>151</v>
+        <f t="shared" si="0"/>
+        <v>142</v>
       </c>
       <c r="F22" s="16">
-        <f t="shared" si="4"/>
-        <v>7</v>
+        <f t="shared" si="1"/>
+        <v>5</v>
       </c>
       <c r="G22" s="16">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H22" s="16">
         <v>0</v>
       </c>
       <c r="I22" s="16">
         <v>0</v>
       </c>
       <c r="J22" s="16">
-        <f t="shared" si="7"/>
-        <v>144</v>
+        <f t="shared" si="2"/>
+        <v>137</v>
       </c>
       <c r="K22" s="16">
         <v>74</v>
       </c>
       <c r="L22" s="16">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M22" s="16">
         <v>7</v>
       </c>
       <c r="N22" s="16">
-        <v>361</v>
+        <f t="shared" si="3"/>
+        <v>365</v>
       </c>
       <c r="O22" s="16">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="P22" s="16">
-        <v>290</v>
-[...3 lines deleted...]
-    <row r="23" spans="1:17">
+        <v>304</v>
+      </c>
+      <c r="Q22" s="16"/>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8">
+        <f t="shared" si="4"/>
+        <v>771</v>
+      </c>
+      <c r="C23" s="9">
         <f t="shared" si="5"/>
-        <v>592</v>
-[...3 lines deleted...]
-        <v>86</v>
+        <v>119</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="6"/>
-        <v>506</v>
+        <v>652</v>
       </c>
       <c r="E23" s="16">
-        <f t="shared" si="3"/>
-        <v>185</v>
+        <f t="shared" si="0"/>
+        <v>183</v>
       </c>
       <c r="F23" s="16">
-        <f t="shared" si="4"/>
-        <v>6</v>
+        <f t="shared" si="1"/>
+        <v>5</v>
       </c>
       <c r="G23" s="16">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H23" s="16">
         <v>0</v>
       </c>
       <c r="I23" s="16">
         <v>0</v>
       </c>
       <c r="J23" s="16">
-        <f t="shared" si="7"/>
-        <v>179</v>
+        <f t="shared" si="2"/>
+        <v>178</v>
       </c>
       <c r="K23" s="16">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="L23" s="16">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="M23" s="16">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="N23" s="16">
-        <v>407</v>
+        <f t="shared" si="3"/>
+        <v>588</v>
       </c>
       <c r="O23" s="16">
-        <v>80</v>
+        <v>114</v>
       </c>
       <c r="P23" s="16">
-        <v>327</v>
-[...3 lines deleted...]
-    <row r="24" spans="1:17">
+        <v>474</v>
+      </c>
+      <c r="Q23" s="16"/>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
+        <f t="shared" si="4"/>
+        <v>43</v>
+      </c>
+      <c r="C24" s="9">
         <f t="shared" si="5"/>
-        <v>41</v>
-[...3 lines deleted...]
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="6"/>
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E24" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="0"/>
         <v>15</v>
       </c>
       <c r="F24" s="16">
-        <f t="shared" si="4"/>
-        <v>2</v>
+        <f t="shared" si="1"/>
+        <v>3</v>
       </c>
       <c r="G24" s="16">
         <v>2</v>
       </c>
       <c r="H24" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I24" s="16">
         <v>0</v>
       </c>
       <c r="J24" s="16">
-        <f t="shared" si="7"/>
-        <v>13</v>
+        <f t="shared" si="2"/>
+        <v>12</v>
       </c>
       <c r="K24" s="16">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="L24" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M24" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N24" s="16">
-        <v>26</v>
+        <f t="shared" si="3"/>
+        <v>28</v>
       </c>
       <c r="O24" s="16">
         <v>3</v>
       </c>
       <c r="P24" s="16">
-        <v>23</v>
-[...3 lines deleted...]
-    <row r="25" spans="1:17">
+        <v>25</v>
+      </c>
+      <c r="Q24" s="16"/>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="8">
+        <f t="shared" si="4"/>
+        <v>197</v>
+      </c>
+      <c r="C25" s="9">
         <f t="shared" si="5"/>
-        <v>187</v>
-[...3 lines deleted...]
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D25" s="9">
         <f t="shared" si="6"/>
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="E25" s="16">
-        <f t="shared" si="3"/>
-        <v>57</v>
+        <f t="shared" si="0"/>
+        <v>54</v>
       </c>
       <c r="F25" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="G25" s="16">
         <v>2</v>
       </c>
-      <c r="G25" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="16">
         <v>1</v>
       </c>
       <c r="I25" s="16">
         <v>0</v>
       </c>
       <c r="J25" s="16">
-        <f t="shared" si="7"/>
-        <v>55</v>
+        <f t="shared" si="2"/>
+        <v>51</v>
       </c>
       <c r="K25" s="16">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="L25" s="16">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
-        <v>130</v>
+        <f t="shared" si="3"/>
+        <v>143</v>
       </c>
       <c r="O25" s="16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="P25" s="16">
-        <v>103</v>
-[...3 lines deleted...]
-    <row r="26" spans="1:17">
+        <v>115</v>
+      </c>
+      <c r="Q25" s="16"/>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
+        <f t="shared" si="4"/>
+        <v>101</v>
+      </c>
+      <c r="C26" s="9">
         <f t="shared" si="5"/>
-        <v>104</v>
-[...3 lines deleted...]
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="6"/>
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="E26" s="16">
-        <f t="shared" si="3"/>
-        <v>36</v>
+        <f t="shared" si="0"/>
+        <v>28</v>
       </c>
       <c r="F26" s="16">
-        <f t="shared" si="4"/>
-        <v>1</v>
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="G26" s="16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H26" s="16">
         <v>0</v>
       </c>
       <c r="I26" s="16">
         <v>0</v>
       </c>
       <c r="J26" s="16">
-        <f t="shared" si="7"/>
-        <v>35</v>
+        <f t="shared" si="2"/>
+        <v>28</v>
       </c>
       <c r="K26" s="16">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="L26" s="16">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M26" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N26" s="16">
-        <v>68</v>
+        <f t="shared" si="3"/>
+        <v>73</v>
       </c>
       <c r="O26" s="16">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P26" s="16">
-        <v>63</v>
-[...3 lines deleted...]
-    <row r="27" spans="1:17">
+        <v>65</v>
+      </c>
+      <c r="Q26" s="16"/>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="8">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="C27" s="9">
         <f t="shared" si="5"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="E27" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <v>0</v>
       </c>
       <c r="I27" s="16">
         <v>0</v>
       </c>
       <c r="J27" s="16">
-        <f t="shared" si="7"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
-      <c r="Q27" s="2"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:17">
+      <c r="Q27" s="16"/>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="10">
+        <f t="shared" si="4"/>
+        <v>13</v>
+      </c>
+      <c r="C28" s="11">
         <f t="shared" si="5"/>
-        <v>13</v>
-[...2 lines deleted...]
-        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="E28" s="15">
-        <f t="shared" si="3"/>
+        <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="F28" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="15">
         <v>0</v>
       </c>
       <c r="I28" s="15">
         <v>0</v>
       </c>
       <c r="J28" s="15">
-        <f t="shared" si="7"/>
+        <f t="shared" si="2"/>
         <v>7</v>
       </c>
       <c r="K28" s="15">
         <v>3</v>
       </c>
       <c r="L28" s="15">
         <v>4</v>
       </c>
       <c r="M28" s="15">
         <v>0</v>
       </c>
       <c r="N28" s="15">
+        <f t="shared" si="3"/>
         <v>6</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
         <v>6</v>
       </c>
-      <c r="Q28" s="2"/>
+      <c r="Q28" s="16"/>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A29" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="N29" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="92" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58657234-E04D-41E8-96FA-10A3A6A657C9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFB265EB-2E19-427E-B333-29A0A2D1C7AB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...13 lines deleted...]
-      <c r="P1" s="22"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-[...17 lines deleted...]
-      <c r="P2" s="22"/>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f>SUM(C6:D6)</f>
-        <v>18219</v>
+        <v>17115</v>
       </c>
       <c r="C6" s="7">
-        <f>SUM(F6,O6)</f>
-        <v>2360</v>
+        <f t="shared" ref="C6:C28" si="0">SUM(F6,O6)</f>
+        <v>2258</v>
       </c>
       <c r="D6" s="7">
         <f>SUM(J6,P6)</f>
-        <v>15859</v>
+        <v>14857</v>
       </c>
       <c r="E6" s="17">
         <f>SUM(F6,J6)</f>
-        <v>4840</v>
+        <v>4664</v>
       </c>
       <c r="F6" s="17">
-        <f>SUM(G6:I6)</f>
-        <v>228</v>
+        <f>SUM(F7:F28)</f>
+        <v>201</v>
       </c>
       <c r="G6" s="17">
-        <f>SUM(G7:G28)</f>
-        <v>192</v>
+        <f t="shared" ref="G6:I6" si="1">SUM(G7:G28)</f>
+        <v>167</v>
       </c>
       <c r="H6" s="17">
-        <f>SUM(H7:H28)</f>
-        <v>33</v>
+        <f t="shared" si="1"/>
+        <v>32</v>
       </c>
       <c r="I6" s="17">
-        <f>SUM(I7:I28)</f>
-        <v>3</v>
+        <f t="shared" si="1"/>
+        <v>2</v>
       </c>
       <c r="J6" s="17">
         <f>SUM(J7:J28)</f>
-        <v>4612</v>
+        <v>4463</v>
       </c>
       <c r="K6" s="17">
-        <f t="shared" ref="K6:M6" si="0">SUM(K7:K28)</f>
-        <v>2267</v>
+        <f t="shared" ref="K6:M6" si="2">SUM(K7:K28)</f>
+        <v>2193</v>
       </c>
       <c r="L6" s="17">
-        <f t="shared" si="0"/>
-        <v>2062</v>
+        <f t="shared" si="2"/>
+        <v>2005</v>
       </c>
       <c r="M6" s="17">
-        <f t="shared" si="0"/>
-        <v>283</v>
+        <f t="shared" si="2"/>
+        <v>265</v>
       </c>
       <c r="N6" s="17">
-        <f>SUM(N7:N28)</f>
-        <v>13379</v>
+        <v>12451</v>
       </c>
       <c r="O6" s="17">
-        <f t="shared" ref="O6:P6" si="1">SUM(O7:O28)</f>
-        <v>2132</v>
+        <v>2057</v>
       </c>
       <c r="P6" s="17">
-        <f t="shared" si="1"/>
-        <v>11247</v>
+        <v>10394</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="8">
         <f>SUM(C7:D7)</f>
-        <v>607</v>
+        <v>535</v>
       </c>
       <c r="C7" s="9">
-        <f>SUM(F7,O7)</f>
-        <v>68</v>
+        <f t="shared" si="0"/>
+        <v>65</v>
       </c>
       <c r="D7" s="9">
         <f>SUM(J7,P7)</f>
-        <v>539</v>
+        <v>470</v>
       </c>
       <c r="E7" s="16">
-        <f t="shared" ref="E7:E28" si="2">SUM(F7,J7)</f>
-        <v>175</v>
+        <f t="shared" ref="E7:E28" si="3">SUM(F7,J7)</f>
+        <v>157</v>
       </c>
       <c r="F7" s="16">
-        <f t="shared" ref="F7:F28" si="3">SUM(G7:I7)</f>
-        <v>8</v>
+        <f t="shared" ref="F7:F28" si="4">SUM(G7:I7)</f>
+        <v>5</v>
       </c>
       <c r="G7" s="16">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H7" s="16">
         <v>2</v>
       </c>
       <c r="I7" s="16">
         <v>0</v>
       </c>
       <c r="J7" s="16">
         <f>SUM(K7:M7)</f>
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="K7" s="16">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="L7" s="16">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="M7" s="16">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="N7" s="16">
-        <f>SUM(O7:P7)</f>
-        <v>432</v>
+        <v>378</v>
       </c>
       <c r="O7" s="16">
         <v>60</v>
       </c>
       <c r="P7" s="16">
-        <v>372</v>
+        <v>318</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
-        <f t="shared" ref="B8:B28" si="4">SUM(C8:D8)</f>
-        <v>2632</v>
+        <f t="shared" ref="B8:B28" si="5">SUM(C8:D8)</f>
+        <v>2304</v>
       </c>
       <c r="C8" s="9">
-        <f t="shared" ref="C8:C28" si="5">SUM(F8,O8)</f>
-        <v>346</v>
+        <f t="shared" si="0"/>
+        <v>316</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" ref="D8:D28" si="6">SUM(J8,P8)</f>
-        <v>2286</v>
+        <v>1988</v>
       </c>
       <c r="E8" s="16">
-        <f t="shared" si="2"/>
-        <v>690</v>
+        <f t="shared" si="3"/>
+        <v>659</v>
       </c>
       <c r="F8" s="16">
-        <f t="shared" si="3"/>
-        <v>48</v>
+        <f t="shared" si="4"/>
+        <v>43</v>
       </c>
       <c r="G8" s="16">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="H8" s="16">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I8" s="16">
         <v>1</v>
       </c>
       <c r="J8" s="16">
         <f t="shared" ref="J8:J28" si="7">SUM(K8:M8)</f>
-        <v>642</v>
+        <v>616</v>
       </c>
       <c r="K8" s="16">
-        <v>338</v>
+        <v>316</v>
       </c>
       <c r="L8" s="16">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="M8" s="16">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="N8" s="16">
-        <f t="shared" ref="N8:N28" si="8">SUM(O8:P8)</f>
-        <v>1942</v>
+        <v>1645</v>
       </c>
       <c r="O8" s="16">
-        <v>298</v>
+        <v>273</v>
       </c>
       <c r="P8" s="16">
-        <v>1644</v>
+        <v>1372</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
-        <f t="shared" si="4"/>
-        <v>2369</v>
+        <f t="shared" si="5"/>
+        <v>2345</v>
       </c>
       <c r="C9" s="9">
-        <f t="shared" si="5"/>
-        <v>291</v>
+        <f t="shared" si="0"/>
+        <v>290</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="6"/>
-        <v>2078</v>
+        <v>2055</v>
       </c>
       <c r="E9" s="16">
-        <f t="shared" si="2"/>
-        <v>657</v>
+        <f t="shared" si="3"/>
+        <v>661</v>
       </c>
       <c r="F9" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>31</v>
       </c>
       <c r="G9" s="16">
         <v>24</v>
       </c>
       <c r="H9" s="16">
         <v>7</v>
       </c>
       <c r="I9" s="16">
         <v>0</v>
       </c>
       <c r="J9" s="16">
         <f t="shared" si="7"/>
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="K9" s="16">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="L9" s="16">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M9" s="16">
         <v>25</v>
       </c>
       <c r="N9" s="16">
-        <f t="shared" si="8"/>
-        <v>1712</v>
+        <v>1684</v>
       </c>
       <c r="O9" s="16">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="P9" s="16">
-        <v>1452</v>
+        <v>1425</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="8">
-        <f t="shared" si="4"/>
-        <v>1641</v>
+        <f t="shared" si="5"/>
+        <v>1604</v>
       </c>
       <c r="C10" s="9">
-        <f t="shared" si="5"/>
-        <v>172</v>
+        <f t="shared" si="0"/>
+        <v>161</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="6"/>
-        <v>1469</v>
+        <v>1443</v>
       </c>
       <c r="E10" s="16">
-        <f t="shared" si="2"/>
-        <v>493</v>
+        <f t="shared" si="3"/>
+        <v>474</v>
       </c>
       <c r="F10" s="16">
-        <f t="shared" si="3"/>
-        <v>23</v>
+        <f t="shared" si="4"/>
+        <v>16</v>
       </c>
       <c r="G10" s="16">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H10" s="16">
         <v>1</v>
       </c>
       <c r="I10" s="16">
         <v>0</v>
       </c>
       <c r="J10" s="16">
         <f t="shared" si="7"/>
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="K10" s="16">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="L10" s="16">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="M10" s="16">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N10" s="16">
-        <f t="shared" si="8"/>
-        <v>1148</v>
+        <v>1130</v>
       </c>
       <c r="O10" s="16">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="P10" s="16">
-        <v>999</v>
+        <v>985</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8">
-        <f t="shared" si="4"/>
-        <v>192</v>
+        <f t="shared" si="5"/>
+        <v>202</v>
       </c>
       <c r="C11" s="9">
-        <f t="shared" si="5"/>
-        <v>88</v>
+        <f t="shared" si="0"/>
+        <v>26</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="6"/>
-        <v>104</v>
+        <v>176</v>
       </c>
       <c r="E11" s="16">
-        <f t="shared" si="2"/>
-        <v>61</v>
+        <f t="shared" si="3"/>
+        <v>59</v>
       </c>
       <c r="F11" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="G11" s="16">
         <v>0</v>
       </c>
       <c r="H11" s="16">
         <v>1</v>
       </c>
       <c r="I11" s="16">
         <v>0</v>
       </c>
       <c r="J11" s="16">
         <f t="shared" si="7"/>
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="K11" s="16">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L11" s="16">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="M11" s="16">
         <v>3</v>
       </c>
       <c r="N11" s="16">
-        <f t="shared" si="8"/>
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="O11" s="16">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="P11" s="16">
-        <v>44</v>
+        <v>118</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8">
-        <f t="shared" si="4"/>
-        <v>198</v>
+        <f t="shared" si="5"/>
+        <v>209</v>
       </c>
       <c r="C12" s="9">
-        <f t="shared" si="5"/>
-        <v>21</v>
+        <f t="shared" si="0"/>
+        <v>24</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="6"/>
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="E12" s="16">
-        <f t="shared" si="2"/>
-        <v>54</v>
+        <f t="shared" si="3"/>
+        <v>55</v>
       </c>
       <c r="F12" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
+        <v>3</v>
+      </c>
+      <c r="G12" s="16">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="H12" s="16">
         <v>1</v>
       </c>
       <c r="I12" s="16">
         <v>0</v>
       </c>
       <c r="J12" s="16">
         <f t="shared" si="7"/>
         <v>52</v>
       </c>
       <c r="K12" s="16">
         <v>19</v>
       </c>
       <c r="L12" s="16">
         <v>29</v>
       </c>
       <c r="M12" s="16">
         <v>4</v>
       </c>
       <c r="N12" s="16">
-        <f t="shared" si="8"/>
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="O12" s="16">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="P12" s="16">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
-        <f t="shared" si="4"/>
-        <v>588</v>
+        <f t="shared" si="5"/>
+        <v>574</v>
       </c>
       <c r="C13" s="9">
-        <f t="shared" si="5"/>
-        <v>64</v>
+        <f t="shared" si="0"/>
+        <v>47</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="6"/>
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="E13" s="16">
-        <f t="shared" si="2"/>
-        <v>140</v>
+        <f t="shared" si="3"/>
+        <v>136</v>
       </c>
       <c r="F13" s="16">
-        <f t="shared" si="3"/>
-        <v>6</v>
+        <f t="shared" si="4"/>
+        <v>4</v>
       </c>
       <c r="G13" s="16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H13" s="16">
         <v>1</v>
       </c>
       <c r="I13" s="16">
         <v>0</v>
       </c>
       <c r="J13" s="16">
         <f t="shared" si="7"/>
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="K13" s="16">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L13" s="16">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M13" s="16">
         <v>6</v>
       </c>
       <c r="N13" s="16">
-        <f t="shared" si="8"/>
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="O13" s="16">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="P13" s="16">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B14" s="8">
-        <f t="shared" si="4"/>
-        <v>2833</v>
+        <f t="shared" si="5"/>
+        <v>2777</v>
       </c>
       <c r="C14" s="9">
-        <f t="shared" si="5"/>
-        <v>420</v>
+        <f t="shared" si="0"/>
+        <v>418</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="6"/>
-        <v>2413</v>
+        <v>2359</v>
       </c>
       <c r="E14" s="16">
-        <f t="shared" si="2"/>
-        <v>667</v>
+        <f t="shared" si="3"/>
+        <v>640</v>
       </c>
       <c r="F14" s="16">
-        <f t="shared" si="3"/>
-        <v>35</v>
+        <f t="shared" si="4"/>
+        <v>24</v>
       </c>
       <c r="G14" s="16">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H14" s="16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I14" s="16">
         <v>0</v>
       </c>
       <c r="J14" s="16">
         <f t="shared" si="7"/>
-        <v>632</v>
+        <v>616</v>
       </c>
       <c r="K14" s="16">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="L14" s="16">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="M14" s="16">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="N14" s="16">
-        <f t="shared" si="8"/>
-        <v>2166</v>
+        <v>2137</v>
       </c>
       <c r="O14" s="16">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="P14" s="16">
-        <v>1781</v>
+        <v>1743</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B15" s="8">
-        <f t="shared" si="4"/>
-        <v>1788</v>
+        <f t="shared" si="5"/>
+        <v>1437</v>
       </c>
       <c r="C15" s="9">
-        <f t="shared" si="5"/>
-        <v>215</v>
+        <f t="shared" si="0"/>
+        <v>225</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="6"/>
-        <v>1573</v>
+        <v>1212</v>
       </c>
       <c r="E15" s="16">
-        <f t="shared" si="2"/>
-        <v>448</v>
+        <f t="shared" si="3"/>
+        <v>415</v>
       </c>
       <c r="F15" s="16">
-        <f t="shared" si="3"/>
-        <v>20</v>
+        <f t="shared" si="4"/>
+        <v>24</v>
       </c>
       <c r="G15" s="16">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H15" s="16">
         <v>1</v>
       </c>
       <c r="I15" s="16">
         <v>0</v>
       </c>
       <c r="J15" s="16">
         <f t="shared" si="7"/>
-        <v>428</v>
+        <v>391</v>
       </c>
       <c r="K15" s="16">
-        <v>227</v>
+        <v>206</v>
       </c>
       <c r="L15" s="16">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="M15" s="16">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="N15" s="16">
-        <f t="shared" si="8"/>
-        <v>1340</v>
+        <v>1022</v>
       </c>
       <c r="O15" s="16">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="P15" s="16">
-        <v>1145</v>
+        <v>821</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
-        <f t="shared" si="4"/>
-        <v>639</v>
+        <f t="shared" si="5"/>
+        <v>625</v>
       </c>
       <c r="C16" s="9">
-        <f t="shared" si="5"/>
-        <v>77</v>
+        <f t="shared" si="0"/>
+        <v>79</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="6"/>
-        <v>562</v>
+        <v>546</v>
       </c>
       <c r="E16" s="16">
-        <f t="shared" si="2"/>
-        <v>164</v>
+        <f t="shared" si="3"/>
+        <v>162</v>
       </c>
       <c r="F16" s="16">
-        <f t="shared" si="3"/>
-[...3 lines deleted...]
-      <c r="H16" s="16"/>
+        <f t="shared" si="4"/>
+        <v>4</v>
+      </c>
+      <c r="G16" s="16">
+        <v>2</v>
+      </c>
+      <c r="H16" s="16">
+        <v>2</v>
+      </c>
       <c r="I16" s="16">
         <v>0</v>
       </c>
       <c r="J16" s="16">
         <f t="shared" si="7"/>
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="K16" s="16">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="L16" s="16">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="M16" s="16">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N16" s="16">
-        <f t="shared" si="8"/>
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="O16" s="16">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="P16" s="16">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
-        <f t="shared" si="4"/>
-        <v>332</v>
+        <f t="shared" si="5"/>
+        <v>278</v>
       </c>
       <c r="C17" s="9">
-        <f t="shared" si="5"/>
-        <v>26</v>
+        <f t="shared" si="0"/>
+        <v>20</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="6"/>
-        <v>306</v>
+        <v>258</v>
       </c>
       <c r="E17" s="16">
-        <f t="shared" si="2"/>
-        <v>98</v>
+        <f t="shared" si="3"/>
+        <v>77</v>
       </c>
       <c r="F17" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="G17" s="16">
         <v>1</v>
       </c>
       <c r="H17" s="16">
         <v>0</v>
       </c>
       <c r="I17" s="16">
         <v>0</v>
       </c>
       <c r="J17" s="16">
         <f t="shared" si="7"/>
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="K17" s="16">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="L17" s="16">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="M17" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N17" s="16">
-        <f t="shared" si="8"/>
-        <v>234</v>
+        <v>201</v>
       </c>
       <c r="O17" s="16">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="P17" s="16">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
-        <f t="shared" si="4"/>
-        <v>422</v>
+        <f t="shared" si="5"/>
+        <v>386</v>
       </c>
       <c r="C18" s="9">
-        <f t="shared" si="5"/>
-        <v>28</v>
+        <f t="shared" si="0"/>
+        <v>32</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="6"/>
-        <v>394</v>
+        <v>354</v>
       </c>
       <c r="E18" s="16">
-        <f t="shared" si="2"/>
-        <v>104</v>
+        <f t="shared" si="3"/>
+        <v>100</v>
       </c>
       <c r="F18" s="16">
-        <f t="shared" si="3"/>
-        <v>0</v>
+        <f t="shared" si="4"/>
+        <v>2</v>
       </c>
       <c r="G18" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H18" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I18" s="16">
         <v>0</v>
       </c>
       <c r="J18" s="16">
         <f t="shared" si="7"/>
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="K18" s="16">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="L18" s="16">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M18" s="16">
         <v>4</v>
       </c>
       <c r="N18" s="16">
-        <f t="shared" si="8"/>
-        <v>318</v>
+        <v>286</v>
       </c>
       <c r="O18" s="16">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P18" s="16">
-        <v>290</v>
+        <v>256</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="8">
-        <f t="shared" si="4"/>
-        <v>1505</v>
+        <f t="shared" si="5"/>
+        <v>1504</v>
       </c>
       <c r="C19" s="9">
-        <f t="shared" si="5"/>
-        <v>225</v>
+        <f t="shared" si="0"/>
+        <v>230</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="6"/>
-        <v>1280</v>
+        <v>1274</v>
       </c>
       <c r="E19" s="16">
-        <f t="shared" si="2"/>
-        <v>364</v>
+        <f t="shared" si="3"/>
+        <v>388</v>
       </c>
       <c r="F19" s="16">
-        <f t="shared" si="3"/>
-        <v>20</v>
+        <f t="shared" si="4"/>
+        <v>18</v>
       </c>
       <c r="G19" s="16">
         <v>14</v>
       </c>
       <c r="H19" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I19" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J19" s="16">
         <f t="shared" si="7"/>
-        <v>344</v>
+        <v>370</v>
       </c>
       <c r="K19" s="16">
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="L19" s="16">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="M19" s="16">
         <v>23</v>
       </c>
       <c r="N19" s="16">
-        <f t="shared" si="8"/>
-        <v>1141</v>
+        <v>1116</v>
       </c>
       <c r="O19" s="16">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="P19" s="16">
-        <v>936</v>
+        <v>904</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="8">
-        <f t="shared" si="4"/>
-        <v>575</v>
+        <f t="shared" si="5"/>
+        <v>491</v>
       </c>
       <c r="C20" s="9">
-        <f t="shared" si="5"/>
+        <f t="shared" si="0"/>
         <v>74</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="6"/>
-        <v>501</v>
+        <v>417</v>
       </c>
       <c r="E20" s="16">
-        <f t="shared" si="2"/>
-        <v>142</v>
+        <f t="shared" si="3"/>
+        <v>127</v>
       </c>
       <c r="F20" s="16">
-        <f t="shared" si="3"/>
-        <v>4</v>
+        <f t="shared" si="4"/>
+        <v>3</v>
       </c>
       <c r="G20" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H20" s="16">
         <v>1</v>
       </c>
       <c r="I20" s="16">
         <v>0</v>
       </c>
       <c r="J20" s="16">
         <f t="shared" si="7"/>
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="K20" s="16">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="L20" s="16">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="M20" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N20" s="16">
-        <f t="shared" si="8"/>
-        <v>433</v>
+        <v>364</v>
       </c>
       <c r="O20" s="16">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P20" s="16">
-        <v>363</v>
+        <v>293</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
-        <f t="shared" si="4"/>
-        <v>393</v>
+        <f t="shared" si="5"/>
+        <v>395</v>
       </c>
       <c r="C21" s="9">
-        <f t="shared" si="5"/>
-        <v>49</v>
+        <f t="shared" si="0"/>
+        <v>47</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="6"/>
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E21" s="16">
-        <f t="shared" si="2"/>
-        <v>101</v>
+        <f t="shared" si="3"/>
+        <v>103</v>
       </c>
       <c r="F21" s="16">
-        <f t="shared" si="3"/>
-        <v>5</v>
+        <f t="shared" si="4"/>
+        <v>4</v>
       </c>
       <c r="G21" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H21" s="16">
         <v>2</v>
       </c>
       <c r="I21" s="16">
         <v>0</v>
       </c>
       <c r="J21" s="16">
         <f t="shared" si="7"/>
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="K21" s="16">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L21" s="16">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M21" s="16">
         <v>2</v>
       </c>
       <c r="N21" s="16">
-        <f t="shared" si="8"/>
         <v>292</v>
       </c>
       <c r="O21" s="16">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="P21" s="16">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <f t="shared" si="4"/>
-        <v>518</v>
+        <f t="shared" si="5"/>
+        <v>512</v>
       </c>
       <c r="C22" s="9">
-        <f t="shared" si="5"/>
-        <v>69</v>
+        <f t="shared" si="0"/>
+        <v>78</v>
       </c>
       <c r="D22" s="9">
         <f t="shared" si="6"/>
-        <v>449</v>
+        <v>434</v>
       </c>
       <c r="E22" s="16">
-        <f t="shared" si="2"/>
-        <v>152</v>
+        <f t="shared" si="3"/>
+        <v>151</v>
       </c>
       <c r="F22" s="16">
-        <f t="shared" si="3"/>
-        <v>6</v>
+        <f t="shared" si="4"/>
+        <v>7</v>
       </c>
       <c r="G22" s="16">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H22" s="16">
         <v>0</v>
       </c>
       <c r="I22" s="16">
         <v>0</v>
       </c>
       <c r="J22" s="16">
         <f t="shared" si="7"/>
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="K22" s="16">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="L22" s="16">
         <v>63</v>
       </c>
       <c r="M22" s="16">
         <v>7</v>
       </c>
       <c r="N22" s="16">
-        <f t="shared" si="8"/>
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="O22" s="16">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="P22" s="16">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8">
-        <f t="shared" si="4"/>
-        <v>648</v>
+        <f t="shared" si="5"/>
+        <v>592</v>
       </c>
       <c r="C23" s="9">
-        <f t="shared" si="5"/>
-        <v>81</v>
+        <f t="shared" si="0"/>
+        <v>86</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="6"/>
-        <v>567</v>
+        <v>506</v>
       </c>
       <c r="E23" s="16">
-        <f t="shared" si="2"/>
-        <v>220</v>
+        <f t="shared" si="3"/>
+        <v>185</v>
       </c>
       <c r="F23" s="16">
-        <f t="shared" si="3"/>
-        <v>8</v>
+        <f t="shared" si="4"/>
+        <v>6</v>
       </c>
       <c r="G23" s="16">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H23" s="16">
         <v>0</v>
       </c>
       <c r="I23" s="16">
         <v>0</v>
       </c>
       <c r="J23" s="16">
         <f t="shared" si="7"/>
-        <v>212</v>
+        <v>179</v>
       </c>
       <c r="K23" s="16">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="L23" s="16">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="M23" s="16">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="N23" s="16">
-        <f t="shared" si="8"/>
-        <v>428</v>
+        <v>407</v>
       </c>
       <c r="O23" s="16">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P23" s="16">
-        <v>355</v>
+        <v>327</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
-        <f t="shared" si="4"/>
-        <v>39</v>
+        <f t="shared" si="5"/>
+        <v>41</v>
       </c>
       <c r="C24" s="9">
-        <f t="shared" si="5"/>
-        <v>4</v>
+        <f t="shared" si="0"/>
+        <v>5</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="6"/>
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E24" s="16">
-        <f t="shared" si="2"/>
-        <v>14</v>
+        <f t="shared" si="3"/>
+        <v>15</v>
       </c>
       <c r="F24" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="G24" s="16">
         <v>2</v>
       </c>
       <c r="H24" s="16">
         <v>0</v>
       </c>
       <c r="I24" s="16">
         <v>0</v>
       </c>
       <c r="J24" s="16">
         <f t="shared" si="7"/>
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K24" s="16">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L24" s="16">
         <v>5</v>
       </c>
       <c r="M24" s="16">
         <v>0</v>
       </c>
       <c r="N24" s="16">
-        <f t="shared" si="8"/>
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="O24" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P24" s="16">
         <v>23</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="8">
-        <f t="shared" si="4"/>
-        <v>177</v>
+        <f t="shared" si="5"/>
+        <v>187</v>
       </c>
       <c r="C25" s="9">
-        <f t="shared" si="5"/>
+        <f t="shared" si="0"/>
         <v>29</v>
       </c>
       <c r="D25" s="9">
         <f t="shared" si="6"/>
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="E25" s="16">
-        <f t="shared" si="2"/>
-        <v>50</v>
+        <f t="shared" si="3"/>
+        <v>57</v>
       </c>
       <c r="F25" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="G25" s="16">
         <v>1</v>
       </c>
       <c r="H25" s="16">
         <v>1</v>
       </c>
       <c r="I25" s="16">
         <v>0</v>
       </c>
       <c r="J25" s="16">
         <f t="shared" si="7"/>
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="K25" s="16">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L25" s="16">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
-        <f t="shared" si="8"/>
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="O25" s="16">
         <v>27</v>
       </c>
       <c r="P25" s="16">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
-        <f t="shared" si="4"/>
-        <v>105</v>
+        <f t="shared" si="5"/>
+        <v>104</v>
       </c>
       <c r="C26" s="9">
-        <f t="shared" si="5"/>
-        <v>8</v>
+        <f t="shared" si="0"/>
+        <v>6</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="6"/>
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E26" s="16">
-        <f t="shared" si="2"/>
-        <v>34</v>
+        <f t="shared" si="3"/>
+        <v>36</v>
       </c>
       <c r="F26" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="G26" s="16">
         <v>1</v>
       </c>
       <c r="H26" s="16">
         <v>0</v>
       </c>
       <c r="I26" s="16">
         <v>0</v>
       </c>
       <c r="J26" s="16">
         <f t="shared" si="7"/>
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K26" s="16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="L26" s="16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M26" s="16">
         <v>0</v>
       </c>
       <c r="N26" s="16">
-        <f t="shared" si="8"/>
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="O26" s="16">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="P26" s="16">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="C27" s="9">
-        <f t="shared" si="5"/>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="E27" s="16">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <v>0</v>
       </c>
       <c r="I27" s="16">
         <v>0</v>
       </c>
       <c r="J27" s="16">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
-        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="10">
-        <f t="shared" si="4"/>
-        <v>18</v>
+        <f t="shared" si="5"/>
+        <v>13</v>
       </c>
       <c r="C28" s="11">
-        <f t="shared" si="5"/>
-        <v>5</v>
+        <f t="shared" si="0"/>
+        <v>0</v>
       </c>
       <c r="D28" s="11">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="E28" s="15">
-        <f t="shared" si="2"/>
-        <v>12</v>
+        <f t="shared" si="3"/>
+        <v>7</v>
       </c>
       <c r="F28" s="15">
-        <f t="shared" si="3"/>
-        <v>5</v>
+        <f t="shared" si="4"/>
+        <v>0</v>
       </c>
       <c r="G28" s="15">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H28" s="15">
         <v>0</v>
       </c>
       <c r="I28" s="15">
         <v>0</v>
       </c>
       <c r="J28" s="15">
         <f t="shared" si="7"/>
         <v>7</v>
       </c>
       <c r="K28" s="15">
         <v>3</v>
       </c>
       <c r="L28" s="15">
         <v>4</v>
       </c>
       <c r="M28" s="15">
         <v>0</v>
       </c>
       <c r="N28" s="15">
-        <f t="shared" si="8"/>
         <v>6</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
         <v>6</v>
       </c>
       <c r="Q28" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58657234-E04D-41E8-96FA-10A3A6A657C9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...13 lines deleted...]
-      <c r="P1" s="22"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-[...17 lines deleted...]
-      <c r="P2" s="22"/>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
+        <v>137</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f>SUM(C6:D6)</f>
-        <v>19017</v>
+        <v>18219</v>
       </c>
       <c r="C6" s="7">
         <f>SUM(F6,O6)</f>
-        <v>2349</v>
+        <v>2360</v>
       </c>
       <c r="D6" s="7">
         <f>SUM(J6,P6)</f>
-        <v>16668</v>
+        <v>15859</v>
       </c>
       <c r="E6" s="17">
         <f>SUM(F6,J6)</f>
-        <v>4973</v>
+        <v>4840</v>
       </c>
       <c r="F6" s="17">
         <f>SUM(G6:I6)</f>
-        <v>182</v>
+        <v>228</v>
       </c>
       <c r="G6" s="17">
         <f>SUM(G7:G28)</f>
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="H6" s="17">
         <f>SUM(H7:H28)</f>
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I6" s="17">
         <f>SUM(I7:I28)</f>
         <v>3</v>
       </c>
       <c r="J6" s="17">
-        <v>4791</v>
+        <f>SUM(J7:J28)</f>
+        <v>4612</v>
       </c>
       <c r="K6" s="17">
-        <v>2683</v>
+        <f t="shared" ref="K6:M6" si="0">SUM(K7:K28)</f>
+        <v>2267</v>
       </c>
       <c r="L6" s="17">
-        <v>1886</v>
+        <f t="shared" si="0"/>
+        <v>2062</v>
       </c>
       <c r="M6" s="17">
-        <v>222</v>
+        <f t="shared" si="0"/>
+        <v>283</v>
       </c>
       <c r="N6" s="17">
-        <v>14044</v>
+        <f>SUM(N7:N28)</f>
+        <v>13379</v>
       </c>
       <c r="O6" s="17">
-        <v>2167</v>
+        <f t="shared" ref="O6:P6" si="1">SUM(O7:O28)</f>
+        <v>2132</v>
       </c>
       <c r="P6" s="17">
-        <v>11877</v>
+        <f t="shared" si="1"/>
+        <v>11247</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="8">
-        <f t="shared" ref="B7:B28" si="0">SUM(C7:D7)</f>
-        <v>661</v>
+        <f>SUM(C7:D7)</f>
+        <v>607</v>
       </c>
       <c r="C7" s="9">
-        <f t="shared" ref="C7:C28" si="1">SUM(F7,O7)</f>
-        <v>65</v>
+        <f>SUM(F7,O7)</f>
+        <v>68</v>
       </c>
       <c r="D7" s="9">
-        <f t="shared" ref="D7:D28" si="2">SUM(J7,P7)</f>
-        <v>596</v>
+        <f>SUM(J7,P7)</f>
+        <v>539</v>
       </c>
       <c r="E7" s="16">
-        <f t="shared" ref="E7:E28" si="3">SUM(F7,J7)</f>
-        <v>187</v>
+        <f t="shared" ref="E7:E28" si="2">SUM(F7,J7)</f>
+        <v>175</v>
       </c>
       <c r="F7" s="16">
-        <f t="shared" ref="F7:F28" si="4">SUM(G7:I7)</f>
-        <v>4</v>
+        <f t="shared" ref="F7:F28" si="3">SUM(G7:I7)</f>
+        <v>8</v>
       </c>
       <c r="G7" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H7" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" s="16">
         <v>0</v>
       </c>
       <c r="J7" s="16">
-        <v>183</v>
+        <f>SUM(K7:M7)</f>
+        <v>167</v>
       </c>
       <c r="K7" s="16">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="L7" s="16">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M7" s="16">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="N7" s="16">
-        <v>474</v>
+        <f>SUM(O7:P7)</f>
+        <v>432</v>
       </c>
       <c r="O7" s="16">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="P7" s="16">
-        <v>413</v>
+        <v>372</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
-        <f t="shared" si="0"/>
-        <v>2716</v>
+        <f t="shared" ref="B8:B28" si="4">SUM(C8:D8)</f>
+        <v>2632</v>
       </c>
       <c r="C8" s="9">
-        <f t="shared" si="1"/>
-        <v>364</v>
+        <f t="shared" ref="C8:C28" si="5">SUM(F8,O8)</f>
+        <v>346</v>
       </c>
       <c r="D8" s="9">
-        <f t="shared" si="2"/>
-        <v>2352</v>
+        <f t="shared" ref="D8:D28" si="6">SUM(J8,P8)</f>
+        <v>2286</v>
       </c>
       <c r="E8" s="16">
-        <f t="shared" si="3"/>
-        <v>720</v>
+        <f t="shared" si="2"/>
+        <v>690</v>
       </c>
       <c r="F8" s="16">
-        <f t="shared" si="4"/>
-        <v>43</v>
+        <f t="shared" si="3"/>
+        <v>48</v>
       </c>
       <c r="G8" s="16">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H8" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I8" s="16">
         <v>1</v>
       </c>
       <c r="J8" s="16">
-        <v>677</v>
+        <f t="shared" ref="J8:J28" si="7">SUM(K8:M8)</f>
+        <v>642</v>
       </c>
       <c r="K8" s="16">
-        <v>404</v>
+        <v>338</v>
       </c>
       <c r="L8" s="16">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="M8" s="16">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="N8" s="16">
-        <v>1996</v>
+        <f t="shared" ref="N8:N28" si="8">SUM(O8:P8)</f>
+        <v>1942</v>
       </c>
       <c r="O8" s="16">
-        <v>321</v>
+        <v>298</v>
       </c>
       <c r="P8" s="16">
-        <v>1675</v>
+        <v>1644</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
-        <f t="shared" si="0"/>
-        <v>2458</v>
+        <f t="shared" si="4"/>
+        <v>2369</v>
       </c>
       <c r="C9" s="9">
-        <f t="shared" si="1"/>
-        <v>263</v>
+        <f t="shared" si="5"/>
+        <v>291</v>
       </c>
       <c r="D9" s="9">
-        <f t="shared" si="2"/>
-        <v>2195</v>
+        <f t="shared" si="6"/>
+        <v>2078</v>
       </c>
       <c r="E9" s="16">
-        <f t="shared" si="3"/>
-        <v>668</v>
+        <f t="shared" si="2"/>
+        <v>657</v>
       </c>
       <c r="F9" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
+        <v>31</v>
+      </c>
+      <c r="G9" s="16">
         <v>24</v>
       </c>
-      <c r="G9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I9" s="16">
         <v>0</v>
       </c>
       <c r="J9" s="16">
-        <v>644</v>
+        <f t="shared" si="7"/>
+        <v>626</v>
       </c>
       <c r="K9" s="16">
-        <v>393</v>
+        <v>331</v>
       </c>
       <c r="L9" s="16">
-        <v>227</v>
+        <v>270</v>
       </c>
       <c r="M9" s="16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N9" s="16">
-        <v>1790</v>
+        <f t="shared" si="8"/>
+        <v>1712</v>
       </c>
       <c r="O9" s="16">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="P9" s="16">
-        <v>1551</v>
+        <v>1452</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="8">
-        <f t="shared" si="0"/>
-        <v>1748</v>
+        <f t="shared" si="4"/>
+        <v>1641</v>
       </c>
       <c r="C10" s="9">
-        <f t="shared" si="1"/>
-        <v>177</v>
+        <f t="shared" si="5"/>
+        <v>172</v>
       </c>
       <c r="D10" s="9">
-        <f t="shared" si="2"/>
-        <v>1571</v>
+        <f t="shared" si="6"/>
+        <v>1469</v>
       </c>
       <c r="E10" s="16">
-        <f t="shared" si="3"/>
-        <v>518</v>
+        <f t="shared" si="2"/>
+        <v>493</v>
       </c>
       <c r="F10" s="16">
-        <f t="shared" si="4"/>
-        <v>16</v>
+        <f t="shared" si="3"/>
+        <v>23</v>
       </c>
       <c r="G10" s="16">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H10" s="16">
         <v>1</v>
       </c>
       <c r="I10" s="16">
         <v>0</v>
       </c>
       <c r="J10" s="16">
-        <v>502</v>
+        <f t="shared" si="7"/>
+        <v>470</v>
       </c>
       <c r="K10" s="16">
-        <v>277</v>
+        <v>220</v>
       </c>
       <c r="L10" s="16">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="M10" s="16">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="N10" s="16">
-        <v>1230</v>
+        <f t="shared" si="8"/>
+        <v>1148</v>
       </c>
       <c r="O10" s="16">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="P10" s="16">
-        <v>1069</v>
+        <v>999</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8">
-        <f t="shared" si="0"/>
-        <v>185</v>
+        <f t="shared" si="4"/>
+        <v>192</v>
       </c>
       <c r="C11" s="9">
-        <f t="shared" si="1"/>
-        <v>25</v>
+        <f t="shared" si="5"/>
+        <v>88</v>
       </c>
       <c r="D11" s="9">
-        <f t="shared" si="2"/>
-        <v>160</v>
+        <f t="shared" si="6"/>
+        <v>104</v>
       </c>
       <c r="E11" s="16">
-        <f t="shared" si="3"/>
-        <v>59</v>
+        <f t="shared" si="2"/>
+        <v>61</v>
       </c>
       <c r="F11" s="16">
-        <f t="shared" si="4"/>
-        <v>2</v>
+        <f t="shared" si="3"/>
+        <v>1</v>
       </c>
       <c r="G11" s="16">
         <v>0</v>
       </c>
       <c r="H11" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I11" s="16">
         <v>0</v>
       </c>
       <c r="J11" s="16">
-        <v>57</v>
+        <f t="shared" si="7"/>
+        <v>60</v>
       </c>
       <c r="K11" s="16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L11" s="16">
         <v>36</v>
       </c>
       <c r="M11" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N11" s="16">
-        <v>126</v>
+        <f t="shared" si="8"/>
+        <v>131</v>
       </c>
       <c r="O11" s="16">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="P11" s="16">
-        <v>103</v>
+        <v>44</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8">
-        <f t="shared" si="0"/>
-        <v>200</v>
+        <f t="shared" si="4"/>
+        <v>198</v>
       </c>
       <c r="C12" s="9">
-        <f t="shared" si="1"/>
-        <v>22</v>
+        <f t="shared" si="5"/>
+        <v>21</v>
       </c>
       <c r="D12" s="9">
-        <f t="shared" si="2"/>
-        <v>178</v>
+        <f t="shared" si="6"/>
+        <v>177</v>
       </c>
       <c r="E12" s="16">
-        <f t="shared" si="3"/>
-        <v>53</v>
+        <f t="shared" si="2"/>
+        <v>54</v>
       </c>
       <c r="F12" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>2</v>
       </c>
       <c r="G12" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H12" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I12" s="16">
         <v>0</v>
       </c>
       <c r="J12" s="16">
-        <v>51</v>
+        <f t="shared" si="7"/>
+        <v>52</v>
       </c>
       <c r="K12" s="16">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L12" s="16">
         <v>29</v>
       </c>
       <c r="M12" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N12" s="16">
-        <v>147</v>
+        <f t="shared" si="8"/>
+        <v>144</v>
       </c>
       <c r="O12" s="16">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P12" s="16">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
-        <f t="shared" si="0"/>
-        <v>573</v>
+        <f t="shared" si="4"/>
+        <v>588</v>
       </c>
       <c r="C13" s="9">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
+        <v>64</v>
+      </c>
+      <c r="D13" s="9">
+        <f t="shared" si="6"/>
+        <v>524</v>
+      </c>
+      <c r="E13" s="16">
+        <f t="shared" si="2"/>
+        <v>140</v>
+      </c>
+      <c r="F13" s="16">
+        <f t="shared" si="3"/>
+        <v>6</v>
+      </c>
+      <c r="G13" s="16">
+        <v>5</v>
+      </c>
+      <c r="H13" s="16">
+        <v>1</v>
+      </c>
+      <c r="I13" s="16">
+        <v>0</v>
+      </c>
+      <c r="J13" s="16">
+        <f t="shared" si="7"/>
+        <v>134</v>
+      </c>
+      <c r="K13" s="16">
+        <v>71</v>
+      </c>
+      <c r="L13" s="16">
+        <v>57</v>
+      </c>
+      <c r="M13" s="16">
+        <v>6</v>
+      </c>
+      <c r="N13" s="16">
+        <f t="shared" si="8"/>
+        <v>448</v>
+      </c>
+      <c r="O13" s="16">
         <v>58</v>
       </c>
-      <c r="D13" s="9">
-[...37 lines deleted...]
-      </c>
       <c r="P13" s="16">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B14" s="8">
-        <f t="shared" si="0"/>
-        <v>2954</v>
+        <f t="shared" si="4"/>
+        <v>2833</v>
       </c>
       <c r="C14" s="9">
-        <f t="shared" si="1"/>
-        <v>413</v>
+        <f t="shared" si="5"/>
+        <v>420</v>
       </c>
       <c r="D14" s="9">
-        <f t="shared" si="2"/>
-        <v>2541</v>
+        <f t="shared" si="6"/>
+        <v>2413</v>
       </c>
       <c r="E14" s="16">
-        <f t="shared" si="3"/>
-        <v>675</v>
+        <f t="shared" si="2"/>
+        <v>667</v>
       </c>
       <c r="F14" s="16">
-        <f t="shared" si="4"/>
-        <v>24</v>
+        <f t="shared" si="3"/>
+        <v>35</v>
       </c>
       <c r="G14" s="16">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H14" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I14" s="16">
         <v>0</v>
       </c>
       <c r="J14" s="16">
-        <v>651</v>
+        <f t="shared" si="7"/>
+        <v>632</v>
       </c>
       <c r="K14" s="16">
-        <v>326</v>
+        <v>271</v>
       </c>
       <c r="L14" s="16">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="M14" s="16">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="N14" s="16">
-        <v>2279</v>
+        <f t="shared" si="8"/>
+        <v>2166</v>
       </c>
       <c r="O14" s="16">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="P14" s="16">
-        <v>1890</v>
+        <v>1781</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B15" s="8">
-        <f t="shared" si="0"/>
-        <v>1812</v>
+        <f t="shared" si="4"/>
+        <v>1788</v>
       </c>
       <c r="C15" s="9">
-        <f t="shared" si="1"/>
-        <v>222</v>
+        <f t="shared" si="5"/>
+        <v>215</v>
       </c>
       <c r="D15" s="9">
-        <f t="shared" si="2"/>
-        <v>1590</v>
+        <f t="shared" si="6"/>
+        <v>1573</v>
       </c>
       <c r="E15" s="16">
-        <f t="shared" si="3"/>
-        <v>461</v>
+        <f t="shared" si="2"/>
+        <v>448</v>
       </c>
       <c r="F15" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
+        <v>20</v>
+      </c>
+      <c r="G15" s="16">
         <v>19</v>
       </c>
-      <c r="G15" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="16">
         <v>1</v>
       </c>
       <c r="I15" s="16">
         <v>0</v>
       </c>
       <c r="J15" s="16">
-        <v>442</v>
+        <f t="shared" si="7"/>
+        <v>428</v>
       </c>
       <c r="K15" s="16">
-        <v>258</v>
+        <v>227</v>
       </c>
       <c r="L15" s="16">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="M15" s="16">
         <v>16</v>
       </c>
       <c r="N15" s="16">
-        <v>1351</v>
+        <f t="shared" si="8"/>
+        <v>1340</v>
       </c>
       <c r="O15" s="16">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="P15" s="16">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
-        <f t="shared" si="0"/>
-        <v>619</v>
+        <f t="shared" si="4"/>
+        <v>639</v>
       </c>
       <c r="C16" s="9">
-        <f t="shared" si="1"/>
-        <v>76</v>
+        <f t="shared" si="5"/>
+        <v>77</v>
       </c>
       <c r="D16" s="9">
-        <f t="shared" si="2"/>
-        <v>543</v>
+        <f t="shared" si="6"/>
+        <v>562</v>
       </c>
       <c r="E16" s="16">
-        <f t="shared" si="3"/>
-        <v>163</v>
+        <f t="shared" si="2"/>
+        <v>164</v>
       </c>
       <c r="F16" s="16">
-        <f t="shared" si="4"/>
-[...7 lines deleted...]
-      </c>
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="16"/>
+      <c r="H16" s="16"/>
       <c r="I16" s="16">
         <v>0</v>
       </c>
       <c r="J16" s="16">
-        <v>161</v>
+        <f t="shared" si="7"/>
+        <v>164</v>
       </c>
       <c r="K16" s="16">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="L16" s="16">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="M16" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N16" s="16">
-        <v>456</v>
+        <f t="shared" si="8"/>
+        <v>475</v>
       </c>
       <c r="O16" s="16">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P16" s="16">
-        <v>382</v>
+        <v>398</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
-        <f t="shared" si="0"/>
-        <v>324</v>
+        <f t="shared" si="4"/>
+        <v>332</v>
       </c>
       <c r="C17" s="9">
-        <f t="shared" si="1"/>
-        <v>24</v>
+        <f t="shared" si="5"/>
+        <v>26</v>
       </c>
       <c r="D17" s="9">
-        <f t="shared" si="2"/>
-        <v>300</v>
+        <f t="shared" si="6"/>
+        <v>306</v>
       </c>
       <c r="E17" s="16">
-        <f t="shared" si="3"/>
-        <v>95</v>
+        <f t="shared" si="2"/>
+        <v>98</v>
       </c>
       <c r="F17" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G17" s="16">
         <v>1</v>
       </c>
       <c r="H17" s="16">
         <v>0</v>
       </c>
       <c r="I17" s="16">
         <v>0</v>
       </c>
       <c r="J17" s="16">
-        <v>94</v>
+        <f t="shared" si="7"/>
+        <v>97</v>
       </c>
       <c r="K17" s="16">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L17" s="16">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="M17" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N17" s="16">
-        <v>229</v>
+        <f t="shared" si="8"/>
+        <v>234</v>
       </c>
       <c r="O17" s="16">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="P17" s="16">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
-        <f t="shared" si="0"/>
-        <v>443</v>
+        <f t="shared" si="4"/>
+        <v>422</v>
       </c>
       <c r="C18" s="9">
-        <f t="shared" si="1"/>
-        <v>32</v>
+        <f t="shared" si="5"/>
+        <v>28</v>
       </c>
       <c r="D18" s="9">
-        <f t="shared" si="2"/>
-        <v>411</v>
+        <f t="shared" si="6"/>
+        <v>394</v>
       </c>
       <c r="E18" s="16">
-        <f t="shared" si="3"/>
-        <v>120</v>
+        <f t="shared" si="2"/>
+        <v>104</v>
       </c>
       <c r="F18" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G18" s="16">
         <v>0</v>
       </c>
       <c r="H18" s="16">
         <v>0</v>
       </c>
       <c r="I18" s="16">
         <v>0</v>
       </c>
       <c r="J18" s="16">
-        <v>120</v>
+        <f t="shared" si="7"/>
+        <v>104</v>
       </c>
       <c r="K18" s="16">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="L18" s="16">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="M18" s="16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N18" s="16">
-        <v>323</v>
+        <f t="shared" si="8"/>
+        <v>318</v>
       </c>
       <c r="O18" s="16">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="P18" s="16">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="8">
-        <f t="shared" si="0"/>
-        <v>1502</v>
+        <f t="shared" si="4"/>
+        <v>1505</v>
       </c>
       <c r="C19" s="9">
-        <f t="shared" si="1"/>
-        <v>221</v>
+        <f t="shared" si="5"/>
+        <v>225</v>
       </c>
       <c r="D19" s="9">
-        <f t="shared" si="2"/>
-        <v>1281</v>
+        <f t="shared" si="6"/>
+        <v>1280</v>
       </c>
       <c r="E19" s="16">
-        <f t="shared" si="3"/>
-        <v>361</v>
+        <f t="shared" si="2"/>
+        <v>364</v>
       </c>
       <c r="F19" s="16">
-        <f t="shared" si="4"/>
-        <v>15</v>
+        <f t="shared" si="3"/>
+        <v>20</v>
       </c>
       <c r="G19" s="16">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H19" s="16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I19" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J19" s="16">
-        <v>346</v>
+        <f t="shared" si="7"/>
+        <v>344</v>
       </c>
       <c r="K19" s="16">
-        <v>200</v>
+        <v>172</v>
       </c>
       <c r="L19" s="16">
-        <v>125</v>
+        <v>149</v>
       </c>
       <c r="M19" s="16">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="N19" s="16">
+        <f t="shared" si="8"/>
         <v>1141</v>
       </c>
       <c r="O19" s="16">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="P19" s="16">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="8">
-        <f t="shared" si="0"/>
-        <v>769</v>
+        <f t="shared" si="4"/>
+        <v>575</v>
       </c>
       <c r="C20" s="9">
-        <f t="shared" si="1"/>
-        <v>101</v>
+        <f t="shared" si="5"/>
+        <v>74</v>
       </c>
       <c r="D20" s="9">
-        <f t="shared" si="2"/>
-        <v>668</v>
+        <f t="shared" si="6"/>
+        <v>501</v>
       </c>
       <c r="E20" s="16">
-        <f t="shared" si="3"/>
-        <v>178</v>
+        <f t="shared" si="2"/>
+        <v>142</v>
       </c>
       <c r="F20" s="16">
-        <f t="shared" si="4"/>
-        <v>3</v>
+        <f t="shared" si="3"/>
+        <v>4</v>
       </c>
       <c r="G20" s="16">
         <v>3</v>
       </c>
       <c r="H20" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I20" s="16">
         <v>0</v>
       </c>
       <c r="J20" s="16">
-        <v>175</v>
+        <f t="shared" si="7"/>
+        <v>138</v>
       </c>
       <c r="K20" s="16">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="L20" s="16">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="M20" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N20" s="16">
-        <v>591</v>
+        <f t="shared" si="8"/>
+        <v>433</v>
       </c>
       <c r="O20" s="16">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="P20" s="16">
-        <v>493</v>
+        <v>363</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
-        <f t="shared" si="0"/>
-        <v>397</v>
+        <f t="shared" si="4"/>
+        <v>393</v>
       </c>
       <c r="C21" s="9">
-        <f t="shared" si="1"/>
-        <v>44</v>
+        <f t="shared" si="5"/>
+        <v>49</v>
       </c>
       <c r="D21" s="9">
-        <f t="shared" si="2"/>
-        <v>353</v>
+        <f t="shared" si="6"/>
+        <v>344</v>
       </c>
       <c r="E21" s="16">
-        <f t="shared" si="3"/>
-        <v>110</v>
+        <f t="shared" si="2"/>
+        <v>101</v>
       </c>
       <c r="F21" s="16">
-        <f t="shared" si="4"/>
-        <v>4</v>
+        <f t="shared" si="3"/>
+        <v>5</v>
       </c>
       <c r="G21" s="16">
         <v>3</v>
       </c>
       <c r="H21" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I21" s="16">
         <v>0</v>
       </c>
       <c r="J21" s="16">
-        <v>106</v>
+        <f t="shared" si="7"/>
+        <v>96</v>
       </c>
       <c r="K21" s="16">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="L21" s="16">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M21" s="16">
         <v>2</v>
       </c>
       <c r="N21" s="16">
-        <v>287</v>
+        <f t="shared" si="8"/>
+        <v>292</v>
       </c>
       <c r="O21" s="16">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P21" s="16">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
-        <f t="shared" si="0"/>
-        <v>497</v>
+        <f t="shared" si="4"/>
+        <v>518</v>
       </c>
       <c r="C22" s="9">
-        <f t="shared" si="1"/>
-        <v>74</v>
+        <f t="shared" si="5"/>
+        <v>69</v>
       </c>
       <c r="D22" s="9">
-        <f t="shared" si="2"/>
-        <v>423</v>
+        <f t="shared" si="6"/>
+        <v>449</v>
       </c>
       <c r="E22" s="16">
-        <f t="shared" si="3"/>
-        <v>138</v>
+        <f t="shared" si="2"/>
+        <v>152</v>
       </c>
       <c r="F22" s="16">
-        <f t="shared" si="4"/>
-        <v>5</v>
+        <f t="shared" si="3"/>
+        <v>6</v>
       </c>
       <c r="G22" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H22" s="16">
         <v>0</v>
       </c>
       <c r="I22" s="16">
         <v>0</v>
       </c>
       <c r="J22" s="16">
-        <v>133</v>
+        <f t="shared" si="7"/>
+        <v>146</v>
       </c>
       <c r="K22" s="16">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L22" s="16">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M22" s="16">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="N22" s="16">
-        <v>359</v>
+        <f t="shared" si="8"/>
+        <v>366</v>
       </c>
       <c r="O22" s="16">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="P22" s="16">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8">
-        <f t="shared" si="0"/>
-        <v>808</v>
+        <f t="shared" si="4"/>
+        <v>648</v>
       </c>
       <c r="C23" s="9">
-        <f t="shared" si="1"/>
-        <v>122</v>
+        <f t="shared" si="5"/>
+        <v>81</v>
       </c>
       <c r="D23" s="9">
-        <f t="shared" si="2"/>
-        <v>686</v>
+        <f t="shared" si="6"/>
+        <v>567</v>
       </c>
       <c r="E23" s="16">
-        <f t="shared" si="3"/>
-        <v>233</v>
+        <f t="shared" si="2"/>
+        <v>220</v>
       </c>
       <c r="F23" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>8</v>
       </c>
       <c r="G23" s="16">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H23" s="16">
         <v>0</v>
       </c>
       <c r="I23" s="16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J23" s="16">
-        <v>225</v>
+        <f t="shared" si="7"/>
+        <v>212</v>
       </c>
       <c r="K23" s="16">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="L23" s="16">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M23" s="16">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="N23" s="16">
-        <v>575</v>
+        <f t="shared" si="8"/>
+        <v>428</v>
       </c>
       <c r="O23" s="16">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="P23" s="16">
-        <v>461</v>
+        <v>355</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" si="4"/>
         <v>39</v>
       </c>
       <c r="C24" s="9">
-        <f t="shared" si="1"/>
-        <v>3</v>
+        <f t="shared" si="5"/>
+        <v>4</v>
       </c>
       <c r="D24" s="9">
-        <f t="shared" si="2"/>
-        <v>36</v>
+        <f t="shared" si="6"/>
+        <v>35</v>
       </c>
       <c r="E24" s="16">
-        <f t="shared" si="3"/>
-        <v>11</v>
+        <f t="shared" si="2"/>
+        <v>14</v>
       </c>
       <c r="F24" s="16">
-        <f t="shared" si="4"/>
-        <v>1</v>
+        <f t="shared" si="3"/>
+        <v>2</v>
       </c>
       <c r="G24" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H24" s="16">
         <v>0</v>
       </c>
       <c r="I24" s="16">
         <v>0</v>
       </c>
       <c r="J24" s="16">
-        <v>10</v>
+        <f t="shared" si="7"/>
+        <v>12</v>
       </c>
       <c r="K24" s="16">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L24" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M24" s="16">
         <v>0</v>
       </c>
       <c r="N24" s="16">
-        <v>28</v>
+        <f t="shared" si="8"/>
+        <v>25</v>
       </c>
       <c r="O24" s="16">
         <v>2</v>
       </c>
       <c r="P24" s="16">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="8">
-        <f t="shared" si="0"/>
-        <v>195</v>
+        <f t="shared" si="4"/>
+        <v>177</v>
       </c>
       <c r="C25" s="9">
-        <f t="shared" si="1"/>
-        <v>34</v>
+        <f t="shared" si="5"/>
+        <v>29</v>
       </c>
       <c r="D25" s="9">
-        <f t="shared" si="2"/>
-        <v>161</v>
+        <f t="shared" si="6"/>
+        <v>148</v>
       </c>
       <c r="E25" s="16">
-        <f t="shared" si="3"/>
-        <v>49</v>
+        <f t="shared" si="2"/>
+        <v>50</v>
       </c>
       <c r="F25" s="16">
-        <f t="shared" si="4"/>
-        <v>3</v>
+        <f t="shared" si="3"/>
+        <v>2</v>
       </c>
       <c r="G25" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H25" s="16">
         <v>1</v>
       </c>
       <c r="I25" s="16">
         <v>0</v>
       </c>
       <c r="J25" s="16">
-        <v>46</v>
+        <f t="shared" si="7"/>
+        <v>48</v>
       </c>
       <c r="K25" s="16">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L25" s="16">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
-        <v>146</v>
+        <f t="shared" si="8"/>
+        <v>127</v>
       </c>
       <c r="O25" s="16">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="P25" s="16">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
-        <f t="shared" si="0"/>
-        <v>108</v>
+        <f t="shared" si="4"/>
+        <v>105</v>
       </c>
       <c r="C26" s="9">
-        <f t="shared" si="1"/>
-        <v>9</v>
+        <f t="shared" si="5"/>
+        <v>8</v>
       </c>
       <c r="D26" s="9">
-        <f t="shared" si="2"/>
-        <v>99</v>
+        <f t="shared" si="6"/>
+        <v>97</v>
       </c>
       <c r="E26" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>34</v>
       </c>
       <c r="F26" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G26" s="16">
         <v>1</v>
       </c>
       <c r="H26" s="16">
         <v>0</v>
       </c>
       <c r="I26" s="16">
         <v>0</v>
       </c>
       <c r="J26" s="16">
+        <f t="shared" si="7"/>
         <v>33</v>
       </c>
       <c r="K26" s="16">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L26" s="16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M26" s="16">
         <v>0</v>
       </c>
       <c r="N26" s="16">
-        <v>74</v>
+        <f t="shared" si="8"/>
+        <v>71</v>
       </c>
       <c r="O26" s="16">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="P26" s="16">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="C27" s="9">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="D27" s="9">
-        <f t="shared" si="2"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="E27" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <v>0</v>
       </c>
       <c r="I27" s="16">
         <v>0</v>
       </c>
       <c r="J27" s="16">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="10">
-        <f t="shared" si="0"/>
-        <v>9</v>
+        <f t="shared" si="4"/>
+        <v>18</v>
       </c>
       <c r="C28" s="11">
-        <f t="shared" si="1"/>
-        <v>0</v>
+        <f t="shared" si="5"/>
+        <v>5</v>
       </c>
       <c r="D28" s="11">
-        <f t="shared" si="2"/>
-        <v>9</v>
+        <f t="shared" si="6"/>
+        <v>13</v>
       </c>
       <c r="E28" s="15">
-        <f t="shared" si="3"/>
-        <v>4</v>
+        <f t="shared" si="2"/>
+        <v>12</v>
       </c>
       <c r="F28" s="15">
-        <f t="shared" si="4"/>
-        <v>0</v>
+        <f t="shared" si="3"/>
+        <v>5</v>
       </c>
       <c r="G28" s="15">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H28" s="15">
         <v>0</v>
       </c>
       <c r="I28" s="15">
         <v>0</v>
       </c>
       <c r="J28" s="15">
-        <v>4</v>
+        <f t="shared" si="7"/>
+        <v>7</v>
       </c>
       <c r="K28" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L28" s="15">
         <v>4</v>
       </c>
       <c r="M28" s="15">
         <v>0</v>
       </c>
       <c r="N28" s="15">
-        <v>5</v>
+        <f t="shared" si="8"/>
+        <v>6</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q28" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="92" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...13 lines deleted...]
-      <c r="P1" s="22"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-[...17 lines deleted...]
-      <c r="P2" s="22"/>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
-        <f t="shared" ref="B6:B28" si="0">SUM(C6,D6)</f>
-        <v>18450</v>
+        <f>SUM(C6:D6)</f>
+        <v>19017</v>
       </c>
       <c r="C6" s="7">
-        <f t="shared" ref="C6:C28" si="1">SUM(F6,O6)</f>
-        <v>2209</v>
+        <f>SUM(F6,O6)</f>
+        <v>2349</v>
       </c>
       <c r="D6" s="7">
-        <f t="shared" ref="D6:D28" si="2">SUM(J6,P6)</f>
-        <v>16241</v>
+        <f>SUM(J6,P6)</f>
+        <v>16668</v>
       </c>
       <c r="E6" s="17">
-        <v>4693</v>
+        <f>SUM(F6,J6)</f>
+        <v>4973</v>
       </c>
       <c r="F6" s="17">
-        <f t="shared" ref="F6:F28" si="3">SUM(G6:I6)</f>
-        <v>152</v>
+        <f>SUM(G6:I6)</f>
+        <v>182</v>
       </c>
       <c r="G6" s="17">
         <f>SUM(G7:G28)</f>
-        <v>128</v>
+        <v>155</v>
       </c>
       <c r="H6" s="17">
         <f>SUM(H7:H28)</f>
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I6" s="17">
         <f>SUM(I7:I28)</f>
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J6" s="17">
-        <f t="shared" ref="J6:J28" si="4">SUM(K6:M6)</f>
-        <v>4541</v>
+        <v>4791</v>
       </c>
       <c r="K6" s="17">
-        <f>SUM(K7:K28)</f>
-        <v>2545</v>
+        <v>2683</v>
       </c>
       <c r="L6" s="17">
-        <f>SUM(L7:L28)</f>
-        <v>1789</v>
+        <v>1886</v>
       </c>
       <c r="M6" s="17">
-        <f>SUM(M7:M28)</f>
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="N6" s="17">
-        <f t="shared" ref="N6:N28" si="5">SUM(O6:P6)</f>
-        <v>13757</v>
+        <v>14044</v>
       </c>
       <c r="O6" s="17">
-        <v>2057</v>
+        <v>2167</v>
       </c>
       <c r="P6" s="17">
-        <v>11700</v>
+        <v>11877</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="8">
-        <f t="shared" si="0"/>
-        <v>680</v>
+        <f t="shared" ref="B7:B28" si="0">SUM(C7:D7)</f>
+        <v>661</v>
       </c>
       <c r="C7" s="9">
-        <f t="shared" si="1"/>
-        <v>77</v>
+        <f t="shared" ref="C7:C28" si="1">SUM(F7,O7)</f>
+        <v>65</v>
       </c>
       <c r="D7" s="9">
-        <f t="shared" si="2"/>
-        <v>603</v>
+        <f t="shared" ref="D7:D28" si="2">SUM(J7,P7)</f>
+        <v>596</v>
       </c>
       <c r="E7" s="16">
-        <v>185</v>
+        <f t="shared" ref="E7:E28" si="3">SUM(F7,J7)</f>
+        <v>187</v>
       </c>
       <c r="F7" s="16">
-        <f t="shared" si="3"/>
-        <v>6</v>
+        <f t="shared" ref="F7:F28" si="4">SUM(G7:I7)</f>
+        <v>4</v>
       </c>
       <c r="G7" s="16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H7" s="16">
         <v>1</v>
       </c>
       <c r="I7" s="16">
         <v>0</v>
       </c>
       <c r="J7" s="16">
-        <f t="shared" si="4"/>
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="K7" s="16">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="L7" s="16">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="M7" s="16">
         <v>8</v>
       </c>
       <c r="N7" s="16">
-        <f t="shared" si="5"/>
-        <v>495</v>
+        <v>474</v>
       </c>
       <c r="O7" s="16">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="P7" s="16">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" si="0"/>
-        <v>2712</v>
+        <v>2716</v>
       </c>
       <c r="C8" s="9">
         <f t="shared" si="1"/>
-        <v>334</v>
+        <v>364</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" si="2"/>
-        <v>2378</v>
+        <v>2352</v>
       </c>
       <c r="E8" s="16">
-        <v>709</v>
+        <f t="shared" si="3"/>
+        <v>720</v>
       </c>
       <c r="F8" s="16">
-        <f t="shared" si="3"/>
-        <v>35</v>
+        <f t="shared" si="4"/>
+        <v>43</v>
       </c>
       <c r="G8" s="16">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H8" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I8" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J8" s="16">
-        <f t="shared" si="4"/>
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="K8" s="16">
         <v>404</v>
       </c>
       <c r="L8" s="16">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="M8" s="16">
         <v>37</v>
       </c>
       <c r="N8" s="16">
-        <f t="shared" si="5"/>
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="O8" s="16">
-        <v>299</v>
+        <v>321</v>
       </c>
       <c r="P8" s="16">
-        <v>1704</v>
+        <v>1675</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="0"/>
-        <v>2322</v>
+        <v>2458</v>
       </c>
       <c r="C9" s="9">
         <f t="shared" si="1"/>
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="2"/>
-        <v>2055</v>
+        <v>2195</v>
       </c>
       <c r="E9" s="16">
-        <v>608</v>
+        <f t="shared" si="3"/>
+        <v>668</v>
       </c>
       <c r="F9" s="16">
-        <f t="shared" si="3"/>
-        <v>21</v>
+        <f t="shared" si="4"/>
+        <v>24</v>
       </c>
       <c r="G9" s="16">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="H9" s="16">
         <v>5</v>
       </c>
       <c r="I9" s="16">
         <v>0</v>
       </c>
       <c r="J9" s="16">
-        <f t="shared" si="4"/>
-        <v>587</v>
+        <v>644</v>
       </c>
       <c r="K9" s="16">
-        <v>354</v>
+        <v>393</v>
       </c>
       <c r="L9" s="16">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="M9" s="16">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="N9" s="16">
-        <f t="shared" si="5"/>
-        <v>1714</v>
+        <v>1790</v>
       </c>
       <c r="O9" s="16">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="P9" s="16">
-        <v>1468</v>
+        <v>1551</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" si="0"/>
-        <v>1722</v>
+        <v>1748</v>
       </c>
       <c r="C10" s="9">
         <f t="shared" si="1"/>
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="2"/>
-        <v>1552</v>
+        <v>1571</v>
       </c>
       <c r="E10" s="16">
-        <v>492</v>
+        <f t="shared" si="3"/>
+        <v>518</v>
       </c>
       <c r="F10" s="16">
-        <f t="shared" si="3"/>
-        <v>9</v>
+        <f t="shared" si="4"/>
+        <v>16</v>
       </c>
       <c r="G10" s="16">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="H10" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I10" s="16">
         <v>0</v>
       </c>
       <c r="J10" s="16">
-        <f t="shared" si="4"/>
-        <v>483</v>
+        <v>502</v>
       </c>
       <c r="K10" s="16">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="L10" s="16">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="M10" s="16">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="N10" s="16">
-        <f t="shared" si="5"/>
         <v>1230</v>
       </c>
       <c r="O10" s="16">
         <v>161</v>
       </c>
       <c r="P10" s="16">
         <v>1069</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="0"/>
-        <v>165</v>
+        <v>185</v>
       </c>
       <c r="C11" s="9">
         <f t="shared" si="1"/>
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="2"/>
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="E11" s="16">
-        <v>56</v>
+        <f t="shared" si="3"/>
+        <v>59</v>
       </c>
       <c r="F11" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="G11" s="16">
         <v>0</v>
       </c>
       <c r="H11" s="16">
         <v>2</v>
       </c>
       <c r="I11" s="16">
         <v>0</v>
       </c>
       <c r="J11" s="16">
-        <f t="shared" si="4"/>
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="K11" s="16">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L11" s="16">
         <v>36</v>
       </c>
       <c r="M11" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N11" s="16">
-        <f t="shared" si="5"/>
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="O11" s="16">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P11" s="16">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="0"/>
-        <v>144</v>
+        <v>200</v>
       </c>
       <c r="C12" s="9">
         <f t="shared" si="1"/>
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="2"/>
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="E12" s="16">
-        <v>36</v>
+        <f t="shared" si="3"/>
+        <v>53</v>
       </c>
       <c r="F12" s="16">
-        <f t="shared" si="3"/>
-        <v>1</v>
+        <f t="shared" si="4"/>
+        <v>2</v>
       </c>
       <c r="G12" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H12" s="16">
         <v>0</v>
       </c>
       <c r="I12" s="16">
         <v>0</v>
       </c>
       <c r="J12" s="16">
-        <f t="shared" si="4"/>
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="K12" s="16">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="L12" s="16">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="M12" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N12" s="16">
-        <f t="shared" si="5"/>
-        <v>108</v>
+        <v>147</v>
       </c>
       <c r="O12" s="16">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="P12" s="16">
-        <v>95</v>
+        <v>127</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="0"/>
-        <v>551</v>
+        <v>573</v>
       </c>
       <c r="C13" s="9">
         <f t="shared" si="1"/>
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="2"/>
-        <v>489</v>
+        <v>515</v>
       </c>
       <c r="E13" s="16">
-        <v>140</v>
+        <f t="shared" si="3"/>
+        <v>136</v>
       </c>
       <c r="F13" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="G13" s="16">
         <v>4</v>
       </c>
       <c r="H13" s="16">
         <v>1</v>
       </c>
       <c r="I13" s="16">
         <v>0</v>
       </c>
       <c r="J13" s="16">
-        <f t="shared" si="4"/>
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="K13" s="16">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="L13" s="16">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="M13" s="16">
         <v>2</v>
       </c>
       <c r="N13" s="16">
-        <f t="shared" si="5"/>
-        <v>411</v>
+        <v>437</v>
       </c>
       <c r="O13" s="16">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="P13" s="16">
-        <v>354</v>
+        <v>384</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="0"/>
-        <v>2993</v>
+        <v>2954</v>
       </c>
       <c r="C14" s="9">
         <f t="shared" si="1"/>
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="2"/>
-        <v>2590</v>
+        <v>2541</v>
       </c>
       <c r="E14" s="16">
-        <v>668</v>
+        <f t="shared" si="3"/>
+        <v>675</v>
       </c>
       <c r="F14" s="16">
-        <f t="shared" si="3"/>
-        <v>18</v>
+        <f t="shared" si="4"/>
+        <v>24</v>
       </c>
       <c r="G14" s="16">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H14" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I14" s="16">
         <v>0</v>
       </c>
       <c r="J14" s="16">
-        <f t="shared" si="4"/>
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="K14" s="16">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="L14" s="16">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="M14" s="16">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="N14" s="16">
-        <f t="shared" si="5"/>
-        <v>2325</v>
+        <v>2279</v>
       </c>
       <c r="O14" s="16">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="P14" s="16">
-        <v>1940</v>
+        <v>1890</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="0"/>
-        <v>1751</v>
+        <v>1812</v>
       </c>
       <c r="C15" s="9">
         <f t="shared" si="1"/>
-        <v>197</v>
+        <v>222</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="2"/>
-        <v>1554</v>
+        <v>1590</v>
       </c>
       <c r="E15" s="16">
-        <v>426</v>
+        <f t="shared" si="3"/>
+        <v>461</v>
       </c>
       <c r="F15" s="16">
-        <f t="shared" si="3"/>
-        <v>13</v>
+        <f t="shared" si="4"/>
+        <v>19</v>
       </c>
       <c r="G15" s="16">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H15" s="16">
         <v>1</v>
       </c>
       <c r="I15" s="16">
         <v>0</v>
       </c>
       <c r="J15" s="16">
-        <f t="shared" si="4"/>
-        <v>413</v>
+        <v>442</v>
       </c>
       <c r="K15" s="16">
-        <v>239</v>
+        <v>258</v>
       </c>
       <c r="L15" s="16">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="M15" s="16">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="N15" s="16">
-        <f t="shared" si="5"/>
-        <v>1325</v>
+        <v>1351</v>
       </c>
       <c r="O15" s="16">
-        <v>184</v>
+        <v>203</v>
       </c>
       <c r="P15" s="16">
-        <v>1141</v>
+        <v>1148</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="0"/>
-        <v>503</v>
+        <v>619</v>
       </c>
       <c r="C16" s="9">
         <f t="shared" si="1"/>
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="2"/>
-        <v>458</v>
+        <v>543</v>
       </c>
       <c r="E16" s="16">
-        <v>139</v>
+        <f t="shared" si="3"/>
+        <v>163</v>
       </c>
       <c r="F16" s="16">
-        <f t="shared" si="3"/>
-        <v>1</v>
+        <f t="shared" si="4"/>
+        <v>2</v>
       </c>
       <c r="G16" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H16" s="16">
         <v>0</v>
       </c>
       <c r="I16" s="16">
         <v>0</v>
       </c>
       <c r="J16" s="16">
-        <f t="shared" si="4"/>
-        <v>138</v>
+        <v>161</v>
       </c>
       <c r="K16" s="16">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="L16" s="16">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="M16" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N16" s="16">
-        <f t="shared" si="5"/>
-        <v>364</v>
+        <v>456</v>
       </c>
       <c r="O16" s="16">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="P16" s="16">
-        <v>320</v>
+        <v>382</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
         <f t="shared" si="0"/>
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C17" s="9">
         <f t="shared" si="1"/>
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="2"/>
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="E17" s="16">
-        <v>84</v>
+        <f t="shared" si="3"/>
+        <v>95</v>
       </c>
       <c r="F17" s="16">
-        <f t="shared" si="3"/>
-        <v>0</v>
+        <f t="shared" si="4"/>
+        <v>1</v>
       </c>
       <c r="G17" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H17" s="16">
         <v>0</v>
       </c>
       <c r="I17" s="16">
         <v>0</v>
       </c>
       <c r="J17" s="16">
-        <f t="shared" si="4"/>
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="K17" s="16">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L17" s="16">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="M17" s="16">
         <v>2</v>
       </c>
       <c r="N17" s="16">
-        <f t="shared" si="5"/>
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="O17" s="16">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="P17" s="16">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="0"/>
-        <v>366</v>
+        <v>443</v>
       </c>
       <c r="C18" s="9">
         <f t="shared" si="1"/>
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="2"/>
-        <v>336</v>
+        <v>411</v>
       </c>
       <c r="E18" s="16">
-        <v>95</v>
+        <f t="shared" si="3"/>
+        <v>120</v>
       </c>
       <c r="F18" s="16">
-        <f t="shared" si="3"/>
-        <v>1</v>
+        <f t="shared" si="4"/>
+        <v>0</v>
       </c>
       <c r="G18" s="16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H18" s="16">
         <v>0</v>
       </c>
       <c r="I18" s="16">
         <v>0</v>
       </c>
       <c r="J18" s="16">
-        <f t="shared" si="4"/>
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="K18" s="16">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="L18" s="16">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M18" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N18" s="16">
-        <f t="shared" si="5"/>
-        <v>271</v>
+        <v>323</v>
       </c>
       <c r="O18" s="16">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P18" s="16">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="0"/>
-        <v>1430</v>
+        <v>1502</v>
       </c>
       <c r="C19" s="9">
         <f t="shared" si="1"/>
-        <v>202</v>
+        <v>221</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="2"/>
-        <v>1228</v>
+        <v>1281</v>
       </c>
       <c r="E19" s="16">
-        <v>340</v>
+        <f t="shared" si="3"/>
+        <v>361</v>
       </c>
       <c r="F19" s="16">
-        <f t="shared" si="3"/>
-        <v>13</v>
+        <f t="shared" si="4"/>
+        <v>15</v>
       </c>
       <c r="G19" s="16">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="H19" s="16">
         <v>3</v>
       </c>
       <c r="I19" s="16">
         <v>1</v>
       </c>
       <c r="J19" s="16">
-        <f t="shared" si="4"/>
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="K19" s="16">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="L19" s="16">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="M19" s="16">
         <v>21</v>
       </c>
       <c r="N19" s="16">
-        <f t="shared" si="5"/>
-        <v>1090</v>
+        <v>1141</v>
       </c>
       <c r="O19" s="16">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="P19" s="16">
-        <v>901</v>
+        <v>935</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="0"/>
-        <v>791</v>
+        <v>769</v>
       </c>
       <c r="C20" s="9">
         <f t="shared" si="1"/>
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="2"/>
-        <v>689</v>
+        <v>668</v>
       </c>
       <c r="E20" s="16">
-        <v>164</v>
+        <f t="shared" si="3"/>
+        <v>178</v>
       </c>
       <c r="F20" s="16">
-        <f t="shared" si="3"/>
-        <v>2</v>
+        <f t="shared" si="4"/>
+        <v>3</v>
       </c>
       <c r="G20" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H20" s="16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I20" s="16">
         <v>0</v>
       </c>
       <c r="J20" s="16">
-        <f t="shared" si="4"/>
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="K20" s="16">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="L20" s="16">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M20" s="16">
         <v>2</v>
       </c>
       <c r="N20" s="16">
-        <f t="shared" si="5"/>
-        <v>627</v>
+        <v>591</v>
       </c>
       <c r="O20" s="16">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="P20" s="16">
-        <v>527</v>
+        <v>493</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="0"/>
-        <v>376</v>
+        <v>397</v>
       </c>
       <c r="C21" s="9">
         <f t="shared" si="1"/>
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="2"/>
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="E21" s="16">
-        <v>103</v>
+        <f t="shared" si="3"/>
+        <v>110</v>
       </c>
       <c r="F21" s="16">
-        <f t="shared" si="3"/>
-        <v>5</v>
+        <f t="shared" si="4"/>
+        <v>4</v>
       </c>
       <c r="G21" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H21" s="16">
         <v>1</v>
       </c>
       <c r="I21" s="16">
         <v>0</v>
       </c>
       <c r="J21" s="16">
-        <f t="shared" si="4"/>
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="K21" s="16">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L21" s="16">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M21" s="16">
         <v>2</v>
       </c>
       <c r="N21" s="16">
-        <f t="shared" si="5"/>
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="O21" s="16">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="P21" s="16">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="0"/>
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="C22" s="9">
         <f t="shared" si="1"/>
+        <v>74</v>
+      </c>
+      <c r="D22" s="9">
+        <f t="shared" si="2"/>
+        <v>423</v>
+      </c>
+      <c r="E22" s="16">
+        <f t="shared" si="3"/>
+        <v>138</v>
+      </c>
+      <c r="F22" s="16">
+        <f t="shared" si="4"/>
+        <v>5</v>
+      </c>
+      <c r="G22" s="16">
+        <v>5</v>
+      </c>
+      <c r="H22" s="16">
+        <v>0</v>
+      </c>
+      <c r="I22" s="16">
+        <v>0</v>
+      </c>
+      <c r="J22" s="16">
+        <v>133</v>
+      </c>
+      <c r="K22" s="16">
         <v>71</v>
       </c>
-      <c r="D22" s="9">
-[...25 lines deleted...]
-      </c>
       <c r="L22" s="16">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M22" s="16">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="N22" s="16">
-        <f t="shared" si="5"/>
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="O22" s="16">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P22" s="16">
-        <v>305</v>
+        <v>290</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="0"/>
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="C23" s="9">
         <f t="shared" si="1"/>
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="2"/>
-        <v>698</v>
+        <v>686</v>
       </c>
       <c r="E23" s="16">
-        <v>226</v>
+        <f t="shared" si="3"/>
+        <v>233</v>
       </c>
       <c r="F23" s="16">
-        <f t="shared" si="3"/>
-        <v>9</v>
+        <f t="shared" si="4"/>
+        <v>8</v>
       </c>
       <c r="G23" s="16">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H23" s="16">
         <v>0</v>
       </c>
       <c r="I23" s="16">
         <v>1</v>
       </c>
       <c r="J23" s="16">
-        <f t="shared" si="4"/>
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="K23" s="16">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="L23" s="16">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M23" s="16">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="N23" s="16">
-        <f t="shared" si="5"/>
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="O23" s="16">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="P23" s="16">
-        <v>481</v>
+        <v>461</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="0"/>
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C24" s="9">
         <f t="shared" si="1"/>
         <v>3</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="2"/>
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E24" s="16">
-        <v>13</v>
+        <f t="shared" si="3"/>
+        <v>11</v>
       </c>
       <c r="F24" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="G24" s="16">
         <v>1</v>
       </c>
       <c r="H24" s="16">
         <v>0</v>
       </c>
       <c r="I24" s="16">
         <v>0</v>
       </c>
       <c r="J24" s="16">
-        <f t="shared" si="4"/>
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K24" s="16">
         <v>8</v>
       </c>
       <c r="L24" s="16">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>2</v>
+      </c>
+      <c r="M24" s="16">
+        <v>0</v>
       </c>
       <c r="N24" s="16">
-        <f t="shared" si="5"/>
         <v>28</v>
       </c>
       <c r="O24" s="16">
         <v>2</v>
       </c>
       <c r="P24" s="16">
         <v>26</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="0"/>
-        <v>159</v>
+        <v>195</v>
       </c>
       <c r="C25" s="9">
         <f t="shared" si="1"/>
+        <v>34</v>
+      </c>
+      <c r="D25" s="9">
+        <f t="shared" si="2"/>
+        <v>161</v>
+      </c>
+      <c r="E25" s="16">
+        <f t="shared" si="3"/>
+        <v>49</v>
+      </c>
+      <c r="F25" s="16">
+        <f t="shared" si="4"/>
+        <v>3</v>
+      </c>
+      <c r="G25" s="16">
+        <v>2</v>
+      </c>
+      <c r="H25" s="16">
+        <v>1</v>
+      </c>
+      <c r="I25" s="16">
+        <v>0</v>
+      </c>
+      <c r="J25" s="16">
+        <v>46</v>
+      </c>
+      <c r="K25" s="16">
         <v>28</v>
       </c>
-      <c r="D25" s="9">
-[...25 lines deleted...]
-      </c>
       <c r="L25" s="16">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
-        <f t="shared" si="5"/>
-        <v>110</v>
+        <v>146</v>
       </c>
       <c r="O25" s="16">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="P25" s="16">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <f t="shared" si="0"/>
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C26" s="9">
         <f t="shared" si="1"/>
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="2"/>
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E26" s="16">
-        <v>32</v>
+        <f t="shared" si="3"/>
+        <v>34</v>
       </c>
       <c r="F26" s="16">
-        <f t="shared" si="3"/>
-        <v>0</v>
+        <f t="shared" si="4"/>
+        <v>1</v>
       </c>
       <c r="G26" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H26" s="16">
         <v>0</v>
       </c>
       <c r="I26" s="16">
         <v>0</v>
       </c>
       <c r="J26" s="16">
-        <f t="shared" si="4"/>
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K26" s="16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="L26" s="16">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="M26" s="16">
         <v>0</v>
       </c>
       <c r="N26" s="16">
-        <f t="shared" si="5"/>
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="O26" s="16">
         <v>8</v>
       </c>
       <c r="P26" s="16">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E27" s="16">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <v>0</v>
       </c>
       <c r="I27" s="16">
         <v>0</v>
       </c>
       <c r="J27" s="16">
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
-        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="10">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
       <c r="C28" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <f t="shared" si="2"/>
         <v>9</v>
       </c>
       <c r="E28" s="15">
+        <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="F28" s="15">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="15">
         <v>0</v>
       </c>
       <c r="I28" s="15">
         <v>0</v>
       </c>
       <c r="J28" s="15">
-        <f t="shared" si="4"/>
         <v>4</v>
       </c>
       <c r="K28" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L28" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M28" s="15">
         <v>0</v>
       </c>
       <c r="N28" s="15">
-        <f t="shared" si="5"/>
         <v>5</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
         <v>5</v>
       </c>
       <c r="Q28" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:R28"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6"/>
+      <selection pane="topRight" activeCell="B6" sqref="B6"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
+      <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="1"/>
+    </row>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>119</v>
+      </c>
+      <c r="C3" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="41" t="s">
+        <v>122</v>
+      </c>
+      <c r="O3" s="41"/>
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
+        <v>123</v>
+      </c>
+      <c r="D4" s="34" t="s">
+        <v>124</v>
+      </c>
+      <c r="E4" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="F4" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="O4" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A6" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B6" s="6">
+        <f t="shared" ref="B6:B28" si="0">SUM(C6,D6)</f>
+        <v>18450</v>
+      </c>
+      <c r="C6" s="7">
+        <f t="shared" ref="C6:C28" si="1">SUM(F6,O6)</f>
+        <v>2209</v>
+      </c>
+      <c r="D6" s="7">
+        <f t="shared" ref="D6:D28" si="2">SUM(J6,P6)</f>
+        <v>16241</v>
+      </c>
+      <c r="E6" s="17">
+        <v>4693</v>
+      </c>
+      <c r="F6" s="17">
+        <f t="shared" ref="F6:F28" si="3">SUM(G6:I6)</f>
+        <v>152</v>
+      </c>
+      <c r="G6" s="17">
+        <f>SUM(G7:G28)</f>
+        <v>128</v>
+      </c>
+      <c r="H6" s="17">
+        <f>SUM(H7:H28)</f>
+        <v>22</v>
+      </c>
+      <c r="I6" s="17">
+        <f>SUM(I7:I28)</f>
+        <v>2</v>
+      </c>
+      <c r="J6" s="17">
+        <f t="shared" ref="J6:J28" si="4">SUM(K6:M6)</f>
+        <v>4541</v>
+      </c>
+      <c r="K6" s="17">
+        <f>SUM(K7:K28)</f>
+        <v>2545</v>
+      </c>
+      <c r="L6" s="17">
+        <f>SUM(L7:L28)</f>
+        <v>1789</v>
+      </c>
+      <c r="M6" s="17">
+        <f>SUM(M7:M28)</f>
+        <v>207</v>
+      </c>
+      <c r="N6" s="17">
+        <f t="shared" ref="N6:N28" si="5">SUM(O6:P6)</f>
+        <v>13757</v>
+      </c>
+      <c r="O6" s="17">
+        <v>2057</v>
+      </c>
+      <c r="P6" s="17">
+        <v>11700</v>
+      </c>
+      <c r="Q6" s="2"/>
+      <c r="R6" s="4"/>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A7" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="8">
+        <f t="shared" si="0"/>
+        <v>680</v>
+      </c>
+      <c r="C7" s="9">
+        <f t="shared" si="1"/>
+        <v>77</v>
+      </c>
+      <c r="D7" s="9">
+        <f t="shared" si="2"/>
+        <v>603</v>
+      </c>
+      <c r="E7" s="16">
+        <v>185</v>
+      </c>
+      <c r="F7" s="16">
+        <f t="shared" si="3"/>
+        <v>6</v>
+      </c>
+      <c r="G7" s="16">
+        <v>5</v>
+      </c>
+      <c r="H7" s="16">
+        <v>1</v>
+      </c>
+      <c r="I7" s="16">
+        <v>0</v>
+      </c>
+      <c r="J7" s="16">
+        <f t="shared" si="4"/>
+        <v>179</v>
+      </c>
+      <c r="K7" s="16">
+        <v>80</v>
+      </c>
+      <c r="L7" s="16">
+        <v>91</v>
+      </c>
+      <c r="M7" s="16">
+        <v>8</v>
+      </c>
+      <c r="N7" s="16">
+        <f t="shared" si="5"/>
+        <v>495</v>
+      </c>
+      <c r="O7" s="16">
+        <v>71</v>
+      </c>
+      <c r="P7" s="16">
+        <v>424</v>
+      </c>
+      <c r="Q7" s="2"/>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="8">
+        <f t="shared" si="0"/>
+        <v>2712</v>
+      </c>
+      <c r="C8" s="9">
+        <f t="shared" si="1"/>
+        <v>334</v>
+      </c>
+      <c r="D8" s="9">
+        <f t="shared" si="2"/>
+        <v>2378</v>
+      </c>
+      <c r="E8" s="16">
+        <v>709</v>
+      </c>
+      <c r="F8" s="16">
+        <f t="shared" si="3"/>
+        <v>35</v>
+      </c>
+      <c r="G8" s="16">
+        <v>32</v>
+      </c>
+      <c r="H8" s="16">
+        <v>3</v>
+      </c>
+      <c r="I8" s="16">
+        <v>0</v>
+      </c>
+      <c r="J8" s="16">
+        <f t="shared" si="4"/>
+        <v>674</v>
+      </c>
+      <c r="K8" s="16">
+        <v>404</v>
+      </c>
+      <c r="L8" s="16">
+        <v>233</v>
+      </c>
+      <c r="M8" s="16">
+        <v>37</v>
+      </c>
+      <c r="N8" s="16">
+        <f t="shared" si="5"/>
+        <v>2003</v>
+      </c>
+      <c r="O8" s="16">
+        <v>299</v>
+      </c>
+      <c r="P8" s="16">
+        <v>1704</v>
+      </c>
+      <c r="Q8" s="2"/>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="8">
+        <f t="shared" si="0"/>
+        <v>2322</v>
+      </c>
+      <c r="C9" s="9">
+        <f t="shared" si="1"/>
+        <v>267</v>
+      </c>
+      <c r="D9" s="9">
+        <f t="shared" si="2"/>
+        <v>2055</v>
+      </c>
+      <c r="E9" s="16">
+        <v>608</v>
+      </c>
+      <c r="F9" s="16">
+        <f t="shared" si="3"/>
+        <v>21</v>
+      </c>
+      <c r="G9" s="16">
+        <v>16</v>
+      </c>
+      <c r="H9" s="16">
+        <v>5</v>
+      </c>
+      <c r="I9" s="16">
+        <v>0</v>
+      </c>
+      <c r="J9" s="16">
+        <f t="shared" si="4"/>
+        <v>587</v>
+      </c>
+      <c r="K9" s="16">
+        <v>354</v>
+      </c>
+      <c r="L9" s="16">
+        <v>212</v>
+      </c>
+      <c r="M9" s="16">
+        <v>21</v>
+      </c>
+      <c r="N9" s="16">
+        <f t="shared" si="5"/>
+        <v>1714</v>
+      </c>
+      <c r="O9" s="16">
+        <v>246</v>
+      </c>
+      <c r="P9" s="16">
+        <v>1468</v>
+      </c>
+      <c r="Q9" s="2"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="B10" s="8">
+        <f t="shared" si="0"/>
+        <v>1722</v>
+      </c>
+      <c r="C10" s="9">
+        <f t="shared" si="1"/>
+        <v>170</v>
+      </c>
+      <c r="D10" s="9">
+        <f t="shared" si="2"/>
+        <v>1552</v>
+      </c>
+      <c r="E10" s="16">
+        <v>492</v>
+      </c>
+      <c r="F10" s="16">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+      <c r="G10" s="16">
+        <v>7</v>
+      </c>
+      <c r="H10" s="16">
+        <v>2</v>
+      </c>
+      <c r="I10" s="16">
+        <v>0</v>
+      </c>
+      <c r="J10" s="16">
+        <f t="shared" si="4"/>
+        <v>483</v>
+      </c>
+      <c r="K10" s="16">
+        <v>262</v>
+      </c>
+      <c r="L10" s="16">
+        <v>195</v>
+      </c>
+      <c r="M10" s="16">
+        <v>26</v>
+      </c>
+      <c r="N10" s="16">
+        <f t="shared" si="5"/>
+        <v>1230</v>
+      </c>
+      <c r="O10" s="16">
+        <v>161</v>
+      </c>
+      <c r="P10" s="16">
+        <v>1069</v>
+      </c>
+      <c r="Q10" s="2"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="8">
+        <f t="shared" si="0"/>
+        <v>165</v>
+      </c>
+      <c r="C11" s="9">
+        <f t="shared" si="1"/>
+        <v>22</v>
+      </c>
+      <c r="D11" s="9">
+        <f t="shared" si="2"/>
+        <v>143</v>
+      </c>
+      <c r="E11" s="16">
+        <v>56</v>
+      </c>
+      <c r="F11" s="16">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+      <c r="G11" s="16">
+        <v>0</v>
+      </c>
+      <c r="H11" s="16">
+        <v>2</v>
+      </c>
+      <c r="I11" s="16">
+        <v>0</v>
+      </c>
+      <c r="J11" s="16">
+        <f t="shared" si="4"/>
+        <v>54</v>
+      </c>
+      <c r="K11" s="16">
+        <v>18</v>
+      </c>
+      <c r="L11" s="16">
+        <v>36</v>
+      </c>
+      <c r="M11" s="16">
+        <v>0</v>
+      </c>
+      <c r="N11" s="16">
+        <f t="shared" si="5"/>
+        <v>109</v>
+      </c>
+      <c r="O11" s="16">
+        <v>20</v>
+      </c>
+      <c r="P11" s="16">
+        <v>89</v>
+      </c>
+      <c r="Q11" s="2"/>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A12" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="8">
+        <f t="shared" si="0"/>
+        <v>144</v>
+      </c>
+      <c r="C12" s="9">
+        <f t="shared" si="1"/>
+        <v>14</v>
+      </c>
+      <c r="D12" s="9">
+        <f t="shared" si="2"/>
+        <v>130</v>
+      </c>
+      <c r="E12" s="16">
+        <v>36</v>
+      </c>
+      <c r="F12" s="16">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="G12" s="16">
+        <v>1</v>
+      </c>
+      <c r="H12" s="16">
+        <v>0</v>
+      </c>
+      <c r="I12" s="16">
+        <v>0</v>
+      </c>
+      <c r="J12" s="16">
+        <f t="shared" si="4"/>
+        <v>35</v>
+      </c>
+      <c r="K12" s="16">
+        <v>11</v>
+      </c>
+      <c r="L12" s="16">
+        <v>23</v>
+      </c>
+      <c r="M12" s="16">
+        <v>1</v>
+      </c>
+      <c r="N12" s="16">
+        <f t="shared" si="5"/>
+        <v>108</v>
+      </c>
+      <c r="O12" s="16">
+        <v>13</v>
+      </c>
+      <c r="P12" s="16">
+        <v>95</v>
+      </c>
+      <c r="Q12" s="2"/>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="8">
+        <f t="shared" si="0"/>
+        <v>551</v>
+      </c>
+      <c r="C13" s="9">
+        <f t="shared" si="1"/>
+        <v>62</v>
+      </c>
+      <c r="D13" s="9">
+        <f t="shared" si="2"/>
+        <v>489</v>
+      </c>
+      <c r="E13" s="16">
+        <v>140</v>
+      </c>
+      <c r="F13" s="16">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+      <c r="G13" s="16">
+        <v>4</v>
+      </c>
+      <c r="H13" s="16">
+        <v>1</v>
+      </c>
+      <c r="I13" s="16">
+        <v>0</v>
+      </c>
+      <c r="J13" s="16">
+        <f t="shared" si="4"/>
+        <v>135</v>
+      </c>
+      <c r="K13" s="16">
+        <v>90</v>
+      </c>
+      <c r="L13" s="16">
+        <v>43</v>
+      </c>
+      <c r="M13" s="16">
+        <v>2</v>
+      </c>
+      <c r="N13" s="16">
+        <f t="shared" si="5"/>
+        <v>411</v>
+      </c>
+      <c r="O13" s="16">
+        <v>57</v>
+      </c>
+      <c r="P13" s="16">
+        <v>354</v>
+      </c>
+      <c r="Q13" s="2"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A14" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="B14" s="8">
+        <f t="shared" si="0"/>
+        <v>2993</v>
+      </c>
+      <c r="C14" s="9">
+        <f t="shared" si="1"/>
+        <v>403</v>
+      </c>
+      <c r="D14" s="9">
+        <f t="shared" si="2"/>
+        <v>2590</v>
+      </c>
+      <c r="E14" s="16">
+        <v>668</v>
+      </c>
+      <c r="F14" s="16">
+        <f t="shared" si="3"/>
+        <v>18</v>
+      </c>
+      <c r="G14" s="16">
+        <v>17</v>
+      </c>
+      <c r="H14" s="16">
+        <v>1</v>
+      </c>
+      <c r="I14" s="16">
+        <v>0</v>
+      </c>
+      <c r="J14" s="16">
+        <f t="shared" si="4"/>
+        <v>650</v>
+      </c>
+      <c r="K14" s="16">
+        <v>335</v>
+      </c>
+      <c r="L14" s="16">
+        <v>257</v>
+      </c>
+      <c r="M14" s="16">
+        <v>58</v>
+      </c>
+      <c r="N14" s="16">
+        <f t="shared" si="5"/>
+        <v>2325</v>
+      </c>
+      <c r="O14" s="16">
+        <v>385</v>
+      </c>
+      <c r="P14" s="16">
+        <v>1940</v>
+      </c>
+      <c r="Q14" s="2"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A15" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="B15" s="8">
+        <f t="shared" si="0"/>
+        <v>1751</v>
+      </c>
+      <c r="C15" s="9">
+        <f t="shared" si="1"/>
+        <v>197</v>
+      </c>
+      <c r="D15" s="9">
+        <f t="shared" si="2"/>
+        <v>1554</v>
+      </c>
+      <c r="E15" s="16">
+        <v>426</v>
+      </c>
+      <c r="F15" s="16">
+        <f t="shared" si="3"/>
+        <v>13</v>
+      </c>
+      <c r="G15" s="16">
+        <v>12</v>
+      </c>
+      <c r="H15" s="16">
+        <v>1</v>
+      </c>
+      <c r="I15" s="16">
+        <v>0</v>
+      </c>
+      <c r="J15" s="16">
+        <f t="shared" si="4"/>
+        <v>413</v>
+      </c>
+      <c r="K15" s="16">
+        <v>239</v>
+      </c>
+      <c r="L15" s="16">
+        <v>163</v>
+      </c>
+      <c r="M15" s="16">
+        <v>11</v>
+      </c>
+      <c r="N15" s="16">
+        <f t="shared" si="5"/>
+        <v>1325</v>
+      </c>
+      <c r="O15" s="16">
+        <v>184</v>
+      </c>
+      <c r="P15" s="16">
+        <v>1141</v>
+      </c>
+      <c r="Q15" s="3"/>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A16" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="8">
+        <f t="shared" si="0"/>
+        <v>503</v>
+      </c>
+      <c r="C16" s="9">
+        <f t="shared" si="1"/>
+        <v>45</v>
+      </c>
+      <c r="D16" s="9">
+        <f t="shared" si="2"/>
+        <v>458</v>
+      </c>
+      <c r="E16" s="16">
+        <v>139</v>
+      </c>
+      <c r="F16" s="16">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="G16" s="16">
+        <v>1</v>
+      </c>
+      <c r="H16" s="16">
+        <v>0</v>
+      </c>
+      <c r="I16" s="16">
+        <v>0</v>
+      </c>
+      <c r="J16" s="16">
+        <f t="shared" si="4"/>
+        <v>138</v>
+      </c>
+      <c r="K16" s="16">
+        <v>59</v>
+      </c>
+      <c r="L16" s="16">
+        <v>77</v>
+      </c>
+      <c r="M16" s="16">
+        <v>2</v>
+      </c>
+      <c r="N16" s="16">
+        <f t="shared" si="5"/>
+        <v>364</v>
+      </c>
+      <c r="O16" s="16">
+        <v>44</v>
+      </c>
+      <c r="P16" s="16">
+        <v>320</v>
+      </c>
+      <c r="Q16" s="2"/>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="8">
+        <f t="shared" si="0"/>
+        <v>323</v>
+      </c>
+      <c r="C17" s="9">
+        <f t="shared" si="1"/>
+        <v>31</v>
+      </c>
+      <c r="D17" s="9">
+        <f t="shared" si="2"/>
+        <v>292</v>
+      </c>
+      <c r="E17" s="16">
+        <v>84</v>
+      </c>
+      <c r="F17" s="16">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="16">
+        <v>0</v>
+      </c>
+      <c r="H17" s="16">
+        <v>0</v>
+      </c>
+      <c r="I17" s="16">
+        <v>0</v>
+      </c>
+      <c r="J17" s="16">
+        <f t="shared" si="4"/>
+        <v>84</v>
+      </c>
+      <c r="K17" s="16">
+        <v>58</v>
+      </c>
+      <c r="L17" s="16">
+        <v>24</v>
+      </c>
+      <c r="M17" s="16">
+        <v>2</v>
+      </c>
+      <c r="N17" s="16">
+        <f t="shared" si="5"/>
+        <v>239</v>
+      </c>
+      <c r="O17" s="16">
+        <v>31</v>
+      </c>
+      <c r="P17" s="16">
+        <v>208</v>
+      </c>
+      <c r="Q17" s="2"/>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="8">
+        <f t="shared" si="0"/>
+        <v>366</v>
+      </c>
+      <c r="C18" s="9">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="D18" s="9">
+        <f t="shared" si="2"/>
+        <v>336</v>
+      </c>
+      <c r="E18" s="16">
+        <v>95</v>
+      </c>
+      <c r="F18" s="16">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="G18" s="16">
+        <v>1</v>
+      </c>
+      <c r="H18" s="16">
+        <v>0</v>
+      </c>
+      <c r="I18" s="16">
+        <v>0</v>
+      </c>
+      <c r="J18" s="16">
+        <f t="shared" si="4"/>
+        <v>94</v>
+      </c>
+      <c r="K18" s="16">
+        <v>52</v>
+      </c>
+      <c r="L18" s="16">
+        <v>40</v>
+      </c>
+      <c r="M18" s="16">
+        <v>2</v>
+      </c>
+      <c r="N18" s="16">
+        <f t="shared" si="5"/>
+        <v>271</v>
+      </c>
+      <c r="O18" s="16">
+        <v>29</v>
+      </c>
+      <c r="P18" s="16">
+        <v>242</v>
+      </c>
+      <c r="Q18" s="2"/>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A19" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="8">
+        <f t="shared" si="0"/>
+        <v>1430</v>
+      </c>
+      <c r="C19" s="9">
+        <f t="shared" si="1"/>
+        <v>202</v>
+      </c>
+      <c r="D19" s="9">
+        <f t="shared" si="2"/>
+        <v>1228</v>
+      </c>
+      <c r="E19" s="16">
+        <v>340</v>
+      </c>
+      <c r="F19" s="16">
+        <f t="shared" si="3"/>
+        <v>13</v>
+      </c>
+      <c r="G19" s="16">
+        <v>9</v>
+      </c>
+      <c r="H19" s="16">
+        <v>3</v>
+      </c>
+      <c r="I19" s="16">
+        <v>1</v>
+      </c>
+      <c r="J19" s="16">
+        <f t="shared" si="4"/>
+        <v>327</v>
+      </c>
+      <c r="K19" s="16">
+        <v>187</v>
+      </c>
+      <c r="L19" s="16">
+        <v>119</v>
+      </c>
+      <c r="M19" s="16">
+        <v>21</v>
+      </c>
+      <c r="N19" s="16">
+        <f t="shared" si="5"/>
+        <v>1090</v>
+      </c>
+      <c r="O19" s="16">
+        <v>189</v>
+      </c>
+      <c r="P19" s="16">
+        <v>901</v>
+      </c>
+      <c r="Q19" s="2"/>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="8">
+        <f t="shared" si="0"/>
+        <v>791</v>
+      </c>
+      <c r="C20" s="9">
+        <f t="shared" si="1"/>
+        <v>102</v>
+      </c>
+      <c r="D20" s="9">
+        <f t="shared" si="2"/>
+        <v>689</v>
+      </c>
+      <c r="E20" s="16">
+        <v>164</v>
+      </c>
+      <c r="F20" s="16">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+      <c r="G20" s="16">
+        <v>1</v>
+      </c>
+      <c r="H20" s="16">
+        <v>1</v>
+      </c>
+      <c r="I20" s="16">
+        <v>0</v>
+      </c>
+      <c r="J20" s="16">
+        <f t="shared" si="4"/>
+        <v>162</v>
+      </c>
+      <c r="K20" s="16">
+        <v>89</v>
+      </c>
+      <c r="L20" s="16">
+        <v>71</v>
+      </c>
+      <c r="M20" s="16">
+        <v>2</v>
+      </c>
+      <c r="N20" s="16">
+        <f t="shared" si="5"/>
+        <v>627</v>
+      </c>
+      <c r="O20" s="16">
+        <v>100</v>
+      </c>
+      <c r="P20" s="16">
+        <v>527</v>
+      </c>
+      <c r="Q20" s="2"/>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A21" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="8">
+        <f t="shared" si="0"/>
+        <v>376</v>
+      </c>
+      <c r="C21" s="9">
+        <f t="shared" si="1"/>
+        <v>37</v>
+      </c>
+      <c r="D21" s="9">
+        <f t="shared" si="2"/>
+        <v>339</v>
+      </c>
+      <c r="E21" s="16">
+        <v>103</v>
+      </c>
+      <c r="F21" s="16">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+      <c r="G21" s="16">
+        <v>4</v>
+      </c>
+      <c r="H21" s="16">
+        <v>1</v>
+      </c>
+      <c r="I21" s="16">
+        <v>0</v>
+      </c>
+      <c r="J21" s="16">
+        <f t="shared" si="4"/>
+        <v>98</v>
+      </c>
+      <c r="K21" s="16">
+        <v>62</v>
+      </c>
+      <c r="L21" s="16">
+        <v>34</v>
+      </c>
+      <c r="M21" s="16">
+        <v>2</v>
+      </c>
+      <c r="N21" s="16">
+        <f t="shared" si="5"/>
+        <v>273</v>
+      </c>
+      <c r="O21" s="16">
+        <v>32</v>
+      </c>
+      <c r="P21" s="16">
+        <v>241</v>
+      </c>
+      <c r="Q21" s="2"/>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A22" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="8">
+        <f t="shared" si="0"/>
+        <v>494</v>
+      </c>
+      <c r="C22" s="9">
+        <f t="shared" si="1"/>
+        <v>71</v>
+      </c>
+      <c r="D22" s="9">
+        <f t="shared" si="2"/>
+        <v>423</v>
+      </c>
+      <c r="E22" s="16">
+        <v>124</v>
+      </c>
+      <c r="F22" s="16">
+        <f t="shared" si="3"/>
+        <v>6</v>
+      </c>
+      <c r="G22" s="16">
+        <v>6</v>
+      </c>
+      <c r="H22" s="16">
+        <v>0</v>
+      </c>
+      <c r="I22" s="16">
+        <v>0</v>
+      </c>
+      <c r="J22" s="16">
+        <f t="shared" si="4"/>
+        <v>118</v>
+      </c>
+      <c r="K22" s="16">
+        <v>60</v>
+      </c>
+      <c r="L22" s="16">
+        <v>52</v>
+      </c>
+      <c r="M22" s="16">
+        <v>6</v>
+      </c>
+      <c r="N22" s="16">
+        <f t="shared" si="5"/>
+        <v>370</v>
+      </c>
+      <c r="O22" s="16">
+        <v>65</v>
+      </c>
+      <c r="P22" s="16">
+        <v>305</v>
+      </c>
+      <c r="Q22" s="2"/>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A23" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="8">
+        <f t="shared" si="0"/>
+        <v>804</v>
+      </c>
+      <c r="C23" s="9">
+        <f t="shared" si="1"/>
+        <v>106</v>
+      </c>
+      <c r="D23" s="9">
+        <f t="shared" si="2"/>
+        <v>698</v>
+      </c>
+      <c r="E23" s="16">
+        <v>226</v>
+      </c>
+      <c r="F23" s="16">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+      <c r="G23" s="16">
+        <v>8</v>
+      </c>
+      <c r="H23" s="16">
+        <v>0</v>
+      </c>
+      <c r="I23" s="16">
+        <v>1</v>
+      </c>
+      <c r="J23" s="16">
+        <f t="shared" si="4"/>
+        <v>217</v>
+      </c>
+      <c r="K23" s="16">
+        <v>131</v>
+      </c>
+      <c r="L23" s="16">
+        <v>80</v>
+      </c>
+      <c r="M23" s="16">
+        <v>6</v>
+      </c>
+      <c r="N23" s="16">
+        <f t="shared" si="5"/>
+        <v>578</v>
+      </c>
+      <c r="O23" s="16">
+        <v>97</v>
+      </c>
+      <c r="P23" s="16">
+        <v>481</v>
+      </c>
+      <c r="Q23" s="2"/>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="8">
+        <f t="shared" si="0"/>
+        <v>41</v>
+      </c>
+      <c r="C24" s="9">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="D24" s="9">
+        <f t="shared" si="2"/>
+        <v>38</v>
+      </c>
+      <c r="E24" s="16">
+        <v>13</v>
+      </c>
+      <c r="F24" s="16">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="G24" s="16">
+        <v>1</v>
+      </c>
+      <c r="H24" s="16">
+        <v>0</v>
+      </c>
+      <c r="I24" s="16">
+        <v>0</v>
+      </c>
+      <c r="J24" s="16">
+        <f t="shared" si="4"/>
+        <v>12</v>
+      </c>
+      <c r="K24" s="16">
+        <v>8</v>
+      </c>
+      <c r="L24" s="16">
+        <v>4</v>
+      </c>
+      <c r="M24" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="N24" s="16">
+        <f t="shared" si="5"/>
+        <v>28</v>
+      </c>
+      <c r="O24" s="16">
+        <v>2</v>
+      </c>
+      <c r="P24" s="16">
+        <v>26</v>
+      </c>
+      <c r="Q24" s="2"/>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="8">
+        <f t="shared" si="0"/>
+        <v>159</v>
+      </c>
+      <c r="C25" s="9">
+        <f t="shared" si="1"/>
+        <v>28</v>
+      </c>
+      <c r="D25" s="9">
+        <f t="shared" si="2"/>
+        <v>131</v>
+      </c>
+      <c r="E25" s="16">
+        <v>49</v>
+      </c>
+      <c r="F25" s="16">
+        <f t="shared" si="3"/>
+        <v>4</v>
+      </c>
+      <c r="G25" s="16">
+        <v>3</v>
+      </c>
+      <c r="H25" s="16">
+        <v>1</v>
+      </c>
+      <c r="I25" s="16">
+        <v>0</v>
+      </c>
+      <c r="J25" s="16">
+        <f t="shared" si="4"/>
+        <v>45</v>
+      </c>
+      <c r="K25" s="16">
+        <v>32</v>
+      </c>
+      <c r="L25" s="16">
+        <v>13</v>
+      </c>
+      <c r="M25" s="16">
+        <v>0</v>
+      </c>
+      <c r="N25" s="16">
+        <f t="shared" si="5"/>
+        <v>110</v>
+      </c>
+      <c r="O25" s="16">
+        <v>24</v>
+      </c>
+      <c r="P25" s="16">
+        <v>86</v>
+      </c>
+      <c r="Q25" s="2"/>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A26" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="8">
+        <f t="shared" si="0"/>
+        <v>114</v>
+      </c>
+      <c r="C26" s="9">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="D26" s="9">
+        <f t="shared" si="2"/>
+        <v>106</v>
+      </c>
+      <c r="E26" s="16">
+        <v>32</v>
+      </c>
+      <c r="F26" s="16">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="16">
+        <v>0</v>
+      </c>
+      <c r="H26" s="16">
+        <v>0</v>
+      </c>
+      <c r="I26" s="16">
+        <v>0</v>
+      </c>
+      <c r="J26" s="16">
+        <f t="shared" si="4"/>
+        <v>32</v>
+      </c>
+      <c r="K26" s="16">
+        <v>12</v>
+      </c>
+      <c r="L26" s="16">
+        <v>20</v>
+      </c>
+      <c r="M26" s="16">
+        <v>0</v>
+      </c>
+      <c r="N26" s="16">
+        <f t="shared" si="5"/>
+        <v>82</v>
+      </c>
+      <c r="O26" s="16">
+        <v>8</v>
+      </c>
+      <c r="P26" s="16">
+        <v>74</v>
+      </c>
+      <c r="Q26" s="2"/>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A27" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B27" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="C27" s="9">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="D27" s="9">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="E27" s="16">
+        <v>0</v>
+      </c>
+      <c r="F27" s="16">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="16">
+        <v>0</v>
+      </c>
+      <c r="H27" s="16">
+        <v>0</v>
+      </c>
+      <c r="I27" s="16">
+        <v>0</v>
+      </c>
+      <c r="J27" s="16">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K27" s="16">
+        <v>0</v>
+      </c>
+      <c r="L27" s="16">
+        <v>0</v>
+      </c>
+      <c r="M27" s="16">
+        <v>0</v>
+      </c>
+      <c r="N27" s="16">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="O27" s="16">
+        <v>0</v>
+      </c>
+      <c r="P27" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="2"/>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A28" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="B28" s="10">
+        <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="C28" s="11">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="D28" s="11">
+        <f t="shared" si="2"/>
+        <v>9</v>
+      </c>
+      <c r="E28" s="15">
+        <v>4</v>
+      </c>
+      <c r="F28" s="15">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="15">
+        <v>0</v>
+      </c>
+      <c r="H28" s="15">
+        <v>0</v>
+      </c>
+      <c r="I28" s="15">
+        <v>0</v>
+      </c>
+      <c r="J28" s="15">
+        <f t="shared" si="4"/>
+        <v>4</v>
+      </c>
+      <c r="K28" s="15">
+        <v>2</v>
+      </c>
+      <c r="L28" s="15">
+        <v>2</v>
+      </c>
+      <c r="M28" s="15">
+        <v>0</v>
+      </c>
+      <c r="N28" s="15">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="O28" s="15">
+        <v>0</v>
+      </c>
+      <c r="P28" s="15">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="E3:M3"/>
+    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="P4:P5"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...13 lines deleted...]
-      <c r="P1" s="22"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
         <v>141</v>
       </c>
-      <c r="B2" s="22"/>
-[...13 lines deleted...]
-      <c r="P2" s="22"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f t="shared" ref="B6:B28" si="0">SUM(C6,D6)</f>
         <v>17247</v>
       </c>
       <c r="C6" s="7">
         <f t="shared" ref="C6:C28" si="1">SUM(F6,O6)</f>
         <v>2013</v>
       </c>
       <c r="D6" s="7">
         <f>SUM(J6,P6)</f>
         <v>15234</v>
       </c>
       <c r="E6" s="17">
         <f t="shared" ref="E6:E28" si="2">SUM(F6,J6)</f>
         <v>4491</v>
       </c>
       <c r="F6" s="17">
         <f t="shared" ref="F6:F28" si="3">SUM(G6:I6)</f>
         <v>122</v>
       </c>
       <c r="G6" s="17">
         <f>SUM(G7:G28)</f>
@@ -25634,51 +28898,51 @@
         <v>2550</v>
       </c>
       <c r="L6" s="17">
         <f>SUM(L7:L28)</f>
         <v>1633</v>
       </c>
       <c r="M6" s="17">
         <f>SUM(M7:M28)</f>
         <v>186</v>
       </c>
       <c r="N6" s="17">
         <f t="shared" ref="N6:N28" si="5">SUM(O6:P6)</f>
         <v>12756</v>
       </c>
       <c r="O6" s="17">
         <f>SUM(O7:O28)</f>
         <v>1891</v>
       </c>
       <c r="P6" s="17">
         <f>SUM(P7:P28)</f>
         <v>10865</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="8">
         <f t="shared" si="0"/>
         <v>704</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" si="1"/>
         <v>73</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" ref="D7:D28" si="6">SUM(J7,P7)</f>
         <v>631</v>
       </c>
       <c r="E7" s="16">
         <f t="shared" si="2"/>
         <v>201</v>
       </c>
       <c r="F7" s="16">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
       <c r="G7" s="16">
         <v>4</v>
@@ -25692,51 +28956,51 @@
       <c r="J7" s="16">
         <f t="shared" si="4"/>
         <v>196</v>
       </c>
       <c r="K7" s="16">
         <v>107</v>
       </c>
       <c r="L7" s="16">
         <v>80</v>
       </c>
       <c r="M7" s="16">
         <v>9</v>
       </c>
       <c r="N7" s="16">
         <f t="shared" si="5"/>
         <v>503</v>
       </c>
       <c r="O7" s="16">
         <v>68</v>
       </c>
       <c r="P7" s="16">
         <v>435</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" si="0"/>
         <v>2637</v>
       </c>
       <c r="C8" s="9">
         <f t="shared" si="1"/>
         <v>301</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" si="6"/>
         <v>2336</v>
       </c>
       <c r="E8" s="16">
         <f t="shared" si="2"/>
         <v>700</v>
       </c>
       <c r="F8" s="16">
         <f t="shared" si="3"/>
         <v>30</v>
       </c>
       <c r="G8" s="16">
         <v>27</v>
@@ -25750,51 +29014,51 @@
       <c r="J8" s="16">
         <f t="shared" si="4"/>
         <v>670</v>
       </c>
       <c r="K8" s="16">
         <v>405</v>
       </c>
       <c r="L8" s="16">
         <v>233</v>
       </c>
       <c r="M8" s="16">
         <v>32</v>
       </c>
       <c r="N8" s="16">
         <f t="shared" si="5"/>
         <v>1937</v>
       </c>
       <c r="O8" s="16">
         <v>271</v>
       </c>
       <c r="P8" s="16">
         <v>1666</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="0"/>
         <v>2152</v>
       </c>
       <c r="C9" s="9">
         <f t="shared" si="1"/>
         <v>244</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="6"/>
         <v>1908</v>
       </c>
       <c r="E9" s="16">
         <f t="shared" si="2"/>
         <v>567</v>
       </c>
       <c r="F9" s="16">
         <f t="shared" si="3"/>
         <v>22</v>
       </c>
       <c r="G9" s="16">
         <v>17</v>
@@ -25808,51 +29072,51 @@
       <c r="J9" s="16">
         <f t="shared" si="4"/>
         <v>545</v>
       </c>
       <c r="K9" s="16">
         <v>335</v>
       </c>
       <c r="L9" s="16">
         <v>186</v>
       </c>
       <c r="M9" s="16">
         <v>24</v>
       </c>
       <c r="N9" s="16">
         <f t="shared" si="5"/>
         <v>1585</v>
       </c>
       <c r="O9" s="16">
         <v>222</v>
       </c>
       <c r="P9" s="16">
         <v>1363</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" si="0"/>
         <v>1734</v>
       </c>
       <c r="C10" s="9">
         <f t="shared" si="1"/>
         <v>148</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="6"/>
         <v>1586</v>
       </c>
       <c r="E10" s="16">
         <f t="shared" si="2"/>
         <v>492</v>
       </c>
       <c r="F10" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="G10" s="16">
         <v>7</v>
@@ -25866,51 +29130,51 @@
       <c r="J10" s="16">
         <f t="shared" si="4"/>
         <v>483</v>
       </c>
       <c r="K10" s="16">
         <v>273</v>
       </c>
       <c r="L10" s="16">
         <v>186</v>
       </c>
       <c r="M10" s="16">
         <v>24</v>
       </c>
       <c r="N10" s="16">
         <f t="shared" si="5"/>
         <v>1242</v>
       </c>
       <c r="O10" s="16">
         <v>139</v>
       </c>
       <c r="P10" s="16">
         <v>1103</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="0"/>
         <v>169</v>
       </c>
       <c r="C11" s="9">
         <f t="shared" si="1"/>
         <v>22</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="6"/>
         <v>147</v>
       </c>
       <c r="E11" s="16">
         <f t="shared" si="2"/>
         <v>56</v>
       </c>
       <c r="F11" s="16">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G11" s="16">
         <v>0</v>
@@ -25924,51 +29188,51 @@
       <c r="J11" s="16">
         <f t="shared" si="4"/>
         <v>55</v>
       </c>
       <c r="K11" s="16">
         <v>21</v>
       </c>
       <c r="L11" s="16">
         <v>34</v>
       </c>
       <c r="M11" s="16">
         <v>0</v>
       </c>
       <c r="N11" s="16">
         <f t="shared" si="5"/>
         <v>113</v>
       </c>
       <c r="O11" s="16">
         <v>21</v>
       </c>
       <c r="P11" s="16">
         <v>92</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="0"/>
         <v>107</v>
       </c>
       <c r="C12" s="9">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="6"/>
         <v>99</v>
       </c>
       <c r="E12" s="16">
         <f t="shared" si="2"/>
         <v>26</v>
       </c>
       <c r="F12" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G12" s="16">
         <v>0</v>
@@ -25982,51 +29246,51 @@
       <c r="J12" s="16">
         <f t="shared" si="4"/>
         <v>26</v>
       </c>
       <c r="K12" s="16">
         <v>12</v>
       </c>
       <c r="L12" s="16">
         <v>13</v>
       </c>
       <c r="M12" s="16">
         <v>1</v>
       </c>
       <c r="N12" s="16">
         <f t="shared" si="5"/>
         <v>81</v>
       </c>
       <c r="O12" s="16">
         <v>8</v>
       </c>
       <c r="P12" s="16">
         <v>73</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="0"/>
         <v>568</v>
       </c>
       <c r="C13" s="9">
         <f t="shared" si="1"/>
         <v>53</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="6"/>
         <v>515</v>
       </c>
       <c r="E13" s="16">
         <f t="shared" si="2"/>
         <v>139</v>
       </c>
       <c r="F13" s="16">
         <f t="shared" si="3"/>
         <v>3</v>
       </c>
       <c r="G13" s="16">
         <v>3</v>
@@ -26040,51 +29304,51 @@
       <c r="J13" s="16">
         <f t="shared" si="4"/>
         <v>136</v>
       </c>
       <c r="K13" s="16">
         <v>92</v>
       </c>
       <c r="L13" s="16">
         <v>42</v>
       </c>
       <c r="M13" s="16">
         <v>2</v>
       </c>
       <c r="N13" s="16">
         <f t="shared" si="5"/>
         <v>429</v>
       </c>
       <c r="O13" s="16">
         <v>50</v>
       </c>
       <c r="P13" s="16">
         <v>379</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="0"/>
         <v>2887</v>
       </c>
       <c r="C14" s="9">
         <f t="shared" si="1"/>
         <v>372</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="6"/>
         <v>2515</v>
       </c>
       <c r="E14" s="16">
         <f t="shared" si="2"/>
         <v>668</v>
       </c>
       <c r="F14" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="G14" s="16">
         <v>7</v>
@@ -26098,51 +29362,51 @@
       <c r="J14" s="16">
         <f t="shared" si="4"/>
         <v>659</v>
       </c>
       <c r="K14" s="16">
         <v>351</v>
       </c>
       <c r="L14" s="16">
         <v>265</v>
       </c>
       <c r="M14" s="16">
         <v>43</v>
       </c>
       <c r="N14" s="16">
         <f t="shared" si="5"/>
         <v>2219</v>
       </c>
       <c r="O14" s="16">
         <v>363</v>
       </c>
       <c r="P14" s="16">
         <v>1856</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="0"/>
         <v>1408</v>
       </c>
       <c r="C15" s="9">
         <f t="shared" si="1"/>
         <v>164</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="6"/>
         <v>1244</v>
       </c>
       <c r="E15" s="16">
         <f t="shared" si="2"/>
         <v>368</v>
       </c>
       <c r="F15" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="G15" s="16">
         <v>8</v>
@@ -26156,51 +29420,51 @@
       <c r="J15" s="16">
         <f t="shared" si="4"/>
         <v>359</v>
       </c>
       <c r="K15" s="16">
         <v>212</v>
       </c>
       <c r="L15" s="16">
         <v>137</v>
       </c>
       <c r="M15" s="16">
         <v>10</v>
       </c>
       <c r="N15" s="16">
         <f t="shared" si="5"/>
         <v>1040</v>
       </c>
       <c r="O15" s="16">
         <v>155</v>
       </c>
       <c r="P15" s="16">
         <v>885</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="0"/>
         <v>480</v>
       </c>
       <c r="C16" s="9">
         <f t="shared" si="1"/>
         <v>36</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="6"/>
         <v>444</v>
       </c>
       <c r="E16" s="16">
         <f t="shared" si="2"/>
         <v>133</v>
       </c>
       <c r="F16" s="16">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G16" s="16">
         <v>1</v>
@@ -26214,51 +29478,51 @@
       <c r="J16" s="16">
         <f t="shared" si="4"/>
         <v>132</v>
       </c>
       <c r="K16" s="16">
         <v>66</v>
       </c>
       <c r="L16" s="16">
         <v>66</v>
       </c>
       <c r="M16" s="16">
         <v>0</v>
       </c>
       <c r="N16" s="16">
         <f t="shared" si="5"/>
         <v>347</v>
       </c>
       <c r="O16" s="16">
         <v>35</v>
       </c>
       <c r="P16" s="16">
         <v>312</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
         <f t="shared" si="0"/>
         <v>285</v>
       </c>
       <c r="C17" s="9">
         <f t="shared" si="1"/>
         <v>31</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="6"/>
         <v>254</v>
       </c>
       <c r="E17" s="16">
         <f t="shared" si="2"/>
         <v>70</v>
       </c>
       <c r="F17" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G17" s="16">
         <v>0</v>
@@ -26272,51 +29536,51 @@
       <c r="J17" s="16">
         <f t="shared" si="4"/>
         <v>70</v>
       </c>
       <c r="K17" s="16">
         <v>43</v>
       </c>
       <c r="L17" s="16">
         <v>25</v>
       </c>
       <c r="M17" s="16">
         <v>2</v>
       </c>
       <c r="N17" s="16">
         <f t="shared" si="5"/>
         <v>215</v>
       </c>
       <c r="O17" s="16">
         <v>31</v>
       </c>
       <c r="P17" s="16">
         <v>184</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="0"/>
         <v>336</v>
       </c>
       <c r="C18" s="9">
         <f t="shared" si="1"/>
         <v>30</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="6"/>
         <v>306</v>
       </c>
       <c r="E18" s="16">
         <f t="shared" si="2"/>
         <v>90</v>
       </c>
       <c r="F18" s="16">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G18" s="16">
         <v>1</v>
@@ -26330,51 +29594,51 @@
       <c r="J18" s="16">
         <f t="shared" si="4"/>
         <v>89</v>
       </c>
       <c r="K18" s="16">
         <v>53</v>
       </c>
       <c r="L18" s="16">
         <v>35</v>
       </c>
       <c r="M18" s="16">
         <v>1</v>
       </c>
       <c r="N18" s="16">
         <f t="shared" si="5"/>
         <v>246</v>
       </c>
       <c r="O18" s="16">
         <v>29</v>
       </c>
       <c r="P18" s="16">
         <v>217</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="0"/>
         <v>1343</v>
       </c>
       <c r="C19" s="9">
         <f t="shared" si="1"/>
         <v>206</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="6"/>
         <v>1137</v>
       </c>
       <c r="E19" s="16">
         <f t="shared" si="2"/>
         <v>331</v>
       </c>
       <c r="F19" s="16">
         <f t="shared" si="3"/>
         <v>12</v>
       </c>
       <c r="G19" s="16">
         <v>7</v>
@@ -26388,51 +29652,51 @@
       <c r="J19" s="16">
         <f t="shared" si="4"/>
         <v>319</v>
       </c>
       <c r="K19" s="16">
         <v>191</v>
       </c>
       <c r="L19" s="16">
         <v>105</v>
       </c>
       <c r="M19" s="16">
         <v>23</v>
       </c>
       <c r="N19" s="16">
         <f t="shared" si="5"/>
         <v>1012</v>
       </c>
       <c r="O19" s="16">
         <v>194</v>
       </c>
       <c r="P19" s="16">
         <v>818</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="0"/>
         <v>660</v>
       </c>
       <c r="C20" s="9">
         <f t="shared" si="1"/>
         <v>87</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="6"/>
         <v>573</v>
       </c>
       <c r="E20" s="16">
         <f t="shared" si="2"/>
         <v>132</v>
       </c>
       <c r="F20" s="16">
         <f t="shared" si="3"/>
         <v>2</v>
       </c>
       <c r="G20" s="16">
         <v>1</v>
@@ -26446,51 +29710,51 @@
       <c r="J20" s="16">
         <f t="shared" si="4"/>
         <v>130</v>
       </c>
       <c r="K20" s="16">
         <v>75</v>
       </c>
       <c r="L20" s="16">
         <v>52</v>
       </c>
       <c r="M20" s="16">
         <v>3</v>
       </c>
       <c r="N20" s="16">
         <f t="shared" si="5"/>
         <v>528</v>
       </c>
       <c r="O20" s="16">
         <v>85</v>
       </c>
       <c r="P20" s="16">
         <v>443</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="0"/>
         <v>355</v>
       </c>
       <c r="C21" s="9">
         <f t="shared" si="1"/>
         <v>37</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="6"/>
         <v>318</v>
       </c>
       <c r="E21" s="16">
         <f t="shared" si="2"/>
         <v>104</v>
       </c>
       <c r="F21" s="16">
         <f t="shared" si="3"/>
         <v>3</v>
       </c>
       <c r="G21" s="16">
         <v>3</v>
@@ -26504,51 +29768,51 @@
       <c r="J21" s="16">
         <f t="shared" si="4"/>
         <v>101</v>
       </c>
       <c r="K21" s="16">
         <v>68</v>
       </c>
       <c r="L21" s="16">
         <v>31</v>
       </c>
       <c r="M21" s="16">
         <v>2</v>
       </c>
       <c r="N21" s="16">
         <f t="shared" si="5"/>
         <v>251</v>
       </c>
       <c r="O21" s="16">
         <v>34</v>
       </c>
       <c r="P21" s="16">
         <v>217</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="0"/>
         <v>474</v>
       </c>
       <c r="C22" s="9">
         <f t="shared" si="1"/>
         <v>75</v>
       </c>
       <c r="D22" s="9">
         <f t="shared" si="6"/>
         <v>399</v>
       </c>
       <c r="E22" s="16">
         <f t="shared" si="2"/>
         <v>112</v>
       </c>
       <c r="F22" s="16">
         <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="G22" s="16">
         <v>4</v>
@@ -26562,51 +29826,51 @@
       <c r="J22" s="16">
         <f t="shared" si="4"/>
         <v>108</v>
       </c>
       <c r="K22" s="16">
         <v>59</v>
       </c>
       <c r="L22" s="16">
         <v>44</v>
       </c>
       <c r="M22" s="16">
         <v>5</v>
       </c>
       <c r="N22" s="16">
         <f t="shared" si="5"/>
         <v>362</v>
       </c>
       <c r="O22" s="16">
         <v>71</v>
       </c>
       <c r="P22" s="16">
         <v>291</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="0"/>
         <v>652</v>
       </c>
       <c r="C23" s="9">
         <f t="shared" si="1"/>
         <v>93</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="6"/>
         <v>559</v>
       </c>
       <c r="E23" s="16">
         <f t="shared" si="2"/>
         <v>209</v>
       </c>
       <c r="F23" s="16">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="G23" s="16">
         <v>6</v>
@@ -26620,51 +29884,51 @@
       <c r="J23" s="16">
         <f t="shared" si="4"/>
         <v>202</v>
       </c>
       <c r="K23" s="16">
         <v>129</v>
       </c>
       <c r="L23" s="16">
         <v>69</v>
       </c>
       <c r="M23" s="16">
         <v>4</v>
       </c>
       <c r="N23" s="16">
         <f t="shared" si="5"/>
         <v>443</v>
       </c>
       <c r="O23" s="16">
         <v>86</v>
       </c>
       <c r="P23" s="16">
         <v>357</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="0"/>
         <v>41</v>
       </c>
       <c r="C24" s="9">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="6"/>
         <v>39</v>
       </c>
       <c r="E24" s="16">
         <f t="shared" si="2"/>
         <v>12</v>
       </c>
       <c r="F24" s="16">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="G24" s="16">
         <v>1</v>
@@ -26678,51 +29942,51 @@
       <c r="J24" s="16">
         <f t="shared" si="4"/>
         <v>11</v>
       </c>
       <c r="K24" s="16">
         <v>6</v>
       </c>
       <c r="L24" s="16">
         <v>4</v>
       </c>
       <c r="M24" s="16">
         <v>1</v>
       </c>
       <c r="N24" s="16">
         <f t="shared" si="5"/>
         <v>29</v>
       </c>
       <c r="O24" s="16">
         <v>1</v>
       </c>
       <c r="P24" s="16">
         <v>28</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="0"/>
         <v>138</v>
       </c>
       <c r="C25" s="9">
         <f t="shared" si="1"/>
         <v>25</v>
       </c>
       <c r="D25" s="9">
         <f t="shared" si="6"/>
         <v>113</v>
       </c>
       <c r="E25" s="16">
         <f t="shared" si="2"/>
         <v>40</v>
       </c>
       <c r="F25" s="16">
         <f t="shared" si="3"/>
         <v>3</v>
       </c>
       <c r="G25" s="16">
         <v>2</v>
@@ -26736,51 +30000,51 @@
       <c r="J25" s="16">
         <f t="shared" si="4"/>
         <v>37</v>
       </c>
       <c r="K25" s="16">
         <v>27</v>
       </c>
       <c r="L25" s="16">
         <v>10</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
         <f t="shared" si="5"/>
         <v>98</v>
       </c>
       <c r="O25" s="16">
         <v>22</v>
       </c>
       <c r="P25" s="16">
         <v>76</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <f t="shared" si="0"/>
         <v>104</v>
       </c>
       <c r="C26" s="9">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="6"/>
         <v>98</v>
       </c>
       <c r="E26" s="16">
         <f t="shared" si="2"/>
         <v>34</v>
       </c>
       <c r="F26" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G26" s="16">
         <v>0</v>
@@ -26794,51 +30058,51 @@
       <c r="J26" s="16">
         <f t="shared" si="4"/>
         <v>34</v>
       </c>
       <c r="K26" s="16">
         <v>19</v>
       </c>
       <c r="L26" s="16">
         <v>15</v>
       </c>
       <c r="M26" s="16">
         <v>0</v>
       </c>
       <c r="N26" s="16">
         <f t="shared" si="5"/>
         <v>70</v>
       </c>
       <c r="O26" s="16">
         <v>6</v>
       </c>
       <c r="P26" s="16">
         <v>64</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
@@ -26852,51 +30116,51 @@
       <c r="J27" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="10">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
       <c r="C28" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="E28" s="15">
         <f t="shared" si="2"/>
         <v>7</v>
       </c>
       <c r="F28" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
@@ -26954,210 +30218,210 @@
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="J6 N6" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="10.875" bestFit="1" customWidth="1"/>
-    <col min="3" max="16" width="9.625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:18" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="22"/>
-[...13 lines deleted...]
-      <c r="P1" s="22"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
       <c r="Q1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
         <v>144</v>
       </c>
-      <c r="B2" s="22"/>
-[...13 lines deleted...]
-      <c r="P2" s="22"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
       <c r="Q2" s="1"/>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="31" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="41" t="s">
         <v>122</v>
       </c>
       <c r="O3" s="41"/>
-      <c r="P3" s="32"/>
-[...4 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="P3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="37"/>
-[...8 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="P4" s="39" t="s">
+      <c r="P4" s="24" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
-[...3 lines deleted...]
-      <c r="D5" s="29"/>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="34"/>
       <c r="E5" s="42"/>
       <c r="F5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="N5" s="35"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="6">
         <f>SUM(C6,D6)</f>
         <v>15777</v>
       </c>
       <c r="C6" s="7">
         <f>SUM(F6,O6)</f>
         <v>1760</v>
       </c>
       <c r="D6" s="7">
         <f>SUM(J6,P6)</f>
         <v>14017</v>
       </c>
       <c r="E6" s="17">
         <f>SUM(F6,J6)</f>
         <v>4304</v>
       </c>
       <c r="F6" s="17">
         <f>SUM(G6:I6)</f>
         <v>81</v>
       </c>
       <c r="G6" s="17">
         <f>SUM(G7:G28)</f>
@@ -27180,51 +30444,51 @@
         <v>2569</v>
       </c>
       <c r="L6" s="17">
         <f>SUM(L7:L28)</f>
         <v>1498</v>
       </c>
       <c r="M6" s="17">
         <f>SUM(M7:M28)</f>
         <v>156</v>
       </c>
       <c r="N6" s="17">
         <f>SUM(O6,P6)</f>
         <v>11473</v>
       </c>
       <c r="O6" s="17">
         <f>SUM(O7:O28)</f>
         <v>1679</v>
       </c>
       <c r="P6" s="17">
         <f>SUM(P7:P28)</f>
         <v>9794</v>
       </c>
       <c r="Q6" s="2"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="8">
         <f t="shared" ref="B7:B28" si="0">SUM(C7,D7)</f>
         <v>657</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:C28" si="1">SUM(F7,O7)</f>
         <v>56</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" ref="D7:D28" si="2">SUM(J7,P7)</f>
         <v>601</v>
       </c>
       <c r="E7" s="16">
         <f t="shared" ref="E7:E28" si="3">SUM(F7,J7)</f>
         <v>198</v>
       </c>
       <c r="F7" s="16">
         <f t="shared" ref="F7:F28" si="4">SUM(G7:I7)</f>
         <v>3</v>
       </c>
       <c r="G7" s="16">
         <v>2</v>
@@ -27238,51 +30502,51 @@
       <c r="J7" s="16">
         <f t="shared" ref="J7:J28" si="5">SUM(K7:M7)</f>
         <v>195</v>
       </c>
       <c r="K7" s="16">
         <v>116</v>
       </c>
       <c r="L7" s="16">
         <v>70</v>
       </c>
       <c r="M7" s="16">
         <v>9</v>
       </c>
       <c r="N7" s="16">
         <f t="shared" ref="N7:N28" si="6">SUM(O7,P7)</f>
         <v>459</v>
       </c>
       <c r="O7" s="16">
         <v>53</v>
       </c>
       <c r="P7" s="16">
         <v>406</v>
       </c>
       <c r="Q7" s="2"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" si="0"/>
         <v>1748</v>
       </c>
       <c r="C8" s="9">
         <f t="shared" si="1"/>
         <v>164</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" si="2"/>
         <v>1584</v>
       </c>
       <c r="E8" s="16">
         <f t="shared" si="3"/>
         <v>498</v>
       </c>
       <c r="F8" s="16">
         <f t="shared" si="4"/>
         <v>6</v>
       </c>
       <c r="G8" s="16">
         <v>4</v>
@@ -27296,51 +30560,51 @@
       <c r="J8" s="16">
         <f t="shared" si="5"/>
         <v>492</v>
       </c>
       <c r="K8" s="16">
         <v>293</v>
       </c>
       <c r="L8" s="16">
         <v>178</v>
       </c>
       <c r="M8" s="16">
         <v>21</v>
       </c>
       <c r="N8" s="16">
         <f t="shared" si="6"/>
         <v>1250</v>
       </c>
       <c r="O8" s="16">
         <v>158</v>
       </c>
       <c r="P8" s="16">
         <v>1092</v>
       </c>
       <c r="Q8" s="2"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="0"/>
         <v>177</v>
       </c>
       <c r="C9" s="9">
         <f t="shared" si="1"/>
         <v>22</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="2"/>
         <v>155</v>
       </c>
       <c r="E9" s="16">
         <f t="shared" si="3"/>
         <v>60</v>
       </c>
       <c r="F9" s="16">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="G9" s="16">
         <v>1</v>
@@ -27354,51 +30618,51 @@
       <c r="J9" s="16">
         <f t="shared" si="5"/>
         <v>58</v>
       </c>
       <c r="K9" s="16">
         <v>20</v>
       </c>
       <c r="L9" s="16">
         <v>37</v>
       </c>
       <c r="M9" s="16">
         <v>1</v>
       </c>
       <c r="N9" s="16">
         <f t="shared" si="6"/>
         <v>117</v>
       </c>
       <c r="O9" s="16">
         <v>20</v>
       </c>
       <c r="P9" s="16">
         <v>97</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" si="0"/>
         <v>91</v>
       </c>
       <c r="C10" s="9">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="D10" s="9">
         <f t="shared" si="2"/>
         <v>83</v>
       </c>
       <c r="E10" s="16">
         <f t="shared" si="3"/>
         <v>23</v>
       </c>
       <c r="F10" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
@@ -27412,51 +30676,51 @@
       <c r="J10" s="16">
         <f t="shared" si="5"/>
         <v>23</v>
       </c>
       <c r="K10" s="16">
         <v>12</v>
       </c>
       <c r="L10" s="16">
         <v>10</v>
       </c>
       <c r="M10" s="16">
         <v>1</v>
       </c>
       <c r="N10" s="16">
         <f t="shared" si="6"/>
         <v>68</v>
       </c>
       <c r="O10" s="16">
         <v>8</v>
       </c>
       <c r="P10" s="16">
         <v>60</v>
       </c>
       <c r="Q10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="0"/>
         <v>2519</v>
       </c>
       <c r="C11" s="9">
         <f t="shared" si="1"/>
         <v>273</v>
       </c>
       <c r="D11" s="9">
         <f t="shared" si="2"/>
         <v>2246</v>
       </c>
       <c r="E11" s="16">
         <f t="shared" si="3"/>
         <v>666</v>
       </c>
       <c r="F11" s="16">
         <f t="shared" si="4"/>
         <v>25</v>
       </c>
       <c r="G11" s="16">
         <v>24</v>
@@ -27470,51 +30734,51 @@
       <c r="J11" s="16">
         <f t="shared" si="5"/>
         <v>641</v>
       </c>
       <c r="K11" s="16">
         <v>398</v>
       </c>
       <c r="L11" s="16">
         <v>216</v>
       </c>
       <c r="M11" s="16">
         <v>27</v>
       </c>
       <c r="N11" s="16">
         <f t="shared" si="6"/>
         <v>1853</v>
       </c>
       <c r="O11" s="16">
         <v>248</v>
       </c>
       <c r="P11" s="16">
         <v>1605</v>
       </c>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="0"/>
         <v>2009</v>
       </c>
       <c r="C12" s="9">
         <f t="shared" si="1"/>
         <v>218</v>
       </c>
       <c r="D12" s="9">
         <f t="shared" si="2"/>
         <v>1791</v>
       </c>
       <c r="E12" s="16">
         <f t="shared" si="3"/>
         <v>522</v>
       </c>
       <c r="F12" s="16">
         <f t="shared" si="4"/>
         <v>10</v>
       </c>
       <c r="G12" s="16">
         <v>8</v>
@@ -27528,51 +30792,51 @@
       <c r="J12" s="16">
         <f t="shared" si="5"/>
         <v>512</v>
       </c>
       <c r="K12" s="16">
         <v>341</v>
       </c>
       <c r="L12" s="16">
         <v>155</v>
       </c>
       <c r="M12" s="16">
         <v>16</v>
       </c>
       <c r="N12" s="16">
         <f t="shared" si="6"/>
         <v>1487</v>
       </c>
       <c r="O12" s="16">
         <v>208</v>
       </c>
       <c r="P12" s="16">
         <v>1279</v>
       </c>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="0"/>
         <v>499</v>
       </c>
       <c r="C13" s="9">
         <f t="shared" si="1"/>
         <v>53</v>
       </c>
       <c r="D13" s="9">
         <f t="shared" si="2"/>
         <v>446</v>
       </c>
       <c r="E13" s="16">
         <f t="shared" si="3"/>
         <v>141</v>
       </c>
       <c r="F13" s="16">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="G13" s="16">
         <v>1</v>
@@ -27586,51 +30850,51 @@
       <c r="J13" s="16">
         <f t="shared" si="5"/>
         <v>140</v>
       </c>
       <c r="K13" s="16">
         <v>92</v>
       </c>
       <c r="L13" s="16">
         <v>45</v>
       </c>
       <c r="M13" s="16">
         <v>3</v>
       </c>
       <c r="N13" s="16">
         <f t="shared" si="6"/>
         <v>358</v>
       </c>
       <c r="O13" s="16">
         <v>52</v>
       </c>
       <c r="P13" s="16">
         <v>306</v>
       </c>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="0"/>
         <v>2849</v>
       </c>
       <c r="C14" s="9">
         <f t="shared" si="1"/>
         <v>357</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" si="2"/>
         <v>2492</v>
       </c>
       <c r="E14" s="16">
         <f t="shared" si="3"/>
         <v>664</v>
       </c>
       <c r="F14" s="16">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
       <c r="G14" s="16">
         <v>7</v>
@@ -27644,51 +30908,51 @@
       <c r="J14" s="16">
         <f t="shared" si="5"/>
         <v>655</v>
       </c>
       <c r="K14" s="16">
         <v>352</v>
       </c>
       <c r="L14" s="16">
         <v>272</v>
       </c>
       <c r="M14" s="16">
         <v>31</v>
       </c>
       <c r="N14" s="16">
         <f t="shared" si="6"/>
         <v>2185</v>
       </c>
       <c r="O14" s="16">
         <v>348</v>
       </c>
       <c r="P14" s="16">
         <v>1837</v>
       </c>
       <c r="Q14" s="2"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A15" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="0"/>
         <v>1138</v>
       </c>
       <c r="C15" s="9">
         <f t="shared" si="1"/>
         <v>110</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="2"/>
         <v>1028</v>
       </c>
       <c r="E15" s="16">
         <f t="shared" si="3"/>
         <v>351</v>
       </c>
       <c r="F15" s="16">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
       <c r="G15" s="16">
         <v>2</v>
@@ -27702,51 +30966,51 @@
       <c r="J15" s="16">
         <f t="shared" si="5"/>
         <v>348</v>
       </c>
       <c r="K15" s="16">
         <v>205</v>
       </c>
       <c r="L15" s="16">
         <v>134</v>
       </c>
       <c r="M15" s="16">
         <v>9</v>
       </c>
       <c r="N15" s="16">
         <f t="shared" si="6"/>
         <v>787</v>
       </c>
       <c r="O15" s="16">
         <v>107</v>
       </c>
       <c r="P15" s="16">
         <v>680</v>
       </c>
       <c r="Q15" s="3"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="0"/>
         <v>426</v>
       </c>
       <c r="C16" s="9">
         <f t="shared" si="1"/>
         <v>34</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="2"/>
         <v>392</v>
       </c>
       <c r="E16" s="16">
         <f t="shared" si="3"/>
         <v>106</v>
       </c>
       <c r="F16" s="16">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="G16" s="16">
         <v>1</v>
@@ -27760,51 +31024,51 @@
       <c r="J16" s="16">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
       <c r="K16" s="16">
         <v>59</v>
       </c>
       <c r="L16" s="16">
         <v>46</v>
       </c>
       <c r="M16" s="16">
         <v>0</v>
       </c>
       <c r="N16" s="16">
         <f t="shared" si="6"/>
         <v>320</v>
       </c>
       <c r="O16" s="16">
         <v>33</v>
       </c>
       <c r="P16" s="16">
         <v>287</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="8">
         <f t="shared" si="0"/>
         <v>273</v>
       </c>
       <c r="C17" s="9">
         <f t="shared" si="1"/>
         <v>17</v>
       </c>
       <c r="D17" s="9">
         <f t="shared" si="2"/>
         <v>256</v>
       </c>
       <c r="E17" s="16">
         <f t="shared" si="3"/>
         <v>85</v>
       </c>
       <c r="F17" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G17" s="16">
         <v>0</v>
@@ -27818,51 +31082,51 @@
       <c r="J17" s="16">
         <f t="shared" si="5"/>
         <v>85</v>
       </c>
       <c r="K17" s="16">
         <v>59</v>
       </c>
       <c r="L17" s="16">
         <v>25</v>
       </c>
       <c r="M17" s="16">
         <v>1</v>
       </c>
       <c r="N17" s="16">
         <f t="shared" si="6"/>
         <v>188</v>
       </c>
       <c r="O17" s="16">
         <v>17</v>
       </c>
       <c r="P17" s="16">
         <v>171</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="0"/>
         <v>949</v>
       </c>
       <c r="C18" s="9">
         <f t="shared" si="1"/>
         <v>153</v>
       </c>
       <c r="D18" s="9">
         <f t="shared" si="2"/>
         <v>796</v>
       </c>
       <c r="E18" s="16">
         <f t="shared" si="3"/>
         <v>304</v>
       </c>
       <c r="F18" s="16">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="G18" s="16">
         <v>4</v>
@@ -27876,51 +31140,51 @@
       <c r="J18" s="16">
         <f t="shared" si="5"/>
         <v>299</v>
       </c>
       <c r="K18" s="16">
         <v>182</v>
       </c>
       <c r="L18" s="16">
         <v>95</v>
       </c>
       <c r="M18" s="16">
         <v>22</v>
       </c>
       <c r="N18" s="16">
         <f t="shared" si="6"/>
         <v>645</v>
       </c>
       <c r="O18" s="16">
         <v>148</v>
       </c>
       <c r="P18" s="16">
         <v>497</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="0"/>
         <v>603</v>
       </c>
       <c r="C19" s="9">
         <f t="shared" si="1"/>
         <v>65</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" si="2"/>
         <v>538</v>
       </c>
       <c r="E19" s="16">
         <f t="shared" si="3"/>
         <v>132</v>
       </c>
       <c r="F19" s="16">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="G19" s="16">
         <v>1</v>
@@ -27934,51 +31198,51 @@
       <c r="J19" s="16">
         <f t="shared" si="5"/>
         <v>130</v>
       </c>
       <c r="K19" s="16">
         <v>79</v>
       </c>
       <c r="L19" s="16">
         <v>46</v>
       </c>
       <c r="M19" s="16">
         <v>5</v>
       </c>
       <c r="N19" s="16">
         <f t="shared" si="6"/>
         <v>471</v>
       </c>
       <c r="O19" s="16">
         <v>63</v>
       </c>
       <c r="P19" s="16">
         <v>408</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="0"/>
         <v>341</v>
       </c>
       <c r="C20" s="9">
         <f t="shared" si="1"/>
         <v>34</v>
       </c>
       <c r="D20" s="9">
         <f t="shared" si="2"/>
         <v>307</v>
       </c>
       <c r="E20" s="16">
         <f t="shared" si="3"/>
         <v>107</v>
       </c>
       <c r="F20" s="16">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="G20" s="16">
         <v>2</v>
@@ -27992,51 +31256,51 @@
       <c r="J20" s="16">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
       <c r="K20" s="16">
         <v>70</v>
       </c>
       <c r="L20" s="16">
         <v>33</v>
       </c>
       <c r="M20" s="16">
         <v>2</v>
       </c>
       <c r="N20" s="16">
         <f t="shared" si="6"/>
         <v>234</v>
       </c>
       <c r="O20" s="16">
         <v>32</v>
       </c>
       <c r="P20" s="16">
         <v>202</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="0"/>
         <v>423</v>
       </c>
       <c r="C21" s="9">
         <f t="shared" si="1"/>
         <v>64</v>
       </c>
       <c r="D21" s="9">
         <f t="shared" si="2"/>
         <v>359</v>
       </c>
       <c r="E21" s="16">
         <f t="shared" si="3"/>
         <v>102</v>
       </c>
       <c r="F21" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G21" s="16">
         <v>0</v>
@@ -28050,51 +31314,51 @@
       <c r="J21" s="16">
         <f t="shared" si="5"/>
         <v>102</v>
       </c>
       <c r="K21" s="16">
         <v>60</v>
       </c>
       <c r="L21" s="16">
         <v>38</v>
       </c>
       <c r="M21" s="16">
         <v>4</v>
       </c>
       <c r="N21" s="16">
         <f t="shared" si="6"/>
         <v>321</v>
       </c>
       <c r="O21" s="16">
         <v>64</v>
       </c>
       <c r="P21" s="16">
         <v>257</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="0"/>
         <v>609</v>
       </c>
       <c r="C22" s="9">
         <f t="shared" si="1"/>
         <v>84</v>
       </c>
       <c r="D22" s="9">
         <f t="shared" si="2"/>
         <v>525</v>
       </c>
       <c r="E22" s="16">
         <f t="shared" si="3"/>
         <v>182</v>
       </c>
       <c r="F22" s="16">
         <f t="shared" si="4"/>
         <v>6</v>
       </c>
       <c r="G22" s="16">
         <v>5</v>
@@ -28108,51 +31372,51 @@
       <c r="J22" s="16">
         <f t="shared" si="5"/>
         <v>176</v>
       </c>
       <c r="K22" s="16">
         <v>115</v>
       </c>
       <c r="L22" s="16">
         <v>59</v>
       </c>
       <c r="M22" s="16">
         <v>2</v>
       </c>
       <c r="N22" s="16">
         <f t="shared" si="6"/>
         <v>427</v>
       </c>
       <c r="O22" s="16">
         <v>78</v>
       </c>
       <c r="P22" s="16">
         <v>349</v>
       </c>
       <c r="Q22" s="2"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="0"/>
         <v>181</v>
       </c>
       <c r="C23" s="9">
         <f t="shared" si="1"/>
         <v>18</v>
       </c>
       <c r="D23" s="9">
         <f t="shared" si="2"/>
         <v>163</v>
       </c>
       <c r="E23" s="16">
         <f t="shared" si="3"/>
         <v>70</v>
       </c>
       <c r="F23" s="16">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="G23" s="16">
         <v>2</v>
@@ -28166,51 +31430,51 @@
       <c r="J23" s="16">
         <f t="shared" si="5"/>
         <v>68</v>
       </c>
       <c r="K23" s="16">
         <v>55</v>
       </c>
       <c r="L23" s="16">
         <v>12</v>
       </c>
       <c r="M23" s="16">
         <v>1</v>
       </c>
       <c r="N23" s="16">
         <f t="shared" si="6"/>
         <v>111</v>
       </c>
       <c r="O23" s="16">
         <v>16</v>
       </c>
       <c r="P23" s="16">
         <v>95</v>
       </c>
       <c r="Q23" s="2"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>132</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="0"/>
         <v>130</v>
       </c>
       <c r="C24" s="9">
         <f t="shared" si="1"/>
         <v>23</v>
       </c>
       <c r="D24" s="9">
         <f t="shared" si="2"/>
         <v>107</v>
       </c>
       <c r="E24" s="16">
         <f t="shared" si="3"/>
         <v>43</v>
       </c>
       <c r="F24" s="16">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
       <c r="G24" s="16">
         <v>3</v>
@@ -28224,51 +31488,51 @@
       <c r="J24" s="16">
         <f t="shared" si="5"/>
         <v>39</v>
       </c>
       <c r="K24" s="16">
         <v>31</v>
       </c>
       <c r="L24" s="16">
         <v>8</v>
       </c>
       <c r="M24" s="16">
         <v>0</v>
       </c>
       <c r="N24" s="16">
         <f t="shared" si="6"/>
         <v>87</v>
       </c>
       <c r="O24" s="16">
         <v>19</v>
       </c>
       <c r="P24" s="16">
         <v>68</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>143</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="0"/>
         <v>104</v>
       </c>
       <c r="C25" s="9">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="D25" s="9">
         <f t="shared" si="2"/>
         <v>98</v>
       </c>
       <c r="E25" s="16">
         <f t="shared" si="3"/>
         <v>33</v>
       </c>
       <c r="F25" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G25" s="16">
         <v>0</v>
@@ -28282,51 +31546,51 @@
       <c r="J25" s="16">
         <f t="shared" si="5"/>
         <v>33</v>
       </c>
       <c r="K25" s="16">
         <v>19</v>
       </c>
       <c r="L25" s="16">
         <v>14</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="16">
         <f t="shared" si="6"/>
         <v>71</v>
       </c>
       <c r="O25" s="16">
         <v>6</v>
       </c>
       <c r="P25" s="16">
         <v>65</v>
       </c>
       <c r="Q25" s="2"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="8">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
       <c r="C26" s="9">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="D26" s="9">
         <f t="shared" si="2"/>
         <v>43</v>
       </c>
       <c r="E26" s="16">
         <f t="shared" si="3"/>
         <v>13</v>
       </c>
       <c r="F26" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G26" s="16">
         <v>0</v>
@@ -28340,51 +31604,51 @@
       <c r="J26" s="16">
         <f t="shared" si="5"/>
         <v>13</v>
       </c>
       <c r="K26" s="16">
         <v>8</v>
       </c>
       <c r="L26" s="16">
         <v>4</v>
       </c>
       <c r="M26" s="16">
         <v>1</v>
       </c>
       <c r="N26" s="16">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="O26" s="16">
         <v>1</v>
       </c>
       <c r="P26" s="16">
         <v>30</v>
       </c>
       <c r="Q26" s="2"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F27" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
@@ -28398,51 +31662,51 @@
       <c r="J27" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K27" s="16">
         <v>0</v>
       </c>
       <c r="L27" s="16">
         <v>0</v>
       </c>
       <c r="M27" s="16">
         <v>0</v>
       </c>
       <c r="N27" s="16">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="O27" s="16">
         <v>0</v>
       </c>
       <c r="P27" s="16">
         <v>0</v>
       </c>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A28" s="14" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="10">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="C28" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <f t="shared" si="2"/>
         <v>7</v>
       </c>
       <c r="E28" s="15">
         <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="F28" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
@@ -28480,1590 +31744,68 @@
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="E3:M3"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="F4:I4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1521 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>