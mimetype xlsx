--- v0 (2026-05-15)
+++ v1 (2026-10-09)
@@ -1,93 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\性別統計\健保署9月更新\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150923\9月性別統計_已完成\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB8B4586-A212-44B4-9767-17D166E0645E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6036A03B-BEF5-44BC-B7A8-38E5D11DCE75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="21" r:id="rId1"/>
-[...12 lines deleted...]
-    <sheet name="101" sheetId="8" r:id="rId14"/>
+    <sheet name="114" sheetId="22" r:id="rId1"/>
+    <sheet name="113" sheetId="21" r:id="rId2"/>
+    <sheet name="112" sheetId="20" r:id="rId3"/>
+    <sheet name="111" sheetId="19" r:id="rId4"/>
+    <sheet name="110" sheetId="17" r:id="rId5"/>
+    <sheet name="109" sheetId="18" r:id="rId6"/>
+    <sheet name="108" sheetId="16" r:id="rId7"/>
+    <sheet name="107" sheetId="15" r:id="rId8"/>
+    <sheet name="106" sheetId="14" r:id="rId9"/>
+    <sheet name="105" sheetId="13" r:id="rId10"/>
+    <sheet name="104" sheetId="12" r:id="rId11"/>
+    <sheet name="103" sheetId="11" r:id="rId12"/>
+    <sheet name="o103" sheetId="10" state="hidden" r:id="rId13"/>
+    <sheet name="102" sheetId="9" r:id="rId14"/>
+    <sheet name="101" sheetId="8" r:id="rId15"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="737" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="790" uniqueCount="138">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>統計項目</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年齡別</t>
     </r>
   </si>
   <si>
@@ -2129,61 +2131,126 @@
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>13</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>製表日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115.09.01</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料來源：健保醫療費用申報處方住診醫令暨明細檔。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="##,##0_-;\-\ #,##0_-;\ &quot;-&quot;_-"/>
   </numFmts>
-  <fonts count="43" x14ac:knownFonts="1">
+  <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
@@ -2399,50 +2466,56 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -2538,51 +2611,51 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2706,73 +2779,79 @@
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Book2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_Sheet1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="千分位" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3040,87 +3119,7736 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9DBFB95-D0D4-4A54-8958-DF21FD7D2467}">
+  <dimension ref="A1:L51"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12.77734375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.5546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="2"/>
+    <col min="10" max="10" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="256" width="8.88671875" style="2"/>
+    <col min="257" max="257" width="21.6640625" style="2" customWidth="1"/>
+    <col min="258" max="258" width="10.44140625" style="2" customWidth="1"/>
+    <col min="259" max="259" width="11" style="2" customWidth="1"/>
+    <col min="260" max="260" width="10.21875" style="2" customWidth="1"/>
+    <col min="261" max="261" width="11.77734375" style="2" customWidth="1"/>
+    <col min="262" max="262" width="10.44140625" style="2" customWidth="1"/>
+    <col min="263" max="263" width="11.77734375" style="2" customWidth="1"/>
+    <col min="264" max="264" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="265" max="265" width="8.88671875" style="2"/>
+    <col min="266" max="266" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="267" max="512" width="8.88671875" style="2"/>
+    <col min="513" max="513" width="21.6640625" style="2" customWidth="1"/>
+    <col min="514" max="514" width="10.44140625" style="2" customWidth="1"/>
+    <col min="515" max="515" width="11" style="2" customWidth="1"/>
+    <col min="516" max="516" width="10.21875" style="2" customWidth="1"/>
+    <col min="517" max="517" width="11.77734375" style="2" customWidth="1"/>
+    <col min="518" max="518" width="10.44140625" style="2" customWidth="1"/>
+    <col min="519" max="519" width="11.77734375" style="2" customWidth="1"/>
+    <col min="520" max="520" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="521" max="521" width="8.88671875" style="2"/>
+    <col min="522" max="522" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="523" max="768" width="8.88671875" style="2"/>
+    <col min="769" max="769" width="21.6640625" style="2" customWidth="1"/>
+    <col min="770" max="770" width="10.44140625" style="2" customWidth="1"/>
+    <col min="771" max="771" width="11" style="2" customWidth="1"/>
+    <col min="772" max="772" width="10.21875" style="2" customWidth="1"/>
+    <col min="773" max="773" width="11.77734375" style="2" customWidth="1"/>
+    <col min="774" max="774" width="10.44140625" style="2" customWidth="1"/>
+    <col min="775" max="775" width="11.77734375" style="2" customWidth="1"/>
+    <col min="776" max="776" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="777" max="777" width="8.88671875" style="2"/>
+    <col min="778" max="778" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="779" max="1024" width="8.88671875" style="2"/>
+    <col min="1025" max="1025" width="21.6640625" style="2" customWidth="1"/>
+    <col min="1026" max="1026" width="10.44140625" style="2" customWidth="1"/>
+    <col min="1027" max="1027" width="11" style="2" customWidth="1"/>
+    <col min="1028" max="1028" width="10.21875" style="2" customWidth="1"/>
+    <col min="1029" max="1029" width="11.77734375" style="2" customWidth="1"/>
+    <col min="1030" max="1030" width="10.44140625" style="2" customWidth="1"/>
+    <col min="1031" max="1031" width="11.77734375" style="2" customWidth="1"/>
+    <col min="1032" max="1032" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1033" max="1033" width="8.88671875" style="2"/>
+    <col min="1034" max="1034" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1280" width="8.88671875" style="2"/>
+    <col min="1281" max="1281" width="21.6640625" style="2" customWidth="1"/>
+    <col min="1282" max="1282" width="10.44140625" style="2" customWidth="1"/>
+    <col min="1283" max="1283" width="11" style="2" customWidth="1"/>
+    <col min="1284" max="1284" width="10.21875" style="2" customWidth="1"/>
+    <col min="1285" max="1285" width="11.77734375" style="2" customWidth="1"/>
+    <col min="1286" max="1286" width="10.44140625" style="2" customWidth="1"/>
+    <col min="1287" max="1287" width="11.77734375" style="2" customWidth="1"/>
+    <col min="1288" max="1288" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1289" max="1289" width="8.88671875" style="2"/>
+    <col min="1290" max="1290" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1536" width="8.88671875" style="2"/>
+    <col min="1537" max="1537" width="21.6640625" style="2" customWidth="1"/>
+    <col min="1538" max="1538" width="10.44140625" style="2" customWidth="1"/>
+    <col min="1539" max="1539" width="11" style="2" customWidth="1"/>
+    <col min="1540" max="1540" width="10.21875" style="2" customWidth="1"/>
+    <col min="1541" max="1541" width="11.77734375" style="2" customWidth="1"/>
+    <col min="1542" max="1542" width="10.44140625" style="2" customWidth="1"/>
+    <col min="1543" max="1543" width="11.77734375" style="2" customWidth="1"/>
+    <col min="1544" max="1544" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1545" max="1545" width="8.88671875" style="2"/>
+    <col min="1546" max="1546" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1792" width="8.88671875" style="2"/>
+    <col min="1793" max="1793" width="21.6640625" style="2" customWidth="1"/>
+    <col min="1794" max="1794" width="10.44140625" style="2" customWidth="1"/>
+    <col min="1795" max="1795" width="11" style="2" customWidth="1"/>
+    <col min="1796" max="1796" width="10.21875" style="2" customWidth="1"/>
+    <col min="1797" max="1797" width="11.77734375" style="2" customWidth="1"/>
+    <col min="1798" max="1798" width="10.44140625" style="2" customWidth="1"/>
+    <col min="1799" max="1799" width="11.77734375" style="2" customWidth="1"/>
+    <col min="1800" max="1800" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1801" max="1801" width="8.88671875" style="2"/>
+    <col min="1802" max="1802" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1803" max="2048" width="8.88671875" style="2"/>
+    <col min="2049" max="2049" width="21.6640625" style="2" customWidth="1"/>
+    <col min="2050" max="2050" width="10.44140625" style="2" customWidth="1"/>
+    <col min="2051" max="2051" width="11" style="2" customWidth="1"/>
+    <col min="2052" max="2052" width="10.21875" style="2" customWidth="1"/>
+    <col min="2053" max="2053" width="11.77734375" style="2" customWidth="1"/>
+    <col min="2054" max="2054" width="10.44140625" style="2" customWidth="1"/>
+    <col min="2055" max="2055" width="11.77734375" style="2" customWidth="1"/>
+    <col min="2056" max="2056" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2057" max="2057" width="8.88671875" style="2"/>
+    <col min="2058" max="2058" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2304" width="8.88671875" style="2"/>
+    <col min="2305" max="2305" width="21.6640625" style="2" customWidth="1"/>
+    <col min="2306" max="2306" width="10.44140625" style="2" customWidth="1"/>
+    <col min="2307" max="2307" width="11" style="2" customWidth="1"/>
+    <col min="2308" max="2308" width="10.21875" style="2" customWidth="1"/>
+    <col min="2309" max="2309" width="11.77734375" style="2" customWidth="1"/>
+    <col min="2310" max="2310" width="10.44140625" style="2" customWidth="1"/>
+    <col min="2311" max="2311" width="11.77734375" style="2" customWidth="1"/>
+    <col min="2312" max="2312" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2313" max="2313" width="8.88671875" style="2"/>
+    <col min="2314" max="2314" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2560" width="8.88671875" style="2"/>
+    <col min="2561" max="2561" width="21.6640625" style="2" customWidth="1"/>
+    <col min="2562" max="2562" width="10.44140625" style="2" customWidth="1"/>
+    <col min="2563" max="2563" width="11" style="2" customWidth="1"/>
+    <col min="2564" max="2564" width="10.21875" style="2" customWidth="1"/>
+    <col min="2565" max="2565" width="11.77734375" style="2" customWidth="1"/>
+    <col min="2566" max="2566" width="10.44140625" style="2" customWidth="1"/>
+    <col min="2567" max="2567" width="11.77734375" style="2" customWidth="1"/>
+    <col min="2568" max="2568" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2569" max="2569" width="8.88671875" style="2"/>
+    <col min="2570" max="2570" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2816" width="8.88671875" style="2"/>
+    <col min="2817" max="2817" width="21.6640625" style="2" customWidth="1"/>
+    <col min="2818" max="2818" width="10.44140625" style="2" customWidth="1"/>
+    <col min="2819" max="2819" width="11" style="2" customWidth="1"/>
+    <col min="2820" max="2820" width="10.21875" style="2" customWidth="1"/>
+    <col min="2821" max="2821" width="11.77734375" style="2" customWidth="1"/>
+    <col min="2822" max="2822" width="10.44140625" style="2" customWidth="1"/>
+    <col min="2823" max="2823" width="11.77734375" style="2" customWidth="1"/>
+    <col min="2824" max="2824" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2825" max="2825" width="8.88671875" style="2"/>
+    <col min="2826" max="2826" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2827" max="3072" width="8.88671875" style="2"/>
+    <col min="3073" max="3073" width="21.6640625" style="2" customWidth="1"/>
+    <col min="3074" max="3074" width="10.44140625" style="2" customWidth="1"/>
+    <col min="3075" max="3075" width="11" style="2" customWidth="1"/>
+    <col min="3076" max="3076" width="10.21875" style="2" customWidth="1"/>
+    <col min="3077" max="3077" width="11.77734375" style="2" customWidth="1"/>
+    <col min="3078" max="3078" width="10.44140625" style="2" customWidth="1"/>
+    <col min="3079" max="3079" width="11.77734375" style="2" customWidth="1"/>
+    <col min="3080" max="3080" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3081" max="3081" width="8.88671875" style="2"/>
+    <col min="3082" max="3082" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3328" width="8.88671875" style="2"/>
+    <col min="3329" max="3329" width="21.6640625" style="2" customWidth="1"/>
+    <col min="3330" max="3330" width="10.44140625" style="2" customWidth="1"/>
+    <col min="3331" max="3331" width="11" style="2" customWidth="1"/>
+    <col min="3332" max="3332" width="10.21875" style="2" customWidth="1"/>
+    <col min="3333" max="3333" width="11.77734375" style="2" customWidth="1"/>
+    <col min="3334" max="3334" width="10.44140625" style="2" customWidth="1"/>
+    <col min="3335" max="3335" width="11.77734375" style="2" customWidth="1"/>
+    <col min="3336" max="3336" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3337" max="3337" width="8.88671875" style="2"/>
+    <col min="3338" max="3338" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3584" width="8.88671875" style="2"/>
+    <col min="3585" max="3585" width="21.6640625" style="2" customWidth="1"/>
+    <col min="3586" max="3586" width="10.44140625" style="2" customWidth="1"/>
+    <col min="3587" max="3587" width="11" style="2" customWidth="1"/>
+    <col min="3588" max="3588" width="10.21875" style="2" customWidth="1"/>
+    <col min="3589" max="3589" width="11.77734375" style="2" customWidth="1"/>
+    <col min="3590" max="3590" width="10.44140625" style="2" customWidth="1"/>
+    <col min="3591" max="3591" width="11.77734375" style="2" customWidth="1"/>
+    <col min="3592" max="3592" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3593" max="3593" width="8.88671875" style="2"/>
+    <col min="3594" max="3594" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3840" width="8.88671875" style="2"/>
+    <col min="3841" max="3841" width="21.6640625" style="2" customWidth="1"/>
+    <col min="3842" max="3842" width="10.44140625" style="2" customWidth="1"/>
+    <col min="3843" max="3843" width="11" style="2" customWidth="1"/>
+    <col min="3844" max="3844" width="10.21875" style="2" customWidth="1"/>
+    <col min="3845" max="3845" width="11.77734375" style="2" customWidth="1"/>
+    <col min="3846" max="3846" width="10.44140625" style="2" customWidth="1"/>
+    <col min="3847" max="3847" width="11.77734375" style="2" customWidth="1"/>
+    <col min="3848" max="3848" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3849" max="3849" width="8.88671875" style="2"/>
+    <col min="3850" max="3850" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3851" max="4096" width="8.88671875" style="2"/>
+    <col min="4097" max="4097" width="21.6640625" style="2" customWidth="1"/>
+    <col min="4098" max="4098" width="10.44140625" style="2" customWidth="1"/>
+    <col min="4099" max="4099" width="11" style="2" customWidth="1"/>
+    <col min="4100" max="4100" width="10.21875" style="2" customWidth="1"/>
+    <col min="4101" max="4101" width="11.77734375" style="2" customWidth="1"/>
+    <col min="4102" max="4102" width="10.44140625" style="2" customWidth="1"/>
+    <col min="4103" max="4103" width="11.77734375" style="2" customWidth="1"/>
+    <col min="4104" max="4104" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4105" max="4105" width="8.88671875" style="2"/>
+    <col min="4106" max="4106" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4352" width="8.88671875" style="2"/>
+    <col min="4353" max="4353" width="21.6640625" style="2" customWidth="1"/>
+    <col min="4354" max="4354" width="10.44140625" style="2" customWidth="1"/>
+    <col min="4355" max="4355" width="11" style="2" customWidth="1"/>
+    <col min="4356" max="4356" width="10.21875" style="2" customWidth="1"/>
+    <col min="4357" max="4357" width="11.77734375" style="2" customWidth="1"/>
+    <col min="4358" max="4358" width="10.44140625" style="2" customWidth="1"/>
+    <col min="4359" max="4359" width="11.77734375" style="2" customWidth="1"/>
+    <col min="4360" max="4360" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4361" max="4361" width="8.88671875" style="2"/>
+    <col min="4362" max="4362" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4608" width="8.88671875" style="2"/>
+    <col min="4609" max="4609" width="21.6640625" style="2" customWidth="1"/>
+    <col min="4610" max="4610" width="10.44140625" style="2" customWidth="1"/>
+    <col min="4611" max="4611" width="11" style="2" customWidth="1"/>
+    <col min="4612" max="4612" width="10.21875" style="2" customWidth="1"/>
+    <col min="4613" max="4613" width="11.77734375" style="2" customWidth="1"/>
+    <col min="4614" max="4614" width="10.44140625" style="2" customWidth="1"/>
+    <col min="4615" max="4615" width="11.77734375" style="2" customWidth="1"/>
+    <col min="4616" max="4616" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4617" max="4617" width="8.88671875" style="2"/>
+    <col min="4618" max="4618" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4864" width="8.88671875" style="2"/>
+    <col min="4865" max="4865" width="21.6640625" style="2" customWidth="1"/>
+    <col min="4866" max="4866" width="10.44140625" style="2" customWidth="1"/>
+    <col min="4867" max="4867" width="11" style="2" customWidth="1"/>
+    <col min="4868" max="4868" width="10.21875" style="2" customWidth="1"/>
+    <col min="4869" max="4869" width="11.77734375" style="2" customWidth="1"/>
+    <col min="4870" max="4870" width="10.44140625" style="2" customWidth="1"/>
+    <col min="4871" max="4871" width="11.77734375" style="2" customWidth="1"/>
+    <col min="4872" max="4872" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4873" max="4873" width="8.88671875" style="2"/>
+    <col min="4874" max="4874" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4875" max="5120" width="8.88671875" style="2"/>
+    <col min="5121" max="5121" width="21.6640625" style="2" customWidth="1"/>
+    <col min="5122" max="5122" width="10.44140625" style="2" customWidth="1"/>
+    <col min="5123" max="5123" width="11" style="2" customWidth="1"/>
+    <col min="5124" max="5124" width="10.21875" style="2" customWidth="1"/>
+    <col min="5125" max="5125" width="11.77734375" style="2" customWidth="1"/>
+    <col min="5126" max="5126" width="10.44140625" style="2" customWidth="1"/>
+    <col min="5127" max="5127" width="11.77734375" style="2" customWidth="1"/>
+    <col min="5128" max="5128" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5129" max="5129" width="8.88671875" style="2"/>
+    <col min="5130" max="5130" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5376" width="8.88671875" style="2"/>
+    <col min="5377" max="5377" width="21.6640625" style="2" customWidth="1"/>
+    <col min="5378" max="5378" width="10.44140625" style="2" customWidth="1"/>
+    <col min="5379" max="5379" width="11" style="2" customWidth="1"/>
+    <col min="5380" max="5380" width="10.21875" style="2" customWidth="1"/>
+    <col min="5381" max="5381" width="11.77734375" style="2" customWidth="1"/>
+    <col min="5382" max="5382" width="10.44140625" style="2" customWidth="1"/>
+    <col min="5383" max="5383" width="11.77734375" style="2" customWidth="1"/>
+    <col min="5384" max="5384" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5385" max="5385" width="8.88671875" style="2"/>
+    <col min="5386" max="5386" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5632" width="8.88671875" style="2"/>
+    <col min="5633" max="5633" width="21.6640625" style="2" customWidth="1"/>
+    <col min="5634" max="5634" width="10.44140625" style="2" customWidth="1"/>
+    <col min="5635" max="5635" width="11" style="2" customWidth="1"/>
+    <col min="5636" max="5636" width="10.21875" style="2" customWidth="1"/>
+    <col min="5637" max="5637" width="11.77734375" style="2" customWidth="1"/>
+    <col min="5638" max="5638" width="10.44140625" style="2" customWidth="1"/>
+    <col min="5639" max="5639" width="11.77734375" style="2" customWidth="1"/>
+    <col min="5640" max="5640" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5641" max="5641" width="8.88671875" style="2"/>
+    <col min="5642" max="5642" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5888" width="8.88671875" style="2"/>
+    <col min="5889" max="5889" width="21.6640625" style="2" customWidth="1"/>
+    <col min="5890" max="5890" width="10.44140625" style="2" customWidth="1"/>
+    <col min="5891" max="5891" width="11" style="2" customWidth="1"/>
+    <col min="5892" max="5892" width="10.21875" style="2" customWidth="1"/>
+    <col min="5893" max="5893" width="11.77734375" style="2" customWidth="1"/>
+    <col min="5894" max="5894" width="10.44140625" style="2" customWidth="1"/>
+    <col min="5895" max="5895" width="11.77734375" style="2" customWidth="1"/>
+    <col min="5896" max="5896" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5897" max="5897" width="8.88671875" style="2"/>
+    <col min="5898" max="5898" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5899" max="6144" width="8.88671875" style="2"/>
+    <col min="6145" max="6145" width="21.6640625" style="2" customWidth="1"/>
+    <col min="6146" max="6146" width="10.44140625" style="2" customWidth="1"/>
+    <col min="6147" max="6147" width="11" style="2" customWidth="1"/>
+    <col min="6148" max="6148" width="10.21875" style="2" customWidth="1"/>
+    <col min="6149" max="6149" width="11.77734375" style="2" customWidth="1"/>
+    <col min="6150" max="6150" width="10.44140625" style="2" customWidth="1"/>
+    <col min="6151" max="6151" width="11.77734375" style="2" customWidth="1"/>
+    <col min="6152" max="6152" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6153" max="6153" width="8.88671875" style="2"/>
+    <col min="6154" max="6154" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6400" width="8.88671875" style="2"/>
+    <col min="6401" max="6401" width="21.6640625" style="2" customWidth="1"/>
+    <col min="6402" max="6402" width="10.44140625" style="2" customWidth="1"/>
+    <col min="6403" max="6403" width="11" style="2" customWidth="1"/>
+    <col min="6404" max="6404" width="10.21875" style="2" customWidth="1"/>
+    <col min="6405" max="6405" width="11.77734375" style="2" customWidth="1"/>
+    <col min="6406" max="6406" width="10.44140625" style="2" customWidth="1"/>
+    <col min="6407" max="6407" width="11.77734375" style="2" customWidth="1"/>
+    <col min="6408" max="6408" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6409" max="6409" width="8.88671875" style="2"/>
+    <col min="6410" max="6410" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6656" width="8.88671875" style="2"/>
+    <col min="6657" max="6657" width="21.6640625" style="2" customWidth="1"/>
+    <col min="6658" max="6658" width="10.44140625" style="2" customWidth="1"/>
+    <col min="6659" max="6659" width="11" style="2" customWidth="1"/>
+    <col min="6660" max="6660" width="10.21875" style="2" customWidth="1"/>
+    <col min="6661" max="6661" width="11.77734375" style="2" customWidth="1"/>
+    <col min="6662" max="6662" width="10.44140625" style="2" customWidth="1"/>
+    <col min="6663" max="6663" width="11.77734375" style="2" customWidth="1"/>
+    <col min="6664" max="6664" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6665" max="6665" width="8.88671875" style="2"/>
+    <col min="6666" max="6666" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6912" width="8.88671875" style="2"/>
+    <col min="6913" max="6913" width="21.6640625" style="2" customWidth="1"/>
+    <col min="6914" max="6914" width="10.44140625" style="2" customWidth="1"/>
+    <col min="6915" max="6915" width="11" style="2" customWidth="1"/>
+    <col min="6916" max="6916" width="10.21875" style="2" customWidth="1"/>
+    <col min="6917" max="6917" width="11.77734375" style="2" customWidth="1"/>
+    <col min="6918" max="6918" width="10.44140625" style="2" customWidth="1"/>
+    <col min="6919" max="6919" width="11.77734375" style="2" customWidth="1"/>
+    <col min="6920" max="6920" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6921" max="6921" width="8.88671875" style="2"/>
+    <col min="6922" max="6922" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6923" max="7168" width="8.88671875" style="2"/>
+    <col min="7169" max="7169" width="21.6640625" style="2" customWidth="1"/>
+    <col min="7170" max="7170" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7171" max="7171" width="11" style="2" customWidth="1"/>
+    <col min="7172" max="7172" width="10.21875" style="2" customWidth="1"/>
+    <col min="7173" max="7173" width="11.77734375" style="2" customWidth="1"/>
+    <col min="7174" max="7174" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7175" max="7175" width="11.77734375" style="2" customWidth="1"/>
+    <col min="7176" max="7176" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7177" max="7177" width="8.88671875" style="2"/>
+    <col min="7178" max="7178" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7424" width="8.88671875" style="2"/>
+    <col min="7425" max="7425" width="21.6640625" style="2" customWidth="1"/>
+    <col min="7426" max="7426" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7427" max="7427" width="11" style="2" customWidth="1"/>
+    <col min="7428" max="7428" width="10.21875" style="2" customWidth="1"/>
+    <col min="7429" max="7429" width="11.77734375" style="2" customWidth="1"/>
+    <col min="7430" max="7430" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7431" max="7431" width="11.77734375" style="2" customWidth="1"/>
+    <col min="7432" max="7432" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7433" max="7433" width="8.88671875" style="2"/>
+    <col min="7434" max="7434" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7680" width="8.88671875" style="2"/>
+    <col min="7681" max="7681" width="21.6640625" style="2" customWidth="1"/>
+    <col min="7682" max="7682" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7683" max="7683" width="11" style="2" customWidth="1"/>
+    <col min="7684" max="7684" width="10.21875" style="2" customWidth="1"/>
+    <col min="7685" max="7685" width="11.77734375" style="2" customWidth="1"/>
+    <col min="7686" max="7686" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7687" max="7687" width="11.77734375" style="2" customWidth="1"/>
+    <col min="7688" max="7688" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7689" max="7689" width="8.88671875" style="2"/>
+    <col min="7690" max="7690" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7936" width="8.88671875" style="2"/>
+    <col min="7937" max="7937" width="21.6640625" style="2" customWidth="1"/>
+    <col min="7938" max="7938" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7939" max="7939" width="11" style="2" customWidth="1"/>
+    <col min="7940" max="7940" width="10.21875" style="2" customWidth="1"/>
+    <col min="7941" max="7941" width="11.77734375" style="2" customWidth="1"/>
+    <col min="7942" max="7942" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7943" max="7943" width="11.77734375" style="2" customWidth="1"/>
+    <col min="7944" max="7944" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7945" max="7945" width="8.88671875" style="2"/>
+    <col min="7946" max="7946" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7947" max="8192" width="8.88671875" style="2"/>
+    <col min="8193" max="8193" width="21.6640625" style="2" customWidth="1"/>
+    <col min="8194" max="8194" width="10.44140625" style="2" customWidth="1"/>
+    <col min="8195" max="8195" width="11" style="2" customWidth="1"/>
+    <col min="8196" max="8196" width="10.21875" style="2" customWidth="1"/>
+    <col min="8197" max="8197" width="11.77734375" style="2" customWidth="1"/>
+    <col min="8198" max="8198" width="10.44140625" style="2" customWidth="1"/>
+    <col min="8199" max="8199" width="11.77734375" style="2" customWidth="1"/>
+    <col min="8200" max="8200" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8201" max="8201" width="8.88671875" style="2"/>
+    <col min="8202" max="8202" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8448" width="8.88671875" style="2"/>
+    <col min="8449" max="8449" width="21.6640625" style="2" customWidth="1"/>
+    <col min="8450" max="8450" width="10.44140625" style="2" customWidth="1"/>
+    <col min="8451" max="8451" width="11" style="2" customWidth="1"/>
+    <col min="8452" max="8452" width="10.21875" style="2" customWidth="1"/>
+    <col min="8453" max="8453" width="11.77734375" style="2" customWidth="1"/>
+    <col min="8454" max="8454" width="10.44140625" style="2" customWidth="1"/>
+    <col min="8455" max="8455" width="11.77734375" style="2" customWidth="1"/>
+    <col min="8456" max="8456" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8457" max="8457" width="8.88671875" style="2"/>
+    <col min="8458" max="8458" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8704" width="8.88671875" style="2"/>
+    <col min="8705" max="8705" width="21.6640625" style="2" customWidth="1"/>
+    <col min="8706" max="8706" width="10.44140625" style="2" customWidth="1"/>
+    <col min="8707" max="8707" width="11" style="2" customWidth="1"/>
+    <col min="8708" max="8708" width="10.21875" style="2" customWidth="1"/>
+    <col min="8709" max="8709" width="11.77734375" style="2" customWidth="1"/>
+    <col min="8710" max="8710" width="10.44140625" style="2" customWidth="1"/>
+    <col min="8711" max="8711" width="11.77734375" style="2" customWidth="1"/>
+    <col min="8712" max="8712" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8713" max="8713" width="8.88671875" style="2"/>
+    <col min="8714" max="8714" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8960" width="8.88671875" style="2"/>
+    <col min="8961" max="8961" width="21.6640625" style="2" customWidth="1"/>
+    <col min="8962" max="8962" width="10.44140625" style="2" customWidth="1"/>
+    <col min="8963" max="8963" width="11" style="2" customWidth="1"/>
+    <col min="8964" max="8964" width="10.21875" style="2" customWidth="1"/>
+    <col min="8965" max="8965" width="11.77734375" style="2" customWidth="1"/>
+    <col min="8966" max="8966" width="10.44140625" style="2" customWidth="1"/>
+    <col min="8967" max="8967" width="11.77734375" style="2" customWidth="1"/>
+    <col min="8968" max="8968" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8969" max="8969" width="8.88671875" style="2"/>
+    <col min="8970" max="8970" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8971" max="9216" width="8.88671875" style="2"/>
+    <col min="9217" max="9217" width="21.6640625" style="2" customWidth="1"/>
+    <col min="9218" max="9218" width="10.44140625" style="2" customWidth="1"/>
+    <col min="9219" max="9219" width="11" style="2" customWidth="1"/>
+    <col min="9220" max="9220" width="10.21875" style="2" customWidth="1"/>
+    <col min="9221" max="9221" width="11.77734375" style="2" customWidth="1"/>
+    <col min="9222" max="9222" width="10.44140625" style="2" customWidth="1"/>
+    <col min="9223" max="9223" width="11.77734375" style="2" customWidth="1"/>
+    <col min="9224" max="9224" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9225" max="9225" width="8.88671875" style="2"/>
+    <col min="9226" max="9226" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9472" width="8.88671875" style="2"/>
+    <col min="9473" max="9473" width="21.6640625" style="2" customWidth="1"/>
+    <col min="9474" max="9474" width="10.44140625" style="2" customWidth="1"/>
+    <col min="9475" max="9475" width="11" style="2" customWidth="1"/>
+    <col min="9476" max="9476" width="10.21875" style="2" customWidth="1"/>
+    <col min="9477" max="9477" width="11.77734375" style="2" customWidth="1"/>
+    <col min="9478" max="9478" width="10.44140625" style="2" customWidth="1"/>
+    <col min="9479" max="9479" width="11.77734375" style="2" customWidth="1"/>
+    <col min="9480" max="9480" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9481" max="9481" width="8.88671875" style="2"/>
+    <col min="9482" max="9482" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9728" width="8.88671875" style="2"/>
+    <col min="9729" max="9729" width="21.6640625" style="2" customWidth="1"/>
+    <col min="9730" max="9730" width="10.44140625" style="2" customWidth="1"/>
+    <col min="9731" max="9731" width="11" style="2" customWidth="1"/>
+    <col min="9732" max="9732" width="10.21875" style="2" customWidth="1"/>
+    <col min="9733" max="9733" width="11.77734375" style="2" customWidth="1"/>
+    <col min="9734" max="9734" width="10.44140625" style="2" customWidth="1"/>
+    <col min="9735" max="9735" width="11.77734375" style="2" customWidth="1"/>
+    <col min="9736" max="9736" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9737" max="9737" width="8.88671875" style="2"/>
+    <col min="9738" max="9738" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9984" width="8.88671875" style="2"/>
+    <col min="9985" max="9985" width="21.6640625" style="2" customWidth="1"/>
+    <col min="9986" max="9986" width="10.44140625" style="2" customWidth="1"/>
+    <col min="9987" max="9987" width="11" style="2" customWidth="1"/>
+    <col min="9988" max="9988" width="10.21875" style="2" customWidth="1"/>
+    <col min="9989" max="9989" width="11.77734375" style="2" customWidth="1"/>
+    <col min="9990" max="9990" width="10.44140625" style="2" customWidth="1"/>
+    <col min="9991" max="9991" width="11.77734375" style="2" customWidth="1"/>
+    <col min="9992" max="9992" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9993" max="9993" width="8.88671875" style="2"/>
+    <col min="9994" max="9994" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9995" max="10240" width="8.88671875" style="2"/>
+    <col min="10241" max="10241" width="21.6640625" style="2" customWidth="1"/>
+    <col min="10242" max="10242" width="10.44140625" style="2" customWidth="1"/>
+    <col min="10243" max="10243" width="11" style="2" customWidth="1"/>
+    <col min="10244" max="10244" width="10.21875" style="2" customWidth="1"/>
+    <col min="10245" max="10245" width="11.77734375" style="2" customWidth="1"/>
+    <col min="10246" max="10246" width="10.44140625" style="2" customWidth="1"/>
+    <col min="10247" max="10247" width="11.77734375" style="2" customWidth="1"/>
+    <col min="10248" max="10248" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10249" max="10249" width="8.88671875" style="2"/>
+    <col min="10250" max="10250" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10496" width="8.88671875" style="2"/>
+    <col min="10497" max="10497" width="21.6640625" style="2" customWidth="1"/>
+    <col min="10498" max="10498" width="10.44140625" style="2" customWidth="1"/>
+    <col min="10499" max="10499" width="11" style="2" customWidth="1"/>
+    <col min="10500" max="10500" width="10.21875" style="2" customWidth="1"/>
+    <col min="10501" max="10501" width="11.77734375" style="2" customWidth="1"/>
+    <col min="10502" max="10502" width="10.44140625" style="2" customWidth="1"/>
+    <col min="10503" max="10503" width="11.77734375" style="2" customWidth="1"/>
+    <col min="10504" max="10504" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10505" max="10505" width="8.88671875" style="2"/>
+    <col min="10506" max="10506" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10752" width="8.88671875" style="2"/>
+    <col min="10753" max="10753" width="21.6640625" style="2" customWidth="1"/>
+    <col min="10754" max="10754" width="10.44140625" style="2" customWidth="1"/>
+    <col min="10755" max="10755" width="11" style="2" customWidth="1"/>
+    <col min="10756" max="10756" width="10.21875" style="2" customWidth="1"/>
+    <col min="10757" max="10757" width="11.77734375" style="2" customWidth="1"/>
+    <col min="10758" max="10758" width="10.44140625" style="2" customWidth="1"/>
+    <col min="10759" max="10759" width="11.77734375" style="2" customWidth="1"/>
+    <col min="10760" max="10760" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10761" max="10761" width="8.88671875" style="2"/>
+    <col min="10762" max="10762" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10763" max="11008" width="8.88671875" style="2"/>
+    <col min="11009" max="11009" width="21.6640625" style="2" customWidth="1"/>
+    <col min="11010" max="11010" width="10.44140625" style="2" customWidth="1"/>
+    <col min="11011" max="11011" width="11" style="2" customWidth="1"/>
+    <col min="11012" max="11012" width="10.21875" style="2" customWidth="1"/>
+    <col min="11013" max="11013" width="11.77734375" style="2" customWidth="1"/>
+    <col min="11014" max="11014" width="10.44140625" style="2" customWidth="1"/>
+    <col min="11015" max="11015" width="11.77734375" style="2" customWidth="1"/>
+    <col min="11016" max="11016" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11017" max="11017" width="8.88671875" style="2"/>
+    <col min="11018" max="11018" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11264" width="8.88671875" style="2"/>
+    <col min="11265" max="11265" width="21.6640625" style="2" customWidth="1"/>
+    <col min="11266" max="11266" width="10.44140625" style="2" customWidth="1"/>
+    <col min="11267" max="11267" width="11" style="2" customWidth="1"/>
+    <col min="11268" max="11268" width="10.21875" style="2" customWidth="1"/>
+    <col min="11269" max="11269" width="11.77734375" style="2" customWidth="1"/>
+    <col min="11270" max="11270" width="10.44140625" style="2" customWidth="1"/>
+    <col min="11271" max="11271" width="11.77734375" style="2" customWidth="1"/>
+    <col min="11272" max="11272" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11273" max="11273" width="8.88671875" style="2"/>
+    <col min="11274" max="11274" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11520" width="8.88671875" style="2"/>
+    <col min="11521" max="11521" width="21.6640625" style="2" customWidth="1"/>
+    <col min="11522" max="11522" width="10.44140625" style="2" customWidth="1"/>
+    <col min="11523" max="11523" width="11" style="2" customWidth="1"/>
+    <col min="11524" max="11524" width="10.21875" style="2" customWidth="1"/>
+    <col min="11525" max="11525" width="11.77734375" style="2" customWidth="1"/>
+    <col min="11526" max="11526" width="10.44140625" style="2" customWidth="1"/>
+    <col min="11527" max="11527" width="11.77734375" style="2" customWidth="1"/>
+    <col min="11528" max="11528" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11529" max="11529" width="8.88671875" style="2"/>
+    <col min="11530" max="11530" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11776" width="8.88671875" style="2"/>
+    <col min="11777" max="11777" width="21.6640625" style="2" customWidth="1"/>
+    <col min="11778" max="11778" width="10.44140625" style="2" customWidth="1"/>
+    <col min="11779" max="11779" width="11" style="2" customWidth="1"/>
+    <col min="11780" max="11780" width="10.21875" style="2" customWidth="1"/>
+    <col min="11781" max="11781" width="11.77734375" style="2" customWidth="1"/>
+    <col min="11782" max="11782" width="10.44140625" style="2" customWidth="1"/>
+    <col min="11783" max="11783" width="11.77734375" style="2" customWidth="1"/>
+    <col min="11784" max="11784" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11785" max="11785" width="8.88671875" style="2"/>
+    <col min="11786" max="11786" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11787" max="12032" width="8.88671875" style="2"/>
+    <col min="12033" max="12033" width="21.6640625" style="2" customWidth="1"/>
+    <col min="12034" max="12034" width="10.44140625" style="2" customWidth="1"/>
+    <col min="12035" max="12035" width="11" style="2" customWidth="1"/>
+    <col min="12036" max="12036" width="10.21875" style="2" customWidth="1"/>
+    <col min="12037" max="12037" width="11.77734375" style="2" customWidth="1"/>
+    <col min="12038" max="12038" width="10.44140625" style="2" customWidth="1"/>
+    <col min="12039" max="12039" width="11.77734375" style="2" customWidth="1"/>
+    <col min="12040" max="12040" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12041" max="12041" width="8.88671875" style="2"/>
+    <col min="12042" max="12042" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12288" width="8.88671875" style="2"/>
+    <col min="12289" max="12289" width="21.6640625" style="2" customWidth="1"/>
+    <col min="12290" max="12290" width="10.44140625" style="2" customWidth="1"/>
+    <col min="12291" max="12291" width="11" style="2" customWidth="1"/>
+    <col min="12292" max="12292" width="10.21875" style="2" customWidth="1"/>
+    <col min="12293" max="12293" width="11.77734375" style="2" customWidth="1"/>
+    <col min="12294" max="12294" width="10.44140625" style="2" customWidth="1"/>
+    <col min="12295" max="12295" width="11.77734375" style="2" customWidth="1"/>
+    <col min="12296" max="12296" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12297" max="12297" width="8.88671875" style="2"/>
+    <col min="12298" max="12298" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12544" width="8.88671875" style="2"/>
+    <col min="12545" max="12545" width="21.6640625" style="2" customWidth="1"/>
+    <col min="12546" max="12546" width="10.44140625" style="2" customWidth="1"/>
+    <col min="12547" max="12547" width="11" style="2" customWidth="1"/>
+    <col min="12548" max="12548" width="10.21875" style="2" customWidth="1"/>
+    <col min="12549" max="12549" width="11.77734375" style="2" customWidth="1"/>
+    <col min="12550" max="12550" width="10.44140625" style="2" customWidth="1"/>
+    <col min="12551" max="12551" width="11.77734375" style="2" customWidth="1"/>
+    <col min="12552" max="12552" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12553" max="12553" width="8.88671875" style="2"/>
+    <col min="12554" max="12554" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12800" width="8.88671875" style="2"/>
+    <col min="12801" max="12801" width="21.6640625" style="2" customWidth="1"/>
+    <col min="12802" max="12802" width="10.44140625" style="2" customWidth="1"/>
+    <col min="12803" max="12803" width="11" style="2" customWidth="1"/>
+    <col min="12804" max="12804" width="10.21875" style="2" customWidth="1"/>
+    <col min="12805" max="12805" width="11.77734375" style="2" customWidth="1"/>
+    <col min="12806" max="12806" width="10.44140625" style="2" customWidth="1"/>
+    <col min="12807" max="12807" width="11.77734375" style="2" customWidth="1"/>
+    <col min="12808" max="12808" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12809" max="12809" width="8.88671875" style="2"/>
+    <col min="12810" max="12810" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12811" max="13056" width="8.88671875" style="2"/>
+    <col min="13057" max="13057" width="21.6640625" style="2" customWidth="1"/>
+    <col min="13058" max="13058" width="10.44140625" style="2" customWidth="1"/>
+    <col min="13059" max="13059" width="11" style="2" customWidth="1"/>
+    <col min="13060" max="13060" width="10.21875" style="2" customWidth="1"/>
+    <col min="13061" max="13061" width="11.77734375" style="2" customWidth="1"/>
+    <col min="13062" max="13062" width="10.44140625" style="2" customWidth="1"/>
+    <col min="13063" max="13063" width="11.77734375" style="2" customWidth="1"/>
+    <col min="13064" max="13064" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13065" max="13065" width="8.88671875" style="2"/>
+    <col min="13066" max="13066" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13312" width="8.88671875" style="2"/>
+    <col min="13313" max="13313" width="21.6640625" style="2" customWidth="1"/>
+    <col min="13314" max="13314" width="10.44140625" style="2" customWidth="1"/>
+    <col min="13315" max="13315" width="11" style="2" customWidth="1"/>
+    <col min="13316" max="13316" width="10.21875" style="2" customWidth="1"/>
+    <col min="13317" max="13317" width="11.77734375" style="2" customWidth="1"/>
+    <col min="13318" max="13318" width="10.44140625" style="2" customWidth="1"/>
+    <col min="13319" max="13319" width="11.77734375" style="2" customWidth="1"/>
+    <col min="13320" max="13320" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13321" max="13321" width="8.88671875" style="2"/>
+    <col min="13322" max="13322" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13568" width="8.88671875" style="2"/>
+    <col min="13569" max="13569" width="21.6640625" style="2" customWidth="1"/>
+    <col min="13570" max="13570" width="10.44140625" style="2" customWidth="1"/>
+    <col min="13571" max="13571" width="11" style="2" customWidth="1"/>
+    <col min="13572" max="13572" width="10.21875" style="2" customWidth="1"/>
+    <col min="13573" max="13573" width="11.77734375" style="2" customWidth="1"/>
+    <col min="13574" max="13574" width="10.44140625" style="2" customWidth="1"/>
+    <col min="13575" max="13575" width="11.77734375" style="2" customWidth="1"/>
+    <col min="13576" max="13576" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13577" max="13577" width="8.88671875" style="2"/>
+    <col min="13578" max="13578" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13824" width="8.88671875" style="2"/>
+    <col min="13825" max="13825" width="21.6640625" style="2" customWidth="1"/>
+    <col min="13826" max="13826" width="10.44140625" style="2" customWidth="1"/>
+    <col min="13827" max="13827" width="11" style="2" customWidth="1"/>
+    <col min="13828" max="13828" width="10.21875" style="2" customWidth="1"/>
+    <col min="13829" max="13829" width="11.77734375" style="2" customWidth="1"/>
+    <col min="13830" max="13830" width="10.44140625" style="2" customWidth="1"/>
+    <col min="13831" max="13831" width="11.77734375" style="2" customWidth="1"/>
+    <col min="13832" max="13832" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13833" max="13833" width="8.88671875" style="2"/>
+    <col min="13834" max="13834" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13835" max="14080" width="8.88671875" style="2"/>
+    <col min="14081" max="14081" width="21.6640625" style="2" customWidth="1"/>
+    <col min="14082" max="14082" width="10.44140625" style="2" customWidth="1"/>
+    <col min="14083" max="14083" width="11" style="2" customWidth="1"/>
+    <col min="14084" max="14084" width="10.21875" style="2" customWidth="1"/>
+    <col min="14085" max="14085" width="11.77734375" style="2" customWidth="1"/>
+    <col min="14086" max="14086" width="10.44140625" style="2" customWidth="1"/>
+    <col min="14087" max="14087" width="11.77734375" style="2" customWidth="1"/>
+    <col min="14088" max="14088" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14089" max="14089" width="8.88671875" style="2"/>
+    <col min="14090" max="14090" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14336" width="8.88671875" style="2"/>
+    <col min="14337" max="14337" width="21.6640625" style="2" customWidth="1"/>
+    <col min="14338" max="14338" width="10.44140625" style="2" customWidth="1"/>
+    <col min="14339" max="14339" width="11" style="2" customWidth="1"/>
+    <col min="14340" max="14340" width="10.21875" style="2" customWidth="1"/>
+    <col min="14341" max="14341" width="11.77734375" style="2" customWidth="1"/>
+    <col min="14342" max="14342" width="10.44140625" style="2" customWidth="1"/>
+    <col min="14343" max="14343" width="11.77734375" style="2" customWidth="1"/>
+    <col min="14344" max="14344" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14345" max="14345" width="8.88671875" style="2"/>
+    <col min="14346" max="14346" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14592" width="8.88671875" style="2"/>
+    <col min="14593" max="14593" width="21.6640625" style="2" customWidth="1"/>
+    <col min="14594" max="14594" width="10.44140625" style="2" customWidth="1"/>
+    <col min="14595" max="14595" width="11" style="2" customWidth="1"/>
+    <col min="14596" max="14596" width="10.21875" style="2" customWidth="1"/>
+    <col min="14597" max="14597" width="11.77734375" style="2" customWidth="1"/>
+    <col min="14598" max="14598" width="10.44140625" style="2" customWidth="1"/>
+    <col min="14599" max="14599" width="11.77734375" style="2" customWidth="1"/>
+    <col min="14600" max="14600" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14601" max="14601" width="8.88671875" style="2"/>
+    <col min="14602" max="14602" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14848" width="8.88671875" style="2"/>
+    <col min="14849" max="14849" width="21.6640625" style="2" customWidth="1"/>
+    <col min="14850" max="14850" width="10.44140625" style="2" customWidth="1"/>
+    <col min="14851" max="14851" width="11" style="2" customWidth="1"/>
+    <col min="14852" max="14852" width="10.21875" style="2" customWidth="1"/>
+    <col min="14853" max="14853" width="11.77734375" style="2" customWidth="1"/>
+    <col min="14854" max="14854" width="10.44140625" style="2" customWidth="1"/>
+    <col min="14855" max="14855" width="11.77734375" style="2" customWidth="1"/>
+    <col min="14856" max="14856" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14857" max="14857" width="8.88671875" style="2"/>
+    <col min="14858" max="14858" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14859" max="15104" width="8.88671875" style="2"/>
+    <col min="15105" max="15105" width="21.6640625" style="2" customWidth="1"/>
+    <col min="15106" max="15106" width="10.44140625" style="2" customWidth="1"/>
+    <col min="15107" max="15107" width="11" style="2" customWidth="1"/>
+    <col min="15108" max="15108" width="10.21875" style="2" customWidth="1"/>
+    <col min="15109" max="15109" width="11.77734375" style="2" customWidth="1"/>
+    <col min="15110" max="15110" width="10.44140625" style="2" customWidth="1"/>
+    <col min="15111" max="15111" width="11.77734375" style="2" customWidth="1"/>
+    <col min="15112" max="15112" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15113" max="15113" width="8.88671875" style="2"/>
+    <col min="15114" max="15114" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15360" width="8.88671875" style="2"/>
+    <col min="15361" max="15361" width="21.6640625" style="2" customWidth="1"/>
+    <col min="15362" max="15362" width="10.44140625" style="2" customWidth="1"/>
+    <col min="15363" max="15363" width="11" style="2" customWidth="1"/>
+    <col min="15364" max="15364" width="10.21875" style="2" customWidth="1"/>
+    <col min="15365" max="15365" width="11.77734375" style="2" customWidth="1"/>
+    <col min="15366" max="15366" width="10.44140625" style="2" customWidth="1"/>
+    <col min="15367" max="15367" width="11.77734375" style="2" customWidth="1"/>
+    <col min="15368" max="15368" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15369" max="15369" width="8.88671875" style="2"/>
+    <col min="15370" max="15370" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15616" width="8.88671875" style="2"/>
+    <col min="15617" max="15617" width="21.6640625" style="2" customWidth="1"/>
+    <col min="15618" max="15618" width="10.44140625" style="2" customWidth="1"/>
+    <col min="15619" max="15619" width="11" style="2" customWidth="1"/>
+    <col min="15620" max="15620" width="10.21875" style="2" customWidth="1"/>
+    <col min="15621" max="15621" width="11.77734375" style="2" customWidth="1"/>
+    <col min="15622" max="15622" width="10.44140625" style="2" customWidth="1"/>
+    <col min="15623" max="15623" width="11.77734375" style="2" customWidth="1"/>
+    <col min="15624" max="15624" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15625" max="15625" width="8.88671875" style="2"/>
+    <col min="15626" max="15626" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15872" width="8.88671875" style="2"/>
+    <col min="15873" max="15873" width="21.6640625" style="2" customWidth="1"/>
+    <col min="15874" max="15874" width="10.44140625" style="2" customWidth="1"/>
+    <col min="15875" max="15875" width="11" style="2" customWidth="1"/>
+    <col min="15876" max="15876" width="10.21875" style="2" customWidth="1"/>
+    <col min="15877" max="15877" width="11.77734375" style="2" customWidth="1"/>
+    <col min="15878" max="15878" width="10.44140625" style="2" customWidth="1"/>
+    <col min="15879" max="15879" width="11.77734375" style="2" customWidth="1"/>
+    <col min="15880" max="15880" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15881" max="15881" width="8.88671875" style="2"/>
+    <col min="15882" max="15882" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15883" max="16128" width="8.88671875" style="2"/>
+    <col min="16129" max="16129" width="21.6640625" style="2" customWidth="1"/>
+    <col min="16130" max="16130" width="10.44140625" style="2" customWidth="1"/>
+    <col min="16131" max="16131" width="11" style="2" customWidth="1"/>
+    <col min="16132" max="16132" width="10.21875" style="2" customWidth="1"/>
+    <col min="16133" max="16133" width="11.77734375" style="2" customWidth="1"/>
+    <col min="16134" max="16134" width="10.44140625" style="2" customWidth="1"/>
+    <col min="16135" max="16135" width="11.77734375" style="2" customWidth="1"/>
+    <col min="16136" max="16136" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="16137" max="16137" width="8.88671875" style="2"/>
+    <col min="16138" max="16138" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16384" width="8.88671875" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="5"/>
+      <c r="G1" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="26"/>
+      <c r="G2" s="56" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="B3" s="58"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+    </row>
+    <row r="4" spans="1:12" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="73" t="s">
+        <v>136</v>
+      </c>
+      <c r="B4" s="60"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+    </row>
+    <row r="5" spans="1:12" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="62"/>
+      <c r="B5" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="65"/>
+      <c r="F5" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="67"/>
+    </row>
+    <row r="6" spans="1:12" ht="35.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="63"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="29"/>
+      <c r="E6" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="30"/>
+      <c r="G6" s="49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="15">
+        <v>197366</v>
+      </c>
+      <c r="C7" s="16">
+        <v>9.8299999999999998E-2</v>
+      </c>
+      <c r="D7" s="15">
+        <v>110796</v>
+      </c>
+      <c r="E7" s="10">
+        <v>0.11360000000000001</v>
+      </c>
+      <c r="F7" s="15">
+        <v>86570</v>
+      </c>
+      <c r="G7" s="10">
+        <v>8.3799999999999999E-2</v>
+      </c>
+      <c r="H7" s="11"/>
+      <c r="I7" s="11"/>
+    </row>
+    <row r="8" spans="1:12" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="12"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="9"/>
+      <c r="E8" s="11"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+    </row>
+    <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="17">
+        <v>8987</v>
+      </c>
+      <c r="C10" s="19">
+        <v>2.7E-2</v>
+      </c>
+      <c r="D10" s="17">
+        <v>3749</v>
+      </c>
+      <c r="E10" s="9">
+        <v>2.3199999999999998E-2</v>
+      </c>
+      <c r="F10" s="17">
+        <v>5238</v>
+      </c>
+      <c r="G10" s="9">
+        <v>3.0599999999999999E-2</v>
+      </c>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+    </row>
+    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="17">
+        <v>8369</v>
+      </c>
+      <c r="C11" s="19">
+        <v>4.1700000000000001E-2</v>
+      </c>
+      <c r="D11" s="17">
+        <v>2636</v>
+      </c>
+      <c r="E11" s="9">
+        <v>3.85E-2</v>
+      </c>
+      <c r="F11" s="17">
+        <v>5733</v>
+      </c>
+      <c r="G11" s="9">
+        <v>4.3400000000000001E-2</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+    </row>
+    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="17">
+        <v>12950</v>
+      </c>
+      <c r="C12" s="19">
+        <v>5.3400000000000003E-2</v>
+      </c>
+      <c r="D12" s="17">
+        <v>7902</v>
+      </c>
+      <c r="E12" s="9">
+        <v>6.93E-2</v>
+      </c>
+      <c r="F12" s="17">
+        <v>5048</v>
+      </c>
+      <c r="G12" s="9">
+        <v>3.9300000000000002E-2</v>
+      </c>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+    </row>
+    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="17">
+        <v>39714</v>
+      </c>
+      <c r="C13" s="19">
+        <v>8.5900000000000004E-2</v>
+      </c>
+      <c r="D13" s="17">
+        <v>27124</v>
+      </c>
+      <c r="E13" s="9">
+        <v>0.10780000000000001</v>
+      </c>
+      <c r="F13" s="17">
+        <v>12590</v>
+      </c>
+      <c r="G13" s="9">
+        <v>5.9799999999999999E-2</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="20">
+        <v>127346</v>
+      </c>
+      <c r="C14" s="19">
+        <v>0.16539999999999999</v>
+      </c>
+      <c r="D14" s="17">
+        <v>69385</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0.18279999999999999</v>
+      </c>
+      <c r="F14" s="17">
+        <v>57961</v>
+      </c>
+      <c r="G14" s="9">
+        <v>0.1484</v>
+      </c>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+    </row>
+    <row r="15" spans="1:12" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="14"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="17"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+    </row>
+    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="40" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+    </row>
+    <row r="17" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="15">
+        <v>57528</v>
+      </c>
+      <c r="C17" s="16">
+        <v>9.3399999999999997E-2</v>
+      </c>
+      <c r="D17" s="15">
+        <v>31700</v>
+      </c>
+      <c r="E17" s="10">
+        <v>0.10580000000000001</v>
+      </c>
+      <c r="F17" s="15">
+        <v>25828</v>
+      </c>
+      <c r="G17" s="10">
+        <v>8.1600000000000006E-2</v>
+      </c>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+    </row>
+    <row r="18" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="21">
+        <v>19468</v>
+      </c>
+      <c r="C18" s="22">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="D18" s="17">
+        <v>10996</v>
+      </c>
+      <c r="E18" s="22">
+        <v>0.112</v>
+      </c>
+      <c r="F18" s="17">
+        <v>8472</v>
+      </c>
+      <c r="G18" s="22">
+        <v>8.6099999999999996E-2</v>
+      </c>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+    </row>
+    <row r="19" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="21">
+        <v>31970</v>
+      </c>
+      <c r="C19" s="22">
+        <v>8.9599999999999999E-2</v>
+      </c>
+      <c r="D19" s="17">
+        <v>17256</v>
+      </c>
+      <c r="E19" s="22">
+        <v>0.1014</v>
+      </c>
+      <c r="F19" s="17">
+        <v>14714</v>
+      </c>
+      <c r="G19" s="22">
+        <v>7.8799999999999995E-2</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+    </row>
+    <row r="20" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="21">
+        <v>3310</v>
+      </c>
+      <c r="C20" s="22">
+        <v>0.1124</v>
+      </c>
+      <c r="D20" s="17">
+        <v>1858</v>
+      </c>
+      <c r="E20" s="22">
+        <v>0.12570000000000001</v>
+      </c>
+      <c r="F20" s="17">
+        <v>1452</v>
+      </c>
+      <c r="G20" s="22">
+        <v>9.9099999999999994E-2</v>
+      </c>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+    </row>
+    <row r="21" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="21">
+        <v>3672</v>
+      </c>
+      <c r="C21" s="22">
+        <v>8.2600000000000007E-2</v>
+      </c>
+      <c r="D21" s="17">
+        <v>2159</v>
+      </c>
+      <c r="E21" s="22">
+        <v>9.4600000000000004E-2</v>
+      </c>
+      <c r="F21" s="17">
+        <v>1513</v>
+      </c>
+      <c r="G21" s="22">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+    </row>
+    <row r="22" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="17">
+        <v>269</v>
+      </c>
+      <c r="C22" s="19">
+        <v>8.0399999999999999E-2</v>
+      </c>
+      <c r="D22" s="17">
+        <v>164</v>
+      </c>
+      <c r="E22" s="9">
+        <v>9.2600000000000002E-2</v>
+      </c>
+      <c r="F22" s="17">
+        <v>105</v>
+      </c>
+      <c r="G22" s="9">
+        <v>6.6799999999999998E-2</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+    </row>
+    <row r="23" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="21">
+        <v>1</v>
+      </c>
+      <c r="C23" s="22">
+        <v>0.01</v>
+      </c>
+      <c r="D23" s="17">
+        <v>1</v>
+      </c>
+      <c r="E23" s="22">
+        <v>1.9599999999999999E-2</v>
+      </c>
+      <c r="F23" s="74">
+        <v>0</v>
+      </c>
+      <c r="G23" s="74">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+    </row>
+    <row r="24" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="15">
+        <v>27050</v>
+      </c>
+      <c r="C24" s="16">
+        <v>9.0399999999999994E-2</v>
+      </c>
+      <c r="D24" s="15">
+        <v>14887</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0.1033</v>
+      </c>
+      <c r="F24" s="15">
+        <v>12163</v>
+      </c>
+      <c r="G24" s="10">
+        <v>7.85E-2</v>
+      </c>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+    </row>
+    <row r="25" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="21">
+        <v>18239</v>
+      </c>
+      <c r="C25" s="22">
+        <v>9.69E-2</v>
+      </c>
+      <c r="D25" s="17">
+        <v>10086</v>
+      </c>
+      <c r="E25" s="22">
+        <v>0.1115</v>
+      </c>
+      <c r="F25" s="17">
+        <v>8153</v>
+      </c>
+      <c r="G25" s="22">
+        <v>8.3400000000000002E-2</v>
+      </c>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+    </row>
+    <row r="26" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="21">
+        <v>3338</v>
+      </c>
+      <c r="C26" s="22">
+        <v>7.9299999999999995E-2</v>
+      </c>
+      <c r="D26" s="17">
+        <v>1853</v>
+      </c>
+      <c r="E26" s="22">
+        <v>9.2200000000000004E-2</v>
+      </c>
+      <c r="F26" s="17">
+        <v>1485</v>
+      </c>
+      <c r="G26" s="22">
+        <v>6.7500000000000004E-2</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+    </row>
+    <row r="27" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="17">
+        <v>2989</v>
+      </c>
+      <c r="C27" s="19">
+        <v>7.51E-2</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1600</v>
+      </c>
+      <c r="E27" s="9">
+        <v>8.5400000000000004E-2</v>
+      </c>
+      <c r="F27" s="17">
+        <v>1389</v>
+      </c>
+      <c r="G27" s="9">
+        <v>6.59E-2</v>
+      </c>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+    </row>
+    <row r="28" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="21">
+        <v>2782</v>
+      </c>
+      <c r="C28" s="22">
+        <v>8.1199999999999994E-2</v>
+      </c>
+      <c r="D28" s="17">
+        <v>1527</v>
+      </c>
+      <c r="E28" s="22">
+        <v>8.6300000000000002E-2</v>
+      </c>
+      <c r="F28" s="17">
+        <v>1255</v>
+      </c>
+      <c r="G28" s="22">
+        <v>7.5800000000000006E-2</v>
+      </c>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+    </row>
+    <row r="29" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="15">
+        <v>41665</v>
+      </c>
+      <c r="C29" s="16">
+        <v>9.4299999999999995E-2</v>
+      </c>
+      <c r="D29" s="15">
+        <v>23619</v>
+      </c>
+      <c r="E29" s="10">
+        <v>0.1106</v>
+      </c>
+      <c r="F29" s="15">
+        <v>18046</v>
+      </c>
+      <c r="G29" s="10">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+    </row>
+    <row r="30" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="21">
+        <v>28088</v>
+      </c>
+      <c r="C30" s="22">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="D30" s="17">
+        <v>15767</v>
+      </c>
+      <c r="E30" s="22">
+        <v>0.1065</v>
+      </c>
+      <c r="F30" s="17">
+        <v>12321</v>
+      </c>
+      <c r="G30" s="22">
+        <v>7.6600000000000001E-2</v>
+      </c>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+    </row>
+    <row r="31" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="21">
+        <v>10950</v>
+      </c>
+      <c r="C31" s="22">
+        <v>0.1012</v>
+      </c>
+      <c r="D31" s="17">
+        <v>6369</v>
+      </c>
+      <c r="E31" s="22">
+        <v>0.1193</v>
+      </c>
+      <c r="F31" s="17">
+        <v>4581</v>
+      </c>
+      <c r="G31" s="22">
+        <v>8.3500000000000005E-2</v>
+      </c>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+    </row>
+    <row r="32" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="21">
+        <v>3139</v>
+      </c>
+      <c r="C32" s="22">
+        <v>9.5200000000000007E-2</v>
+      </c>
+      <c r="D32" s="17">
+        <v>1828</v>
+      </c>
+      <c r="E32" s="22">
+        <v>0.10829999999999999</v>
+      </c>
+      <c r="F32" s="17">
+        <v>1311</v>
+      </c>
+      <c r="G32" s="22">
+        <v>8.1500000000000003E-2</v>
+      </c>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+    </row>
+    <row r="33" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="41" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="15">
+        <v>32427</v>
+      </c>
+      <c r="C33" s="16">
+        <v>0.11210000000000001</v>
+      </c>
+      <c r="D33" s="15">
+        <v>18511</v>
+      </c>
+      <c r="E33" s="10">
+        <v>0.1295</v>
+      </c>
+      <c r="F33" s="15">
+        <v>13916</v>
+      </c>
+      <c r="G33" s="10">
+        <v>9.5100000000000004E-2</v>
+      </c>
+      <c r="H33" s="11"/>
+      <c r="I33" s="11"/>
+    </row>
+    <row r="34" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="17">
+        <v>17442</v>
+      </c>
+      <c r="C34" s="19">
+        <v>0.11119999999999999</v>
+      </c>
+      <c r="D34" s="17">
+        <v>10005</v>
+      </c>
+      <c r="E34" s="9">
+        <v>0.12989999999999999</v>
+      </c>
+      <c r="F34" s="17">
+        <v>7437</v>
+      </c>
+      <c r="G34" s="9">
+        <v>9.3100000000000002E-2</v>
+      </c>
+      <c r="H34" s="11"/>
+      <c r="I34" s="11"/>
+    </row>
+    <row r="35" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="21">
+        <v>6144</v>
+      </c>
+      <c r="C35" s="22">
+        <v>0.1241</v>
+      </c>
+      <c r="D35" s="17">
+        <v>3494</v>
+      </c>
+      <c r="E35" s="22">
+        <v>0.14349999999999999</v>
+      </c>
+      <c r="F35" s="17">
+        <v>2650</v>
+      </c>
+      <c r="G35" s="22">
+        <v>0.1053</v>
+      </c>
+      <c r="H35" s="11"/>
+      <c r="I35" s="11"/>
+    </row>
+    <row r="36" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="21">
+        <v>5167</v>
+      </c>
+      <c r="C36" s="22">
+        <v>0.1125</v>
+      </c>
+      <c r="D36" s="17">
+        <v>2891</v>
+      </c>
+      <c r="E36" s="22">
+        <v>0.1226</v>
+      </c>
+      <c r="F36" s="17">
+        <v>2276</v>
+      </c>
+      <c r="G36" s="22">
+        <v>0.1019</v>
+      </c>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
+    </row>
+    <row r="37" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="21">
+        <v>4104</v>
+      </c>
+      <c r="C37" s="22">
+        <v>9.5799999999999996E-2</v>
+      </c>
+      <c r="D37" s="17">
+        <v>2399</v>
+      </c>
+      <c r="E37" s="22">
+        <v>0.11269999999999999</v>
+      </c>
+      <c r="F37" s="17">
+        <v>1705</v>
+      </c>
+      <c r="G37" s="22">
+        <v>7.9100000000000004E-2</v>
+      </c>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+    </row>
+    <row r="38" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="41" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" s="15">
+        <v>34800</v>
+      </c>
+      <c r="C38" s="16">
+        <v>0.1024</v>
+      </c>
+      <c r="D38" s="15">
+        <v>19944</v>
+      </c>
+      <c r="E38" s="10">
+        <v>0.1208</v>
+      </c>
+      <c r="F38" s="15">
+        <v>14856</v>
+      </c>
+      <c r="G38" s="10">
+        <v>8.5099999999999995E-2</v>
+      </c>
+      <c r="H38" s="11"/>
+      <c r="I38" s="11"/>
+    </row>
+    <row r="39" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="17">
+        <v>27437</v>
+      </c>
+      <c r="C39" s="19">
+        <v>0.10009999999999999</v>
+      </c>
+      <c r="D39" s="17">
+        <v>15730</v>
+      </c>
+      <c r="E39" s="9">
+        <v>0.1191</v>
+      </c>
+      <c r="F39" s="17">
+        <v>11707</v>
+      </c>
+      <c r="G39" s="9">
+        <v>8.2400000000000001E-2</v>
+      </c>
+      <c r="H39" s="11"/>
+      <c r="I39" s="11"/>
+    </row>
+    <row r="40" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="21">
+        <v>7502</v>
+      </c>
+      <c r="C40" s="22">
+        <v>0.1113</v>
+      </c>
+      <c r="D40" s="17">
+        <v>4338</v>
+      </c>
+      <c r="E40" s="22">
+        <v>0.12640000000000001</v>
+      </c>
+      <c r="F40" s="17">
+        <v>3164</v>
+      </c>
+      <c r="G40" s="22">
+        <v>9.5600000000000004E-2</v>
+      </c>
+      <c r="H40" s="11"/>
+      <c r="I40" s="11"/>
+    </row>
+    <row r="41" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="20">
+        <v>347</v>
+      </c>
+      <c r="C41" s="22">
+        <v>7.4399999999999994E-2</v>
+      </c>
+      <c r="D41" s="21">
+        <v>201</v>
+      </c>
+      <c r="E41" s="22">
+        <v>8.3199999999999996E-2</v>
+      </c>
+      <c r="F41" s="21">
+        <v>146</v>
+      </c>
+      <c r="G41" s="22">
+        <v>6.4899999999999999E-2</v>
+      </c>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+    </row>
+    <row r="42" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="41" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="15">
+        <v>5809</v>
+      </c>
+      <c r="C42" s="16">
+        <v>0.1105</v>
+      </c>
+      <c r="D42" s="15">
+        <v>3342</v>
+      </c>
+      <c r="E42" s="10">
+        <v>0.1244</v>
+      </c>
+      <c r="F42" s="15">
+        <v>2467</v>
+      </c>
+      <c r="G42" s="10">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="H42" s="11"/>
+      <c r="I42" s="11"/>
+    </row>
+    <row r="43" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="20">
+        <v>4051</v>
+      </c>
+      <c r="C43" s="22">
+        <v>0.1089</v>
+      </c>
+      <c r="D43" s="21">
+        <v>2334</v>
+      </c>
+      <c r="E43" s="22">
+        <v>0.1227</v>
+      </c>
+      <c r="F43" s="21">
+        <v>1717</v>
+      </c>
+      <c r="G43" s="22">
+        <v>9.4299999999999995E-2</v>
+      </c>
+      <c r="H43" s="11"/>
+      <c r="I43" s="11"/>
+    </row>
+    <row r="44" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="23">
+        <v>1778</v>
+      </c>
+      <c r="C44" s="24">
+        <v>0.11219999999999999</v>
+      </c>
+      <c r="D44" s="25">
+        <v>1018</v>
+      </c>
+      <c r="E44" s="24">
+        <v>0.12479999999999999</v>
+      </c>
+      <c r="F44" s="25">
+        <v>760</v>
+      </c>
+      <c r="G44" s="24">
+        <v>9.8799999999999999E-2</v>
+      </c>
+      <c r="H44" s="11"/>
+      <c r="I44" s="11"/>
+    </row>
+    <row r="45" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="43" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="45" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="45" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="45" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="46"/>
+    </row>
+    <row r="50" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="B50" s="46"/>
+    </row>
+    <row r="51" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="53" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="41" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:L51"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9" style="2"/>
+    <col min="10" max="10" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="5"/>
+      <c r="G1" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="26"/>
+      <c r="G2" s="50" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="B3" s="58"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+    </row>
+    <row r="4" spans="1:12" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="60" t="s">
+        <v>116</v>
+      </c>
+      <c r="B4" s="60"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+    </row>
+    <row r="5" spans="1:12" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="62"/>
+      <c r="B5" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="65"/>
+      <c r="F5" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="67"/>
+    </row>
+    <row r="6" spans="1:12" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="63"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="29"/>
+      <c r="E6" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="30"/>
+      <c r="G6" s="49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="15">
+        <v>201623</v>
+      </c>
+      <c r="C7" s="16">
+        <v>0.1004</v>
+      </c>
+      <c r="D7" s="15">
+        <v>114255</v>
+      </c>
+      <c r="E7" s="10">
+        <v>0.11990000000000001</v>
+      </c>
+      <c r="F7" s="15">
+        <v>87368</v>
+      </c>
+      <c r="G7" s="10">
+        <v>8.2799999999999999E-2</v>
+      </c>
+      <c r="H7" s="11"/>
+      <c r="I7" s="11"/>
+    </row>
+    <row r="8" spans="1:12" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="12"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="9"/>
+      <c r="E8" s="11"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+    </row>
+    <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="17">
+        <v>10932</v>
+      </c>
+      <c r="C10" s="19">
+        <v>2.4799999999999999E-2</v>
+      </c>
+      <c r="D10" s="17">
+        <v>4880</v>
+      </c>
+      <c r="E10" s="9">
+        <v>2.4E-2</v>
+      </c>
+      <c r="F10" s="17">
+        <v>6052</v>
+      </c>
+      <c r="G10" s="9">
+        <v>2.5499999999999998E-2</v>
+      </c>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+    </row>
+    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="17">
+        <v>11254</v>
+      </c>
+      <c r="C11" s="19">
+        <v>3.9E-2</v>
+      </c>
+      <c r="D11" s="17">
+        <v>4336</v>
+      </c>
+      <c r="E11" s="9">
+        <v>5.04E-2</v>
+      </c>
+      <c r="F11" s="17">
+        <v>6918</v>
+      </c>
+      <c r="G11" s="9">
+        <v>3.4099999999999998E-2</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+    </row>
+    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="17">
+        <v>13943</v>
+      </c>
+      <c r="C12" s="19">
+        <v>6.4199999999999993E-2</v>
+      </c>
+      <c r="D12" s="17">
+        <v>9315</v>
+      </c>
+      <c r="E12" s="9">
+        <v>8.3099999999999993E-2</v>
+      </c>
+      <c r="F12" s="17">
+        <v>4628</v>
+      </c>
+      <c r="G12" s="9">
+        <v>4.41E-2</v>
+      </c>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+    </row>
+    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="17">
+        <v>43283</v>
+      </c>
+      <c r="C13" s="19">
+        <v>9.4500000000000001E-2</v>
+      </c>
+      <c r="D13" s="17">
+        <v>29382</v>
+      </c>
+      <c r="E13" s="9">
+        <v>0.1179</v>
+      </c>
+      <c r="F13" s="17">
+        <v>13901</v>
+      </c>
+      <c r="G13" s="9">
+        <v>6.6600000000000006E-2</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="20">
+        <v>122211</v>
+      </c>
+      <c r="C14" s="19">
+        <v>0.20250000000000001</v>
+      </c>
+      <c r="D14" s="17">
+        <v>66342</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0.21970000000000001</v>
+      </c>
+      <c r="F14" s="17">
+        <v>55869</v>
+      </c>
+      <c r="G14" s="9">
+        <v>0.1852</v>
+      </c>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+    </row>
+    <row r="15" spans="1:12" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="14"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="17"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+    </row>
+    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="40" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+    </row>
+    <row r="17" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="15">
+        <v>57637</v>
+      </c>
+      <c r="C17" s="16">
+        <v>9.3200000000000005E-2</v>
+      </c>
+      <c r="D17" s="15">
+        <v>32334</v>
+      </c>
+      <c r="E17" s="10">
+        <v>0.1114</v>
+      </c>
+      <c r="F17" s="15">
+        <v>25303</v>
+      </c>
+      <c r="G17" s="10">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+    </row>
+    <row r="18" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="21">
+        <v>17040</v>
+      </c>
+      <c r="C18" s="22">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="D18" s="17">
+        <v>9421</v>
+      </c>
+      <c r="E18" s="22">
+        <v>0.1166</v>
+      </c>
+      <c r="F18" s="17">
+        <v>7619</v>
+      </c>
+      <c r="G18" s="22">
+        <v>7.8799999999999995E-2</v>
+      </c>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+    </row>
+    <row r="19" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="21">
+        <v>34135</v>
+      </c>
+      <c r="C19" s="22">
+        <v>9.1800000000000007E-2</v>
+      </c>
+      <c r="D19" s="17">
+        <v>19149</v>
+      </c>
+      <c r="E19" s="22">
+        <v>0.10920000000000001</v>
+      </c>
+      <c r="F19" s="17">
+        <v>14986</v>
+      </c>
+      <c r="G19" s="22">
+        <v>7.6200000000000004E-2</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+    </row>
+    <row r="20" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="21">
+        <v>3094</v>
+      </c>
+      <c r="C20" s="22">
+        <v>9.9400000000000002E-2</v>
+      </c>
+      <c r="D20" s="17">
+        <v>1785</v>
+      </c>
+      <c r="E20" s="22">
+        <v>0.11559999999999999</v>
+      </c>
+      <c r="F20" s="17">
+        <v>1309</v>
+      </c>
+      <c r="G20" s="22">
+        <v>8.3500000000000005E-2</v>
+      </c>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+    </row>
+    <row r="21" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="21">
+        <v>4433</v>
+      </c>
+      <c r="C21" s="22">
+        <v>8.6499999999999994E-2</v>
+      </c>
+      <c r="D21" s="17">
+        <v>2715</v>
+      </c>
+      <c r="E21" s="22">
+        <v>0.1042</v>
+      </c>
+      <c r="F21" s="17">
+        <v>1718</v>
+      </c>
+      <c r="G21" s="22">
+        <v>6.8199999999999997E-2</v>
+      </c>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+    </row>
+    <row r="22" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="17">
+        <v>226</v>
+      </c>
+      <c r="C22" s="19">
+        <v>6.8500000000000005E-2</v>
+      </c>
+      <c r="D22" s="17">
+        <v>117</v>
+      </c>
+      <c r="E22" s="9">
+        <v>7.3700000000000002E-2</v>
+      </c>
+      <c r="F22" s="17">
+        <v>109</v>
+      </c>
+      <c r="G22" s="9">
+        <v>6.3600000000000004E-2</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+    </row>
+    <row r="23" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="21">
+        <v>5</v>
+      </c>
+      <c r="C23" s="22">
+        <v>1.9800000000000002E-2</v>
+      </c>
+      <c r="D23" s="17">
+        <v>3</v>
+      </c>
+      <c r="E23" s="22">
+        <v>1.95E-2</v>
+      </c>
+      <c r="F23" s="17">
+        <v>2</v>
+      </c>
+      <c r="G23" s="22">
+        <v>2.0400000000000001E-2</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+    </row>
+    <row r="24" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="15">
+        <v>28009</v>
+      </c>
+      <c r="C24" s="16">
+        <v>9.1200000000000003E-2</v>
+      </c>
+      <c r="D24" s="15">
+        <v>15773</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0.1099</v>
+      </c>
+      <c r="F24" s="15">
+        <v>12236</v>
+      </c>
+      <c r="G24" s="10">
+        <v>7.4800000000000005E-2</v>
+      </c>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+    </row>
+    <row r="25" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="21">
+        <v>19561</v>
+      </c>
+      <c r="C25" s="22">
+        <v>9.5799999999999996E-2</v>
+      </c>
+      <c r="D25" s="17">
+        <v>11046</v>
+      </c>
+      <c r="E25" s="22">
+        <v>0.11509999999999999</v>
+      </c>
+      <c r="F25" s="17">
+        <v>8515</v>
+      </c>
+      <c r="G25" s="22">
+        <v>7.8700000000000006E-2</v>
+      </c>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+    </row>
+    <row r="26" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="21">
+        <v>3839</v>
+      </c>
+      <c r="C26" s="22">
+        <v>7.3200000000000001E-2</v>
+      </c>
+      <c r="D26" s="17">
+        <v>2112</v>
+      </c>
+      <c r="E26" s="22">
+        <v>9.1200000000000003E-2</v>
+      </c>
+      <c r="F26" s="17">
+        <v>1727</v>
+      </c>
+      <c r="G26" s="22">
+        <v>5.8900000000000001E-2</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+    </row>
+    <row r="27" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="17">
+        <v>1829</v>
+      </c>
+      <c r="C27" s="19">
+        <v>9.3799999999999994E-2</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1144</v>
+      </c>
+      <c r="E27" s="9">
+        <v>0.1222</v>
+      </c>
+      <c r="F27" s="17">
+        <v>685</v>
+      </c>
+      <c r="G27" s="9">
+        <v>6.7500000000000004E-2</v>
+      </c>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+    </row>
+    <row r="28" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="21">
+        <v>3118</v>
+      </c>
+      <c r="C28" s="22">
+        <v>8.5300000000000001E-2</v>
+      </c>
+      <c r="D28" s="17">
+        <v>1687</v>
+      </c>
+      <c r="E28" s="22">
+        <v>9.3100000000000002E-2</v>
+      </c>
+      <c r="F28" s="17">
+        <v>1431</v>
+      </c>
+      <c r="G28" s="22">
+        <v>7.7600000000000002E-2</v>
+      </c>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+    </row>
+    <row r="29" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="15">
+        <v>40222</v>
+      </c>
+      <c r="C29" s="16">
+        <v>9.69E-2</v>
+      </c>
+      <c r="D29" s="15">
+        <v>22881</v>
+      </c>
+      <c r="E29" s="10">
+        <v>0.1157</v>
+      </c>
+      <c r="F29" s="15">
+        <v>17341</v>
+      </c>
+      <c r="G29" s="10">
+        <v>7.9799999999999996E-2</v>
+      </c>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+    </row>
+    <row r="30" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="21">
+        <v>26665</v>
+      </c>
+      <c r="C30" s="22">
+        <v>9.5399999999999999E-2</v>
+      </c>
+      <c r="D30" s="17">
+        <v>15114</v>
+      </c>
+      <c r="E30" s="22">
+        <v>0.1137</v>
+      </c>
+      <c r="F30" s="17">
+        <v>11551</v>
+      </c>
+      <c r="G30" s="22">
+        <v>7.8799999999999995E-2</v>
+      </c>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+    </row>
+    <row r="31" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="21">
+        <v>10879</v>
+      </c>
+      <c r="C31" s="22">
+        <v>0.10050000000000001</v>
+      </c>
+      <c r="D31" s="17">
+        <v>6250</v>
+      </c>
+      <c r="E31" s="22">
+        <v>0.1211</v>
+      </c>
+      <c r="F31" s="17">
+        <v>4629</v>
+      </c>
+      <c r="G31" s="22">
+        <v>8.1600000000000006E-2</v>
+      </c>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+    </row>
+    <row r="32" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="21">
+        <v>3277</v>
+      </c>
+      <c r="C32" s="22">
+        <v>9.2200000000000004E-2</v>
+      </c>
+      <c r="D32" s="17">
+        <v>1925</v>
+      </c>
+      <c r="E32" s="22">
+        <v>0.1074</v>
+      </c>
+      <c r="F32" s="17">
+        <v>1352</v>
+      </c>
+      <c r="G32" s="22">
+        <v>7.6700000000000004E-2</v>
+      </c>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+    </row>
+    <row r="33" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="41" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="15">
+        <v>35225</v>
+      </c>
+      <c r="C33" s="16">
+        <v>0.1167</v>
+      </c>
+      <c r="D33" s="15">
+        <v>19903</v>
+      </c>
+      <c r="E33" s="10">
+        <v>0.1366</v>
+      </c>
+      <c r="F33" s="15">
+        <v>15322</v>
+      </c>
+      <c r="G33" s="10">
+        <v>9.8100000000000007E-2</v>
+      </c>
+      <c r="H33" s="11"/>
+      <c r="I33" s="11"/>
+    </row>
+    <row r="34" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="17">
+        <v>19346</v>
+      </c>
+      <c r="C34" s="19">
+        <v>0.1182</v>
+      </c>
+      <c r="D34" s="17">
+        <v>10831</v>
+      </c>
+      <c r="E34" s="9">
+        <v>0.13969999999999999</v>
+      </c>
+      <c r="F34" s="17">
+        <v>8515</v>
+      </c>
+      <c r="G34" s="9">
+        <v>9.8799999999999999E-2</v>
+      </c>
+      <c r="H34" s="11"/>
+      <c r="I34" s="11"/>
+    </row>
+    <row r="35" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="21">
+        <v>6491</v>
+      </c>
+      <c r="C35" s="22">
+        <v>0.1196</v>
+      </c>
+      <c r="D35" s="17">
+        <v>3753</v>
+      </c>
+      <c r="E35" s="22">
+        <v>0.14330000000000001</v>
+      </c>
+      <c r="F35" s="17">
+        <v>2738</v>
+      </c>
+      <c r="G35" s="22">
+        <v>9.7500000000000003E-2</v>
+      </c>
+      <c r="H35" s="11"/>
+      <c r="I35" s="11"/>
+    </row>
+    <row r="36" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="21">
+        <v>5701</v>
+      </c>
+      <c r="C36" s="22">
+        <v>0.12130000000000001</v>
+      </c>
+      <c r="D36" s="17">
+        <v>3188</v>
+      </c>
+      <c r="E36" s="22">
+        <v>0.13339999999999999</v>
+      </c>
+      <c r="F36" s="17">
+        <v>2513</v>
+      </c>
+      <c r="G36" s="22">
+        <v>0.1087</v>
+      </c>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
+    </row>
+    <row r="37" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="21">
+        <v>4257</v>
+      </c>
+      <c r="C37" s="22">
+        <v>9.8299999999999998E-2</v>
+      </c>
+      <c r="D37" s="17">
+        <v>2512</v>
+      </c>
+      <c r="E37" s="22">
+        <v>0.1147</v>
+      </c>
+      <c r="F37" s="17">
+        <v>1745</v>
+      </c>
+      <c r="G37" s="22">
+        <v>8.1500000000000003E-2</v>
+      </c>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+    </row>
+    <row r="38" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="41" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" s="15">
+        <v>35837</v>
+      </c>
+      <c r="C38" s="16">
+        <v>0.10290000000000001</v>
+      </c>
+      <c r="D38" s="15">
+        <v>20596</v>
+      </c>
+      <c r="E38" s="10">
+        <v>0.122</v>
+      </c>
+      <c r="F38" s="15">
+        <v>15241</v>
+      </c>
+      <c r="G38" s="10">
+        <v>8.48E-2</v>
+      </c>
+      <c r="H38" s="11"/>
+      <c r="I38" s="11"/>
+    </row>
+    <row r="39" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="17">
+        <v>27846</v>
+      </c>
+      <c r="C39" s="19">
+        <v>9.9299999999999999E-2</v>
+      </c>
+      <c r="D39" s="17">
+        <v>15894</v>
+      </c>
+      <c r="E39" s="9">
+        <v>0.1179</v>
+      </c>
+      <c r="F39" s="17">
+        <v>11952</v>
+      </c>
+      <c r="G39" s="9">
+        <v>8.2199999999999995E-2</v>
+      </c>
+      <c r="H39" s="11"/>
+      <c r="I39" s="11"/>
+    </row>
+    <row r="40" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="21">
+        <v>8021</v>
+      </c>
+      <c r="C40" s="22">
+        <v>0.11310000000000001</v>
+      </c>
+      <c r="D40" s="17">
+        <v>4754</v>
+      </c>
+      <c r="E40" s="22">
+        <v>0.13289999999999999</v>
+      </c>
+      <c r="F40" s="17">
+        <v>3267</v>
+      </c>
+      <c r="G40" s="22">
+        <v>9.2899999999999996E-2</v>
+      </c>
+      <c r="H40" s="11"/>
+      <c r="I40" s="11"/>
+    </row>
+    <row r="41" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="20">
+        <v>485</v>
+      </c>
+      <c r="C41" s="22">
+        <v>0.10059999999999999</v>
+      </c>
+      <c r="D41" s="21">
+        <v>289</v>
+      </c>
+      <c r="E41" s="22">
+        <v>0.11609999999999999</v>
+      </c>
+      <c r="F41" s="21">
+        <v>196</v>
+      </c>
+      <c r="G41" s="22">
+        <v>8.4099999999999994E-2</v>
+      </c>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+    </row>
+    <row r="42" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="41" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="15">
+        <v>6892</v>
+      </c>
+      <c r="C42" s="16">
+        <v>0.1268</v>
+      </c>
+      <c r="D42" s="15">
+        <v>4180</v>
+      </c>
+      <c r="E42" s="10">
+        <v>0.14979999999999999</v>
+      </c>
+      <c r="F42" s="15">
+        <v>2712</v>
+      </c>
+      <c r="G42" s="10">
+        <v>0.10249999999999999</v>
+      </c>
+      <c r="H42" s="11"/>
+      <c r="I42" s="11"/>
+    </row>
+    <row r="43" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="20">
+        <v>4737</v>
+      </c>
+      <c r="C43" s="22">
+        <v>0.1226</v>
+      </c>
+      <c r="D43" s="21">
+        <v>2914</v>
+      </c>
+      <c r="E43" s="22">
+        <v>0.1464</v>
+      </c>
+      <c r="F43" s="21">
+        <v>1823</v>
+      </c>
+      <c r="G43" s="22">
+        <v>9.7199999999999995E-2</v>
+      </c>
+      <c r="H43" s="11"/>
+      <c r="I43" s="11"/>
+    </row>
+    <row r="44" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="23">
+        <v>2197</v>
+      </c>
+      <c r="C44" s="24">
+        <v>0.13439999999999999</v>
+      </c>
+      <c r="D44" s="25">
+        <v>1293</v>
+      </c>
+      <c r="E44" s="24">
+        <v>0.15409999999999999</v>
+      </c>
+      <c r="F44" s="25">
+        <v>904</v>
+      </c>
+      <c r="G44" s="24">
+        <v>0.1135</v>
+      </c>
+      <c r="H44" s="11"/>
+      <c r="I44" s="11"/>
+    </row>
+    <row r="45" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="43" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="45" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="45" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="45" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="46"/>
+    </row>
+    <row r="50" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="B50" s="46"/>
+    </row>
+    <row r="51" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="45" t="s">
+        <v>109</v>
+      </c>
+      <c r="B51" s="46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="24" type="noConversion"/>
+  <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:I51"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="5"/>
+      <c r="G1" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="26"/>
+      <c r="G2" s="26" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="B3" s="58"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+    </row>
+    <row r="4" spans="1:9" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="60" t="s">
+        <v>101</v>
+      </c>
+      <c r="B4" s="60"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+    </row>
+    <row r="5" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="62"/>
+      <c r="B5" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="65"/>
+      <c r="F5" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="67"/>
+    </row>
+    <row r="6" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="63"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="29"/>
+      <c r="E6" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="30"/>
+      <c r="G6" s="49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="15">
+        <v>197364</v>
+      </c>
+      <c r="C7" s="16">
+        <v>9.9599999999999994E-2</v>
+      </c>
+      <c r="D7" s="15">
+        <v>112176</v>
+      </c>
+      <c r="E7" s="10">
+        <v>0.11990000000000001</v>
+      </c>
+      <c r="F7" s="15">
+        <v>85188</v>
+      </c>
+      <c r="G7" s="10">
+        <v>8.1500000000000003E-2</v>
+      </c>
+      <c r="H7" s="11"/>
+      <c r="I7" s="11"/>
+    </row>
+    <row r="8" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="12"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="9"/>
+      <c r="E8" s="11"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+    </row>
+    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+    </row>
+    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="17">
+        <v>11294</v>
+      </c>
+      <c r="C10" s="19">
+        <v>2.5700000000000001E-2</v>
+      </c>
+      <c r="D10" s="17">
+        <v>4877</v>
+      </c>
+      <c r="E10" s="9">
+        <v>2.4199999999999999E-2</v>
+      </c>
+      <c r="F10" s="17">
+        <v>6417</v>
+      </c>
+      <c r="G10" s="9">
+        <v>2.7099999999999999E-2</v>
+      </c>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+    </row>
+    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="17">
+        <v>11427</v>
+      </c>
+      <c r="C11" s="19">
+        <v>3.9100000000000003E-2</v>
+      </c>
+      <c r="D11" s="17">
+        <v>4459</v>
+      </c>
+      <c r="E11" s="9">
+        <v>5.1200000000000002E-2</v>
+      </c>
+      <c r="F11" s="17">
+        <v>6968</v>
+      </c>
+      <c r="G11" s="9">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="17">
+        <v>13599</v>
+      </c>
+      <c r="C12" s="19">
+        <v>6.2700000000000006E-2</v>
+      </c>
+      <c r="D12" s="17">
+        <v>9139</v>
+      </c>
+      <c r="E12" s="9">
+        <v>8.2000000000000003E-2</v>
+      </c>
+      <c r="F12" s="17">
+        <v>4460</v>
+      </c>
+      <c r="G12" s="9">
+        <v>4.2299999999999997E-2</v>
+      </c>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="17">
+        <v>41581</v>
+      </c>
+      <c r="C13" s="19">
+        <v>9.3100000000000002E-2</v>
+      </c>
+      <c r="D13" s="17">
+        <v>28176</v>
+      </c>
+      <c r="E13" s="9">
+        <v>0.1168</v>
+      </c>
+      <c r="F13" s="17">
+        <v>13405</v>
+      </c>
+      <c r="G13" s="9">
+        <v>6.5199999999999994E-2</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+    </row>
+    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="20">
+        <v>119463</v>
+      </c>
+      <c r="C14" s="19">
+        <v>0.20380000000000001</v>
+      </c>
+      <c r="D14" s="17">
+        <v>65525</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0.22259999999999999</v>
+      </c>
+      <c r="F14" s="17">
+        <v>53938</v>
+      </c>
+      <c r="G14" s="9">
+        <v>0.18479999999999999</v>
+      </c>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+    </row>
+    <row r="15" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="14"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="17"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="40" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+    </row>
+    <row r="17" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="15">
+        <v>55881</v>
+      </c>
+      <c r="C17" s="16">
+        <v>9.1800000000000007E-2</v>
+      </c>
+      <c r="D17" s="15">
+        <v>31313</v>
+      </c>
+      <c r="E17" s="10">
+        <v>0.1109</v>
+      </c>
+      <c r="F17" s="15">
+        <v>24568</v>
+      </c>
+      <c r="G17" s="10">
+        <v>7.5200000000000003E-2</v>
+      </c>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+    </row>
+    <row r="18" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="21">
+        <v>15974</v>
+      </c>
+      <c r="C18" s="22">
+        <v>9.3100000000000002E-2</v>
+      </c>
+      <c r="D18" s="17">
+        <v>8881</v>
+      </c>
+      <c r="E18" s="22">
+        <v>0.1148</v>
+      </c>
+      <c r="F18" s="17">
+        <v>7093</v>
+      </c>
+      <c r="G18" s="22">
+        <v>7.5200000000000003E-2</v>
+      </c>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+    </row>
+    <row r="19" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="21">
+        <v>33286</v>
+      </c>
+      <c r="C19" s="22">
+        <v>9.0399999999999994E-2</v>
+      </c>
+      <c r="D19" s="17">
+        <v>18582</v>
+      </c>
+      <c r="E19" s="22">
+        <v>0.10879999999999999</v>
+      </c>
+      <c r="F19" s="17">
+        <v>14704</v>
+      </c>
+      <c r="G19" s="22">
+        <v>7.4499999999999997E-2</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+    </row>
+    <row r="20" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="21">
+        <v>3087</v>
+      </c>
+      <c r="C20" s="22">
+        <v>0.1023</v>
+      </c>
+      <c r="D20" s="17">
+        <v>1716</v>
+      </c>
+      <c r="E20" s="22">
+        <v>0.1158</v>
+      </c>
+      <c r="F20" s="17">
+        <v>1371</v>
+      </c>
+      <c r="G20" s="22">
+        <v>8.9300000000000004E-2</v>
+      </c>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+    </row>
+    <row r="21" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="21">
+        <v>4482</v>
+      </c>
+      <c r="C21" s="22">
+        <v>8.5800000000000001E-2</v>
+      </c>
+      <c r="D21" s="17">
+        <v>2745</v>
+      </c>
+      <c r="E21" s="22">
+        <v>0.1024</v>
+      </c>
+      <c r="F21" s="17">
+        <v>1737</v>
+      </c>
+      <c r="G21" s="22">
+        <v>6.8400000000000002E-2</v>
+      </c>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+    </row>
+    <row r="22" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="17">
+        <v>305</v>
+      </c>
+      <c r="C22" s="19">
+        <v>9.9900000000000003E-2</v>
+      </c>
+      <c r="D22" s="17">
+        <v>174</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.1193</v>
+      </c>
+      <c r="F22" s="17">
+        <v>131</v>
+      </c>
+      <c r="G22" s="9">
+        <v>8.2199999999999995E-2</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+    </row>
+    <row r="23" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="21">
+        <v>5</v>
+      </c>
+      <c r="C23" s="22">
+        <v>1.8700000000000001E-2</v>
+      </c>
+      <c r="D23" s="17">
+        <v>1</v>
+      </c>
+      <c r="E23" s="22">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="F23" s="17">
+        <v>4</v>
+      </c>
+      <c r="G23" s="22">
+        <v>3.1699999999999999E-2</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+    </row>
+    <row r="24" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" s="15">
+        <v>27773</v>
+      </c>
+      <c r="C24" s="16">
+        <v>9.2100000000000001E-2</v>
+      </c>
+      <c r="D24" s="15">
+        <v>15740</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0.1118</v>
+      </c>
+      <c r="F24" s="15">
+        <v>12033</v>
+      </c>
+      <c r="G24" s="10">
+        <v>7.4899999999999994E-2</v>
+      </c>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+    </row>
+    <row r="25" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="21">
+        <v>19390</v>
+      </c>
+      <c r="C25" s="22">
+        <v>9.7199999999999995E-2</v>
+      </c>
+      <c r="D25" s="17">
+        <v>10998</v>
+      </c>
+      <c r="E25" s="22">
+        <v>0.1176</v>
+      </c>
+      <c r="F25" s="17">
+        <v>8392</v>
+      </c>
+      <c r="G25" s="22">
+        <v>7.9200000000000007E-2</v>
+      </c>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+    </row>
+    <row r="26" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="21">
+        <v>3790</v>
+      </c>
+      <c r="C26" s="22">
+        <v>7.2700000000000001E-2</v>
+      </c>
+      <c r="D26" s="17">
+        <v>2099</v>
+      </c>
+      <c r="E26" s="22">
+        <v>9.2200000000000004E-2</v>
+      </c>
+      <c r="F26" s="17">
+        <v>1691</v>
+      </c>
+      <c r="G26" s="22">
+        <v>5.7500000000000002E-2</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+    </row>
+    <row r="27" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="17">
+        <v>2036</v>
+      </c>
+      <c r="C27" s="19">
+        <v>0.1036</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1223</v>
+      </c>
+      <c r="E27" s="9">
+        <v>0.12590000000000001</v>
+      </c>
+      <c r="F27" s="17">
+        <v>813</v>
+      </c>
+      <c r="G27" s="9">
+        <v>8.1799999999999998E-2</v>
+      </c>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+    </row>
+    <row r="28" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="21">
+        <v>2869</v>
+      </c>
+      <c r="C28" s="22">
+        <v>8.0399999999999999E-2</v>
+      </c>
+      <c r="D28" s="17">
+        <v>1615</v>
+      </c>
+      <c r="E28" s="22">
+        <v>9.0899999999999995E-2</v>
+      </c>
+      <c r="F28" s="17">
+        <v>1254</v>
+      </c>
+      <c r="G28" s="22">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+    </row>
+    <row r="29" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="15">
+        <v>38963</v>
+      </c>
+      <c r="C29" s="16">
+        <v>9.64E-2</v>
+      </c>
+      <c r="D29" s="15">
+        <v>22207</v>
+      </c>
+      <c r="E29" s="10">
+        <v>0.11559999999999999</v>
+      </c>
+      <c r="F29" s="15">
+        <v>16756</v>
+      </c>
+      <c r="G29" s="10">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+    </row>
+    <row r="30" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="21">
+        <v>26101</v>
+      </c>
+      <c r="C30" s="22">
+        <v>9.5799999999999996E-2</v>
+      </c>
+      <c r="D30" s="17">
+        <v>14823</v>
+      </c>
+      <c r="E30" s="22">
+        <v>0.1143</v>
+      </c>
+      <c r="F30" s="17">
+        <v>11278</v>
+      </c>
+      <c r="G30" s="22">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+    </row>
+    <row r="31" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="21">
+        <v>10168</v>
+      </c>
+      <c r="C31" s="22">
+        <v>9.6100000000000005E-2</v>
+      </c>
+      <c r="D31" s="17">
+        <v>5771</v>
+      </c>
+      <c r="E31" s="22">
+        <v>0.11559999999999999</v>
+      </c>
+      <c r="F31" s="17">
+        <v>4397</v>
+      </c>
+      <c r="G31" s="22">
+        <v>7.8700000000000006E-2</v>
+      </c>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+    </row>
+    <row r="32" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="21">
+        <v>3286</v>
+      </c>
+      <c r="C32" s="22">
+        <v>9.6500000000000002E-2</v>
+      </c>
+      <c r="D32" s="17">
+        <v>1994</v>
+      </c>
+      <c r="E32" s="22">
+        <v>0.1157</v>
+      </c>
+      <c r="F32" s="17">
+        <v>1292</v>
+      </c>
+      <c r="G32" s="22">
+        <v>7.6899999999999996E-2</v>
+      </c>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+    </row>
+    <row r="33" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="41" t="s">
+        <v>112</v>
+      </c>
+      <c r="B33" s="15">
+        <v>34871</v>
+      </c>
+      <c r="C33" s="16">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="D33" s="15">
+        <v>19881</v>
+      </c>
+      <c r="E33" s="10">
+        <v>0.13780000000000001</v>
+      </c>
+      <c r="F33" s="15">
+        <v>14990</v>
+      </c>
+      <c r="G33" s="10">
+        <v>9.5899999999999999E-2</v>
+      </c>
+      <c r="H33" s="11"/>
+      <c r="I33" s="11"/>
+    </row>
+    <row r="34" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="17">
+        <v>19274</v>
+      </c>
+      <c r="C34" s="19">
+        <v>0.11650000000000001</v>
+      </c>
+      <c r="D34" s="17">
+        <v>10930</v>
+      </c>
+      <c r="E34" s="9">
+        <v>0.14050000000000001</v>
+      </c>
+      <c r="F34" s="17">
+        <v>8344</v>
+      </c>
+      <c r="G34" s="9">
+        <v>9.5299999999999996E-2</v>
+      </c>
+      <c r="H34" s="11"/>
+      <c r="I34" s="11"/>
+    </row>
+    <row r="35" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="21">
+        <v>6478</v>
+      </c>
+      <c r="C35" s="22">
+        <v>0.1217</v>
+      </c>
+      <c r="D35" s="17">
+        <v>3749</v>
+      </c>
+      <c r="E35" s="22">
+        <v>0.14660000000000001</v>
+      </c>
+      <c r="F35" s="17">
+        <v>2729</v>
+      </c>
+      <c r="G35" s="22">
+        <v>9.8599999999999993E-2</v>
+      </c>
+      <c r="H35" s="11"/>
+      <c r="I35" s="11"/>
+    </row>
+    <row r="36" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="21">
+        <v>5519</v>
+      </c>
+      <c r="C36" s="22">
+        <v>0.12089999999999999</v>
+      </c>
+      <c r="D36" s="17">
+        <v>3073</v>
+      </c>
+      <c r="E36" s="22">
+        <v>0.1333</v>
+      </c>
+      <c r="F36" s="17">
+        <v>2446</v>
+      </c>
+      <c r="G36" s="22">
+        <v>0.10829999999999999</v>
+      </c>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
+    </row>
+    <row r="37" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="21">
+        <v>4174</v>
+      </c>
+      <c r="C37" s="22">
+        <v>9.7699999999999995E-2</v>
+      </c>
+      <c r="D37" s="17">
+        <v>2529</v>
+      </c>
+      <c r="E37" s="22">
+        <v>0.11650000000000001</v>
+      </c>
+      <c r="F37" s="17">
+        <v>1645</v>
+      </c>
+      <c r="G37" s="22">
+        <v>7.8200000000000006E-2</v>
+      </c>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+    </row>
+    <row r="38" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="41" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="15">
+        <v>35231</v>
+      </c>
+      <c r="C38" s="16">
+        <v>0.1009</v>
+      </c>
+      <c r="D38" s="15">
+        <v>20170</v>
+      </c>
+      <c r="E38" s="10">
+        <v>0.1192</v>
+      </c>
+      <c r="F38" s="15">
+        <v>15061</v>
+      </c>
+      <c r="G38" s="10">
+        <v>8.3699999999999997E-2</v>
+      </c>
+      <c r="H38" s="11"/>
+      <c r="I38" s="11"/>
+    </row>
+    <row r="39" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="17">
+        <v>27251</v>
+      </c>
+      <c r="C39" s="19">
+        <v>9.7199999999999995E-2</v>
+      </c>
+      <c r="D39" s="17">
+        <v>15673</v>
+      </c>
+      <c r="E39" s="9">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="F39" s="17">
+        <v>11578</v>
+      </c>
+      <c r="G39" s="9">
+        <v>7.9699999999999993E-2</v>
+      </c>
+      <c r="H39" s="11"/>
+      <c r="I39" s="11"/>
+    </row>
+    <row r="40" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="21">
+        <v>8078</v>
+      </c>
+      <c r="C40" s="22">
+        <v>0.113</v>
+      </c>
+      <c r="D40" s="17">
+        <v>4611</v>
+      </c>
+      <c r="E40" s="22">
+        <v>0.12820000000000001</v>
+      </c>
+      <c r="F40" s="17">
+        <v>3467</v>
+      </c>
+      <c r="G40" s="22">
+        <v>9.7600000000000006E-2</v>
+      </c>
+      <c r="H40" s="11"/>
+      <c r="I40" s="11"/>
+    </row>
+    <row r="41" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="20">
+        <v>452</v>
+      </c>
+      <c r="C41" s="22">
+        <v>8.8999999999999996E-2</v>
+      </c>
+      <c r="D41" s="21">
+        <v>251</v>
+      </c>
+      <c r="E41" s="22">
+        <v>9.5600000000000004E-2</v>
+      </c>
+      <c r="F41" s="21">
+        <v>201</v>
+      </c>
+      <c r="G41" s="22">
+        <v>8.1900000000000001E-2</v>
+      </c>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+    </row>
+    <row r="42" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="41" t="s">
+        <v>114</v>
+      </c>
+      <c r="B42" s="15">
+        <v>6840</v>
+      </c>
+      <c r="C42" s="16">
+        <v>0.12770000000000001</v>
+      </c>
+      <c r="D42" s="15">
+        <v>4273</v>
+      </c>
+      <c r="E42" s="10">
+        <v>0.15459999999999999</v>
+      </c>
+      <c r="F42" s="15">
+        <v>2567</v>
+      </c>
+      <c r="G42" s="10">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="H42" s="11"/>
+      <c r="I42" s="11"/>
+    </row>
+    <row r="43" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="20">
+        <v>4656</v>
+      </c>
+      <c r="C43" s="22">
+        <v>0.12230000000000001</v>
+      </c>
+      <c r="D43" s="21">
+        <v>2902</v>
+      </c>
+      <c r="E43" s="22">
+        <v>0.14710000000000001</v>
+      </c>
+      <c r="F43" s="21">
+        <v>1754</v>
+      </c>
+      <c r="G43" s="22">
+        <v>9.5600000000000004E-2</v>
+      </c>
+      <c r="H43" s="11"/>
+      <c r="I43" s="11"/>
+    </row>
+    <row r="44" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="23">
+        <v>2229</v>
+      </c>
+      <c r="C44" s="24">
+        <v>0.13789999999999999</v>
+      </c>
+      <c r="D44" s="25">
+        <v>1405</v>
+      </c>
+      <c r="E44" s="24">
+        <v>0.16869999999999999</v>
+      </c>
+      <c r="F44" s="25">
+        <v>824</v>
+      </c>
+      <c r="G44" s="24">
+        <v>0.1051</v>
+      </c>
+      <c r="H44" s="11"/>
+      <c r="I44" s="11"/>
+    </row>
+    <row r="45" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="43" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="45" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="45" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="45" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="46"/>
+    </row>
+    <row r="50" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="B50" s="46"/>
+    </row>
+    <row r="51" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="45" t="s">
+        <v>109</v>
+      </c>
+      <c r="B51" s="46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="20" type="noConversion"/>
+  <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:H51"/>
+  <sheetViews>
+    <sheetView topLeftCell="A2" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="5"/>
+      <c r="G1" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="26"/>
+      <c r="G2" s="26" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="71" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="71"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+    </row>
+    <row r="4" spans="1:8" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="60"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+    </row>
+    <row r="5" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="62"/>
+      <c r="B5" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="65"/>
+      <c r="F5" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="67"/>
+    </row>
+    <row r="6" spans="1:8" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="63"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="29"/>
+      <c r="E6" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="30"/>
+      <c r="G6" s="49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="15">
+        <v>195682</v>
+      </c>
+      <c r="C7" s="16">
+        <v>0.10065651370000001</v>
+      </c>
+      <c r="D7" s="15">
+        <v>111843</v>
+      </c>
+      <c r="E7" s="10">
+        <v>0.121237973</v>
+      </c>
+      <c r="F7" s="15">
+        <v>83839</v>
+      </c>
+      <c r="G7" s="10">
+        <v>8.2070383199999999E-2</v>
+      </c>
+      <c r="H7" s="11"/>
+    </row>
+    <row r="8" spans="1:8" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="12"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="9"/>
+      <c r="E8" s="11"/>
+      <c r="G8" s="9"/>
+    </row>
+    <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="9"/>
+    </row>
+    <row r="10" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="17">
+        <v>11208</v>
+      </c>
+      <c r="C10" s="19">
+        <v>2.4984618699999999E-2</v>
+      </c>
+      <c r="D10" s="17">
+        <v>4819</v>
+      </c>
+      <c r="E10" s="9">
+        <v>2.3341535199999999E-2</v>
+      </c>
+      <c r="F10" s="17">
+        <v>6389</v>
+      </c>
+      <c r="G10" s="9">
+        <v>2.6385562099999999E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="17">
+        <v>11081</v>
+      </c>
+      <c r="C11" s="19">
+        <v>3.8673763200000003E-2</v>
+      </c>
+      <c r="D11" s="17">
+        <v>4402</v>
+      </c>
+      <c r="E11" s="9">
+        <v>5.10087023E-2</v>
+      </c>
+      <c r="F11" s="17">
+        <v>6679</v>
+      </c>
+      <c r="G11" s="9">
+        <v>3.3357139600000002E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="17">
+        <v>13933</v>
+      </c>
+      <c r="C12" s="19">
+        <v>6.4284099499999997E-2</v>
+      </c>
+      <c r="D12" s="17">
+        <v>9562</v>
+      </c>
+      <c r="E12" s="9">
+        <v>8.4386472700000006E-2</v>
+      </c>
+      <c r="F12" s="17">
+        <v>4371</v>
+      </c>
+      <c r="G12" s="9">
+        <v>4.2260874599999998E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="17">
+        <v>41056</v>
+      </c>
+      <c r="C13" s="19">
+        <v>9.5248700800000002E-2</v>
+      </c>
+      <c r="D13" s="17">
+        <v>27599</v>
+      </c>
+      <c r="E13" s="9">
+        <v>0.1183449967</v>
+      </c>
+      <c r="F13" s="17">
+        <v>13457</v>
+      </c>
+      <c r="G13" s="9">
+        <v>6.8022362399999994E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="20">
+        <v>118404</v>
+      </c>
+      <c r="C14" s="19">
+        <v>0.2110005257</v>
+      </c>
+      <c r="D14" s="17">
+        <v>65461</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0.23112066740000001</v>
+      </c>
+      <c r="F14" s="17">
+        <v>52943</v>
+      </c>
+      <c r="G14" s="9">
+        <v>0.19049589450000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="14"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="17"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="9"/>
+    </row>
+    <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="40" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="15">
+        <v>55532</v>
+      </c>
+      <c r="C17" s="16">
+        <v>9.2309482499999998E-2</v>
+      </c>
+      <c r="D17" s="15">
+        <v>31236</v>
+      </c>
+      <c r="E17" s="10">
+        <v>0.11079935439999999</v>
+      </c>
+      <c r="F17" s="15">
+        <v>24296</v>
+      </c>
+      <c r="G17" s="10">
+        <v>7.6003378499999996E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="21">
+        <v>16209</v>
+      </c>
+      <c r="C18" s="22">
+        <v>9.5339768135377881E-2</v>
+      </c>
+      <c r="D18" s="17">
+        <v>9017</v>
+      </c>
+      <c r="E18" s="22">
+        <v>0.11843436001838839</v>
+      </c>
+      <c r="F18" s="17">
+        <v>7192</v>
+      </c>
+      <c r="G18" s="22">
+        <v>7.6610068386629454E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="21">
+        <v>33019</v>
+      </c>
+      <c r="C19" s="22">
+        <v>9.0996778362945382E-2</v>
+      </c>
+      <c r="D19" s="17">
+        <v>18556</v>
+      </c>
+      <c r="E19" s="22">
+        <v>0.10819383465397914</v>
+      </c>
+      <c r="F19" s="17">
+        <v>14463</v>
+      </c>
+      <c r="G19" s="22">
+        <v>7.5583218361971655E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="21">
+        <v>3009</v>
+      </c>
+      <c r="C20" s="22">
+        <v>0.10160048620000001</v>
+      </c>
+      <c r="D20" s="17">
+        <v>1652</v>
+      </c>
+      <c r="E20" s="22">
+        <v>0.1120531778</v>
+      </c>
+      <c r="F20" s="17">
+        <v>1357</v>
+      </c>
+      <c r="G20" s="22">
+        <v>9.1239158200000003E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="21">
+        <v>4380</v>
+      </c>
+      <c r="C21" s="22">
+        <v>8.3149821600000007E-2</v>
+      </c>
+      <c r="D21" s="17">
+        <v>2762</v>
+      </c>
+      <c r="E21" s="22">
+        <v>0.1018248848</v>
+      </c>
+      <c r="F21" s="17">
+        <v>1618</v>
+      </c>
+      <c r="G21" s="22">
+        <v>6.33243317E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="21">
+        <v>268</v>
+      </c>
+      <c r="C22" s="22">
+        <v>9.0724441399999994E-2</v>
+      </c>
+      <c r="D22" s="17">
+        <v>131</v>
+      </c>
+      <c r="E22" s="22">
+        <v>9.7325408599999996E-2</v>
+      </c>
+      <c r="F22" s="17">
+        <v>137</v>
+      </c>
+      <c r="G22" s="22">
+        <v>8.5199004999999994E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="21">
+        <v>2</v>
+      </c>
+      <c r="C23" s="22">
+        <v>8.0645161000000003E-3</v>
+      </c>
+      <c r="D23" s="17">
+        <v>1</v>
+      </c>
+      <c r="E23" s="22">
+        <v>7.8125E-3</v>
+      </c>
+      <c r="F23" s="17">
+        <v>1</v>
+      </c>
+      <c r="G23" s="22">
+        <v>8.3333333000000006E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="38" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="15">
+        <v>27151</v>
+      </c>
+      <c r="C24" s="16">
+        <v>9.1210212499999999E-2</v>
+      </c>
+      <c r="D24" s="15">
+        <v>15581</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0.1119654496</v>
+      </c>
+      <c r="F24" s="15">
+        <v>11570</v>
+      </c>
+      <c r="G24" s="10">
+        <v>7.2989477400000002E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="21">
+        <v>18623</v>
+      </c>
+      <c r="C25" s="22">
+        <v>9.4808758470067755E-2</v>
+      </c>
+      <c r="D25" s="17">
+        <v>10655</v>
+      </c>
+      <c r="E25" s="22">
+        <v>0.11519043449118369</v>
+      </c>
+      <c r="F25" s="17">
+        <v>7968</v>
+      </c>
+      <c r="G25" s="22">
+        <v>7.6668462781925947E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="21">
+        <v>3843</v>
+      </c>
+      <c r="C26" s="22">
+        <v>7.3561502239577345E-2</v>
+      </c>
+      <c r="D26" s="17">
+        <v>2163</v>
+      </c>
+      <c r="E26" s="22">
+        <v>9.5941450432468392E-2</v>
+      </c>
+      <c r="F26" s="17">
+        <v>1680</v>
+      </c>
+      <c r="G26" s="22">
+        <v>5.6571370845539953E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="21">
+        <v>1934</v>
+      </c>
+      <c r="C27" s="22">
+        <v>0.10087627790000001</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1165</v>
+      </c>
+      <c r="E27" s="22">
+        <v>0.1221302023</v>
+      </c>
+      <c r="F27" s="17">
+        <v>769</v>
+      </c>
+      <c r="G27" s="22">
+        <v>7.9829751899999996E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="21">
+        <v>3092</v>
+      </c>
+      <c r="C28" s="22">
+        <v>8.7631787799999999E-2</v>
+      </c>
+      <c r="D28" s="17">
+        <v>1821</v>
+      </c>
+      <c r="E28" s="22">
+        <v>0.1033015657</v>
+      </c>
+      <c r="F28" s="17">
+        <v>1271</v>
+      </c>
+      <c r="G28" s="22">
+        <v>7.198686E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="15">
+        <v>38314</v>
+      </c>
+      <c r="C29" s="16">
+        <v>9.6083820700000003E-2</v>
+      </c>
+      <c r="D29" s="15">
+        <v>22003</v>
+      </c>
+      <c r="E29" s="10">
+        <v>0.11632751249999999</v>
+      </c>
+      <c r="F29" s="15">
+        <v>16311</v>
+      </c>
+      <c r="G29" s="10">
+        <v>7.7816315100000005E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="21">
+        <v>25635</v>
+      </c>
+      <c r="C30" s="22">
+        <v>9.5237210700000005E-2</v>
+      </c>
+      <c r="D30" s="17">
+        <v>14621</v>
+      </c>
+      <c r="E30" s="22">
+        <v>0.1143874198</v>
+      </c>
+      <c r="F30" s="17">
+        <v>11014</v>
+      </c>
+      <c r="G30" s="22">
+        <v>7.7920056599999996E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="21">
+        <v>10129</v>
+      </c>
+      <c r="C31" s="22">
+        <v>9.69532798E-2</v>
+      </c>
+      <c r="D31" s="17">
+        <v>5848</v>
+      </c>
+      <c r="E31" s="22">
+        <v>0.11865197719999999</v>
+      </c>
+      <c r="F31" s="17">
+        <v>4281</v>
+      </c>
+      <c r="G31" s="22">
+        <v>7.7574022399999998E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="21">
+        <v>3178</v>
+      </c>
+      <c r="C32" s="22">
+        <v>9.5720008400000001E-2</v>
+      </c>
+      <c r="D32" s="17">
+        <v>1953</v>
+      </c>
+      <c r="E32" s="22">
+        <v>0.11714251439999999</v>
+      </c>
+      <c r="F32" s="17">
+        <v>1225</v>
+      </c>
+      <c r="G32" s="22">
+        <v>7.4112166500000007E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="15">
+        <v>34694</v>
+      </c>
+      <c r="C33" s="16">
+        <v>0.1194890358</v>
+      </c>
+      <c r="D33" s="15">
+        <v>19762</v>
+      </c>
+      <c r="E33" s="10">
+        <v>0.1410976803</v>
+      </c>
+      <c r="F33" s="15">
+        <v>14932</v>
+      </c>
+      <c r="G33" s="10">
+        <v>9.93512758E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="21">
+        <v>19149</v>
+      </c>
+      <c r="C34" s="22">
+        <v>0.1220482227</v>
+      </c>
+      <c r="D34" s="17">
+        <v>10799</v>
+      </c>
+      <c r="E34" s="22">
+        <v>0.14554889139999999</v>
+      </c>
+      <c r="F34" s="17">
+        <v>8350</v>
+      </c>
+      <c r="G34" s="22">
+        <v>0.10096368930000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="21">
+        <v>6513</v>
+      </c>
+      <c r="C35" s="22">
+        <v>0.1237037037</v>
+      </c>
+      <c r="D35" s="17">
+        <v>3821</v>
+      </c>
+      <c r="E35" s="22">
+        <v>0.14999607440000001</v>
+      </c>
+      <c r="F35" s="17">
+        <v>2692</v>
+      </c>
+      <c r="G35" s="22">
+        <v>9.9057992299999995E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="21">
+        <v>5589</v>
+      </c>
+      <c r="C36" s="22">
+        <v>0.1231925586</v>
+      </c>
+      <c r="D36" s="17">
+        <v>3138</v>
+      </c>
+      <c r="E36" s="22">
+        <v>0.13738452779999999</v>
+      </c>
+      <c r="F36" s="17">
+        <v>2451</v>
+      </c>
+      <c r="G36" s="22">
+        <v>0.10880276999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="21">
+        <v>4022</v>
+      </c>
+      <c r="C37" s="22">
+        <v>9.5985871799999997E-2</v>
+      </c>
+      <c r="D37" s="17">
+        <v>2411</v>
+      </c>
+      <c r="E37" s="22">
+        <v>0.11263197229999999</v>
+      </c>
+      <c r="F37" s="17">
+        <v>1611</v>
+      </c>
+      <c r="G37" s="22">
+        <v>7.8600702600000003E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" s="15">
+        <v>34992</v>
+      </c>
+      <c r="C38" s="16">
+        <v>0.10313514090000001</v>
+      </c>
+      <c r="D38" s="15">
+        <v>20244</v>
+      </c>
+      <c r="E38" s="10">
+        <v>0.1225616622</v>
+      </c>
+      <c r="F38" s="15">
+        <v>14748</v>
+      </c>
+      <c r="G38" s="10">
+        <v>8.4705558E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="21">
+        <v>26883</v>
+      </c>
+      <c r="C39" s="22">
+        <v>9.9094682399999995E-2</v>
+      </c>
+      <c r="D39" s="17">
+        <v>15538</v>
+      </c>
+      <c r="E39" s="22">
+        <v>0.1182568193</v>
+      </c>
+      <c r="F39" s="17">
+        <v>11345</v>
+      </c>
+      <c r="G39" s="22">
+        <v>8.1097116400000002E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="21">
+        <v>8183</v>
+      </c>
+      <c r="C40" s="22">
+        <v>0.1159722222</v>
+      </c>
+      <c r="D40" s="17">
+        <v>4776</v>
+      </c>
+      <c r="E40" s="22">
+        <v>0.1343270989</v>
+      </c>
+      <c r="F40" s="17">
+        <v>3407</v>
+      </c>
+      <c r="G40" s="22">
+        <v>9.7328952999999996E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="21">
+        <v>486</v>
+      </c>
+      <c r="C41" s="22">
+        <v>0.10307529159999999</v>
+      </c>
+      <c r="D41" s="17">
+        <v>296</v>
+      </c>
+      <c r="E41" s="22">
+        <v>0.12106339469999999</v>
+      </c>
+      <c r="F41" s="17">
+        <v>190</v>
+      </c>
+      <c r="G41" s="22">
+        <v>8.3700440500000001E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="15">
+        <v>7157</v>
+      </c>
+      <c r="C42" s="16">
+        <v>0.13277554129999999</v>
+      </c>
+      <c r="D42" s="15">
+        <v>4417</v>
+      </c>
+      <c r="E42" s="10">
+        <v>0.1570712279</v>
+      </c>
+      <c r="F42" s="15">
+        <v>2740</v>
+      </c>
+      <c r="G42" s="10">
+        <v>0.10627569620000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="21">
+        <v>4969</v>
+      </c>
+      <c r="C43" s="22">
+        <v>0.12956975230000001</v>
+      </c>
+      <c r="D43" s="17">
+        <v>3080</v>
+      </c>
+      <c r="E43" s="22">
+        <v>0.1543550165</v>
+      </c>
+      <c r="F43" s="17">
+        <v>1889</v>
+      </c>
+      <c r="G43" s="22">
+        <v>0.10268536640000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="23">
+        <v>2247</v>
+      </c>
+      <c r="C44" s="24">
+        <v>0.13834503140000001</v>
+      </c>
+      <c r="D44" s="25">
+        <v>1382</v>
+      </c>
+      <c r="E44" s="24">
+        <v>0.16095970179999999</v>
+      </c>
+      <c r="F44" s="25">
+        <v>865</v>
+      </c>
+      <c r="G44" s="24">
+        <v>0.1129832811</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="6"/>
+    </row>
+    <row r="46" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B46" s="6"/>
+    </row>
+    <row r="47" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="4" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B49" s="36"/>
+    </row>
+    <row r="50" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="36"/>
+    </row>
+    <row r="51" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B51" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="19" type="noConversion"/>
+  <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:L50"/>
+  <sheetViews>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="A3" sqref="A1:IV65536"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="19.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.6640625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.77734375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.77734375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="5"/>
+      <c r="G1" s="5" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="26"/>
+      <c r="G2" s="26" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="71" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="71"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+    </row>
+    <row r="4" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B4" s="60"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+    </row>
+    <row r="5" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="65"/>
+      <c r="F5" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" s="67"/>
+    </row>
+    <row r="6" spans="1:7" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="63"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="29"/>
+      <c r="E6" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="30"/>
+      <c r="G6" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="15">
+        <v>195682</v>
+      </c>
+      <c r="C7" s="16">
+        <v>0.10065651370000001</v>
+      </c>
+      <c r="D7" s="15">
+        <v>111843</v>
+      </c>
+      <c r="E7" s="10">
+        <v>0.121237973</v>
+      </c>
+      <c r="F7" s="15">
+        <v>83839</v>
+      </c>
+      <c r="G7" s="10">
+        <v>8.2070383199999999E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="12"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="9"/>
+      <c r="E8" s="11"/>
+      <c r="G8" s="9"/>
+    </row>
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="18"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="G9" s="9"/>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="17">
+        <v>55532</v>
+      </c>
+      <c r="C10" s="19">
+        <v>9.2309482499999998E-2</v>
+      </c>
+      <c r="D10" s="17">
+        <v>31236</v>
+      </c>
+      <c r="E10" s="9">
+        <v>0.11079935439999999</v>
+      </c>
+      <c r="F10" s="17">
+        <v>24296</v>
+      </c>
+      <c r="G10" s="9">
+        <v>7.6003378499999996E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="17">
+        <v>27151</v>
+      </c>
+      <c r="C11" s="19">
+        <v>9.1210212499999999E-2</v>
+      </c>
+      <c r="D11" s="17">
+        <v>15581</v>
+      </c>
+      <c r="E11" s="9">
+        <v>0.1119654496</v>
+      </c>
+      <c r="F11" s="17">
+        <v>11570</v>
+      </c>
+      <c r="G11" s="9">
+        <v>7.2989477400000002E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="17">
+        <v>38314</v>
+      </c>
+      <c r="C12" s="19">
+        <v>9.6083820700000003E-2</v>
+      </c>
+      <c r="D12" s="17">
+        <v>22003</v>
+      </c>
+      <c r="E12" s="9">
+        <v>0.11632751249999999</v>
+      </c>
+      <c r="F12" s="17">
+        <v>16311</v>
+      </c>
+      <c r="G12" s="9">
+        <v>7.7816315100000005E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="17">
+        <v>34694</v>
+      </c>
+      <c r="C13" s="19">
+        <v>0.1194890358</v>
+      </c>
+      <c r="D13" s="17">
+        <v>19762</v>
+      </c>
+      <c r="E13" s="9">
+        <v>0.1410976803</v>
+      </c>
+      <c r="F13" s="17">
+        <v>14932</v>
+      </c>
+      <c r="G13" s="9">
+        <v>9.93512758E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="17">
+        <v>34992</v>
+      </c>
+      <c r="C14" s="19">
+        <v>0.10313514090000001</v>
+      </c>
+      <c r="D14" s="17">
+        <v>20244</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0.1225616622</v>
+      </c>
+      <c r="F14" s="17">
+        <v>14748</v>
+      </c>
+      <c r="G14" s="9">
+        <v>8.4705558E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="17">
+        <v>7157</v>
+      </c>
+      <c r="C15" s="19">
+        <v>0.13277554129999999</v>
+      </c>
+      <c r="D15" s="17">
+        <v>4417</v>
+      </c>
+      <c r="E15" s="9">
+        <v>0.1570712279</v>
+      </c>
+      <c r="F15" s="17">
+        <v>2740</v>
+      </c>
+      <c r="G15" s="9">
+        <v>0.10627569620000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="12"/>
+      <c r="B16" s="17"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="17"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="9"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="17">
+        <v>11208</v>
+      </c>
+      <c r="C18" s="19">
+        <v>2.4984618699999999E-2</v>
+      </c>
+      <c r="D18" s="17">
+        <v>4819</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2.3341535199999999E-2</v>
+      </c>
+      <c r="F18" s="17">
+        <v>6389</v>
+      </c>
+      <c r="G18" s="9">
+        <v>2.6385562099999999E-2</v>
+      </c>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+    </row>
+    <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="17">
+        <v>11081</v>
+      </c>
+      <c r="C19" s="19">
+        <v>3.8673763200000003E-2</v>
+      </c>
+      <c r="D19" s="17">
+        <v>4402</v>
+      </c>
+      <c r="E19" s="9">
+        <v>5.10087023E-2</v>
+      </c>
+      <c r="F19" s="17">
+        <v>6679</v>
+      </c>
+      <c r="G19" s="9">
+        <v>3.3357139600000002E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="17">
+        <v>13933</v>
+      </c>
+      <c r="C20" s="19">
+        <v>6.4284099499999997E-2</v>
+      </c>
+      <c r="D20" s="17">
+        <v>9562</v>
+      </c>
+      <c r="E20" s="9">
+        <v>8.4386472700000006E-2</v>
+      </c>
+      <c r="F20" s="17">
+        <v>4371</v>
+      </c>
+      <c r="G20" s="9">
+        <v>4.2260874599999998E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="17">
+        <v>41056</v>
+      </c>
+      <c r="C21" s="19">
+        <v>9.5248700800000002E-2</v>
+      </c>
+      <c r="D21" s="17">
+        <v>27599</v>
+      </c>
+      <c r="E21" s="9">
+        <v>0.1183449967</v>
+      </c>
+      <c r="F21" s="17">
+        <v>13457</v>
+      </c>
+      <c r="G21" s="9">
+        <v>6.8022362399999994E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="20">
+        <v>118404</v>
+      </c>
+      <c r="C22" s="19">
+        <v>0.2110005257</v>
+      </c>
+      <c r="D22" s="17">
+        <v>65461</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.23112066740000001</v>
+      </c>
+      <c r="F22" s="17">
+        <v>52943</v>
+      </c>
+      <c r="G22" s="9">
+        <v>0.19049589450000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="14"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="9"/>
+    </row>
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="21"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:12" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="21">
+        <v>16209</v>
+      </c>
+      <c r="C25" s="22">
+        <v>9.53397681E-2</v>
+      </c>
+      <c r="D25" s="17">
+        <v>9017</v>
+      </c>
+      <c r="E25" s="22">
+        <v>0.11843436</v>
+      </c>
+      <c r="F25" s="17">
+        <v>7192</v>
+      </c>
+      <c r="G25" s="22">
+        <v>9.4463781400000002E-2</v>
+      </c>
+      <c r="H25" s="35"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="35"/>
+      <c r="L25" s="35"/>
+    </row>
+    <row r="26" spans="1:12" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="21">
+        <v>33019</v>
+      </c>
+      <c r="C26" s="22">
+        <v>9.0996778400000006E-2</v>
+      </c>
+      <c r="D26" s="17">
+        <v>18556</v>
+      </c>
+      <c r="E26" s="22">
+        <v>0.10819383470000001</v>
+      </c>
+      <c r="F26" s="17">
+        <v>14463</v>
+      </c>
+      <c r="G26" s="22">
+        <v>8.4328919500000002E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="21">
+        <v>18623</v>
+      </c>
+      <c r="C27" s="22">
+        <v>9.4808758500000007E-2</v>
+      </c>
+      <c r="D27" s="17">
+        <v>10655</v>
+      </c>
+      <c r="E27" s="22">
+        <v>0.11519043449999999</v>
+      </c>
+      <c r="F27" s="17">
+        <v>7968</v>
+      </c>
+      <c r="G27" s="22">
+        <v>8.6141471799999994E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" s="21">
+        <v>25635</v>
+      </c>
+      <c r="C28" s="22">
+        <v>9.5237210700000005E-2</v>
+      </c>
+      <c r="D28" s="17">
+        <v>14621</v>
+      </c>
+      <c r="E28" s="22">
+        <v>0.1143874198</v>
+      </c>
+      <c r="F28" s="17">
+        <v>11014</v>
+      </c>
+      <c r="G28" s="22">
+        <v>8.6168048799999994E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="21">
+        <v>19149</v>
+      </c>
+      <c r="C29" s="22">
+        <v>0.1220482227</v>
+      </c>
+      <c r="D29" s="17">
+        <v>10799</v>
+      </c>
+      <c r="E29" s="22">
+        <v>0.14554889139999999</v>
+      </c>
+      <c r="F29" s="17">
+        <v>8350</v>
+      </c>
+      <c r="G29" s="22">
+        <v>0.1125412764</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="21">
+        <v>26883</v>
+      </c>
+      <c r="C30" s="22">
+        <v>9.9094682399999995E-2</v>
+      </c>
+      <c r="D30" s="17">
+        <v>15538</v>
+      </c>
+      <c r="E30" s="22">
+        <v>0.1182568193</v>
+      </c>
+      <c r="F30" s="17">
+        <v>11345</v>
+      </c>
+      <c r="G30" s="22">
+        <v>8.6344678499999994E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="21">
+        <v>4380</v>
+      </c>
+      <c r="C31" s="22">
+        <v>8.3149821600000007E-2</v>
+      </c>
+      <c r="D31" s="17">
+        <v>2762</v>
+      </c>
+      <c r="E31" s="22">
+        <v>0.1018248848</v>
+      </c>
+      <c r="F31" s="17">
+        <v>1618</v>
+      </c>
+      <c r="G31" s="22">
+        <v>5.9649769599999999E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="21">
+        <v>1934</v>
+      </c>
+      <c r="C32" s="22">
+        <v>0.10087627790000001</v>
+      </c>
+      <c r="D32" s="17">
+        <v>1165</v>
+      </c>
+      <c r="E32" s="22">
+        <v>0.1221302023</v>
+      </c>
+      <c r="F32" s="17">
+        <v>769</v>
+      </c>
+      <c r="G32" s="22">
+        <v>8.0616416799999993E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="21">
+        <v>3092</v>
+      </c>
+      <c r="C33" s="22">
+        <v>8.7631787799999999E-2</v>
+      </c>
+      <c r="D33" s="17">
+        <v>1821</v>
+      </c>
+      <c r="E33" s="22">
+        <v>0.1033015657</v>
+      </c>
+      <c r="F33" s="17">
+        <v>1271</v>
+      </c>
+      <c r="G33" s="22">
+        <v>7.2101202599999997E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B34" s="21">
+        <v>10129</v>
+      </c>
+      <c r="C34" s="22">
+        <v>9.69532798E-2</v>
+      </c>
+      <c r="D34" s="17">
+        <v>5848</v>
+      </c>
+      <c r="E34" s="22">
+        <v>0.11865197719999999</v>
+      </c>
+      <c r="F34" s="17">
+        <v>4281</v>
+      </c>
+      <c r="G34" s="22">
+        <v>8.6858603699999995E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="21">
+        <v>3178</v>
+      </c>
+      <c r="C35" s="22">
+        <v>9.5720008400000001E-2</v>
+      </c>
+      <c r="D35" s="17">
+        <v>1953</v>
+      </c>
+      <c r="E35" s="22">
+        <v>0.11714251439999999</v>
+      </c>
+      <c r="F35" s="17">
+        <v>1225</v>
+      </c>
+      <c r="G35" s="22">
+        <v>7.3476487500000007E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B36" s="21">
+        <v>5589</v>
+      </c>
+      <c r="C36" s="22">
+        <v>0.1231925586</v>
+      </c>
+      <c r="D36" s="17">
+        <v>3138</v>
+      </c>
+      <c r="E36" s="22">
+        <v>0.13738452779999999</v>
+      </c>
+      <c r="F36" s="17">
+        <v>2451</v>
+      </c>
+      <c r="G36" s="22">
+        <v>0.1073070356</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" s="21">
+        <v>4022</v>
+      </c>
+      <c r="C37" s="22">
+        <v>9.5985871799999997E-2</v>
+      </c>
+      <c r="D37" s="17">
+        <v>2411</v>
+      </c>
+      <c r="E37" s="22">
+        <v>0.11263197229999999</v>
+      </c>
+      <c r="F37" s="17">
+        <v>1611</v>
+      </c>
+      <c r="G37" s="22">
+        <v>7.5259273099999996E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B38" s="21">
+        <v>8183</v>
+      </c>
+      <c r="C38" s="22">
+        <v>0.1159722222</v>
+      </c>
+      <c r="D38" s="17">
+        <v>4776</v>
+      </c>
+      <c r="E38" s="22">
+        <v>0.1343270989</v>
+      </c>
+      <c r="F38" s="17">
+        <v>3407</v>
+      </c>
+      <c r="G38" s="22">
+        <v>9.5823372200000007E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B39" s="21">
+        <v>2247</v>
+      </c>
+      <c r="C39" s="22">
+        <v>0.13834503140000001</v>
+      </c>
+      <c r="D39" s="17">
+        <v>1382</v>
+      </c>
+      <c r="E39" s="22">
+        <v>0.16095970179999999</v>
+      </c>
+      <c r="F39" s="17">
+        <v>865</v>
+      </c>
+      <c r="G39" s="22">
+        <v>0.1007453995</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B40" s="21">
+        <v>4969</v>
+      </c>
+      <c r="C40" s="22">
+        <v>0.12956975230000001</v>
+      </c>
+      <c r="D40" s="17">
+        <v>3080</v>
+      </c>
+      <c r="E40" s="22">
+        <v>0.1543550165</v>
+      </c>
+      <c r="F40" s="17">
+        <v>1889</v>
+      </c>
+      <c r="G40" s="22">
+        <v>9.46677358E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B41" s="21">
+        <v>486</v>
+      </c>
+      <c r="C41" s="22">
+        <v>0.10307529159999999</v>
+      </c>
+      <c r="D41" s="17">
+        <v>296</v>
+      </c>
+      <c r="E41" s="22">
+        <v>0.12106339469999999</v>
+      </c>
+      <c r="F41" s="17">
+        <v>190</v>
+      </c>
+      <c r="G41" s="22">
+        <v>7.7709611499999998E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B42" s="21">
+        <v>3009</v>
+      </c>
+      <c r="C42" s="22">
+        <v>0.10160048620000001</v>
+      </c>
+      <c r="D42" s="17">
+        <v>1652</v>
+      </c>
+      <c r="E42" s="22">
+        <v>0.1120531778</v>
+      </c>
+      <c r="F42" s="17">
+        <v>1357</v>
+      </c>
+      <c r="G42" s="22">
+        <v>9.2043681700000005E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="B43" s="21">
+        <v>3843</v>
+      </c>
+      <c r="C43" s="22">
+        <v>7.3561502200000004E-2</v>
+      </c>
+      <c r="D43" s="17">
+        <v>2163</v>
+      </c>
+      <c r="E43" s="22">
+        <v>9.5941450400000003E-2</v>
+      </c>
+      <c r="F43" s="17">
+        <v>1680</v>
+      </c>
+      <c r="G43" s="22">
+        <v>7.4517631400000006E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B44" s="21">
+        <v>6513</v>
+      </c>
+      <c r="C44" s="22">
+        <v>0.1237037037</v>
+      </c>
+      <c r="D44" s="17">
+        <v>3821</v>
+      </c>
+      <c r="E44" s="22">
+        <v>0.14999607440000001</v>
+      </c>
+      <c r="F44" s="17">
+        <v>2692</v>
+      </c>
+      <c r="G44" s="22">
+        <v>0.10567637589999999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="B45" s="21">
+        <v>268</v>
+      </c>
+      <c r="C45" s="22">
+        <v>9.0724441399999994E-2</v>
+      </c>
+      <c r="D45" s="17">
+        <v>131</v>
+      </c>
+      <c r="E45" s="22">
+        <v>9.7325408599999996E-2</v>
+      </c>
+      <c r="F45" s="17">
+        <v>137</v>
+      </c>
+      <c r="G45" s="22">
+        <v>0.1017830609</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="23">
+        <v>2</v>
+      </c>
+      <c r="C46" s="24">
+        <v>8.0645161000000003E-3</v>
+      </c>
+      <c r="D46" s="25">
+        <v>1</v>
+      </c>
+      <c r="E46" s="24">
+        <v>7.8125E-3</v>
+      </c>
+      <c r="F46" s="25">
+        <v>1</v>
+      </c>
+      <c r="G46" s="24">
+        <v>7.8125E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="6"/>
+    </row>
+    <row r="48" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="6"/>
+    </row>
+    <row r="49" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="4" t="s">
+        <v>81</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="16" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:G49"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="19.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10" style="2" customWidth="1"/>
+    <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="5"/>
+      <c r="G1" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="26"/>
+      <c r="G2" s="26" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="71" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="71"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+    </row>
+    <row r="4" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="60"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+    </row>
+    <row r="5" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="65"/>
+      <c r="F5" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="67"/>
+    </row>
+    <row r="6" spans="1:7" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="63"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="29"/>
+      <c r="E6" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="30"/>
+      <c r="G6" s="49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="15">
+        <v>190991</v>
+      </c>
+      <c r="C7" s="16">
+        <v>0.10099604769999999</v>
+      </c>
+      <c r="D7" s="15">
+        <v>109450</v>
+      </c>
+      <c r="E7" s="10">
+        <v>0.1207905407</v>
+      </c>
+      <c r="F7" s="15">
+        <v>81541</v>
+      </c>
+      <c r="G7" s="10">
+        <v>8.2786103E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="12"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="9"/>
+      <c r="E8" s="11"/>
+      <c r="G8" s="9"/>
+    </row>
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="18"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="G9" s="9"/>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="17">
+        <v>53985</v>
+      </c>
+      <c r="C10" s="19">
+        <v>9.2077591799999997E-2</v>
+      </c>
+      <c r="D10" s="17">
+        <v>30420</v>
+      </c>
+      <c r="E10" s="9">
+        <v>0.109433908</v>
+      </c>
+      <c r="F10" s="17">
+        <v>23565</v>
+      </c>
+      <c r="G10" s="9">
+        <v>7.6429588500000006E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="17">
+        <v>26908</v>
+      </c>
+      <c r="C11" s="19">
+        <v>9.3311324400000006E-2</v>
+      </c>
+      <c r="D11" s="17">
+        <v>15332</v>
+      </c>
+      <c r="E11" s="9">
+        <v>0.1128797138</v>
+      </c>
+      <c r="F11" s="17">
+        <v>11576</v>
+      </c>
+      <c r="G11" s="9">
+        <v>7.5887296600000001E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="17">
+        <v>37778</v>
+      </c>
+      <c r="C12" s="19">
+        <v>9.6817016899999997E-2</v>
+      </c>
+      <c r="D12" s="17">
+        <v>21780</v>
+      </c>
+      <c r="E12" s="9">
+        <v>0.11652480029999999</v>
+      </c>
+      <c r="F12" s="17">
+        <v>15998</v>
+      </c>
+      <c r="G12" s="9">
+        <v>7.8696620999999994E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="17">
+        <v>33815</v>
+      </c>
+      <c r="C13" s="19">
+        <v>0.1204761328</v>
+      </c>
+      <c r="D13" s="17">
+        <v>19351</v>
+      </c>
+      <c r="E13" s="9">
+        <v>0.14178738120000001</v>
+      </c>
+      <c r="F13" s="17">
+        <v>14464</v>
+      </c>
+      <c r="G13" s="9">
+        <v>0.10030582740000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="17">
+        <v>33541</v>
+      </c>
+      <c r="C14" s="19">
+        <v>0.10187803550000001</v>
+      </c>
+      <c r="D14" s="17">
+        <v>19649</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0.1214205381</v>
+      </c>
+      <c r="F14" s="17">
+        <v>13892</v>
+      </c>
+      <c r="G14" s="9">
+        <v>8.2986362100000002E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="17">
+        <v>7150</v>
+      </c>
+      <c r="C15" s="19">
+        <v>0.1322408819</v>
+      </c>
+      <c r="D15" s="17">
+        <v>4336</v>
+      </c>
+      <c r="E15" s="9">
+        <v>0.1529992943</v>
+      </c>
+      <c r="F15" s="17">
+        <v>2814</v>
+      </c>
+      <c r="G15" s="9">
+        <v>0.109375</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="12"/>
+      <c r="B16" s="17"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="17"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="9"/>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="17">
+        <v>10973</v>
+      </c>
+      <c r="C18" s="19">
+        <v>2.4923965199999999E-2</v>
+      </c>
+      <c r="D18" s="17">
+        <v>4686</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2.28775082E-2</v>
+      </c>
+      <c r="F18" s="17">
+        <v>6287</v>
+      </c>
+      <c r="G18" s="9">
+        <v>2.6704441700000001E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="17">
+        <v>11264</v>
+      </c>
+      <c r="C19" s="19">
+        <v>4.1059887500000003E-2</v>
+      </c>
+      <c r="D19" s="17">
+        <v>4532</v>
+      </c>
+      <c r="E19" s="9">
+        <v>5.2357956499999997E-2</v>
+      </c>
+      <c r="F19" s="17">
+        <v>6732</v>
+      </c>
+      <c r="G19" s="9">
+        <v>3.58517998E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="17">
+        <v>14233</v>
+      </c>
+      <c r="C20" s="19">
+        <v>6.5489665599999997E-2</v>
+      </c>
+      <c r="D20" s="17">
+        <v>9676</v>
+      </c>
+      <c r="E20" s="9">
+        <v>8.5395558999999996E-2</v>
+      </c>
+      <c r="F20" s="17">
+        <v>4557</v>
+      </c>
+      <c r="G20" s="9">
+        <v>4.3807198300000003E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="17">
+        <v>39831</v>
+      </c>
+      <c r="C21" s="19">
+        <v>9.55750556E-2</v>
+      </c>
+      <c r="D21" s="17">
+        <v>26959</v>
+      </c>
+      <c r="E21" s="9">
+        <v>0.11954203419999999</v>
+      </c>
+      <c r="F21" s="17">
+        <v>12872</v>
+      </c>
+      <c r="G21" s="9">
+        <v>6.7310910299999999E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="20">
+        <v>114690</v>
+      </c>
+      <c r="C22" s="19">
+        <v>0.21144872519999999</v>
+      </c>
+      <c r="D22" s="17">
+        <v>63597</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.23050826569999999</v>
+      </c>
+      <c r="F22" s="17">
+        <v>51093</v>
+      </c>
+      <c r="G22" s="9">
+        <v>0.19171713530000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="14"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="9"/>
+    </row>
+    <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="21"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="21">
+        <v>32307</v>
+      </c>
+      <c r="C25" s="22">
+        <v>9.0679952300000005E-2</v>
+      </c>
+      <c r="D25" s="17">
+        <v>18121</v>
+      </c>
+      <c r="E25" s="22">
+        <v>0.1063233059</v>
+      </c>
+      <c r="F25" s="17">
+        <v>14186</v>
+      </c>
+      <c r="G25" s="22">
+        <v>8.3235054200000005E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="21">
+        <v>15618</v>
+      </c>
+      <c r="C26" s="22">
+        <v>9.5180054700000002E-2</v>
+      </c>
+      <c r="D26" s="17">
+        <v>8753</v>
+      </c>
+      <c r="E26" s="22">
+        <v>0.1174331866</v>
+      </c>
+      <c r="F26" s="17">
+        <v>6865</v>
+      </c>
+      <c r="G26" s="22">
+        <v>9.2103144799999995E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="21">
+        <v>2861</v>
+      </c>
+      <c r="C27" s="22">
+        <v>0.1012205908</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1597</v>
+      </c>
+      <c r="E27" s="22">
+        <v>0.1130619469</v>
+      </c>
+      <c r="F27" s="17">
+        <v>1264</v>
+      </c>
+      <c r="G27" s="22">
+        <v>8.9486725700000005E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="21">
+        <v>4218</v>
+      </c>
+      <c r="C28" s="22">
+        <v>8.2762680300000002E-2</v>
+      </c>
+      <c r="D28" s="17">
+        <v>2656</v>
+      </c>
+      <c r="E28" s="22">
+        <v>0.1010808342</v>
+      </c>
+      <c r="F28" s="17">
+        <v>1562</v>
+      </c>
+      <c r="G28" s="22">
+        <v>5.9445882200000001E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="21">
+        <v>206</v>
+      </c>
+      <c r="C29" s="22">
+        <v>7.0427350400000005E-2</v>
+      </c>
+      <c r="D29" s="17">
+        <v>122</v>
+      </c>
+      <c r="E29" s="22">
+        <v>8.2154882200000001E-2</v>
+      </c>
+      <c r="F29" s="17">
+        <v>84</v>
+      </c>
+      <c r="G29" s="22">
+        <v>5.65656566E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="21">
+        <v>9</v>
+      </c>
+      <c r="C30" s="22">
+        <v>2.9508196699999999E-2</v>
+      </c>
+      <c r="D30" s="17">
+        <v>3</v>
+      </c>
+      <c r="E30" s="22">
+        <v>1.52284264E-2</v>
+      </c>
+      <c r="F30" s="17">
+        <v>6</v>
+      </c>
+      <c r="G30" s="22">
+        <v>3.04568528E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="21">
+        <v>3890</v>
+      </c>
+      <c r="C31" s="22">
+        <v>7.8065422400000001E-2</v>
+      </c>
+      <c r="D31" s="17">
+        <v>2174</v>
+      </c>
+      <c r="E31" s="22">
+        <v>9.88676156E-2</v>
+      </c>
+      <c r="F31" s="17">
+        <v>1716</v>
+      </c>
+      <c r="G31" s="22">
+        <v>7.8039019500000001E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="21">
+        <v>18679</v>
+      </c>
+      <c r="C32" s="22">
+        <v>9.75526959E-2</v>
+      </c>
+      <c r="D32" s="17">
+        <v>10675</v>
+      </c>
+      <c r="E32" s="22">
+        <v>0.11742770080000001</v>
+      </c>
+      <c r="F32" s="17">
+        <v>8004</v>
+      </c>
+      <c r="G32" s="22">
+        <v>8.8046025099999994E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="21">
+        <v>1746</v>
+      </c>
+      <c r="C33" s="22">
+        <v>9.5025579600000007E-2</v>
+      </c>
+      <c r="D33" s="17">
+        <v>1055</v>
+      </c>
+      <c r="E33" s="22">
+        <v>0.11735261399999999</v>
+      </c>
+      <c r="F33" s="17">
+        <v>691</v>
+      </c>
+      <c r="G33" s="22">
+        <v>7.68631813E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" s="21">
+        <v>2958</v>
+      </c>
+      <c r="C34" s="22">
+        <v>8.6615326100000001E-2</v>
+      </c>
+      <c r="D34" s="17">
+        <v>1632</v>
+      </c>
+      <c r="E34" s="22">
+        <v>9.6056503799999998E-2</v>
+      </c>
+      <c r="F34" s="17">
+        <v>1326</v>
+      </c>
+      <c r="G34" s="22">
+        <v>7.8045909400000002E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="21">
+        <v>25481</v>
+      </c>
+      <c r="C35" s="22">
+        <v>9.7104139000000006E-2</v>
+      </c>
+      <c r="D35" s="17">
+        <v>14655</v>
+      </c>
+      <c r="E35" s="22">
+        <v>0.11632891200000001</v>
+      </c>
+      <c r="F35" s="17">
+        <v>10826</v>
+      </c>
+      <c r="G35" s="22">
+        <v>8.5934957399999998E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="21">
+        <v>9854</v>
+      </c>
+      <c r="C36" s="22">
+        <v>9.5982077599999993E-2</v>
+      </c>
+      <c r="D36" s="17">
+        <v>5613</v>
+      </c>
+      <c r="E36" s="22">
+        <v>0.1148251949</v>
+      </c>
+      <c r="F36" s="17">
+        <v>4241</v>
+      </c>
+      <c r="G36" s="22">
+        <v>8.6758177699999994E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="21">
+        <v>3057</v>
+      </c>
+      <c r="C37" s="22">
+        <v>9.1917734099999995E-2</v>
+      </c>
+      <c r="D37" s="17">
+        <v>1909</v>
+      </c>
+      <c r="E37" s="22">
+        <v>0.1138070824</v>
+      </c>
+      <c r="F37" s="17">
+        <v>1148</v>
+      </c>
+      <c r="G37" s="22">
+        <v>6.8439251199999995E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="21">
+        <v>18469</v>
+      </c>
+      <c r="C38" s="22">
+        <v>0.1225019069</v>
+      </c>
+      <c r="D38" s="17">
+        <v>10490</v>
+      </c>
+      <c r="E38" s="22">
+        <v>0.14591534410000001</v>
+      </c>
+      <c r="F38" s="17">
+        <v>7979</v>
+      </c>
+      <c r="G38" s="22">
+        <v>0.1109874671</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="21">
+        <v>6342</v>
+      </c>
+      <c r="C39" s="22">
+        <v>0.1225886264</v>
+      </c>
+      <c r="D39" s="17">
+        <v>3657</v>
+      </c>
+      <c r="E39" s="22">
+        <v>0.14501546509999999</v>
+      </c>
+      <c r="F39" s="17">
+        <v>2685</v>
+      </c>
+      <c r="G39" s="22">
+        <v>0.10647156789999999</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B40" s="21">
+        <v>5613</v>
+      </c>
+      <c r="C40" s="22">
+        <v>0.12613483149999999</v>
+      </c>
+      <c r="D40" s="17">
+        <v>3244</v>
+      </c>
+      <c r="E40" s="22">
+        <v>0.14370514749999999</v>
+      </c>
+      <c r="F40" s="17">
+        <v>2369</v>
+      </c>
+      <c r="G40" s="22">
+        <v>0.1049437406</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="21">
+        <v>3964</v>
+      </c>
+      <c r="C41" s="22">
+        <v>9.9097522600000001E-2</v>
+      </c>
+      <c r="D41" s="17">
+        <v>2341</v>
+      </c>
+      <c r="E41" s="22">
+        <v>0.1141561418</v>
+      </c>
+      <c r="F41" s="17">
+        <v>1623</v>
+      </c>
+      <c r="G41" s="22">
+        <v>7.9143706999999994E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" s="21">
+        <v>25659</v>
+      </c>
+      <c r="C42" s="22">
+        <v>9.7929134099999995E-2</v>
+      </c>
+      <c r="D42" s="17">
+        <v>15044</v>
+      </c>
+      <c r="E42" s="22">
+        <v>0.11762774149999999</v>
+      </c>
+      <c r="F42" s="17">
+        <v>10615</v>
+      </c>
+      <c r="G42" s="22">
+        <v>8.2997771600000006E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="21">
+        <v>7986</v>
+      </c>
+      <c r="C43" s="22">
+        <v>0.1138012113</v>
+      </c>
+      <c r="D43" s="17">
+        <v>4706</v>
+      </c>
+      <c r="E43" s="22">
+        <v>0.13080215689999999</v>
+      </c>
+      <c r="F43" s="17">
+        <v>3280</v>
+      </c>
+      <c r="G43" s="22">
+        <v>9.1166824199999996E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" s="21">
+        <v>439</v>
+      </c>
+      <c r="C44" s="22">
+        <v>9.9501359900000003E-2</v>
+      </c>
+      <c r="D44" s="17">
+        <v>259</v>
+      </c>
+      <c r="E44" s="22">
+        <v>0.112952464</v>
+      </c>
+      <c r="F44" s="17">
+        <v>180</v>
+      </c>
+      <c r="G44" s="22">
+        <v>7.8499781899999996E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" s="21">
+        <v>5024</v>
+      </c>
+      <c r="C45" s="22">
+        <v>0.13039190240000001</v>
+      </c>
+      <c r="D45" s="17">
+        <v>3038</v>
+      </c>
+      <c r="E45" s="22">
+        <v>0.15088154949999999</v>
+      </c>
+      <c r="F45" s="17">
+        <v>1986</v>
+      </c>
+      <c r="G45" s="22">
+        <v>9.8634218999999995E-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B46" s="23">
+        <v>2182</v>
+      </c>
+      <c r="C46" s="24">
+        <v>0.1339143243</v>
+      </c>
+      <c r="D46" s="25">
+        <v>1328</v>
+      </c>
+      <c r="E46" s="24">
+        <v>0.1534905224</v>
+      </c>
+      <c r="F46" s="25">
+        <v>854</v>
+      </c>
+      <c r="G46" s="24">
+        <v>9.8705501599999995E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="6"/>
+    </row>
+    <row r="48" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="6"/>
+    </row>
+    <row r="49" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="15" type="noConversion"/>
+  <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:G49"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="19.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10" style="2" customWidth="1"/>
+    <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="5"/>
+      <c r="G1" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="26"/>
+      <c r="G2" s="26" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="71" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="71"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+    </row>
+    <row r="4" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="60" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" s="60"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+    </row>
+    <row r="5" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="65"/>
+      <c r="F5" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" s="67"/>
+    </row>
+    <row r="6" spans="1:7" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="63"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="29"/>
+      <c r="E6" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="30"/>
+      <c r="G6" s="49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="15">
+        <v>192746</v>
+      </c>
+      <c r="C7" s="16">
+        <v>9.9772E-2</v>
+      </c>
+      <c r="D7" s="15">
+        <v>110021</v>
+      </c>
+      <c r="E7" s="10">
+        <v>0.12141</v>
+      </c>
+      <c r="F7" s="15">
+        <v>82725</v>
+      </c>
+      <c r="G7" s="10">
+        <v>8.0653000000000002E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="12"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="9"/>
+      <c r="E8" s="11"/>
+      <c r="G8" s="9"/>
+    </row>
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="18"/>
+      <c r="C9" s="9"/>
+      <c r="E9" s="11"/>
+      <c r="G9" s="9"/>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="17">
+        <v>55459</v>
+      </c>
+      <c r="C10" s="19">
+        <v>9.2039999999999997E-2</v>
+      </c>
+      <c r="D10" s="17">
+        <v>31031</v>
+      </c>
+      <c r="E10" s="9">
+        <v>0.11073</v>
+      </c>
+      <c r="F10" s="17">
+        <v>24428</v>
+      </c>
+      <c r="G10" s="9">
+        <v>7.5789999999999996E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="17">
+        <v>26837</v>
+      </c>
+      <c r="C11" s="19">
+        <v>9.1630000000000003E-2</v>
+      </c>
+      <c r="D11" s="17">
+        <v>15091</v>
+      </c>
+      <c r="E11" s="9">
+        <v>0.1123</v>
+      </c>
+      <c r="F11" s="17">
+        <v>11746</v>
+      </c>
+      <c r="G11" s="9">
+        <v>7.4109999999999995E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="17">
+        <v>38289</v>
+      </c>
+      <c r="C12" s="19">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="D12" s="17">
+        <v>21995</v>
+      </c>
+      <c r="E12" s="9">
+        <v>0.1174</v>
+      </c>
+      <c r="F12" s="17">
+        <v>16294</v>
+      </c>
+      <c r="G12" s="9">
+        <v>7.7049999999999993E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="17">
+        <v>33189</v>
+      </c>
+      <c r="C13" s="19">
+        <v>0.11666</v>
+      </c>
+      <c r="D13" s="17">
+        <v>19130</v>
+      </c>
+      <c r="E13" s="9">
+        <v>0.14188999999999999</v>
+      </c>
+      <c r="F13" s="17">
+        <v>14059</v>
+      </c>
+      <c r="G13" s="9">
+        <v>9.393E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="17">
+        <v>34075</v>
+      </c>
+      <c r="C14" s="19">
+        <v>0.10102999999999999</v>
+      </c>
+      <c r="D14" s="17">
+        <v>19815</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0.12199</v>
+      </c>
+      <c r="F14" s="17">
+        <v>14260</v>
+      </c>
+      <c r="G14" s="9">
+        <v>8.1559999999999994E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="17">
+        <v>7389</v>
+      </c>
+      <c r="C15" s="19">
+        <v>0.13391</v>
+      </c>
+      <c r="D15" s="17">
+        <v>4586</v>
+      </c>
+      <c r="E15" s="9">
+        <v>0.15795000000000001</v>
+      </c>
+      <c r="F15" s="17">
+        <v>2803</v>
+      </c>
+      <c r="G15" s="9">
+        <v>0.10722</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="12"/>
+      <c r="B16" s="17"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="17"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="9"/>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="17">
+        <v>12136</v>
+      </c>
+      <c r="C18" s="19">
+        <v>2.5309999999999999E-2</v>
+      </c>
+      <c r="D18" s="17">
+        <v>5146</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2.4199999999999999E-2</v>
+      </c>
+      <c r="F18" s="17">
+        <v>6990</v>
+      </c>
+      <c r="G18" s="9">
+        <v>2.6200000000000001E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="17">
+        <v>11428</v>
+      </c>
+      <c r="C19" s="19">
+        <v>3.952E-2</v>
+      </c>
+      <c r="D19" s="17">
+        <v>4649</v>
+      </c>
+      <c r="E19" s="9">
+        <v>5.4039999999999998E-2</v>
+      </c>
+      <c r="F19" s="17">
+        <v>6779</v>
+      </c>
+      <c r="G19" s="9">
+        <v>3.3369999999999997E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="17">
+        <v>14739</v>
+      </c>
+      <c r="C20" s="19">
+        <v>6.6860000000000003E-2</v>
+      </c>
+      <c r="D20" s="17">
+        <v>10051</v>
+      </c>
+      <c r="E20" s="9">
+        <v>8.7779999999999997E-2</v>
+      </c>
+      <c r="F20" s="17">
+        <v>4688</v>
+      </c>
+      <c r="G20" s="9">
+        <v>4.4260000000000001E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="17">
+        <v>39136</v>
+      </c>
+      <c r="C21" s="19">
+        <v>9.6579999999999999E-2</v>
+      </c>
+      <c r="D21" s="17">
+        <v>26279</v>
+      </c>
+      <c r="E21" s="9">
+        <v>0.12053999999999999</v>
+      </c>
+      <c r="F21" s="17">
+        <v>12857</v>
+      </c>
+      <c r="G21" s="9">
+        <v>6.8669999999999995E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="20">
+        <v>115307</v>
+      </c>
+      <c r="C22" s="19">
+        <v>0.21448999999999999</v>
+      </c>
+      <c r="D22" s="17">
+        <v>63896</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.23238</v>
+      </c>
+      <c r="F22" s="17">
+        <v>51411</v>
+      </c>
+      <c r="G22" s="9">
+        <v>0.19575000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="14"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="9"/>
+    </row>
+    <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="21"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="21">
+        <v>33541</v>
+      </c>
+      <c r="C25" s="22">
+        <v>9.221E-2</v>
+      </c>
+      <c r="D25" s="17">
+        <v>18741</v>
+      </c>
+      <c r="E25" s="22">
+        <v>0.10940999999999999</v>
+      </c>
+      <c r="F25" s="17">
+        <v>14800</v>
+      </c>
+      <c r="G25" s="22">
+        <v>7.6899999999999996E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="21">
+        <v>15745</v>
+      </c>
+      <c r="C26" s="22">
+        <v>9.1929999999999998E-2</v>
+      </c>
+      <c r="D26" s="17">
+        <v>8758</v>
+      </c>
+      <c r="E26" s="22">
+        <v>0.11554</v>
+      </c>
+      <c r="F26" s="17">
+        <v>6987</v>
+      </c>
+      <c r="G26" s="22">
+        <v>7.3179999999999995E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="21">
+        <v>2958</v>
+      </c>
+      <c r="C27" s="22">
+        <v>0.10195</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1626</v>
+      </c>
+      <c r="E27" s="22">
+        <v>0.11455</v>
+      </c>
+      <c r="F27" s="17">
+        <v>1332</v>
+      </c>
+      <c r="G27" s="22">
+        <v>8.9880000000000002E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="21">
+        <v>4272</v>
+      </c>
+      <c r="C28" s="22">
+        <v>8.1199999999999994E-2</v>
+      </c>
+      <c r="D28" s="17">
+        <v>2622</v>
+      </c>
+      <c r="E28" s="22">
+        <v>9.8110000000000003E-2</v>
+      </c>
+      <c r="F28" s="17">
+        <v>1650</v>
+      </c>
+      <c r="G28" s="22">
+        <v>6.3750000000000001E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="21">
+        <v>229</v>
+      </c>
+      <c r="C29" s="22">
+        <v>7.4349999999999999E-2</v>
+      </c>
+      <c r="D29" s="17">
+        <v>129</v>
+      </c>
+      <c r="E29" s="22">
+        <v>8.8169999999999998E-2</v>
+      </c>
+      <c r="F29" s="17">
+        <v>100</v>
+      </c>
+      <c r="G29" s="22">
+        <v>6.1839999999999999E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="21">
+        <v>9</v>
+      </c>
+      <c r="C30" s="22">
+        <v>3.0609999999999998E-2</v>
+      </c>
+      <c r="D30" s="17">
+        <v>6</v>
+      </c>
+      <c r="E30" s="22">
+        <v>3.3709999999999997E-2</v>
+      </c>
+      <c r="F30" s="17">
+        <v>3</v>
+      </c>
+      <c r="G30" s="22">
+        <v>2.5860000000000001E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="21">
+        <v>3727</v>
+      </c>
+      <c r="C31" s="22">
+        <v>7.3219999999999993E-2</v>
+      </c>
+      <c r="D31" s="17">
+        <v>2023</v>
+      </c>
+      <c r="E31" s="22">
+        <v>9.3329999999999996E-2</v>
+      </c>
+      <c r="F31" s="17">
+        <v>1704</v>
+      </c>
+      <c r="G31" s="22">
+        <v>5.8310000000000001E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="21">
+        <v>18743</v>
+      </c>
+      <c r="C32" s="22">
+        <v>9.672E-2</v>
+      </c>
+      <c r="D32" s="17">
+        <v>10552</v>
+      </c>
+      <c r="E32" s="22">
+        <v>0.11752</v>
+      </c>
+      <c r="F32" s="17">
+        <v>8191</v>
+      </c>
+      <c r="G32" s="22">
+        <v>7.8750000000000001E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="21">
+        <v>1641</v>
+      </c>
+      <c r="C33" s="22">
+        <v>9.6140000000000003E-2</v>
+      </c>
+      <c r="D33" s="17">
+        <v>966</v>
+      </c>
+      <c r="E33" s="22">
+        <v>0.12246</v>
+      </c>
+      <c r="F33" s="17">
+        <v>675</v>
+      </c>
+      <c r="G33" s="22">
+        <v>7.3520000000000002E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" s="21">
+        <v>3055</v>
+      </c>
+      <c r="C34" s="22">
+        <v>8.4029999999999994E-2</v>
+      </c>
+      <c r="D34" s="17">
+        <v>1735</v>
+      </c>
+      <c r="E34" s="22">
+        <v>9.6839999999999996E-2</v>
+      </c>
+      <c r="F34" s="17">
+        <v>1320</v>
+      </c>
+      <c r="G34" s="22">
+        <v>7.1580000000000005E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="21">
+        <v>25824</v>
+      </c>
+      <c r="C35" s="22">
+        <v>9.6540000000000001E-2</v>
+      </c>
+      <c r="D35" s="17">
+        <v>14811</v>
+      </c>
+      <c r="E35" s="22">
+        <v>0.11756</v>
+      </c>
+      <c r="F35" s="17">
+        <v>11013</v>
+      </c>
+      <c r="G35" s="22">
+        <v>7.7829999999999996E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="21">
+        <v>10203</v>
+      </c>
+      <c r="C36" s="22">
+        <v>9.6860000000000002E-2</v>
+      </c>
+      <c r="D36" s="17">
+        <v>5818</v>
+      </c>
+      <c r="E36" s="22">
+        <v>0.11842999999999999</v>
+      </c>
+      <c r="F36" s="17">
+        <v>4385</v>
+      </c>
+      <c r="G36" s="22">
+        <v>7.8009999999999996E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="21">
+        <v>2909</v>
+      </c>
+      <c r="C37" s="22">
+        <v>8.4180000000000005E-2</v>
+      </c>
+      <c r="D37" s="17">
+        <v>1814</v>
+      </c>
+      <c r="E37" s="22">
+        <v>0.1055</v>
+      </c>
+      <c r="F37" s="17">
+        <v>1095</v>
+      </c>
+      <c r="G37" s="22">
+        <v>6.3079999999999997E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="21">
+        <v>17848</v>
+      </c>
+      <c r="C38" s="22">
+        <v>0.11842</v>
+      </c>
+      <c r="D38" s="17">
+        <v>10273</v>
+      </c>
+      <c r="E38" s="22">
+        <v>0.14695</v>
+      </c>
+      <c r="F38" s="17">
+        <v>7575</v>
+      </c>
+      <c r="G38" s="22">
+        <v>9.375E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="21">
+        <v>6323</v>
+      </c>
+      <c r="C39" s="22">
+        <v>0.12056</v>
+      </c>
+      <c r="D39" s="17">
+        <v>3674</v>
+      </c>
+      <c r="E39" s="22">
+        <v>0.14840999999999999</v>
+      </c>
+      <c r="F39" s="17">
+        <v>2649</v>
+      </c>
+      <c r="G39" s="22">
+        <v>9.5659999999999995E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B40" s="21">
+        <v>5717</v>
+      </c>
+      <c r="C40" s="22">
+        <v>0.12116</v>
+      </c>
+      <c r="D40" s="17">
+        <v>3231</v>
+      </c>
+      <c r="E40" s="22">
+        <v>0.13904</v>
+      </c>
+      <c r="F40" s="17">
+        <v>2486</v>
+      </c>
+      <c r="G40" s="22">
+        <v>0.10381</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="21">
+        <v>3907</v>
+      </c>
+      <c r="C41" s="22">
+        <v>9.5920000000000005E-2</v>
+      </c>
+      <c r="D41" s="17">
+        <v>2338</v>
+      </c>
+      <c r="E41" s="22">
+        <v>0.11255</v>
+      </c>
+      <c r="F41" s="17">
+        <v>1569</v>
+      </c>
+      <c r="G41" s="22">
+        <v>7.8609999999999999E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" s="21">
+        <v>26048</v>
+      </c>
+      <c r="C42" s="22">
+        <v>9.758E-2</v>
+      </c>
+      <c r="D42" s="17">
+        <v>15249</v>
+      </c>
+      <c r="E42" s="22">
+        <v>0.11917</v>
+      </c>
+      <c r="F42" s="17">
+        <v>10799</v>
+      </c>
+      <c r="G42" s="22">
+        <v>7.7710000000000001E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="21">
+        <v>8071</v>
+      </c>
+      <c r="C43" s="22">
+        <v>0.11022999999999999</v>
+      </c>
+      <c r="D43" s="17">
+        <v>4650</v>
+      </c>
+      <c r="E43" s="22">
+        <v>0.12734000000000001</v>
+      </c>
+      <c r="F43" s="17">
+        <v>3421</v>
+      </c>
+      <c r="G43" s="22">
+        <v>9.3210000000000001E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" s="21">
+        <v>485</v>
+      </c>
+      <c r="C44" s="22">
+        <v>0.10804</v>
+      </c>
+      <c r="D44" s="17">
+        <v>275</v>
+      </c>
+      <c r="E44" s="22">
+        <v>0.12114999999999999</v>
+      </c>
+      <c r="F44" s="17">
+        <v>210</v>
+      </c>
+      <c r="G44" s="22">
+        <v>9.4640000000000002E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" s="21">
+        <v>5198</v>
+      </c>
+      <c r="C45" s="22">
+        <v>0.13253999999999999</v>
+      </c>
+      <c r="D45" s="17">
+        <v>3234</v>
+      </c>
+      <c r="E45" s="22">
+        <v>0.15637999999999999</v>
+      </c>
+      <c r="F45" s="17">
+        <v>1964</v>
+      </c>
+      <c r="G45" s="22">
+        <v>0.10594000000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="33" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B46" s="23">
+        <v>2252</v>
+      </c>
+      <c r="C46" s="24">
+        <v>0.13378000000000001</v>
+      </c>
+      <c r="D46" s="25">
+        <v>1390</v>
+      </c>
+      <c r="E46" s="24">
+        <v>0.15623000000000001</v>
+      </c>
+      <c r="F46" s="25">
+        <v>862</v>
+      </c>
+      <c r="G46" s="24">
+        <v>0.10861</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="6"/>
+    </row>
+    <row r="48" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="6"/>
+    </row>
+    <row r="49" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77F38604-46C5-48FA-874D-23A3524B21BE}">
   <dimension ref="A1:L51"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.88671875" style="2"/>
     <col min="10" max="10" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="256" width="8.88671875" style="2"/>
     <col min="257" max="257" width="21.6640625" style="2" customWidth="1"/>
     <col min="258" max="258" width="10.44140625" style="2" customWidth="1"/>
     <col min="259" max="259" width="11" style="2" customWidth="1"/>
     <col min="260" max="260" width="10.21875" style="2" customWidth="1"/>
     <col min="261" max="261" width="11.77734375" style="2" customWidth="1"/>
     <col min="262" max="262" width="10.44140625" style="2" customWidth="1"/>
     <col min="263" max="263" width="11.77734375" style="2" customWidth="1"/>
     <col min="264" max="264" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="8.88671875" style="2"/>
@@ -4803,4927 +12531,51 @@
       <c r="A50" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="46"/>
     </row>
     <row r="51" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="53" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="41" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...4875 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="2"/>
     <col min="10" max="10" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="5"/>
       <c r="G1" s="5" t="s">
@@ -10717,51 +13569,51 @@
       <c r="A50" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="46"/>
     </row>
     <row r="51" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="53" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="36" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="2"/>
     <col min="10" max="10" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="5"/>
       <c r="G1" s="5" t="s">
@@ -11755,51 +14607,51 @@
       <c r="A50" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="46"/>
     </row>
     <row r="51" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="53" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="32" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="2"/>
     <col min="10" max="10" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="5"/>
       <c r="G1" s="5" t="s">
@@ -12793,51 +15645,51 @@
       <c r="A50" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="46"/>
     </row>
     <row r="51" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="45" t="s">
         <v>109</v>
       </c>
       <c r="B51" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="2"/>
     <col min="10" max="10" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="5"/>
       <c r="G1" s="5" t="s">
@@ -13831,51 +16683,51 @@
       <c r="A50" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="46"/>
     </row>
     <row r="51" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="45" t="s">
         <v>109</v>
       </c>
       <c r="B51" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="31" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="2"/>
     <col min="10" max="10" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="5"/>
       <c r="G1" s="5" t="s">
@@ -14869,51 +17721,51 @@
       <c r="A50" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="46"/>
     </row>
     <row r="51" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="45" t="s">
         <v>109</v>
       </c>
       <c r="B51" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="27" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="2"/>
     <col min="10" max="10" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="5"/>
       <c r="G1" s="5" t="s">
@@ -15907,51 +18759,51 @@
       <c r="A50" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="46"/>
     </row>
     <row r="51" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="45" t="s">
         <v>109</v>
       </c>
       <c r="B51" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="26" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.21875" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.21875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="2"/>
     <col min="10" max="10" width="10.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="5"/>
       <c r="G1" s="5" t="s">
@@ -16945,1105 +19797,68 @@
       <c r="A50" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="46"/>
     </row>
     <row r="51" spans="1:2" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="45" t="s">
         <v>109</v>
       </c>
       <c r="B51" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="25" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1036 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>o103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NHI</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>