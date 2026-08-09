--- v0 (2026-05-15)
+++ v1 (2026-08-09)
@@ -1,78 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\113性別統計\04 本部性別指標統計表\114\07\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CE0D2551-83F7-45CF-A881-C132387F286B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="165" windowWidth="14955" windowHeight="8610"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="10" r:id="rId1"/>
+    <sheet name="113-114年" sheetId="11" r:id="rId1"/>
     <sheet name="102-112年" sheetId="9" r:id="rId2"/>
     <sheet name="99-101年" sheetId="8" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AE6" i="10" l="1"/>
-[...5 lines deleted...]
-  <c r="C6" i="10"/>
+  <c r="AE7" i="11" l="1"/>
+  <c r="U7" i="11"/>
+  <c r="K7" i="11"/>
+  <c r="AE6" i="11"/>
+  <c r="AA6" i="11"/>
+  <c r="W6" i="11"/>
+  <c r="U6" i="11"/>
+  <c r="K6" i="11"/>
+  <c r="G6" i="11"/>
+  <c r="C6" i="11"/>
   <c r="I15" i="9" l="1"/>
   <c r="M15" i="9"/>
   <c r="M14" i="9" l="1"/>
   <c r="I14" i="9"/>
   <c r="E14" i="9"/>
   <c r="E15" i="9" l="1"/>
   <c r="M13" i="9" l="1"/>
   <c r="I13" i="9"/>
   <c r="E13" i="9"/>
   <c r="M12" i="9"/>
   <c r="J12" i="9"/>
   <c r="I12" i="9"/>
   <c r="F12" i="9"/>
   <c r="E12" i="9"/>
   <c r="B12" i="9"/>
   <c r="M11" i="9"/>
   <c r="J11" i="9"/>
   <c r="I11" i="9"/>
   <c r="F11" i="9"/>
   <c r="E11" i="9"/>
   <c r="B11" i="9"/>
   <c r="M10" i="9"/>
   <c r="J10" i="9"/>
   <c r="I10" i="9"/>
   <c r="F10" i="9"/>
@@ -91,236 +108,236 @@
   <c r="J7" i="9"/>
   <c r="I7" i="9"/>
   <c r="F7" i="9"/>
   <c r="E7" i="9"/>
   <c r="M6" i="9"/>
   <c r="J6" i="9"/>
   <c r="I6" i="9"/>
   <c r="F6" i="9"/>
   <c r="D6" i="9"/>
   <c r="C6" i="9"/>
   <c r="E6" i="9" s="1"/>
   <c r="B6" i="9" l="1"/>
   <c r="M6" i="8"/>
   <c r="M7" i="8"/>
   <c r="J6" i="8"/>
   <c r="J7" i="8"/>
   <c r="I6" i="8"/>
   <c r="I7" i="8"/>
   <c r="F6" i="8"/>
   <c r="B6" i="8" s="1"/>
   <c r="F7" i="8"/>
   <c r="B7" i="8" s="1"/>
   <c r="D6" i="8"/>
   <c r="D7" i="8"/>
   <c r="C7" i="8"/>
-  <c r="E7" i="8"/>
+  <c r="E7" i="8" s="1"/>
   <c r="C6" i="8"/>
   <c r="M5" i="8"/>
   <c r="J5" i="8"/>
   <c r="B5" i="8" s="1"/>
   <c r="I5" i="8"/>
   <c r="F5" i="8"/>
   <c r="E5" i="8"/>
   <c r="C5" i="9"/>
   <c r="D5" i="9"/>
   <c r="E5" i="9"/>
   <c r="J5" i="9"/>
   <c r="M5" i="9"/>
   <c r="I5" i="9"/>
   <c r="F5" i="9"/>
   <c r="B5" i="9" s="1"/>
   <c r="E6" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="43">
   <si>
     <t>合計</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
     <t>主管</t>
   </si>
   <si>
     <t>非主管</t>
   </si>
   <si>
     <t>男性</t>
   </si>
   <si>
     <t>女性</t>
   </si>
   <si>
     <t>性別比例</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>年</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>年底別</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>99</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(8</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>100</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(3</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>101</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(6</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>102</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>註：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
@@ -347,335 +364,463 @@
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>/</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女性人數</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>*100</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>103</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>106</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>單位：人</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color indexed="62"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>衛生署</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>職員性別結構統計</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>註：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>職員係指編制內人員，不含約聘僱人員。</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>衛生福利部職員性別結構統計</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...24 lines deleted...]
-    <t>女性</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">        2.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>職員係指編制內人員，不含約聘僱人員。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>衛生福利部職員性別結構統計</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底別</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>總計</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>主管</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>非主管</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>合計</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>男性</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>女性</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>性別比例</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>女性</t>
+    </r>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
-    <t>一般</t>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>一般</t>
+    </r>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
-    <t>身障</t>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>身障</t>
+    </r>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
-    <t>原住民</t>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>原住民</t>
+    </r>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
-    <t>身障且原住民</t>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>身障且原住民</t>
+    </r>
     <phoneticPr fontId="12" type="noConversion"/>
-  </si>
-[...13 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.00_ "/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="2"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
@@ -699,62 +844,61 @@
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="62"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="14"/>
-[...5 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -899,342 +1043,334 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...88 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般 2" xfId="1"/>
+    <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="一般 2 2" xfId="2" xr:uid="{95E36388-7C1A-4F60-B54A-CDCE6C6936E6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1375,1446 +1511,1532 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF54EB59-90E8-430A-B59C-A34DC91A4069}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AF8"/>
+  <dimension ref="A1:AF9"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection sqref="A1:AE2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="10" width="9" style="29"/>
-[...10 lines deleted...]
-    <col min="33" max="16384" width="9" style="29"/>
+    <col min="1" max="10" width="9" style="25"/>
+    <col min="11" max="11" width="11.44140625" style="25" customWidth="1"/>
+    <col min="12" max="20" width="9" style="25"/>
+    <col min="21" max="21" width="11.77734375" style="25" customWidth="1"/>
+    <col min="22" max="24" width="9" style="25"/>
+    <col min="25" max="25" width="8.109375" style="25" customWidth="1"/>
+    <col min="26" max="27" width="9" style="25"/>
+    <col min="28" max="28" width="8.109375" style="25" customWidth="1"/>
+    <col min="29" max="30" width="9" style="25"/>
+    <col min="31" max="31" width="9.6640625" style="25" customWidth="1"/>
+    <col min="32" max="32" width="7.88671875" style="25" customWidth="1"/>
+    <col min="33" max="16384" width="9" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="19.5" customHeight="1">
-[...156 lines deleted...]
-      <c r="AA4" s="42" t="s">
+    <row r="1" spans="1:32" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="AB4" s="42"/>
-[...10 lines deleted...]
-      <c r="C5" s="44" t="s">
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+      <c r="AA1" s="24"/>
+      <c r="AB1" s="24"/>
+      <c r="AC1" s="24"/>
+      <c r="AD1" s="24"/>
+      <c r="AE1" s="24"/>
+    </row>
+    <row r="2" spans="1:32" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="26"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+      <c r="X2" s="26"/>
+      <c r="Y2" s="26"/>
+      <c r="Z2" s="26"/>
+      <c r="AA2" s="26"/>
+      <c r="AB2" s="26"/>
+      <c r="AC2" s="26"/>
+      <c r="AD2" s="26"/>
+      <c r="AE2" s="26"/>
+    </row>
+    <row r="3" spans="1:32" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A3" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="44" t="s">
+      <c r="B3" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="44" t="s">
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="44" t="s">
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="44" t="s">
-[...67 lines deleted...]
-      <c r="A6" s="44">
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+      <c r="Y3" s="31"/>
+      <c r="Z3" s="31"/>
+      <c r="AA3" s="31"/>
+      <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
+      <c r="AD3" s="31"/>
+      <c r="AE3" s="31"/>
+      <c r="AF3" s="32"/>
+    </row>
+    <row r="4" spans="1:32" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="33"/>
+      <c r="B4" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="36"/>
+      <c r="O4" s="36"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="V4" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="W4" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="38"/>
+      <c r="AA4" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38"/>
+      <c r="AE4" s="27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="38"/>
+      <c r="B5" s="38"/>
+      <c r="C5" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="P5" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q5" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="R5" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="S5" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="U5" s="38"/>
+      <c r="V5" s="38"/>
+      <c r="W5" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="X5" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y5" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z5" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA5" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB5" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC5" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD5" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE5" s="38"/>
+      <c r="AF5" s="40"/>
+    </row>
+    <row r="6" spans="1:32" ht="18" x14ac:dyDescent="0.3">
+      <c r="A6" s="39">
         <v>113</v>
       </c>
-      <c r="B6" s="46">
+      <c r="B6" s="41">
         <v>526</v>
       </c>
-      <c r="C6" s="46">
+      <c r="C6" s="41">
         <f>112-D6-E6</f>
         <v>106</v>
       </c>
-      <c r="D6" s="46">
+      <c r="D6" s="41">
         <v>4</v>
       </c>
-      <c r="E6" s="46">
+      <c r="E6" s="41">
         <v>2</v>
       </c>
-      <c r="F6" s="46">
+      <c r="F6" s="41">
         <v>0</v>
       </c>
-      <c r="G6" s="46">
+      <c r="G6" s="41">
         <f>414-H6-I6</f>
         <v>408</v>
       </c>
-      <c r="H6" s="46">
+      <c r="H6" s="41">
         <v>4</v>
       </c>
-      <c r="I6" s="46">
+      <c r="I6" s="41">
         <v>2</v>
       </c>
-      <c r="J6" s="46">
+      <c r="J6" s="41">
         <v>0</v>
       </c>
-      <c r="K6" s="47">
+      <c r="K6" s="42">
         <f>112/414</f>
         <v>0.27053140096618356</v>
       </c>
-      <c r="L6" s="46">
+      <c r="L6" s="41">
         <v>106</v>
       </c>
-      <c r="M6" s="46">
+      <c r="M6" s="41">
         <v>18</v>
       </c>
-      <c r="N6" s="46">
+      <c r="N6" s="41">
         <v>1</v>
       </c>
-      <c r="O6" s="46">
+      <c r="O6" s="41">
         <v>0</v>
       </c>
-      <c r="P6" s="46">
+      <c r="P6" s="41">
         <v>0</v>
       </c>
-      <c r="Q6" s="46">
+      <c r="Q6" s="41">
         <v>87</v>
       </c>
-      <c r="R6" s="46">
+      <c r="R6" s="41">
         <v>0</v>
       </c>
-      <c r="S6" s="46">
+      <c r="S6" s="41">
         <v>0</v>
       </c>
-      <c r="T6" s="46">
+      <c r="T6" s="41">
         <v>0</v>
       </c>
-      <c r="U6" s="47">
+      <c r="U6" s="42">
         <f>19/87</f>
         <v>0.21839080459770116</v>
       </c>
-      <c r="V6" s="46">
+      <c r="V6" s="41">
         <v>420</v>
       </c>
-      <c r="W6" s="46">
+      <c r="W6" s="41">
         <f>93-X6-Y6</f>
         <v>88</v>
       </c>
-      <c r="X6" s="46">
+      <c r="X6" s="41">
         <v>3</v>
       </c>
-      <c r="Y6" s="44">
+      <c r="Y6" s="39">
         <v>2</v>
       </c>
-      <c r="Z6" s="46">
+      <c r="Z6" s="41">
         <v>0</v>
       </c>
-      <c r="AA6" s="46">
+      <c r="AA6" s="41">
         <f>327-AB6-AC6</f>
         <v>321</v>
       </c>
-      <c r="AB6" s="46">
+      <c r="AB6" s="41">
         <v>4</v>
       </c>
-      <c r="AC6" s="46">
+      <c r="AC6" s="41">
         <v>2</v>
       </c>
-      <c r="AD6" s="46">
+      <c r="AD6" s="41">
         <v>0</v>
       </c>
-      <c r="AE6" s="47">
+      <c r="AE6" s="42">
         <f>93/327</f>
         <v>0.28440366972477066</v>
       </c>
-      <c r="AF6" s="45"/>
-[...2 lines deleted...]
-      <c r="A7" s="48" t="s">
+      <c r="AF6" s="40"/>
+    </row>
+    <row r="7" spans="1:32" s="44" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+      <c r="A7" s="39">
+        <v>114</v>
+      </c>
+      <c r="B7" s="39">
+        <v>529</v>
+      </c>
+      <c r="C7" s="39">
+        <v>120</v>
+      </c>
+      <c r="D7" s="39">
+        <v>3</v>
+      </c>
+      <c r="E7" s="39">
+        <v>2</v>
+      </c>
+      <c r="F7" s="39">
+        <v>0</v>
+      </c>
+      <c r="G7" s="39">
+        <v>399</v>
+      </c>
+      <c r="H7" s="39">
+        <v>3</v>
+      </c>
+      <c r="I7" s="39">
+        <v>2</v>
+      </c>
+      <c r="J7" s="39">
+        <v>0</v>
+      </c>
+      <c r="K7" s="43">
+        <f>125/404</f>
+        <v>0.3094059405940594</v>
+      </c>
+      <c r="L7" s="39">
+        <v>106</v>
+      </c>
+      <c r="M7" s="39">
+        <v>21</v>
+      </c>
+      <c r="N7" s="39">
+        <v>1</v>
+      </c>
+      <c r="O7" s="39">
+        <v>0</v>
+      </c>
+      <c r="P7" s="39">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="39">
+        <v>84</v>
+      </c>
+      <c r="R7" s="39">
+        <v>0</v>
+      </c>
+      <c r="S7" s="39">
+        <v>0</v>
+      </c>
+      <c r="T7" s="39">
+        <v>0</v>
+      </c>
+      <c r="U7" s="43">
+        <f>22/84</f>
+        <v>0.26190476190476192</v>
+      </c>
+      <c r="V7" s="39">
+        <v>423</v>
+      </c>
+      <c r="W7" s="39">
+        <v>99</v>
+      </c>
+      <c r="X7" s="39">
+        <v>2</v>
+      </c>
+      <c r="Y7" s="39">
+        <v>2</v>
+      </c>
+      <c r="Z7" s="39">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="39">
+        <v>315</v>
+      </c>
+      <c r="AB7" s="39">
+        <v>3</v>
+      </c>
+      <c r="AC7" s="39">
+        <v>2</v>
+      </c>
+      <c r="AD7" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="43">
+        <f>103/320</f>
+        <v>0.32187500000000002</v>
+      </c>
+      <c r="AF7" s="40"/>
+    </row>
+    <row r="8" spans="1:32" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A8" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="48"/>
-[...11 lines deleted...]
-      <c r="E8" s="48"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+    </row>
+    <row r="9" spans="1:32" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A9" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="AE4:AE5"/>
     <mergeCell ref="M4:P4"/>
     <mergeCell ref="Q4:T4"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="A1:AE2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="L3:U3"/>
     <mergeCell ref="V3:AE3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="46" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="48" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O9" sqref="O9"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="13" width="13.625" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" customWidth="1"/>
+    <col min="2" max="4" width="8.6640625" customWidth="1"/>
+    <col min="5" max="5" width="13.6640625" customWidth="1"/>
+    <col min="6" max="8" width="8.6640625" customWidth="1"/>
+    <col min="9" max="9" width="13.6640625" customWidth="1"/>
+    <col min="10" max="12" width="8.6640625" customWidth="1"/>
+    <col min="13" max="13" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="30" customHeight="1">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="19" t="s">
         <v>27</v>
+      </c>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+    </row>
+    <row r="2" spans="1:13" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="22"/>
+    </row>
+    <row r="4" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="20"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="12">
+        <f t="shared" ref="B5:D6" si="0">F5+J5</f>
+        <v>484</v>
+      </c>
+      <c r="C5" s="13">
+        <f t="shared" si="0"/>
+        <v>120</v>
+      </c>
+      <c r="D5" s="13">
+        <f t="shared" si="0"/>
+        <v>364</v>
+      </c>
+      <c r="E5" s="14">
+        <f t="shared" ref="E5:E15" si="1">C5/D5*100</f>
+        <v>32.967032967032964</v>
+      </c>
+      <c r="F5" s="13">
+        <f>SUM(G5:H5)</f>
+        <v>96</v>
+      </c>
+      <c r="G5" s="13">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13">
+        <v>72</v>
+      </c>
+      <c r="I5" s="14">
+        <f t="shared" ref="I5:I13" si="2">G5/H5*100</f>
+        <v>33.333333333333329</v>
+      </c>
+      <c r="J5" s="13">
+        <f>SUM(K5:L5)</f>
+        <v>388</v>
+      </c>
+      <c r="K5" s="13">
+        <v>96</v>
+      </c>
+      <c r="L5" s="13">
+        <v>292</v>
+      </c>
+      <c r="M5" s="14">
+        <f t="shared" ref="M5:M13" si="3">K5/L5*100</f>
+        <v>32.87671232876712</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="8">
+        <f t="shared" si="0"/>
+        <v>495</v>
+      </c>
+      <c r="C6" s="6">
+        <f t="shared" si="0"/>
+        <v>125</v>
+      </c>
+      <c r="D6" s="6">
+        <f t="shared" si="0"/>
+        <v>370</v>
+      </c>
+      <c r="E6" s="7">
+        <f t="shared" si="1"/>
+        <v>33.783783783783782</v>
+      </c>
+      <c r="F6" s="6">
+        <f>SUM(G6:H6)</f>
+        <v>98</v>
+      </c>
+      <c r="G6" s="6">
+        <v>27</v>
+      </c>
+      <c r="H6" s="6">
+        <v>71</v>
+      </c>
+      <c r="I6" s="7">
+        <f t="shared" si="2"/>
+        <v>38.028169014084504</v>
+      </c>
+      <c r="J6" s="6">
+        <f>SUM(K6:L6)</f>
+        <v>397</v>
+      </c>
+      <c r="K6" s="6">
+        <v>98</v>
+      </c>
+      <c r="L6" s="6">
+        <v>299</v>
+      </c>
+      <c r="M6" s="7">
+        <f t="shared" si="3"/>
+        <v>32.775919732441473</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="8">
+        <v>506</v>
+      </c>
+      <c r="C7" s="6">
+        <v>129</v>
+      </c>
+      <c r="D7" s="6">
+        <v>377</v>
+      </c>
+      <c r="E7" s="7">
+        <f t="shared" si="1"/>
+        <v>34.217506631299734</v>
+      </c>
+      <c r="F7" s="6">
+        <f>SUM(G7:H7)</f>
+        <v>99</v>
+      </c>
+      <c r="G7" s="6">
+        <v>26</v>
+      </c>
+      <c r="H7" s="6">
+        <v>73</v>
+      </c>
+      <c r="I7" s="7">
+        <f t="shared" si="2"/>
+        <v>35.61643835616438</v>
+      </c>
+      <c r="J7" s="6">
+        <f>SUM(K7:L7)</f>
+        <v>407</v>
+      </c>
+      <c r="K7" s="6">
+        <v>103</v>
+      </c>
+      <c r="L7" s="6">
+        <v>304</v>
+      </c>
+      <c r="M7" s="7">
+        <f t="shared" si="3"/>
+        <v>33.881578947368425</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="8">
+        <f>SUM(C8:D8)</f>
+        <v>501</v>
+      </c>
+      <c r="C8" s="6">
+        <v>129</v>
+      </c>
+      <c r="D8" s="6">
+        <v>372</v>
+      </c>
+      <c r="E8" s="7">
+        <f t="shared" si="1"/>
+        <v>34.677419354838712</v>
+      </c>
+      <c r="F8" s="6">
+        <f>SUM(G8:H8)</f>
+        <v>100</v>
+      </c>
+      <c r="G8" s="6">
+        <v>29</v>
+      </c>
+      <c r="H8" s="6">
+        <v>71</v>
+      </c>
+      <c r="I8" s="7">
+        <f t="shared" si="2"/>
+        <v>40.845070422535215</v>
+      </c>
+      <c r="J8" s="6">
+        <f>SUM(K8:L8)</f>
+        <v>401</v>
+      </c>
+      <c r="K8" s="6">
+        <v>100</v>
+      </c>
+      <c r="L8" s="6">
+        <v>301</v>
+      </c>
+      <c r="M8" s="7">
+        <f t="shared" si="3"/>
+        <v>33.222591362126245</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="8">
+        <v>511</v>
+      </c>
+      <c r="C9" s="6">
+        <v>128</v>
+      </c>
+      <c r="D9" s="6">
+        <v>383</v>
+      </c>
+      <c r="E9" s="7">
+        <f t="shared" si="1"/>
+        <v>33.420365535248045</v>
+      </c>
+      <c r="F9" s="6">
+        <v>99</v>
+      </c>
+      <c r="G9" s="6">
+        <v>29</v>
+      </c>
+      <c r="H9" s="6">
+        <v>70</v>
+      </c>
+      <c r="I9" s="7">
+        <f t="shared" si="2"/>
+        <v>41.428571428571431</v>
+      </c>
+      <c r="J9" s="6">
+        <v>412</v>
+      </c>
+      <c r="K9" s="6">
+        <v>99</v>
+      </c>
+      <c r="L9" s="6">
+        <v>313</v>
+      </c>
+      <c r="M9" s="7">
+        <f t="shared" si="3"/>
+        <v>31.629392971246006</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="8">
+        <f>C10+D10</f>
+        <v>523</v>
+      </c>
+      <c r="C10" s="6">
+        <v>130</v>
+      </c>
+      <c r="D10" s="6">
+        <v>393</v>
+      </c>
+      <c r="E10" s="7">
+        <f t="shared" si="1"/>
+        <v>33.078880407124686</v>
+      </c>
+      <c r="F10" s="6">
+        <f>G10+H10</f>
+        <v>95</v>
+      </c>
+      <c r="G10" s="6">
+        <v>30</v>
+      </c>
+      <c r="H10" s="6">
+        <v>65</v>
+      </c>
+      <c r="I10" s="7">
+        <f t="shared" si="2"/>
+        <v>46.153846153846153</v>
+      </c>
+      <c r="J10" s="6">
+        <f>K10+L10</f>
+        <v>428</v>
+      </c>
+      <c r="K10" s="6">
+        <v>100</v>
+      </c>
+      <c r="L10" s="6">
+        <v>328</v>
+      </c>
+      <c r="M10" s="7">
+        <f t="shared" si="3"/>
+        <v>30.487804878048781</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="8">
+        <f>C11+D11</f>
+        <v>521</v>
+      </c>
+      <c r="C11" s="6">
+        <v>128</v>
+      </c>
+      <c r="D11" s="6">
+        <v>393</v>
+      </c>
+      <c r="E11" s="7">
+        <f t="shared" si="1"/>
+        <v>32.569974554707379</v>
+      </c>
+      <c r="F11" s="6">
+        <f>G11+H11</f>
+        <v>102</v>
+      </c>
+      <c r="G11" s="6">
+        <v>31</v>
+      </c>
+      <c r="H11" s="6">
+        <v>71</v>
+      </c>
+      <c r="I11" s="7">
+        <f t="shared" si="2"/>
+        <v>43.661971830985912</v>
+      </c>
+      <c r="J11" s="6">
+        <f>K11+L11</f>
+        <v>419</v>
+      </c>
+      <c r="K11" s="6">
+        <v>97</v>
+      </c>
+      <c r="L11" s="6">
+        <v>322</v>
+      </c>
+      <c r="M11" s="7">
+        <f t="shared" si="3"/>
+        <v>30.124223602484474</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="8">
+        <f>C12+D12</f>
+        <v>505</v>
+      </c>
+      <c r="C12" s="6">
+        <v>118</v>
+      </c>
+      <c r="D12" s="6">
+        <v>387</v>
+      </c>
+      <c r="E12" s="7">
+        <f t="shared" si="1"/>
+        <v>30.490956072351423</v>
+      </c>
+      <c r="F12" s="6">
+        <f>G12+H12</f>
+        <v>103</v>
+      </c>
+      <c r="G12" s="6">
+        <v>30</v>
+      </c>
+      <c r="H12" s="6">
+        <v>73</v>
+      </c>
+      <c r="I12" s="7">
+        <f t="shared" si="2"/>
+        <v>41.095890410958901</v>
+      </c>
+      <c r="J12" s="6">
+        <f>K12+L12</f>
+        <v>402</v>
+      </c>
+      <c r="K12" s="6">
+        <v>88</v>
+      </c>
+      <c r="L12" s="6">
+        <v>314</v>
+      </c>
+      <c r="M12" s="7">
+        <f t="shared" si="3"/>
+        <v>28.02547770700637</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="8">
+        <v>517</v>
+      </c>
+      <c r="C13" s="6">
+        <v>113</v>
+      </c>
+      <c r="D13" s="6">
+        <v>404</v>
+      </c>
+      <c r="E13" s="7">
+        <f t="shared" si="1"/>
+        <v>27.970297029702973</v>
+      </c>
+      <c r="F13" s="6">
+        <v>103</v>
+      </c>
+      <c r="G13" s="6">
+        <v>29</v>
+      </c>
+      <c r="H13" s="6">
+        <v>74</v>
+      </c>
+      <c r="I13" s="7">
+        <f t="shared" si="2"/>
+        <v>39.189189189189186</v>
+      </c>
+      <c r="J13" s="6">
+        <v>414</v>
+      </c>
+      <c r="K13" s="6">
+        <v>84</v>
+      </c>
+      <c r="L13" s="6">
+        <v>330</v>
+      </c>
+      <c r="M13" s="7">
+        <f t="shared" si="3"/>
+        <v>25.454545454545453</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="8">
+        <v>522</v>
+      </c>
+      <c r="C14" s="6">
+        <v>117</v>
+      </c>
+      <c r="D14" s="6">
+        <v>405</v>
+      </c>
+      <c r="E14" s="7">
+        <f t="shared" ref="E14" si="4">C14/D14*100</f>
+        <v>28.888888888888886</v>
+      </c>
+      <c r="F14" s="6">
+        <v>108</v>
+      </c>
+      <c r="G14" s="6">
+        <v>26</v>
+      </c>
+      <c r="H14" s="6">
+        <v>82</v>
+      </c>
+      <c r="I14" s="7">
+        <f t="shared" ref="I14" si="5">G14/H14*100</f>
+        <v>31.707317073170731</v>
+      </c>
+      <c r="J14" s="6">
+        <v>414</v>
+      </c>
+      <c r="K14" s="6">
+        <v>91</v>
+      </c>
+      <c r="L14" s="6">
+        <v>323</v>
+      </c>
+      <c r="M14" s="7">
+        <f t="shared" ref="M14" si="6">K14/L14*100</f>
+        <v>28.173374613003094</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="9">
+        <v>522</v>
+      </c>
+      <c r="C15" s="10">
+        <v>116</v>
+      </c>
+      <c r="D15" s="10">
+        <v>406</v>
+      </c>
+      <c r="E15" s="11">
+        <f t="shared" si="1"/>
+        <v>28.571428571428569</v>
+      </c>
+      <c r="F15" s="10">
+        <v>109</v>
+      </c>
+      <c r="G15" s="10">
+        <v>23</v>
+      </c>
+      <c r="H15" s="10">
+        <v>86</v>
+      </c>
+      <c r="I15" s="11">
+        <f>G15/H15*100</f>
+        <v>26.744186046511626</v>
+      </c>
+      <c r="J15" s="10">
+        <v>413</v>
+      </c>
+      <c r="K15" s="10">
+        <v>93</v>
+      </c>
+      <c r="L15" s="10">
+        <v>320</v>
+      </c>
+      <c r="M15" s="11">
+        <f>K15/L15*100</f>
+        <v>29.062500000000004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3"/>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="3"/>
+    </row>
+    <row r="17" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="J3:M3"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:M11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:AE2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="16.6640625" customWidth="1"/>
+    <col min="2" max="4" width="10.6640625" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" customWidth="1"/>
+    <col min="6" max="8" width="10.6640625" customWidth="1"/>
+    <col min="9" max="9" width="15.6640625" customWidth="1"/>
+    <col min="10" max="12" width="10.6640625" customWidth="1"/>
+    <col min="13" max="13" width="15.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="19" t="s">
+        <v>23</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
     </row>
-    <row r="2" spans="1:13" ht="19.5">
-[...20 lines deleted...]
-      <c r="B3" s="25" t="s">
+    <row r="2" spans="1:13" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+    </row>
+    <row r="3" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="25"/>
-[...2 lines deleted...]
-      <c r="F3" s="25" t="s">
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="25"/>
-[...2 lines deleted...]
-      <c r="J3" s="25" t="s">
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="25"/>
-[...5 lines deleted...]
-      <c r="B4" s="14" t="s">
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="22"/>
+    </row>
+    <row r="4" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="20"/>
+      <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="14" t="s">
+      <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="14" t="s">
+      <c r="E4" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="14" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="14" t="s">
+      <c r="H4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="14" t="s">
+      <c r="I4" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="14" t="s">
+      <c r="J4" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="14" t="s">
+      <c r="K4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="14" t="s">
+      <c r="L4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="M4" s="5" t="s">
+      <c r="M4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="24.95" customHeight="1">
-[...19 lines deleted...]
-      <c r="F5" s="16">
+    <row r="5" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="8">
+        <f>F5+J5</f>
+        <v>270</v>
+      </c>
+      <c r="C5" s="6">
+        <v>83</v>
+      </c>
+      <c r="D5" s="6">
+        <v>187</v>
+      </c>
+      <c r="E5" s="7">
+        <f>C5/D5*100</f>
+        <v>44.385026737967912</v>
+      </c>
+      <c r="F5" s="6">
         <f>SUM(G5:H5)</f>
-        <v>96</v>
-[...11 lines deleted...]
-      <c r="J5" s="16">
+        <v>46</v>
+      </c>
+      <c r="G5" s="6">
+        <v>16</v>
+      </c>
+      <c r="H5" s="6">
+        <v>30</v>
+      </c>
+      <c r="I5" s="7">
+        <f>G5/H5*100</f>
+        <v>53.333333333333336</v>
+      </c>
+      <c r="J5" s="6">
         <f>SUM(K5:L5)</f>
-        <v>388</v>
-[...32 lines deleted...]
-      <c r="F6" s="7">
+        <v>224</v>
+      </c>
+      <c r="K5" s="6">
+        <v>67</v>
+      </c>
+      <c r="L5" s="6">
+        <v>157</v>
+      </c>
+      <c r="M5" s="7">
+        <f>K5/L5*100</f>
+        <v>42.675159235668794</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="8">
+        <f>F6+J6</f>
+        <v>262</v>
+      </c>
+      <c r="C6" s="6">
+        <f>G6+K6</f>
+        <v>84</v>
+      </c>
+      <c r="D6" s="6">
+        <f>H6+L6</f>
+        <v>178</v>
+      </c>
+      <c r="E6" s="7">
+        <f>C6/D6*100</f>
+        <v>47.191011235955052</v>
+      </c>
+      <c r="F6" s="6">
         <f>SUM(G6:H6)</f>
-        <v>98</v>
-[...11 lines deleted...]
-      <c r="J6" s="7">
+        <v>41</v>
+      </c>
+      <c r="G6" s="6">
+        <v>18</v>
+      </c>
+      <c r="H6" s="6">
+        <v>23</v>
+      </c>
+      <c r="I6" s="7">
+        <f>G6/H6*100</f>
+        <v>78.260869565217391</v>
+      </c>
+      <c r="J6" s="6">
         <f>SUM(K6:L6)</f>
-        <v>397</v>
-[...13 lines deleted...]
-      <c r="A7" s="21" t="s">
+        <v>221</v>
+      </c>
+      <c r="K6" s="6">
+        <v>66</v>
+      </c>
+      <c r="L6" s="6">
+        <v>155</v>
+      </c>
+      <c r="M6" s="7">
+        <f>K6/L6*100</f>
+        <v>42.58064516129032</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="9">
+        <f>F7+J7</f>
+        <v>263</v>
+      </c>
+      <c r="C7" s="10">
+        <f>G7+K7</f>
+        <v>78</v>
+      </c>
+      <c r="D7" s="10">
+        <f>H7+L7</f>
+        <v>185</v>
+      </c>
+      <c r="E7" s="11">
+        <f>C7/D7*100</f>
+        <v>42.162162162162161</v>
+      </c>
+      <c r="F7" s="10">
+        <f>SUM(G7:H7)</f>
+        <v>46</v>
+      </c>
+      <c r="G7" s="10">
         <v>15</v>
       </c>
-      <c r="B7" s="9">
-[...26 lines deleted...]
-      <c r="J7" s="7">
+      <c r="H7" s="10">
+        <v>31</v>
+      </c>
+      <c r="I7" s="11">
+        <f>G7/H7*100</f>
+        <v>48.387096774193552</v>
+      </c>
+      <c r="J7" s="10">
         <f>SUM(K7:L7)</f>
-        <v>407</v>
-[...411 lines deleted...]
-      <c r="A21" s="6"/>
+        <v>217</v>
+      </c>
+      <c r="K7" s="10">
+        <v>63</v>
+      </c>
+      <c r="L7" s="10">
+        <v>154</v>
+      </c>
+      <c r="M7" s="11">
+        <f>K7/L7*100</f>
+        <v>40.909090909090914</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3"/>
+    </row>
+    <row r="9" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A11" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...280 lines deleted...]
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>113</vt:lpstr>
+      <vt:lpstr>113-114年</vt:lpstr>
       <vt:lpstr>102-112年</vt:lpstr>
       <vt:lpstr>99-101年</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>衛生福利部職員性別結構統計(人事處)</dc:title>
   <dc:subject>衛生署中英文網站</dc:subject>
   <dc:creator>stwcyang@mohw.gov.tw</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>I20</cp:category>
 </cp:coreProperties>
 </file>