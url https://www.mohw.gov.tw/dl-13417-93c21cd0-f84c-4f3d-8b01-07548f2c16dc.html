--- v0 (2026-05-18)
+++ v1 (2026-06-28)
@@ -1,64 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20378"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\性別指標\114年\6月應公告\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\性別統計指標\亭禎交接_1150102\性別統計業務_亭禎1150102\1.本部_性別統計專區\2.上傳資料\115\1150622\疾管署_1150615\3.5-01至07(xlsx)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4C6EA0E4-C35C-4AC8-87AD-DCA152D09412}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29B16E03-8F6B-493E-9093-0161E51B6303}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8352" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="性別統計" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E11" i="1" l="1"/>
   <c r="E10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>易感染族群受</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
@@ -192,175 +204,187 @@
   </si>
   <si>
     <t>資料來源：衛生福利部疾病管制署</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>3.5-04</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>填表時間：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>114</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
-[...1 lines deleted...]
-      <t>5</t>
+        <family val="4"/>
+      </rPr>
+      <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
-[...1 lines deleted...]
-      <t>1</t>
+        <family val="4"/>
+      </rPr>
+      <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
-[...4 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -450,150 +474,166 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{E801E84B-8A23-412B-909B-D308C745F7D9}"/>
+    <cellStyle name="一般 3" xfId="2" xr:uid="{0E18886B-90F9-4F38-8500-05BAC5B17A7E}"/>
+    <cellStyle name="一般 4" xfId="3" xr:uid="{98E3B1F1-9398-44A7-BAA1-AECB03FBF79D}"/>
+    <cellStyle name="百分比 2" xfId="4" xr:uid="{A25E676A-46E8-438B-BD19-57F835611E5A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0000FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -832,379 +872,395 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
     <col min="3" max="5" width="15.21875" style="2" customWidth="1"/>
     <col min="6" max="16384" width="8.77734375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="22.2" customHeight="1">
+    <row r="1" spans="1:5" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="17" t="s">
+      <c r="B1" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="17"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:5" ht="17.25" customHeight="1">
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+    </row>
+    <row r="2" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="17.25" customHeight="1">
+    <row r="3" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
-      <c r="B3" s="18" t="s">
+      <c r="B3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="20"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:5">
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
-      <c r="B4" s="19"/>
+      <c r="B4" s="23"/>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="21.75" customHeight="1">
+    <row r="5" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3"/>
       <c r="B5" s="8">
         <v>102</v>
       </c>
       <c r="C5" s="13">
         <v>354767</v>
       </c>
       <c r="D5" s="14">
         <v>409164</v>
       </c>
       <c r="E5" s="14">
         <v>763931</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="21.75" customHeight="1">
+    <row r="6" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3"/>
       <c r="B6" s="6">
         <v>103</v>
       </c>
       <c r="C6" s="11">
         <v>380657</v>
       </c>
       <c r="D6" s="12">
         <v>483470</v>
       </c>
       <c r="E6" s="12">
         <v>864127</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="21.75" customHeight="1">
+    <row r="7" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3"/>
       <c r="B7" s="6">
         <v>104</v>
       </c>
       <c r="C7" s="11">
         <v>367956</v>
       </c>
       <c r="D7" s="12">
         <v>475946</v>
       </c>
       <c r="E7" s="12">
         <v>843902</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="21.75" customHeight="1">
+    <row r="8" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3"/>
       <c r="B8" s="10">
         <v>105</v>
       </c>
       <c r="C8" s="11">
         <v>317024</v>
       </c>
       <c r="D8" s="12">
         <v>450750</v>
       </c>
       <c r="E8" s="12">
         <v>767774</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="21.75" customHeight="1">
+    <row r="9" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="3"/>
       <c r="B9" s="10">
         <v>106</v>
       </c>
       <c r="C9" s="11">
         <v>293943</v>
       </c>
       <c r="D9" s="12">
         <v>449924</v>
       </c>
       <c r="E9" s="12">
         <v>743867</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="21.75" customHeight="1">
+    <row r="10" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="3"/>
       <c r="B10" s="10">
         <v>107</v>
       </c>
       <c r="C10" s="11">
         <v>282182</v>
       </c>
       <c r="D10" s="12">
         <v>464599</v>
       </c>
       <c r="E10" s="12">
         <f>SUM(C10+D10)</f>
         <v>746781</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="24" customHeight="1">
+    <row r="11" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="3"/>
       <c r="B11" s="10">
         <v>108</v>
       </c>
       <c r="C11" s="11">
         <v>367879</v>
       </c>
       <c r="D11" s="12">
         <v>583999</v>
       </c>
       <c r="E11" s="12">
         <f>SUM(C11+D11)</f>
         <v>951878</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="24.6" customHeight="1">
+    <row r="12" spans="1:5" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="3"/>
       <c r="B12" s="10">
         <v>109</v>
       </c>
       <c r="C12" s="11">
         <v>300293.42435084766</v>
       </c>
       <c r="D12" s="12">
         <v>455151.57564915234</v>
       </c>
       <c r="E12" s="12">
         <v>755445</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="24.6" customHeight="1">
+    <row r="13" spans="1:5" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="3"/>
       <c r="B13" s="10">
         <v>110</v>
       </c>
       <c r="C13" s="11">
         <v>290955</v>
       </c>
       <c r="D13" s="12">
         <v>447308</v>
       </c>
       <c r="E13" s="7">
         <v>738263</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="24.6" customHeight="1">
+    <row r="14" spans="1:5" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="3"/>
       <c r="B14" s="10">
         <v>111</v>
       </c>
       <c r="C14" s="11">
         <v>271927.27964528848</v>
       </c>
       <c r="D14" s="12">
         <v>442771.72035471152</v>
       </c>
       <c r="E14" s="12">
         <v>714699</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="24.6" customHeight="1">
+    <row r="15" spans="1:5" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="3"/>
-      <c r="B15" s="25">
+      <c r="B15" s="17">
         <v>112</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="18">
         <v>276720</v>
       </c>
-      <c r="D15" s="26">
+      <c r="D15" s="18">
         <v>470903</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E15" s="18">
         <v>747623</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="24.6" customHeight="1">
+    <row r="16" spans="1:5" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="3"/>
-      <c r="B16" s="22">
+      <c r="B16" s="10">
         <v>113</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="20">
         <v>265282.32470773766</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="20">
         <v>463942.67529226234</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="20">
         <v>729225</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="19.2" customHeight="1">
+    <row r="17" spans="1:5" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="3"/>
-      <c r="B17" s="6"/>
-[...4 lines deleted...]
-    <row r="18" spans="1:5" ht="16.2" customHeight="1">
+      <c r="B17" s="26">
+        <v>114</v>
+      </c>
+      <c r="C17" s="27">
+        <v>257360.8367758868</v>
+      </c>
+      <c r="D17" s="28">
+        <v>481819.16322411317</v>
+      </c>
+      <c r="E17" s="28">
+        <v>739180</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="3"/>
-      <c r="B18" s="21" t="s">
+      <c r="B18" s="6"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+    </row>
+    <row r="19" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3"/>
+      <c r="B19" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="21"/>
-[...10 lines deleted...]
-    <row r="20" spans="1:5">
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="3"/>
-      <c r="B20" s="21"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:5">
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="3"/>
-      <c r="B21" s="21"/>
-[...4 lines deleted...]
-    <row r="22" spans="1:5">
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="3"/>
-      <c r="B22" s="21"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:5">
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="3"/>
-      <c r="B23" s="21"/>
-[...5 lines deleted...]
-      <c r="B24" s="16" t="s">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="3"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B25" s="16" t="s">
         <v>8</v>
-      </c>
-[...6 lines deleted...]
-        <v>10</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B26" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
-    <mergeCell ref="B18:E23"/>
+    <mergeCell ref="B19:E24"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>性別統計</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>蔡宜臻</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>