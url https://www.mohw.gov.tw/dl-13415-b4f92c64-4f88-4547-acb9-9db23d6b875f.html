--- v0 (2026-05-18)
+++ v1 (2026-06-28)
@@ -1,153 +1,168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20378"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\性別指標\114年\6月應公告\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\性別統計指標\亭禎交接_1150102\性別統計業務_亭禎1150102\1.本部_性別統計專區\2.上傳資料\115\1150622\疾管署_1150615\3.5-01至07(xlsx)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{014EA060-DE35-4307-BEFC-A2DFFF506253}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{288E4A74-AB25-4E62-9C69-78633EB3BC85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8352" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="19" r:id="rId1"/>
-[...17 lines deleted...]
-    <sheet name="95" sheetId="1" r:id="rId19"/>
+    <sheet name="114" sheetId="20" r:id="rId1"/>
+    <sheet name="113" sheetId="19" r:id="rId2"/>
+    <sheet name="112" sheetId="18" r:id="rId3"/>
+    <sheet name="111" sheetId="17" r:id="rId4"/>
+    <sheet name="110" sheetId="16" r:id="rId5"/>
+    <sheet name="109" sheetId="15" r:id="rId6"/>
+    <sheet name="108" sheetId="14" r:id="rId7"/>
+    <sheet name="107" sheetId="13" r:id="rId8"/>
+    <sheet name="106" sheetId="12" r:id="rId9"/>
+    <sheet name="105" sheetId="11" r:id="rId10"/>
+    <sheet name="104" sheetId="10" r:id="rId11"/>
+    <sheet name="103" sheetId="9" r:id="rId12"/>
+    <sheet name="102" sheetId="8" r:id="rId13"/>
+    <sheet name="101" sheetId="6" r:id="rId14"/>
+    <sheet name="100" sheetId="7" r:id="rId15"/>
+    <sheet name="99" sheetId="5" r:id="rId16"/>
+    <sheet name="98" sheetId="4" r:id="rId17"/>
+    <sheet name="97" sheetId="3" r:id="rId18"/>
+    <sheet name="96" sheetId="2" r:id="rId19"/>
+    <sheet name="95" sheetId="1" r:id="rId20"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'100'!$A$1:$F$17</definedName>
-[...12 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'113'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'102'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'103'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'104'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'105'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'106'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'107'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'108'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'109'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'110'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'111'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'112'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'113'!$A$1:$F$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'114'!$A$1:$F$17</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D14" i="14" l="1"/>
   <c r="C14" i="14"/>
   <c r="E6" i="14"/>
   <c r="E7" i="14"/>
   <c r="E8" i="14"/>
   <c r="E9" i="14"/>
   <c r="E10" i="14"/>
   <c r="E11" i="14"/>
   <c r="E12" i="14"/>
   <c r="E13" i="14"/>
   <c r="E5" i="14"/>
   <c r="E14" i="14"/>
   <c r="E6" i="13"/>
   <c r="E7" i="13"/>
   <c r="E8" i="13"/>
   <c r="E9" i="13"/>
   <c r="E10" i="13"/>
   <c r="E11" i="13"/>
   <c r="E12" i="13"/>
   <c r="E13" i="13"/>
   <c r="E5" i="13"/>
   <c r="D14" i="13"/>
   <c r="C14" i="13"/>
   <c r="E14" i="13"/>
   <c r="E46" i="9"/>
   <c r="D46" i="9"/>
   <c r="C46" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="132">
   <si>
     <t>總計</t>
   </si>
   <si>
     <t>0-9</t>
   </si>
   <si>
     <t>10-19</t>
   </si>
   <si>
     <t>20-29</t>
   </si>
   <si>
     <t>30-39</t>
   </si>
   <si>
     <t>40-49</t>
   </si>
   <si>
     <t>50-59</t>
   </si>
   <si>
     <t>60-69</t>
   </si>
   <si>
@@ -2525,61 +2540,172 @@
         <family val="1"/>
       </rPr>
       <t>95</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>總計</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t>資料彙算時間為</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>日。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>死亡年民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>全死因</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -2776,50 +2902,56 @@
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -3245,294 +3377,267 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="17" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="10" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="34" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="34" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="34" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="11" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_Sheet1" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般_Sheet2" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="中等" xfId="21" builtinId="28" customBuiltin="1"/>
@@ -3551,201 +3656,167 @@
     <cellStyle name="標題" xfId="34" builtinId="15" customBuiltin="1"/>
     <cellStyle name="標題 1" xfId="35" builtinId="16" customBuiltin="1"/>
     <cellStyle name="標題 2" xfId="36" builtinId="17" customBuiltin="1"/>
     <cellStyle name="標題 3" xfId="37" builtinId="18" customBuiltin="1"/>
     <cellStyle name="標題 4" xfId="38" builtinId="19" customBuiltin="1"/>
     <cellStyle name="輸入" xfId="39" builtinId="20" customBuiltin="1"/>
     <cellStyle name="輸出" xfId="40" builtinId="21" customBuiltin="1"/>
     <cellStyle name="檢查儲存格" xfId="41" builtinId="23" customBuiltin="1"/>
     <cellStyle name="壞" xfId="42" builtinId="27" customBuiltin="1"/>
     <cellStyle name="警告文字" xfId="43" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3905,5295 +3976,5563 @@
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E57BEE30-120C-42EF-852A-12C9B0CF3D99}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EEF4E25E-22C4-4407-A243-E7D2704DBEDB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="37" t="s">
+      <c r="B1" s="39" t="s">
         <v>101</v>
       </c>
-      <c r="C1" s="37"/>
-[...42 lines deleted...]
-      <c r="B5" s="72" t="s">
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="74" t="s">
+        <v>131</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E4" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="73">
-[...12 lines deleted...]
-      <c r="B6" s="72" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="73">
-[...12 lines deleted...]
-      <c r="B7" s="72" t="s">
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <v>0</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="73">
+      <c r="C7" s="20">
+        <v>0</v>
+      </c>
+      <c r="D7" s="24">
+        <v>8</v>
+      </c>
+      <c r="E7" s="24">
+        <v>8</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="20">
         <v>1</v>
       </c>
-      <c r="D7" s="74">
+      <c r="D8" s="24">
+        <v>66</v>
+      </c>
+      <c r="E8" s="24">
+        <v>67</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="20">
+        <v>8</v>
+      </c>
+      <c r="D9" s="24">
+        <v>97</v>
+      </c>
+      <c r="E9" s="24">
+        <v>105</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="20">
+        <v>6</v>
+      </c>
+      <c r="D10" s="24">
+        <v>115</v>
+      </c>
+      <c r="E10" s="24">
+        <v>121</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="20">
+        <v>6</v>
+      </c>
+      <c r="D11" s="24">
+        <v>67</v>
+      </c>
+      <c r="E11" s="24">
+        <v>73</v>
+      </c>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="20">
+        <v>3</v>
+      </c>
+      <c r="D12" s="24">
+        <v>15</v>
+      </c>
+      <c r="E12" s="24">
         <v>18</v>
       </c>
-      <c r="E7" s="74">
-[...12 lines deleted...]
-      <c r="D8" s="74">
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="20">
+        <v>0</v>
+      </c>
+      <c r="D13" s="24">
+        <v>13</v>
+      </c>
+      <c r="E13" s="24">
+        <v>13</v>
+      </c>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="E8" s="74">
-[...63 lines deleted...]
-      <c r="E12" s="74">
+      <c r="C14" s="22">
+        <v>24</v>
+      </c>
+      <c r="D14" s="25">
+        <v>381</v>
+      </c>
+      <c r="E14" s="25">
+        <v>405</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="F12" s="8"/>
-[...37 lines deleted...]
-      <c r="B15" s="78" t="s">
+      <c r="B15" s="46" t="s">
         <v>113</v>
       </c>
-      <c r="C15" s="78"/>
-[...5 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="46"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="35" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="8"/>
+      <c r="B16" s="37" t="s">
+        <v>130</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="B16:E16"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B15:E15"/>
-    <mergeCell ref="B16:E16"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...3 lines deleted...]
-      <c r="B1" s="44" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="C1" s="44"/>
-[...35 lines deleted...]
-      <c r="E4" s="32" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="54" t="s">
+        <v>121</v>
+      </c>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>83</v>
+      </c>
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="E4" s="27" t="s">
         <v>69</v>
       </c>
-      <c r="F4" s="8"/>
-[...3 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...12 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21">
-[...12 lines deleted...]
-      <c r="B7" s="20" t="s">
+      <c r="C6" s="20">
+        <v>1</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <v>1</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
+        <v>0</v>
+      </c>
+      <c r="D7" s="24">
+        <v>39</v>
+      </c>
+      <c r="E7" s="24">
+        <v>39</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="20">
+        <v>8</v>
+      </c>
+      <c r="D8" s="24">
+        <v>119</v>
+      </c>
+      <c r="E8" s="24">
+        <v>127</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="20">
+        <v>13</v>
+      </c>
+      <c r="D9" s="24">
+        <v>122</v>
+      </c>
+      <c r="E9" s="24">
+        <v>135</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="20">
+        <v>8</v>
+      </c>
+      <c r="D10" s="24">
+        <v>106</v>
+      </c>
+      <c r="E10" s="24">
+        <v>114</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="20">
+        <v>4</v>
+      </c>
+      <c r="D11" s="24">
+        <v>36</v>
+      </c>
+      <c r="E11" s="24">
+        <v>40</v>
+      </c>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="20">
+        <v>5</v>
+      </c>
+      <c r="D12" s="24">
+        <v>10</v>
+      </c>
+      <c r="E12" s="24">
+        <v>15</v>
+      </c>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="20">
         <v>1</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D13" s="24">
+        <v>7</v>
+      </c>
+      <c r="E13" s="24">
+        <v>8</v>
+      </c>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="22">
         <v>40</v>
       </c>
-      <c r="E7" s="27">
-[...138 lines deleted...]
-      <c r="F16" s="8"/>
+      <c r="D14" s="25">
+        <v>439</v>
+      </c>
+      <c r="E14" s="25">
+        <v>479</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>89</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="5" width="18.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E4" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <v>0</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="20">
+        <v>1</v>
+      </c>
+      <c r="D7" s="24">
+        <v>40</v>
+      </c>
+      <c r="E7" s="24">
+        <v>41</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="20">
+        <v>8</v>
+      </c>
+      <c r="D8" s="24">
+        <v>118</v>
+      </c>
+      <c r="E8" s="24">
+        <v>126</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="20">
+        <v>6</v>
+      </c>
+      <c r="D9" s="24">
+        <v>107</v>
+      </c>
+      <c r="E9" s="24">
+        <v>113</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="20">
+        <v>3</v>
+      </c>
+      <c r="D10" s="24">
+        <v>75</v>
+      </c>
+      <c r="E10" s="24">
+        <v>78</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="20">
+        <v>2</v>
+      </c>
+      <c r="D11" s="24">
+        <v>27</v>
+      </c>
+      <c r="E11" s="24">
+        <v>29</v>
+      </c>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="20">
+        <v>0</v>
+      </c>
+      <c r="D12" s="24">
+        <v>12</v>
+      </c>
+      <c r="E12" s="24">
+        <v>12</v>
+      </c>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="20">
+        <v>0</v>
+      </c>
+      <c r="D13" s="24">
+        <v>5</v>
+      </c>
+      <c r="E13" s="24">
+        <v>5</v>
+      </c>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="22">
+        <v>20</v>
+      </c>
+      <c r="D14" s="25">
+        <v>384</v>
+      </c>
+      <c r="E14" s="25">
+        <v>404</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B16" s="56" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B1:E1"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="C1" s="44"/>
-[...6 lines deleted...]
-      <c r="B2" s="46" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="39" t="s">
         <v>120</v>
       </c>
-      <c r="C2" s="47"/>
-[...5 lines deleted...]
-      <c r="B3" s="52" t="s">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="41"/>
-[...5 lines deleted...]
-      <c r="C4" s="9" t="s">
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="D4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="31" t="s">
-[...5 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="E4" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...11 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C6" s="20">
         <v>1</v>
       </c>
-      <c r="D6" s="27">
-[...2 lines deleted...]
-      <c r="E6" s="27">
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
-[...1 lines deleted...]
-      <c r="B7" s="20" t="s">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>2</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="24">
         <v>24</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="24">
         <v>26</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
-[...1 lines deleted...]
-      <c r="B8" s="20" t="s">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>7</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="24">
         <v>130</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="24">
         <v>137</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
-[...1 lines deleted...]
-      <c r="B9" s="20" t="s">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>8</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="24">
         <v>114</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="24">
         <v>122</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
-[...1 lines deleted...]
-      <c r="B10" s="20" t="s">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>4</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="24">
         <v>80</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="24">
         <v>84</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
-[...1 lines deleted...]
-      <c r="B11" s="20" t="s">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>3</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="24">
         <v>24</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="24">
         <v>27</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
-[...1 lines deleted...]
-      <c r="B12" s="20" t="s">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>4</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="24">
         <v>10</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="24">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
-[...1 lines deleted...]
-      <c r="B13" s="20" t="s">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>1</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="24">
         <v>4</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="24">
         <v>5</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
-[...4 lines deleted...]
-      <c r="C14" s="23">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="22">
         <v>30</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="25">
         <v>386</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>416</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="8"/>
-[...4 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="C16" s="36"/>
-[...4 lines deleted...]
-      <c r="B20" s="37" t="s">
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+    </row>
+    <row r="20" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B20" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="C20" s="54"/>
-[...4 lines deleted...]
-      <c r="B21" s="37" t="s">
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+    </row>
+    <row r="21" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B21" s="39" t="s">
         <v>120</v>
       </c>
-      <c r="C21" s="49"/>
-[...4 lines deleted...]
-      <c r="B22" s="50" t="s">
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+    </row>
+    <row r="22" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B22" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="C22" s="50" t="s">
+      <c r="C22" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="D22" s="41"/>
-[...4 lines deleted...]
-      <c r="C23" s="14" t="s">
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+    </row>
+    <row r="23" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B23" s="58"/>
+      <c r="C23" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="D23" s="14" t="s">
+      <c r="D23" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="E23" s="14" t="s">
-[...4 lines deleted...]
-      <c r="B24" s="14" t="s">
+      <c r="E23" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B24" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C24" s="14">
         <v>8</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="14">
         <v>35</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="14">
         <v>43</v>
       </c>
     </row>
-    <row r="25" spans="2:5">
-      <c r="B25" s="14" t="s">
+    <row r="25" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B25" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="15">
+      <c r="C25" s="14">
         <v>5</v>
       </c>
-      <c r="D25" s="15">
+      <c r="D25" s="14">
         <v>58</v>
       </c>
-      <c r="E25" s="15">
+      <c r="E25" s="14">
         <v>63</v>
       </c>
     </row>
-    <row r="26" spans="2:5">
-      <c r="B26" s="14" t="s">
+    <row r="26" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B26" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="15">
+      <c r="C26" s="14">
         <v>2</v>
       </c>
-      <c r="D26" s="15">
+      <c r="D26" s="14">
         <v>32</v>
       </c>
-      <c r="E26" s="15">
+      <c r="E26" s="14">
         <v>34</v>
       </c>
     </row>
-    <row r="27" spans="2:5">
-      <c r="B27" s="14" t="s">
+    <row r="27" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B27" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="15">
+      <c r="C27" s="14">
         <v>4</v>
       </c>
-      <c r="D27" s="15">
+      <c r="D27" s="14">
         <v>48</v>
       </c>
-      <c r="E27" s="15">
+      <c r="E27" s="14">
         <v>52</v>
       </c>
     </row>
-    <row r="28" spans="2:5">
-      <c r="B28" s="14" t="s">
+    <row r="28" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B28" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="15">
-[...2 lines deleted...]
-      <c r="D28" s="15">
+      <c r="C28" s="14">
+        <v>0</v>
+      </c>
+      <c r="D28" s="14">
         <v>28</v>
       </c>
-      <c r="E28" s="15">
+      <c r="E28" s="14">
         <v>28</v>
       </c>
     </row>
-    <row r="29" spans="2:5">
-      <c r="B29" s="14" t="s">
+    <row r="29" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B29" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="C29" s="15">
+      <c r="C29" s="14">
         <v>7</v>
       </c>
-      <c r="D29" s="15">
+      <c r="D29" s="14">
         <v>58</v>
       </c>
-      <c r="E29" s="15">
+      <c r="E29" s="14">
         <v>65</v>
       </c>
     </row>
-    <row r="30" spans="2:5">
-      <c r="B30" s="14" t="s">
+    <row r="30" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B30" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="C30" s="15">
-[...2 lines deleted...]
-      <c r="D30" s="15">
+      <c r="C30" s="14">
+        <v>0</v>
+      </c>
+      <c r="D30" s="14">
         <v>10</v>
       </c>
-      <c r="E30" s="15">
+      <c r="E30" s="14">
         <v>10</v>
       </c>
     </row>
-    <row r="31" spans="2:5">
-      <c r="B31" s="14" t="s">
+    <row r="31" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B31" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="C31" s="15">
-[...2 lines deleted...]
-      <c r="D31" s="15">
+      <c r="C31" s="14">
+        <v>0</v>
+      </c>
+      <c r="D31" s="14">
         <v>1</v>
       </c>
-      <c r="E31" s="15">
+      <c r="E31" s="14">
         <v>1</v>
       </c>
     </row>
-    <row r="32" spans="2:5">
-      <c r="B32" s="14" t="s">
+    <row r="32" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B32" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="C32" s="15">
-[...2 lines deleted...]
-      <c r="D32" s="15">
+      <c r="C32" s="14">
+        <v>0</v>
+      </c>
+      <c r="D32" s="14">
         <v>2</v>
       </c>
-      <c r="E32" s="15">
+      <c r="E32" s="14">
         <v>2</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-      <c r="B33" s="14" t="s">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B33" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="C33" s="15">
-[...2 lines deleted...]
-      <c r="D33" s="15">
+      <c r="C33" s="14">
+        <v>0</v>
+      </c>
+      <c r="D33" s="14">
         <v>4</v>
       </c>
-      <c r="E33" s="15">
+      <c r="E33" s="14">
         <v>4</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
-      <c r="B34" s="14" t="s">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B34" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="C34" s="15">
-[...2 lines deleted...]
-      <c r="D34" s="15">
+      <c r="C34" s="14">
+        <v>0</v>
+      </c>
+      <c r="D34" s="14">
         <v>6</v>
       </c>
-      <c r="E34" s="15">
+      <c r="E34" s="14">
         <v>6</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-      <c r="B35" s="14" t="s">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B35" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="C35" s="15">
-[...2 lines deleted...]
-      <c r="D35" s="15">
+      <c r="C35" s="14">
+        <v>0</v>
+      </c>
+      <c r="D35" s="14">
         <v>1</v>
       </c>
-      <c r="E35" s="15">
+      <c r="E35" s="14">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
-      <c r="B36" s="14" t="s">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B36" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="C36" s="15">
-[...2 lines deleted...]
-      <c r="D36" s="15">
+      <c r="C36" s="14">
+        <v>0</v>
+      </c>
+      <c r="D36" s="14">
         <v>35</v>
       </c>
-      <c r="E36" s="15">
+      <c r="E36" s="14">
         <v>35</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
-      <c r="B37" s="14" t="s">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B37" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="C37" s="15">
+      <c r="C37" s="14">
         <v>1</v>
       </c>
-      <c r="D37" s="15">
+      <c r="D37" s="14">
         <v>11</v>
       </c>
-      <c r="E37" s="15">
+      <c r="E37" s="14">
         <v>12</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
-      <c r="B38" s="14" t="s">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B38" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="C38" s="15">
+      <c r="C38" s="14">
         <v>2</v>
       </c>
-      <c r="D38" s="15">
+      <c r="D38" s="14">
         <v>23</v>
       </c>
-      <c r="E38" s="15">
+      <c r="E38" s="14">
         <v>25</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
-      <c r="B39" s="14" t="s">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B39" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="C39" s="15">
-[...2 lines deleted...]
-      <c r="D39" s="15">
+      <c r="C39" s="14">
+        <v>0</v>
+      </c>
+      <c r="D39" s="14">
         <v>8</v>
       </c>
-      <c r="E39" s="15">
+      <c r="E39" s="14">
         <v>8</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
-      <c r="B40" s="14" t="s">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B40" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="C40" s="15">
+      <c r="C40" s="14">
         <v>1</v>
       </c>
-      <c r="D40" s="15">
+      <c r="D40" s="14">
         <v>22</v>
       </c>
-      <c r="E40" s="15">
+      <c r="E40" s="14">
         <v>23</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
-      <c r="B41" s="14" t="s">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B41" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="C41" s="15">
-[...2 lines deleted...]
-      <c r="D41" s="15">
+      <c r="C41" s="14">
+        <v>0</v>
+      </c>
+      <c r="D41" s="14">
         <v>1</v>
       </c>
-      <c r="E41" s="15">
+      <c r="E41" s="14">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
-      <c r="B42" s="14" t="s">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B42" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="C42" s="15">
-[...2 lines deleted...]
-      <c r="D42" s="15">
+      <c r="C42" s="14">
+        <v>0</v>
+      </c>
+      <c r="D42" s="14">
         <v>1</v>
       </c>
-      <c r="E42" s="15">
+      <c r="E42" s="14">
         <v>1</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
-      <c r="B43" s="14" t="s">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B43" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="C43" s="15">
-[...2 lines deleted...]
-      <c r="D43" s="15">
+      <c r="C43" s="14">
+        <v>0</v>
+      </c>
+      <c r="D43" s="14">
         <v>2</v>
       </c>
-      <c r="E43" s="15">
+      <c r="E43" s="14">
         <v>2</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
-      <c r="B44" s="14" t="s">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B44" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="C44" s="15">
-[...10 lines deleted...]
-      <c r="B45" s="14" t="s">
+      <c r="C44" s="14">
+        <v>0</v>
+      </c>
+      <c r="D44" s="14">
+        <v>0</v>
+      </c>
+      <c r="E44" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B45" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C45" s="15">
-[...10 lines deleted...]
-      <c r="B46" s="16" t="s">
+      <c r="C45" s="14">
+        <v>0</v>
+      </c>
+      <c r="D45" s="14">
+        <v>0</v>
+      </c>
+      <c r="E45" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B46" s="15" t="s">
         <v>69</v>
       </c>
-      <c r="C46" s="15">
+      <c r="C46" s="14">
         <f>SUM(C24:C45)</f>
         <v>30</v>
       </c>
-      <c r="D46" s="15">
+      <c r="D46" s="14">
         <f>SUM(D24:D45)</f>
         <v>386</v>
       </c>
-      <c r="E46" s="15">
+      <c r="E46" s="14">
         <f>SUM(E24:E45)</f>
         <v>416</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-      <c r="A47" s="11" t="s">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="12" t="s">
+      <c r="B47" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C47" s="8"/>
-[...4 lines deleted...]
-      <c r="A48" s="11" t="s">
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B48" s="35" t="s">
+      <c r="B48" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="C48" s="36"/>
-[...1 lines deleted...]
-      <c r="E48" s="36"/>
+      <c r="C48" s="38"/>
+      <c r="D48" s="38"/>
+      <c r="E48" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:E22"/>
     <mergeCell ref="B48:E48"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B20:E20"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="C1" s="44"/>
-[...6 lines deleted...]
-      <c r="B2" s="46" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="39" t="s">
         <v>119</v>
       </c>
-      <c r="C2" s="47"/>
-[...5 lines deleted...]
-      <c r="B3" s="52" t="s">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="41"/>
-[...5 lines deleted...]
-      <c r="C4" s="9" t="s">
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="D4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="31" t="s">
-[...5 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="E4" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...11 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21">
-[...2 lines deleted...]
-      <c r="D6" s="27">
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
         <v>1</v>
       </c>
-      <c r="E6" s="27">
+      <c r="E6" s="24">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
-[...1 lines deleted...]
-      <c r="B7" s="20" t="s">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>2</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="24">
         <v>25</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="24">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
-[...1 lines deleted...]
-      <c r="B8" s="20" t="s">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>3</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="24">
         <v>101</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="24">
         <v>104</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
-[...1 lines deleted...]
-      <c r="B9" s="20" t="s">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>7</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="24">
         <v>119</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="24">
         <v>126</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
-[...1 lines deleted...]
-      <c r="B10" s="20" t="s">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>5</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="24">
         <v>70</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="24">
         <v>75</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
-[...1 lines deleted...]
-      <c r="B11" s="20" t="s">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>5</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="24">
         <v>17</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="24">
         <v>22</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
-[...1 lines deleted...]
-      <c r="B12" s="20" t="s">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>1</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="24">
         <v>16</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="24">
         <v>17</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
-[...1 lines deleted...]
-      <c r="B13" s="20" t="s">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>1</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="24">
         <v>4</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="24">
         <v>5</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
-[...4 lines deleted...]
-      <c r="C14" s="23">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="22">
         <v>24</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="25">
         <v>353</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>377</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="8"/>
-[...4 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="36"/>
-[...1 lines deleted...]
-      <c r="E16" s="36"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="C1" s="44"/>
-[...6 lines deleted...]
-      <c r="B2" s="46" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="39" t="s">
         <v>118</v>
       </c>
-      <c r="C2" s="47"/>
-[...5 lines deleted...]
-      <c r="B3" s="52" t="s">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="41"/>
-[...5 lines deleted...]
-      <c r="C4" s="9" t="s">
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="D4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="31" t="s">
-[...5 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="E4" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...11 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21">
-[...11 lines deleted...]
-      <c r="B7" s="20" t="s">
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>1</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="24">
         <v>37</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="24">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
-[...1 lines deleted...]
-      <c r="B8" s="20" t="s">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>11</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="24">
         <v>122</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="24">
         <v>133</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
-[...1 lines deleted...]
-      <c r="B9" s="20" t="s">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>9</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="24">
         <v>97</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="24">
         <v>106</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
-[...1 lines deleted...]
-      <c r="B10" s="20" t="s">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>5</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="24">
         <v>68</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="24">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
-[...1 lines deleted...]
-      <c r="B11" s="20" t="s">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>2</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="24">
         <v>19</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="24">
         <v>21</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
-[...1 lines deleted...]
-      <c r="B12" s="20" t="s">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>2</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="24">
         <v>6</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="24">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
-[...1 lines deleted...]
-      <c r="B13" s="20" t="s">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="21">
-[...2 lines deleted...]
-      <c r="D13" s="27">
+      <c r="C13" s="20">
+        <v>0</v>
+      </c>
+      <c r="D13" s="24">
         <v>4</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="24">
         <v>4</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
-[...4 lines deleted...]
-      <c r="C14" s="23">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="22">
         <v>30</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="25">
         <v>353</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>383</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="8"/>
-[...4 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="36"/>
-[...247 lines deleted...]
-      <c r="E16" s="36"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="5" width="18.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>1</v>
+      </c>
+      <c r="E5" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>2</v>
+      </c>
+      <c r="E6" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="20">
+        <v>8</v>
+      </c>
+      <c r="D7" s="24">
+        <v>79</v>
+      </c>
+      <c r="E7" s="24">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="20">
+        <v>6</v>
+      </c>
+      <c r="D8" s="24">
+        <v>130</v>
+      </c>
+      <c r="E8" s="24">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="20">
+        <v>8</v>
+      </c>
+      <c r="D9" s="24">
+        <v>85</v>
+      </c>
+      <c r="E9" s="24">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="20">
+        <v>3</v>
+      </c>
+      <c r="D10" s="24">
+        <v>49</v>
+      </c>
+      <c r="E10" s="24">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="20">
+        <v>1</v>
+      </c>
+      <c r="D11" s="24">
+        <v>19</v>
+      </c>
+      <c r="E11" s="24">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="20">
+        <v>0</v>
+      </c>
+      <c r="D12" s="24">
+        <v>12</v>
+      </c>
+      <c r="E12" s="24">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="20">
+        <v>1</v>
+      </c>
+      <c r="D13" s="24">
+        <v>1</v>
+      </c>
+      <c r="E13" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="22">
+        <v>27</v>
+      </c>
+      <c r="D14" s="25">
+        <v>378</v>
+      </c>
+      <c r="E14" s="25">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="B1:E1"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="C1" s="44"/>
-[...6 lines deleted...]
-      <c r="B2" s="46" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="39" t="s">
         <v>116</v>
       </c>
-      <c r="C2" s="47"/>
-[...5 lines deleted...]
-      <c r="B3" s="52" t="s">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="41"/>
-[...5 lines deleted...]
-      <c r="C4" s="9" t="s">
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="D4" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E4" s="31" t="s">
-[...5 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="E4" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...11 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21">
-[...11 lines deleted...]
-      <c r="B7" s="20" t="s">
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>1</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="24">
         <v>27</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="24">
         <v>28</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
-[...1 lines deleted...]
-      <c r="B8" s="20" t="s">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>8</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="24">
         <v>94</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="24">
         <v>102</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
-[...1 lines deleted...]
-      <c r="B9" s="20" t="s">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>7</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="24">
         <v>77</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="24">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
-[...1 lines deleted...]
-      <c r="B10" s="20" t="s">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>6</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="24">
         <v>52</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="24">
         <v>58</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
-[...1 lines deleted...]
-      <c r="B11" s="20" t="s">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>1</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="24">
         <v>16</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="24">
         <v>17</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
-[...1 lines deleted...]
-      <c r="B12" s="20" t="s">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="21">
-[...2 lines deleted...]
-      <c r="D12" s="27">
+      <c r="C12" s="20">
+        <v>0</v>
+      </c>
+      <c r="D12" s="24">
         <v>7</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="24">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
-[...1 lines deleted...]
-      <c r="B13" s="20" t="s">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="21">
-[...2 lines deleted...]
-      <c r="D13" s="27">
+      <c r="C13" s="20">
+        <v>0</v>
+      </c>
+      <c r="D13" s="24">
         <v>4</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="24">
         <v>4</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
-[...4 lines deleted...]
-      <c r="C14" s="23">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="22">
         <v>23</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="25">
         <v>277</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>300</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="8"/>
-[...4 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="36"/>
-[...1 lines deleted...]
-      <c r="E16" s="36"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.88671875" customWidth="1"/>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="C1" s="44"/>
-[...6 lines deleted...]
-      <c r="B2" s="46" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="39" t="s">
         <v>115</v>
       </c>
-      <c r="C2" s="47"/>
-[...5 lines deleted...]
-      <c r="B3" s="52" t="s">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="41"/>
-[...5 lines deleted...]
-      <c r="C4" s="9" t="s">
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="D4" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="E4" s="31" t="s">
-[...5 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="E4" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...11 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21">
-[...11 lines deleted...]
-      <c r="B7" s="20" t="s">
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>4</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="24">
         <v>31</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="24">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
-[...1 lines deleted...]
-      <c r="B8" s="20" t="s">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>7</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="24">
         <v>84</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="24">
         <v>91</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
-[...1 lines deleted...]
-      <c r="B9" s="20" t="s">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>8</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="24">
         <v>103</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="24">
         <v>111</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
-[...1 lines deleted...]
-      <c r="B10" s="20" t="s">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>1</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="24">
         <v>38</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="24">
         <v>39</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
-[...1 lines deleted...]
-      <c r="B11" s="20" t="s">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>1</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="24">
         <v>20</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="24">
         <v>21</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
-[...1 lines deleted...]
-      <c r="B12" s="20" t="s">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="21">
-[...2 lines deleted...]
-      <c r="D12" s="27">
+      <c r="C12" s="20">
+        <v>0</v>
+      </c>
+      <c r="D12" s="24">
         <v>6</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="24">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
-[...1 lines deleted...]
-      <c r="B13" s="20" t="s">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="21">
-[...2 lines deleted...]
-      <c r="D13" s="27">
+      <c r="C13" s="20">
+        <v>0</v>
+      </c>
+      <c r="D13" s="24">
         <v>2</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="24">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
-[...4 lines deleted...]
-      <c r="C14" s="23">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="22">
         <v>21</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="25">
         <v>284</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>305</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="8"/>
-[...4 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="36"/>
-[...1 lines deleted...]
-      <c r="E16" s="36"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="C1" s="44"/>
-[...6 lines deleted...]
-      <c r="B2" s="46" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="C2" s="47"/>
-[...5 lines deleted...]
-      <c r="B3" s="52" t="s">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="41"/>
-[...5 lines deleted...]
-      <c r="C4" s="9" t="s">
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="D4" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="E4" s="31" t="s">
-[...5 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="E4" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...11 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21">
-[...11 lines deleted...]
-      <c r="B7" s="20" t="s">
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>5</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="24">
         <v>46</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="24">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
-[...1 lines deleted...]
-      <c r="B8" s="20" t="s">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>8</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="24">
         <v>89</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="24">
         <v>97</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
-[...1 lines deleted...]
-      <c r="B9" s="20" t="s">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>4</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="24">
         <v>99</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="24">
         <v>103</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
-[...1 lines deleted...]
-      <c r="B10" s="20" t="s">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>6</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="24">
         <v>35</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="24">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
-[...1 lines deleted...]
-      <c r="B11" s="20" t="s">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>1</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="24">
         <v>7</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="24">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
-[...1 lines deleted...]
-      <c r="B12" s="20" t="s">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>1</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="24">
         <v>13</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="24">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
-[...1 lines deleted...]
-      <c r="B13" s="20" t="s">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="21">
-[...14 lines deleted...]
-      <c r="C14" s="23">
+      <c r="C13" s="20">
+        <v>0</v>
+      </c>
+      <c r="D13" s="24">
+        <v>0</v>
+      </c>
+      <c r="E13" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="22">
         <v>25</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="25">
         <v>289</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>314</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="C15" s="8"/>
-[...5 lines deleted...]
-      <c r="B16" s="12" t="s">
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="12"/>
+      <c r="B16" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="8"/>
-[...1 lines deleted...]
-      <c r="E16" s="8"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="18.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="67" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="60"/>
-[...4 lines deleted...]
-      <c r="A2" s="79" t="s">
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A2" s="62" t="s">
         <v>127</v>
       </c>
-      <c r="B2" s="55"/>
-[...1 lines deleted...]
-      <c r="D2" s="55"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
       <c r="E2" s="2"/>
     </row>
-    <row r="3" spans="1:5">
-      <c r="A3" s="56" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="58"/>
-      <c r="D3" s="58"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
       <c r="E3" s="2"/>
     </row>
-    <row r="4" spans="1:5">
-      <c r="A4" s="57"/>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="65"/>
       <c r="B4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="2"/>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="3">
         <v>0</v>
       </c>
       <c r="C5" s="3">
         <v>0</v>
       </c>
       <c r="D5" s="3">
         <v>0</v>
       </c>
       <c r="E5" s="2"/>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="3">
         <v>0</v>
       </c>
       <c r="C6" s="3">
         <v>0</v>
       </c>
       <c r="D6" s="3">
         <v>0</v>
       </c>
       <c r="E6" s="2"/>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="3">
         <v>4</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="3">
         <v>35</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="3">
         <v>39</v>
       </c>
       <c r="E7" s="2"/>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="3">
         <v>8</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="3">
         <v>75</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="3">
         <v>83</v>
       </c>
       <c r="E8" s="2"/>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="3">
         <v>7</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="3">
         <v>67</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="3">
         <v>74</v>
       </c>
       <c r="E9" s="2"/>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="3">
         <v>2</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="3">
         <v>30</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="3">
         <v>32</v>
       </c>
       <c r="E10" s="2"/>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="3">
         <v>3</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="3">
         <v>13</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="3">
         <v>16</v>
       </c>
       <c r="E11" s="2"/>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="6">
-[...2 lines deleted...]
-      <c r="C12" s="6">
+      <c r="B12" s="3">
+        <v>0</v>
+      </c>
+      <c r="C12" s="3">
         <v>5</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D12" s="3">
         <v>5</v>
       </c>
       <c r="E12" s="2"/>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="6">
-[...5 lines deleted...]
-      <c r="D13" s="6">
+      <c r="B13" s="3">
+        <v>0</v>
+      </c>
+      <c r="C13" s="3">
+        <v>0</v>
+      </c>
+      <c r="D13" s="3">
         <v>0</v>
       </c>
       <c r="E13" s="2"/>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="3">
         <v>24</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="3">
         <v>225</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="3">
         <v>249</v>
       </c>
       <c r="E14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-[...202 lines deleted...]
-
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E57BEE30-120C-42EF-852A-12C9B0CF3D99}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="37" t="s">
+      <c r="B1" s="39" t="s">
         <v>101</v>
       </c>
-      <c r="C1" s="37"/>
-[...32 lines deleted...]
-      <c r="D4" s="10" t="s">
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="40" t="s">
+        <v>107</v>
+      </c>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="42" t="s">
+        <v>108</v>
+      </c>
+      <c r="C3" s="43" t="s">
+        <v>109</v>
+      </c>
+      <c r="D3" s="44"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="42"/>
+      <c r="C4" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="E4" s="29" t="s">
+        <v>112</v>
+      </c>
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="31">
+        <v>0</v>
+      </c>
+      <c r="D5" s="32">
+        <v>0</v>
+      </c>
+      <c r="E5" s="32">
+        <v>0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="31">
+        <v>0</v>
+      </c>
+      <c r="D6" s="32">
+        <v>0</v>
+      </c>
+      <c r="E6" s="32">
+        <v>0</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="31">
+        <v>1</v>
+      </c>
+      <c r="D7" s="32">
+        <v>18</v>
+      </c>
+      <c r="E7" s="32">
+        <v>19</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="31">
+        <v>3</v>
+      </c>
+      <c r="D8" s="32">
+        <v>69</v>
+      </c>
+      <c r="E8" s="32">
+        <v>72</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="31">
+        <v>13</v>
+      </c>
+      <c r="D9" s="32">
+        <v>103</v>
+      </c>
+      <c r="E9" s="32">
+        <v>116</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="31">
+        <v>8</v>
+      </c>
+      <c r="D10" s="32">
+        <v>114</v>
+      </c>
+      <c r="E10" s="32">
+        <v>122</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="31">
+        <v>10</v>
+      </c>
+      <c r="D11" s="32">
+        <v>66</v>
+      </c>
+      <c r="E11" s="32">
         <v>76</v>
       </c>
-      <c r="E4" s="32" t="s">
-[...6 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="31">
+        <v>2</v>
+      </c>
+      <c r="D12" s="32">
+        <v>25</v>
+      </c>
+      <c r="E12" s="32">
+        <v>27</v>
+      </c>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="31">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...155 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="D13" s="32">
+        <v>14</v>
+      </c>
+      <c r="E13" s="32">
+        <v>15</v>
+      </c>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" s="34">
+        <v>38</v>
+      </c>
+      <c r="D14" s="35">
+        <v>409</v>
+      </c>
+      <c r="E14" s="35">
+        <v>447</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="78" t="s">
+      <c r="B15" s="46" t="s">
         <v>113</v>
       </c>
-      <c r="C15" s="78"/>
-[...5 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="46"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="35" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="8"/>
+      <c r="B16" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B15:E15"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:D14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="4" width="18.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A2" s="69" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A3" s="71" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A4" s="72"/>
+      <c r="B4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A5" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="36">
+        <v>1</v>
+      </c>
+      <c r="C5" s="36">
+        <v>0</v>
+      </c>
+      <c r="D5" s="36">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="36">
+        <v>1</v>
+      </c>
+      <c r="C6" s="36">
+        <v>0</v>
+      </c>
+      <c r="D6" s="36">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="36">
+        <v>6</v>
+      </c>
+      <c r="C7" s="36">
+        <v>36</v>
+      </c>
+      <c r="D7" s="36">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A8" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="36">
+        <v>5</v>
+      </c>
+      <c r="C8" s="36">
+        <v>64</v>
+      </c>
+      <c r="D8" s="36">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A9" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="36">
+        <v>4</v>
+      </c>
+      <c r="C9" s="36">
+        <v>62</v>
+      </c>
+      <c r="D9" s="36">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A10" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="36">
+        <v>1</v>
+      </c>
+      <c r="C10" s="36">
+        <v>25</v>
+      </c>
+      <c r="D10" s="36">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A11" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="36">
+        <v>1</v>
+      </c>
+      <c r="C11" s="36">
+        <v>10</v>
+      </c>
+      <c r="D11" s="36">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A12" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="36">
+        <v>0</v>
+      </c>
+      <c r="C12" s="36">
+        <v>8</v>
+      </c>
+      <c r="D12" s="36">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="36">
+        <v>0</v>
+      </c>
+      <c r="C13" s="36">
+        <v>4</v>
+      </c>
+      <c r="D13" s="36">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A14" s="36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B14" s="36">
+        <v>19</v>
+      </c>
+      <c r="C14" s="36">
+        <v>209</v>
+      </c>
+      <c r="D14" s="36">
+        <v>228</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:D3"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="5" width="18.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1" s="39" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="47" t="s">
+        <v>105</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E4" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <v>0</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="20">
+        <v>0</v>
+      </c>
+      <c r="D7" s="24">
+        <v>21</v>
+      </c>
+      <c r="E7" s="24">
+        <v>21</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="20">
+        <v>5</v>
+      </c>
+      <c r="D8" s="24">
+        <v>75</v>
+      </c>
+      <c r="E8" s="24">
+        <v>80</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="20">
+        <v>10</v>
+      </c>
+      <c r="D9" s="24">
+        <v>128</v>
+      </c>
+      <c r="E9" s="24">
+        <v>138</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="20">
+        <v>7</v>
+      </c>
+      <c r="D10" s="24">
+        <v>102</v>
+      </c>
+      <c r="E10" s="24">
+        <v>109</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="20">
+        <v>6</v>
+      </c>
+      <c r="D11" s="24">
+        <v>51</v>
+      </c>
+      <c r="E11" s="24">
+        <v>57</v>
+      </c>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="20">
+        <v>3</v>
+      </c>
+      <c r="D12" s="24">
+        <v>21</v>
+      </c>
+      <c r="E12" s="24">
+        <v>24</v>
+      </c>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="20">
+        <v>1</v>
+      </c>
+      <c r="D13" s="24">
+        <v>5</v>
+      </c>
+      <c r="E13" s="24">
+        <v>6</v>
+      </c>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="22">
+        <v>32</v>
+      </c>
+      <c r="D14" s="25">
+        <v>403</v>
+      </c>
+      <c r="E14" s="25">
+        <v>435</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="C15" s="46"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="B15:E15"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="B1" s="37" t="s">
+      <c r="B1" s="39" t="s">
         <v>101</v>
       </c>
-      <c r="C1" s="37"/>
-[...6 lines deleted...]
-      <c r="B2" s="38" t="s">
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="47" t="s">
         <v>102</v>
       </c>
-      <c r="C2" s="38"/>
-[...6 lines deleted...]
-      <c r="B3" s="39" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="C3" s="40" t="s">
+      <c r="C3" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="D3" s="41"/>
-[...6 lines deleted...]
-      <c r="C4" s="10" t="s">
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="E4" s="32" t="s">
+      <c r="E4" s="27" t="s">
         <v>69</v>
       </c>
-      <c r="F4" s="8"/>
-[...3 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...12 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21">
-[...12 lines deleted...]
-      <c r="B7" s="20" t="s">
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <v>0</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="21">
-[...2 lines deleted...]
-      <c r="D7" s="27">
+      <c r="C7" s="20">
+        <v>0</v>
+      </c>
+      <c r="D7" s="24">
         <v>21</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="24">
         <v>21</v>
       </c>
-      <c r="F7" s="8"/>
-[...3 lines deleted...]
-      <c r="B8" s="20" t="s">
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>3</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="24">
         <v>68</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="24">
         <v>71</v>
       </c>
-      <c r="F8" s="8"/>
-[...3 lines deleted...]
-      <c r="B9" s="20" t="s">
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>13</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="24">
         <v>134</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="24">
         <v>147</v>
       </c>
-      <c r="F9" s="8"/>
-[...3 lines deleted...]
-      <c r="B10" s="20" t="s">
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>4</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="24">
         <v>87</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="24">
         <v>91</v>
       </c>
-      <c r="F10" s="8"/>
-[...3 lines deleted...]
-      <c r="B11" s="20" t="s">
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>3</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="24">
         <v>36</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="24">
         <v>39</v>
       </c>
-      <c r="F11" s="8"/>
-[...3 lines deleted...]
-      <c r="B12" s="20" t="s">
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>1</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="24">
         <v>11</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="24">
         <v>12</v>
       </c>
-      <c r="F12" s="8"/>
-[...3 lines deleted...]
-      <c r="B13" s="20" t="s">
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>3</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="24">
         <v>9</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="24">
         <v>12</v>
       </c>
-      <c r="F13" s="8"/>
-[...3 lines deleted...]
-      <c r="B14" s="24" t="s">
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="22">
         <v>27</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="25">
         <v>366</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>393</v>
       </c>
-      <c r="F14" s="8"/>
-[...2 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B15" s="52" t="s">
         <v>99</v>
       </c>
-      <c r="C15" s="43"/>
-[...5 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="37" t="s">
         <v>100</v>
       </c>
-      <c r="C16" s="36"/>
-[...2 lines deleted...]
-      <c r="F16" s="8"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B15:E15"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="C1" s="44"/>
-[...6 lines deleted...]
-      <c r="B2" s="38" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="47" t="s">
         <v>126</v>
       </c>
-      <c r="C2" s="38"/>
-[...6 lines deleted...]
-      <c r="B3" s="39" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="C3" s="40" t="s">
+      <c r="C3" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="D3" s="41"/>
-[...6 lines deleted...]
-      <c r="C4" s="10" t="s">
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="E4" s="32" t="s">
+      <c r="E4" s="27" t="s">
         <v>69</v>
       </c>
-      <c r="F4" s="8"/>
-[...3 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...12 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21">
-[...12 lines deleted...]
-      <c r="B7" s="20" t="s">
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <v>0</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="21">
-[...2 lines deleted...]
-      <c r="D7" s="27">
+      <c r="C7" s="20">
+        <v>0</v>
+      </c>
+      <c r="D7" s="24">
         <v>20</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="24">
         <v>20</v>
       </c>
-      <c r="F7" s="8"/>
-[...3 lines deleted...]
-      <c r="B8" s="20" t="s">
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>1</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="24">
         <v>51</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="24">
         <v>52</v>
       </c>
-      <c r="F8" s="8"/>
-[...3 lines deleted...]
-      <c r="B9" s="20" t="s">
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>9</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="24">
         <v>109</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="24">
         <v>118</v>
       </c>
-      <c r="F9" s="8"/>
-[...3 lines deleted...]
-      <c r="B10" s="20" t="s">
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>1</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="24">
         <v>76</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="24">
         <v>77</v>
       </c>
-      <c r="F10" s="8"/>
-[...3 lines deleted...]
-      <c r="B11" s="20" t="s">
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>1</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="24">
         <v>30</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="24">
         <v>31</v>
       </c>
-      <c r="F11" s="8"/>
-[...3 lines deleted...]
-      <c r="B12" s="20" t="s">
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>1</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="24">
         <v>13</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="24">
         <v>14</v>
       </c>
-      <c r="F12" s="8"/>
-[...3 lines deleted...]
-      <c r="B13" s="20" t="s">
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>1</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="24">
         <v>5</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="24">
         <v>6</v>
       </c>
-      <c r="F13" s="8"/>
-[...3 lines deleted...]
-      <c r="B14" s="24" t="s">
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="22">
         <v>14</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="25">
         <v>304</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>318</v>
       </c>
-      <c r="F14" s="8"/>
-[...2 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B15" s="52" t="s">
         <v>98</v>
       </c>
-      <c r="C15" s="43"/>
-[...5 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="37" t="s">
         <v>97</v>
       </c>
-      <c r="C16" s="36"/>
-[...2 lines deleted...]
-      <c r="F16" s="8"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B15:E15"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="C1" s="44"/>
-[...6 lines deleted...]
-      <c r="B2" s="38" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="47" t="s">
         <v>125</v>
       </c>
-      <c r="C2" s="38"/>
-[...6 lines deleted...]
-      <c r="B3" s="39" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="C3" s="40" t="s">
+      <c r="C3" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="D3" s="41"/>
-[...6 lines deleted...]
-      <c r="C4" s="10" t="s">
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="E4" s="32" t="s">
+      <c r="E4" s="27" t="s">
         <v>69</v>
       </c>
-      <c r="F4" s="8"/>
-[...3 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="25">
-[...12 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="25">
-[...12 lines deleted...]
-      <c r="B7" s="20" t="s">
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <v>0</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="25">
-[...2 lines deleted...]
-      <c r="D7" s="29">
+      <c r="C7" s="20">
+        <v>0</v>
+      </c>
+      <c r="D7" s="24">
         <v>21</v>
       </c>
-      <c r="E7" s="29">
+      <c r="E7" s="24">
         <v>21</v>
       </c>
-      <c r="F7" s="8"/>
-[...3 lines deleted...]
-      <c r="B8" s="20" t="s">
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="20">
         <v>6</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="24">
         <v>83</v>
       </c>
-      <c r="E8" s="29">
+      <c r="E8" s="24">
         <v>89</v>
       </c>
-      <c r="F8" s="8"/>
-[...3 lines deleted...]
-      <c r="B9" s="20" t="s">
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="20">
         <v>9</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="24">
         <v>106</v>
       </c>
-      <c r="E9" s="29">
+      <c r="E9" s="24">
         <v>115</v>
       </c>
-      <c r="F9" s="8"/>
-[...3 lines deleted...]
-      <c r="B10" s="20" t="s">
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="20">
         <v>2</v>
       </c>
-      <c r="D10" s="29">
+      <c r="D10" s="24">
         <v>84</v>
       </c>
-      <c r="E10" s="29">
+      <c r="E10" s="24">
         <v>86</v>
       </c>
-      <c r="F10" s="8"/>
-[...3 lines deleted...]
-      <c r="B11" s="20" t="s">
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="20">
         <v>4</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="24">
         <v>31</v>
       </c>
-      <c r="E11" s="29">
+      <c r="E11" s="24">
         <v>35</v>
       </c>
-      <c r="F11" s="8"/>
-[...3 lines deleted...]
-      <c r="B12" s="20" t="s">
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="20">
         <v>2</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="24">
         <v>10</v>
       </c>
-      <c r="E12" s="29">
+      <c r="E12" s="24">
         <v>12</v>
       </c>
-      <c r="F12" s="8"/>
-[...3 lines deleted...]
-      <c r="B13" s="20" t="s">
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="20">
         <v>1</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="24">
         <v>5</v>
       </c>
-      <c r="E13" s="29">
+      <c r="E13" s="24">
         <v>6</v>
       </c>
-      <c r="F13" s="8"/>
-[...3 lines deleted...]
-      <c r="B14" s="24" t="s">
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="26">
+      <c r="C14" s="22">
         <v>24</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="25">
         <v>340</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="25">
         <v>364</v>
       </c>
-      <c r="F14" s="8"/>
-[...2 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="8" t="s">
+      <c r="B15" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="C15" s="8"/>
-[...5 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="37" t="s">
         <v>96</v>
       </c>
-      <c r="C16" s="36"/>
-[...275 lines deleted...]
-      <c r="F16" s="8"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B16:E16"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E4" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <f>C5+D5</f>
+        <v>0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="20">
+        <v>1</v>
+      </c>
+      <c r="D6" s="24">
+        <v>1</v>
+      </c>
+      <c r="E6" s="24">
+        <f t="shared" ref="E6:E13" si="0">C6+D6</f>
+        <v>2</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="20">
+        <v>1</v>
+      </c>
+      <c r="D7" s="24">
+        <v>27</v>
+      </c>
+      <c r="E7" s="24">
+        <f t="shared" si="0"/>
+        <v>28</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="20">
+        <v>6</v>
+      </c>
+      <c r="D8" s="24">
+        <v>79</v>
+      </c>
+      <c r="E8" s="24">
+        <f t="shared" si="0"/>
+        <v>85</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="20">
+        <v>5</v>
+      </c>
+      <c r="D9" s="24">
+        <v>124</v>
+      </c>
+      <c r="E9" s="24">
+        <f t="shared" si="0"/>
+        <v>129</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="20">
+        <v>7</v>
+      </c>
+      <c r="D10" s="24">
         <v>94</v>
       </c>
-      <c r="C1" s="44"/>
-[...35 lines deleted...]
-      <c r="E4" s="32" t="s">
+      <c r="E10" s="24">
+        <f t="shared" si="0"/>
+        <v>101</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="20">
+        <v>7</v>
+      </c>
+      <c r="D11" s="24">
+        <v>35</v>
+      </c>
+      <c r="E11" s="24">
+        <f t="shared" si="0"/>
+        <v>42</v>
+      </c>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="20">
+        <v>2</v>
+      </c>
+      <c r="D12" s="24">
+        <v>12</v>
+      </c>
+      <c r="E12" s="24">
+        <f t="shared" si="0"/>
+        <v>14</v>
+      </c>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="20">
+        <v>2</v>
+      </c>
+      <c r="D13" s="24">
+        <v>5</v>
+      </c>
+      <c r="E13" s="24">
+        <f t="shared" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="F4" s="8"/>
-[...159 lines deleted...]
-      <c r="C14" s="23">
+      <c r="C14" s="22">
         <f>SUM(C5:C13)</f>
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D14" s="28">
+        <v>31</v>
+      </c>
+      <c r="D14" s="25">
         <f>SUM(D5:D13)</f>
-        <v>371</v>
-[...8 lines deleted...]
-      <c r="A15" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="E14" s="25">
+        <f>SUM(E5:E13)</f>
+        <v>408</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="8" t="s">
+      <c r="B15" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="C15" s="8"/>
-[...5 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="35" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="8"/>
+      <c r="B16" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B16:E16"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...23 lines deleted...]
-      <c r="B3" s="39" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="C3" s="40" t="s">
+      <c r="C3" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="D3" s="41"/>
-[...6 lines deleted...]
-      <c r="C4" s="10" t="s">
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="E4" s="32" t="s">
+      <c r="E4" s="27" t="s">
         <v>69</v>
       </c>
-      <c r="F4" s="8"/>
-[...3 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...12 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <f>SUM(C5:D5)</f>
+        <v>0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21">
-[...2 lines deleted...]
-      <c r="D6" s="27">
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>0</v>
+      </c>
+      <c r="E6" s="24">
+        <f t="shared" ref="E6:E14" si="0">SUM(C6:D6)</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="20">
+        <v>1</v>
+      </c>
+      <c r="D7" s="24">
+        <v>25</v>
+      </c>
+      <c r="E7" s="24">
+        <f t="shared" si="0"/>
+        <v>26</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="20">
+        <v>4</v>
+      </c>
+      <c r="D8" s="24">
+        <v>101</v>
+      </c>
+      <c r="E8" s="24">
+        <f t="shared" si="0"/>
+        <v>105</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="20">
+        <v>8</v>
+      </c>
+      <c r="D9" s="24">
+        <v>100</v>
+      </c>
+      <c r="E9" s="24">
+        <f t="shared" si="0"/>
+        <v>108</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="20">
+        <v>3</v>
+      </c>
+      <c r="D10" s="24">
+        <v>83</v>
+      </c>
+      <c r="E10" s="24">
+        <f t="shared" si="0"/>
+        <v>86</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="20">
+        <v>4</v>
+      </c>
+      <c r="D11" s="24">
+        <v>34</v>
+      </c>
+      <c r="E11" s="24">
+        <f t="shared" si="0"/>
+        <v>38</v>
+      </c>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="20">
+        <v>1</v>
+      </c>
+      <c r="D12" s="24">
+        <v>20</v>
+      </c>
+      <c r="E12" s="24">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="20">
         <v>2</v>
       </c>
-      <c r="E6" s="27">
-[...86 lines deleted...]
-      <c r="B12" s="20" t="s">
+      <c r="D13" s="24">
         <v>8</v>
       </c>
-      <c r="C12" s="21">
-[...2 lines deleted...]
-      <c r="D12" s="27">
+      <c r="E13" s="24">
+        <f t="shared" si="0"/>
         <v>10</v>
       </c>
-      <c r="E12" s="27">
-[...22 lines deleted...]
-      <c r="B14" s="24" t="s">
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="23">
-[...11 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="C14" s="22">
+        <f>SUM(C5:C13)</f>
+        <v>23</v>
+      </c>
+      <c r="D14" s="25">
+        <f>SUM(D5:D13)</f>
+        <v>371</v>
+      </c>
+      <c r="E14" s="25">
+        <f t="shared" si="0"/>
+        <v>394</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="8" t="s">
+      <c r="B15" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="C15" s="8"/>
-[...5 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="35" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="8"/>
+      <c r="B16" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="5">
+    <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B16:E16"/>
-    <mergeCell ref="B1:E1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="5" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...3 lines deleted...]
-      <c r="B1" s="44" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="C1" s="44"/>
-[...35 lines deleted...]
-      <c r="E4" s="32" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="54" t="s">
+        <v>122</v>
+      </c>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="7"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="7"/>
+      <c r="B3" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E4" s="27" t="s">
         <v>69</v>
       </c>
-      <c r="F4" s="8"/>
-[...3 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21">
-[...12 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="20">
+        <v>0</v>
+      </c>
+      <c r="D5" s="24">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <v>0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C6" s="20">
+        <v>0</v>
+      </c>
+      <c r="D6" s="24">
+        <v>2</v>
+      </c>
+      <c r="E6" s="24">
+        <v>2</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="20">
+        <v>0</v>
+      </c>
+      <c r="D7" s="24">
+        <v>29</v>
+      </c>
+      <c r="E7" s="24">
+        <v>29</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="7"/>
+      <c r="B8" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="20">
+        <v>11</v>
+      </c>
+      <c r="D8" s="24">
+        <v>109</v>
+      </c>
+      <c r="E8" s="24">
+        <v>120</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="20">
+        <v>5</v>
+      </c>
+      <c r="D9" s="24">
+        <v>145</v>
+      </c>
+      <c r="E9" s="24">
+        <v>150</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="20">
+        <v>2</v>
+      </c>
+      <c r="D10" s="24">
+        <v>97</v>
+      </c>
+      <c r="E10" s="24">
+        <v>99</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="20">
+        <v>6</v>
+      </c>
+      <c r="D11" s="24">
+        <v>36</v>
+      </c>
+      <c r="E11" s="24">
+        <v>42</v>
+      </c>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="20">
+        <v>4</v>
+      </c>
+      <c r="D12" s="24">
+        <v>10</v>
+      </c>
+      <c r="E12" s="24">
+        <v>14</v>
+      </c>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="20">
         <v>1</v>
       </c>
-      <c r="D6" s="27">
-[...28 lines deleted...]
-      <c r="C8" s="21">
+      <c r="D13" s="24">
+        <v>7</v>
+      </c>
+      <c r="E13" s="24">
         <v>8</v>
       </c>
-      <c r="D8" s="27">
-[...89 lines deleted...]
-      <c r="B14" s="24" t="s">
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="23">
-[...32 lines deleted...]
-      <c r="F16" s="8"/>
+      <c r="C14" s="22">
+        <v>29</v>
+      </c>
+      <c r="D14" s="25">
+        <v>435</v>
+      </c>
+      <c r="E14" s="25">
+        <v>464</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="33" baseType="lpstr">
+    <vt:vector size="35" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>96</vt:lpstr>
       <vt:lpstr>95</vt:lpstr>
       <vt:lpstr>'100'!Print_Area</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'102'!Print_Area</vt:lpstr>
       <vt:lpstr>'103'!Print_Area</vt:lpstr>
       <vt:lpstr>'104'!Print_Area</vt:lpstr>
       <vt:lpstr>'105'!Print_Area</vt:lpstr>
       <vt:lpstr>'106'!Print_Area</vt:lpstr>
       <vt:lpstr>'107'!Print_Area</vt:lpstr>
       <vt:lpstr>'108'!Print_Area</vt:lpstr>
       <vt:lpstr>'109'!Print_Area</vt:lpstr>
       <vt:lpstr>'110'!Print_Area</vt:lpstr>
       <vt:lpstr>'111'!Print_Area</vt:lpstr>
       <vt:lpstr>'112'!Print_Area</vt:lpstr>
       <vt:lpstr>'113'!Print_Area</vt:lpstr>
+      <vt:lpstr>'114'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>205-2國人人類免疫缺乏病毒抗體陽性者感染、發病與死亡數統計(疾病管制局、原民會)</dc:title>
   <dc:subject>衛生署中英文網站</dc:subject>
   <dc:creator>行政院衛生署</dc:creator>
   <cp:keywords>性別統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>I20</cp:category>
 </cp:coreProperties>
 </file>