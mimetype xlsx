--- v0 (2026-05-18)
+++ v1 (2026-10-29)
@@ -1,75 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\性別統計\國健署10月更新\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1151023\10月性別統計_已完成\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54EAAF37-1F12-44EE-81C0-86283B52232A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{90860B3A-92D6-4568-9EA0-59BB17A03127}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="接生率" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">接生率!$A$1:$H$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">接生率!$A$1:$H$29</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="36">
   <si>
     <t xml:space="preserve"> </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>歷年活產出生數之醫師、助產師(士)接生率</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>93</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
   </si>
   <si>
     <t>（人）</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -594,121 +589,145 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3. </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>備註：「總出生數」為當年度出生的通報活產數；「其他」為由非醫師、助產師或助產士接生，例如產婦本人等。</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="6">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="178" formatCode="0.00_);[Red]\(0.00\)"/>
+    <numFmt numFmtId="179" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="180" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="4"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -843,137 +862,150 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
+    <cellStyle name="千分位" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1215,123 +1247,123 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J28"/>
+  <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="B5" sqref="B5"/>
+      <selection pane="bottomRight" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.6640625" style="1" customWidth="1"/>
     <col min="2" max="8" width="14.44140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="16"/>
-[...5 lines deleted...]
-      <c r="H1" s="16"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
     </row>
     <row r="2" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="21" t="s">
+      <c r="B2" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="18" t="s">
+      <c r="C2" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="19"/>
-      <c r="E2" s="18" t="s">
+      <c r="D2" s="22"/>
+      <c r="E2" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="F2" s="19"/>
-      <c r="G2" s="18" t="s">
+      <c r="F2" s="22"/>
+      <c r="G2" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="20"/>
+      <c r="H2" s="23"/>
     </row>
     <row r="3" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="24"/>
-      <c r="B3" s="22"/>
+      <c r="A3" s="27"/>
+      <c r="B3" s="25"/>
       <c r="C3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="25"/>
+      <c r="A4" s="28"/>
       <c r="B4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>2</v>
@@ -1861,96 +1893,123 @@
         <v>34</v>
       </c>
       <c r="B25" s="3">
         <v>137088</v>
       </c>
       <c r="C25" s="3">
         <v>136727</v>
       </c>
       <c r="D25" s="4">
         <v>99.74</v>
       </c>
       <c r="E25" s="3">
         <v>235</v>
       </c>
       <c r="F25" s="5">
         <v>0.17</v>
       </c>
       <c r="G25" s="3">
         <v>126</v>
       </c>
       <c r="H25" s="5">
         <v>0.09</v>
       </c>
       <c r="I25" s="10"/>
     </row>
-    <row r="26" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="15" t="s">
+    <row r="26" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="15">
+        <v>108544</v>
+      </c>
+      <c r="C26" s="15">
+        <v>108231</v>
+      </c>
+      <c r="D26" s="10">
+        <v>99.71</v>
+      </c>
+      <c r="E26" s="16">
+        <v>189</v>
+      </c>
+      <c r="F26" s="10">
+        <v>0.17</v>
+      </c>
+      <c r="G26" s="16">
+        <v>124</v>
+      </c>
+      <c r="H26" s="10">
+        <v>0.11</v>
+      </c>
+      <c r="I26" s="10"/>
+    </row>
+    <row r="27" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="15"/>
-[...8 lines deleted...]
-      <c r="A27" s="17" t="s">
+      <c r="B27" s="18"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="18"/>
+    </row>
+    <row r="28" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="17"/>
-[...8 lines deleted...]
-      <c r="A28" s="14" t="s">
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="20"/>
+    </row>
+    <row r="29" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B28" s="14"/>
-[...7 lines deleted...]
-      <c r="J28" s="1" t="s">
+      <c r="B29" s="17"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="17"/>
+      <c r="J29" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A28:I28"/>
-    <mergeCell ref="A26:H26"/>
+    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="A27:H27"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A27:H27"/>
+    <mergeCell ref="A28:H28"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="A2:A4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.55118110236220474" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="75" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>