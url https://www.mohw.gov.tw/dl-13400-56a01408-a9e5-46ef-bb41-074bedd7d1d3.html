--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,128 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標_念儀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\st_WLY\Desktop\1150722確認_v.3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9D90784-1BF6-40F6-89BC-AED981658807}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D50374D9-F995-4CB3-9796-A707424B25DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="25" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="9" r:id="rId17"/>
+    <sheet name="114" sheetId="28" r:id="rId1"/>
+    <sheet name="113" sheetId="25" r:id="rId2"/>
+    <sheet name="112" sheetId="24" r:id="rId3"/>
+    <sheet name="111" sheetId="23" r:id="rId4"/>
+    <sheet name="110" sheetId="22" r:id="rId5"/>
+    <sheet name="109" sheetId="21" r:id="rId6"/>
+    <sheet name="108" sheetId="20" r:id="rId7"/>
+    <sheet name="107" sheetId="18" r:id="rId8"/>
+    <sheet name="106" sheetId="19" r:id="rId9"/>
+    <sheet name="105" sheetId="17" r:id="rId10"/>
+    <sheet name="104" sheetId="16" r:id="rId11"/>
+    <sheet name="103" sheetId="14" r:id="rId12"/>
+    <sheet name="102" sheetId="15" r:id="rId13"/>
+    <sheet name="101" sheetId="13" r:id="rId14"/>
+    <sheet name="100" sheetId="12" r:id="rId15"/>
+    <sheet name="99" sheetId="11" r:id="rId16"/>
+    <sheet name="98" sheetId="10" r:id="rId17"/>
+    <sheet name="97" sheetId="9" r:id="rId18"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId18"/>
+    <externalReference r:id="rId19"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'112'!$A$7:$K$32</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="16">'97'!$A$1:$K$33</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'112'!$A$7:$K$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'113'!$A$7:$K$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'114'!$A$8:$S$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$1:$K$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101'!$A$1:$K$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'102'!$A$1:$K$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'97'!$A$1:$K$33</definedName>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
+    <definedName name="TB1A" localSheetId="2">#REF!</definedName>
     <definedName name="TB1A" localSheetId="1">#REF!</definedName>
     <definedName name="TB1A" localSheetId="0">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="930" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1070" uniqueCount="157">
   <si>
     <t>縣市別</t>
   </si>
   <si>
     <t xml:space="preserve">計 </t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>臺北市</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>高雄市</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>基隆市</t>
   </si>
   <si>
     <t>新竹市</t>
   </si>
   <si>
     <t>臺中市</t>
@@ -1303,71 +1307,224 @@
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>*</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>排除懷孕週數小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>24</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>週或出生體重小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>公克</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>未排除懷孕週數小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>24</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>週或出生體重小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>公克</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      2. 依據衛生福利部113年度衛政及社政首長聯繫會議決議，參照優生保健法施行細則第15條，新增「排除懷孕週數小於24週或出生體重小於500公克」新生兒及嬰兒死亡統計。</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">      3. 死亡人數未滿20人者，易受小樣本影響，死亡率不具可靠性(Unreliable)，爰以</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>呈現。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="General_)"/>
-    <numFmt numFmtId="178" formatCode="0.0"/>
-[...7 lines deleted...]
-    <numFmt numFmtId="186" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="177" formatCode="0.0"/>
+    <numFmt numFmtId="178" formatCode="0.0_);[Red]\(0.0\)"/>
+    <numFmt numFmtId="179" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="180" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
+    <numFmt numFmtId="181" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="182" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="183" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
+    <numFmt numFmtId="184" formatCode="0_)"/>
+    <numFmt numFmtId="185" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -1482,66 +1639,105 @@
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0000FF"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="15">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -1657,74 +1853,112 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="49">
+  <cellStyleXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="181" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="182" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="183" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="5" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="185" fontId="16" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="184" fontId="16" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="185" fontId="19" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="184" fontId="19" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="185" fontId="19" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="184" fontId="19" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="185" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="184" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
@@ -1732,178 +1966,179 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="170">
+  <cellXfs count="196">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="43" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="43" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1"/>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="2" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="186" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="186" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="43" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1926,404 +2161,486 @@
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="43" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="43" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="43" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="43" applyFont="1"/>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="4" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="186" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="186" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="43"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="43" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="9" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="43" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="1" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="1" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="43" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="9" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="3" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="4" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="4" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="8" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="9" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="9" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="12" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="7" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="12" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="12" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="10" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="10" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="43" applyFont="1"/>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="43" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="43" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="1" fillId="0" borderId="0" xfId="43" applyNumberFormat="1"/>
-    <xf numFmtId="186" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="0" xfId="43" applyNumberFormat="1"/>
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="186" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="186" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="48" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="26" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="26" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="184" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="28" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="28" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="28" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="28" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="28" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="28" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="28" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="28" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="28" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="2" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="2" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="2" borderId="4" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="2" borderId="9" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="2" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="5" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="14" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="7" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="2" borderId="11" xfId="49" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="5" xfId="49" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="14" xfId="49" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="4" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="9" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="4" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="9" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="49">
+  <cellStyles count="50">
     <cellStyle name="Comma0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency [0]_~ME00001" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency_~ME00001" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Date" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Fixed" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Heading 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal_~ME00001" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Percent_china.xls Chart 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Stub" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Top" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Total" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Totals" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 10" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="一般 10 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="一般 11" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="一般 11 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般 12" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="一般 12 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="一般 13" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="一般 14" xfId="23" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="一般 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="一般 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="一般 2 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="一般 2_修正34" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="一般 3" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="一般 3 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="一般 3_99_死因統計統計表_新制行政區_(修正格式)_201108" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="一般 4" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="一般 4 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="一般 5" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="一般 5 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="一般 6" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="一般 6 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="一般 7" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="一般 7 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="一般 8" xfId="39" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="一般 8 2" xfId="40" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="一般 9" xfId="41" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="一般 9 2" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="一般_97_new" xfId="48" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="一般_表16" xfId="43" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="一般_表26" xfId="49" xr:uid="{B277DDFF-D852-4CBD-984E-30FD1BB67827}"/>
     <cellStyle name="千分位 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
     <cellStyle name="千分位 2 2" xfId="45" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
     <cellStyle name="千分位 3" xfId="46" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="貨幣[0]" xfId="47" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.mohw.gov.tw/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="表"/>
       <sheetName val="圖"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="A1" t="str">
             <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
           <cell r="R2" t="str">
@@ -3339,9249 +3656,10970 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D742A0A-C3E4-4AB8-A685-B5F00BE494FD}">
+  <dimension ref="A1:S34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M5" sqref="M5"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.75" style="44" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9" style="23"/>
+    <col min="1" max="1" width="12.6640625" style="44" customWidth="1"/>
+    <col min="2" max="4" width="11.6640625" style="44" customWidth="1"/>
+    <col min="5" max="5" width="11" style="44" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="11.6640625" style="44" customWidth="1"/>
+    <col min="9" max="9" width="12.6640625" style="44" customWidth="1"/>
+    <col min="10" max="16" width="11.6640625" style="44" customWidth="1"/>
+    <col min="17" max="17" width="13" style="44" customWidth="1"/>
+    <col min="18" max="18" width="11.6640625" style="44" customWidth="1"/>
+    <col min="19" max="19" width="11.6640625" style="23" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="168" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="169"/>
+      <c r="F1" s="169"/>
+      <c r="G1" s="169"/>
+      <c r="H1" s="169"/>
+      <c r="I1" s="169"/>
+      <c r="J1" s="169"/>
+      <c r="K1" s="169"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="169"/>
+      <c r="O1" s="169"/>
+      <c r="P1" s="169"/>
+      <c r="Q1" s="169"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+    </row>
+    <row r="2" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
-    </row>
-[...15 lines deleted...]
-    <row r="4" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+    </row>
+    <row r="3" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="170" t="s">
+        <v>151</v>
+      </c>
+      <c r="B3" s="171"/>
+      <c r="C3" s="171"/>
+      <c r="D3" s="171"/>
+      <c r="E3" s="171"/>
+      <c r="F3" s="171"/>
+      <c r="G3" s="171"/>
+      <c r="H3" s="171"/>
+      <c r="I3" s="171"/>
+      <c r="J3" s="171"/>
+      <c r="K3" s="171"/>
+      <c r="L3" s="171"/>
+      <c r="M3" s="171"/>
+      <c r="N3" s="171"/>
+      <c r="O3" s="171"/>
+      <c r="P3" s="171"/>
+      <c r="Q3" s="171"/>
+      <c r="R3" s="171"/>
+      <c r="S3" s="171"/>
+    </row>
+    <row r="4" spans="1:19" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="30"/>
       <c r="B4" s="31"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
-      <c r="K4" s="30"/>
-[...2 lines deleted...]
-      <c r="A5" s="158" t="s">
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31"/>
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="30"/>
+    </row>
+    <row r="5" spans="1:19" s="7" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="172" t="s">
         <v>103</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="175" t="s">
         <v>58</v>
       </c>
-      <c r="C5" s="3"/>
-[...2 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="C5" s="176"/>
+      <c r="D5" s="176"/>
+      <c r="E5" s="176"/>
+      <c r="F5" s="176"/>
+      <c r="G5" s="176"/>
+      <c r="H5" s="176"/>
+      <c r="I5" s="177"/>
+      <c r="J5" s="175" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="6"/>
-[...2 lines deleted...]
-      <c r="J5" s="24" t="s">
+      <c r="K5" s="176"/>
+      <c r="L5" s="176"/>
+      <c r="M5" s="176"/>
+      <c r="N5" s="176"/>
+      <c r="O5" s="176"/>
+      <c r="P5" s="176"/>
+      <c r="Q5" s="177"/>
+      <c r="R5" s="178" t="s">
         <v>60</v>
       </c>
-      <c r="K5" s="3"/>
-[...3 lines deleted...]
-      <c r="B6" s="39" t="s">
+      <c r="S5" s="179"/>
+    </row>
+    <row r="6" spans="1:19" s="7" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="173"/>
+      <c r="B6" s="182" t="s">
+        <v>152</v>
+      </c>
+      <c r="C6" s="183"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="184"/>
+      <c r="F6" s="182" t="s">
+        <v>153</v>
+      </c>
+      <c r="G6" s="183"/>
+      <c r="H6" s="183"/>
+      <c r="I6" s="184"/>
+      <c r="J6" s="182" t="s">
+        <v>152</v>
+      </c>
+      <c r="K6" s="183"/>
+      <c r="L6" s="183"/>
+      <c r="M6" s="184"/>
+      <c r="N6" s="182" t="s">
+        <v>153</v>
+      </c>
+      <c r="O6" s="183"/>
+      <c r="P6" s="183"/>
+      <c r="Q6" s="184"/>
+      <c r="R6" s="180"/>
+      <c r="S6" s="181"/>
+    </row>
+    <row r="7" spans="1:19" s="42" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="173"/>
+      <c r="B7" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="C6" s="39" t="s">
+      <c r="C7" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="D6" s="39" t="s">
+      <c r="D7" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="E6" s="40" t="s">
+      <c r="E7" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="F7" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G7" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H7" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="I6" s="41" t="s">
+      <c r="I7" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="J6" s="39" t="s">
+      <c r="J7" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="K7" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="L7" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="M7" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="N7" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="O7" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="P7" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q7" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="R7" s="39" t="s">
         <v>108</v>
       </c>
-      <c r="K6" s="41" t="s">
+      <c r="S7" s="41" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="43" customFormat="1" ht="21.2" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="8" t="s">
+    <row r="8" spans="1:19" s="43" customFormat="1" ht="21.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="174"/>
+      <c r="B8" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C8" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D8" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="9" t="s">
+      <c r="E8" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F8" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G8" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="H8" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="I8" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="J7" s="8" t="s">
+      <c r="J8" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="L8" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="N8" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="P8" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="R8" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="K7" s="10" t="s">
+      <c r="S8" s="10" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="32" t="s">
+    <row r="9" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="12">
-[...23 lines deleted...]
-      <c r="J8" s="26">
+      <c r="B9" s="155">
+        <v>150</v>
+      </c>
+      <c r="C9" s="156">
+        <v>78</v>
+      </c>
+      <c r="D9" s="156">
+        <v>72</v>
+      </c>
+      <c r="E9" s="157">
+        <v>1.4194329838374</v>
+      </c>
+      <c r="F9" s="155">
+        <v>297</v>
+      </c>
+      <c r="G9" s="156">
+        <v>165</v>
+      </c>
+      <c r="H9" s="156">
+        <v>132</v>
+      </c>
+      <c r="I9" s="157">
+        <v>2.8104773079980001</v>
+      </c>
+      <c r="J9" s="155">
+        <v>330</v>
+      </c>
+      <c r="K9" s="156">
+        <v>179</v>
+      </c>
+      <c r="L9" s="156">
+        <v>151</v>
+      </c>
+      <c r="M9" s="157">
+        <v>3.1227525644423002</v>
+      </c>
+      <c r="N9" s="155">
+        <v>489</v>
+      </c>
+      <c r="O9" s="156">
+        <v>274</v>
+      </c>
+      <c r="P9" s="156">
+        <v>215</v>
+      </c>
+      <c r="Q9" s="157">
+        <v>4.6273515273098997</v>
+      </c>
+      <c r="R9" s="26">
+        <v>12</v>
+      </c>
+      <c r="S9" s="158" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="B10" s="159">
+        <v>20</v>
+      </c>
+      <c r="C10" s="160">
+        <v>12</v>
+      </c>
+      <c r="D10" s="160">
+        <v>8</v>
+      </c>
+      <c r="E10" s="161">
+        <v>1.320916716201</v>
+      </c>
+      <c r="F10" s="159">
+        <v>51</v>
+      </c>
+      <c r="G10" s="160">
+        <v>30</v>
+      </c>
+      <c r="H10" s="160">
+        <v>21</v>
+      </c>
+      <c r="I10" s="161">
+        <v>3.3683376263126998</v>
+      </c>
+      <c r="J10" s="159">
+        <v>48</v>
+      </c>
+      <c r="K10" s="160">
+        <v>26</v>
+      </c>
+      <c r="L10" s="160">
+        <v>22</v>
+      </c>
+      <c r="M10" s="161">
+        <v>3.1702001188825002</v>
+      </c>
+      <c r="N10" s="159">
+        <v>80</v>
+      </c>
+      <c r="O10" s="160">
+        <v>44</v>
+      </c>
+      <c r="P10" s="160">
+        <v>36</v>
+      </c>
+      <c r="Q10" s="161">
+        <v>5.2836668648042</v>
+      </c>
+      <c r="R10" s="27">
+        <v>2</v>
+      </c>
+      <c r="S10" s="158" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="159">
+        <v>8</v>
+      </c>
+      <c r="C11" s="160">
+        <v>3</v>
+      </c>
+      <c r="D11" s="160">
+        <v>5</v>
+      </c>
+      <c r="E11" s="161" t="s">
+        <v>154</v>
+      </c>
+      <c r="F11" s="159">
+        <v>25</v>
+      </c>
+      <c r="G11" s="160">
+        <v>16</v>
+      </c>
+      <c r="H11" s="160">
+        <v>9</v>
+      </c>
+      <c r="I11" s="161">
+        <v>2.0205285702740001</v>
+      </c>
+      <c r="J11" s="159">
+        <v>21</v>
+      </c>
+      <c r="K11" s="160">
+        <v>8</v>
+      </c>
+      <c r="L11" s="160">
+        <v>13</v>
+      </c>
+      <c r="M11" s="161">
+        <v>1.6972439990301</v>
+      </c>
+      <c r="N11" s="159">
+        <v>40</v>
+      </c>
+      <c r="O11" s="160">
+        <v>22</v>
+      </c>
+      <c r="P11" s="160">
+        <v>18</v>
+      </c>
+      <c r="Q11" s="161">
+        <v>3.2328457124384</v>
+      </c>
+      <c r="R11" s="27">
+        <v>2</v>
+      </c>
+      <c r="S11" s="158" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="32" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="159">
+        <v>12</v>
+      </c>
+      <c r="C12" s="160">
+        <v>4</v>
+      </c>
+      <c r="D12" s="160">
+        <v>8</v>
+      </c>
+      <c r="E12" s="161" t="s">
+        <v>154</v>
+      </c>
+      <c r="F12" s="159">
+        <v>25</v>
+      </c>
+      <c r="G12" s="160">
+        <v>13</v>
+      </c>
+      <c r="H12" s="160">
+        <v>12</v>
+      </c>
+      <c r="I12" s="161">
+        <v>1.9260400616333</v>
+      </c>
+      <c r="J12" s="159">
+        <v>32</v>
+      </c>
+      <c r="K12" s="160">
+        <v>13</v>
+      </c>
+      <c r="L12" s="160">
+        <v>19</v>
+      </c>
+      <c r="M12" s="161">
+        <v>2.4653312788905999</v>
+      </c>
+      <c r="N12" s="159">
+        <v>45</v>
+      </c>
+      <c r="O12" s="160">
+        <v>22</v>
+      </c>
+      <c r="P12" s="160">
+        <v>23</v>
+      </c>
+      <c r="Q12" s="161">
+        <v>3.4668721109398999</v>
+      </c>
+      <c r="R12" s="27">
+        <v>0</v>
+      </c>
+      <c r="S12" s="158">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="159">
+        <v>16</v>
+      </c>
+      <c r="C13" s="160">
+        <v>8</v>
+      </c>
+      <c r="D13" s="160">
+        <v>8</v>
+      </c>
+      <c r="E13" s="161" t="s">
+        <v>154</v>
+      </c>
+      <c r="F13" s="159">
+        <v>23</v>
+      </c>
+      <c r="G13" s="160">
         <v>11</v>
       </c>
-      <c r="K8" s="153" t="s">
-[...7 lines deleted...]
-      <c r="B9" s="17">
+      <c r="H13" s="160">
+        <v>12</v>
+      </c>
+      <c r="I13" s="161">
+        <v>1.842063110684</v>
+      </c>
+      <c r="J13" s="159">
+        <v>33</v>
+      </c>
+      <c r="K13" s="160">
+        <v>21</v>
+      </c>
+      <c r="L13" s="160">
+        <v>12</v>
+      </c>
+      <c r="M13" s="161">
+        <v>2.6429601153291999</v>
+      </c>
+      <c r="N13" s="159">
+        <v>43</v>
+      </c>
+      <c r="O13" s="160">
+        <v>27</v>
+      </c>
+      <c r="P13" s="160">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="161">
+        <v>3.4438571199744001</v>
+      </c>
+      <c r="R13" s="27">
+        <v>3</v>
+      </c>
+      <c r="S13" s="158" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="159">
+        <v>12</v>
+      </c>
+      <c r="C14" s="160">
+        <v>5</v>
+      </c>
+      <c r="D14" s="160">
+        <v>7</v>
+      </c>
+      <c r="E14" s="161" t="s">
+        <v>154</v>
+      </c>
+      <c r="F14" s="159">
+        <v>15</v>
+      </c>
+      <c r="G14" s="160">
+        <v>6</v>
+      </c>
+      <c r="H14" s="160">
+        <v>9</v>
+      </c>
+      <c r="I14" s="161" t="s">
+        <v>154</v>
+      </c>
+      <c r="J14" s="159">
+        <v>28</v>
+      </c>
+      <c r="K14" s="160">
+        <v>18</v>
+      </c>
+      <c r="L14" s="160">
+        <v>10</v>
+      </c>
+      <c r="M14" s="161">
+        <v>3.9817974971558998</v>
+      </c>
+      <c r="N14" s="159">
+        <v>31</v>
+      </c>
+      <c r="O14" s="160">
+        <v>19</v>
+      </c>
+      <c r="P14" s="160">
+        <v>12</v>
+      </c>
+      <c r="Q14" s="161">
+        <v>4.4084186575653996</v>
+      </c>
+      <c r="R14" s="27">
+        <v>0</v>
+      </c>
+      <c r="S14" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="159">
+        <v>26</v>
+      </c>
+      <c r="C15" s="160">
+        <v>12</v>
+      </c>
+      <c r="D15" s="160">
+        <v>14</v>
+      </c>
+      <c r="E15" s="161">
+        <v>2.1393894511643001</v>
+      </c>
+      <c r="F15" s="159">
+        <v>44</v>
+      </c>
+      <c r="G15" s="160">
+        <v>23</v>
+      </c>
+      <c r="H15" s="160">
+        <v>21</v>
+      </c>
+      <c r="I15" s="161">
+        <v>3.6205052250473</v>
+      </c>
+      <c r="J15" s="159">
+        <v>46</v>
+      </c>
+      <c r="K15" s="160">
+        <v>24</v>
+      </c>
+      <c r="L15" s="160">
+        <v>22</v>
+      </c>
+      <c r="M15" s="161">
+        <v>3.7850736443675999</v>
+      </c>
+      <c r="N15" s="159">
         <v>64</v>
       </c>
-      <c r="C9" s="18">
-[...8 lines deleted...]
-      <c r="F9" s="17">
+      <c r="O15" s="160">
+        <v>35</v>
+      </c>
+      <c r="P15" s="160">
+        <v>29</v>
+      </c>
+      <c r="Q15" s="161">
+        <v>5.2661894182506002</v>
+      </c>
+      <c r="R15" s="27">
+        <v>1</v>
+      </c>
+      <c r="S15" s="158" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="159">
+        <v>2</v>
+      </c>
+      <c r="C16" s="160">
+        <v>2</v>
+      </c>
+      <c r="D16" s="160">
+        <v>0</v>
+      </c>
+      <c r="E16" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F16" s="159">
+        <v>3</v>
+      </c>
+      <c r="G16" s="160">
+        <v>2</v>
+      </c>
+      <c r="H16" s="160">
+        <v>1</v>
+      </c>
+      <c r="I16" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J16" s="159">
+        <v>5</v>
+      </c>
+      <c r="K16" s="160">
+        <v>4</v>
+      </c>
+      <c r="L16" s="160">
+        <v>1</v>
+      </c>
+      <c r="M16" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N16" s="159">
+        <v>6</v>
+      </c>
+      <c r="O16" s="160">
+        <v>4</v>
+      </c>
+      <c r="P16" s="160">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R16" s="27">
+        <v>0</v>
+      </c>
+      <c r="S16" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="159">
+        <v>6</v>
+      </c>
+      <c r="C17" s="160">
+        <v>5</v>
+      </c>
+      <c r="D17" s="160">
+        <v>1</v>
+      </c>
+      <c r="E17" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F17" s="159">
+        <v>9</v>
+      </c>
+      <c r="G17" s="160">
+        <v>7</v>
+      </c>
+      <c r="H17" s="160">
+        <v>2</v>
+      </c>
+      <c r="I17" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J17" s="159">
+        <v>13</v>
+      </c>
+      <c r="K17" s="160">
+        <v>10</v>
+      </c>
+      <c r="L17" s="160">
+        <v>3</v>
+      </c>
+      <c r="M17" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N17" s="159">
+        <v>17</v>
+      </c>
+      <c r="O17" s="160">
+        <v>13</v>
+      </c>
+      <c r="P17" s="160">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R17" s="27">
+        <v>0</v>
+      </c>
+      <c r="S17" s="158">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="159">
+        <v>3</v>
+      </c>
+      <c r="C18" s="160">
+        <v>2</v>
+      </c>
+      <c r="D18" s="160">
+        <v>1</v>
+      </c>
+      <c r="E18" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F18" s="159">
+        <v>8</v>
+      </c>
+      <c r="G18" s="160">
+        <v>3</v>
+      </c>
+      <c r="H18" s="160">
+        <v>5</v>
+      </c>
+      <c r="I18" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J18" s="159">
+        <v>8</v>
+      </c>
+      <c r="K18" s="160">
+        <v>5</v>
+      </c>
+      <c r="L18" s="160">
+        <v>3</v>
+      </c>
+      <c r="M18" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N18" s="159">
+        <v>13</v>
+      </c>
+      <c r="O18" s="160">
+        <v>6</v>
+      </c>
+      <c r="P18" s="160">
+        <v>7</v>
+      </c>
+      <c r="Q18" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R18" s="27">
+        <v>0</v>
+      </c>
+      <c r="S18" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="159">
+        <v>11</v>
+      </c>
+      <c r="C19" s="160">
+        <v>4</v>
+      </c>
+      <c r="D19" s="160">
+        <v>7</v>
+      </c>
+      <c r="E19" s="161" t="s">
+        <v>154</v>
+      </c>
+      <c r="F19" s="159">
+        <v>18</v>
+      </c>
+      <c r="G19" s="160">
+        <v>9</v>
+      </c>
+      <c r="H19" s="160">
+        <v>9</v>
+      </c>
+      <c r="I19" s="161" t="s">
+        <v>154</v>
+      </c>
+      <c r="J19" s="159">
+        <v>22</v>
+      </c>
+      <c r="K19" s="160">
+        <v>10</v>
+      </c>
+      <c r="L19" s="160">
+        <v>12</v>
+      </c>
+      <c r="M19" s="161">
+        <v>3.3303057826218998</v>
+      </c>
+      <c r="N19" s="159">
+        <v>33</v>
+      </c>
+      <c r="O19" s="160">
+        <v>18</v>
+      </c>
+      <c r="P19" s="160">
+        <v>15</v>
+      </c>
+      <c r="Q19" s="161">
+        <v>4.9954586739328004</v>
+      </c>
+      <c r="R19" s="27">
+        <v>1</v>
+      </c>
+      <c r="S19" s="158" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="159">
+        <v>2</v>
+      </c>
+      <c r="C20" s="160">
+        <v>1</v>
+      </c>
+      <c r="D20" s="160">
+        <v>1</v>
+      </c>
+      <c r="E20" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F20" s="159">
+        <v>3</v>
+      </c>
+      <c r="G20" s="160">
+        <v>2</v>
+      </c>
+      <c r="H20" s="160">
+        <v>1</v>
+      </c>
+      <c r="I20" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J20" s="159">
+        <v>7</v>
+      </c>
+      <c r="K20" s="160">
+        <v>5</v>
+      </c>
+      <c r="L20" s="160">
+        <v>2</v>
+      </c>
+      <c r="M20" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N20" s="159">
+        <v>8</v>
+      </c>
+      <c r="O20" s="160">
+        <v>6</v>
+      </c>
+      <c r="P20" s="160">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R20" s="27">
+        <v>0</v>
+      </c>
+      <c r="S20" s="158">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="159">
+        <v>4</v>
+      </c>
+      <c r="C21" s="160">
+        <v>3</v>
+      </c>
+      <c r="D21" s="160">
+        <v>1</v>
+      </c>
+      <c r="E21" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F21" s="159">
+        <v>8</v>
+      </c>
+      <c r="G21" s="160">
+        <v>5</v>
+      </c>
+      <c r="H21" s="160">
+        <v>3</v>
+      </c>
+      <c r="I21" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J21" s="159">
+        <v>10</v>
+      </c>
+      <c r="K21" s="160">
+        <v>6</v>
+      </c>
+      <c r="L21" s="160">
+        <v>4</v>
+      </c>
+      <c r="M21" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N21" s="159">
+        <v>15</v>
+      </c>
+      <c r="O21" s="160">
+        <v>8</v>
+      </c>
+      <c r="P21" s="160">
+        <v>7</v>
+      </c>
+      <c r="Q21" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R21" s="27">
+        <v>1</v>
+      </c>
+      <c r="S21" s="158" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="159">
+        <v>4</v>
+      </c>
+      <c r="C22" s="160">
+        <v>4</v>
+      </c>
+      <c r="D22" s="160">
+        <v>0</v>
+      </c>
+      <c r="E22" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F22" s="159">
+        <v>5</v>
+      </c>
+      <c r="G22" s="160">
+        <v>4</v>
+      </c>
+      <c r="H22" s="160">
+        <v>1</v>
+      </c>
+      <c r="I22" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J22" s="159">
+        <v>8</v>
+      </c>
+      <c r="K22" s="160">
+        <v>4</v>
+      </c>
+      <c r="L22" s="160">
+        <v>4</v>
+      </c>
+      <c r="M22" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N22" s="159">
+        <v>9</v>
+      </c>
+      <c r="O22" s="160">
+        <v>4</v>
+      </c>
+      <c r="P22" s="160">
+        <v>5</v>
+      </c>
+      <c r="Q22" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R22" s="27">
+        <v>0</v>
+      </c>
+      <c r="S22" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="159">
+        <v>7</v>
+      </c>
+      <c r="C23" s="160">
+        <v>4</v>
+      </c>
+      <c r="D23" s="160">
+        <v>3</v>
+      </c>
+      <c r="E23" s="161" t="s">
+        <v>154</v>
+      </c>
+      <c r="F23" s="159">
+        <v>22</v>
+      </c>
+      <c r="G23" s="160">
+        <v>11</v>
+      </c>
+      <c r="H23" s="160">
+        <v>11</v>
+      </c>
+      <c r="I23" s="161">
+        <v>6.1590145576708002</v>
+      </c>
+      <c r="J23" s="159">
+        <v>16</v>
+      </c>
+      <c r="K23" s="160">
+        <v>9</v>
+      </c>
+      <c r="L23" s="160">
+        <v>7</v>
+      </c>
+      <c r="M23" s="161" t="s">
+        <v>154</v>
+      </c>
+      <c r="N23" s="159">
+        <v>31</v>
+      </c>
+      <c r="O23" s="160">
+        <v>16</v>
+      </c>
+      <c r="P23" s="160">
+        <v>15</v>
+      </c>
+      <c r="Q23" s="161">
+        <v>8.6786114221724997</v>
+      </c>
+      <c r="R23" s="27">
+        <v>1</v>
+      </c>
+      <c r="S23" s="158" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="32" t="s">
         <v>93</v>
       </c>
-      <c r="G9" s="18">
-[...8 lines deleted...]
-      <c r="J9" s="27">
+      <c r="B24" s="159">
         <v>2</v>
       </c>
-      <c r="K9" s="153" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="32" t="s">
+      <c r="C24" s="160">
+        <v>1</v>
+      </c>
+      <c r="D24" s="160">
+        <v>1</v>
+      </c>
+      <c r="E24" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F24" s="159">
+        <v>6</v>
+      </c>
+      <c r="G24" s="160">
         <v>3</v>
       </c>
-      <c r="B10" s="17">
-[...75 lines deleted...]
-      <c r="D12" s="33">
+      <c r="H24" s="160">
+        <v>3</v>
+      </c>
+      <c r="I24" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J24" s="159">
+        <v>4</v>
+      </c>
+      <c r="K24" s="160">
+        <v>2</v>
+      </c>
+      <c r="L24" s="160">
+        <v>2</v>
+      </c>
+      <c r="M24" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N24" s="159">
+        <v>8</v>
+      </c>
+      <c r="O24" s="160">
+        <v>4</v>
+      </c>
+      <c r="P24" s="160">
+        <v>4</v>
+      </c>
+      <c r="Q24" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R24" s="27">
+        <v>0</v>
+      </c>
+      <c r="S24" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="159">
+        <v>4</v>
+      </c>
+      <c r="C25" s="160">
+        <v>2</v>
+      </c>
+      <c r="D25" s="160">
+        <v>2</v>
+      </c>
+      <c r="E25" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F25" s="159">
         <v>13</v>
       </c>
-      <c r="E12" s="19">
-[...14 lines deleted...]
-      <c r="J12" s="27">
+      <c r="G25" s="160">
+        <v>7</v>
+      </c>
+      <c r="H25" s="160">
+        <v>6</v>
+      </c>
+      <c r="I25" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J25" s="159">
+        <v>7</v>
+      </c>
+      <c r="K25" s="160">
+        <v>4</v>
+      </c>
+      <c r="L25" s="160">
+        <v>3</v>
+      </c>
+      <c r="M25" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N25" s="159">
+        <v>16</v>
+      </c>
+      <c r="O25" s="160">
+        <v>9</v>
+      </c>
+      <c r="P25" s="160">
+        <v>7</v>
+      </c>
+      <c r="Q25" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R25" s="27">
+        <v>0</v>
+      </c>
+      <c r="S25" s="158">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="159">
+        <v>3</v>
+      </c>
+      <c r="C26" s="160">
         <v>2</v>
       </c>
-      <c r="K12" s="153" t="s">
-[...13 lines deleted...]
-      <c r="D13" s="33">
+      <c r="D26" s="160">
+        <v>1</v>
+      </c>
+      <c r="E26" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F26" s="159">
+        <v>6</v>
+      </c>
+      <c r="G26" s="160">
+        <v>4</v>
+      </c>
+      <c r="H26" s="160">
+        <v>2</v>
+      </c>
+      <c r="I26" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J26" s="159">
         <v>5</v>
       </c>
-      <c r="E13" s="153" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="17">
+      <c r="K26" s="160">
+        <v>3</v>
+      </c>
+      <c r="L26" s="160">
+        <v>2</v>
+      </c>
+      <c r="M26" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N26" s="159">
+        <v>8</v>
+      </c>
+      <c r="O26" s="160">
+        <v>5</v>
+      </c>
+      <c r="P26" s="160">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R26" s="27">
+        <v>0</v>
+      </c>
+      <c r="S26" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" s="159">
+        <v>2</v>
+      </c>
+      <c r="C27" s="160">
+        <v>1</v>
+      </c>
+      <c r="D27" s="160">
+        <v>1</v>
+      </c>
+      <c r="E27" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F27" s="159">
+        <v>2</v>
+      </c>
+      <c r="G27" s="160">
+        <v>1</v>
+      </c>
+      <c r="H27" s="160">
+        <v>1</v>
+      </c>
+      <c r="I27" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J27" s="159">
+        <v>6</v>
+      </c>
+      <c r="K27" s="160">
+        <v>3</v>
+      </c>
+      <c r="L27" s="160">
+        <v>3</v>
+      </c>
+      <c r="M27" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N27" s="159">
+        <v>6</v>
+      </c>
+      <c r="O27" s="160">
+        <v>3</v>
+      </c>
+      <c r="P27" s="160">
+        <v>3</v>
+      </c>
+      <c r="Q27" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R27" s="27">
+        <v>0</v>
+      </c>
+      <c r="S27" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="159">
+        <v>4</v>
+      </c>
+      <c r="C28" s="160">
+        <v>1</v>
+      </c>
+      <c r="D28" s="160">
+        <v>3</v>
+      </c>
+      <c r="E28" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F28" s="159">
+        <v>7</v>
+      </c>
+      <c r="G28" s="160">
+        <v>4</v>
+      </c>
+      <c r="H28" s="160">
+        <v>3</v>
+      </c>
+      <c r="I28" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J28" s="159">
+        <v>8</v>
+      </c>
+      <c r="K28" s="160">
+        <v>1</v>
+      </c>
+      <c r="L28" s="160">
+        <v>7</v>
+      </c>
+      <c r="M28" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N28" s="159">
+        <v>11</v>
+      </c>
+      <c r="O28" s="160">
+        <v>4</v>
+      </c>
+      <c r="P28" s="160">
+        <v>7</v>
+      </c>
+      <c r="Q28" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R28" s="27">
+        <v>1</v>
+      </c>
+      <c r="S28" s="158" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" s="159">
+        <v>2</v>
+      </c>
+      <c r="C29" s="160">
+        <v>2</v>
+      </c>
+      <c r="D29" s="160">
+        <v>0</v>
+      </c>
+      <c r="E29" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="F29" s="159">
+        <v>2</v>
+      </c>
+      <c r="G29" s="160">
+        <v>2</v>
+      </c>
+      <c r="H29" s="160">
+        <v>0</v>
+      </c>
+      <c r="I29" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J29" s="159">
+        <v>3</v>
+      </c>
+      <c r="K29" s="160">
+        <v>3</v>
+      </c>
+      <c r="L29" s="160">
+        <v>0</v>
+      </c>
+      <c r="M29" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="N29" s="159">
+        <v>3</v>
+      </c>
+      <c r="O29" s="160">
+        <v>3</v>
+      </c>
+      <c r="P29" s="160">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R29" s="27">
+        <v>0</v>
+      </c>
+      <c r="S29" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="G13" s="18">
-[...69 lines deleted...]
-      <c r="G15" s="18">
+      <c r="B30" s="159">
+        <v>0</v>
+      </c>
+      <c r="C30" s="160">
+        <v>0</v>
+      </c>
+      <c r="D30" s="160">
+        <v>0</v>
+      </c>
+      <c r="E30" s="162">
+        <v>0</v>
+      </c>
+      <c r="F30" s="159">
         <v>2</v>
       </c>
-      <c r="H15" s="33">
-[...168 lines deleted...]
-      <c r="F20" s="17">
+      <c r="G30" s="160">
+        <v>2</v>
+      </c>
+      <c r="H30" s="160">
+        <v>0</v>
+      </c>
+      <c r="I30" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="J30" s="159">
+        <v>0</v>
+      </c>
+      <c r="K30" s="160">
+        <v>0</v>
+      </c>
+      <c r="L30" s="160">
+        <v>0</v>
+      </c>
+      <c r="M30" s="162">
+        <v>0</v>
+      </c>
+      <c r="N30" s="159">
+        <v>2</v>
+      </c>
+      <c r="O30" s="160">
+        <v>2</v>
+      </c>
+      <c r="P30" s="160">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="162" t="s">
+        <v>154</v>
+      </c>
+      <c r="R30" s="27">
+        <v>0</v>
+      </c>
+      <c r="S30" s="158">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="G20" s="18">
-[...366 lines deleted...]
-      <c r="A31" s="147" t="s">
+      <c r="B31" s="163">
+        <v>0</v>
+      </c>
+      <c r="C31" s="163">
+        <v>0</v>
+      </c>
+      <c r="D31" s="163">
+        <v>0</v>
+      </c>
+      <c r="E31" s="164">
+        <v>0</v>
+      </c>
+      <c r="F31" s="163">
+        <v>0</v>
+      </c>
+      <c r="G31" s="163">
+        <v>0</v>
+      </c>
+      <c r="H31" s="163">
+        <v>0</v>
+      </c>
+      <c r="I31" s="164">
+        <v>0</v>
+      </c>
+      <c r="J31" s="163">
+        <v>0</v>
+      </c>
+      <c r="K31" s="163">
+        <v>0</v>
+      </c>
+      <c r="L31" s="163">
+        <v>0</v>
+      </c>
+      <c r="M31" s="164">
+        <v>0</v>
+      </c>
+      <c r="N31" s="163">
+        <v>0</v>
+      </c>
+      <c r="O31" s="163">
+        <v>0</v>
+      </c>
+      <c r="P31" s="163">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="164">
+        <v>0</v>
+      </c>
+      <c r="R31" s="28">
+        <v>0</v>
+      </c>
+      <c r="S31" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="147" t="s">
         <v>146</v>
       </c>
-      <c r="B31" s="148"/>
-[...14 lines deleted...]
-      <c r="B32" s="152"/>
+      <c r="B32" s="148"/>
       <c r="C32" s="149"/>
       <c r="D32" s="150"/>
       <c r="E32" s="150"/>
-      <c r="F32" s="150"/>
-[...1 lines deleted...]
-      <c r="H32" s="148"/>
+      <c r="F32" s="148"/>
+      <c r="G32" s="149"/>
+      <c r="H32" s="150"/>
       <c r="I32" s="150"/>
       <c r="J32" s="150"/>
       <c r="K32" s="150"/>
+      <c r="L32" s="148"/>
+      <c r="M32" s="150"/>
+      <c r="N32" s="150"/>
+      <c r="O32" s="150"/>
+      <c r="P32" s="148"/>
+      <c r="Q32" s="150"/>
+      <c r="R32" s="150"/>
+      <c r="S32" s="150"/>
+    </row>
+    <row r="33" spans="1:19" s="167" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="151" t="s">
+        <v>155</v>
+      </c>
+      <c r="B33" s="165"/>
+      <c r="C33" s="166"/>
+      <c r="D33" s="166"/>
+      <c r="E33" s="166"/>
+      <c r="F33" s="166"/>
+      <c r="G33" s="166"/>
+      <c r="H33" s="165"/>
+      <c r="I33" s="166"/>
+      <c r="J33" s="151"/>
+      <c r="K33" s="151"/>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A34" s="151" t="s">
+        <v>156</v>
+      </c>
+      <c r="B34" s="152"/>
+      <c r="C34" s="149"/>
+      <c r="D34" s="150"/>
+      <c r="E34" s="150"/>
+      <c r="F34" s="152"/>
+      <c r="G34" s="149"/>
+      <c r="H34" s="150"/>
+      <c r="I34" s="150"/>
+      <c r="J34" s="150"/>
+      <c r="K34" s="150"/>
+      <c r="L34" s="148"/>
+      <c r="M34" s="150"/>
+      <c r="N34" s="150"/>
+      <c r="O34" s="150"/>
+      <c r="P34" s="148"/>
+      <c r="Q34" s="150"/>
+      <c r="R34" s="150"/>
+      <c r="S34" s="150"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A5:A7"/>
+  <mergeCells count="10">
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A5:A8"/>
+    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="J5:Q5"/>
+    <mergeCell ref="R5:S6"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="F6:I6"/>
+    <mergeCell ref="J6:M6"/>
+    <mergeCell ref="N6:Q6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="34" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.625" style="111" customWidth="1"/>
-    <col min="2" max="10" width="12.625" style="111" customWidth="1"/>
+    <col min="1" max="1" width="15.6640625" style="111" customWidth="1"/>
+    <col min="2" max="10" width="12.6640625" style="111" customWidth="1"/>
     <col min="11" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:11" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+    </row>
+    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
     </row>
-    <row r="3" spans="1:11" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="4" spans="1:11" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="187" t="s">
+        <v>73</v>
+      </c>
+      <c r="B3" s="187"/>
+      <c r="C3" s="187"/>
+      <c r="D3" s="187"/>
+      <c r="E3" s="187"/>
+      <c r="F3" s="187"/>
+      <c r="G3" s="187"/>
+      <c r="H3" s="187"/>
+      <c r="I3" s="187"/>
+      <c r="J3" s="187"/>
+      <c r="K3" s="187"/>
+    </row>
+    <row r="4" spans="1:11" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="93"/>
       <c r="B4" s="95"/>
       <c r="C4" s="95"/>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="95"/>
       <c r="G4" s="95"/>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="95"/>
       <c r="K4" s="93"/>
     </row>
-    <row r="5" spans="1:11" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="166" t="s">
+    <row r="5" spans="1:11" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="55"/>
       <c r="J5" s="56" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:11" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167"/>
+    <row r="6" spans="1:11" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
       <c r="B6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="100" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="98" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="100" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="102" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="168"/>
+      <c r="A7" s="194"/>
       <c r="B7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="64" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="66" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="67">
-        <v>539</v>
+        <v>505</v>
       </c>
       <c r="C8" s="68">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D8" s="69">
-        <v>248</v>
+        <v>216</v>
       </c>
       <c r="E8" s="70">
-        <v>2.5294120000000002</v>
+        <v>2.4325626204238922</v>
       </c>
       <c r="F8" s="67">
-        <v>881</v>
+        <v>811</v>
       </c>
       <c r="G8" s="68">
-        <v>490</v>
+        <v>439</v>
       </c>
       <c r="H8" s="69">
-        <v>391</v>
+        <v>372</v>
       </c>
       <c r="I8" s="71">
-        <v>4.1343449999999997</v>
+        <v>3.9065510597302504</v>
       </c>
       <c r="J8" s="72">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K8" s="73">
-        <v>11.7</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11.560693641618498</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="75">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C9" s="76">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D9" s="77">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E9" s="78">
-        <v>2.522313</v>
+        <v>2.6355862715239544</v>
       </c>
       <c r="F9" s="75">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="G9" s="76">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="H9" s="77">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="I9" s="79">
-        <v>4.1022230000000004</v>
+        <v>4.1583694506266839</v>
       </c>
       <c r="J9" s="80">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K9" s="81">
-        <v>13.858860999999999</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>20.499004334075202</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="75">
-        <v>94</v>
+        <v>68</v>
       </c>
       <c r="C10" s="76">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="D10" s="77">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="E10" s="78">
-        <v>3.2565390000000001</v>
+        <v>2.4473636854417853</v>
       </c>
       <c r="F10" s="75">
-        <v>137</v>
+        <v>106</v>
       </c>
       <c r="G10" s="76">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="H10" s="77">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="I10" s="79">
-        <v>4.746232</v>
+        <v>3.8150080978945473</v>
       </c>
       <c r="J10" s="80">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K10" s="81">
-        <v>10.39321</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.599064243296743</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="75">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C11" s="76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D11" s="77">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E11" s="78">
-        <v>1.998845</v>
+        <v>2.10508588750421</v>
       </c>
       <c r="F11" s="75">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="G11" s="76">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H11" s="77">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="I11" s="79">
-        <v>3.1537329999999999</v>
+        <v>3.6207477265072416</v>
       </c>
       <c r="J11" s="80">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K11" s="81">
-        <v>13.325634000000001</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.42034355001684</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="66" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="75">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C12" s="76">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D12" s="77">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E12" s="78">
-        <v>2.1007600000000002</v>
+        <v>1.94908977507504</v>
       </c>
       <c r="F12" s="75">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="G12" s="76">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="H12" s="77">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I12" s="79">
-        <v>3.8195640000000002</v>
+        <v>3.1185436401200639</v>
       </c>
       <c r="J12" s="80">
         <v>1</v>
       </c>
       <c r="K12" s="81">
-        <v>3.8</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.89817955015008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="66" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" s="76">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D13" s="77">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E13" s="78">
-        <v>1.776988</v>
+        <v>1.9822282980177717</v>
       </c>
       <c r="F13" s="75">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G13" s="76">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H13" s="77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I13" s="79">
-        <v>3.3635839999999999</v>
+        <v>3.5543403964456597</v>
       </c>
       <c r="J13" s="80">
         <v>1</v>
       </c>
       <c r="K13" s="81">
-        <v>6.3463859999999999</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6.8352699931647303</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="75">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="C14" s="76">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D14" s="77">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E14" s="78">
-        <v>3.1524730000000001</v>
+        <v>3.6881655986353787</v>
       </c>
       <c r="F14" s="75">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="G14" s="76">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="H14" s="77">
         <v>51</v>
       </c>
       <c r="I14" s="79">
-        <v>5.3725250000000004</v>
+        <v>5.4861463279701255</v>
       </c>
       <c r="J14" s="80">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K14" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.2204139965884462</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="66" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="75">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C15" s="76">
+        <v>3</v>
+      </c>
+      <c r="D15" s="77">
+        <v>4</v>
+      </c>
+      <c r="E15" s="78">
+        <v>1.9852524106636416</v>
+      </c>
+      <c r="F15" s="75">
+        <v>9</v>
+      </c>
+      <c r="G15" s="76">
         <v>5</v>
       </c>
-      <c r="D15" s="77">
-[...10 lines deleted...]
-      </c>
       <c r="H15" s="77">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I15" s="79">
-        <v>4.9794960000000001</v>
+        <v>2.5524673851389679</v>
       </c>
       <c r="J15" s="80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K15" s="81">
-        <v>29.291153999999999</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="66" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="75">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C16" s="76">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D16" s="77">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E16" s="78">
-        <v>2.181025</v>
+        <v>2.5152712899748475</v>
       </c>
       <c r="F16" s="75">
+        <v>25</v>
+      </c>
+      <c r="G16" s="76">
         <v>15</v>
       </c>
-      <c r="G16" s="76">
-[...1 lines deleted...]
-      </c>
       <c r="H16" s="77">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I16" s="79">
-        <v>2.7262810000000002</v>
+        <v>4.4915558749550843</v>
       </c>
       <c r="J16" s="80">
         <v>2</v>
       </c>
       <c r="K16" s="81">
-        <v>36.350417999999998</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35.932446999640675</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="75">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C17" s="76">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D17" s="77">
         <v>5</v>
       </c>
       <c r="E17" s="78">
-        <v>1.4035089999999999</v>
+        <v>1.9157088122605364</v>
       </c>
       <c r="F17" s="75">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G17" s="76">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H17" s="77">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I17" s="79">
-        <v>3.1578949999999999</v>
+        <v>3.1928480204342273</v>
       </c>
       <c r="J17" s="80">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K17" s="81">
-        <v>52.631579000000002</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21.285653469561517</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="75">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C18" s="76">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D18" s="77">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E18" s="78">
-        <v>1.735587</v>
+        <v>1.3827232370278728</v>
       </c>
       <c r="F18" s="75">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G18" s="76">
+        <v>20</v>
+      </c>
+      <c r="H18" s="77">
         <v>18</v>
       </c>
-      <c r="H18" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="79">
-        <v>2.4901900000000001</v>
+        <v>2.7654464740557456</v>
       </c>
       <c r="J18" s="80">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K18" s="81">
-        <v>7.5460310000000002</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21.832472163597991</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="75">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C19" s="76">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D19" s="77">
+        <v>4</v>
+      </c>
+      <c r="E19" s="78">
+        <v>2.4896265560165975</v>
+      </c>
+      <c r="F19" s="75">
+        <v>11</v>
+      </c>
+      <c r="G19" s="76">
         <v>7</v>
       </c>
-      <c r="E19" s="78">
-[...7 lines deleted...]
-      </c>
       <c r="H19" s="77">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I19" s="79">
-        <v>4.7766229999999998</v>
+        <v>3.0428769017980635</v>
       </c>
       <c r="J19" s="80">
         <v>0</v>
       </c>
       <c r="K19" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="75">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C20" s="76">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D20" s="77">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="E20" s="78">
-        <v>3.2057699999999998</v>
+        <v>1.4693534844668346</v>
       </c>
       <c r="F20" s="75">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G20" s="76">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H20" s="77">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="I20" s="79">
-        <v>4.808656</v>
+        <v>2.9387069689336691</v>
       </c>
       <c r="J20" s="80">
         <v>0</v>
       </c>
       <c r="K20" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="75">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C21" s="76">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D21" s="77">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E21" s="78">
-        <v>3.9357169999999999</v>
+        <v>2.0547945205479454</v>
       </c>
       <c r="F21" s="75">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G21" s="76">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H21" s="77">
         <v>7</v>
       </c>
       <c r="I21" s="79">
-        <v>5.2476219999999998</v>
+        <v>3.4246575342465753</v>
       </c>
       <c r="J21" s="80">
         <v>0</v>
       </c>
       <c r="K21" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="75">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C22" s="76">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D22" s="77">
         <v>10</v>
       </c>
       <c r="E22" s="78">
-        <v>3.7572800000000002</v>
+        <v>4.6829268292682924</v>
       </c>
       <c r="F22" s="75">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G22" s="76">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H22" s="77">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I22" s="79">
-        <v>6.3873759999999997</v>
+        <v>5.8536585365853657</v>
       </c>
       <c r="J22" s="80">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K22" s="81">
-        <v>18.786398999999999</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>58.536585365853661</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="75">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C23" s="76">
         <v>2</v>
       </c>
       <c r="D23" s="77">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E23" s="78">
-        <v>1.8610420000000001</v>
+        <v>3.2658393207054215</v>
       </c>
       <c r="F23" s="75">
         <v>7</v>
       </c>
       <c r="G23" s="76">
+        <v>3</v>
+      </c>
+      <c r="H23" s="77">
         <v>4</v>
       </c>
-      <c r="H23" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="I23" s="79">
-        <v>4.3424319999999996</v>
+        <v>4.5721750489875896</v>
       </c>
       <c r="J23" s="80">
         <v>0</v>
       </c>
       <c r="K23" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="75">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C24" s="76">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D24" s="77">
         <v>5</v>
       </c>
       <c r="E24" s="78">
-        <v>3.6818849999999999</v>
+        <v>5.9857837635615416</v>
       </c>
       <c r="F24" s="75">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G24" s="76">
+        <v>13</v>
+      </c>
+      <c r="H24" s="77">
         <v>10</v>
       </c>
-      <c r="H24" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="I24" s="79">
-        <v>6.6273929999999996</v>
+        <v>8.6045641601197165</v>
       </c>
       <c r="J24" s="80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K24" s="81">
-        <v>36.818851000000002</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="75">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C25" s="76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D25" s="77">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E25" s="78">
-        <v>4.4296790000000001</v>
+        <v>0.99009900990099009</v>
       </c>
       <c r="F25" s="75">
         <v>4</v>
       </c>
       <c r="G25" s="76">
         <v>2</v>
       </c>
       <c r="H25" s="77">
         <v>2</v>
       </c>
       <c r="I25" s="79">
-        <v>4.4296790000000001</v>
+        <v>3.9603960396039604</v>
       </c>
       <c r="J25" s="80">
         <v>0</v>
       </c>
       <c r="K25" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="66" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="75">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C26" s="76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D26" s="77">
+        <v>1</v>
+      </c>
+      <c r="E26" s="78">
+        <v>0.79617834394904463</v>
+      </c>
+      <c r="F26" s="75">
+        <v>7</v>
+      </c>
+      <c r="G26" s="76">
+        <v>3</v>
+      </c>
+      <c r="H26" s="77">
         <v>4</v>
       </c>
-      <c r="E26" s="78">
-[...10 lines deleted...]
-      </c>
       <c r="I26" s="79">
-        <v>4.0816330000000001</v>
+        <v>2.7866242038216562</v>
       </c>
       <c r="J26" s="80">
         <v>1</v>
       </c>
       <c r="K26" s="81">
-        <v>40.816327000000001</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>39.808917197452232</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="66" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="75">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C27" s="76">
         <v>9</v>
       </c>
       <c r="D27" s="77">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E27" s="78">
-        <v>2.8299979999999998</v>
+        <v>3.3046926635822866</v>
       </c>
       <c r="F27" s="75">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G27" s="76">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="H27" s="77">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I27" s="79">
-        <v>5.2557109999999998</v>
+        <v>5.2875082617316593</v>
       </c>
       <c r="J27" s="80">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K27" s="81">
-        <v>40.428542999999998</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="75">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C28" s="76">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D28" s="77">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E28" s="78">
-        <v>3.1861630000000001</v>
+        <v>1.8115942028985508</v>
       </c>
       <c r="F28" s="75">
         <v>8</v>
       </c>
       <c r="G28" s="76">
         <v>4</v>
       </c>
       <c r="H28" s="77">
         <v>4</v>
       </c>
       <c r="I28" s="79">
-        <v>3.6413289999999998</v>
+        <v>3.6231884057971016</v>
       </c>
       <c r="J28" s="80">
         <v>0</v>
       </c>
       <c r="K28" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="75">
         <v>0</v>
       </c>
       <c r="C29" s="76">
         <v>0</v>
       </c>
       <c r="D29" s="77">
         <v>0</v>
       </c>
       <c r="E29" s="78">
         <v>0</v>
       </c>
       <c r="F29" s="75">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G29" s="76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H29" s="77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I29" s="79">
-        <v>2.136752</v>
+        <v>0.73964497041420119</v>
       </c>
       <c r="J29" s="80">
         <v>0</v>
       </c>
       <c r="K29" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="85" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="86">
         <v>0</v>
       </c>
       <c r="C30" s="87">
         <v>0</v>
       </c>
       <c r="D30" s="130">
         <v>0</v>
       </c>
       <c r="E30" s="131">
         <v>0</v>
       </c>
       <c r="F30" s="86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G30" s="87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H30" s="130">
         <v>0</v>
       </c>
       <c r="I30" s="132">
-        <v>6.3291139999999997</v>
+        <v>0</v>
       </c>
       <c r="J30" s="89">
         <v>0</v>
       </c>
       <c r="K30" s="90">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="129" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="92"/>
       <c r="C31" s="92"/>
       <c r="D31" s="92"/>
       <c r="E31" s="92"/>
       <c r="F31" s="92"/>
       <c r="G31" s="92"/>
       <c r="H31" s="92"/>
       <c r="I31" s="92"/>
       <c r="J31" s="92"/>
     </row>
-    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="129" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="92"/>
       <c r="C32" s="92"/>
       <c r="D32" s="92"/>
       <c r="E32" s="92"/>
       <c r="F32" s="92"/>
       <c r="G32" s="92"/>
       <c r="H32" s="92"/>
       <c r="I32" s="92"/>
       <c r="J32" s="92"/>
     </row>
-    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.625" style="111" customWidth="1"/>
-    <col min="2" max="10" width="12.625" style="111" customWidth="1"/>
+    <col min="1" max="1" width="15.6640625" style="111" customWidth="1"/>
+    <col min="2" max="10" width="12.6640625" style="111" customWidth="1"/>
     <col min="11" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:11" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+    </row>
+    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
     </row>
-    <row r="3" spans="1:11" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="4" spans="1:11" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="187" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="187"/>
+      <c r="C3" s="187"/>
+      <c r="D3" s="187"/>
+      <c r="E3" s="187"/>
+      <c r="F3" s="187"/>
+      <c r="G3" s="187"/>
+      <c r="H3" s="187"/>
+      <c r="I3" s="187"/>
+      <c r="J3" s="187"/>
+      <c r="K3" s="187"/>
+    </row>
+    <row r="4" spans="1:11" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="93"/>
       <c r="B4" s="95"/>
       <c r="C4" s="95"/>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="95"/>
       <c r="G4" s="95"/>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="95"/>
       <c r="K4" s="93"/>
     </row>
-    <row r="5" spans="1:11" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="166" t="s">
+    <row r="5" spans="1:11" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="55"/>
       <c r="J5" s="56" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:11" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167"/>
+    <row r="6" spans="1:11" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
       <c r="B6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="98" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="E6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="98" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="I6" s="100" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="98" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="100" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="102" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="168"/>
+      <c r="A7" s="194"/>
       <c r="B7" s="62" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="C7" s="62" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="D7" s="62" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="E7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="62" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="G7" s="62" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="H7" s="62" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="I7" s="64" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="66" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="67">
-        <v>458</v>
+        <v>539</v>
       </c>
       <c r="C8" s="68">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="D8" s="69">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="E8" s="70">
-        <v>2.1665199999999998</v>
+        <v>2.5294120000000002</v>
       </c>
       <c r="F8" s="67">
-        <v>761</v>
+        <v>881</v>
       </c>
       <c r="G8" s="68">
-        <v>446</v>
+        <v>490</v>
       </c>
       <c r="H8" s="69">
-        <v>315</v>
+        <v>391</v>
       </c>
       <c r="I8" s="71">
-        <v>3.5998299999999999</v>
+        <v>4.1343449999999997</v>
       </c>
       <c r="J8" s="72">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="K8" s="73">
-        <v>6.6225478833863924</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="75">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="C9" s="76">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D9" s="77">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E9" s="78">
-        <v>2.5672299999999999</v>
+        <v>2.522313</v>
       </c>
       <c r="F9" s="75">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G9" s="76">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="H9" s="77">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I9" s="79">
-        <v>3.8119399999999999</v>
+        <v>4.1022230000000004</v>
       </c>
       <c r="J9" s="80">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K9" s="81">
-        <v>7.7794780000000001</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.858860999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="75">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="C10" s="76">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="D10" s="77">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E10" s="78">
-        <v>2.4336700000000002</v>
+        <v>3.2565390000000001</v>
       </c>
       <c r="F10" s="75">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="G10" s="76">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="H10" s="77">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="I10" s="79">
-        <v>3.7362000000000002</v>
+        <v>4.746232</v>
       </c>
       <c r="J10" s="80">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K10" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10.39321</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="75">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C11" s="76">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D11" s="77">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E11" s="78">
-        <v>1.71713</v>
+        <v>1.998845</v>
       </c>
       <c r="F11" s="75">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G11" s="76">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="H11" s="77">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="I11" s="79">
-        <v>3.9493999999999998</v>
+        <v>3.1537329999999999</v>
       </c>
       <c r="J11" s="80">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K11" s="81">
-        <v>22.895083</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.325634000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="66" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="75">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C12" s="76">
+        <v>26</v>
+      </c>
+      <c r="D12" s="77">
         <v>29</v>
       </c>
-      <c r="D12" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="78">
-        <v>1.8194900000000001</v>
+        <v>2.1007600000000002</v>
       </c>
       <c r="F12" s="75">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="G12" s="76">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="H12" s="77">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="I12" s="79">
-        <v>3.2978299999999998</v>
+        <v>3.8195640000000002</v>
       </c>
       <c r="J12" s="80">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K12" s="81">
-        <v>15.162427504643492</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="66" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="75">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C13" s="76">
         <v>15</v>
       </c>
       <c r="D13" s="77">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="E13" s="78">
-        <v>1.3525700000000001</v>
+        <v>1.776988</v>
       </c>
       <c r="F13" s="75">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="G13" s="76">
         <v>28</v>
       </c>
       <c r="H13" s="77">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="I13" s="79">
-        <v>2.5119199999999999</v>
+        <v>3.3635839999999999</v>
       </c>
       <c r="J13" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K13" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6.3463859999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="75">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C14" s="76">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D14" s="77">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E14" s="78">
-        <v>2.8308599999999999</v>
+        <v>3.1524730000000001</v>
       </c>
       <c r="F14" s="75">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="G14" s="76">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="H14" s="77">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="I14" s="79">
-        <v>4.2462900000000001</v>
+        <v>5.3725250000000004</v>
       </c>
       <c r="J14" s="80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K14" s="81">
-        <v>4.4232129999999996</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="66" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="75">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C15" s="76">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D15" s="77">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E15" s="78">
-        <v>0.85470000000000002</v>
+        <v>2.9291149999999999</v>
       </c>
       <c r="F15" s="75">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="G15" s="76">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H15" s="77">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I15" s="79">
-        <v>1.9943</v>
+        <v>4.9794960000000001</v>
       </c>
       <c r="J15" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K15" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>29.291153999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="66" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="75">
+        <v>12</v>
+      </c>
+      <c r="C16" s="76">
+        <v>8</v>
+      </c>
+      <c r="D16" s="77">
+        <v>4</v>
+      </c>
+      <c r="E16" s="78">
+        <v>2.181025</v>
+      </c>
+      <c r="F16" s="75">
         <v>15</v>
       </c>
-      <c r="C16" s="76">
-[...10 lines deleted...]
-      </c>
       <c r="G16" s="76">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="H16" s="77">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="I16" s="79">
-        <v>3.9512100000000001</v>
+        <v>2.7262810000000002</v>
       </c>
       <c r="J16" s="80">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K16" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>36.350417999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="75">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="C17" s="76">
+        <v>3</v>
+      </c>
+      <c r="D17" s="77">
         <v>5</v>
       </c>
-      <c r="D17" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="78">
-        <v>2.6428799999999999</v>
+        <v>1.4035089999999999</v>
       </c>
       <c r="F17" s="75">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G17" s="76">
+        <v>10</v>
+      </c>
+      <c r="H17" s="77">
         <v>8</v>
       </c>
-      <c r="H17" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="I17" s="79">
-        <v>4.1295000000000002</v>
+        <v>3.1578949999999999</v>
       </c>
       <c r="J17" s="80">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K17" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>52.631579000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="75">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C18" s="76">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="D18" s="77">
         <v>7</v>
       </c>
       <c r="E18" s="78">
-        <v>0.99043000000000003</v>
+        <v>1.735587</v>
       </c>
       <c r="F18" s="75">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G18" s="76">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H18" s="77">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I18" s="79">
-        <v>2.8887399999999999</v>
+        <v>2.4901900000000001</v>
       </c>
       <c r="J18" s="80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K18" s="81">
-        <v>16.507097999999999</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7.5460310000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="75">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C19" s="76">
         <v>3</v>
       </c>
       <c r="D19" s="77">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E19" s="78">
-        <v>2.4972300000000001</v>
+        <v>2.8097780000000001</v>
       </c>
       <c r="F19" s="75">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G19" s="76">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H19" s="77">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I19" s="79">
-        <v>3.8845700000000001</v>
+        <v>4.7766229999999998</v>
       </c>
       <c r="J19" s="80">
         <v>0</v>
       </c>
       <c r="K19" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="75">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C20" s="76">
         <v>5</v>
       </c>
       <c r="D20" s="77">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E20" s="78">
-        <v>2.2421500000000001</v>
+        <v>3.2057699999999998</v>
       </c>
       <c r="F20" s="75">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G20" s="76">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="H20" s="77">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="I20" s="79">
-        <v>3.73692</v>
+        <v>4.808656</v>
       </c>
       <c r="J20" s="80">
         <v>0</v>
       </c>
       <c r="K20" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="75">
+        <v>12</v>
+      </c>
+      <c r="C21" s="76">
+        <v>5</v>
+      </c>
+      <c r="D21" s="77">
+        <v>7</v>
+      </c>
+      <c r="E21" s="78">
+        <v>3.9357169999999999</v>
+      </c>
+      <c r="F21" s="75">
+        <v>16</v>
+      </c>
+      <c r="G21" s="76">
         <v>9</v>
       </c>
-      <c r="C21" s="76">
+      <c r="H21" s="77">
         <v>7</v>
       </c>
-      <c r="D21" s="77">
-[...13 lines deleted...]
-      </c>
       <c r="I21" s="79">
-        <v>3.3145500000000001</v>
+        <v>5.2476219999999998</v>
       </c>
       <c r="J21" s="80">
         <v>0</v>
       </c>
       <c r="K21" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="75">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C22" s="76">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D22" s="77">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E22" s="78">
-        <v>2.5969199999999999</v>
+        <v>3.7572800000000002</v>
       </c>
       <c r="F22" s="75">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G22" s="76">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H22" s="77">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I22" s="79">
-        <v>4.2663700000000002</v>
+        <v>6.3873759999999997</v>
       </c>
       <c r="J22" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K22" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>18.786398999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="75">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C23" s="76">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D23" s="77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E23" s="78">
-        <v>3.42075</v>
+        <v>1.8610420000000001</v>
       </c>
       <c r="F23" s="75">
         <v>7</v>
       </c>
       <c r="G23" s="76">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H23" s="77">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I23" s="79">
-        <v>3.9908800000000002</v>
+        <v>4.3424319999999996</v>
       </c>
       <c r="J23" s="80">
         <v>0</v>
       </c>
       <c r="K23" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="75">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C24" s="76">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D24" s="77">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E24" s="78">
-        <v>4.1400100000000002</v>
+        <v>3.6818849999999999</v>
       </c>
       <c r="F24" s="75">
         <v>18</v>
       </c>
       <c r="G24" s="76">
+        <v>10</v>
+      </c>
+      <c r="H24" s="77">
         <v>8</v>
       </c>
-      <c r="H24" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="I24" s="79">
-        <v>6.7745600000000001</v>
+        <v>6.6273929999999996</v>
       </c>
       <c r="J24" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K24" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>36.818851000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="75">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C25" s="76">
         <v>2</v>
       </c>
       <c r="D25" s="77">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E25" s="78">
-        <v>2.1505399999999999</v>
+        <v>4.4296790000000001</v>
       </c>
       <c r="F25" s="75">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G25" s="76">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H25" s="77">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I25" s="79">
-        <v>5.3763399999999999</v>
+        <v>4.4296790000000001</v>
       </c>
       <c r="J25" s="80">
         <v>0</v>
       </c>
       <c r="K25" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="66" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="75">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C26" s="76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D26" s="77">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E26" s="78">
-        <v>1.4258599999999999</v>
+        <v>2.4489800000000002</v>
       </c>
       <c r="F26" s="75">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G26" s="76">
         <v>4</v>
       </c>
       <c r="H26" s="77">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I26" s="79">
-        <v>3.327</v>
+        <v>4.0816330000000001</v>
       </c>
       <c r="J26" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K26" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>40.816327000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="66" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="75">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C27" s="76">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D27" s="77">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E27" s="78">
-        <v>1.4466600000000001</v>
+        <v>2.8299979999999998</v>
       </c>
       <c r="F27" s="75">
+        <v>26</v>
+      </c>
+      <c r="G27" s="76">
+        <v>14</v>
+      </c>
+      <c r="H27" s="77">
         <v>12</v>
       </c>
-      <c r="G27" s="76">
-[...4 lines deleted...]
-      </c>
       <c r="I27" s="79">
-        <v>2.1699799999999998</v>
+        <v>5.2557109999999998</v>
       </c>
       <c r="J27" s="80">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K27" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>40.428542999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="75">
+        <v>7</v>
+      </c>
+      <c r="C28" s="76">
+        <v>4</v>
+      </c>
+      <c r="D28" s="77">
         <v>3</v>
       </c>
-      <c r="C28" s="76">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="78">
-        <v>1.3908199999999999</v>
+        <v>3.1861630000000001</v>
       </c>
       <c r="F28" s="75">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G28" s="76">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H28" s="77">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I28" s="79">
-        <v>2.7816399999999999</v>
+        <v>3.6413289999999998</v>
       </c>
       <c r="J28" s="80">
         <v>0</v>
       </c>
       <c r="K28" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C29" s="76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D29" s="77">
         <v>0</v>
       </c>
       <c r="E29" s="78">
-        <v>0.66800000000000004</v>
+        <v>0</v>
       </c>
       <c r="F29" s="75">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G29" s="76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H29" s="77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29" s="79">
-        <v>0.66800000000000004</v>
+        <v>2.136752</v>
       </c>
       <c r="J29" s="80">
         <v>0</v>
       </c>
       <c r="K29" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="85" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C30" s="87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D30" s="130">
         <v>0</v>
       </c>
       <c r="E30" s="131">
-        <v>5.49451</v>
+        <v>0</v>
       </c>
       <c r="F30" s="86">
         <v>1</v>
       </c>
       <c r="G30" s="87">
         <v>1</v>
       </c>
       <c r="H30" s="130">
         <v>0</v>
       </c>
       <c r="I30" s="132">
-        <v>5.49451</v>
+        <v>6.3291139999999997</v>
       </c>
       <c r="J30" s="89">
         <v>0</v>
       </c>
       <c r="K30" s="90">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="129" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B31" s="92"/>
       <c r="C31" s="92"/>
       <c r="D31" s="92"/>
       <c r="E31" s="92"/>
       <c r="F31" s="92"/>
       <c r="G31" s="92"/>
       <c r="H31" s="92"/>
       <c r="I31" s="92"/>
       <c r="J31" s="92"/>
     </row>
-    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="92"/>
+    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="129" t="s">
+        <v>70</v>
+      </c>
       <c r="B32" s="92"/>
       <c r="C32" s="92"/>
       <c r="D32" s="92"/>
       <c r="E32" s="92"/>
       <c r="F32" s="92"/>
       <c r="G32" s="92"/>
       <c r="H32" s="92"/>
       <c r="I32" s="92"/>
       <c r="J32" s="92"/>
     </row>
-    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
-  <dimension ref="A1:Q33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="90" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.125" style="111" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9" style="92"/>
+    <col min="1" max="1" width="15.6640625" style="111" customWidth="1"/>
+    <col min="2" max="10" width="12.6640625" style="111" customWidth="1"/>
+    <col min="11" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:11" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...16 lines deleted...]
-    <row r="2" spans="1:17" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+    </row>
+    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
     </row>
-    <row r="3" spans="1:17" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="4" spans="1:17" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="187" t="s">
+        <v>57</v>
+      </c>
+      <c r="B3" s="187"/>
+      <c r="C3" s="187"/>
+      <c r="D3" s="187"/>
+      <c r="E3" s="187"/>
+      <c r="F3" s="187"/>
+      <c r="G3" s="187"/>
+      <c r="H3" s="187"/>
+      <c r="I3" s="187"/>
+      <c r="J3" s="187"/>
+      <c r="K3" s="187"/>
+    </row>
+    <row r="4" spans="1:11" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="93"/>
       <c r="B4" s="95"/>
       <c r="C4" s="95"/>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="95"/>
       <c r="G4" s="95"/>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="95"/>
       <c r="K4" s="93"/>
     </row>
-    <row r="5" spans="1:17" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="166" t="s">
+    <row r="5" spans="1:11" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="K5" s="52"/>
+    </row>
+    <row r="6" spans="1:11" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
+      <c r="B6" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="98" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="98" t="s">
+        <v>61</v>
+      </c>
+      <c r="E6" s="99" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="G6" s="98" t="s">
+        <v>2</v>
+      </c>
+      <c r="H6" s="98" t="s">
+        <v>62</v>
+      </c>
+      <c r="I6" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="98" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="100" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="102" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="194"/>
+      <c r="B7" s="62" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="D7" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="E7" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="G7" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="H7" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="I7" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" s="62" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="64" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="67">
+        <v>458</v>
+      </c>
+      <c r="C8" s="68">
+        <v>258</v>
+      </c>
+      <c r="D8" s="69">
+        <v>200</v>
+      </c>
+      <c r="E8" s="70">
+        <v>2.1665199999999998</v>
+      </c>
+      <c r="F8" s="67">
+        <v>761</v>
+      </c>
+      <c r="G8" s="68">
+        <v>446</v>
+      </c>
+      <c r="H8" s="69">
+        <v>315</v>
+      </c>
+      <c r="I8" s="71">
+        <v>3.5998299999999999</v>
+      </c>
+      <c r="J8" s="72">
+        <v>14</v>
+      </c>
+      <c r="K8" s="73">
+        <v>6.6225478833863924</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="75">
+        <v>99</v>
+      </c>
+      <c r="C9" s="76">
+        <v>57</v>
+      </c>
+      <c r="D9" s="77">
+        <v>42</v>
+      </c>
+      <c r="E9" s="78">
+        <v>2.5672299999999999</v>
+      </c>
+      <c r="F9" s="75">
+        <v>147</v>
+      </c>
+      <c r="G9" s="76">
+        <v>88</v>
+      </c>
+      <c r="H9" s="77">
+        <v>59</v>
+      </c>
+      <c r="I9" s="79">
+        <v>3.8119399999999999</v>
+      </c>
+      <c r="J9" s="80">
+        <v>3</v>
+      </c>
+      <c r="K9" s="81">
+        <v>7.7794780000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="66" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="75">
+        <v>71</v>
+      </c>
+      <c r="C10" s="76">
+        <v>40</v>
+      </c>
+      <c r="D10" s="77">
+        <v>31</v>
+      </c>
+      <c r="E10" s="78">
+        <v>2.4336700000000002</v>
+      </c>
+      <c r="F10" s="75">
+        <v>109</v>
+      </c>
+      <c r="G10" s="76">
+        <v>69</v>
+      </c>
+      <c r="H10" s="77">
+        <v>40</v>
+      </c>
+      <c r="I10" s="79">
+        <v>3.7362000000000002</v>
+      </c>
+      <c r="J10" s="80">
+        <v>0</v>
+      </c>
+      <c r="K10" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="75">
+        <v>30</v>
+      </c>
+      <c r="C11" s="76">
+        <v>19</v>
+      </c>
+      <c r="D11" s="77">
+        <v>11</v>
+      </c>
+      <c r="E11" s="78">
+        <v>1.71713</v>
+      </c>
+      <c r="F11" s="75">
+        <v>69</v>
+      </c>
+      <c r="G11" s="76">
+        <v>42</v>
+      </c>
+      <c r="H11" s="77">
+        <v>27</v>
+      </c>
+      <c r="I11" s="79">
+        <v>3.9493999999999998</v>
+      </c>
+      <c r="J11" s="80">
+        <v>4</v>
+      </c>
+      <c r="K11" s="81">
+        <v>22.895083</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="75">
+        <v>48</v>
+      </c>
+      <c r="C12" s="76">
+        <v>29</v>
+      </c>
+      <c r="D12" s="77">
+        <v>19</v>
+      </c>
+      <c r="E12" s="78">
+        <v>1.8194900000000001</v>
+      </c>
+      <c r="F12" s="75">
+        <v>87</v>
+      </c>
+      <c r="G12" s="76">
+        <v>50</v>
+      </c>
+      <c r="H12" s="77">
+        <v>37</v>
+      </c>
+      <c r="I12" s="79">
+        <v>3.2978299999999998</v>
+      </c>
+      <c r="J12" s="80">
+        <v>4</v>
+      </c>
+      <c r="K12" s="81">
+        <v>15.162427504643492</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="75">
+        <v>21</v>
+      </c>
+      <c r="C13" s="76">
+        <v>15</v>
+      </c>
+      <c r="D13" s="77">
+        <v>6</v>
+      </c>
+      <c r="E13" s="78">
+        <v>1.3525700000000001</v>
+      </c>
+      <c r="F13" s="75">
+        <v>39</v>
+      </c>
+      <c r="G13" s="76">
+        <v>28</v>
+      </c>
+      <c r="H13" s="77">
+        <v>11</v>
+      </c>
+      <c r="I13" s="79">
+        <v>2.5119199999999999</v>
+      </c>
+      <c r="J13" s="80">
+        <v>0</v>
+      </c>
+      <c r="K13" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="75">
+        <v>64</v>
+      </c>
+      <c r="C14" s="76">
+        <v>39</v>
+      </c>
+      <c r="D14" s="77">
+        <v>25</v>
+      </c>
+      <c r="E14" s="78">
+        <v>2.8308599999999999</v>
+      </c>
+      <c r="F14" s="75">
+        <v>96</v>
+      </c>
+      <c r="G14" s="76">
+        <v>56</v>
+      </c>
+      <c r="H14" s="77">
+        <v>40</v>
+      </c>
+      <c r="I14" s="79">
+        <v>4.2462900000000001</v>
+      </c>
+      <c r="J14" s="80">
+        <v>1</v>
+      </c>
+      <c r="K14" s="81">
+        <v>4.4232129999999996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="66" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="75">
+        <v>3</v>
+      </c>
+      <c r="C15" s="76">
+        <v>2</v>
+      </c>
+      <c r="D15" s="77">
+        <v>1</v>
+      </c>
+      <c r="E15" s="78">
+        <v>0.85470000000000002</v>
+      </c>
+      <c r="F15" s="75">
+        <v>7</v>
+      </c>
+      <c r="G15" s="76">
+        <v>5</v>
+      </c>
+      <c r="H15" s="77">
+        <v>2</v>
+      </c>
+      <c r="I15" s="79">
+        <v>1.9943</v>
+      </c>
+      <c r="J15" s="80">
+        <v>0</v>
+      </c>
+      <c r="K15" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="75">
+        <v>15</v>
+      </c>
+      <c r="C16" s="76">
+        <v>6</v>
+      </c>
+      <c r="D16" s="77">
+        <v>9</v>
+      </c>
+      <c r="E16" s="78">
+        <v>2.5768800000000001</v>
+      </c>
+      <c r="F16" s="75">
+        <v>23</v>
+      </c>
+      <c r="G16" s="76">
+        <v>9</v>
+      </c>
+      <c r="H16" s="77">
+        <v>14</v>
+      </c>
+      <c r="I16" s="79">
+        <v>3.9512100000000001</v>
+      </c>
+      <c r="J16" s="80">
+        <v>0</v>
+      </c>
+      <c r="K16" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="75">
+        <v>16</v>
+      </c>
+      <c r="C17" s="76">
+        <v>5</v>
+      </c>
+      <c r="D17" s="77">
+        <v>11</v>
+      </c>
+      <c r="E17" s="78">
+        <v>2.6428799999999999</v>
+      </c>
+      <c r="F17" s="75">
+        <v>25</v>
+      </c>
+      <c r="G17" s="76">
+        <v>8</v>
+      </c>
+      <c r="H17" s="77">
+        <v>17</v>
+      </c>
+      <c r="I17" s="79">
+        <v>4.1295000000000002</v>
+      </c>
+      <c r="J17" s="80">
+        <v>0</v>
+      </c>
+      <c r="K17" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="75">
+        <v>12</v>
+      </c>
+      <c r="C18" s="76">
+        <v>5</v>
+      </c>
+      <c r="D18" s="77">
+        <v>7</v>
+      </c>
+      <c r="E18" s="78">
+        <v>0.99043000000000003</v>
+      </c>
+      <c r="F18" s="75">
+        <v>35</v>
+      </c>
+      <c r="G18" s="76">
+        <v>21</v>
+      </c>
+      <c r="H18" s="77">
+        <v>14</v>
+      </c>
+      <c r="I18" s="79">
+        <v>2.8887399999999999</v>
+      </c>
+      <c r="J18" s="80">
+        <v>2</v>
+      </c>
+      <c r="K18" s="81">
+        <v>16.507097999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="66" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="75">
+        <v>9</v>
+      </c>
+      <c r="C19" s="76">
+        <v>3</v>
+      </c>
+      <c r="D19" s="77">
+        <v>6</v>
+      </c>
+      <c r="E19" s="78">
+        <v>2.4972300000000001</v>
+      </c>
+      <c r="F19" s="75">
+        <v>14</v>
+      </c>
+      <c r="G19" s="76">
+        <v>5</v>
+      </c>
+      <c r="H19" s="77">
+        <v>9</v>
+      </c>
+      <c r="I19" s="79">
+        <v>3.8845700000000001</v>
+      </c>
+      <c r="J19" s="80">
+        <v>0</v>
+      </c>
+      <c r="K19" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="75">
+        <v>12</v>
+      </c>
+      <c r="C20" s="76">
+        <v>5</v>
+      </c>
+      <c r="D20" s="77">
+        <v>7</v>
+      </c>
+      <c r="E20" s="78">
+        <v>2.2421500000000001</v>
+      </c>
+      <c r="F20" s="75">
+        <v>20</v>
+      </c>
+      <c r="G20" s="76">
+        <v>11</v>
+      </c>
+      <c r="H20" s="77">
+        <v>9</v>
+      </c>
+      <c r="I20" s="79">
+        <v>3.73692</v>
+      </c>
+      <c r="J20" s="80">
+        <v>0</v>
+      </c>
+      <c r="K20" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="75">
+        <v>9</v>
+      </c>
+      <c r="C21" s="76">
+        <v>7</v>
+      </c>
+      <c r="D21" s="77">
+        <v>2</v>
+      </c>
+      <c r="E21" s="78">
+        <v>2.9830999999999999</v>
+      </c>
+      <c r="F21" s="75">
+        <v>10</v>
+      </c>
+      <c r="G21" s="76">
+        <v>7</v>
+      </c>
+      <c r="H21" s="77">
+        <v>3</v>
+      </c>
+      <c r="I21" s="79">
+        <v>3.3145500000000001</v>
+      </c>
+      <c r="J21" s="80">
+        <v>0</v>
+      </c>
+      <c r="K21" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="75">
+        <v>14</v>
+      </c>
+      <c r="C22" s="76">
+        <v>7</v>
+      </c>
+      <c r="D22" s="77">
+        <v>7</v>
+      </c>
+      <c r="E22" s="78">
+        <v>2.5969199999999999</v>
+      </c>
+      <c r="F22" s="75">
+        <v>23</v>
+      </c>
+      <c r="G22" s="76">
+        <v>11</v>
+      </c>
+      <c r="H22" s="77">
+        <v>12</v>
+      </c>
+      <c r="I22" s="79">
+        <v>4.2663700000000002</v>
+      </c>
+      <c r="J22" s="80">
+        <v>0</v>
+      </c>
+      <c r="K22" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="75">
+        <v>6</v>
+      </c>
+      <c r="C23" s="76">
+        <v>4</v>
+      </c>
+      <c r="D23" s="77">
+        <v>2</v>
+      </c>
+      <c r="E23" s="78">
+        <v>3.42075</v>
+      </c>
+      <c r="F23" s="75">
+        <v>7</v>
+      </c>
+      <c r="G23" s="76">
+        <v>5</v>
+      </c>
+      <c r="H23" s="77">
+        <v>2</v>
+      </c>
+      <c r="I23" s="79">
+        <v>3.9908800000000002</v>
+      </c>
+      <c r="J23" s="80">
+        <v>0</v>
+      </c>
+      <c r="K23" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="75">
+        <v>11</v>
+      </c>
+      <c r="C24" s="76">
+        <v>3</v>
+      </c>
+      <c r="D24" s="77">
+        <v>8</v>
+      </c>
+      <c r="E24" s="78">
+        <v>4.1400100000000002</v>
+      </c>
+      <c r="F24" s="75">
+        <v>18</v>
+      </c>
+      <c r="G24" s="76">
+        <v>8</v>
+      </c>
+      <c r="H24" s="77">
+        <v>10</v>
+      </c>
+      <c r="I24" s="79">
+        <v>6.7745600000000001</v>
+      </c>
+      <c r="J24" s="80">
+        <v>0</v>
+      </c>
+      <c r="K24" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="75">
+        <v>2</v>
+      </c>
+      <c r="C25" s="76">
+        <v>2</v>
+      </c>
+      <c r="D25" s="77">
+        <v>0</v>
+      </c>
+      <c r="E25" s="78">
+        <v>2.1505399999999999</v>
+      </c>
+      <c r="F25" s="75">
+        <v>5</v>
+      </c>
+      <c r="G25" s="76">
+        <v>5</v>
+      </c>
+      <c r="H25" s="77">
+        <v>0</v>
+      </c>
+      <c r="I25" s="79">
+        <v>5.3763399999999999</v>
+      </c>
+      <c r="J25" s="80">
+        <v>0</v>
+      </c>
+      <c r="K25" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="66" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="75">
+        <v>3</v>
+      </c>
+      <c r="C26" s="76">
+        <v>1</v>
+      </c>
+      <c r="D26" s="77">
+        <v>2</v>
+      </c>
+      <c r="E26" s="78">
+        <v>1.4258599999999999</v>
+      </c>
+      <c r="F26" s="75">
+        <v>7</v>
+      </c>
+      <c r="G26" s="76">
+        <v>4</v>
+      </c>
+      <c r="H26" s="77">
+        <v>3</v>
+      </c>
+      <c r="I26" s="79">
+        <v>3.327</v>
+      </c>
+      <c r="J26" s="80">
+        <v>0</v>
+      </c>
+      <c r="K26" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="66" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="75">
+        <v>8</v>
+      </c>
+      <c r="C27" s="76">
+        <v>4</v>
+      </c>
+      <c r="D27" s="77">
+        <v>4</v>
+      </c>
+      <c r="E27" s="78">
+        <v>1.4466600000000001</v>
+      </c>
+      <c r="F27" s="75">
+        <v>12</v>
+      </c>
+      <c r="G27" s="76">
+        <v>6</v>
+      </c>
+      <c r="H27" s="77">
+        <v>6</v>
+      </c>
+      <c r="I27" s="79">
+        <v>2.1699799999999998</v>
+      </c>
+      <c r="J27" s="80">
+        <v>0</v>
+      </c>
+      <c r="K27" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="66" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="75">
+        <v>3</v>
+      </c>
+      <c r="C28" s="76">
+        <v>3</v>
+      </c>
+      <c r="D28" s="77">
+        <v>0</v>
+      </c>
+      <c r="E28" s="78">
+        <v>1.3908199999999999</v>
+      </c>
+      <c r="F28" s="75">
+        <v>6</v>
+      </c>
+      <c r="G28" s="76">
+        <v>6</v>
+      </c>
+      <c r="H28" s="77">
+        <v>0</v>
+      </c>
+      <c r="I28" s="79">
+        <v>2.7816399999999999</v>
+      </c>
+      <c r="J28" s="80">
+        <v>0</v>
+      </c>
+      <c r="K28" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="75">
+        <v>1</v>
+      </c>
+      <c r="C29" s="76">
+        <v>1</v>
+      </c>
+      <c r="D29" s="77">
+        <v>0</v>
+      </c>
+      <c r="E29" s="78">
+        <v>0.66800000000000004</v>
+      </c>
+      <c r="F29" s="75">
+        <v>1</v>
+      </c>
+      <c r="G29" s="76">
+        <v>1</v>
+      </c>
+      <c r="H29" s="77">
+        <v>0</v>
+      </c>
+      <c r="I29" s="79">
+        <v>0.66800000000000004</v>
+      </c>
+      <c r="J29" s="80">
+        <v>0</v>
+      </c>
+      <c r="K29" s="81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="86">
+        <v>1</v>
+      </c>
+      <c r="C30" s="87">
+        <v>1</v>
+      </c>
+      <c r="D30" s="130">
+        <v>0</v>
+      </c>
+      <c r="E30" s="131">
+        <v>5.49451</v>
+      </c>
+      <c r="F30" s="86">
+        <v>1</v>
+      </c>
+      <c r="G30" s="87">
+        <v>1</v>
+      </c>
+      <c r="H30" s="130">
+        <v>0</v>
+      </c>
+      <c r="I30" s="132">
+        <v>5.49451</v>
+      </c>
+      <c r="J30" s="89">
+        <v>0</v>
+      </c>
+      <c r="K30" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="129" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="92"/>
+      <c r="C31" s="92"/>
+      <c r="D31" s="92"/>
+      <c r="E31" s="92"/>
+      <c r="F31" s="92"/>
+      <c r="G31" s="92"/>
+      <c r="H31" s="92"/>
+      <c r="I31" s="92"/>
+      <c r="J31" s="92"/>
+    </row>
+    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="92"/>
+      <c r="B32" s="92"/>
+      <c r="C32" s="92"/>
+      <c r="D32" s="92"/>
+      <c r="E32" s="92"/>
+      <c r="F32" s="92"/>
+      <c r="G32" s="92"/>
+      <c r="H32" s="92"/>
+      <c r="I32" s="92"/>
+      <c r="J32" s="92"/>
+    </row>
+    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A5:A7"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:Q33"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.109375" style="111" customWidth="1"/>
+    <col min="2" max="11" width="10.44140625" style="111" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="92"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+      <c r="N1" s="92"/>
+      <c r="O1" s="92"/>
+      <c r="P1" s="92"/>
+      <c r="Q1" s="92"/>
+    </row>
+    <row r="2" spans="1:17" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="46"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+    </row>
+    <row r="3" spans="1:17" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="187" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="195"/>
+      <c r="C3" s="195"/>
+      <c r="D3" s="195"/>
+      <c r="E3" s="195"/>
+      <c r="F3" s="195"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="195"/>
+      <c r="I3" s="195"/>
+      <c r="J3" s="195"/>
+      <c r="K3" s="195"/>
+    </row>
+    <row r="4" spans="1:17" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="93"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="93"/>
+    </row>
+    <row r="5" spans="1:17" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="96"/>
       <c r="J5" s="54" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:17" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167"/>
+    <row r="6" spans="1:17" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
       <c r="B6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="98" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="100" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="102" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="168"/>
+      <c r="A7" s="194"/>
       <c r="B7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="112" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="67">
         <v>459</v>
       </c>
       <c r="C8" s="68">
         <v>252</v>
       </c>
       <c r="D8" s="69">
         <v>207</v>
       </c>
       <c r="E8" s="70">
         <v>2.3545827155999999</v>
       </c>
       <c r="F8" s="67">
         <v>767</v>
       </c>
       <c r="G8" s="68">
         <v>426</v>
       </c>
       <c r="H8" s="69">
         <v>341</v>
       </c>
       <c r="I8" s="70">
         <v>3.9345641457</v>
       </c>
       <c r="J8" s="69">
         <v>18</v>
       </c>
       <c r="K8" s="73">
         <v>9.2336577083000009</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="112" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="75">
         <v>73</v>
       </c>
       <c r="C9" s="76">
         <v>36</v>
       </c>
       <c r="D9" s="77">
         <v>37</v>
       </c>
       <c r="E9" s="78">
         <v>2.0745708764000002</v>
       </c>
       <c r="F9" s="75">
         <v>135</v>
       </c>
       <c r="G9" s="76">
         <v>76</v>
       </c>
       <c r="H9" s="77">
         <v>59</v>
       </c>
       <c r="I9" s="78">
         <v>3.8365351824</v>
       </c>
       <c r="J9" s="77">
         <v>4</v>
       </c>
       <c r="K9" s="81">
         <v>11.367511651999999</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="112" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="75">
         <v>67</v>
       </c>
       <c r="C10" s="76">
         <v>41</v>
       </c>
       <c r="D10" s="77">
         <v>26</v>
       </c>
       <c r="E10" s="78">
         <v>2.5596943648999999</v>
       </c>
       <c r="F10" s="75">
         <v>100</v>
       </c>
       <c r="G10" s="76">
         <v>55</v>
       </c>
       <c r="H10" s="77">
         <v>45</v>
       </c>
       <c r="I10" s="78">
         <v>3.8204393505000001</v>
       </c>
       <c r="J10" s="77">
         <v>2</v>
       </c>
       <c r="K10" s="81">
         <v>7.6408787011000001</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="112" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="75">
         <v>48</v>
       </c>
       <c r="C11" s="76">
         <v>26</v>
       </c>
       <c r="D11" s="77">
         <v>22</v>
       </c>
       <c r="E11" s="78">
         <v>1.9942664838999999</v>
       </c>
       <c r="F11" s="75">
         <v>80</v>
       </c>
       <c r="G11" s="76">
         <v>40</v>
       </c>
       <c r="H11" s="77">
         <v>40</v>
       </c>
       <c r="I11" s="78">
         <v>3.3237774730999998</v>
       </c>
       <c r="J11" s="77">
         <v>0</v>
       </c>
       <c r="K11" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="112" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="75">
         <v>32</v>
       </c>
       <c r="C12" s="76">
         <v>22</v>
       </c>
       <c r="D12" s="77">
         <v>10</v>
       </c>
       <c r="E12" s="78">
         <v>2.2100973823999999</v>
       </c>
       <c r="F12" s="75">
         <v>47</v>
       </c>
       <c r="G12" s="76">
         <v>28</v>
       </c>
       <c r="H12" s="77">
         <v>19</v>
       </c>
       <c r="I12" s="78">
         <v>3.2460805304</v>
       </c>
       <c r="J12" s="77">
         <v>1</v>
       </c>
       <c r="K12" s="81">
         <v>6.9065543199999997</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="112" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="75">
         <v>58</v>
       </c>
       <c r="C13" s="76">
         <v>36</v>
       </c>
       <c r="D13" s="77">
         <v>22</v>
       </c>
       <c r="E13" s="78">
         <v>2.7443929213999998</v>
       </c>
       <c r="F13" s="75">
         <v>100</v>
       </c>
       <c r="G13" s="76">
         <v>62</v>
       </c>
       <c r="H13" s="77">
         <v>38</v>
       </c>
       <c r="I13" s="78">
         <v>4.7317119333999997</v>
       </c>
       <c r="J13" s="77">
         <v>4</v>
       </c>
       <c r="K13" s="81">
         <v>18.926847733999999</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="112" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="75">
         <v>8</v>
       </c>
       <c r="C14" s="76">
         <v>5</v>
       </c>
       <c r="D14" s="77">
         <v>3</v>
       </c>
       <c r="E14" s="78">
         <v>2.3228803717000002</v>
       </c>
       <c r="F14" s="75">
         <v>15</v>
       </c>
       <c r="G14" s="76">
         <v>10</v>
       </c>
       <c r="H14" s="77">
         <v>5</v>
       </c>
       <c r="I14" s="78">
         <v>4.3554006969000003</v>
       </c>
       <c r="J14" s="77">
         <v>0</v>
       </c>
       <c r="K14" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="112" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="75">
         <v>34</v>
       </c>
       <c r="C15" s="76">
         <v>15</v>
       </c>
       <c r="D15" s="77">
         <v>19</v>
       </c>
       <c r="E15" s="78">
         <v>2.0686298369</v>
       </c>
       <c r="F15" s="75">
         <v>63</v>
       </c>
       <c r="G15" s="76">
         <v>35</v>
       </c>
       <c r="H15" s="77">
         <v>28</v>
       </c>
       <c r="I15" s="78">
         <v>3.8330494037</v>
       </c>
       <c r="J15" s="77">
         <v>1</v>
       </c>
       <c r="K15" s="81">
         <v>6.0842054028000003</v>
       </c>
     </row>
-    <row r="16" spans="1:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="112" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="75">
         <v>15</v>
       </c>
       <c r="C16" s="76">
         <v>8</v>
       </c>
       <c r="D16" s="77">
         <v>7</v>
       </c>
       <c r="E16" s="78">
         <v>2.8206092516000001</v>
       </c>
       <c r="F16" s="75">
         <v>26</v>
       </c>
       <c r="G16" s="76">
         <v>16</v>
       </c>
       <c r="H16" s="77">
         <v>10</v>
       </c>
       <c r="I16" s="78">
         <v>4.8890560361000004</v>
       </c>
       <c r="J16" s="77">
         <v>0</v>
       </c>
       <c r="K16" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="112" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="75">
         <v>15</v>
       </c>
       <c r="C17" s="76">
         <v>7</v>
       </c>
       <c r="D17" s="77">
         <v>8</v>
       </c>
       <c r="E17" s="78">
         <v>2.7767493521</v>
       </c>
       <c r="F17" s="75">
         <v>22</v>
       </c>
       <c r="G17" s="76">
         <v>13</v>
       </c>
       <c r="H17" s="77">
         <v>9</v>
       </c>
       <c r="I17" s="78">
         <v>4.0725657163999998</v>
       </c>
       <c r="J17" s="77">
         <v>2</v>
       </c>
       <c r="K17" s="81">
         <v>37.023324694999999</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="112" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="75">
         <v>14</v>
       </c>
       <c r="C18" s="76">
         <v>9</v>
       </c>
       <c r="D18" s="77">
         <v>5</v>
       </c>
       <c r="E18" s="78">
         <v>1.2476606363</v>
       </c>
       <c r="F18" s="75">
         <v>26</v>
       </c>
       <c r="G18" s="76">
         <v>17</v>
       </c>
       <c r="H18" s="77">
         <v>9</v>
       </c>
       <c r="I18" s="78">
         <v>2.3170840389</v>
       </c>
       <c r="J18" s="77">
         <v>0</v>
       </c>
       <c r="K18" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="112" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="75">
         <v>16</v>
       </c>
       <c r="C19" s="76">
         <v>8</v>
       </c>
       <c r="D19" s="77">
         <v>8</v>
       </c>
       <c r="E19" s="78">
         <v>4.776119403</v>
       </c>
       <c r="F19" s="75">
         <v>22</v>
       </c>
       <c r="G19" s="76">
         <v>11</v>
       </c>
       <c r="H19" s="77">
         <v>11</v>
       </c>
       <c r="I19" s="78">
         <v>6.5671641790999997</v>
       </c>
       <c r="J19" s="77">
         <v>1</v>
       </c>
       <c r="K19" s="81">
         <v>29.850746268999998</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="112" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="75">
         <v>6</v>
       </c>
       <c r="C20" s="76">
         <v>1</v>
       </c>
       <c r="D20" s="77">
         <v>5</v>
       </c>
       <c r="E20" s="78">
         <v>1.195933825</v>
       </c>
       <c r="F20" s="75">
         <v>17</v>
       </c>
       <c r="G20" s="76">
         <v>6</v>
       </c>
       <c r="H20" s="77">
         <v>11</v>
       </c>
       <c r="I20" s="78">
         <v>3.3884791708000002</v>
       </c>
       <c r="J20" s="77">
         <v>0</v>
       </c>
       <c r="K20" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="112" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="75">
         <v>8</v>
       </c>
       <c r="C21" s="76">
         <v>3</v>
       </c>
       <c r="D21" s="77">
         <v>5</v>
       </c>
       <c r="E21" s="78">
         <v>2.6229508197000002</v>
       </c>
       <c r="F21" s="75">
         <v>12</v>
       </c>
       <c r="G21" s="76">
         <v>4</v>
       </c>
       <c r="H21" s="77">
         <v>8</v>
       </c>
       <c r="I21" s="78">
         <v>3.9344262295000001</v>
       </c>
       <c r="J21" s="77">
         <v>1</v>
       </c>
       <c r="K21" s="81">
         <v>32.786885245999997</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="112" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="75">
         <v>23</v>
       </c>
       <c r="C22" s="76">
         <v>14</v>
       </c>
       <c r="D22" s="77">
         <v>9</v>
       </c>
       <c r="E22" s="78">
         <v>4.5999999999999996</v>
       </c>
       <c r="F22" s="75">
         <v>30</v>
       </c>
       <c r="G22" s="76">
         <v>17</v>
       </c>
       <c r="H22" s="77">
         <v>13</v>
       </c>
       <c r="I22" s="78">
         <v>6</v>
       </c>
       <c r="J22" s="77">
         <v>0</v>
       </c>
       <c r="K22" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="112" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="75">
         <v>11</v>
       </c>
       <c r="C23" s="76">
         <v>7</v>
       </c>
       <c r="D23" s="77">
         <v>4</v>
       </c>
       <c r="E23" s="78">
         <v>6.7817509247999999</v>
       </c>
       <c r="F23" s="75">
         <v>15</v>
       </c>
       <c r="G23" s="76">
         <v>8</v>
       </c>
       <c r="H23" s="77">
         <v>7</v>
       </c>
       <c r="I23" s="78">
         <v>9.2478421702000002</v>
       </c>
       <c r="J23" s="77">
         <v>1</v>
       </c>
       <c r="K23" s="81">
         <v>61.652281133999999</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="112" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="75">
         <v>8</v>
       </c>
       <c r="C24" s="76">
         <v>4</v>
       </c>
       <c r="D24" s="77">
         <v>4</v>
       </c>
       <c r="E24" s="78">
         <v>3.0534351145</v>
       </c>
       <c r="F24" s="75">
         <v>17</v>
       </c>
       <c r="G24" s="76">
         <v>9</v>
       </c>
       <c r="H24" s="77">
         <v>8</v>
       </c>
       <c r="I24" s="78">
         <v>6.4885496183000004</v>
       </c>
       <c r="J24" s="77">
         <v>0</v>
       </c>
       <c r="K24" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="112" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="75">
         <v>1</v>
       </c>
       <c r="C25" s="76">
         <v>0</v>
       </c>
       <c r="D25" s="77">
         <v>1</v>
       </c>
       <c r="E25" s="78">
         <v>1.1560693641999999</v>
       </c>
       <c r="F25" s="75">
         <v>1</v>
       </c>
       <c r="G25" s="76">
         <v>0</v>
       </c>
       <c r="H25" s="77">
         <v>1</v>
       </c>
       <c r="I25" s="78">
         <v>1.1560693641999999</v>
       </c>
       <c r="J25" s="77">
         <v>0</v>
       </c>
       <c r="K25" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="112" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="75">
         <v>4</v>
       </c>
       <c r="C26" s="76">
         <v>1</v>
       </c>
       <c r="D26" s="77">
         <v>3</v>
       </c>
       <c r="E26" s="78">
         <v>1.8867924528</v>
       </c>
       <c r="F26" s="75">
         <v>9</v>
       </c>
       <c r="G26" s="76">
         <v>5</v>
       </c>
       <c r="H26" s="77">
         <v>4</v>
       </c>
       <c r="I26" s="78">
         <v>4.2452830189000004</v>
       </c>
       <c r="J26" s="77">
         <v>0</v>
       </c>
       <c r="K26" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="112" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="75">
         <v>12</v>
       </c>
       <c r="C27" s="76">
         <v>5</v>
       </c>
       <c r="D27" s="77">
         <v>7</v>
       </c>
       <c r="E27" s="78">
         <v>2.3837902264999999</v>
       </c>
       <c r="F27" s="75">
         <v>19</v>
       </c>
       <c r="G27" s="76">
         <v>8</v>
       </c>
       <c r="H27" s="77">
         <v>11</v>
       </c>
       <c r="I27" s="78">
         <v>3.7743345252</v>
       </c>
       <c r="J27" s="77">
         <v>1</v>
       </c>
       <c r="K27" s="81">
         <v>19.864918553999999</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="112" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="75">
         <v>6</v>
       </c>
       <c r="C28" s="76">
         <v>4</v>
       </c>
       <c r="D28" s="77">
         <v>2</v>
       </c>
       <c r="E28" s="78">
         <v>3.1136481578000001</v>
       </c>
       <c r="F28" s="75">
         <v>8</v>
       </c>
       <c r="G28" s="76">
         <v>4</v>
       </c>
       <c r="H28" s="77">
         <v>4</v>
       </c>
       <c r="I28" s="78">
         <v>4.1515308769999999</v>
       </c>
       <c r="J28" s="77">
         <v>0</v>
       </c>
       <c r="K28" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="112" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="75">
         <v>0</v>
       </c>
       <c r="C29" s="76">
         <v>0</v>
       </c>
       <c r="D29" s="77">
         <v>0</v>
       </c>
       <c r="E29" s="78">
         <v>0</v>
       </c>
       <c r="F29" s="75">
         <v>3</v>
       </c>
       <c r="G29" s="76">
         <v>2</v>
       </c>
       <c r="H29" s="77">
         <v>1</v>
       </c>
       <c r="I29" s="78">
         <v>2.2710068130000001</v>
       </c>
       <c r="J29" s="77">
         <v>0</v>
       </c>
       <c r="K29" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="123" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="86">
         <v>0</v>
       </c>
       <c r="C30" s="87">
         <v>0</v>
       </c>
       <c r="D30" s="130">
         <v>0</v>
       </c>
       <c r="E30" s="131">
         <v>0</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="87">
         <v>0</v>
       </c>
       <c r="H30" s="130">
         <v>0</v>
       </c>
       <c r="I30" s="131">
         <v>0</v>
       </c>
       <c r="J30" s="130">
         <v>0</v>
       </c>
       <c r="K30" s="90">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="129" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="92"/>
       <c r="C31" s="92"/>
       <c r="D31" s="92"/>
       <c r="E31" s="92"/>
       <c r="F31" s="92"/>
       <c r="G31" s="92"/>
       <c r="H31" s="92"/>
       <c r="I31" s="92"/>
       <c r="J31" s="92"/>
       <c r="K31" s="92"/>
     </row>
-    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="92"/>
       <c r="B32" s="92"/>
       <c r="C32" s="92"/>
       <c r="D32" s="92"/>
       <c r="E32" s="92"/>
       <c r="F32" s="92"/>
       <c r="G32" s="92"/>
       <c r="H32" s="92"/>
       <c r="I32" s="92"/>
       <c r="J32" s="92"/>
       <c r="K32" s="92"/>
     </row>
-    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1013 lines deleted...]
-    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:Q30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:Q33"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.75" style="111" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="10" style="92"/>
+    <col min="1" max="1" width="15.109375" style="111" customWidth="1"/>
+    <col min="2" max="11" width="10.44140625" style="111" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:17" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...8 lines deleted...]
-      <c r="K1" s="156"/>
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
       <c r="L1" s="92"/>
       <c r="M1" s="92"/>
       <c r="N1" s="92"/>
       <c r="O1" s="92"/>
       <c r="P1" s="92"/>
       <c r="Q1" s="92"/>
     </row>
-    <row r="2" spans="1:17" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:17" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
     </row>
-    <row r="3" spans="1:17" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="169" t="s">
+    <row r="3" spans="1:17" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="187" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="195"/>
+      <c r="C3" s="195"/>
+      <c r="D3" s="195"/>
+      <c r="E3" s="195"/>
+      <c r="F3" s="195"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="195"/>
+      <c r="I3" s="195"/>
+      <c r="J3" s="195"/>
+      <c r="K3" s="195"/>
+    </row>
+    <row r="4" spans="1:17" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="93"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="93"/>
+    </row>
+    <row r="5" spans="1:17" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="52"/>
+    </row>
+    <row r="6" spans="1:17" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
+      <c r="B6" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="98" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="98" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="99" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="G6" s="98" t="s">
+        <v>2</v>
+      </c>
+      <c r="H6" s="98" t="s">
+        <v>52</v>
+      </c>
+      <c r="I6" s="99" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="98" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="100" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="102" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="194"/>
+      <c r="B7" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="D7" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="E7" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="G7" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="H7" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="64" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="112" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="113">
+        <v>538</v>
+      </c>
+      <c r="C8" s="114">
+        <v>312</v>
+      </c>
+      <c r="D8" s="115">
+        <v>226</v>
+      </c>
+      <c r="E8" s="116">
+        <v>2.2932749073999998</v>
+      </c>
+      <c r="F8" s="113">
+        <v>860</v>
+      </c>
+      <c r="G8" s="114">
+        <v>485</v>
+      </c>
+      <c r="H8" s="115">
+        <v>375</v>
+      </c>
+      <c r="I8" s="116">
+        <v>3.6658297776</v>
+      </c>
+      <c r="J8" s="115">
+        <v>20</v>
+      </c>
+      <c r="K8" s="117">
+        <v>8.5251855293999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="112" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="118">
+        <v>81</v>
+      </c>
+      <c r="C9" s="119">
+        <v>38</v>
+      </c>
+      <c r="D9" s="120">
+        <v>43</v>
+      </c>
+      <c r="E9" s="121">
+        <v>1.9315607487999999</v>
+      </c>
+      <c r="F9" s="118">
+        <v>128</v>
+      </c>
+      <c r="G9" s="119">
+        <v>61</v>
+      </c>
+      <c r="H9" s="120">
+        <v>67</v>
+      </c>
+      <c r="I9" s="121">
+        <v>3.0523429115999998</v>
+      </c>
+      <c r="J9" s="120">
+        <v>3</v>
+      </c>
+      <c r="K9" s="122">
+        <v>7.1539286991999997</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="118">
+        <v>71</v>
+      </c>
+      <c r="C10" s="119">
+        <v>43</v>
+      </c>
+      <c r="D10" s="120">
+        <v>28</v>
+      </c>
+      <c r="E10" s="121">
+        <v>2.3485048955000001</v>
+      </c>
+      <c r="F10" s="118">
+        <v>105</v>
+      </c>
+      <c r="G10" s="119">
+        <v>62</v>
+      </c>
+      <c r="H10" s="120">
+        <v>43</v>
+      </c>
+      <c r="I10" s="121">
+        <v>3.4731410426</v>
+      </c>
+      <c r="J10" s="120">
+        <v>3</v>
+      </c>
+      <c r="K10" s="122">
+        <v>9.9232601217000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="112" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="118">
+        <v>65</v>
+      </c>
+      <c r="C11" s="119">
+        <v>37</v>
+      </c>
+      <c r="D11" s="120">
+        <v>28</v>
+      </c>
+      <c r="E11" s="121">
+        <v>2.2436229333000002</v>
+      </c>
+      <c r="F11" s="118">
+        <v>119</v>
+      </c>
+      <c r="G11" s="119">
+        <v>66</v>
+      </c>
+      <c r="H11" s="120">
+        <v>53</v>
+      </c>
+      <c r="I11" s="121">
+        <v>4.1075558317</v>
+      </c>
+      <c r="J11" s="120">
+        <v>4</v>
+      </c>
+      <c r="K11" s="122">
+        <v>13.806910359</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="112" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="118">
+        <v>48</v>
+      </c>
+      <c r="C12" s="119">
+        <v>32</v>
+      </c>
+      <c r="D12" s="120">
+        <v>16</v>
+      </c>
+      <c r="E12" s="121">
+        <v>2.6622296173</v>
+      </c>
+      <c r="F12" s="118">
+        <v>73</v>
+      </c>
+      <c r="G12" s="119">
+        <v>46</v>
+      </c>
+      <c r="H12" s="120">
+        <v>27</v>
+      </c>
+      <c r="I12" s="121">
+        <v>4.0488075429999997</v>
+      </c>
+      <c r="J12" s="120">
+        <v>1</v>
+      </c>
+      <c r="K12" s="122">
+        <v>5.5463117026999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="118">
+        <v>62</v>
+      </c>
+      <c r="C13" s="119">
+        <v>38</v>
+      </c>
+      <c r="D13" s="120">
+        <v>24</v>
+      </c>
+      <c r="E13" s="121">
+        <v>2.4345231083000001</v>
+      </c>
+      <c r="F13" s="118">
+        <v>90</v>
+      </c>
+      <c r="G13" s="119">
+        <v>53</v>
+      </c>
+      <c r="H13" s="120">
+        <v>37</v>
+      </c>
+      <c r="I13" s="121">
+        <v>3.5339851573000001</v>
+      </c>
+      <c r="J13" s="120">
+        <v>0</v>
+      </c>
+      <c r="K13" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="112" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="118">
+        <v>7</v>
+      </c>
+      <c r="C14" s="119">
+        <v>4</v>
+      </c>
+      <c r="D14" s="120">
+        <v>3</v>
+      </c>
+      <c r="E14" s="121">
+        <v>1.7521902378</v>
+      </c>
+      <c r="F14" s="118">
+        <v>11</v>
+      </c>
+      <c r="G14" s="119">
+        <v>6</v>
+      </c>
+      <c r="H14" s="120">
+        <v>5</v>
+      </c>
+      <c r="I14" s="121">
+        <v>2.7534418022999998</v>
+      </c>
+      <c r="J14" s="120">
+        <v>1</v>
+      </c>
+      <c r="K14" s="122">
+        <v>25.031289111</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="118">
+        <v>41</v>
+      </c>
+      <c r="C15" s="119">
+        <v>21</v>
+      </c>
+      <c r="D15" s="120">
+        <v>20</v>
+      </c>
+      <c r="E15" s="121">
+        <v>2.016228178</v>
+      </c>
+      <c r="F15" s="118">
+        <v>80</v>
+      </c>
+      <c r="G15" s="119">
+        <v>42</v>
+      </c>
+      <c r="H15" s="120">
+        <v>38</v>
+      </c>
+      <c r="I15" s="121">
+        <v>3.9341037619999999</v>
+      </c>
+      <c r="J15" s="120">
+        <v>2</v>
+      </c>
+      <c r="K15" s="122">
+        <v>9.8352594050000004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="112" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="118">
+        <v>17</v>
+      </c>
+      <c r="C16" s="119">
+        <v>9</v>
+      </c>
+      <c r="D16" s="120">
+        <v>8</v>
+      </c>
+      <c r="E16" s="121">
+        <v>2.6813880125999998</v>
+      </c>
+      <c r="F16" s="118">
+        <v>31</v>
+      </c>
+      <c r="G16" s="119">
+        <v>17</v>
+      </c>
+      <c r="H16" s="120">
+        <v>14</v>
+      </c>
+      <c r="I16" s="121">
+        <v>4.8895899054000003</v>
+      </c>
+      <c r="J16" s="120">
+        <v>0</v>
+      </c>
+      <c r="K16" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="118">
+        <v>17</v>
+      </c>
+      <c r="C17" s="119">
+        <v>12</v>
+      </c>
+      <c r="D17" s="120">
+        <v>5</v>
+      </c>
+      <c r="E17" s="121">
+        <v>2.7014142697999999</v>
+      </c>
+      <c r="F17" s="118">
+        <v>24</v>
+      </c>
+      <c r="G17" s="119">
+        <v>18</v>
+      </c>
+      <c r="H17" s="120">
+        <v>6</v>
+      </c>
+      <c r="I17" s="121">
+        <v>3.8137613221</v>
+      </c>
+      <c r="J17" s="120">
+        <v>0</v>
+      </c>
+      <c r="K17" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="112" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="118">
+        <v>24</v>
+      </c>
+      <c r="C18" s="119">
+        <v>13</v>
+      </c>
+      <c r="D18" s="120">
+        <v>11</v>
+      </c>
+      <c r="E18" s="121">
+        <v>1.7133066819</v>
+      </c>
+      <c r="F18" s="118">
+        <v>44</v>
+      </c>
+      <c r="G18" s="119">
+        <v>22</v>
+      </c>
+      <c r="H18" s="120">
+        <v>22</v>
+      </c>
+      <c r="I18" s="121">
+        <v>3.1410622501000001</v>
+      </c>
+      <c r="J18" s="120">
+        <v>3</v>
+      </c>
+      <c r="K18" s="122">
+        <v>21.416333523999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="112" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="118">
+        <v>8</v>
+      </c>
+      <c r="C19" s="119">
+        <v>7</v>
+      </c>
+      <c r="D19" s="120">
+        <v>1</v>
+      </c>
+      <c r="E19" s="121">
+        <v>1.9166267369000001</v>
+      </c>
+      <c r="F19" s="118">
+        <v>11</v>
+      </c>
+      <c r="G19" s="119">
+        <v>10</v>
+      </c>
+      <c r="H19" s="120">
+        <v>1</v>
+      </c>
+      <c r="I19" s="121">
+        <v>2.6353617633000002</v>
+      </c>
+      <c r="J19" s="120">
+        <v>1</v>
+      </c>
+      <c r="K19" s="122">
+        <v>23.957834212000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="118">
+        <v>13</v>
+      </c>
+      <c r="C20" s="119">
+        <v>8</v>
+      </c>
+      <c r="D20" s="120">
+        <v>5</v>
+      </c>
+      <c r="E20" s="121">
+        <v>2.0585906571999999</v>
+      </c>
+      <c r="F20" s="118">
+        <v>22</v>
+      </c>
+      <c r="G20" s="119">
+        <v>13</v>
+      </c>
+      <c r="H20" s="120">
+        <v>9</v>
+      </c>
+      <c r="I20" s="121">
+        <v>3.4837688043999999</v>
+      </c>
+      <c r="J20" s="120">
+        <v>0</v>
+      </c>
+      <c r="K20" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="112" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="118">
+        <v>6</v>
+      </c>
+      <c r="C21" s="119">
+        <v>1</v>
+      </c>
+      <c r="D21" s="120">
+        <v>5</v>
+      </c>
+      <c r="E21" s="121">
+        <v>1.5071590052999999</v>
+      </c>
+      <c r="F21" s="118">
+        <v>9</v>
+      </c>
+      <c r="G21" s="119">
+        <v>2</v>
+      </c>
+      <c r="H21" s="120">
+        <v>7</v>
+      </c>
+      <c r="I21" s="121">
+        <v>2.2607385079000002</v>
+      </c>
+      <c r="J21" s="120">
+        <v>1</v>
+      </c>
+      <c r="K21" s="122">
+        <v>25.119316755</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="118">
+        <v>23</v>
+      </c>
+      <c r="C22" s="119">
+        <v>16</v>
+      </c>
+      <c r="D22" s="120">
+        <v>7</v>
+      </c>
+      <c r="E22" s="121">
+        <v>3.6277602523999999</v>
+      </c>
+      <c r="F22" s="118">
+        <v>35</v>
+      </c>
+      <c r="G22" s="119">
+        <v>24</v>
+      </c>
+      <c r="H22" s="120">
+        <v>11</v>
+      </c>
+      <c r="I22" s="121">
+        <v>5.5205047319</v>
+      </c>
+      <c r="J22" s="120">
+        <v>0</v>
+      </c>
+      <c r="K22" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="112" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="118">
+        <v>5</v>
+      </c>
+      <c r="C23" s="119">
+        <v>2</v>
+      </c>
+      <c r="D23" s="120">
+        <v>3</v>
+      </c>
+      <c r="E23" s="121">
+        <v>2.6497085321</v>
+      </c>
+      <c r="F23" s="118">
+        <v>10</v>
+      </c>
+      <c r="G23" s="119">
+        <v>5</v>
+      </c>
+      <c r="H23" s="120">
+        <v>5</v>
+      </c>
+      <c r="I23" s="121">
+        <v>5.2994170641</v>
+      </c>
+      <c r="J23" s="120">
+        <v>0</v>
+      </c>
+      <c r="K23" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="112" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="118">
+        <v>13</v>
+      </c>
+      <c r="C24" s="119">
+        <v>7</v>
+      </c>
+      <c r="D24" s="120">
+        <v>6</v>
+      </c>
+      <c r="E24" s="121">
+        <v>4.6017699114999999</v>
+      </c>
+      <c r="F24" s="118">
+        <v>15</v>
+      </c>
+      <c r="G24" s="119">
+        <v>8</v>
+      </c>
+      <c r="H24" s="120">
+        <v>7</v>
+      </c>
+      <c r="I24" s="121">
+        <v>5.3097345132999996</v>
+      </c>
+      <c r="J24" s="120">
+        <v>0</v>
+      </c>
+      <c r="K24" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="118">
+        <v>3</v>
+      </c>
+      <c r="C25" s="119">
+        <v>1</v>
+      </c>
+      <c r="D25" s="120">
+        <v>2</v>
+      </c>
+      <c r="E25" s="121">
+        <v>3.0181086519</v>
+      </c>
+      <c r="F25" s="118">
+        <v>3</v>
+      </c>
+      <c r="G25" s="119">
+        <v>1</v>
+      </c>
+      <c r="H25" s="120">
+        <v>2</v>
+      </c>
+      <c r="I25" s="121">
+        <v>3.0181086519</v>
+      </c>
+      <c r="J25" s="120">
+        <v>0</v>
+      </c>
+      <c r="K25" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="112" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="118">
+        <v>8</v>
+      </c>
+      <c r="C26" s="119">
+        <v>5</v>
+      </c>
+      <c r="D26" s="120">
+        <v>3</v>
+      </c>
+      <c r="E26" s="121">
+        <v>3.2586558045</v>
+      </c>
+      <c r="F26" s="118">
+        <v>10</v>
+      </c>
+      <c r="G26" s="119">
+        <v>6</v>
+      </c>
+      <c r="H26" s="120">
+        <v>4</v>
+      </c>
+      <c r="I26" s="121">
+        <v>4.0733197556</v>
+      </c>
+      <c r="J26" s="120">
+        <v>0</v>
+      </c>
+      <c r="K26" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="112" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="118">
+        <v>16</v>
+      </c>
+      <c r="C27" s="119">
+        <v>13</v>
+      </c>
+      <c r="D27" s="120">
+        <v>3</v>
+      </c>
+      <c r="E27" s="121">
+        <v>2.5542784162999999</v>
+      </c>
+      <c r="F27" s="118">
+        <v>23</v>
+      </c>
+      <c r="G27" s="119">
+        <v>16</v>
+      </c>
+      <c r="H27" s="120">
+        <v>7</v>
+      </c>
+      <c r="I27" s="121">
+        <v>3.6717752235000001</v>
+      </c>
+      <c r="J27" s="120">
+        <v>1</v>
+      </c>
+      <c r="K27" s="122">
+        <v>15.964240102</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="112" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="118">
+        <v>8</v>
+      </c>
+      <c r="C28" s="119">
+        <v>5</v>
+      </c>
+      <c r="D28" s="120">
+        <v>3</v>
+      </c>
+      <c r="E28" s="121">
+        <v>3.7383177569999999</v>
+      </c>
+      <c r="F28" s="118">
+        <v>14</v>
+      </c>
+      <c r="G28" s="119">
+        <v>7</v>
+      </c>
+      <c r="H28" s="120">
+        <v>7</v>
+      </c>
+      <c r="I28" s="121">
+        <v>6.5420560747999996</v>
+      </c>
+      <c r="J28" s="120">
+        <v>0</v>
+      </c>
+      <c r="K28" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="112" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="118">
+        <v>2</v>
+      </c>
+      <c r="C29" s="119">
+        <v>0</v>
+      </c>
+      <c r="D29" s="120">
+        <v>2</v>
+      </c>
+      <c r="E29" s="121">
+        <v>1.3642564801999999</v>
+      </c>
+      <c r="F29" s="118">
+        <v>3</v>
+      </c>
+      <c r="G29" s="119">
+        <v>0</v>
+      </c>
+      <c r="H29" s="120">
+        <v>3</v>
+      </c>
+      <c r="I29" s="121">
+        <v>2.0463847202999998</v>
+      </c>
+      <c r="J29" s="120">
+        <v>0</v>
+      </c>
+      <c r="K29" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="123" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="124">
+        <v>0</v>
+      </c>
+      <c r="C30" s="125">
+        <v>0</v>
+      </c>
+      <c r="D30" s="126">
+        <v>0</v>
+      </c>
+      <c r="E30" s="127">
+        <v>0</v>
+      </c>
+      <c r="F30" s="124">
+        <v>0</v>
+      </c>
+      <c r="G30" s="125">
+        <v>0</v>
+      </c>
+      <c r="H30" s="126">
+        <v>0</v>
+      </c>
+      <c r="I30" s="127">
+        <v>0</v>
+      </c>
+      <c r="J30" s="126">
+        <v>0</v>
+      </c>
+      <c r="K30" s="128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="129" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="92"/>
+      <c r="C31" s="92"/>
+      <c r="D31" s="92"/>
+      <c r="E31" s="92"/>
+      <c r="F31" s="92"/>
+      <c r="G31" s="92"/>
+      <c r="H31" s="92"/>
+      <c r="I31" s="92"/>
+      <c r="J31" s="92"/>
+      <c r="K31" s="92"/>
+    </row>
+    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="92"/>
+      <c r="B32" s="92"/>
+      <c r="C32" s="92"/>
+      <c r="D32" s="92"/>
+      <c r="E32" s="92"/>
+      <c r="F32" s="92"/>
+      <c r="G32" s="92"/>
+      <c r="H32" s="92"/>
+      <c r="I32" s="92"/>
+      <c r="J32" s="92"/>
+      <c r="K32" s="92"/>
+    </row>
+    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A5:A7"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q30"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="16.77734375" style="111" customWidth="1"/>
+    <col min="2" max="11" width="10.77734375" style="111" customWidth="1"/>
+    <col min="12" max="16384" width="10" style="92"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+      <c r="N1" s="92"/>
+      <c r="O1" s="92"/>
+      <c r="P1" s="92"/>
+      <c r="Q1" s="92"/>
+    </row>
+    <row r="2" spans="1:17" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="46"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+    </row>
+    <row r="3" spans="1:17" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="195" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="169"/>
-[...8 lines deleted...]
-      <c r="K3" s="169"/>
+      <c r="B3" s="195"/>
+      <c r="C3" s="195"/>
+      <c r="D3" s="195"/>
+      <c r="E3" s="195"/>
+      <c r="F3" s="195"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="195"/>
+      <c r="I3" s="195"/>
+      <c r="J3" s="195"/>
+      <c r="K3" s="195"/>
       <c r="L3" s="92"/>
       <c r="M3" s="92"/>
       <c r="N3" s="92"/>
       <c r="O3" s="92"/>
       <c r="P3" s="92"/>
       <c r="Q3" s="92"/>
     </row>
-    <row r="4" spans="1:17" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:17" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="93"/>
       <c r="B4" s="95"/>
       <c r="C4" s="95"/>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="95"/>
       <c r="G4" s="95"/>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="95"/>
       <c r="K4" s="93"/>
       <c r="L4" s="92"/>
       <c r="M4" s="92"/>
       <c r="N4" s="92"/>
       <c r="O4" s="92"/>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
     </row>
-    <row r="5" spans="1:17" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="166" t="s">
+    <row r="5" spans="1:17" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="96"/>
       <c r="J5" s="54" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:17" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167"/>
+    <row r="6" spans="1:17" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
       <c r="B6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="98" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="100" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="102" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="168"/>
+      <c r="A7" s="194"/>
       <c r="B7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="H7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="112" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="106">
         <v>530</v>
       </c>
       <c r="C8" s="1">
         <v>293</v>
       </c>
       <c r="D8" s="1">
         <v>237</v>
       </c>
       <c r="E8" s="107">
         <v>2.6720713090124426</v>
       </c>
       <c r="F8" s="1">
         <v>832</v>
       </c>
       <c r="G8" s="1">
         <v>452</v>
       </c>
       <c r="H8" s="1">
         <v>380</v>
       </c>
       <c r="I8" s="107">
         <v>4.194647790751608</v>
       </c>
       <c r="J8" s="1">
         <v>10</v>
       </c>
       <c r="K8" s="107">
         <v>5.04164397926876</v>
       </c>
     </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A9" s="97" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="106">
         <v>72</v>
       </c>
       <c r="C9" s="1">
         <v>46</v>
       </c>
       <c r="D9" s="1">
         <v>26</v>
       </c>
       <c r="E9" s="107">
         <v>2.0760048440113028</v>
       </c>
       <c r="F9" s="1">
         <v>121</v>
       </c>
       <c r="G9" s="1">
         <v>73</v>
       </c>
       <c r="H9" s="1">
         <v>48</v>
       </c>
       <c r="I9" s="107">
         <v>3.488841473963439</v>
       </c>
       <c r="J9" s="1">
         <v>1</v>
       </c>
       <c r="K9" s="107">
         <v>2.8833400611268094</v>
       </c>
     </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A10" s="97" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="106">
         <v>63</v>
       </c>
       <c r="C10" s="1">
         <v>30</v>
       </c>
       <c r="D10" s="1">
         <v>33</v>
       </c>
       <c r="E10" s="107">
         <v>2.4765124415267898</v>
       </c>
       <c r="F10" s="1">
         <v>96</v>
       </c>
       <c r="G10" s="1">
         <v>50</v>
       </c>
       <c r="H10" s="1">
         <v>46</v>
       </c>
       <c r="I10" s="107">
         <v>3.7737332442312983</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A11" s="97" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="106">
         <v>74</v>
       </c>
       <c r="C11" s="1">
         <v>31</v>
       </c>
       <c r="D11" s="1">
         <v>43</v>
       </c>
       <c r="E11" s="107">
         <v>3.0507915567282322</v>
       </c>
       <c r="F11" s="1">
         <v>108</v>
       </c>
       <c r="G11" s="1">
         <v>46</v>
       </c>
       <c r="H11" s="1">
         <v>62</v>
       </c>
       <c r="I11" s="107">
         <v>4.452506596306069</v>
       </c>
       <c r="J11" s="1">
         <v>1</v>
       </c>
       <c r="K11" s="107">
         <v>4.1226912928759889</v>
       </c>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A12" s="97" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="106">
         <v>36</v>
       </c>
       <c r="C12" s="1">
         <v>23</v>
       </c>
       <c r="D12" s="1">
         <v>13</v>
       </c>
       <c r="E12" s="107">
         <v>2.510460251046025</v>
       </c>
       <c r="F12" s="1">
         <v>64</v>
       </c>
       <c r="G12" s="1">
         <v>34</v>
       </c>
       <c r="H12" s="1">
         <v>30</v>
       </c>
       <c r="I12" s="107">
         <v>4.4630404463040447</v>
       </c>
       <c r="J12" s="1">
         <v>1</v>
       </c>
       <c r="K12" s="107">
         <v>6.9735006973500697</v>
       </c>
     </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A13" s="97" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="106">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>34</v>
       </c>
       <c r="D13" s="1">
         <v>22</v>
       </c>
       <c r="E13" s="107">
         <v>2.5907934304880871</v>
       </c>
       <c r="F13" s="1">
         <v>83</v>
       </c>
       <c r="G13" s="1">
         <v>44</v>
       </c>
       <c r="H13" s="1">
         <v>39</v>
       </c>
       <c r="I13" s="107">
         <v>3.8399259773305574</v>
       </c>
       <c r="J13" s="1">
         <v>0</v>
       </c>
       <c r="K13" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A14" s="97" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="106">
         <v>9</v>
       </c>
       <c r="C14" s="1">
         <v>3</v>
       </c>
       <c r="D14" s="1">
         <v>6</v>
       </c>
       <c r="E14" s="107">
         <v>2.5316455696202533</v>
       </c>
       <c r="F14" s="1">
         <v>14</v>
       </c>
       <c r="G14" s="1">
         <v>6</v>
       </c>
       <c r="H14" s="1">
         <v>8</v>
       </c>
       <c r="I14" s="107">
         <v>3.938115330520394</v>
       </c>
       <c r="J14" s="1">
         <v>0</v>
       </c>
       <c r="K14" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A15" s="97" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="106">
         <v>39</v>
       </c>
       <c r="C15" s="1">
         <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>20</v>
       </c>
       <c r="E15" s="107">
         <v>2.1513680494263019</v>
       </c>
       <c r="F15" s="1">
         <v>71</v>
       </c>
       <c r="G15" s="1">
         <v>34</v>
       </c>
       <c r="H15" s="1">
         <v>37</v>
       </c>
       <c r="I15" s="107">
         <v>3.9165931156222422</v>
       </c>
       <c r="J15" s="1">
         <v>2</v>
       </c>
       <c r="K15" s="107">
         <v>11.032656663724625</v>
       </c>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A16" s="97" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="106">
         <v>10</v>
       </c>
       <c r="C16" s="1">
         <v>7</v>
       </c>
       <c r="D16" s="1">
         <v>3</v>
       </c>
       <c r="E16" s="107">
         <v>1.8109380659181455</v>
       </c>
       <c r="F16" s="1">
         <v>21</v>
       </c>
       <c r="G16" s="1">
         <v>14</v>
       </c>
       <c r="H16" s="1">
         <v>7</v>
       </c>
       <c r="I16" s="107">
         <v>3.8029699384281059</v>
       </c>
       <c r="J16" s="1">
         <v>1</v>
       </c>
       <c r="K16" s="107">
         <v>18.109380659181458</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="97" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="106">
         <v>27</v>
       </c>
       <c r="C17" s="1">
         <v>16</v>
       </c>
       <c r="D17" s="1">
         <v>11</v>
       </c>
       <c r="E17" s="107">
         <v>5.2518965181871229</v>
       </c>
       <c r="F17" s="1">
         <v>37</v>
       </c>
       <c r="G17" s="1">
         <v>23</v>
       </c>
       <c r="H17" s="1">
         <v>14</v>
       </c>
       <c r="I17" s="107">
         <v>7.1970433767749462</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="97" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="106">
         <v>30</v>
       </c>
       <c r="C18" s="1">
         <v>16</v>
       </c>
       <c r="D18" s="1">
         <v>14</v>
       </c>
       <c r="E18" s="107">
         <v>2.5224922223156478</v>
       </c>
       <c r="F18" s="1">
         <v>43</v>
       </c>
       <c r="G18" s="1">
         <v>26</v>
       </c>
       <c r="H18" s="1">
         <v>17</v>
       </c>
       <c r="I18" s="107">
         <v>3.6155721853190954</v>
       </c>
       <c r="J18" s="1">
         <v>2</v>
       </c>
       <c r="K18" s="107">
         <v>16.816614815437653</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="97" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="106">
         <v>11</v>
       </c>
       <c r="C19" s="1">
         <v>7</v>
       </c>
       <c r="D19" s="1">
         <v>4</v>
       </c>
       <c r="E19" s="107">
         <v>3.1473533619456364</v>
       </c>
       <c r="F19" s="1">
         <v>21</v>
       </c>
       <c r="G19" s="1">
         <v>11</v>
       </c>
       <c r="H19" s="1">
         <v>10</v>
       </c>
       <c r="I19" s="107">
         <v>6.0085836909871251</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="97" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="106">
         <v>20</v>
       </c>
       <c r="C20" s="1">
         <v>8</v>
       </c>
       <c r="D20" s="1">
         <v>12</v>
       </c>
       <c r="E20" s="107">
         <v>3.652300949598247</v>
       </c>
       <c r="F20" s="1">
         <v>29</v>
       </c>
       <c r="G20" s="1">
         <v>13</v>
       </c>
       <c r="H20" s="1">
         <v>16</v>
       </c>
       <c r="I20" s="107">
         <v>5.2958363769174586</v>
       </c>
       <c r="J20" s="1">
         <v>1</v>
       </c>
       <c r="K20" s="107">
         <v>18.261504747991236</v>
       </c>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A21" s="97" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="106">
         <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>6</v>
       </c>
       <c r="D21" s="1">
         <v>4</v>
       </c>
       <c r="E21" s="107">
         <v>2.7785495971103087</v>
       </c>
       <c r="F21" s="1">
         <v>16</v>
       </c>
       <c r="G21" s="1">
         <v>9</v>
       </c>
       <c r="H21" s="1">
         <v>7</v>
       </c>
       <c r="I21" s="107">
         <v>4.4456793553764928</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="97" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="106">
         <v>32</v>
       </c>
       <c r="C22" s="1">
         <v>18</v>
       </c>
       <c r="D22" s="1">
         <v>14</v>
       </c>
       <c r="E22" s="107">
         <v>5.9226355728299094</v>
       </c>
       <c r="F22" s="1">
         <v>44</v>
       </c>
       <c r="G22" s="1">
         <v>26</v>
       </c>
       <c r="H22" s="1">
         <v>18</v>
       </c>
       <c r="I22" s="107">
         <v>8.1436239126411252</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="97" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="106">
         <v>3</v>
       </c>
       <c r="C23" s="1">
         <v>2</v>
       </c>
       <c r="D23" s="1">
         <v>1</v>
       </c>
       <c r="E23" s="107">
         <v>1.7035775127768313</v>
       </c>
       <c r="F23" s="1">
         <v>7</v>
       </c>
       <c r="G23" s="1">
         <v>4</v>
       </c>
       <c r="H23" s="1">
         <v>3</v>
       </c>
       <c r="I23" s="107">
         <v>3.9750141964792727</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="97" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="106">
         <v>9</v>
       </c>
       <c r="C24" s="1">
         <v>7</v>
       </c>
       <c r="D24" s="1">
         <v>2</v>
       </c>
       <c r="E24" s="107">
         <v>3.4682080924855492</v>
       </c>
       <c r="F24" s="1">
         <v>13</v>
       </c>
       <c r="G24" s="1">
         <v>8</v>
       </c>
       <c r="H24" s="1">
         <v>5</v>
       </c>
       <c r="I24" s="107">
         <v>5.0096339113680148</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="97" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="106">
         <v>4</v>
       </c>
       <c r="C25" s="1">
         <v>2</v>
       </c>
       <c r="D25" s="1">
         <v>2</v>
       </c>
       <c r="E25" s="107">
         <v>4.8899755501222497</v>
       </c>
       <c r="F25" s="1">
         <v>4</v>
       </c>
       <c r="G25" s="1">
         <v>2</v>
       </c>
       <c r="H25" s="1">
         <v>2</v>
       </c>
       <c r="I25" s="107">
         <v>4.8899755501222497</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="97" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="106">
         <v>9</v>
       </c>
       <c r="C26" s="1">
         <v>9</v>
       </c>
       <c r="D26" s="1">
         <v>0</v>
       </c>
       <c r="E26" s="107">
         <v>4.5778229908443544</v>
       </c>
       <c r="F26" s="1">
         <v>15</v>
       </c>
       <c r="G26" s="1">
         <v>12</v>
       </c>
       <c r="H26" s="1">
         <v>3</v>
       </c>
       <c r="I26" s="107">
         <v>7.6297049847405907</v>
       </c>
       <c r="J26" s="1">
         <v>0</v>
       </c>
       <c r="K26" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A27" s="97" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="106">
         <v>12</v>
       </c>
       <c r="C27" s="1">
         <v>6</v>
       </c>
       <c r="D27" s="1">
         <v>6</v>
       </c>
       <c r="E27" s="107">
         <v>2.2099447513812156</v>
       </c>
       <c r="F27" s="1">
         <v>17</v>
       </c>
       <c r="G27" s="1">
         <v>11</v>
       </c>
       <c r="H27" s="1">
         <v>6</v>
       </c>
       <c r="I27" s="107">
         <v>3.1307550644567219</v>
       </c>
       <c r="J27" s="1">
         <v>1</v>
       </c>
       <c r="K27" s="107">
         <v>18.41620626151013</v>
       </c>
     </row>
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="97" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="106">
         <v>1</v>
       </c>
       <c r="C28" s="1">
         <v>1</v>
       </c>
       <c r="D28" s="1">
         <v>0</v>
       </c>
       <c r="E28" s="107">
         <v>0.52137643378519294</v>
       </c>
       <c r="F28" s="1">
         <v>3</v>
       </c>
       <c r="G28" s="1">
         <v>3</v>
       </c>
       <c r="H28" s="1">
         <v>0</v>
       </c>
       <c r="I28" s="107">
         <v>1.5641293013555788</v>
       </c>
       <c r="J28" s="1">
         <v>0</v>
       </c>
       <c r="K28" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="97" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="106">
         <v>3</v>
       </c>
       <c r="C29" s="1">
         <v>2</v>
       </c>
       <c r="D29" s="1">
         <v>1</v>
       </c>
       <c r="E29" s="107">
         <v>2.5597269624573378</v>
       </c>
       <c r="F29" s="1">
         <v>5</v>
       </c>
       <c r="G29" s="1">
         <v>3</v>
       </c>
       <c r="H29" s="1">
         <v>2</v>
       </c>
       <c r="I29" s="107">
         <v>4.2662116040955631</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="108">
         <v>0</v>
       </c>
       <c r="C30" s="109">
         <v>0</v>
       </c>
       <c r="D30" s="109">
         <v>0</v>
       </c>
       <c r="E30" s="110">
         <v>0</v>
       </c>
       <c r="F30" s="109">
         <v>0</v>
       </c>
       <c r="G30" s="109">
         <v>0</v>
       </c>
       <c r="H30" s="109">
         <v>0</v>
       </c>
       <c r="I30" s="110">
         <v>0</v>
       </c>
       <c r="J30" s="109">
         <v>0</v>
       </c>
       <c r="K30" s="110">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:S30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.125" style="111" customWidth="1"/>
-    <col min="2" max="11" width="9.75" style="111" customWidth="1"/>
+    <col min="1" max="1" width="15.109375" style="111" customWidth="1"/>
+    <col min="2" max="11" width="9.77734375" style="111" customWidth="1"/>
     <col min="12" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:19" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...8 lines deleted...]
-      <c r="K1" s="156"/>
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
       <c r="L1" s="92"/>
       <c r="M1" s="92"/>
       <c r="N1" s="92"/>
       <c r="O1" s="92"/>
       <c r="P1" s="92"/>
       <c r="Q1" s="92"/>
       <c r="R1" s="92"/>
       <c r="S1" s="92"/>
     </row>
-    <row r="2" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
     </row>
-    <row r="3" spans="1:19" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="169" t="s">
+    <row r="3" spans="1:19" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="195" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="169"/>
-[...8 lines deleted...]
-      <c r="K3" s="169"/>
+      <c r="B3" s="195"/>
+      <c r="C3" s="195"/>
+      <c r="D3" s="195"/>
+      <c r="E3" s="195"/>
+      <c r="F3" s="195"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="195"/>
+      <c r="I3" s="195"/>
+      <c r="J3" s="195"/>
+      <c r="K3" s="195"/>
       <c r="L3" s="92"/>
       <c r="M3" s="92"/>
       <c r="N3" s="92"/>
       <c r="O3" s="92"/>
       <c r="P3" s="92"/>
       <c r="Q3" s="92"/>
       <c r="R3" s="92"/>
       <c r="S3" s="92"/>
     </row>
-    <row r="4" spans="1:19" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:19" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="93"/>
       <c r="B4" s="95"/>
       <c r="C4" s="95"/>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="95"/>
       <c r="G4" s="95"/>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="95"/>
       <c r="K4" s="93"/>
       <c r="L4" s="92"/>
       <c r="M4" s="92"/>
       <c r="N4" s="92"/>
       <c r="O4" s="92"/>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
       <c r="R4" s="92"/>
       <c r="S4" s="92"/>
     </row>
-    <row r="5" spans="1:19" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="166" t="s">
+    <row r="5" spans="1:19" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="96"/>
       <c r="J5" s="54" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:19" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167"/>
+    <row r="6" spans="1:19" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
       <c r="B6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="98" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="100" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="102" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="168"/>
+      <c r="A7" s="194"/>
       <c r="B7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="103">
         <v>429</v>
       </c>
       <c r="C8" s="104">
         <v>246</v>
       </c>
       <c r="D8" s="104">
         <v>183</v>
       </c>
       <c r="E8" s="105">
         <v>2.5769944675713177</v>
       </c>
       <c r="F8" s="104">
         <v>705</v>
       </c>
       <c r="G8" s="104">
         <v>403</v>
       </c>
       <c r="H8" s="104">
         <v>302</v>
       </c>
       <c r="I8" s="105">
         <v>4.2349209781766408</v>
       </c>
       <c r="J8" s="104">
         <v>7</v>
       </c>
       <c r="K8" s="105">
         <v>4.2048860776221968</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="97" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="106">
         <v>61</v>
       </c>
       <c r="C9" s="1">
         <v>34</v>
       </c>
       <c r="D9" s="1">
         <v>27</v>
       </c>
       <c r="E9" s="107">
         <v>2.2187465900411012</v>
       </c>
       <c r="F9" s="1">
         <v>100</v>
       </c>
       <c r="G9" s="1">
         <v>62</v>
       </c>
       <c r="H9" s="1">
         <v>38</v>
       </c>
       <c r="I9" s="107">
         <v>3.637289491870658</v>
       </c>
       <c r="J9" s="1">
         <v>2</v>
       </c>
       <c r="K9" s="107">
         <v>7.274578983741316</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="97" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="106">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>30</v>
       </c>
       <c r="D10" s="1">
         <v>22</v>
       </c>
       <c r="E10" s="107">
         <v>2.7841730470632329</v>
       </c>
       <c r="F10" s="1">
         <v>71</v>
       </c>
       <c r="G10" s="1">
         <v>41</v>
       </c>
       <c r="H10" s="1">
         <v>30</v>
       </c>
       <c r="I10" s="107">
         <v>3.801467045028645</v>
       </c>
       <c r="J10" s="1">
         <v>1</v>
       </c>
       <c r="K10" s="107">
         <v>5.3541789366600634</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="97" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="106">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>30</v>
       </c>
       <c r="D11" s="1">
         <v>19</v>
       </c>
       <c r="E11" s="107">
         <v>2.5105031253202172</v>
       </c>
       <c r="F11" s="1">
         <v>78</v>
       </c>
       <c r="G11" s="1">
         <v>47</v>
       </c>
       <c r="H11" s="1">
         <v>31</v>
       </c>
       <c r="I11" s="107">
         <v>3.9963110974485092</v>
       </c>
       <c r="J11" s="1">
         <v>1</v>
       </c>
       <c r="K11" s="107">
         <v>5.1234757659596273</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="97" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="106">
         <v>36</v>
       </c>
       <c r="C12" s="1">
         <v>22</v>
       </c>
       <c r="D12" s="1">
         <v>14</v>
       </c>
       <c r="E12" s="107">
         <v>3.0882731406022135</v>
       </c>
       <c r="F12" s="1">
         <v>52</v>
       </c>
       <c r="G12" s="1">
         <v>28</v>
       </c>
       <c r="H12" s="1">
         <v>24</v>
       </c>
       <c r="I12" s="107">
         <v>4.4608389808698634</v>
       </c>
       <c r="J12" s="1">
         <v>0</v>
       </c>
       <c r="K12" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="97" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="106">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>28</v>
       </c>
       <c r="D13" s="1">
         <v>25</v>
       </c>
       <c r="E13" s="107">
         <v>2.8532974427994615</v>
       </c>
       <c r="F13" s="1">
         <v>82</v>
       </c>
       <c r="G13" s="1">
         <v>43</v>
       </c>
       <c r="H13" s="1">
         <v>39</v>
       </c>
       <c r="I13" s="107">
         <v>4.4145356662180353</v>
       </c>
       <c r="J13" s="1">
         <v>0</v>
       </c>
       <c r="K13" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="97" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="106">
         <v>12</v>
       </c>
       <c r="C14" s="1">
         <v>4</v>
       </c>
       <c r="D14" s="1">
         <v>8</v>
       </c>
       <c r="E14" s="107">
         <v>3.4782608695652173</v>
       </c>
       <c r="F14" s="1">
         <v>20</v>
       </c>
       <c r="G14" s="1">
         <v>11</v>
       </c>
       <c r="H14" s="1">
         <v>9</v>
       </c>
       <c r="I14" s="107">
         <v>5.7971014492753623</v>
       </c>
       <c r="J14" s="1">
         <v>1</v>
       </c>
       <c r="K14" s="107">
         <v>28.985507246376812</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="97" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="106">
         <v>33</v>
       </c>
       <c r="C15" s="1">
         <v>17</v>
       </c>
       <c r="D15" s="1">
         <v>16</v>
       </c>
       <c r="E15" s="107">
         <v>2.0896656534954405</v>
       </c>
       <c r="F15" s="1">
         <v>68</v>
       </c>
       <c r="G15" s="1">
         <v>41</v>
       </c>
       <c r="H15" s="1">
         <v>27</v>
       </c>
       <c r="I15" s="107">
         <v>4.3059777102330292</v>
       </c>
       <c r="J15" s="1">
         <v>1</v>
       </c>
       <c r="K15" s="107">
         <v>6.3323201621073961</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="97" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="106">
         <v>23</v>
       </c>
       <c r="C16" s="1">
         <v>13</v>
       </c>
       <c r="D16" s="1">
         <v>10</v>
       </c>
       <c r="E16" s="107">
         <v>4.7315367208393333</v>
       </c>
       <c r="F16" s="1">
         <v>37</v>
       </c>
       <c r="G16" s="1">
         <v>21</v>
       </c>
       <c r="H16" s="1">
         <v>16</v>
       </c>
       <c r="I16" s="107">
         <v>7.6116025509154497</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="97" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="106">
         <v>12</v>
       </c>
       <c r="C17" s="1">
         <v>9</v>
       </c>
       <c r="D17" s="1">
         <v>3</v>
       </c>
       <c r="E17" s="107">
         <v>2.8591851322373123</v>
       </c>
       <c r="F17" s="1">
         <v>27</v>
       </c>
       <c r="G17" s="1">
         <v>15</v>
       </c>
       <c r="H17" s="1">
         <v>12</v>
       </c>
       <c r="I17" s="107">
         <v>6.4331665475339532</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="97" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="106">
         <v>15</v>
       </c>
       <c r="C18" s="1">
         <v>11</v>
       </c>
       <c r="D18" s="1">
         <v>4</v>
       </c>
       <c r="E18" s="107">
         <v>1.4219357285050716</v>
       </c>
       <c r="F18" s="1">
         <v>31</v>
       </c>
       <c r="G18" s="1">
         <v>17</v>
       </c>
       <c r="H18" s="1">
         <v>14</v>
       </c>
       <c r="I18" s="107">
         <v>2.9386671722438145</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="97" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="106">
         <v>5</v>
       </c>
       <c r="C19" s="1">
         <v>2</v>
       </c>
       <c r="D19" s="1">
         <v>3</v>
       </c>
       <c r="E19" s="107">
         <v>1.4771048744460857</v>
       </c>
       <c r="F19" s="1">
         <v>13</v>
       </c>
       <c r="G19" s="1">
         <v>5</v>
       </c>
       <c r="H19" s="1">
         <v>8</v>
       </c>
       <c r="I19" s="107">
         <v>3.8404726735598227</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="97" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="106">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>5</v>
       </c>
       <c r="D20" s="1">
         <v>4</v>
       </c>
       <c r="E20" s="107">
         <v>1.7674783974862529</v>
       </c>
       <c r="F20" s="1">
         <v>18</v>
       </c>
       <c r="G20" s="1">
         <v>10</v>
       </c>
       <c r="H20" s="1">
         <v>8</v>
       </c>
       <c r="I20" s="107">
         <v>3.5349567949725058</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="97" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="106">
         <v>4</v>
       </c>
       <c r="C21" s="1">
         <v>3</v>
       </c>
       <c r="D21" s="1">
         <v>1</v>
       </c>
       <c r="E21" s="107">
         <v>1.1534025374855825</v>
       </c>
       <c r="F21" s="1">
         <v>9</v>
       </c>
       <c r="G21" s="1">
         <v>6</v>
       </c>
       <c r="H21" s="1">
         <v>3</v>
       </c>
       <c r="I21" s="107">
         <v>2.5951557093425603</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="97" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="106">
         <v>21</v>
       </c>
       <c r="C22" s="1">
         <v>12</v>
       </c>
       <c r="D22" s="1">
         <v>9</v>
       </c>
       <c r="E22" s="107">
         <v>4.0015243902439028</v>
       </c>
       <c r="F22" s="1">
         <v>35</v>
       </c>
       <c r="G22" s="1">
         <v>18</v>
       </c>
       <c r="H22" s="1">
         <v>17</v>
       </c>
       <c r="I22" s="107">
         <v>6.6692073170731705</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="97" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="106">
         <v>10</v>
       </c>
       <c r="C23" s="1">
         <v>6</v>
       </c>
       <c r="D23" s="1">
         <v>4</v>
       </c>
       <c r="E23" s="107">
         <v>5.8719906048150321</v>
       </c>
       <c r="F23" s="1">
         <v>14</v>
       </c>
       <c r="G23" s="1">
         <v>10</v>
       </c>
       <c r="H23" s="1">
         <v>4</v>
       </c>
       <c r="I23" s="107">
         <v>8.2207868467410457</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="97" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="106">
         <v>10</v>
       </c>
       <c r="C24" s="1">
         <v>5</v>
       </c>
       <c r="D24" s="1">
         <v>5</v>
       </c>
       <c r="E24" s="107">
         <v>4.2589437819420786</v>
       </c>
       <c r="F24" s="1">
         <v>15</v>
       </c>
       <c r="G24" s="1">
         <v>8</v>
       </c>
       <c r="H24" s="1">
         <v>7</v>
       </c>
       <c r="I24" s="107">
         <v>6.3884156729131174</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="97" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="106">
         <v>2</v>
       </c>
       <c r="C25" s="1">
         <v>1</v>
       </c>
       <c r="D25" s="1">
         <v>1</v>
       </c>
       <c r="E25" s="107">
         <v>3.02571860816944</v>
       </c>
       <c r="F25" s="1">
         <v>2</v>
       </c>
       <c r="G25" s="1">
         <v>1</v>
       </c>
       <c r="H25" s="1">
         <v>1</v>
       </c>
       <c r="I25" s="107">
         <v>3.02571860816944</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="97" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="106">
         <v>9</v>
       </c>
       <c r="C26" s="1">
         <v>4</v>
       </c>
       <c r="D26" s="1">
         <v>5</v>
       </c>
       <c r="E26" s="107">
         <v>4.1958041958041958</v>
       </c>
       <c r="F26" s="1">
         <v>13</v>
       </c>
       <c r="G26" s="1">
         <v>5</v>
       </c>
       <c r="H26" s="1">
         <v>8</v>
       </c>
       <c r="I26" s="107">
         <v>6.0606060606060606</v>
       </c>
       <c r="J26" s="1">
         <v>0</v>
       </c>
       <c r="K26" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="97" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="106">
         <v>7</v>
       </c>
       <c r="C27" s="1">
         <v>5</v>
       </c>
       <c r="D27" s="1">
         <v>2</v>
       </c>
       <c r="E27" s="107">
         <v>1.4771048744460857</v>
       </c>
       <c r="F27" s="1">
         <v>12</v>
       </c>
       <c r="G27" s="1">
         <v>7</v>
       </c>
       <c r="H27" s="1">
         <v>5</v>
       </c>
       <c r="I27" s="107">
         <v>2.5321797847647183</v>
       </c>
       <c r="J27" s="1">
         <v>0</v>
       </c>
       <c r="K27" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="97" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="106">
         <v>4</v>
       </c>
       <c r="C28" s="1">
         <v>4</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="107">
         <v>2.2522522522522523</v>
       </c>
       <c r="F28" s="1">
         <v>6</v>
       </c>
       <c r="G28" s="1">
         <v>6</v>
       </c>
       <c r="H28" s="1"/>
       <c r="I28" s="107">
         <v>3.3783783783783785</v>
       </c>
       <c r="J28" s="1">
         <v>0</v>
       </c>
       <c r="K28" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="97" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="106">
         <v>2</v>
       </c>
       <c r="C29" s="1">
         <v>1</v>
       </c>
       <c r="D29" s="1">
         <v>1</v>
       </c>
       <c r="E29" s="107">
         <v>1.9193857965451055</v>
       </c>
       <c r="F29" s="1">
         <v>2</v>
       </c>
       <c r="G29" s="1">
         <v>1</v>
       </c>
       <c r="H29" s="1">
         <v>1</v>
       </c>
       <c r="I29" s="107">
         <v>1.9193857965451055</v>
       </c>
       <c r="J29" s="1">
         <v>1</v>
       </c>
       <c r="K29" s="107">
         <v>95.969289827255281</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="108">
         <v>0</v>
       </c>
       <c r="C30" s="109">
         <v>0</v>
       </c>
       <c r="D30" s="109">
         <v>0</v>
       </c>
       <c r="E30" s="110">
         <v>0</v>
       </c>
       <c r="F30" s="109">
         <v>0</v>
       </c>
       <c r="G30" s="109">
         <v>0</v>
       </c>
       <c r="H30" s="109">
         <v>0</v>
       </c>
       <c r="I30" s="110">
         <v>0</v>
       </c>
       <c r="J30" s="109">
         <v>0</v>
       </c>
       <c r="K30" s="110">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:S33"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.125" style="111" customWidth="1"/>
-    <col min="2" max="11" width="9.75" style="111" customWidth="1"/>
+    <col min="1" max="1" width="15.109375" style="111" customWidth="1"/>
+    <col min="2" max="11" width="9.77734375" style="111" customWidth="1"/>
     <col min="12" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:19" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...8 lines deleted...]
-      <c r="K1" s="156"/>
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
       <c r="L1" s="92"/>
       <c r="M1" s="92"/>
       <c r="N1" s="92"/>
       <c r="O1" s="92"/>
       <c r="P1" s="92"/>
       <c r="Q1" s="92"/>
       <c r="R1" s="92"/>
       <c r="S1" s="92"/>
     </row>
-    <row r="2" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
     </row>
-    <row r="3" spans="1:19" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="169" t="s">
+    <row r="3" spans="1:19" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="195" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="169"/>
-[...8 lines deleted...]
-      <c r="K3" s="169"/>
+      <c r="B3" s="195"/>
+      <c r="C3" s="195"/>
+      <c r="D3" s="195"/>
+      <c r="E3" s="195"/>
+      <c r="F3" s="195"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="195"/>
+      <c r="I3" s="195"/>
+      <c r="J3" s="195"/>
+      <c r="K3" s="195"/>
       <c r="L3" s="92"/>
       <c r="M3" s="92"/>
       <c r="N3" s="92"/>
       <c r="O3" s="92"/>
       <c r="P3" s="92"/>
       <c r="Q3" s="92"/>
       <c r="R3" s="92"/>
       <c r="S3" s="92"/>
     </row>
-    <row r="4" spans="1:19" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:19" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="93"/>
       <c r="B4" s="95"/>
       <c r="C4" s="95"/>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="95"/>
       <c r="G4" s="95"/>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="95"/>
       <c r="K4" s="93"/>
       <c r="L4" s="92"/>
       <c r="M4" s="92"/>
       <c r="N4" s="92"/>
       <c r="O4" s="92"/>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
       <c r="R4" s="92"/>
       <c r="S4" s="92"/>
     </row>
-    <row r="5" spans="1:19" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="166" t="s">
+    <row r="5" spans="1:19" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="96"/>
       <c r="J5" s="54" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:19" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167"/>
+    <row r="6" spans="1:19" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
       <c r="B6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="98" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="100" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="102" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="168"/>
+      <c r="A7" s="194"/>
       <c r="B7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="103">
         <v>452</v>
       </c>
       <c r="C8" s="104">
         <v>233</v>
       </c>
       <c r="D8" s="104">
         <v>219</v>
       </c>
       <c r="E8" s="105">
         <v>2.3626574669384768</v>
       </c>
       <c r="F8" s="104">
         <v>778</v>
       </c>
       <c r="G8" s="104">
         <v>417</v>
       </c>
       <c r="H8" s="104">
         <v>361</v>
       </c>
       <c r="I8" s="105">
         <v>4.066698029376405</v>
       </c>
       <c r="J8" s="104">
         <v>16</v>
       </c>
       <c r="K8" s="105">
         <v>8.3633892634990321</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="97" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="106">
         <v>32</v>
       </c>
       <c r="C9" s="1">
         <v>18</v>
       </c>
       <c r="D9" s="1">
         <v>14</v>
       </c>
       <c r="E9" s="107">
         <v>1.6492295005926918</v>
       </c>
       <c r="F9" s="1">
         <v>69</v>
       </c>
       <c r="G9" s="1">
         <v>34</v>
       </c>
       <c r="H9" s="1">
         <v>35</v>
       </c>
       <c r="I9" s="107">
         <v>3.5561511106529919</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="97" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="106">
         <v>36</v>
       </c>
       <c r="C10" s="1">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>23</v>
       </c>
       <c r="E10" s="107">
         <v>3.238575026988125</v>
       </c>
       <c r="F10" s="1">
         <v>50</v>
       </c>
       <c r="G10" s="1">
         <v>21</v>
       </c>
       <c r="H10" s="1">
         <v>29</v>
       </c>
       <c r="I10" s="107">
         <v>4.4980208708168403</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="97" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="106">
         <v>4</v>
       </c>
       <c r="C11" s="1">
         <v>3</v>
       </c>
       <c r="D11" s="1">
         <v>1</v>
       </c>
       <c r="E11" s="107">
         <v>1.5479876160990713</v>
       </c>
       <c r="F11" s="1">
         <v>9</v>
       </c>
       <c r="G11" s="1">
         <v>7</v>
       </c>
       <c r="H11" s="1">
         <v>2</v>
       </c>
       <c r="I11" s="107">
         <v>3.48297213622291</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="97" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="106">
         <v>7</v>
       </c>
       <c r="C12" s="1">
         <v>6</v>
       </c>
       <c r="D12" s="1">
         <v>1</v>
       </c>
       <c r="E12" s="107">
         <v>1.3138138138138138</v>
       </c>
       <c r="F12" s="1">
         <v>17</v>
       </c>
       <c r="G12" s="1">
         <v>12</v>
       </c>
       <c r="H12" s="1">
         <v>5</v>
       </c>
       <c r="I12" s="107">
         <v>3.1906906906906909</v>
       </c>
       <c r="J12" s="1">
         <v>1</v>
       </c>
       <c r="K12" s="107">
         <v>18.768768768768769</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="97" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="106">
         <v>20</v>
       </c>
       <c r="C13" s="1">
         <v>5</v>
       </c>
       <c r="D13" s="1">
         <v>15</v>
       </c>
       <c r="E13" s="107">
         <v>2.3081361800346221</v>
       </c>
       <c r="F13" s="1">
         <v>39</v>
       </c>
       <c r="G13" s="1">
         <v>16</v>
       </c>
       <c r="H13" s="1">
         <v>23</v>
       </c>
       <c r="I13" s="107">
         <v>4.5008655510675126</v>
       </c>
       <c r="J13" s="1">
         <v>0</v>
       </c>
       <c r="K13" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="97" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="106">
         <v>19</v>
       </c>
       <c r="C14" s="1">
         <v>11</v>
       </c>
       <c r="D14" s="1">
         <v>8</v>
       </c>
       <c r="E14" s="107">
         <v>3.1561461794019934</v>
       </c>
       <c r="F14" s="1">
         <v>31</v>
       </c>
       <c r="G14" s="1">
         <v>17</v>
       </c>
       <c r="H14" s="1">
         <v>14</v>
       </c>
       <c r="I14" s="107">
         <v>5.1495016611295679</v>
       </c>
       <c r="J14" s="1">
         <v>0</v>
       </c>
       <c r="K14" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="97" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="106">
         <v>4</v>
       </c>
       <c r="C15" s="1">
         <v>1</v>
       </c>
       <c r="D15" s="1">
         <v>3</v>
       </c>
       <c r="E15" s="107">
         <v>1.9930244145490783</v>
       </c>
       <c r="F15" s="1">
         <v>7</v>
       </c>
       <c r="G15" s="1">
         <v>4</v>
       </c>
       <c r="H15" s="1">
         <v>3</v>
       </c>
       <c r="I15" s="107">
         <v>3.4877927254608867</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="97" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="106">
         <v>64</v>
       </c>
       <c r="C16" s="1">
         <v>37</v>
       </c>
       <c r="D16" s="1">
         <v>27</v>
       </c>
       <c r="E16" s="107">
         <v>1.9942043436263359</v>
       </c>
       <c r="F16" s="1">
         <v>120</v>
       </c>
       <c r="G16" s="1">
         <v>66</v>
       </c>
       <c r="H16" s="1">
         <v>54</v>
       </c>
       <c r="I16" s="107">
         <v>3.7391331442993798</v>
       </c>
       <c r="J16" s="1">
         <v>4</v>
       </c>
       <c r="K16" s="107">
         <v>12.463777147664599</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="97" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="106">
         <v>27</v>
       </c>
       <c r="C17" s="1">
         <v>13</v>
       </c>
       <c r="D17" s="1">
         <v>14</v>
       </c>
       <c r="E17" s="107">
         <v>1.4582770726438024</v>
       </c>
       <c r="F17" s="1">
         <v>56</v>
       </c>
       <c r="G17" s="1">
         <v>30</v>
       </c>
       <c r="H17" s="1">
         <v>26</v>
       </c>
       <c r="I17" s="107">
         <v>3.0245746691871456</v>
       </c>
       <c r="J17" s="1">
         <v>2</v>
       </c>
       <c r="K17" s="107">
         <v>10.802052389954092</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="97" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="106">
         <v>9</v>
       </c>
       <c r="C18" s="1">
         <v>6</v>
       </c>
       <c r="D18" s="1">
         <v>3</v>
       </c>
       <c r="E18" s="107">
         <v>1.4893264934635115</v>
       </c>
       <c r="F18" s="1">
         <v>25</v>
       </c>
       <c r="G18" s="1">
         <v>17</v>
       </c>
       <c r="H18" s="1">
         <v>8</v>
       </c>
       <c r="I18" s="107">
         <v>4.1370180373986427</v>
       </c>
       <c r="J18" s="1">
         <v>1</v>
       </c>
       <c r="K18" s="107">
         <v>16.548072149594571</v>
       </c>
     </row>
-    <row r="19" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="97" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="106">
         <v>14</v>
       </c>
       <c r="C19" s="1">
         <v>6</v>
       </c>
       <c r="D19" s="1">
         <v>8</v>
       </c>
       <c r="E19" s="107">
         <v>3.8493263678856202</v>
       </c>
       <c r="F19" s="1">
         <v>17</v>
       </c>
       <c r="G19" s="1">
         <v>8</v>
       </c>
       <c r="H19" s="1">
         <v>9</v>
       </c>
       <c r="I19" s="107">
         <v>4.6741820181468245</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="97" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="106">
         <v>13</v>
       </c>
       <c r="C20" s="1">
         <v>8</v>
       </c>
       <c r="D20" s="1">
         <v>5</v>
       </c>
       <c r="E20" s="107">
         <v>2.8023280879499892</v>
       </c>
       <c r="F20" s="1">
         <v>22</v>
       </c>
       <c r="G20" s="1">
         <v>13</v>
       </c>
       <c r="H20" s="1">
         <v>9</v>
       </c>
       <c r="I20" s="107">
         <v>4.7424013796076743</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="97" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="106">
         <v>45</v>
       </c>
       <c r="C21" s="1">
         <v>20</v>
       </c>
       <c r="D21" s="1">
         <v>25</v>
       </c>
       <c r="E21" s="107">
         <v>3.2290470723306544</v>
       </c>
       <c r="F21" s="1">
         <v>63</v>
       </c>
       <c r="G21" s="1">
         <v>30</v>
       </c>
       <c r="H21" s="1">
         <v>33</v>
       </c>
       <c r="I21" s="107">
         <v>4.520665901262916</v>
       </c>
       <c r="J21" s="1">
         <v>3</v>
       </c>
       <c r="K21" s="107">
         <v>21.526980482204362</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="97" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="106">
         <v>35</v>
       </c>
       <c r="C22" s="1">
         <v>20</v>
       </c>
       <c r="D22" s="1">
         <v>15</v>
       </c>
       <c r="E22" s="107">
         <v>2.8583095140873827</v>
       </c>
       <c r="F22" s="1">
         <v>51</v>
       </c>
       <c r="G22" s="1">
         <v>25</v>
       </c>
       <c r="H22" s="1">
         <v>26</v>
       </c>
       <c r="I22" s="107">
         <v>4.1649652919558999</v>
       </c>
       <c r="J22" s="1">
         <v>1</v>
       </c>
       <c r="K22" s="107">
         <v>8.1665986116782356</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="97" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="106">
         <v>8</v>
       </c>
       <c r="C23" s="1">
         <v>5</v>
       </c>
       <c r="D23" s="1">
         <v>3</v>
       </c>
       <c r="E23" s="107">
         <v>2.043944813490036</v>
       </c>
       <c r="F23" s="1">
         <v>16</v>
       </c>
       <c r="G23" s="1">
         <v>12</v>
       </c>
       <c r="H23" s="1">
         <v>4</v>
       </c>
       <c r="I23" s="107">
         <v>4.087889626980072</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="97" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="106">
         <v>14</v>
       </c>
       <c r="C24" s="1">
         <v>8</v>
       </c>
       <c r="D24" s="1">
         <v>6</v>
       </c>
       <c r="E24" s="107">
         <v>2.3466309084813948</v>
       </c>
       <c r="F24" s="1">
         <v>21</v>
       </c>
       <c r="G24" s="1">
         <v>12</v>
       </c>
       <c r="H24" s="1">
         <v>9</v>
       </c>
       <c r="I24" s="107">
         <v>3.5199463627220919</v>
       </c>
       <c r="J24" s="1">
         <v>1</v>
       </c>
       <c r="K24" s="107">
         <v>16.761649346295677</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="97" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="106">
         <v>9</v>
       </c>
       <c r="C25" s="1">
         <v>4</v>
       </c>
       <c r="D25" s="1">
         <v>5</v>
       </c>
       <c r="E25" s="107">
         <v>2.1166509877704609</v>
       </c>
       <c r="F25" s="1">
         <v>13</v>
       </c>
       <c r="G25" s="1">
         <v>5</v>
       </c>
       <c r="H25" s="1">
         <v>8</v>
       </c>
       <c r="I25" s="107">
         <v>3.0573847601128881</v>
       </c>
       <c r="J25" s="1">
         <v>1</v>
       </c>
       <c r="K25" s="107">
         <v>23.518344308560678</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="97" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="106">
         <v>15</v>
       </c>
       <c r="C26" s="1">
         <v>8</v>
       </c>
       <c r="D26" s="1">
         <v>7</v>
       </c>
       <c r="E26" s="107">
         <v>1.8346379647749511</v>
       </c>
       <c r="F26" s="1">
         <v>28</v>
       </c>
       <c r="G26" s="1">
         <v>16</v>
       </c>
       <c r="H26" s="1">
         <v>12</v>
       </c>
       <c r="I26" s="107">
         <v>3.4246575342465753</v>
       </c>
       <c r="J26" s="1">
         <v>1</v>
       </c>
       <c r="K26" s="107">
         <v>12.230919765166341</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="97" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="106">
         <v>28</v>
       </c>
       <c r="C27" s="1">
         <v>14</v>
       </c>
       <c r="D27" s="1">
         <v>14</v>
       </c>
       <c r="E27" s="107">
         <v>2.8109627547434997</v>
       </c>
       <c r="F27" s="1">
         <v>48</v>
       </c>
       <c r="G27" s="1">
         <v>27</v>
       </c>
       <c r="H27" s="1">
         <v>21</v>
       </c>
       <c r="I27" s="107">
         <v>4.8187932938459994</v>
       </c>
       <c r="J27" s="1">
         <v>1</v>
       </c>
       <c r="K27" s="107">
         <v>10.039152695512499</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="97" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="106">
         <v>22</v>
       </c>
       <c r="C28" s="1">
         <v>11</v>
       </c>
       <c r="D28" s="1">
         <v>11</v>
       </c>
       <c r="E28" s="107">
         <v>3.4716742938298881</v>
       </c>
       <c r="F28" s="1">
         <v>37</v>
       </c>
       <c r="G28" s="1">
         <v>20</v>
       </c>
       <c r="H28" s="1">
         <v>17</v>
       </c>
       <c r="I28" s="107">
         <v>5.8387249487139021</v>
       </c>
       <c r="J28" s="1">
         <v>0</v>
       </c>
       <c r="K28" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="97" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="106">
         <v>1</v>
       </c>
       <c r="C29" s="1">
         <v>1</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="107">
         <v>1.3089005235602094</v>
       </c>
       <c r="F29" s="1">
         <v>1</v>
       </c>
       <c r="G29" s="1">
         <v>1</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="107">
         <v>1.3089005235602094</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="97" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="106">
         <v>12</v>
       </c>
       <c r="C30" s="1">
         <v>5</v>
       </c>
       <c r="D30" s="1">
         <v>7</v>
       </c>
       <c r="E30" s="107">
         <v>4.5941807044410412</v>
       </c>
       <c r="F30" s="1">
         <v>20</v>
       </c>
       <c r="G30" s="1">
         <v>13</v>
       </c>
       <c r="H30" s="1">
         <v>7</v>
       </c>
       <c r="I30" s="107">
         <v>7.656967840735069</v>
       </c>
       <c r="J30" s="1">
         <v>0</v>
       </c>
       <c r="K30" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="97" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="106">
         <v>13</v>
       </c>
       <c r="C31" s="1">
         <v>9</v>
       </c>
       <c r="D31" s="1">
         <v>4</v>
       </c>
       <c r="E31" s="107">
         <v>6.7010309278350517</v>
       </c>
       <c r="F31" s="1">
         <v>16</v>
       </c>
       <c r="G31" s="1">
         <v>10</v>
       </c>
       <c r="H31" s="1">
         <v>6</v>
       </c>
       <c r="I31" s="107">
         <v>8.2474226804123703</v>
       </c>
       <c r="J31" s="1">
         <v>0</v>
       </c>
       <c r="K31" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="97" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="106">
         <v>1</v>
       </c>
       <c r="C32" s="1">
         <v>1</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="107">
         <v>0.95238095238095233</v>
       </c>
       <c r="F32" s="1">
         <v>2</v>
       </c>
       <c r="G32" s="1">
         <v>1</v>
       </c>
       <c r="H32" s="1">
         <v>1</v>
       </c>
       <c r="I32" s="107">
         <v>1.9047619047619047</v>
       </c>
       <c r="J32" s="1">
         <v>0</v>
       </c>
       <c r="K32" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="108">
         <v>0</v>
       </c>
       <c r="C33" s="109">
         <v>0</v>
       </c>
       <c r="D33" s="109">
         <v>0</v>
       </c>
       <c r="E33" s="110">
         <v>0</v>
       </c>
       <c r="F33" s="109">
         <v>0</v>
       </c>
       <c r="G33" s="109">
         <v>0</v>
       </c>
       <c r="H33" s="109">
         <v>0</v>
       </c>
       <c r="I33" s="110">
         <v>0</v>
       </c>
       <c r="J33" s="109">
         <v>0</v>
       </c>
       <c r="K33" s="110">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:S33"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.125" style="111" customWidth="1"/>
-    <col min="2" max="11" width="9.75" style="111" customWidth="1"/>
+    <col min="1" max="1" width="15.109375" style="111" customWidth="1"/>
+    <col min="2" max="11" width="9.77734375" style="111" customWidth="1"/>
     <col min="12" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:19" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...8 lines deleted...]
-      <c r="K1" s="156"/>
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
       <c r="L1" s="92"/>
       <c r="M1" s="92"/>
       <c r="N1" s="92"/>
       <c r="O1" s="92"/>
       <c r="P1" s="92"/>
       <c r="Q1" s="92"/>
       <c r="R1" s="92"/>
       <c r="S1" s="92"/>
     </row>
-    <row r="2" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
     </row>
-    <row r="3" spans="1:19" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="169" t="s">
+    <row r="3" spans="1:19" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="195" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="169"/>
-[...8 lines deleted...]
-      <c r="K3" s="169"/>
+      <c r="B3" s="195"/>
+      <c r="C3" s="195"/>
+      <c r="D3" s="195"/>
+      <c r="E3" s="195"/>
+      <c r="F3" s="195"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="195"/>
+      <c r="I3" s="195"/>
+      <c r="J3" s="195"/>
+      <c r="K3" s="195"/>
       <c r="L3" s="92"/>
       <c r="M3" s="92"/>
       <c r="N3" s="92"/>
       <c r="O3" s="92"/>
       <c r="P3" s="92"/>
       <c r="Q3" s="92"/>
       <c r="R3" s="92"/>
       <c r="S3" s="92"/>
     </row>
-    <row r="4" spans="1:19" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:19" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="93"/>
       <c r="B4" s="95"/>
       <c r="C4" s="95"/>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="95"/>
       <c r="G4" s="95"/>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="95"/>
       <c r="K4" s="93"/>
       <c r="L4" s="92"/>
       <c r="M4" s="92"/>
       <c r="N4" s="92"/>
       <c r="O4" s="92"/>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
       <c r="R4" s="92"/>
       <c r="S4" s="92"/>
     </row>
-    <row r="5" spans="1:19" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="166" t="s">
+    <row r="5" spans="1:19" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="96"/>
       <c r="J5" s="54" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:19" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167"/>
+    <row r="6" spans="1:19" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
       <c r="B6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="98" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="98" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="98" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="100" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="102" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="168"/>
+      <c r="A7" s="194"/>
       <c r="B7" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="62" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="62" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="103">
         <v>538</v>
       </c>
       <c r="C8" s="104">
         <v>291</v>
       </c>
       <c r="D8" s="104">
         <v>247</v>
       </c>
       <c r="E8" s="105">
         <v>2.7071497939446396</v>
       </c>
       <c r="F8" s="104">
         <v>897</v>
       </c>
       <c r="G8" s="104">
         <v>496</v>
       </c>
       <c r="H8" s="104">
         <v>401</v>
       </c>
       <c r="I8" s="105">
         <v>4.5135936155545373</v>
       </c>
       <c r="J8" s="104">
         <v>13</v>
       </c>
       <c r="K8" s="105">
         <v>6.5414400225428082</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="97" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="106">
         <v>59</v>
       </c>
       <c r="C9" s="1">
         <v>33</v>
       </c>
       <c r="D9" s="1">
         <v>26</v>
       </c>
       <c r="E9" s="107">
         <v>2.851481320380842</v>
       </c>
       <c r="F9" s="1">
         <v>95</v>
       </c>
       <c r="G9" s="1">
         <v>51</v>
       </c>
       <c r="H9" s="1">
         <v>44</v>
       </c>
       <c r="I9" s="107">
         <v>4.5913682277318637</v>
       </c>
       <c r="J9" s="1">
         <v>1</v>
       </c>
       <c r="K9" s="107">
         <v>4.8330191870861725</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="97" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="106">
         <v>26</v>
       </c>
       <c r="C10" s="1">
         <v>16</v>
       </c>
       <c r="D10" s="1">
         <v>10</v>
       </c>
       <c r="E10" s="107">
         <v>2.24408769204212</v>
       </c>
       <c r="F10" s="1">
         <v>41</v>
       </c>
       <c r="G10" s="1">
         <v>27</v>
       </c>
       <c r="H10" s="1">
         <v>14</v>
       </c>
       <c r="I10" s="107">
         <v>3.538753668220266</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="97" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="106">
         <v>10</v>
       </c>
       <c r="C11" s="1">
         <v>5</v>
       </c>
       <c r="D11" s="1">
         <v>5</v>
       </c>
       <c r="E11" s="107">
         <v>3.6310820624546118</v>
       </c>
       <c r="F11" s="1">
         <v>17</v>
       </c>
       <c r="G11" s="1">
         <v>11</v>
       </c>
       <c r="H11" s="1">
         <v>6</v>
       </c>
       <c r="I11" s="107">
         <v>6.1728395061728394</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="97" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="106">
         <v>15</v>
       </c>
       <c r="C12" s="1">
         <v>9</v>
       </c>
       <c r="D12" s="1">
         <v>6</v>
       </c>
       <c r="E12" s="107">
         <v>2.8763183125599232</v>
       </c>
       <c r="F12" s="1">
         <v>24</v>
       </c>
       <c r="G12" s="1">
         <v>14</v>
       </c>
       <c r="H12" s="1">
         <v>10</v>
       </c>
       <c r="I12" s="107">
         <v>4.6021093000958766</v>
       </c>
       <c r="J12" s="1">
         <v>1</v>
       </c>
       <c r="K12" s="107">
         <v>19.175455417066154</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="97" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="106">
         <v>21</v>
       </c>
       <c r="C13" s="1">
         <v>10</v>
       </c>
       <c r="D13" s="1">
         <v>11</v>
       </c>
       <c r="E13" s="107">
         <v>2.3382696804364773</v>
       </c>
       <c r="F13" s="1">
         <v>36</v>
       </c>
       <c r="G13" s="1">
         <v>20</v>
       </c>
       <c r="H13" s="1">
         <v>16</v>
       </c>
       <c r="I13" s="107">
         <v>4.0084623093196745</v>
       </c>
       <c r="J13" s="1">
         <v>1</v>
       </c>
       <c r="K13" s="107">
         <v>11.134617525887986</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="97" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="106">
         <v>28</v>
       </c>
       <c r="C14" s="1">
         <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>9</v>
       </c>
       <c r="E14" s="107">
         <v>4.5190445448676568</v>
       </c>
       <c r="F14" s="1">
         <v>40</v>
       </c>
       <c r="G14" s="1">
         <v>26</v>
       </c>
       <c r="H14" s="1">
         <v>14</v>
       </c>
       <c r="I14" s="107">
         <v>6.455777921239509</v>
       </c>
       <c r="J14" s="1">
         <v>0</v>
       </c>
       <c r="K14" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="97" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="106">
         <v>7</v>
       </c>
       <c r="C15" s="1">
         <v>4</v>
       </c>
       <c r="D15" s="1">
         <v>3</v>
       </c>
       <c r="E15" s="107">
         <v>3.2679738562091503</v>
       </c>
       <c r="F15" s="1">
         <v>9</v>
       </c>
       <c r="G15" s="1">
         <v>4</v>
       </c>
       <c r="H15" s="1">
         <v>5</v>
       </c>
       <c r="I15" s="107">
         <v>4.2016806722689077</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="97" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="106">
         <v>80</v>
       </c>
       <c r="C16" s="1">
         <v>34</v>
       </c>
       <c r="D16" s="1">
         <v>46</v>
       </c>
       <c r="E16" s="107">
         <v>2.4802356223841264</v>
       </c>
       <c r="F16" s="1">
         <v>135</v>
       </c>
       <c r="G16" s="1">
         <v>65</v>
       </c>
       <c r="H16" s="1">
         <v>70</v>
       </c>
       <c r="I16" s="107">
         <v>4.1853976127732135</v>
       </c>
       <c r="J16" s="1">
         <v>1</v>
       </c>
       <c r="K16" s="107">
         <v>3.1002945279801581</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="97" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="106">
         <v>36</v>
       </c>
       <c r="C17" s="1">
         <v>20</v>
       </c>
       <c r="D17" s="1">
         <v>16</v>
       </c>
       <c r="E17" s="107">
         <v>1.8769551616266944</v>
       </c>
       <c r="F17" s="1">
         <v>73</v>
       </c>
       <c r="G17" s="1">
         <v>39</v>
       </c>
       <c r="H17" s="1">
         <v>34</v>
       </c>
       <c r="I17" s="107">
         <v>3.8060479666319083</v>
       </c>
       <c r="J17" s="1">
         <v>1</v>
       </c>
       <c r="K17" s="107">
         <v>5.2137643378519289</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="97" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="106">
         <v>16</v>
       </c>
       <c r="C18" s="1">
         <v>9</v>
       </c>
       <c r="D18" s="1">
         <v>7</v>
       </c>
       <c r="E18" s="107">
         <v>2.585649644473174</v>
       </c>
       <c r="F18" s="1">
         <v>31</v>
       </c>
       <c r="G18" s="1">
         <v>17</v>
       </c>
       <c r="H18" s="1">
         <v>14</v>
       </c>
       <c r="I18" s="107">
         <v>5.0096961861667753</v>
       </c>
       <c r="J18" s="1">
         <v>2</v>
       </c>
       <c r="K18" s="107">
         <v>32.320620555914672</v>
       </c>
     </row>
-    <row r="19" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="97" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="106">
         <v>16</v>
       </c>
       <c r="C19" s="1">
         <v>11</v>
       </c>
       <c r="D19" s="1">
         <v>5</v>
       </c>
       <c r="E19" s="107">
         <v>4.3442845506380667</v>
       </c>
       <c r="F19" s="1">
         <v>22</v>
       </c>
       <c r="G19" s="1">
         <v>11</v>
       </c>
       <c r="H19" s="1">
         <v>11</v>
       </c>
       <c r="I19" s="107">
         <v>5.973391257127342</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="97" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="106">
         <v>6</v>
       </c>
       <c r="C20" s="1">
         <v>3</v>
       </c>
       <c r="D20" s="1">
         <v>3</v>
       </c>
       <c r="E20" s="107">
         <v>1.2057877813504825</v>
       </c>
       <c r="F20" s="1">
         <v>23</v>
       </c>
       <c r="G20" s="1">
         <v>14</v>
       </c>
       <c r="H20" s="1">
         <v>9</v>
       </c>
       <c r="I20" s="107">
         <v>4.622186495176849</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="97" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="106">
         <v>40</v>
       </c>
       <c r="C21" s="1">
         <v>17</v>
       </c>
       <c r="D21" s="1">
         <v>23</v>
       </c>
       <c r="E21" s="107">
         <v>2.7273966998499932</v>
       </c>
       <c r="F21" s="1">
         <v>63</v>
       </c>
       <c r="G21" s="1">
         <v>33</v>
       </c>
       <c r="H21" s="1">
         <v>30</v>
       </c>
       <c r="I21" s="107">
         <v>4.295649802263739</v>
       </c>
       <c r="J21" s="1">
         <v>5</v>
       </c>
       <c r="K21" s="107">
         <v>34.092458748124912</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="97" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="106">
         <v>29</v>
       </c>
       <c r="C22" s="1">
         <v>15</v>
       </c>
       <c r="D22" s="1">
         <v>14</v>
       </c>
       <c r="E22" s="107">
         <v>2.3876173225753337</v>
       </c>
       <c r="F22" s="1">
         <v>49</v>
       </c>
       <c r="G22" s="1">
         <v>27</v>
       </c>
       <c r="H22" s="1">
         <v>22</v>
       </c>
       <c r="I22" s="107">
         <v>4.0342499588341845</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="97" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="106">
         <v>9</v>
       </c>
       <c r="C23" s="1">
         <v>7</v>
       </c>
       <c r="D23" s="1">
         <v>2</v>
       </c>
       <c r="E23" s="107">
         <v>2.1032951624211265</v>
       </c>
       <c r="F23" s="1">
         <v>15</v>
       </c>
       <c r="G23" s="1">
         <v>9</v>
       </c>
       <c r="H23" s="1">
         <v>6</v>
       </c>
       <c r="I23" s="107">
         <v>3.5054919373685443</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="97" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="106">
         <v>26</v>
       </c>
       <c r="C24" s="1">
         <v>15</v>
       </c>
       <c r="D24" s="1">
         <v>11</v>
       </c>
       <c r="E24" s="107">
         <v>4.0829145728643219</v>
       </c>
       <c r="F24" s="1">
         <v>39</v>
       </c>
       <c r="G24" s="1">
         <v>18</v>
       </c>
       <c r="H24" s="1">
         <v>21</v>
       </c>
       <c r="I24" s="107">
         <v>6.124371859296482</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="97" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="106">
         <v>9</v>
       </c>
       <c r="C25" s="1">
         <v>5</v>
       </c>
       <c r="D25" s="1">
         <v>4</v>
       </c>
       <c r="E25" s="107">
         <v>1.9292604501607717</v>
       </c>
       <c r="F25" s="1">
         <v>15</v>
       </c>
       <c r="G25" s="1">
         <v>8</v>
       </c>
       <c r="H25" s="1">
         <v>7</v>
       </c>
       <c r="I25" s="107">
         <v>3.215434083601286</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="97" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="106">
         <v>23</v>
       </c>
       <c r="C26" s="1">
         <v>10</v>
       </c>
       <c r="D26" s="1">
         <v>13</v>
       </c>
       <c r="E26" s="107">
         <v>2.6815902996385681</v>
       </c>
       <c r="F26" s="1">
         <v>35</v>
       </c>
       <c r="G26" s="1">
         <v>15</v>
       </c>
       <c r="H26" s="1">
         <v>20</v>
       </c>
       <c r="I26" s="107">
         <v>4.0806808907543433</v>
       </c>
       <c r="J26" s="1">
         <v>0</v>
       </c>
       <c r="K26" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="97" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="106">
         <v>28</v>
       </c>
       <c r="C27" s="1">
         <v>18</v>
       </c>
       <c r="D27" s="1">
         <v>10</v>
       </c>
       <c r="E27" s="107">
         <v>2.6425066062665157</v>
       </c>
       <c r="F27" s="1">
         <v>46</v>
       </c>
       <c r="G27" s="1">
         <v>31</v>
       </c>
       <c r="H27" s="1">
         <v>15</v>
       </c>
       <c r="I27" s="107">
         <v>4.3412608531521331</v>
       </c>
       <c r="J27" s="1">
         <v>1</v>
       </c>
       <c r="K27" s="107">
         <v>9.4375235938089848</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="97" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="106">
         <v>18</v>
       </c>
       <c r="C28" s="1">
         <v>10</v>
       </c>
       <c r="D28" s="1">
         <v>8</v>
       </c>
       <c r="E28" s="107">
         <v>2.6056745801968733</v>
       </c>
       <c r="F28" s="1">
         <v>33</v>
       </c>
       <c r="G28" s="1">
         <v>21</v>
       </c>
       <c r="H28" s="1">
         <v>12</v>
       </c>
       <c r="I28" s="107">
         <v>4.7770700636942669</v>
       </c>
       <c r="J28" s="1">
         <v>0</v>
       </c>
       <c r="K28" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="97" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="106">
         <v>1</v>
       </c>
       <c r="C29" s="1">
         <v>0</v>
       </c>
       <c r="D29" s="1">
         <v>1</v>
       </c>
       <c r="E29" s="107">
         <v>1.3774104683195594</v>
       </c>
       <c r="F29" s="1">
         <v>1</v>
       </c>
       <c r="G29" s="1">
         <v>0</v>
       </c>
       <c r="H29" s="1">
         <v>1</v>
       </c>
       <c r="I29" s="107">
         <v>1.3774104683195594</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="97" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="106">
         <v>26</v>
       </c>
       <c r="C30" s="1">
         <v>16</v>
       </c>
       <c r="D30" s="1">
         <v>10</v>
       </c>
       <c r="E30" s="107">
         <v>9.2067988668555234</v>
       </c>
       <c r="F30" s="1">
         <v>34</v>
       </c>
       <c r="G30" s="1">
         <v>22</v>
       </c>
       <c r="H30" s="1">
         <v>12</v>
       </c>
       <c r="I30" s="107">
         <v>12.039660056657222</v>
       </c>
       <c r="J30" s="1">
         <v>0</v>
       </c>
       <c r="K30" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="97" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="106">
         <v>8</v>
       </c>
       <c r="C31" s="1">
         <v>4</v>
       </c>
       <c r="D31" s="1">
         <v>4</v>
       </c>
       <c r="E31" s="107">
         <v>3.8891589693728728</v>
       </c>
       <c r="F31" s="1">
         <v>19</v>
       </c>
       <c r="G31" s="1">
         <v>11</v>
       </c>
       <c r="H31" s="1">
         <v>8</v>
       </c>
       <c r="I31" s="107">
         <v>9.2367525522605725</v>
       </c>
       <c r="J31" s="1">
         <v>0</v>
       </c>
       <c r="K31" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="97" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="106">
         <v>0</v>
       </c>
       <c r="C32" s="1">
         <v>0</v>
       </c>
       <c r="D32" s="1">
         <v>0</v>
       </c>
       <c r="E32" s="107">
         <v>0</v>
       </c>
       <c r="F32" s="1">
         <v>1</v>
       </c>
       <c r="G32" s="1">
         <v>1</v>
       </c>
       <c r="H32" s="1">
         <v>0</v>
       </c>
       <c r="I32" s="107">
         <v>1.0309278350515465</v>
       </c>
       <c r="J32" s="1">
         <v>0</v>
       </c>
       <c r="K32" s="107">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="101" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="108">
         <v>1</v>
       </c>
       <c r="C33" s="109">
         <v>1</v>
       </c>
       <c r="D33" s="109">
         <v>0</v>
       </c>
       <c r="E33" s="110">
         <v>9.6153846153846168</v>
       </c>
       <c r="F33" s="109">
         <v>1</v>
       </c>
       <c r="G33" s="109">
         <v>1</v>
       </c>
       <c r="H33" s="109">
         <v>0</v>
       </c>
       <c r="I33" s="110">
@@ -12590,8265 +14628,8265 @@
       <c r="J33" s="109">
         <v>0</v>
       </c>
       <c r="K33" s="110">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;C&amp;"Times New Roman,標準"-16-
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M6" sqref="M6"/>
+    <sheetView topLeftCell="A18" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.75" style="44" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="14.125" style="23" customWidth="1"/>
+    <col min="1" max="1" width="15.77734375" style="44" customWidth="1"/>
+    <col min="2" max="10" width="12.77734375" style="44" customWidth="1"/>
+    <col min="11" max="11" width="14.109375" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+    </row>
+    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
     </row>
-    <row r="3" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="4" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="171" t="s">
+        <v>149</v>
+      </c>
+      <c r="B3" s="171"/>
+      <c r="C3" s="171"/>
+      <c r="D3" s="171"/>
+      <c r="E3" s="171"/>
+      <c r="F3" s="171"/>
+      <c r="G3" s="171"/>
+      <c r="H3" s="171"/>
+      <c r="I3" s="171"/>
+      <c r="J3" s="171"/>
+      <c r="K3" s="171"/>
+    </row>
+    <row r="4" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="30"/>
       <c r="B4" s="31"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
       <c r="K4" s="30"/>
     </row>
-    <row r="5" spans="1:11" s="7" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="158" t="s">
+    <row r="5" spans="1:11" s="7" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="172" t="s">
         <v>103</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
       <c r="F5" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="24" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="3"/>
     </row>
-    <row r="6" spans="1:11" s="42" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="159"/>
+    <row r="6" spans="1:11" s="42" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="173"/>
       <c r="B6" s="39" t="s">
         <v>104</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>106</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>107</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>104</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>105</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>106</v>
       </c>
       <c r="I6" s="41" t="s">
         <v>107</v>
       </c>
       <c r="J6" s="39" t="s">
         <v>108</v>
       </c>
       <c r="K6" s="41" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="43" customFormat="1" ht="21.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="160"/>
+    <row r="7" spans="1:11" s="43" customFormat="1" ht="21.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="174"/>
       <c r="B7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>109</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="10" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="12">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C8" s="13">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="D8" s="14">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="E8" s="15">
-        <v>2.8156391202061002</v>
+        <v>2.7751189071671001</v>
       </c>
       <c r="F8" s="12">
-        <v>578</v>
+        <v>600</v>
       </c>
       <c r="G8" s="13">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="H8" s="14">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="I8" s="25">
-        <v>4.3168154150640001</v>
+        <v>4.4520624179150996</v>
       </c>
       <c r="J8" s="26">
-        <v>12</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="K8" s="153" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="17">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="C9" s="18">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D9" s="33">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="E9" s="19">
-        <v>4.0755631436910997</v>
+        <v>3.9355552822530999</v>
       </c>
       <c r="F9" s="17">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="G9" s="18">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="H9" s="33">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I9" s="34">
-        <v>5.8379688274495001</v>
+        <v>5.7188537695240003</v>
       </c>
       <c r="J9" s="27">
         <v>2</v>
       </c>
-      <c r="K9" s="33" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K9" s="153" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="17">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C10" s="18">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D10" s="33">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="E10" s="19">
-        <v>2.6381909547739002</v>
+        <v>2.1704698773978</v>
       </c>
       <c r="F10" s="17">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G10" s="18">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="H10" s="33">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="I10" s="34">
-        <v>3.9572864321607999</v>
+        <v>3.5196808822666998</v>
       </c>
       <c r="J10" s="27">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K10" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="17">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C11" s="18">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D11" s="33">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E11" s="19">
-        <v>1.5853244253198999</v>
+        <v>1.9519697148941</v>
       </c>
       <c r="F11" s="17">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="G11" s="18">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H11" s="33">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="I11" s="34">
-        <v>3.1140301211641002</v>
+        <v>4.0813912220513</v>
       </c>
       <c r="J11" s="27">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="K11" s="153" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="17">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C12" s="18">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D12" s="33">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E12" s="19">
-        <v>1.6653779813239999</v>
+        <v>2.1718895439032</v>
       </c>
       <c r="F12" s="17">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="G12" s="18">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H12" s="33">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="I12" s="34">
-        <v>3.3307559626479999</v>
+        <v>3.9094011790257999</v>
       </c>
       <c r="J12" s="27">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="K12" s="153" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="17">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C13" s="18">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D13" s="33">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>2.5971215236446001</v>
+        <v>5</v>
+      </c>
+      <c r="E13" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="F13" s="17">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="G13" s="18">
         <v>18</v>
       </c>
       <c r="H13" s="33">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="I13" s="34">
-        <v>4.112109079104</v>
+        <v>2.8599714002860002</v>
       </c>
       <c r="J13" s="27">
         <v>0</v>
       </c>
       <c r="K13" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="32" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="17">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="C14" s="18">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D14" s="33">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E14" s="19">
-        <v>3.1432420296363</v>
+        <v>4.1223832528180004</v>
       </c>
       <c r="F14" s="17">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="G14" s="18">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="H14" s="33">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="I14" s="34">
-        <v>4.2337545705305004</v>
+        <v>5.6682769726247999</v>
       </c>
       <c r="J14" s="27">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K14" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="17">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C15" s="18">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D15" s="33">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>7</v>
+      </c>
+      <c r="E15" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="F15" s="17">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G15" s="18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H15" s="33">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>8</v>
+      </c>
+      <c r="I15" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J15" s="27">
         <v>0</v>
       </c>
       <c r="K15" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B16" s="17">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C16" s="18">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D16" s="33">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>0</v>
+      </c>
+      <c r="E16" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="F16" s="17">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G16" s="18">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H16" s="33">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>1</v>
+      </c>
+      <c r="I16" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J16" s="27">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="K16" s="153" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B17" s="17">
+        <v>10</v>
+      </c>
+      <c r="C17" s="18">
+        <v>6</v>
+      </c>
+      <c r="D17" s="33">
+        <v>4</v>
+      </c>
+      <c r="E17" s="153" t="s">
+        <v>150</v>
+      </c>
+      <c r="F17" s="17">
+        <v>16</v>
+      </c>
+      <c r="G17" s="18">
+        <v>9</v>
+      </c>
+      <c r="H17" s="33">
         <v>7</v>
       </c>
-      <c r="C17" s="18">
-[...18 lines deleted...]
-        <v>145</v>
+      <c r="I17" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J17" s="27">
         <v>0</v>
       </c>
       <c r="K17" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B18" s="17">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C18" s="18">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D18" s="33">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>2.2734318487134</v>
+        <v>4</v>
+      </c>
+      <c r="E18" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="F18" s="17">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G18" s="18">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H18" s="33">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I18" s="34">
-        <v>3.1001343391547</v>
+        <v>3.6044154088759002</v>
       </c>
       <c r="J18" s="27">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K18" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B19" s="17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C19" s="18">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D19" s="33">
         <v>1</v>
       </c>
-      <c r="E19" s="144" t="s">
-        <v>145</v>
+      <c r="E19" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="F19" s="17">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G19" s="18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H19" s="33">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>4</v>
+      </c>
+      <c r="I19" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J19" s="27">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="K19" s="153" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="17">
+        <v>15</v>
+      </c>
+      <c r="C20" s="18">
+        <v>7</v>
+      </c>
+      <c r="D20" s="33">
         <v>8</v>
       </c>
-      <c r="C20" s="18">
-[...6 lines deleted...]
-        <v>145</v>
+      <c r="E20" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="F20" s="17">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G20" s="18">
+        <v>17</v>
+      </c>
+      <c r="H20" s="33">
         <v>10</v>
       </c>
-      <c r="H20" s="33">
-[...3 lines deleted...]
-        <v>145</v>
+      <c r="I20" s="144">
+        <v>3.8687491044561999</v>
       </c>
       <c r="J20" s="27">
         <v>0</v>
       </c>
       <c r="K20" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="17">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C21" s="18">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D21" s="33">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>4</v>
+      </c>
+      <c r="E21" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="F21" s="17">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G21" s="18">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H21" s="33">
         <v>4</v>
       </c>
-      <c r="I21" s="144" t="s">
-        <v>145</v>
+      <c r="I21" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J21" s="27">
         <v>0</v>
       </c>
       <c r="K21" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B22" s="17">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C22" s="18">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D22" s="33">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>7</v>
+      </c>
+      <c r="E22" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="F22" s="17">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G22" s="18">
         <v>9</v>
       </c>
       <c r="H22" s="33">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="I22" s="34">
-        <v>6.8687825675036001</v>
+        <v>5.0274223034735002</v>
       </c>
       <c r="J22" s="27">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K22" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B23" s="17">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C23" s="18">
+        <v>5</v>
+      </c>
+      <c r="D23" s="33">
+        <v>3</v>
+      </c>
+      <c r="E23" s="153" t="s">
+        <v>150</v>
+      </c>
+      <c r="F23" s="17">
+        <v>13</v>
+      </c>
+      <c r="G23" s="18">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
       <c r="H23" s="33">
         <v>6</v>
       </c>
-      <c r="I23" s="144" t="s">
-        <v>145</v>
+      <c r="I23" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J23" s="27">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K23" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B24" s="17">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C24" s="18">
         <v>7</v>
       </c>
       <c r="D24" s="33">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>4</v>
+      </c>
+      <c r="E24" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="F24" s="17">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G24" s="18">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H24" s="33">
         <v>5</v>
       </c>
-      <c r="I24" s="144" t="s">
-        <v>145</v>
+      <c r="I24" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J24" s="27">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="K24" s="153" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B25" s="17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C25" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D25" s="18">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>2</v>
+      </c>
+      <c r="E25" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="F25" s="17">
+        <v>5</v>
+      </c>
+      <c r="G25" s="18">
         <v>2</v>
       </c>
-      <c r="G25" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="33">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>3</v>
+      </c>
+      <c r="I25" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J25" s="27">
         <v>0</v>
       </c>
       <c r="K25" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B26" s="17">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C26" s="18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D26" s="33">
+        <v>1</v>
+      </c>
+      <c r="E26" s="153" t="s">
+        <v>150</v>
+      </c>
+      <c r="F26" s="17">
+        <v>4</v>
+      </c>
+      <c r="G26" s="18">
         <v>2</v>
       </c>
-      <c r="E26" s="144" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H26" s="33">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>2</v>
+      </c>
+      <c r="I26" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J26" s="27">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K26" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B27" s="17">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C27" s="18">
         <v>5</v>
       </c>
       <c r="D27" s="33">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>2</v>
+      </c>
+      <c r="E27" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="F27" s="17">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G27" s="18">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H27" s="33">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>5</v>
+      </c>
+      <c r="I27" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J27" s="27">
         <v>0</v>
       </c>
       <c r="K27" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="32" t="s">
         <v>98</v>
       </c>
       <c r="B28" s="17">
         <v>2</v>
       </c>
       <c r="C28" s="18">
+        <v>1</v>
+      </c>
+      <c r="D28" s="33">
+        <v>1</v>
+      </c>
+      <c r="E28" s="153" t="s">
+        <v>150</v>
+      </c>
+      <c r="F28" s="17">
         <v>2</v>
       </c>
-      <c r="D28" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="G28" s="18">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H28" s="33">
         <v>1</v>
       </c>
-      <c r="I28" s="144" t="s">
-        <v>145</v>
+      <c r="I28" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C29" s="18">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D29" s="18">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>0</v>
+      </c>
+      <c r="E29" s="144">
+        <v>0</v>
       </c>
       <c r="F29" s="37">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G29" s="18">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>1</v>
+      </c>
+      <c r="H29" s="18">
+        <v>0</v>
+      </c>
+      <c r="I29" s="153" t="s">
+        <v>150</v>
       </c>
       <c r="J29" s="27">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="K29" s="153" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="21">
         <v>0</v>
       </c>
       <c r="C30" s="21">
         <v>0</v>
       </c>
       <c r="D30" s="21">
         <v>0</v>
       </c>
-      <c r="E30" s="145">
+      <c r="E30" s="154">
         <v>0</v>
       </c>
       <c r="F30" s="21">
         <v>0</v>
       </c>
       <c r="G30" s="21">
         <v>0</v>
       </c>
       <c r="H30" s="21">
         <v>0</v>
       </c>
       <c r="I30" s="145">
         <v>0</v>
       </c>
       <c r="J30" s="28">
         <v>0</v>
       </c>
       <c r="K30" s="146">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="147" t="s">
         <v>146</v>
       </c>
       <c r="B31" s="148"/>
       <c r="C31" s="149"/>
       <c r="D31" s="150"/>
       <c r="E31" s="150"/>
       <c r="F31" s="150"/>
       <c r="G31" s="150"/>
       <c r="H31" s="148"/>
       <c r="I31" s="150"/>
       <c r="J31" s="150"/>
       <c r="K31" s="150"/>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="151" t="s">
         <v>147</v>
       </c>
       <c r="B32" s="152"/>
       <c r="C32" s="149"/>
       <c r="D32" s="150"/>
       <c r="E32" s="150"/>
       <c r="F32" s="150"/>
       <c r="G32" s="150"/>
       <c r="H32" s="148"/>
       <c r="I32" s="150"/>
       <c r="J32" s="150"/>
       <c r="K32" s="150"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:K31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:K32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M3" sqref="M3"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.75" style="44" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="14.125" style="23" customWidth="1"/>
+    <col min="1" max="1" width="15.77734375" style="44" customWidth="1"/>
+    <col min="2" max="10" width="12.77734375" style="44" customWidth="1"/>
+    <col min="11" max="11" width="14.109375" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+    </row>
+    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
     </row>
-    <row r="3" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="4" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="171" t="s">
+        <v>148</v>
+      </c>
+      <c r="B3" s="171"/>
+      <c r="C3" s="171"/>
+      <c r="D3" s="171"/>
+      <c r="E3" s="171"/>
+      <c r="F3" s="171"/>
+      <c r="G3" s="171"/>
+      <c r="H3" s="171"/>
+      <c r="I3" s="171"/>
+      <c r="J3" s="171"/>
+      <c r="K3" s="171"/>
+    </row>
+    <row r="4" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="30"/>
       <c r="B4" s="31"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
       <c r="K4" s="30"/>
     </row>
-    <row r="5" spans="1:11" s="7" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="158" t="s">
+    <row r="5" spans="1:11" s="7" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="172" t="s">
         <v>103</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
       <c r="F5" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="24" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="3"/>
     </row>
-    <row r="6" spans="1:11" s="42" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="159"/>
+    <row r="6" spans="1:11" s="42" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="173"/>
       <c r="B6" s="39" t="s">
         <v>104</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>106</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>107</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>104</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>105</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>106</v>
       </c>
       <c r="I6" s="41" t="s">
         <v>107</v>
       </c>
       <c r="J6" s="39" t="s">
         <v>108</v>
       </c>
       <c r="K6" s="41" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="43" customFormat="1" ht="21.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="160"/>
+    <row r="7" spans="1:11" s="43" customFormat="1" ht="21.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="174"/>
       <c r="B7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>109</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="10" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="32" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="B8" s="12">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C8" s="13">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="D8" s="14">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="E8" s="15">
-        <v>2.7872180943578999</v>
+        <v>2.8156391202061002</v>
       </c>
       <c r="F8" s="12">
-        <v>610</v>
+        <v>578</v>
       </c>
       <c r="G8" s="13">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H8" s="14">
-        <v>275</v>
+        <v>247</v>
       </c>
       <c r="I8" s="25">
-        <v>4.4391724218233</v>
+        <v>4.3168154150640001</v>
       </c>
       <c r="J8" s="26">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+      <c r="K8" s="33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="32" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="B9" s="17">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="C9" s="18">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D9" s="33">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E9" s="19">
-        <v>2.8674846048982001</v>
+        <v>4.0755631436910997</v>
       </c>
       <c r="F9" s="17">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="G9" s="18">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="H9" s="33">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I9" s="34">
-        <v>4.4187467682037997</v>
+        <v>5.8379688274495001</v>
       </c>
       <c r="J9" s="27">
         <v>2</v>
       </c>
-      <c r="K9" s="35">
-[...3 lines deleted...]
-    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K9" s="33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="32" t="s">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="B10" s="17">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C10" s="18">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D10" s="33">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E10" s="19">
-        <v>3.0114153652216999</v>
+        <v>2.6381909547739002</v>
       </c>
       <c r="F10" s="17">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="G10" s="18">
         <v>29</v>
       </c>
       <c r="H10" s="33">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I10" s="34">
-        <v>4.1319420127460003</v>
+        <v>3.9572864321607999</v>
       </c>
       <c r="J10" s="27">
         <v>2</v>
       </c>
-      <c r="K10" s="35">
-[...3 lines deleted...]
-    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K10" s="33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="32" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="B11" s="17">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C11" s="18">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D11" s="33">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E11" s="19">
-        <v>1.7795573351128999</v>
+        <v>1.5853244253198999</v>
       </c>
       <c r="F11" s="17">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="G11" s="18">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="H11" s="33">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I11" s="34">
-        <v>3.5591146702257999</v>
+        <v>3.1140301211641002</v>
       </c>
       <c r="J11" s="27">
-        <v>6</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="K11" s="33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="32" t="s">
-        <v>7</v>
+        <v>83</v>
       </c>
       <c r="B12" s="17">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C12" s="18">
         <v>19</v>
       </c>
       <c r="D12" s="33">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E12" s="19">
-        <v>1.9750578409796</v>
+        <v>1.6653779813239999</v>
       </c>
       <c r="F12" s="17">
         <v>56</v>
       </c>
       <c r="G12" s="18">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="H12" s="33">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I12" s="34">
-        <v>3.1600925455673998</v>
+        <v>3.3307559626479999</v>
       </c>
       <c r="J12" s="27">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="K12" s="33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="32" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
       <c r="B13" s="17">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C13" s="18">
         <v>14</v>
       </c>
       <c r="D13" s="33">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E13" s="19">
-        <v>3.3821871476887999</v>
+        <v>2.5971215236446001</v>
       </c>
       <c r="F13" s="17">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="G13" s="18">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H13" s="33">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="I13" s="34">
-        <v>5.6369785794813998</v>
+        <v>4.112109079104</v>
       </c>
       <c r="J13" s="27">
         <v>0</v>
       </c>
-      <c r="K13" s="35">
-[...3 lines deleted...]
-    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K13" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="32" t="s">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="B14" s="17">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="C14" s="18">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="D14" s="33">
         <v>21</v>
       </c>
       <c r="E14" s="19">
-        <v>4.0102763331036</v>
+        <v>3.1432420296363</v>
       </c>
       <c r="F14" s="17">
+        <v>66</v>
+      </c>
+      <c r="G14" s="18">
+        <v>37</v>
+      </c>
+      <c r="H14" s="33">
+        <v>29</v>
+      </c>
+      <c r="I14" s="34">
+        <v>4.2337545705305004</v>
+      </c>
+      <c r="J14" s="27">
+        <v>1</v>
+      </c>
+      <c r="K14" s="33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="17">
+        <v>4</v>
+      </c>
+      <c r="C15" s="18">
+        <v>3</v>
+      </c>
+      <c r="D15" s="33">
+        <v>1</v>
+      </c>
+      <c r="E15" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="F15" s="17">
+        <v>6</v>
+      </c>
+      <c r="G15" s="18">
+        <v>3</v>
+      </c>
+      <c r="H15" s="33">
+        <v>3</v>
+      </c>
+      <c r="I15" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="J15" s="27">
+        <v>0</v>
+      </c>
+      <c r="K15" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" s="17">
+        <v>13</v>
+      </c>
+      <c r="C16" s="18">
+        <v>12</v>
+      </c>
+      <c r="D16" s="33">
+        <v>1</v>
+      </c>
+      <c r="E16" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="F16" s="17">
+        <v>19</v>
+      </c>
+      <c r="G16" s="18">
+        <v>17</v>
+      </c>
+      <c r="H16" s="33">
+        <v>2</v>
+      </c>
+      <c r="I16" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="J16" s="27">
+        <v>0</v>
+      </c>
+      <c r="K16" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="G14" s="18">
-[...60 lines deleted...]
-      <c r="D16" s="33">
+      <c r="B17" s="17">
         <v>7</v>
-      </c>
-[...27 lines deleted...]
-        <v>8</v>
       </c>
       <c r="C17" s="18">
         <v>4</v>
       </c>
       <c r="D17" s="33">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>3.4812880765882999</v>
+        <v>3</v>
+      </c>
+      <c r="E17" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="F17" s="17">
         <v>11</v>
       </c>
       <c r="G17" s="18">
+        <v>6</v>
+      </c>
+      <c r="H17" s="33">
         <v>5</v>
       </c>
-      <c r="H17" s="33">
-[...3 lines deleted...]
-        <v>4.7867711053089996</v>
+      <c r="I17" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="J17" s="27">
         <v>0</v>
       </c>
-      <c r="K17" s="35">
-[...3 lines deleted...]
-    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K17" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="32" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="B18" s="17">
+        <v>22</v>
+      </c>
+      <c r="C18" s="18">
         <v>14</v>
       </c>
-      <c r="C18" s="18">
+      <c r="D18" s="33">
         <v>8</v>
       </c>
-      <c r="D18" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="19">
-        <v>1.4064697609001</v>
+        <v>2.2734318487134</v>
       </c>
       <c r="F18" s="17">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="G18" s="18">
         <v>17</v>
       </c>
       <c r="H18" s="33">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="I18" s="34">
-        <v>3.5161744022504</v>
+        <v>3.1001343391547</v>
       </c>
       <c r="J18" s="27">
         <v>1</v>
       </c>
-      <c r="K18" s="35">
-[...3 lines deleted...]
-    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K18" s="33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="32" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="B19" s="17">
+        <v>3</v>
+      </c>
+      <c r="C19" s="18">
+        <v>2</v>
+      </c>
+      <c r="D19" s="33">
+        <v>1</v>
+      </c>
+      <c r="E19" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="F19" s="17">
+        <v>8</v>
+      </c>
+      <c r="G19" s="18">
         <v>5</v>
       </c>
-      <c r="C19" s="18">
+      <c r="H19" s="33">
         <v>3</v>
       </c>
-      <c r="D19" s="33">
-[...15 lines deleted...]
-        <v>6.2919463087247998</v>
+      <c r="I19" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="J19" s="27">
         <v>0</v>
       </c>
-      <c r="K19" s="35">
-[...3 lines deleted...]
-    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K19" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="32" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="B20" s="17">
         <v>8</v>
       </c>
       <c r="C20" s="18">
+        <v>5</v>
+      </c>
+      <c r="D20" s="33">
+        <v>3</v>
+      </c>
+      <c r="E20" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="F20" s="17">
+        <v>14</v>
+      </c>
+      <c r="G20" s="18">
+        <v>10</v>
+      </c>
+      <c r="H20" s="33">
         <v>4</v>
       </c>
-      <c r="D20" s="33">
-[...15 lines deleted...]
-        <v>3.0202355783750998</v>
+      <c r="I20" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="J20" s="27">
         <v>0</v>
       </c>
-      <c r="K20" s="35">
-[...3 lines deleted...]
-    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K20" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="32" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
       <c r="B21" s="17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C21" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D21" s="33">
         <v>3</v>
       </c>
-      <c r="E21" s="19">
-        <v>3.0905077262692999</v>
+      <c r="E21" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="F21" s="17">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G21" s="18">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H21" s="33">
         <v>4</v>
       </c>
-      <c r="I21" s="34">
-        <v>5.7395143487859004</v>
+      <c r="I21" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="J21" s="27">
         <v>0</v>
       </c>
-      <c r="K21" s="35">
-[...3 lines deleted...]
-    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K21" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="32" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="B22" s="17">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C22" s="18">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D22" s="33">
         <v>13</v>
       </c>
-      <c r="E22" s="19">
-        <v>7.2211821342605003</v>
+      <c r="E22" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="F22" s="17">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="G22" s="18">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="H22" s="33">
+        <v>20</v>
+      </c>
+      <c r="I22" s="34">
+        <v>6.8687825675036001</v>
+      </c>
+      <c r="J22" s="27">
+        <v>1</v>
+      </c>
+      <c r="K22" s="33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="17">
+        <v>12</v>
+      </c>
+      <c r="C23" s="18">
+        <v>7</v>
+      </c>
+      <c r="D23" s="33">
+        <v>5</v>
+      </c>
+      <c r="E23" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="F23" s="17">
         <v>16</v>
       </c>
-      <c r="I22" s="34">
-[...13 lines deleted...]
-      <c r="B23" s="17">
+      <c r="G23" s="18">
+        <v>10</v>
+      </c>
+      <c r="H23" s="33">
+        <v>6</v>
+      </c>
+      <c r="I23" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="J23" s="27">
+        <v>1</v>
+      </c>
+      <c r="K23" s="33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" s="17">
+        <v>12</v>
+      </c>
+      <c r="C24" s="18">
+        <v>7</v>
+      </c>
+      <c r="D24" s="33">
+        <v>5</v>
+      </c>
+      <c r="E24" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="F24" s="17">
+        <v>15</v>
+      </c>
+      <c r="G24" s="18">
+        <v>10</v>
+      </c>
+      <c r="H24" s="33">
+        <v>5</v>
+      </c>
+      <c r="I24" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="J24" s="27">
+        <v>0</v>
+      </c>
+      <c r="K24" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="17">
+        <v>1</v>
+      </c>
+      <c r="C25" s="18">
+        <v>1</v>
+      </c>
+      <c r="D25" s="18">
+        <v>0</v>
+      </c>
+      <c r="E25" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="F25" s="17">
+        <v>2</v>
+      </c>
+      <c r="G25" s="18">
+        <v>1</v>
+      </c>
+      <c r="H25" s="33">
+        <v>1</v>
+      </c>
+      <c r="I25" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="J25" s="27">
+        <v>0</v>
+      </c>
+      <c r="K25" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="17">
+        <v>5</v>
+      </c>
+      <c r="C26" s="18">
         <v>3</v>
-      </c>
-[...106 lines deleted...]
-        <v>2</v>
       </c>
       <c r="D26" s="33">
         <v>2</v>
       </c>
-      <c r="E26" s="19">
-        <v>2.5204788909892999</v>
+      <c r="E26" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="F26" s="17">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G26" s="18">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H26" s="33">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2.5204788909892999</v>
+        <v>3</v>
+      </c>
+      <c r="I26" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="J26" s="27">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="K26" s="33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="32" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="B27" s="17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C27" s="18">
         <v>5</v>
       </c>
       <c r="D27" s="33">
+        <v>7</v>
+      </c>
+      <c r="E27" s="144" t="s">
+        <v>145</v>
+      </c>
+      <c r="F27" s="17">
+        <v>15</v>
+      </c>
+      <c r="G27" s="18">
         <v>6</v>
       </c>
-      <c r="E27" s="19">
-[...5 lines deleted...]
-      <c r="G27" s="18">
+      <c r="H27" s="33">
         <v>9</v>
       </c>
-      <c r="H27" s="33">
-[...3 lines deleted...]
-        <v>5.6534752244761997</v>
+      <c r="I27" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="J27" s="27">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K27" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="32" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="B28" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C28" s="18">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D28" s="33">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0.83333333333329995</v>
+        <v>0</v>
+      </c>
+      <c r="E28" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="F28" s="17">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G28" s="18">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H28" s="33">
         <v>1</v>
       </c>
-      <c r="I28" s="34">
-        <v>0.83333333333329995</v>
+      <c r="I28" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="J28" s="27">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K28" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="32" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B29" s="17">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C29" s="18">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D29" s="18">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="E29" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="F29" s="37">
         <v>5</v>
       </c>
       <c r="G29" s="18">
         <v>3</v>
       </c>
       <c r="H29" s="36">
         <v>2</v>
       </c>
-      <c r="I29" s="34">
-        <v>6.0240963855422001</v>
+      <c r="I29" s="144" t="s">
+        <v>145</v>
       </c>
       <c r="J29" s="27">
         <v>0</v>
       </c>
-      <c r="K29" s="35">
-[...3 lines deleted...]
-    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K29" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="38" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="20">
+        <v>27</v>
+      </c>
+      <c r="B30" s="21">
         <v>0</v>
       </c>
       <c r="C30" s="21">
         <v>0</v>
       </c>
       <c r="D30" s="21">
         <v>0</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E30" s="145">
         <v>0</v>
       </c>
       <c r="F30" s="21">
         <v>0</v>
       </c>
       <c r="G30" s="21">
         <v>0</v>
       </c>
       <c r="H30" s="21">
         <v>0</v>
       </c>
-      <c r="I30" s="45">
+      <c r="I30" s="145">
         <v>0</v>
       </c>
       <c r="J30" s="28">
         <v>0</v>
       </c>
-      <c r="K30" s="22">
-[...15 lines deleted...]
-      <c r="J31" s="23"/>
+      <c r="K30" s="146">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="B31" s="148"/>
+      <c r="C31" s="149"/>
+      <c r="D31" s="150"/>
+      <c r="E31" s="150"/>
+      <c r="F31" s="150"/>
+      <c r="G31" s="150"/>
+      <c r="H31" s="148"/>
+      <c r="I31" s="150"/>
+      <c r="J31" s="150"/>
+      <c r="K31" s="150"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A32" s="151" t="s">
+        <v>147</v>
+      </c>
+      <c r="B32" s="152"/>
+      <c r="C32" s="149"/>
+      <c r="D32" s="150"/>
+      <c r="E32" s="150"/>
+      <c r="F32" s="150"/>
+      <c r="G32" s="150"/>
+      <c r="H32" s="148"/>
+      <c r="I32" s="150"/>
+      <c r="J32" s="150"/>
+      <c r="K32" s="150"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:S31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:K31"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.75" style="91" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9" style="48"/>
+    <col min="1" max="1" width="15.77734375" style="44" customWidth="1"/>
+    <col min="2" max="10" width="12.77734375" style="44" customWidth="1"/>
+    <col min="11" max="11" width="14.109375" style="23" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...52 lines deleted...]
-      <c r="A5" s="162" t="s">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+    </row>
+    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="29"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+    </row>
+    <row r="3" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="171" t="s">
+        <v>143</v>
+      </c>
+      <c r="B3" s="171"/>
+      <c r="C3" s="171"/>
+      <c r="D3" s="171"/>
+      <c r="E3" s="171"/>
+      <c r="F3" s="171"/>
+      <c r="G3" s="171"/>
+      <c r="H3" s="171"/>
+      <c r="I3" s="171"/>
+      <c r="J3" s="171"/>
+      <c r="K3" s="171"/>
+    </row>
+    <row r="4" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="30"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="30"/>
+    </row>
+    <row r="5" spans="1:11" s="7" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="172" t="s">
         <v>103</v>
       </c>
-      <c r="B5" s="51" t="s">
-[...18 lines deleted...]
-      <c r="B6" s="58" t="s">
+      <c r="B5" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="K5" s="3"/>
+    </row>
+    <row r="6" spans="1:11" s="42" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="173"/>
+      <c r="B6" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="C6" s="58" t="s">
+      <c r="C6" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="D6" s="58" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="59" t="s">
+      <c r="D6" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="E6" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="F6" s="58" t="s">
+      <c r="F6" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="G6" s="58" t="s">
+      <c r="G6" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="H6" s="58" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="60" t="s">
+      <c r="H6" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I6" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="J6" s="58" t="s">
+      <c r="J6" s="39" t="s">
         <v>108</v>
       </c>
-      <c r="K6" s="60" t="s">
+      <c r="K6" s="41" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="65" customFormat="1" ht="21.2" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="62" t="s">
+    <row r="7" spans="1:11" s="43" customFormat="1" ht="21.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="174"/>
+      <c r="B7" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="I7" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="J7" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="C7" s="62" t="s">
-[...28 lines deleted...]
-      <c r="A8" s="66" t="s">
+      <c r="K7" s="10" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B8" s="67">
-[...23 lines deleted...]
-      <c r="J8" s="72">
+      <c r="B8" s="12">
+        <v>383</v>
+      </c>
+      <c r="C8" s="13">
+        <v>216</v>
+      </c>
+      <c r="D8" s="14">
+        <v>167</v>
+      </c>
+      <c r="E8" s="15">
+        <v>2.7872180943578999</v>
+      </c>
+      <c r="F8" s="12">
+        <v>610</v>
+      </c>
+      <c r="G8" s="13">
+        <v>335</v>
+      </c>
+      <c r="H8" s="14">
+        <v>275</v>
+      </c>
+      <c r="I8" s="25">
+        <v>4.4391724218233</v>
+      </c>
+      <c r="J8" s="26">
+        <v>18</v>
+      </c>
+      <c r="K8" s="16">
+        <v>13.0991973102982</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="17">
+        <v>61</v>
+      </c>
+      <c r="C9" s="18">
+        <v>33</v>
+      </c>
+      <c r="D9" s="33">
+        <v>28</v>
+      </c>
+      <c r="E9" s="19">
+        <v>2.8674846048982001</v>
+      </c>
+      <c r="F9" s="17">
+        <v>94</v>
+      </c>
+      <c r="G9" s="18">
+        <v>50</v>
+      </c>
+      <c r="H9" s="33">
+        <v>44</v>
+      </c>
+      <c r="I9" s="34">
+        <v>4.4187467682037997</v>
+      </c>
+      <c r="J9" s="27">
+        <v>2</v>
+      </c>
+      <c r="K9" s="35">
+        <v>9.4015888685188003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="17">
+        <v>43</v>
+      </c>
+      <c r="C10" s="18">
+        <v>24</v>
+      </c>
+      <c r="D10" s="33">
+        <v>19</v>
+      </c>
+      <c r="E10" s="19">
+        <v>3.0114153652216999</v>
+      </c>
+      <c r="F10" s="17">
+        <v>59</v>
+      </c>
+      <c r="G10" s="18">
+        <v>29</v>
+      </c>
+      <c r="H10" s="33">
+        <v>30</v>
+      </c>
+      <c r="I10" s="34">
+        <v>4.1319420127460003</v>
+      </c>
+      <c r="J10" s="27">
+        <v>2</v>
+      </c>
+      <c r="K10" s="35">
+        <v>14.0065830940542</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="17">
+        <v>32</v>
+      </c>
+      <c r="C11" s="18">
+        <v>24</v>
+      </c>
+      <c r="D11" s="33">
+        <v>8</v>
+      </c>
+      <c r="E11" s="19">
+        <v>1.7795573351128999</v>
+      </c>
+      <c r="F11" s="17">
+        <v>64</v>
+      </c>
+      <c r="G11" s="18">
+        <v>37</v>
+      </c>
+      <c r="H11" s="33">
+        <v>27</v>
+      </c>
+      <c r="I11" s="34">
+        <v>3.5591146702257999</v>
+      </c>
+      <c r="J11" s="27">
+        <v>6</v>
+      </c>
+      <c r="K11" s="35">
+        <v>33.366700033366698</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="17">
+        <v>35</v>
+      </c>
+      <c r="C12" s="18">
+        <v>19</v>
+      </c>
+      <c r="D12" s="33">
+        <v>16</v>
+      </c>
+      <c r="E12" s="19">
+        <v>1.9750578409796</v>
+      </c>
+      <c r="F12" s="17">
+        <v>56</v>
+      </c>
+      <c r="G12" s="18">
+        <v>33</v>
+      </c>
+      <c r="H12" s="33">
+        <v>23</v>
+      </c>
+      <c r="I12" s="34">
+        <v>3.1600925455673998</v>
+      </c>
+      <c r="J12" s="27">
+        <v>2</v>
+      </c>
+      <c r="K12" s="35">
+        <v>11.2860448055979</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="17">
+        <v>30</v>
+      </c>
+      <c r="C13" s="18">
+        <v>14</v>
+      </c>
+      <c r="D13" s="33">
+        <v>16</v>
+      </c>
+      <c r="E13" s="19">
+        <v>3.3821871476887999</v>
+      </c>
+      <c r="F13" s="17">
+        <v>50</v>
+      </c>
+      <c r="G13" s="18">
+        <v>26</v>
+      </c>
+      <c r="H13" s="33">
+        <v>24</v>
+      </c>
+      <c r="I13" s="34">
+        <v>5.6369785794813998</v>
+      </c>
+      <c r="J13" s="27">
+        <v>0</v>
+      </c>
+      <c r="K13" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="17">
+        <v>64</v>
+      </c>
+      <c r="C14" s="18">
+        <v>43</v>
+      </c>
+      <c r="D14" s="33">
+        <v>21</v>
+      </c>
+      <c r="E14" s="19">
+        <v>4.0102763331036</v>
+      </c>
+      <c r="F14" s="17">
+        <v>87</v>
+      </c>
+      <c r="G14" s="18">
+        <v>59</v>
+      </c>
+      <c r="H14" s="33">
+        <v>28</v>
+      </c>
+      <c r="I14" s="34">
+        <v>5.4514693903126998</v>
+      </c>
+      <c r="J14" s="27">
+        <v>1</v>
+      </c>
+      <c r="K14" s="35">
+        <v>6.2660567704743002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="17">
+        <v>5</v>
+      </c>
+      <c r="C15" s="18">
+        <v>2</v>
+      </c>
+      <c r="D15" s="33">
+        <v>3</v>
+      </c>
+      <c r="E15" s="19">
+        <v>2.1195421788894002</v>
+      </c>
+      <c r="F15" s="17">
+        <v>10</v>
+      </c>
+      <c r="G15" s="18">
+        <v>5</v>
+      </c>
+      <c r="H15" s="33">
+        <v>5</v>
+      </c>
+      <c r="I15" s="34">
+        <v>4.2390843577787001</v>
+      </c>
+      <c r="J15" s="27">
+        <v>0</v>
+      </c>
+      <c r="K15" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="17">
+        <v>11</v>
+      </c>
+      <c r="C16" s="18">
+        <v>4</v>
+      </c>
+      <c r="D16" s="33">
+        <v>7</v>
+      </c>
+      <c r="E16" s="19">
+        <v>2.7241208519068998</v>
+      </c>
+      <c r="F16" s="17">
+        <v>20</v>
+      </c>
+      <c r="G16" s="18">
+        <v>9</v>
+      </c>
+      <c r="H16" s="33">
+        <v>11</v>
+      </c>
+      <c r="I16" s="34">
+        <v>4.9529470034671004</v>
+      </c>
+      <c r="J16" s="27">
+        <v>0</v>
+      </c>
+      <c r="K16" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="17">
+        <v>8</v>
+      </c>
+      <c r="C17" s="18">
+        <v>4</v>
+      </c>
+      <c r="D17" s="33">
+        <v>4</v>
+      </c>
+      <c r="E17" s="19">
+        <v>3.4812880765882999</v>
+      </c>
+      <c r="F17" s="17">
+        <v>11</v>
+      </c>
+      <c r="G17" s="18">
+        <v>5</v>
+      </c>
+      <c r="H17" s="33">
+        <v>6</v>
+      </c>
+      <c r="I17" s="34">
+        <v>4.7867711053089996</v>
+      </c>
+      <c r="J17" s="27">
+        <v>0</v>
+      </c>
+      <c r="K17" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="17">
+        <v>14</v>
+      </c>
+      <c r="C18" s="18">
+        <v>8</v>
+      </c>
+      <c r="D18" s="33">
+        <v>6</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1.4064697609001</v>
+      </c>
+      <c r="F18" s="17">
+        <v>35</v>
+      </c>
+      <c r="G18" s="18">
+        <v>17</v>
+      </c>
+      <c r="H18" s="33">
+        <v>18</v>
+      </c>
+      <c r="I18" s="34">
+        <v>3.5161744022504</v>
+      </c>
+      <c r="J18" s="27">
+        <v>1</v>
+      </c>
+      <c r="K18" s="35">
+        <v>10.0462125778581</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="17">
+        <v>5</v>
+      </c>
+      <c r="C19" s="18">
+        <v>3</v>
+      </c>
+      <c r="D19" s="33">
+        <v>2</v>
+      </c>
+      <c r="E19" s="19">
+        <v>2.0973154362416002</v>
+      </c>
+      <c r="F19" s="17">
+        <v>15</v>
+      </c>
+      <c r="G19" s="18">
+        <v>8</v>
+      </c>
+      <c r="H19" s="33">
+        <v>7</v>
+      </c>
+      <c r="I19" s="34">
+        <v>6.2919463087247998</v>
+      </c>
+      <c r="J19" s="27">
+        <v>0</v>
+      </c>
+      <c r="K19" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="17">
+        <v>8</v>
+      </c>
+      <c r="C20" s="18">
+        <v>4</v>
+      </c>
+      <c r="D20" s="33">
+        <v>4</v>
+      </c>
+      <c r="E20" s="19">
+        <v>2.4161884627001</v>
+      </c>
+      <c r="F20" s="17">
+        <v>10</v>
+      </c>
+      <c r="G20" s="18">
+        <v>4</v>
+      </c>
+      <c r="H20" s="33">
+        <v>6</v>
+      </c>
+      <c r="I20" s="34">
+        <v>3.0202355783750998</v>
+      </c>
+      <c r="J20" s="27">
+        <v>0</v>
+      </c>
+      <c r="K20" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="17">
+        <v>7</v>
+      </c>
+      <c r="C21" s="18">
+        <v>4</v>
+      </c>
+      <c r="D21" s="33">
+        <v>3</v>
+      </c>
+      <c r="E21" s="19">
+        <v>3.0905077262692999</v>
+      </c>
+      <c r="F21" s="17">
+        <v>13</v>
+      </c>
+      <c r="G21" s="18">
+        <v>9</v>
+      </c>
+      <c r="H21" s="33">
+        <v>4</v>
+      </c>
+      <c r="I21" s="34">
+        <v>5.7395143487859004</v>
+      </c>
+      <c r="J21" s="27">
+        <v>0</v>
+      </c>
+      <c r="K21" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="K8" s="73">
-[...34 lines deleted...]
-      <c r="J9" s="80">
+      <c r="B22" s="17">
+        <v>27</v>
+      </c>
+      <c r="C22" s="18">
+        <v>14</v>
+      </c>
+      <c r="D22" s="33">
+        <v>13</v>
+      </c>
+      <c r="E22" s="19">
+        <v>7.2211821342605003</v>
+      </c>
+      <c r="F22" s="17">
+        <v>35</v>
+      </c>
+      <c r="G22" s="18">
+        <v>19</v>
+      </c>
+      <c r="H22" s="33">
+        <v>16</v>
+      </c>
+      <c r="I22" s="34">
+        <v>9.3607916555229007</v>
+      </c>
+      <c r="J22" s="27">
+        <v>0</v>
+      </c>
+      <c r="K22" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="17">
+        <v>3</v>
+      </c>
+      <c r="C23" s="18">
+        <v>2</v>
+      </c>
+      <c r="D23" s="33">
+        <v>1</v>
+      </c>
+      <c r="E23" s="19">
+        <v>2.1398002853067002</v>
+      </c>
+      <c r="F23" s="17">
+        <v>3</v>
+      </c>
+      <c r="G23" s="18">
+        <v>2</v>
+      </c>
+      <c r="H23" s="33">
+        <v>1</v>
+      </c>
+      <c r="I23" s="34">
+        <v>2.1398002853067002</v>
+      </c>
+      <c r="J23" s="27">
+        <v>0</v>
+      </c>
+      <c r="K23" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="17">
+        <v>9</v>
+      </c>
+      <c r="C24" s="18">
+        <v>5</v>
+      </c>
+      <c r="D24" s="33">
         <v>4</v>
       </c>
-      <c r="K9" s="81">
-[...16 lines deleted...]
-      <c r="D10" s="77">
+      <c r="E24" s="19">
+        <v>4.4554455445545003</v>
+      </c>
+      <c r="F24" s="17">
+        <v>14</v>
+      </c>
+      <c r="G24" s="18">
+        <v>7</v>
+      </c>
+      <c r="H24" s="33">
+        <v>7</v>
+      </c>
+      <c r="I24" s="34">
+        <v>6.9306930693069004</v>
+      </c>
+      <c r="J24" s="27">
+        <v>0</v>
+      </c>
+      <c r="K24" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="17">
+        <v>5</v>
+      </c>
+      <c r="C25" s="18">
+        <v>2</v>
+      </c>
+      <c r="D25" s="18">
+        <v>3</v>
+      </c>
+      <c r="E25" s="19">
+        <v>6.0240963855422001</v>
+      </c>
+      <c r="F25" s="17">
+        <v>7</v>
+      </c>
+      <c r="G25" s="18">
+        <v>2</v>
+      </c>
+      <c r="H25" s="33">
+        <v>5</v>
+      </c>
+      <c r="I25" s="34">
+        <v>8.4337349397590007</v>
+      </c>
+      <c r="J25" s="27">
+        <v>0</v>
+      </c>
+      <c r="K25" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="17">
+        <v>4</v>
+      </c>
+      <c r="C26" s="18">
+        <v>2</v>
+      </c>
+      <c r="D26" s="33">
+        <v>2</v>
+      </c>
+      <c r="E26" s="19">
+        <v>2.5204788909892999</v>
+      </c>
+      <c r="F26" s="17">
+        <v>4</v>
+      </c>
+      <c r="G26" s="18">
+        <v>2</v>
+      </c>
+      <c r="H26" s="33">
+        <v>2</v>
+      </c>
+      <c r="I26" s="34">
+        <v>2.5204788909892999</v>
+      </c>
+      <c r="J26" s="27">
+        <v>0</v>
+      </c>
+      <c r="K26" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="17">
+        <v>11</v>
+      </c>
+      <c r="C27" s="18">
+        <v>5</v>
+      </c>
+      <c r="D27" s="33">
+        <v>6</v>
+      </c>
+      <c r="E27" s="19">
+        <v>3.6581310276023</v>
+      </c>
+      <c r="F27" s="17">
         <v>17</v>
       </c>
-      <c r="E10" s="78">
-[...28 lines deleted...]
-      <c r="B11" s="75">
+      <c r="G27" s="18">
+        <v>9</v>
+      </c>
+      <c r="H27" s="33">
+        <v>8</v>
+      </c>
+      <c r="I27" s="34">
+        <v>5.6534752244761997</v>
+      </c>
+      <c r="J27" s="27">
+        <v>3</v>
+      </c>
+      <c r="K27" s="35">
+        <v>99.767209843698097</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="17">
+        <v>1</v>
+      </c>
+      <c r="C28" s="18">
+        <v>0</v>
+      </c>
+      <c r="D28" s="33">
+        <v>1</v>
+      </c>
+      <c r="E28" s="19">
+        <v>0.83333333333329995</v>
+      </c>
+      <c r="F28" s="17">
+        <v>1</v>
+      </c>
+      <c r="G28" s="18">
+        <v>0</v>
+      </c>
+      <c r="H28" s="33">
+        <v>1</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0.83333333333329995</v>
+      </c>
+      <c r="J28" s="27">
+        <v>1</v>
+      </c>
+      <c r="K28" s="35">
+        <v>83.3333333333334</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="76">
-[...11 lines deleted...]
-      <c r="G11" s="76">
+      <c r="B29" s="17">
+        <v>0</v>
+      </c>
+      <c r="C29" s="18">
+        <v>0</v>
+      </c>
+      <c r="D29" s="18">
+        <v>0</v>
+      </c>
+      <c r="E29" s="143">
+        <v>0</v>
+      </c>
+      <c r="F29" s="37">
+        <v>5</v>
+      </c>
+      <c r="G29" s="18">
+        <v>3</v>
+      </c>
+      <c r="H29" s="36">
+        <v>2</v>
+      </c>
+      <c r="I29" s="34">
+        <v>6.0240963855422001</v>
+      </c>
+      <c r="J29" s="27">
+        <v>0</v>
+      </c>
+      <c r="K29" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="H11" s="77">
-[...749 lines deleted...]
-      <c r="J31" s="48"/>
+      <c r="B30" s="20">
+        <v>0</v>
+      </c>
+      <c r="C30" s="21">
+        <v>0</v>
+      </c>
+      <c r="D30" s="21">
+        <v>0</v>
+      </c>
+      <c r="E30" s="45">
+        <v>0</v>
+      </c>
+      <c r="F30" s="21">
+        <v>0</v>
+      </c>
+      <c r="G30" s="21">
+        <v>0</v>
+      </c>
+      <c r="H30" s="21">
+        <v>0</v>
+      </c>
+      <c r="I30" s="45">
+        <v>0</v>
+      </c>
+      <c r="J30" s="28">
+        <v>0</v>
+      </c>
+      <c r="K30" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="B31" s="23"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:S31"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.75" style="91" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="14.125" style="48" customWidth="1"/>
+    <col min="1" max="1" width="15.77734375" style="91" customWidth="1"/>
+    <col min="2" max="10" width="12.77734375" style="91" customWidth="1"/>
+    <col min="11" max="11" width="14.109375" style="48" customWidth="1"/>
     <col min="12" max="16384" width="9" style="48"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+    </row>
+    <row r="2" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
     </row>
-    <row r="3" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="4" spans="1:19" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="187" t="s">
+        <v>135</v>
+      </c>
+      <c r="B3" s="187"/>
+      <c r="C3" s="187"/>
+      <c r="D3" s="187"/>
+      <c r="E3" s="187"/>
+      <c r="F3" s="187"/>
+      <c r="G3" s="187"/>
+      <c r="H3" s="187"/>
+      <c r="I3" s="187"/>
+      <c r="J3" s="187"/>
+      <c r="K3" s="187"/>
+    </row>
+    <row r="4" spans="1:19" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="49"/>
       <c r="B4" s="50"/>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
       <c r="E4" s="50"/>
       <c r="F4" s="50"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="50"/>
       <c r="J4" s="50"/>
       <c r="K4" s="49"/>
     </row>
-    <row r="5" spans="1:19" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="162" t="s">
+    <row r="5" spans="1:19" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="188" t="s">
         <v>103</v>
       </c>
       <c r="B5" s="51" t="s">
-        <v>58</v>
+        <v>136</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
-        <v>59</v>
+        <v>137</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="55"/>
       <c r="J5" s="56" t="s">
-        <v>60</v>
+        <v>138</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:19" s="61" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="163"/>
+    <row r="6" spans="1:19" s="61" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="189"/>
       <c r="B6" s="58" t="s">
         <v>104</v>
       </c>
       <c r="C6" s="58" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="58" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="E6" s="59" t="s">
         <v>107</v>
       </c>
       <c r="F6" s="58" t="s">
         <v>104</v>
       </c>
       <c r="G6" s="58" t="s">
         <v>105</v>
       </c>
       <c r="H6" s="58" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="I6" s="60" t="s">
         <v>107</v>
       </c>
       <c r="J6" s="58" t="s">
         <v>108</v>
       </c>
       <c r="K6" s="60" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="65" customFormat="1" ht="21.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="164"/>
+    <row r="7" spans="1:19" s="65" customFormat="1" ht="21.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="190"/>
       <c r="B7" s="62" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C7" s="62" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D7" s="62" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="E7" s="63" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="F7" s="62" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G7" s="62" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="H7" s="62" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="I7" s="64" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="64" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-        <v>111</v>
+        <v>141</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="66" t="s">
+        <v>68</v>
       </c>
       <c r="B8" s="67">
-        <v>387</v>
+        <v>425</v>
       </c>
       <c r="C8" s="68">
-        <v>210</v>
+        <v>237</v>
       </c>
       <c r="D8" s="69">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="E8" s="70">
-        <v>2.3994345518575471</v>
+        <v>2.7066788095708163</v>
       </c>
       <c r="F8" s="67">
-        <v>586</v>
+        <v>647</v>
       </c>
       <c r="G8" s="68">
-        <v>333</v>
+        <v>359</v>
       </c>
       <c r="H8" s="69">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>3.6332523188333909</v>
+        <v>288</v>
+      </c>
+      <c r="I8" s="71">
+        <v>4.1205204465701604</v>
       </c>
       <c r="J8" s="72">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K8" s="73">
-        <v>13.020187490699866</v>
+        <v>14.011043249543048</v>
       </c>
       <c r="Q8" s="74"/>
       <c r="R8" s="74"/>
       <c r="S8" s="74"/>
     </row>
-    <row r="9" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>112</v>
+    <row r="9" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="66" t="s">
+        <v>46</v>
       </c>
       <c r="B9" s="75">
+        <v>79</v>
+      </c>
+      <c r="C9" s="76">
+        <v>50</v>
+      </c>
+      <c r="D9" s="77">
+        <v>29</v>
+      </c>
+      <c r="E9" s="78">
+        <v>3.194500606550748</v>
+      </c>
+      <c r="F9" s="75">
+        <v>113</v>
+      </c>
+      <c r="G9" s="76">
         <v>70</v>
       </c>
-      <c r="C9" s="76">
-[...13 lines deleted...]
-      </c>
       <c r="H9" s="77">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>3.9269585705870806</v>
+        <v>43</v>
+      </c>
+      <c r="I9" s="79">
+        <v>4.5693489688637285</v>
       </c>
       <c r="J9" s="80">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K9" s="81">
-        <v>11.780875711761242</v>
+        <v>16.174686615446827</v>
       </c>
       <c r="Q9" s="74"/>
       <c r="R9" s="74"/>
       <c r="S9" s="74"/>
     </row>
-    <row r="10" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>113</v>
+    <row r="10" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="66" t="s">
+        <v>28</v>
       </c>
       <c r="B10" s="75">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C10" s="76">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D10" s="77">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E10" s="78">
-        <v>2.5544866568835261</v>
+        <v>2.6297335203366057</v>
       </c>
       <c r="F10" s="75">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G10" s="76">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H10" s="77">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3.4784499157562907</v>
+        <v>26</v>
+      </c>
+      <c r="I10" s="79">
+        <v>3.6816269284712484</v>
       </c>
       <c r="J10" s="80">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K10" s="81">
-        <v>16.305233980107616</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="74"/>
       <c r="R10" s="74"/>
       <c r="S10" s="74"/>
     </row>
-    <row r="11" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>114</v>
+    <row r="11" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="66" t="s">
+        <v>69</v>
       </c>
       <c r="B11" s="75">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C11" s="76">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D11" s="77">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E11" s="78">
-        <v>1.7614853606284218</v>
+        <v>1.4604936468526362</v>
       </c>
       <c r="F11" s="75">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="G11" s="76">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="H11" s="77">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>3.1421090216615091</v>
+        <v>29</v>
+      </c>
+      <c r="I11" s="79">
+        <v>2.9209872937052723</v>
       </c>
       <c r="J11" s="80">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K11" s="81">
-        <v>19.043084979766721</v>
+        <v>14.604936468526361</v>
       </c>
       <c r="Q11" s="74"/>
       <c r="R11" s="74"/>
       <c r="S11" s="74"/>
     </row>
-    <row r="12" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>115</v>
+    <row r="12" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="66" t="s">
+        <v>7</v>
       </c>
       <c r="B12" s="75">
+        <v>36</v>
+      </c>
+      <c r="C12" s="76">
+        <v>21</v>
+      </c>
+      <c r="D12" s="77">
+        <v>15</v>
+      </c>
+      <c r="E12" s="78">
+        <v>1.9147917663954046</v>
+      </c>
+      <c r="F12" s="75">
+        <v>63</v>
+      </c>
+      <c r="G12" s="76">
+        <v>36</v>
+      </c>
+      <c r="H12" s="77">
         <v>27</v>
       </c>
-      <c r="C12" s="76">
-[...18 lines deleted...]
-        <v>2.397706541568934</v>
+      <c r="I12" s="79">
+        <v>3.3508855911919579</v>
       </c>
       <c r="J12" s="80">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K12" s="81">
-        <v>15.637216575449569</v>
+        <v>10.637732035530025</v>
       </c>
       <c r="Q12" s="74"/>
       <c r="R12" s="74"/>
       <c r="S12" s="74"/>
     </row>
-    <row r="13" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>116</v>
+    <row r="13" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="66" t="s">
+        <v>8</v>
       </c>
       <c r="B13" s="75">
         <v>23</v>
       </c>
       <c r="C13" s="76">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D13" s="77">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E13" s="78">
-        <v>2.1927733816379065</v>
+        <v>2.3244062657908033</v>
       </c>
       <c r="F13" s="75">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G13" s="76">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H13" s="77">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>3.4321670321288971</v>
+        <v>16</v>
+      </c>
+      <c r="I13" s="79">
+        <v>4.4466902475997978</v>
       </c>
       <c r="J13" s="80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K13" s="81">
-        <v>19.067594622938316</v>
+        <v>10.106114199090449</v>
       </c>
       <c r="Q13" s="74"/>
       <c r="R13" s="74"/>
       <c r="S13" s="74"/>
     </row>
-    <row r="14" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>117</v>
+    <row r="14" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="66" t="s">
+        <v>29</v>
       </c>
       <c r="B14" s="75">
+        <v>78</v>
+      </c>
+      <c r="C14" s="76">
+        <v>44</v>
+      </c>
+      <c r="D14" s="77">
+        <v>34</v>
+      </c>
+      <c r="E14" s="78">
+        <v>4.2437431991294883</v>
+      </c>
+      <c r="F14" s="75">
+        <v>107</v>
+      </c>
+      <c r="G14" s="76">
         <v>61</v>
       </c>
-      <c r="C14" s="76">
-[...13 lines deleted...]
-      </c>
       <c r="H14" s="77">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>4.5794946392974518</v>
+        <v>46</v>
+      </c>
+      <c r="I14" s="79">
+        <v>5.8215451577801955</v>
       </c>
       <c r="J14" s="80">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K14" s="81">
-        <v>0</v>
+        <v>27.20348204570185</v>
       </c>
       <c r="Q14" s="74"/>
       <c r="R14" s="74"/>
       <c r="S14" s="74"/>
     </row>
-    <row r="15" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>118</v>
+    <row r="15" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="66" t="s">
+        <v>13</v>
       </c>
       <c r="B15" s="75">
+        <v>4</v>
+      </c>
+      <c r="C15" s="76">
+        <v>1</v>
+      </c>
+      <c r="D15" s="77">
+        <v>3</v>
+      </c>
+      <c r="E15" s="78">
+        <v>1.3976240391334731</v>
+      </c>
+      <c r="F15" s="75">
         <v>9</v>
       </c>
-      <c r="C15" s="76">
+      <c r="G15" s="76">
+        <v>4</v>
+      </c>
+      <c r="H15" s="77">
         <v>5</v>
       </c>
-      <c r="D15" s="77">
-[...15 lines deleted...]
-        <v>3.9118065433854907</v>
+      <c r="I15" s="79">
+        <v>3.1446540880503147</v>
       </c>
       <c r="J15" s="80">
         <v>0</v>
       </c>
       <c r="K15" s="81">
         <v>0</v>
       </c>
       <c r="Q15" s="74"/>
       <c r="R15" s="74"/>
       <c r="S15" s="74"/>
     </row>
-    <row r="16" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>119</v>
+    <row r="16" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="66" t="s">
+        <v>12</v>
       </c>
       <c r="B16" s="75">
         <v>11</v>
       </c>
       <c r="C16" s="76">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D16" s="77">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E16" s="78">
-        <v>2.6146898027097691</v>
+        <v>2.5587345894394047</v>
       </c>
       <c r="F16" s="75">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G16" s="76">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H16" s="77">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>5.467078678393154</v>
+        <v>9</v>
+      </c>
+      <c r="I16" s="79">
+        <v>4.419632472668062</v>
       </c>
       <c r="J16" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K16" s="81">
-        <v>0</v>
+        <v>23.261223540358223</v>
       </c>
       <c r="Q16" s="74"/>
       <c r="R16" s="74"/>
       <c r="S16" s="74"/>
     </row>
-    <row r="17" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>120</v>
+    <row r="17" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="66" t="s">
+        <v>14</v>
       </c>
       <c r="B17" s="75">
+        <v>8</v>
+      </c>
+      <c r="C17" s="76">
+        <v>5</v>
+      </c>
+      <c r="D17" s="77">
+        <v>3</v>
+      </c>
+      <c r="E17" s="78">
+        <v>2.97729810197246</v>
+      </c>
+      <c r="F17" s="75">
+        <v>14</v>
+      </c>
+      <c r="G17" s="76">
         <v>9</v>
       </c>
-      <c r="C17" s="76">
-[...13 lines deleted...]
-      </c>
       <c r="H17" s="77">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>4.3731778425655978</v>
+        <v>5</v>
+      </c>
+      <c r="I17" s="79">
+        <v>5.2102716784518046</v>
       </c>
       <c r="J17" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K17" s="81">
-        <v>0</v>
+        <v>37.216226274655753</v>
       </c>
       <c r="Q17" s="74"/>
       <c r="R17" s="74"/>
       <c r="S17" s="74"/>
     </row>
-    <row r="18" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>121</v>
+    <row r="18" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="66" t="s">
+        <v>16</v>
       </c>
       <c r="B18" s="75">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C18" s="76">
         <v>6</v>
       </c>
       <c r="D18" s="77">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E18" s="78">
-        <v>1.1874469889737065</v>
+        <v>1.1252488531117459</v>
       </c>
       <c r="F18" s="75">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G18" s="76">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="H18" s="77">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2.2900763358778629</v>
+        <v>9</v>
+      </c>
+      <c r="I18" s="79">
+        <v>1.9042672898814161</v>
       </c>
       <c r="J18" s="80">
         <v>2</v>
       </c>
       <c r="K18" s="81">
-        <v>16.963528413910094</v>
+        <v>17.311520817103784</v>
       </c>
       <c r="Q18" s="74"/>
       <c r="R18" s="74"/>
       <c r="S18" s="74"/>
     </row>
-    <row r="19" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>122</v>
+    <row r="19" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="66" t="s">
+        <v>17</v>
       </c>
       <c r="B19" s="75">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C19" s="76">
         <v>3</v>
       </c>
       <c r="D19" s="77">
+        <v>2</v>
+      </c>
+      <c r="E19" s="78">
+        <v>1.7313019390581716</v>
+      </c>
+      <c r="F19" s="75">
+        <v>6</v>
+      </c>
+      <c r="G19" s="76">
         <v>3</v>
       </c>
-      <c r="E19" s="78">
-[...7 lines deleted...]
-      </c>
       <c r="H19" s="77">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>3.5853976531942631</v>
+        <v>3</v>
+      </c>
+      <c r="I19" s="79">
+        <v>2.0775623268698062</v>
       </c>
       <c r="J19" s="80">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K19" s="81">
-        <v>65.189048239895698</v>
+        <v>0</v>
       </c>
       <c r="Q19" s="74"/>
       <c r="R19" s="74"/>
       <c r="S19" s="74"/>
     </row>
-    <row r="20" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>123</v>
+    <row r="20" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="66" t="s">
+        <v>18</v>
       </c>
       <c r="B20" s="75">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="C20" s="76">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D20" s="77">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E20" s="78">
-        <v>1.0170353419781337</v>
+        <v>3.8461538461538463</v>
       </c>
       <c r="F20" s="75">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="G20" s="76">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H20" s="77">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1.5255530129672006</v>
+        <v>10</v>
+      </c>
+      <c r="I20" s="79">
+        <v>5.1282051282051286</v>
       </c>
       <c r="J20" s="80">
         <v>1</v>
       </c>
       <c r="K20" s="81">
-        <v>25.425883549453342</v>
+        <v>25.641025641025642</v>
       </c>
       <c r="Q20" s="74"/>
       <c r="R20" s="74"/>
       <c r="S20" s="74"/>
     </row>
-    <row r="21" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>124</v>
+    <row r="21" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="66" t="s">
+        <v>19</v>
       </c>
       <c r="B21" s="75">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C21" s="76">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D21" s="77">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E21" s="78">
-        <v>3.1479538300104934</v>
+        <v>2.5688073394495414</v>
       </c>
       <c r="F21" s="75">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G21" s="76">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H21" s="77">
         <v>4</v>
       </c>
-      <c r="I21" s="78">
-        <v>5.5963623644630989</v>
+      <c r="I21" s="79">
+        <v>3.669724770642202</v>
       </c>
       <c r="J21" s="80">
         <v>0</v>
       </c>
       <c r="K21" s="81">
         <v>0</v>
       </c>
       <c r="Q21" s="74"/>
       <c r="R21" s="74"/>
       <c r="S21" s="74"/>
     </row>
-    <row r="22" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>125</v>
+    <row r="22" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="66" t="s">
+        <v>22</v>
       </c>
       <c r="B22" s="75">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C22" s="76">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D22" s="77">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="E22" s="78">
-        <v>4.5610034207525656</v>
+        <v>6.1393152302243212</v>
       </c>
       <c r="F22" s="75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G22" s="76">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="H22" s="77">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>6.3854047890535917</v>
+        <v>21</v>
+      </c>
+      <c r="I22" s="79">
+        <v>6.8476977567886657</v>
       </c>
       <c r="J22" s="80">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K22" s="81">
-        <v>0</v>
+        <v>47.225501770956313</v>
       </c>
       <c r="Q22" s="74"/>
       <c r="R22" s="74"/>
       <c r="S22" s="74"/>
     </row>
-    <row r="23" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>126</v>
+    <row r="23" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="66" t="s">
+        <v>25</v>
       </c>
       <c r="B23" s="75">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C23" s="76">
+        <v>1</v>
+      </c>
+      <c r="D23" s="77">
+        <v>5</v>
+      </c>
+      <c r="E23" s="78">
+        <v>4.5078888054094666</v>
+      </c>
+      <c r="F23" s="75">
         <v>6</v>
       </c>
-      <c r="D23" s="77">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="76">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H23" s="77">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9.6296296296296298</v>
+        <v>5</v>
+      </c>
+      <c r="I23" s="79">
+        <v>4.5078888054094666</v>
       </c>
       <c r="J23" s="80">
         <v>0</v>
       </c>
       <c r="K23" s="81">
         <v>0</v>
       </c>
       <c r="Q23" s="74"/>
       <c r="R23" s="74"/>
       <c r="S23" s="74"/>
     </row>
-    <row r="24" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>127</v>
+    <row r="24" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="66" t="s">
+        <v>24</v>
       </c>
       <c r="B24" s="75">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C24" s="76">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D24" s="77">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E24" s="78">
-        <v>3.2848427968090097</v>
+        <v>5.9935454126325496</v>
       </c>
       <c r="F24" s="75">
+        <v>21</v>
+      </c>
+      <c r="G24" s="76">
         <v>10</v>
       </c>
-      <c r="G24" s="76">
-[...1 lines deleted...]
-      </c>
       <c r="H24" s="77">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4.6926325668700137</v>
+        <v>11</v>
+      </c>
+      <c r="I24" s="79">
+        <v>9.6818810511756563</v>
       </c>
       <c r="J24" s="80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K24" s="81">
-        <v>46.926325668700137</v>
+        <v>0</v>
       </c>
       <c r="Q24" s="74"/>
       <c r="R24" s="74"/>
       <c r="S24" s="74"/>
     </row>
-    <row r="25" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>128</v>
+    <row r="25" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="66" t="s">
+        <v>23</v>
       </c>
       <c r="B25" s="75">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C25" s="76">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="D25" s="76">
+        <v>2</v>
       </c>
       <c r="E25" s="78">
-        <v>1.0460251046025104</v>
+        <v>4.2507970244420825</v>
       </c>
       <c r="F25" s="75">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G25" s="76">
         <v>2</v>
       </c>
       <c r="H25" s="77">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>2.0920502092050208</v>
+        <v>3</v>
+      </c>
+      <c r="I25" s="79">
+        <v>5.313496280552604</v>
       </c>
       <c r="J25" s="80">
         <v>0</v>
       </c>
       <c r="K25" s="81">
         <v>0</v>
       </c>
       <c r="Q25" s="74"/>
       <c r="R25" s="74"/>
       <c r="S25" s="74"/>
     </row>
-    <row r="26" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>129</v>
+    <row r="26" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="66" t="s">
+        <v>5</v>
       </c>
       <c r="B26" s="75">
+        <v>5</v>
+      </c>
+      <c r="C26" s="76">
+        <v>3</v>
+      </c>
+      <c r="D26" s="77">
         <v>2</v>
       </c>
-      <c r="C26" s="76">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="78">
-        <v>1.0266940451745381</v>
+        <v>2.6867275658248255</v>
       </c>
       <c r="F26" s="75">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G26" s="76">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H26" s="77">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.540041067761807</v>
+        <v>4</v>
+      </c>
+      <c r="I26" s="79">
+        <v>4.2987641053197203</v>
       </c>
       <c r="J26" s="80">
         <v>0</v>
       </c>
       <c r="K26" s="81">
         <v>0</v>
       </c>
       <c r="Q26" s="74"/>
       <c r="R26" s="74"/>
       <c r="S26" s="74"/>
     </row>
-    <row r="27" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>130</v>
+    <row r="27" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="66" t="s">
+        <v>6</v>
       </c>
       <c r="B27" s="75">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C27" s="76">
         <v>8</v>
       </c>
       <c r="D27" s="77">
+        <v>5</v>
+      </c>
+      <c r="E27" s="78">
+        <v>3.6827195467422098</v>
+      </c>
+      <c r="F27" s="75">
+        <v>21</v>
+      </c>
+      <c r="G27" s="76">
+        <v>13</v>
+      </c>
+      <c r="H27" s="77">
         <v>8</v>
       </c>
-      <c r="E27" s="78">
-[...12 lines deleted...]
-        <v>5.4566341183228033</v>
+      <c r="I27" s="79">
+        <v>5.9490084985835692</v>
       </c>
       <c r="J27" s="80">
         <v>0</v>
       </c>
       <c r="K27" s="81">
         <v>0</v>
       </c>
       <c r="Q27" s="74"/>
       <c r="R27" s="74"/>
       <c r="S27" s="74"/>
     </row>
-    <row r="28" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>131</v>
+    <row r="28" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="66" t="s">
+        <v>9</v>
       </c>
       <c r="B28" s="75">
         <v>4</v>
       </c>
       <c r="C28" s="76">
+        <v>3</v>
+      </c>
+      <c r="D28" s="77">
+        <v>1</v>
+      </c>
+      <c r="E28" s="78">
+        <v>2.8409090909090908</v>
+      </c>
+      <c r="F28" s="75">
+        <v>5</v>
+      </c>
+      <c r="G28" s="76">
+        <v>3</v>
+      </c>
+      <c r="H28" s="77">
         <v>2</v>
       </c>
-      <c r="D28" s="77">
-[...15 lines deleted...]
-        <v>5.0505050505050511</v>
+      <c r="I28" s="79">
+        <v>3.5511363636363638</v>
       </c>
       <c r="J28" s="80">
         <v>0</v>
       </c>
       <c r="K28" s="81">
         <v>0</v>
       </c>
       <c r="Q28" s="74"/>
       <c r="R28" s="74"/>
       <c r="S28" s="74"/>
     </row>
-    <row r="29" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>132</v>
+    <row r="29" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="66" t="s">
+        <v>30</v>
       </c>
       <c r="B29" s="82">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="C29" s="137">
+        <v>0</v>
+      </c>
+      <c r="C29" s="76">
         <v>0</v>
       </c>
       <c r="D29" s="83">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0.97751710654936463</v>
+        <v>0</v>
+      </c>
+      <c r="E29" s="84">
+        <v>0</v>
       </c>
       <c r="F29" s="82">
         <v>1</v>
       </c>
-      <c r="G29" s="137">
+      <c r="G29" s="76">
         <v>0</v>
       </c>
       <c r="H29" s="83">
         <v>1</v>
       </c>
-      <c r="I29" s="78">
-        <v>0.97751710654936463</v>
+      <c r="I29" s="79">
+        <v>0.94876660341555974</v>
       </c>
       <c r="J29" s="80">
         <v>0</v>
       </c>
       <c r="K29" s="81">
         <v>0</v>
       </c>
       <c r="Q29" s="74"/>
       <c r="R29" s="74"/>
       <c r="S29" s="74"/>
     </row>
-    <row r="30" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>133</v>
+    <row r="30" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="85" t="s">
+        <v>31</v>
       </c>
       <c r="B30" s="86">
         <v>0</v>
       </c>
       <c r="C30" s="87">
         <v>0</v>
       </c>
       <c r="D30" s="87">
         <v>0</v>
       </c>
-      <c r="E30" s="131">
+      <c r="E30" s="88">
         <v>0</v>
       </c>
       <c r="F30" s="87">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G30" s="87">
         <v>0</v>
       </c>
       <c r="H30" s="87">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I30" s="88">
+        <v>8.5470085470085468</v>
       </c>
       <c r="J30" s="89">
         <v>0</v>
       </c>
       <c r="K30" s="90">
         <v>0</v>
       </c>
       <c r="Q30" s="74"/>
       <c r="R30" s="74"/>
       <c r="S30" s="74"/>
     </row>
-    <row r="31" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="65" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="B31" s="48"/>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
       <c r="H31" s="48"/>
       <c r="I31" s="48"/>
       <c r="J31" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:S33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:S31"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.75" style="111" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9" style="92"/>
+    <col min="1" max="1" width="15.77734375" style="91" customWidth="1"/>
+    <col min="2" max="10" width="12.77734375" style="91" customWidth="1"/>
+    <col min="11" max="11" width="14.109375" style="48" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="48"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:19" s="48" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+    </row>
+    <row r="2" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
     </row>
-    <row r="3" spans="1:19" s="48" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="4" spans="1:19" s="48" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="191" t="s">
+        <v>102</v>
+      </c>
+      <c r="B3" s="191"/>
+      <c r="C3" s="191"/>
+      <c r="D3" s="191"/>
+      <c r="E3" s="191"/>
+      <c r="F3" s="191"/>
+      <c r="G3" s="191"/>
+      <c r="H3" s="191"/>
+      <c r="I3" s="191"/>
+      <c r="J3" s="191"/>
+      <c r="K3" s="191"/>
+    </row>
+    <row r="4" spans="1:19" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="49"/>
       <c r="B4" s="50"/>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
       <c r="E4" s="50"/>
       <c r="F4" s="50"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="50"/>
       <c r="J4" s="50"/>
       <c r="K4" s="49"/>
     </row>
-    <row r="5" spans="1:19" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="5" spans="1:19" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="188" t="s">
+        <v>103</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="55"/>
       <c r="J5" s="56" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:19" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="A7" s="168"/>
+    <row r="6" spans="1:19" s="61" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="189"/>
+      <c r="B6" s="58" t="s">
+        <v>104</v>
+      </c>
+      <c r="C6" s="58" t="s">
+        <v>105</v>
+      </c>
+      <c r="D6" s="58" t="s">
+        <v>106</v>
+      </c>
+      <c r="E6" s="59" t="s">
+        <v>107</v>
+      </c>
+      <c r="F6" s="58" t="s">
+        <v>104</v>
+      </c>
+      <c r="G6" s="58" t="s">
+        <v>105</v>
+      </c>
+      <c r="H6" s="58" t="s">
+        <v>106</v>
+      </c>
+      <c r="I6" s="60" t="s">
+        <v>107</v>
+      </c>
+      <c r="J6" s="58" t="s">
+        <v>108</v>
+      </c>
+      <c r="K6" s="60" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="65" customFormat="1" ht="21.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="190"/>
       <c r="B7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="133" t="s">
-        <v>77</v>
+      <c r="E7" s="63" t="s">
+        <v>109</v>
       </c>
       <c r="F7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="62" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="H7" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="I7" s="134" t="s">
-        <v>79</v>
+      <c r="I7" s="64" t="s">
+        <v>109</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>49</v>
       </c>
-      <c r="K7" s="134" t="s">
-[...5 lines deleted...]
-        <v>50</v>
+      <c r="K7" s="64" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="141" t="s">
+        <v>111</v>
       </c>
       <c r="B8" s="67">
-        <v>413</v>
+        <v>387</v>
       </c>
       <c r="C8" s="68">
-        <v>237</v>
+        <v>210</v>
       </c>
       <c r="D8" s="69">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E8" s="70">
-        <v>2.3590024789517576</v>
+        <v>2.3994345518575471</v>
       </c>
       <c r="F8" s="67">
-        <v>671</v>
+        <v>586</v>
       </c>
       <c r="G8" s="68">
-        <v>379</v>
+        <v>333</v>
       </c>
       <c r="H8" s="69">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>3.8326650444954704</v>
+        <v>253</v>
+      </c>
+      <c r="I8" s="70">
+        <v>3.6332523188333909</v>
       </c>
       <c r="J8" s="72">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="K8" s="73">
-        <v>15.993237145435645</v>
-[...7 lines deleted...]
-        <v>81</v>
+        <v>13.020187490699866</v>
+      </c>
+      <c r="Q8" s="74"/>
+      <c r="R8" s="74"/>
+      <c r="S8" s="74"/>
+    </row>
+    <row r="9" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="141" t="s">
+        <v>112</v>
       </c>
       <c r="B9" s="75">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="C9" s="76">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="D9" s="77">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E9" s="78">
-        <v>3.7189343822635439</v>
+        <v>2.7488709994109564</v>
       </c>
       <c r="F9" s="75">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="G9" s="76">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="H9" s="77">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>5.0062578222778473</v>
+        <v>49</v>
+      </c>
+      <c r="I9" s="78">
+        <v>3.9269585705870806</v>
       </c>
       <c r="J9" s="80">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K9" s="81">
-        <v>21.45539066690506</v>
-[...6 lines deleted...]
-      <c r="A10" s="66" t="s">
+        <v>11.780875711761242</v>
+      </c>
+      <c r="Q9" s="74"/>
+      <c r="R9" s="74"/>
+      <c r="S9" s="74"/>
+    </row>
+    <row r="10" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="141" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="75">
+        <v>47</v>
+      </c>
+      <c r="C10" s="76">
+        <v>22</v>
+      </c>
+      <c r="D10" s="77">
+        <v>25</v>
+      </c>
+      <c r="E10" s="78">
+        <v>2.5544866568835261</v>
+      </c>
+      <c r="F10" s="75">
+        <v>64</v>
+      </c>
+      <c r="G10" s="76">
+        <v>34</v>
+      </c>
+      <c r="H10" s="77">
+        <v>30</v>
+      </c>
+      <c r="I10" s="78">
+        <v>3.4784499157562907</v>
+      </c>
+      <c r="J10" s="80">
         <v>3</v>
       </c>
-      <c r="B10" s="75">
-[...17 lines deleted...]
-      <c r="H10" s="77">
+      <c r="K10" s="81">
+        <v>16.305233980107616</v>
+      </c>
+      <c r="Q10" s="74"/>
+      <c r="R10" s="74"/>
+      <c r="S10" s="74"/>
+    </row>
+    <row r="11" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="141" t="s">
+        <v>114</v>
+      </c>
+      <c r="B11" s="75">
+        <v>37</v>
+      </c>
+      <c r="C11" s="76">
+        <v>21</v>
+      </c>
+      <c r="D11" s="77">
+        <v>16</v>
+      </c>
+      <c r="E11" s="78">
+        <v>1.7614853606284218</v>
+      </c>
+      <c r="F11" s="75">
+        <v>66</v>
+      </c>
+      <c r="G11" s="76">
+        <v>41</v>
+      </c>
+      <c r="H11" s="77">
+        <v>25</v>
+      </c>
+      <c r="I11" s="78">
+        <v>3.1421090216615091</v>
+      </c>
+      <c r="J11" s="80">
+        <v>4</v>
+      </c>
+      <c r="K11" s="81">
+        <v>19.043084979766721</v>
+      </c>
+      <c r="Q11" s="74"/>
+      <c r="R11" s="74"/>
+      <c r="S11" s="74"/>
+    </row>
+    <row r="12" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="141" t="s">
+        <v>115</v>
+      </c>
+      <c r="B12" s="75">
         <v>27</v>
-      </c>
-[...56 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C12" s="76">
         <v>17</v>
       </c>
       <c r="D12" s="77">
+        <v>10</v>
+      </c>
+      <c r="E12" s="78">
+        <v>1.4073494917904612</v>
+      </c>
+      <c r="F12" s="75">
+        <v>46</v>
+      </c>
+      <c r="G12" s="76">
+        <v>26</v>
+      </c>
+      <c r="H12" s="77">
+        <v>20</v>
+      </c>
+      <c r="I12" s="78">
+        <v>2.397706541568934</v>
+      </c>
+      <c r="J12" s="80">
+        <v>3</v>
+      </c>
+      <c r="K12" s="81">
+        <v>15.637216575449569</v>
+      </c>
+      <c r="Q12" s="74"/>
+      <c r="R12" s="74"/>
+      <c r="S12" s="74"/>
+    </row>
+    <row r="13" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="141" t="s">
+        <v>116</v>
+      </c>
+      <c r="B13" s="75">
+        <v>23</v>
+      </c>
+      <c r="C13" s="76">
+        <v>13</v>
+      </c>
+      <c r="D13" s="77">
+        <v>10</v>
+      </c>
+      <c r="E13" s="78">
+        <v>2.1927733816379065</v>
+      </c>
+      <c r="F13" s="75">
+        <v>36</v>
+      </c>
+      <c r="G13" s="76">
+        <v>23</v>
+      </c>
+      <c r="H13" s="77">
+        <v>13</v>
+      </c>
+      <c r="I13" s="78">
+        <v>3.4321670321288971</v>
+      </c>
+      <c r="J13" s="80">
+        <v>2</v>
+      </c>
+      <c r="K13" s="81">
+        <v>19.067594622938316</v>
+      </c>
+      <c r="Q13" s="74"/>
+      <c r="R13" s="74"/>
+      <c r="S13" s="74"/>
+    </row>
+    <row r="14" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="141" t="s">
+        <v>117</v>
+      </c>
+      <c r="B14" s="75">
+        <v>61</v>
+      </c>
+      <c r="C14" s="76">
+        <v>36</v>
+      </c>
+      <c r="D14" s="77">
+        <v>25</v>
+      </c>
+      <c r="E14" s="78">
+        <v>3.286460858789936</v>
+      </c>
+      <c r="F14" s="75">
+        <v>85</v>
+      </c>
+      <c r="G14" s="76">
+        <v>54</v>
+      </c>
+      <c r="H14" s="77">
+        <v>31</v>
+      </c>
+      <c r="I14" s="78">
+        <v>4.5794946392974518</v>
+      </c>
+      <c r="J14" s="80">
+        <v>0</v>
+      </c>
+      <c r="K14" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="74"/>
+      <c r="R14" s="74"/>
+      <c r="S14" s="74"/>
+    </row>
+    <row r="15" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="141" t="s">
+        <v>118</v>
+      </c>
+      <c r="B15" s="75">
         <v>9</v>
-      </c>
-[...106 lines deleted...]
-        <v>8</v>
       </c>
       <c r="C15" s="76">
         <v>5</v>
       </c>
       <c r="D15" s="77">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E15" s="78">
-        <v>2.6203734032099573</v>
+        <v>3.2005689900426741</v>
       </c>
       <c r="F15" s="75">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G15" s="76">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H15" s="77">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="J15" s="136">
+        <v>6</v>
+      </c>
+      <c r="I15" s="78">
+        <v>3.9118065433854907</v>
+      </c>
+      <c r="J15" s="80">
         <v>0</v>
       </c>
       <c r="K15" s="81">
         <v>0</v>
       </c>
-      <c r="Q15" s="135"/>
-[...5 lines deleted...]
-        <v>86</v>
+      <c r="Q15" s="74"/>
+      <c r="R15" s="74"/>
+      <c r="S15" s="74"/>
+    </row>
+    <row r="16" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="141" t="s">
+        <v>119</v>
       </c>
       <c r="B16" s="75">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C16" s="76">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D16" s="77">
         <v>6</v>
       </c>
       <c r="E16" s="78">
-        <v>2.261420171867933</v>
+        <v>2.6146898027097691</v>
       </c>
       <c r="F16" s="75">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G16" s="76">
+        <v>11</v>
+      </c>
+      <c r="H16" s="77">
+        <v>12</v>
+      </c>
+      <c r="I16" s="78">
+        <v>5.467078678393154</v>
+      </c>
+      <c r="J16" s="80">
+        <v>0</v>
+      </c>
+      <c r="K16" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="74"/>
+      <c r="R16" s="74"/>
+      <c r="S16" s="74"/>
+    </row>
+    <row r="17" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="141" t="s">
+        <v>120</v>
+      </c>
+      <c r="B17" s="75">
+        <v>9</v>
+      </c>
+      <c r="C17" s="76">
+        <v>2</v>
+      </c>
+      <c r="D17" s="77">
         <v>7</v>
       </c>
-      <c r="H16" s="77">
-[...27 lines deleted...]
-      </c>
       <c r="E17" s="78">
-        <v>4.2622950819672134</v>
+        <v>3.2798833819241984</v>
       </c>
       <c r="F17" s="75">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="G17" s="76">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H17" s="77">
         <v>9</v>
       </c>
-      <c r="I17" s="79">
-        <v>6.2295081967213113</v>
+      <c r="I17" s="78">
+        <v>4.3731778425655978</v>
       </c>
       <c r="J17" s="80">
         <v>0</v>
       </c>
       <c r="K17" s="81">
         <v>0</v>
       </c>
-      <c r="Q17" s="135"/>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="Q17" s="74"/>
+      <c r="R17" s="74"/>
+      <c r="S17" s="74"/>
+    </row>
+    <row r="18" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="141" t="s">
+        <v>121</v>
       </c>
       <c r="B18" s="75">
+        <v>14</v>
+      </c>
+      <c r="C18" s="76">
+        <v>6</v>
+      </c>
+      <c r="D18" s="77">
+        <v>8</v>
+      </c>
+      <c r="E18" s="78">
+        <v>1.1874469889737065</v>
+      </c>
+      <c r="F18" s="75">
+        <v>27</v>
+      </c>
+      <c r="G18" s="76">
+        <v>11</v>
+      </c>
+      <c r="H18" s="77">
+        <v>16</v>
+      </c>
+      <c r="I18" s="78">
+        <v>2.2900763358778629</v>
+      </c>
+      <c r="J18" s="80">
+        <v>2</v>
+      </c>
+      <c r="K18" s="81">
+        <v>16.963528413910094</v>
+      </c>
+      <c r="Q18" s="74"/>
+      <c r="R18" s="74"/>
+      <c r="S18" s="74"/>
+    </row>
+    <row r="19" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="141" t="s">
+        <v>122</v>
+      </c>
+      <c r="B19" s="75">
+        <v>6</v>
+      </c>
+      <c r="C19" s="76">
+        <v>3</v>
+      </c>
+      <c r="D19" s="77">
+        <v>3</v>
+      </c>
+      <c r="E19" s="78">
+        <v>1.955671447196871</v>
+      </c>
+      <c r="F19" s="75">
+        <v>11</v>
+      </c>
+      <c r="G19" s="76">
+        <v>6</v>
+      </c>
+      <c r="H19" s="77">
+        <v>5</v>
+      </c>
+      <c r="I19" s="78">
+        <v>3.5853976531942631</v>
+      </c>
+      <c r="J19" s="80">
+        <v>2</v>
+      </c>
+      <c r="K19" s="81">
+        <v>65.189048239895698</v>
+      </c>
+      <c r="Q19" s="74"/>
+      <c r="R19" s="74"/>
+      <c r="S19" s="74"/>
+    </row>
+    <row r="20" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="141" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" s="75">
+        <v>4</v>
+      </c>
+      <c r="C20" s="76">
+        <v>2</v>
+      </c>
+      <c r="D20" s="77">
+        <v>2</v>
+      </c>
+      <c r="E20" s="78">
+        <v>1.0170353419781337</v>
+      </c>
+      <c r="F20" s="75">
+        <v>6</v>
+      </c>
+      <c r="G20" s="76">
+        <v>4</v>
+      </c>
+      <c r="H20" s="77">
+        <v>2</v>
+      </c>
+      <c r="I20" s="78">
+        <v>1.5255530129672006</v>
+      </c>
+      <c r="J20" s="80">
+        <v>1</v>
+      </c>
+      <c r="K20" s="81">
+        <v>25.425883549453342</v>
+      </c>
+      <c r="Q20" s="74"/>
+      <c r="R20" s="74"/>
+      <c r="S20" s="74"/>
+    </row>
+    <row r="21" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="141" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="75">
         <v>9</v>
       </c>
-      <c r="C18" s="76">
-[...37 lines deleted...]
-      <c r="C19" s="76">
+      <c r="C21" s="76">
         <v>7</v>
       </c>
-      <c r="D19" s="77">
-[...72 lines deleted...]
-      <c r="C21" s="76">
+      <c r="D21" s="77">
         <v>2</v>
       </c>
-      <c r="D21" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="78">
-        <v>1.0214504596527068</v>
+        <v>3.1479538300104934</v>
       </c>
       <c r="F21" s="75">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="G21" s="76">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="H21" s="77">
         <v>4</v>
       </c>
-      <c r="I21" s="79">
-        <v>2.0429009193054135</v>
+      <c r="I21" s="78">
+        <v>5.5963623644630989</v>
       </c>
       <c r="J21" s="80">
         <v>0</v>
       </c>
       <c r="K21" s="81">
         <v>0</v>
       </c>
-      <c r="Q21" s="135"/>
-[...5 lines deleted...]
-        <v>92</v>
+      <c r="Q21" s="74"/>
+      <c r="R21" s="74"/>
+      <c r="S21" s="74"/>
+    </row>
+    <row r="22" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="141" t="s">
+        <v>125</v>
       </c>
       <c r="B22" s="75">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C22" s="76">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D22" s="77">
+        <v>7</v>
+      </c>
+      <c r="E22" s="78">
+        <v>4.5610034207525656</v>
+      </c>
+      <c r="F22" s="75">
+        <v>28</v>
+      </c>
+      <c r="G22" s="76">
+        <v>19</v>
+      </c>
+      <c r="H22" s="77">
+        <v>9</v>
+      </c>
+      <c r="I22" s="78">
+        <v>6.3854047890535917</v>
+      </c>
+      <c r="J22" s="80">
+        <v>0</v>
+      </c>
+      <c r="K22" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="74"/>
+      <c r="R22" s="74"/>
+      <c r="S22" s="74"/>
+    </row>
+    <row r="23" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="141" t="s">
+        <v>126</v>
+      </c>
+      <c r="B23" s="75">
+        <v>9</v>
+      </c>
+      <c r="C23" s="76">
         <v>6</v>
       </c>
-      <c r="E22" s="78">
-[...33 lines deleted...]
-      </c>
       <c r="D23" s="77">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E23" s="78">
-        <v>3.4083162917518748</v>
+        <v>6.666666666666667</v>
       </c>
       <c r="F23" s="75">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G23" s="76">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H23" s="77">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>6.8166325835037496</v>
+        <v>6</v>
+      </c>
+      <c r="I23" s="78">
+        <v>9.6296296296296298</v>
       </c>
       <c r="J23" s="80">
         <v>0</v>
       </c>
       <c r="K23" s="81">
         <v>0</v>
       </c>
-      <c r="Q23" s="135"/>
-[...5 lines deleted...]
-        <v>94</v>
+      <c r="Q23" s="74"/>
+      <c r="R23" s="74"/>
+      <c r="S23" s="74"/>
+    </row>
+    <row r="24" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="141" t="s">
+        <v>127</v>
       </c>
       <c r="B24" s="75">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C24" s="76">
         <v>6</v>
       </c>
       <c r="D24" s="77">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E24" s="78">
-        <v>4.9771878888428036</v>
+        <v>3.2848427968090097</v>
       </c>
       <c r="F24" s="75">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G24" s="76">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H24" s="77">
+        <v>1</v>
+      </c>
+      <c r="I24" s="78">
+        <v>4.6926325668700137</v>
+      </c>
+      <c r="J24" s="80">
+        <v>1</v>
+      </c>
+      <c r="K24" s="81">
+        <v>46.926325668700137</v>
+      </c>
+      <c r="Q24" s="74"/>
+      <c r="R24" s="74"/>
+      <c r="S24" s="74"/>
+    </row>
+    <row r="25" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="141" t="s">
+        <v>128</v>
+      </c>
+      <c r="B25" s="75">
+        <v>1</v>
+      </c>
+      <c r="C25" s="76">
+        <v>1</v>
+      </c>
+      <c r="D25" s="83">
+        <v>0</v>
+      </c>
+      <c r="E25" s="78">
+        <v>1.0460251046025104</v>
+      </c>
+      <c r="F25" s="75">
+        <v>2</v>
+      </c>
+      <c r="G25" s="76">
+        <v>2</v>
+      </c>
+      <c r="H25" s="77">
+        <v>0</v>
+      </c>
+      <c r="I25" s="78">
+        <v>2.0920502092050208</v>
+      </c>
+      <c r="J25" s="80">
+        <v>0</v>
+      </c>
+      <c r="K25" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="74"/>
+      <c r="R25" s="74"/>
+      <c r="S25" s="74"/>
+    </row>
+    <row r="26" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="141" t="s">
+        <v>129</v>
+      </c>
+      <c r="B26" s="75">
+        <v>2</v>
+      </c>
+      <c r="C26" s="76">
+        <v>1</v>
+      </c>
+      <c r="D26" s="77">
+        <v>1</v>
+      </c>
+      <c r="E26" s="78">
+        <v>1.0266940451745381</v>
+      </c>
+      <c r="F26" s="75">
+        <v>3</v>
+      </c>
+      <c r="G26" s="76">
+        <v>2</v>
+      </c>
+      <c r="H26" s="77">
+        <v>1</v>
+      </c>
+      <c r="I26" s="78">
+        <v>1.540041067761807</v>
+      </c>
+      <c r="J26" s="80">
+        <v>0</v>
+      </c>
+      <c r="K26" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="74"/>
+      <c r="R26" s="74"/>
+      <c r="S26" s="74"/>
+    </row>
+    <row r="27" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="141" t="s">
+        <v>130</v>
+      </c>
+      <c r="B27" s="75">
+        <v>16</v>
+      </c>
+      <c r="C27" s="76">
         <v>8</v>
       </c>
-      <c r="I24" s="79">
-[...16 lines deleted...]
-      <c r="B25" s="75">
+      <c r="D27" s="77">
+        <v>8</v>
+      </c>
+      <c r="E27" s="78">
+        <v>4.5950603101665708</v>
+      </c>
+      <c r="F27" s="75">
+        <v>19</v>
+      </c>
+      <c r="G27" s="76">
+        <v>9</v>
+      </c>
+      <c r="H27" s="77">
+        <v>10</v>
+      </c>
+      <c r="I27" s="78">
+        <v>5.4566341183228033</v>
+      </c>
+      <c r="J27" s="80">
+        <v>0</v>
+      </c>
+      <c r="K27" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="74"/>
+      <c r="R27" s="74"/>
+      <c r="S27" s="74"/>
+    </row>
+    <row r="28" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="141" t="s">
+        <v>131</v>
+      </c>
+      <c r="B28" s="75">
         <v>4</v>
       </c>
-      <c r="C25" s="76">
+      <c r="C28" s="76">
+        <v>2</v>
+      </c>
+      <c r="D28" s="77">
+        <v>2</v>
+      </c>
+      <c r="E28" s="78">
+        <v>2.8860028860028861</v>
+      </c>
+      <c r="F28" s="75">
+        <v>7</v>
+      </c>
+      <c r="G28" s="76">
         <v>4</v>
-      </c>
-[...124 lines deleted...]
-        <v>1</v>
       </c>
       <c r="H28" s="77">
         <v>3</v>
       </c>
-      <c r="I28" s="79">
-        <v>2.3866348448687349</v>
+      <c r="I28" s="78">
+        <v>5.0505050505050511</v>
       </c>
       <c r="J28" s="80">
         <v>0</v>
       </c>
       <c r="K28" s="81">
         <v>0</v>
       </c>
-      <c r="Q28" s="135"/>
-[...5 lines deleted...]
-        <v>99</v>
+      <c r="Q28" s="74"/>
+      <c r="R28" s="74"/>
+      <c r="S28" s="74"/>
+    </row>
+    <row r="29" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="141" t="s">
+        <v>132</v>
       </c>
       <c r="B29" s="82">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C29" s="137">
         <v>0</v>
       </c>
       <c r="D29" s="83">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="E29" s="78">
+        <v>0.97751710654936463</v>
       </c>
       <c r="F29" s="82">
         <v>1</v>
       </c>
       <c r="G29" s="137">
         <v>0</v>
       </c>
       <c r="H29" s="83">
         <v>1</v>
       </c>
-      <c r="I29" s="79">
-        <v>0.83752093802345062</v>
+      <c r="I29" s="78">
+        <v>0.97751710654936463</v>
       </c>
       <c r="J29" s="80">
         <v>0</v>
       </c>
       <c r="K29" s="81">
         <v>0</v>
       </c>
-      <c r="Q29" s="135"/>
-[...5 lines deleted...]
-        <v>27</v>
+      <c r="Q29" s="74"/>
+      <c r="R29" s="74"/>
+      <c r="S29" s="74"/>
+    </row>
+    <row r="30" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="142" t="s">
+        <v>133</v>
       </c>
       <c r="B30" s="86">
         <v>0</v>
       </c>
       <c r="C30" s="87">
         <v>0</v>
       </c>
       <c r="D30" s="87">
         <v>0</v>
       </c>
-      <c r="E30" s="139">
+      <c r="E30" s="131">
         <v>0</v>
       </c>
       <c r="F30" s="87">
         <v>0</v>
       </c>
       <c r="G30" s="87">
         <v>0</v>
       </c>
       <c r="H30" s="87">
         <v>0</v>
       </c>
-      <c r="I30" s="139">
+      <c r="I30" s="131">
         <v>0</v>
       </c>
       <c r="J30" s="89">
         <v>0</v>
       </c>
       <c r="K30" s="90">
         <v>0</v>
       </c>
-      <c r="Q30" s="135"/>
-[...29 lines deleted...]
-    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="Q30" s="74"/>
+      <c r="R30" s="74"/>
+      <c r="S30" s="74"/>
+    </row>
+    <row r="31" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="65" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" s="48"/>
+      <c r="C31" s="48"/>
+      <c r="D31" s="48"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="48"/>
+      <c r="H31" s="48"/>
+      <c r="I31" s="48"/>
+      <c r="J31" s="48"/>
+    </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:K33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:S33"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.625" style="111" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9" style="92"/>
+    <col min="1" max="1" width="15.77734375" style="111" customWidth="1"/>
+    <col min="2" max="10" width="12.77734375" style="111" customWidth="1"/>
+    <col min="11" max="11" width="14.109375" style="92" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:19" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...52 lines deleted...]
-      <c r="A5" s="166" t="s">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+    </row>
+    <row r="2" spans="1:19" s="48" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="47"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+    </row>
+    <row r="3" spans="1:19" s="48" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="191" t="s">
+        <v>76</v>
+      </c>
+      <c r="B3" s="191"/>
+      <c r="C3" s="191"/>
+      <c r="D3" s="191"/>
+      <c r="E3" s="191"/>
+      <c r="F3" s="191"/>
+      <c r="G3" s="191"/>
+      <c r="H3" s="191"/>
+      <c r="I3" s="191"/>
+      <c r="J3" s="191"/>
+      <c r="K3" s="191"/>
+    </row>
+    <row r="4" spans="1:19" s="48" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="49"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="49"/>
+    </row>
+    <row r="5" spans="1:19" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="55"/>
       <c r="J5" s="56" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:11" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167"/>
+    <row r="6" spans="1:19" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
       <c r="B6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="100" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="98" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="100" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="102" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="168"/>
+    <row r="7" spans="1:19" s="102" customFormat="1" ht="21.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="194"/>
       <c r="B7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="63" t="s">
-        <v>37</v>
+      <c r="E7" s="133" t="s">
+        <v>77</v>
       </c>
       <c r="F7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="62" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="H7" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="I7" s="64" t="s">
-        <v>37</v>
+      <c r="I7" s="134" t="s">
+        <v>79</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>49</v>
       </c>
-      <c r="K7" s="64" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K7" s="134" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="66" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="B8" s="67">
-        <v>474</v>
+        <v>413</v>
       </c>
       <c r="C8" s="68">
-        <v>257</v>
+        <v>237</v>
       </c>
       <c r="D8" s="69">
-        <v>217</v>
+        <v>176</v>
       </c>
       <c r="E8" s="70">
-        <v>2.623771145159862</v>
+        <v>2.3590024789517576</v>
       </c>
       <c r="F8" s="67">
-        <v>752</v>
+        <v>671</v>
       </c>
       <c r="G8" s="68">
-        <v>416</v>
+        <v>379</v>
       </c>
       <c r="H8" s="69">
-        <v>336</v>
+        <v>292</v>
       </c>
       <c r="I8" s="71">
-        <v>4.1626073864139581</v>
+        <v>3.8326650444954704</v>
       </c>
       <c r="J8" s="72">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="K8" s="73">
-        <v>12.17784075812594</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15.993237145435645</v>
+      </c>
+      <c r="Q8" s="135"/>
+      <c r="R8" s="135"/>
+      <c r="S8" s="135"/>
+    </row>
+    <row r="9" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="66" t="s">
+        <v>81</v>
+      </c>
+      <c r="B9" s="75">
+        <v>104</v>
+      </c>
+      <c r="C9" s="76">
+        <v>58</v>
+      </c>
+      <c r="D9" s="77">
         <v>46</v>
       </c>
-      <c r="B9" s="75">
-[...2 lines deleted...]
-      <c r="C9" s="76">
+      <c r="E9" s="78">
+        <v>3.7189343822635439</v>
+      </c>
+      <c r="F9" s="75">
+        <v>140</v>
+      </c>
+      <c r="G9" s="76">
+        <v>79</v>
+      </c>
+      <c r="H9" s="77">
+        <v>61</v>
+      </c>
+      <c r="I9" s="79">
+        <v>5.0062578222778473</v>
+      </c>
+      <c r="J9" s="80">
+        <v>6</v>
+      </c>
+      <c r="K9" s="81">
+        <v>21.45539066690506</v>
+      </c>
+      <c r="Q9" s="135"/>
+      <c r="R9" s="135"/>
+      <c r="S9" s="135"/>
+    </row>
+    <row r="10" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="75">
+        <v>44</v>
+      </c>
+      <c r="C10" s="76">
+        <v>26</v>
+      </c>
+      <c r="D10" s="77">
+        <v>18</v>
+      </c>
+      <c r="E10" s="78">
+        <v>2.0966358524730775</v>
+      </c>
+      <c r="F10" s="75">
+        <v>72</v>
+      </c>
+      <c r="G10" s="76">
         <v>45</v>
       </c>
-      <c r="D9" s="77">
-[...25 lines deleted...]
-      <c r="A10" s="66" t="s">
+      <c r="H10" s="77">
+        <v>27</v>
+      </c>
+      <c r="I10" s="79">
+        <v>3.4308586676832173</v>
+      </c>
+      <c r="J10" s="80">
+        <v>1</v>
+      </c>
+      <c r="K10" s="81">
+        <v>4.7650814828933576</v>
+      </c>
+      <c r="Q10" s="135"/>
+      <c r="R10" s="135"/>
+      <c r="S10" s="135"/>
+    </row>
+    <row r="11" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="66" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" s="75">
+        <v>43</v>
+      </c>
+      <c r="C11" s="76">
         <v>28</v>
       </c>
-      <c r="B10" s="75">
-[...39 lines deleted...]
-      </c>
       <c r="D11" s="77">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E11" s="78">
-        <v>1.683800070896845</v>
+        <v>1.9117058640465923</v>
       </c>
       <c r="F11" s="75">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="G11" s="76">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="H11" s="77">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="I11" s="79">
-        <v>3.0574264445232187</v>
+        <v>3.3788289690125817</v>
       </c>
       <c r="J11" s="80">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K11" s="81">
-        <v>22.155264090747963</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.891655181612057</v>
+      </c>
+      <c r="Q11" s="135"/>
+      <c r="R11" s="135"/>
+      <c r="S11" s="135"/>
+    </row>
+    <row r="12" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="66" t="s">
-        <v>7</v>
+        <v>83</v>
       </c>
       <c r="B12" s="75">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C12" s="76">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="D12" s="77">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E12" s="78">
-        <v>1.6875388578026467</v>
+        <v>1.225894667358197</v>
       </c>
       <c r="F12" s="75">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="G12" s="76">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="H12" s="77">
         <v>22</v>
       </c>
       <c r="I12" s="79">
-        <v>2.930988542499334</v>
+        <v>2.498939129614786</v>
       </c>
       <c r="J12" s="80">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K12" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>18.859917959356878</v>
+      </c>
+      <c r="Q12" s="135"/>
+      <c r="R12" s="135"/>
+      <c r="S12" s="135"/>
+    </row>
+    <row r="13" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="66" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
       <c r="B13" s="75">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C13" s="76">
+        <v>9</v>
+      </c>
+      <c r="D13" s="77">
+        <v>7</v>
+      </c>
+      <c r="E13" s="78">
+        <v>1.3662368713175648</v>
+      </c>
+      <c r="F13" s="75">
+        <v>34</v>
+      </c>
+      <c r="G13" s="76">
+        <v>18</v>
+      </c>
+      <c r="H13" s="77">
         <v>16</v>
       </c>
-      <c r="D13" s="77">
-[...13 lines deleted...]
-      </c>
       <c r="I13" s="79">
-        <v>3.910386965376782</v>
+        <v>2.9032533515498251</v>
       </c>
       <c r="J13" s="80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K13" s="81">
-        <v>16.293279022403258</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>25.616941337204338</v>
+      </c>
+      <c r="Q13" s="135"/>
+      <c r="R13" s="135"/>
+      <c r="S13" s="135"/>
+    </row>
+    <row r="14" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="75">
+        <v>67</v>
+      </c>
+      <c r="C14" s="76">
+        <v>38</v>
+      </c>
+      <c r="D14" s="77">
         <v>29</v>
       </c>
-      <c r="B14" s="75">
-[...7 lines deleted...]
-      </c>
       <c r="E14" s="78">
-        <v>3.9419190659148744</v>
+        <v>3.4986945169712795</v>
       </c>
       <c r="F14" s="75">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="G14" s="76">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="H14" s="77">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="I14" s="79">
-        <v>5.5386457761588739</v>
+        <v>5.4308093994778064</v>
       </c>
       <c r="J14" s="80">
         <v>3</v>
       </c>
       <c r="K14" s="81">
-        <v>14.969312908537498</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15.66579634464752</v>
+      </c>
+      <c r="Q14" s="135"/>
+      <c r="R14" s="135"/>
+      <c r="S14" s="135"/>
+    </row>
+    <row r="15" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="66" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="75">
+        <v>8</v>
+      </c>
+      <c r="C15" s="76">
+        <v>5</v>
+      </c>
+      <c r="D15" s="77">
+        <v>3</v>
+      </c>
+      <c r="E15" s="78">
+        <v>2.6203734032099573</v>
+      </c>
+      <c r="F15" s="75">
         <v>13</v>
       </c>
-      <c r="B15" s="75">
+      <c r="G15" s="76">
+        <v>9</v>
+      </c>
+      <c r="H15" s="77">
+        <v>4</v>
+      </c>
+      <c r="I15" s="79">
+        <v>4.2581067802161812</v>
+      </c>
+      <c r="J15" s="136">
+        <v>0</v>
+      </c>
+      <c r="K15" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="135"/>
+      <c r="R15" s="135"/>
+      <c r="S15" s="135"/>
+    </row>
+    <row r="16" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" s="75">
+        <v>10</v>
+      </c>
+      <c r="C16" s="76">
+        <v>4</v>
+      </c>
+      <c r="D16" s="77">
+        <v>6</v>
+      </c>
+      <c r="E16" s="78">
+        <v>2.261420171867933</v>
+      </c>
+      <c r="F16" s="75">
         <v>15</v>
       </c>
-      <c r="C15" s="76">
-[...45 lines deleted...]
-      </c>
       <c r="G16" s="76">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H16" s="77">
         <v>8</v>
       </c>
       <c r="I16" s="79">
-        <v>3.8322813345356175</v>
+        <v>3.3921302578018997</v>
       </c>
       <c r="J16" s="80">
         <v>1</v>
       </c>
       <c r="K16" s="81">
-        <v>22.54283137962128</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22.614201718679329</v>
+      </c>
+      <c r="Q16" s="135"/>
+      <c r="R16" s="135"/>
+      <c r="S16" s="135"/>
+    </row>
+    <row r="17" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="66" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="B17" s="75">
+        <v>13</v>
+      </c>
+      <c r="C17" s="76">
+        <v>7</v>
+      </c>
+      <c r="D17" s="77">
+        <v>6</v>
+      </c>
+      <c r="E17" s="78">
+        <v>4.2622950819672134</v>
+      </c>
+      <c r="F17" s="75">
+        <v>19</v>
+      </c>
+      <c r="G17" s="76">
+        <v>10</v>
+      </c>
+      <c r="H17" s="77">
+        <v>9</v>
+      </c>
+      <c r="I17" s="79">
+        <v>6.2295081967213113</v>
+      </c>
+      <c r="J17" s="80">
+        <v>0</v>
+      </c>
+      <c r="K17" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="135"/>
+      <c r="R17" s="135"/>
+      <c r="S17" s="135"/>
+    </row>
+    <row r="18" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="66" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="75">
+        <v>9</v>
+      </c>
+      <c r="C18" s="76">
+        <v>5</v>
+      </c>
+      <c r="D18" s="77">
+        <v>4</v>
+      </c>
+      <c r="E18" s="78">
+        <v>0.73475385745775168</v>
+      </c>
+      <c r="F18" s="75">
+        <v>26</v>
+      </c>
+      <c r="G18" s="76">
+        <v>17</v>
+      </c>
+      <c r="H18" s="77">
+        <v>9</v>
+      </c>
+      <c r="I18" s="79">
+        <v>2.1226222548779492</v>
+      </c>
+      <c r="J18" s="80">
+        <v>3</v>
+      </c>
+      <c r="K18" s="81">
+        <v>24.491795248591721</v>
+      </c>
+      <c r="Q18" s="135"/>
+      <c r="R18" s="135"/>
+      <c r="S18" s="135"/>
+    </row>
+    <row r="19" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="66" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" s="75">
+        <v>13</v>
+      </c>
+      <c r="C19" s="76">
+        <v>7</v>
+      </c>
+      <c r="D19" s="77">
+        <v>6</v>
+      </c>
+      <c r="E19" s="78">
+        <v>4.1467304625199359</v>
+      </c>
+      <c r="F19" s="75">
+        <v>18</v>
+      </c>
+      <c r="G19" s="76">
         <v>8</v>
       </c>
-      <c r="C17" s="76">
+      <c r="H19" s="77">
+        <v>10</v>
+      </c>
+      <c r="I19" s="79">
+        <v>5.741626794258373</v>
+      </c>
+      <c r="J19" s="80">
+        <v>1</v>
+      </c>
+      <c r="K19" s="81">
+        <v>31.897926634768741</v>
+      </c>
+      <c r="Q19" s="135"/>
+      <c r="R19" s="135"/>
+      <c r="S19" s="135"/>
+    </row>
+    <row r="20" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="66" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="75">
+        <v>9</v>
+      </c>
+      <c r="C20" s="76">
+        <v>5</v>
+      </c>
+      <c r="D20" s="77">
+        <v>4</v>
+      </c>
+      <c r="E20" s="78">
+        <v>2.1459227467811157</v>
+      </c>
+      <c r="F20" s="75">
+        <v>13</v>
+      </c>
+      <c r="G20" s="76">
+        <v>8</v>
+      </c>
+      <c r="H20" s="77">
+        <v>5</v>
+      </c>
+      <c r="I20" s="79">
+        <v>3.0996661897949451</v>
+      </c>
+      <c r="J20" s="80">
+        <v>0</v>
+      </c>
+      <c r="K20" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="135"/>
+      <c r="R20" s="135"/>
+      <c r="S20" s="135"/>
+    </row>
+    <row r="21" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="66" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="75">
         <v>3</v>
       </c>
-      <c r="D17" s="77">
+      <c r="C21" s="76">
+        <v>2</v>
+      </c>
+      <c r="D21" s="77">
+        <v>1</v>
+      </c>
+      <c r="E21" s="78">
+        <v>1.0214504596527068</v>
+      </c>
+      <c r="F21" s="75">
+        <v>6</v>
+      </c>
+      <c r="G21" s="76">
+        <v>2</v>
+      </c>
+      <c r="H21" s="77">
+        <v>4</v>
+      </c>
+      <c r="I21" s="79">
+        <v>2.0429009193054135</v>
+      </c>
+      <c r="J21" s="80">
+        <v>0</v>
+      </c>
+      <c r="K21" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="135"/>
+      <c r="R21" s="135"/>
+      <c r="S21" s="135"/>
+    </row>
+    <row r="22" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="66" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="75">
+        <v>10</v>
+      </c>
+      <c r="C22" s="76">
+        <v>4</v>
+      </c>
+      <c r="D22" s="77">
+        <v>6</v>
+      </c>
+      <c r="E22" s="78">
+        <v>2.1249468763280919</v>
+      </c>
+      <c r="F22" s="75">
+        <v>20</v>
+      </c>
+      <c r="G22" s="76">
+        <v>8</v>
+      </c>
+      <c r="H22" s="77">
+        <v>12</v>
+      </c>
+      <c r="I22" s="79">
+        <v>4.2498937526561837</v>
+      </c>
+      <c r="J22" s="80">
+        <v>1</v>
+      </c>
+      <c r="K22" s="81">
+        <v>21.24946876328092</v>
+      </c>
+      <c r="Q22" s="135"/>
+      <c r="R22" s="135"/>
+      <c r="S22" s="135"/>
+    </row>
+    <row r="23" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="66" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="75">
         <v>5</v>
       </c>
-      <c r="E17" s="78">
-[...5 lines deleted...]
-      <c r="G17" s="76">
+      <c r="C23" s="76">
         <v>5</v>
       </c>
-      <c r="H17" s="77">
+      <c r="D23" s="77">
+        <v>0</v>
+      </c>
+      <c r="E23" s="78">
+        <v>3.4083162917518748</v>
+      </c>
+      <c r="F23" s="75">
+        <v>10</v>
+      </c>
+      <c r="G23" s="76">
+        <v>8</v>
+      </c>
+      <c r="H23" s="77">
+        <v>2</v>
+      </c>
+      <c r="I23" s="79">
+        <v>6.8166325835037496</v>
+      </c>
+      <c r="J23" s="80">
+        <v>0</v>
+      </c>
+      <c r="K23" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="135"/>
+      <c r="R23" s="135"/>
+      <c r="S23" s="135"/>
+    </row>
+    <row r="24" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="66" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" s="75">
+        <v>12</v>
+      </c>
+      <c r="C24" s="76">
         <v>6</v>
-      </c>
-[...228 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D24" s="77">
         <v>6</v>
       </c>
       <c r="E24" s="78">
-        <v>8.3090984628167845</v>
+        <v>4.9771878888428036</v>
       </c>
       <c r="F24" s="75">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G24" s="76">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="H24" s="77">
         <v>8</v>
       </c>
       <c r="I24" s="79">
-        <v>9.9709181553801418</v>
+        <v>5.806719203649938</v>
       </c>
       <c r="J24" s="80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K24" s="81">
-        <v>41.545492314083923</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="135"/>
+      <c r="R24" s="135"/>
+      <c r="S24" s="135"/>
+    </row>
+    <row r="25" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="66" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
       <c r="B25" s="75">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C25" s="76">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="D25" s="83">
+        <v>0</v>
       </c>
       <c r="E25" s="78">
-        <v>3.4285714285714284</v>
+        <v>4.048582995951417</v>
       </c>
       <c r="F25" s="75">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G25" s="76">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H25" s="77">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I25" s="79">
-        <v>5.7142857142857144</v>
+        <v>6.0728744939271255</v>
       </c>
       <c r="J25" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K25" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>101.21457489878543</v>
+      </c>
+      <c r="Q25" s="135"/>
+      <c r="R25" s="135"/>
+      <c r="S25" s="135"/>
+    </row>
+    <row r="26" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="66" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="B26" s="75">
         <v>7</v>
       </c>
       <c r="C26" s="76">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D26" s="77">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E26" s="78">
-        <v>3.1919744642042862</v>
+        <v>3.3947623666343354</v>
       </c>
       <c r="F26" s="75">
         <v>12</v>
       </c>
       <c r="G26" s="76">
+        <v>4</v>
+      </c>
+      <c r="H26" s="77">
         <v>8</v>
       </c>
-      <c r="H26" s="77">
+      <c r="I26" s="79">
+        <v>5.8195926285160038</v>
+      </c>
+      <c r="J26" s="80">
+        <v>0</v>
+      </c>
+      <c r="K26" s="81">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="135"/>
+      <c r="R26" s="135"/>
+      <c r="S26" s="135"/>
+    </row>
+    <row r="27" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="66" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" s="75">
+        <v>8</v>
+      </c>
+      <c r="C27" s="76">
+        <v>3</v>
+      </c>
+      <c r="D27" s="77">
+        <v>5</v>
+      </c>
+      <c r="E27" s="78">
+        <v>2.066649444587962</v>
+      </c>
+      <c r="F27" s="75">
+        <v>15</v>
+      </c>
+      <c r="G27" s="76">
         <v>4</v>
       </c>
-      <c r="I26" s="79">
-[...16 lines deleted...]
-      <c r="C27" s="76">
+      <c r="H27" s="77">
+        <v>11</v>
+      </c>
+      <c r="I27" s="79">
+        <v>3.8749677086024281</v>
+      </c>
+      <c r="J27" s="80">
+        <v>2</v>
+      </c>
+      <c r="K27" s="81">
+        <v>51.666236114699046</v>
+      </c>
+      <c r="Q27" s="135"/>
+      <c r="R27" s="135"/>
+      <c r="S27" s="135"/>
+    </row>
+    <row r="28" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" s="75">
+        <v>2</v>
+      </c>
+      <c r="C28" s="76">
+        <v>1</v>
+      </c>
+      <c r="D28" s="77">
+        <v>1</v>
+      </c>
+      <c r="E28" s="78">
+        <v>1.1933174224343674</v>
+      </c>
+      <c r="F28" s="75">
         <v>4</v>
       </c>
-      <c r="D27" s="77">
+      <c r="G28" s="76">
+        <v>1</v>
+      </c>
+      <c r="H28" s="77">
         <v>3</v>
       </c>
-      <c r="E27" s="78">
-[...45 lines deleted...]
-      </c>
       <c r="I28" s="79">
-        <v>5.8729311265349704</v>
+        <v>2.3866348448687349</v>
       </c>
       <c r="J28" s="80">
         <v>0</v>
       </c>
       <c r="K28" s="81">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q28" s="135"/>
+      <c r="R28" s="135"/>
+      <c r="S28" s="135"/>
+    </row>
+    <row r="29" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="66" t="s">
-        <v>30</v>
-[...20 lines deleted...]
-        <v>2</v>
+        <v>99</v>
+      </c>
+      <c r="B29" s="82">
+        <v>0</v>
+      </c>
+      <c r="C29" s="137">
+        <v>0</v>
+      </c>
+      <c r="D29" s="83">
+        <v>0</v>
+      </c>
+      <c r="E29" s="138">
+        <v>0</v>
+      </c>
+      <c r="F29" s="82">
+        <v>1</v>
+      </c>
+      <c r="G29" s="137">
+        <v>0</v>
+      </c>
+      <c r="H29" s="83">
+        <v>1</v>
       </c>
       <c r="I29" s="79">
-        <v>2.407704654895666</v>
+        <v>0.83752093802345062</v>
       </c>
       <c r="J29" s="80">
         <v>0</v>
       </c>
       <c r="K29" s="81">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q29" s="135"/>
+      <c r="R29" s="135"/>
+      <c r="S29" s="135"/>
+    </row>
+    <row r="30" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="85" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B30" s="86">
         <v>0</v>
       </c>
       <c r="C30" s="87">
         <v>0</v>
       </c>
-      <c r="D30" s="130">
-[...5 lines deleted...]
-      <c r="F30" s="86">
+      <c r="D30" s="87">
+        <v>0</v>
+      </c>
+      <c r="E30" s="139">
+        <v>0</v>
+      </c>
+      <c r="F30" s="87">
         <v>0</v>
       </c>
       <c r="G30" s="87">
         <v>0</v>
       </c>
-      <c r="H30" s="130">
-[...2 lines deleted...]
-      <c r="I30" s="132">
+      <c r="H30" s="87">
+        <v>0</v>
+      </c>
+      <c r="I30" s="139">
         <v>0</v>
       </c>
       <c r="J30" s="89">
         <v>0</v>
       </c>
       <c r="K30" s="90">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q30" s="135"/>
+      <c r="R30" s="135"/>
+      <c r="S30" s="135"/>
+    </row>
+    <row r="31" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="129" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="B31" s="92"/>
       <c r="C31" s="92"/>
       <c r="D31" s="92"/>
       <c r="E31" s="92"/>
       <c r="F31" s="92"/>
       <c r="G31" s="92"/>
       <c r="H31" s="92"/>
       <c r="I31" s="92"/>
       <c r="J31" s="92"/>
     </row>
-    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="32" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="140"/>
       <c r="B32" s="92"/>
       <c r="C32" s="92"/>
       <c r="D32" s="92"/>
       <c r="E32" s="92"/>
       <c r="F32" s="92"/>
       <c r="G32" s="92"/>
       <c r="H32" s="92"/>
       <c r="I32" s="92"/>
       <c r="J32" s="92"/>
     </row>
-    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:M33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.625" style="111" customWidth="1"/>
-    <col min="2" max="10" width="12.625" style="111" customWidth="1"/>
+    <col min="1" max="1" width="15.6640625" style="111" customWidth="1"/>
+    <col min="2" max="10" width="12.6640625" style="111" customWidth="1"/>
     <col min="11" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:11" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:13" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+    </row>
+    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
     </row>
-    <row r="3" spans="1:13" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="4" spans="1:13" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="187" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3" s="187"/>
+      <c r="C3" s="187"/>
+      <c r="D3" s="187"/>
+      <c r="E3" s="187"/>
+      <c r="F3" s="187"/>
+      <c r="G3" s="187"/>
+      <c r="H3" s="187"/>
+      <c r="I3" s="187"/>
+      <c r="J3" s="187"/>
+      <c r="K3" s="187"/>
+    </row>
+    <row r="4" spans="1:11" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="93"/>
       <c r="B4" s="95"/>
       <c r="C4" s="95"/>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="95"/>
       <c r="G4" s="95"/>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="95"/>
       <c r="K4" s="93"/>
     </row>
-    <row r="5" spans="1:13" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="166" t="s">
+    <row r="5" spans="1:11" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="55"/>
       <c r="J5" s="56" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:13" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167"/>
+    <row r="6" spans="1:11" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
       <c r="B6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="100" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="98" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="100" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="102" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="168"/>
+    <row r="7" spans="1:11" s="102" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="194"/>
       <c r="B7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="64" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="66" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="67">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="C8" s="68">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="D8" s="69">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E8" s="70">
-        <v>2.4972253052164262</v>
+        <v>2.623771145159862</v>
       </c>
       <c r="F8" s="67">
-        <v>772</v>
+        <v>752</v>
       </c>
       <c r="G8" s="68">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="H8" s="69">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="I8" s="71">
-        <v>3.9667858757758867</v>
+        <v>4.1626073864139581</v>
       </c>
       <c r="J8" s="72">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="K8" s="73">
-        <v>9.7628149792411723</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12.17784075812594</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="75">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="C9" s="76">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D9" s="77">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" s="78">
-        <v>2.8462097972866132</v>
+        <v>2.8178813706731605</v>
       </c>
       <c r="F9" s="75">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="G9" s="76">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="H9" s="77">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I9" s="79">
-        <v>4.3009392492331049</v>
+        <v>4.31379370325274</v>
       </c>
       <c r="J9" s="80">
         <v>4</v>
       </c>
       <c r="K9" s="81">
-        <v>2.0553294693139312</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.915463558879805</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="75">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C10" s="76">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D10" s="77">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E10" s="78">
-        <v>2.4796032634778435</v>
+        <v>2.6474870935004193</v>
       </c>
       <c r="F10" s="75">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="G10" s="76">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="H10" s="77">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I10" s="79">
-        <v>3.5994240921452567</v>
+        <v>4.4566032740590389</v>
       </c>
       <c r="J10" s="80">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K10" s="81">
-        <v>0.51383236732848281</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.237435467502095</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="75">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="C11" s="76">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D11" s="77">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E11" s="78">
-        <v>2.1766965428937262</v>
+        <v>1.683800070896845</v>
       </c>
       <c r="F11" s="75">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="G11" s="76">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="H11" s="77">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="I11" s="79">
-        <v>3.8412291933418694</v>
+        <v>3.0574264445232187</v>
       </c>
       <c r="J11" s="80">
         <v>5</v>
       </c>
       <c r="K11" s="81">
-        <v>2.5691618366424138</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22.155264090747963</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="66" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="75">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C12" s="76">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D12" s="77">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E12" s="78">
-        <v>1.7615731257681277</v>
+        <v>1.6875388578026467</v>
       </c>
       <c r="F12" s="75">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="G12" s="76">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H12" s="77">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="I12" s="79">
-        <v>3.11347808275297</v>
+        <v>2.930988542499334</v>
       </c>
       <c r="J12" s="80">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K12" s="81">
-        <v>1.5414971019854484</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="66" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="75">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C13" s="76">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D13" s="77">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E13" s="78">
-        <v>1.9404915912031049</v>
+        <v>2.5254582484725052</v>
       </c>
       <c r="F13" s="75">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G13" s="76">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H13" s="77">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="I13" s="79">
-        <v>3.3778927698720711</v>
+        <v>3.910386965376782</v>
       </c>
       <c r="J13" s="80">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K13" s="81">
-        <v>0.51383236732848281</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16.293279022403258</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="75">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="C14" s="76">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D14" s="77">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E14" s="78">
-        <v>4.3469766533164016</v>
+        <v>3.9419190659148744</v>
       </c>
       <c r="F14" s="75">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G14" s="76">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H14" s="77">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I14" s="79">
-        <v>5.6168799452964739</v>
+        <v>5.5386457761588739</v>
       </c>
       <c r="J14" s="80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K14" s="81">
-        <v>1.0276647346569656</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14.969312908537498</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="66" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="75">
+        <v>15</v>
+      </c>
+      <c r="C15" s="76">
+        <v>6</v>
+      </c>
+      <c r="D15" s="77">
         <v>9</v>
       </c>
-      <c r="C15" s="76">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="78">
-        <v>2.6889752016731401</v>
+        <v>4.890772742093251</v>
       </c>
       <c r="F15" s="75">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G15" s="76">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H15" s="77">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I15" s="79">
-        <v>4.4816253361219003</v>
+        <v>7.4991848712096507</v>
       </c>
       <c r="J15" s="80">
         <v>0</v>
       </c>
       <c r="K15" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="66" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="75">
+        <v>11</v>
+      </c>
+      <c r="C16" s="76">
         <v>6</v>
       </c>
-      <c r="C16" s="76">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="77">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E16" s="78">
-        <v>1.2126111560226354</v>
+        <v>2.479711451758341</v>
       </c>
       <c r="F16" s="75">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G16" s="76">
         <v>9</v>
       </c>
       <c r="H16" s="77">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I16" s="79">
-        <v>3.0315278900565885</v>
+        <v>3.8322813345356175</v>
       </c>
       <c r="J16" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K16" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22.54283137962128</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="75">
+        <v>8</v>
+      </c>
+      <c r="C17" s="76">
+        <v>3</v>
+      </c>
+      <c r="D17" s="77">
+        <v>5</v>
+      </c>
+      <c r="E17" s="78">
+        <v>2.4009603841536613</v>
+      </c>
+      <c r="F17" s="75">
         <v>11</v>
       </c>
-      <c r="C17" s="76">
-[...10 lines deleted...]
-      </c>
       <c r="G17" s="76">
+        <v>5</v>
+      </c>
+      <c r="H17" s="77">
         <v>6</v>
       </c>
-      <c r="H17" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="I17" s="79">
-        <v>4.6571798188874514</v>
+        <v>3.3013205282112845</v>
       </c>
       <c r="J17" s="80">
         <v>0</v>
       </c>
       <c r="K17" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="75">
         <v>21</v>
       </c>
       <c r="C18" s="76">
+        <v>11</v>
+      </c>
+      <c r="D18" s="77">
         <v>10</v>
       </c>
-      <c r="D18" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="78">
-        <v>1.6018306636155606</v>
+        <v>1.7050990581357583</v>
       </c>
       <c r="F18" s="75">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="G18" s="76">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H18" s="77">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="I18" s="79">
-        <v>3.1273836765827614</v>
+        <v>2.3546606040922375</v>
       </c>
       <c r="J18" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K18" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.1195193244559913</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="75">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C19" s="76">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D19" s="77">
         <v>3</v>
       </c>
       <c r="E19" s="78">
-        <v>2.3837902264600714</v>
+        <v>1.8650917003419334</v>
       </c>
       <c r="F19" s="75">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G19" s="76">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H19" s="77">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I19" s="79">
-        <v>3.8736591179976161</v>
+        <v>3.4193347839602115</v>
       </c>
       <c r="J19" s="80">
         <v>0</v>
       </c>
       <c r="K19" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="75">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="C20" s="76">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D20" s="77">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E20" s="78">
-        <v>2.8621752531924263</v>
+        <v>0.73421439060205584</v>
       </c>
       <c r="F20" s="75">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G20" s="76">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H20" s="77">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="I20" s="79">
-        <v>3.9630118890356671</v>
+        <v>3.4263338228095939</v>
       </c>
       <c r="J20" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K20" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>24.473813020068526</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="75">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="C21" s="76">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D21" s="77">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E21" s="78">
-        <v>0</v>
+        <v>3.5115099492781896</v>
       </c>
       <c r="F21" s="75">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="G21" s="76">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H21" s="77">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="I21" s="79">
-        <v>1.0544815465729349</v>
+        <v>6.2426843542723374</v>
       </c>
       <c r="J21" s="80">
         <v>0</v>
       </c>
       <c r="K21" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="75">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C22" s="76">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D22" s="77">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E22" s="78">
-        <v>3.510220937435474</v>
+        <v>5.3914168643519513</v>
       </c>
       <c r="F22" s="75">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="G22" s="76">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H22" s="77">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I22" s="79">
-        <v>5.7815403675407806</v>
+        <v>7.5479836100927322</v>
       </c>
       <c r="J22" s="80">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K22" s="81">
-        <v>1.0276647346569656</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="75">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C23" s="76">
+        <v>0</v>
+      </c>
+      <c r="D23" s="77">
         <v>3</v>
       </c>
-      <c r="D23" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="78">
-        <v>3.3400133600534403</v>
+        <v>2.0040080160320639</v>
       </c>
       <c r="F23" s="75">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G23" s="76">
+        <v>3</v>
+      </c>
+      <c r="H23" s="77">
         <v>6</v>
       </c>
-      <c r="H23" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="I23" s="79">
-        <v>6.6800267201068806</v>
+        <v>6.0120240480961922</v>
       </c>
       <c r="J23" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K23" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>66.800267201068806</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="75">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C24" s="76">
+        <v>14</v>
+      </c>
+      <c r="D24" s="77">
         <v>6</v>
       </c>
-      <c r="D24" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="78">
-        <v>4.1017227235438884</v>
+        <v>8.3090984628167845</v>
       </c>
       <c r="F24" s="75">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G24" s="76">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H24" s="77">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I24" s="79">
-        <v>7.3831009023789989</v>
+        <v>9.9709181553801418</v>
       </c>
       <c r="J24" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K24" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>41.545492314083923</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="75">
         <v>3</v>
       </c>
       <c r="C25" s="76">
+        <v>1</v>
+      </c>
+      <c r="D25" s="77">
         <v>2</v>
       </c>
-      <c r="D25" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="78">
-        <v>2.9069767441860463</v>
+        <v>3.4285714285714284</v>
       </c>
       <c r="F25" s="75">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G25" s="76">
         <v>2</v>
       </c>
       <c r="H25" s="77">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I25" s="79">
-        <v>2.9069767441860463</v>
+        <v>5.7142857142857144</v>
       </c>
       <c r="J25" s="80">
         <v>0</v>
       </c>
       <c r="K25" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="66" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="75">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C26" s="76">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D26" s="77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E26" s="78">
-        <v>1.7817371937639199</v>
+        <v>3.1919744642042862</v>
       </c>
       <c r="F26" s="75">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G26" s="76">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H26" s="77">
         <v>4</v>
       </c>
       <c r="I26" s="79">
-        <v>4.0089086859688194</v>
+        <v>5.4719562243502056</v>
       </c>
       <c r="J26" s="80">
         <v>0</v>
       </c>
       <c r="K26" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="66" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="75">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C27" s="76">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D27" s="77">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E27" s="78">
-        <v>2.3084025854108958</v>
+        <v>1.7658930373360242</v>
       </c>
       <c r="F27" s="75">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G27" s="76">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H27" s="77">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I27" s="79">
-        <v>3.9242843951985225</v>
+        <v>3.2795156407669022</v>
       </c>
       <c r="J27" s="80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K27" s="81">
-        <v>0.51383236732848281</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="75">
+        <v>6</v>
+      </c>
+      <c r="C28" s="76">
         <v>2</v>
       </c>
-      <c r="C28" s="76">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="77">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E28" s="78">
-        <v>1.0389610389610389</v>
+        <v>3.2034169781099839</v>
       </c>
       <c r="F28" s="75">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G28" s="76">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H28" s="77">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I28" s="79">
-        <v>2.5974025974025974</v>
+        <v>5.8729311265349704</v>
       </c>
       <c r="J28" s="80">
         <v>0</v>
       </c>
       <c r="K28" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="75">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C29" s="76">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D29" s="77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E29" s="78">
-        <v>3.8402457757296466</v>
+        <v>2.407704654895666</v>
       </c>
       <c r="F29" s="75">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G29" s="76">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H29" s="77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I29" s="79">
-        <v>3.8402457757296466</v>
+        <v>2.407704654895666</v>
       </c>
       <c r="J29" s="80">
         <v>0</v>
       </c>
       <c r="K29" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="85" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="86">
         <v>0</v>
       </c>
       <c r="C30" s="87">
         <v>0</v>
       </c>
       <c r="D30" s="130">
         <v>0</v>
       </c>
       <c r="E30" s="131">
         <v>0</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="87">
         <v>0</v>
       </c>
       <c r="H30" s="130">
         <v>0</v>
       </c>
       <c r="I30" s="132">
         <v>0</v>
       </c>
       <c r="J30" s="89">
         <v>0</v>
       </c>
       <c r="K30" s="90">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="129" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="92"/>
       <c r="C31" s="92"/>
       <c r="D31" s="92"/>
       <c r="E31" s="92"/>
       <c r="F31" s="92"/>
       <c r="G31" s="92"/>
       <c r="H31" s="92"/>
       <c r="I31" s="92"/>
       <c r="J31" s="92"/>
     </row>
-    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="129" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="92"/>
       <c r="C32" s="92"/>
       <c r="D32" s="92"/>
       <c r="E32" s="92"/>
       <c r="F32" s="92"/>
       <c r="G32" s="92"/>
       <c r="H32" s="92"/>
       <c r="I32" s="92"/>
       <c r="J32" s="92"/>
     </row>
-    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.625" style="111" customWidth="1"/>
-    <col min="2" max="10" width="12.625" style="111" customWidth="1"/>
+    <col min="1" max="1" width="15.6640625" style="111" customWidth="1"/>
+    <col min="2" max="10" width="12.6640625" style="111" customWidth="1"/>
     <col min="11" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
+    <row r="1" spans="1:11" s="48" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="185" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="156"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+    </row>
+    <row r="2" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
     </row>
-    <row r="3" spans="1:11" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="4" spans="1:11" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" s="94" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="187" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="187"/>
+      <c r="C3" s="187"/>
+      <c r="D3" s="187"/>
+      <c r="E3" s="187"/>
+      <c r="F3" s="187"/>
+      <c r="G3" s="187"/>
+      <c r="H3" s="187"/>
+      <c r="I3" s="187"/>
+      <c r="J3" s="187"/>
+      <c r="K3" s="187"/>
+    </row>
+    <row r="4" spans="1:11" s="94" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="93"/>
       <c r="B4" s="95"/>
       <c r="C4" s="95"/>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="95"/>
       <c r="G4" s="95"/>
       <c r="H4" s="95"/>
       <c r="I4" s="95"/>
       <c r="J4" s="95"/>
       <c r="K4" s="93"/>
     </row>
-    <row r="5" spans="1:11" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="166" t="s">
+    <row r="5" spans="1:11" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="192" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="53"/>
       <c r="F5" s="54" t="s">
         <v>59</v>
       </c>
       <c r="G5" s="55"/>
       <c r="H5" s="55"/>
       <c r="I5" s="55"/>
       <c r="J5" s="56" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="52"/>
     </row>
-    <row r="6" spans="1:11" s="57" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167"/>
+    <row r="6" spans="1:11" s="57" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="193"/>
       <c r="B6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="99" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="98" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="98" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="100" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="98" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="100" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="102" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="168"/>
+      <c r="A7" s="194"/>
       <c r="B7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="63" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="64" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="62" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="66" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="67">
-        <v>505</v>
+        <v>486</v>
       </c>
       <c r="C8" s="68">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="D8" s="69">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E8" s="70">
-        <v>2.4325626204238922</v>
+        <v>2.4972253052164262</v>
       </c>
       <c r="F8" s="67">
-        <v>811</v>
+        <v>772</v>
       </c>
       <c r="G8" s="68">
-        <v>439</v>
+        <v>412</v>
       </c>
       <c r="H8" s="69">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="I8" s="71">
-        <v>3.9065510597302504</v>
+        <v>3.9667858757758867</v>
       </c>
       <c r="J8" s="72">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="K8" s="73">
-        <v>11.560693641618498</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.7628149792411723</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="75">
         <v>90</v>
       </c>
       <c r="C9" s="76">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D9" s="77">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E9" s="78">
-        <v>2.6355862715239544</v>
+        <v>2.8462097972866132</v>
       </c>
       <c r="F9" s="75">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="G9" s="76">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="H9" s="77">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="I9" s="79">
-        <v>4.1583694506266839</v>
+        <v>4.3009392492331049</v>
       </c>
       <c r="J9" s="80">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K9" s="81">
-        <v>20.499004334075202</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.0553294693139312</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="75">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C10" s="76">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D10" s="77">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E10" s="78">
-        <v>2.4473636854417853</v>
+        <v>2.4796032634778435</v>
       </c>
       <c r="F10" s="75">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="G10" s="76">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="H10" s="77">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I10" s="79">
-        <v>3.8150080978945473</v>
+        <v>3.5994240921452567</v>
       </c>
       <c r="J10" s="80">
         <v>1</v>
       </c>
       <c r="K10" s="81">
-        <v>3.599064243296743</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.51383236732848281</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="75">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C11" s="76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D11" s="77">
         <v>25</v>
       </c>
       <c r="E11" s="78">
-        <v>2.10508588750421</v>
+        <v>2.1766965428937262</v>
       </c>
       <c r="F11" s="75">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G11" s="76">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H11" s="77">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I11" s="79">
-        <v>3.6207477265072416</v>
+        <v>3.8412291933418694</v>
       </c>
       <c r="J11" s="80">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K11" s="81">
-        <v>8.42034355001684</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.5691618366424138</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="66" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="75">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="C12" s="76">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D12" s="77">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E12" s="78">
-        <v>1.94908977507504</v>
+        <v>1.7615731257681277</v>
       </c>
       <c r="F12" s="75">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="G12" s="76">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H12" s="77">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I12" s="79">
-        <v>3.1185436401200639</v>
+        <v>3.11347808275297</v>
       </c>
       <c r="J12" s="80">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K12" s="81">
-        <v>3.89817955015008</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.5414971019854484</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="66" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="75">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C13" s="76">
+        <v>14</v>
+      </c>
+      <c r="D13" s="77">
+        <v>13</v>
+      </c>
+      <c r="E13" s="78">
+        <v>1.9404915912031049</v>
+      </c>
+      <c r="F13" s="75">
+        <v>47</v>
+      </c>
+      <c r="G13" s="76">
+        <v>28</v>
+      </c>
+      <c r="H13" s="77">
         <v>19</v>
       </c>
-      <c r="D13" s="77">
-[...13 lines deleted...]
-      </c>
       <c r="I13" s="79">
-        <v>3.5543403964456597</v>
+        <v>3.3778927698720711</v>
       </c>
       <c r="J13" s="80">
         <v>1</v>
       </c>
       <c r="K13" s="81">
-        <v>6.8352699931647303</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.51383236732848281</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="75">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="C14" s="76">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D14" s="77">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E14" s="78">
-        <v>3.6881655986353787</v>
+        <v>4.3469766533164016</v>
       </c>
       <c r="F14" s="75">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="G14" s="76">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="H14" s="77">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I14" s="79">
-        <v>5.4861463279701255</v>
+        <v>5.6168799452964739</v>
       </c>
       <c r="J14" s="80">
         <v>2</v>
       </c>
       <c r="K14" s="81">
-        <v>9.2204139965884462</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.0276647346569656</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="66" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="75">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C15" s="76">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D15" s="77">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E15" s="78">
-        <v>1.9852524106636416</v>
+        <v>2.6889752016731401</v>
       </c>
       <c r="F15" s="75">
+        <v>15</v>
+      </c>
+      <c r="G15" s="76">
+        <v>6</v>
+      </c>
+      <c r="H15" s="77">
         <v>9</v>
       </c>
-      <c r="G15" s="76">
-[...4 lines deleted...]
-      </c>
       <c r="I15" s="79">
-        <v>2.5524673851389679</v>
+        <v>4.4816253361219003</v>
       </c>
       <c r="J15" s="80">
         <v>0</v>
       </c>
       <c r="K15" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="66" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="75">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C16" s="76">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D16" s="77">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E16" s="78">
-        <v>2.5152712899748475</v>
+        <v>1.2126111560226354</v>
       </c>
       <c r="F16" s="75">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G16" s="76">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H16" s="77">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I16" s="79">
-        <v>4.4915558749550843</v>
+        <v>3.0315278900565885</v>
       </c>
       <c r="J16" s="80">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K16" s="81">
-        <v>35.932446999640675</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="75">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C17" s="76">
         <v>4</v>
       </c>
       <c r="D17" s="77">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E17" s="78">
-        <v>1.9157088122605364</v>
+        <v>2.8460543337645539</v>
       </c>
       <c r="F17" s="75">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G17" s="76">
         <v>6</v>
       </c>
       <c r="H17" s="77">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I17" s="79">
-        <v>3.1928480204342273</v>
+        <v>4.6571798188874514</v>
       </c>
       <c r="J17" s="80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K17" s="81">
-        <v>21.285653469561517</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="75">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C18" s="76">
+        <v>10</v>
+      </c>
+      <c r="D18" s="77">
         <v>11</v>
       </c>
-      <c r="D18" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="78">
-        <v>1.3827232370278728</v>
+        <v>1.6018306636155606</v>
       </c>
       <c r="F18" s="75">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G18" s="76">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H18" s="77">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="I18" s="79">
-        <v>2.7654464740557456</v>
+        <v>3.1273836765827614</v>
       </c>
       <c r="J18" s="80">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K18" s="81">
-        <v>21.832472163597991</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="75">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C19" s="76">
         <v>5</v>
       </c>
       <c r="D19" s="77">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E19" s="78">
-        <v>2.4896265560165975</v>
+        <v>2.3837902264600714</v>
       </c>
       <c r="F19" s="75">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G19" s="76">
         <v>7</v>
       </c>
       <c r="H19" s="77">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I19" s="79">
-        <v>3.0428769017980635</v>
+        <v>3.8736591179976161</v>
       </c>
       <c r="J19" s="80">
         <v>0</v>
       </c>
       <c r="K19" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="75">
+        <v>13</v>
+      </c>
+      <c r="C20" s="76">
+        <v>6</v>
+      </c>
+      <c r="D20" s="77">
         <v>7</v>
       </c>
-      <c r="C20" s="76">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="78">
-        <v>1.4693534844668346</v>
+        <v>2.8621752531924263</v>
       </c>
       <c r="F20" s="75">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G20" s="76">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H20" s="77">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I20" s="79">
-        <v>2.9387069689336691</v>
+        <v>3.9630118890356671</v>
       </c>
       <c r="J20" s="80">
         <v>0</v>
       </c>
       <c r="K20" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="75">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="C21" s="76">
+        <v>0</v>
+      </c>
+      <c r="D21" s="77">
+        <v>0</v>
+      </c>
+      <c r="E21" s="78">
+        <v>0</v>
+      </c>
+      <c r="F21" s="75">
+        <v>3</v>
+      </c>
+      <c r="G21" s="76">
+        <v>1</v>
+      </c>
+      <c r="H21" s="77">
         <v>2</v>
       </c>
-      <c r="D21" s="77">
-[...13 lines deleted...]
-      </c>
       <c r="I21" s="79">
-        <v>3.4246575342465753</v>
+        <v>1.0544815465729349</v>
       </c>
       <c r="J21" s="80">
         <v>0</v>
       </c>
       <c r="K21" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="75">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C22" s="76">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D22" s="77">
         <v>10</v>
       </c>
       <c r="E22" s="78">
-        <v>4.6829268292682924</v>
+        <v>3.510220937435474</v>
       </c>
       <c r="F22" s="75">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G22" s="76">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="H22" s="77">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I22" s="79">
-        <v>5.8536585365853657</v>
+        <v>5.7815403675407806</v>
       </c>
       <c r="J22" s="80">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K22" s="81">
-        <v>58.536585365853661</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.0276647346569656</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="75">
         <v>5</v>
       </c>
       <c r="C23" s="76">
+        <v>3</v>
+      </c>
+      <c r="D23" s="77">
         <v>2</v>
       </c>
-      <c r="D23" s="77">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="78">
-        <v>3.2658393207054215</v>
+        <v>3.3400133600534403</v>
       </c>
       <c r="F23" s="75">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G23" s="76">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H23" s="77">
         <v>4</v>
       </c>
       <c r="I23" s="79">
-        <v>4.5721750489875896</v>
+        <v>6.6800267201068806</v>
       </c>
       <c r="J23" s="80">
         <v>0</v>
       </c>
       <c r="K23" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="75">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C24" s="76">
+        <v>6</v>
+      </c>
+      <c r="D24" s="77">
+        <v>4</v>
+      </c>
+      <c r="E24" s="78">
+        <v>4.1017227235438884</v>
+      </c>
+      <c r="F24" s="75">
+        <v>18</v>
+      </c>
+      <c r="G24" s="76">
         <v>11</v>
       </c>
-      <c r="D24" s="77">
-[...10 lines deleted...]
-      </c>
       <c r="H24" s="77">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="I24" s="79">
-        <v>8.6045641601197165</v>
+        <v>7.3831009023789989</v>
       </c>
       <c r="J24" s="80">
         <v>0</v>
       </c>
       <c r="K24" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="75">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C25" s="76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D25" s="77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E25" s="78">
-        <v>0.99009900990099009</v>
+        <v>2.9069767441860463</v>
       </c>
       <c r="F25" s="75">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G25" s="76">
         <v>2</v>
       </c>
       <c r="H25" s="77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I25" s="79">
-        <v>3.9603960396039604</v>
+        <v>2.9069767441860463</v>
       </c>
       <c r="J25" s="80">
         <v>0</v>
       </c>
       <c r="K25" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="66" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="75">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C26" s="76">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D26" s="77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E26" s="78">
-        <v>0.79617834394904463</v>
+        <v>1.7817371937639199</v>
       </c>
       <c r="F26" s="75">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G26" s="76">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H26" s="77">
         <v>4</v>
       </c>
       <c r="I26" s="79">
-        <v>2.7866242038216562</v>
+        <v>4.0089086859688194</v>
       </c>
       <c r="J26" s="80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K26" s="81">
-        <v>39.808917197452232</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="66" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="75">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C27" s="76">
+        <v>2</v>
+      </c>
+      <c r="D27" s="77">
+        <v>8</v>
+      </c>
+      <c r="E27" s="78">
+        <v>2.3084025854108958</v>
+      </c>
+      <c r="F27" s="75">
+        <v>17</v>
+      </c>
+      <c r="G27" s="76">
+        <v>8</v>
+      </c>
+      <c r="H27" s="77">
         <v>9</v>
       </c>
-      <c r="D27" s="77">
-[...13 lines deleted...]
-      </c>
       <c r="I27" s="79">
-        <v>5.2875082617316593</v>
+        <v>3.9242843951985225</v>
       </c>
       <c r="J27" s="80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K27" s="81">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.51383236732848281</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="75">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C28" s="76">
+        <v>1</v>
+      </c>
+      <c r="D28" s="77">
+        <v>1</v>
+      </c>
+      <c r="E28" s="78">
+        <v>1.0389610389610389</v>
+      </c>
+      <c r="F28" s="75">
+        <v>5</v>
+      </c>
+      <c r="G28" s="76">
         <v>3</v>
       </c>
-      <c r="D28" s="77">
-[...10 lines deleted...]
-      </c>
       <c r="H28" s="77">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I28" s="79">
-        <v>3.6231884057971016</v>
+        <v>2.5974025974025974</v>
       </c>
       <c r="J28" s="80">
         <v>0</v>
       </c>
       <c r="K28" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="75">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C29" s="76">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D29" s="77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E29" s="78">
-        <v>0</v>
+        <v>3.8402457757296466</v>
       </c>
       <c r="F29" s="75">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G29" s="76">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H29" s="77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29" s="79">
-        <v>0.73964497041420119</v>
+        <v>3.8402457757296466</v>
       </c>
       <c r="J29" s="80">
         <v>0</v>
       </c>
       <c r="K29" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="85" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="86">
         <v>0</v>
       </c>
       <c r="C30" s="87">
         <v>0</v>
       </c>
       <c r="D30" s="130">
         <v>0</v>
       </c>
       <c r="E30" s="131">
         <v>0</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="87">
         <v>0</v>
       </c>
       <c r="H30" s="130">
         <v>0</v>
       </c>
       <c r="I30" s="132">
         <v>0</v>
       </c>
       <c r="J30" s="89">
         <v>0</v>
       </c>
       <c r="K30" s="90">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="129" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="92"/>
       <c r="C31" s="92"/>
       <c r="D31" s="92"/>
       <c r="E31" s="92"/>
       <c r="F31" s="92"/>
       <c r="G31" s="92"/>
       <c r="H31" s="92"/>
       <c r="I31" s="92"/>
       <c r="J31" s="92"/>
     </row>
-    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="129" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="92"/>
       <c r="C32" s="92"/>
       <c r="D32" s="92"/>
       <c r="E32" s="92"/>
       <c r="F32" s="92"/>
       <c r="G32" s="92"/>
       <c r="H32" s="92"/>
       <c r="I32" s="92"/>
       <c r="J32" s="92"/>
     </row>
-    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="92" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:A7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>'100'!Print_Area</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'102'!Print_Area</vt:lpstr>
       <vt:lpstr>'97'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>