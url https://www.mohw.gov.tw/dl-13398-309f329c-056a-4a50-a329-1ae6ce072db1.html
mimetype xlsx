--- v0 (2026-05-18)
+++ v1 (2026-10-29)
@@ -1,179 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\性別統計\國健署10月更新\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1151023\10月性別統計_已完成\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{085D331C-0240-4F95-8EC8-6D8998038C4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7AA96D07-F4C4-4552-B349-3BEF07F0BC09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="全國" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">全國!$A$1:$H$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">全國!$A$1:$H$24</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>資料來源：孕婦產前檢查核銷檔、出生通報。</t>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...97 lines deleted...]
-  <si>
     <t>孕婦產前檢查利用率</t>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年度</t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
@@ -447,445 +343,441 @@
   <si>
     <r>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">次以上利用率
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(%)</t>
-    </r>
-[...312 lines deleted...]
-      <t>))*100%</t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <t>編製單位：衛生福利部國民健康署</t>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>114</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
-      <t>9</t>
+      <t>10</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
-      <t>23</t>
+      <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>平均利用率</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>=(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>當年度活產產婦各胎實際產檢次數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>當年度活產產婦各胎應產檢次數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)*100%</t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上利用率</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>=(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>當年度活產產婦實際產檢</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上胎數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>當年度活產產婦應產檢</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上胎數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)*100%</t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>3.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上利用率</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>=(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>當年度活產產婦實際產檢</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上胎數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>當年度活產產婦應產檢</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>次以上胎數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)*100%</t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="177" formatCode="0.0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="53" x14ac:knownFonts="1">
+  <fonts count="52" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -1172,109 +1064,106 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
-[...8 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="Liberation Serif"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="7"/>
-      <color theme="1"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <color theme="1"/>
+      <color rgb="FFFF0000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
-      <family val="4"/>
-[...5 lines deleted...]
-      <family val="4"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="標楷體"/>
+      <family val="1"/>
+      <charset val="136"/>
     </font>
   </fonts>
   <fills count="49">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
@@ -2067,146 +1956,131 @@
     <xf numFmtId="0" fontId="15" fillId="9" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="38" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="47" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="45" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="43" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="22" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="22" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="22" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="45" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="43" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="86">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - 輔色2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - 輔色3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - 輔色4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - 輔色5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - 輔色6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - 輔色1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - 輔色2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - 輔色3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - 輔色4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - 輔色5" xfId="21" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -2540,586 +2414,612 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H23"/>
+  <dimension ref="A1:H24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B3" sqref="B3"/>
+      <selection pane="bottomRight" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.109375" customWidth="1"/>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="3" width="15.44140625" customWidth="1"/>
     <col min="4" max="4" width="16.21875" customWidth="1"/>
     <col min="5" max="5" width="16.6640625" customWidth="1"/>
     <col min="6" max="6" width="11.44140625" customWidth="1"/>
     <col min="7" max="7" width="15.88671875" customWidth="1"/>
     <col min="8" max="8" width="15.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="19.8" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="23"/>
+      <c r="A1" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
     </row>
     <row r="2" spans="1:8" ht="48.6" x14ac:dyDescent="0.3">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="C2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="D2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="5" t="s">
+      <c r="G2" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="6" t="s">
+      <c r="H2" s="20" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="10">
+      <c r="A3" s="9">
         <v>98</v>
       </c>
-      <c r="B3" s="13">
+      <c r="B3" s="12">
         <v>189702</v>
       </c>
-      <c r="C3" s="13">
+      <c r="C3" s="12">
         <v>1673719</v>
       </c>
-      <c r="D3" s="13">
+      <c r="D3" s="12">
         <v>185575</v>
       </c>
-      <c r="E3" s="13">
+      <c r="E3" s="12">
         <v>181762</v>
       </c>
-      <c r="F3" s="14">
+      <c r="F3" s="13">
         <v>93.939756209539922</v>
       </c>
-      <c r="G3" s="14">
+      <c r="G3" s="13">
         <v>97.824482609566587</v>
       </c>
-      <c r="H3" s="15">
+      <c r="H3" s="14">
         <v>95.921178314537372</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="11">
+      <c r="A4" s="10">
         <v>99</v>
       </c>
-      <c r="B4" s="7">
+      <c r="B4" s="6">
         <v>163971</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="6">
         <v>1444233</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="6">
         <v>160342</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="6">
         <v>156946</v>
       </c>
-      <c r="F4" s="8">
+      <c r="F4" s="7">
         <v>93.884697767997892</v>
       </c>
-      <c r="G4" s="8">
+      <c r="G4" s="7">
         <v>97.786803764080233</v>
       </c>
-      <c r="H4" s="16">
+      <c r="H4" s="15">
         <v>95.841959024151933</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="11">
+      <c r="A5" s="10">
         <v>100</v>
       </c>
-      <c r="B5" s="7">
+      <c r="B5" s="6">
         <v>195231</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="6">
         <v>1739726</v>
       </c>
-      <c r="D5" s="7">
+      <c r="D5" s="6">
         <v>191894</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="6">
         <v>188478</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F5" s="7">
         <v>94.720720426419263</v>
       </c>
-      <c r="G5" s="8">
+      <c r="G5" s="7">
         <v>98.29074276113937</v>
       </c>
-      <c r="H5" s="16">
+      <c r="H5" s="15">
         <v>96.672736132126275</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="11">
+      <c r="A6" s="10">
         <v>101</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B6" s="6">
         <v>230608</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C6" s="6">
         <v>2063947</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="6">
         <v>227284</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="6">
         <v>224210</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="7">
         <v>94.927721538199734</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G6" s="7">
         <v>98.55859293693193</v>
       </c>
-      <c r="H6" s="16">
+      <c r="H6" s="15">
         <v>97.331533228857808</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="11">
+      <c r="A7" s="10">
         <v>102</v>
       </c>
-      <c r="B7" s="7">
+      <c r="B7" s="6">
         <v>192150</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="6">
         <v>1723156</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="6">
         <v>189226</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="6">
         <v>187004</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="7">
         <v>95.115911677719282</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="7">
         <v>98.478272183190214</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="15">
         <v>97.441054633561734</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="11">
+      <c r="A8" s="10">
         <v>103</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B8" s="6">
         <v>208264</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="6">
         <v>1876914</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="6">
         <v>205213</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="6">
         <v>203064</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="7">
         <v>95.54642638973732</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="7">
         <v>98.535032458802291</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="15">
         <v>97.623168339679239</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="11">
+      <c r="A9" s="10">
         <v>104</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B9" s="6">
         <v>210065</v>
       </c>
-      <c r="C9" s="7">
+      <c r="C9" s="6">
         <v>1899969</v>
       </c>
-      <c r="D9" s="7">
+      <c r="D9" s="6">
         <v>207178</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="6">
         <v>204986</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="7">
         <v>95.841326546311535</v>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="7">
         <v>98.625663485111744</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="15">
         <v>97.717543642205413</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="11">
+      <c r="A10" s="10">
         <v>105</v>
       </c>
-      <c r="B10" s="7">
+      <c r="B10" s="6">
         <v>204277</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C10" s="6">
         <v>1846900</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D10" s="6">
         <v>201539</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="6">
         <v>199347</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="7">
         <v>95.852830173011526</v>
       </c>
-      <c r="G10" s="8">
+      <c r="G10" s="7">
         <v>98.659663104510059</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="15">
         <v>97.723428974807717</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="11">
+    <row r="11" spans="1:8" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="10">
         <v>106</v>
       </c>
-      <c r="B11" s="7">
+      <c r="B11" s="6">
         <v>191710</v>
       </c>
-      <c r="C11" s="7">
+      <c r="C11" s="6">
         <v>1734333</v>
       </c>
-      <c r="D11" s="7">
+      <c r="D11" s="6">
         <v>189302</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="6">
         <v>187247</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="7">
         <v>95.800977711492251</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G11" s="7">
         <v>98.743936153565286</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="15">
         <v>97.829176288649023</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="11">
+      <c r="A12" s="10">
         <v>107</v>
       </c>
-      <c r="B12" s="7">
+      <c r="B12" s="6">
         <v>177694</v>
       </c>
-      <c r="C12" s="7">
+      <c r="C12" s="6">
         <v>1607293</v>
       </c>
-      <c r="D12" s="7">
+      <c r="D12" s="6">
         <v>175561</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="6">
         <v>173897</v>
       </c>
-      <c r="F12" s="8">
+      <c r="F12" s="7">
         <v>95.747546581297911</v>
       </c>
-      <c r="G12" s="8">
+      <c r="G12" s="7">
         <v>98.799621821783518</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="15">
         <v>98.0110017697519</v>
       </c>
     </row>
-    <row r="13" spans="1:8" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="11">
+    <row r="13" spans="1:8" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="10">
         <v>108</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>172565</v>
       </c>
-      <c r="C13" s="7">
+      <c r="C13" s="6">
         <v>1557444</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>170393</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="6">
         <v>168632</v>
       </c>
-      <c r="F13" s="8">
+      <c r="F13" s="7">
         <v>95.666210892150971</v>
       </c>
-      <c r="G13" s="8">
+      <c r="G13" s="7">
         <v>98.741343841451041</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="15">
         <v>97.89558624613224</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="11">
+    <row r="14" spans="1:8" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="10">
         <v>109</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>159277</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>1445001</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>157762</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>156179</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="7">
         <v>96.081729922090744</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G14" s="7">
         <v>99.048826886493345</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="15">
         <v>98.221461948216117</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="11">
+    <row r="15" spans="1:8" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="10">
         <v>110</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>155445</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>1449475</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>152829</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>151518</v>
       </c>
-      <c r="F15" s="8">
+      <c r="F15" s="7">
         <v>95.646823210344195</v>
       </c>
-      <c r="G15" s="8">
+      <c r="G15" s="7">
         <v>98.317089645855404</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="15">
         <v>97.621916254856401</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="11">
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="10">
         <v>111</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>136449</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>1459398</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>134468</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>133390</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="7">
         <v>95.141418257085604</v>
       </c>
-      <c r="G16" s="8">
+      <c r="G16" s="7">
         <v>98.548175508798195</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="15">
         <v>97.815485924220297</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="30" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="11">
+    <row r="17" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="10">
         <v>112</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="6">
         <v>133023</v>
       </c>
-      <c r="C17" s="27">
+      <c r="C17" s="6">
         <v>1454166</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="6">
         <v>131234</v>
       </c>
-      <c r="E17" s="27">
+      <c r="E17" s="6">
         <v>130315</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="7">
         <v>96.8</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="7">
         <v>98.7</v>
       </c>
-      <c r="H17" s="29">
+      <c r="H17" s="15">
         <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="12">
+      <c r="A18" s="10">
         <v>113</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="6">
         <v>134350</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="6">
         <v>1466041</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="6">
         <v>132360</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="6">
         <v>131399</v>
       </c>
-      <c r="F18" s="18">
+      <c r="F18" s="7">
         <v>96.7</v>
       </c>
-      <c r="G18" s="18">
+      <c r="G18" s="7">
         <v>98.5</v>
       </c>
-      <c r="H18" s="19">
+      <c r="H18" s="15">
         <v>97.9</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-        <v>14</v>
+    <row r="19" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="11">
+        <v>114</v>
+      </c>
+      <c r="B19" s="16">
+        <v>106469</v>
+      </c>
+      <c r="C19" s="16">
+        <v>1156588</v>
+      </c>
+      <c r="D19" s="16">
+        <v>104662</v>
+      </c>
+      <c r="E19" s="16">
+        <v>103820</v>
+      </c>
+      <c r="F19" s="17">
+        <v>96.4</v>
+      </c>
+      <c r="G19" s="17">
+        <v>98.3</v>
+      </c>
+      <c r="H19" s="18">
+        <v>97.6</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A20" s="1" t="s">
+      <c r="A20" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="21" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A21" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:8" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-    <row r="22" spans="1:8" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
     </row>
-    <row r="23" spans="1:8" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="H23" s="26"/>
+    <row r="23" spans="1:8" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+    </row>
+    <row r="24" spans="1:8" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="26"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A21:H21"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A23:H23"/>
+    <mergeCell ref="A24:H24"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>