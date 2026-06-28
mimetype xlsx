--- v0 (2026-05-18)
+++ v1 (2026-06-28)
@@ -1,125 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20378"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\公務報表\性別指標\114年\6月應公告\國健署\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\性別統計指標\亭禎交接_1150102\性別統計業務_亭禎1150102\1.本部_性別統計專區\2.上傳資料\115\1150622\憶甯_1150617\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8918DC94-940B-4614-A7FD-A4080C09975B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC7C9FD6-159D-4BC7-B15B-7F220419C96F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="396" yWindow="828" windowWidth="28800" windowHeight="16848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="111" sheetId="29" r:id="rId1"/>
-[...24 lines deleted...]
-    <sheet name="86" sheetId="4" r:id="rId26"/>
+    <sheet name="112" sheetId="30" r:id="rId1"/>
+    <sheet name="111" sheetId="29" r:id="rId2"/>
+    <sheet name="110" sheetId="28" r:id="rId3"/>
+    <sheet name="109" sheetId="27" r:id="rId4"/>
+    <sheet name="108" sheetId="26" r:id="rId5"/>
+    <sheet name="107" sheetId="25" r:id="rId6"/>
+    <sheet name="106" sheetId="24" r:id="rId7"/>
+    <sheet name="105" sheetId="23" r:id="rId8"/>
+    <sheet name="104" sheetId="22" r:id="rId9"/>
+    <sheet name="103" sheetId="21" r:id="rId10"/>
+    <sheet name="102" sheetId="20" r:id="rId11"/>
+    <sheet name="101" sheetId="19" r:id="rId12"/>
+    <sheet name="100" sheetId="18" r:id="rId13"/>
+    <sheet name="99" sheetId="17" r:id="rId14"/>
+    <sheet name="98" sheetId="13" r:id="rId15"/>
+    <sheet name="97" sheetId="12" r:id="rId16"/>
+    <sheet name="96" sheetId="14" r:id="rId17"/>
+    <sheet name="95" sheetId="15" r:id="rId18"/>
+    <sheet name="94" sheetId="11" r:id="rId19"/>
+    <sheet name="93" sheetId="9" r:id="rId20"/>
+    <sheet name="92" sheetId="16" r:id="rId21"/>
+    <sheet name="91" sheetId="7" r:id="rId22"/>
+    <sheet name="90" sheetId="6" r:id="rId23"/>
+    <sheet name="89" sheetId="5" r:id="rId24"/>
+    <sheet name="88" sheetId="2" r:id="rId25"/>
+    <sheet name="87" sheetId="1" r:id="rId26"/>
+    <sheet name="86" sheetId="4" r:id="rId27"/>
   </sheets>
   <definedNames>
-    <definedName name="OLE_LINK1" localSheetId="19">'92'!#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'105'!$A$1:$G$51</definedName>
+    <definedName name="OLE_LINK1" localSheetId="20">'92'!#REF!</definedName>
+    <definedName name="OLE_LINK1" localSheetId="19">'93'!#REF!</definedName>
+    <definedName name="OLE_LINK1" localSheetId="18">'94'!#REF!</definedName>
+    <definedName name="OLE_LINK1" localSheetId="17">'95'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'105'!$A$1:$G$51</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2627" uniqueCount="402">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2727" uniqueCount="406">
   <si>
     <t>順位</t>
   </si>
   <si>
     <t>ICD-O- FT</t>
   </si>
   <si>
     <t>粗發生率</t>
   </si>
   <si>
     <t>年齡標準化發生率</t>
   </si>
   <si>
     <t>子宮頸</t>
   </si>
   <si>
     <t>肝及肝內膽管</t>
   </si>
   <si>
     <t>女性乳房</t>
   </si>
   <si>
     <t>肺、氣管及支氣管</t>
   </si>
   <si>
@@ -7565,50 +7566,139 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>每</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>10</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>萬男性人口發生率。</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>製表日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115/5/25</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>十大癌症發生率（不含原位癌</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>）(每十萬人口)，民國一百一十二年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>男性十大癌症發生率（不含原位癌</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>）(每十萬人口)，民國一百一十二年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>女性十大癌症發生率（不含原位癌</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>）(每十萬人口)，民國一百一十二年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.00_ "/>
     <numFmt numFmtId="177" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="178" formatCode="0.00_);[Red]\(0.00\)"/>
   </numFmts>
   <fonts count="39">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -7992,151 +8082,149 @@
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="259">
+  <cellXfs count="233">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -8184,345 +8272,300 @@
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="176" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="26" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="26" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="178" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="26" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -8601,354 +8644,293 @@
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="176" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="37" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="37" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="176" fontId="37" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="176" fontId="37" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9096,25752 +9078,26779 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAA3BDDF-053B-4245-BFBA-14CE336F00B4}">
-  <dimension ref="A1:G52"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F14F7C7D-1725-417E-9419-A60EE601FA08}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:J52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="5.109375" style="84" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="5.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="81" customWidth="1"/>
+    <col min="3" max="3" width="30.109375" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="81" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="228"/>
-[...8 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="A1" s="205"/>
+      <c r="B1" s="206"/>
+      <c r="E1" s="226" t="s">
+        <v>402</v>
+      </c>
+      <c r="F1" s="226"/>
+      <c r="G1" s="227"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="A3" s="228" t="s">
+        <v>403</v>
+      </c>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="42" customHeight="1" thickBot="1">
-      <c r="A4" s="217" t="s">
+      <c r="A4" s="197" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="218" t="s">
+      <c r="B4" s="198" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="217" t="s">
+      <c r="C4" s="197" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="217" t="s">
+      <c r="D4" s="197" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="217" t="s">
+      <c r="E4" s="197" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="217" t="s">
+      <c r="F4" s="197" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="217" t="s">
+      <c r="G4" s="197" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="214">
+      <c r="A5" s="166">
         <v>1</v>
       </c>
-      <c r="B5" s="215" t="s">
+      <c r="B5" s="167" t="s">
         <v>388</v>
       </c>
-      <c r="C5" s="216" t="s">
+      <c r="C5" s="168" t="s">
         <v>346</v>
       </c>
-      <c r="D5" s="234">
-[...9 lines deleted...]
-        <v>91.97</v>
+      <c r="D5" s="209">
+        <v>17779</v>
+      </c>
+      <c r="E5" s="220">
+        <v>149.82</v>
+      </c>
+      <c r="F5" s="220">
+        <v>84.28</v>
+      </c>
+      <c r="G5" s="214">
+        <v>91.2</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="183">
+      <c r="A6" s="166">
         <v>2</v>
       </c>
-      <c r="B6" s="184" t="s">
+      <c r="B6" s="167" t="s">
         <v>112</v>
       </c>
-      <c r="C6" s="185" t="s">
+      <c r="C6" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="D6" s="235">
-[...9 lines deleted...]
-        <v>41.67</v>
+      <c r="D6" s="210">
+        <v>19986</v>
+      </c>
+      <c r="E6" s="221">
+        <v>85.34</v>
+      </c>
+      <c r="F6" s="221">
+        <v>40.31</v>
+      </c>
+      <c r="G6" s="221">
+        <v>44.89</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A7" s="183">
+      <c r="A7" s="166">
         <v>3</v>
       </c>
-      <c r="B7" s="215" t="s">
+      <c r="B7" s="167" t="s">
         <v>391</v>
       </c>
-      <c r="C7" s="216" t="s">
+      <c r="C7" s="168" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="235">
-[...9 lines deleted...]
-        <v>41.62</v>
+      <c r="D7" s="210">
+        <v>9985</v>
+      </c>
+      <c r="E7" s="221">
+        <v>86.43</v>
+      </c>
+      <c r="F7" s="221">
+        <v>37.15</v>
+      </c>
+      <c r="G7" s="221">
+        <v>43.91</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A8" s="183">
+      <c r="A8" s="166">
         <v>4</v>
       </c>
-      <c r="B8" s="215" t="s">
+      <c r="B8" s="167" t="s">
         <v>111</v>
       </c>
-      <c r="C8" s="216" t="s">
+      <c r="C8" s="168" t="s">
         <v>347</v>
       </c>
-      <c r="D8" s="235">
-[...9 lines deleted...]
-        <v>41.1</v>
+      <c r="D8" s="210">
+        <v>19074</v>
+      </c>
+      <c r="E8" s="221">
+        <v>81.44</v>
+      </c>
+      <c r="F8" s="221">
+        <v>38.42</v>
+      </c>
+      <c r="G8" s="221">
+        <v>43.09</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A9" s="183">
+      <c r="A9" s="166">
         <v>5</v>
       </c>
-      <c r="B9" s="184" t="s">
+      <c r="B9" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C9" s="185" t="s">
+      <c r="C9" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="235">
-[...9 lines deleted...]
-        <v>23.65</v>
+      <c r="D9" s="210">
+        <v>10449</v>
+      </c>
+      <c r="E9" s="221">
+        <v>44.61</v>
+      </c>
+      <c r="F9" s="221">
+        <v>20.14</v>
+      </c>
+      <c r="G9" s="221">
+        <v>22.75</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A10" s="183">
+      <c r="A10" s="166">
         <v>6</v>
       </c>
-      <c r="B10" s="184" t="s">
+      <c r="B10" s="167" t="s">
         <v>373</v>
       </c>
-      <c r="C10" s="185" t="s">
+      <c r="C10" s="168" t="s">
         <v>120</v>
       </c>
-      <c r="D10" s="235">
-[...9 lines deleted...]
-        <v>21.4</v>
+      <c r="D10" s="210">
+        <v>8522</v>
+      </c>
+      <c r="E10" s="221">
+        <v>36.39</v>
+      </c>
+      <c r="F10" s="214">
+        <v>19.7</v>
+      </c>
+      <c r="G10" s="221">
+        <v>21.17</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A11" s="183">
+      <c r="A11" s="166">
         <v>7</v>
       </c>
-      <c r="B11" s="184" t="s">
+      <c r="B11" s="167" t="s">
         <v>389</v>
       </c>
-      <c r="C11" s="185" t="s">
+      <c r="C11" s="168" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="235">
-[...9 lines deleted...]
-        <v>18.8</v>
+      <c r="D11" s="210">
+        <v>3690</v>
+      </c>
+      <c r="E11" s="221">
+        <v>31.09</v>
+      </c>
+      <c r="F11" s="221">
+        <v>17.829999999999998</v>
+      </c>
+      <c r="G11" s="221">
+        <v>19.260000000000002</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A12" s="183">
+      <c r="A12" s="166">
         <v>8</v>
       </c>
-      <c r="B12" s="184" t="s">
+      <c r="B12" s="167" t="s">
         <v>124</v>
       </c>
-      <c r="C12" s="185" t="s">
+      <c r="C12" s="168" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="235">
-[...9 lines deleted...]
-        <v>18.02</v>
+      <c r="D12" s="210">
+        <v>6045</v>
+      </c>
+      <c r="E12" s="221">
+        <v>25.81</v>
+      </c>
+      <c r="F12" s="221">
+        <v>17.43</v>
+      </c>
+      <c r="G12" s="221">
+        <v>18.91</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="21.9" customHeight="1">
-      <c r="A13" s="183">
+      <c r="A13" s="166">
         <v>9</v>
       </c>
-      <c r="B13" s="227" t="s">
+      <c r="B13" s="202" t="s">
         <v>390</v>
       </c>
-      <c r="C13" s="216" t="s">
+      <c r="C13" s="168" t="s">
         <v>20</v>
       </c>
-      <c r="D13" s="235">
-[...9 lines deleted...]
-        <v>10.61</v>
+      <c r="D13" s="210">
+        <v>1943</v>
+      </c>
+      <c r="E13" s="221">
+        <v>16.37</v>
+      </c>
+      <c r="F13" s="221">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="G13" s="221">
+        <v>10.82</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="17.399999999999999" customHeight="1" thickBot="1">
-      <c r="A14" s="188">
+      <c r="A14" s="171">
         <v>10</v>
       </c>
-      <c r="B14" s="189" t="s">
+      <c r="B14" s="172" t="s">
         <v>114</v>
       </c>
-      <c r="C14" s="190" t="s">
+      <c r="C14" s="173" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="236">
-[...9 lines deleted...]
-        <v>9.81</v>
+      <c r="D14" s="211">
+        <v>4518</v>
+      </c>
+      <c r="E14" s="222">
+        <v>19.29</v>
+      </c>
+      <c r="F14" s="222">
+        <v>8.59</v>
+      </c>
+      <c r="G14" s="222">
+        <v>9.7799999999999994</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A15" s="192"/>
-      <c r="B15" s="201" t="s">
+      <c r="A15" s="175"/>
+      <c r="B15" s="184" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="202" t="s">
+      <c r="C15" s="185" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="237">
-[...9 lines deleted...]
-        <v>323.3</v>
+      <c r="D15" s="212">
+        <v>138051</v>
+      </c>
+      <c r="E15" s="218">
+        <v>589.45000000000005</v>
+      </c>
+      <c r="F15" s="218">
+        <v>298.99</v>
+      </c>
+      <c r="G15" s="218">
+        <v>331.29</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12" customHeight="1" thickTop="1">
-      <c r="A16" s="242"/>
-[...5 lines deleted...]
-      <c r="G16" s="242"/>
+      <c r="A16" s="82"/>
+      <c r="B16" s="167"/>
+      <c r="C16" s="168"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
     </row>
     <row r="17" spans="1:7" ht="18.600000000000001" thickBot="1">
-      <c r="A17" s="250" t="s">
-[...7 lines deleted...]
-      <c r="G17" s="250"/>
+      <c r="A17" s="228" t="s">
+        <v>404</v>
+      </c>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
     </row>
     <row r="18" spans="1:7" ht="33" thickBot="1">
-      <c r="A18" s="86" t="s">
+      <c r="A18" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="87" t="s">
+      <c r="B18" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C18" s="86" t="s">
+      <c r="C18" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="217" t="s">
+      <c r="D18" s="197" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="217" t="s">
+      <c r="E18" s="197" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="217" t="s">
+      <c r="F18" s="197" t="s">
         <v>178</v>
       </c>
-      <c r="G18" s="217" t="s">
+      <c r="G18" s="197" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A19" s="178">
+      <c r="A19" s="161">
         <v>1</v>
       </c>
-      <c r="B19" s="179" t="s">
+      <c r="B19" s="162" t="s">
         <v>111</v>
       </c>
-      <c r="C19" s="180" t="s">
+      <c r="C19" s="163" t="s">
         <v>347</v>
       </c>
-      <c r="D19" s="234">
-[...9 lines deleted...]
-        <v>49.75</v>
+      <c r="D19" s="209">
+        <v>10749</v>
+      </c>
+      <c r="E19" s="220">
+        <v>93.04</v>
+      </c>
+      <c r="F19" s="214">
+        <v>46.4</v>
+      </c>
+      <c r="G19" s="220">
+        <v>51.92</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A20" s="183">
+      <c r="A20" s="166">
+        <v>2</v>
+      </c>
+      <c r="B20" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="210">
+        <v>10279</v>
+      </c>
+      <c r="E20" s="221">
+        <v>88.97</v>
+      </c>
+      <c r="F20" s="214">
+        <v>42.9</v>
+      </c>
+      <c r="G20" s="214">
+        <v>48.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A21" s="166">
         <v>3</v>
       </c>
-      <c r="B20" s="184" t="s">
+      <c r="B21" s="167" t="s">
+        <v>123</v>
+      </c>
+      <c r="C21" s="168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="210">
+        <v>9985</v>
+      </c>
+      <c r="E21" s="221">
+        <v>86.43</v>
+      </c>
+      <c r="F21" s="221">
+        <v>37.15</v>
+      </c>
+      <c r="G21" s="221">
+        <v>43.91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A22" s="166">
+        <v>4</v>
+      </c>
+      <c r="B22" s="167" t="s">
+        <v>373</v>
+      </c>
+      <c r="C22" s="168" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="210">
+        <v>7641</v>
+      </c>
+      <c r="E22" s="221">
+        <v>66.14</v>
+      </c>
+      <c r="F22" s="221">
+        <v>37.11</v>
+      </c>
+      <c r="G22" s="221">
+        <v>39.79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A23" s="166">
+        <v>5</v>
+      </c>
+      <c r="B23" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C23" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="210">
+        <v>7280</v>
+      </c>
+      <c r="E23" s="221">
+        <v>63.01</v>
+      </c>
+      <c r="F23" s="221">
+        <v>31.13</v>
+      </c>
+      <c r="G23" s="221">
+        <v>34.729999999999997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A24" s="166">
+        <v>6</v>
+      </c>
+      <c r="B24" s="167" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="168" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="210">
+        <v>2749</v>
+      </c>
+      <c r="E24" s="221">
+        <v>23.79</v>
+      </c>
+      <c r="F24" s="221">
+        <v>12.85</v>
+      </c>
+      <c r="G24" s="221">
+        <v>13.83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A25" s="166">
+        <v>7</v>
+      </c>
+      <c r="B25" s="167" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="210">
+        <v>2589</v>
+      </c>
+      <c r="E25" s="221">
+        <v>22.41</v>
+      </c>
+      <c r="F25" s="221">
+        <v>10.51</v>
+      </c>
+      <c r="G25" s="221">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A26" s="166">
+        <v>8</v>
+      </c>
+      <c r="B26" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C26" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="210">
+        <v>2532</v>
+      </c>
+      <c r="E26" s="221">
+        <v>21.92</v>
+      </c>
+      <c r="F26" s="221">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="G26" s="221">
+        <v>11.61</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A27" s="166">
+        <v>9</v>
+      </c>
+      <c r="B27" s="167" t="s">
+        <v>348</v>
+      </c>
+      <c r="C27" s="199" t="s">
+        <v>309</v>
+      </c>
+      <c r="D27" s="210">
+        <v>1657</v>
+      </c>
+      <c r="E27" s="221">
+        <v>14.34</v>
+      </c>
+      <c r="F27" s="221">
+        <v>9.35</v>
+      </c>
+      <c r="G27" s="221">
+        <v>9.94</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A28" s="171">
+        <v>10</v>
+      </c>
+      <c r="B28" s="200" t="s">
+        <v>370</v>
+      </c>
+      <c r="C28" s="180" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="211">
+        <v>1872</v>
+      </c>
+      <c r="E28" s="215">
+        <v>16.2</v>
+      </c>
+      <c r="F28" s="215">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G28" s="222">
+        <v>9.67</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A29" s="181"/>
+      <c r="B29" s="176" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="212">
+        <v>71244</v>
+      </c>
+      <c r="E29" s="218">
+        <v>616.66</v>
+      </c>
+      <c r="F29" s="218">
+        <v>313.70999999999998</v>
+      </c>
+      <c r="G29" s="218">
+        <v>350.76</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="11.25" customHeight="1" thickTop="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+    </row>
+    <row r="31" spans="1:7" ht="18.600000000000001" thickBot="1">
+      <c r="A31" s="228" t="s">
+        <v>405</v>
+      </c>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
+    </row>
+    <row r="32" spans="1:7" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A32" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="198" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="197" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="197" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="197" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="197" t="s">
+        <v>178</v>
+      </c>
+      <c r="G32" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="15.9" customHeight="1">
+      <c r="A33" s="161">
+        <v>1</v>
+      </c>
+      <c r="B33" s="167" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="168" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="209">
+        <v>17779</v>
+      </c>
+      <c r="E33" s="220">
+        <v>149.82</v>
+      </c>
+      <c r="F33" s="220">
+        <v>84.28</v>
+      </c>
+      <c r="G33" s="214">
+        <v>91.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="15.9" customHeight="1">
+      <c r="A34" s="166">
+        <v>2</v>
+      </c>
+      <c r="B34" s="167" t="s">
         <v>112</v>
       </c>
-      <c r="C20" s="185" t="s">
+      <c r="C34" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="D20" s="235">
-[...36 lines deleted...]
-      <c r="A22" s="183">
+      <c r="D34" s="210">
+        <v>9707</v>
+      </c>
+      <c r="E34" s="214">
+        <v>81.8</v>
+      </c>
+      <c r="F34" s="221">
+        <v>38.479999999999997</v>
+      </c>
+      <c r="G34" s="221">
+        <v>42.39</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="15.9" customHeight="1">
+      <c r="A35" s="166">
+        <v>3</v>
+      </c>
+      <c r="B35" s="167" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" s="168" t="s">
+        <v>386</v>
+      </c>
+      <c r="D35" s="210">
+        <v>8325</v>
+      </c>
+      <c r="E35" s="221">
+        <v>70.150000000000006</v>
+      </c>
+      <c r="F35" s="221">
+        <v>31.32</v>
+      </c>
+      <c r="G35" s="221">
+        <v>35.32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="15.9" customHeight="1">
+      <c r="A36" s="166">
         <v>4</v>
       </c>
-      <c r="B22" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A23" s="183">
+      <c r="B36" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" s="168" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="210">
+        <v>4538</v>
+      </c>
+      <c r="E36" s="221">
+        <v>38.24</v>
+      </c>
+      <c r="F36" s="221">
+        <v>25.96</v>
+      </c>
+      <c r="G36" s="221">
+        <v>28.12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="15.9" customHeight="1">
+      <c r="A37" s="166">
         <v>5</v>
       </c>
-      <c r="B23" s="184" t="s">
+      <c r="B37" s="167" t="s">
+        <v>125</v>
+      </c>
+      <c r="C37" s="168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="210">
+        <v>3690</v>
+      </c>
+      <c r="E37" s="221">
+        <v>31.09</v>
+      </c>
+      <c r="F37" s="221">
+        <v>17.829999999999998</v>
+      </c>
+      <c r="G37" s="221">
+        <v>19.260000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="15.9" customHeight="1">
+      <c r="A38" s="166">
+        <v>6</v>
+      </c>
+      <c r="B38" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C23" s="185" t="s">
+      <c r="C38" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D23" s="235">
-[...36 lines deleted...]
-      <c r="A25" s="183">
+      <c r="D38" s="210">
+        <v>3169</v>
+      </c>
+      <c r="E38" s="214">
+        <v>26.7</v>
+      </c>
+      <c r="F38" s="221">
+        <v>10.16</v>
+      </c>
+      <c r="G38" s="221">
+        <v>11.95</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A39" s="166">
         <v>7</v>
       </c>
-      <c r="B25" s="184" t="s">
+      <c r="B39" s="202" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" s="168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="210">
+        <v>1943</v>
+      </c>
+      <c r="E39" s="221">
+        <v>16.37</v>
+      </c>
+      <c r="F39" s="221">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="G39" s="221">
+        <v>10.82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="15.9" customHeight="1">
+      <c r="A40" s="166">
+        <v>8</v>
+      </c>
+      <c r="B40" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C40" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="210">
+        <v>2177</v>
+      </c>
+      <c r="E40" s="221">
+        <v>18.34</v>
+      </c>
+      <c r="F40" s="214">
+        <v>6.9</v>
+      </c>
+      <c r="G40" s="221">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="I40" s="167"/>
+      <c r="J40" s="168"/>
+    </row>
+    <row r="41" spans="1:10" ht="15.9" customHeight="1">
+      <c r="A41" s="166">
+        <v>9</v>
+      </c>
+      <c r="B41" s="167" t="s">
         <v>114</v>
       </c>
-      <c r="C25" s="185" t="s">
+      <c r="C41" s="168" t="s">
         <v>10</v>
       </c>
-      <c r="D25" s="235">
-[...59 lines deleted...]
-      <c r="A28" s="188">
+      <c r="D41" s="210">
+        <v>1929</v>
+      </c>
+      <c r="E41" s="221">
+        <v>16.25</v>
+      </c>
+      <c r="F41" s="221">
+        <v>6.96</v>
+      </c>
+      <c r="G41" s="221">
+        <v>7.89</v>
+      </c>
+      <c r="I41" s="219"/>
+      <c r="J41" s="199"/>
+    </row>
+    <row r="42" spans="1:10" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A42" s="171">
         <v>10</v>
       </c>
-      <c r="B28" s="221" t="s">
-[...20 lines deleted...]
-      <c r="B29" s="193" t="s">
+      <c r="B42" s="200" t="s">
+        <v>109</v>
+      </c>
+      <c r="C42" s="180" t="s">
+        <v>4</v>
+      </c>
+      <c r="D42" s="211">
+        <v>1429</v>
+      </c>
+      <c r="E42" s="222">
+        <v>12.04</v>
+      </c>
+      <c r="F42" s="222">
+        <v>6.64</v>
+      </c>
+      <c r="G42" s="222">
+        <v>7.44</v>
+      </c>
+      <c r="I42" s="167"/>
+      <c r="J42" s="168"/>
+    </row>
+    <row r="43" spans="1:10" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="181"/>
+      <c r="B43" s="176" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="194" t="s">
+      <c r="C43" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="D29" s="237">
-[...307 lines deleted...]
-      <c r="A44" s="244" t="s">
+      <c r="D43" s="212">
+        <v>66807</v>
+      </c>
+      <c r="E43" s="218">
+        <v>562.96</v>
+      </c>
+      <c r="F43" s="218">
+        <v>289.67</v>
+      </c>
+      <c r="G43" s="218">
+        <v>318.86</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" s="108" customFormat="1" ht="29.25" customHeight="1" thickTop="1">
+      <c r="A44" s="223" t="s">
         <v>357</v>
       </c>
-      <c r="B44" s="245"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+    </row>
+    <row r="45" spans="1:10" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15" customHeight="1">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:10" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:10" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:10" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A50" s="117" t="s">
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="51" spans="1:3">
-      <c r="A51" s="232" t="s">
+      <c r="A51" s="208" t="s">
         <v>392</v>
       </c>
-      <c r="B51" s="92"/>
-      <c r="C51" s="119"/>
+      <c r="B51" s="86"/>
+      <c r="C51" s="110"/>
     </row>
     <row r="52" spans="1:3">
-      <c r="C52" s="119"/>
-[...974 lines deleted...]
-      <c r="C53" s="89"/>
+      <c r="C52" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A31:G31"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <pageMargins left="0.63" right="0.62" top="0.61" bottom="0.47" header="0.5" footer="0.4"/>
-  <pageSetup paperSize="9" scale="94" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G53"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="6.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" style="81" customWidth="1"/>
+    <col min="3" max="3" width="31.44140625" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="7" width="9.44140625" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="17.25" customHeight="1">
+      <c r="A1" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1" s="80"/>
+      <c r="E1" s="226" t="s">
+        <v>327</v>
+      </c>
+      <c r="F1" s="226"/>
+      <c r="G1" s="227"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
+        <v>175</v>
+      </c>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
+    </row>
+    <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
+      <c r="A3" s="228" t="s">
+        <v>333</v>
+      </c>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
+    </row>
+    <row r="4" spans="1:7" ht="32.4">
+      <c r="A4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C4" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A5" s="85">
+        <v>1</v>
+      </c>
+      <c r="B5" s="86" t="s">
+        <v>138</v>
+      </c>
+      <c r="C5" s="86" t="s">
+        <v>180</v>
+      </c>
+      <c r="D5" s="122">
+        <v>11769</v>
+      </c>
+      <c r="E5" s="137" t="s">
+        <v>330</v>
+      </c>
+      <c r="F5" s="132">
+        <v>65.55</v>
+      </c>
+      <c r="G5" s="143">
+        <v>70.739999999999995</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A6" s="85">
+        <v>2</v>
+      </c>
+      <c r="B6" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C6" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="D6" s="122">
+        <v>15764</v>
+      </c>
+      <c r="E6" s="138">
+        <v>67.27</v>
+      </c>
+      <c r="F6" s="132">
+        <v>39.4</v>
+      </c>
+      <c r="G6" s="144">
+        <v>44.71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A7" s="85">
+        <v>3</v>
+      </c>
+      <c r="B7" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C7" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D7" s="122">
+        <v>12462</v>
+      </c>
+      <c r="E7" s="138">
+        <v>53.18</v>
+      </c>
+      <c r="F7" s="132">
+        <v>30.82</v>
+      </c>
+      <c r="G7" s="143">
+        <v>35.119999999999997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A8" s="85">
+        <v>4</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="C8" s="86" t="s">
+        <v>183</v>
+      </c>
+      <c r="D8" s="122">
+        <v>11358</v>
+      </c>
+      <c r="E8" s="138">
+        <v>48.47</v>
+      </c>
+      <c r="F8" s="132">
+        <v>29.29</v>
+      </c>
+      <c r="G8" s="143">
+        <v>32.74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A9" s="85">
+        <v>5</v>
+      </c>
+      <c r="B9" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="C9" s="86" t="s">
+        <v>185</v>
+      </c>
+      <c r="D9" s="122">
+        <v>4904</v>
+      </c>
+      <c r="E9" s="137" t="s">
+        <v>331</v>
+      </c>
+      <c r="F9" s="132">
+        <v>24.73</v>
+      </c>
+      <c r="G9" s="143">
+        <v>29.14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A10" s="85">
+        <v>6</v>
+      </c>
+      <c r="B10" s="86" t="s">
+        <v>187</v>
+      </c>
+      <c r="C10" s="86" t="s">
+        <v>188</v>
+      </c>
+      <c r="D10" s="122">
+        <v>7606</v>
+      </c>
+      <c r="E10" s="138">
+        <v>32.46</v>
+      </c>
+      <c r="F10" s="132">
+        <v>21.27</v>
+      </c>
+      <c r="G10" s="143">
+        <v>22.93</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A11" s="85">
+        <v>7</v>
+      </c>
+      <c r="B11" s="86" t="s">
+        <v>125</v>
+      </c>
+      <c r="C11" s="86" t="s">
+        <v>192</v>
+      </c>
+      <c r="D11" s="122">
+        <v>2257</v>
+      </c>
+      <c r="E11" s="137" t="s">
+        <v>332</v>
+      </c>
+      <c r="F11" s="132">
+        <v>12.34</v>
+      </c>
+      <c r="G11" s="143">
+        <v>13.34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A12" s="85">
+        <v>8</v>
+      </c>
+      <c r="B12" s="86" t="s">
+        <v>124</v>
+      </c>
+      <c r="C12" s="110" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="122">
+        <v>3361</v>
+      </c>
+      <c r="E12" s="138">
+        <v>14.34</v>
+      </c>
+      <c r="F12" s="132">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="G12" s="143">
+        <v>11.14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A13" s="85">
+        <v>9</v>
+      </c>
+      <c r="B13" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="C13" s="110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="122">
+        <v>3786</v>
+      </c>
+      <c r="E13" s="138">
+        <v>16.16</v>
+      </c>
+      <c r="F13" s="132">
+        <v>8.98</v>
+      </c>
+      <c r="G13" s="143">
+        <v>10.41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A14" s="85">
+        <v>10</v>
+      </c>
+      <c r="B14" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C14" s="86" t="s">
+        <v>195</v>
+      </c>
+      <c r="D14" s="139">
+        <v>3674</v>
+      </c>
+      <c r="E14" s="140">
+        <v>15.68</v>
+      </c>
+      <c r="F14" s="141">
+        <v>8.5</v>
+      </c>
+      <c r="G14" s="146">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A15" s="91"/>
+      <c r="B15" s="92" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="D15" s="124">
+        <v>103147</v>
+      </c>
+      <c r="E15" s="142">
+        <v>440.16</v>
+      </c>
+      <c r="F15" s="133">
+        <v>272.52</v>
+      </c>
+      <c r="G15" s="145">
+        <v>303.83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1">
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+    </row>
+    <row r="17" spans="1:7" ht="18" thickBot="1">
+      <c r="A17" s="228" t="s">
+        <v>328</v>
+      </c>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
+    </row>
+    <row r="18" spans="1:7" ht="32.4">
+      <c r="A18" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G18" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A19" s="85">
+        <v>1</v>
+      </c>
+      <c r="B19" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="D19" s="122">
+        <v>9006</v>
+      </c>
+      <c r="E19" s="146">
+        <v>76.989999999999995</v>
+      </c>
+      <c r="F19" s="146">
+        <v>47.47</v>
+      </c>
+      <c r="G19" s="146">
+        <v>53.86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A20" s="85">
+        <v>2</v>
+      </c>
+      <c r="B20" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="C20" s="86" t="s">
+        <v>183</v>
+      </c>
+      <c r="D20" s="122">
+        <v>7810</v>
+      </c>
+      <c r="E20" s="146">
+        <v>66.760000000000005</v>
+      </c>
+      <c r="F20" s="146">
+        <v>42.75</v>
+      </c>
+      <c r="G20" s="146">
+        <v>47.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A21" s="85">
+        <v>3</v>
+      </c>
+      <c r="B21" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D21" s="122">
+        <v>7326</v>
+      </c>
+      <c r="E21" s="146">
+        <v>62.63</v>
+      </c>
+      <c r="F21" s="146">
+        <v>37.42</v>
+      </c>
+      <c r="G21" s="146">
+        <v>43.31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A22" s="85">
+        <v>4</v>
+      </c>
+      <c r="B22" s="86" t="s">
+        <v>201</v>
+      </c>
+      <c r="C22" s="86" t="s">
+        <v>188</v>
+      </c>
+      <c r="D22" s="122">
+        <v>6922</v>
+      </c>
+      <c r="E22" s="146">
+        <v>59.17</v>
+      </c>
+      <c r="F22" s="146">
+        <v>39.79</v>
+      </c>
+      <c r="G22" s="146">
+        <v>42.85</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A23" s="85">
+        <v>5</v>
+      </c>
+      <c r="B23" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="86" t="s">
+        <v>185</v>
+      </c>
+      <c r="D23" s="122">
+        <v>4904</v>
+      </c>
+      <c r="E23" s="146">
+        <v>41.92</v>
+      </c>
+      <c r="F23" s="146">
+        <v>24.73</v>
+      </c>
+      <c r="G23" s="146">
+        <v>29.14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A24" s="85">
+        <v>6</v>
+      </c>
+      <c r="B24" s="86" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="86" t="s">
+        <v>202</v>
+      </c>
+      <c r="D24" s="122">
+        <v>2448</v>
+      </c>
+      <c r="E24" s="146">
+        <v>20.93</v>
+      </c>
+      <c r="F24" s="146">
+        <v>13.62</v>
+      </c>
+      <c r="G24" s="146">
+        <v>14.75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A25" s="85">
+        <v>7</v>
+      </c>
+      <c r="B25" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="D25" s="122">
+        <v>2328</v>
+      </c>
+      <c r="E25" s="146">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F25" s="146">
+        <v>11.49</v>
+      </c>
+      <c r="G25" s="146">
+        <v>13.34</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A26" s="85">
+        <v>8</v>
+      </c>
+      <c r="B26" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C26" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="122">
+        <v>2036</v>
+      </c>
+      <c r="E26" s="146">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="F26" s="146">
+        <v>10.08</v>
+      </c>
+      <c r="G26" s="146">
+        <v>11.93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A27" s="85">
+        <v>9</v>
+      </c>
+      <c r="B27" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="110" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="122">
+        <v>1601</v>
+      </c>
+      <c r="E27" s="146">
+        <v>13.69</v>
+      </c>
+      <c r="F27" s="146">
+        <v>7.96</v>
+      </c>
+      <c r="G27" s="146">
+        <v>9.2899999999999991</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A28" s="85">
+        <v>10</v>
+      </c>
+      <c r="B28" s="136" t="s">
+        <v>319</v>
+      </c>
+      <c r="C28" s="121" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="122">
+        <v>1387</v>
+      </c>
+      <c r="E28" s="146">
+        <v>11.86</v>
+      </c>
+      <c r="F28" s="146">
+        <v>7.76</v>
+      </c>
+      <c r="G28" s="146">
+        <v>8.69</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A29" s="98"/>
+      <c r="B29" s="111" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="111" t="s">
+        <v>196</v>
+      </c>
+      <c r="D29" s="124">
+        <v>56093</v>
+      </c>
+      <c r="E29" s="147">
+        <v>479.51</v>
+      </c>
+      <c r="F29" s="147">
+        <v>304.16000000000003</v>
+      </c>
+      <c r="G29" s="147">
+        <v>341.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="11.25" customHeight="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+    </row>
+    <row r="31" spans="1:7" ht="18" thickBot="1">
+      <c r="A31" s="228" t="s">
+        <v>329</v>
+      </c>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
+    </row>
+    <row r="32" spans="1:7" ht="35.25" customHeight="1">
+      <c r="A32" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G32" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A33" s="85">
+        <v>1</v>
+      </c>
+      <c r="B33" s="86" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="86" t="s">
+        <v>206</v>
+      </c>
+      <c r="D33" s="122">
+        <v>11769</v>
+      </c>
+      <c r="E33" s="132">
+        <v>100.28</v>
+      </c>
+      <c r="F33" s="132">
+        <v>65.55</v>
+      </c>
+      <c r="G33" s="132">
+        <v>70.739999999999995</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A34" s="85">
+        <v>2</v>
+      </c>
+      <c r="B34" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="D34" s="122">
+        <v>6758</v>
+      </c>
+      <c r="E34" s="132">
+        <v>57.58</v>
+      </c>
+      <c r="F34" s="132">
+        <v>32.07</v>
+      </c>
+      <c r="G34" s="132">
+        <v>36.47</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A35" s="85">
+        <v>3</v>
+      </c>
+      <c r="B35" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D35" s="122">
+        <v>5136</v>
+      </c>
+      <c r="E35" s="132">
+        <v>43.76</v>
+      </c>
+      <c r="F35" s="132">
+        <v>25.02</v>
+      </c>
+      <c r="G35" s="132">
+        <v>27.99</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A36" s="85">
+        <v>4</v>
+      </c>
+      <c r="B36" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="86" t="s">
+        <v>183</v>
+      </c>
+      <c r="D36" s="122">
+        <v>3548</v>
+      </c>
+      <c r="E36" s="132">
+        <v>30.23</v>
+      </c>
+      <c r="F36" s="132">
+        <v>16.61</v>
+      </c>
+      <c r="G36" s="132">
+        <v>19.07</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A37" s="85">
+        <v>5</v>
+      </c>
+      <c r="B37" s="86" t="s">
+        <v>124</v>
+      </c>
+      <c r="C37" s="86" t="s">
+        <v>207</v>
+      </c>
+      <c r="D37" s="122">
+        <v>2535</v>
+      </c>
+      <c r="E37" s="132">
+        <v>21.6</v>
+      </c>
+      <c r="F37" s="132">
+        <v>15.25</v>
+      </c>
+      <c r="G37" s="132">
+        <v>16.61</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A38" s="85">
+        <v>6</v>
+      </c>
+      <c r="B38" s="86" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" s="86" t="s">
+        <v>192</v>
+      </c>
+      <c r="D38" s="122">
+        <v>2257</v>
+      </c>
+      <c r="E38" s="132">
+        <v>19.23</v>
+      </c>
+      <c r="F38" s="132">
+        <v>12.34</v>
+      </c>
+      <c r="G38" s="132">
+        <v>13.34</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A39" s="85">
+        <v>7</v>
+      </c>
+      <c r="B39" s="89" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" s="86" t="s">
+        <v>208</v>
+      </c>
+      <c r="D39" s="122">
+        <v>1447</v>
+      </c>
+      <c r="E39" s="132">
+        <v>12.33</v>
+      </c>
+      <c r="F39" s="132">
+        <v>8.43</v>
+      </c>
+      <c r="G39" s="132">
+        <v>9.1199999999999992</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A40" s="85">
+        <v>8</v>
+      </c>
+      <c r="B40" s="86" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" s="86" t="s">
+        <v>190</v>
+      </c>
+      <c r="D40" s="122">
+        <v>1452</v>
+      </c>
+      <c r="E40" s="132">
+        <v>12.37</v>
+      </c>
+      <c r="F40" s="132">
+        <v>7.67</v>
+      </c>
+      <c r="G40" s="132">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A41" s="102">
+        <v>9</v>
+      </c>
+      <c r="B41" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C41" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="122">
+        <v>1638</v>
+      </c>
+      <c r="E41" s="132">
+        <v>13.96</v>
+      </c>
+      <c r="F41" s="132">
+        <v>7.06</v>
+      </c>
+      <c r="G41" s="132">
+        <v>8.44</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A42" s="85">
+        <v>10</v>
+      </c>
+      <c r="B42" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="C42" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="D42" s="122">
+        <v>1458</v>
+      </c>
+      <c r="E42" s="132">
+        <v>12.42</v>
+      </c>
+      <c r="F42" s="132">
+        <v>6.72</v>
+      </c>
+      <c r="G42" s="132">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="91"/>
+      <c r="B43" s="92" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="D43" s="124">
+        <v>47054</v>
+      </c>
+      <c r="E43" s="133">
+        <v>400.94</v>
+      </c>
+      <c r="F43" s="133">
+        <v>244.91</v>
+      </c>
+      <c r="G43" s="133">
+        <v>271.36</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A44" s="223" t="s">
+        <v>303</v>
+      </c>
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="224"/>
+      <c r="E44" s="224"/>
+      <c r="F44" s="224"/>
+      <c r="G44" s="224"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="B53" s="89"/>
+      <c r="C53" s="86"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A44:G44"/>
+    <mergeCell ref="E1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A31:G31"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.82677165354330717" right="0.62992125984251968" top="0.59055118110236227" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="93" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G53"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="6.109375" style="84" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="6.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" style="81" customWidth="1"/>
+    <col min="3" max="3" width="31.44140625" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="8" width="9.44140625" style="81" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="79" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="83"/>
-[...7 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="B1" s="80"/>
+      <c r="E1" s="229" t="s">
+        <v>320</v>
+      </c>
+      <c r="F1" s="229"/>
+      <c r="G1" s="230"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="A3" s="228" t="s">
+        <v>321</v>
+      </c>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="32.4">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="87" t="s">
+      <c r="B4" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="86" t="s">
+      <c r="C4" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="86" t="s">
+      <c r="D4" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="86" t="s">
+      <c r="E4" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="86" t="s">
+      <c r="F4" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="86" t="s">
+      <c r="G4" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="88">
+      <c r="A5" s="85">
         <v>1</v>
       </c>
-      <c r="B5" s="89" t="s">
+      <c r="B5" s="86" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="89" t="s">
+      <c r="C5" s="86" t="s">
         <v>180</v>
       </c>
-      <c r="D5" s="133">
-[...9 lines deleted...]
-        <v>65.930000000000007</v>
+      <c r="D5" s="122">
+        <v>11281</v>
+      </c>
+      <c r="E5" s="137" t="s">
+        <v>324</v>
+      </c>
+      <c r="F5" s="132">
+        <v>64.03</v>
+      </c>
+      <c r="G5" s="132">
+        <v>69.069999999999993</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="88">
+      <c r="A6" s="85">
         <v>2</v>
       </c>
-      <c r="B6" s="92" t="s">
+      <c r="B6" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="93" t="s">
+      <c r="C6" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D6" s="131">
-        <v>14965</v>
+      <c r="D6" s="122">
+        <v>15140</v>
       </c>
       <c r="E6" s="138">
-        <v>64.180000000000007</v>
-[...5 lines deleted...]
-        <v>45.1</v>
+        <v>64.77</v>
+      </c>
+      <c r="F6" s="132">
+        <v>39.020000000000003</v>
+      </c>
+      <c r="G6" s="132">
+        <v>44.32</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A7" s="88">
+      <c r="A7" s="85">
         <v>3</v>
       </c>
-      <c r="B7" s="92" t="s">
+      <c r="B7" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C7" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D7" s="122">
+        <v>11751</v>
+      </c>
+      <c r="E7" s="138">
+        <v>50.27</v>
+      </c>
+      <c r="F7" s="132">
+        <v>29.89</v>
+      </c>
+      <c r="G7" s="132">
+        <v>34.090000000000003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A8" s="85">
+        <v>4</v>
+      </c>
+      <c r="B8" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C7" s="92" t="s">
+      <c r="C8" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D7" s="131">
-[...13 lines deleted...]
-      <c r="A8" s="88">
+      <c r="D8" s="122">
+        <v>11424</v>
+      </c>
+      <c r="E8" s="138">
+        <v>48.88</v>
+      </c>
+      <c r="F8" s="132">
+        <v>30.56</v>
+      </c>
+      <c r="G8" s="132">
+        <v>34.06</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A9" s="85">
+        <v>5</v>
+      </c>
+      <c r="B9" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="C9" s="86" t="s">
+        <v>185</v>
+      </c>
+      <c r="D9" s="122">
+        <v>4801</v>
+      </c>
+      <c r="E9" s="137" t="s">
+        <v>325</v>
+      </c>
+      <c r="F9" s="132">
+        <v>24.62</v>
+      </c>
+      <c r="G9" s="132">
+        <v>29.22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A10" s="85">
+        <v>6</v>
+      </c>
+      <c r="B10" s="86" t="s">
+        <v>187</v>
+      </c>
+      <c r="C10" s="86" t="s">
+        <v>188</v>
+      </c>
+      <c r="D10" s="122">
+        <v>7248</v>
+      </c>
+      <c r="E10" s="138">
+        <v>31.01</v>
+      </c>
+      <c r="F10" s="132">
+        <v>20.72</v>
+      </c>
+      <c r="G10" s="132">
+        <v>22.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A11" s="85">
+        <v>7</v>
+      </c>
+      <c r="B11" s="86" t="s">
+        <v>125</v>
+      </c>
+      <c r="C11" s="86" t="s">
+        <v>192</v>
+      </c>
+      <c r="D11" s="122">
+        <v>2011</v>
+      </c>
+      <c r="E11" s="137" t="s">
+        <v>326</v>
+      </c>
+      <c r="F11" s="132">
+        <v>11.23</v>
+      </c>
+      <c r="G11" s="132">
+        <v>12.12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A12" s="85">
+        <v>8</v>
+      </c>
+      <c r="B12" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="C12" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="D12" s="122">
+        <v>3768</v>
+      </c>
+      <c r="E12" s="138">
+        <v>16.12</v>
+      </c>
+      <c r="F12" s="132">
+        <v>9.27</v>
+      </c>
+      <c r="G12" s="132">
+        <v>10.74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A13" s="85">
+        <v>9</v>
+      </c>
+      <c r="B13" s="86" t="s">
+        <v>124</v>
+      </c>
+      <c r="C13" s="110" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="122">
+        <v>3122</v>
+      </c>
+      <c r="E13" s="138">
+        <v>13.36</v>
+      </c>
+      <c r="F13" s="132">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="G13" s="132">
+        <v>10.53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A14" s="85">
+        <v>10</v>
+      </c>
+      <c r="B14" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C14" s="86" t="s">
+        <v>195</v>
+      </c>
+      <c r="D14" s="139">
+        <v>3655</v>
+      </c>
+      <c r="E14" s="140">
+        <v>15.64</v>
+      </c>
+      <c r="F14" s="141">
+        <v>8.66</v>
+      </c>
+      <c r="G14" s="141">
+        <v>10.26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A15" s="91"/>
+      <c r="B15" s="92" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="D15" s="124">
+        <v>99143</v>
+      </c>
+      <c r="E15" s="142">
+        <v>424.17</v>
+      </c>
+      <c r="F15" s="133">
+        <v>269.20999999999998</v>
+      </c>
+      <c r="G15" s="133">
+        <v>299.73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1">
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+    </row>
+    <row r="17" spans="1:7" ht="18" thickBot="1">
+      <c r="A17" s="228" t="s">
+        <v>322</v>
+      </c>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
+    </row>
+    <row r="18" spans="1:7" ht="32.4">
+      <c r="A18" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G18" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A19" s="85">
+        <v>1</v>
+      </c>
+      <c r="B19" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="D19" s="122">
+        <v>8681</v>
+      </c>
+      <c r="E19" s="123">
+        <v>74.290000000000006</v>
+      </c>
+      <c r="F19" s="130">
+        <v>46.85</v>
+      </c>
+      <c r="G19" s="130">
+        <v>53.19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A20" s="85">
+        <v>2</v>
+      </c>
+      <c r="B20" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="C20" s="86" t="s">
+        <v>183</v>
+      </c>
+      <c r="D20" s="122">
+        <v>7905</v>
+      </c>
+      <c r="E20" s="123">
+        <v>67.650000000000006</v>
+      </c>
+      <c r="F20" s="130">
+        <v>44.64</v>
+      </c>
+      <c r="G20" s="130">
+        <v>49.32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A21" s="85">
+        <v>3</v>
+      </c>
+      <c r="B21" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D21" s="122">
+        <v>7093</v>
+      </c>
+      <c r="E21" s="123">
+        <v>60.7</v>
+      </c>
+      <c r="F21" s="130">
+        <v>37.229999999999997</v>
+      </c>
+      <c r="G21" s="130">
+        <v>43.01</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A22" s="85">
         <v>4</v>
       </c>
-      <c r="B8" s="92" t="s">
+      <c r="B22" s="86" t="s">
+        <v>201</v>
+      </c>
+      <c r="C22" s="86" t="s">
+        <v>188</v>
+      </c>
+      <c r="D22" s="122">
+        <v>6633</v>
+      </c>
+      <c r="E22" s="123">
+        <v>56.77</v>
+      </c>
+      <c r="F22" s="130">
+        <v>38.9</v>
+      </c>
+      <c r="G22" s="130">
+        <v>41.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A23" s="85">
+        <v>5</v>
+      </c>
+      <c r="B23" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="86" t="s">
+        <v>185</v>
+      </c>
+      <c r="D23" s="122">
+        <v>4801</v>
+      </c>
+      <c r="E23" s="123">
+        <v>41.09</v>
+      </c>
+      <c r="F23" s="130">
+        <v>24.62</v>
+      </c>
+      <c r="G23" s="130">
+        <v>29.22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A24" s="85">
+        <v>6</v>
+      </c>
+      <c r="B24" s="86" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="86" t="s">
+        <v>202</v>
+      </c>
+      <c r="D24" s="122">
+        <v>2348</v>
+      </c>
+      <c r="E24" s="123">
+        <v>20.09</v>
+      </c>
+      <c r="F24" s="130">
+        <v>13.39</v>
+      </c>
+      <c r="G24" s="130">
+        <v>14.49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A25" s="85">
+        <v>7</v>
+      </c>
+      <c r="B25" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="D25" s="122">
+        <v>2422</v>
+      </c>
+      <c r="E25" s="123">
+        <v>20.73</v>
+      </c>
+      <c r="F25" s="130">
+        <v>12.26</v>
+      </c>
+      <c r="G25" s="130">
+        <v>14.32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A26" s="85">
+        <v>8</v>
+      </c>
+      <c r="B26" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C26" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="122">
+        <v>1944</v>
+      </c>
+      <c r="E26" s="123">
+        <v>16.64</v>
+      </c>
+      <c r="F26" s="130">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="G26" s="130">
+        <v>11.52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A27" s="85">
+        <v>9</v>
+      </c>
+      <c r="B27" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="110" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="122">
+        <v>1481</v>
+      </c>
+      <c r="E27" s="123">
+        <v>12.67</v>
+      </c>
+      <c r="F27" s="130">
+        <v>7.6</v>
+      </c>
+      <c r="G27" s="130">
+        <v>8.82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A28" s="85">
+        <v>10</v>
+      </c>
+      <c r="B28" s="136" t="s">
+        <v>319</v>
+      </c>
+      <c r="C28" s="121" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="122">
+        <v>1316</v>
+      </c>
+      <c r="E28" s="123">
+        <v>11.26</v>
+      </c>
+      <c r="F28" s="130">
+        <v>7.56</v>
+      </c>
+      <c r="G28" s="130">
+        <v>8.42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A29" s="98"/>
+      <c r="B29" s="111" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="111" t="s">
+        <v>196</v>
+      </c>
+      <c r="D29" s="124">
+        <v>54601</v>
+      </c>
+      <c r="E29" s="125">
+        <v>467.29</v>
+      </c>
+      <c r="F29" s="131">
+        <v>303.39</v>
+      </c>
+      <c r="G29" s="131">
+        <v>340.08</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="11.25" customHeight="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+    </row>
+    <row r="31" spans="1:7" ht="18" thickBot="1">
+      <c r="A31" s="228" t="s">
+        <v>323</v>
+      </c>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
+    </row>
+    <row r="32" spans="1:7" ht="35.25" customHeight="1">
+      <c r="A32" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G32" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A33" s="85">
+        <v>1</v>
+      </c>
+      <c r="B33" s="86" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="86" t="s">
+        <v>206</v>
+      </c>
+      <c r="D33" s="122">
+        <v>11281</v>
+      </c>
+      <c r="E33" s="123">
+        <v>96.51</v>
+      </c>
+      <c r="F33" s="123">
+        <v>64.03</v>
+      </c>
+      <c r="G33" s="123">
+        <v>69.069999999999993</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A34" s="85">
+        <v>2</v>
+      </c>
+      <c r="B34" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="D34" s="122">
+        <v>6459</v>
+      </c>
+      <c r="E34" s="123">
+        <v>55.26</v>
+      </c>
+      <c r="F34" s="123">
+        <v>31.9</v>
+      </c>
+      <c r="G34" s="123">
+        <v>36.299999999999997</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A35" s="85">
+        <v>3</v>
+      </c>
+      <c r="B35" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C8" s="92" t="s">
+      <c r="C35" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D8" s="131">
-[...13 lines deleted...]
-      <c r="A9" s="88">
+      <c r="D35" s="122">
+        <v>4658</v>
+      </c>
+      <c r="E35" s="123">
+        <v>39.85</v>
+      </c>
+      <c r="F35" s="123">
+        <v>23.31</v>
+      </c>
+      <c r="G35" s="123">
+        <v>26.16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A36" s="85">
+        <v>4</v>
+      </c>
+      <c r="B36" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="86" t="s">
+        <v>183</v>
+      </c>
+      <c r="D36" s="122">
+        <v>3519</v>
+      </c>
+      <c r="E36" s="123">
+        <v>30.11</v>
+      </c>
+      <c r="F36" s="123">
+        <v>17.28</v>
+      </c>
+      <c r="G36" s="123">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A37" s="85">
         <v>5</v>
       </c>
-      <c r="B9" s="92" t="s">
-[...19 lines deleted...]
-      <c r="A10" s="88">
+      <c r="B37" s="86" t="s">
+        <v>124</v>
+      </c>
+      <c r="C37" s="86" t="s">
+        <v>207</v>
+      </c>
+      <c r="D37" s="122">
+        <v>2362</v>
+      </c>
+      <c r="E37" s="123">
+        <v>20.21</v>
+      </c>
+      <c r="F37" s="123">
+        <v>14.64</v>
+      </c>
+      <c r="G37" s="123">
+        <v>15.83</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A38" s="85">
         <v>6</v>
       </c>
-      <c r="B10" s="92" t="s">
-[...19 lines deleted...]
-      <c r="A11" s="88">
+      <c r="B38" s="86" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" s="86" t="s">
+        <v>192</v>
+      </c>
+      <c r="D38" s="122">
+        <v>2011</v>
+      </c>
+      <c r="E38" s="123">
+        <v>17.2</v>
+      </c>
+      <c r="F38" s="123">
+        <v>11.23</v>
+      </c>
+      <c r="G38" s="123">
+        <v>12.12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A39" s="85">
         <v>7</v>
       </c>
-      <c r="B11" s="92" t="s">
-[...19 lines deleted...]
-      <c r="A12" s="88">
+      <c r="B39" s="86" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" s="86" t="s">
+        <v>190</v>
+      </c>
+      <c r="D39" s="122">
+        <v>1579</v>
+      </c>
+      <c r="E39" s="123">
+        <v>13.51</v>
+      </c>
+      <c r="F39" s="123">
+        <v>8.5</v>
+      </c>
+      <c r="G39" s="123">
+        <v>9.4600000000000009</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A40" s="85">
         <v>8</v>
       </c>
-      <c r="B12" s="92" t="s">
+      <c r="B40" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C40" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="122">
+        <v>1711</v>
+      </c>
+      <c r="E40" s="123">
+        <v>14.64</v>
+      </c>
+      <c r="F40" s="123">
+        <v>7.69</v>
+      </c>
+      <c r="G40" s="123">
+        <v>9.1199999999999992</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A41" s="102">
+        <v>9</v>
+      </c>
+      <c r="B41" s="89" t="s">
+        <v>147</v>
+      </c>
+      <c r="C41" s="86" t="s">
+        <v>208</v>
+      </c>
+      <c r="D41" s="122">
+        <v>1321</v>
+      </c>
+      <c r="E41" s="123">
+        <v>11.3</v>
+      </c>
+      <c r="F41" s="123">
+        <v>7.92</v>
+      </c>
+      <c r="G41" s="123">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A42" s="85">
+        <v>10</v>
+      </c>
+      <c r="B42" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C12" s="92" t="s">
+      <c r="C42" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D12" s="131">
-[...60 lines deleted...]
-      <c r="B15" s="97" t="s">
+      <c r="D42" s="122">
+        <v>1346</v>
+      </c>
+      <c r="E42" s="123">
+        <v>11.52</v>
+      </c>
+      <c r="F42" s="123">
+        <v>6.56</v>
+      </c>
+      <c r="G42" s="123">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="91"/>
+      <c r="B43" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="97" t="s">
+      <c r="C43" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D15" s="135">
-[...601 lines deleted...]
-      <c r="A44" s="244" t="s">
+      <c r="D43" s="124">
+        <v>44542</v>
+      </c>
+      <c r="E43" s="125">
+        <v>381.06</v>
+      </c>
+      <c r="F43" s="125">
+        <v>238.98</v>
+      </c>
+      <c r="G43" s="131">
+        <v>264.25</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A44" s="223" t="s">
         <v>303</v>
       </c>
-      <c r="B44" s="245"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="224"/>
+      <c r="E44" s="224"/>
+      <c r="F44" s="224"/>
+      <c r="G44" s="224"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15" customHeight="1">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A50" s="117" t="s">
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="53" spans="1:3">
-      <c r="B53" s="93"/>
-      <c r="C53" s="89"/>
+      <c r="B53" s="89"/>
+      <c r="C53" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A31:G31"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.63" right="0.62" top="0.61" bottom="0.47" header="0.5" footer="0.4"/>
   <pageSetup paperSize="9" scale="94" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G53"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="6.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" style="81" customWidth="1"/>
+    <col min="3" max="3" width="31.44140625" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="8" width="9.44140625" style="81" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="81"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="17.25" customHeight="1">
+      <c r="A1" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1" s="80"/>
+      <c r="E1" s="229" t="s">
+        <v>315</v>
+      </c>
+      <c r="F1" s="229"/>
+      <c r="G1" s="230"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
+        <v>175</v>
+      </c>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
+    </row>
+    <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
+      <c r="A3" s="228" t="s">
+        <v>312</v>
+      </c>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
+    </row>
+    <row r="4" spans="1:7" ht="32.4">
+      <c r="A4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C4" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A5" s="85">
+        <v>1</v>
+      </c>
+      <c r="B5" s="86" t="s">
+        <v>138</v>
+      </c>
+      <c r="C5" s="86" t="s">
+        <v>180</v>
+      </c>
+      <c r="D5" s="122">
+        <v>10525</v>
+      </c>
+      <c r="E5" s="88" t="s">
+        <v>317</v>
+      </c>
+      <c r="F5" s="132">
+        <v>61.21</v>
+      </c>
+      <c r="G5" s="132">
+        <v>65.930000000000007</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A6" s="85">
+        <v>2</v>
+      </c>
+      <c r="B6" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C6" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="D6" s="122">
+        <v>14965</v>
+      </c>
+      <c r="E6" s="127">
+        <v>64.180000000000007</v>
+      </c>
+      <c r="F6" s="132">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="G6" s="132">
+        <v>45.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A7" s="85">
+        <v>3</v>
+      </c>
+      <c r="B7" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="C7" s="86" t="s">
+        <v>183</v>
+      </c>
+      <c r="D7" s="122">
+        <v>11422</v>
+      </c>
+      <c r="E7" s="127">
+        <v>48.99</v>
+      </c>
+      <c r="F7" s="132">
+        <v>31.39</v>
+      </c>
+      <c r="G7" s="132">
+        <v>35.020000000000003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A8" s="85">
+        <v>4</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C8" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D8" s="122">
+        <v>11692</v>
+      </c>
+      <c r="E8" s="127">
+        <v>50.15</v>
+      </c>
+      <c r="F8" s="132">
+        <v>30.56</v>
+      </c>
+      <c r="G8" s="132">
+        <v>34.99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A9" s="85">
+        <v>5</v>
+      </c>
+      <c r="B9" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="C9" s="86" t="s">
+        <v>185</v>
+      </c>
+      <c r="D9" s="122">
+        <v>4735</v>
+      </c>
+      <c r="E9" s="88" t="s">
+        <v>316</v>
+      </c>
+      <c r="F9" s="132">
+        <v>25.02</v>
+      </c>
+      <c r="G9" s="132">
+        <v>29.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A10" s="85">
+        <v>6</v>
+      </c>
+      <c r="B10" s="86" t="s">
+        <v>187</v>
+      </c>
+      <c r="C10" s="86" t="s">
+        <v>188</v>
+      </c>
+      <c r="D10" s="122">
+        <v>7047</v>
+      </c>
+      <c r="E10" s="128">
+        <v>30.22</v>
+      </c>
+      <c r="F10" s="132">
+        <v>20.67</v>
+      </c>
+      <c r="G10" s="132">
+        <v>22.27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A11" s="85">
+        <v>7</v>
+      </c>
+      <c r="B11" s="86" t="s">
+        <v>125</v>
+      </c>
+      <c r="C11" s="86" t="s">
+        <v>192</v>
+      </c>
+      <c r="D11" s="122">
+        <v>1936</v>
+      </c>
+      <c r="E11" s="134" t="s">
+        <v>318</v>
+      </c>
+      <c r="F11" s="132">
+        <v>11.08</v>
+      </c>
+      <c r="G11" s="132">
+        <v>11.96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A12" s="85">
+        <v>8</v>
+      </c>
+      <c r="B12" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="C12" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="D12" s="122">
+        <v>3796</v>
+      </c>
+      <c r="E12" s="128">
+        <v>16.28</v>
+      </c>
+      <c r="F12" s="132">
+        <v>9.57</v>
+      </c>
+      <c r="G12" s="132">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A13" s="85">
+        <v>9</v>
+      </c>
+      <c r="B13" s="86" t="s">
+        <v>124</v>
+      </c>
+      <c r="C13" s="110" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="122">
+        <v>2895</v>
+      </c>
+      <c r="E13" s="128">
+        <v>12.42</v>
+      </c>
+      <c r="F13" s="132">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="G13" s="132">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A14" s="85">
+        <v>10</v>
+      </c>
+      <c r="B14" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C14" s="86" t="s">
+        <v>195</v>
+      </c>
+      <c r="D14" s="122">
+        <v>3274</v>
+      </c>
+      <c r="E14" s="129">
+        <v>14.04</v>
+      </c>
+      <c r="F14" s="132">
+        <v>8.16</v>
+      </c>
+      <c r="G14" s="132">
+        <v>9.65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A15" s="91"/>
+      <c r="B15" s="92" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="D15" s="124">
+        <v>96694</v>
+      </c>
+      <c r="E15" s="135">
+        <v>414.71</v>
+      </c>
+      <c r="F15" s="133">
+        <v>269.06</v>
+      </c>
+      <c r="G15" s="133">
+        <v>300.01</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1">
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+    </row>
+    <row r="17" spans="1:7" ht="18" thickBot="1">
+      <c r="A17" s="228" t="s">
+        <v>313</v>
+      </c>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
+    </row>
+    <row r="18" spans="1:7" ht="32.4">
+      <c r="A18" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G18" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A19" s="85">
+        <v>1</v>
+      </c>
+      <c r="B19" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="D19" s="122">
+        <v>8558</v>
+      </c>
+      <c r="E19" s="123">
+        <v>73.31</v>
+      </c>
+      <c r="F19" s="130">
+        <v>47.49</v>
+      </c>
+      <c r="G19" s="130">
+        <v>53.67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A20" s="85">
+        <v>2</v>
+      </c>
+      <c r="B20" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="C20" s="86" t="s">
+        <v>183</v>
+      </c>
+      <c r="D20" s="122">
+        <v>7924</v>
+      </c>
+      <c r="E20" s="123">
+        <v>67.88</v>
+      </c>
+      <c r="F20" s="130">
+        <v>45.77</v>
+      </c>
+      <c r="G20" s="130">
+        <v>50.57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A21" s="85">
+        <v>3</v>
+      </c>
+      <c r="B21" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D21" s="122">
+        <v>7072</v>
+      </c>
+      <c r="E21" s="123">
+        <v>60.58</v>
+      </c>
+      <c r="F21" s="130">
+        <v>38.04</v>
+      </c>
+      <c r="G21" s="130">
+        <v>44.04</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A22" s="85">
+        <v>4</v>
+      </c>
+      <c r="B22" s="86" t="s">
+        <v>201</v>
+      </c>
+      <c r="C22" s="86" t="s">
+        <v>188</v>
+      </c>
+      <c r="D22" s="122">
+        <v>6462</v>
+      </c>
+      <c r="E22" s="123">
+        <v>55.36</v>
+      </c>
+      <c r="F22" s="130">
+        <v>38.79</v>
+      </c>
+      <c r="G22" s="130">
+        <v>41.73</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A23" s="85">
+        <v>5</v>
+      </c>
+      <c r="B23" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="86" t="s">
+        <v>185</v>
+      </c>
+      <c r="D23" s="122">
+        <v>4735</v>
+      </c>
+      <c r="E23" s="123">
+        <v>40.56</v>
+      </c>
+      <c r="F23" s="130">
+        <v>25.02</v>
+      </c>
+      <c r="G23" s="130">
+        <v>29.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A24" s="85">
+        <v>6</v>
+      </c>
+      <c r="B24" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="C24" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="D24" s="122">
+        <v>2387</v>
+      </c>
+      <c r="E24" s="123">
+        <v>20.45</v>
+      </c>
+      <c r="F24" s="130">
+        <v>12.49</v>
+      </c>
+      <c r="G24" s="130">
+        <v>14.54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A25" s="85">
+        <v>7</v>
+      </c>
+      <c r="B25" s="86" t="s">
+        <v>121</v>
+      </c>
+      <c r="C25" s="86" t="s">
+        <v>202</v>
+      </c>
+      <c r="D25" s="122">
+        <v>2194</v>
+      </c>
+      <c r="E25" s="123">
+        <v>18.79</v>
+      </c>
+      <c r="F25" s="130">
+        <v>12.77</v>
+      </c>
+      <c r="G25" s="130">
+        <v>13.84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A26" s="85">
+        <v>8</v>
+      </c>
+      <c r="B26" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C26" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="122">
+        <v>1820</v>
+      </c>
+      <c r="E26" s="123">
+        <v>15.59</v>
+      </c>
+      <c r="F26" s="130">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="G26" s="130">
+        <v>11.28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A27" s="85">
+        <v>9</v>
+      </c>
+      <c r="B27" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="110" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="122">
+        <v>1416</v>
+      </c>
+      <c r="E27" s="123">
+        <v>12.13</v>
+      </c>
+      <c r="F27" s="130">
+        <v>7.46</v>
+      </c>
+      <c r="G27" s="130">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A28" s="85">
+        <v>10</v>
+      </c>
+      <c r="B28" s="136" t="s">
+        <v>319</v>
+      </c>
+      <c r="C28" s="121" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="122">
+        <v>1269</v>
+      </c>
+      <c r="E28" s="123">
+        <v>10.87</v>
+      </c>
+      <c r="F28" s="130">
+        <v>7.46</v>
+      </c>
+      <c r="G28" s="130">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A29" s="98"/>
+      <c r="B29" s="111" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="111" t="s">
+        <v>196</v>
+      </c>
+      <c r="D29" s="124">
+        <v>53553</v>
+      </c>
+      <c r="E29" s="125">
+        <v>458.76</v>
+      </c>
+      <c r="F29" s="131">
+        <v>304.02</v>
+      </c>
+      <c r="G29" s="131">
+        <v>341.38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="11.25" customHeight="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+    </row>
+    <row r="31" spans="1:7" ht="18" thickBot="1">
+      <c r="A31" s="228" t="s">
+        <v>314</v>
+      </c>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
+    </row>
+    <row r="32" spans="1:7" ht="35.25" customHeight="1">
+      <c r="A32" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G32" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A33" s="85">
+        <v>1</v>
+      </c>
+      <c r="B33" s="86" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="86" t="s">
+        <v>206</v>
+      </c>
+      <c r="D33" s="122">
+        <v>10525</v>
+      </c>
+      <c r="E33" s="123">
+        <v>90.4</v>
+      </c>
+      <c r="F33" s="123">
+        <v>61.21</v>
+      </c>
+      <c r="G33" s="123">
+        <v>65.930000000000007</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A34" s="85">
+        <v>2</v>
+      </c>
+      <c r="B34" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="D34" s="122">
+        <v>6407</v>
+      </c>
+      <c r="E34" s="123">
+        <v>55.03</v>
+      </c>
+      <c r="F34" s="123">
+        <v>32.729999999999997</v>
+      </c>
+      <c r="G34" s="123">
+        <v>37.25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A35" s="85">
+        <v>3</v>
+      </c>
+      <c r="B35" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D35" s="122">
+        <v>4620</v>
+      </c>
+      <c r="E35" s="123">
+        <v>39.68</v>
+      </c>
+      <c r="F35" s="123">
+        <v>23.83</v>
+      </c>
+      <c r="G35" s="123">
+        <v>26.84</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A36" s="85">
+        <v>4</v>
+      </c>
+      <c r="B36" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="86" t="s">
+        <v>183</v>
+      </c>
+      <c r="D36" s="122">
+        <v>3498</v>
+      </c>
+      <c r="E36" s="123">
+        <v>30.05</v>
+      </c>
+      <c r="F36" s="123">
+        <v>17.79</v>
+      </c>
+      <c r="G36" s="123">
+        <v>20.329999999999998</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A37" s="85">
+        <v>5</v>
+      </c>
+      <c r="B37" s="86" t="s">
+        <v>124</v>
+      </c>
+      <c r="C37" s="86" t="s">
+        <v>207</v>
+      </c>
+      <c r="D37" s="122">
+        <v>2236</v>
+      </c>
+      <c r="E37" s="123">
+        <v>19.21</v>
+      </c>
+      <c r="F37" s="123">
+        <v>14.07</v>
+      </c>
+      <c r="G37" s="123">
+        <v>15.25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A38" s="85">
+        <v>6</v>
+      </c>
+      <c r="B38" s="86" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" s="86" t="s">
+        <v>192</v>
+      </c>
+      <c r="D38" s="122">
+        <v>1936</v>
+      </c>
+      <c r="E38" s="123">
+        <v>16.63</v>
+      </c>
+      <c r="F38" s="123">
+        <v>11.08</v>
+      </c>
+      <c r="G38" s="123">
+        <v>11.96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A39" s="85">
+        <v>7</v>
+      </c>
+      <c r="B39" s="86" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" s="86" t="s">
+        <v>190</v>
+      </c>
+      <c r="D39" s="122">
+        <v>1567</v>
+      </c>
+      <c r="E39" s="123">
+        <v>13.46</v>
+      </c>
+      <c r="F39" s="123">
+        <v>8.64</v>
+      </c>
+      <c r="G39" s="123">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A40" s="85">
+        <v>8</v>
+      </c>
+      <c r="B40" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C40" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="122">
+        <v>1454</v>
+      </c>
+      <c r="E40" s="123">
+        <v>12.49</v>
+      </c>
+      <c r="F40" s="123">
+        <v>6.92</v>
+      </c>
+      <c r="G40" s="123">
+        <v>8.18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A41" s="102">
+        <v>9</v>
+      </c>
+      <c r="B41" s="89" t="s">
+        <v>147</v>
+      </c>
+      <c r="C41" s="86" t="s">
+        <v>208</v>
+      </c>
+      <c r="D41" s="122">
+        <v>1236</v>
+      </c>
+      <c r="E41" s="123">
+        <v>10.62</v>
+      </c>
+      <c r="F41" s="123">
+        <v>7.47</v>
+      </c>
+      <c r="G41" s="123">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A42" s="85">
+        <v>10</v>
+      </c>
+      <c r="B42" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="C42" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="D42" s="122">
+        <v>1409</v>
+      </c>
+      <c r="E42" s="123">
+        <v>12.1</v>
+      </c>
+      <c r="F42" s="123">
+        <v>6.9</v>
+      </c>
+      <c r="G42" s="123">
+        <v>8.01</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="91"/>
+      <c r="B43" s="92" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="D43" s="124">
+        <v>43141</v>
+      </c>
+      <c r="E43" s="125">
+        <v>370.55</v>
+      </c>
+      <c r="F43" s="125">
+        <v>237.98</v>
+      </c>
+      <c r="G43" s="131">
+        <v>263.29000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A44" s="223" t="s">
+        <v>303</v>
+      </c>
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="224"/>
+      <c r="E44" s="224"/>
+      <c r="F44" s="224"/>
+      <c r="G44" s="224"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="B53" s="89"/>
+      <c r="C53" s="86"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A44:G44"/>
+    <mergeCell ref="E1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A31:G31"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.63" right="0.62" top="0.61" bottom="0.47" header="0.5" footer="0.4"/>
+  <pageSetup paperSize="9" scale="94" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:G53"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="6.109375" style="84" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="6.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" style="81" customWidth="1"/>
+    <col min="3" max="3" width="31.44140625" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="8" width="9.44140625" style="81" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="79" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="83"/>
-      <c r="E1" s="251" t="s">
+      <c r="B1" s="80"/>
+      <c r="E1" s="229" t="s">
         <v>311</v>
       </c>
-      <c r="F1" s="251"/>
-[...3 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="F1" s="229"/>
+      <c r="G1" s="230"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
+      <c r="A3" s="228" t="s">
         <v>300</v>
       </c>
-      <c r="B3" s="250"/>
-[...4 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="32.4">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="87" t="s">
+      <c r="B4" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="86" t="s">
+      <c r="C4" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="86" t="s">
+      <c r="D4" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="86" t="s">
+      <c r="E4" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="86" t="s">
+      <c r="F4" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="86" t="s">
+      <c r="G4" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="88">
+      <c r="A5" s="85">
         <v>1</v>
       </c>
-      <c r="B5" s="89" t="s">
+      <c r="B5" s="86" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="89" t="s">
+      <c r="C5" s="86" t="s">
         <v>180</v>
       </c>
-      <c r="D5" s="133">
+      <c r="D5" s="122">
         <v>10056</v>
       </c>
-      <c r="E5" s="91" t="s">
+      <c r="E5" s="88" t="s">
         <v>304</v>
       </c>
-      <c r="F5" s="134">
+      <c r="F5" s="123">
         <v>59.57</v>
       </c>
-      <c r="G5" s="134">
+      <c r="G5" s="123">
         <v>64.28</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="88">
+      <c r="A6" s="85">
         <v>2</v>
       </c>
-      <c r="B6" s="92" t="s">
+      <c r="B6" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="93" t="s">
+      <c r="C6" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D6" s="131">
+      <c r="D6" s="122">
         <v>14087</v>
       </c>
-      <c r="E6" s="138">
+      <c r="E6" s="127">
         <v>60.65</v>
       </c>
-      <c r="F6" s="132">
+      <c r="F6" s="123">
         <v>38.590000000000003</v>
       </c>
-      <c r="G6" s="132">
+      <c r="G6" s="123">
         <v>43.77</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A7" s="88">
+      <c r="A7" s="85">
         <v>3</v>
       </c>
-      <c r="B7" s="92" t="s">
+      <c r="B7" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C7" s="92" t="s">
+      <c r="C7" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D7" s="131">
+      <c r="D7" s="122">
         <v>11292</v>
       </c>
-      <c r="E7" s="138">
+      <c r="E7" s="127">
         <v>48.62</v>
       </c>
-      <c r="F7" s="132">
+      <c r="F7" s="123">
         <v>32.11</v>
       </c>
-      <c r="G7" s="132">
+      <c r="G7" s="123">
         <v>35.79</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A8" s="88">
+      <c r="A8" s="85">
         <v>4</v>
       </c>
-      <c r="B8" s="92" t="s">
+      <c r="B8" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C8" s="92" t="s">
+      <c r="C8" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D8" s="131">
+      <c r="D8" s="122">
         <v>11059</v>
       </c>
-      <c r="E8" s="138">
+      <c r="E8" s="127">
         <v>47.62</v>
       </c>
-      <c r="F8" s="141">
+      <c r="F8" s="130">
         <v>29.6</v>
       </c>
-      <c r="G8" s="132">
+      <c r="G8" s="123">
         <v>34.04</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A9" s="88">
+      <c r="A9" s="85">
         <v>5</v>
       </c>
-      <c r="B9" s="92" t="s">
+      <c r="B9" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="C9" s="92" t="s">
+      <c r="C9" s="86" t="s">
         <v>185</v>
       </c>
-      <c r="D9" s="131">
+      <c r="D9" s="122">
         <v>4628</v>
       </c>
-      <c r="E9" s="91" t="s">
+      <c r="E9" s="88" t="s">
         <v>305</v>
       </c>
-      <c r="F9" s="141">
+      <c r="F9" s="130">
         <v>24.89</v>
       </c>
-      <c r="G9" s="132">
+      <c r="G9" s="123">
         <v>29.66</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A10" s="88">
+      <c r="A10" s="85">
         <v>6</v>
       </c>
-      <c r="B10" s="92" t="s">
+      <c r="B10" s="86" t="s">
         <v>187</v>
       </c>
-      <c r="C10" s="92" t="s">
+      <c r="C10" s="86" t="s">
         <v>188</v>
       </c>
-      <c r="D10" s="131">
+      <c r="D10" s="122">
         <v>6890</v>
       </c>
-      <c r="E10" s="139">
+      <c r="E10" s="128">
         <v>29.67</v>
       </c>
-      <c r="F10" s="141">
+      <c r="F10" s="130">
         <v>20.6</v>
       </c>
-      <c r="G10" s="132">
+      <c r="G10" s="123">
         <v>22.24</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A11" s="88">
+      <c r="A11" s="85">
         <v>7</v>
       </c>
-      <c r="B11" s="92" t="s">
+      <c r="B11" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C11" s="92" t="s">
+      <c r="C11" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D11" s="131">
+      <c r="D11" s="122">
         <v>3824</v>
       </c>
-      <c r="E11" s="139">
+      <c r="E11" s="128">
         <v>16.47</v>
       </c>
-      <c r="F11" s="141">
+      <c r="F11" s="130">
         <v>10</v>
       </c>
-      <c r="G11" s="141">
+      <c r="G11" s="130">
         <v>11.6</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A12" s="88">
+      <c r="A12" s="85">
         <v>8</v>
       </c>
-      <c r="B12" s="92" t="s">
+      <c r="B12" s="86" t="s">
         <v>125</v>
       </c>
-      <c r="C12" s="92" t="s">
+      <c r="C12" s="86" t="s">
         <v>192</v>
       </c>
-      <c r="D12" s="131">
+      <c r="D12" s="122">
         <v>1722</v>
       </c>
-      <c r="E12" s="91" t="s">
+      <c r="E12" s="88" t="s">
         <v>306</v>
       </c>
-      <c r="F12" s="141">
+      <c r="F12" s="130">
         <v>10.07</v>
       </c>
-      <c r="G12" s="132">
+      <c r="G12" s="123">
         <v>10.86</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A13" s="88">
+      <c r="A13" s="85">
         <v>9</v>
       </c>
-      <c r="B13" s="92" t="s">
+      <c r="B13" s="86" t="s">
         <v>109</v>
       </c>
-      <c r="C13" s="119" t="s">
+      <c r="C13" s="110" t="s">
         <v>4</v>
       </c>
-      <c r="D13" s="131">
+      <c r="D13" s="122">
         <v>1673</v>
       </c>
-      <c r="E13" s="91" t="s">
+      <c r="E13" s="88" t="s">
         <v>307</v>
       </c>
-      <c r="F13" s="141">
+      <c r="F13" s="130">
         <v>9.51</v>
       </c>
-      <c r="G13" s="132">
+      <c r="G13" s="123">
         <v>10.51</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A14" s="88">
+      <c r="A14" s="85">
         <v>10</v>
       </c>
-      <c r="B14" s="89" t="s">
+      <c r="B14" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C14" s="89" t="s">
+      <c r="C14" s="86" t="s">
         <v>195</v>
       </c>
-      <c r="D14" s="131">
+      <c r="D14" s="122">
         <v>2985</v>
       </c>
-      <c r="E14" s="140">
+      <c r="E14" s="129">
         <v>12.85</v>
       </c>
-      <c r="F14" s="141">
+      <c r="F14" s="130">
         <v>7.54</v>
       </c>
-      <c r="G14" s="132">
+      <c r="G14" s="123">
         <v>8.9600000000000009</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A15" s="96"/>
-      <c r="B15" s="97" t="s">
+      <c r="A15" s="91"/>
+      <c r="B15" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="97" t="s">
+      <c r="C15" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D15" s="135">
+      <c r="D15" s="124">
         <v>92682</v>
       </c>
-      <c r="E15" s="137">
+      <c r="E15" s="126">
         <v>399.06</v>
       </c>
-      <c r="F15" s="142">
+      <c r="F15" s="131">
         <v>264.29000000000002</v>
       </c>
-      <c r="G15" s="136">
+      <c r="G15" s="125">
         <v>295.12</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12" customHeight="1">
-      <c r="A16" s="85"/>
-[...5 lines deleted...]
-      <c r="G16" s="85"/>
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
     </row>
     <row r="17" spans="1:7" ht="18" thickBot="1">
-      <c r="A17" s="250" t="s">
+      <c r="A17" s="228" t="s">
         <v>301</v>
       </c>
-      <c r="B17" s="250"/>
-[...4 lines deleted...]
-      <c r="G17" s="250"/>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
     </row>
     <row r="18" spans="1:7" ht="32.4">
-      <c r="A18" s="86" t="s">
+      <c r="A18" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="87" t="s">
+      <c r="B18" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C18" s="86" t="s">
+      <c r="C18" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="86" t="s">
+      <c r="D18" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="86" t="s">
+      <c r="E18" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="86" t="s">
+      <c r="F18" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G18" s="86" t="s">
+      <c r="G18" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A19" s="88">
+      <c r="A19" s="85">
         <v>1</v>
       </c>
-      <c r="B19" s="92" t="s">
+      <c r="B19" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C19" s="93" t="s">
+      <c r="C19" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D19" s="133">
+      <c r="D19" s="122">
         <v>8140</v>
       </c>
-      <c r="E19" s="134">
+      <c r="E19" s="123">
         <v>69.900000000000006</v>
       </c>
-      <c r="F19" s="134">
+      <c r="F19" s="123">
         <v>46.56</v>
       </c>
-      <c r="G19" s="134">
+      <c r="G19" s="123">
         <v>52.59</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A20" s="88">
+      <c r="A20" s="85">
         <v>2</v>
       </c>
-      <c r="B20" s="92" t="s">
+      <c r="B20" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C20" s="92" t="s">
+      <c r="C20" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D20" s="131">
+      <c r="D20" s="122">
         <v>7920</v>
       </c>
-      <c r="E20" s="132">
+      <c r="E20" s="123">
         <v>68.010000000000005</v>
       </c>
-      <c r="F20" s="132">
+      <c r="F20" s="123">
         <v>47.15</v>
       </c>
-      <c r="G20" s="132">
+      <c r="G20" s="123">
         <v>52.03</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A21" s="88">
+      <c r="A21" s="85">
         <v>3</v>
       </c>
-      <c r="B21" s="92" t="s">
+      <c r="B21" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C21" s="92" t="s">
+      <c r="C21" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D21" s="131">
+      <c r="D21" s="122">
         <v>6938</v>
       </c>
-      <c r="E21" s="132">
+      <c r="E21" s="123">
         <v>59.58</v>
       </c>
-      <c r="F21" s="132">
+      <c r="F21" s="123">
         <v>38</v>
       </c>
-      <c r="G21" s="132">
+      <c r="G21" s="123">
         <v>44.21</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A22" s="88">
+      <c r="A22" s="85">
         <v>4</v>
       </c>
-      <c r="B22" s="92" t="s">
+      <c r="B22" s="86" t="s">
         <v>201</v>
       </c>
-      <c r="C22" s="92" t="s">
+      <c r="C22" s="86" t="s">
         <v>188</v>
       </c>
-      <c r="D22" s="131">
+      <c r="D22" s="122">
         <v>6308</v>
       </c>
-      <c r="E22" s="132">
+      <c r="E22" s="123">
         <v>54.17</v>
       </c>
-      <c r="F22" s="132">
+      <c r="F22" s="123">
         <v>38.479999999999997</v>
       </c>
-      <c r="G22" s="132">
+      <c r="G22" s="123">
         <v>41.47</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A23" s="88">
+      <c r="A23" s="85">
         <v>5</v>
       </c>
-      <c r="B23" s="92" t="s">
+      <c r="B23" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="C23" s="92" t="s">
+      <c r="C23" s="86" t="s">
         <v>185</v>
       </c>
-      <c r="D23" s="131">
+      <c r="D23" s="122">
         <v>4628</v>
       </c>
-      <c r="E23" s="132">
+      <c r="E23" s="123">
         <v>39.74</v>
       </c>
-      <c r="F23" s="132">
+      <c r="F23" s="123">
         <v>24.89</v>
       </c>
-      <c r="G23" s="132">
+      <c r="G23" s="123">
         <v>29.66</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A24" s="88">
+      <c r="A24" s="85">
         <v>6</v>
       </c>
-      <c r="B24" s="92" t="s">
+      <c r="B24" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C24" s="92" t="s">
+      <c r="C24" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D24" s="131">
+      <c r="D24" s="122">
         <v>2430</v>
       </c>
-      <c r="E24" s="132">
+      <c r="E24" s="123">
         <v>20.87</v>
       </c>
-      <c r="F24" s="132">
+      <c r="F24" s="123">
         <v>13.07</v>
       </c>
-      <c r="G24" s="132">
+      <c r="G24" s="123">
         <v>15.23</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A25" s="88">
+      <c r="A25" s="85">
         <v>7</v>
       </c>
-      <c r="B25" s="92" t="s">
+      <c r="B25" s="86" t="s">
         <v>121</v>
       </c>
-      <c r="C25" s="92" t="s">
+      <c r="C25" s="86" t="s">
         <v>202</v>
       </c>
-      <c r="D25" s="131">
+      <c r="D25" s="122">
         <v>2063</v>
       </c>
-      <c r="E25" s="132">
+      <c r="E25" s="123">
         <v>17.71</v>
       </c>
-      <c r="F25" s="132">
+      <c r="F25" s="123">
         <v>12.34</v>
       </c>
-      <c r="G25" s="132">
+      <c r="G25" s="123">
         <v>13.32</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A26" s="88">
+      <c r="A26" s="85">
         <v>8</v>
       </c>
-      <c r="B26" s="92" t="s">
+      <c r="B26" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C26" s="119" t="s">
+      <c r="C26" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="D26" s="131">
+      <c r="D26" s="122">
         <v>1590</v>
       </c>
-      <c r="E26" s="132">
+      <c r="E26" s="123">
         <v>13.65</v>
       </c>
-      <c r="F26" s="132">
+      <c r="F26" s="123">
         <v>8.41</v>
       </c>
-      <c r="G26" s="132">
+      <c r="G26" s="123">
         <v>9.92</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A27" s="88">
+      <c r="A27" s="85">
         <v>9</v>
       </c>
-      <c r="B27" s="118" t="s">
+      <c r="B27" s="109" t="s">
         <v>115</v>
       </c>
-      <c r="C27" s="119" t="s">
+      <c r="C27" s="110" t="s">
         <v>15</v>
       </c>
-      <c r="D27" s="131">
+      <c r="D27" s="122">
         <v>1389</v>
       </c>
-      <c r="E27" s="132">
+      <c r="E27" s="123">
         <v>11.93</v>
       </c>
-      <c r="F27" s="132">
+      <c r="F27" s="123">
         <v>7.46</v>
       </c>
-      <c r="G27" s="132">
+      <c r="G27" s="123">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A28" s="88">
+      <c r="A28" s="85">
         <v>10</v>
       </c>
-      <c r="B28" s="121" t="s">
+      <c r="B28" s="112" t="s">
         <v>308</v>
       </c>
-      <c r="C28" s="130" t="s">
+      <c r="C28" s="121" t="s">
         <v>309</v>
       </c>
-      <c r="D28" s="133">
+      <c r="D28" s="122">
         <v>1123</v>
       </c>
-      <c r="E28" s="134">
+      <c r="E28" s="123">
         <v>9.64</v>
       </c>
-      <c r="F28" s="134">
+      <c r="F28" s="123">
         <v>8.06</v>
       </c>
-      <c r="G28" s="134">
+      <c r="G28" s="123">
         <v>8.4499999999999993</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A29" s="105"/>
-      <c r="B29" s="120" t="s">
+      <c r="A29" s="98"/>
+      <c r="B29" s="111" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="120" t="s">
+      <c r="C29" s="111" t="s">
         <v>196</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="124">
         <v>51965</v>
       </c>
-      <c r="E29" s="136">
+      <c r="E29" s="125">
         <v>446.22</v>
       </c>
-      <c r="F29" s="136">
+      <c r="F29" s="125">
         <v>302.33999999999997</v>
       </c>
-      <c r="G29" s="136">
+      <c r="G29" s="125">
         <v>339.44</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="11.25" customHeight="1">
-      <c r="A30" s="85"/>
-[...5 lines deleted...]
-      <c r="G30" s="85"/>
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
     </row>
     <row r="31" spans="1:7" ht="18" thickBot="1">
-      <c r="A31" s="250" t="s">
+      <c r="A31" s="228" t="s">
         <v>302</v>
       </c>
-      <c r="B31" s="250"/>
-[...4 lines deleted...]
-      <c r="G31" s="250"/>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
     </row>
     <row r="32" spans="1:7" ht="35.25" customHeight="1">
-      <c r="A32" s="86" t="s">
+      <c r="A32" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B32" s="87" t="s">
+      <c r="B32" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C32" s="86" t="s">
+      <c r="C32" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D32" s="86" t="s">
+      <c r="D32" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E32" s="86" t="s">
+      <c r="E32" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F32" s="86" t="s">
+      <c r="F32" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G32" s="86" t="s">
+      <c r="G32" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A33" s="88">
+      <c r="A33" s="85">
         <v>1</v>
       </c>
-      <c r="B33" s="89" t="s">
+      <c r="B33" s="86" t="s">
         <v>138</v>
       </c>
-      <c r="C33" s="89" t="s">
+      <c r="C33" s="86" t="s">
         <v>206</v>
       </c>
-      <c r="D33" s="133">
+      <c r="D33" s="122">
         <v>10056</v>
       </c>
-      <c r="E33" s="134">
+      <c r="E33" s="123">
         <v>86.85</v>
       </c>
-      <c r="F33" s="134">
+      <c r="F33" s="123">
         <v>59.57</v>
       </c>
-      <c r="G33" s="134">
+      <c r="G33" s="123">
         <v>64.28</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A34" s="88">
+      <c r="A34" s="85">
         <v>2</v>
       </c>
-      <c r="B34" s="92" t="s">
+      <c r="B34" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C34" s="93" t="s">
+      <c r="C34" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D34" s="131">
+      <c r="D34" s="122">
         <v>5947</v>
       </c>
-      <c r="E34" s="132">
+      <c r="E34" s="123">
         <v>51.36</v>
       </c>
-      <c r="F34" s="132">
+      <c r="F34" s="123">
         <v>31.24</v>
       </c>
-      <c r="G34" s="132">
+      <c r="G34" s="123">
         <v>35.65</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A35" s="88">
+      <c r="A35" s="85">
         <v>3</v>
       </c>
-      <c r="B35" s="92" t="s">
+      <c r="B35" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C35" s="92" t="s">
+      <c r="C35" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D35" s="131">
+      <c r="D35" s="122">
         <v>4121</v>
       </c>
-      <c r="E35" s="132">
+      <c r="E35" s="123">
         <v>35.590000000000003</v>
       </c>
-      <c r="F35" s="132">
+      <c r="F35" s="123">
         <v>21.99</v>
       </c>
-      <c r="G35" s="132">
+      <c r="G35" s="123">
         <v>24.79</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A36" s="88">
+      <c r="A36" s="85">
         <v>4</v>
       </c>
-      <c r="B36" s="92" t="s">
+      <c r="B36" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C36" s="92" t="s">
+      <c r="C36" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D36" s="131">
+      <c r="D36" s="122">
         <v>3372</v>
       </c>
-      <c r="E36" s="132">
+      <c r="E36" s="123">
         <v>29.12</v>
       </c>
-      <c r="F36" s="132">
+      <c r="F36" s="123">
         <v>17.86</v>
       </c>
-      <c r="G36" s="132">
+      <c r="G36" s="123">
         <v>20.41</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A37" s="88">
+      <c r="A37" s="85">
         <v>5</v>
       </c>
-      <c r="B37" s="92" t="s">
+      <c r="B37" s="86" t="s">
         <v>124</v>
       </c>
-      <c r="C37" s="92" t="s">
+      <c r="C37" s="86" t="s">
         <v>207</v>
       </c>
-      <c r="D37" s="131">
+      <c r="D37" s="122">
         <v>1954</v>
       </c>
-      <c r="E37" s="132">
+      <c r="E37" s="123">
         <v>16.88</v>
       </c>
-      <c r="F37" s="132">
+      <c r="F37" s="123">
         <v>12.4</v>
       </c>
-      <c r="G37" s="132">
+      <c r="G37" s="123">
         <v>13.45</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A38" s="88">
+      <c r="A38" s="85">
         <v>6</v>
       </c>
-      <c r="B38" s="92" t="s">
+      <c r="B38" s="86" t="s">
         <v>125</v>
       </c>
-      <c r="C38" s="92" t="s">
+      <c r="C38" s="86" t="s">
         <v>192</v>
       </c>
-      <c r="D38" s="131">
+      <c r="D38" s="122">
         <v>1722</v>
       </c>
-      <c r="E38" s="132">
+      <c r="E38" s="123">
         <v>14.87</v>
       </c>
-      <c r="F38" s="132">
+      <c r="F38" s="123">
         <v>10.07</v>
       </c>
-      <c r="G38" s="132">
+      <c r="G38" s="123">
         <v>10.86</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A39" s="88">
+      <c r="A39" s="85">
         <v>7</v>
       </c>
-      <c r="B39" s="92" t="s">
+      <c r="B39" s="86" t="s">
         <v>109</v>
       </c>
-      <c r="C39" s="92" t="s">
+      <c r="C39" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D39" s="131">
+      <c r="D39" s="122">
         <v>1673</v>
       </c>
-      <c r="E39" s="132">
+      <c r="E39" s="123">
         <v>14.45</v>
       </c>
-      <c r="F39" s="132">
+      <c r="F39" s="123">
         <v>9.51</v>
       </c>
-      <c r="G39" s="132">
+      <c r="G39" s="123">
         <v>10.51</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A40" s="88">
+      <c r="A40" s="85">
         <v>8</v>
       </c>
-      <c r="B40" s="93" t="s">
+      <c r="B40" s="89" t="s">
         <v>147</v>
       </c>
-      <c r="C40" s="89" t="s">
+      <c r="C40" s="86" t="s">
         <v>208</v>
       </c>
-      <c r="D40" s="131">
+      <c r="D40" s="122">
         <v>1240</v>
       </c>
-      <c r="E40" s="132">
+      <c r="E40" s="123">
         <v>10.71</v>
       </c>
-      <c r="F40" s="132">
+      <c r="F40" s="123">
         <v>7.69</v>
       </c>
-      <c r="G40" s="132">
+      <c r="G40" s="123">
         <v>8.2799999999999994</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A41" s="111">
+      <c r="A41" s="102">
         <v>9</v>
       </c>
-      <c r="B41" s="92" t="s">
+      <c r="B41" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C41" s="92" t="s">
+      <c r="C41" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D41" s="131">
+      <c r="D41" s="122">
         <v>1394</v>
       </c>
-      <c r="E41" s="132">
+      <c r="E41" s="123">
         <v>12.04</v>
       </c>
-      <c r="F41" s="132">
+      <c r="F41" s="123">
         <v>7.18</v>
       </c>
-      <c r="G41" s="132">
+      <c r="G41" s="123">
         <v>8.26</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A42" s="88">
+      <c r="A42" s="85">
         <v>10</v>
       </c>
-      <c r="B42" s="92" t="s">
+      <c r="B42" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C42" s="119" t="s">
+      <c r="C42" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="D42" s="133">
+      <c r="D42" s="122">
         <v>1395</v>
       </c>
-      <c r="E42" s="134">
+      <c r="E42" s="123">
         <v>12.05</v>
       </c>
-      <c r="F42" s="134">
+      <c r="F42" s="123">
         <v>6.73</v>
       </c>
-      <c r="G42" s="134">
+      <c r="G42" s="123">
         <v>8.07</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A43" s="96"/>
-      <c r="B43" s="97" t="s">
+      <c r="A43" s="91"/>
+      <c r="B43" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C43" s="97" t="s">
+      <c r="C43" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D43" s="135">
+      <c r="D43" s="124">
         <v>40717</v>
       </c>
-      <c r="E43" s="136">
+      <c r="E43" s="125">
         <v>351.64</v>
       </c>
-      <c r="F43" s="136">
+      <c r="F43" s="125">
         <v>229.87</v>
       </c>
-      <c r="G43" s="142">
+      <c r="G43" s="131">
         <v>255</v>
       </c>
     </row>
-    <row r="44" spans="1:7" s="117" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A44" s="244" t="s">
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A44" s="223" t="s">
         <v>310</v>
       </c>
-      <c r="B44" s="245"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="224"/>
+      <c r="E44" s="224"/>
+      <c r="F44" s="224"/>
+      <c r="G44" s="224"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15.6">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15.6">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A50" s="117" t="s">
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="53" spans="1:3">
-      <c r="B53" s="93"/>
-      <c r="C53" s="89"/>
+      <c r="B53" s="89"/>
+      <c r="C53" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.63" right="0.62" top="0.61" bottom="0.47" header="0.5" footer="0.4"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:G50"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="6.109375" style="84" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="6.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" style="81" customWidth="1"/>
+    <col min="3" max="3" width="32.44140625" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="7" width="10.88671875" style="81" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="81" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="79" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="83"/>
-      <c r="E1" s="251" t="s">
+      <c r="B1" s="80"/>
+      <c r="E1" s="229" t="s">
         <v>293</v>
       </c>
-      <c r="F1" s="251"/>
-[...3 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="F1" s="229"/>
+      <c r="G1" s="230"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
+      <c r="A3" s="228" t="s">
         <v>292</v>
       </c>
-      <c r="B3" s="250"/>
-[...4 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="32.4">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="87" t="s">
+      <c r="B4" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="86" t="s">
+      <c r="C4" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="86" t="s">
+      <c r="D4" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="E4" s="86" t="s">
+      <c r="E4" s="83" t="s">
         <v>226</v>
       </c>
-      <c r="F4" s="86" t="s">
+      <c r="F4" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="86" t="s">
+      <c r="G4" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="88">
+      <c r="A5" s="85">
         <v>1</v>
       </c>
-      <c r="B5" s="89" t="s">
+      <c r="B5" s="86" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="89" t="s">
+      <c r="C5" s="86" t="s">
         <v>180</v>
       </c>
-      <c r="D5" s="90">
+      <c r="D5" s="87">
         <v>9655</v>
       </c>
-      <c r="E5" s="91" t="s">
+      <c r="E5" s="88" t="s">
         <v>296</v>
       </c>
-      <c r="F5" s="91">
+      <c r="F5" s="88">
         <v>58.63</v>
       </c>
-      <c r="G5" s="91">
+      <c r="G5" s="88">
         <v>63.16</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="88">
+      <c r="A6" s="85">
         <v>2</v>
       </c>
-      <c r="B6" s="92" t="s">
+      <c r="B6" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="93" t="s">
+      <c r="C6" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D6" s="90">
+      <c r="D6" s="87">
         <v>14040</v>
       </c>
-      <c r="E6" s="95">
+      <c r="E6" s="90">
         <v>60.62</v>
       </c>
-      <c r="F6" s="91">
+      <c r="F6" s="88">
         <v>40.340000000000003</v>
       </c>
-      <c r="G6" s="91">
+      <c r="G6" s="88">
         <v>45.32</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A7" s="88">
+      <c r="A7" s="85">
         <v>3</v>
       </c>
-      <c r="B7" s="92" t="s">
+      <c r="B7" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C7" s="92" t="s">
+      <c r="C7" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D7" s="90">
+      <c r="D7" s="87">
         <v>11023</v>
       </c>
-      <c r="E7" s="95">
+      <c r="E7" s="90">
         <v>47.59</v>
       </c>
-      <c r="F7" s="91">
+      <c r="F7" s="88">
         <v>32.409999999999997</v>
       </c>
-      <c r="G7" s="91">
+      <c r="G7" s="88">
         <v>36.07</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A8" s="88">
+      <c r="A8" s="85">
         <v>4</v>
       </c>
-      <c r="B8" s="92" t="s">
+      <c r="B8" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C8" s="92" t="s">
+      <c r="C8" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D8" s="90">
+      <c r="D8" s="87">
         <v>10615</v>
       </c>
-      <c r="E8" s="95">
+      <c r="E8" s="90">
         <v>45.83</v>
       </c>
-      <c r="F8" s="91">
+      <c r="F8" s="88">
         <v>29.1</v>
       </c>
-      <c r="G8" s="91">
+      <c r="G8" s="88">
         <v>33.61</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A9" s="88">
+      <c r="A9" s="85">
         <v>5</v>
       </c>
-      <c r="B9" s="92" t="s">
+      <c r="B9" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="C9" s="92" t="s">
+      <c r="C9" s="86" t="s">
         <v>185</v>
       </c>
-      <c r="D9" s="90">
+      <c r="D9" s="87">
         <v>4392</v>
       </c>
-      <c r="E9" s="91" t="s">
+      <c r="E9" s="88" t="s">
         <v>297</v>
       </c>
-      <c r="F9" s="91">
+      <c r="F9" s="88">
         <v>24.17</v>
       </c>
-      <c r="G9" s="91">
+      <c r="G9" s="88">
         <v>28.77</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A10" s="88">
+      <c r="A10" s="85">
         <v>6</v>
       </c>
-      <c r="B10" s="92" t="s">
+      <c r="B10" s="86" t="s">
         <v>187</v>
       </c>
-      <c r="C10" s="92" t="s">
+      <c r="C10" s="86" t="s">
         <v>188</v>
       </c>
-      <c r="D10" s="90">
+      <c r="D10" s="87">
         <v>6560</v>
       </c>
-      <c r="E10" s="95">
+      <c r="E10" s="90">
         <v>28.32</v>
       </c>
-      <c r="F10" s="91">
+      <c r="F10" s="88">
         <v>20.07</v>
       </c>
-      <c r="G10" s="91">
+      <c r="G10" s="88">
         <v>21.68</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A11" s="88">
+      <c r="A11" s="85">
         <v>7</v>
       </c>
-      <c r="B11" s="92" t="s">
+      <c r="B11" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C11" s="92" t="s">
+      <c r="C11" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D11" s="90">
+      <c r="D11" s="87">
         <v>3854</v>
       </c>
-      <c r="E11" s="95">
+      <c r="E11" s="90">
         <v>16.64</v>
       </c>
-      <c r="F11" s="91">
+      <c r="F11" s="88">
         <v>10.3</v>
       </c>
-      <c r="G11" s="91">
+      <c r="G11" s="88">
         <v>12.03</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A12" s="88">
+      <c r="A12" s="85">
         <v>8</v>
       </c>
-      <c r="B12" s="92" t="s">
+      <c r="B12" s="86" t="s">
         <v>125</v>
       </c>
-      <c r="C12" s="92" t="s">
+      <c r="C12" s="86" t="s">
         <v>192</v>
       </c>
-      <c r="D12" s="90">
+      <c r="D12" s="87">
         <v>1737</v>
       </c>
-      <c r="E12" s="91" t="s">
+      <c r="E12" s="88" t="s">
         <v>298</v>
       </c>
-      <c r="F12" s="91">
+      <c r="F12" s="88">
         <v>10.47</v>
       </c>
-      <c r="G12" s="91">
+      <c r="G12" s="88">
         <v>11.25</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A13" s="88">
+      <c r="A13" s="85">
         <v>9</v>
       </c>
-      <c r="B13" s="92" t="s">
+      <c r="B13" s="86" t="s">
         <v>109</v>
       </c>
-      <c r="C13" s="119" t="s">
+      <c r="C13" s="110" t="s">
         <v>4</v>
       </c>
-      <c r="D13" s="90">
+      <c r="D13" s="87">
         <v>1680</v>
       </c>
-      <c r="E13" s="91" t="s">
+      <c r="E13" s="88" t="s">
         <v>299</v>
       </c>
-      <c r="F13" s="91">
+      <c r="F13" s="88">
         <v>9.74</v>
       </c>
-      <c r="G13" s="91">
+      <c r="G13" s="88">
         <v>10.81</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A14" s="88">
+      <c r="A14" s="85">
         <v>10</v>
       </c>
-      <c r="B14" s="89" t="s">
+      <c r="B14" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C14" s="89" t="s">
+      <c r="C14" s="86" t="s">
         <v>195</v>
       </c>
-      <c r="D14" s="90">
+      <c r="D14" s="87">
         <v>2978</v>
       </c>
-      <c r="E14" s="95">
+      <c r="E14" s="90">
         <v>12.86</v>
       </c>
-      <c r="F14" s="91">
+      <c r="F14" s="88">
         <v>7.85</v>
       </c>
-      <c r="G14" s="91">
+      <c r="G14" s="88">
         <v>9.2899999999999991</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A15" s="96"/>
-      <c r="B15" s="97" t="s">
+      <c r="A15" s="91"/>
+      <c r="B15" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="97" t="s">
+      <c r="C15" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D15" s="98">
+      <c r="D15" s="93">
         <v>90649</v>
       </c>
-      <c r="E15" s="99">
+      <c r="E15" s="94">
         <v>391.37</v>
       </c>
-      <c r="F15" s="100">
+      <c r="F15" s="95">
         <v>265.83</v>
       </c>
-      <c r="G15" s="100">
+      <c r="G15" s="95">
         <v>296.67</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12" customHeight="1">
-      <c r="A16" s="85"/>
-[...5 lines deleted...]
-      <c r="G16" s="85"/>
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
     </row>
     <row r="17" spans="1:7" ht="18" thickBot="1">
-      <c r="A17" s="250" t="s">
+      <c r="A17" s="228" t="s">
         <v>294</v>
       </c>
-      <c r="B17" s="250"/>
-[...4 lines deleted...]
-      <c r="G17" s="250"/>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
     </row>
     <row r="18" spans="1:7" ht="32.4">
-      <c r="A18" s="86" t="s">
+      <c r="A18" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="87" t="s">
+      <c r="B18" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C18" s="86" t="s">
+      <c r="C18" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="86" t="s">
+      <c r="D18" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="86" t="s">
+      <c r="E18" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="86" t="s">
+      <c r="F18" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G18" s="86" t="s">
+      <c r="G18" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A19" s="88">
+      <c r="A19" s="85">
         <v>1</v>
       </c>
-      <c r="B19" s="92" t="s">
+      <c r="B19" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C19" s="93" t="s">
+      <c r="C19" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D19" s="90">
+      <c r="D19" s="87">
         <v>8143</v>
       </c>
-      <c r="E19" s="101">
+      <c r="E19" s="96">
         <v>69.989999999999995</v>
       </c>
-      <c r="F19" s="101">
+      <c r="F19" s="96">
         <v>48.58</v>
       </c>
-      <c r="G19" s="102">
+      <c r="G19" s="97">
         <v>54.39</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A20" s="88">
+      <c r="A20" s="85">
         <v>2</v>
       </c>
-      <c r="B20" s="92" t="s">
+      <c r="B20" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C20" s="92" t="s">
+      <c r="C20" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D20" s="94">
+      <c r="D20" s="87">
         <v>7751</v>
       </c>
-      <c r="E20" s="103">
+      <c r="E20" s="96">
         <v>66.62</v>
       </c>
-      <c r="F20" s="103">
+      <c r="F20" s="96">
         <v>47.52</v>
       </c>
-      <c r="G20" s="104">
+      <c r="G20" s="97">
         <v>52.34</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A21" s="88">
+      <c r="A21" s="85">
         <v>3</v>
       </c>
-      <c r="B21" s="92" t="s">
+      <c r="B21" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C21" s="92" t="s">
+      <c r="C21" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D21" s="94">
+      <c r="D21" s="87">
         <v>6697</v>
       </c>
-      <c r="E21" s="103">
+      <c r="E21" s="96">
         <v>57.56</v>
       </c>
-      <c r="F21" s="103">
+      <c r="F21" s="96">
         <v>37.49</v>
       </c>
-      <c r="G21" s="104">
+      <c r="G21" s="97">
         <v>43.68</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A22" s="88">
+      <c r="A22" s="85">
         <v>4</v>
       </c>
-      <c r="B22" s="92" t="s">
+      <c r="B22" s="86" t="s">
         <v>201</v>
       </c>
-      <c r="C22" s="92" t="s">
+      <c r="C22" s="86" t="s">
         <v>188</v>
       </c>
-      <c r="D22" s="94">
+      <c r="D22" s="87">
         <v>6028</v>
       </c>
-      <c r="E22" s="103">
+      <c r="E22" s="96">
         <v>51.81</v>
       </c>
-      <c r="F22" s="103">
+      <c r="F22" s="96">
         <v>37.619999999999997</v>
       </c>
-      <c r="G22" s="104">
+      <c r="G22" s="97">
         <v>40.56</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A23" s="88">
+      <c r="A23" s="85">
         <v>5</v>
       </c>
-      <c r="B23" s="92" t="s">
+      <c r="B23" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="C23" s="92" t="s">
+      <c r="C23" s="86" t="s">
         <v>185</v>
       </c>
-      <c r="D23" s="94">
+      <c r="D23" s="87">
         <v>4392</v>
       </c>
-      <c r="E23" s="103">
+      <c r="E23" s="96">
         <v>37.75</v>
       </c>
-      <c r="F23" s="103">
+      <c r="F23" s="96">
         <v>24.17</v>
       </c>
-      <c r="G23" s="104">
+      <c r="G23" s="97">
         <v>28.77</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A24" s="88">
+      <c r="A24" s="85">
         <v>6</v>
       </c>
-      <c r="B24" s="92" t="s">
+      <c r="B24" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C24" s="92" t="s">
+      <c r="C24" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D24" s="94">
+      <c r="D24" s="87">
         <v>2415</v>
       </c>
-      <c r="E24" s="103">
+      <c r="E24" s="96">
         <v>20.76</v>
       </c>
-      <c r="F24" s="103">
+      <c r="F24" s="96">
         <v>13.14</v>
       </c>
-      <c r="G24" s="104">
+      <c r="G24" s="97">
         <v>15.43</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A25" s="88">
+      <c r="A25" s="85">
         <v>7</v>
       </c>
-      <c r="B25" s="92" t="s">
+      <c r="B25" s="86" t="s">
         <v>121</v>
       </c>
-      <c r="C25" s="92" t="s">
+      <c r="C25" s="86" t="s">
         <v>202</v>
       </c>
-      <c r="D25" s="94">
+      <c r="D25" s="87">
         <v>2091</v>
       </c>
-      <c r="E25" s="104">
+      <c r="E25" s="97">
         <v>17.97</v>
       </c>
-      <c r="F25" s="103">
+      <c r="F25" s="96">
         <v>12.77</v>
       </c>
-      <c r="G25" s="104">
+      <c r="G25" s="97">
         <v>13.81</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A26" s="88">
+      <c r="A26" s="85">
         <v>8</v>
       </c>
-      <c r="B26" s="92" t="s">
+      <c r="B26" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C26" s="119" t="s">
+      <c r="C26" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="D26" s="94">
+      <c r="D26" s="87">
         <v>1575</v>
       </c>
-      <c r="E26" s="104">
+      <c r="E26" s="97">
         <v>13.54</v>
       </c>
-      <c r="F26" s="103">
+      <c r="F26" s="96">
         <v>8.6199999999999992</v>
       </c>
-      <c r="G26" s="104">
+      <c r="G26" s="97">
         <v>10.199999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A27" s="88">
+      <c r="A27" s="85">
         <v>9</v>
       </c>
-      <c r="B27" s="118" t="s">
+      <c r="B27" s="109" t="s">
         <v>115</v>
       </c>
-      <c r="C27" s="119" t="s">
+      <c r="C27" s="110" t="s">
         <v>15</v>
       </c>
-      <c r="D27" s="94">
+      <c r="D27" s="87">
         <v>1427</v>
       </c>
-      <c r="E27" s="103">
+      <c r="E27" s="96">
         <v>12.26</v>
       </c>
-      <c r="F27" s="103">
+      <c r="F27" s="96">
         <v>7.88</v>
       </c>
-      <c r="G27" s="104">
+      <c r="G27" s="97">
         <v>9.24</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A28" s="88">
+      <c r="A28" s="85">
         <v>10</v>
       </c>
-      <c r="B28" s="121" t="s">
+      <c r="B28" s="112" t="s">
         <v>122</v>
       </c>
-      <c r="C28" s="130" t="s">
+      <c r="C28" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="D28" s="90">
+      <c r="D28" s="87">
         <v>1194</v>
       </c>
-      <c r="E28" s="101">
+      <c r="E28" s="96">
         <v>10.26</v>
       </c>
-      <c r="F28" s="101">
+      <c r="F28" s="96">
         <v>7.54</v>
       </c>
-      <c r="G28" s="102">
+      <c r="G28" s="97">
         <v>8.2200000000000006</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A29" s="105"/>
-      <c r="B29" s="120" t="s">
+      <c r="A29" s="98"/>
+      <c r="B29" s="111" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="120" t="s">
+      <c r="C29" s="111" t="s">
         <v>196</v>
       </c>
-      <c r="D29" s="98">
+      <c r="D29" s="93">
         <v>50892</v>
       </c>
-      <c r="E29" s="106">
+      <c r="E29" s="99">
         <v>437.4</v>
       </c>
-      <c r="F29" s="106">
+      <c r="F29" s="99">
         <v>303.57</v>
       </c>
-      <c r="G29" s="106">
+      <c r="G29" s="99">
         <v>340.66</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="11.25" customHeight="1">
-      <c r="A30" s="85"/>
-[...5 lines deleted...]
-      <c r="G30" s="85"/>
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
     </row>
     <row r="31" spans="1:7" ht="18" thickBot="1">
-      <c r="A31" s="250" t="s">
+      <c r="A31" s="228" t="s">
         <v>295</v>
       </c>
-      <c r="B31" s="250"/>
-[...4 lines deleted...]
-      <c r="G31" s="250"/>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
     </row>
     <row r="32" spans="1:7" ht="35.25" customHeight="1">
-      <c r="A32" s="86" t="s">
+      <c r="A32" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B32" s="87" t="s">
+      <c r="B32" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C32" s="86" t="s">
+      <c r="C32" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D32" s="86" t="s">
+      <c r="D32" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E32" s="86" t="s">
+      <c r="E32" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F32" s="86" t="s">
+      <c r="F32" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G32" s="86" t="s">
+      <c r="G32" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A33" s="88">
+      <c r="A33" s="85">
         <v>1</v>
       </c>
-      <c r="B33" s="89" t="s">
+      <c r="B33" s="86" t="s">
         <v>138</v>
       </c>
-      <c r="C33" s="89" t="s">
+      <c r="C33" s="86" t="s">
         <v>206</v>
       </c>
-      <c r="D33" s="107">
+      <c r="D33" s="100">
         <v>9655</v>
       </c>
-      <c r="E33" s="108">
+      <c r="E33" s="101">
         <v>83.76</v>
       </c>
-      <c r="F33" s="108">
+      <c r="F33" s="101">
         <v>58.63</v>
       </c>
-      <c r="G33" s="108">
+      <c r="G33" s="101">
         <v>63.16</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A34" s="88">
+      <c r="A34" s="85">
         <v>2</v>
       </c>
-      <c r="B34" s="92" t="s">
+      <c r="B34" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C34" s="93" t="s">
+      <c r="C34" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D34" s="109">
+      <c r="D34" s="100">
         <v>5897</v>
       </c>
-      <c r="E34" s="110">
+      <c r="E34" s="101">
         <v>51.16</v>
       </c>
-      <c r="F34" s="110">
+      <c r="F34" s="101">
         <v>32.65</v>
       </c>
-      <c r="G34" s="110">
+      <c r="G34" s="101">
         <v>36.840000000000003</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A35" s="88">
+      <c r="A35" s="85">
         <v>3</v>
       </c>
-      <c r="B35" s="92" t="s">
+      <c r="B35" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C35" s="92" t="s">
+      <c r="C35" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D35" s="109">
+      <c r="D35" s="100">
         <v>3918</v>
       </c>
-      <c r="E35" s="110">
+      <c r="E35" s="101">
         <v>33.99</v>
       </c>
-      <c r="F35" s="110">
+      <c r="F35" s="101">
         <v>21.38</v>
       </c>
-      <c r="G35" s="110">
+      <c r="G35" s="101">
         <v>24.27</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A36" s="88">
+      <c r="A36" s="85">
         <v>4</v>
       </c>
-      <c r="B36" s="92" t="s">
+      <c r="B36" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C36" s="92" t="s">
+      <c r="C36" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D36" s="109">
+      <c r="D36" s="100">
         <v>3272</v>
       </c>
-      <c r="E36" s="110">
+      <c r="E36" s="101">
         <v>28.39</v>
       </c>
-      <c r="F36" s="110">
+      <c r="F36" s="101">
         <v>18</v>
       </c>
-      <c r="G36" s="110">
+      <c r="G36" s="101">
         <v>20.54</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A37" s="88">
+      <c r="A37" s="85">
         <v>5</v>
       </c>
-      <c r="B37" s="92" t="s">
+      <c r="B37" s="86" t="s">
         <v>124</v>
       </c>
-      <c r="C37" s="92" t="s">
+      <c r="C37" s="86" t="s">
         <v>207</v>
       </c>
-      <c r="D37" s="109">
+      <c r="D37" s="100">
         <v>1838</v>
       </c>
-      <c r="E37" s="110">
+      <c r="E37" s="101">
         <v>15.95</v>
       </c>
-      <c r="F37" s="110">
+      <c r="F37" s="101">
         <v>11.96</v>
       </c>
-      <c r="G37" s="110">
+      <c r="G37" s="101">
         <v>12.91</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A38" s="88">
+      <c r="A38" s="85">
         <v>6</v>
       </c>
-      <c r="B38" s="92" t="s">
+      <c r="B38" s="86" t="s">
         <v>125</v>
       </c>
-      <c r="C38" s="92" t="s">
+      <c r="C38" s="86" t="s">
         <v>192</v>
       </c>
-      <c r="D38" s="109">
+      <c r="D38" s="100">
         <v>1737</v>
       </c>
-      <c r="E38" s="110">
+      <c r="E38" s="101">
         <v>15.07</v>
       </c>
-      <c r="F38" s="110">
+      <c r="F38" s="101">
         <v>10.47</v>
       </c>
-      <c r="G38" s="110">
+      <c r="G38" s="101">
         <v>11.25</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A39" s="88">
+      <c r="A39" s="85">
         <v>7</v>
       </c>
-      <c r="B39" s="92" t="s">
+      <c r="B39" s="86" t="s">
         <v>109</v>
       </c>
-      <c r="C39" s="92" t="s">
+      <c r="C39" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D39" s="109">
+      <c r="D39" s="100">
         <v>1680</v>
       </c>
-      <c r="E39" s="110">
+      <c r="E39" s="101">
         <v>14.57</v>
       </c>
-      <c r="F39" s="110">
+      <c r="F39" s="101">
         <v>9.74</v>
       </c>
-      <c r="G39" s="110">
+      <c r="G39" s="101">
         <v>10.81</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A40" s="88">
+      <c r="A40" s="85">
         <v>8</v>
       </c>
-      <c r="B40" s="92" t="s">
+      <c r="B40" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C40" s="92" t="s">
+      <c r="C40" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D40" s="109">
+      <c r="D40" s="100">
         <v>1439</v>
       </c>
-      <c r="E40" s="110">
+      <c r="E40" s="101">
         <v>12.48</v>
       </c>
-      <c r="F40" s="110">
+      <c r="F40" s="101">
         <v>7.66</v>
       </c>
-      <c r="G40" s="110">
+      <c r="G40" s="101">
         <v>8.85</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A41" s="111">
+      <c r="A41" s="102">
         <v>9</v>
       </c>
-      <c r="B41" s="93" t="s">
+      <c r="B41" s="89" t="s">
         <v>147</v>
       </c>
-      <c r="C41" s="89" t="s">
+      <c r="C41" s="86" t="s">
         <v>208</v>
       </c>
-      <c r="D41" s="109">
+      <c r="D41" s="100">
         <v>1245</v>
       </c>
-      <c r="E41" s="110">
+      <c r="E41" s="101">
         <v>10.8</v>
       </c>
-      <c r="F41" s="110">
+      <c r="F41" s="101">
         <v>7.83</v>
       </c>
-      <c r="G41" s="110">
+      <c r="G41" s="101">
         <v>8.4600000000000009</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A42" s="88">
+      <c r="A42" s="85">
         <v>10</v>
       </c>
-      <c r="B42" s="92" t="s">
+      <c r="B42" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C42" s="119" t="s">
+      <c r="C42" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="D42" s="107">
+      <c r="D42" s="100">
         <v>1403</v>
       </c>
-      <c r="E42" s="108">
+      <c r="E42" s="101">
         <v>12.17</v>
       </c>
-      <c r="F42" s="108">
+      <c r="F42" s="101">
         <v>7.13</v>
       </c>
-      <c r="G42" s="108">
+      <c r="G42" s="101">
         <v>8.44</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A43" s="96"/>
-      <c r="B43" s="97" t="s">
+      <c r="A43" s="91"/>
+      <c r="B43" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C43" s="97" t="s">
+      <c r="C43" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D43" s="112">
+      <c r="D43" s="103">
         <v>39757</v>
       </c>
-      <c r="E43" s="113">
+      <c r="E43" s="104">
         <v>344.91</v>
       </c>
-      <c r="F43" s="113">
+      <c r="F43" s="104">
         <v>231.31</v>
       </c>
-      <c r="G43" s="113">
+      <c r="G43" s="104">
         <v>256.23</v>
       </c>
     </row>
-    <row r="44" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A44" s="114" t="s">
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A44" s="105" t="s">
         <v>303</v>
       </c>
-      <c r="B44" s="114"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="105"/>
+      <c r="C44" s="105"/>
+      <c r="D44" s="106"/>
+      <c r="E44" s="107"/>
+      <c r="F44" s="107"/>
+      <c r="G44" s="107"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15.6">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15.6">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:1" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:1" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:1" s="117" customFormat="1" ht="13.8">
-      <c r="A50" s="117" t="s">
+    <row r="50" spans="1:1" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
         <v>215</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.5" right="0.48" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:G50"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="6.109375" style="84" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="6.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" style="81" customWidth="1"/>
+    <col min="3" max="3" width="32.44140625" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="7" width="10.88671875" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="79" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="83"/>
-      <c r="E1" s="251" t="s">
+      <c r="B1" s="80"/>
+      <c r="E1" s="229" t="s">
         <v>219</v>
       </c>
-      <c r="F1" s="251"/>
-[...3 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="F1" s="229"/>
+      <c r="G1" s="230"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
+      <c r="A3" s="228" t="s">
         <v>216</v>
       </c>
-      <c r="B3" s="250"/>
-[...4 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="32.4">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="87" t="s">
+      <c r="B4" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="86" t="s">
+      <c r="C4" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="86" t="s">
+      <c r="D4" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="E4" s="86" t="s">
+      <c r="E4" s="83" t="s">
         <v>226</v>
       </c>
-      <c r="F4" s="86" t="s">
+      <c r="F4" s="83" t="s">
         <v>225</v>
       </c>
-      <c r="G4" s="86" t="s">
+      <c r="G4" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="88">
+      <c r="A5" s="85">
         <v>1</v>
       </c>
-      <c r="B5" s="89" t="s">
+      <c r="B5" s="86" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="89" t="s">
+      <c r="C5" s="86" t="s">
         <v>180</v>
       </c>
-      <c r="D5" s="90">
+      <c r="D5" s="87">
         <v>8926</v>
       </c>
-      <c r="E5" s="91" t="s">
+      <c r="E5" s="88" t="s">
         <v>220</v>
       </c>
-      <c r="F5" s="91">
+      <c r="F5" s="88">
         <v>55.44</v>
       </c>
-      <c r="G5" s="91">
+      <c r="G5" s="88">
         <v>59.91</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="88">
+      <c r="A6" s="85">
         <v>2</v>
       </c>
-      <c r="B6" s="92" t="s">
+      <c r="B6" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="93" t="s">
+      <c r="C6" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D6" s="90">
+      <c r="D6" s="87">
         <v>12488</v>
       </c>
-      <c r="E6" s="95">
+      <c r="E6" s="90">
         <v>54.01</v>
       </c>
-      <c r="F6" s="91">
+      <c r="F6" s="88">
         <v>36.340000000000003</v>
       </c>
-      <c r="G6" s="91">
+      <c r="G6" s="88">
         <v>41.35</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A7" s="88">
+      <c r="A7" s="85">
         <v>3</v>
       </c>
-      <c r="B7" s="92" t="s">
+      <c r="B7" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C7" s="92" t="s">
+      <c r="C7" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D7" s="90">
+      <c r="D7" s="87">
         <v>11080</v>
       </c>
-      <c r="E7" s="95">
+      <c r="E7" s="90">
         <v>47.92</v>
       </c>
-      <c r="F7" s="91">
+      <c r="F7" s="88">
         <v>33.58</v>
       </c>
-      <c r="G7" s="91">
+      <c r="G7" s="88">
         <v>37.31</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A8" s="88">
+      <c r="A8" s="85">
         <v>4</v>
       </c>
-      <c r="B8" s="92" t="s">
+      <c r="B8" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C8" s="92" t="s">
+      <c r="C8" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D8" s="90">
+      <c r="D8" s="87">
         <v>10643</v>
       </c>
-      <c r="E8" s="95">
+      <c r="E8" s="90">
         <v>46.03</v>
       </c>
-      <c r="F8" s="91">
+      <c r="F8" s="88">
         <v>30.19</v>
       </c>
-      <c r="G8" s="91">
+      <c r="G8" s="88">
         <v>34.81</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A9" s="88">
+      <c r="A9" s="85">
         <v>5</v>
       </c>
-      <c r="B9" s="92" t="s">
+      <c r="B9" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="C9" s="92" t="s">
+      <c r="C9" s="86" t="s">
         <v>185</v>
       </c>
-      <c r="D9" s="90">
+      <c r="D9" s="87">
         <v>4013</v>
       </c>
-      <c r="E9" s="91" t="s">
+      <c r="E9" s="88" t="s">
         <v>221</v>
       </c>
-      <c r="F9" s="91">
+      <c r="F9" s="88">
         <v>22.6</v>
       </c>
-      <c r="G9" s="91">
+      <c r="G9" s="88">
         <v>26.89</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A10" s="88">
+      <c r="A10" s="85">
         <v>6</v>
       </c>
-      <c r="B10" s="92" t="s">
+      <c r="B10" s="86" t="s">
         <v>187</v>
       </c>
-      <c r="C10" s="92" t="s">
+      <c r="C10" s="86" t="s">
         <v>188</v>
       </c>
-      <c r="D10" s="90">
+      <c r="D10" s="87">
         <v>6480</v>
       </c>
-      <c r="E10" s="95">
+      <c r="E10" s="90">
         <v>28.03</v>
       </c>
-      <c r="F10" s="91">
+      <c r="F10" s="88">
         <v>20.37</v>
       </c>
-      <c r="G10" s="91">
+      <c r="G10" s="88">
         <v>21.98</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A11" s="88">
+      <c r="A11" s="85">
         <v>7</v>
       </c>
-      <c r="B11" s="92" t="s">
+      <c r="B11" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C11" s="92" t="s">
+      <c r="C11" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D11" s="90">
+      <c r="D11" s="87">
         <v>3848</v>
       </c>
-      <c r="E11" s="95">
+      <c r="E11" s="90">
         <v>16.64</v>
       </c>
-      <c r="F11" s="91">
+      <c r="F11" s="88">
         <v>10.67</v>
       </c>
-      <c r="G11" s="91">
+      <c r="G11" s="88">
         <v>12.42</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A12" s="88">
+      <c r="A12" s="85">
         <v>8</v>
       </c>
-      <c r="B12" s="92" t="s">
+      <c r="B12" s="86" t="s">
         <v>109</v>
       </c>
-      <c r="C12" s="92" t="s">
+      <c r="C12" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D12" s="90">
+      <c r="D12" s="87">
         <v>1796</v>
       </c>
-      <c r="E12" s="91" t="s">
+      <c r="E12" s="88" t="s">
         <v>222</v>
       </c>
-      <c r="F12" s="91">
+      <c r="F12" s="88">
         <v>10.73</v>
       </c>
-      <c r="G12" s="91">
+      <c r="G12" s="88">
         <v>11.87</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A13" s="88">
+      <c r="A13" s="85">
         <v>9</v>
       </c>
-      <c r="B13" s="92" t="s">
+      <c r="B13" s="86" t="s">
         <v>125</v>
       </c>
-      <c r="C13" s="92" t="s">
+      <c r="C13" s="86" t="s">
         <v>192</v>
       </c>
-      <c r="D13" s="90">
+      <c r="D13" s="87">
         <v>1496</v>
       </c>
-      <c r="E13" s="91" t="s">
+      <c r="E13" s="88" t="s">
         <v>223</v>
       </c>
-      <c r="F13" s="91">
+      <c r="F13" s="88">
         <v>9.1999999999999993</v>
       </c>
-      <c r="G13" s="91">
+      <c r="G13" s="88">
         <v>9.92</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A14" s="88">
+      <c r="A14" s="85">
         <v>10</v>
       </c>
-      <c r="B14" s="89" t="s">
+      <c r="B14" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C14" s="89" t="s">
+      <c r="C14" s="86" t="s">
         <v>195</v>
       </c>
-      <c r="D14" s="90">
+      <c r="D14" s="87">
         <v>2928</v>
       </c>
-      <c r="E14" s="95">
+      <c r="E14" s="90">
         <v>12.66</v>
       </c>
-      <c r="F14" s="91">
+      <c r="F14" s="88">
         <v>8.1</v>
       </c>
-      <c r="G14" s="91">
+      <c r="G14" s="88">
         <v>9.49</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A15" s="96"/>
-      <c r="B15" s="97" t="s">
+      <c r="A15" s="91"/>
+      <c r="B15" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="97" t="s">
+      <c r="C15" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D15" s="98">
+      <c r="D15" s="93">
         <v>87189</v>
       </c>
-      <c r="E15" s="99">
+      <c r="E15" s="94">
         <v>377.12</v>
       </c>
-      <c r="F15" s="100">
+      <c r="F15" s="95">
         <v>262.52999999999997</v>
       </c>
-      <c r="G15" s="100">
+      <c r="G15" s="95">
         <v>293.38</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12" customHeight="1">
-      <c r="A16" s="85"/>
-[...5 lines deleted...]
-      <c r="G16" s="85"/>
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
     </row>
     <row r="17" spans="1:7" ht="18" thickBot="1">
-      <c r="A17" s="250" t="s">
+      <c r="A17" s="228" t="s">
         <v>217</v>
       </c>
-      <c r="B17" s="250"/>
-[...4 lines deleted...]
-      <c r="G17" s="250"/>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
     </row>
     <row r="18" spans="1:7" ht="32.4">
-      <c r="A18" s="86" t="s">
+      <c r="A18" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="87" t="s">
+      <c r="B18" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C18" s="86" t="s">
+      <c r="C18" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="86" t="s">
+      <c r="D18" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="86" t="s">
+      <c r="E18" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="86" t="s">
+      <c r="F18" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G18" s="86" t="s">
+      <c r="G18" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A19" s="88">
+      <c r="A19" s="85">
         <v>1</v>
       </c>
-      <c r="B19" s="89" t="s">
+      <c r="B19" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C19" s="89" t="s">
+      <c r="C19" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D19" s="90">
+      <c r="D19" s="87">
         <v>7747</v>
       </c>
-      <c r="E19" s="101">
+      <c r="E19" s="96">
         <v>66.569999999999993</v>
       </c>
-      <c r="F19" s="101">
+      <c r="F19" s="96">
         <v>48.68</v>
       </c>
-      <c r="G19" s="102">
+      <c r="G19" s="97">
         <v>53.6</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A20" s="88">
+      <c r="A20" s="85">
         <v>2</v>
       </c>
-      <c r="B20" s="92" t="s">
+      <c r="B20" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C20" s="93" t="s">
+      <c r="C20" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D20" s="94">
+      <c r="D20" s="87">
         <v>7151</v>
       </c>
-      <c r="E20" s="103">
+      <c r="E20" s="96">
         <v>61.45</v>
       </c>
-      <c r="F20" s="103">
+      <c r="F20" s="96">
         <v>42.86</v>
       </c>
-      <c r="G20" s="104">
+      <c r="G20" s="97">
         <v>48.65</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A21" s="88">
+      <c r="A21" s="85">
         <v>3</v>
       </c>
-      <c r="B21" s="92" t="s">
+      <c r="B21" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C21" s="92" t="s">
+      <c r="C21" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D21" s="94">
+      <c r="D21" s="87">
         <v>6737</v>
       </c>
-      <c r="E21" s="103">
+      <c r="E21" s="96">
         <v>57.89</v>
       </c>
-      <c r="F21" s="103">
+      <c r="F21" s="96">
         <v>38.75</v>
       </c>
-      <c r="G21" s="104">
+      <c r="G21" s="97">
         <v>45.08</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A22" s="88">
+      <c r="A22" s="85">
         <v>4</v>
       </c>
-      <c r="B22" s="92" t="s">
+      <c r="B22" s="86" t="s">
         <v>201</v>
       </c>
-      <c r="C22" s="92" t="s">
+      <c r="C22" s="86" t="s">
         <v>188</v>
       </c>
-      <c r="D22" s="94">
+      <c r="D22" s="87">
         <v>5927</v>
       </c>
-      <c r="E22" s="103">
+      <c r="E22" s="96">
         <v>50.93</v>
       </c>
-      <c r="F22" s="103">
+      <c r="F22" s="96">
         <v>37.950000000000003</v>
       </c>
-      <c r="G22" s="104">
+      <c r="G22" s="97">
         <v>40.83</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A23" s="88">
+      <c r="A23" s="85">
         <v>5</v>
       </c>
-      <c r="B23" s="92" t="s">
+      <c r="B23" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="C23" s="92" t="s">
+      <c r="C23" s="86" t="s">
         <v>185</v>
       </c>
-      <c r="D23" s="94">
+      <c r="D23" s="87">
         <v>4013</v>
       </c>
-      <c r="E23" s="103">
+      <c r="E23" s="96">
         <v>34.49</v>
       </c>
-      <c r="F23" s="103">
+      <c r="F23" s="96">
         <v>22.6</v>
       </c>
-      <c r="G23" s="104">
+      <c r="G23" s="97">
         <v>26.89</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A24" s="88">
+      <c r="A24" s="85">
         <v>6</v>
       </c>
-      <c r="B24" s="92" t="s">
+      <c r="B24" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C24" s="92" t="s">
+      <c r="C24" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D24" s="94">
+      <c r="D24" s="87">
         <v>2404</v>
       </c>
-      <c r="E24" s="103">
+      <c r="E24" s="96">
         <v>20.66</v>
       </c>
-      <c r="F24" s="103">
+      <c r="F24" s="96">
         <v>13.57</v>
       </c>
-      <c r="G24" s="104">
+      <c r="G24" s="97">
         <v>15.86</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A25" s="88">
+      <c r="A25" s="85">
         <v>7</v>
       </c>
-      <c r="B25" s="92" t="s">
+      <c r="B25" s="86" t="s">
         <v>121</v>
       </c>
-      <c r="C25" s="92" t="s">
+      <c r="C25" s="86" t="s">
         <v>202</v>
       </c>
-      <c r="D25" s="94">
+      <c r="D25" s="87">
         <v>1898</v>
       </c>
-      <c r="E25" s="104">
+      <c r="E25" s="97">
         <v>16.309999999999999</v>
       </c>
-      <c r="F25" s="103">
+      <c r="F25" s="96">
         <v>11.94</v>
       </c>
-      <c r="G25" s="104">
+      <c r="G25" s="97">
         <v>12.97</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A26" s="88">
+      <c r="A26" s="85">
         <v>8</v>
       </c>
-      <c r="B26" s="92" t="s">
+      <c r="B26" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C26" s="119" t="s">
+      <c r="C26" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="D26" s="94">
+      <c r="D26" s="87">
         <v>1589</v>
       </c>
-      <c r="E26" s="104">
+      <c r="E26" s="97">
         <v>13.66</v>
       </c>
-      <c r="F26" s="103">
+      <c r="F26" s="96">
         <v>9.17</v>
       </c>
-      <c r="G26" s="104">
+      <c r="G26" s="97">
         <v>10.65</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A27" s="88">
+      <c r="A27" s="85">
         <v>9</v>
       </c>
-      <c r="B27" s="118" t="s">
+      <c r="B27" s="109" t="s">
         <v>115</v>
       </c>
-      <c r="C27" s="119" t="s">
+      <c r="C27" s="110" t="s">
         <v>15</v>
       </c>
-      <c r="D27" s="94">
+      <c r="D27" s="87">
         <v>1419</v>
       </c>
-      <c r="E27" s="103">
+      <c r="E27" s="96">
         <v>12.19</v>
       </c>
-      <c r="F27" s="103">
+      <c r="F27" s="96">
         <v>8.07</v>
       </c>
-      <c r="G27" s="104">
+      <c r="G27" s="97">
         <v>9.42</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A28" s="88">
+      <c r="A28" s="85">
         <v>10</v>
       </c>
-      <c r="B28" s="121" t="s">
+      <c r="B28" s="112" t="s">
         <v>224</v>
       </c>
-      <c r="C28" s="119" t="s">
+      <c r="C28" s="110" t="s">
         <v>17</v>
       </c>
-      <c r="D28" s="90">
+      <c r="D28" s="87">
         <v>1205</v>
       </c>
-      <c r="E28" s="101">
+      <c r="E28" s="96">
         <v>10.36</v>
       </c>
-      <c r="F28" s="101">
+      <c r="F28" s="96">
         <v>7.64</v>
       </c>
-      <c r="G28" s="102">
+      <c r="G28" s="97">
         <v>8.4700000000000006</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A29" s="105"/>
-      <c r="B29" s="120" t="s">
+      <c r="A29" s="98"/>
+      <c r="B29" s="111" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="97" t="s">
+      <c r="C29" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D29" s="98">
+      <c r="D29" s="93">
         <v>49022</v>
       </c>
-      <c r="E29" s="106">
+      <c r="E29" s="99">
         <v>421.27</v>
       </c>
-      <c r="F29" s="106">
+      <c r="F29" s="99">
         <v>299.56</v>
       </c>
-      <c r="G29" s="106">
+      <c r="G29" s="99">
         <v>336.25</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="11.25" customHeight="1">
-      <c r="A30" s="85"/>
-[...5 lines deleted...]
-      <c r="G30" s="85"/>
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
     </row>
     <row r="31" spans="1:7" ht="18" thickBot="1">
-      <c r="A31" s="250" t="s">
+      <c r="A31" s="228" t="s">
         <v>218</v>
       </c>
-      <c r="B31" s="250"/>
-[...4 lines deleted...]
-      <c r="G31" s="250"/>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
     </row>
     <row r="32" spans="1:7" ht="35.25" customHeight="1">
-      <c r="A32" s="86" t="s">
+      <c r="A32" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B32" s="87" t="s">
+      <c r="B32" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C32" s="86" t="s">
+      <c r="C32" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D32" s="86" t="s">
+      <c r="D32" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E32" s="86" t="s">
+      <c r="E32" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F32" s="86" t="s">
+      <c r="F32" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G32" s="86" t="s">
+      <c r="G32" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A33" s="88">
+      <c r="A33" s="85">
         <v>1</v>
       </c>
-      <c r="B33" s="89" t="s">
+      <c r="B33" s="86" t="s">
         <v>138</v>
       </c>
-      <c r="C33" s="89" t="s">
+      <c r="C33" s="86" t="s">
         <v>206</v>
       </c>
-      <c r="D33" s="107">
+      <c r="D33" s="100">
         <v>8926</v>
       </c>
-      <c r="E33" s="108">
+      <c r="E33" s="101">
         <v>77.73</v>
       </c>
-      <c r="F33" s="108">
+      <c r="F33" s="101">
         <v>55.44</v>
       </c>
-      <c r="G33" s="108">
+      <c r="G33" s="101">
         <v>59.91</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A34" s="88">
+      <c r="A34" s="85">
         <v>2</v>
       </c>
-      <c r="B34" s="92" t="s">
+      <c r="B34" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C34" s="93" t="s">
+      <c r="C34" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D34" s="109">
+      <c r="D34" s="100">
         <v>5337</v>
       </c>
-      <c r="E34" s="110">
+      <c r="E34" s="101">
         <v>46.48</v>
       </c>
-      <c r="F34" s="110">
+      <c r="F34" s="101">
         <v>30.25</v>
       </c>
-      <c r="G34" s="110">
+      <c r="G34" s="101">
         <v>34.479999999999997</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A35" s="88">
+      <c r="A35" s="85">
         <v>3</v>
       </c>
-      <c r="B35" s="92" t="s">
+      <c r="B35" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C35" s="92" t="s">
+      <c r="C35" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D35" s="109">
+      <c r="D35" s="100">
         <v>3906</v>
       </c>
-      <c r="E35" s="110">
+      <c r="E35" s="101">
         <v>34.020000000000003</v>
       </c>
-      <c r="F35" s="110">
+      <c r="F35" s="101">
         <v>22.22</v>
       </c>
-      <c r="G35" s="110">
+      <c r="G35" s="101">
         <v>25.16</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A36" s="88">
+      <c r="A36" s="85">
         <v>4</v>
       </c>
-      <c r="B36" s="92" t="s">
+      <c r="B36" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C36" s="92" t="s">
+      <c r="C36" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D36" s="109">
+      <c r="D36" s="100">
         <v>3333</v>
       </c>
-      <c r="E36" s="110">
+      <c r="E36" s="101">
         <v>29.03</v>
       </c>
-      <c r="F36" s="110">
+      <c r="F36" s="101">
         <v>19.13</v>
       </c>
-      <c r="G36" s="110">
+      <c r="G36" s="101">
         <v>21.69</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A37" s="88">
+      <c r="A37" s="85">
         <v>5</v>
       </c>
-      <c r="B37" s="92" t="s">
+      <c r="B37" s="86" t="s">
         <v>124</v>
       </c>
-      <c r="C37" s="92" t="s">
+      <c r="C37" s="86" t="s">
         <v>207</v>
       </c>
-      <c r="D37" s="109">
+      <c r="D37" s="100">
         <v>1846</v>
       </c>
-      <c r="E37" s="110">
+      <c r="E37" s="101">
         <v>16.079999999999998</v>
       </c>
-      <c r="F37" s="110">
+      <c r="F37" s="101">
         <v>12.14</v>
       </c>
-      <c r="G37" s="110">
+      <c r="G37" s="101">
         <v>13.17</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A38" s="88">
+      <c r="A38" s="85">
         <v>6</v>
       </c>
-      <c r="B38" s="92" t="s">
+      <c r="B38" s="86" t="s">
         <v>109</v>
       </c>
-      <c r="C38" s="92" t="s">
+      <c r="C38" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D38" s="109">
+      <c r="D38" s="100">
         <v>1796</v>
       </c>
-      <c r="E38" s="110">
+      <c r="E38" s="101">
         <v>15.64</v>
       </c>
-      <c r="F38" s="110">
+      <c r="F38" s="101">
         <v>10.73</v>
       </c>
-      <c r="G38" s="110">
+      <c r="G38" s="101">
         <v>11.87</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A39" s="88">
+      <c r="A39" s="85">
         <v>7</v>
       </c>
-      <c r="B39" s="92" t="s">
+      <c r="B39" s="86" t="s">
         <v>125</v>
       </c>
-      <c r="C39" s="92" t="s">
+      <c r="C39" s="86" t="s">
         <v>192</v>
       </c>
-      <c r="D39" s="109">
+      <c r="D39" s="100">
         <v>1496</v>
       </c>
-      <c r="E39" s="110">
+      <c r="E39" s="101">
         <v>13.03</v>
       </c>
-      <c r="F39" s="110">
+      <c r="F39" s="101">
         <v>9.1999999999999993</v>
       </c>
-      <c r="G39" s="110">
+      <c r="G39" s="101">
         <v>9.92</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A40" s="88">
+      <c r="A40" s="85">
         <v>8</v>
       </c>
-      <c r="B40" s="92" t="s">
+      <c r="B40" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C40" s="92" t="s">
+      <c r="C40" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D40" s="109">
+      <c r="D40" s="100">
         <v>1444</v>
       </c>
-      <c r="E40" s="110">
+      <c r="E40" s="101">
         <v>12.58</v>
       </c>
-      <c r="F40" s="110">
+      <c r="F40" s="101">
         <v>7.95</v>
       </c>
-      <c r="G40" s="110">
+      <c r="G40" s="101">
         <v>9.18</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A41" s="111">
+      <c r="A41" s="102">
         <v>9</v>
       </c>
-      <c r="B41" s="92" t="s">
+      <c r="B41" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C41" s="92" t="s">
+      <c r="C41" s="86" t="s">
         <v>195</v>
       </c>
-      <c r="D41" s="109">
+      <c r="D41" s="100">
         <v>1339</v>
       </c>
-      <c r="E41" s="110">
+      <c r="E41" s="101">
         <v>11.66</v>
       </c>
-      <c r="F41" s="110">
+      <c r="F41" s="101">
         <v>7.08</v>
       </c>
-      <c r="G41" s="110">
+      <c r="G41" s="101">
         <v>8.3800000000000008</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A42" s="88">
+      <c r="A42" s="85">
         <v>10</v>
       </c>
-      <c r="B42" s="93" t="s">
+      <c r="B42" s="89" t="s">
         <v>147</v>
       </c>
-      <c r="C42" s="89" t="s">
+      <c r="C42" s="86" t="s">
         <v>208</v>
       </c>
-      <c r="D42" s="107">
+      <c r="D42" s="100">
         <v>1113</v>
       </c>
-      <c r="E42" s="108">
+      <c r="E42" s="101">
         <v>9.69</v>
       </c>
-      <c r="F42" s="108">
+      <c r="F42" s="101">
         <v>7.12</v>
       </c>
-      <c r="G42" s="108">
+      <c r="G42" s="101">
         <v>7.7</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A43" s="96"/>
-      <c r="B43" s="97" t="s">
+      <c r="A43" s="91"/>
+      <c r="B43" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C43" s="97" t="s">
+      <c r="C43" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D43" s="112">
+      <c r="D43" s="103">
         <v>38167</v>
       </c>
-      <c r="E43" s="113">
+      <c r="E43" s="104">
         <v>332.38</v>
       </c>
-      <c r="F43" s="113">
+      <c r="F43" s="104">
         <v>228.35</v>
       </c>
-      <c r="G43" s="113">
+      <c r="G43" s="104">
         <v>253.49</v>
       </c>
     </row>
-    <row r="44" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A44" s="114" t="s">
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A44" s="105" t="s">
         <v>209</v>
       </c>
-      <c r="B44" s="114"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="105"/>
+      <c r="C44" s="105"/>
+      <c r="D44" s="106"/>
+      <c r="E44" s="107"/>
+      <c r="F44" s="107"/>
+      <c r="G44" s="107"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15.6">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15.6">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:1" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:1" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:1" s="117" customFormat="1" ht="13.8">
-[...967 lines deleted...]
-      <c r="A50" s="117" t="s">
+    <row r="50" spans="1:1" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
         <v>215</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:H50"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="6.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" style="81" customWidth="1"/>
+    <col min="3" max="3" width="32.44140625" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="7" width="10.88671875" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="17.25" customHeight="1">
+      <c r="A1" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1" s="80"/>
+      <c r="E1" s="229" t="s">
+        <v>174</v>
+      </c>
+      <c r="F1" s="229"/>
+      <c r="G1" s="230"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
+        <v>175</v>
+      </c>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
+    </row>
+    <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
+      <c r="A3" s="228" t="s">
+        <v>176</v>
+      </c>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
+    </row>
+    <row r="4" spans="1:7" ht="32.4">
+      <c r="A4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C4" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="83" t="s">
+        <v>40</v>
+      </c>
+      <c r="E4" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A5" s="85">
+        <v>1</v>
+      </c>
+      <c r="B5" s="86" t="s">
+        <v>138</v>
+      </c>
+      <c r="C5" s="86" t="s">
+        <v>180</v>
+      </c>
+      <c r="D5" s="87">
+        <v>8136</v>
+      </c>
+      <c r="E5" s="88" t="s">
+        <v>181</v>
+      </c>
+      <c r="F5" s="88">
+        <v>51.95</v>
+      </c>
+      <c r="G5" s="88">
+        <v>56.07</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A6" s="85">
+        <v>2</v>
+      </c>
+      <c r="B6" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C6" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="D6" s="87">
+        <v>11004</v>
+      </c>
+      <c r="E6" s="90">
+        <v>47.77</v>
+      </c>
+      <c r="F6" s="88">
+        <v>32.93</v>
+      </c>
+      <c r="G6" s="88">
+        <v>37.549999999999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A7" s="85">
+        <v>3</v>
+      </c>
+      <c r="B7" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="C7" s="86" t="s">
+        <v>183</v>
+      </c>
+      <c r="D7" s="87">
+        <v>10565</v>
+      </c>
+      <c r="E7" s="90">
+        <v>45.86</v>
+      </c>
+      <c r="F7" s="88">
+        <v>33.229999999999997</v>
+      </c>
+      <c r="G7" s="88">
+        <v>36.82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A8" s="85">
+        <v>4</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C8" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D8" s="87">
+        <v>9516</v>
+      </c>
+      <c r="E8" s="90">
+        <v>41.31</v>
+      </c>
+      <c r="F8" s="88">
+        <v>27.93</v>
+      </c>
+      <c r="G8" s="88">
+        <v>32.21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A9" s="85">
+        <v>5</v>
+      </c>
+      <c r="B9" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="C9" s="86" t="s">
+        <v>185</v>
+      </c>
+      <c r="D9" s="87">
+        <v>3603</v>
+      </c>
+      <c r="E9" s="88" t="s">
+        <v>186</v>
+      </c>
+      <c r="F9" s="88">
+        <v>20.46</v>
+      </c>
+      <c r="G9" s="88">
+        <v>24.55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A10" s="85">
+        <v>6</v>
+      </c>
+      <c r="B10" s="86" t="s">
+        <v>187</v>
+      </c>
+      <c r="C10" s="86" t="s">
+        <v>188</v>
+      </c>
+      <c r="D10" s="87">
+        <v>5781</v>
+      </c>
+      <c r="E10" s="90">
+        <v>25.09</v>
+      </c>
+      <c r="F10" s="88">
+        <v>18.57</v>
+      </c>
+      <c r="G10" s="88">
+        <v>20.059999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A11" s="85">
+        <v>7</v>
+      </c>
+      <c r="B11" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="C11" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="D11" s="87">
+        <v>3578</v>
+      </c>
+      <c r="E11" s="90">
+        <v>15.53</v>
+      </c>
+      <c r="F11" s="88">
+        <v>10.24</v>
+      </c>
+      <c r="G11" s="88">
+        <v>11.94</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A12" s="85">
+        <v>8</v>
+      </c>
+      <c r="B12" s="86" t="s">
+        <v>109</v>
+      </c>
+      <c r="C12" s="86" t="s">
+        <v>190</v>
+      </c>
+      <c r="D12" s="87">
+        <v>1725</v>
+      </c>
+      <c r="E12" s="88" t="s">
+        <v>191</v>
+      </c>
+      <c r="F12" s="88">
+        <v>10.71</v>
+      </c>
+      <c r="G12" s="88">
+        <v>11.78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A13" s="85">
+        <v>9</v>
+      </c>
+      <c r="B13" s="86" t="s">
+        <v>125</v>
+      </c>
+      <c r="C13" s="86" t="s">
+        <v>192</v>
+      </c>
+      <c r="D13" s="87">
+        <v>1424</v>
+      </c>
+      <c r="E13" s="88" t="s">
+        <v>193</v>
+      </c>
+      <c r="F13" s="88">
+        <v>9.02</v>
+      </c>
+      <c r="G13" s="88">
+        <v>9.75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A14" s="85">
+        <v>10</v>
+      </c>
+      <c r="B14" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C14" s="86" t="s">
+        <v>195</v>
+      </c>
+      <c r="D14" s="87">
+        <v>2585</v>
+      </c>
+      <c r="E14" s="90">
+        <v>11.22</v>
+      </c>
+      <c r="F14" s="88">
+        <v>7.33</v>
+      </c>
+      <c r="G14" s="88">
+        <v>8.6300000000000008</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A15" s="91"/>
+      <c r="B15" s="92" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="D15" s="93">
+        <v>79818</v>
+      </c>
+      <c r="E15" s="94">
+        <v>346.48</v>
+      </c>
+      <c r="F15" s="95">
+        <v>247.39</v>
+      </c>
+      <c r="G15" s="95">
+        <v>276.45999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1">
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+    </row>
+    <row r="17" spans="1:8" ht="18" thickBot="1">
+      <c r="A17" s="228" t="s">
+        <v>197</v>
+      </c>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
+    </row>
+    <row r="18" spans="1:8" ht="32.4">
+      <c r="A18" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="84" t="s">
+        <v>198</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="83" t="s">
+        <v>199</v>
+      </c>
+      <c r="G18" s="83" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="15.9" customHeight="1">
+      <c r="A19" s="85">
+        <v>1</v>
+      </c>
+      <c r="B19" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="86" t="s">
+        <v>183</v>
+      </c>
+      <c r="D19" s="87">
+        <v>7401</v>
+      </c>
+      <c r="E19" s="96">
+        <v>63.66</v>
+      </c>
+      <c r="F19" s="96">
+        <v>47.81</v>
+      </c>
+      <c r="G19" s="97">
+        <v>52.57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="15.9" customHeight="1">
+      <c r="A20" s="85">
+        <v>2</v>
+      </c>
+      <c r="B20" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="D20" s="87">
+        <v>6277</v>
+      </c>
+      <c r="E20" s="96">
+        <v>53.99</v>
+      </c>
+      <c r="F20" s="96">
+        <v>38.729999999999997</v>
+      </c>
+      <c r="G20" s="97">
+        <v>43.93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="15.9" customHeight="1">
+      <c r="A21" s="85">
+        <v>3</v>
+      </c>
+      <c r="B21" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D21" s="87">
+        <v>6194</v>
+      </c>
+      <c r="E21" s="96">
+        <v>53.28</v>
+      </c>
+      <c r="F21" s="96">
+        <v>36.659999999999997</v>
+      </c>
+      <c r="G21" s="97">
+        <v>42.6</v>
+      </c>
+      <c r="H21" s="31"/>
+    </row>
+    <row r="22" spans="1:8" ht="15.9" customHeight="1">
+      <c r="A22" s="85">
+        <v>4</v>
+      </c>
+      <c r="B22" s="86" t="s">
+        <v>201</v>
+      </c>
+      <c r="C22" s="86" t="s">
+        <v>188</v>
+      </c>
+      <c r="D22" s="87">
+        <v>5349</v>
+      </c>
+      <c r="E22" s="96">
+        <v>46.01</v>
+      </c>
+      <c r="F22" s="96">
+        <v>34.840000000000003</v>
+      </c>
+      <c r="G22" s="97">
+        <v>37.57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="15.9" customHeight="1">
+      <c r="A23" s="85">
+        <v>5</v>
+      </c>
+      <c r="B23" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="86" t="s">
+        <v>185</v>
+      </c>
+      <c r="D23" s="87">
+        <v>3603</v>
+      </c>
+      <c r="E23" s="96">
+        <v>30.99</v>
+      </c>
+      <c r="F23" s="96">
+        <v>20.46</v>
+      </c>
+      <c r="G23" s="97">
+        <v>24.55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="15.9" customHeight="1">
+      <c r="A24" s="85">
+        <v>6</v>
+      </c>
+      <c r="B24" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="C24" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="D24" s="87">
+        <v>2303</v>
+      </c>
+      <c r="E24" s="96">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="F24" s="96">
+        <v>13.18</v>
+      </c>
+      <c r="G24" s="97">
+        <v>15.52</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="15.9" customHeight="1">
+      <c r="A25" s="85">
+        <v>7</v>
+      </c>
+      <c r="B25" s="86" t="s">
+        <v>121</v>
+      </c>
+      <c r="C25" s="86" t="s">
+        <v>202</v>
+      </c>
+      <c r="D25" s="87">
+        <v>1849</v>
+      </c>
+      <c r="E25" s="97">
+        <v>15.9</v>
+      </c>
+      <c r="F25" s="96">
+        <v>11.92</v>
+      </c>
+      <c r="G25" s="97">
+        <v>12.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="15.9" customHeight="1">
+      <c r="A26" s="85">
+        <v>8</v>
+      </c>
+      <c r="B26" s="86" t="s">
+        <v>115</v>
+      </c>
+      <c r="C26" s="86" t="s">
+        <v>203</v>
+      </c>
+      <c r="D26" s="87">
+        <v>1476</v>
+      </c>
+      <c r="E26" s="97">
+        <v>12.7</v>
+      </c>
+      <c r="F26" s="96">
+        <v>8.93</v>
+      </c>
+      <c r="G26" s="97">
+        <v>10.25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="15.9" customHeight="1">
+      <c r="A27" s="85">
+        <v>9</v>
+      </c>
+      <c r="B27" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C27" s="86" t="s">
+        <v>195</v>
+      </c>
+      <c r="D27" s="87">
+        <v>1380</v>
+      </c>
+      <c r="E27" s="96">
+        <v>11.87</v>
+      </c>
+      <c r="F27" s="96">
+        <v>7.99</v>
+      </c>
+      <c r="G27" s="97">
+        <v>9.3800000000000008</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="15.9" customHeight="1">
+      <c r="A28" s="85">
+        <v>10</v>
+      </c>
+      <c r="B28" s="86" t="s">
+        <v>122</v>
+      </c>
+      <c r="C28" s="86" t="s">
+        <v>204</v>
+      </c>
+      <c r="D28" s="87">
+        <v>1162</v>
+      </c>
+      <c r="E28" s="96">
+        <v>9.99</v>
+      </c>
+      <c r="F28" s="96">
+        <v>7.63</v>
+      </c>
+      <c r="G28" s="97">
+        <v>8.2899999999999991</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A29" s="98"/>
+      <c r="B29" s="92" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="D29" s="93">
+        <v>45171</v>
+      </c>
+      <c r="E29" s="99">
+        <v>388.52</v>
+      </c>
+      <c r="F29" s="99">
+        <v>282.45999999999998</v>
+      </c>
+      <c r="G29" s="99">
+        <v>317.26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="11.25" customHeight="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+    </row>
+    <row r="31" spans="1:8" ht="18" thickBot="1">
+      <c r="A31" s="228" t="s">
+        <v>205</v>
+      </c>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
+    </row>
+    <row r="32" spans="1:8" ht="35.25" customHeight="1">
+      <c r="A32" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="84" t="s">
+        <v>198</v>
+      </c>
+      <c r="C32" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="83" t="s">
+        <v>199</v>
+      </c>
+      <c r="G32" s="83" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A33" s="85">
+        <v>1</v>
+      </c>
+      <c r="B33" s="86" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="86" t="s">
+        <v>206</v>
+      </c>
+      <c r="D33" s="100">
+        <v>8136</v>
+      </c>
+      <c r="E33" s="101">
+        <v>71.3</v>
+      </c>
+      <c r="F33" s="101">
+        <v>51.95</v>
+      </c>
+      <c r="G33" s="101">
+        <v>56.07</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A34" s="85">
+        <v>2</v>
+      </c>
+      <c r="B34" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" s="89" t="s">
+        <v>182</v>
+      </c>
+      <c r="D34" s="100">
+        <v>4727</v>
+      </c>
+      <c r="E34" s="101">
+        <v>41.43</v>
+      </c>
+      <c r="F34" s="101">
+        <v>27.51</v>
+      </c>
+      <c r="G34" s="101">
+        <v>31.54</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A35" s="85">
+        <v>3</v>
+      </c>
+      <c r="B35" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="D35" s="100">
+        <v>3322</v>
+      </c>
+      <c r="E35" s="101">
+        <v>29.11</v>
+      </c>
+      <c r="F35" s="101">
+        <v>19.71</v>
+      </c>
+      <c r="G35" s="101">
+        <v>22.29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A36" s="85">
+        <v>4</v>
+      </c>
+      <c r="B36" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="86" t="s">
+        <v>183</v>
+      </c>
+      <c r="D36" s="100">
+        <v>3164</v>
+      </c>
+      <c r="E36" s="101">
+        <v>27.73</v>
+      </c>
+      <c r="F36" s="101">
+        <v>19.16</v>
+      </c>
+      <c r="G36" s="101">
+        <v>21.57</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A37" s="85">
+        <v>5</v>
+      </c>
+      <c r="B37" s="86" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" s="86" t="s">
+        <v>190</v>
+      </c>
+      <c r="D37" s="100">
+        <v>1725</v>
+      </c>
+      <c r="E37" s="101">
+        <v>15.12</v>
+      </c>
+      <c r="F37" s="101">
+        <v>10.71</v>
+      </c>
+      <c r="G37" s="101">
+        <v>11.78</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A38" s="85">
+        <v>6</v>
+      </c>
+      <c r="B38" s="86" t="s">
+        <v>124</v>
+      </c>
+      <c r="C38" s="86" t="s">
+        <v>207</v>
+      </c>
+      <c r="D38" s="100">
+        <v>1561</v>
+      </c>
+      <c r="E38" s="101">
+        <v>13.68</v>
+      </c>
+      <c r="F38" s="101">
+        <v>10.5</v>
+      </c>
+      <c r="G38" s="101">
+        <v>11.37</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A39" s="85">
+        <v>7</v>
+      </c>
+      <c r="B39" s="86" t="s">
+        <v>125</v>
+      </c>
+      <c r="C39" s="86" t="s">
+        <v>192</v>
+      </c>
+      <c r="D39" s="100">
+        <v>1424</v>
+      </c>
+      <c r="E39" s="101">
+        <v>12.48</v>
+      </c>
+      <c r="F39" s="101">
+        <v>9.02</v>
+      </c>
+      <c r="G39" s="101">
+        <v>9.75</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A40" s="85">
+        <v>8</v>
+      </c>
+      <c r="B40" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="D40" s="100">
+        <v>1275</v>
+      </c>
+      <c r="E40" s="101">
+        <v>11.17</v>
+      </c>
+      <c r="F40" s="101">
+        <v>7.41</v>
+      </c>
+      <c r="G40" s="101">
+        <v>8.4700000000000006</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A41" s="102">
+        <v>9</v>
+      </c>
+      <c r="B41" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C41" s="86" t="s">
+        <v>195</v>
+      </c>
+      <c r="D41" s="100">
+        <v>1205</v>
+      </c>
+      <c r="E41" s="101">
+        <v>10.56</v>
+      </c>
+      <c r="F41" s="101">
+        <v>6.68</v>
+      </c>
+      <c r="G41" s="101">
+        <v>7.89</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A42" s="85">
+        <v>10</v>
+      </c>
+      <c r="B42" s="89" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" s="86" t="s">
+        <v>208</v>
+      </c>
+      <c r="D42" s="100">
+        <v>1110</v>
+      </c>
+      <c r="E42" s="101">
+        <v>9.73</v>
+      </c>
+      <c r="F42" s="101">
+        <v>7.18</v>
+      </c>
+      <c r="G42" s="101">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A43" s="91"/>
+      <c r="B43" s="92" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="D43" s="103">
+        <v>34647</v>
+      </c>
+      <c r="E43" s="104">
+        <v>303.64</v>
+      </c>
+      <c r="F43" s="104">
+        <v>214.54</v>
+      </c>
+      <c r="G43" s="104">
+        <v>237.8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A44" s="105" t="s">
+        <v>209</v>
+      </c>
+      <c r="B44" s="105"/>
+      <c r="C44" s="105"/>
+      <c r="D44" s="106"/>
+      <c r="E44" s="107"/>
+      <c r="F44" s="107"/>
+      <c r="G44" s="107"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A45" s="108" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15.6">
+      <c r="A46" s="108" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
+        <v>215</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="E1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A17:G17"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:G50"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="6.109375" style="84" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="6.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" style="81" customWidth="1"/>
+    <col min="3" max="3" width="32.44140625" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="7" width="10.88671875" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="79" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="83"/>
-      <c r="E1" s="251" t="s">
+      <c r="B1" s="80"/>
+      <c r="E1" s="229" t="s">
         <v>219</v>
       </c>
-      <c r="F1" s="251"/>
-[...3 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="F1" s="229"/>
+      <c r="G1" s="230"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
+      <c r="A3" s="228" t="s">
         <v>227</v>
       </c>
-      <c r="B3" s="250"/>
-[...4 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="32.4">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="87" t="s">
+      <c r="B4" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="86" t="s">
+      <c r="C4" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="86" t="s">
+      <c r="D4" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="E4" s="86" t="s">
+      <c r="E4" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="86" t="s">
+      <c r="F4" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="86" t="s">
+      <c r="G4" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="88">
+      <c r="A5" s="85">
         <v>1</v>
       </c>
-      <c r="B5" s="89" t="s">
+      <c r="B5" s="86" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="89" t="s">
+      <c r="C5" s="86" t="s">
         <v>180</v>
       </c>
-      <c r="D5" s="90">
+      <c r="D5" s="87">
         <v>7502</v>
       </c>
-      <c r="E5" s="91" t="s">
+      <c r="E5" s="88" t="s">
         <v>233</v>
       </c>
-      <c r="F5" s="91">
+      <c r="F5" s="88">
         <v>49.28</v>
       </c>
-      <c r="G5" s="91">
+      <c r="G5" s="88">
         <v>53.09</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="88">
+      <c r="A6" s="85">
         <v>2</v>
       </c>
-      <c r="B6" s="92" t="s">
+      <c r="B6" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="93" t="s">
+      <c r="C6" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D6" s="94">
+      <c r="D6" s="87">
         <v>10511</v>
       </c>
-      <c r="E6" s="95">
+      <c r="E6" s="90">
         <v>45.78</v>
       </c>
-      <c r="F6" s="91">
+      <c r="F6" s="88">
         <v>32.729999999999997</v>
       </c>
-      <c r="G6" s="91">
+      <c r="G6" s="88">
         <v>37.090000000000003</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A7" s="88">
+      <c r="A7" s="85">
         <v>3</v>
       </c>
-      <c r="B7" s="92" t="s">
+      <c r="B7" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C7" s="92" t="s">
+      <c r="C7" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D7" s="94">
+      <c r="D7" s="87">
         <v>10110</v>
       </c>
-      <c r="E7" s="95">
+      <c r="E7" s="90">
         <v>44.04</v>
       </c>
-      <c r="F7" s="91">
+      <c r="F7" s="88">
         <v>33</v>
       </c>
-      <c r="G7" s="91">
+      <c r="G7" s="88">
         <v>36.369999999999997</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A8" s="88">
+      <c r="A8" s="85">
         <v>4</v>
       </c>
-      <c r="B8" s="92" t="s">
+      <c r="B8" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C8" s="92" t="s">
+      <c r="C8" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D8" s="94">
+      <c r="D8" s="87">
         <v>9059</v>
       </c>
-      <c r="E8" s="95">
+      <c r="E8" s="90">
         <v>39.46</v>
       </c>
-      <c r="F8" s="91">
+      <c r="F8" s="88">
         <v>27.41</v>
       </c>
-      <c r="G8" s="91">
+      <c r="G8" s="88">
         <v>31.63</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A9" s="88">
+      <c r="A9" s="85">
         <v>5</v>
       </c>
-      <c r="B9" s="92" t="s">
+      <c r="B9" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="C9" s="92" t="s">
+      <c r="C9" s="86" t="s">
         <v>185</v>
       </c>
-      <c r="D9" s="94">
+      <c r="D9" s="87">
         <v>3367</v>
       </c>
-      <c r="E9" s="91" t="s">
+      <c r="E9" s="88" t="s">
         <v>232</v>
       </c>
-      <c r="F9" s="91">
+      <c r="F9" s="88">
         <v>19.63</v>
       </c>
-      <c r="G9" s="91">
+      <c r="G9" s="88">
         <v>23.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A10" s="88">
+      <c r="A10" s="85">
         <v>6</v>
       </c>
-      <c r="B10" s="92" t="s">
+      <c r="B10" s="86" t="s">
         <v>187</v>
       </c>
-      <c r="C10" s="92" t="s">
+      <c r="C10" s="86" t="s">
         <v>188</v>
       </c>
-      <c r="D10" s="94">
+      <c r="D10" s="87">
         <v>5458</v>
       </c>
-      <c r="E10" s="95">
+      <c r="E10" s="90">
         <v>23.77</v>
       </c>
-      <c r="F10" s="91">
+      <c r="F10" s="88">
         <v>18.010000000000002</v>
       </c>
-      <c r="G10" s="91">
+      <c r="G10" s="88">
         <v>19.46</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A11" s="88">
+      <c r="A11" s="85">
         <v>7</v>
       </c>
-      <c r="B11" s="92" t="s">
+      <c r="B11" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C11" s="92" t="s">
+      <c r="C11" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D11" s="94">
+      <c r="D11" s="87">
         <v>3612</v>
       </c>
-      <c r="E11" s="95">
+      <c r="E11" s="90">
         <v>15.73</v>
       </c>
-      <c r="F11" s="91">
+      <c r="F11" s="88">
         <v>10.7</v>
       </c>
-      <c r="G11" s="91">
+      <c r="G11" s="88">
         <v>12.47</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A12" s="88">
+      <c r="A12" s="85">
         <v>8</v>
       </c>
-      <c r="B12" s="92" t="s">
+      <c r="B12" s="86" t="s">
         <v>109</v>
       </c>
-      <c r="C12" s="92" t="s">
+      <c r="C12" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D12" s="94">
+      <c r="D12" s="87">
         <v>1749</v>
       </c>
-      <c r="E12" s="91" t="s">
+      <c r="E12" s="88" t="s">
         <v>230</v>
       </c>
-      <c r="F12" s="91">
+      <c r="F12" s="88">
         <v>11.06</v>
       </c>
-      <c r="G12" s="91">
+      <c r="G12" s="88">
         <v>12.23</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A13" s="88">
+      <c r="A13" s="85">
         <v>9</v>
       </c>
-      <c r="B13" s="89" t="s">
+      <c r="B13" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C13" s="89" t="s">
+      <c r="C13" s="86" t="s">
         <v>195</v>
       </c>
-      <c r="D13" s="94">
+      <c r="D13" s="87">
         <v>2427</v>
       </c>
-      <c r="E13" s="95">
+      <c r="E13" s="90">
         <v>10.57</v>
       </c>
-      <c r="F13" s="91">
+      <c r="F13" s="88">
         <v>7.24</v>
       </c>
-      <c r="G13" s="91">
+      <c r="G13" s="88">
         <v>8.44</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A14" s="88">
+      <c r="A14" s="85">
         <v>10</v>
       </c>
-      <c r="B14" s="92" t="s">
+      <c r="B14" s="86" t="s">
         <v>125</v>
       </c>
-      <c r="C14" s="92" t="s">
+      <c r="C14" s="86" t="s">
         <v>192</v>
       </c>
-      <c r="D14" s="90">
+      <c r="D14" s="87">
         <v>1165</v>
       </c>
-      <c r="E14" s="91" t="s">
+      <c r="E14" s="88" t="s">
         <v>231</v>
       </c>
-      <c r="F14" s="91">
+      <c r="F14" s="88">
         <v>7.67</v>
       </c>
-      <c r="G14" s="91">
+      <c r="G14" s="88">
         <v>8.26</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A15" s="96"/>
-      <c r="B15" s="97" t="s">
+      <c r="A15" s="91"/>
+      <c r="B15" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="97" t="s">
+      <c r="C15" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D15" s="98">
+      <c r="D15" s="93">
         <v>75769</v>
       </c>
-      <c r="E15" s="99">
+      <c r="E15" s="94">
         <v>330.03</v>
       </c>
-      <c r="F15" s="100">
+      <c r="F15" s="95">
         <v>241.99</v>
       </c>
-      <c r="G15" s="100">
+      <c r="G15" s="95">
         <v>270.07</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12" customHeight="1">
-      <c r="A16" s="85"/>
-[...5 lines deleted...]
-      <c r="G16" s="85"/>
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
     </row>
     <row r="17" spans="1:7" ht="18" thickBot="1">
-      <c r="A17" s="250" t="s">
+      <c r="A17" s="228" t="s">
         <v>228</v>
       </c>
-      <c r="B17" s="250"/>
-[...4 lines deleted...]
-      <c r="G17" s="250"/>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
     </row>
     <row r="18" spans="1:7" ht="32.4">
-      <c r="A18" s="86" t="s">
+      <c r="A18" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="87" t="s">
+      <c r="B18" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C18" s="86" t="s">
+      <c r="C18" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="86" t="s">
+      <c r="D18" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="86" t="s">
+      <c r="E18" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="86" t="s">
+      <c r="F18" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G18" s="86" t="s">
+      <c r="G18" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A19" s="88">
+      <c r="A19" s="85">
         <v>1</v>
       </c>
-      <c r="B19" s="89" t="s">
+      <c r="B19" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C19" s="89" t="s">
+      <c r="C19" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D19" s="90">
+      <c r="D19" s="87">
         <v>7210</v>
       </c>
-      <c r="E19" s="101">
+      <c r="E19" s="96">
         <v>62.11</v>
       </c>
-      <c r="F19" s="101">
+      <c r="F19" s="96">
         <v>48.33</v>
       </c>
-      <c r="G19" s="102">
+      <c r="G19" s="97">
         <v>52.77</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A20" s="88">
+      <c r="A20" s="85">
         <v>2</v>
       </c>
-      <c r="B20" s="92" t="s">
+      <c r="B20" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C20" s="93" t="s">
+      <c r="C20" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D20" s="94">
+      <c r="D20" s="87">
         <v>6040</v>
       </c>
-      <c r="E20" s="103">
+      <c r="E20" s="96">
         <v>52.03</v>
       </c>
-      <c r="F20" s="103">
+      <c r="F20" s="96">
         <v>38.44</v>
       </c>
-      <c r="G20" s="104">
+      <c r="G20" s="97">
         <v>43.41</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A21" s="88">
+      <c r="A21" s="85">
         <v>3</v>
       </c>
-      <c r="B21" s="92" t="s">
+      <c r="B21" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C21" s="92" t="s">
+      <c r="C21" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D21" s="94">
+      <c r="D21" s="87">
         <v>5898</v>
       </c>
-      <c r="E21" s="103">
+      <c r="E21" s="96">
         <v>50.81</v>
       </c>
-      <c r="F21" s="103">
+      <c r="F21" s="96">
         <v>35.880000000000003</v>
       </c>
-      <c r="G21" s="104">
+      <c r="G21" s="97">
         <v>41.61</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A22" s="88">
+      <c r="A22" s="85">
         <v>4</v>
       </c>
-      <c r="B22" s="92" t="s">
+      <c r="B22" s="86" t="s">
         <v>201</v>
       </c>
-      <c r="C22" s="92" t="s">
+      <c r="C22" s="86" t="s">
         <v>188</v>
       </c>
-      <c r="D22" s="94">
+      <c r="D22" s="87">
         <v>5006</v>
       </c>
-      <c r="E22" s="103">
+      <c r="E22" s="96">
         <v>43.12</v>
       </c>
-      <c r="F22" s="103">
+      <c r="F22" s="96">
         <v>33.46</v>
       </c>
-      <c r="G22" s="104">
+      <c r="G22" s="97">
         <v>36.020000000000003</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A23" s="88">
+      <c r="A23" s="85">
         <v>5</v>
       </c>
-      <c r="B23" s="92" t="s">
+      <c r="B23" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="C23" s="92" t="s">
+      <c r="C23" s="86" t="s">
         <v>185</v>
       </c>
-      <c r="D23" s="94">
+      <c r="D23" s="87">
         <v>3367</v>
       </c>
-      <c r="E23" s="103">
+      <c r="E23" s="96">
         <v>29</v>
       </c>
-      <c r="F23" s="103">
+      <c r="F23" s="96">
         <v>19.63</v>
       </c>
-      <c r="G23" s="104">
+      <c r="G23" s="97">
         <v>23.5</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A24" s="88">
+      <c r="A24" s="85">
         <v>6</v>
       </c>
-      <c r="B24" s="92" t="s">
+      <c r="B24" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C24" s="92" t="s">
+      <c r="C24" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D24" s="94">
+      <c r="D24" s="87">
         <v>2311</v>
       </c>
-      <c r="E24" s="103">
+      <c r="E24" s="96">
         <v>19.91</v>
       </c>
-      <c r="F24" s="103">
+      <c r="F24" s="96">
         <v>13.89</v>
       </c>
-      <c r="G24" s="104">
+      <c r="G24" s="97">
         <v>16.18</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A25" s="88">
+      <c r="A25" s="85">
         <v>7</v>
       </c>
-      <c r="B25" s="92" t="s">
+      <c r="B25" s="86" t="s">
         <v>121</v>
       </c>
-      <c r="C25" s="92" t="s">
+      <c r="C25" s="86" t="s">
         <v>202</v>
       </c>
-      <c r="D25" s="94">
+      <c r="D25" s="87">
         <v>1685</v>
       </c>
-      <c r="E25" s="104">
+      <c r="E25" s="97">
         <v>14.51</v>
       </c>
-      <c r="F25" s="103">
+      <c r="F25" s="96">
         <v>11.16</v>
       </c>
-      <c r="G25" s="104">
+      <c r="G25" s="97">
         <v>12.1</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A26" s="88">
+      <c r="A26" s="85">
         <v>8</v>
       </c>
-      <c r="B26" s="92" t="s">
+      <c r="B26" s="86" t="s">
         <v>115</v>
       </c>
-      <c r="C26" s="92" t="s">
+      <c r="C26" s="86" t="s">
         <v>203</v>
       </c>
-      <c r="D26" s="94">
+      <c r="D26" s="87">
         <v>1457</v>
       </c>
-      <c r="E26" s="104">
+      <c r="E26" s="97">
         <v>12.55</v>
       </c>
-      <c r="F26" s="103">
+      <c r="F26" s="96">
         <v>8.84</v>
       </c>
-      <c r="G26" s="104">
+      <c r="G26" s="97">
         <v>10.25</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A27" s="88">
+      <c r="A27" s="85">
         <v>9</v>
       </c>
-      <c r="B27" s="92" t="s">
+      <c r="B27" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C27" s="92" t="s">
+      <c r="C27" s="86" t="s">
         <v>195</v>
       </c>
-      <c r="D27" s="94">
+      <c r="D27" s="87">
         <v>1314</v>
       </c>
-      <c r="E27" s="103">
+      <c r="E27" s="96">
         <v>11.32</v>
       </c>
-      <c r="F27" s="103">
+      <c r="F27" s="96">
         <v>8.0500000000000007</v>
       </c>
-      <c r="G27" s="104">
+      <c r="G27" s="97">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A28" s="88">
+      <c r="A28" s="85">
         <v>10</v>
       </c>
-      <c r="B28" s="89" t="s">
+      <c r="B28" s="86" t="s">
         <v>122</v>
       </c>
-      <c r="C28" s="89" t="s">
+      <c r="C28" s="86" t="s">
         <v>204</v>
       </c>
-      <c r="D28" s="90">
+      <c r="D28" s="87">
         <v>1167</v>
       </c>
-      <c r="E28" s="101">
+      <c r="E28" s="96">
         <v>10.050000000000001</v>
       </c>
-      <c r="F28" s="101">
+      <c r="F28" s="96">
         <v>7.74</v>
       </c>
-      <c r="G28" s="102">
+      <c r="G28" s="97">
         <v>8.41</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A29" s="105"/>
-      <c r="B29" s="97" t="s">
+      <c r="A29" s="98"/>
+      <c r="B29" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="97" t="s">
+      <c r="C29" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D29" s="98">
+      <c r="D29" s="93">
         <v>43330</v>
       </c>
-      <c r="E29" s="106">
+      <c r="E29" s="99">
         <v>373.25</v>
       </c>
-      <c r="F29" s="106">
+      <c r="F29" s="99">
         <v>278.70999999999998</v>
       </c>
-      <c r="G29" s="106">
+      <c r="G29" s="99">
         <v>312.08999999999997</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="11.25" customHeight="1">
-      <c r="A30" s="85"/>
-[...5 lines deleted...]
-      <c r="G30" s="85"/>
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
     </row>
     <row r="31" spans="1:7" ht="18" thickBot="1">
-      <c r="A31" s="250" t="s">
+      <c r="A31" s="228" t="s">
         <v>229</v>
       </c>
-      <c r="B31" s="250"/>
-[...4 lines deleted...]
-      <c r="G31" s="250"/>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
     </row>
     <row r="32" spans="1:7" ht="35.25" customHeight="1">
-      <c r="A32" s="86" t="s">
+      <c r="A32" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B32" s="87" t="s">
+      <c r="B32" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C32" s="86" t="s">
+      <c r="C32" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D32" s="86" t="s">
+      <c r="D32" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E32" s="86" t="s">
+      <c r="E32" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F32" s="86" t="s">
+      <c r="F32" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G32" s="86" t="s">
+      <c r="G32" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A33" s="88">
+      <c r="A33" s="85">
         <v>1</v>
       </c>
-      <c r="B33" s="89" t="s">
+      <c r="B33" s="86" t="s">
         <v>138</v>
       </c>
-      <c r="C33" s="89" t="s">
+      <c r="C33" s="86" t="s">
         <v>206</v>
       </c>
-      <c r="D33" s="107">
+      <c r="D33" s="100">
         <v>7502</v>
       </c>
-      <c r="E33" s="108">
+      <c r="E33" s="101">
         <v>66.099999999999994</v>
       </c>
-      <c r="F33" s="108">
+      <c r="F33" s="101">
         <v>49.28</v>
       </c>
-      <c r="G33" s="108">
+      <c r="G33" s="101">
         <v>53.09</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A34" s="88">
+      <c r="A34" s="85">
         <v>2</v>
       </c>
-      <c r="B34" s="92" t="s">
+      <c r="B34" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C34" s="93" t="s">
+      <c r="C34" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D34" s="109">
+      <c r="D34" s="100">
         <v>4471</v>
       </c>
-      <c r="E34" s="110">
+      <c r="E34" s="101">
         <v>39.39</v>
       </c>
-      <c r="F34" s="110">
+      <c r="F34" s="101">
         <v>27.32</v>
       </c>
-      <c r="G34" s="110">
+      <c r="G34" s="101">
         <v>31.05</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A35" s="88">
+      <c r="A35" s="85">
         <v>3</v>
       </c>
-      <c r="B35" s="92" t="s">
+      <c r="B35" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C35" s="92" t="s">
+      <c r="C35" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D35" s="109">
+      <c r="D35" s="100">
         <v>3161</v>
       </c>
-      <c r="E35" s="110">
+      <c r="E35" s="101">
         <v>27.85</v>
       </c>
-      <c r="F35" s="110">
+      <c r="F35" s="101">
         <v>19.3</v>
       </c>
-      <c r="G35" s="110">
+      <c r="G35" s="101">
         <v>21.94</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A36" s="88">
+      <c r="A36" s="85">
         <v>4</v>
       </c>
-      <c r="B36" s="92" t="s">
+      <c r="B36" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C36" s="92" t="s">
+      <c r="C36" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D36" s="109">
+      <c r="D36" s="100">
         <v>2900</v>
       </c>
-      <c r="E36" s="110">
+      <c r="E36" s="101">
         <v>25.55</v>
       </c>
-      <c r="F36" s="110">
+      <c r="F36" s="101">
         <v>18.2</v>
       </c>
-      <c r="G36" s="110">
+      <c r="G36" s="101">
         <v>20.47</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A37" s="88">
+      <c r="A37" s="85">
         <v>5</v>
       </c>
-      <c r="B37" s="92" t="s">
+      <c r="B37" s="86" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="92" t="s">
+      <c r="C37" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D37" s="109">
+      <c r="D37" s="100">
         <v>1749</v>
       </c>
-      <c r="E37" s="110">
+      <c r="E37" s="101">
         <v>15.41</v>
       </c>
-      <c r="F37" s="110">
+      <c r="F37" s="101">
         <v>11.06</v>
       </c>
-      <c r="G37" s="110">
+      <c r="G37" s="101">
         <v>12.23</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A38" s="88">
+      <c r="A38" s="85">
         <v>6</v>
       </c>
-      <c r="B38" s="92" t="s">
+      <c r="B38" s="86" t="s">
         <v>124</v>
       </c>
-      <c r="C38" s="92" t="s">
+      <c r="C38" s="86" t="s">
         <v>207</v>
       </c>
-      <c r="D38" s="109">
+      <c r="D38" s="100">
         <v>1407</v>
       </c>
-      <c r="E38" s="110">
+      <c r="E38" s="101">
         <v>12.4</v>
       </c>
-      <c r="F38" s="110">
+      <c r="F38" s="101">
         <v>9.56</v>
       </c>
-      <c r="G38" s="110">
+      <c r="G38" s="101">
         <v>10.4</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A39" s="88">
+      <c r="A39" s="85">
         <v>7</v>
       </c>
-      <c r="B39" s="92" t="s">
+      <c r="B39" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C39" s="92" t="s">
+      <c r="C39" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D39" s="109">
+      <c r="D39" s="100">
         <v>1301</v>
       </c>
-      <c r="E39" s="110">
+      <c r="E39" s="101">
         <v>11.46</v>
       </c>
-      <c r="F39" s="110">
+      <c r="F39" s="101">
         <v>7.63</v>
       </c>
-      <c r="G39" s="110">
+      <c r="G39" s="101">
         <v>8.8699999999999992</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A40" s="88">
+      <c r="A40" s="85">
         <v>8</v>
       </c>
-      <c r="B40" s="92" t="s">
+      <c r="B40" s="86" t="s">
         <v>125</v>
       </c>
-      <c r="C40" s="92" t="s">
+      <c r="C40" s="86" t="s">
         <v>192</v>
       </c>
-      <c r="D40" s="109">
+      <c r="D40" s="100">
         <v>1165</v>
       </c>
-      <c r="E40" s="110">
+      <c r="E40" s="101">
         <v>10.26</v>
       </c>
-      <c r="F40" s="110">
+      <c r="F40" s="101">
         <v>7.67</v>
       </c>
-      <c r="G40" s="110">
+      <c r="G40" s="101">
         <v>8.26</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A41" s="111">
+      <c r="A41" s="102">
         <v>9</v>
       </c>
-      <c r="B41" s="92" t="s">
+      <c r="B41" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C41" s="92" t="s">
+      <c r="C41" s="86" t="s">
         <v>195</v>
       </c>
-      <c r="D41" s="109">
+      <c r="D41" s="100">
         <v>1113</v>
       </c>
-      <c r="E41" s="110">
+      <c r="E41" s="101">
         <v>9.81</v>
       </c>
-      <c r="F41" s="110">
+      <c r="F41" s="101">
         <v>6.48</v>
       </c>
-      <c r="G41" s="110">
+      <c r="G41" s="101">
         <v>7.63</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A42" s="88">
+      <c r="A42" s="85">
         <v>10</v>
       </c>
-      <c r="B42" s="93" t="s">
+      <c r="B42" s="89" t="s">
         <v>147</v>
       </c>
-      <c r="C42" s="89" t="s">
+      <c r="C42" s="86" t="s">
         <v>208</v>
       </c>
-      <c r="D42" s="107">
+      <c r="D42" s="100">
         <v>1047</v>
       </c>
-      <c r="E42" s="108">
+      <c r="E42" s="101">
         <v>9.23</v>
       </c>
-      <c r="F42" s="108">
+      <c r="F42" s="101">
         <v>7.01</v>
       </c>
-      <c r="G42" s="108">
+      <c r="G42" s="101">
         <v>7.61</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A43" s="96"/>
-      <c r="B43" s="97" t="s">
+      <c r="A43" s="91"/>
+      <c r="B43" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C43" s="97" t="s">
+      <c r="C43" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D43" s="112">
+      <c r="D43" s="103">
         <v>32439</v>
       </c>
-      <c r="E43" s="113">
+      <c r="E43" s="104">
         <v>285.82</v>
       </c>
-      <c r="F43" s="113">
+      <c r="F43" s="104">
         <v>207.19</v>
       </c>
-      <c r="G43" s="113">
+      <c r="G43" s="104">
         <v>229.74</v>
       </c>
     </row>
-    <row r="44" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A44" s="114" t="s">
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A44" s="105" t="s">
         <v>209</v>
       </c>
-      <c r="B44" s="114"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="105"/>
+      <c r="C44" s="105"/>
+      <c r="D44" s="106"/>
+      <c r="E44" s="107"/>
+      <c r="F44" s="107"/>
+      <c r="G44" s="107"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15.6">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15.6">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:1" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:1" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:1" s="117" customFormat="1" ht="13.8">
-      <c r="A50" s="117" t="s">
+    <row r="50" spans="1:1" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
         <v>215</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:G55"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="3" width="21.109375" customWidth="1"/>
     <col min="6" max="7" width="10.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="79" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="83"/>
-      <c r="E1" s="254" t="s">
+      <c r="B1" s="80"/>
+      <c r="E1" s="232" t="s">
         <v>237</v>
       </c>
-      <c r="F1" s="254"/>
+      <c r="F1" s="232"/>
     </row>
     <row r="2" spans="1:7" ht="18.600000000000001">
-      <c r="A2" s="255" t="s">
+      <c r="A2" s="231" t="s">
         <v>129</v>
       </c>
-      <c r="B2" s="255"/>
-[...4 lines deleted...]
-      <c r="G2" s="255"/>
+      <c r="B2" s="231"/>
+      <c r="C2" s="231"/>
+      <c r="D2" s="231"/>
+      <c r="E2" s="231"/>
+      <c r="F2" s="231"/>
+      <c r="G2" s="231"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="253" t="s">
+      <c r="A3" s="231" t="s">
         <v>234</v>
       </c>
-      <c r="B3" s="253"/>
-[...4 lines deleted...]
-      <c r="G3" s="253"/>
+      <c r="B3" s="231"/>
+      <c r="C3" s="231"/>
+      <c r="D3" s="231"/>
+      <c r="E3" s="231"/>
+      <c r="F3" s="231"/>
+      <c r="G3" s="231"/>
     </row>
     <row r="4" spans="1:7" ht="34.799999999999997">
-      <c r="A4" s="55" t="s">
+      <c r="A4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="56" t="s">
+      <c r="B4" s="54" t="s">
         <v>142</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="55" t="s">
+      <c r="D4" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="E4" s="55" t="s">
+      <c r="E4" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="55" t="s">
+      <c r="F4" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="G4" s="55" t="s">
+      <c r="G4" s="53" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="16">
+      <c r="A5" s="14">
         <v>1</v>
       </c>
-      <c r="B5" s="29" t="s">
+      <c r="B5" s="27" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C5" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="19">
+      <c r="D5" s="17">
         <v>6895</v>
       </c>
-      <c r="E5" s="33" t="s">
+      <c r="E5" s="31" t="s">
         <v>241</v>
       </c>
-      <c r="F5" s="33">
+      <c r="F5" s="31">
         <v>46.29</v>
       </c>
-      <c r="G5" s="33">
+      <c r="G5" s="31">
         <v>49.99</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="16">
+      <c r="A6" s="14">
         <v>2</v>
       </c>
-      <c r="B6" s="16" t="s">
+      <c r="B6" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="19">
+      <c r="D6" s="17">
         <v>10092</v>
       </c>
-      <c r="E6" s="124">
+      <c r="E6" s="115">
         <v>44.12</v>
       </c>
-      <c r="F6" s="33">
+      <c r="F6" s="31">
         <v>33.97</v>
       </c>
-      <c r="G6" s="33">
+      <c r="G6" s="31">
         <v>37.44</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="16">
+      <c r="A7" s="14">
         <v>3</v>
       </c>
-      <c r="B7" s="16" t="s">
+      <c r="B7" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="17">
         <v>10248</v>
       </c>
-      <c r="E7" s="124">
+      <c r="E7" s="115">
         <v>44.8</v>
       </c>
-      <c r="F7" s="33">
+      <c r="F7" s="31">
         <v>33.01</v>
       </c>
-      <c r="G7" s="33">
+      <c r="G7" s="31">
         <v>37.35</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="16">
+      <c r="A8" s="14">
         <v>4</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B8" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="C8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D8" s="17">
         <v>8748</v>
       </c>
-      <c r="E8" s="124">
+      <c r="E8" s="115">
         <v>38.24</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="31">
         <v>27.2</v>
       </c>
-      <c r="G8" s="33">
+      <c r="G8" s="31">
         <v>31.44</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="16">
+      <c r="A9" s="14">
         <v>5</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B9" s="14" t="s">
         <v>113</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="17">
         <v>3073</v>
       </c>
-      <c r="E9" s="33" t="s">
+      <c r="E9" s="31" t="s">
         <v>242</v>
       </c>
-      <c r="F9" s="33">
+      <c r="F9" s="31">
         <v>18.399999999999999</v>
       </c>
-      <c r="G9" s="33">
+      <c r="G9" s="31">
         <v>21.94</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="18.600000000000001">
-      <c r="A10" s="16">
+      <c r="A10" s="14">
         <v>6</v>
       </c>
-      <c r="B10" s="16" t="s">
+      <c r="B10" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="C10" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="17">
         <v>5352</v>
       </c>
-      <c r="E10" s="124">
+      <c r="E10" s="115">
         <v>23.4</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="31">
         <v>18.07</v>
       </c>
-      <c r="G10" s="33">
+      <c r="G10" s="31">
         <v>19.55</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="16">
+      <c r="A11" s="14">
         <v>7</v>
       </c>
-      <c r="B11" s="16" t="s">
+      <c r="B11" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="C11" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="17">
         <v>3794</v>
       </c>
-      <c r="E11" s="124">
+      <c r="E11" s="115">
         <v>16.579999999999998</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="31">
         <v>11.71</v>
       </c>
-      <c r="G11" s="33">
+      <c r="G11" s="31">
         <v>13.57</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="16">
+      <c r="A12" s="14">
         <v>8</v>
       </c>
-      <c r="B12" s="29" t="s">
+      <c r="B12" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="17">
         <v>1828</v>
       </c>
-      <c r="E12" s="33" t="s">
+      <c r="E12" s="31" t="s">
         <v>243</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="31">
         <v>11.89</v>
       </c>
-      <c r="G12" s="33">
+      <c r="G12" s="31">
         <v>13.18</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="18.600000000000001">
-      <c r="A13" s="16">
+      <c r="A13" s="14">
         <v>9</v>
       </c>
-      <c r="B13" s="122" t="s">
+      <c r="B13" s="113" t="s">
         <v>240</v>
       </c>
-      <c r="C13" s="4" t="s">
+      <c r="C13" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="17">
         <v>2457</v>
       </c>
-      <c r="E13" s="124">
+      <c r="E13" s="115">
         <v>10.74</v>
       </c>
-      <c r="F13" s="33">
+      <c r="F13" s="31">
         <v>7.66</v>
       </c>
-      <c r="G13" s="33">
+      <c r="G13" s="31">
         <v>8.8800000000000008</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="19.5" customHeight="1">
-      <c r="A14" s="17">
+      <c r="A14" s="15">
         <v>10</v>
       </c>
-      <c r="B14" s="48" t="s">
+      <c r="B14" s="46" t="s">
         <v>125</v>
       </c>
-      <c r="C14" s="15" t="s">
+      <c r="C14" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="17">
         <v>1159</v>
       </c>
-      <c r="E14" s="51" t="s">
+      <c r="E14" s="49" t="s">
         <v>244</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="31">
         <v>7.87</v>
       </c>
-      <c r="G14" s="33">
+      <c r="G14" s="31">
         <v>8.4499999999999993</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="19.2" thickBot="1">
-      <c r="A15" s="36"/>
-      <c r="B15" s="36" t="s">
+      <c r="A15" s="34"/>
+      <c r="B15" s="34" t="s">
         <v>51</v>
       </c>
-      <c r="C15" s="37" t="s">
+      <c r="C15" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="D15" s="68">
+      <c r="D15" s="66">
         <v>1822</v>
       </c>
-      <c r="E15" s="125">
+      <c r="E15" s="116">
         <v>7.96</v>
       </c>
-      <c r="F15" s="69">
+      <c r="F15" s="67">
         <v>6.2</v>
       </c>
-      <c r="G15" s="69">
+      <c r="G15" s="67">
         <v>6.85</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A16" s="18"/>
-      <c r="B16" s="67" t="s">
+      <c r="A16" s="16"/>
+      <c r="B16" s="65" t="s">
         <v>119</v>
       </c>
-      <c r="C16" s="7" t="s">
+      <c r="C16" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="D16" s="70">
+      <c r="D16" s="68">
         <v>73293</v>
       </c>
-      <c r="E16" s="126">
+      <c r="E16" s="117">
         <v>320.39</v>
       </c>
-      <c r="F16" s="71">
+      <c r="F16" s="69">
         <v>240.9</v>
       </c>
-      <c r="G16" s="71">
+      <c r="G16" s="69">
         <v>268.76</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="19.2" thickBot="1">
-      <c r="A18" s="253" t="s">
+      <c r="A18" s="231" t="s">
         <v>235</v>
       </c>
-      <c r="B18" s="253"/>
-[...4 lines deleted...]
-      <c r="G18" s="253"/>
+      <c r="B18" s="231"/>
+      <c r="C18" s="231"/>
+      <c r="D18" s="231"/>
+      <c r="E18" s="231"/>
+      <c r="F18" s="231"/>
+      <c r="G18" s="231"/>
     </row>
     <row r="19" spans="1:7" ht="34.799999999999997">
-      <c r="A19" s="55" t="s">
+      <c r="A19" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="56" t="s">
+      <c r="B19" s="54" t="s">
         <v>142</v>
       </c>
-      <c r="C19" s="55" t="s">
+      <c r="C19" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="D19" s="55" t="s">
+      <c r="D19" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="E19" s="55" t="s">
+      <c r="E19" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F19" s="55" t="s">
+      <c r="F19" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="G19" s="55" t="s">
+      <c r="G19" s="53" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="16">
+      <c r="A20" s="14">
         <v>1</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B20" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="C20" s="4" t="s">
+      <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D20" s="19">
+      <c r="D20" s="17">
         <v>7167</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="18">
         <v>61.83</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="18">
         <v>49.08</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="18">
         <v>53.72</v>
       </c>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" s="16">
+      <c r="A21" s="14">
         <v>2</v>
       </c>
-      <c r="B21" s="16" t="s">
+      <c r="B21" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="C21" s="4" t="s">
+      <c r="C21" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D21" s="19">
+      <c r="D21" s="17">
         <v>5793</v>
       </c>
-      <c r="E21" s="20">
+      <c r="E21" s="18">
         <v>49.98</v>
       </c>
-      <c r="F21" s="20">
+      <c r="F21" s="18">
         <v>37.909999999999997</v>
       </c>
-      <c r="G21" s="20">
+      <c r="G21" s="18">
         <v>42.71</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="16">
+      <c r="A22" s="14">
         <v>3</v>
       </c>
-      <c r="B22" s="16" t="s">
+      <c r="B22" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="C22" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D22" s="19">
+      <c r="D22" s="17">
         <v>5756</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E22" s="18">
         <v>49.66</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="18">
         <v>35.81</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G22" s="18">
         <v>41.54</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="18.600000000000001">
-      <c r="A23" s="16">
+      <c r="A23" s="14">
         <v>4</v>
       </c>
-      <c r="B23" s="78" t="s">
+      <c r="B23" s="75" t="s">
         <v>140</v>
       </c>
-      <c r="C23" s="4" t="s">
+      <c r="C23" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D23" s="19">
+      <c r="D23" s="17">
         <v>4879</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="18">
         <v>42.09</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="18">
         <v>33.29</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="18">
         <v>35.869999999999997</v>
       </c>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="16">
+      <c r="A24" s="14">
         <v>5</v>
       </c>
-      <c r="B24" s="16" t="s">
+      <c r="B24" s="14" t="s">
         <v>113</v>
       </c>
-      <c r="C24" s="4" t="s">
+      <c r="C24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D24" s="19">
+      <c r="D24" s="17">
         <v>3073</v>
       </c>
-      <c r="E24" s="20">
+      <c r="E24" s="18">
         <v>26.51</v>
       </c>
-      <c r="F24" s="20">
+      <c r="F24" s="18">
         <v>18.399999999999999</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="18">
         <v>21.94</v>
       </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" s="16">
+      <c r="A25" s="14">
         <v>6</v>
       </c>
-      <c r="B25" s="16" t="s">
+      <c r="B25" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="C25" s="4" t="s">
+      <c r="C25" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D25" s="19">
+      <c r="D25" s="17">
         <v>2455</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="18">
         <v>21.18</v>
       </c>
-      <c r="F25" s="20">
+      <c r="F25" s="18">
         <v>15.14</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="18">
         <v>17.59</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="16">
+      <c r="A26" s="14">
         <v>7</v>
       </c>
-      <c r="B26" s="16" t="s">
+      <c r="B26" s="14" t="s">
         <v>121</v>
       </c>
-      <c r="C26" s="4" t="s">
+      <c r="C26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D26" s="19">
+      <c r="D26" s="17">
         <v>1624</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="18">
         <v>14.01</v>
       </c>
-      <c r="F26" s="20">
+      <c r="F26" s="18">
         <v>11.06</v>
       </c>
-      <c r="G26" s="20">
+      <c r="G26" s="18">
         <v>11.99</v>
       </c>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" s="16">
+      <c r="A27" s="14">
         <v>8</v>
       </c>
-      <c r="B27" s="16" t="s">
+      <c r="B27" s="14" t="s">
         <v>115</v>
       </c>
-      <c r="C27" s="4" t="s">
+      <c r="C27" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D27" s="19">
+      <c r="D27" s="17">
         <v>1406</v>
       </c>
-      <c r="E27" s="20">
+      <c r="E27" s="18">
         <v>12.13</v>
       </c>
-      <c r="F27" s="20">
+      <c r="F27" s="18">
         <v>8.61</v>
       </c>
-      <c r="G27" s="20">
+      <c r="G27" s="18">
         <v>10.050000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="18.600000000000001">
-      <c r="A28" s="16">
+      <c r="A28" s="14">
         <v>9</v>
       </c>
-      <c r="B28" s="78" t="s">
+      <c r="B28" s="75" t="s">
         <v>146</v>
       </c>
-      <c r="C28" s="4" t="s">
+      <c r="C28" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D28" s="19">
+      <c r="D28" s="17">
         <v>1328</v>
       </c>
-      <c r="E28" s="20">
+      <c r="E28" s="18">
         <v>11.46</v>
       </c>
-      <c r="F28" s="20">
+      <c r="F28" s="18">
         <v>8.4</v>
       </c>
-      <c r="G28" s="20">
+      <c r="G28" s="18">
         <v>9.67</v>
       </c>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" s="48">
+      <c r="A29" s="46">
         <v>10</v>
       </c>
-      <c r="B29" s="16" t="s">
+      <c r="B29" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="C29" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D29" s="50">
+      <c r="D29" s="48">
         <v>1116</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E29" s="18">
         <v>9.6300000000000008</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F29" s="18">
         <v>7.62</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="18">
         <v>8.25</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="19.2" thickBot="1">
-      <c r="A30" s="36"/>
-      <c r="B30" s="73" t="s">
+      <c r="A30" s="34"/>
+      <c r="B30" s="71" t="s">
         <v>51</v>
       </c>
-      <c r="C30" s="74" t="s">
+      <c r="C30" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="D30" s="19">
+      <c r="D30" s="17">
         <v>1051</v>
       </c>
-      <c r="E30" s="79">
+      <c r="E30" s="76">
         <v>9.07</v>
       </c>
-      <c r="F30" s="79">
+      <c r="F30" s="76">
         <v>7.09</v>
       </c>
-      <c r="G30" s="79">
+      <c r="G30" s="76">
         <v>7.87</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="24"/>
-      <c r="B31" s="18" t="s">
+      <c r="A31" s="22"/>
+      <c r="B31" s="16" t="s">
         <v>119</v>
       </c>
-      <c r="C31" s="72" t="s">
+      <c r="C31" s="70" t="s">
         <v>36</v>
       </c>
-      <c r="D31" s="70">
+      <c r="D31" s="68">
         <v>42017</v>
       </c>
-      <c r="E31" s="80">
+      <c r="E31" s="77">
         <v>362.47</v>
       </c>
-      <c r="F31" s="80">
+      <c r="F31" s="77">
         <v>276.83</v>
       </c>
-      <c r="G31" s="80">
+      <c r="G31" s="77">
         <v>309.7</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="19.2" thickBot="1">
-      <c r="A34" s="253" t="s">
+      <c r="A34" s="231" t="s">
         <v>236</v>
       </c>
-      <c r="B34" s="253"/>
-[...4 lines deleted...]
-      <c r="G34" s="253"/>
+      <c r="B34" s="231"/>
+      <c r="C34" s="231"/>
+      <c r="D34" s="231"/>
+      <c r="E34" s="231"/>
+      <c r="F34" s="231"/>
+      <c r="G34" s="231"/>
     </row>
     <row r="35" spans="1:7" ht="36.75" customHeight="1">
-      <c r="A35" s="55" t="s">
+      <c r="A35" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B35" s="56" t="s">
+      <c r="B35" s="54" t="s">
         <v>142</v>
       </c>
-      <c r="C35" s="55" t="s">
+      <c r="C35" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="D35" s="55" t="s">
+      <c r="D35" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="E35" s="55" t="s">
+      <c r="E35" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F35" s="55" t="s">
+      <c r="F35" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="G35" s="55" t="s">
+      <c r="G35" s="53" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:7">
-      <c r="A36" s="16">
+      <c r="A36" s="14">
         <v>1</v>
       </c>
-      <c r="B36" s="16" t="s">
+      <c r="B36" s="14" t="s">
         <v>138</v>
       </c>
-      <c r="C36" s="26" t="s">
+      <c r="C36" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="D36" s="19">
+      <c r="D36" s="17">
         <v>6895</v>
       </c>
-      <c r="E36" s="33">
+      <c r="E36" s="31">
         <v>61.1</v>
       </c>
-      <c r="F36" s="33">
+      <c r="F36" s="31">
         <v>46.29</v>
       </c>
-      <c r="G36" s="33">
+      <c r="G36" s="31">
         <v>49.99</v>
       </c>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37" s="16">
+      <c r="A37" s="14">
         <v>2</v>
       </c>
-      <c r="B37" s="16" t="s">
+      <c r="B37" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="C37" s="26" t="s">
+      <c r="C37" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D37" s="19">
+      <c r="D37" s="17">
         <v>4455</v>
       </c>
-      <c r="E37" s="33">
+      <c r="E37" s="31">
         <v>39.479999999999997</v>
       </c>
-      <c r="F37" s="33">
+      <c r="F37" s="31">
         <v>28.33</v>
       </c>
-      <c r="G37" s="33">
+      <c r="G37" s="31">
         <v>32.17</v>
       </c>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="16">
+      <c r="A38" s="14">
         <v>3</v>
       </c>
-      <c r="B38" s="16" t="s">
+      <c r="B38" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="C38" s="26" t="s">
+      <c r="C38" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="D38" s="19">
+      <c r="D38" s="17">
         <v>2925</v>
       </c>
-      <c r="E38" s="33">
+      <c r="E38" s="31">
         <v>25.92</v>
       </c>
-      <c r="F38" s="33">
+      <c r="F38" s="31">
         <v>19.309999999999999</v>
       </c>
-      <c r="G38" s="33">
+      <c r="G38" s="31">
         <v>21.58</v>
       </c>
     </row>
     <row r="39" spans="1:7">
-      <c r="A39" s="16">
+      <c r="A39" s="14">
         <v>4</v>
       </c>
-      <c r="B39" s="16" t="s">
+      <c r="B39" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="C39" s="26" t="s">
+      <c r="C39" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D39" s="19">
+      <c r="D39" s="17">
         <v>2992</v>
       </c>
-      <c r="E39" s="33">
+      <c r="E39" s="31">
         <v>26.51</v>
       </c>
-      <c r="F39" s="33">
+      <c r="F39" s="31">
         <v>18.86</v>
       </c>
-      <c r="G39" s="33">
+      <c r="G39" s="31">
         <v>21.5</v>
       </c>
     </row>
     <row r="40" spans="1:7">
-      <c r="A40" s="16">
+      <c r="A40" s="14">
         <v>5</v>
       </c>
-      <c r="B40" s="16" t="s">
+      <c r="B40" s="14" t="s">
         <v>109</v>
       </c>
-      <c r="C40" s="26" t="s">
+      <c r="C40" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="D40" s="19">
+      <c r="D40" s="17">
         <v>1828</v>
       </c>
-      <c r="E40" s="33">
+      <c r="E40" s="31">
         <v>16.2</v>
       </c>
-      <c r="F40" s="33">
+      <c r="F40" s="31">
         <v>11.89</v>
       </c>
-      <c r="G40" s="33">
+      <c r="G40" s="31">
         <v>13.18</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="16">
+      <c r="A41" s="14">
         <v>6</v>
       </c>
-      <c r="B41" s="16" t="s">
+      <c r="B41" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="C41" s="26" t="s">
+      <c r="C41" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="D41" s="19">
+      <c r="D41" s="17">
         <v>1339</v>
       </c>
-      <c r="E41" s="33">
+      <c r="E41" s="31">
         <v>11.87</v>
       </c>
-      <c r="F41" s="33">
+      <c r="F41" s="31">
         <v>8.3800000000000008</v>
       </c>
-      <c r="G41" s="33">
+      <c r="G41" s="31">
         <v>9.6199999999999992</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="16">
+      <c r="A42" s="14">
         <v>7</v>
       </c>
-      <c r="B42" s="16" t="s">
+      <c r="B42" s="14" t="s">
         <v>124</v>
       </c>
-      <c r="C42" s="26" t="s">
+      <c r="C42" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D42" s="19">
+      <c r="D42" s="17">
         <v>1257</v>
       </c>
-      <c r="E42" s="33">
+      <c r="E42" s="31">
         <v>11.14</v>
       </c>
-      <c r="F42" s="33">
+      <c r="F42" s="31">
         <v>8.69</v>
       </c>
-      <c r="G42" s="33">
+      <c r="G42" s="31">
         <v>9.4499999999999993</v>
       </c>
     </row>
     <row r="43" spans="1:7">
-      <c r="A43" s="16">
+      <c r="A43" s="14">
         <v>8</v>
       </c>
-      <c r="B43" s="16" t="s">
+      <c r="B43" s="14" t="s">
         <v>125</v>
       </c>
-      <c r="C43" s="26" t="s">
+      <c r="C43" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="D43" s="19">
+      <c r="D43" s="17">
         <v>1159</v>
       </c>
-      <c r="E43" s="33">
+      <c r="E43" s="31">
         <v>10.27</v>
       </c>
-      <c r="F43" s="33">
+      <c r="F43" s="31">
         <v>7.87</v>
       </c>
-      <c r="G43" s="33">
+      <c r="G43" s="31">
         <v>8.4499999999999993</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="18.600000000000001">
-      <c r="A44" s="123">
+      <c r="A44" s="114">
         <v>9</v>
       </c>
-      <c r="B44" s="16" t="s">
+      <c r="B44" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="C44" s="26" t="s">
+      <c r="C44" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="D44" s="19">
+      <c r="D44" s="17">
         <v>1129</v>
       </c>
-      <c r="E44" s="33">
+      <c r="E44" s="31">
         <v>10</v>
       </c>
-      <c r="F44" s="33">
+      <c r="F44" s="31">
         <v>6.94</v>
       </c>
-      <c r="G44" s="33">
+      <c r="G44" s="31">
         <v>8.11</v>
       </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" s="48">
+      <c r="A45" s="46">
         <v>10</v>
       </c>
-      <c r="B45" s="81" t="s">
+      <c r="B45" s="78" t="s">
         <v>147</v>
       </c>
-      <c r="C45" s="26" t="s">
+      <c r="C45" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="D45" s="19">
+      <c r="D45" s="17">
         <v>1000</v>
       </c>
-      <c r="E45" s="33">
+      <c r="E45" s="31">
         <v>8.86</v>
       </c>
-      <c r="F45" s="33">
+      <c r="F45" s="31">
         <v>6.94</v>
       </c>
-      <c r="G45" s="33">
+      <c r="G45" s="31">
         <v>7.47</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A46" s="36"/>
-      <c r="B46" s="73" t="s">
+      <c r="A46" s="34"/>
+      <c r="B46" s="71" t="s">
         <v>51</v>
       </c>
-      <c r="C46" s="76" t="s">
+      <c r="C46" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="D46" s="68">
+      <c r="D46" s="66">
         <v>771</v>
       </c>
-      <c r="E46" s="69">
+      <c r="E46" s="67">
         <v>6.83</v>
       </c>
-      <c r="F46" s="69">
+      <c r="F46" s="67">
         <v>5.31</v>
       </c>
-      <c r="G46" s="69">
+      <c r="G46" s="67">
         <v>5.82</v>
       </c>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" s="18"/>
-      <c r="B47" s="18" t="s">
+      <c r="A47" s="16"/>
+      <c r="B47" s="16" t="s">
         <v>119</v>
       </c>
-      <c r="C47" s="27" t="s">
+      <c r="C47" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="D47" s="70">
+      <c r="D47" s="68">
         <v>31276</v>
       </c>
-      <c r="E47" s="71">
+      <c r="E47" s="69">
         <v>277.14999999999998</v>
       </c>
-      <c r="F47" s="71">
+      <c r="F47" s="69">
         <v>206.36</v>
       </c>
-      <c r="G47" s="71">
+      <c r="G47" s="69">
         <v>228.84</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="13" customFormat="1" ht="18.75" customHeight="1">
+    <row r="48" spans="1:7" s="5" customFormat="1" ht="18.75" customHeight="1">
       <c r="A48" s="1" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="49" spans="1:1" s="13" customFormat="1" ht="18.600000000000001">
-      <c r="A49" s="13" t="s">
+    <row r="49" spans="1:1" s="5" customFormat="1" ht="18.600000000000001">
+      <c r="A49" s="5" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="50" spans="1:1" s="13" customFormat="1">
-      <c r="A50" s="13" t="s">
+    <row r="50" spans="1:1" s="5" customFormat="1">
+      <c r="A50" s="5" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="51" spans="1:1" s="13" customFormat="1">
-      <c r="A51" s="13" t="s">
+    <row r="51" spans="1:1" s="5" customFormat="1">
+      <c r="A51" s="5" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="52" spans="1:1" s="13" customFormat="1">
-      <c r="A52" s="13" t="s">
+    <row r="52" spans="1:1" s="5" customFormat="1">
+      <c r="A52" s="5" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="53" spans="1:1" s="13" customFormat="1">
-      <c r="A53" s="13" t="s">
+    <row r="53" spans="1:1" s="5" customFormat="1">
+      <c r="A53" s="5" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="54" spans="1:1" s="13" customFormat="1">
-      <c r="A54" s="13" t="s">
+    <row r="54" spans="1:1" s="5" customFormat="1">
+      <c r="A54" s="5" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="55" spans="1:1" s="13" customFormat="1">
-[...1009 lines deleted...]
-      <c r="A55" s="13" t="s">
+    <row r="55" spans="1:1" s="5" customFormat="1">
+      <c r="A55" s="5" t="s">
         <v>238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="E1:F1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A18:G18"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
-  <dimension ref="A1:H54"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="3" width="21.109375" customWidth="1"/>
     <col min="6" max="7" width="10.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18.600000000000001">
-[...22 lines deleted...]
-      <c r="A3" s="55" t="s">
+    <row r="1" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A1" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1" s="80"/>
+      <c r="E1" s="232" t="s">
+        <v>172</v>
+      </c>
+      <c r="F1" s="232"/>
+    </row>
+    <row r="2" spans="1:7" ht="18.600000000000001">
+      <c r="A2" s="231" t="s">
+        <v>155</v>
+      </c>
+      <c r="B2" s="231"/>
+      <c r="C2" s="231"/>
+      <c r="D2" s="231"/>
+      <c r="E2" s="231"/>
+      <c r="F2" s="231"/>
+      <c r="G2" s="231"/>
+    </row>
+    <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
+      <c r="A3" s="231" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="231"/>
+      <c r="C3" s="231"/>
+      <c r="D3" s="231"/>
+      <c r="E3" s="231"/>
+      <c r="F3" s="231"/>
+      <c r="G3" s="231"/>
+    </row>
+    <row r="4" spans="1:7" ht="34.799999999999997">
+      <c r="A4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="55" t="s">
+      <c r="B4" s="54" t="s">
+        <v>167</v>
+      </c>
+      <c r="C4" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="55" t="s">
+      <c r="D4" s="53" t="s">
+        <v>156</v>
+      </c>
+      <c r="E4" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="16">
+      <c r="F4" s="53" t="s">
+        <v>157</v>
+      </c>
+      <c r="G4" s="53" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="14">
         <v>1</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B5" s="27" t="s">
         <v>138</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C5" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="19">
-[...13 lines deleted...]
-      <c r="A5" s="16">
+      <c r="D5" s="17">
+        <v>6594</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>245</v>
+      </c>
+      <c r="F5" s="31">
+        <v>45.54</v>
+      </c>
+      <c r="G5" s="31">
+        <v>49.19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="14">
         <v>2</v>
       </c>
-      <c r="B5" s="16" t="s">
+      <c r="B6" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="19">
-[...13 lines deleted...]
-      <c r="A6" s="16">
+      <c r="D6" s="17">
+        <v>9916</v>
+      </c>
+      <c r="E6" s="115">
+        <v>43.55</v>
+      </c>
+      <c r="F6" s="31">
+        <v>34.54</v>
+      </c>
+      <c r="G6" s="31">
+        <v>37.99</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="14">
         <v>3</v>
       </c>
-      <c r="B6" s="16" t="s">
+      <c r="B7" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D6" s="19">
-[...13 lines deleted...]
-      <c r="A7" s="16">
+      <c r="D7" s="17">
+        <v>9604</v>
+      </c>
+      <c r="E7" s="115">
+        <v>42.18</v>
+      </c>
+      <c r="F7" s="31">
+        <v>32.11</v>
+      </c>
+      <c r="G7" s="31">
+        <v>36.28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="14">
         <v>4</v>
       </c>
-      <c r="B7" s="16" t="s">
+      <c r="B8" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="C8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="19">
-[...13 lines deleted...]
-      <c r="A8" s="16">
+      <c r="D8" s="17">
+        <v>8312</v>
+      </c>
+      <c r="E8" s="115">
+        <v>36.5</v>
+      </c>
+      <c r="F8" s="31">
+        <v>26.96</v>
+      </c>
+      <c r="G8" s="31">
+        <v>31.05</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="14">
         <v>5</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B9" s="14" t="s">
         <v>113</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D8" s="19">
-[...13 lines deleted...]
-      <c r="A9" s="16">
+      <c r="D9" s="17">
+        <v>2704</v>
+      </c>
+      <c r="E9" s="31" t="s">
+        <v>246</v>
+      </c>
+      <c r="F9" s="31">
+        <v>16.47</v>
+      </c>
+      <c r="G9" s="31">
+        <v>19.72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="18.600000000000001">
+      <c r="A10" s="14">
         <v>6</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B10" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="C10" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D9" s="19">
-[...13 lines deleted...]
-      <c r="A10" s="16">
+      <c r="D10" s="17">
+        <v>4743</v>
+      </c>
+      <c r="E10" s="115">
+        <v>20.83</v>
+      </c>
+      <c r="F10" s="31">
+        <v>16.47</v>
+      </c>
+      <c r="G10" s="31">
+        <v>17.78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="14">
         <v>7</v>
       </c>
-      <c r="B10" s="29" t="s">
+      <c r="B11" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="C11" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D10" s="19">
-[...13 lines deleted...]
-      <c r="A11" s="16">
+      <c r="D11" s="17">
+        <v>1977</v>
+      </c>
+      <c r="E11" s="31" t="s">
+        <v>247</v>
+      </c>
+      <c r="F11" s="31">
+        <v>13.34</v>
+      </c>
+      <c r="G11" s="31">
+        <v>14.74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="14">
         <v>8</v>
       </c>
-      <c r="B11" s="16" t="s">
+      <c r="B12" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="C12" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D11" s="19">
-[...13 lines deleted...]
-      <c r="A12" s="16">
+      <c r="D12" s="17">
+        <v>3580</v>
+      </c>
+      <c r="E12" s="115">
+        <v>15.72</v>
+      </c>
+      <c r="F12" s="31">
+        <v>11.37</v>
+      </c>
+      <c r="G12" s="31">
+        <v>13.21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="14">
         <v>9</v>
       </c>
-      <c r="B12" s="78" t="s">
+      <c r="B13" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="17">
+        <v>2177</v>
+      </c>
+      <c r="E13" s="115">
+        <v>9.56</v>
+      </c>
+      <c r="F13" s="31">
+        <v>7.12</v>
+      </c>
+      <c r="G13" s="31">
+        <v>8.16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A14" s="15">
+        <v>10</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="17">
+        <v>987</v>
+      </c>
+      <c r="E14" s="49" t="s">
+        <v>248</v>
+      </c>
+      <c r="F14" s="31">
+        <v>6.86</v>
+      </c>
+      <c r="G14" s="31">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A15" s="34"/>
+      <c r="B15" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="66">
+        <v>1690</v>
+      </c>
+      <c r="E15" s="116">
+        <v>7.42</v>
+      </c>
+      <c r="F15" s="67">
+        <v>5.91</v>
+      </c>
+      <c r="G15" s="67">
+        <v>6.53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="17.25" customHeight="1">
+      <c r="A16" s="16"/>
+      <c r="B16" s="65" t="s">
+        <v>119</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="68">
+        <v>68907</v>
+      </c>
+      <c r="E16" s="117">
+        <v>302.62</v>
+      </c>
+      <c r="F16" s="69">
+        <v>234.21</v>
+      </c>
+      <c r="G16" s="69">
+        <v>260.74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="19.2" thickBot="1">
+      <c r="A18" s="231" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18" s="231"/>
+      <c r="C18" s="231"/>
+      <c r="D18" s="231"/>
+      <c r="E18" s="231"/>
+      <c r="F18" s="231"/>
+      <c r="G18" s="231"/>
+    </row>
+    <row r="19" spans="1:8" ht="34.799999999999997">
+      <c r="A19" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>167</v>
+      </c>
+      <c r="C19" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F19" s="53" t="s">
+        <v>157</v>
+      </c>
+      <c r="G19" s="53" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="14">
+        <v>1</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="17">
+        <v>7159</v>
+      </c>
+      <c r="E20" s="18">
+        <v>61.92</v>
+      </c>
+      <c r="F20" s="18">
+        <v>50.52</v>
+      </c>
+      <c r="G20" s="18">
+        <v>55.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="14">
+        <v>2</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="17">
+        <v>5497</v>
+      </c>
+      <c r="E21" s="18">
+        <v>47.54</v>
+      </c>
+      <c r="F21" s="18">
+        <v>37.07</v>
+      </c>
+      <c r="G21" s="18">
+        <v>41.77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="14">
+        <v>3</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="17">
+        <v>5566</v>
+      </c>
+      <c r="E22" s="18">
+        <v>48.14</v>
+      </c>
+      <c r="F22" s="18">
+        <v>35.94</v>
+      </c>
+      <c r="G22" s="18">
+        <v>41.42</v>
+      </c>
+      <c r="H22" s="31"/>
+    </row>
+    <row r="23" spans="1:8" ht="18.600000000000001">
+      <c r="A23" s="14">
+        <v>4</v>
+      </c>
+      <c r="B23" s="75" t="s">
+        <v>140</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D23" s="17">
+        <v>4310</v>
+      </c>
+      <c r="E23" s="18">
+        <v>37.28</v>
+      </c>
+      <c r="F23" s="18">
+        <v>30.08</v>
+      </c>
+      <c r="G23" s="18">
+        <v>32.36</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="14">
+        <v>5</v>
+      </c>
+      <c r="B24" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="17">
+        <v>2704</v>
+      </c>
+      <c r="E24" s="18">
+        <v>23.39</v>
+      </c>
+      <c r="F24" s="18">
+        <v>16.47</v>
+      </c>
+      <c r="G24" s="18">
+        <v>19.72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="14">
+        <v>6</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="17">
+        <v>2288</v>
+      </c>
+      <c r="E25" s="18">
+        <v>19.79</v>
+      </c>
+      <c r="F25" s="18">
+        <v>14.45</v>
+      </c>
+      <c r="G25" s="18">
+        <v>16.82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="14">
+        <v>7</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="17">
+        <v>1403</v>
+      </c>
+      <c r="E26" s="18">
+        <v>12.13</v>
+      </c>
+      <c r="F26" s="18">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="G26" s="18">
+        <v>10.66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="14">
+        <v>8</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1363</v>
+      </c>
+      <c r="E27" s="18">
+        <v>11.79</v>
+      </c>
+      <c r="F27" s="18">
+        <v>8.74</v>
+      </c>
+      <c r="G27" s="18">
+        <v>10.130000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="18.600000000000001">
+      <c r="A28" s="46">
+        <v>9</v>
+      </c>
+      <c r="B28" s="75" t="s">
         <v>146</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C28" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D12" s="19">
-[...13 lines deleted...]
-      <c r="A13" s="17">
+      <c r="D28" s="17">
+        <v>1138</v>
+      </c>
+      <c r="E28" s="18">
+        <v>9.84</v>
+      </c>
+      <c r="F28" s="18">
+        <v>7.57</v>
+      </c>
+      <c r="G28" s="18">
+        <v>8.57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="14">
         <v>10</v>
       </c>
-      <c r="B13" s="48" t="s">
-[...23 lines deleted...]
-      <c r="C14" s="37" t="s">
+      <c r="B29" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="17">
+        <v>1123</v>
+      </c>
+      <c r="E29" s="18">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="F29" s="18">
+        <v>7.75</v>
+      </c>
+      <c r="G29" s="18">
+        <v>8.42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="19.2" thickBot="1">
+      <c r="A30" s="34"/>
+      <c r="B30" s="71" t="s">
+        <v>159</v>
+      </c>
+      <c r="C30" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="D14" s="68">
-[...14 lines deleted...]
-      <c r="B15" s="67" t="s">
+      <c r="D30" s="17">
+        <v>1005</v>
+      </c>
+      <c r="E30" s="76">
+        <v>8.69</v>
+      </c>
+      <c r="F30" s="76">
+        <v>7.04</v>
+      </c>
+      <c r="G30" s="76">
+        <v>7.76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="22"/>
+      <c r="B31" s="16" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="7" t="s">
+      <c r="C31" s="70" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="70">
-[...24 lines deleted...]
-      <c r="A18" s="55" t="s">
+      <c r="D31" s="68">
+        <v>39430</v>
+      </c>
+      <c r="E31" s="77">
+        <v>341.02</v>
+      </c>
+      <c r="F31" s="77">
+        <v>267.67</v>
+      </c>
+      <c r="G31" s="77">
+        <v>298.58999999999997</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A34" s="231" t="s">
+        <v>170</v>
+      </c>
+      <c r="B34" s="231"/>
+      <c r="C34" s="231"/>
+      <c r="D34" s="231"/>
+      <c r="E34" s="231"/>
+      <c r="F34" s="231"/>
+      <c r="G34" s="231"/>
+    </row>
+    <row r="35" spans="1:7" ht="36.75" customHeight="1">
+      <c r="A35" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="56" t="s">
+      <c r="B35" s="54" t="s">
         <v>167</v>
       </c>
-      <c r="C18" s="55" t="s">
+      <c r="C35" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="55" t="s">
+      <c r="D35" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="55" t="s">
+      <c r="E35" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="16">
+      <c r="F35" s="53" t="s">
+        <v>157</v>
+      </c>
+      <c r="G35" s="53" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="14">
         <v>1</v>
       </c>
-      <c r="B19" s="16" t="s">
+      <c r="B36" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="17">
+        <v>6594</v>
+      </c>
+      <c r="E36" s="31">
+        <v>58.83</v>
+      </c>
+      <c r="F36" s="31">
+        <v>45.54</v>
+      </c>
+      <c r="G36" s="31">
+        <v>49.19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="14">
+        <v>2</v>
+      </c>
+      <c r="B37" s="46" t="s">
+        <v>111</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="17">
+        <v>4107</v>
+      </c>
+      <c r="E37" s="31">
+        <v>36.64</v>
+      </c>
+      <c r="F37" s="31">
+        <v>27.3</v>
+      </c>
+      <c r="G37" s="31">
+        <v>30.87</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="14">
+        <v>3</v>
+      </c>
+      <c r="B38" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="C19" s="4" t="s">
+      <c r="C38" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="D19" s="19">
-[...39 lines deleted...]
-      <c r="B21" s="16" t="s">
+      <c r="D38" s="17">
+        <v>2757</v>
+      </c>
+      <c r="E38" s="31">
+        <v>24.6</v>
+      </c>
+      <c r="F38" s="31">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="G38" s="31">
+        <v>21.16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="14">
+        <v>4</v>
+      </c>
+      <c r="B39" s="46" t="s">
         <v>112</v>
       </c>
-      <c r="C21" s="4" t="s">
+      <c r="C39" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="19">
-[...14 lines deleted...]
-      <c r="A22" s="16">
+      <c r="D39" s="17">
+        <v>2746</v>
+      </c>
+      <c r="E39" s="31">
+        <v>24.5</v>
+      </c>
+      <c r="F39" s="31">
+        <v>18.09</v>
+      </c>
+      <c r="G39" s="31">
+        <v>20.64</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="14">
+        <v>5</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="78" t="s">
-[...42 lines deleted...]
-      <c r="A24" s="16">
+      <c r="D40" s="17">
+        <v>1977</v>
+      </c>
+      <c r="E40" s="31">
+        <v>17.64</v>
+      </c>
+      <c r="F40" s="31">
+        <v>13.34</v>
+      </c>
+      <c r="G40" s="31">
+        <v>14.74</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="14">
         <v>6</v>
       </c>
-      <c r="B24" s="16" t="s">
+      <c r="B41" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="C24" s="4" t="s">
+      <c r="C41" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="D24" s="19">
-[...13 lines deleted...]
-      <c r="A25" s="16">
+      <c r="D41" s="17">
+        <v>1292</v>
+      </c>
+      <c r="E41" s="31">
+        <v>11.53</v>
+      </c>
+      <c r="F41" s="31">
+        <v>8.34</v>
+      </c>
+      <c r="G41" s="31">
+        <v>9.59</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="14">
         <v>7</v>
       </c>
-      <c r="B25" s="16" t="s">
-[...19 lines deleted...]
-      <c r="A26" s="16">
+      <c r="B42" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" s="17">
+        <v>1146</v>
+      </c>
+      <c r="E42" s="31">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="F42" s="31">
+        <v>8.17</v>
+      </c>
+      <c r="G42" s="31">
+        <v>8.8800000000000008</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18.600000000000001">
+      <c r="A43" s="14">
         <v>8</v>
       </c>
-      <c r="B26" s="16" t="s">
-[...19 lines deleted...]
-      <c r="A27" s="16">
+      <c r="B43" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" s="17">
+        <v>1039</v>
+      </c>
+      <c r="E43" s="31">
+        <v>9.27</v>
+      </c>
+      <c r="F43" s="31">
+        <v>6.69</v>
+      </c>
+      <c r="G43" s="31">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="15">
         <v>9</v>
       </c>
-      <c r="B27" s="78" t="s">
-[...19 lines deleted...]
-      <c r="A28" s="48">
+      <c r="B44" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D44" s="17">
+        <v>987</v>
+      </c>
+      <c r="E44" s="31">
+        <v>8.81</v>
+      </c>
+      <c r="F44" s="31">
+        <v>6.86</v>
+      </c>
+      <c r="G44" s="31">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="14">
         <v>10</v>
       </c>
-      <c r="B28" s="16" t="s">
-[...23 lines deleted...]
-      <c r="C29" s="74" t="s">
+      <c r="B45" s="78" t="s">
+        <v>147</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45" s="17">
+        <v>894</v>
+      </c>
+      <c r="E45" s="31">
+        <v>7.98</v>
+      </c>
+      <c r="F45" s="31">
+        <v>6.29</v>
+      </c>
+      <c r="G45" s="31">
+        <v>6.81</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="19.5" customHeight="1" thickBot="1">
+      <c r="A46" s="34"/>
+      <c r="B46" s="71" t="s">
+        <v>159</v>
+      </c>
+      <c r="C46" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="D29" s="79">
-[...14 lines deleted...]
-      <c r="B30" s="18" t="s">
+      <c r="D46" s="66">
+        <v>685</v>
+      </c>
+      <c r="E46" s="67">
+        <v>6.11</v>
+      </c>
+      <c r="F46" s="67">
+        <v>4.79</v>
+      </c>
+      <c r="G46" s="67">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="16"/>
+      <c r="B47" s="16" t="s">
         <v>119</v>
       </c>
-      <c r="C30" s="72" t="s">
+      <c r="C47" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="D30" s="70">
-[...354 lines deleted...]
-      <c r="A54" s="13" t="s">
+      <c r="D47" s="68">
+        <v>29477</v>
+      </c>
+      <c r="E47" s="69">
+        <v>263</v>
+      </c>
+      <c r="F47" s="69">
+        <v>201.61</v>
+      </c>
+      <c r="G47" s="69">
+        <v>223.32</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="5" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A48" s="1" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" s="5" customFormat="1" ht="18.600000000000001">
+      <c r="A49" s="5" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" s="5" customFormat="1">
+      <c r="A50" s="5" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" s="5" customFormat="1">
+      <c r="A51" s="5" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" s="5" customFormat="1">
+      <c r="A52" s="5" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" s="5" customFormat="1">
+      <c r="A53" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" s="5" customFormat="1">
+      <c r="A54" s="5" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" s="5" customFormat="1">
+      <c r="A55" s="5" t="s">
         <v>238</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A1:G1"/>
+  <mergeCells count="5">
+    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="E1:F1"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A17:G17"/>
-    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A18:G18"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9EFAF800-2ABE-42E4-AB26-BABEEB5307BD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAA3BDDF-053B-4245-BFBA-14CE336F00B4}">
   <dimension ref="A1:G52"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="5.109375" style="84" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="5.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="81" customWidth="1"/>
+    <col min="3" max="3" width="30.109375" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="81" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="228"/>
-[...8 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="A1" s="205"/>
+      <c r="B1" s="206"/>
+      <c r="E1" s="226" t="s">
+        <v>397</v>
+      </c>
+      <c r="F1" s="226"/>
+      <c r="G1" s="227"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="A3" s="228" t="s">
+        <v>398</v>
+      </c>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="42" customHeight="1" thickBot="1">
-      <c r="A4" s="217" t="s">
+      <c r="A4" s="197" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="218" t="s">
+      <c r="B4" s="198" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="217" t="s">
+      <c r="C4" s="197" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="217" t="s">
+      <c r="D4" s="197" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="217" t="s">
+      <c r="E4" s="197" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="217" t="s">
+      <c r="F4" s="197" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="217" t="s">
+      <c r="G4" s="197" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="214">
+      <c r="A5" s="166">
         <v>1</v>
       </c>
-      <c r="B5" s="215" t="s">
+      <c r="B5" s="167" t="s">
         <v>388</v>
       </c>
-      <c r="C5" s="216" t="s">
+      <c r="C5" s="168" t="s">
         <v>346</v>
       </c>
-      <c r="D5" s="234">
-[...9 lines deleted...]
-        <v>82.51</v>
+      <c r="D5" s="209">
+        <v>17366</v>
+      </c>
+      <c r="E5" s="213">
+        <v>147.6</v>
+      </c>
+      <c r="F5" s="213">
+        <v>84.88</v>
+      </c>
+      <c r="G5" s="213">
+        <v>91.97</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="183">
+      <c r="A6" s="166">
         <v>2</v>
       </c>
-      <c r="B6" s="184" t="s">
+      <c r="B6" s="167" t="s">
         <v>112</v>
       </c>
-      <c r="C6" s="185" t="s">
+      <c r="C6" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="D6" s="235">
-[...9 lines deleted...]
-        <v>39.74</v>
+      <c r="D6" s="210">
+        <v>17982</v>
+      </c>
+      <c r="E6" s="214">
+        <v>77.290000000000006</v>
+      </c>
+      <c r="F6" s="214">
+        <v>37.229999999999997</v>
+      </c>
+      <c r="G6" s="214">
+        <v>41.67</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A7" s="183">
+      <c r="A7" s="166">
         <v>3</v>
       </c>
-      <c r="B7" s="184" t="s">
+      <c r="B7" s="167" t="s">
+        <v>391</v>
+      </c>
+      <c r="C7" s="168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="210">
+        <v>9062</v>
+      </c>
+      <c r="E7" s="214">
+        <v>78.81</v>
+      </c>
+      <c r="F7" s="214">
+        <v>35.130000000000003</v>
+      </c>
+      <c r="G7" s="214">
+        <v>41.62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A8" s="166">
+        <v>4</v>
+      </c>
+      <c r="B8" s="167" t="s">
         <v>111</v>
       </c>
-      <c r="C7" s="185" t="s">
+      <c r="C8" s="168" t="s">
         <v>347</v>
       </c>
-      <c r="D7" s="235">
-[...13 lines deleted...]
-      <c r="A8" s="183">
+      <c r="D8" s="210">
+        <v>17643</v>
+      </c>
+      <c r="E8" s="214">
+        <v>75.84</v>
+      </c>
+      <c r="F8" s="214">
+        <v>36.520000000000003</v>
+      </c>
+      <c r="G8" s="214">
+        <v>41.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A9" s="166">
+        <v>5</v>
+      </c>
+      <c r="B9" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C9" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="210">
+        <v>10433</v>
+      </c>
+      <c r="E9" s="214">
+        <v>44.84</v>
+      </c>
+      <c r="F9" s="214">
+        <v>20.99</v>
+      </c>
+      <c r="G9" s="214">
+        <v>23.65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A10" s="166">
+        <v>6</v>
+      </c>
+      <c r="B10" s="167" t="s">
+        <v>373</v>
+      </c>
+      <c r="C10" s="168" t="s">
+        <v>120</v>
+      </c>
+      <c r="D10" s="210">
+        <v>8350</v>
+      </c>
+      <c r="E10" s="214">
+        <v>35.89</v>
+      </c>
+      <c r="F10" s="214">
+        <v>19.920000000000002</v>
+      </c>
+      <c r="G10" s="214">
+        <v>21.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A11" s="166">
+        <v>7</v>
+      </c>
+      <c r="B11" s="167" t="s">
+        <v>389</v>
+      </c>
+      <c r="C11" s="168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="210">
+        <v>3541</v>
+      </c>
+      <c r="E11" s="214">
+        <v>30.1</v>
+      </c>
+      <c r="F11" s="214">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="G11" s="214">
+        <v>18.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A12" s="166">
+        <v>8</v>
+      </c>
+      <c r="B12" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C12" s="168" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="210">
+        <v>5601</v>
+      </c>
+      <c r="E12" s="214">
+        <v>24.08</v>
+      </c>
+      <c r="F12" s="214">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="G12" s="214">
+        <v>18.02</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="21.9" customHeight="1">
+      <c r="A13" s="166">
+        <v>9</v>
+      </c>
+      <c r="B13" s="202" t="s">
+        <v>390</v>
+      </c>
+      <c r="C13" s="168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="210">
+        <v>1859</v>
+      </c>
+      <c r="E13" s="214">
+        <v>15.8</v>
+      </c>
+      <c r="F13" s="214">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="G13" s="214">
+        <v>10.61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="17.399999999999999" customHeight="1" thickBot="1">
+      <c r="A14" s="171">
+        <v>10</v>
+      </c>
+      <c r="B14" s="172" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" s="173" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="211">
+        <v>4377</v>
+      </c>
+      <c r="E14" s="215">
+        <v>18.809999999999999</v>
+      </c>
+      <c r="F14" s="215">
+        <v>8.6</v>
+      </c>
+      <c r="G14" s="215">
+        <v>9.81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A15" s="175"/>
+      <c r="B15" s="184" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="185" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="212">
+        <v>130293</v>
+      </c>
+      <c r="E15" s="218">
+        <v>560.04999999999995</v>
+      </c>
+      <c r="F15" s="216">
+        <v>291.52</v>
+      </c>
+      <c r="G15" s="216">
+        <v>323.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1" thickTop="1">
+      <c r="A16" s="82"/>
+      <c r="B16" s="167"/>
+      <c r="C16" s="168"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+    </row>
+    <row r="17" spans="1:7" ht="18.600000000000001" thickBot="1">
+      <c r="A17" s="228" t="s">
+        <v>399</v>
+      </c>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
+    </row>
+    <row r="18" spans="1:7" ht="33" thickBot="1">
+      <c r="A18" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="197" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="197" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="197" t="s">
+        <v>178</v>
+      </c>
+      <c r="G18" s="197" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A19" s="161">
+        <v>1</v>
+      </c>
+      <c r="B19" s="162" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="163" t="s">
+        <v>347</v>
+      </c>
+      <c r="D19" s="209">
+        <v>9989</v>
+      </c>
+      <c r="E19" s="213">
+        <v>86.87</v>
+      </c>
+      <c r="F19" s="213">
+        <v>44.3</v>
+      </c>
+      <c r="G19" s="213">
+        <v>49.75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A20" s="166">
+        <v>2</v>
+      </c>
+      <c r="B20" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="210">
+        <v>9417</v>
+      </c>
+      <c r="E20" s="214">
+        <v>81.89</v>
+      </c>
+      <c r="F20" s="214">
+        <v>40.44</v>
+      </c>
+      <c r="G20" s="214">
+        <v>45.85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A21" s="166">
+        <v>3</v>
+      </c>
+      <c r="B21" s="167" t="s">
+        <v>123</v>
+      </c>
+      <c r="C21" s="168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="210">
+        <v>9062</v>
+      </c>
+      <c r="E21" s="214">
+        <v>78.81</v>
+      </c>
+      <c r="F21" s="214">
+        <v>35.130000000000003</v>
+      </c>
+      <c r="G21" s="214">
+        <v>41.62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A22" s="166">
         <v>4</v>
       </c>
-      <c r="B8" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A9" s="183">
+      <c r="B22" s="167" t="s">
+        <v>373</v>
+      </c>
+      <c r="C22" s="168" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="210">
+        <v>7472</v>
+      </c>
+      <c r="E22" s="214">
+        <v>64.98</v>
+      </c>
+      <c r="F22" s="214">
+        <v>37.35</v>
+      </c>
+      <c r="G22" s="214">
+        <v>40.03</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A23" s="166">
         <v>5</v>
       </c>
-      <c r="B9" s="184" t="s">
+      <c r="B23" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C9" s="185" t="s">
+      <c r="C23" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="235">
-[...13 lines deleted...]
-      <c r="A10" s="183">
+      <c r="D23" s="210">
+        <v>7244</v>
+      </c>
+      <c r="E23" s="214">
+        <v>63</v>
+      </c>
+      <c r="F23" s="214">
+        <v>32.14</v>
+      </c>
+      <c r="G23" s="214">
+        <v>35.78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A24" s="166">
         <v>6</v>
       </c>
-      <c r="B10" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A11" s="183">
+      <c r="B24" s="167" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="168" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="210">
+        <v>2600</v>
+      </c>
+      <c r="E24" s="214">
+        <v>22.61</v>
+      </c>
+      <c r="F24" s="214">
+        <v>12.51</v>
+      </c>
+      <c r="G24" s="214">
+        <v>13.42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A25" s="166">
         <v>7</v>
       </c>
-      <c r="B11" s="184" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="185" t="s">
+      <c r="B25" s="167" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="210">
+        <v>2625</v>
+      </c>
+      <c r="E25" s="214">
+        <v>22.83</v>
+      </c>
+      <c r="F25" s="214">
+        <v>11.03</v>
+      </c>
+      <c r="G25" s="214">
+        <v>12.64</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A26" s="166">
+        <v>8</v>
+      </c>
+      <c r="B26" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C26" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="210">
+        <v>2246</v>
+      </c>
+      <c r="E26" s="214">
+        <v>19.53</v>
+      </c>
+      <c r="F26" s="214">
+        <v>8.94</v>
+      </c>
+      <c r="G26" s="214">
+        <v>10.61</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A27" s="166">
+        <v>9</v>
+      </c>
+      <c r="B27" s="167" t="s">
+        <v>348</v>
+      </c>
+      <c r="C27" s="199" t="s">
+        <v>309</v>
+      </c>
+      <c r="D27" s="210">
+        <v>1616</v>
+      </c>
+      <c r="E27" s="214">
+        <v>14.05</v>
+      </c>
+      <c r="F27" s="214">
+        <v>9.08</v>
+      </c>
+      <c r="G27" s="214">
+        <v>9.69</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A28" s="171">
+        <v>10</v>
+      </c>
+      <c r="B28" s="200" t="s">
+        <v>370</v>
+      </c>
+      <c r="C28" s="180" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="211">
+        <v>1778</v>
+      </c>
+      <c r="E28" s="215">
+        <v>15.46</v>
+      </c>
+      <c r="F28" s="215">
+        <v>8.65</v>
+      </c>
+      <c r="G28" s="215">
+        <v>9.61</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A29" s="181"/>
+      <c r="B29" s="176" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="212">
+        <v>67299</v>
+      </c>
+      <c r="E29" s="216">
+        <v>585.25</v>
+      </c>
+      <c r="F29" s="216">
+        <v>305.95999999999998</v>
+      </c>
+      <c r="G29" s="216">
+        <v>342.28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="11.25" customHeight="1" thickTop="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+    </row>
+    <row r="31" spans="1:7" ht="18.600000000000001" thickBot="1">
+      <c r="A31" s="228" t="s">
+        <v>400</v>
+      </c>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
+    </row>
+    <row r="32" spans="1:7" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A32" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="198" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="197" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="197" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="197" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="197" t="s">
+        <v>178</v>
+      </c>
+      <c r="G32" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A33" s="161">
+        <v>1</v>
+      </c>
+      <c r="B33" s="167" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="168" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="209">
+        <v>17366</v>
+      </c>
+      <c r="E33" s="213">
+        <v>147.6</v>
+      </c>
+      <c r="F33" s="213">
+        <v>84.88</v>
+      </c>
+      <c r="G33" s="213">
+        <v>91.97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A34" s="166">
+        <v>2</v>
+      </c>
+      <c r="B34" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34" s="210">
+        <v>8565</v>
+      </c>
+      <c r="E34" s="214">
+        <v>72.8</v>
+      </c>
+      <c r="F34" s="214">
+        <v>34.770000000000003</v>
+      </c>
+      <c r="G34" s="214">
+        <v>38.520000000000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A35" s="166">
+        <v>3</v>
+      </c>
+      <c r="B35" s="167" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" s="168" t="s">
+        <v>386</v>
+      </c>
+      <c r="D35" s="210">
+        <v>7654</v>
+      </c>
+      <c r="E35" s="214">
+        <v>65.05</v>
+      </c>
+      <c r="F35" s="214">
+        <v>29.57</v>
+      </c>
+      <c r="G35" s="214">
+        <v>33.47</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A36" s="166">
+        <v>4</v>
+      </c>
+      <c r="B36" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" s="168" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="210">
+        <v>4209</v>
+      </c>
+      <c r="E36" s="214">
+        <v>35.770000000000003</v>
+      </c>
+      <c r="F36" s="214">
+        <v>24.77</v>
+      </c>
+      <c r="G36" s="214">
+        <v>26.92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A37" s="166">
+        <v>5</v>
+      </c>
+      <c r="B37" s="167" t="s">
+        <v>125</v>
+      </c>
+      <c r="C37" s="168" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="235">
-[...13 lines deleted...]
-      <c r="A12" s="183">
+      <c r="D37" s="210">
+        <v>3541</v>
+      </c>
+      <c r="E37" s="214">
+        <v>30.1</v>
+      </c>
+      <c r="F37" s="214">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="G37" s="214">
+        <v>18.8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A38" s="166">
+        <v>6</v>
+      </c>
+      <c r="B38" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C38" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="210">
+        <v>3189</v>
+      </c>
+      <c r="E38" s="214">
+        <v>27.1</v>
+      </c>
+      <c r="F38" s="214">
+        <v>10.82</v>
+      </c>
+      <c r="G38" s="214">
+        <v>12.69</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A39" s="166">
+        <v>7</v>
+      </c>
+      <c r="B39" s="202" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" s="168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="210">
+        <v>1859</v>
+      </c>
+      <c r="E39" s="214">
+        <v>15.8</v>
+      </c>
+      <c r="F39" s="214">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="G39" s="214">
+        <v>10.61</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A40" s="166">
         <v>8</v>
       </c>
-      <c r="B12" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A13" s="183">
+      <c r="B40" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C40" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="210">
+        <v>1960</v>
+      </c>
+      <c r="E40" s="214">
+        <v>16.66</v>
+      </c>
+      <c r="F40" s="214">
+        <v>6.69</v>
+      </c>
+      <c r="G40" s="214">
+        <v>7.83</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A41" s="166">
         <v>9</v>
       </c>
-      <c r="B13" s="227" t="s">
-[...19 lines deleted...]
-      <c r="A14" s="188">
+      <c r="B41" s="219" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="199" t="s">
+        <v>4</v>
+      </c>
+      <c r="D41" s="210">
+        <v>1384</v>
+      </c>
+      <c r="E41" s="214">
+        <v>11.76</v>
+      </c>
+      <c r="F41" s="214">
+        <v>6.78</v>
+      </c>
+      <c r="G41" s="214">
+        <v>7.55</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A42" s="171">
         <v>10</v>
       </c>
-      <c r="B14" s="189" t="s">
+      <c r="B42" s="172" t="s">
         <v>114</v>
       </c>
-      <c r="C14" s="190" t="s">
+      <c r="C42" s="173" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="236">
-[...14 lines deleted...]
-      <c r="B15" s="201" t="s">
+      <c r="D42" s="211">
+        <v>1752</v>
+      </c>
+      <c r="E42" s="215">
+        <v>14.89</v>
+      </c>
+      <c r="F42" s="215">
+        <v>6.5</v>
+      </c>
+      <c r="G42" s="215">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="181"/>
+      <c r="B43" s="176" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="202" t="s">
+      <c r="C43" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="237">
-[...601 lines deleted...]
-      <c r="A44" s="244" t="s">
+      <c r="D43" s="212">
+        <v>62994</v>
+      </c>
+      <c r="E43" s="216">
+        <v>535.41</v>
+      </c>
+      <c r="F43" s="216">
+        <v>282.27999999999997</v>
+      </c>
+      <c r="G43" s="216">
+        <v>311.19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1" thickTop="1">
+      <c r="A44" s="223" t="s">
         <v>357</v>
       </c>
-      <c r="B44" s="245"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15" customHeight="1">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:3" s="117" customFormat="1" ht="13.8">
-[...1 lines deleted...]
-        <v>215</v>
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="51" spans="1:3">
-      <c r="A51" s="232" t="s">
+      <c r="A51" s="208" t="s">
         <v>392</v>
       </c>
-      <c r="B51" s="92"/>
-      <c r="C51" s="119"/>
+      <c r="B51" s="86"/>
+      <c r="C51" s="110"/>
     </row>
     <row r="52" spans="1:3">
-      <c r="C52" s="119"/>
+      <c r="C52" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A31:G31"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
-  <dimension ref="A1:G54"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
+  <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="3" width="21.109375" customWidth="1"/>
     <col min="6" max="7" width="10.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.600000000000001">
-      <c r="A1" s="255" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="255"/>
+      <c r="A1" s="231" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="231"/>
+      <c r="C1" s="231"/>
+      <c r="D1" s="231"/>
+      <c r="E1" s="231"/>
+      <c r="F1" s="231"/>
+      <c r="G1" s="231"/>
     </row>
     <row r="2" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A2" s="253" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="253"/>
+      <c r="A2" s="231" t="s">
+        <v>143</v>
+      </c>
+      <c r="B2" s="231"/>
+      <c r="C2" s="231"/>
+      <c r="D2" s="231"/>
+      <c r="E2" s="231"/>
+      <c r="F2" s="231"/>
+      <c r="G2" s="231"/>
     </row>
     <row r="3" spans="1:7" ht="34.799999999999997">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="54" t="s">
         <v>142</v>
       </c>
-      <c r="C3" s="55" t="s">
+      <c r="C3" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="55" t="s">
+      <c r="D3" s="53" t="s">
+        <v>135</v>
+      </c>
+      <c r="E3" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="55" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="F3" s="53" t="s">
+        <v>136</v>
+      </c>
+      <c r="G3" s="53" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="16">
+      <c r="A4" s="14">
         <v>1</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="27" t="s">
         <v>138</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="19">
-[...9 lines deleted...]
-        <v>42.01</v>
+      <c r="D4" s="17">
+        <v>6176</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>251</v>
+      </c>
+      <c r="F4" s="31">
+        <v>43.75</v>
+      </c>
+      <c r="G4" s="31">
+        <v>47.29</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="16">
+      <c r="A5" s="14">
         <v>2</v>
       </c>
-      <c r="B5" s="16" t="s">
+      <c r="B5" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="19">
-[...9 lines deleted...]
-        <v>38.33</v>
+      <c r="D5" s="17">
+        <v>9830</v>
+      </c>
+      <c r="E5" s="115">
+        <v>43.32</v>
+      </c>
+      <c r="F5" s="31">
+        <v>35.33</v>
+      </c>
+      <c r="G5" s="31">
+        <v>38.81</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="16">
+      <c r="A6" s="14">
         <v>3</v>
       </c>
-      <c r="B6" s="16" t="s">
+      <c r="B6" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D6" s="19">
-[...9 lines deleted...]
-        <v>33.07</v>
+      <c r="D6" s="17">
+        <v>9535</v>
+      </c>
+      <c r="E6" s="115">
+        <v>42.02</v>
+      </c>
+      <c r="F6" s="31">
+        <v>32.950000000000003</v>
+      </c>
+      <c r="G6" s="31">
+        <v>37.159999999999997</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="16">
+      <c r="A7" s="14">
         <v>4</v>
       </c>
-      <c r="B7" s="16" t="s">
+      <c r="B7" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="C7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="19">
-[...13 lines deleted...]
-      <c r="A8" s="16">
+      <c r="D7" s="17">
+        <v>8142</v>
+      </c>
+      <c r="E7" s="115">
+        <v>35.89</v>
+      </c>
+      <c r="F7" s="31">
+        <v>27.19</v>
+      </c>
+      <c r="G7" s="31">
+        <v>31.35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="14">
         <v>5</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B8" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="17">
+        <v>2660</v>
+      </c>
+      <c r="E8" s="31" t="s">
+        <v>249</v>
+      </c>
+      <c r="F8" s="31">
+        <v>16.59</v>
+      </c>
+      <c r="G8" s="31">
+        <v>19.82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="18.600000000000001">
+      <c r="A9" s="14">
+        <v>6</v>
+      </c>
+      <c r="B9" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="C9" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D8" s="19">
-[...13 lines deleted...]
-      <c r="A9" s="16">
+      <c r="D9" s="17">
+        <v>4783</v>
+      </c>
+      <c r="E9" s="115">
+        <v>21.08</v>
+      </c>
+      <c r="F9" s="31">
+        <v>17.11</v>
+      </c>
+      <c r="G9" s="31">
+        <v>18.440000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="14">
+        <v>7</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>109</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10" s="17">
+        <v>2292</v>
+      </c>
+      <c r="E10" s="31" t="s">
+        <v>250</v>
+      </c>
+      <c r="F10" s="31">
+        <v>15.85</v>
+      </c>
+      <c r="G10" s="31">
+        <v>17.53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="14">
+        <v>8</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="17">
+        <v>3718</v>
+      </c>
+      <c r="E11" s="115">
+        <v>16.39</v>
+      </c>
+      <c r="F11" s="31">
+        <v>12.26</v>
+      </c>
+      <c r="G11" s="31">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="18.600000000000001">
+      <c r="A12" s="14">
+        <v>9</v>
+      </c>
+      <c r="B12" s="75" t="s">
+        <v>146</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="17">
+        <v>2160</v>
+      </c>
+      <c r="E12" s="115">
+        <v>9.52</v>
+      </c>
+      <c r="F12" s="31">
+        <v>7.24</v>
+      </c>
+      <c r="G12" s="31">
+        <v>8.3800000000000008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A13" s="15">
+        <v>10</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>115</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="17">
+        <v>1904</v>
+      </c>
+      <c r="E13" s="118">
+        <v>8.39</v>
+      </c>
+      <c r="F13" s="31">
+        <v>6.43</v>
+      </c>
+      <c r="G13" s="31">
+        <v>7.36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A14" s="34"/>
+      <c r="B14" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="66">
+        <v>1575</v>
+      </c>
+      <c r="E14" s="116">
+        <v>6.94</v>
+      </c>
+      <c r="F14" s="67">
+        <v>5.62</v>
+      </c>
+      <c r="G14" s="67">
+        <v>6.23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="17.25" customHeight="1">
+      <c r="A15" s="16"/>
+      <c r="B15" s="65" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="68">
+        <v>67895</v>
+      </c>
+      <c r="E15" s="117">
+        <v>299.24</v>
+      </c>
+      <c r="F15" s="69">
+        <v>237.1</v>
+      </c>
+      <c r="G15" s="69">
+        <v>264.11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="19.2" thickBot="1">
+      <c r="A17" s="231" t="s">
+        <v>144</v>
+      </c>
+      <c r="B17" s="231"/>
+      <c r="C17" s="231"/>
+      <c r="D17" s="231"/>
+      <c r="E17" s="231"/>
+      <c r="F17" s="231"/>
+      <c r="G17" s="231"/>
+    </row>
+    <row r="18" spans="1:8" ht="34.799999999999997">
+      <c r="A18" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>167</v>
+      </c>
+      <c r="C18" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="53" t="s">
+        <v>136</v>
+      </c>
+      <c r="G18" s="53" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="14">
+        <v>1</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="17">
+        <v>7051</v>
+      </c>
+      <c r="E19" s="18">
+        <v>61.09</v>
+      </c>
+      <c r="F19" s="18">
+        <v>51.12</v>
+      </c>
+      <c r="G19" s="18">
+        <v>55.72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="14">
+        <v>2</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="17">
+        <v>5426</v>
+      </c>
+      <c r="E20" s="18">
+        <v>47.01</v>
+      </c>
+      <c r="F20" s="18">
+        <v>37.43</v>
+      </c>
+      <c r="G20" s="18">
+        <v>42.21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="14">
+        <v>3</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="17">
+        <v>5537</v>
+      </c>
+      <c r="E21" s="18">
+        <v>47.97</v>
+      </c>
+      <c r="F21" s="18">
+        <v>36.39</v>
+      </c>
+      <c r="G21" s="18">
+        <v>42.12</v>
+      </c>
+      <c r="H21" s="31"/>
+    </row>
+    <row r="22" spans="1:8" ht="18.600000000000001">
+      <c r="A22" s="14">
+        <v>4</v>
+      </c>
+      <c r="B22" s="75" t="s">
+        <v>140</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="17">
+        <v>4363</v>
+      </c>
+      <c r="E22" s="18">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="F22" s="18">
+        <v>31.27</v>
+      </c>
+      <c r="G22" s="18">
+        <v>33.61</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="14">
+        <v>5</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="17">
+        <v>2660</v>
+      </c>
+      <c r="E23" s="18">
+        <v>23.05</v>
+      </c>
+      <c r="F23" s="18">
+        <v>16.59</v>
+      </c>
+      <c r="G23" s="18">
+        <v>19.82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="14">
         <v>6</v>
       </c>
-      <c r="B9" s="16" t="s">
-[...19 lines deleted...]
-      <c r="A10" s="16">
+      <c r="B24" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="17">
+        <v>2380</v>
+      </c>
+      <c r="E24" s="18">
+        <v>20.62</v>
+      </c>
+      <c r="F24" s="18">
+        <v>15.53</v>
+      </c>
+      <c r="G24" s="18">
+        <v>18.02</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="14">
         <v>7</v>
       </c>
-      <c r="B10" s="29" t="s">
+      <c r="B25" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="17">
+        <v>1374</v>
+      </c>
+      <c r="E25" s="18">
+        <v>11.9</v>
+      </c>
+      <c r="F25" s="18">
+        <v>9.91</v>
+      </c>
+      <c r="G25" s="18">
+        <v>10.77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="14">
+        <v>8</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="17">
+        <v>1380</v>
+      </c>
+      <c r="E26" s="18">
+        <v>11.96</v>
+      </c>
+      <c r="F26" s="18">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="G26" s="18">
+        <v>10.59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="18.600000000000001">
+      <c r="A27" s="14">
+        <v>9</v>
+      </c>
+      <c r="B27" s="75" t="s">
+        <v>146</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1195</v>
+      </c>
+      <c r="E27" s="18">
+        <v>10.35</v>
+      </c>
+      <c r="F27" s="18">
+        <v>8</v>
+      </c>
+      <c r="G27" s="18">
+        <v>9.2100000000000009</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="46">
+        <v>10</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="17">
+        <v>1123</v>
+      </c>
+      <c r="E28" s="18">
+        <v>9.73</v>
+      </c>
+      <c r="F28" s="18">
+        <v>7.96</v>
+      </c>
+      <c r="G28" s="18">
+        <v>8.6300000000000008</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="19.2" thickBot="1">
+      <c r="A29" s="34"/>
+      <c r="B29" s="71" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="76">
+        <v>893</v>
+      </c>
+      <c r="E29" s="76">
+        <v>7.74</v>
+      </c>
+      <c r="F29" s="76">
+        <v>6.29</v>
+      </c>
+      <c r="G29" s="76">
+        <v>6.98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="22"/>
+      <c r="B30" s="16" t="s">
+        <v>119</v>
+      </c>
+      <c r="C30" s="70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" s="68">
+        <v>39074</v>
+      </c>
+      <c r="E30" s="77">
+        <v>338.55</v>
+      </c>
+      <c r="F30" s="77">
+        <v>270.95999999999998</v>
+      </c>
+      <c r="G30" s="77">
+        <v>302.72000000000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A33" s="231" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" s="231"/>
+      <c r="C33" s="231"/>
+      <c r="D33" s="231"/>
+      <c r="E33" s="231"/>
+      <c r="F33" s="231"/>
+      <c r="G33" s="231"/>
+    </row>
+    <row r="34" spans="1:7" ht="36.75" customHeight="1">
+      <c r="A34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B34" s="54" t="s">
+        <v>167</v>
+      </c>
+      <c r="C34" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="53" t="s">
+        <v>136</v>
+      </c>
+      <c r="G34" s="53" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="14">
+        <v>1</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="17">
+        <v>6176</v>
+      </c>
+      <c r="E35" s="31">
+        <v>55.4</v>
+      </c>
+      <c r="F35" s="31">
+        <v>43.75</v>
+      </c>
+      <c r="G35" s="31">
+        <v>47.29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="14">
+        <v>2</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="17">
+        <v>4109</v>
+      </c>
+      <c r="E36" s="31">
+        <v>36.86</v>
+      </c>
+      <c r="F36" s="31">
+        <v>28.5</v>
+      </c>
+      <c r="G36" s="31">
+        <v>32.090000000000003</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="14">
+        <v>3</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="17">
+        <v>2779</v>
+      </c>
+      <c r="E37" s="31">
+        <v>24.93</v>
+      </c>
+      <c r="F37" s="31">
+        <v>19.760000000000002</v>
+      </c>
+      <c r="G37" s="31">
+        <v>22.05</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="14">
+        <v>4</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38" s="17">
+        <v>2605</v>
+      </c>
+      <c r="E38" s="31">
+        <v>23.37</v>
+      </c>
+      <c r="F38" s="31">
+        <v>17.93</v>
+      </c>
+      <c r="G38" s="31">
+        <v>20.350000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="14">
+        <v>5</v>
+      </c>
+      <c r="B39" s="14" t="s">
         <v>109</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="C39" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="D10" s="19">
-[...13 lines deleted...]
-      <c r="A11" s="16">
+      <c r="D39" s="17">
+        <v>2292</v>
+      </c>
+      <c r="E39" s="31">
+        <v>20.56</v>
+      </c>
+      <c r="F39" s="31">
+        <v>15.85</v>
+      </c>
+      <c r="G39" s="31">
+        <v>17.53</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="14">
+        <v>6</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="17">
+        <v>1338</v>
+      </c>
+      <c r="E40" s="31">
+        <v>12</v>
+      </c>
+      <c r="F40" s="31">
+        <v>8.98</v>
+      </c>
+      <c r="G40" s="31">
+        <v>10.32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="14">
+        <v>7</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" s="17">
+        <v>1132</v>
+      </c>
+      <c r="E41" s="31">
+        <v>10.15</v>
+      </c>
+      <c r="F41" s="31">
+        <v>8.14</v>
+      </c>
+      <c r="G41" s="31">
+        <v>8.8699999999999992</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="18.600000000000001">
+      <c r="A42" s="14">
         <v>8</v>
       </c>
-      <c r="B11" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="B42" s="75" t="s">
+        <v>146</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="17">
+        <v>965</v>
+      </c>
+      <c r="E42" s="31">
+        <v>8.66</v>
+      </c>
+      <c r="F42" s="31">
+        <v>6.49</v>
+      </c>
+      <c r="G42" s="31">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="114">
+        <v>9</v>
+      </c>
+      <c r="B43" s="73" t="s">
+        <v>125</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" s="17">
+        <v>877</v>
+      </c>
+      <c r="E43" s="31">
+        <v>7.87</v>
+      </c>
+      <c r="F43" s="31">
+        <v>6.25</v>
+      </c>
+      <c r="G43" s="31">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="46">
         <v>10</v>
       </c>
-      <c r="D11" s="19">
-[...60 lines deleted...]
-      <c r="B14" s="36" t="s">
+      <c r="B44" s="78" t="s">
+        <v>147</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44" s="17">
+        <v>841</v>
+      </c>
+      <c r="E44" s="31">
+        <v>7.54</v>
+      </c>
+      <c r="F44" s="31">
+        <v>6.09</v>
+      </c>
+      <c r="G44" s="31">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="19.5" customHeight="1" thickBot="1">
+      <c r="A45" s="34"/>
+      <c r="B45" s="71" t="s">
         <v>51</v>
       </c>
-      <c r="C14" s="37" t="s">
+      <c r="C45" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="D14" s="68">
-[...14 lines deleted...]
-      <c r="B15" s="67" t="s">
+      <c r="D45" s="66">
+        <v>682</v>
+      </c>
+      <c r="E45" s="67">
+        <v>6.12</v>
+      </c>
+      <c r="F45" s="67">
+        <v>4.95</v>
+      </c>
+      <c r="G45" s="67">
+        <v>5.47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="16"/>
+      <c r="B46" s="16" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="7" t="s">
+      <c r="C46" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="70">
-[...624 lines deleted...]
-    <row r="47" spans="1:7" s="13" customFormat="1" ht="18.75" customHeight="1">
+      <c r="D46" s="68">
+        <v>28821</v>
+      </c>
+      <c r="E46" s="69">
+        <v>258.54000000000002</v>
+      </c>
+      <c r="F46" s="69">
+        <v>203.4</v>
+      </c>
+      <c r="G46" s="69">
+        <v>225.14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="5" customFormat="1" ht="18.75" customHeight="1">
       <c r="A47" s="1" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="13" customFormat="1" ht="18.600000000000001">
-[...25 lines deleted...]
-      <c r="A53" s="13" t="s">
+    <row r="48" spans="1:7" s="5" customFormat="1" ht="18.600000000000001">
+      <c r="A48" s="5" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" s="5" customFormat="1">
+      <c r="A49" s="5" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" s="5" customFormat="1">
+      <c r="A50" s="5" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" s="5" customFormat="1">
+      <c r="A51" s="5" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" s="5" customFormat="1">
+      <c r="A52" s="5" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" s="5" customFormat="1">
+      <c r="A53" s="5" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="54" spans="1:1" s="13" customFormat="1">
-      <c r="A54" s="13" t="s">
+    <row r="54" spans="1:1" s="5" customFormat="1">
+      <c r="A54" s="5" t="s">
         <v>238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A33:G33"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
-  <dimension ref="A1:G58"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+  <dimension ref="A1:G54"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="3" width="21.109375" customWidth="1"/>
     <col min="6" max="7" width="10.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.600000000000001">
-      <c r="A1" s="255" t="s">
+      <c r="A1" s="231" t="s">
         <v>129</v>
       </c>
-      <c r="B1" s="255"/>
-[...15 lines deleted...]
-      <c r="G2" s="253"/>
+      <c r="B1" s="231"/>
+      <c r="C1" s="231"/>
+      <c r="D1" s="231"/>
+      <c r="E1" s="231"/>
+      <c r="F1" s="231"/>
+      <c r="G1" s="231"/>
+    </row>
+    <row r="2" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
+      <c r="A2" s="231" t="s">
+        <v>286</v>
+      </c>
+      <c r="B2" s="231"/>
+      <c r="C2" s="231"/>
+      <c r="D2" s="231"/>
+      <c r="E2" s="231"/>
+      <c r="F2" s="231"/>
+      <c r="G2" s="231"/>
     </row>
     <row r="3" spans="1:7" ht="34.799999999999997">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="55" t="s">
+      <c r="B3" s="54" t="s">
+        <v>142</v>
+      </c>
+      <c r="C3" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="55" t="s">
+      <c r="D3" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="55" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="F3" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G3" s="53" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="16">
+      <c r="A4" s="14">
         <v>1</v>
       </c>
-      <c r="B4" s="16" t="s">
+      <c r="B4" s="27" t="s">
+        <v>138</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="17">
+        <v>5325</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>289</v>
+      </c>
+      <c r="F4" s="31">
+        <v>38.65</v>
+      </c>
+      <c r="G4" s="31">
+        <v>42.01</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="14">
+        <v>2</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="17">
+        <v>9404</v>
+      </c>
+      <c r="E5" s="115">
+        <v>41.6</v>
+      </c>
+      <c r="F5" s="31">
+        <v>34.97</v>
+      </c>
+      <c r="G5" s="31">
+        <v>38.33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="14">
+        <v>3</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="17">
+        <v>8238</v>
+      </c>
+      <c r="E6" s="115">
+        <v>36.44</v>
+      </c>
+      <c r="F6" s="31">
+        <v>29.28</v>
+      </c>
+      <c r="G6" s="31">
+        <v>33.07</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="14">
+        <v>4</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="17">
+        <v>7415</v>
+      </c>
+      <c r="E7" s="115">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="F7" s="31">
+        <v>25.72</v>
+      </c>
+      <c r="G7" s="31">
+        <v>29.52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="18.600000000000001">
+      <c r="A8" s="14">
+        <v>5</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D8" s="17">
+        <v>4435</v>
+      </c>
+      <c r="E8" s="115">
+        <v>19.62</v>
+      </c>
+      <c r="F8" s="31">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="G8" s="31">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="14">
+        <v>6</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="17">
+        <v>2237</v>
+      </c>
+      <c r="E9" s="31" t="s">
+        <v>290</v>
+      </c>
+      <c r="F9" s="31">
+        <v>14.27</v>
+      </c>
+      <c r="G9" s="31">
+        <v>17.22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="14">
+        <v>7</v>
+      </c>
+      <c r="B10" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C10" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="19">
-[...14 lines deleted...]
-      <c r="B5" s="16" t="s">
+      <c r="D10" s="17">
+        <v>2061</v>
+      </c>
+      <c r="E10" s="31" t="s">
+        <v>291</v>
+      </c>
+      <c r="F10" s="31">
+        <v>14.82</v>
+      </c>
+      <c r="G10" s="31">
+        <v>16.37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="14">
+        <v>8</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="17">
+        <v>3534</v>
+      </c>
+      <c r="E11" s="115">
+        <v>15.63</v>
+      </c>
+      <c r="F11" s="31">
+        <v>12.06</v>
+      </c>
+      <c r="G11" s="31">
+        <v>13.98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="14">
+        <v>9</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="C12" s="119" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="17">
+        <v>1858</v>
+      </c>
+      <c r="E12" s="115">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="F12" s="31">
+        <v>6.47</v>
+      </c>
+      <c r="G12" s="31">
+        <v>7.44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A13" s="15">
+        <v>10</v>
+      </c>
+      <c r="B13" s="120" t="s">
+        <v>146</v>
+      </c>
+      <c r="C13" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="17">
+        <v>1743</v>
+      </c>
+      <c r="E13" s="118">
+        <v>7.71</v>
+      </c>
+      <c r="F13" s="31">
+        <v>5.99</v>
+      </c>
+      <c r="G13" s="31">
+        <v>6.95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A14" s="34"/>
+      <c r="B14" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="66">
+        <v>1593</v>
+      </c>
+      <c r="E14" s="116">
+        <v>7.05</v>
+      </c>
+      <c r="F14" s="67">
+        <v>5.92</v>
+      </c>
+      <c r="G14" s="67">
+        <v>6.52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="17.25" customHeight="1">
+      <c r="A15" s="16"/>
+      <c r="B15" s="65" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="68">
+        <v>62542</v>
+      </c>
+      <c r="E15" s="117">
+        <v>276.68</v>
+      </c>
+      <c r="F15" s="69">
+        <v>225.01</v>
+      </c>
+      <c r="G15" s="69">
+        <v>250.77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A17" s="231" t="s">
+        <v>287</v>
+      </c>
+      <c r="B17" s="231"/>
+      <c r="C17" s="231"/>
+      <c r="D17" s="231"/>
+      <c r="E17" s="231"/>
+      <c r="F17" s="231"/>
+      <c r="G17" s="231"/>
+    </row>
+    <row r="18" spans="1:7" ht="34.799999999999997">
+      <c r="A18" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>142</v>
+      </c>
+      <c r="C18" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G18" s="53" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="14">
+        <v>1</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="17">
+        <v>6753</v>
+      </c>
+      <c r="E19" s="18">
+        <v>58.64</v>
+      </c>
+      <c r="F19" s="18">
+        <v>50.45</v>
+      </c>
+      <c r="G19" s="18">
+        <v>54.88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="14">
+        <v>2</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="17">
+        <v>5025</v>
+      </c>
+      <c r="E20" s="18">
+        <v>43.64</v>
+      </c>
+      <c r="F20" s="18">
+        <v>34.29</v>
+      </c>
+      <c r="G20" s="18">
+        <v>39.39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="14">
+        <v>3</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="17">
+        <v>4677</v>
+      </c>
+      <c r="E21" s="18">
+        <v>40.619999999999997</v>
+      </c>
+      <c r="F21" s="18">
+        <v>33.159999999999997</v>
+      </c>
+      <c r="G21" s="18">
+        <v>37.29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="18.600000000000001">
+      <c r="A22" s="14">
+        <v>4</v>
+      </c>
+      <c r="B22" s="75" t="s">
+        <v>140</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="17">
+        <v>4040</v>
+      </c>
+      <c r="E22" s="18">
+        <v>35.08</v>
+      </c>
+      <c r="F22" s="18">
+        <v>29.49</v>
+      </c>
+      <c r="G22" s="18">
+        <v>31.81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="14">
+        <v>5</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="17">
+        <v>2308</v>
+      </c>
+      <c r="E23" s="18">
+        <v>20.04</v>
+      </c>
+      <c r="F23" s="18">
+        <v>15.52</v>
+      </c>
+      <c r="G23" s="18">
+        <v>17.98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="14">
+        <v>6</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="17">
+        <v>2237</v>
+      </c>
+      <c r="E24" s="18">
+        <v>19.43</v>
+      </c>
+      <c r="F24" s="18">
+        <v>14.27</v>
+      </c>
+      <c r="G24" s="18">
+        <v>17.22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="14">
+        <v>7</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="17">
+        <v>1318</v>
+      </c>
+      <c r="E25" s="18">
+        <v>11.45</v>
+      </c>
+      <c r="F25" s="18">
+        <v>9.17</v>
+      </c>
+      <c r="G25" s="18">
+        <v>10.48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="14">
+        <v>8</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="17">
+        <v>1258</v>
+      </c>
+      <c r="E26" s="18">
+        <v>10.92</v>
+      </c>
+      <c r="F26" s="18">
+        <v>9.14</v>
+      </c>
+      <c r="G26" s="18">
+        <v>10.039999999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="14">
+        <v>9</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1157</v>
+      </c>
+      <c r="E27" s="18">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="F27" s="18">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="G27" s="18">
+        <v>9.01</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="18.600000000000001">
+      <c r="A28" s="46">
+        <v>10</v>
+      </c>
+      <c r="B28" s="75" t="s">
+        <v>146</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="17">
+        <v>960</v>
+      </c>
+      <c r="E28" s="18">
+        <v>8.34</v>
+      </c>
+      <c r="F28" s="18">
+        <v>6.65</v>
+      </c>
+      <c r="G28" s="18">
+        <v>7.62</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A29" s="34"/>
+      <c r="B29" s="71" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="76">
+        <v>917</v>
+      </c>
+      <c r="E29" s="76">
+        <v>7.96</v>
+      </c>
+      <c r="F29" s="76">
+        <v>6.71</v>
+      </c>
+      <c r="G29" s="76">
+        <v>7.38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="22"/>
+      <c r="B30" s="16" t="s">
+        <v>119</v>
+      </c>
+      <c r="C30" s="70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" s="68">
+        <v>36285</v>
+      </c>
+      <c r="E30" s="77">
+        <v>315.11</v>
+      </c>
+      <c r="F30" s="77">
+        <v>259.07</v>
+      </c>
+      <c r="G30" s="77">
+        <v>288.98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A33" s="231" t="s">
+        <v>288</v>
+      </c>
+      <c r="B33" s="231"/>
+      <c r="C33" s="231"/>
+      <c r="D33" s="231"/>
+      <c r="E33" s="231"/>
+      <c r="F33" s="231"/>
+      <c r="G33" s="231"/>
+    </row>
+    <row r="34" spans="1:7" ht="36.75" customHeight="1">
+      <c r="A34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B34" s="54" t="s">
+        <v>142</v>
+      </c>
+      <c r="C34" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G34" s="53" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="14">
+        <v>1</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="17">
+        <v>5325</v>
+      </c>
+      <c r="E35" s="31">
+        <v>48.02</v>
+      </c>
+      <c r="F35" s="31">
+        <v>38.65</v>
+      </c>
+      <c r="G35" s="31">
+        <v>42.01</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="14">
+        <v>2</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="17">
+        <v>3561</v>
+      </c>
+      <c r="E36" s="31">
+        <v>32.11</v>
+      </c>
+      <c r="F36" s="31">
+        <v>25.41</v>
+      </c>
+      <c r="G36" s="31">
+        <v>28.81</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="14">
+        <v>3</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="17">
+        <v>2651</v>
+      </c>
+      <c r="E37" s="31">
+        <v>23.91</v>
+      </c>
+      <c r="F37" s="31">
+        <v>19.64</v>
+      </c>
+      <c r="G37" s="31">
+        <v>21.87</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="14">
+        <v>4</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38" s="17">
+        <v>2390</v>
+      </c>
+      <c r="E38" s="31">
+        <v>21.55</v>
+      </c>
+      <c r="F38" s="31">
+        <v>17</v>
+      </c>
+      <c r="G38" s="31">
+        <v>19.350000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="14">
+        <v>5</v>
+      </c>
+      <c r="B39" s="14" t="s">
         <v>109</v>
       </c>
-      <c r="C5" s="6" t="s">
-[...43 lines deleted...]
-      <c r="C7" s="4" t="s">
+      <c r="C39" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="D39" s="17">
+        <v>2061</v>
+      </c>
+      <c r="E39" s="31">
+        <v>18.59</v>
+      </c>
+      <c r="F39" s="31">
+        <v>14.82</v>
+      </c>
+      <c r="G39" s="31">
+        <v>16.37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="14">
         <v>6</v>
       </c>
-      <c r="D7" s="19">
-[...105 lines deleted...]
-      <c r="A12" s="16">
+      <c r="B40" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="17">
+        <v>1226</v>
+      </c>
+      <c r="E40" s="31">
+        <v>11.06</v>
+      </c>
+      <c r="F40" s="31">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="G40" s="31">
+        <v>9.86</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="14">
         <v>7</v>
       </c>
-      <c r="B12" s="29" t="s">
-[...19 lines deleted...]
-      <c r="A13" s="16">
+      <c r="B41" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" s="17">
+        <v>975</v>
+      </c>
+      <c r="E41" s="31">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="F41" s="31">
+        <v>7.22</v>
+      </c>
+      <c r="G41" s="31">
+        <v>7.82</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="14">
         <v>8</v>
       </c>
-      <c r="B13" s="16" t="s">
-[...19 lines deleted...]
-      <c r="A14" s="16">
+      <c r="B42" s="78" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42" s="17">
+        <v>833</v>
+      </c>
+      <c r="E42" s="31">
+        <v>7.51</v>
+      </c>
+      <c r="F42" s="31">
+        <v>6.17</v>
+      </c>
+      <c r="G42" s="31">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="114">
         <v>9</v>
       </c>
-      <c r="B14" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="4" t="s">
+      <c r="B43" s="73" t="s">
+        <v>125</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" s="17">
+        <v>793</v>
+      </c>
+      <c r="E43" s="31">
+        <v>7.15</v>
+      </c>
+      <c r="F43" s="31">
+        <v>5.85</v>
+      </c>
+      <c r="G43" s="31">
+        <v>6.32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="18.600000000000001">
+      <c r="A44" s="46">
+        <v>10</v>
+      </c>
+      <c r="B44" s="75" t="s">
+        <v>146</v>
+      </c>
+      <c r="C44" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="D14" s="19">
-[...37 lines deleted...]
-      <c r="B16" s="36" t="s">
+      <c r="D44" s="17">
+        <v>783</v>
+      </c>
+      <c r="E44" s="31">
+        <v>7.06</v>
+      </c>
+      <c r="F44" s="31">
+        <v>5.35</v>
+      </c>
+      <c r="G44" s="31">
+        <v>6.29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="19.5" customHeight="1" thickBot="1">
+      <c r="A45" s="34"/>
+      <c r="B45" s="71" t="s">
         <v>51</v>
       </c>
-      <c r="C16" s="37" t="s">
+      <c r="C45" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="D16" s="68">
-[...14 lines deleted...]
-      <c r="B17" s="67" t="s">
+      <c r="D45" s="66">
+        <v>676</v>
+      </c>
+      <c r="E45" s="67">
+        <v>6.1</v>
+      </c>
+      <c r="F45" s="67">
+        <v>5.09</v>
+      </c>
+      <c r="G45" s="67">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="16"/>
+      <c r="B46" s="16" t="s">
         <v>119</v>
       </c>
-      <c r="C17" s="7" t="s">
+      <c r="C46" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="D17" s="70">
-[...677 lines deleted...]
-      <c r="A53" s="13" t="s">
+      <c r="D46" s="68">
+        <v>26257</v>
+      </c>
+      <c r="E46" s="69">
+        <v>236.77</v>
+      </c>
+      <c r="F46" s="69">
+        <v>190.85</v>
+      </c>
+      <c r="G46" s="69">
+        <v>212.02</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="5" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A47" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="5" customFormat="1" ht="18.600000000000001">
+      <c r="A48" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" s="5" customFormat="1">
+      <c r="A49" s="5" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="54" spans="1:7" s="1" customFormat="1">
-[...10 lines deleted...]
-      <c r="A56" s="13" t="s">
+    <row r="50" spans="1:1" s="5" customFormat="1">
+      <c r="A50" s="5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" s="5" customFormat="1">
+      <c r="A51" s="5" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" s="5" customFormat="1">
+      <c r="A52" s="5" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="57" spans="1:7" s="13" customFormat="1">
-[...6 lines deleted...]
-        <v>284</v>
+    <row r="53" spans="1:1" s="5" customFormat="1">
+      <c r="A53" s="5" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" s="5" customFormat="1">
+      <c r="A54" s="5" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A19:G19"/>
-    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A33:G33"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="3" width="21.109375" customWidth="1"/>
     <col min="6" max="7" width="10.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.600000000000001">
-      <c r="A1" s="255" t="s">
+      <c r="A1" s="231" t="s">
         <v>129</v>
       </c>
-      <c r="B1" s="255"/>
-[...4 lines deleted...]
-      <c r="G1" s="255"/>
+      <c r="B1" s="231"/>
+      <c r="C1" s="231"/>
+      <c r="D1" s="231"/>
+      <c r="E1" s="231"/>
+      <c r="F1" s="231"/>
+      <c r="G1" s="231"/>
     </row>
     <row r="2" spans="1:7" ht="16.8" thickBot="1">
-      <c r="A2" s="253" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="253"/>
+      <c r="A2" s="231" t="s">
+        <v>103</v>
+      </c>
+      <c r="B2" s="231"/>
+      <c r="C2" s="231"/>
+      <c r="D2" s="231"/>
+      <c r="E2" s="231"/>
+      <c r="F2" s="231"/>
+      <c r="G2" s="231"/>
     </row>
     <row r="3" spans="1:7" ht="34.799999999999997">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="54" t="s">
+        <v>285</v>
+      </c>
+      <c r="C3" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E3" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="G3" s="53" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="14">
         <v>1</v>
       </c>
-      <c r="C3" s="55" t="s">
+      <c r="B4" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="17">
+        <v>5725</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>254</v>
+      </c>
+      <c r="F4" s="31">
+        <v>41.86</v>
+      </c>
+      <c r="G4" s="31">
+        <v>46.22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="14"/>
+      <c r="B5" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D5" s="17">
+        <v>3618</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>255</v>
+      </c>
+      <c r="F5" s="31">
+        <v>26.34</v>
+      </c>
+      <c r="G5" s="31">
+        <v>29.01</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="14"/>
+      <c r="B6" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D6" s="17">
+        <v>2107</v>
+      </c>
+      <c r="E6" s="31" t="s">
+        <v>256</v>
+      </c>
+      <c r="F6" s="31">
+        <v>15.53</v>
+      </c>
+      <c r="G6" s="31">
+        <v>17.21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="14">
+        <v>2</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="17">
+        <v>5339</v>
+      </c>
+      <c r="E7" s="31" t="s">
+        <v>257</v>
+      </c>
+      <c r="F7" s="31">
+        <v>39.909999999999997</v>
+      </c>
+      <c r="G7" s="31">
+        <v>43.27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="14">
+        <v>3</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="17">
+        <v>8860</v>
+      </c>
+      <c r="E8" s="115">
+        <v>39.340000000000003</v>
+      </c>
+      <c r="F8" s="31">
+        <v>33.89</v>
+      </c>
+      <c r="G8" s="31">
+        <v>37.159999999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="14">
+        <v>4</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="17">
+        <v>7895</v>
+      </c>
+      <c r="E9" s="115">
+        <v>35.06</v>
+      </c>
+      <c r="F9" s="31">
+        <v>28.74</v>
+      </c>
+      <c r="G9" s="31">
+        <v>32.630000000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="14">
+        <v>5</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="17">
+        <v>7094</v>
+      </c>
+      <c r="E10" s="115">
+        <v>31.5</v>
+      </c>
+      <c r="F10" s="31">
+        <v>25.44</v>
+      </c>
+      <c r="G10" s="31">
+        <v>29.17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="14">
+        <v>6</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="17">
+        <v>2189</v>
+      </c>
+      <c r="E11" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="F11" s="31">
+        <v>14.55</v>
+      </c>
+      <c r="G11" s="31">
+        <v>17.41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="18">
+      <c r="A12" s="14">
+        <v>7</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>117</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D12" s="17">
+        <v>3709</v>
+      </c>
+      <c r="E12" s="115">
+        <v>16.47</v>
+      </c>
+      <c r="F12" s="31">
+        <v>14.04</v>
+      </c>
+      <c r="G12" s="31">
+        <v>15.19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="14">
+        <v>8</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D13" s="17">
+        <v>3704</v>
+      </c>
+      <c r="E13" s="115">
+        <v>16.45</v>
+      </c>
+      <c r="F13" s="31">
+        <v>13.12</v>
+      </c>
+      <c r="G13" s="31">
+        <v>15.16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="18">
+      <c r="A14" s="14">
+        <v>9</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="17">
+        <v>2171</v>
+      </c>
+      <c r="E14" s="115">
+        <v>9.64</v>
+      </c>
+      <c r="F14" s="31">
+        <v>7.84</v>
+      </c>
+      <c r="G14" s="31">
+        <v>9.02</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="15">
+        <v>10</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>115</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="17">
+        <v>1727</v>
+      </c>
+      <c r="E15" s="118">
+        <v>7.67</v>
+      </c>
+      <c r="F15" s="31">
+        <v>6.22</v>
+      </c>
+      <c r="G15" s="31">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A16" s="34"/>
+      <c r="B16" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="66">
+        <v>1448</v>
+      </c>
+      <c r="E16" s="116">
+        <v>6.43</v>
+      </c>
+      <c r="F16" s="67">
+        <v>5.46</v>
+      </c>
+      <c r="G16" s="67">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="16"/>
+      <c r="B17" s="65" t="s">
+        <v>119</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" s="68">
+        <v>63736</v>
+      </c>
+      <c r="E17" s="117">
+        <v>283.01</v>
+      </c>
+      <c r="F17" s="69">
+        <v>235.99</v>
+      </c>
+      <c r="G17" s="69">
+        <v>262.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="16.8" thickBot="1">
+      <c r="A19" s="231" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" s="231"/>
+      <c r="C19" s="231"/>
+      <c r="D19" s="231"/>
+      <c r="E19" s="231"/>
+      <c r="F19" s="231"/>
+      <c r="G19" s="231"/>
+    </row>
+    <row r="20" spans="1:7" ht="34.799999999999997">
+      <c r="A20" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="55" t="s">
+      <c r="D20" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="16">
+      <c r="F20" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="G20" s="53" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="14">
         <v>1</v>
       </c>
-      <c r="B4" s="16">
-[...2 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="B21" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" s="17">
+        <v>6405</v>
+      </c>
+      <c r="E21" s="31">
+        <v>55.77</v>
+      </c>
+      <c r="F21" s="31">
+        <v>48.95</v>
+      </c>
+      <c r="G21" s="31">
+        <v>53.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="14">
+        <v>2</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="17">
+        <v>4755</v>
+      </c>
+      <c r="E22" s="31">
+        <v>41.4</v>
+      </c>
+      <c r="F22" s="31">
+        <v>33.49</v>
+      </c>
+      <c r="G22" s="31">
+        <v>38.380000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="14">
+        <v>3</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="17">
+        <v>4525</v>
+      </c>
+      <c r="E23" s="31">
+        <v>39.4</v>
+      </c>
+      <c r="F23" s="31">
+        <v>32.770000000000003</v>
+      </c>
+      <c r="G23" s="31">
+        <v>36.97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="18">
+      <c r="A24" s="14">
         <v>4</v>
       </c>
-      <c r="D4" s="19">
-[...55 lines deleted...]
-      <c r="A7" s="16">
+      <c r="B24" s="27" t="s">
+        <v>117</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D24" s="17">
+        <v>3357</v>
+      </c>
+      <c r="E24" s="31">
+        <v>29.23</v>
+      </c>
+      <c r="F24" s="31">
+        <v>25.4</v>
+      </c>
+      <c r="G24" s="31">
+        <v>27.39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="14">
+        <v>5</v>
+      </c>
+      <c r="B25" s="46" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="17">
+        <v>2454</v>
+      </c>
+      <c r="E25" s="31">
+        <v>21.37</v>
+      </c>
+      <c r="F25" s="31">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="G25" s="31">
+        <v>19.73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="14">
+        <v>6</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="17">
+        <v>2189</v>
+      </c>
+      <c r="E26" s="31">
+        <v>19.059999999999999</v>
+      </c>
+      <c r="F26" s="31">
+        <v>14.55</v>
+      </c>
+      <c r="G26" s="31">
+        <v>17.41</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="14">
+        <v>7</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1249</v>
+      </c>
+      <c r="E27" s="31">
+        <v>10.87</v>
+      </c>
+      <c r="F27" s="31">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="G27" s="31">
+        <v>10.15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="18">
+      <c r="A28" s="14">
+        <v>8</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="17">
+        <v>1176</v>
+      </c>
+      <c r="E28" s="31">
+        <v>10.24</v>
+      </c>
+      <c r="F28" s="31">
+        <v>8.5</v>
+      </c>
+      <c r="G28" s="31">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="14">
+        <v>9</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="17">
+        <v>1148</v>
+      </c>
+      <c r="E29" s="31">
+        <v>10</v>
+      </c>
+      <c r="F29" s="31">
+        <v>8.73</v>
+      </c>
+      <c r="G29" s="31">
+        <v>9.5299999999999994</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="46">
+        <v>10</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="17">
+        <v>1025</v>
+      </c>
+      <c r="E30" s="31">
+        <v>8.92</v>
+      </c>
+      <c r="F30" s="31">
+        <v>7.57</v>
+      </c>
+      <c r="G30" s="31">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A31" s="34"/>
+      <c r="B31" s="71" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="66">
+        <v>821</v>
+      </c>
+      <c r="E31" s="67">
+        <v>7.15</v>
+      </c>
+      <c r="F31" s="67">
+        <v>6.11</v>
+      </c>
+      <c r="G31" s="67">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="22"/>
+      <c r="B32" s="16" t="s">
+        <v>119</v>
+      </c>
+      <c r="C32" s="70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="68">
+        <v>34596</v>
+      </c>
+      <c r="E32" s="69">
+        <v>301.22000000000003</v>
+      </c>
+      <c r="F32" s="69">
+        <v>254.14</v>
+      </c>
+      <c r="G32" s="69">
+        <v>283.20999999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="16.8" thickBot="1">
+      <c r="A35" s="231" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="231"/>
+      <c r="C35" s="231"/>
+      <c r="D35" s="231"/>
+      <c r="E35" s="231"/>
+      <c r="F35" s="231"/>
+      <c r="G35" s="231"/>
+    </row>
+    <row r="36" spans="1:7" ht="34.799999999999997">
+      <c r="A36" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="16">
-[...2 lines deleted...]
-      <c r="C7" s="4" t="s">
+      <c r="F36" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="G36" s="53" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="14">
+        <v>1</v>
+      </c>
+      <c r="B37" s="46" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="D37" s="17">
+        <v>5725</v>
+      </c>
+      <c r="E37" s="31">
+        <v>51.88</v>
+      </c>
+      <c r="F37" s="31">
+        <v>41.86</v>
+      </c>
+      <c r="G37" s="31">
+        <v>46.22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="14"/>
+      <c r="B38" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="D38" s="17">
+        <v>3618</v>
+      </c>
+      <c r="E38" s="31">
+        <v>32.79</v>
+      </c>
+      <c r="F38" s="31">
+        <v>26.34</v>
+      </c>
+      <c r="G38" s="31">
+        <v>29.01</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="14"/>
+      <c r="B39" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="D39" s="17">
+        <v>2107</v>
+      </c>
+      <c r="E39" s="31">
+        <v>19.09</v>
+      </c>
+      <c r="F39" s="31">
+        <v>15.53</v>
+      </c>
+      <c r="G39" s="31">
+        <v>17.21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="14">
+        <v>2</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="C40" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="19">
-[...13 lines deleted...]
-      <c r="A8" s="16">
+      <c r="D40" s="17">
+        <v>5339</v>
+      </c>
+      <c r="E40" s="31">
+        <v>48.38</v>
+      </c>
+      <c r="F40" s="31">
+        <v>39.909999999999997</v>
+      </c>
+      <c r="G40" s="31">
+        <v>43.27</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="14">
         <v>3</v>
       </c>
-      <c r="B8" s="16">
-[...2 lines deleted...]
-      <c r="C8" s="4" t="s">
+      <c r="B41" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="17">
+        <v>3370</v>
+      </c>
+      <c r="E41" s="31">
+        <v>30.54</v>
+      </c>
+      <c r="F41" s="31">
+        <v>24.69</v>
+      </c>
+      <c r="G41" s="31">
+        <v>28.22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="14">
+        <v>4</v>
+      </c>
+      <c r="B42" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="19">
-[...16 lines deleted...]
-      <c r="B9" s="16" t="s">
+      <c r="D42" s="17">
+        <v>2455</v>
+      </c>
+      <c r="E42" s="31">
+        <v>22.25</v>
+      </c>
+      <c r="F42" s="31">
+        <v>18.88</v>
+      </c>
+      <c r="G42" s="31">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="14">
+        <v>5</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43" s="17">
+        <v>2339</v>
+      </c>
+      <c r="E43" s="31">
+        <v>21.2</v>
+      </c>
+      <c r="F43" s="31">
+        <v>17.18</v>
+      </c>
+      <c r="G43" s="31">
+        <v>19.62</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="14">
+        <v>6</v>
+      </c>
+      <c r="B44" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="17">
+        <v>1250</v>
+      </c>
+      <c r="E44" s="31">
+        <v>11.33</v>
+      </c>
+      <c r="F44" s="31">
+        <v>9.15</v>
+      </c>
+      <c r="G44" s="31">
+        <v>10.43</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="18">
+      <c r="A45" s="14">
+        <v>7</v>
+      </c>
+      <c r="B45" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" s="17">
+        <v>995</v>
+      </c>
+      <c r="E45" s="31">
+        <v>9.02</v>
+      </c>
+      <c r="F45" s="31">
+        <v>7.18</v>
+      </c>
+      <c r="G45" s="31">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="14">
         <v>8</v>
       </c>
-      <c r="C9" s="4" t="s">
-[...108 lines deleted...]
-      <c r="A14" s="16">
+      <c r="B46" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D46" s="17">
+        <v>989</v>
+      </c>
+      <c r="E46" s="31">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="F46" s="31">
+        <v>7.41</v>
+      </c>
+      <c r="G46" s="31">
+        <v>8.11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="14">
         <v>9</v>
       </c>
-      <c r="B14" s="29" t="s">
-[...19 lines deleted...]
-      <c r="A15" s="17">
+      <c r="B47" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" s="17">
+        <v>733</v>
+      </c>
+      <c r="E47" s="31">
+        <v>6.64</v>
+      </c>
+      <c r="F47" s="31">
+        <v>5.59</v>
+      </c>
+      <c r="G47" s="31">
+        <v>6.06</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="15">
         <v>10</v>
       </c>
-      <c r="B15" s="17">
-[...23 lines deleted...]
-      <c r="C16" s="37" t="s">
+      <c r="B48" s="73" t="s">
+        <v>128</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D48" s="17">
+        <v>729</v>
+      </c>
+      <c r="E48" s="31">
+        <v>6.61</v>
+      </c>
+      <c r="F48" s="31">
+        <v>5.53</v>
+      </c>
+      <c r="G48" s="31">
+        <v>6.04</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A49" s="34"/>
+      <c r="B49" s="71" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="D16" s="38">
-[...17 lines deleted...]
-      <c r="C17" s="7" t="s">
+      <c r="D49" s="66">
+        <v>627</v>
+      </c>
+      <c r="E49" s="67">
+        <v>5.68</v>
+      </c>
+      <c r="F49" s="67">
+        <v>4.8</v>
+      </c>
+      <c r="G49" s="67">
+        <v>5.29</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="16"/>
+      <c r="B50" s="16" t="s">
+        <v>119</v>
+      </c>
+      <c r="C50" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="D17" s="22">
-[...663 lines deleted...]
-        <v>243.4</v>
+      <c r="D50" s="68">
+        <v>29140</v>
+      </c>
+      <c r="E50" s="69">
+        <v>264.06</v>
+      </c>
+      <c r="F50" s="69">
+        <v>217.67</v>
+      </c>
+      <c r="G50" s="69">
+        <v>241.69</v>
       </c>
     </row>
     <row r="51" spans="1:7" s="1" customFormat="1" ht="18.600000000000001">
       <c r="A51" s="1" t="s">
-        <v>89</v>
+        <v>253</v>
       </c>
     </row>
     <row r="52" spans="1:7" s="1" customFormat="1" ht="18.600000000000001">
-      <c r="A52" s="13" t="s">
-        <v>92</v>
+      <c r="A52" s="5" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:7" s="1" customFormat="1">
-      <c r="A53" s="13" t="s">
-        <v>87</v>
+      <c r="A53" s="5" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="54" spans="1:7" s="1" customFormat="1">
-      <c r="A54" s="13" t="s">
-        <v>88</v>
+      <c r="A54" s="5" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="55" spans="1:7" s="1" customFormat="1">
-      <c r="A55" s="13" t="s">
-        <v>90</v>
+      <c r="A55" s="5" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="56" spans="1:7" s="1" customFormat="1">
-      <c r="A56" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A57" s="13" t="s">
+      <c r="A56" s="5" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="5" customFormat="1">
+      <c r="A57" s="5" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="58" spans="1:7" s="1" customFormat="1">
       <c r="A58" s="1" t="s">
         <v>284</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A35:G35"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="3" width="21.109375" customWidth="1"/>
     <col min="6" max="7" width="10.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.600000000000001">
-      <c r="A1" s="255" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="255"/>
+      <c r="A1" s="231" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1" s="231"/>
+      <c r="C1" s="231"/>
+      <c r="D1" s="231"/>
+      <c r="E1" s="231"/>
+      <c r="F1" s="231"/>
+      <c r="G1" s="231"/>
     </row>
     <row r="2" spans="1:7" ht="16.8" thickBot="1">
-      <c r="A2" s="253" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="253"/>
+      <c r="A2" s="231" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2" s="231"/>
+      <c r="C2" s="231"/>
+      <c r="D2" s="231"/>
+      <c r="E2" s="231"/>
+      <c r="F2" s="231"/>
+      <c r="G2" s="231"/>
     </row>
     <row r="3" spans="1:7" ht="34.799999999999997">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="55" t="s">
+      <c r="C3" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="55" t="s">
+      <c r="D3" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="55" t="s">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="F3" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G3" s="53" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="16">
+      <c r="A4" s="14">
         <v>1</v>
       </c>
-      <c r="B4" s="16">
+      <c r="B4" s="14">
         <v>180</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="19">
-[...9 lines deleted...]
-        <v>53.81</v>
+      <c r="D4" s="17">
+        <v>5984</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>259</v>
+      </c>
+      <c r="F4" s="39">
+        <v>45.4</v>
+      </c>
+      <c r="G4" s="39">
+        <v>49.8</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="16"/>
-      <c r="B5" s="16">
+      <c r="A5" s="14"/>
+      <c r="B5" s="14">
         <v>180</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="D5" s="19">
-[...9 lines deleted...]
-        <v>30.09</v>
+      <c r="D5" s="17">
+        <v>3553</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>260</v>
+      </c>
+      <c r="F5" s="39">
+        <v>26.72</v>
+      </c>
+      <c r="G5" s="39">
+        <v>29.27</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="16"/>
-      <c r="B6" s="16">
+      <c r="A6" s="14"/>
+      <c r="B6" s="14">
         <v>180</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="19">
-[...9 lines deleted...]
-        <v>23.73</v>
+      <c r="D6" s="17">
+        <v>2431</v>
+      </c>
+      <c r="E6" s="31" t="s">
+        <v>261</v>
+      </c>
+      <c r="F6" s="39">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="G6" s="39">
+        <v>20.54</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="16">
+      <c r="A7" s="14">
         <v>2</v>
       </c>
-      <c r="B7" s="16">
+      <c r="B7" s="14">
         <v>174</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="C7" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="19">
-[...9 lines deleted...]
-        <v>39.6</v>
+      <c r="D7" s="17">
+        <v>5067</v>
+      </c>
+      <c r="E7" s="31" t="s">
+        <v>262</v>
+      </c>
+      <c r="F7" s="39">
+        <v>38.6</v>
+      </c>
+      <c r="G7" s="39">
+        <v>41.91</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="16">
+      <c r="A8" s="14">
         <v>3</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="14">
         <v>155</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="19">
-[...9 lines deleted...]
-        <v>36.06</v>
+      <c r="D8" s="17">
+        <v>8584</v>
+      </c>
+      <c r="E8" s="115">
+        <v>38.31</v>
+      </c>
+      <c r="F8" s="39">
+        <v>33.83</v>
+      </c>
+      <c r="G8" s="39">
+        <v>36.979999999999997</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="16">
+      <c r="A9" s="14">
         <v>4</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B9" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D9" s="19">
-[...9 lines deleted...]
-        <v>31.91</v>
+      <c r="D9" s="17">
+        <v>7366</v>
+      </c>
+      <c r="E9" s="115">
+        <v>32.880000000000003</v>
+      </c>
+      <c r="F9" s="39">
+        <v>27.85</v>
+      </c>
+      <c r="G9" s="39">
+        <v>31.38</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="16">
+      <c r="A10" s="14">
         <v>5</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="14">
         <v>162</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="19">
-[...9 lines deleted...]
-        <v>29.2</v>
+      <c r="D10" s="17">
+        <v>6781</v>
+      </c>
+      <c r="E10" s="115">
+        <v>30.26</v>
+      </c>
+      <c r="F10" s="39">
+        <v>25.23</v>
+      </c>
+      <c r="G10" s="39">
+        <v>28.9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="16">
+      <c r="A11" s="14">
         <v>6</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="14">
         <v>185</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="C11" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D11" s="19">
-[...9 lines deleted...]
-        <v>15.83</v>
+      <c r="D11" s="17">
+        <v>2012</v>
+      </c>
+      <c r="E11" s="31" t="s">
+        <v>263</v>
+      </c>
+      <c r="F11" s="39">
+        <v>13.53</v>
+      </c>
+      <c r="G11" s="39">
+        <v>16.350000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="18.600000000000001">
-      <c r="A12" s="16">
+      <c r="A12" s="14">
         <v>7</v>
       </c>
-      <c r="B12" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="4" t="s">
+      <c r="B12" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D12" s="19">
-[...9 lines deleted...]
-        <v>14.62</v>
+      <c r="D12" s="17">
+        <v>3591</v>
+      </c>
+      <c r="E12" s="115">
+        <v>16.03</v>
+      </c>
+      <c r="F12" s="39">
+        <v>13.94</v>
+      </c>
+      <c r="G12" s="39">
+        <v>15.07</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="16">
+      <c r="A13" s="14">
         <v>8</v>
       </c>
-      <c r="B13" s="16">
+      <c r="B13" s="14">
         <v>151</v>
       </c>
-      <c r="C13" s="4" t="s">
+      <c r="C13" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D13" s="19">
-[...9 lines deleted...]
-        <v>14.6</v>
+      <c r="D13" s="17">
+        <v>3532</v>
+      </c>
+      <c r="E13" s="115">
+        <v>15.76</v>
+      </c>
+      <c r="F13" s="39">
+        <v>12.88</v>
+      </c>
+      <c r="G13" s="39">
+        <v>14.91</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="18.600000000000001">
-      <c r="A14" s="16">
+      <c r="A14" s="14">
         <v>9</v>
       </c>
-      <c r="B14" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="4" t="s">
+      <c r="B14" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D14" s="19">
-[...9 lines deleted...]
-        <v>7.66</v>
+      <c r="D14" s="17">
+        <v>1968</v>
+      </c>
+      <c r="E14" s="115">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="F14" s="39">
+        <v>7.34</v>
+      </c>
+      <c r="G14" s="39">
+        <v>8.41</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="17">
+      <c r="A15" s="15">
         <v>10</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="15">
         <v>188</v>
       </c>
-      <c r="C15" s="15" t="s">
+      <c r="C15" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="50">
-[...9 lines deleted...]
-        <v>7.37</v>
+      <c r="D15" s="48">
+        <v>1807</v>
+      </c>
+      <c r="E15" s="118">
+        <v>8.06</v>
+      </c>
+      <c r="F15" s="40">
+        <v>6.75</v>
+      </c>
+      <c r="G15" s="40">
+        <v>7.77</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="19.2" thickBot="1">
-      <c r="A16" s="36"/>
-[...3 lines deleted...]
-      <c r="C16" s="37" t="s">
+      <c r="A16" s="34"/>
+      <c r="B16" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="D16" s="38">
-[...2 lines deleted...]
-      <c r="E16" s="125">
+      <c r="D16" s="36">
+        <v>1388</v>
+      </c>
+      <c r="E16" s="116">
+        <v>6.19</v>
+      </c>
+      <c r="F16" s="41">
+        <v>5.46</v>
+      </c>
+      <c r="G16" s="42">
+        <v>5.95</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="16"/>
+      <c r="B17" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" s="20">
+        <v>61606</v>
+      </c>
+      <c r="E17" s="117">
+        <v>274.95999999999998</v>
+      </c>
+      <c r="F17" s="43">
+        <v>235.11</v>
+      </c>
+      <c r="G17" s="44">
+        <v>261.13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="16.8" thickBot="1">
+      <c r="A19" s="231" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="231"/>
+      <c r="C19" s="231"/>
+      <c r="D19" s="231"/>
+      <c r="E19" s="231"/>
+      <c r="F19" s="231"/>
+      <c r="G19" s="231"/>
+    </row>
+    <row r="20" spans="1:7" ht="34.799999999999997">
+      <c r="A20" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F20" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G20" s="53" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="14">
+        <v>1</v>
+      </c>
+      <c r="B21" s="14">
+        <v>155</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" s="17">
+        <v>6193</v>
+      </c>
+      <c r="E21" s="31">
+        <v>54.13</v>
+      </c>
+      <c r="F21" s="31">
+        <v>48.47</v>
+      </c>
+      <c r="G21" s="31">
+        <v>52.62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="14">
+        <v>2</v>
+      </c>
+      <c r="B22" s="14">
+        <v>162</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="17">
+        <v>4625</v>
+      </c>
+      <c r="E22" s="31">
+        <v>40.42</v>
+      </c>
+      <c r="F22" s="31">
+        <v>33.51</v>
+      </c>
+      <c r="G22" s="31">
+        <v>38.44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="14">
+        <v>3</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="17">
+        <v>4178</v>
+      </c>
+      <c r="E23" s="31">
+        <v>36.520000000000003</v>
+      </c>
+      <c r="F23" s="31">
+        <v>31.24</v>
+      </c>
+      <c r="G23" s="31">
+        <v>35.020000000000003</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="18.600000000000001">
+      <c r="A24" s="14">
+        <v>4</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="17">
+        <v>3230</v>
+      </c>
+      <c r="E24" s="31">
+        <v>28.23</v>
+      </c>
+      <c r="F24" s="31">
+        <v>24.97</v>
+      </c>
+      <c r="G24" s="31">
+        <v>26.89</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="14">
+        <v>5</v>
+      </c>
+      <c r="B25" s="14">
+        <v>151</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="17">
+        <v>2356</v>
+      </c>
+      <c r="E25" s="31">
+        <v>20.59</v>
+      </c>
+      <c r="F25" s="31">
+        <v>16.77</v>
+      </c>
+      <c r="G25" s="31">
+        <v>19.45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="14">
+        <v>6</v>
+      </c>
+      <c r="B26" s="14">
+        <v>185</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="17">
+        <v>2012</v>
+      </c>
+      <c r="E26" s="31">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="F26" s="31">
+        <v>13.53</v>
+      </c>
+      <c r="G26" s="31">
+        <v>16.350000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="14">
+        <v>7</v>
+      </c>
+      <c r="B27" s="14">
+        <v>188</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1290</v>
+      </c>
+      <c r="E27" s="31">
+        <v>11.27</v>
+      </c>
+      <c r="F27" s="31">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="G27" s="31">
+        <v>10.91</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="14">
+        <v>8</v>
+      </c>
+      <c r="B28" s="14">
+        <v>150</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="17">
+        <v>1151</v>
+      </c>
+      <c r="E28" s="31">
+        <v>10.06</v>
+      </c>
+      <c r="F28" s="31">
+        <v>8.92</v>
+      </c>
+      <c r="G28" s="31">
+        <v>9.76</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="18.600000000000001">
+      <c r="A29" s="14">
+        <v>9</v>
+      </c>
+      <c r="B29" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="17">
+        <v>1039</v>
+      </c>
+      <c r="E29" s="31">
+        <v>9.08</v>
+      </c>
+      <c r="F29" s="31">
+        <v>7.67</v>
+      </c>
+      <c r="G29" s="31">
+        <v>8.7100000000000009</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="46">
+        <v>10</v>
+      </c>
+      <c r="B30" s="46">
+        <v>147</v>
+      </c>
+      <c r="C30" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="D30" s="48">
+        <v>1004</v>
+      </c>
+      <c r="E30" s="49">
+        <v>8.77</v>
+      </c>
+      <c r="F30" s="49">
+        <v>7.64</v>
+      </c>
+      <c r="G30" s="49">
+        <v>8.26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A31" s="34"/>
+      <c r="B31" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="37">
+        <v>810</v>
+      </c>
+      <c r="E31" s="45">
+        <v>7.08</v>
+      </c>
+      <c r="F31" s="45">
+        <v>6.28</v>
+      </c>
+      <c r="G31" s="45">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="22"/>
+      <c r="B32" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="20">
+        <v>33157</v>
+      </c>
+      <c r="E32" s="32">
+        <v>289.79000000000002</v>
+      </c>
+      <c r="F32" s="32">
+        <v>249.58</v>
+      </c>
+      <c r="G32" s="32">
+        <v>278.02</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="16.8" thickBot="1">
+      <c r="A35" s="231" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" s="231"/>
+      <c r="C35" s="231"/>
+      <c r="D35" s="231"/>
+      <c r="E35" s="231"/>
+      <c r="F35" s="231"/>
+      <c r="G35" s="231"/>
+    </row>
+    <row r="36" spans="1:7" ht="34.799999999999997">
+      <c r="A36" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="53" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="14">
+        <v>1</v>
+      </c>
+      <c r="B37" s="14">
+        <v>180</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="D37" s="17">
+        <v>5984</v>
+      </c>
+      <c r="E37" s="28">
+        <v>54.58</v>
+      </c>
+      <c r="F37" s="28">
+        <v>45.4</v>
+      </c>
+      <c r="G37" s="28">
+        <v>49.8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="14"/>
+      <c r="B38" s="14">
+        <v>180</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="17">
+        <v>3553</v>
+      </c>
+      <c r="E38" s="28">
+        <v>32.409999999999997</v>
+      </c>
+      <c r="F38" s="28">
+        <v>26.72</v>
+      </c>
+      <c r="G38" s="28">
+        <v>29.27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="14"/>
+      <c r="B39" s="14">
+        <v>180</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D39" s="17">
+        <v>2431</v>
+      </c>
+      <c r="E39" s="28">
+        <v>22.17</v>
+      </c>
+      <c r="F39" s="28">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="G39" s="28">
+        <v>20.54</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="14">
+        <v>2</v>
+      </c>
+      <c r="B40" s="14">
+        <v>174</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="17">
+        <v>5067</v>
+      </c>
+      <c r="E40" s="28">
+        <v>46.22</v>
+      </c>
+      <c r="F40" s="28">
+        <v>38.6</v>
+      </c>
+      <c r="G40" s="28">
+        <v>41.91</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="14">
+        <v>3</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="17">
+        <v>3188</v>
+      </c>
+      <c r="E41" s="28">
+        <v>29.08</v>
+      </c>
+      <c r="F41" s="28">
+        <v>24.43</v>
+      </c>
+      <c r="G41" s="28">
+        <v>27.68</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="14">
+        <v>4</v>
+      </c>
+      <c r="B42" s="14">
+        <v>155</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" s="17">
+        <v>2391</v>
+      </c>
+      <c r="E42" s="28">
+        <v>21.81</v>
+      </c>
+      <c r="F42" s="28">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="G42" s="28">
+        <v>21.16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="14">
+        <v>5</v>
+      </c>
+      <c r="B43" s="14">
+        <v>162</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43" s="17">
+        <v>2156</v>
+      </c>
+      <c r="E43" s="28">
+        <v>19.66</v>
+      </c>
+      <c r="F43" s="28">
+        <v>16.59</v>
+      </c>
+      <c r="G43" s="28">
+        <v>18.850000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="14">
+        <v>6</v>
+      </c>
+      <c r="B44" s="14">
+        <v>151</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="17">
+        <v>1176</v>
+      </c>
+      <c r="E44" s="28">
+        <v>10.73</v>
+      </c>
+      <c r="F44" s="28">
+        <v>8.82</v>
+      </c>
+      <c r="G44" s="28">
+        <v>10.15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="18.600000000000001">
+      <c r="A45" s="14">
+        <v>7</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" s="17">
+        <v>929</v>
+      </c>
+      <c r="E45" s="28">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="F45" s="28">
+        <v>6.98</v>
+      </c>
+      <c r="G45" s="28">
+        <v>8.09</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="14">
+        <v>8</v>
+      </c>
+      <c r="B46" s="14">
+        <v>193</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D46" s="17">
+        <v>956</v>
+      </c>
+      <c r="E46" s="28">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="F46" s="28">
+        <v>7.35</v>
+      </c>
+      <c r="G46" s="28">
+        <v>7.98</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="14">
+        <v>9</v>
+      </c>
+      <c r="B47" s="14">
+        <v>183</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" s="18">
+        <v>741</v>
+      </c>
+      <c r="E47" s="28">
+        <v>6.76</v>
+      </c>
+      <c r="F47" s="28">
+        <v>5.89</v>
+      </c>
+      <c r="G47" s="28">
+        <v>6.28</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="15">
+        <v>10</v>
+      </c>
+      <c r="B48" s="15">
+        <v>182</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="19">
+        <v>672</v>
+      </c>
+      <c r="E48" s="50">
+        <v>6.13</v>
+      </c>
+      <c r="F48" s="29">
         <v>5.36</v>
       </c>
-      <c r="F16" s="39">
-[...8 lines deleted...]
-      <c r="B17" s="18" t="s">
+      <c r="G48" s="29">
+        <v>5.82</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A49" s="34"/>
+      <c r="B49" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C49" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" s="36">
+        <v>578</v>
+      </c>
+      <c r="E49" s="52">
+        <v>5.27</v>
+      </c>
+      <c r="F49" s="52">
+        <v>4.58</v>
+      </c>
+      <c r="G49" s="52">
+        <v>5.0199999999999996</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="16"/>
+      <c r="B50" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="C17" s="7" t="s">
+      <c r="C50" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="D17" s="22">
-[...663 lines deleted...]
-        <v>241.44</v>
+      <c r="D50" s="20">
+        <v>28449</v>
+      </c>
+      <c r="E50" s="30">
+        <v>259.48</v>
+      </c>
+      <c r="F50" s="30">
+        <v>220.13</v>
+      </c>
+      <c r="G50" s="30">
+        <v>243.4</v>
       </c>
     </row>
     <row r="51" spans="1:7" s="1" customFormat="1" ht="18.600000000000001">
       <c r="A51" s="1" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
     </row>
     <row r="52" spans="1:7" s="1" customFormat="1" ht="18.600000000000001">
-      <c r="A52" s="13" t="s">
-        <v>80</v>
+      <c r="A52" s="5" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:7" s="1" customFormat="1">
-      <c r="A53" s="13" t="s">
-        <v>68</v>
+      <c r="A53" s="5" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="54" spans="1:7" s="1" customFormat="1">
-      <c r="A54" s="13" t="s">
-        <v>67</v>
+      <c r="A54" s="5" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="55" spans="1:7" s="1" customFormat="1">
-      <c r="A55" s="13" t="s">
-        <v>69</v>
+      <c r="A55" s="5" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:7" s="1" customFormat="1">
-      <c r="A56" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A57" s="13" t="s">
+      <c r="A56" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="5" customFormat="1">
+      <c r="A57" s="5" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="58" spans="1:7" s="1" customFormat="1">
       <c r="A58" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A35:G35"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="3" width="21.109375" customWidth="1"/>
     <col min="6" max="7" width="10.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.600000000000001">
-      <c r="A1" s="255" t="s">
+      <c r="A1" s="231" t="s">
         <v>130</v>
       </c>
-      <c r="B1" s="255"/>
-[...4 lines deleted...]
-      <c r="G1" s="255"/>
+      <c r="B1" s="231"/>
+      <c r="C1" s="231"/>
+      <c r="D1" s="231"/>
+      <c r="E1" s="231"/>
+      <c r="F1" s="231"/>
+      <c r="G1" s="231"/>
     </row>
     <row r="2" spans="1:7" ht="16.8" thickBot="1">
-      <c r="A2" s="253" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="253"/>
+      <c r="A2" s="231" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2" s="231"/>
+      <c r="C2" s="231"/>
+      <c r="D2" s="231"/>
+      <c r="E2" s="231"/>
+      <c r="F2" s="231"/>
+      <c r="G2" s="231"/>
     </row>
     <row r="3" spans="1:7" ht="34.799999999999997">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="55" t="s">
+      <c r="C3" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="55" t="s">
+      <c r="D3" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="55" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="F3" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="G3" s="53" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="16">
+      <c r="A4" s="14">
         <v>1</v>
       </c>
-      <c r="B4" s="16">
+      <c r="B4" s="14">
         <v>180</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="19">
-[...9 lines deleted...]
-        <v>55.66</v>
+      <c r="D4" s="17">
+        <v>6276</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>264</v>
+      </c>
+      <c r="F4" s="18">
+        <v>49.06</v>
+      </c>
+      <c r="G4" s="28">
+        <v>53.81</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="16"/>
-      <c r="B5" s="16">
+      <c r="A5" s="14"/>
+      <c r="B5" s="14">
         <v>180</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="D5" s="19">
-[...9 lines deleted...]
-        <v>31.43</v>
+      <c r="D5" s="17">
+        <v>3556</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="F5" s="18">
+        <v>27.45</v>
+      </c>
+      <c r="G5" s="28">
+        <v>30.09</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="16"/>
-      <c r="B6" s="16">
+      <c r="A6" s="14"/>
+      <c r="B6" s="14">
         <v>180</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="19">
-[...9 lines deleted...]
-        <v>24.23</v>
+      <c r="D6" s="17">
+        <v>2720</v>
+      </c>
+      <c r="E6" s="31" t="s">
+        <v>266</v>
+      </c>
+      <c r="F6" s="28">
+        <v>21.6</v>
+      </c>
+      <c r="G6" s="28">
+        <v>23.73</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="16">
+      <c r="A7" s="14">
         <v>2</v>
       </c>
-      <c r="B7" s="16">
+      <c r="B7" s="14">
         <v>174</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="C7" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="19">
-[...9 lines deleted...]
-        <v>38.78</v>
+      <c r="D7" s="17">
+        <v>4642</v>
+      </c>
+      <c r="E7" s="31" t="s">
+        <v>267</v>
+      </c>
+      <c r="F7" s="18">
+        <v>36.51</v>
+      </c>
+      <c r="G7" s="28">
+        <v>39.6</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="16">
+      <c r="A8" s="14">
         <v>3</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="14">
         <v>155</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="19">
-[...9 lines deleted...]
-        <v>35.24</v>
+      <c r="D8" s="17">
+        <v>8101</v>
+      </c>
+      <c r="E8" s="115">
+        <v>36.369999999999997</v>
+      </c>
+      <c r="F8" s="18">
+        <v>32.89</v>
+      </c>
+      <c r="G8" s="28">
+        <v>36.06</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="16">
+      <c r="A9" s="14">
         <v>4</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B9" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D9" s="19">
-[...5 lines deleted...]
-      <c r="F9" s="20">
+      <c r="D9" s="17">
+        <v>7213</v>
+      </c>
+      <c r="E9" s="115">
+        <v>32.380000000000003</v>
+      </c>
+      <c r="F9" s="18">
+        <v>28.25</v>
+      </c>
+      <c r="G9" s="28">
+        <v>31.91</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="14">
+        <v>5</v>
+      </c>
+      <c r="B10" s="14">
+        <v>162</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="17">
+        <v>6647</v>
+      </c>
+      <c r="E10" s="115">
+        <v>29.84</v>
+      </c>
+      <c r="F10" s="18">
+        <v>25.46</v>
+      </c>
+      <c r="G10" s="28">
+        <v>29.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="14">
+        <v>6</v>
+      </c>
+      <c r="B11" s="14">
+        <v>185</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="17">
+        <v>1888</v>
+      </c>
+      <c r="E11" s="31" t="s">
+        <v>268</v>
+      </c>
+      <c r="F11" s="18">
+        <v>13.17</v>
+      </c>
+      <c r="G11" s="28">
+        <v>15.83</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="18.600000000000001">
+      <c r="A12" s="14">
+        <v>7</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="17">
+        <v>3378</v>
+      </c>
+      <c r="E12" s="115">
+        <v>15.16</v>
+      </c>
+      <c r="F12" s="18">
+        <v>13.51</v>
+      </c>
+      <c r="G12" s="28">
+        <v>14.62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="14">
+        <v>8</v>
+      </c>
+      <c r="B13" s="14">
+        <v>151</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="17">
+        <v>3339</v>
+      </c>
+      <c r="E13" s="115">
+        <v>14.99</v>
+      </c>
+      <c r="F13" s="18">
+        <v>12.65</v>
+      </c>
+      <c r="G13" s="28">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="18.600000000000001">
+      <c r="A14" s="14">
+        <v>9</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="17">
+        <v>1729</v>
+      </c>
+      <c r="E14" s="115">
+        <v>7.76</v>
+      </c>
+      <c r="F14" s="18">
+        <v>6.71</v>
+      </c>
+      <c r="G14" s="28">
+        <v>7.66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="15">
+        <v>10</v>
+      </c>
+      <c r="B15" s="15">
+        <v>188</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="48">
+        <v>1678</v>
+      </c>
+      <c r="E15" s="118">
+        <v>7.53</v>
+      </c>
+      <c r="F15" s="19">
+        <v>6.45</v>
+      </c>
+      <c r="G15" s="29">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A16" s="34"/>
+      <c r="B16" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="36">
+        <v>1194</v>
+      </c>
+      <c r="E16" s="116">
+        <v>5.36</v>
+      </c>
+      <c r="F16" s="37">
+        <v>4.72</v>
+      </c>
+      <c r="G16" s="38">
+        <v>5.22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="16"/>
+      <c r="B17" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" s="20">
+        <v>59116</v>
+      </c>
+      <c r="E17" s="117">
+        <v>265.37</v>
+      </c>
+      <c r="F17" s="21">
+        <v>232.06</v>
+      </c>
+      <c r="G17" s="33">
+        <v>258.14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="16.8" thickBot="1">
+      <c r="A19" s="231" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="231"/>
+      <c r="C19" s="231"/>
+      <c r="D19" s="231"/>
+      <c r="E19" s="231"/>
+      <c r="F19" s="231"/>
+      <c r="G19" s="231"/>
+    </row>
+    <row r="20" spans="1:7" ht="34.799999999999997">
+      <c r="A20" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F20" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="G20" s="53" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="14">
+        <v>1</v>
+      </c>
+      <c r="B21" s="14">
+        <v>155</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" s="17">
+        <v>5931</v>
+      </c>
+      <c r="E21" s="31">
+        <v>52.06</v>
+      </c>
+      <c r="F21" s="31">
+        <v>47.58</v>
+      </c>
+      <c r="G21" s="31">
+        <v>51.89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="14">
+        <v>2</v>
+      </c>
+      <c r="B22" s="14">
+        <v>162</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="17">
+        <v>4634</v>
+      </c>
+      <c r="E22" s="31">
+        <v>40.68</v>
+      </c>
+      <c r="F22" s="31">
+        <v>34.33</v>
+      </c>
+      <c r="G22" s="31">
+        <v>39.39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="14">
+        <v>3</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="G9" s="20">
-[...4 lines deleted...]
-      <c r="A10" s="16">
+      <c r="D23" s="17">
+        <v>4132</v>
+      </c>
+      <c r="E23" s="31">
+        <v>36.270000000000003</v>
+      </c>
+      <c r="F23" s="31">
+        <v>31.88</v>
+      </c>
+      <c r="G23" s="31">
+        <v>35.79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="18.600000000000001">
+      <c r="A24" s="14">
+        <v>4</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="17">
+        <v>3080</v>
+      </c>
+      <c r="E24" s="31">
+        <v>27.04</v>
+      </c>
+      <c r="F24" s="31">
+        <v>24.44</v>
+      </c>
+      <c r="G24" s="31">
+        <v>26.36</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="14">
         <v>5</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B25" s="14">
+        <v>151</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="17">
+        <v>2168</v>
+      </c>
+      <c r="E25" s="31">
+        <v>19.03</v>
+      </c>
+      <c r="F25" s="31">
+        <v>16.07</v>
+      </c>
+      <c r="G25" s="31">
+        <v>18.579999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="14">
+        <v>6</v>
+      </c>
+      <c r="B26" s="14">
+        <v>185</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="17">
+        <v>1888</v>
+      </c>
+      <c r="E26" s="31">
+        <v>16.57</v>
+      </c>
+      <c r="F26" s="31">
+        <v>13.17</v>
+      </c>
+      <c r="G26" s="31">
+        <v>15.83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="14">
+        <v>7</v>
+      </c>
+      <c r="B27" s="14">
+        <v>188</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1194</v>
+      </c>
+      <c r="E27" s="31">
+        <v>10.48</v>
+      </c>
+      <c r="F27" s="31">
+        <v>8.93</v>
+      </c>
+      <c r="G27" s="31">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="14">
+        <v>8</v>
+      </c>
+      <c r="B28" s="14">
+        <v>147</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" s="17">
+        <v>1027</v>
+      </c>
+      <c r="E28" s="31">
+        <v>9.02</v>
+      </c>
+      <c r="F28" s="31">
+        <v>7.96</v>
+      </c>
+      <c r="G28" s="31">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="14">
+        <v>9</v>
+      </c>
+      <c r="B29" s="14">
+        <v>150</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="17">
+        <v>971</v>
+      </c>
+      <c r="E29" s="31">
+        <v>8.52</v>
+      </c>
+      <c r="F29" s="31">
+        <v>7.8</v>
+      </c>
+      <c r="G29" s="31">
+        <v>8.51</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="18.600000000000001">
+      <c r="A30" s="46">
+        <v>10</v>
+      </c>
+      <c r="B30" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="48">
+        <v>931</v>
+      </c>
+      <c r="E30" s="49">
+        <v>8.17</v>
+      </c>
+      <c r="F30" s="49">
+        <v>7.07</v>
+      </c>
+      <c r="G30" s="49">
+        <v>8.0299999999999994</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A31" s="34"/>
+      <c r="B31" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="37">
+        <v>720</v>
+      </c>
+      <c r="E31" s="45">
+        <v>6.32</v>
+      </c>
+      <c r="F31" s="45">
+        <v>5.54</v>
+      </c>
+      <c r="G31" s="45">
+        <v>6.14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="22"/>
+      <c r="B32" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="20">
+        <v>31814</v>
+      </c>
+      <c r="E32" s="32">
+        <v>279.26</v>
+      </c>
+      <c r="F32" s="32">
+        <v>245.39</v>
+      </c>
+      <c r="G32" s="32">
+        <v>273.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="16.8" thickBot="1">
+      <c r="A35" s="231" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35" s="231"/>
+      <c r="C35" s="231"/>
+      <c r="D35" s="231"/>
+      <c r="E35" s="231"/>
+      <c r="F35" s="231"/>
+      <c r="G35" s="231"/>
+    </row>
+    <row r="36" spans="1:7" ht="34.799999999999997">
+      <c r="A36" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="G36" s="53" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="14">
+        <v>1</v>
+      </c>
+      <c r="B37" s="14">
+        <v>180</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="D37" s="17">
+        <v>6276</v>
+      </c>
+      <c r="E37" s="28">
+        <v>57.66</v>
+      </c>
+      <c r="F37" s="28">
+        <v>49.06</v>
+      </c>
+      <c r="G37" s="28">
+        <v>53.81</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="14"/>
+      <c r="B38" s="14">
+        <v>180</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="17">
+        <v>3556</v>
+      </c>
+      <c r="E38" s="28">
+        <v>32.67</v>
+      </c>
+      <c r="F38" s="28">
+        <v>27.45</v>
+      </c>
+      <c r="G38" s="28">
+        <v>30.09</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="14"/>
+      <c r="B39" s="14">
+        <v>180</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D39" s="17">
+        <v>2720</v>
+      </c>
+      <c r="E39" s="28">
+        <v>24.99</v>
+      </c>
+      <c r="F39" s="28">
+        <v>21.6</v>
+      </c>
+      <c r="G39" s="28">
+        <v>23.73</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="14">
+        <v>2</v>
+      </c>
+      <c r="B40" s="14">
+        <v>174</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="17">
+        <v>4642</v>
+      </c>
+      <c r="E40" s="28">
+        <v>42.65</v>
+      </c>
+      <c r="F40" s="28">
+        <v>36.51</v>
+      </c>
+      <c r="G40" s="28">
+        <v>39.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="14">
+        <v>3</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="17">
+        <v>3081</v>
+      </c>
+      <c r="E41" s="28">
+        <v>28.31</v>
+      </c>
+      <c r="F41" s="28">
+        <v>24.52</v>
+      </c>
+      <c r="G41" s="28">
+        <v>27.92</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="14">
+        <v>4</v>
+      </c>
+      <c r="B42" s="14">
+        <v>155</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" s="17">
+        <v>2170</v>
+      </c>
+      <c r="E42" s="28">
+        <v>19.940000000000001</v>
+      </c>
+      <c r="F42" s="28">
+        <v>18.04</v>
+      </c>
+      <c r="G42" s="28">
+        <v>19.989999999999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="14">
+        <v>5</v>
+      </c>
+      <c r="B43" s="14">
         <v>162</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="C43" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="19">
-[...13 lines deleted...]
-      <c r="A11" s="16">
+      <c r="D43" s="17">
+        <v>2013</v>
+      </c>
+      <c r="E43" s="28">
+        <v>18.489999999999998</v>
+      </c>
+      <c r="F43" s="28">
+        <v>16.04</v>
+      </c>
+      <c r="G43" s="28">
+        <v>18.309999999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="14">
         <v>6</v>
       </c>
-      <c r="B11" s="16">
-[...19 lines deleted...]
-      <c r="A12" s="16">
+      <c r="B44" s="14">
+        <v>151</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="17">
+        <v>1171</v>
+      </c>
+      <c r="E44" s="28">
+        <v>10.76</v>
+      </c>
+      <c r="F44" s="28">
+        <v>9.11</v>
+      </c>
+      <c r="G44" s="28">
+        <v>10.46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="14">
         <v>7</v>
       </c>
-      <c r="B12" s="16">
-[...2 lines deleted...]
-      <c r="C12" s="4" t="s">
+      <c r="B45" s="14">
+        <v>193</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D45" s="17">
+        <v>875</v>
+      </c>
+      <c r="E45" s="28">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="F45" s="28">
+        <v>6.81</v>
+      </c>
+      <c r="G45" s="28">
+        <v>7.43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="18.600000000000001">
+      <c r="A46" s="14">
+        <v>8</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" s="17">
+        <v>798</v>
+      </c>
+      <c r="E46" s="28">
+        <v>7.33</v>
+      </c>
+      <c r="F46" s="28">
+        <v>6.29</v>
+      </c>
+      <c r="G46" s="28">
+        <v>7.23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="14">
+        <v>9</v>
+      </c>
+      <c r="B47" s="14">
+        <v>183</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" s="18">
+        <v>733</v>
+      </c>
+      <c r="E47" s="28">
+        <v>6.73</v>
+      </c>
+      <c r="F47" s="28">
+        <v>5.88</v>
+      </c>
+      <c r="G47" s="28">
+        <v>6.39</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="15">
         <v>10</v>
       </c>
-      <c r="D12" s="19">
-[...86 lines deleted...]
-      <c r="C16" s="37" t="s">
+      <c r="B48" s="15">
+        <v>182</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="19">
+        <v>578</v>
+      </c>
+      <c r="E48" s="50">
+        <v>5.31</v>
+      </c>
+      <c r="F48" s="29">
+        <v>4.71</v>
+      </c>
+      <c r="G48" s="29">
+        <v>5.13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A49" s="34"/>
+      <c r="B49" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="D16" s="38">
-[...14 lines deleted...]
-      <c r="B17" s="18" t="s">
+      <c r="D49" s="36">
+        <v>474</v>
+      </c>
+      <c r="E49" s="52">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="F49" s="52">
+        <v>3.84</v>
+      </c>
+      <c r="G49" s="52">
+        <v>4.24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="16"/>
+      <c r="B50" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="C17" s="7" t="s">
+      <c r="C50" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="D17" s="22">
-[...663 lines deleted...]
-        <v>238.01</v>
+      <c r="D50" s="20">
+        <v>27302</v>
+      </c>
+      <c r="E50" s="30">
+        <v>250.83</v>
+      </c>
+      <c r="F50" s="30">
+        <v>217.96</v>
+      </c>
+      <c r="G50" s="30">
+        <v>241.44</v>
       </c>
     </row>
     <row r="51" spans="1:7" s="1" customFormat="1" ht="18.600000000000001">
       <c r="A51" s="1" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-        <v>43</v>
+        <v>66</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="1" customFormat="1" ht="18.600000000000001">
+      <c r="A52" s="5" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:7" s="1" customFormat="1">
-      <c r="A53" s="13" t="s">
-        <v>79</v>
+      <c r="A53" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:7" s="1" customFormat="1">
-      <c r="A54" s="13" t="s">
-        <v>77</v>
+      <c r="A54" s="5" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="55" spans="1:7" s="1" customFormat="1">
-      <c r="A55" s="13" t="s">
-        <v>78</v>
+      <c r="A55" s="5" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="56" spans="1:7" s="1" customFormat="1">
-      <c r="A56" s="13" t="s">
-[...5 lines deleted...]
-        <v>278</v>
+      <c r="A56" s="5" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="5" customFormat="1">
+      <c r="A57" s="5" t="s">
+        <v>252</v>
       </c>
     </row>
     <row r="58" spans="1:7" s="1" customFormat="1">
       <c r="A58" s="1" t="s">
         <v>283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A35:G35"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
+  <dimension ref="A1:G58"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D4" sqref="D4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2"/>
+  <cols>
+    <col min="2" max="2" width="12.44140625" customWidth="1"/>
+    <col min="3" max="3" width="21.109375" customWidth="1"/>
+    <col min="6" max="7" width="10.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="18.600000000000001">
+      <c r="A1" s="231" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="231"/>
+      <c r="C1" s="231"/>
+      <c r="D1" s="231"/>
+      <c r="E1" s="231"/>
+      <c r="F1" s="231"/>
+      <c r="G1" s="231"/>
+    </row>
+    <row r="2" spans="1:7" ht="16.8" thickBot="1">
+      <c r="A2" s="231" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="231"/>
+      <c r="C2" s="231"/>
+      <c r="D2" s="231"/>
+      <c r="E2" s="231"/>
+      <c r="F2" s="231"/>
+      <c r="G2" s="231"/>
+    </row>
+    <row r="3" spans="1:7" ht="34.799999999999997">
+      <c r="A3" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G3" s="53" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="14">
+        <v>1</v>
+      </c>
+      <c r="B4" s="14">
+        <v>180</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="17">
+        <v>6341</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>269</v>
+      </c>
+      <c r="F4" s="18">
+        <v>51</v>
+      </c>
+      <c r="G4" s="18">
+        <v>55.66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="14"/>
+      <c r="B5" s="14">
+        <v>180</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" s="17">
+        <v>3638</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>270</v>
+      </c>
+      <c r="F5" s="18">
+        <v>28.78</v>
+      </c>
+      <c r="G5" s="18">
+        <v>31.43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="14"/>
+      <c r="B6" s="14">
+        <v>180</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D6" s="17">
+        <v>2703</v>
+      </c>
+      <c r="E6" s="31" t="s">
+        <v>271</v>
+      </c>
+      <c r="F6" s="18">
+        <v>22.21</v>
+      </c>
+      <c r="G6" s="18">
+        <v>24.23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="14">
+        <v>2</v>
+      </c>
+      <c r="B7" s="14">
+        <v>174</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="17">
+        <v>4405</v>
+      </c>
+      <c r="E7" s="31" t="s">
+        <v>272</v>
+      </c>
+      <c r="F7" s="18">
+        <v>35.729999999999997</v>
+      </c>
+      <c r="G7" s="18">
+        <v>38.78</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="14">
+        <v>3</v>
+      </c>
+      <c r="B8" s="14">
+        <v>155</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="17">
+        <v>7728</v>
+      </c>
+      <c r="E8" s="115">
+        <v>34.979999999999997</v>
+      </c>
+      <c r="F8" s="18">
+        <v>32.229999999999997</v>
+      </c>
+      <c r="G8" s="18">
+        <v>35.24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="14">
+        <v>4</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="17">
+        <v>6681</v>
+      </c>
+      <c r="E9" s="115">
+        <v>30.24</v>
+      </c>
+      <c r="F9" s="18">
+        <v>27</v>
+      </c>
+      <c r="G9" s="18">
+        <v>30.41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="14">
+        <v>5</v>
+      </c>
+      <c r="B10" s="14">
+        <v>162</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="17">
+        <v>6316</v>
+      </c>
+      <c r="E10" s="115">
+        <v>28.59</v>
+      </c>
+      <c r="F10" s="18">
+        <v>25.09</v>
+      </c>
+      <c r="G10" s="18">
+        <v>28.65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="14">
+        <v>6</v>
+      </c>
+      <c r="B11" s="14">
+        <v>185</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="17">
+        <v>1777</v>
+      </c>
+      <c r="E11" s="31" t="s">
+        <v>273</v>
+      </c>
+      <c r="F11" s="18">
+        <v>12.81</v>
+      </c>
+      <c r="G11" s="18">
+        <v>15.42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="14">
+        <v>7</v>
+      </c>
+      <c r="B12" s="14">
+        <v>151</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="17">
+        <v>3356</v>
+      </c>
+      <c r="E12" s="115">
+        <v>15.19</v>
+      </c>
+      <c r="F12" s="18">
+        <v>13.15</v>
+      </c>
+      <c r="G12" s="18">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="18.600000000000001">
+      <c r="A13" s="14">
+        <v>8</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="17">
+        <v>3176</v>
+      </c>
+      <c r="E13" s="115">
+        <v>14.38</v>
+      </c>
+      <c r="F13" s="18">
+        <v>13.1</v>
+      </c>
+      <c r="G13" s="18">
+        <v>14.17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="18.600000000000001">
+      <c r="A14" s="14">
+        <v>9</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="18">
+        <v>1680</v>
+      </c>
+      <c r="E14" s="115">
+        <v>7.6</v>
+      </c>
+      <c r="F14" s="18">
+        <v>6.67</v>
+      </c>
+      <c r="G14" s="18">
+        <v>7.69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="15">
+        <v>10</v>
+      </c>
+      <c r="B15" s="15">
+        <v>188</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="19">
+        <v>1656</v>
+      </c>
+      <c r="E15" s="118">
+        <v>7.5</v>
+      </c>
+      <c r="F15" s="19">
+        <v>6.51</v>
+      </c>
+      <c r="G15" s="19">
+        <v>7.52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A16" s="34"/>
+      <c r="B16" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="36">
+        <v>1130</v>
+      </c>
+      <c r="E16" s="116">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="F16" s="37">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="G16" s="37">
+        <v>5.08</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="16"/>
+      <c r="B17" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" s="20">
+        <v>56323</v>
+      </c>
+      <c r="E17" s="117">
+        <v>254.94</v>
+      </c>
+      <c r="F17" s="21">
+        <v>227.75</v>
+      </c>
+      <c r="G17" s="21">
+        <v>252.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="16.8" thickBot="1">
+      <c r="A19" s="231" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="231"/>
+      <c r="C19" s="231"/>
+      <c r="D19" s="231"/>
+      <c r="E19" s="231"/>
+      <c r="F19" s="231"/>
+      <c r="G19" s="231"/>
+    </row>
+    <row r="20" spans="1:7" ht="34.799999999999997">
+      <c r="A20" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F20" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G20" s="53" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="14">
+        <v>1</v>
+      </c>
+      <c r="B21" s="14">
+        <v>155</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" s="17">
+        <v>5659</v>
+      </c>
+      <c r="E21" s="18">
+        <v>50.02</v>
+      </c>
+      <c r="F21" s="18">
+        <v>46.14</v>
+      </c>
+      <c r="G21" s="18">
+        <v>50.87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="14">
+        <v>2</v>
+      </c>
+      <c r="B22" s="14">
+        <v>162</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="17">
+        <v>4368</v>
+      </c>
+      <c r="E22" s="18">
+        <v>38.61</v>
+      </c>
+      <c r="F22" s="18">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="G22" s="18">
+        <v>38.15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="14">
+        <v>3</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="17">
+        <v>3871</v>
+      </c>
+      <c r="E23" s="18">
+        <v>34.22</v>
+      </c>
+      <c r="F23" s="18">
+        <v>30.47</v>
+      </c>
+      <c r="G23" s="18">
+        <v>34.24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="18.600000000000001">
+      <c r="A24" s="14">
+        <v>4</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="17">
+        <v>2869</v>
+      </c>
+      <c r="E24" s="18">
+        <v>25.36</v>
+      </c>
+      <c r="F24" s="18">
+        <v>23.45</v>
+      </c>
+      <c r="G24" s="18">
+        <v>25.31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="14">
+        <v>5</v>
+      </c>
+      <c r="B25" s="14">
+        <v>151</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="17">
+        <v>2230</v>
+      </c>
+      <c r="E25" s="18">
+        <v>19.71</v>
+      </c>
+      <c r="F25" s="18">
+        <v>16.88</v>
+      </c>
+      <c r="G25" s="18">
+        <v>19.62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="14">
+        <v>6</v>
+      </c>
+      <c r="B26" s="14">
+        <v>185</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="17">
+        <v>1777</v>
+      </c>
+      <c r="E26" s="18">
+        <v>15.71</v>
+      </c>
+      <c r="F26" s="18">
+        <v>12.81</v>
+      </c>
+      <c r="G26" s="18">
+        <v>15.42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="14">
+        <v>7</v>
+      </c>
+      <c r="B27" s="14">
+        <v>188</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1209</v>
+      </c>
+      <c r="E27" s="18">
+        <v>10.69</v>
+      </c>
+      <c r="F27" s="18">
+        <v>9.14</v>
+      </c>
+      <c r="G27" s="18">
+        <v>10.57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="18.600000000000001">
+      <c r="A28" s="14">
+        <v>8</v>
+      </c>
+      <c r="B28" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="17">
+        <v>933</v>
+      </c>
+      <c r="E28" s="18">
+        <v>8.25</v>
+      </c>
+      <c r="F28" s="18">
+        <v>7.27</v>
+      </c>
+      <c r="G28" s="18">
+        <v>8.34</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="14">
+        <v>9</v>
+      </c>
+      <c r="B29" s="14">
+        <v>147</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="17">
+        <v>947</v>
+      </c>
+      <c r="E29" s="18">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="F29" s="18">
+        <v>7.47</v>
+      </c>
+      <c r="G29" s="18">
+        <v>8.06</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="46">
+        <v>10</v>
+      </c>
+      <c r="B30" s="46">
+        <v>150</v>
+      </c>
+      <c r="C30" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="48">
+        <v>881</v>
+      </c>
+      <c r="E30" s="58">
+        <v>7.79</v>
+      </c>
+      <c r="F30" s="58">
+        <v>7.15</v>
+      </c>
+      <c r="G30" s="58">
+        <v>7.83</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A31" s="34"/>
+      <c r="B31" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="37">
+        <v>705</v>
+      </c>
+      <c r="E31" s="37">
+        <v>6.23</v>
+      </c>
+      <c r="F31" s="37">
+        <v>5.67</v>
+      </c>
+      <c r="G31" s="37">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="22"/>
+      <c r="B32" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="23">
+        <v>30189</v>
+      </c>
+      <c r="E32" s="23">
+        <v>266.86</v>
+      </c>
+      <c r="F32" s="23">
+        <v>238.19</v>
+      </c>
+      <c r="G32" s="23">
+        <v>265.95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="16.8" thickBot="1">
+      <c r="A35" s="231" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="231"/>
+      <c r="C35" s="231"/>
+      <c r="D35" s="231"/>
+      <c r="E35" s="231"/>
+      <c r="F35" s="231"/>
+      <c r="G35" s="231"/>
+    </row>
+    <row r="36" spans="1:7" ht="34.799999999999997">
+      <c r="A36" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="53" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="14">
+        <v>1</v>
+      </c>
+      <c r="B37" s="14">
+        <v>180</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="D37" s="17">
+        <v>6341</v>
+      </c>
+      <c r="E37" s="18">
+        <v>58.82</v>
+      </c>
+      <c r="F37" s="18">
+        <v>51</v>
+      </c>
+      <c r="G37" s="18">
+        <v>55.66</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="14"/>
+      <c r="B38" s="14">
+        <v>180</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="17">
+        <v>3638</v>
+      </c>
+      <c r="E38" s="18">
+        <v>33.75</v>
+      </c>
+      <c r="F38" s="18">
+        <v>28.78</v>
+      </c>
+      <c r="G38" s="18">
+        <v>31.43</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="14"/>
+      <c r="B39" s="14">
+        <v>180</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D39" s="17">
+        <v>2703</v>
+      </c>
+      <c r="E39" s="18">
+        <v>25.08</v>
+      </c>
+      <c r="F39" s="18">
+        <v>22.21</v>
+      </c>
+      <c r="G39" s="18">
+        <v>24.23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="14">
+        <v>2</v>
+      </c>
+      <c r="B40" s="14">
+        <v>174</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="17">
+        <v>4405</v>
+      </c>
+      <c r="E40" s="18">
+        <v>40.86</v>
+      </c>
+      <c r="F40" s="18">
+        <v>35.729999999999997</v>
+      </c>
+      <c r="G40" s="18">
+        <v>38.78</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="14">
+        <v>3</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="17">
+        <v>2810</v>
+      </c>
+      <c r="E41" s="18">
+        <v>26.07</v>
+      </c>
+      <c r="F41" s="18">
+        <v>23.36</v>
+      </c>
+      <c r="G41" s="18">
+        <v>26.37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="14">
+        <v>4</v>
+      </c>
+      <c r="B42" s="14">
+        <v>155</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" s="17">
+        <v>2070</v>
+      </c>
+      <c r="E42" s="18">
+        <v>19.2</v>
+      </c>
+      <c r="F42" s="18">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="G42" s="18">
+        <v>19.739999999999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="14">
+        <v>5</v>
+      </c>
+      <c r="B43" s="14">
+        <v>162</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43" s="17">
+        <v>1947</v>
+      </c>
+      <c r="E43" s="18">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="F43" s="18">
+        <v>16.16</v>
+      </c>
+      <c r="G43" s="18">
+        <v>18.309999999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="14">
+        <v>6</v>
+      </c>
+      <c r="B44" s="14">
+        <v>151</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="17">
+        <v>1126</v>
+      </c>
+      <c r="E44" s="18">
+        <v>10.45</v>
+      </c>
+      <c r="F44" s="18">
+        <v>9.17</v>
+      </c>
+      <c r="G44" s="18">
+        <v>10.49</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="14">
+        <v>7</v>
+      </c>
+      <c r="B45" s="14">
+        <v>193</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D45" s="17">
+        <v>913</v>
+      </c>
+      <c r="E45" s="18">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="F45" s="18">
+        <v>7.24</v>
+      </c>
+      <c r="G45" s="18">
+        <v>7.89</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="18.600000000000001">
+      <c r="A46" s="14">
+        <v>8</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" s="17">
+        <v>747</v>
+      </c>
+      <c r="E46" s="18">
+        <v>6.93</v>
+      </c>
+      <c r="F46" s="18">
+        <v>6.06</v>
+      </c>
+      <c r="G46" s="18">
+        <v>7.03</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="14">
+        <v>9</v>
+      </c>
+      <c r="B47" s="14">
+        <v>183</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" s="18">
+        <v>654</v>
+      </c>
+      <c r="E47" s="18">
+        <v>6.07</v>
+      </c>
+      <c r="F47" s="18">
+        <v>5.43</v>
+      </c>
+      <c r="G47" s="18">
+        <v>5.84</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="15">
+        <v>10</v>
+      </c>
+      <c r="B48" s="15">
+        <v>182</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="19">
+        <v>509</v>
+      </c>
+      <c r="E48" s="19">
+        <v>4.72</v>
+      </c>
+      <c r="F48" s="19">
+        <v>4.34</v>
+      </c>
+      <c r="G48" s="19">
+        <v>4.67</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="19.2" thickBot="1">
+      <c r="A49" s="34"/>
+      <c r="B49" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C49" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" s="36">
+        <v>426</v>
+      </c>
+      <c r="E49" s="37">
+        <v>3.95</v>
+      </c>
+      <c r="F49" s="37">
+        <v>3.58</v>
+      </c>
+      <c r="G49" s="37">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="16"/>
+      <c r="B50" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C50" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50" s="20">
+        <v>26134</v>
+      </c>
+      <c r="E50" s="21">
+        <v>242.44</v>
+      </c>
+      <c r="F50" s="21">
+        <v>215.96</v>
+      </c>
+      <c r="G50" s="21">
+        <v>238.01</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="1" customFormat="1" ht="18.600000000000001">
+      <c r="A51" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="1" customFormat="1">
+      <c r="A52" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="1" customFormat="1">
+      <c r="A53" s="5" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="1" customFormat="1">
+      <c r="A54" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" s="1" customFormat="1">
+      <c r="A55" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" s="1" customFormat="1">
+      <c r="A56" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="5" customFormat="1">
+      <c r="A57" s="5" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" s="1" customFormat="1">
+      <c r="A58" s="1" t="s">
+        <v>283</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A19:G19"/>
+    <mergeCell ref="A35:G35"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
   <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="3" width="22.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="255" t="s">
+      <c r="A1" s="231" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="255"/>
-[...3 lines deleted...]
-      <c r="F1" s="255"/>
+      <c r="B1" s="231"/>
+      <c r="C1" s="231"/>
+      <c r="D1" s="231"/>
+      <c r="E1" s="231"/>
+      <c r="F1" s="231"/>
     </row>
     <row r="2" spans="1:6" ht="16.8" thickBot="1">
-      <c r="A2" s="255" t="s">
+      <c r="A2" s="231" t="s">
         <v>93</v>
       </c>
-      <c r="B2" s="255"/>
-[...3 lines deleted...]
-      <c r="F2" s="255"/>
+      <c r="B2" s="231"/>
+      <c r="C2" s="231"/>
+      <c r="D2" s="231"/>
+      <c r="E2" s="231"/>
+      <c r="F2" s="231"/>
     </row>
     <row r="3" spans="1:6" ht="48.6">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="55" t="s">
+      <c r="C3" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="D3" s="55" t="s">
+      <c r="D3" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="55" t="s">
+      <c r="E3" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="55" t="s">
+      <c r="F3" s="53" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="8">
+      <c r="A4" s="7">
         <v>1</v>
       </c>
-      <c r="B4" s="8">
+      <c r="B4" s="7">
         <v>180</v>
       </c>
-      <c r="C4" s="9" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="9">
         <v>5891</v>
       </c>
-      <c r="E4" s="33" t="s">
+      <c r="E4" s="31" t="s">
         <v>274</v>
       </c>
-      <c r="F4" s="11">
+      <c r="F4" s="10">
         <v>49.32</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>174</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C5" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D5" s="4">
         <v>3712</v>
       </c>
-      <c r="E5" s="33" t="s">
+      <c r="E5" s="31" t="s">
         <v>275</v>
       </c>
-      <c r="F5" s="6">
+      <c r="F5" s="5">
         <v>31.48</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>3</v>
       </c>
       <c r="B6" s="3">
         <v>155</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="4">
         <v>7124</v>
       </c>
-      <c r="E6" s="124">
+      <c r="E6" s="115">
         <v>32.630000000000003</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="5">
         <v>31.04</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="4">
         <v>6298</v>
       </c>
-      <c r="E7" s="124">
+      <c r="E7" s="115">
         <v>28.84</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="5">
         <v>26.57</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>5</v>
       </c>
       <c r="B8" s="3">
         <v>162</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="4">
         <v>5838</v>
       </c>
-      <c r="E8" s="124">
+      <c r="E8" s="115">
         <v>26.74</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="5">
         <v>24.4</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>6</v>
       </c>
       <c r="B9" s="3">
         <v>151</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="C9" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="4">
         <v>3313</v>
       </c>
-      <c r="E9" s="124">
+      <c r="E9" s="115">
         <v>15.17</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="5">
         <v>13.75</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>7</v>
       </c>
       <c r="B10" s="3">
         <v>185</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="C10" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="4">
         <v>1597</v>
       </c>
-      <c r="E10" s="33" t="s">
+      <c r="E10" s="31" t="s">
         <v>276</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="5">
         <v>11.92</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="18.600000000000001">
       <c r="A11" s="3">
         <v>8</v>
       </c>
-      <c r="B11" s="28" t="s">
+      <c r="B11" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="C11" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="5">
+      <c r="D11" s="4">
         <v>2731</v>
       </c>
-      <c r="E11" s="124">
+      <c r="E11" s="115">
         <v>12.51</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="5">
         <v>11.7</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="18.600000000000001">
       <c r="A12" s="3">
         <v>9</v>
       </c>
-      <c r="B12" s="28" t="s">
+      <c r="B12" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="4">
         <v>1637</v>
       </c>
-      <c r="E12" s="124">
+      <c r="E12" s="115">
         <v>7.5</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F12" s="5">
         <v>6.82</v>
       </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="63">
+      <c r="A13" s="61">
         <v>10</v>
       </c>
-      <c r="B13" s="63">
+      <c r="B13" s="61">
         <v>188</v>
       </c>
-      <c r="C13" s="49" t="s">
+      <c r="C13" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="64">
+      <c r="D13" s="62">
         <v>1495</v>
       </c>
-      <c r="E13" s="127">
+      <c r="E13" s="118">
         <v>6.85</v>
       </c>
-      <c r="F13" s="65">
+      <c r="F13" s="63">
         <v>6.2</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="19.2" thickBot="1">
-      <c r="A14" s="61"/>
-      <c r="B14" s="61" t="s">
+      <c r="A14" s="59"/>
+      <c r="B14" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="C14" s="37" t="s">
+      <c r="C14" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="D14" s="62">
+      <c r="D14" s="60">
         <v>1134</v>
       </c>
-      <c r="E14" s="125">
+      <c r="E14" s="116">
         <v>5.19</v>
       </c>
-      <c r="F14" s="62">
+      <c r="F14" s="60">
         <v>4.87</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="16.8" thickBot="1">
-      <c r="A16" s="255" t="s">
+      <c r="A16" s="231" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="255"/>
-[...3 lines deleted...]
-      <c r="F16" s="255"/>
+      <c r="B16" s="231"/>
+      <c r="C16" s="231"/>
+      <c r="D16" s="231"/>
+      <c r="E16" s="231"/>
+      <c r="F16" s="231"/>
     </row>
     <row r="17" spans="1:6" ht="48.6">
-      <c r="A17" s="55" t="s">
+      <c r="A17" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="55" t="s">
+      <c r="C17" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="D17" s="55" t="s">
+      <c r="D17" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="E17" s="55" t="s">
+      <c r="E17" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F17" s="55" t="s">
+      <c r="F17" s="53" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="8">
+      <c r="A18" s="7">
         <v>1</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="7">
         <v>155</v>
       </c>
-      <c r="C18" s="9" t="s">
+      <c r="C18" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="9">
         <v>5315</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="10">
         <v>47.44</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="10">
         <v>45.24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="3">
         <v>2</v>
       </c>
       <c r="B19" s="3">
         <v>162</v>
       </c>
-      <c r="C19" s="4" t="s">
+      <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D19" s="5">
+      <c r="D19" s="4">
         <v>4088</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>36.49</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>32.479999999999997</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="3">
         <v>3</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C20" s="4" t="s">
+      <c r="C20" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D20" s="4">
         <v>3572</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>31.88</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>29.08</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="18.600000000000001">
       <c r="A21" s="3">
         <v>4</v>
       </c>
-      <c r="B21" s="28" t="s">
+      <c r="B21" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="C21" s="4" t="s">
+      <c r="C21" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D21" s="5">
+      <c r="D21" s="4">
         <v>2473</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="5">
         <v>22.07</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>20.9</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="3">
         <v>5</v>
       </c>
       <c r="B22" s="3">
         <v>151</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="C22" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D22" s="5">
+      <c r="D22" s="4">
         <v>2190</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>19.55</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>17.5</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="3">
         <v>6</v>
       </c>
       <c r="B23" s="3">
         <v>185</v>
       </c>
-      <c r="C23" s="4" t="s">
+      <c r="C23" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D23" s="5">
+      <c r="D23" s="4">
         <v>1597</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>14.25</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>11.92</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="3">
         <v>7</v>
       </c>
       <c r="B24" s="3">
         <v>188</v>
       </c>
-      <c r="C24" s="4" t="s">
+      <c r="C24" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D24" s="5">
+      <c r="D24" s="4">
         <v>1097</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>9.7899999999999991</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>8.76</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="3">
         <v>8</v>
       </c>
       <c r="B25" s="3">
         <v>147</v>
       </c>
-      <c r="C25" s="4" t="s">
+      <c r="C25" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D25" s="5">
+      <c r="D25" s="4">
         <v>972</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>8.68</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="5">
         <v>8.02</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="3">
         <v>9</v>
       </c>
       <c r="B26" s="3">
         <v>150</v>
       </c>
-      <c r="C26" s="4" t="s">
+      <c r="C26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D26" s="5">
+      <c r="D26" s="4">
         <v>841</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="5">
         <v>7.51</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="5">
         <v>7.03</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="18.600000000000001">
-      <c r="A27" s="63">
+      <c r="A27" s="61">
         <v>10</v>
       </c>
-      <c r="B27" s="66" t="s">
+      <c r="B27" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="C27" s="49" t="s">
+      <c r="C27" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="D27" s="64">
+      <c r="D27" s="62">
         <v>846</v>
       </c>
-      <c r="E27" s="65">
+      <c r="E27" s="63">
         <v>7.55</v>
       </c>
-      <c r="F27" s="65">
+      <c r="F27" s="63">
         <v>6.81</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="19.2" thickBot="1">
-      <c r="A28" s="61"/>
-      <c r="B28" s="61" t="s">
+      <c r="A28" s="59"/>
+      <c r="B28" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="C28" s="37" t="s">
+      <c r="C28" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="D28" s="62">
+      <c r="D28" s="60">
         <v>663</v>
       </c>
-      <c r="E28" s="62">
+      <c r="E28" s="60">
         <v>5.92</v>
       </c>
-      <c r="F28" s="62">
+      <c r="F28" s="60">
         <v>5.52</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="16.8" thickBot="1">
-      <c r="A30" s="255" t="s">
+      <c r="A30" s="231" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="255"/>
-[...3 lines deleted...]
-      <c r="F30" s="255"/>
+      <c r="B30" s="231"/>
+      <c r="C30" s="231"/>
+      <c r="D30" s="231"/>
+      <c r="E30" s="231"/>
+      <c r="F30" s="231"/>
     </row>
     <row r="31" spans="1:6" ht="48.6">
-      <c r="A31" s="55" t="s">
+      <c r="A31" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="56" t="s">
+      <c r="B31" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C31" s="55" t="s">
+      <c r="C31" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="D31" s="55" t="s">
+      <c r="D31" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="E31" s="55" t="s">
+      <c r="E31" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F31" s="55" t="s">
+      <c r="F31" s="53" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="8">
+      <c r="A32" s="7">
         <v>1</v>
       </c>
-      <c r="B32" s="8">
+      <c r="B32" s="7">
         <v>180</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="C32" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="9">
         <v>5891</v>
       </c>
-      <c r="E32" s="11">
+      <c r="E32" s="10">
         <v>55.41</v>
       </c>
-      <c r="F32" s="11">
+      <c r="F32" s="10">
         <v>49.32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="3">
         <v>2</v>
       </c>
       <c r="B33" s="3">
         <v>174</v>
       </c>
-      <c r="C33" s="4" t="s">
+      <c r="C33" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D33" s="5">
+      <c r="D33" s="4">
         <v>3712</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E33" s="5">
         <v>34.909999999999997</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="5">
         <v>31.48</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="3">
         <v>3</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C34" s="4" t="s">
+      <c r="C34" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D34" s="5">
+      <c r="D34" s="4">
         <v>2726</v>
       </c>
-      <c r="E34" s="6">
+      <c r="E34" s="5">
         <v>25.64</v>
       </c>
-      <c r="F34" s="6">
+      <c r="F34" s="5">
         <v>23.83</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="3">
         <v>4</v>
       </c>
       <c r="B35" s="3">
         <v>155</v>
       </c>
-      <c r="C35" s="4" t="s">
+      <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D35" s="5">
+      <c r="D35" s="4">
         <v>1809</v>
       </c>
-      <c r="E35" s="6">
+      <c r="E35" s="5">
         <v>17.010000000000002</v>
       </c>
-      <c r="F35" s="6">
+      <c r="F35" s="5">
         <v>16.329999999999998</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="3">
         <v>5</v>
       </c>
       <c r="B36" s="3">
         <v>162</v>
       </c>
-      <c r="C36" s="4" t="s">
+      <c r="C36" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D36" s="4">
         <v>1750</v>
       </c>
-      <c r="E36" s="6">
+      <c r="E36" s="5">
         <v>16.46</v>
       </c>
-      <c r="F36" s="6">
+      <c r="F36" s="5">
         <v>15.48</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="3">
         <v>6</v>
       </c>
       <c r="B37" s="3">
         <v>151</v>
       </c>
-      <c r="C37" s="4" t="s">
+      <c r="C37" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D37" s="5">
+      <c r="D37" s="4">
         <v>1123</v>
       </c>
-      <c r="E37" s="6">
+      <c r="E37" s="5">
         <v>10.56</v>
       </c>
-      <c r="F37" s="6">
+      <c r="F37" s="5">
         <v>9.67</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="18.600000000000001">
       <c r="A38" s="3">
         <v>7</v>
       </c>
-      <c r="B38" s="28" t="s">
+      <c r="B38" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="C38" s="4" t="s">
+      <c r="C38" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D38" s="5">
+      <c r="D38" s="4">
         <v>791</v>
       </c>
-      <c r="E38" s="6">
+      <c r="E38" s="5">
         <v>7.44</v>
       </c>
-      <c r="F38" s="6">
+      <c r="F38" s="5">
         <v>6.82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="3">
         <v>8</v>
       </c>
       <c r="B39" s="3">
         <v>193</v>
       </c>
-      <c r="C39" s="4" t="s">
+      <c r="C39" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D39" s="5">
+      <c r="D39" s="4">
         <v>811</v>
       </c>
-      <c r="E39" s="6">
+      <c r="E39" s="5">
         <v>7.63</v>
       </c>
-      <c r="F39" s="6">
+      <c r="F39" s="5">
         <v>6.7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="3">
         <v>9</v>
       </c>
       <c r="B40" s="3">
         <v>183</v>
       </c>
-      <c r="C40" s="4" t="s">
+      <c r="C40" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D40" s="5">
+      <c r="D40" s="4">
         <v>626</v>
       </c>
-      <c r="E40" s="6">
+      <c r="E40" s="5">
         <v>5.89</v>
       </c>
-      <c r="F40" s="6">
+      <c r="F40" s="5">
         <v>5.44</v>
       </c>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="63">
+      <c r="A41" s="61">
         <v>10</v>
       </c>
-      <c r="B41" s="63">
+      <c r="B41" s="61">
         <v>182</v>
       </c>
-      <c r="C41" s="49" t="s">
+      <c r="C41" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="D41" s="64">
+      <c r="D41" s="62">
         <v>511</v>
       </c>
-      <c r="E41" s="65">
+      <c r="E41" s="63">
         <v>4.8099999999999996</v>
       </c>
-      <c r="F41" s="65">
+      <c r="F41" s="63">
         <v>4.57</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="19.2" thickBot="1">
-      <c r="A42" s="61"/>
-      <c r="B42" s="61" t="s">
+      <c r="A42" s="59"/>
+      <c r="B42" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="C42" s="37" t="s">
+      <c r="C42" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="D42" s="62">
+      <c r="D42" s="60">
         <v>471</v>
       </c>
-      <c r="E42" s="62">
+      <c r="E42" s="60">
         <v>4.43</v>
       </c>
-      <c r="F42" s="62">
+      <c r="F42" s="60">
         <v>4.16</v>
       </c>
     </row>
     <row r="43" spans="1:6" s="1" customFormat="1">
       <c r="A43" s="1" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="44" spans="1:6" s="1" customFormat="1">
-      <c r="A44" s="13" t="s">
+      <c r="A44" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="45" spans="1:6" s="1" customFormat="1">
-      <c r="A45" s="13" t="s">
+      <c r="A45" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:6" s="1" customFormat="1">
-      <c r="A46" s="13" t="s">
+      <c r="A46" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="47" spans="1:6" s="1" customFormat="1">
-      <c r="A47" s="13" t="s">
+      <c r="A47" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:6" s="1" customFormat="1">
       <c r="A48" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="49" spans="1:1" s="13" customFormat="1">
-      <c r="A49" s="13" t="s">
+    <row r="49" spans="1:1" s="5" customFormat="1">
+      <c r="A49" s="5" t="s">
         <v>277</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2"/>
   <cols>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="3" width="22.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="255" t="s">
+      <c r="A1" s="231" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="255"/>
-[...3 lines deleted...]
-      <c r="F1" s="255"/>
+      <c r="B1" s="231"/>
+      <c r="C1" s="231"/>
+      <c r="D1" s="231"/>
+      <c r="E1" s="231"/>
+      <c r="F1" s="231"/>
     </row>
     <row r="2" spans="1:8" ht="16.8" thickBot="1">
-      <c r="A2" s="255" t="s">
+      <c r="A2" s="231" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="255"/>
-[...3 lines deleted...]
-      <c r="F2" s="255"/>
+      <c r="B2" s="231"/>
+      <c r="C2" s="231"/>
+      <c r="D2" s="231"/>
+      <c r="E2" s="231"/>
+      <c r="F2" s="231"/>
     </row>
     <row r="3" spans="1:8" ht="33" customHeight="1">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="55" t="s">
+      <c r="C3" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="D3" s="55" t="s">
+      <c r="D3" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="55" t="s">
+      <c r="E3" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="55" t="s">
+      <c r="F3" s="53" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="8">
+      <c r="A4" s="7">
         <v>1</v>
       </c>
-      <c r="B4" s="8">
+      <c r="B4" s="7">
         <v>180</v>
       </c>
-      <c r="C4" s="9" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="9">
         <v>4984</v>
       </c>
-      <c r="E4" s="33" t="s">
+      <c r="E4" s="31" t="s">
         <v>279</v>
       </c>
-      <c r="F4" s="11">
+      <c r="F4" s="10">
         <v>42.84</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="3">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>174</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C5" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D5" s="4">
         <v>3478</v>
       </c>
-      <c r="E5" s="33" t="s">
+      <c r="E5" s="31" t="s">
         <v>280</v>
       </c>
-      <c r="F5" s="6">
+      <c r="F5" s="5">
         <v>30.45</v>
       </c>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>3</v>
       </c>
       <c r="B6" s="3">
         <v>155</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="4">
         <v>6174</v>
       </c>
-      <c r="E6" s="124">
+      <c r="E6" s="115">
         <v>28.54</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="5">
         <v>27.71</v>
       </c>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="4">
         <v>5472</v>
       </c>
-      <c r="E7" s="124">
+      <c r="E7" s="115">
         <v>25.29</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="5">
         <v>23.85</v>
       </c>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>5</v>
       </c>
       <c r="B8" s="3">
         <v>162</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="4">
         <v>5286</v>
       </c>
-      <c r="E8" s="124">
+      <c r="E8" s="115">
         <v>24.43</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="5">
         <v>22.8</v>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>6</v>
       </c>
       <c r="B9" s="3">
         <v>151</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="C9" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="4">
         <v>3217</v>
       </c>
-      <c r="E9" s="124">
+      <c r="E9" s="115">
         <v>14.87</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="5">
         <v>13.7</v>
       </c>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>7</v>
       </c>
       <c r="B10" s="3">
         <v>185</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="C10" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="4">
         <v>1374</v>
       </c>
-      <c r="E10" s="33" t="s">
+      <c r="E10" s="31" t="s">
         <v>281</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="5">
         <v>10.7</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8" ht="18.600000000000001">
       <c r="A11" s="3">
         <v>8</v>
       </c>
-      <c r="B11" s="28" t="s">
+      <c r="B11" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="C11" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="5">
+      <c r="D11" s="4">
         <v>2405</v>
       </c>
-      <c r="E11" s="124">
+      <c r="E11" s="115">
         <v>11.12</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="5">
         <v>10.66</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8" ht="18.600000000000001">
       <c r="A12" s="3">
         <v>9</v>
       </c>
-      <c r="B12" s="28" t="s">
+      <c r="B12" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="4">
         <v>1437</v>
       </c>
-      <c r="E12" s="124">
+      <c r="E12" s="115">
         <v>6.64</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F12" s="5">
         <v>6.16</v>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="63">
+      <c r="A13" s="61">
         <v>10</v>
       </c>
-      <c r="B13" s="63">
+      <c r="B13" s="61">
         <v>188</v>
       </c>
-      <c r="C13" s="49" t="s">
+      <c r="C13" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="64">
+      <c r="D13" s="62">
         <v>1388</v>
       </c>
-      <c r="E13" s="127">
+      <c r="E13" s="118">
         <v>6.42</v>
       </c>
-      <c r="F13" s="65">
+      <c r="F13" s="63">
         <v>6.03</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8" ht="19.2" thickBot="1">
-      <c r="A14" s="61"/>
-      <c r="B14" s="61" t="s">
+      <c r="A14" s="59"/>
+      <c r="B14" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="C14" s="37" t="s">
+      <c r="C14" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="D14" s="62">
+      <c r="D14" s="60">
         <v>987</v>
       </c>
-      <c r="E14" s="125">
+      <c r="E14" s="116">
         <v>4.5599999999999996</v>
       </c>
-      <c r="F14" s="62">
+      <c r="F14" s="60">
         <v>4.33</v>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8" ht="16.8" thickBot="1">
-      <c r="A16" s="255" t="s">
+      <c r="A16" s="231" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="255"/>
-[...3 lines deleted...]
-      <c r="F16" s="255"/>
+      <c r="B16" s="231"/>
+      <c r="C16" s="231"/>
+      <c r="D16" s="231"/>
+      <c r="E16" s="231"/>
+      <c r="F16" s="231"/>
     </row>
     <row r="17" spans="1:6" ht="48.6">
-      <c r="A17" s="55" t="s">
+      <c r="A17" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="55" t="s">
+      <c r="C17" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="D17" s="55" t="s">
+      <c r="D17" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="E17" s="55" t="s">
+      <c r="E17" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F17" s="55" t="s">
+      <c r="F17" s="53" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="8">
+      <c r="A18" s="7">
         <v>1</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="7">
         <v>155</v>
       </c>
-      <c r="C18" s="9" t="s">
+      <c r="C18" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="9">
         <v>4594</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="10">
         <v>41.33</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="10">
         <v>39.9</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="3">
         <v>2</v>
       </c>
       <c r="B19" s="3">
         <v>162</v>
       </c>
-      <c r="C19" s="4" t="s">
+      <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D19" s="5">
+      <c r="D19" s="4">
         <v>3729</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>33.549999999999997</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>30.56</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="3">
         <v>3</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C20" s="4" t="s">
+      <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D20" s="4">
         <v>3130</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>28.16</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>26.09</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="18.600000000000001">
       <c r="A21" s="3">
         <v>4</v>
       </c>
-      <c r="B21" s="28" t="s">
+      <c r="B21" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="C21" s="4" t="s">
+      <c r="C21" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D21" s="5">
+      <c r="D21" s="4">
         <v>2144</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="5">
         <v>19.29</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>18.62</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="3">
         <v>5</v>
       </c>
       <c r="B22" s="3">
         <v>151</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="C22" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D22" s="5">
+      <c r="D22" s="4">
         <v>2070</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>18.62</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>16.809999999999999</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="3">
         <v>6</v>
       </c>
       <c r="B23" s="3">
         <v>185</v>
       </c>
-      <c r="C23" s="4" t="s">
+      <c r="C23" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D23" s="5">
+      <c r="D23" s="4">
         <v>1374</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>12.36</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>10.7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="3">
         <v>7</v>
       </c>
       <c r="B24" s="3">
         <v>188</v>
       </c>
-      <c r="C24" s="4" t="s">
+      <c r="C24" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D24" s="5">
+      <c r="D24" s="4">
         <v>978</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>8.8000000000000007</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>8.06</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="3">
         <v>8</v>
       </c>
       <c r="B25" s="3">
         <v>147</v>
       </c>
-      <c r="C25" s="4" t="s">
+      <c r="C25" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D25" s="5">
+      <c r="D25" s="4">
         <v>932</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>8.39</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="5">
         <v>7.9</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="3">
         <v>9</v>
       </c>
       <c r="B26" s="3">
         <v>150</v>
       </c>
-      <c r="C26" s="4" t="s">
+      <c r="C26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D26" s="5">
+      <c r="D26" s="4">
         <v>792</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="5">
         <v>7.13</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="5">
         <v>6.86</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="18.600000000000001">
-      <c r="A27" s="63">
+      <c r="A27" s="61">
         <v>10</v>
       </c>
-      <c r="B27" s="66" t="s">
+      <c r="B27" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="C27" s="49" t="s">
+      <c r="C27" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="D27" s="64">
+      <c r="D27" s="62">
         <v>767</v>
       </c>
-      <c r="E27" s="65">
+      <c r="E27" s="63">
         <v>6.9</v>
       </c>
-      <c r="F27" s="65">
+      <c r="F27" s="63">
         <v>6.28</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="19.2" thickBot="1">
-      <c r="A28" s="61"/>
-      <c r="B28" s="61" t="s">
+      <c r="A28" s="59"/>
+      <c r="B28" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="C28" s="37" t="s">
+      <c r="C28" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="D28" s="62">
+      <c r="D28" s="60">
         <v>574</v>
       </c>
-      <c r="E28" s="62">
+      <c r="E28" s="60">
         <v>5.16</v>
       </c>
-      <c r="F28" s="62">
+      <c r="F28" s="60">
         <v>4.83</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="16.8" thickBot="1">
-      <c r="A30" s="253" t="s">
+      <c r="A30" s="231" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="253"/>
-[...3 lines deleted...]
-      <c r="F30" s="253"/>
+      <c r="B30" s="231"/>
+      <c r="C30" s="231"/>
+      <c r="D30" s="231"/>
+      <c r="E30" s="231"/>
+      <c r="F30" s="231"/>
     </row>
     <row r="31" spans="1:6" ht="48.6">
-      <c r="A31" s="55" t="s">
+      <c r="A31" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="56" t="s">
+      <c r="B31" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C31" s="55" t="s">
+      <c r="C31" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="D31" s="55" t="s">
+      <c r="D31" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="E31" s="55" t="s">
+      <c r="E31" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F31" s="55" t="s">
+      <c r="F31" s="53" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="8">
+      <c r="A32" s="7">
         <v>1</v>
       </c>
-      <c r="B32" s="8">
+      <c r="B32" s="7">
         <v>180</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="C32" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="9">
         <v>4984</v>
       </c>
-      <c r="E32" s="11">
+      <c r="E32" s="10">
         <v>47.38</v>
       </c>
-      <c r="F32" s="11">
+      <c r="F32" s="10">
         <v>42.84</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="3">
         <v>2</v>
       </c>
       <c r="B33" s="3">
         <v>174</v>
       </c>
-      <c r="C33" s="4" t="s">
+      <c r="C33" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D33" s="5">
+      <c r="D33" s="4">
         <v>3478</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E33" s="5">
         <v>33.06</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="5">
         <v>30.45</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="3">
         <v>3</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C34" s="4" t="s">
+      <c r="C34" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D34" s="5">
+      <c r="D34" s="4">
         <v>2342</v>
       </c>
-      <c r="E34" s="6">
+      <c r="E34" s="5">
         <v>22.26</v>
       </c>
-      <c r="F34" s="6">
+      <c r="F34" s="5">
         <v>21.37</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="3">
         <v>4</v>
       </c>
       <c r="B35" s="3">
         <v>155</v>
       </c>
-      <c r="C35" s="4" t="s">
+      <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D35" s="5">
+      <c r="D35" s="4">
         <v>1580</v>
       </c>
-      <c r="E35" s="6">
+      <c r="E35" s="5">
         <v>15.02</v>
       </c>
-      <c r="F35" s="6">
+      <c r="F35" s="5">
         <v>14.9</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="3">
         <v>5</v>
       </c>
       <c r="B36" s="3">
         <v>162</v>
       </c>
-      <c r="C36" s="4" t="s">
+      <c r="C36" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D36" s="4">
         <v>1557</v>
       </c>
-      <c r="E36" s="6">
+      <c r="E36" s="5">
         <v>14.8</v>
       </c>
-      <c r="F36" s="6">
+      <c r="F36" s="5">
         <v>14.17</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="3">
         <v>6</v>
       </c>
       <c r="B37" s="3">
         <v>151</v>
       </c>
-      <c r="C37" s="4" t="s">
+      <c r="C37" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D37" s="5">
+      <c r="D37" s="4">
         <v>1147</v>
       </c>
-      <c r="E37" s="6">
+      <c r="E37" s="5">
         <v>10.9</v>
       </c>
-      <c r="F37" s="6">
+      <c r="F37" s="5">
         <v>10.24</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="18.600000000000001">
       <c r="A38" s="3">
         <v>7</v>
       </c>
-      <c r="B38" s="28" t="s">
+      <c r="B38" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="C38" s="4" t="s">
+      <c r="C38" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D38" s="5">
+      <c r="D38" s="4">
         <v>670</v>
       </c>
-      <c r="E38" s="6">
+      <c r="E38" s="5">
         <v>6.37</v>
       </c>
-      <c r="F38" s="6">
+      <c r="F38" s="5">
         <v>6.01</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="3">
         <v>8</v>
       </c>
       <c r="B39" s="3">
         <v>193</v>
       </c>
-      <c r="C39" s="4" t="s">
+      <c r="C39" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D39" s="5">
+      <c r="D39" s="4">
         <v>692</v>
       </c>
-      <c r="E39" s="6">
+      <c r="E39" s="5">
         <v>6.58</v>
       </c>
-      <c r="F39" s="6">
+      <c r="F39" s="5">
         <v>5.87</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="3">
         <v>9</v>
       </c>
       <c r="B40" s="3">
         <v>183</v>
       </c>
-      <c r="C40" s="4" t="s">
+      <c r="C40" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D40" s="5">
+      <c r="D40" s="4">
         <v>584</v>
       </c>
-      <c r="E40" s="6">
+      <c r="E40" s="5">
         <v>5.55</v>
       </c>
-      <c r="F40" s="6">
+      <c r="F40" s="5">
         <v>5.23</v>
       </c>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="63">
+      <c r="A41" s="61">
         <v>10</v>
       </c>
-      <c r="B41" s="63">
+      <c r="B41" s="61">
         <v>182</v>
       </c>
-      <c r="C41" s="49" t="s">
+      <c r="C41" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="D41" s="64">
+      <c r="D41" s="62">
         <v>449</v>
       </c>
-      <c r="E41" s="65">
+      <c r="E41" s="63">
         <v>4.2699999999999996</v>
       </c>
-      <c r="F41" s="65">
+      <c r="F41" s="63">
         <v>4.1399999999999997</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="19.2" thickBot="1">
-      <c r="A42" s="61"/>
-      <c r="B42" s="61" t="s">
+      <c r="A42" s="59"/>
+      <c r="B42" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="C42" s="37" t="s">
+      <c r="C42" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="D42" s="62">
+      <c r="D42" s="60">
         <v>413</v>
       </c>
-      <c r="E42" s="62">
+      <c r="E42" s="60">
         <v>3.93</v>
       </c>
-      <c r="F42" s="62">
+      <c r="F42" s="60">
         <v>3.77</v>
       </c>
     </row>
     <row r="43" spans="1:6" s="1" customFormat="1">
       <c r="A43" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:6" s="1" customFormat="1">
       <c r="A44" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:6" s="1" customFormat="1">
       <c r="A45" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="46" spans="1:6" s="1" customFormat="1">
-      <c r="A46" s="12" t="s">
+      <c r="A46" s="11" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:6" s="1" customFormat="1">
-      <c r="A47" s="12" t="s">
+      <c r="A47" s="11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:6" s="1" customFormat="1">
       <c r="A48" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="49" spans="1:1" s="13" customFormat="1">
-      <c r="A49" s="13" t="s">
+    <row r="49" spans="1:1" s="5" customFormat="1">
+      <c r="A49" s="5" t="s">
         <v>277</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A30:F30"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9EFAF800-2ABE-42E4-AB26-BABEEB5307BD}">
   <dimension ref="A1:G52"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="5.109375" style="84" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="5.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="81" customWidth="1"/>
+    <col min="3" max="3" width="30.109375" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="81" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="228"/>
-[...8 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="A1" s="205"/>
+      <c r="B1" s="206"/>
+      <c r="E1" s="226" t="s">
+        <v>396</v>
+      </c>
+      <c r="F1" s="226"/>
+      <c r="G1" s="227"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="A3" s="228" t="s">
+        <v>393</v>
+      </c>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="42" customHeight="1" thickBot="1">
-      <c r="A4" s="217" t="s">
+      <c r="A4" s="197" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="218" t="s">
+      <c r="B4" s="198" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="217" t="s">
+      <c r="C4" s="197" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="217" t="s">
+      <c r="D4" s="197" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="217" t="s">
+      <c r="E4" s="197" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="217" t="s">
+      <c r="F4" s="197" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="217" t="s">
+      <c r="G4" s="197" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="214">
+      <c r="A5" s="166">
         <v>1</v>
       </c>
-      <c r="B5" s="215" t="s">
+      <c r="B5" s="167" t="s">
         <v>388</v>
       </c>
-      <c r="C5" s="216" t="s">
+      <c r="C5" s="168" t="s">
         <v>346</v>
       </c>
-      <c r="D5" s="181">
-[...9 lines deleted...]
-        <v>82.1</v>
+      <c r="D5" s="209">
+        <v>15448</v>
+      </c>
+      <c r="E5" s="213">
+        <v>130.94999999999999</v>
+      </c>
+      <c r="F5" s="213">
+        <v>76.150000000000006</v>
+      </c>
+      <c r="G5" s="213">
+        <v>82.51</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="183">
+      <c r="A6" s="166">
         <v>2</v>
       </c>
-      <c r="B6" s="184" t="s">
+      <c r="B6" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C6" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" s="210">
+        <v>16880</v>
+      </c>
+      <c r="E6" s="214">
+        <v>72.209999999999994</v>
+      </c>
+      <c r="F6" s="214">
+        <v>35.33</v>
+      </c>
+      <c r="G6" s="214">
+        <v>39.74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A7" s="166">
+        <v>3</v>
+      </c>
+      <c r="B7" s="167" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="185" t="s">
+      <c r="C7" s="168" t="s">
         <v>347</v>
       </c>
-      <c r="D6" s="186">
-[...13 lines deleted...]
-      <c r="A7" s="183">
+      <c r="D7" s="210">
+        <v>16238</v>
+      </c>
+      <c r="E7" s="214">
+        <v>69.47</v>
+      </c>
+      <c r="F7" s="214">
+        <v>33.979999999999997</v>
+      </c>
+      <c r="G7" s="214">
+        <v>38.42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A8" s="166">
+        <v>4</v>
+      </c>
+      <c r="B8" s="167" t="s">
+        <v>391</v>
+      </c>
+      <c r="C8" s="168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="210">
+        <v>7481</v>
+      </c>
+      <c r="E8" s="214">
+        <v>64.61</v>
+      </c>
+      <c r="F8" s="214">
+        <v>29.7</v>
+      </c>
+      <c r="G8" s="214">
+        <v>35.31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A9" s="166">
+        <v>5</v>
+      </c>
+      <c r="B9" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C9" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="210">
+        <v>10775</v>
+      </c>
+      <c r="E9" s="214">
+        <v>46.1</v>
+      </c>
+      <c r="F9" s="214">
+        <v>22.16</v>
+      </c>
+      <c r="G9" s="214">
+        <v>25.04</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A10" s="166">
+        <v>6</v>
+      </c>
+      <c r="B10" s="167" t="s">
+        <v>373</v>
+      </c>
+      <c r="C10" s="168" t="s">
+        <v>120</v>
+      </c>
+      <c r="D10" s="210">
+        <v>8211</v>
+      </c>
+      <c r="E10" s="214">
+        <v>35.130000000000003</v>
+      </c>
+      <c r="F10" s="214">
+        <v>20.03</v>
+      </c>
+      <c r="G10" s="214">
+        <v>21.55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A11" s="166">
+        <v>7</v>
+      </c>
+      <c r="B11" s="167" t="s">
+        <v>389</v>
+      </c>
+      <c r="C11" s="168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="210">
+        <v>3181</v>
+      </c>
+      <c r="E11" s="214">
+        <v>26.97</v>
+      </c>
+      <c r="F11" s="214">
+        <v>15.75</v>
+      </c>
+      <c r="G11" s="214">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A12" s="166">
+        <v>8</v>
+      </c>
+      <c r="B12" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C12" s="168" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="210">
+        <v>4626</v>
+      </c>
+      <c r="E12" s="214">
+        <v>19.79</v>
+      </c>
+      <c r="F12" s="214">
+        <v>13.55</v>
+      </c>
+      <c r="G12" s="214">
+        <v>14.71</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="21.9" customHeight="1">
+      <c r="A13" s="166">
+        <v>9</v>
+      </c>
+      <c r="B13" s="202" t="s">
+        <v>390</v>
+      </c>
+      <c r="C13" s="168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="210">
+        <v>1793</v>
+      </c>
+      <c r="E13" s="214">
+        <v>15.2</v>
+      </c>
+      <c r="F13" s="214">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="G13" s="214">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="17.399999999999999" customHeight="1" thickBot="1">
+      <c r="A14" s="171">
+        <v>10</v>
+      </c>
+      <c r="B14" s="172" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" s="173" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="211">
+        <v>4060</v>
+      </c>
+      <c r="E14" s="215">
+        <v>17.37</v>
+      </c>
+      <c r="F14" s="215">
+        <v>8.14</v>
+      </c>
+      <c r="G14" s="215">
+        <v>9.31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A15" s="175"/>
+      <c r="B15" s="184" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="185" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="212">
+        <v>121762</v>
+      </c>
+      <c r="E15" s="216">
+        <v>520.9</v>
+      </c>
+      <c r="F15" s="216">
+        <v>275.89999999999998</v>
+      </c>
+      <c r="G15" s="216">
+        <v>306.45999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1" thickTop="1">
+      <c r="A16" s="82"/>
+      <c r="B16" s="167"/>
+      <c r="C16" s="168"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+    </row>
+    <row r="17" spans="1:7" ht="18.600000000000001" thickBot="1">
+      <c r="A17" s="228" t="s">
+        <v>394</v>
+      </c>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
+    </row>
+    <row r="18" spans="1:7" ht="33" thickBot="1">
+      <c r="A18" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="197" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="197" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="197" t="s">
+        <v>178</v>
+      </c>
+      <c r="G18" s="197" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A19" s="161">
+        <v>1</v>
+      </c>
+      <c r="B19" s="162" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="163" t="s">
+        <v>347</v>
+      </c>
+      <c r="D19" s="209">
+        <v>9297</v>
+      </c>
+      <c r="E19" s="213">
+        <v>80.290000000000006</v>
+      </c>
+      <c r="F19" s="213">
+        <v>41.76</v>
+      </c>
+      <c r="G19" s="213">
+        <v>47.09</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A20" s="166">
+        <v>2</v>
+      </c>
+      <c r="B20" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="210">
+        <v>8961</v>
+      </c>
+      <c r="E20" s="214">
+        <v>77.39</v>
+      </c>
+      <c r="F20" s="214">
+        <v>39.090000000000003</v>
+      </c>
+      <c r="G20" s="214">
+        <v>44.54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A21" s="166">
         <v>3</v>
       </c>
-      <c r="B7" s="184" t="s">
+      <c r="B21" s="167" t="s">
+        <v>373</v>
+      </c>
+      <c r="C21" s="168" t="s">
+        <v>120</v>
+      </c>
+      <c r="D21" s="210">
+        <v>7387</v>
+      </c>
+      <c r="E21" s="214">
+        <v>63.8</v>
+      </c>
+      <c r="F21" s="214">
+        <v>37.619999999999997</v>
+      </c>
+      <c r="G21" s="214">
+        <v>40.380000000000003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A22" s="166">
+        <v>4</v>
+      </c>
+      <c r="B22" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C22" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22" s="210">
+        <v>7448</v>
+      </c>
+      <c r="E22" s="214">
+        <v>64.33</v>
+      </c>
+      <c r="F22" s="214">
+        <v>33.61</v>
+      </c>
+      <c r="G22" s="214">
+        <v>37.590000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A23" s="166">
+        <v>5</v>
+      </c>
+      <c r="B23" s="167" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="210">
+        <v>7481</v>
+      </c>
+      <c r="E23" s="214">
+        <v>64.61</v>
+      </c>
+      <c r="F23" s="214">
+        <v>29.7</v>
+      </c>
+      <c r="G23" s="214">
+        <v>35.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A24" s="166">
+        <v>6</v>
+      </c>
+      <c r="B24" s="167" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="168" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="210">
+        <v>2614</v>
+      </c>
+      <c r="E24" s="214">
+        <v>22.58</v>
+      </c>
+      <c r="F24" s="214">
+        <v>12.8</v>
+      </c>
+      <c r="G24" s="214">
+        <v>13.72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A25" s="166">
+        <v>7</v>
+      </c>
+      <c r="B25" s="167" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="210">
+        <v>2413</v>
+      </c>
+      <c r="E25" s="214">
+        <v>20.84</v>
+      </c>
+      <c r="F25" s="214">
+        <v>10.3</v>
+      </c>
+      <c r="G25" s="214">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A26" s="166">
+        <v>8</v>
+      </c>
+      <c r="B26" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C26" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="210">
+        <v>2127</v>
+      </c>
+      <c r="E26" s="214">
+        <v>18.37</v>
+      </c>
+      <c r="F26" s="214">
+        <v>8.67</v>
+      </c>
+      <c r="G26" s="214">
+        <v>10.32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A27" s="166">
+        <v>9</v>
+      </c>
+      <c r="B27" s="167" t="s">
+        <v>348</v>
+      </c>
+      <c r="C27" s="199" t="s">
+        <v>309</v>
+      </c>
+      <c r="D27" s="210">
+        <v>1588</v>
+      </c>
+      <c r="E27" s="214">
+        <v>13.71</v>
+      </c>
+      <c r="F27" s="214">
+        <v>9.48</v>
+      </c>
+      <c r="G27" s="214">
+        <v>10.02</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A28" s="171">
+        <v>10</v>
+      </c>
+      <c r="B28" s="200" t="s">
+        <v>370</v>
+      </c>
+      <c r="C28" s="180" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="211">
+        <v>1727</v>
+      </c>
+      <c r="E28" s="215">
+        <v>14.92</v>
+      </c>
+      <c r="F28" s="215">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="G28" s="215">
+        <v>9.36</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A29" s="181"/>
+      <c r="B29" s="176" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="212">
+        <v>63723</v>
+      </c>
+      <c r="E29" s="216">
+        <v>550.35</v>
+      </c>
+      <c r="F29" s="216">
+        <v>295.47000000000003</v>
+      </c>
+      <c r="G29" s="216">
+        <v>330.75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="11.25" customHeight="1" thickTop="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+    </row>
+    <row r="31" spans="1:7" ht="18.600000000000001" thickBot="1">
+      <c r="A31" s="228" t="s">
+        <v>395</v>
+      </c>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
+    </row>
+    <row r="32" spans="1:7" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A32" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="198" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="197" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="197" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="197" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="197" t="s">
+        <v>178</v>
+      </c>
+      <c r="G32" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A33" s="161">
+        <v>1</v>
+      </c>
+      <c r="B33" s="167" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="168" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="209">
+        <v>15448</v>
+      </c>
+      <c r="E33" s="213">
+        <v>130.94999999999999</v>
+      </c>
+      <c r="F33" s="213">
+        <v>76.150000000000006</v>
+      </c>
+      <c r="G33" s="213">
+        <v>82.51</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A34" s="166">
+        <v>2</v>
+      </c>
+      <c r="B34" s="167" t="s">
         <v>112</v>
       </c>
-      <c r="C7" s="185" t="s">
+      <c r="C34" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="186">
-[...13 lines deleted...]
-      <c r="A8" s="183">
+      <c r="D34" s="210">
+        <v>7919</v>
+      </c>
+      <c r="E34" s="214">
+        <v>67.13</v>
+      </c>
+      <c r="F34" s="214">
+        <v>32.32</v>
+      </c>
+      <c r="G34" s="214">
+        <v>35.96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A35" s="166">
+        <v>3</v>
+      </c>
+      <c r="B35" s="167" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" s="168" t="s">
+        <v>386</v>
+      </c>
+      <c r="D35" s="210">
+        <v>6941</v>
+      </c>
+      <c r="E35" s="214">
+        <v>58.84</v>
+      </c>
+      <c r="F35" s="214">
+        <v>26.96</v>
+      </c>
+      <c r="G35" s="214">
+        <v>30.67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A36" s="166">
         <v>4</v>
       </c>
-      <c r="B8" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A9" s="183">
+      <c r="B36" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" s="168" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="210">
+        <v>3497</v>
+      </c>
+      <c r="E36" s="214">
+        <v>29.64</v>
+      </c>
+      <c r="F36" s="214">
+        <v>20.38</v>
+      </c>
+      <c r="G36" s="214">
+        <v>22.14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A37" s="166">
         <v>5</v>
       </c>
-      <c r="B9" s="184" t="s">
+      <c r="B37" s="167" t="s">
+        <v>125</v>
+      </c>
+      <c r="C37" s="168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="210">
+        <v>3181</v>
+      </c>
+      <c r="E37" s="214">
+        <v>26.97</v>
+      </c>
+      <c r="F37" s="214">
+        <v>15.75</v>
+      </c>
+      <c r="G37" s="214">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A38" s="166">
+        <v>6</v>
+      </c>
+      <c r="B38" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C9" s="185" t="s">
+      <c r="C38" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="186">
-[...36 lines deleted...]
-      <c r="A11" s="183">
+      <c r="D38" s="210">
+        <v>3327</v>
+      </c>
+      <c r="E38" s="214">
+        <v>28.2</v>
+      </c>
+      <c r="F38" s="214">
+        <v>11.63</v>
+      </c>
+      <c r="G38" s="214">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A39" s="166">
         <v>7</v>
       </c>
-      <c r="B11" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A12" s="183">
+      <c r="B39" s="202" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" s="168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="210">
+        <v>1793</v>
+      </c>
+      <c r="E39" s="214">
+        <v>15.2</v>
+      </c>
+      <c r="F39" s="214">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="G39" s="214">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A40" s="166">
         <v>8</v>
       </c>
-      <c r="B12" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A13" s="183">
+      <c r="B40" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C40" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="210">
+        <v>1827</v>
+      </c>
+      <c r="E40" s="214">
+        <v>15.49</v>
+      </c>
+      <c r="F40" s="214">
+        <v>6.11</v>
+      </c>
+      <c r="G40" s="214">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A41" s="166">
         <v>9</v>
       </c>
-      <c r="B13" s="227" t="s">
-[...19 lines deleted...]
-      <c r="A14" s="188">
+      <c r="B41" s="167" t="s">
+        <v>114</v>
+      </c>
+      <c r="C41" s="168" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="189" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="190" t="s">
+      <c r="D41" s="210">
+        <v>1647</v>
+      </c>
+      <c r="E41" s="214">
+        <v>13.96</v>
+      </c>
+      <c r="F41" s="214">
+        <v>6.27</v>
+      </c>
+      <c r="G41" s="214">
+        <v>7.19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A42" s="171">
         <v>10</v>
       </c>
-      <c r="D14" s="191">
-[...14 lines deleted...]
-      <c r="B15" s="201" t="s">
+      <c r="B42" s="200" t="s">
+        <v>370</v>
+      </c>
+      <c r="C42" s="180" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" s="211">
+        <v>1438</v>
+      </c>
+      <c r="E42" s="215">
+        <v>12.19</v>
+      </c>
+      <c r="F42" s="215">
+        <v>6.41</v>
+      </c>
+      <c r="G42" s="215">
+        <v>7.09</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="181"/>
+      <c r="B43" s="176" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="202" t="s">
+      <c r="C43" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="195">
-[...601 lines deleted...]
-      <c r="A44" s="244" t="s">
+      <c r="D43" s="212">
+        <v>58039</v>
+      </c>
+      <c r="E43" s="216">
+        <v>492</v>
+      </c>
+      <c r="F43" s="216">
+        <v>261.05</v>
+      </c>
+      <c r="G43" s="216">
+        <v>288.36</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1" thickTop="1">
+      <c r="A44" s="223" t="s">
         <v>357</v>
       </c>
-      <c r="B44" s="245"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15" customHeight="1">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:3" s="117" customFormat="1" ht="13.8">
-[...1 lines deleted...]
-        <v>387</v>
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:3">
-      <c r="A51" s="232" t="s">
+      <c r="A51" s="208" t="s">
         <v>392</v>
       </c>
-      <c r="B51" s="92"/>
-      <c r="C51" s="119"/>
+      <c r="B51" s="86"/>
+      <c r="C51" s="110"/>
     </row>
     <row r="52" spans="1:3">
-      <c r="C52" s="119"/>
+      <c r="C52" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A31:G31"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G52"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="5.109375" style="84" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="5.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="81" customWidth="1"/>
+    <col min="3" max="3" width="30.109375" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="81" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="231"/>
-[...8 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="A1" s="205"/>
+      <c r="B1" s="206"/>
+      <c r="E1" s="226" t="s">
+        <v>382</v>
+      </c>
+      <c r="F1" s="226"/>
+      <c r="G1" s="227"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="A3" s="228" t="s">
+        <v>383</v>
+      </c>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="42" customHeight="1" thickBot="1">
-      <c r="A4" s="217" t="s">
+      <c r="A4" s="197" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="218" t="s">
+      <c r="B4" s="198" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="217" t="s">
+      <c r="C4" s="197" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="217" t="s">
+      <c r="D4" s="197" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="217" t="s">
+      <c r="E4" s="197" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="217" t="s">
+      <c r="F4" s="197" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="217" t="s">
+      <c r="G4" s="197" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="214">
+      <c r="A5" s="166">
         <v>1</v>
       </c>
-      <c r="B5" s="215" t="s">
+      <c r="B5" s="167" t="s">
+        <v>388</v>
+      </c>
+      <c r="C5" s="168" t="s">
+        <v>346</v>
+      </c>
+      <c r="D5" s="164">
+        <v>15259</v>
+      </c>
+      <c r="E5" s="165">
+        <v>128.36000000000001</v>
+      </c>
+      <c r="F5" s="165">
+        <v>75.83</v>
+      </c>
+      <c r="G5" s="190">
+        <v>82.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A6" s="166">
+        <v>2</v>
+      </c>
+      <c r="B6" s="167" t="s">
+        <v>111</v>
+      </c>
+      <c r="C6" s="168" t="s">
+        <v>347</v>
+      </c>
+      <c r="D6" s="169">
+        <v>16829</v>
+      </c>
+      <c r="E6" s="170">
+        <v>71.430000000000007</v>
+      </c>
+      <c r="F6" s="170">
+        <v>35.85</v>
+      </c>
+      <c r="G6" s="191">
+        <v>40.520000000000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A7" s="166">
+        <v>3</v>
+      </c>
+      <c r="B7" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C7" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="169">
+        <v>16370</v>
+      </c>
+      <c r="E7" s="170">
+        <v>69.48</v>
+      </c>
+      <c r="F7" s="170">
+        <v>34.76</v>
+      </c>
+      <c r="G7" s="191">
+        <v>39.090000000000003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A8" s="166">
+        <v>4</v>
+      </c>
+      <c r="B8" s="167" t="s">
+        <v>391</v>
+      </c>
+      <c r="C8" s="168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="169">
+        <v>7178</v>
+      </c>
+      <c r="E8" s="170">
+        <v>61.49</v>
+      </c>
+      <c r="F8" s="170">
+        <v>29.34</v>
+      </c>
+      <c r="G8" s="191">
+        <v>34.89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A9" s="166">
+        <v>5</v>
+      </c>
+      <c r="B9" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C9" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="169">
+        <v>10982</v>
+      </c>
+      <c r="E9" s="170">
+        <v>46.61</v>
+      </c>
+      <c r="F9" s="170">
+        <v>23.08</v>
+      </c>
+      <c r="G9" s="191">
+        <v>26.14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A10" s="166">
+        <v>6</v>
+      </c>
+      <c r="B10" s="167" t="s">
+        <v>373</v>
+      </c>
+      <c r="C10" s="168" t="s">
+        <v>120</v>
+      </c>
+      <c r="D10" s="169">
+        <v>8277</v>
+      </c>
+      <c r="E10" s="170">
+        <v>35.130000000000003</v>
+      </c>
+      <c r="F10" s="170">
+        <v>20.27</v>
+      </c>
+      <c r="G10" s="191">
+        <v>21.79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A11" s="166">
+        <v>7</v>
+      </c>
+      <c r="B11" s="167" t="s">
+        <v>389</v>
+      </c>
+      <c r="C11" s="168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="169">
+        <v>3032</v>
+      </c>
+      <c r="E11" s="170">
+        <v>25.51</v>
+      </c>
+      <c r="F11" s="170">
+        <v>15.11</v>
+      </c>
+      <c r="G11" s="191">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A12" s="166">
+        <v>8</v>
+      </c>
+      <c r="B12" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C12" s="168" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="169">
+        <v>4932</v>
+      </c>
+      <c r="E12" s="170">
+        <v>20.93</v>
+      </c>
+      <c r="F12" s="170">
+        <v>14.45</v>
+      </c>
+      <c r="G12" s="191">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="21.9" customHeight="1">
+      <c r="A13" s="166">
+        <v>9</v>
+      </c>
+      <c r="B13" s="202" t="s">
+        <v>390</v>
+      </c>
+      <c r="C13" s="168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="169">
+        <v>1824</v>
+      </c>
+      <c r="E13" s="170">
+        <v>15.34</v>
+      </c>
+      <c r="F13" s="170">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="G13" s="191">
+        <v>10.66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="17.399999999999999" customHeight="1" thickBot="1">
+      <c r="A14" s="171">
+        <v>10</v>
+      </c>
+      <c r="B14" s="172" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" s="173" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="174">
+        <v>4257</v>
+      </c>
+      <c r="E14" s="203">
+        <v>18.07</v>
+      </c>
+      <c r="F14" s="203">
+        <v>8.65</v>
+      </c>
+      <c r="G14" s="192">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A15" s="175"/>
+      <c r="B15" s="184" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="185" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="178">
+        <v>121979</v>
+      </c>
+      <c r="E15" s="179">
+        <v>517.71</v>
+      </c>
+      <c r="F15" s="193">
+        <v>280</v>
+      </c>
+      <c r="G15" s="179">
+        <v>311.33999999999997</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1" thickTop="1">
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+    </row>
+    <row r="17" spans="1:7" ht="18.600000000000001" thickBot="1">
+      <c r="A17" s="228" t="s">
+        <v>384</v>
+      </c>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
+    </row>
+    <row r="18" spans="1:7" ht="33" thickBot="1">
+      <c r="A18" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="197" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="197" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="197" t="s">
+        <v>178</v>
+      </c>
+      <c r="G18" s="197" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A19" s="161">
+        <v>1</v>
+      </c>
+      <c r="B19" s="162" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="163" t="s">
+        <v>347</v>
+      </c>
+      <c r="D19" s="164">
+        <v>9477</v>
+      </c>
+      <c r="E19" s="190">
+        <v>81.180000000000007</v>
+      </c>
+      <c r="F19" s="190">
+        <v>43.12</v>
+      </c>
+      <c r="G19" s="190">
+        <v>48.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A20" s="166">
+        <v>2</v>
+      </c>
+      <c r="B20" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="169">
+        <v>8877</v>
+      </c>
+      <c r="E20" s="191">
+        <v>76.040000000000006</v>
+      </c>
+      <c r="F20" s="191">
+        <v>39.159999999999997</v>
+      </c>
+      <c r="G20" s="191">
+        <v>44.66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A21" s="166">
+        <v>3</v>
+      </c>
+      <c r="B21" s="167" t="s">
+        <v>373</v>
+      </c>
+      <c r="C21" s="168" t="s">
+        <v>120</v>
+      </c>
+      <c r="D21" s="169">
+        <v>7474</v>
+      </c>
+      <c r="E21" s="191">
+        <v>64.02</v>
+      </c>
+      <c r="F21" s="191">
+        <v>38.14</v>
+      </c>
+      <c r="G21" s="191">
+        <v>40.94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A22" s="166">
+        <v>4</v>
+      </c>
+      <c r="B22" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C22" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22" s="169">
+        <v>7617</v>
+      </c>
+      <c r="E22" s="191">
+        <v>65.25</v>
+      </c>
+      <c r="F22" s="191">
+        <v>34.96</v>
+      </c>
+      <c r="G22" s="191">
+        <v>39.11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A23" s="166">
+        <v>5</v>
+      </c>
+      <c r="B23" s="167" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="169">
+        <v>7178</v>
+      </c>
+      <c r="E23" s="191">
+        <v>61.49</v>
+      </c>
+      <c r="F23" s="191">
+        <v>29.34</v>
+      </c>
+      <c r="G23" s="191">
+        <v>34.89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A24" s="166">
+        <v>6</v>
+      </c>
+      <c r="B24" s="167" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="168" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="169">
+        <v>2668</v>
+      </c>
+      <c r="E24" s="191">
+        <v>22.85</v>
+      </c>
+      <c r="F24" s="191">
+        <v>13.29</v>
+      </c>
+      <c r="G24" s="191">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A25" s="166">
+        <v>7</v>
+      </c>
+      <c r="B25" s="167" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="169">
+        <v>2464</v>
+      </c>
+      <c r="E25" s="191">
+        <v>21.11</v>
+      </c>
+      <c r="F25" s="191">
+        <v>10.7</v>
+      </c>
+      <c r="G25" s="191">
+        <v>12.26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A26" s="166">
+        <v>8</v>
+      </c>
+      <c r="B26" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C26" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="169">
+        <v>2324</v>
+      </c>
+      <c r="E26" s="191">
+        <v>19.91</v>
+      </c>
+      <c r="F26" s="191">
+        <v>9.6</v>
+      </c>
+      <c r="G26" s="191">
+        <v>11.45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A27" s="166">
+        <v>9</v>
+      </c>
+      <c r="B27" s="167" t="s">
+        <v>348</v>
+      </c>
+      <c r="C27" s="199" t="s">
+        <v>309</v>
+      </c>
+      <c r="D27" s="169">
+        <v>1549</v>
+      </c>
+      <c r="E27" s="191">
+        <v>13.27</v>
+      </c>
+      <c r="F27" s="191">
+        <v>9.4</v>
+      </c>
+      <c r="G27" s="191">
+        <v>9.8699999999999992</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A28" s="171">
+        <v>10</v>
+      </c>
+      <c r="B28" s="200" t="s">
+        <v>370</v>
+      </c>
+      <c r="C28" s="180" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="174">
+        <v>1719</v>
+      </c>
+      <c r="E28" s="192">
+        <v>14.73</v>
+      </c>
+      <c r="F28" s="192">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="G28" s="192">
+        <v>9.52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A29" s="181"/>
+      <c r="B29" s="176" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="178">
+        <v>63893</v>
+      </c>
+      <c r="E29" s="193">
+        <v>547.32000000000005</v>
+      </c>
+      <c r="F29" s="193">
+        <v>300.04000000000002</v>
+      </c>
+      <c r="G29" s="193">
+        <v>336.19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="11.25" customHeight="1" thickTop="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+    </row>
+    <row r="31" spans="1:7" ht="18.600000000000001" thickBot="1">
+      <c r="A31" s="228" t="s">
+        <v>385</v>
+      </c>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
+    </row>
+    <row r="32" spans="1:7" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A32" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="198" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="197" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="197" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="197" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="197" t="s">
+        <v>178</v>
+      </c>
+      <c r="G32" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A33" s="161">
+        <v>1</v>
+      </c>
+      <c r="B33" s="167" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="216" t="s">
-[...16 lines deleted...]
-      <c r="A6" s="183">
+      <c r="C33" s="168" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="164">
+        <v>15259</v>
+      </c>
+      <c r="E33" s="190">
+        <v>128.36000000000001</v>
+      </c>
+      <c r="F33" s="190">
+        <v>75.83</v>
+      </c>
+      <c r="G33" s="190">
+        <v>82.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A34" s="166">
         <v>2</v>
       </c>
-      <c r="B6" s="184" t="s">
+      <c r="B34" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34" s="169">
+        <v>7493</v>
+      </c>
+      <c r="E34" s="191">
+        <v>63.03</v>
+      </c>
+      <c r="F34" s="191">
+        <v>31.19</v>
+      </c>
+      <c r="G34" s="191">
+        <v>34.64</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A35" s="166">
+        <v>3</v>
+      </c>
+      <c r="B35" s="167" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="185" t="s">
-[...39 lines deleted...]
-      <c r="A8" s="183">
+      <c r="C35" s="168" t="s">
+        <v>386</v>
+      </c>
+      <c r="D35" s="169">
+        <v>7352</v>
+      </c>
+      <c r="E35" s="191">
+        <v>61.85</v>
+      </c>
+      <c r="F35" s="191">
+        <v>29.31</v>
+      </c>
+      <c r="G35" s="191">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A36" s="166">
         <v>4</v>
       </c>
-      <c r="B8" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A9" s="183">
+      <c r="B36" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" s="168" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="169">
+        <v>3715</v>
+      </c>
+      <c r="E36" s="191">
+        <v>31.25</v>
+      </c>
+      <c r="F36" s="191">
+        <v>21.61</v>
+      </c>
+      <c r="G36" s="191">
+        <v>23.46</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A37" s="166">
         <v>5</v>
       </c>
-      <c r="B9" s="184" t="s">
+      <c r="B37" s="167" t="s">
+        <v>125</v>
+      </c>
+      <c r="C37" s="168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="169">
+        <v>3032</v>
+      </c>
+      <c r="E37" s="191">
+        <v>25.51</v>
+      </c>
+      <c r="F37" s="191">
+        <v>15.11</v>
+      </c>
+      <c r="G37" s="191">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A38" s="166">
+        <v>6</v>
+      </c>
+      <c r="B38" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C9" s="185" t="s">
+      <c r="C38" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="186">
-[...36 lines deleted...]
-      <c r="A11" s="183">
+      <c r="D38" s="169">
+        <v>3365</v>
+      </c>
+      <c r="E38" s="191">
+        <v>28.31</v>
+      </c>
+      <c r="F38" s="191">
+        <v>12.16</v>
+      </c>
+      <c r="G38" s="191">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A39" s="166">
         <v>7</v>
       </c>
-      <c r="B11" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A12" s="183">
+      <c r="B39" s="202" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" s="168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="169">
+        <v>1824</v>
+      </c>
+      <c r="E39" s="191">
+        <v>15.34</v>
+      </c>
+      <c r="F39" s="191">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="G39" s="191">
+        <v>10.66</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A40" s="166">
         <v>8</v>
       </c>
-      <c r="B12" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A13" s="183">
+      <c r="B40" s="167" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" s="168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="169">
+        <v>1793</v>
+      </c>
+      <c r="E40" s="191">
+        <v>15.08</v>
+      </c>
+      <c r="F40" s="191">
+        <v>6.87</v>
+      </c>
+      <c r="G40" s="191">
+        <v>7.88</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A41" s="166">
         <v>9</v>
       </c>
-      <c r="B13" s="184" t="s">
+      <c r="B41" s="167" t="s">
         <v>374</v>
       </c>
-      <c r="C13" s="185" t="s">
+      <c r="C41" s="168" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="186">
-[...13 lines deleted...]
-      <c r="A14" s="188">
+      <c r="D41" s="169">
+        <v>1908</v>
+      </c>
+      <c r="E41" s="191">
+        <v>16.05</v>
+      </c>
+      <c r="F41" s="191">
+        <v>6.58</v>
+      </c>
+      <c r="G41" s="191">
+        <v>7.83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A42" s="171">
         <v>10</v>
       </c>
-      <c r="B14" s="200" t="s">
-[...20 lines deleted...]
-      <c r="B15" s="201" t="s">
+      <c r="B42" s="172" t="s">
+        <v>109</v>
+      </c>
+      <c r="C42" s="173" t="s">
+        <v>4</v>
+      </c>
+      <c r="D42" s="174">
+        <v>1436</v>
+      </c>
+      <c r="E42" s="192">
+        <v>12.08</v>
+      </c>
+      <c r="F42" s="192">
+        <v>7</v>
+      </c>
+      <c r="G42" s="192">
+        <v>7.78</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="181"/>
+      <c r="B43" s="176" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="202" t="s">
+      <c r="C43" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="195">
-[...601 lines deleted...]
-      <c r="A44" s="244" t="s">
+      <c r="D43" s="178">
+        <v>58086</v>
+      </c>
+      <c r="E43" s="193">
+        <v>488.63</v>
+      </c>
+      <c r="F43" s="193">
+        <v>264.76</v>
+      </c>
+      <c r="G43" s="193">
+        <v>292.75</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1" thickTop="1">
+      <c r="A44" s="223" t="s">
         <v>357</v>
       </c>
-      <c r="B44" s="245"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15" customHeight="1">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:3" s="117" customFormat="1" ht="13.8">
-[...1 lines deleted...]
-        <v>215</v>
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
+        <v>387</v>
       </c>
     </row>
     <row r="51" spans="1:3">
-      <c r="B51" s="92"/>
-      <c r="C51" s="119"/>
+      <c r="A51" s="208" t="s">
+        <v>392</v>
+      </c>
+      <c r="B51" s="86"/>
+      <c r="C51" s="110"/>
     </row>
     <row r="52" spans="1:3">
-      <c r="C52" s="119"/>
+      <c r="C52" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A31:G31"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G52"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="5.109375" style="84" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="5.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="81" customWidth="1"/>
+    <col min="3" max="3" width="30.109375" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="81" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="231"/>
-[...8 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="A1" s="207"/>
+      <c r="B1" s="206"/>
+      <c r="E1" s="226" t="s">
+        <v>372</v>
+      </c>
+      <c r="F1" s="226"/>
+      <c r="G1" s="227"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="A3" s="228" t="s">
+        <v>376</v>
+      </c>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="42" customHeight="1" thickBot="1">
-      <c r="A4" s="217" t="s">
+      <c r="A4" s="197" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="218" t="s">
+      <c r="B4" s="198" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="217" t="s">
+      <c r="C4" s="197" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="217" t="s">
+      <c r="D4" s="197" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="217" t="s">
+      <c r="E4" s="197" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="217" t="s">
+      <c r="F4" s="197" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="217" t="s">
+      <c r="G4" s="197" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="214">
+      <c r="A5" s="166">
         <v>1</v>
       </c>
-      <c r="B5" s="215" t="s">
+      <c r="B5" s="167" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="216" t="s">
+      <c r="C5" s="168" t="s">
         <v>346</v>
       </c>
-      <c r="D5" s="186">
-[...9 lines deleted...]
-        <v>78.86</v>
+      <c r="D5" s="164">
+        <v>14856</v>
+      </c>
+      <c r="E5" s="165" t="s">
+        <v>378</v>
+      </c>
+      <c r="F5" s="190">
+        <v>74.84</v>
+      </c>
+      <c r="G5" s="190">
+        <v>80.989999999999995</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="183">
+      <c r="A6" s="166">
         <v>2</v>
       </c>
-      <c r="B6" s="184" t="s">
+      <c r="B6" s="167" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="185" t="s">
+      <c r="C6" s="168" t="s">
         <v>347</v>
       </c>
-      <c r="D6" s="186">
-[...9 lines deleted...]
-        <v>41.84</v>
+      <c r="D6" s="169">
+        <v>17302</v>
+      </c>
+      <c r="E6" s="194">
+        <v>73.3</v>
+      </c>
+      <c r="F6" s="191">
+        <v>38.090000000000003</v>
+      </c>
+      <c r="G6" s="191">
+        <v>42.94</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A7" s="183">
+      <c r="A7" s="166">
         <v>3</v>
       </c>
-      <c r="B7" s="184" t="s">
+      <c r="B7" s="167" t="s">
         <v>112</v>
       </c>
-      <c r="C7" s="185" t="s">
+      <c r="C7" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="186">
-[...9 lines deleted...]
-        <v>38.75</v>
+      <c r="D7" s="169">
+        <v>16233</v>
+      </c>
+      <c r="E7" s="194">
+        <v>68.77</v>
+      </c>
+      <c r="F7" s="191">
+        <v>35.369999999999997</v>
+      </c>
+      <c r="G7" s="191">
+        <v>39.770000000000003</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A8" s="183">
+      <c r="A8" s="166">
         <v>4</v>
       </c>
-      <c r="B8" s="184" t="s">
+      <c r="B8" s="167" t="s">
         <v>113</v>
       </c>
-      <c r="C8" s="185" t="s">
+      <c r="C8" s="168" t="s">
         <v>11</v>
       </c>
-      <c r="D8" s="186">
-[...9 lines deleted...]
-        <v>34.69</v>
+      <c r="D8" s="169">
+        <v>7115</v>
+      </c>
+      <c r="E8" s="170" t="s">
+        <v>379</v>
+      </c>
+      <c r="F8" s="191">
+        <v>30.22</v>
+      </c>
+      <c r="G8" s="191">
+        <v>35.83</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A9" s="183">
+      <c r="A9" s="166">
         <v>5</v>
       </c>
-      <c r="B9" s="184" t="s">
+      <c r="B9" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C9" s="185" t="s">
+      <c r="C9" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="186">
-[...9 lines deleted...]
-        <v>28.63</v>
+      <c r="D9" s="169">
+        <v>11272</v>
+      </c>
+      <c r="E9" s="194">
+        <v>47.76</v>
+      </c>
+      <c r="F9" s="191">
+        <v>24.62</v>
+      </c>
+      <c r="G9" s="191">
+        <v>27.66</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A10" s="183">
+      <c r="A10" s="166">
         <v>6</v>
       </c>
-      <c r="B10" s="184" t="s">
+      <c r="B10" s="167" t="s">
         <v>373</v>
       </c>
-      <c r="C10" s="185" t="s">
+      <c r="C10" s="168" t="s">
         <v>120</v>
       </c>
-      <c r="D10" s="186">
-[...9 lines deleted...]
-        <v>22.45</v>
+      <c r="D10" s="169">
+        <v>8204</v>
+      </c>
+      <c r="E10" s="194">
+        <v>34.76</v>
+      </c>
+      <c r="F10" s="191">
+        <v>20.61</v>
+      </c>
+      <c r="G10" s="191">
+        <v>22.14</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A11" s="183">
+      <c r="A11" s="166">
         <v>7</v>
       </c>
-      <c r="B11" s="184" t="s">
+      <c r="B11" s="167" t="s">
         <v>125</v>
       </c>
-      <c r="C11" s="185" t="s">
+      <c r="C11" s="168" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="186">
-[...9 lines deleted...]
-        <v>15.48</v>
+      <c r="D11" s="169">
+        <v>3124</v>
+      </c>
+      <c r="E11" s="170" t="s">
+        <v>380</v>
+      </c>
+      <c r="F11" s="191">
+        <v>15.81</v>
+      </c>
+      <c r="G11" s="191">
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A12" s="183">
+      <c r="A12" s="166">
         <v>8</v>
       </c>
-      <c r="B12" s="184" t="s">
+      <c r="B12" s="167" t="s">
         <v>124</v>
       </c>
-      <c r="C12" s="185" t="s">
+      <c r="C12" s="168" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="186">
-[...9 lines deleted...]
-        <v>14.27</v>
+      <c r="D12" s="169">
+        <v>4850</v>
+      </c>
+      <c r="E12" s="194">
+        <v>20.55</v>
+      </c>
+      <c r="F12" s="191">
+        <v>14.25</v>
+      </c>
+      <c r="G12" s="191">
+        <v>15.46</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A13" s="183">
+      <c r="A13" s="166">
         <v>9</v>
       </c>
-      <c r="B13" s="184" t="s">
+      <c r="B13" s="167" t="s">
         <v>374</v>
       </c>
-      <c r="C13" s="185" t="s">
+      <c r="C13" s="168" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="186">
-[...13 lines deleted...]
-      <c r="A14" s="188">
+      <c r="D13" s="169">
+        <v>4442</v>
+      </c>
+      <c r="E13" s="194">
+        <v>18.82</v>
+      </c>
+      <c r="F13" s="191">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="G13" s="191">
+        <v>10.14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="21" customHeight="1" thickBot="1">
+      <c r="A14" s="171">
         <v>10</v>
       </c>
-      <c r="B14" s="199" t="s">
+      <c r="B14" s="183" t="s">
+        <v>147</v>
+      </c>
+      <c r="C14" s="173" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="174">
+        <v>1677</v>
+      </c>
+      <c r="E14" s="203" t="s">
+        <v>381</v>
+      </c>
+      <c r="F14" s="192">
+        <v>9.16</v>
+      </c>
+      <c r="G14" s="192">
+        <v>9.86</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A15" s="175"/>
+      <c r="B15" s="184" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="185" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="178">
+        <v>121254</v>
+      </c>
+      <c r="E15" s="204">
+        <v>513.72</v>
+      </c>
+      <c r="F15" s="201">
+        <v>284.27999999999997</v>
+      </c>
+      <c r="G15" s="193">
+        <v>315.86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1" thickTop="1">
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+    </row>
+    <row r="17" spans="1:7" ht="18.600000000000001" thickBot="1">
+      <c r="A17" s="228" t="s">
+        <v>375</v>
+      </c>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
+    </row>
+    <row r="18" spans="1:7" ht="33" thickBot="1">
+      <c r="A18" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="197" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="197" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="197" t="s">
+        <v>178</v>
+      </c>
+      <c r="G18" s="197" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A19" s="161">
+        <v>1</v>
+      </c>
+      <c r="B19" s="162" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="163" t="s">
+        <v>347</v>
+      </c>
+      <c r="D19" s="169">
+        <v>9893</v>
+      </c>
+      <c r="E19" s="191">
+        <v>84.52</v>
+      </c>
+      <c r="F19" s="191">
+        <v>46.4</v>
+      </c>
+      <c r="G19" s="190">
+        <v>52.26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A20" s="166">
+        <v>2</v>
+      </c>
+      <c r="B20" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="169">
+        <v>8847</v>
+      </c>
+      <c r="E20" s="191">
+        <v>75.58</v>
+      </c>
+      <c r="F20" s="191">
+        <v>40.090000000000003</v>
+      </c>
+      <c r="G20" s="191">
+        <v>45.61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A21" s="166">
+        <v>3</v>
+      </c>
+      <c r="B21" s="167" t="s">
+        <v>373</v>
+      </c>
+      <c r="C21" s="168" t="s">
+        <v>120</v>
+      </c>
+      <c r="D21" s="169">
+        <v>7468</v>
+      </c>
+      <c r="E21" s="191">
+        <v>63.8</v>
+      </c>
+      <c r="F21" s="191">
+        <v>38.950000000000003</v>
+      </c>
+      <c r="G21" s="191">
+        <v>41.82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A22" s="166">
+        <v>4</v>
+      </c>
+      <c r="B22" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C22" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22" s="169">
+        <v>7757</v>
+      </c>
+      <c r="E22" s="191">
+        <v>66.27</v>
+      </c>
+      <c r="F22" s="191">
+        <v>36.89</v>
+      </c>
+      <c r="G22" s="191">
+        <v>40.950000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A23" s="166">
+        <v>5</v>
+      </c>
+      <c r="B23" s="167" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="169">
+        <v>7115</v>
+      </c>
+      <c r="E23" s="191">
+        <v>60.79</v>
+      </c>
+      <c r="F23" s="191">
+        <v>30.22</v>
+      </c>
+      <c r="G23" s="191">
+        <v>35.83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A24" s="166">
+        <v>6</v>
+      </c>
+      <c r="B24" s="167" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="168" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="169">
+        <v>2639</v>
+      </c>
+      <c r="E24" s="191">
+        <v>22.55</v>
+      </c>
+      <c r="F24" s="191">
+        <v>13.18</v>
+      </c>
+      <c r="G24" s="191">
+        <v>14.18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A25" s="166">
+        <v>7</v>
+      </c>
+      <c r="B25" s="167" t="s">
         <v>114</v>
       </c>
-      <c r="C14" s="200" t="s">
+      <c r="C25" s="168" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="191">
-[...14 lines deleted...]
-      <c r="B15" s="201" t="s">
+      <c r="D25" s="169">
+        <v>2389</v>
+      </c>
+      <c r="E25" s="191">
+        <v>20.41</v>
+      </c>
+      <c r="F25" s="191">
+        <v>10.56</v>
+      </c>
+      <c r="G25" s="191">
+        <v>12.14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A26" s="166">
+        <v>8</v>
+      </c>
+      <c r="B26" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C26" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="169">
+        <v>2356</v>
+      </c>
+      <c r="E26" s="191">
+        <v>20.13</v>
+      </c>
+      <c r="F26" s="191">
+        <v>9.85</v>
+      </c>
+      <c r="G26" s="191">
+        <v>11.81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A27" s="166">
+        <v>9</v>
+      </c>
+      <c r="B27" s="167" t="s">
+        <v>348</v>
+      </c>
+      <c r="C27" s="199" t="s">
+        <v>309</v>
+      </c>
+      <c r="D27" s="169">
+        <v>1529</v>
+      </c>
+      <c r="E27" s="191">
+        <v>13.06</v>
+      </c>
+      <c r="F27" s="191">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="G27" s="191">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A28" s="171">
+        <v>10</v>
+      </c>
+      <c r="B28" s="200" t="s">
+        <v>370</v>
+      </c>
+      <c r="C28" s="180" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="174">
+        <v>1602</v>
+      </c>
+      <c r="E28" s="192">
+        <v>13.69</v>
+      </c>
+      <c r="F28" s="192">
+        <v>8.09</v>
+      </c>
+      <c r="G28" s="192">
+        <v>9.0500000000000007</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A29" s="181"/>
+      <c r="B29" s="176" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="202" t="s">
+      <c r="C29" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="195">
-[...33 lines deleted...]
-      <c r="A18" s="86" t="s">
+      <c r="D29" s="178">
+        <v>64109</v>
+      </c>
+      <c r="E29" s="193">
+        <v>547.70000000000005</v>
+      </c>
+      <c r="F29" s="193">
+        <v>308.57</v>
+      </c>
+      <c r="G29" s="201">
+        <v>345.37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="11.25" customHeight="1" thickTop="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+    </row>
+    <row r="31" spans="1:7" ht="18.600000000000001" thickBot="1">
+      <c r="A31" s="228" t="s">
+        <v>377</v>
+      </c>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
+    </row>
+    <row r="32" spans="1:7" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A32" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="87" t="s">
+      <c r="B32" s="198" t="s">
         <v>177</v>
       </c>
-      <c r="C18" s="86" t="s">
+      <c r="C32" s="197" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="217" t="s">
+      <c r="D32" s="197" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="217" t="s">
+      <c r="E32" s="197" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="217" t="s">
+      <c r="F32" s="197" t="s">
         <v>178</v>
       </c>
-      <c r="G18" s="217" t="s">
+      <c r="G32" s="83" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A19" s="178">
+    <row r="33" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A33" s="161">
         <v>1</v>
       </c>
-      <c r="B19" s="179" t="s">
+      <c r="B33" s="167" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="168" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="169">
+        <v>14856</v>
+      </c>
+      <c r="E33" s="191">
+        <v>124.86</v>
+      </c>
+      <c r="F33" s="191">
+        <v>74.84</v>
+      </c>
+      <c r="G33" s="190">
+        <v>80.989999999999995</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A34" s="166">
+        <v>2</v>
+      </c>
+      <c r="B34" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34" s="169">
+        <v>7386</v>
+      </c>
+      <c r="E34" s="191">
+        <v>62.08</v>
+      </c>
+      <c r="F34" s="191">
+        <v>31.46</v>
+      </c>
+      <c r="G34" s="191">
+        <v>35.01</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A35" s="166">
+        <v>3</v>
+      </c>
+      <c r="B35" s="167" t="s">
         <v>111</v>
       </c>
-      <c r="C19" s="180" t="s">
+      <c r="C35" s="168" t="s">
         <v>347</v>
       </c>
-      <c r="D19" s="186">
-[...39 lines deleted...]
-      <c r="B21" s="184" t="s">
+      <c r="D35" s="169">
+        <v>7409</v>
+      </c>
+      <c r="E35" s="191">
+        <v>62.27</v>
+      </c>
+      <c r="F35" s="191">
+        <v>30.58</v>
+      </c>
+      <c r="G35" s="191">
+        <v>34.61</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A36" s="166">
+        <v>4</v>
+      </c>
+      <c r="B36" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" s="168" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="169">
+        <v>3582</v>
+      </c>
+      <c r="E36" s="191">
+        <v>30.11</v>
+      </c>
+      <c r="F36" s="191">
+        <v>20.94</v>
+      </c>
+      <c r="G36" s="191">
+        <v>22.7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A37" s="166">
+        <v>5</v>
+      </c>
+      <c r="B37" s="167" t="s">
+        <v>125</v>
+      </c>
+      <c r="C37" s="168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="169">
+        <v>3124</v>
+      </c>
+      <c r="E37" s="191">
+        <v>26.26</v>
+      </c>
+      <c r="F37" s="191">
+        <v>15.81</v>
+      </c>
+      <c r="G37" s="191">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A38" s="166">
+        <v>6</v>
+      </c>
+      <c r="B38" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C21" s="185" t="s">
+      <c r="C38" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D21" s="186">
-[...13 lines deleted...]
-      <c r="A22" s="183">
+      <c r="D38" s="169">
+        <v>3515</v>
+      </c>
+      <c r="E38" s="191">
+        <v>29.54</v>
+      </c>
+      <c r="F38" s="191">
+        <v>13.28</v>
+      </c>
+      <c r="G38" s="191">
+        <v>15.44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A39" s="166">
+        <v>7</v>
+      </c>
+      <c r="B39" s="202" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" s="168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="169">
+        <v>1677</v>
+      </c>
+      <c r="E39" s="191">
+        <v>14.09</v>
+      </c>
+      <c r="F39" s="191">
+        <v>9.16</v>
+      </c>
+      <c r="G39" s="191">
+        <v>9.86</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A40" s="166">
+        <v>8</v>
+      </c>
+      <c r="B40" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C40" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="169">
+        <v>2086</v>
+      </c>
+      <c r="E40" s="191">
+        <v>17.53</v>
+      </c>
+      <c r="F40" s="191">
+        <v>7.27</v>
+      </c>
+      <c r="G40" s="191">
+        <v>8.7200000000000006</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A41" s="166">
+        <v>9</v>
+      </c>
+      <c r="B41" s="167" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="168" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="184" t="s">
-[...68 lines deleted...]
-      <c r="B25" s="184" t="s">
+      <c r="D41" s="169">
+        <v>1393</v>
+      </c>
+      <c r="E41" s="191">
+        <v>11.71</v>
+      </c>
+      <c r="F41" s="191">
+        <v>6.88</v>
+      </c>
+      <c r="G41" s="191">
+        <v>7.67</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A42" s="171">
+        <v>10</v>
+      </c>
+      <c r="B42" s="172" t="s">
         <v>114</v>
       </c>
-      <c r="C25" s="185" t="s">
+      <c r="C42" s="173" t="s">
         <v>10</v>
       </c>
-      <c r="D25" s="186">
-[...83 lines deleted...]
-      <c r="B29" s="193" t="s">
+      <c r="D42" s="174">
+        <v>1549</v>
+      </c>
+      <c r="E42" s="192">
+        <v>13.02</v>
+      </c>
+      <c r="F42" s="192">
+        <v>6.11</v>
+      </c>
+      <c r="G42" s="192">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="181"/>
+      <c r="B43" s="176" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="194" t="s">
+      <c r="C43" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="D29" s="195">
-[...307 lines deleted...]
-      <c r="A44" s="244" t="s">
+      <c r="D43" s="178">
+        <v>57145</v>
+      </c>
+      <c r="E43" s="193">
+        <v>480.29</v>
+      </c>
+      <c r="F43" s="193">
+        <v>264.8</v>
+      </c>
+      <c r="G43" s="201">
+        <v>292.66000000000003</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1" thickTop="1">
+      <c r="A44" s="223" t="s">
         <v>357</v>
       </c>
-      <c r="B44" s="245"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15" customHeight="1">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A50" s="117" t="s">
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:3">
-      <c r="B51" s="92"/>
-      <c r="C51" s="119"/>
+      <c r="B51" s="86"/>
+      <c r="C51" s="110"/>
     </row>
     <row r="52" spans="1:3">
-      <c r="C52" s="119"/>
+      <c r="C52" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A31:G31"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:G52"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="5.109375" style="84" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="5.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="81" customWidth="1"/>
+    <col min="3" max="3" width="30.109375" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="81" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="231"/>
-[...8 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="A1" s="207"/>
+      <c r="B1" s="206"/>
+      <c r="E1" s="226" t="s">
+        <v>356</v>
+      </c>
+      <c r="F1" s="226"/>
+      <c r="G1" s="227"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="A3" s="228" t="s">
+        <v>371</v>
+      </c>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="42" customHeight="1" thickBot="1">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="197" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="87" t="s">
+      <c r="B4" s="198" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="86" t="s">
+      <c r="C4" s="197" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="86" t="s">
+      <c r="D4" s="197" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="86" t="s">
+      <c r="E4" s="197" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="86" t="s">
+      <c r="F4" s="197" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="86" t="s">
+      <c r="G4" s="197" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="178">
+      <c r="A5" s="166">
         <v>1</v>
       </c>
-      <c r="B5" s="179" t="s">
+      <c r="B5" s="167" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="180" t="s">
+      <c r="C5" s="168" t="s">
         <v>346</v>
       </c>
-      <c r="D5" s="181">
-[...9 lines deleted...]
-        <v>78.88</v>
+      <c r="D5" s="169">
+        <v>14217</v>
+      </c>
+      <c r="E5" s="191" t="s">
+        <v>367</v>
+      </c>
+      <c r="F5" s="191">
+        <v>72.97</v>
+      </c>
+      <c r="G5" s="191">
+        <v>78.86</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="183">
+      <c r="A6" s="166">
         <v>2</v>
       </c>
-      <c r="B6" s="184" t="s">
+      <c r="B6" s="167" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="185" t="s">
+      <c r="C6" s="168" t="s">
         <v>347</v>
       </c>
-      <c r="D6" s="186">
-[...9 lines deleted...]
-        <v>42.93</v>
+      <c r="D6" s="169">
+        <v>16525</v>
+      </c>
+      <c r="E6" s="194">
+        <v>70.05</v>
+      </c>
+      <c r="F6" s="191">
+        <v>36.97</v>
+      </c>
+      <c r="G6" s="191">
+        <v>41.84</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A7" s="183">
+      <c r="A7" s="166">
         <v>3</v>
       </c>
-      <c r="B7" s="184" t="s">
+      <c r="B7" s="167" t="s">
         <v>112</v>
       </c>
-      <c r="C7" s="185" t="s">
+      <c r="C7" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="186">
-[...9 lines deleted...]
-        <v>36.97</v>
+      <c r="D7" s="169">
+        <v>15345</v>
+      </c>
+      <c r="E7" s="194">
+        <v>65.05</v>
+      </c>
+      <c r="F7" s="191">
+        <v>34.39</v>
+      </c>
+      <c r="G7" s="191">
+        <v>38.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A8" s="183">
+      <c r="A8" s="166">
         <v>4</v>
       </c>
-      <c r="B8" s="184" t="s">
+      <c r="B8" s="167" t="s">
         <v>113</v>
       </c>
-      <c r="C8" s="185" t="s">
+      <c r="C8" s="168" t="s">
         <v>11</v>
       </c>
-      <c r="D8" s="186">
-[...9 lines deleted...]
-        <v>31.65</v>
+      <c r="D8" s="169">
+        <v>6644</v>
+      </c>
+      <c r="E8" s="191" t="s">
+        <v>369</v>
+      </c>
+      <c r="F8" s="191">
+        <v>29.34</v>
+      </c>
+      <c r="G8" s="191">
+        <v>34.69</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A9" s="183">
+      <c r="A9" s="166">
         <v>5</v>
       </c>
-      <c r="B9" s="184" t="s">
+      <c r="B9" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C9" s="185" t="s">
+      <c r="C9" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="186">
-[...9 lines deleted...]
-        <v>29.3</v>
+      <c r="D9" s="169">
+        <v>11342</v>
+      </c>
+      <c r="E9" s="194">
+        <v>48.08</v>
+      </c>
+      <c r="F9" s="191">
+        <v>25.45</v>
+      </c>
+      <c r="G9" s="191">
+        <v>28.63</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A10" s="183">
+      <c r="A10" s="166">
         <v>6</v>
       </c>
-      <c r="B10" s="184" t="s">
+      <c r="B10" s="167" t="s">
         <v>373</v>
       </c>
-      <c r="C10" s="185" t="s">
+      <c r="C10" s="168" t="s">
         <v>120</v>
       </c>
-      <c r="D10" s="186">
-[...9 lines deleted...]
-        <v>21.98</v>
+      <c r="D10" s="169">
+        <v>8170</v>
+      </c>
+      <c r="E10" s="194">
+        <v>34.630000000000003</v>
+      </c>
+      <c r="F10" s="191">
+        <v>20.87</v>
+      </c>
+      <c r="G10" s="191">
+        <v>22.45</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A11" s="183">
+      <c r="A11" s="166">
         <v>7</v>
       </c>
-      <c r="B11" s="184" t="s">
+      <c r="B11" s="167" t="s">
         <v>125</v>
       </c>
-      <c r="C11" s="185" t="s">
+      <c r="C11" s="168" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="186">
-[...9 lines deleted...]
-        <v>15.11</v>
+      <c r="D11" s="169">
+        <v>2787</v>
+      </c>
+      <c r="E11" s="191" t="s">
+        <v>368</v>
+      </c>
+      <c r="F11" s="191">
+        <v>14.37</v>
+      </c>
+      <c r="G11" s="191">
+        <v>15.48</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A12" s="183">
+      <c r="A12" s="166">
         <v>8</v>
       </c>
-      <c r="B12" s="184" t="s">
+      <c r="B12" s="167" t="s">
         <v>124</v>
       </c>
-      <c r="C12" s="185" t="s">
+      <c r="C12" s="168" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="186">
-[...9 lines deleted...]
-        <v>13.09</v>
+      <c r="D12" s="169">
+        <v>4445</v>
+      </c>
+      <c r="E12" s="194">
+        <v>18.84</v>
+      </c>
+      <c r="F12" s="191">
+        <v>13.15</v>
+      </c>
+      <c r="G12" s="191">
+        <v>14.27</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A13" s="183">
+      <c r="A13" s="166">
         <v>9</v>
       </c>
-      <c r="B13" s="184" t="s">
+      <c r="B13" s="167" t="s">
         <v>374</v>
       </c>
-      <c r="C13" s="185" t="s">
+      <c r="C13" s="168" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="186">
-[...9 lines deleted...]
-        <v>9.49</v>
+      <c r="D13" s="169">
+        <v>4049</v>
+      </c>
+      <c r="E13" s="194">
+        <v>17.16</v>
+      </c>
+      <c r="F13" s="191">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="G13" s="191">
+        <v>9.6</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A14" s="188">
+      <c r="A14" s="171">
         <v>10</v>
       </c>
-      <c r="B14" s="199" t="s">
+      <c r="B14" s="182" t="s">
         <v>114</v>
       </c>
-      <c r="C14" s="200" t="s">
+      <c r="C14" s="183" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="191">
-[...9 lines deleted...]
-        <v>9.39</v>
+      <c r="D14" s="174">
+        <v>3798</v>
+      </c>
+      <c r="E14" s="195">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F14" s="192">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="G14" s="192">
+        <v>9.2899999999999991</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A15" s="192"/>
-      <c r="B15" s="201" t="s">
+      <c r="A15" s="175"/>
+      <c r="B15" s="184" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="202" t="s">
+      <c r="C15" s="185" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="195">
-[...9 lines deleted...]
-        <v>305.38</v>
+      <c r="D15" s="178">
+        <v>116131</v>
+      </c>
+      <c r="E15" s="196">
+        <v>492.31</v>
+      </c>
+      <c r="F15" s="193">
+        <v>278.79000000000002</v>
+      </c>
+      <c r="G15" s="193">
+        <v>309.83999999999997</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12" customHeight="1" thickTop="1">
-      <c r="A16" s="85"/>
-[...16 lines deleted...]
-      <c r="G17" s="250"/>
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+    </row>
+    <row r="17" spans="1:7" ht="18" thickBot="1">
+      <c r="A17" s="228" t="s">
+        <v>359</v>
+      </c>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
     </row>
     <row r="18" spans="1:7" ht="33" thickBot="1">
-      <c r="A18" s="86" t="s">
+      <c r="A18" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="87" t="s">
+      <c r="B18" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C18" s="86" t="s">
+      <c r="C18" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="86" t="s">
+      <c r="D18" s="197" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="86" t="s">
+      <c r="E18" s="197" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="86" t="s">
+      <c r="F18" s="197" t="s">
         <v>178</v>
       </c>
-      <c r="G18" s="86" t="s">
+      <c r="G18" s="197" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A19" s="178">
+      <c r="A19" s="161">
         <v>1</v>
       </c>
-      <c r="B19" s="179" t="s">
+      <c r="B19" s="162" t="s">
         <v>111</v>
       </c>
-      <c r="C19" s="180" t="s">
+      <c r="C19" s="163" t="s">
         <v>347</v>
       </c>
-      <c r="D19" s="181">
-[...9 lines deleted...]
-        <v>52.21</v>
+      <c r="D19" s="169">
+        <v>9512</v>
+      </c>
+      <c r="E19" s="191">
+        <v>81.209999999999994</v>
+      </c>
+      <c r="F19" s="191">
+        <v>45.27</v>
+      </c>
+      <c r="G19" s="191">
+        <v>51.17</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A20" s="183">
+      <c r="A20" s="166">
         <v>2</v>
       </c>
-      <c r="B20" s="184" t="s">
+      <c r="B20" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="169">
+        <v>8424</v>
+      </c>
+      <c r="E20" s="191">
+        <v>71.92</v>
+      </c>
+      <c r="F20" s="191">
+        <v>39.31</v>
+      </c>
+      <c r="G20" s="191">
+        <v>44.88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A21" s="166">
+        <v>3</v>
+      </c>
+      <c r="B21" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C20" s="185" t="s">
+      <c r="C21" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D20" s="186">
-[...13 lines deleted...]
-      <c r="A21" s="183">
+      <c r="D21" s="169">
+        <v>7819</v>
+      </c>
+      <c r="E21" s="191">
+        <v>66.760000000000005</v>
+      </c>
+      <c r="F21" s="191">
+        <v>38.03</v>
+      </c>
+      <c r="G21" s="191">
+        <v>42.33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A22" s="166">
+        <v>4</v>
+      </c>
+      <c r="B22" s="167" t="s">
+        <v>373</v>
+      </c>
+      <c r="C22" s="168" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="169">
+        <v>7400</v>
+      </c>
+      <c r="E22" s="191">
+        <v>63.18</v>
+      </c>
+      <c r="F22" s="191">
+        <v>39.22</v>
+      </c>
+      <c r="G22" s="191">
+        <v>42.15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A23" s="166">
+        <v>5</v>
+      </c>
+      <c r="B23" s="167" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="169">
+        <v>6644</v>
+      </c>
+      <c r="E23" s="191">
+        <v>56.72</v>
+      </c>
+      <c r="F23" s="191">
+        <v>29.34</v>
+      </c>
+      <c r="G23" s="191">
+        <v>34.69</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A24" s="166">
+        <v>6</v>
+      </c>
+      <c r="B24" s="167" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="168" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="169">
+        <v>2579</v>
+      </c>
+      <c r="E24" s="191">
+        <v>22.02</v>
+      </c>
+      <c r="F24" s="191">
+        <v>13.23</v>
+      </c>
+      <c r="G24" s="191">
+        <v>14.25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A25" s="166">
+        <v>7</v>
+      </c>
+      <c r="B25" s="167" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="169">
+        <v>2334</v>
+      </c>
+      <c r="E25" s="191">
+        <v>19.93</v>
+      </c>
+      <c r="F25" s="191">
+        <v>10.65</v>
+      </c>
+      <c r="G25" s="191">
+        <v>12.18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A26" s="166">
+        <v>8</v>
+      </c>
+      <c r="B26" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C26" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="169">
+        <v>2153</v>
+      </c>
+      <c r="E26" s="191">
+        <v>18.38</v>
+      </c>
+      <c r="F26" s="191">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G26" s="191">
+        <v>11.16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A27" s="166">
+        <v>9</v>
+      </c>
+      <c r="B27" s="167" t="s">
+        <v>348</v>
+      </c>
+      <c r="C27" s="199" t="s">
+        <v>309</v>
+      </c>
+      <c r="D27" s="169">
+        <v>1455</v>
+      </c>
+      <c r="E27" s="191">
+        <v>12.42</v>
+      </c>
+      <c r="F27" s="191">
+        <v>9.06</v>
+      </c>
+      <c r="G27" s="191">
+        <v>9.6300000000000008</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A28" s="171">
+        <v>10</v>
+      </c>
+      <c r="B28" s="200" t="s">
+        <v>370</v>
+      </c>
+      <c r="C28" s="180" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="174">
+        <v>1512</v>
+      </c>
+      <c r="E28" s="192">
+        <v>12.91</v>
+      </c>
+      <c r="F28" s="192">
+        <v>7.74</v>
+      </c>
+      <c r="G28" s="192">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A29" s="181"/>
+      <c r="B29" s="176" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="178">
+        <v>61779</v>
+      </c>
+      <c r="E29" s="193">
+        <v>527.44000000000005</v>
+      </c>
+      <c r="F29" s="193">
+        <v>304.75</v>
+      </c>
+      <c r="G29" s="201">
+        <v>341.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="11.25" customHeight="1" thickTop="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+    </row>
+    <row r="31" spans="1:7" ht="18" thickBot="1">
+      <c r="A31" s="228" t="s">
+        <v>358</v>
+      </c>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
+    </row>
+    <row r="32" spans="1:7" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A32" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="198" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="197" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="197" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="197" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="197" t="s">
+        <v>178</v>
+      </c>
+      <c r="G32" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A33" s="161">
+        <v>1</v>
+      </c>
+      <c r="B33" s="167" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="168" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="169">
+        <v>14217</v>
+      </c>
+      <c r="E33" s="191">
+        <v>119.71</v>
+      </c>
+      <c r="F33" s="191">
+        <v>72.97</v>
+      </c>
+      <c r="G33" s="190">
+        <v>78.86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A34" s="166">
+        <v>2</v>
+      </c>
+      <c r="B34" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34" s="169">
+        <v>6921</v>
+      </c>
+      <c r="E34" s="191">
+        <v>58.28</v>
+      </c>
+      <c r="F34" s="191">
+        <v>30.26</v>
+      </c>
+      <c r="G34" s="191">
+        <v>33.69</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A35" s="166">
         <v>3</v>
       </c>
-      <c r="B21" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A22" s="183">
+      <c r="B35" s="167" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" s="168" t="s">
+        <v>347</v>
+      </c>
+      <c r="D35" s="169">
+        <v>7013</v>
+      </c>
+      <c r="E35" s="191">
+        <v>59.05</v>
+      </c>
+      <c r="F35" s="191">
+        <v>29.5</v>
+      </c>
+      <c r="G35" s="191">
+        <v>33.549999999999997</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A36" s="166">
         <v>4</v>
       </c>
-      <c r="B22" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A23" s="183">
+      <c r="B36" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" s="168" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="169">
+        <v>3302</v>
+      </c>
+      <c r="E36" s="191">
+        <v>27.8</v>
+      </c>
+      <c r="F36" s="191">
+        <v>19.38</v>
+      </c>
+      <c r="G36" s="191">
+        <v>21.01</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A37" s="166">
         <v>5</v>
       </c>
-      <c r="B23" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A24" s="183">
+      <c r="B37" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="169">
+        <v>3523</v>
+      </c>
+      <c r="E37" s="191">
+        <v>29.66</v>
+      </c>
+      <c r="F37" s="191">
+        <v>13.79</v>
+      </c>
+      <c r="G37" s="191">
+        <v>16.02</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A38" s="166">
         <v>6</v>
       </c>
-      <c r="B24" s="184" t="s">
-[...19 lines deleted...]
-      <c r="A25" s="183">
+      <c r="B38" s="167" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" s="168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" s="169">
+        <v>2787</v>
+      </c>
+      <c r="E38" s="191">
+        <v>23.47</v>
+      </c>
+      <c r="F38" s="191">
+        <v>14.37</v>
+      </c>
+      <c r="G38" s="191">
+        <v>15.48</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A39" s="166">
         <v>7</v>
       </c>
-      <c r="B25" s="184" t="s">
+      <c r="B39" s="202" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" s="168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="169">
+        <v>1557</v>
+      </c>
+      <c r="E39" s="191">
+        <v>13.11</v>
+      </c>
+      <c r="F39" s="191">
+        <v>8.57</v>
+      </c>
+      <c r="G39" s="191">
+        <v>9.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A40" s="166">
+        <v>8</v>
+      </c>
+      <c r="B40" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C40" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="169">
+        <v>1896</v>
+      </c>
+      <c r="E40" s="191">
+        <v>15.96</v>
+      </c>
+      <c r="F40" s="191">
+        <v>6.93</v>
+      </c>
+      <c r="G40" s="191">
+        <v>8.27</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A41" s="166">
+        <v>9</v>
+      </c>
+      <c r="B41" s="167" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="168" t="s">
+        <v>4</v>
+      </c>
+      <c r="D41" s="169">
+        <v>1433</v>
+      </c>
+      <c r="E41" s="191">
+        <v>12.07</v>
+      </c>
+      <c r="F41" s="191">
+        <v>7.06</v>
+      </c>
+      <c r="G41" s="191">
+        <v>7.85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A42" s="171">
+        <v>10</v>
+      </c>
+      <c r="B42" s="172" t="s">
         <v>114</v>
       </c>
-      <c r="C25" s="185" t="s">
+      <c r="C42" s="173" t="s">
         <v>10</v>
       </c>
-      <c r="D25" s="186">
-[...83 lines deleted...]
-      <c r="B29" s="193" t="s">
+      <c r="D42" s="174">
+        <v>1464</v>
+      </c>
+      <c r="E42" s="192">
+        <v>12.33</v>
+      </c>
+      <c r="F42" s="192">
+        <v>5.88</v>
+      </c>
+      <c r="G42" s="192">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="181"/>
+      <c r="B43" s="176" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="194" t="s">
+      <c r="C43" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="D29" s="195">
-[...307 lines deleted...]
-      <c r="A44" s="244" t="s">
+      <c r="D43" s="178">
+        <v>54352</v>
+      </c>
+      <c r="E43" s="193">
+        <v>457.66</v>
+      </c>
+      <c r="F43" s="193">
+        <v>257.60000000000002</v>
+      </c>
+      <c r="G43" s="201">
+        <v>284.66000000000003</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1" thickTop="1">
+      <c r="A44" s="223" t="s">
         <v>357</v>
       </c>
-      <c r="B44" s="245"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15" customHeight="1">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A50" s="117" t="s">
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:3">
-      <c r="B51" s="92"/>
-      <c r="C51" s="119"/>
+      <c r="B51" s="86"/>
+      <c r="C51" s="110"/>
     </row>
     <row r="52" spans="1:3">
-      <c r="C52" s="119"/>
+      <c r="C52" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A31:G31"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:G52"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="5.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="81" customWidth="1"/>
+    <col min="3" max="3" width="30.109375" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="81" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="17.25" customHeight="1">
+      <c r="A1" s="207"/>
+      <c r="B1" s="206"/>
+      <c r="E1" s="226" t="s">
+        <v>352</v>
+      </c>
+      <c r="F1" s="226"/>
+      <c r="G1" s="227"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
+        <v>175</v>
+      </c>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
+    </row>
+    <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
+      <c r="A3" s="228" t="s">
+        <v>354</v>
+      </c>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
+    </row>
+    <row r="4" spans="1:7" ht="42" customHeight="1" thickBot="1">
+      <c r="A4" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C4" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A5" s="161">
+        <v>1</v>
+      </c>
+      <c r="B5" s="162" t="s">
+        <v>138</v>
+      </c>
+      <c r="C5" s="163" t="s">
+        <v>346</v>
+      </c>
+      <c r="D5" s="164">
+        <v>13965</v>
+      </c>
+      <c r="E5" s="190" t="s">
+        <v>364</v>
+      </c>
+      <c r="F5" s="190">
+        <v>73.11</v>
+      </c>
+      <c r="G5" s="190">
+        <v>78.88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A6" s="166">
+        <v>2</v>
+      </c>
+      <c r="B6" s="167" t="s">
+        <v>111</v>
+      </c>
+      <c r="C6" s="168" t="s">
+        <v>347</v>
+      </c>
+      <c r="D6" s="169">
+        <v>16408</v>
+      </c>
+      <c r="E6" s="194">
+        <v>69.61</v>
+      </c>
+      <c r="F6" s="191">
+        <v>37.9</v>
+      </c>
+      <c r="G6" s="191">
+        <v>42.93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A7" s="166">
+        <v>3</v>
+      </c>
+      <c r="B7" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C7" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="169">
+        <v>14282</v>
+      </c>
+      <c r="E7" s="194">
+        <v>60.59</v>
+      </c>
+      <c r="F7" s="191">
+        <v>32.65</v>
+      </c>
+      <c r="G7" s="191">
+        <v>36.97</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A8" s="166">
+        <v>4</v>
+      </c>
+      <c r="B8" s="167" t="s">
+        <v>113</v>
+      </c>
+      <c r="C8" s="168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="169">
+        <v>5866</v>
+      </c>
+      <c r="E8" s="191" t="s">
+        <v>366</v>
+      </c>
+      <c r="F8" s="191">
+        <v>26.64</v>
+      </c>
+      <c r="G8" s="191">
+        <v>31.65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A9" s="166">
+        <v>5</v>
+      </c>
+      <c r="B9" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C9" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="169">
+        <v>11225</v>
+      </c>
+      <c r="E9" s="194">
+        <v>47.62</v>
+      </c>
+      <c r="F9" s="191">
+        <v>26.02</v>
+      </c>
+      <c r="G9" s="191">
+        <v>29.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A10" s="166">
+        <v>6</v>
+      </c>
+      <c r="B10" s="167" t="s">
+        <v>373</v>
+      </c>
+      <c r="C10" s="168" t="s">
+        <v>120</v>
+      </c>
+      <c r="D10" s="169">
+        <v>7797</v>
+      </c>
+      <c r="E10" s="194">
+        <v>33.08</v>
+      </c>
+      <c r="F10" s="191">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="G10" s="191">
+        <v>21.98</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A11" s="166">
+        <v>7</v>
+      </c>
+      <c r="B11" s="167" t="s">
+        <v>125</v>
+      </c>
+      <c r="C11" s="168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="169">
+        <v>2695</v>
+      </c>
+      <c r="E11" s="191" t="s">
+        <v>365</v>
+      </c>
+      <c r="F11" s="191">
+        <v>14.03</v>
+      </c>
+      <c r="G11" s="191">
+        <v>15.11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A12" s="166">
+        <v>8</v>
+      </c>
+      <c r="B12" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C12" s="168" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="169">
+        <v>4053</v>
+      </c>
+      <c r="E12" s="194">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="F12" s="191">
+        <v>12.06</v>
+      </c>
+      <c r="G12" s="191">
+        <v>13.09</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A13" s="166">
+        <v>9</v>
+      </c>
+      <c r="B13" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C13" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="169">
+        <v>3804</v>
+      </c>
+      <c r="E13" s="194">
+        <v>16.14</v>
+      </c>
+      <c r="F13" s="191">
+        <v>8.02</v>
+      </c>
+      <c r="G13" s="191">
+        <v>9.49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A14" s="171">
+        <v>10</v>
+      </c>
+      <c r="B14" s="182" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" s="183" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="174">
+        <v>3703</v>
+      </c>
+      <c r="E14" s="195">
+        <v>15.71</v>
+      </c>
+      <c r="F14" s="192">
+        <v>8.15</v>
+      </c>
+      <c r="G14" s="192">
+        <v>9.39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A15" s="175"/>
+      <c r="B15" s="184" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="185" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="178">
+        <v>111684</v>
+      </c>
+      <c r="E15" s="196">
+        <v>473.81</v>
+      </c>
+      <c r="F15" s="193">
+        <v>274.52</v>
+      </c>
+      <c r="G15" s="193">
+        <v>305.38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1" thickTop="1">
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+    </row>
+    <row r="17" spans="1:7" ht="18.600000000000001" thickBot="1">
+      <c r="A17" s="228" t="s">
+        <v>353</v>
+      </c>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
+    </row>
+    <row r="18" spans="1:7" ht="33" thickBot="1">
+      <c r="A18" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G18" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A19" s="161">
+        <v>1</v>
+      </c>
+      <c r="B19" s="162" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="163" t="s">
+        <v>347</v>
+      </c>
+      <c r="D19" s="164">
+        <v>9434</v>
+      </c>
+      <c r="E19" s="190">
+        <v>80.5</v>
+      </c>
+      <c r="F19" s="190">
+        <v>46.15</v>
+      </c>
+      <c r="G19" s="190">
+        <v>52.21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A20" s="166">
+        <v>2</v>
+      </c>
+      <c r="B20" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C20" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="169">
+        <v>7800</v>
+      </c>
+      <c r="E20" s="191">
+        <v>66.56</v>
+      </c>
+      <c r="F20" s="191">
+        <v>39.08</v>
+      </c>
+      <c r="G20" s="191">
+        <v>43.48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A21" s="166">
+        <v>3</v>
+      </c>
+      <c r="B21" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="169">
+        <v>7936</v>
+      </c>
+      <c r="E21" s="191">
+        <v>67.72</v>
+      </c>
+      <c r="F21" s="191">
+        <v>37.86</v>
+      </c>
+      <c r="G21" s="191">
+        <v>43.46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A22" s="166">
+        <v>4</v>
+      </c>
+      <c r="B22" s="167" t="s">
+        <v>373</v>
+      </c>
+      <c r="C22" s="168" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="169">
+        <v>7058</v>
+      </c>
+      <c r="E22" s="191">
+        <v>60.22</v>
+      </c>
+      <c r="F22" s="191">
+        <v>38.270000000000003</v>
+      </c>
+      <c r="G22" s="191">
+        <v>41.15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A23" s="166">
+        <v>5</v>
+      </c>
+      <c r="B23" s="167" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="169">
+        <v>5866</v>
+      </c>
+      <c r="E23" s="191">
+        <v>50.05</v>
+      </c>
+      <c r="F23" s="191">
+        <v>26.64</v>
+      </c>
+      <c r="G23" s="191">
+        <v>31.65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A24" s="166">
+        <v>6</v>
+      </c>
+      <c r="B24" s="167" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="168" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="169">
+        <v>2563</v>
+      </c>
+      <c r="E24" s="191">
+        <v>21.87</v>
+      </c>
+      <c r="F24" s="191">
+        <v>13.47</v>
+      </c>
+      <c r="G24" s="191">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A25" s="166">
+        <v>7</v>
+      </c>
+      <c r="B25" s="167" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="169">
+        <v>2304</v>
+      </c>
+      <c r="E25" s="191">
+        <v>19.66</v>
+      </c>
+      <c r="F25" s="191">
+        <v>10.74</v>
+      </c>
+      <c r="G25" s="191">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A26" s="166">
+        <v>8</v>
+      </c>
+      <c r="B26" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C26" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="169">
+        <v>2089</v>
+      </c>
+      <c r="E26" s="191">
+        <v>17.82</v>
+      </c>
+      <c r="F26" s="191">
+        <v>9.44</v>
+      </c>
+      <c r="G26" s="191">
+        <v>11.31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A27" s="166">
+        <v>9</v>
+      </c>
+      <c r="B27" s="167" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="168" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="169">
+        <v>1707</v>
+      </c>
+      <c r="E27" s="191">
+        <v>14.57</v>
+      </c>
+      <c r="F27" s="191">
+        <v>7.78</v>
+      </c>
+      <c r="G27" s="191">
+        <v>9.11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A28" s="171">
+        <v>10</v>
+      </c>
+      <c r="B28" s="172" t="s">
+        <v>348</v>
+      </c>
+      <c r="C28" s="180" t="s">
+        <v>309</v>
+      </c>
+      <c r="D28" s="174">
+        <v>1383</v>
+      </c>
+      <c r="E28" s="192">
+        <v>11.8</v>
+      </c>
+      <c r="F28" s="192">
+        <v>8.4</v>
+      </c>
+      <c r="G28" s="192">
+        <v>8.98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A29" s="181"/>
+      <c r="B29" s="176" t="s">
+        <v>119</v>
+      </c>
+      <c r="C29" s="177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="178">
+        <v>59297</v>
+      </c>
+      <c r="E29" s="193">
+        <v>505.97</v>
+      </c>
+      <c r="F29" s="193">
+        <v>299.20999999999998</v>
+      </c>
+      <c r="G29" s="193">
+        <v>335.71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="11.25" customHeight="1" thickTop="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+    </row>
+    <row r="31" spans="1:7" ht="18.600000000000001" thickBot="1">
+      <c r="A31" s="228" t="s">
+        <v>355</v>
+      </c>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
+    </row>
+    <row r="32" spans="1:7" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A32" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="84" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G32" s="83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A33" s="161">
+        <v>1</v>
+      </c>
+      <c r="B33" s="162" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="163" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="164">
+        <v>13965</v>
+      </c>
+      <c r="E33" s="190">
+        <v>117.83</v>
+      </c>
+      <c r="F33" s="190">
+        <v>73.11</v>
+      </c>
+      <c r="G33" s="190">
+        <v>78.88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A34" s="166">
+        <v>2</v>
+      </c>
+      <c r="B34" s="167" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" s="168" t="s">
+        <v>347</v>
+      </c>
+      <c r="D34" s="169">
+        <v>6974</v>
+      </c>
+      <c r="E34" s="191">
+        <v>58.84</v>
+      </c>
+      <c r="F34" s="191">
+        <v>30.46</v>
+      </c>
+      <c r="G34" s="191">
+        <v>34.659999999999997</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A35" s="166">
+        <v>3</v>
+      </c>
+      <c r="B35" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35" s="169">
+        <v>6346</v>
+      </c>
+      <c r="E35" s="191">
+        <v>53.55</v>
+      </c>
+      <c r="F35" s="191">
+        <v>28.22</v>
+      </c>
+      <c r="G35" s="191">
+        <v>31.56</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A36" s="166">
+        <v>4</v>
+      </c>
+      <c r="B36" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" s="168" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="169">
+        <v>3118</v>
+      </c>
+      <c r="E36" s="191">
+        <v>26.31</v>
+      </c>
+      <c r="F36" s="191">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="G36" s="191">
+        <v>19.96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A37" s="166">
+        <v>5</v>
+      </c>
+      <c r="B37" s="167" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="169">
+        <v>3425</v>
+      </c>
+      <c r="E37" s="191">
+        <v>28.9</v>
+      </c>
+      <c r="F37" s="191">
+        <v>13.86</v>
+      </c>
+      <c r="G37" s="191">
+        <v>16.170000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A38" s="166">
+        <v>6</v>
+      </c>
+      <c r="B38" s="167" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" s="168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" s="169">
+        <v>2695</v>
+      </c>
+      <c r="E38" s="191">
+        <v>22.74</v>
+      </c>
+      <c r="F38" s="191">
+        <v>14.03</v>
+      </c>
+      <c r="G38" s="191">
+        <v>15.11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A39" s="166">
+        <v>7</v>
+      </c>
+      <c r="B39" s="167" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" s="168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="169">
+        <v>1521</v>
+      </c>
+      <c r="E39" s="191">
+        <v>12.83</v>
+      </c>
+      <c r="F39" s="191">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="G39" s="191">
+        <v>9.19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A40" s="166">
+        <v>8</v>
+      </c>
+      <c r="B40" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="C40" s="168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="169">
+        <v>1715</v>
+      </c>
+      <c r="E40" s="191">
+        <v>14.47</v>
+      </c>
+      <c r="F40" s="191">
+        <v>6.78</v>
+      </c>
+      <c r="G40" s="191">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.9" customHeight="1">
+      <c r="A41" s="166">
+        <v>9</v>
+      </c>
+      <c r="B41" s="167" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="168" t="s">
+        <v>4</v>
+      </c>
+      <c r="D41" s="169">
+        <v>1418</v>
+      </c>
+      <c r="E41" s="191">
+        <v>11.96</v>
+      </c>
+      <c r="F41" s="191">
+        <v>7.1</v>
+      </c>
+      <c r="G41" s="191">
+        <v>7.88</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
+      <c r="A42" s="171">
+        <v>10</v>
+      </c>
+      <c r="B42" s="172" t="s">
+        <v>114</v>
+      </c>
+      <c r="C42" s="173" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="174">
+        <v>1399</v>
+      </c>
+      <c r="E42" s="192">
+        <v>11.8</v>
+      </c>
+      <c r="F42" s="192">
+        <v>5.86</v>
+      </c>
+      <c r="G42" s="192">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18" customHeight="1" thickBot="1">
+      <c r="A43" s="181"/>
+      <c r="B43" s="176" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" s="178">
+        <v>52387</v>
+      </c>
+      <c r="E43" s="193">
+        <v>442.02</v>
+      </c>
+      <c r="F43" s="193">
+        <v>254.3</v>
+      </c>
+      <c r="G43" s="193">
+        <v>280.95999999999998</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1" thickTop="1">
+      <c r="A44" s="223" t="s">
+        <v>357</v>
+      </c>
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="B51" s="86"/>
+      <c r="C51" s="110"/>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="C52" s="110"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A44:G44"/>
+    <mergeCell ref="E1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A31:G31"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G52"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="5.109375" style="84" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="5.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="81" customWidth="1"/>
+    <col min="3" max="3" width="30.109375" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="81" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="79" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="243"/>
-      <c r="E1" s="247" t="s">
+      <c r="B1" s="217"/>
+      <c r="E1" s="226" t="s">
         <v>350</v>
       </c>
-      <c r="F1" s="247"/>
-[...3 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="F1" s="226"/>
+      <c r="G1" s="227"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
+      <c r="A3" s="228" t="s">
         <v>345</v>
       </c>
-      <c r="B3" s="250"/>
-[...4 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="42" customHeight="1" thickBot="1">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="87" t="s">
+      <c r="B4" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="86" t="s">
+      <c r="C4" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="86" t="s">
+      <c r="D4" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="86" t="s">
+      <c r="E4" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="86" t="s">
+      <c r="F4" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="86" t="s">
+      <c r="G4" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="178">
+      <c r="A5" s="161">
         <v>1</v>
       </c>
-      <c r="B5" s="179" t="s">
+      <c r="B5" s="162" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="180" t="s">
+      <c r="C5" s="163" t="s">
         <v>346</v>
       </c>
-      <c r="D5" s="181">
+      <c r="D5" s="164">
         <v>12672</v>
       </c>
-      <c r="E5" s="182" t="s">
+      <c r="E5" s="165" t="s">
         <v>360</v>
       </c>
-      <c r="F5" s="207">
+      <c r="F5" s="190">
         <v>67.599999999999994</v>
       </c>
-      <c r="G5" s="207">
+      <c r="G5" s="190">
         <v>72.989999999999995</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="183">
+      <c r="A6" s="166">
         <v>2</v>
       </c>
-      <c r="B6" s="184" t="s">
+      <c r="B6" s="167" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="185" t="s">
+      <c r="C6" s="168" t="s">
         <v>347</v>
       </c>
-      <c r="D6" s="186">
+      <c r="D6" s="169">
         <v>15374</v>
       </c>
-      <c r="E6" s="203">
+      <c r="E6" s="186">
         <v>65.31</v>
       </c>
-      <c r="F6" s="208">
+      <c r="F6" s="191">
         <v>36.43</v>
       </c>
-      <c r="G6" s="208">
+      <c r="G6" s="191">
         <v>41.29</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A7" s="183">
+      <c r="A7" s="166">
         <v>3</v>
       </c>
-      <c r="B7" s="184" t="s">
+      <c r="B7" s="167" t="s">
         <v>112</v>
       </c>
-      <c r="C7" s="185" t="s">
+      <c r="C7" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="186">
+      <c r="D7" s="169">
         <v>13488</v>
       </c>
-      <c r="E7" s="204" t="s">
+      <c r="E7" s="187" t="s">
         <v>361</v>
       </c>
-      <c r="F7" s="208">
+      <c r="F7" s="191">
         <v>31.81</v>
       </c>
-      <c r="G7" s="208">
+      <c r="G7" s="191">
         <v>35.99</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A8" s="183">
+      <c r="A8" s="166">
         <v>4</v>
       </c>
-      <c r="B8" s="184" t="s">
+      <c r="B8" s="167" t="s">
         <v>113</v>
       </c>
-      <c r="C8" s="185" t="s">
+      <c r="C8" s="168" t="s">
         <v>11</v>
       </c>
-      <c r="D8" s="186">
+      <c r="D8" s="169">
         <v>5360</v>
       </c>
-      <c r="E8" s="187" t="s">
+      <c r="E8" s="170" t="s">
         <v>362</v>
       </c>
-      <c r="F8" s="208">
+      <c r="F8" s="191">
         <v>25.3</v>
       </c>
-      <c r="G8" s="208">
+      <c r="G8" s="191">
         <v>30.05</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A9" s="183">
+      <c r="A9" s="166">
         <v>5</v>
       </c>
-      <c r="B9" s="184" t="s">
+      <c r="B9" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C9" s="185" t="s">
+      <c r="C9" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="186">
+      <c r="D9" s="169">
         <v>11075</v>
       </c>
-      <c r="E9" s="203">
+      <c r="E9" s="186">
         <v>47.05</v>
       </c>
-      <c r="F9" s="208">
+      <c r="F9" s="191">
         <v>26.57</v>
       </c>
-      <c r="G9" s="208">
+      <c r="G9" s="191">
         <v>29.9</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A10" s="183">
+      <c r="A10" s="166">
         <v>6</v>
       </c>
-      <c r="B10" s="184" t="s">
+      <c r="B10" s="167" t="s">
         <v>373</v>
       </c>
-      <c r="C10" s="185" t="s">
+      <c r="C10" s="168" t="s">
         <v>120</v>
       </c>
-      <c r="D10" s="186">
+      <c r="D10" s="169">
         <v>7805</v>
       </c>
-      <c r="E10" s="203">
+      <c r="E10" s="186">
         <v>33.159999999999997</v>
       </c>
-      <c r="F10" s="208">
+      <c r="F10" s="191">
         <v>20.88</v>
       </c>
-      <c r="G10" s="208">
+      <c r="G10" s="191">
         <v>22.48</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A11" s="183">
+      <c r="A11" s="166">
         <v>7</v>
       </c>
-      <c r="B11" s="184" t="s">
+      <c r="B11" s="167" t="s">
         <v>125</v>
       </c>
-      <c r="C11" s="185" t="s">
+      <c r="C11" s="168" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="186">
+      <c r="D11" s="169">
         <v>2462</v>
       </c>
-      <c r="E11" s="187" t="s">
+      <c r="E11" s="170" t="s">
         <v>363</v>
       </c>
-      <c r="F11" s="208">
+      <c r="F11" s="191">
         <v>12.99</v>
       </c>
-      <c r="G11" s="208">
+      <c r="G11" s="191">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A12" s="183">
+      <c r="A12" s="166">
         <v>8</v>
       </c>
-      <c r="B12" s="184" t="s">
+      <c r="B12" s="167" t="s">
         <v>124</v>
       </c>
-      <c r="C12" s="185" t="s">
+      <c r="C12" s="168" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="186">
+      <c r="D12" s="169">
         <v>3679</v>
       </c>
-      <c r="E12" s="203">
+      <c r="E12" s="186">
         <v>15.63</v>
       </c>
-      <c r="F12" s="208">
+      <c r="F12" s="191">
         <v>11.05</v>
       </c>
-      <c r="G12" s="208">
+      <c r="G12" s="191">
         <v>12.01</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A13" s="183">
+      <c r="A13" s="166">
         <v>9</v>
       </c>
-      <c r="B13" s="184" t="s">
+      <c r="B13" s="167" t="s">
         <v>114</v>
       </c>
-      <c r="C13" s="185" t="s">
+      <c r="C13" s="168" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="186">
+      <c r="D13" s="169">
         <v>3658</v>
       </c>
-      <c r="E13" s="203">
+      <c r="E13" s="186">
         <v>15.54</v>
       </c>
-      <c r="F13" s="208">
+      <c r="F13" s="191">
         <v>8.2200000000000006</v>
       </c>
-      <c r="G13" s="208">
+      <c r="G13" s="191">
         <v>9.4600000000000009</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A14" s="188">
+      <c r="A14" s="171">
         <v>10</v>
       </c>
-      <c r="B14" s="189" t="s">
+      <c r="B14" s="172" t="s">
         <v>374</v>
       </c>
-      <c r="C14" s="190" t="s">
+      <c r="C14" s="173" t="s">
         <v>13</v>
       </c>
-      <c r="D14" s="191">
+      <c r="D14" s="174">
         <v>3627</v>
       </c>
-      <c r="E14" s="205">
+      <c r="E14" s="188">
         <v>15.41</v>
       </c>
-      <c r="F14" s="209">
+      <c r="F14" s="192">
         <v>7.81</v>
       </c>
-      <c r="G14" s="209">
+      <c r="G14" s="192">
         <v>9.27</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A15" s="192"/>
-      <c r="B15" s="193" t="s">
+      <c r="A15" s="175"/>
+      <c r="B15" s="176" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="194" t="s">
+      <c r="C15" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="195">
+      <c r="D15" s="178">
         <v>105832</v>
       </c>
-      <c r="E15" s="206">
+      <c r="E15" s="189">
         <v>449.59</v>
       </c>
-      <c r="F15" s="196">
+      <c r="F15" s="179">
         <v>266.56</v>
       </c>
-      <c r="G15" s="196">
+      <c r="G15" s="179">
         <v>296.72000000000003</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12" customHeight="1" thickTop="1">
-      <c r="A16" s="85"/>
-[...5 lines deleted...]
-      <c r="G16" s="85"/>
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
     </row>
     <row r="17" spans="1:7" ht="18.600000000000001" thickBot="1">
-      <c r="A17" s="250" t="s">
+      <c r="A17" s="228" t="s">
         <v>335</v>
       </c>
-      <c r="B17" s="250"/>
-[...4 lines deleted...]
-      <c r="G17" s="250"/>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
     </row>
     <row r="18" spans="1:7" ht="33" thickBot="1">
-      <c r="A18" s="86" t="s">
+      <c r="A18" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="87" t="s">
+      <c r="B18" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C18" s="86" t="s">
+      <c r="C18" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="86" t="s">
+      <c r="D18" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="86" t="s">
+      <c r="E18" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="86" t="s">
+      <c r="F18" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G18" s="86" t="s">
+      <c r="G18" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A19" s="178">
+      <c r="A19" s="161">
         <v>1</v>
       </c>
-      <c r="B19" s="179" t="s">
+      <c r="B19" s="162" t="s">
         <v>111</v>
       </c>
-      <c r="C19" s="180" t="s">
+      <c r="C19" s="163" t="s">
         <v>347</v>
       </c>
-      <c r="D19" s="181">
+      <c r="D19" s="164">
         <v>8706</v>
       </c>
-      <c r="E19" s="207">
+      <c r="E19" s="190">
         <v>74.290000000000006</v>
       </c>
-      <c r="F19" s="207">
+      <c r="F19" s="190">
         <v>43.66</v>
       </c>
-      <c r="G19" s="207">
+      <c r="G19" s="190">
         <v>49.34</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A20" s="183">
+      <c r="A20" s="166">
         <v>2</v>
       </c>
-      <c r="B20" s="184" t="s">
+      <c r="B20" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C20" s="185" t="s">
+      <c r="C20" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D20" s="186">
+      <c r="D20" s="169">
         <v>7680</v>
       </c>
-      <c r="E20" s="208">
+      <c r="E20" s="191">
         <v>65.53</v>
       </c>
-      <c r="F20" s="208">
+      <c r="F20" s="191">
         <v>39.56</v>
       </c>
-      <c r="G20" s="208">
+      <c r="G20" s="191">
         <v>44.04</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A21" s="183">
+      <c r="A21" s="166">
         <v>3</v>
       </c>
-      <c r="B21" s="184" t="s">
+      <c r="B21" s="167" t="s">
         <v>112</v>
       </c>
-      <c r="C21" s="185" t="s">
+      <c r="C21" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="186">
+      <c r="D21" s="169">
         <v>7661</v>
       </c>
-      <c r="E21" s="208">
+      <c r="E21" s="191">
         <v>65.37</v>
       </c>
-      <c r="F21" s="208">
+      <c r="F21" s="191">
         <v>37.619999999999997</v>
       </c>
-      <c r="G21" s="208">
+      <c r="G21" s="191">
         <v>43.23</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A22" s="183">
+      <c r="A22" s="166">
         <v>4</v>
       </c>
-      <c r="B22" s="184" t="s">
+      <c r="B22" s="167" t="s">
         <v>373</v>
       </c>
-      <c r="C22" s="185" t="s">
+      <c r="C22" s="168" t="s">
         <v>120</v>
       </c>
-      <c r="D22" s="186">
+      <c r="D22" s="169">
         <v>7144</v>
       </c>
-      <c r="E22" s="208">
+      <c r="E22" s="191">
         <v>60.96</v>
       </c>
-      <c r="F22" s="208">
+      <c r="F22" s="191">
         <v>39.479999999999997</v>
       </c>
-      <c r="G22" s="208">
+      <c r="G22" s="191">
         <v>42.43</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A23" s="183">
+      <c r="A23" s="166">
         <v>5</v>
       </c>
-      <c r="B23" s="184" t="s">
+      <c r="B23" s="167" t="s">
         <v>113</v>
       </c>
-      <c r="C23" s="185" t="s">
+      <c r="C23" s="168" t="s">
         <v>11</v>
       </c>
-      <c r="D23" s="186">
+      <c r="D23" s="169">
         <v>5360</v>
       </c>
-      <c r="E23" s="208">
+      <c r="E23" s="191">
         <v>45.74</v>
       </c>
-      <c r="F23" s="208">
+      <c r="F23" s="191">
         <v>25.3</v>
       </c>
-      <c r="G23" s="208">
+      <c r="G23" s="191">
         <v>30.05</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A24" s="183">
+      <c r="A24" s="166">
         <v>6</v>
       </c>
-      <c r="B24" s="184" t="s">
+      <c r="B24" s="167" t="s">
         <v>121</v>
       </c>
-      <c r="C24" s="185" t="s">
+      <c r="C24" s="168" t="s">
         <v>16</v>
       </c>
-      <c r="D24" s="186">
+      <c r="D24" s="169">
         <v>2431</v>
       </c>
-      <c r="E24" s="208">
+      <c r="E24" s="191">
         <v>20.74</v>
       </c>
-      <c r="F24" s="208">
+      <c r="F24" s="191">
         <v>13.03</v>
       </c>
-      <c r="G24" s="208">
+      <c r="G24" s="191">
         <v>14.07</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A25" s="183">
+      <c r="A25" s="166">
         <v>7</v>
       </c>
-      <c r="B25" s="184" t="s">
+      <c r="B25" s="167" t="s">
         <v>114</v>
       </c>
-      <c r="C25" s="185" t="s">
+      <c r="C25" s="168" t="s">
         <v>10</v>
       </c>
-      <c r="D25" s="186">
+      <c r="D25" s="169">
         <v>2306</v>
       </c>
-      <c r="E25" s="208">
+      <c r="E25" s="191">
         <v>19.68</v>
       </c>
-      <c r="F25" s="208">
+      <c r="F25" s="191">
         <v>10.94</v>
       </c>
-      <c r="G25" s="208">
+      <c r="G25" s="191">
         <v>12.63</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A26" s="183">
+      <c r="A26" s="166">
         <v>8</v>
       </c>
-      <c r="B26" s="184" t="s">
+      <c r="B26" s="167" t="s">
         <v>374</v>
       </c>
-      <c r="C26" s="185" t="s">
+      <c r="C26" s="168" t="s">
         <v>13</v>
       </c>
-      <c r="D26" s="186">
+      <c r="D26" s="169">
         <v>1982</v>
       </c>
-      <c r="E26" s="208">
+      <c r="E26" s="191">
         <v>16.91</v>
       </c>
-      <c r="F26" s="208">
+      <c r="F26" s="191">
         <v>9.16</v>
       </c>
-      <c r="G26" s="208">
+      <c r="G26" s="191">
         <v>10.91</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A27" s="183">
+      <c r="A27" s="166">
         <v>9</v>
       </c>
-      <c r="B27" s="184" t="s">
+      <c r="B27" s="167" t="s">
         <v>115</v>
       </c>
-      <c r="C27" s="185" t="s">
+      <c r="C27" s="168" t="s">
         <v>15</v>
       </c>
-      <c r="D27" s="186">
+      <c r="D27" s="169">
         <v>1600</v>
       </c>
-      <c r="E27" s="208">
+      <c r="E27" s="191">
         <v>13.65</v>
       </c>
-      <c r="F27" s="208">
+      <c r="F27" s="191">
         <v>7.56</v>
       </c>
-      <c r="G27" s="208">
+      <c r="G27" s="191">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A28" s="188">
+      <c r="A28" s="171">
         <v>10</v>
       </c>
-      <c r="B28" s="189" t="s">
+      <c r="B28" s="172" t="s">
         <v>348</v>
       </c>
-      <c r="C28" s="197" t="s">
+      <c r="C28" s="180" t="s">
         <v>309</v>
       </c>
-      <c r="D28" s="191">
+      <c r="D28" s="174">
         <v>1252</v>
       </c>
-      <c r="E28" s="209">
+      <c r="E28" s="192">
         <v>10.68</v>
       </c>
-      <c r="F28" s="209">
+      <c r="F28" s="192">
         <v>7.93</v>
       </c>
-      <c r="G28" s="209">
+      <c r="G28" s="192">
         <v>8.4499999999999993</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A29" s="198"/>
-      <c r="B29" s="193" t="s">
+      <c r="A29" s="181"/>
+      <c r="B29" s="176" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="194" t="s">
+      <c r="C29" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="D29" s="195">
+      <c r="D29" s="178">
         <v>56854</v>
       </c>
-      <c r="E29" s="210">
+      <c r="E29" s="193">
         <v>485.13</v>
       </c>
-      <c r="F29" s="210">
+      <c r="F29" s="193">
         <v>294.3</v>
       </c>
-      <c r="G29" s="210">
+      <c r="G29" s="193">
         <v>330.03</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="11.25" customHeight="1" thickTop="1">
-      <c r="A30" s="85"/>
-[...5 lines deleted...]
-      <c r="G30" s="85"/>
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
     </row>
     <row r="31" spans="1:7" ht="18.600000000000001" thickBot="1">
-      <c r="A31" s="250" t="s">
+      <c r="A31" s="228" t="s">
         <v>349</v>
       </c>
-      <c r="B31" s="250"/>
-[...4 lines deleted...]
-      <c r="G31" s="250"/>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
     </row>
     <row r="32" spans="1:7" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A32" s="86" t="s">
+      <c r="A32" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B32" s="87" t="s">
+      <c r="B32" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C32" s="86" t="s">
+      <c r="C32" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D32" s="86" t="s">
+      <c r="D32" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E32" s="86" t="s">
+      <c r="E32" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F32" s="86" t="s">
+      <c r="F32" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G32" s="86" t="s">
+      <c r="G32" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A33" s="178">
+      <c r="A33" s="161">
         <v>1</v>
       </c>
-      <c r="B33" s="179" t="s">
+      <c r="B33" s="162" t="s">
         <v>138</v>
       </c>
-      <c r="C33" s="180" t="s">
+      <c r="C33" s="163" t="s">
         <v>6</v>
       </c>
-      <c r="D33" s="181">
+      <c r="D33" s="164">
         <v>12672</v>
       </c>
-      <c r="E33" s="207">
+      <c r="E33" s="190">
         <v>107.2</v>
       </c>
-      <c r="F33" s="207">
+      <c r="F33" s="190">
         <v>67.599999999999994</v>
       </c>
-      <c r="G33" s="207">
+      <c r="G33" s="190">
         <v>72.989999999999995</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A34" s="183">
+      <c r="A34" s="166">
         <v>2</v>
       </c>
-      <c r="B34" s="184" t="s">
+      <c r="B34" s="167" t="s">
         <v>111</v>
       </c>
-      <c r="C34" s="185" t="s">
+      <c r="C34" s="168" t="s">
         <v>347</v>
       </c>
-      <c r="D34" s="186">
+      <c r="D34" s="169">
         <v>6668</v>
       </c>
-      <c r="E34" s="208">
+      <c r="E34" s="191">
         <v>56.41</v>
       </c>
-      <c r="F34" s="208">
+      <c r="F34" s="191">
         <v>29.88</v>
       </c>
-      <c r="G34" s="208">
+      <c r="G34" s="191">
         <v>34.06</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A35" s="183">
+      <c r="A35" s="166">
         <v>3</v>
       </c>
-      <c r="B35" s="184" t="s">
+      <c r="B35" s="167" t="s">
         <v>112</v>
       </c>
-      <c r="C35" s="185" t="s">
+      <c r="C35" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="D35" s="186">
+      <c r="D35" s="169">
         <v>5827</v>
       </c>
-      <c r="E35" s="208">
+      <c r="E35" s="191">
         <v>49.3</v>
       </c>
-      <c r="F35" s="208">
+      <c r="F35" s="191">
         <v>26.85</v>
       </c>
-      <c r="G35" s="208">
+      <c r="G35" s="191">
         <v>29.89</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A36" s="183">
+      <c r="A36" s="166">
         <v>4</v>
       </c>
-      <c r="B36" s="184" t="s">
+      <c r="B36" s="167" t="s">
         <v>124</v>
       </c>
-      <c r="C36" s="185" t="s">
+      <c r="C36" s="168" t="s">
         <v>19</v>
       </c>
-      <c r="D36" s="186">
+      <c r="D36" s="169">
         <v>2780</v>
       </c>
-      <c r="E36" s="208">
+      <c r="E36" s="191">
         <v>23.52</v>
       </c>
-      <c r="F36" s="208">
+      <c r="F36" s="191">
         <v>16.68</v>
       </c>
-      <c r="G36" s="208">
+      <c r="G36" s="191">
         <v>18.059999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A37" s="183">
+      <c r="A37" s="166">
         <v>5</v>
       </c>
-      <c r="B37" s="184" t="s">
+      <c r="B37" s="167" t="s">
         <v>110</v>
       </c>
-      <c r="C37" s="185" t="s">
+      <c r="C37" s="168" t="s">
         <v>5</v>
       </c>
-      <c r="D37" s="186">
+      <c r="D37" s="169">
         <v>3395</v>
       </c>
-      <c r="E37" s="208">
+      <c r="E37" s="191">
         <v>28.72</v>
       </c>
-      <c r="F37" s="208">
+      <c r="F37" s="191">
         <v>14.46</v>
       </c>
-      <c r="G37" s="208">
+      <c r="G37" s="191">
         <v>16.78</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A38" s="183">
+      <c r="A38" s="166">
         <v>6</v>
       </c>
-      <c r="B38" s="184" t="s">
+      <c r="B38" s="167" t="s">
         <v>125</v>
       </c>
-      <c r="C38" s="185" t="s">
+      <c r="C38" s="168" t="s">
         <v>21</v>
       </c>
-      <c r="D38" s="186">
+      <c r="D38" s="169">
         <v>2462</v>
       </c>
-      <c r="E38" s="208">
+      <c r="E38" s="191">
         <v>20.83</v>
       </c>
-      <c r="F38" s="208">
+      <c r="F38" s="191">
         <v>12.99</v>
       </c>
-      <c r="G38" s="208">
+      <c r="G38" s="191">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A39" s="183">
+      <c r="A39" s="166">
         <v>7</v>
       </c>
-      <c r="B39" s="184" t="s">
+      <c r="B39" s="167" t="s">
         <v>147</v>
       </c>
-      <c r="C39" s="185" t="s">
+      <c r="C39" s="168" t="s">
         <v>20</v>
       </c>
-      <c r="D39" s="186">
+      <c r="D39" s="169">
         <v>1507</v>
       </c>
-      <c r="E39" s="208">
+      <c r="E39" s="191">
         <v>12.75</v>
       </c>
-      <c r="F39" s="208">
+      <c r="F39" s="191">
         <v>8.5299999999999994</v>
       </c>
-      <c r="G39" s="208">
+      <c r="G39" s="191">
         <v>9.18</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A40" s="183">
+      <c r="A40" s="166">
         <v>8</v>
       </c>
-      <c r="B40" s="184" t="s">
+      <c r="B40" s="167" t="s">
         <v>109</v>
       </c>
-      <c r="C40" s="185" t="s">
+      <c r="C40" s="168" t="s">
         <v>4</v>
       </c>
-      <c r="D40" s="186">
+      <c r="D40" s="169">
         <v>1432</v>
       </c>
-      <c r="E40" s="208">
+      <c r="E40" s="191">
         <v>12.11</v>
       </c>
-      <c r="F40" s="208">
+      <c r="F40" s="191">
         <v>7.33</v>
       </c>
-      <c r="G40" s="208">
+      <c r="G40" s="191">
         <v>8.1300000000000008</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A41" s="183">
+      <c r="A41" s="166">
         <v>9</v>
       </c>
-      <c r="B41" s="184" t="s">
+      <c r="B41" s="167" t="s">
         <v>374</v>
       </c>
-      <c r="C41" s="185" t="s">
+      <c r="C41" s="168" t="s">
         <v>13</v>
       </c>
-      <c r="D41" s="186">
+      <c r="D41" s="169">
         <v>1645</v>
       </c>
-      <c r="E41" s="208">
+      <c r="E41" s="191">
         <v>13.92</v>
       </c>
-      <c r="F41" s="208">
+      <c r="F41" s="191">
         <v>6.6</v>
       </c>
-      <c r="G41" s="208">
+      <c r="G41" s="191">
         <v>7.83</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A42" s="188">
+      <c r="A42" s="171">
         <v>10</v>
       </c>
-      <c r="B42" s="189" t="s">
+      <c r="B42" s="172" t="s">
         <v>114</v>
       </c>
-      <c r="C42" s="190" t="s">
+      <c r="C42" s="173" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="191">
+      <c r="D42" s="174">
         <v>1352</v>
       </c>
-      <c r="E42" s="209">
+      <c r="E42" s="192">
         <v>11.44</v>
       </c>
-      <c r="F42" s="209">
+      <c r="F42" s="192">
         <v>5.79</v>
       </c>
-      <c r="G42" s="209">
+      <c r="G42" s="192">
         <v>6.67</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="18" customHeight="1" thickBot="1">
-      <c r="A43" s="198"/>
-      <c r="B43" s="193" t="s">
+      <c r="A43" s="181"/>
+      <c r="B43" s="176" t="s">
         <v>119</v>
       </c>
-      <c r="C43" s="194" t="s">
+      <c r="C43" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="D43" s="195">
+      <c r="D43" s="178">
         <v>48978</v>
       </c>
-      <c r="E43" s="210">
+      <c r="E43" s="193">
         <v>414.35</v>
       </c>
-      <c r="F43" s="210">
+      <c r="F43" s="193">
         <v>243.2</v>
       </c>
-      <c r="G43" s="210">
+      <c r="G43" s="193">
         <v>269.05</v>
       </c>
     </row>
-    <row r="44" spans="1:7" s="117" customFormat="1" ht="29.25" customHeight="1" thickTop="1">
-      <c r="A44" s="244" t="s">
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1" thickTop="1">
+      <c r="A44" s="223" t="s">
         <v>351</v>
       </c>
-      <c r="B44" s="245"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15" customHeight="1">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A50" s="117" t="s">
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:3">
-      <c r="B51" s="92"/>
-      <c r="C51" s="119"/>
+      <c r="B51" s="86"/>
+      <c r="C51" s="110"/>
     </row>
     <row r="52" spans="1:3">
-      <c r="B52" s="92"/>
-      <c r="C52" s="92"/>
+      <c r="B52" s="86"/>
+      <c r="C52" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A31:G31"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:G53"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="5.109375" style="84" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="84"/>
+    <col min="1" max="1" width="5.109375" style="81" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="81" customWidth="1"/>
+    <col min="3" max="3" width="30.109375" style="81" customWidth="1"/>
+    <col min="4" max="4" width="9" style="81"/>
+    <col min="5" max="5" width="11.44140625" style="81" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="81" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="81" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="81"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="79" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="83"/>
-      <c r="E1" s="247" t="s">
+      <c r="B1" s="80"/>
+      <c r="E1" s="226" t="s">
         <v>344</v>
       </c>
-      <c r="F1" s="247"/>
-[...3 lines deleted...]
-      <c r="A2" s="249" t="s">
+      <c r="F1" s="226"/>
+      <c r="G1" s="227"/>
+    </row>
+    <row r="2" spans="1:7" s="82" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="228" t="s">
         <v>175</v>
       </c>
-      <c r="B2" s="249"/>
-[...4 lines deleted...]
-      <c r="G2" s="249"/>
+      <c r="B2" s="228"/>
+      <c r="C2" s="228"/>
+      <c r="D2" s="228"/>
+      <c r="E2" s="228"/>
+      <c r="F2" s="228"/>
+      <c r="G2" s="228"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="250" t="s">
+      <c r="A3" s="228" t="s">
         <v>336</v>
       </c>
-      <c r="B3" s="250"/>
-[...4 lines deleted...]
-      <c r="G3" s="250"/>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
     </row>
     <row r="4" spans="1:7" ht="42" customHeight="1">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="87" t="s">
+      <c r="B4" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C4" s="86" t="s">
+      <c r="C4" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="86" t="s">
+      <c r="D4" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="86" t="s">
+      <c r="E4" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="86" t="s">
+      <c r="F4" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="86" t="s">
+      <c r="G4" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A5" s="88">
+      <c r="A5" s="85">
         <v>1</v>
       </c>
-      <c r="B5" s="89" t="s">
+      <c r="B5" s="86" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="89" t="s">
+      <c r="C5" s="86" t="s">
         <v>180</v>
       </c>
-      <c r="D5" s="164">
+      <c r="D5" s="148">
         <v>12360</v>
       </c>
-      <c r="E5" s="150" t="s">
+      <c r="E5" s="137" t="s">
         <v>337</v>
       </c>
-      <c r="F5" s="170">
+      <c r="F5" s="152">
         <v>67.510000000000005</v>
       </c>
-      <c r="G5" s="170">
+      <c r="G5" s="152">
         <v>72.989999999999995</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A6" s="88">
+      <c r="A6" s="85">
         <v>2</v>
       </c>
-      <c r="B6" s="92" t="s">
+      <c r="B6" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="93" t="s">
+      <c r="C6" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D6" s="162">
+      <c r="D6" s="148">
         <v>15579</v>
       </c>
-      <c r="E6" s="151">
+      <c r="E6" s="138">
         <v>66.319999999999993</v>
       </c>
-      <c r="F6" s="167">
+      <c r="F6" s="152">
         <v>37.82</v>
       </c>
-      <c r="G6" s="167">
+      <c r="G6" s="152">
         <v>43.01</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A7" s="88">
+      <c r="A7" s="85">
         <v>3</v>
       </c>
-      <c r="B7" s="92" t="s">
+      <c r="B7" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C7" s="92" t="s">
+      <c r="C7" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D7" s="162">
+      <c r="D7" s="148">
         <v>13086</v>
       </c>
-      <c r="E7" s="151">
+      <c r="E7" s="138">
         <v>55.7</v>
       </c>
-      <c r="F7" s="167">
+      <c r="F7" s="152">
         <v>31.35</v>
       </c>
-      <c r="G7" s="167">
+      <c r="G7" s="152">
         <v>35.729999999999997</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A8" s="88">
+      <c r="A8" s="85">
         <v>4</v>
       </c>
-      <c r="B8" s="92" t="s">
+      <c r="B8" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C8" s="92" t="s">
+      <c r="C8" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D8" s="162">
+      <c r="D8" s="148">
         <v>11420</v>
       </c>
-      <c r="E8" s="151">
+      <c r="E8" s="138">
         <v>48.61</v>
       </c>
-      <c r="F8" s="167">
+      <c r="F8" s="152">
         <v>28.28</v>
       </c>
-      <c r="G8" s="167">
+      <c r="G8" s="152">
         <v>31.79</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A9" s="88">
+      <c r="A9" s="85">
         <v>5</v>
       </c>
-      <c r="B9" s="92" t="s">
+      <c r="B9" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="C9" s="92" t="s">
+      <c r="C9" s="86" t="s">
         <v>185</v>
       </c>
-      <c r="D9" s="162">
+      <c r="D9" s="148">
         <v>5106</v>
       </c>
-      <c r="E9" s="150" t="s">
+      <c r="E9" s="137" t="s">
         <v>338</v>
       </c>
-      <c r="F9" s="167">
+      <c r="F9" s="152">
         <v>24.93</v>
       </c>
-      <c r="G9" s="167">
+      <c r="G9" s="152">
         <v>29.42</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A10" s="88">
+      <c r="A10" s="85">
         <v>6</v>
       </c>
-      <c r="B10" s="92" t="s">
+      <c r="B10" s="86" t="s">
         <v>187</v>
       </c>
-      <c r="C10" s="92" t="s">
+      <c r="C10" s="86" t="s">
         <v>188</v>
       </c>
-      <c r="D10" s="162">
+      <c r="D10" s="148">
         <v>7628</v>
       </c>
-      <c r="E10" s="151">
+      <c r="E10" s="138">
         <v>32.47</v>
       </c>
-      <c r="F10" s="167">
+      <c r="F10" s="152">
         <v>20.88</v>
       </c>
-      <c r="G10" s="167">
+      <c r="G10" s="152">
         <v>22.49</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A11" s="88">
+      <c r="A11" s="85">
         <v>7</v>
       </c>
-      <c r="B11" s="92" t="s">
+      <c r="B11" s="86" t="s">
         <v>125</v>
       </c>
-      <c r="C11" s="92" t="s">
+      <c r="C11" s="86" t="s">
         <v>192</v>
       </c>
-      <c r="D11" s="162">
+      <c r="D11" s="148">
         <v>2440</v>
       </c>
-      <c r="E11" s="150" t="s">
+      <c r="E11" s="137" t="s">
         <v>339</v>
       </c>
-      <c r="F11" s="167">
+      <c r="F11" s="152">
         <v>13.09</v>
       </c>
-      <c r="G11" s="167">
+      <c r="G11" s="152">
         <v>14.14</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A12" s="88">
+      <c r="A12" s="85">
         <v>8</v>
       </c>
-      <c r="B12" s="92" t="s">
+      <c r="B12" s="86" t="s">
         <v>124</v>
       </c>
-      <c r="C12" s="119" t="s">
+      <c r="C12" s="110" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="162">
+      <c r="D12" s="148">
         <v>3618</v>
       </c>
-      <c r="E12" s="151">
+      <c r="E12" s="138">
         <v>15.4</v>
       </c>
-      <c r="F12" s="167">
+      <c r="F12" s="152">
         <v>10.98</v>
       </c>
-      <c r="G12" s="167">
+      <c r="G12" s="152">
         <v>11.94</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A13" s="88">
+      <c r="A13" s="85">
         <v>9</v>
       </c>
-      <c r="B13" s="92" t="s">
+      <c r="B13" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C13" s="119" t="s">
+      <c r="C13" s="110" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="162">
+      <c r="D13" s="148">
         <v>3849</v>
       </c>
-      <c r="E13" s="151">
+      <c r="E13" s="138">
         <v>16.38</v>
       </c>
-      <c r="F13" s="167">
+      <c r="F13" s="152">
         <v>8.92</v>
       </c>
-      <c r="G13" s="167">
+      <c r="G13" s="152">
         <v>10.28</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A14" s="88">
+      <c r="A14" s="85">
         <v>10</v>
       </c>
-      <c r="B14" s="89" t="s">
+      <c r="B14" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C14" s="89" t="s">
+      <c r="C14" s="86" t="s">
         <v>195</v>
       </c>
-      <c r="D14" s="165">
+      <c r="D14" s="150">
         <v>3799</v>
       </c>
-      <c r="E14" s="153">
+      <c r="E14" s="140">
         <v>16.170000000000002</v>
       </c>
-      <c r="F14" s="169">
+      <c r="F14" s="154">
         <v>8.41</v>
       </c>
-      <c r="G14" s="169">
+      <c r="G14" s="154">
         <v>10.039999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A15" s="96"/>
-      <c r="B15" s="97" t="s">
+      <c r="A15" s="91"/>
+      <c r="B15" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C15" s="97" t="s">
+      <c r="C15" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D15" s="166">
+      <c r="D15" s="151">
         <v>105156</v>
       </c>
-      <c r="E15" s="155">
+      <c r="E15" s="142">
         <v>447.62</v>
       </c>
-      <c r="F15" s="168">
+      <c r="F15" s="153">
         <v>270.85000000000002</v>
       </c>
-      <c r="G15" s="168">
+      <c r="G15" s="153">
         <v>302.02999999999997</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12" customHeight="1">
-      <c r="A16" s="85"/>
-[...5 lines deleted...]
-      <c r="G16" s="85"/>
+      <c r="A16" s="82"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
     </row>
     <row r="17" spans="1:7" ht="18.600000000000001" thickBot="1">
-      <c r="A17" s="250" t="s">
+      <c r="A17" s="228" t="s">
         <v>335</v>
       </c>
-      <c r="B17" s="250"/>
-[...4 lines deleted...]
-      <c r="G17" s="250"/>
+      <c r="B17" s="228"/>
+      <c r="C17" s="228"/>
+      <c r="D17" s="228"/>
+      <c r="E17" s="228"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="228"/>
     </row>
     <row r="18" spans="1:7" ht="32.4">
-      <c r="A18" s="86" t="s">
+      <c r="A18" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="87" t="s">
+      <c r="B18" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C18" s="86" t="s">
+      <c r="C18" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="86" t="s">
+      <c r="D18" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="86" t="s">
+      <c r="E18" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="86" t="s">
+      <c r="F18" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G18" s="86" t="s">
+      <c r="G18" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A19" s="88">
+      <c r="A19" s="85">
         <v>1</v>
       </c>
-      <c r="B19" s="92" t="s">
+      <c r="B19" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C19" s="93" t="s">
+      <c r="C19" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D19" s="164">
+      <c r="D19" s="148">
         <v>8968</v>
       </c>
-      <c r="E19" s="173">
+      <c r="E19" s="157">
         <v>76.569999999999993</v>
       </c>
-      <c r="F19" s="173">
+      <c r="F19" s="157">
         <v>45.95</v>
       </c>
-      <c r="G19" s="173">
+      <c r="G19" s="157">
         <v>52.14</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A20" s="88">
+      <c r="A20" s="85">
         <v>2</v>
       </c>
-      <c r="B20" s="92" t="s">
+      <c r="B20" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C20" s="92" t="s">
+      <c r="C20" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D20" s="162">
+      <c r="D20" s="148">
         <v>7884</v>
       </c>
-      <c r="E20" s="174">
+      <c r="E20" s="157">
         <v>67.319999999999993</v>
       </c>
-      <c r="F20" s="174">
+      <c r="F20" s="157">
         <v>41.71</v>
       </c>
-      <c r="G20" s="174">
+      <c r="G20" s="157">
         <v>46.48</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A21" s="88">
+      <c r="A21" s="85">
         <v>3</v>
       </c>
-      <c r="B21" s="92" t="s">
+      <c r="B21" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C21" s="92" t="s">
+      <c r="C21" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D21" s="162">
+      <c r="D21" s="148">
         <v>7660</v>
       </c>
-      <c r="E21" s="174">
+      <c r="E21" s="157">
         <v>65.400000000000006</v>
       </c>
-      <c r="F21" s="174">
+      <c r="F21" s="157">
         <v>38.229999999999997</v>
       </c>
-      <c r="G21" s="174">
+      <c r="G21" s="157">
         <v>44.16</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A22" s="88">
+      <c r="A22" s="85">
         <v>4</v>
       </c>
-      <c r="B22" s="92" t="s">
+      <c r="B22" s="86" t="s">
         <v>201</v>
       </c>
-      <c r="C22" s="92" t="s">
+      <c r="C22" s="86" t="s">
         <v>188</v>
       </c>
-      <c r="D22" s="162">
+      <c r="D22" s="148">
         <v>6965</v>
       </c>
-      <c r="E22" s="174">
+      <c r="E22" s="157">
         <v>59.47</v>
       </c>
-      <c r="F22" s="174">
+      <c r="F22" s="157">
         <v>39.32</v>
       </c>
-      <c r="G22" s="174">
+      <c r="G22" s="157">
         <v>42.29</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A23" s="88">
+      <c r="A23" s="85">
         <v>5</v>
       </c>
-      <c r="B23" s="92" t="s">
+      <c r="B23" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="C23" s="92" t="s">
+      <c r="C23" s="86" t="s">
         <v>185</v>
       </c>
-      <c r="D23" s="162">
+      <c r="D23" s="148">
         <v>5106</v>
       </c>
-      <c r="E23" s="174">
+      <c r="E23" s="157">
         <v>43.6</v>
       </c>
-      <c r="F23" s="174">
+      <c r="F23" s="157">
         <v>24.93</v>
       </c>
-      <c r="G23" s="174">
+      <c r="G23" s="157">
         <v>29.42</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A24" s="88">
+      <c r="A24" s="85">
         <v>6</v>
       </c>
-      <c r="B24" s="92" t="s">
+      <c r="B24" s="86" t="s">
         <v>121</v>
       </c>
-      <c r="C24" s="92" t="s">
+      <c r="C24" s="86" t="s">
         <v>202</v>
       </c>
-      <c r="D24" s="162">
+      <c r="D24" s="148">
         <v>2415</v>
       </c>
-      <c r="E24" s="174">
+      <c r="E24" s="157">
         <v>20.62</v>
       </c>
-      <c r="F24" s="174">
+      <c r="F24" s="157">
         <v>13.19</v>
       </c>
-      <c r="G24" s="174">
+      <c r="G24" s="157">
         <v>14.23</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A25" s="88">
+      <c r="A25" s="85">
         <v>7</v>
       </c>
-      <c r="B25" s="92" t="s">
+      <c r="B25" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C25" s="92" t="s">
+      <c r="C25" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D25" s="162">
+      <c r="D25" s="148">
         <v>2351</v>
       </c>
-      <c r="E25" s="174">
+      <c r="E25" s="157">
         <v>20.07</v>
       </c>
-      <c r="F25" s="174">
+      <c r="F25" s="157">
         <v>11.38</v>
       </c>
-      <c r="G25" s="174">
+      <c r="G25" s="157">
         <v>13.23</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A26" s="88">
+      <c r="A26" s="85">
         <v>8</v>
       </c>
-      <c r="B26" s="92" t="s">
+      <c r="B26" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C26" s="119" t="s">
+      <c r="C26" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="D26" s="162">
+      <c r="D26" s="148">
         <v>2044</v>
       </c>
-      <c r="E26" s="174">
+      <c r="E26" s="157">
         <v>17.45</v>
       </c>
-      <c r="F26" s="174">
+      <c r="F26" s="157">
         <v>9.6999999999999993</v>
       </c>
-      <c r="G26" s="174">
+      <c r="G26" s="157">
         <v>11.6</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A27" s="88">
+      <c r="A27" s="85">
         <v>9</v>
       </c>
-      <c r="B27" s="171" t="s">
+      <c r="B27" s="155" t="s">
         <v>340</v>
       </c>
-      <c r="C27" s="119" t="s">
+      <c r="C27" s="110" t="s">
         <v>342</v>
       </c>
-      <c r="D27" s="162">
+      <c r="D27" s="148">
         <v>1425</v>
       </c>
-      <c r="E27" s="174">
+      <c r="E27" s="157">
         <v>12.17</v>
       </c>
-      <c r="F27" s="174">
+      <c r="F27" s="157">
         <v>7.9</v>
       </c>
-      <c r="G27" s="174">
+      <c r="G27" s="157">
         <v>8.7799999999999994</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A28" s="88">
+      <c r="A28" s="85">
         <v>10</v>
       </c>
-      <c r="B28" s="148" t="s">
+      <c r="B28" s="136" t="s">
         <v>341</v>
       </c>
-      <c r="C28" s="130" t="s">
+      <c r="C28" s="121" t="s">
         <v>343</v>
       </c>
-      <c r="D28" s="165">
+      <c r="D28" s="150">
         <v>1510</v>
       </c>
-      <c r="E28" s="175">
+      <c r="E28" s="158">
         <v>12.89</v>
       </c>
-      <c r="F28" s="175">
+      <c r="F28" s="158">
         <v>7.27</v>
       </c>
-      <c r="G28" s="175">
+      <c r="G28" s="158">
         <v>8.51</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.9" customHeight="1" thickBot="1">
-      <c r="A29" s="105"/>
-      <c r="B29" s="120" t="s">
+      <c r="A29" s="98"/>
+      <c r="B29" s="111" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="120" t="s">
+      <c r="C29" s="111" t="s">
         <v>196</v>
       </c>
-      <c r="D29" s="172">
+      <c r="D29" s="156">
         <v>56642</v>
       </c>
-      <c r="E29" s="176">
+      <c r="E29" s="159">
         <v>483.62</v>
       </c>
-      <c r="F29" s="176">
+      <c r="F29" s="159">
         <v>299.51</v>
       </c>
-      <c r="G29" s="176">
+      <c r="G29" s="159">
         <v>336.47</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="11.25" customHeight="1">
-      <c r="A30" s="85"/>
-[...5 lines deleted...]
-      <c r="G30" s="85"/>
+      <c r="A30" s="82"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
     </row>
     <row r="31" spans="1:7" ht="18.600000000000001" thickBot="1">
-      <c r="A31" s="250" t="s">
+      <c r="A31" s="228" t="s">
         <v>334</v>
       </c>
-      <c r="B31" s="250"/>
-[...4 lines deleted...]
-      <c r="G31" s="250"/>
+      <c r="B31" s="228"/>
+      <c r="C31" s="228"/>
+      <c r="D31" s="228"/>
+      <c r="E31" s="228"/>
+      <c r="F31" s="228"/>
+      <c r="G31" s="228"/>
     </row>
     <row r="32" spans="1:7" ht="35.25" customHeight="1">
-      <c r="A32" s="86" t="s">
+      <c r="A32" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B32" s="87" t="s">
+      <c r="B32" s="84" t="s">
         <v>177</v>
       </c>
-      <c r="C32" s="86" t="s">
+      <c r="C32" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D32" s="86" t="s">
+      <c r="D32" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="E32" s="86" t="s">
+      <c r="E32" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F32" s="86" t="s">
+      <c r="F32" s="83" t="s">
         <v>178</v>
       </c>
-      <c r="G32" s="86" t="s">
+      <c r="G32" s="83" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A33" s="88">
+      <c r="A33" s="85">
         <v>1</v>
       </c>
-      <c r="B33" s="89" t="s">
+      <c r="B33" s="86" t="s">
         <v>138</v>
       </c>
-      <c r="C33" s="89" t="s">
+      <c r="C33" s="86" t="s">
         <v>206</v>
       </c>
-      <c r="D33" s="164">
+      <c r="D33" s="148">
         <v>12360</v>
       </c>
-      <c r="E33" s="173">
+      <c r="E33" s="157">
         <v>104.92</v>
       </c>
-      <c r="F33" s="173">
+      <c r="F33" s="157">
         <v>67.510000000000005</v>
       </c>
-      <c r="G33" s="173">
+      <c r="G33" s="157">
         <v>72.989999999999995</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A34" s="88">
+      <c r="A34" s="85">
         <v>2</v>
       </c>
-      <c r="B34" s="92" t="s">
+      <c r="B34" s="86" t="s">
         <v>111</v>
       </c>
-      <c r="C34" s="93" t="s">
+      <c r="C34" s="89" t="s">
         <v>182</v>
       </c>
-      <c r="D34" s="162">
+      <c r="D34" s="148">
         <v>6611</v>
       </c>
-      <c r="E34" s="174">
+      <c r="E34" s="157">
         <v>56.12</v>
       </c>
-      <c r="F34" s="174">
+      <c r="F34" s="157">
         <v>30.49</v>
       </c>
-      <c r="G34" s="174">
+      <c r="G34" s="157">
         <v>34.85</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A35" s="88">
+      <c r="A35" s="85">
         <v>3</v>
       </c>
-      <c r="B35" s="92" t="s">
+      <c r="B35" s="86" t="s">
         <v>112</v>
       </c>
-      <c r="C35" s="92" t="s">
+      <c r="C35" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="D35" s="162">
+      <c r="D35" s="148">
         <v>5426</v>
       </c>
-      <c r="E35" s="174">
+      <c r="E35" s="157">
         <v>46.06</v>
       </c>
-      <c r="F35" s="174">
+      <c r="F35" s="157">
         <v>25.34</v>
       </c>
-      <c r="G35" s="174">
+      <c r="G35" s="157">
         <v>28.45</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A36" s="88">
+      <c r="A36" s="85">
         <v>4</v>
       </c>
-      <c r="B36" s="92" t="s">
+      <c r="B36" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="C36" s="92" t="s">
+      <c r="C36" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="D36" s="162">
+      <c r="D36" s="148">
         <v>3536</v>
       </c>
-      <c r="E36" s="174">
+      <c r="E36" s="157">
         <v>30.02</v>
       </c>
-      <c r="F36" s="174">
+      <c r="F36" s="157">
         <v>15.73</v>
       </c>
-      <c r="G36" s="174">
+      <c r="G36" s="157">
         <v>18.149999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A37" s="88">
+      <c r="A37" s="85">
         <v>5</v>
       </c>
-      <c r="B37" s="92" t="s">
+      <c r="B37" s="86" t="s">
         <v>124</v>
       </c>
-      <c r="C37" s="92" t="s">
+      <c r="C37" s="86" t="s">
         <v>207</v>
       </c>
-      <c r="D37" s="162">
+      <c r="D37" s="148">
         <v>2729</v>
       </c>
-      <c r="E37" s="174">
+      <c r="E37" s="157">
         <v>23.17</v>
       </c>
-      <c r="F37" s="174">
+      <c r="F37" s="157">
         <v>16.46</v>
       </c>
-      <c r="G37" s="174">
+      <c r="G37" s="157">
         <v>17.87</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A38" s="88">
+      <c r="A38" s="85">
         <v>6</v>
       </c>
-      <c r="B38" s="92" t="s">
+      <c r="B38" s="86" t="s">
         <v>125</v>
       </c>
-      <c r="C38" s="92" t="s">
+      <c r="C38" s="86" t="s">
         <v>192</v>
       </c>
-      <c r="D38" s="162">
+      <c r="D38" s="148">
         <v>2440</v>
       </c>
-      <c r="E38" s="174">
+      <c r="E38" s="157">
         <v>20.71</v>
       </c>
-      <c r="F38" s="174">
+      <c r="F38" s="157">
         <v>13.09</v>
       </c>
-      <c r="G38" s="174">
+      <c r="G38" s="157">
         <v>14.14</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A39" s="88">
+      <c r="A39" s="85">
         <v>7</v>
       </c>
-      <c r="B39" s="93" t="s">
+      <c r="B39" s="89" t="s">
         <v>147</v>
       </c>
-      <c r="C39" s="89" t="s">
+      <c r="C39" s="86" t="s">
         <v>208</v>
       </c>
-      <c r="D39" s="162">
+      <c r="D39" s="148">
         <v>1434</v>
       </c>
-      <c r="E39" s="174">
+      <c r="E39" s="157">
         <v>12.17</v>
       </c>
-      <c r="F39" s="174">
+      <c r="F39" s="157">
         <v>8.31</v>
       </c>
-      <c r="G39" s="174">
+      <c r="G39" s="157">
         <v>8.9600000000000009</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A40" s="88">
+      <c r="A40" s="85">
         <v>8</v>
       </c>
-      <c r="B40" s="92" t="s">
+      <c r="B40" s="86" t="s">
         <v>194</v>
       </c>
-      <c r="C40" s="119" t="s">
+      <c r="C40" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="D40" s="162">
+      <c r="D40" s="148">
         <v>1755</v>
       </c>
-      <c r="E40" s="174">
+      <c r="E40" s="157">
         <v>14.9</v>
       </c>
-      <c r="F40" s="174">
+      <c r="F40" s="157">
         <v>7.26</v>
       </c>
-      <c r="G40" s="174">
+      <c r="G40" s="157">
         <v>8.67</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A41" s="111">
+      <c r="A41" s="102">
         <v>9</v>
       </c>
-      <c r="B41" s="92" t="s">
+      <c r="B41" s="86" t="s">
         <v>109</v>
       </c>
-      <c r="C41" s="92" t="s">
+      <c r="C41" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D41" s="162">
+      <c r="D41" s="148">
         <v>1485</v>
       </c>
-      <c r="E41" s="174">
+      <c r="E41" s="157">
         <v>12.61</v>
       </c>
-      <c r="F41" s="174">
+      <c r="F41" s="157">
         <v>7.82</v>
       </c>
-      <c r="G41" s="174">
+      <c r="G41" s="157">
         <v>8.6300000000000008</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.9" customHeight="1">
-      <c r="A42" s="88">
+      <c r="A42" s="85">
         <v>10</v>
       </c>
-      <c r="B42" s="92" t="s">
+      <c r="B42" s="86" t="s">
         <v>114</v>
       </c>
-      <c r="C42" s="92" t="s">
+      <c r="C42" s="86" t="s">
         <v>189</v>
       </c>
-      <c r="D42" s="165">
+      <c r="D42" s="150">
         <v>1498</v>
       </c>
-      <c r="E42" s="175">
+      <c r="E42" s="158">
         <v>12.72</v>
       </c>
-      <c r="F42" s="175">
+      <c r="F42" s="158">
         <v>6.73</v>
       </c>
-      <c r="G42" s="175">
+      <c r="G42" s="158">
         <v>7.68</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="18" customHeight="1" thickBot="1">
-      <c r="A43" s="96"/>
-      <c r="B43" s="97" t="s">
+      <c r="A43" s="91"/>
+      <c r="B43" s="92" t="s">
         <v>119</v>
       </c>
-      <c r="C43" s="97" t="s">
+      <c r="C43" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="D43" s="163">
+      <c r="D43" s="149">
         <v>48514</v>
       </c>
-      <c r="E43" s="177">
+      <c r="E43" s="160">
         <v>411.83</v>
       </c>
-      <c r="F43" s="177">
+      <c r="F43" s="160">
         <v>246.49</v>
       </c>
-      <c r="G43" s="177">
+      <c r="G43" s="160">
         <v>273.14</v>
       </c>
     </row>
-    <row r="44" spans="1:7" s="117" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A44" s="244" t="s">
+    <row r="44" spans="1:7" s="108" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A44" s="223" t="s">
         <v>303</v>
       </c>
-      <c r="B44" s="245"/>
-[...7 lines deleted...]
-      <c r="A45" s="117" t="s">
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+    </row>
+    <row r="45" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="108" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="117" customFormat="1" ht="15" customHeight="1">
-      <c r="A46" s="117" t="s">
+    <row r="46" spans="1:7" s="108" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A47" s="117" t="s">
+    <row r="47" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A47" s="108" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="117" customFormat="1" ht="13.8">
-      <c r="A48" s="117" t="s">
+    <row r="48" spans="1:7" s="108" customFormat="1" ht="13.8">
+      <c r="A48" s="108" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="49" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A49" s="117" t="s">
+    <row r="49" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A49" s="108" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:3" s="117" customFormat="1" ht="13.8">
-      <c r="A50" s="117" t="s">
+    <row r="50" spans="1:3" s="108" customFormat="1" ht="13.8">
+      <c r="A50" s="108" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:3">
-      <c r="B51" s="92"/>
-      <c r="C51" s="119"/>
+      <c r="B51" s="86"/>
+      <c r="C51" s="110"/>
     </row>
     <row r="52" spans="1:3">
-      <c r="B52" s="92"/>
-      <c r="C52" s="92"/>
+      <c r="B52" s="86"/>
+      <c r="C52" s="86"/>
     </row>
     <row r="53" spans="1:3">
-      <c r="B53" s="92"/>
-      <c r="C53" s="119"/>
+      <c r="B53" s="86"/>
+      <c r="C53" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A31:G31"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...974 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="28" baseType="lpstr">
+      <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>96</vt:lpstr>
       <vt:lpstr>95</vt:lpstr>
       <vt:lpstr>94</vt:lpstr>
       <vt:lpstr>93</vt:lpstr>
       <vt:lpstr>92</vt:lpstr>
       <vt:lpstr>91</vt:lpstr>
       <vt:lpstr>90</vt:lpstr>
       <vt:lpstr>89</vt:lpstr>
       <vt:lpstr>88</vt:lpstr>
       <vt:lpstr>87</vt:lpstr>