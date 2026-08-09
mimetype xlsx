--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,120 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標_念儀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71B9F302-6E08-46C2-B509-8B1AF5EE99D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D79AAFF-D2D6-42C8-A105-BD27B4EFFA52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="42" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="9" r:id="rId17"/>
+    <sheet name="114" sheetId="44" r:id="rId1"/>
+    <sheet name="113" sheetId="42" r:id="rId2"/>
+    <sheet name="112" sheetId="41" r:id="rId3"/>
+    <sheet name="111" sheetId="40" r:id="rId4"/>
+    <sheet name="110" sheetId="39" r:id="rId5"/>
+    <sheet name="109" sheetId="38" r:id="rId6"/>
+    <sheet name="108" sheetId="37" r:id="rId7"/>
+    <sheet name="107" sheetId="35" r:id="rId8"/>
+    <sheet name="106" sheetId="34" r:id="rId9"/>
+    <sheet name="105" sheetId="33" r:id="rId10"/>
+    <sheet name="104" sheetId="32" r:id="rId11"/>
+    <sheet name="103" sheetId="28" r:id="rId12"/>
+    <sheet name="102" sheetId="31" r:id="rId13"/>
+    <sheet name="101" sheetId="30" r:id="rId14"/>
+    <sheet name="100" sheetId="29" r:id="rId15"/>
+    <sheet name="99" sheetId="13" r:id="rId16"/>
+    <sheet name="98" sheetId="11" r:id="rId17"/>
+    <sheet name="97" sheetId="9" r:id="rId18"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'100'!$A$1:$K$38</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'99'!$A$1:$K$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$1:$K$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101'!$A$1:$K$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'102'!$A$1:$K$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'97'!$A$1:$K$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'98'!$A$1:$K$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'99'!$A$1:$K$38</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1360" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1440" uniqueCount="147">
   <si>
     <t>惡性腫瘤</t>
   </si>
   <si>
     <t>口腔癌</t>
   </si>
   <si>
     <t>主唾液腺癌</t>
   </si>
   <si>
     <t>鼻咽癌</t>
   </si>
   <si>
     <t>食道癌</t>
   </si>
   <si>
     <t>胃癌</t>
   </si>
   <si>
     <t>小腸癌</t>
   </si>
   <si>
     <t>胰臟癌</t>
   </si>
   <si>
@@ -728,50 +730,57 @@
     <t>民國111年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>民國112年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>民國113年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>何杰金氏淋巴瘤</t>
   </si>
   <si>
     <t>何杰金氏淋巴瘤</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">何杰金氏淋巴瘤 </t>
   </si>
   <si>
     <t>女性乳癌</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
+  <si>
+    <t>民國114年</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>女性乳房癌</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="0.0"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -1020,51 +1029,51 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="千分位" xfId="1" builtinId="3"/>
     <cellStyle name="千分位 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1308,21948 +1317,23234 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A31969FE-C0F6-4FF5-997D-75C19DC04C29}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="M5" sqref="M5"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="8.33203125" style="24" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="24" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="8.33203125" style="24" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>54032</v>
+        <v>54838</v>
       </c>
       <c r="D5" s="26">
-        <v>70.2</v>
+        <v>70.5</v>
       </c>
       <c r="E5" s="13">
         <v>71</v>
       </c>
       <c r="F5" s="11">
-        <v>32295</v>
+        <v>32537</v>
       </c>
       <c r="G5" s="26">
-        <v>69.599999999999994</v>
+        <v>69.8</v>
       </c>
       <c r="H5" s="13">
         <v>70</v>
       </c>
       <c r="I5" s="11">
-        <v>21737</v>
+        <v>22301</v>
       </c>
       <c r="J5" s="26">
-        <v>71.2</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="K5" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>3687</v>
+        <v>3697</v>
       </c>
       <c r="D6" s="26">
-        <v>63.5</v>
+        <v>64</v>
       </c>
       <c r="E6" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F6" s="11">
-        <v>3372</v>
+        <v>3363</v>
       </c>
       <c r="G6" s="26">
-        <v>62.9</v>
+        <v>63.3</v>
       </c>
       <c r="H6" s="13">
         <v>63</v>
       </c>
       <c r="I6" s="11">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="J6" s="26">
-        <v>70.3</v>
+        <v>71.3</v>
       </c>
       <c r="K6" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="D7" s="26">
-        <v>66.7</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="E7" s="13">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F7" s="11">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="G7" s="26">
-        <v>66.400000000000006</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="H7" s="13">
-        <v>66</v>
+        <v>67.5</v>
       </c>
       <c r="I7" s="11">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="J7" s="26">
-        <v>67.2</v>
+        <v>73.7</v>
       </c>
       <c r="K7" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>609</v>
+        <v>563</v>
       </c>
       <c r="D8" s="26">
-        <v>63.1</v>
+        <v>62.8</v>
       </c>
       <c r="E8" s="13">
         <v>63</v>
       </c>
       <c r="F8" s="11">
-        <v>478</v>
+        <v>448</v>
       </c>
       <c r="G8" s="26">
-        <v>62.8</v>
+        <v>62.4</v>
       </c>
       <c r="H8" s="13">
         <v>63</v>
       </c>
       <c r="I8" s="11">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="J8" s="26">
-        <v>64.5</v>
+        <v>64.3</v>
       </c>
       <c r="K8" s="13">
         <v>65</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>2076</v>
+        <v>1981</v>
       </c>
       <c r="D9" s="26">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="E9" s="13">
+        <v>64</v>
+      </c>
+      <c r="F9" s="11">
+        <v>1800</v>
+      </c>
+      <c r="G9" s="26">
         <v>63.8</v>
       </c>
-      <c r="E9" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="H9" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="11">
-        <v>150</v>
+        <v>181</v>
       </c>
       <c r="J9" s="26">
-        <v>69.5</v>
+        <v>67.3</v>
       </c>
       <c r="K9" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2221</v>
+        <v>2225</v>
       </c>
       <c r="D10" s="26">
-        <v>72.8</v>
+        <v>72.5</v>
       </c>
       <c r="E10" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F10" s="11">
-        <v>1330</v>
+        <v>1318</v>
       </c>
       <c r="G10" s="26">
-        <v>72.7</v>
+        <v>72.3</v>
       </c>
       <c r="H10" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I10" s="11">
-        <v>891</v>
+        <v>907</v>
       </c>
       <c r="J10" s="26">
-        <v>73.099999999999994</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="K10" s="13">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="D11" s="26">
-        <v>70.3</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="E11" s="13">
         <v>72</v>
       </c>
       <c r="F11" s="11">
         <v>100</v>
       </c>
       <c r="G11" s="26">
-        <v>66.7</v>
+        <v>68.3</v>
       </c>
       <c r="H11" s="13">
-        <v>68</v>
+        <v>69.5</v>
       </c>
       <c r="I11" s="11">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J11" s="26">
-        <v>76.400000000000006</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="K11" s="13">
-        <v>77.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>7007</v>
+        <v>7146</v>
       </c>
       <c r="D12" s="26">
-        <v>72.3</v>
+        <v>72</v>
       </c>
       <c r="E12" s="13">
         <v>73</v>
       </c>
       <c r="F12" s="11">
-        <v>3980</v>
+        <v>4103</v>
       </c>
       <c r="G12" s="26">
         <v>71.099999999999994</v>
       </c>
       <c r="H12" s="13">
         <v>71</v>
       </c>
       <c r="I12" s="11">
-        <v>3027</v>
+        <v>3043</v>
       </c>
       <c r="J12" s="26">
-        <v>74</v>
+        <v>73.3</v>
       </c>
       <c r="K12" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>7513</v>
+        <v>7601</v>
       </c>
       <c r="D13" s="26">
-        <v>71.3</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="E13" s="13">
         <v>72</v>
       </c>
       <c r="F13" s="11">
-        <v>5083</v>
+        <v>5153</v>
       </c>
       <c r="G13" s="26">
-        <v>69.3</v>
+        <v>70</v>
       </c>
       <c r="H13" s="13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I13" s="11">
-        <v>2430</v>
+        <v>2448</v>
       </c>
       <c r="J13" s="26">
-        <v>75.5</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="K13" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D14" s="26">
-        <v>72.7</v>
+        <v>73.3</v>
       </c>
       <c r="E14" s="13">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F14" s="11">
-        <v>373</v>
+        <v>355</v>
       </c>
       <c r="G14" s="26">
-        <v>71.7</v>
+        <v>72.3</v>
       </c>
       <c r="H14" s="13">
         <v>72</v>
       </c>
       <c r="I14" s="11">
-        <v>324</v>
+        <v>344</v>
       </c>
       <c r="J14" s="26">
-        <v>74</v>
+        <v>74.2</v>
       </c>
       <c r="K14" s="13">
-        <v>73.5</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>2970</v>
+        <v>3204</v>
       </c>
       <c r="D15" s="26">
-        <v>70.400000000000006</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="E15" s="13">
         <v>71</v>
       </c>
       <c r="F15" s="11">
-        <v>1558</v>
+        <v>1706</v>
       </c>
       <c r="G15" s="26">
-        <v>69</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="H15" s="13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I15" s="11">
-        <v>1412</v>
+        <v>1498</v>
       </c>
       <c r="J15" s="26">
-        <v>71.8</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="K15" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D16" s="26">
-        <v>65.7</v>
+        <v>67</v>
       </c>
       <c r="E16" s="13">
-        <v>67</v>
+        <v>68.5</v>
       </c>
       <c r="F16" s="11">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="G16" s="26">
-        <v>66.3</v>
+        <v>64.900000000000006</v>
       </c>
       <c r="H16" s="13">
-        <v>67</v>
+        <v>66.5</v>
       </c>
       <c r="I16" s="11">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J16" s="26">
-        <v>63.7</v>
+        <v>72.8</v>
       </c>
       <c r="K16" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D17" s="26">
-        <v>69.099999999999994</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="E17" s="13">
         <v>69</v>
       </c>
       <c r="F17" s="11">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="G17" s="26">
-        <v>69</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="H17" s="13">
         <v>69</v>
       </c>
       <c r="I17" s="11">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="J17" s="26">
-        <v>70.099999999999994</v>
+        <v>76.7</v>
       </c>
       <c r="K17" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>10495</v>
+        <v>10831</v>
       </c>
       <c r="D18" s="26">
-        <v>71.5</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="E18" s="13">
         <v>72</v>
       </c>
       <c r="F18" s="11">
-        <v>6527</v>
+        <v>6673</v>
       </c>
       <c r="G18" s="26">
         <v>70.900000000000006</v>
       </c>
       <c r="H18" s="13">
         <v>71</v>
       </c>
       <c r="I18" s="11">
-        <v>3968</v>
+        <v>4158</v>
       </c>
       <c r="J18" s="26">
-        <v>72.5</v>
+        <v>72.7</v>
       </c>
       <c r="K18" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D19" s="26">
-        <v>64.3</v>
+        <v>65.2</v>
       </c>
       <c r="E19" s="13">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F19" s="11">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="G19" s="26">
-        <v>62.9</v>
+        <v>64</v>
       </c>
       <c r="H19" s="13">
+        <v>64.5</v>
+      </c>
+      <c r="I19" s="11">
         <v>63</v>
       </c>
-      <c r="I19" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J19" s="26">
-        <v>66</v>
+        <v>66.400000000000006</v>
       </c>
       <c r="K19" s="13">
         <v>67</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="D20" s="26">
-        <v>64.2</v>
+        <v>65.5</v>
       </c>
       <c r="E20" s="13">
-        <v>67.5</v>
+        <v>67</v>
       </c>
       <c r="F20" s="11">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G20" s="26">
-        <v>62.5</v>
+        <v>63.1</v>
       </c>
       <c r="H20" s="13">
-        <v>66.5</v>
+        <v>67</v>
       </c>
       <c r="I20" s="11">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="J20" s="26">
-        <v>71.2</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="K20" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="D21" s="26">
-        <v>59.2</v>
+        <v>63</v>
       </c>
       <c r="E21" s="13">
         <v>64.5</v>
       </c>
       <c r="F21" s="11">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="G21" s="26">
-        <v>57.9</v>
+        <v>61.9</v>
       </c>
       <c r="H21" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I21" s="11">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="J21" s="26">
-        <v>61.1</v>
+        <v>64.400000000000006</v>
       </c>
       <c r="K21" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
         <v>316</v>
       </c>
       <c r="D22" s="26">
-        <v>73.599999999999994</v>
+        <v>76.2</v>
       </c>
       <c r="E22" s="13">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F22" s="11">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="G22" s="26">
-        <v>71.599999999999994</v>
+        <v>74.7</v>
       </c>
       <c r="H22" s="13">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="I22" s="11">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="J22" s="26">
-        <v>76.5</v>
+        <v>78.3</v>
       </c>
       <c r="K22" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D23" s="26">
-        <v>66.2</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="E23" s="13">
+        <v>70</v>
+      </c>
+      <c r="F23" s="11">
+        <v>325</v>
+      </c>
+      <c r="G23" s="26">
+        <v>67.2</v>
+      </c>
+      <c r="H23" s="13">
         <v>69</v>
       </c>
-      <c r="F23" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="11">
-        <v>284</v>
+        <v>305</v>
       </c>
       <c r="J23" s="26">
-        <v>67.3</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="K23" s="13">
-        <v>69.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C24" s="11">
-        <v>3050</v>
+        <v>3116</v>
       </c>
       <c r="D24" s="26">
-        <v>65.3</v>
+        <v>65.8</v>
       </c>
       <c r="E24" s="13">
         <v>65</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
-      <c r="G24" s="27">
+      <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>3050</v>
+        <v>3116</v>
       </c>
       <c r="J24" s="26">
-        <v>65.3</v>
+        <v>65.8</v>
       </c>
       <c r="K24" s="13">
         <v>65</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="D25" s="26">
-        <v>68.2</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="E25" s="13">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
-      <c r="G25" s="27">
+      <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="J25" s="26">
-        <v>68.2</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="K25" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="D26" s="26">
-        <v>64.3</v>
+        <v>64.7</v>
       </c>
       <c r="E26" s="13">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
-      <c r="G26" s="27">
+      <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="J26" s="26">
-        <v>64.3</v>
+        <v>64.7</v>
       </c>
       <c r="K26" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="D27" s="26">
-        <v>63.2</v>
+        <v>64.2</v>
       </c>
       <c r="E27" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
-      <c r="G27" s="27">
+      <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="J27" s="26">
-        <v>63.2</v>
+        <v>64.2</v>
       </c>
       <c r="K27" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1897</v>
+        <v>1895</v>
       </c>
       <c r="D28" s="26">
         <v>80.400000000000006</v>
       </c>
       <c r="E28" s="13">
         <v>82</v>
       </c>
       <c r="F28" s="11">
-        <v>1897</v>
+        <v>1895</v>
       </c>
       <c r="G28" s="26">
         <v>80.400000000000006</v>
       </c>
       <c r="H28" s="13">
         <v>82</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
-      <c r="J28" s="27">
+      <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D29" s="26">
-        <v>51.8</v>
+        <v>59.6</v>
       </c>
       <c r="E29" s="13">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="F29" s="11">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="G29" s="26">
-        <v>51.8</v>
+        <v>59.6</v>
       </c>
       <c r="H29" s="13">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
-      <c r="J29" s="27">
+      <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>680</v>
+        <v>659</v>
       </c>
       <c r="D30" s="26">
-        <v>71.900000000000006</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="E30" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F30" s="11">
-        <v>423</v>
+        <v>405</v>
       </c>
       <c r="G30" s="26">
-        <v>69.8</v>
+        <v>69.3</v>
       </c>
       <c r="H30" s="13">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I30" s="11">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="J30" s="26">
-        <v>75.3</v>
+        <v>76.599999999999994</v>
       </c>
       <c r="K30" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="D31" s="26">
-        <v>77.8</v>
+        <v>77.7</v>
       </c>
       <c r="E31" s="13">
         <v>79</v>
       </c>
       <c r="F31" s="11">
-        <v>747</v>
+        <v>764</v>
       </c>
       <c r="G31" s="26">
-        <v>77.3</v>
+        <v>77.400000000000006</v>
       </c>
       <c r="H31" s="13">
         <v>78</v>
       </c>
       <c r="I31" s="11">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="J31" s="26">
-        <v>78.7</v>
+        <v>78.3</v>
       </c>
       <c r="K31" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>668</v>
+        <v>658</v>
       </c>
       <c r="D32" s="26">
-        <v>61.1</v>
+        <v>61.3</v>
       </c>
       <c r="E32" s="13">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F32" s="11">
-        <v>373</v>
+        <v>353</v>
       </c>
       <c r="G32" s="26">
-        <v>61.6</v>
+        <v>60.3</v>
       </c>
       <c r="H32" s="13">
         <v>64</v>
       </c>
       <c r="I32" s="11">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="J32" s="26">
-        <v>60.5</v>
+        <v>62.4</v>
       </c>
       <c r="K32" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
         <v>31</v>
       </c>
       <c r="D33" s="26">
-        <v>62.7</v>
+        <v>54.1</v>
       </c>
       <c r="E33" s="13">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F33" s="11">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G33" s="26">
-        <v>57.2</v>
+        <v>53.1</v>
       </c>
       <c r="H33" s="13">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="I33" s="11">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="J33" s="26">
-        <v>70.5</v>
+        <v>55</v>
       </c>
       <c r="K33" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="D34" s="26">
-        <v>72.099999999999994</v>
+        <v>74.3</v>
       </c>
       <c r="E34" s="13">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F34" s="11">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="G34" s="26">
-        <v>69.7</v>
+        <v>70.8</v>
       </c>
       <c r="H34" s="13">
-        <v>69</v>
+        <v>70.5</v>
       </c>
       <c r="I34" s="11">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="J34" s="26">
-        <v>74.099999999999994</v>
+        <v>76.8</v>
       </c>
       <c r="K34" s="13">
-        <v>75.5</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D35" s="26">
-        <v>63.9</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="E35" s="13">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="F35" s="18">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G35" s="26">
-        <v>67.900000000000006</v>
+        <v>63.6</v>
       </c>
       <c r="H35" s="13">
-        <v>70</v>
+        <v>70.5</v>
       </c>
       <c r="I35" s="18">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J35" s="26">
-        <v>58.5</v>
+        <v>77.8</v>
       </c>
       <c r="K35" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1454</v>
+        <v>1482</v>
       </c>
       <c r="D36" s="26">
-        <v>71.7</v>
+        <v>72.8</v>
       </c>
       <c r="E36" s="13">
+        <v>74</v>
+      </c>
+      <c r="F36" s="18">
+        <v>881</v>
+      </c>
+      <c r="G36" s="26">
+        <v>72.5</v>
+      </c>
+      <c r="H36" s="13">
         <v>73</v>
       </c>
-      <c r="F36" s="18">
-[...7 lines deleted...]
-      </c>
       <c r="I36" s="18">
-        <v>631</v>
+        <v>601</v>
       </c>
       <c r="J36" s="26">
-        <v>72.8</v>
+        <v>73.3</v>
       </c>
       <c r="K36" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>1272</v>
+        <v>1266</v>
       </c>
       <c r="D37" s="26">
-        <v>68.8</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="E37" s="13">
         <v>71</v>
       </c>
       <c r="F37" s="18">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="G37" s="26">
-        <v>68.2</v>
+        <v>67.7</v>
       </c>
       <c r="H37" s="13">
         <v>71</v>
       </c>
       <c r="I37" s="18">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="J37" s="26">
-        <v>69.7</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="K37" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="N4" sqref="N4"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>46829</v>
+        <v>47760</v>
       </c>
       <c r="D5" s="26">
-        <v>68.358599999999996</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="E5" s="13">
         <v>69</v>
       </c>
       <c r="F5" s="11">
-        <v>28776</v>
+        <v>29215</v>
       </c>
       <c r="G5" s="26">
-        <v>67.939920000000001</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="H5" s="13">
         <v>68</v>
       </c>
       <c r="I5" s="11">
-        <v>18053</v>
+        <v>18545</v>
       </c>
       <c r="J5" s="26">
-        <v>69.025980000000004</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="K5" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>2667</v>
+        <v>2936</v>
       </c>
       <c r="D6" s="26">
-        <v>59.640039999999999</v>
+        <v>59.9</v>
       </c>
       <c r="E6" s="13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F6" s="11">
-        <v>2445</v>
+        <v>2700</v>
       </c>
       <c r="G6" s="26">
-        <v>58.779960000000003</v>
+        <v>59.1</v>
       </c>
       <c r="H6" s="13">
         <v>58</v>
       </c>
       <c r="I6" s="11">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="J6" s="26">
-        <v>69.112610000000004</v>
+        <v>68.8</v>
       </c>
       <c r="K6" s="13">
-        <v>69.5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>70.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D7" s="26">
-        <v>63.191009999999999</v>
+        <v>64.7</v>
       </c>
       <c r="E7" s="13">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F7" s="11">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="G7" s="26">
-        <v>61.868850000000002</v>
+        <v>70</v>
       </c>
       <c r="H7" s="13">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I7" s="11">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J7" s="26">
-        <v>66.071430000000007</v>
+        <v>57.5</v>
       </c>
       <c r="K7" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>747</v>
+        <v>678</v>
       </c>
       <c r="D8" s="26">
-        <v>57.947789999999998</v>
+        <v>59.5</v>
       </c>
       <c r="E8" s="13">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F8" s="11">
-        <v>606</v>
+        <v>532</v>
       </c>
       <c r="G8" s="26">
-        <v>57.806930000000001</v>
+        <v>59</v>
       </c>
       <c r="H8" s="13">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="11">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="J8" s="26">
-        <v>58.553190000000001</v>
+        <v>61.4</v>
       </c>
       <c r="K8" s="13">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="D9" s="26">
-        <v>61.01605</v>
+        <v>61.4</v>
       </c>
       <c r="E9" s="13">
         <v>59</v>
       </c>
       <c r="F9" s="11">
-        <v>1680</v>
+        <v>1620</v>
       </c>
       <c r="G9" s="26">
-        <v>60.4131</v>
+        <v>61</v>
       </c>
       <c r="H9" s="13">
         <v>59</v>
       </c>
       <c r="I9" s="11">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="J9" s="26">
-        <v>68.992130000000003</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="K9" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2326</v>
+        <v>2315</v>
       </c>
       <c r="D10" s="26">
-        <v>71.777730000000005</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="E10" s="13">
         <v>74</v>
       </c>
       <c r="F10" s="11">
-        <v>1458</v>
+        <v>1421</v>
       </c>
       <c r="G10" s="26">
-        <v>72.086420000000004</v>
+        <v>72.2</v>
       </c>
       <c r="H10" s="13">
+        <v>73</v>
+      </c>
+      <c r="I10" s="11">
+        <v>894</v>
+      </c>
+      <c r="J10" s="26">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="K10" s="13">
         <v>75</v>
       </c>
-      <c r="I10" s="11">
-[...9 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="D11" s="26">
-        <v>69.440560000000005</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="E11" s="13">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F11" s="11">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G11" s="26">
-        <v>69.33766</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="H11" s="13">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="I11" s="11">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="J11" s="26">
-        <v>69.560609999999997</v>
+        <v>72.8</v>
       </c>
       <c r="K11" s="13">
-        <v>72.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>5687</v>
+        <v>5722</v>
       </c>
       <c r="D12" s="26">
-        <v>71.356780000000001</v>
+        <v>71.2</v>
       </c>
       <c r="E12" s="13">
         <v>74</v>
       </c>
       <c r="F12" s="11">
-        <v>3212</v>
+        <v>3288</v>
       </c>
       <c r="G12" s="26">
-        <v>71.113330000000005</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="H12" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I12" s="11">
-        <v>2475</v>
+        <v>2434</v>
       </c>
       <c r="J12" s="26">
-        <v>71.672730000000001</v>
+        <v>72.3</v>
       </c>
       <c r="K12" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>8258</v>
+        <v>8353</v>
       </c>
       <c r="D13" s="26">
-        <v>68.590699999999998</v>
+        <v>69</v>
       </c>
       <c r="E13" s="13">
         <v>70</v>
       </c>
       <c r="F13" s="11">
-        <v>5586</v>
+        <v>5619</v>
       </c>
       <c r="G13" s="26">
-        <v>66.403329999999997</v>
+        <v>66.8</v>
       </c>
       <c r="H13" s="13">
         <v>66</v>
       </c>
       <c r="I13" s="11">
-        <v>2672</v>
+        <v>2734</v>
       </c>
       <c r="J13" s="26">
-        <v>73.163550000000001</v>
+        <v>73.5</v>
       </c>
       <c r="K13" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>620</v>
+        <v>568</v>
       </c>
       <c r="D14" s="26">
-        <v>71.341939999999994</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="E14" s="13">
-        <v>72</v>
+        <v>73.5</v>
       </c>
       <c r="F14" s="11">
-        <v>328</v>
+        <v>287</v>
       </c>
       <c r="G14" s="26">
-        <v>69.856710000000007</v>
+        <v>72.2</v>
       </c>
       <c r="H14" s="13">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I14" s="11">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="J14" s="26">
-        <v>73.010270000000006</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="K14" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>1948</v>
+        <v>1996</v>
       </c>
       <c r="D15" s="26">
-        <v>69.38758</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="E15" s="13">
         <v>70</v>
       </c>
       <c r="F15" s="11">
-        <v>1086</v>
+        <v>1107</v>
       </c>
       <c r="G15" s="26">
-        <v>67.888580000000005</v>
+        <v>67.7</v>
       </c>
       <c r="H15" s="13">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I15" s="11">
-        <v>862</v>
+        <v>889</v>
       </c>
       <c r="J15" s="26">
-        <v>71.2761</v>
+        <v>72</v>
       </c>
       <c r="K15" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D16" s="26">
-        <v>67.125</v>
+        <v>64.2</v>
       </c>
       <c r="E16" s="13">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="11">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G16" s="26">
-        <v>64.514290000000003</v>
+        <v>66</v>
       </c>
       <c r="H16" s="13">
-        <v>64</v>
+        <v>67.5</v>
       </c>
       <c r="I16" s="11">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="J16" s="26">
-        <v>71.476190000000003</v>
+        <v>60.4</v>
       </c>
       <c r="K16" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D17" s="26">
-        <v>68.459329999999994</v>
+        <v>68.7</v>
       </c>
       <c r="E17" s="13">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F17" s="11">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="G17" s="26">
-        <v>68.297560000000004</v>
+        <v>68.5</v>
       </c>
       <c r="H17" s="13">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I17" s="11">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J17" s="26">
-        <v>76.75</v>
+        <v>73.3</v>
       </c>
       <c r="K17" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>9232</v>
+        <v>9372</v>
       </c>
       <c r="D18" s="26">
-        <v>70.886920000000003</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="E18" s="13">
         <v>73</v>
       </c>
       <c r="F18" s="11">
-        <v>5884</v>
+        <v>5961</v>
       </c>
       <c r="G18" s="26">
-        <v>71.348740000000006</v>
+        <v>71.3</v>
       </c>
       <c r="H18" s="13">
         <v>73</v>
       </c>
       <c r="I18" s="11">
-        <v>3348</v>
+        <v>3411</v>
       </c>
       <c r="J18" s="26">
-        <v>70.075270000000003</v>
+        <v>70.8</v>
       </c>
       <c r="K18" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="D19" s="26">
-        <v>62.888890000000004</v>
+        <v>58.2</v>
       </c>
       <c r="E19" s="13">
-        <v>62</v>
+        <v>57.5</v>
       </c>
       <c r="F19" s="11">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="G19" s="26">
-        <v>63.116669999999999</v>
+        <v>57.5</v>
       </c>
       <c r="H19" s="13">
-        <v>62.5</v>
+        <v>58</v>
       </c>
       <c r="I19" s="11">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J19" s="26">
-        <v>62.538460000000001</v>
+        <v>59.4</v>
       </c>
       <c r="K19" s="13">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D20" s="26">
-        <v>65.393940000000001</v>
+        <v>63.3</v>
       </c>
       <c r="E20" s="13">
-        <v>67</v>
+        <v>63.5</v>
       </c>
       <c r="F20" s="11">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="G20" s="26">
-        <v>63.595739999999999</v>
+        <v>61.6</v>
       </c>
       <c r="H20" s="13">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="I20" s="11">
         <v>19</v>
       </c>
       <c r="J20" s="26">
-        <v>69.842110000000005</v>
+        <v>67</v>
       </c>
       <c r="K20" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D21" s="26">
-        <v>46.55556</v>
+        <v>53.8</v>
       </c>
       <c r="E21" s="13">
-        <v>48.5</v>
+        <v>59</v>
       </c>
       <c r="F21" s="11">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="G21" s="26">
-        <v>44.632649999999998</v>
+        <v>52.4</v>
       </c>
       <c r="H21" s="13">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I21" s="11">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J21" s="26">
-        <v>48.853659999999998</v>
+        <v>55.4</v>
       </c>
       <c r="K21" s="13">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>56.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="D22" s="26">
-        <v>70.400790000000001</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="E22" s="13">
-        <v>72.5</v>
+        <v>75</v>
       </c>
       <c r="F22" s="11">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="G22" s="26">
-        <v>70.592110000000005</v>
+        <v>72</v>
       </c>
       <c r="H22" s="13">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I22" s="11">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J22" s="26">
-        <v>70.11</v>
+        <v>75.8</v>
       </c>
       <c r="K22" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="D23" s="26">
-        <v>63.658160000000002</v>
+        <v>61.7</v>
       </c>
       <c r="E23" s="13">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F23" s="11">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="G23" s="26">
-        <v>64.168319999999994</v>
+        <v>60.5</v>
       </c>
       <c r="H23" s="13">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I23" s="11">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="J23" s="26">
-        <v>63.115789999999997</v>
+        <v>63.1</v>
       </c>
       <c r="K23" s="13">
         <v>65</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>2141</v>
+        <v>2182</v>
       </c>
       <c r="D24" s="26">
-        <v>60.339559999999999</v>
+        <v>61.2</v>
       </c>
       <c r="E24" s="13">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F24" s="11">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G24" s="27">
-        <v>0</v>
+        <v>81.2</v>
       </c>
       <c r="H24" s="11">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="I24" s="11">
-        <v>2141</v>
+        <v>2176</v>
       </c>
       <c r="J24" s="26">
-        <v>60.339559999999999</v>
+        <v>61.1</v>
       </c>
       <c r="K24" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>661</v>
+        <v>634</v>
       </c>
       <c r="D25" s="26">
-        <v>65.58699</v>
+        <v>65.5</v>
       </c>
       <c r="E25" s="13">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="27">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>661</v>
+        <v>634</v>
       </c>
       <c r="J25" s="26">
-        <v>65.58699</v>
+        <v>65.5</v>
       </c>
       <c r="K25" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>259</v>
+        <v>321</v>
       </c>
       <c r="D26" s="26">
-        <v>62.853279999999998</v>
+        <v>62.4</v>
       </c>
       <c r="E26" s="13">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>259</v>
+        <v>321</v>
       </c>
       <c r="J26" s="26">
-        <v>62.853279999999998</v>
+        <v>62.4</v>
       </c>
       <c r="K26" s="13">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>529</v>
+        <v>656</v>
       </c>
       <c r="D27" s="26">
-        <v>61.1569</v>
+        <v>61.8</v>
       </c>
       <c r="E27" s="13">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>529</v>
+        <v>656</v>
       </c>
       <c r="J27" s="26">
-        <v>61.1569</v>
+        <v>61.8</v>
       </c>
       <c r="K27" s="13">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1231</v>
+        <v>1347</v>
       </c>
       <c r="D28" s="26">
-        <v>79.782290000000003</v>
+        <v>80.3</v>
       </c>
       <c r="E28" s="13">
         <v>81</v>
       </c>
       <c r="F28" s="11">
-        <v>1231</v>
+        <v>1347</v>
       </c>
       <c r="G28" s="26">
-        <v>79.782290000000003</v>
+        <v>80.3</v>
       </c>
       <c r="H28" s="13">
         <v>81</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="D29" s="26">
-        <v>52.03922</v>
+        <v>49.9</v>
       </c>
       <c r="E29" s="13">
-        <v>52</v>
+        <v>44.5</v>
       </c>
       <c r="F29" s="11">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="G29" s="26">
-        <v>52.03922</v>
+        <v>49.9</v>
       </c>
       <c r="H29" s="13">
-        <v>52</v>
+        <v>44.5</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="27">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>525</v>
+        <v>600</v>
       </c>
       <c r="D30" s="26">
-        <v>70.106669999999994</v>
+        <v>70.8</v>
       </c>
       <c r="E30" s="13">
         <v>73</v>
       </c>
       <c r="F30" s="11">
-        <v>288</v>
+        <v>352</v>
       </c>
       <c r="G30" s="26">
-        <v>67.625</v>
+        <v>68.5</v>
       </c>
       <c r="H30" s="13">
-        <v>67.5</v>
+        <v>69</v>
       </c>
       <c r="I30" s="11">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="J30" s="26">
-        <v>73.12236</v>
+        <v>74</v>
       </c>
       <c r="K30" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>902</v>
+        <v>894</v>
       </c>
       <c r="D31" s="26">
-        <v>77.371399999999994</v>
+        <v>75.8</v>
       </c>
       <c r="E31" s="13">
-        <v>79.5</v>
+        <v>77</v>
       </c>
       <c r="F31" s="11">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="G31" s="26">
-        <v>76.966890000000006</v>
+        <v>75.3</v>
       </c>
       <c r="H31" s="13">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="I31" s="11">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="J31" s="26">
-        <v>78.191280000000006</v>
+        <v>76.8</v>
       </c>
       <c r="K31" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="D32" s="26">
-        <v>57.838769999999997</v>
+        <v>57.3</v>
       </c>
       <c r="E32" s="13">
         <v>60</v>
       </c>
       <c r="F32" s="11">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="G32" s="26">
-        <v>56.9544</v>
+        <v>56.9</v>
       </c>
       <c r="H32" s="13">
         <v>60</v>
       </c>
       <c r="I32" s="11">
         <v>245</v>
       </c>
       <c r="J32" s="26">
-        <v>58.946939999999998</v>
+        <v>57.9</v>
       </c>
       <c r="K32" s="13">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D33" s="26">
-        <v>57.727269999999997</v>
+        <v>61.7</v>
       </c>
       <c r="E33" s="13">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F33" s="11">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G33" s="26">
-        <v>57.25</v>
+        <v>57.6</v>
       </c>
       <c r="H33" s="13">
-        <v>58</v>
+        <v>54.5</v>
       </c>
       <c r="I33" s="11">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J33" s="26">
-        <v>58.3</v>
+        <v>66.8</v>
       </c>
       <c r="K33" s="13">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>154</v>
+        <v>182</v>
       </c>
       <c r="D34" s="26">
-        <v>71.259739999999994</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="E34" s="13">
-        <v>73.5</v>
+        <v>74</v>
       </c>
       <c r="F34" s="11">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="G34" s="26">
-        <v>69.646150000000006</v>
+        <v>68.2</v>
       </c>
       <c r="H34" s="13">
-        <v>68</v>
+        <v>70.5</v>
       </c>
       <c r="I34" s="11">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="J34" s="26">
-        <v>72.438199999999995</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="K34" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D35" s="26">
-        <v>47.526319999999998</v>
+        <v>52</v>
       </c>
       <c r="E35" s="13">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F35" s="18">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G35" s="26">
-        <v>55.538460000000001</v>
+        <v>54.1</v>
       </c>
       <c r="H35" s="13">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I35" s="18">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J35" s="26">
-        <v>30.16667</v>
+        <v>47.8</v>
       </c>
       <c r="K35" s="13">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1189</v>
+        <v>1171</v>
       </c>
       <c r="D36" s="26">
-        <v>69.757779999999997</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="E36" s="13">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F36" s="18">
-        <v>716</v>
+        <v>691</v>
       </c>
       <c r="G36" s="26">
-        <v>69.547489999999996</v>
+        <v>70.7</v>
       </c>
       <c r="H36" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I36" s="18">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="J36" s="26">
-        <v>70.07611</v>
+        <v>71.2</v>
       </c>
       <c r="K36" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>1049</v>
+        <v>1094</v>
       </c>
       <c r="D37" s="26">
-        <v>64.822689999999994</v>
+        <v>64.400000000000006</v>
       </c>
       <c r="E37" s="13">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F37" s="18">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="G37" s="26">
-        <v>64.675809999999998</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="H37" s="13">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I37" s="18">
-        <v>429</v>
+        <v>469</v>
       </c>
       <c r="J37" s="26">
-        <v>65.034970000000001</v>
+        <v>63.5</v>
       </c>
       <c r="K37" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="L6" sqref="L6"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>46093</v>
+        <v>46829</v>
       </c>
       <c r="D5" s="26">
-        <v>68.062479999999994</v>
+        <v>68.358599999999996</v>
       </c>
       <c r="E5" s="13">
         <v>69</v>
       </c>
       <c r="F5" s="11">
-        <v>28476</v>
+        <v>28776</v>
       </c>
       <c r="G5" s="26">
-        <v>67.766540000000006</v>
+        <v>67.939920000000001</v>
       </c>
       <c r="H5" s="13">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I5" s="11">
-        <v>17617</v>
+        <v>18053</v>
       </c>
       <c r="J5" s="26">
-        <v>68.540840000000003</v>
+        <v>69.025980000000004</v>
       </c>
       <c r="K5" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>2717</v>
+        <v>2667</v>
       </c>
       <c r="D6" s="26">
-        <v>59.167830000000002</v>
+        <v>59.640039999999999</v>
       </c>
       <c r="E6" s="13">
         <v>58</v>
       </c>
       <c r="F6" s="11">
-        <v>2503</v>
+        <v>2445</v>
       </c>
       <c r="G6" s="26">
-        <v>58.37115</v>
+        <v>58.779960000000003</v>
       </c>
       <c r="H6" s="13">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I6" s="11">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="J6" s="26">
-        <v>68.485979999999998</v>
+        <v>69.112610000000004</v>
       </c>
       <c r="K6" s="13">
         <v>69.5</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="D7" s="26">
-        <v>63.259740000000001</v>
+        <v>63.191009999999999</v>
       </c>
       <c r="E7" s="13">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F7" s="11">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G7" s="26">
-        <v>62.137250000000002</v>
+        <v>61.868850000000002</v>
       </c>
       <c r="H7" s="13">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="I7" s="11">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J7" s="26">
-        <v>65.461539999999999</v>
+        <v>66.071430000000007</v>
       </c>
       <c r="K7" s="13">
-        <v>70.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>678</v>
+        <v>747</v>
       </c>
       <c r="D8" s="26">
-        <v>59.054569999999998</v>
+        <v>57.947789999999998</v>
       </c>
       <c r="E8" s="13">
+        <v>57</v>
+      </c>
+      <c r="F8" s="11">
+        <v>606</v>
+      </c>
+      <c r="G8" s="26">
+        <v>57.806930000000001</v>
+      </c>
+      <c r="H8" s="13">
+        <v>57</v>
+      </c>
+      <c r="I8" s="11">
+        <v>141</v>
+      </c>
+      <c r="J8" s="26">
+        <v>58.553190000000001</v>
+      </c>
+      <c r="K8" s="13">
         <v>58</v>
       </c>
-      <c r="F8" s="11">
-[...18 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1791</v>
+        <v>1807</v>
       </c>
       <c r="D9" s="26">
-        <v>60.935789999999997</v>
+        <v>61.01605</v>
       </c>
       <c r="E9" s="13">
         <v>59</v>
       </c>
       <c r="F9" s="11">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="G9" s="26">
-        <v>60.446629999999999</v>
+        <v>60.4131</v>
       </c>
       <c r="H9" s="13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="11">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="J9" s="26">
-        <v>68.13158</v>
+        <v>68.992130000000003</v>
       </c>
       <c r="K9" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2350</v>
+        <v>2326</v>
       </c>
       <c r="D10" s="26">
-        <v>71.853620000000006</v>
+        <v>71.777730000000005</v>
       </c>
       <c r="E10" s="13">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F10" s="11">
-        <v>1536</v>
+        <v>1458</v>
       </c>
       <c r="G10" s="26">
-        <v>72.780600000000007</v>
+        <v>72.086420000000004</v>
       </c>
       <c r="H10" s="13">
         <v>75</v>
       </c>
       <c r="I10" s="11">
-        <v>814</v>
+        <v>868</v>
       </c>
       <c r="J10" s="26">
-        <v>70.104420000000005</v>
+        <v>71.259219999999999</v>
       </c>
       <c r="K10" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="D11" s="26">
-        <v>69.166669999999996</v>
+        <v>69.440560000000005</v>
       </c>
       <c r="E11" s="13">
         <v>71</v>
       </c>
       <c r="F11" s="11">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="G11" s="26">
-        <v>66.718310000000002</v>
+        <v>69.33766</v>
       </c>
       <c r="H11" s="13">
+        <v>70</v>
+      </c>
+      <c r="I11" s="11">
         <v>66</v>
       </c>
-      <c r="I11" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="26">
-        <v>72.714290000000005</v>
+        <v>69.560609999999997</v>
       </c>
       <c r="K11" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>5603</v>
+        <v>5687</v>
       </c>
       <c r="D12" s="26">
-        <v>70.954130000000006</v>
+        <v>71.356780000000001</v>
       </c>
       <c r="E12" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F12" s="11">
-        <v>3158</v>
+        <v>3212</v>
       </c>
       <c r="G12" s="26">
-        <v>70.775170000000003</v>
+        <v>71.113330000000005</v>
       </c>
       <c r="H12" s="13">
         <v>73</v>
       </c>
       <c r="I12" s="11">
-        <v>2445</v>
+        <v>2475</v>
       </c>
       <c r="J12" s="26">
-        <v>71.185280000000006</v>
+        <v>71.672730000000001</v>
       </c>
       <c r="K12" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>8178</v>
+        <v>8258</v>
       </c>
       <c r="D13" s="26">
-        <v>67.903279999999995</v>
+        <v>68.590699999999998</v>
       </c>
       <c r="E13" s="13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F13" s="11">
-        <v>5554</v>
+        <v>5586</v>
       </c>
       <c r="G13" s="26">
-        <v>65.718040000000002</v>
+        <v>66.403329999999997</v>
       </c>
       <c r="H13" s="13">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I13" s="11">
-        <v>2624</v>
+        <v>2672</v>
       </c>
       <c r="J13" s="26">
-        <v>72.528580000000005</v>
+        <v>73.163550000000001</v>
       </c>
       <c r="K13" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>567</v>
+        <v>620</v>
       </c>
       <c r="D14" s="26">
-        <v>71.118170000000006</v>
+        <v>71.341939999999994</v>
       </c>
       <c r="E14" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F14" s="11">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="G14" s="26">
-        <v>70.150170000000003</v>
+        <v>69.856710000000007</v>
       </c>
       <c r="H14" s="13">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="I14" s="11">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="J14" s="26">
-        <v>72.153279999999995</v>
+        <v>73.010270000000006</v>
       </c>
       <c r="K14" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>1890</v>
+        <v>1948</v>
       </c>
       <c r="D15" s="26">
-        <v>69.521690000000007</v>
+        <v>69.38758</v>
       </c>
       <c r="E15" s="13">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F15" s="11">
-        <v>1013</v>
+        <v>1086</v>
       </c>
       <c r="G15" s="26">
-        <v>68.145110000000003</v>
+        <v>67.888580000000005</v>
       </c>
       <c r="H15" s="13">
         <v>68</v>
       </c>
       <c r="I15" s="11">
-        <v>877</v>
+        <v>862</v>
       </c>
       <c r="J15" s="26">
-        <v>71.111739999999998</v>
+        <v>71.2761</v>
       </c>
       <c r="K15" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D16" s="26">
-        <v>64.766670000000005</v>
+        <v>67.125</v>
       </c>
       <c r="E16" s="13">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F16" s="11">
         <v>35</v>
       </c>
       <c r="G16" s="26">
-        <v>63.542859999999997</v>
+        <v>64.514290000000003</v>
       </c>
       <c r="H16" s="13">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I16" s="11">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J16" s="26">
-        <v>66.48</v>
+        <v>71.476190000000003</v>
       </c>
       <c r="K16" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D17" s="26">
-        <v>68.725960000000001</v>
+        <v>68.459329999999994</v>
       </c>
       <c r="E17" s="13">
-        <v>69.5</v>
+        <v>67</v>
       </c>
       <c r="F17" s="11">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="G17" s="26">
-        <v>68.408159999999995</v>
+        <v>68.297560000000004</v>
       </c>
       <c r="H17" s="13">
-        <v>68.5</v>
+        <v>67</v>
       </c>
       <c r="I17" s="11">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J17" s="26">
-        <v>73.916669999999996</v>
+        <v>76.75</v>
       </c>
       <c r="K17" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>9167</v>
+        <v>9232</v>
       </c>
       <c r="D18" s="26">
-        <v>70.739609999999999</v>
+        <v>70.886920000000003</v>
       </c>
       <c r="E18" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F18" s="11">
-        <v>5893</v>
+        <v>5884</v>
       </c>
       <c r="G18" s="26">
-        <v>71.152889999999999</v>
+        <v>71.348740000000006</v>
       </c>
       <c r="H18" s="13">
         <v>73</v>
       </c>
       <c r="I18" s="11">
-        <v>3274</v>
+        <v>3348</v>
       </c>
       <c r="J18" s="26">
-        <v>69.995720000000006</v>
+        <v>70.075270000000003</v>
       </c>
       <c r="K18" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D19" s="26">
-        <v>59.244439999999997</v>
+        <v>62.888890000000004</v>
       </c>
       <c r="E19" s="13">
-        <v>58.5</v>
+        <v>62</v>
       </c>
       <c r="F19" s="11">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="G19" s="26">
-        <v>59.796300000000002</v>
+        <v>63.116669999999999</v>
       </c>
       <c r="H19" s="13">
-        <v>58</v>
+        <v>62.5</v>
       </c>
       <c r="I19" s="11">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J19" s="26">
-        <v>58.416670000000003</v>
+        <v>62.538460000000001</v>
       </c>
       <c r="K19" s="13">
-        <v>60.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D20" s="26">
-        <v>63.44444</v>
+        <v>65.393940000000001</v>
       </c>
       <c r="E20" s="13">
         <v>67</v>
       </c>
       <c r="F20" s="11">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G20" s="26">
-        <v>62.533329999999999</v>
+        <v>63.595739999999999</v>
       </c>
       <c r="H20" s="13">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I20" s="11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J20" s="26">
-        <v>65.722219999999993</v>
+        <v>69.842110000000005</v>
       </c>
       <c r="K20" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="D21" s="26">
-        <v>48.646340000000002</v>
+        <v>46.55556</v>
       </c>
       <c r="E21" s="13">
-        <v>52.5</v>
+        <v>48.5</v>
       </c>
       <c r="F21" s="11">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G21" s="26">
-        <v>48.452829999999999</v>
+        <v>44.632649999999998</v>
       </c>
       <c r="H21" s="13">
         <v>50</v>
       </c>
       <c r="I21" s="11">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="J21" s="26">
-        <v>49</v>
+        <v>48.853659999999998</v>
       </c>
       <c r="K21" s="13">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="D22" s="26">
-        <v>71.77731</v>
+        <v>70.400790000000001</v>
       </c>
       <c r="E22" s="13">
-        <v>76</v>
+        <v>72.5</v>
       </c>
       <c r="F22" s="11">
         <v>152</v>
       </c>
       <c r="G22" s="26">
-        <v>69.907889999999995</v>
+        <v>70.592110000000005</v>
       </c>
       <c r="H22" s="13">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="I22" s="11">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="J22" s="26">
-        <v>75.081400000000002</v>
+        <v>70.11</v>
       </c>
       <c r="K22" s="13">
-        <v>77.5</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="D23" s="26">
-        <v>61.62903</v>
+        <v>63.658160000000002</v>
       </c>
       <c r="E23" s="13">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F23" s="11">
-        <v>180</v>
+        <v>202</v>
       </c>
       <c r="G23" s="26">
-        <v>60.961109999999998</v>
+        <v>64.168319999999994</v>
       </c>
       <c r="H23" s="13">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I23" s="11">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="J23" s="26">
-        <v>62.255209999999998</v>
+        <v>63.115789999999997</v>
       </c>
       <c r="K23" s="13">
-        <v>63.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>2071</v>
+        <v>2141</v>
       </c>
       <c r="D24" s="26">
-        <v>59.429259999999999</v>
+        <v>60.339559999999999</v>
       </c>
       <c r="E24" s="13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="27">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>2071</v>
+        <v>2141</v>
       </c>
       <c r="J24" s="26">
-        <v>59.429259999999999</v>
+        <v>60.339559999999999</v>
       </c>
       <c r="K24" s="13">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>640</v>
+        <v>661</v>
       </c>
       <c r="D25" s="26">
-        <v>67.017189999999999</v>
+        <v>65.58699</v>
       </c>
       <c r="E25" s="13">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="27">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>640</v>
+        <v>661</v>
       </c>
       <c r="J25" s="26">
-        <v>67.017189999999999</v>
+        <v>65.58699</v>
       </c>
       <c r="K25" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>287</v>
+        <v>259</v>
       </c>
       <c r="D26" s="26">
-        <v>61.142859999999999</v>
+        <v>62.853279999999998</v>
       </c>
       <c r="E26" s="13">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>287</v>
+        <v>259</v>
       </c>
       <c r="J26" s="26">
-        <v>61.142859999999999</v>
+        <v>62.853279999999998</v>
       </c>
       <c r="K26" s="13">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>548</v>
+        <v>529</v>
       </c>
       <c r="D27" s="26">
-        <v>60.59854</v>
+        <v>61.1569</v>
       </c>
       <c r="E27" s="13">
-        <v>59.5</v>
+        <v>60</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>548</v>
+        <v>529</v>
       </c>
       <c r="J27" s="26">
-        <v>60.59854</v>
+        <v>61.1569</v>
       </c>
       <c r="K27" s="13">
-        <v>59.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1218</v>
+        <v>1231</v>
       </c>
       <c r="D28" s="26">
-        <v>79.837440000000001</v>
+        <v>79.782290000000003</v>
       </c>
       <c r="E28" s="13">
         <v>81</v>
       </c>
       <c r="F28" s="11">
-        <v>1218</v>
+        <v>1231</v>
       </c>
       <c r="G28" s="26">
-        <v>79.837440000000001</v>
+        <v>79.782290000000003</v>
       </c>
       <c r="H28" s="13">
         <v>81</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D29" s="26">
-        <v>57.838709999999999</v>
+        <v>52.03922</v>
       </c>
       <c r="E29" s="13">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="F29" s="11">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="G29" s="26">
-        <v>57.838709999999999</v>
+        <v>52.03922</v>
       </c>
       <c r="H29" s="13">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="27">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="D30" s="26">
-        <v>70.379310000000004</v>
+        <v>70.106669999999994</v>
       </c>
       <c r="E30" s="13">
         <v>73</v>
       </c>
       <c r="F30" s="11">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="G30" s="26">
-        <v>69.361770000000007</v>
+        <v>67.625</v>
       </c>
       <c r="H30" s="13">
-        <v>70</v>
+        <v>67.5</v>
       </c>
       <c r="I30" s="11">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="J30" s="26">
-        <v>71.681219999999996</v>
+        <v>73.12236</v>
       </c>
       <c r="K30" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>879</v>
+        <v>902</v>
       </c>
       <c r="D31" s="26">
-        <v>76.590440000000001</v>
+        <v>77.371399999999994</v>
       </c>
       <c r="E31" s="13">
-        <v>78</v>
+        <v>79.5</v>
       </c>
       <c r="F31" s="11">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="G31" s="26">
-        <v>76.341710000000006</v>
+        <v>76.966890000000006</v>
       </c>
       <c r="H31" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I31" s="11">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="J31" s="26">
-        <v>77.117019999999997</v>
+        <v>78.191280000000006</v>
       </c>
       <c r="K31" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="D32" s="26">
-        <v>55.892040000000001</v>
+        <v>57.838769999999997</v>
       </c>
       <c r="E32" s="13">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F32" s="11">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="G32" s="26">
-        <v>54.418010000000002</v>
+        <v>56.9544</v>
       </c>
       <c r="H32" s="13">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I32" s="11">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="J32" s="26">
-        <v>57.696849999999998</v>
+        <v>58.946939999999998</v>
       </c>
       <c r="K32" s="13">
         <v>60</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D33" s="26">
-        <v>59.842109999999998</v>
+        <v>57.727269999999997</v>
       </c>
       <c r="E33" s="13">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F33" s="11">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G33" s="26">
-        <v>60.5</v>
+        <v>57.25</v>
       </c>
       <c r="H33" s="13">
-        <v>54.5</v>
+        <v>58</v>
       </c>
       <c r="I33" s="11">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="J33" s="26">
-        <v>59.538460000000001</v>
+        <v>58.3</v>
       </c>
       <c r="K33" s="13">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D34" s="26">
-        <v>72.878209999999996</v>
+        <v>71.259739999999994</v>
       </c>
       <c r="E34" s="13">
-        <v>74.5</v>
+        <v>73.5</v>
       </c>
       <c r="F34" s="11">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="G34" s="26">
-        <v>73.545450000000002</v>
+        <v>69.646150000000006</v>
       </c>
       <c r="H34" s="13">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="I34" s="11">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="J34" s="26">
-        <v>72.514849999999996</v>
+        <v>72.438199999999995</v>
       </c>
       <c r="K34" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D35" s="26">
-        <v>56.333329999999997</v>
+        <v>47.526319999999998</v>
       </c>
       <c r="E35" s="13">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F35" s="18">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G35" s="26">
-        <v>52.666670000000003</v>
+        <v>55.538460000000001</v>
       </c>
       <c r="H35" s="13">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="I35" s="18">
         <v>6</v>
       </c>
       <c r="J35" s="26">
-        <v>65.5</v>
+        <v>30.16667</v>
       </c>
       <c r="K35" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1108</v>
+        <v>1189</v>
       </c>
       <c r="D36" s="26">
-        <v>69.703069999999997</v>
+        <v>69.757779999999997</v>
       </c>
       <c r="E36" s="13">
         <v>72</v>
       </c>
       <c r="F36" s="18">
-        <v>658</v>
+        <v>716</v>
       </c>
       <c r="G36" s="26">
-        <v>69.007599999999996</v>
+        <v>69.547489999999996</v>
       </c>
       <c r="H36" s="13">
         <v>72</v>
       </c>
       <c r="I36" s="18">
-        <v>450</v>
+        <v>473</v>
       </c>
       <c r="J36" s="26">
-        <v>70.72</v>
+        <v>70.07611</v>
       </c>
       <c r="K36" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>989</v>
+        <v>1049</v>
       </c>
       <c r="D37" s="26">
-        <v>63.746209999999998</v>
+        <v>64.822689999999994</v>
       </c>
       <c r="E37" s="13">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F37" s="18">
-        <v>559</v>
+        <v>620</v>
       </c>
       <c r="G37" s="26">
-        <v>64.422179999999997</v>
+        <v>64.675809999999998</v>
       </c>
       <c r="H37" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I37" s="18">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="J37" s="26">
-        <v>62.867440000000002</v>
+        <v>65.034970000000001</v>
       </c>
       <c r="K37" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M8" sqref="M8"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="J4" s="7" t="s">
+      <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>44791</v>
-[...2 lines deleted...]
-        <v>67.875867920000005</v>
+        <v>46093</v>
+      </c>
+      <c r="D5" s="26">
+        <v>68.062479999999994</v>
       </c>
       <c r="E5" s="13">
         <v>69</v>
       </c>
       <c r="F5" s="11">
-        <v>27883</v>
-[...2 lines deleted...]
-        <v>67.627586702000002</v>
+        <v>28476</v>
+      </c>
+      <c r="G5" s="26">
+        <v>67.766540000000006</v>
       </c>
       <c r="H5" s="13">
         <v>69</v>
       </c>
       <c r="I5" s="11">
-        <v>16908</v>
-[...2 lines deleted...]
-        <v>68.285308729999997</v>
+        <v>17617</v>
+      </c>
+      <c r="J5" s="26">
+        <v>68.540840000000003</v>
       </c>
       <c r="K5" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>2694</v>
-[...2 lines deleted...]
-        <v>58.587602079</v>
+        <v>2717</v>
+      </c>
+      <c r="D6" s="26">
+        <v>59.167830000000002</v>
       </c>
       <c r="E6" s="13">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F6" s="11">
-        <v>2505</v>
-[...2 lines deleted...]
-        <v>58.195608782000001</v>
+        <v>2503</v>
+      </c>
+      <c r="G6" s="26">
+        <v>58.37115</v>
       </c>
       <c r="H6" s="13">
         <v>57</v>
       </c>
       <c r="I6" s="11">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>63.783068782999997</v>
+        <v>214</v>
+      </c>
+      <c r="J6" s="26">
+        <v>68.485979999999998</v>
       </c>
       <c r="K6" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>69.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>67.943396226000004</v>
+        <v>77</v>
+      </c>
+      <c r="D7" s="26">
+        <v>63.259740000000001</v>
       </c>
       <c r="E7" s="13">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="F7" s="11">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>66.25</v>
+        <v>51</v>
+      </c>
+      <c r="G7" s="26">
+        <v>62.137250000000002</v>
       </c>
       <c r="H7" s="13">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I7" s="11">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>71.529411765000006</v>
+        <v>26</v>
+      </c>
+      <c r="J7" s="26">
+        <v>65.461539999999999</v>
       </c>
       <c r="K7" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>70.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>57.768532526000001</v>
+        <v>678</v>
+      </c>
+      <c r="D8" s="26">
+        <v>59.054569999999998</v>
       </c>
       <c r="E8" s="13">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F8" s="11">
         <v>533</v>
       </c>
-      <c r="G8" s="12">
-        <v>57.645403377000001</v>
+      <c r="G8" s="26">
+        <v>58.632269999999998</v>
       </c>
       <c r="H8" s="13">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="11">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>58.28125</v>
+        <v>145</v>
+      </c>
+      <c r="J8" s="26">
+        <v>60.606900000000003</v>
       </c>
       <c r="K8" s="13">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>60.560240964000002</v>
+        <v>1791</v>
+      </c>
+      <c r="D9" s="26">
+        <v>60.935789999999997</v>
       </c>
       <c r="E9" s="13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F9" s="11">
-        <v>1538</v>
-[...2 lines deleted...]
-        <v>59.964239272</v>
+        <v>1677</v>
+      </c>
+      <c r="G9" s="26">
+        <v>60.446629999999999</v>
       </c>
       <c r="H9" s="13">
         <v>58</v>
       </c>
       <c r="I9" s="11">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>68.073770491999994</v>
+        <v>114</v>
+      </c>
+      <c r="J9" s="26">
+        <v>68.13158</v>
       </c>
       <c r="K9" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2241</v>
-[...2 lines deleted...]
-        <v>72.142793396000002</v>
+        <v>2350</v>
+      </c>
+      <c r="D10" s="26">
+        <v>71.853620000000006</v>
       </c>
       <c r="E10" s="13">
         <v>75</v>
       </c>
       <c r="F10" s="11">
-        <v>1420</v>
-[...2 lines deleted...]
-        <v>72.692253520999998</v>
+        <v>1536</v>
+      </c>
+      <c r="G10" s="26">
+        <v>72.780600000000007</v>
       </c>
       <c r="H10" s="13">
         <v>75</v>
       </c>
       <c r="I10" s="11">
-        <v>821</v>
-[...2 lines deleted...]
-        <v>71.192448233999997</v>
+        <v>814</v>
+      </c>
+      <c r="J10" s="26">
+        <v>70.104420000000005</v>
       </c>
       <c r="K10" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
         <v>120</v>
       </c>
-      <c r="D11" s="12">
-        <v>70.233333333000004</v>
+      <c r="D11" s="26">
+        <v>69.166669999999996</v>
       </c>
       <c r="E11" s="13">
-        <v>71.5</v>
+        <v>71</v>
       </c>
       <c r="F11" s="11">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>69.232876712000007</v>
+        <v>71</v>
+      </c>
+      <c r="G11" s="26">
+        <v>66.718310000000002</v>
       </c>
       <c r="H11" s="13">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I11" s="11">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>71.787234042999998</v>
+        <v>49</v>
+      </c>
+      <c r="J11" s="26">
+        <v>72.714290000000005</v>
       </c>
       <c r="K11" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>5265</v>
-[...2 lines deleted...]
-        <v>70.592782525999993</v>
+        <v>5603</v>
+      </c>
+      <c r="D12" s="26">
+        <v>70.954130000000006</v>
       </c>
       <c r="E12" s="13">
         <v>73</v>
       </c>
       <c r="F12" s="11">
-        <v>3069</v>
-[...2 lines deleted...]
-        <v>70.549364613999998</v>
+        <v>3158</v>
+      </c>
+      <c r="G12" s="26">
+        <v>70.775170000000003</v>
       </c>
       <c r="H12" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="11">
-        <v>2196</v>
-[...2 lines deleted...]
-        <v>70.653460838000001</v>
+        <v>2445</v>
+      </c>
+      <c r="J12" s="26">
+        <v>71.185280000000006</v>
       </c>
       <c r="K12" s="13">
         <v>74</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>8217</v>
-[...2 lines deleted...]
-        <v>67.948764756000003</v>
+        <v>8178</v>
+      </c>
+      <c r="D13" s="26">
+        <v>67.903279999999995</v>
       </c>
       <c r="E13" s="13">
         <v>69</v>
       </c>
       <c r="F13" s="11">
-        <v>5649</v>
-[...2 lines deleted...]
-        <v>65.874314037999994</v>
+        <v>5554</v>
+      </c>
+      <c r="G13" s="26">
+        <v>65.718040000000002</v>
       </c>
       <c r="H13" s="13">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I13" s="11">
-        <v>2568</v>
-[...2 lines deleted...]
-        <v>72.512071650999999</v>
+        <v>2624</v>
+      </c>
+      <c r="J13" s="26">
+        <v>72.528580000000005</v>
       </c>
       <c r="K13" s="13">
         <v>74</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>71.781885396999996</v>
+        <v>567</v>
+      </c>
+      <c r="D14" s="26">
+        <v>71.118170000000006</v>
       </c>
       <c r="E14" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F14" s="11">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>71.375438595999995</v>
+        <v>293</v>
+      </c>
+      <c r="G14" s="26">
+        <v>70.150170000000003</v>
       </c>
       <c r="H14" s="13">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I14" s="11">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>72.234375</v>
+        <v>274</v>
+      </c>
+      <c r="J14" s="26">
+        <v>72.153279999999995</v>
       </c>
       <c r="K14" s="13">
         <v>74</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>1798</v>
-[...2 lines deleted...]
-        <v>69.225250278000004</v>
+        <v>1890</v>
+      </c>
+      <c r="D15" s="26">
+        <v>69.521690000000007</v>
       </c>
       <c r="E15" s="13">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F15" s="11">
-        <v>1009</v>
-[...2 lines deleted...]
-        <v>67.996035679000002</v>
+        <v>1013</v>
+      </c>
+      <c r="G15" s="26">
+        <v>68.145110000000003</v>
       </c>
       <c r="H15" s="13">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I15" s="11">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>70.797211660000002</v>
+        <v>877</v>
+      </c>
+      <c r="J15" s="26">
+        <v>71.111739999999998</v>
       </c>
       <c r="K15" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>59.365079365</v>
+        <v>60</v>
+      </c>
+      <c r="D16" s="26">
+        <v>64.766670000000005</v>
       </c>
       <c r="E16" s="13">
+        <v>66</v>
+      </c>
+      <c r="F16" s="11">
+        <v>35</v>
+      </c>
+      <c r="G16" s="26">
+        <v>63.542859999999997</v>
+      </c>
+      <c r="H16" s="13">
         <v>61</v>
       </c>
-      <c r="F16" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I16" s="11">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>55.703703703999999</v>
+        <v>25</v>
+      </c>
+      <c r="J16" s="26">
+        <v>66.48</v>
       </c>
       <c r="K16" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="D17" s="12">
+        <v>208</v>
+      </c>
+      <c r="D17" s="26">
+        <v>68.725960000000001</v>
+      </c>
+      <c r="E17" s="13">
+        <v>69.5</v>
+      </c>
+      <c r="F17" s="11">
+        <v>196</v>
+      </c>
+      <c r="G17" s="26">
+        <v>68.408159999999995</v>
+      </c>
+      <c r="H17" s="13">
         <v>68.5</v>
       </c>
-      <c r="E17" s="13">
-[...10 lines deleted...]
-      </c>
       <c r="I17" s="11">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>69.666666667000001</v>
+        <v>12</v>
+      </c>
+      <c r="J17" s="26">
+        <v>73.916669999999996</v>
       </c>
       <c r="K17" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>8854</v>
-[...2 lines deleted...]
-        <v>70.772871018999993</v>
+        <v>9167</v>
+      </c>
+      <c r="D18" s="26">
+        <v>70.739609999999999</v>
       </c>
       <c r="E18" s="13">
         <v>72</v>
       </c>
       <c r="F18" s="11">
-        <v>5713</v>
-[...2 lines deleted...]
-        <v>71.251706634000001</v>
+        <v>5893</v>
+      </c>
+      <c r="G18" s="26">
+        <v>71.152889999999999</v>
       </c>
       <c r="H18" s="13">
         <v>73</v>
       </c>
       <c r="I18" s="11">
-        <v>3141</v>
-[...2 lines deleted...]
-        <v>69.901942056999999</v>
+        <v>3274</v>
+      </c>
+      <c r="J18" s="26">
+        <v>69.995720000000006</v>
       </c>
       <c r="K18" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>61.99</v>
+        <v>90</v>
+      </c>
+      <c r="D19" s="26">
+        <v>59.244439999999997</v>
       </c>
       <c r="E19" s="13">
-        <v>62</v>
+        <v>58.5</v>
       </c>
       <c r="F19" s="11">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>60.352941176000002</v>
+        <v>54</v>
+      </c>
+      <c r="G19" s="26">
+        <v>59.796300000000002</v>
       </c>
       <c r="H19" s="13">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="I19" s="11">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>63.693877551</v>
+        <v>36</v>
+      </c>
+      <c r="J19" s="26">
+        <v>58.416670000000003</v>
       </c>
       <c r="K19" s="13">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>62.465517241000001</v>
+        <v>63</v>
+      </c>
+      <c r="D20" s="26">
+        <v>63.44444</v>
       </c>
       <c r="E20" s="13">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="F20" s="11">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>61.428571429000002</v>
+        <v>45</v>
+      </c>
+      <c r="G20" s="26">
+        <v>62.533329999999999</v>
       </c>
       <c r="H20" s="13">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="I20" s="11">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>65.1875</v>
+        <v>18</v>
+      </c>
+      <c r="J20" s="26">
+        <v>65.722219999999993</v>
       </c>
       <c r="K20" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
         <v>82</v>
       </c>
-      <c r="D21" s="12">
-        <v>52.182926829000003</v>
+      <c r="D21" s="26">
+        <v>48.646340000000002</v>
       </c>
       <c r="E21" s="13">
-        <v>55</v>
+        <v>52.5</v>
       </c>
       <c r="F21" s="11">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>53.733333332999997</v>
+        <v>53</v>
+      </c>
+      <c r="G21" s="26">
+        <v>48.452829999999999</v>
       </c>
       <c r="H21" s="13">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="I21" s="11">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>50.297297297</v>
+        <v>29</v>
+      </c>
+      <c r="J21" s="26">
+        <v>49</v>
       </c>
       <c r="K21" s="13">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>71.211678832000004</v>
+        <v>238</v>
+      </c>
+      <c r="D22" s="26">
+        <v>71.77731</v>
       </c>
       <c r="E22" s="13">
+        <v>76</v>
+      </c>
+      <c r="F22" s="11">
+        <v>152</v>
+      </c>
+      <c r="G22" s="26">
+        <v>69.907889999999995</v>
+      </c>
+      <c r="H22" s="13">
         <v>75</v>
       </c>
-      <c r="F22" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I22" s="11">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>72.715596329999997</v>
+        <v>86</v>
+      </c>
+      <c r="J22" s="26">
+        <v>75.081400000000002</v>
       </c>
       <c r="K22" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>63.027522935999997</v>
+        <v>372</v>
+      </c>
+      <c r="D23" s="26">
+        <v>61.62903</v>
       </c>
       <c r="E23" s="13">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F23" s="11">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>61.029761905000001</v>
+        <v>180</v>
+      </c>
+      <c r="G23" s="26">
+        <v>60.961109999999998</v>
       </c>
       <c r="H23" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I23" s="11">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>65.138364780000003</v>
+        <v>192</v>
+      </c>
+      <c r="J23" s="26">
+        <v>62.255209999999998</v>
       </c>
       <c r="K23" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>1962</v>
-[...2 lines deleted...]
-        <v>59.555045872000001</v>
+        <v>2071</v>
+      </c>
+      <c r="D24" s="26">
+        <v>59.429259999999999</v>
       </c>
       <c r="E24" s="13">
         <v>58</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="27">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>1962</v>
-[...2 lines deleted...]
-        <v>59.555045872000001</v>
+        <v>2071</v>
+      </c>
+      <c r="J24" s="26">
+        <v>59.429259999999999</v>
       </c>
       <c r="K24" s="13">
         <v>58</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>66.038461538000007</v>
+        <v>640</v>
+      </c>
+      <c r="D25" s="26">
+        <v>67.017189999999999</v>
       </c>
       <c r="E25" s="13">
         <v>67</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="27">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>66.038461538000007</v>
+        <v>640</v>
+      </c>
+      <c r="J25" s="26">
+        <v>67.017189999999999</v>
       </c>
       <c r="K25" s="13">
         <v>67</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>60.84</v>
+        <v>287</v>
+      </c>
+      <c r="D26" s="26">
+        <v>61.142859999999999</v>
       </c>
       <c r="E26" s="13">
         <v>60</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>60.84</v>
+        <v>287</v>
+      </c>
+      <c r="J26" s="26">
+        <v>61.142859999999999</v>
       </c>
       <c r="K26" s="13">
         <v>60</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>60.926523297000003</v>
+        <v>548</v>
+      </c>
+      <c r="D27" s="26">
+        <v>60.59854</v>
       </c>
       <c r="E27" s="13">
-        <v>59</v>
+        <v>59.5</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
-      <c r="G27" s="11">
+      <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>60.926523297000003</v>
+        <v>548</v>
+      </c>
+      <c r="J27" s="26">
+        <v>60.59854</v>
       </c>
       <c r="K27" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>59.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>79.674399336999997</v>
+        <v>1218</v>
+      </c>
+      <c r="D28" s="26">
+        <v>79.837440000000001</v>
       </c>
       <c r="E28" s="13">
         <v>81</v>
       </c>
       <c r="F28" s="11">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>79.674399336999997</v>
+        <v>1218</v>
+      </c>
+      <c r="G28" s="26">
+        <v>79.837440000000001</v>
       </c>
       <c r="H28" s="13">
         <v>81</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
-      <c r="J28" s="11">
+      <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>51.951219512000002</v>
+        <v>31</v>
+      </c>
+      <c r="D29" s="26">
+        <v>57.838709999999999</v>
       </c>
       <c r="E29" s="13">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="F29" s="11">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>51.951219512000002</v>
+        <v>31</v>
+      </c>
+      <c r="G29" s="26">
+        <v>57.838709999999999</v>
       </c>
       <c r="H29" s="13">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
-      <c r="J29" s="11">
+      <c r="J29" s="27">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>69.469758064999994</v>
+        <v>522</v>
+      </c>
+      <c r="D30" s="26">
+        <v>70.379310000000004</v>
       </c>
       <c r="E30" s="13">
         <v>73</v>
       </c>
       <c r="F30" s="11">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>67.908496732000003</v>
+        <v>293</v>
+      </c>
+      <c r="G30" s="26">
+        <v>69.361770000000007</v>
       </c>
       <c r="H30" s="13">
         <v>70</v>
       </c>
       <c r="I30" s="11">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>71.984210525999998</v>
+        <v>229</v>
+      </c>
+      <c r="J30" s="26">
+        <v>71.681219999999996</v>
       </c>
       <c r="K30" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>76.306122449</v>
+        <v>879</v>
+      </c>
+      <c r="D31" s="26">
+        <v>76.590440000000001</v>
       </c>
       <c r="E31" s="13">
         <v>78</v>
       </c>
       <c r="F31" s="11">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>75.698924731000005</v>
+        <v>597</v>
+      </c>
+      <c r="G31" s="26">
+        <v>76.341710000000006</v>
       </c>
       <c r="H31" s="13">
         <v>78</v>
       </c>
       <c r="I31" s="11">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>77.538181817999998</v>
+        <v>282</v>
+      </c>
+      <c r="J31" s="26">
+        <v>77.117019999999997</v>
       </c>
       <c r="K31" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>56.743068391999998</v>
+        <v>565</v>
+      </c>
+      <c r="D32" s="26">
+        <v>55.892040000000001</v>
       </c>
       <c r="E32" s="13">
         <v>58</v>
       </c>
       <c r="F32" s="11">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>56.676190476000002</v>
+        <v>311</v>
+      </c>
+      <c r="G32" s="26">
+        <v>54.418010000000002</v>
       </c>
       <c r="H32" s="13">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I32" s="11">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>56.836283186000003</v>
+        <v>254</v>
+      </c>
+      <c r="J32" s="26">
+        <v>57.696849999999998</v>
       </c>
       <c r="K32" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>19</v>
+      </c>
+      <c r="D33" s="26">
+        <v>59.842109999999998</v>
       </c>
       <c r="E33" s="13">
-        <v>62.5</v>
+        <v>57</v>
       </c>
       <c r="F33" s="11">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>52.25</v>
+        <v>6</v>
+      </c>
+      <c r="G33" s="26">
+        <v>60.5</v>
       </c>
       <c r="H33" s="13">
-        <v>53</v>
+        <v>54.5</v>
       </c>
       <c r="I33" s="11">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>65.75</v>
+        <v>13</v>
+      </c>
+      <c r="J33" s="26">
+        <v>59.538460000000001</v>
       </c>
       <c r="K33" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>73.183544303999994</v>
+        <v>156</v>
+      </c>
+      <c r="D34" s="26">
+        <v>72.878209999999996</v>
       </c>
       <c r="E34" s="13">
-        <v>73.5</v>
+        <v>74.5</v>
       </c>
       <c r="F34" s="11">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>69.835820896000001</v>
+        <v>55</v>
+      </c>
+      <c r="G34" s="26">
+        <v>73.545450000000002</v>
       </c>
       <c r="H34" s="13">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="I34" s="11">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>75.648351648000002</v>
+        <v>101</v>
+      </c>
+      <c r="J34" s="26">
+        <v>72.514849999999996</v>
       </c>
       <c r="K34" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
+        <v>21</v>
+      </c>
+      <c r="D35" s="26">
+        <v>56.333329999999997</v>
+      </c>
+      <c r="E35" s="13">
+        <v>60</v>
+      </c>
+      <c r="F35" s="18">
         <v>15</v>
       </c>
-      <c r="D35" s="12">
-[...9 lines deleted...]
-        <v>66.636363635999999</v>
+      <c r="G35" s="26">
+        <v>52.666670000000003</v>
       </c>
       <c r="H35" s="13">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="I35" s="18">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>77.75</v>
+        <v>6</v>
+      </c>
+      <c r="J35" s="26">
+        <v>65.5</v>
       </c>
       <c r="K35" s="13">
-        <v>81.5</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>69.697196262000006</v>
+        <v>1108</v>
+      </c>
+      <c r="D36" s="26">
+        <v>69.703069999999997</v>
       </c>
       <c r="E36" s="13">
+        <v>72</v>
+      </c>
+      <c r="F36" s="18">
+        <v>658</v>
+      </c>
+      <c r="G36" s="26">
+        <v>69.007599999999996</v>
+      </c>
+      <c r="H36" s="13">
+        <v>72</v>
+      </c>
+      <c r="I36" s="18">
+        <v>450</v>
+      </c>
+      <c r="J36" s="26">
+        <v>70.72</v>
+      </c>
+      <c r="K36" s="13">
         <v>73</v>
       </c>
-      <c r="F36" s="18">
-[...18 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>62.652085452999998</v>
+        <v>989</v>
+      </c>
+      <c r="D37" s="26">
+        <v>63.746209999999998</v>
       </c>
       <c r="E37" s="13">
         <v>67</v>
       </c>
       <c r="F37" s="18">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>63.403087479</v>
+        <v>559</v>
+      </c>
+      <c r="G37" s="26">
+        <v>64.422179999999997</v>
       </c>
       <c r="H37" s="13">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I37" s="18">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>61.557499999999997</v>
+        <v>430</v>
+      </c>
+      <c r="J37" s="26">
+        <v>62.867440000000002</v>
       </c>
       <c r="K37" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
-      <c r="D38" s="20"/>
+      <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
-      <c r="G38" s="20"/>
+      <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
-      <c r="J38" s="20"/>
+      <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
-  <printOptions horizontalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="12" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>43665</v>
+        <v>44791</v>
       </c>
       <c r="D5" s="12">
-        <v>67.728249169999998</v>
+        <v>67.875867920000005</v>
       </c>
       <c r="E5" s="13">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F5" s="11">
-        <v>27270</v>
+        <v>27883</v>
       </c>
       <c r="G5" s="12">
-        <v>67.508544188000002</v>
+        <v>67.627586702000002</v>
       </c>
       <c r="H5" s="13">
         <v>69</v>
       </c>
       <c r="I5" s="11">
-        <v>16395</v>
+        <v>16908</v>
       </c>
       <c r="J5" s="12">
-        <v>68.093687099999997</v>
+        <v>68.285308729999997</v>
       </c>
       <c r="K5" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>2566</v>
+        <v>2694</v>
       </c>
       <c r="D6" s="12">
-        <v>57.954793453000001</v>
+        <v>58.587602079</v>
       </c>
       <c r="E6" s="13">
         <v>57</v>
       </c>
       <c r="F6" s="11">
-        <v>2359</v>
+        <v>2505</v>
       </c>
       <c r="G6" s="12">
-        <v>57.297159813</v>
+        <v>58.195608782000001</v>
       </c>
       <c r="H6" s="13">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I6" s="11">
-        <v>207</v>
+        <v>189</v>
       </c>
       <c r="J6" s="12">
-        <v>65.449275361999995</v>
+        <v>63.783068782999997</v>
       </c>
       <c r="K6" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D7" s="12">
-        <v>64.068965516999995</v>
+        <v>67.943396226000004</v>
       </c>
       <c r="E7" s="13">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="F7" s="11">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G7" s="12">
-        <v>62.135135134999999</v>
+        <v>66.25</v>
       </c>
       <c r="H7" s="13">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I7" s="11">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="J7" s="12">
-        <v>67.476190475999999</v>
+        <v>71.529411765000006</v>
       </c>
       <c r="K7" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>670</v>
+        <v>661</v>
       </c>
       <c r="D8" s="12">
-        <v>57.685074626999999</v>
+        <v>57.768532526000001</v>
       </c>
       <c r="E8" s="13">
         <v>57</v>
       </c>
       <c r="F8" s="11">
-        <v>518</v>
+        <v>533</v>
       </c>
       <c r="G8" s="12">
-        <v>57.876447876</v>
+        <v>57.645403377000001</v>
       </c>
       <c r="H8" s="13">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="11">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="J8" s="12">
-        <v>57.032894736999999</v>
+        <v>58.28125</v>
       </c>
       <c r="K8" s="13">
         <v>57</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1581</v>
+        <v>1660</v>
       </c>
       <c r="D9" s="12">
-        <v>60.294750157999999</v>
+        <v>60.560240964000002</v>
       </c>
       <c r="E9" s="13">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F9" s="11">
-        <v>1477</v>
+        <v>1538</v>
       </c>
       <c r="G9" s="12">
-        <v>59.629654705</v>
+        <v>59.964239272</v>
       </c>
       <c r="H9" s="13">
         <v>58</v>
       </c>
       <c r="I9" s="11">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="J9" s="12">
-        <v>69.740384614999996</v>
+        <v>68.073770491999994</v>
       </c>
       <c r="K9" s="13">
-        <v>72.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2386</v>
+        <v>2241</v>
       </c>
       <c r="D10" s="12">
-        <v>71.025565800999999</v>
+        <v>72.142793396000002</v>
       </c>
       <c r="E10" s="13">
+        <v>75</v>
+      </c>
+      <c r="F10" s="11">
+        <v>1420</v>
+      </c>
+      <c r="G10" s="12">
+        <v>72.692253520999998</v>
+      </c>
+      <c r="H10" s="13">
+        <v>75</v>
+      </c>
+      <c r="I10" s="11">
+        <v>821</v>
+      </c>
+      <c r="J10" s="12">
+        <v>71.192448233999997</v>
+      </c>
+      <c r="K10" s="13">
         <v>74</v>
       </c>
-      <c r="F10" s="11">
-[...18 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="D11" s="12">
-        <v>70.519083968999993</v>
+        <v>70.233333333000004</v>
       </c>
       <c r="E11" s="13">
+        <v>71.5</v>
+      </c>
+      <c r="F11" s="11">
         <v>73</v>
       </c>
-      <c r="F11" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="12">
-        <v>68.904761905000001</v>
+        <v>69.232876712000007</v>
       </c>
       <c r="H11" s="13">
-        <v>70.5</v>
+        <v>71</v>
       </c>
       <c r="I11" s="11">
         <v>47</v>
       </c>
       <c r="J11" s="12">
-        <v>73.404255319000001</v>
+        <v>71.787234042999998</v>
       </c>
       <c r="K11" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>5131</v>
+        <v>5265</v>
       </c>
       <c r="D12" s="12">
-        <v>70.979731047000001</v>
+        <v>70.592782525999993</v>
       </c>
       <c r="E12" s="13">
+        <v>73</v>
+      </c>
+      <c r="F12" s="11">
+        <v>3069</v>
+      </c>
+      <c r="G12" s="12">
+        <v>70.549364613999998</v>
+      </c>
+      <c r="H12" s="13">
+        <v>72</v>
+      </c>
+      <c r="I12" s="11">
+        <v>2196</v>
+      </c>
+      <c r="J12" s="12">
+        <v>70.653460838000001</v>
+      </c>
+      <c r="K12" s="13">
         <v>74</v>
       </c>
-      <c r="F12" s="11">
-[...18 lines deleted...]
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>8116</v>
+        <v>8217</v>
       </c>
       <c r="D13" s="12">
-        <v>67.513923114999997</v>
+        <v>67.948764756000003</v>
       </c>
       <c r="E13" s="13">
         <v>69</v>
       </c>
       <c r="F13" s="11">
-        <v>5596</v>
+        <v>5649</v>
       </c>
       <c r="G13" s="12">
-        <v>65.313080772000006</v>
+        <v>65.874314037999994</v>
       </c>
       <c r="H13" s="13">
         <v>66</v>
       </c>
       <c r="I13" s="11">
-        <v>2520</v>
+        <v>2568</v>
       </c>
       <c r="J13" s="12">
-        <v>72.401190475999996</v>
+        <v>72.512071650999999</v>
       </c>
       <c r="K13" s="13">
         <v>74</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="D14" s="12">
-        <v>71.620996441000003</v>
+        <v>71.781885396999996</v>
       </c>
       <c r="E14" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F14" s="11">
-        <v>264</v>
+        <v>285</v>
       </c>
       <c r="G14" s="12">
-        <v>70.200757576000001</v>
+        <v>71.375438595999995</v>
       </c>
       <c r="H14" s="13">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I14" s="11">
-        <v>298</v>
+        <v>256</v>
       </c>
       <c r="J14" s="12">
-        <v>72.879194631000004</v>
+        <v>72.234375</v>
       </c>
       <c r="K14" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>1629</v>
+        <v>1798</v>
       </c>
       <c r="D15" s="12">
-        <v>69.569674646999999</v>
+        <v>69.225250278000004</v>
       </c>
       <c r="E15" s="13">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F15" s="11">
-        <v>935</v>
+        <v>1009</v>
       </c>
       <c r="G15" s="12">
-        <v>68.689839571999997</v>
+        <v>67.996035679000002</v>
       </c>
       <c r="H15" s="13">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I15" s="11">
-        <v>694</v>
+        <v>789</v>
       </c>
       <c r="J15" s="12">
-        <v>70.755043228000005</v>
+        <v>70.797211660000002</v>
       </c>
       <c r="K15" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="D16" s="12">
-        <v>63.764705882000001</v>
+        <v>59.365079365</v>
       </c>
       <c r="E16" s="13">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F16" s="11">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G16" s="12">
-        <v>66.675675675999997</v>
+        <v>62.111111111</v>
       </c>
       <c r="H16" s="13">
-        <v>67</v>
+        <v>63.5</v>
       </c>
       <c r="I16" s="11">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="J16" s="12">
-        <v>56.071428570999998</v>
+        <v>55.703703703999999</v>
       </c>
       <c r="K16" s="13">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="D17" s="12">
-        <v>67.703349282000005</v>
+        <v>68.5</v>
       </c>
       <c r="E17" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F17" s="11">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="G17" s="12">
-        <v>67.855000000000004</v>
+        <v>68.445026178000006</v>
       </c>
       <c r="H17" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I17" s="11">
         <v>9</v>
       </c>
       <c r="J17" s="12">
-        <v>64.333333332999999</v>
+        <v>69.666666667000001</v>
       </c>
       <c r="K17" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>8587</v>
+        <v>8854</v>
       </c>
       <c r="D18" s="12">
-        <v>70.673692790999993</v>
+        <v>70.772871018999993</v>
       </c>
       <c r="E18" s="13">
         <v>72</v>
       </c>
       <c r="F18" s="11">
-        <v>5628</v>
+        <v>5713</v>
       </c>
       <c r="G18" s="12">
-        <v>71.342217484000003</v>
+        <v>71.251706634000001</v>
       </c>
       <c r="H18" s="13">
         <v>73</v>
       </c>
       <c r="I18" s="11">
-        <v>2959</v>
+        <v>3141</v>
       </c>
       <c r="J18" s="12">
-        <v>69.402162892999996</v>
+        <v>69.901942056999999</v>
       </c>
       <c r="K18" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="D19" s="12">
-        <v>61.153846154</v>
+        <v>61.99</v>
       </c>
       <c r="E19" s="13">
-        <v>59.5</v>
+        <v>62</v>
       </c>
       <c r="F19" s="11">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G19" s="12">
-        <v>61.818181817999999</v>
+        <v>60.352941176000002</v>
       </c>
       <c r="H19" s="13">
-        <v>62.5</v>
+        <v>60</v>
       </c>
       <c r="I19" s="11">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="J19" s="12">
-        <v>60.294117647</v>
+        <v>63.693877551</v>
       </c>
       <c r="K19" s="13">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D20" s="12">
-        <v>62.101694915000003</v>
+        <v>62.465517241000001</v>
       </c>
       <c r="E20" s="13">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="F20" s="11">
         <v>42</v>
       </c>
       <c r="G20" s="12">
-        <v>60.166666667000001</v>
+        <v>61.428571429000002</v>
       </c>
       <c r="H20" s="13">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I20" s="11">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J20" s="12">
-        <v>66.882352940999994</v>
+        <v>65.1875</v>
       </c>
       <c r="K20" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="D21" s="12">
-        <v>52.52</v>
+        <v>52.182926829000003</v>
       </c>
       <c r="E21" s="13">
         <v>55</v>
       </c>
       <c r="F21" s="11">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G21" s="12">
-        <v>53.5</v>
+        <v>53.733333332999997</v>
       </c>
       <c r="H21" s="13">
-        <v>56.5</v>
+        <v>57</v>
       </c>
       <c r="I21" s="11">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J21" s="12">
-        <v>51.4</v>
+        <v>50.297297297</v>
       </c>
       <c r="K21" s="13">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>214</v>
+        <v>274</v>
       </c>
       <c r="D22" s="12">
-        <v>71.598130841</v>
+        <v>71.211678832000004</v>
       </c>
       <c r="E22" s="13">
         <v>75</v>
       </c>
       <c r="F22" s="11">
-        <v>118</v>
+        <v>165</v>
       </c>
       <c r="G22" s="12">
-        <v>68.711864406999993</v>
+        <v>70.218181818000005</v>
       </c>
       <c r="H22" s="13">
-        <v>70.5</v>
+        <v>73</v>
       </c>
       <c r="I22" s="11">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="J22" s="12">
-        <v>75.145833332999999</v>
+        <v>72.715596329999997</v>
       </c>
       <c r="K22" s="13">
-        <v>77.5</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>352</v>
+        <v>327</v>
       </c>
       <c r="D23" s="12">
-        <v>61.971590909</v>
+        <v>63.027522935999997</v>
       </c>
       <c r="E23" s="13">
+        <v>65</v>
+      </c>
+      <c r="F23" s="11">
+        <v>168</v>
+      </c>
+      <c r="G23" s="12">
+        <v>61.029761905000001</v>
+      </c>
+      <c r="H23" s="13">
         <v>63</v>
       </c>
-      <c r="F23" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="11">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="J23" s="12">
-        <v>59.980645160999998</v>
+        <v>65.138364780000003</v>
       </c>
       <c r="K23" s="13">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>1912</v>
+        <v>1962</v>
       </c>
       <c r="D24" s="12">
-        <v>59.269874477000002</v>
+        <v>59.555045872000001</v>
       </c>
       <c r="E24" s="13">
         <v>58</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>1912</v>
+        <v>1962</v>
       </c>
       <c r="J24" s="12">
-        <v>59.269874477000002</v>
+        <v>59.555045872000001</v>
       </c>
       <c r="K24" s="13">
         <v>58</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>669</v>
+        <v>702</v>
       </c>
       <c r="D25" s="12">
-        <v>64.877428999000003</v>
+        <v>66.038461538000007</v>
       </c>
       <c r="E25" s="13">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>669</v>
+        <v>702</v>
       </c>
       <c r="J25" s="12">
-        <v>64.877428999000003</v>
+        <v>66.038461538000007</v>
       </c>
       <c r="K25" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>194</v>
+        <v>250</v>
       </c>
       <c r="D26" s="12">
-        <v>61.768041236999998</v>
+        <v>60.84</v>
       </c>
       <c r="E26" s="13">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>194</v>
+        <v>250</v>
       </c>
       <c r="J26" s="12">
-        <v>61.768041236999998</v>
+        <v>60.84</v>
       </c>
       <c r="K26" s="13">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>528</v>
+        <v>558</v>
       </c>
       <c r="D27" s="12">
-        <v>60.215909091</v>
+        <v>60.926523297000003</v>
       </c>
       <c r="E27" s="13">
         <v>59</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>528</v>
+        <v>558</v>
       </c>
       <c r="J27" s="12">
-        <v>60.215909091</v>
+        <v>60.926523297000003</v>
       </c>
       <c r="K27" s="13">
         <v>59</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1187</v>
+        <v>1207</v>
       </c>
       <c r="D28" s="12">
-        <v>79.240101095</v>
+        <v>79.674399336999997</v>
       </c>
       <c r="E28" s="13">
         <v>81</v>
       </c>
       <c r="F28" s="11">
-        <v>1187</v>
+        <v>1207</v>
       </c>
       <c r="G28" s="12">
-        <v>79.240101095</v>
+        <v>79.674399336999997</v>
       </c>
       <c r="H28" s="13">
         <v>81</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D29" s="12">
-        <v>54.916666667000001</v>
+        <v>51.951219512000002</v>
       </c>
       <c r="E29" s="13">
-        <v>47.5</v>
+        <v>51</v>
       </c>
       <c r="F29" s="11">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G29" s="12">
-        <v>54.916666667000001</v>
+        <v>51.951219512000002</v>
       </c>
       <c r="H29" s="13">
-        <v>47.5</v>
+        <v>51</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
         <v>496</v>
       </c>
       <c r="D30" s="12">
-        <v>70.846774194000005</v>
+        <v>69.469758064999994</v>
       </c>
       <c r="E30" s="13">
         <v>73</v>
       </c>
       <c r="F30" s="11">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G30" s="12">
-        <v>70.166666667000001</v>
+        <v>67.908496732000003</v>
       </c>
       <c r="H30" s="13">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="I30" s="11">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="J30" s="12">
-        <v>71.836633663000001</v>
+        <v>71.984210525999998</v>
       </c>
       <c r="K30" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>807</v>
+        <v>833</v>
       </c>
       <c r="D31" s="12">
-        <v>76.318463445000006</v>
+        <v>76.306122449</v>
       </c>
       <c r="E31" s="13">
+        <v>78</v>
+      </c>
+      <c r="F31" s="11">
+        <v>558</v>
+      </c>
+      <c r="G31" s="12">
+        <v>75.698924731000005</v>
+      </c>
+      <c r="H31" s="13">
+        <v>78</v>
+      </c>
+      <c r="I31" s="11">
+        <v>275</v>
+      </c>
+      <c r="J31" s="12">
+        <v>77.538181817999998</v>
+      </c>
+      <c r="K31" s="13">
         <v>79</v>
       </c>
-      <c r="F31" s="11">
-[...18 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>494</v>
+        <v>541</v>
       </c>
       <c r="D32" s="12">
-        <v>55.253036436999999</v>
+        <v>56.743068391999998</v>
       </c>
       <c r="E32" s="13">
         <v>58</v>
       </c>
       <c r="F32" s="11">
-        <v>283</v>
+        <v>315</v>
       </c>
       <c r="G32" s="12">
-        <v>55.487632509000001</v>
+        <v>56.676190476000002</v>
       </c>
       <c r="H32" s="13">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I32" s="11">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="J32" s="12">
-        <v>54.938388625999998</v>
+        <v>56.836283186000003</v>
       </c>
       <c r="K32" s="13">
         <v>59</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D33" s="12">
-        <v>52.7</v>
+        <v>59</v>
       </c>
       <c r="E33" s="13">
-        <v>57</v>
+        <v>62.5</v>
       </c>
       <c r="F33" s="11">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G33" s="12">
-        <v>52.090909091</v>
+        <v>52.25</v>
       </c>
       <c r="H33" s="13">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="I33" s="11">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J33" s="12">
-        <v>53.444444443999998</v>
+        <v>65.75</v>
       </c>
       <c r="K33" s="13">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="D34" s="12">
-        <v>72.547619048000001</v>
+        <v>73.183544303999994</v>
       </c>
       <c r="E34" s="13">
-        <v>74</v>
+        <v>73.5</v>
       </c>
       <c r="F34" s="11">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="G34" s="12">
-        <v>70.753424658</v>
+        <v>69.835820896000001</v>
       </c>
       <c r="H34" s="13">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I34" s="11">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="J34" s="12">
-        <v>73.926315789</v>
+        <v>75.648351648000002</v>
       </c>
       <c r="K34" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D35" s="12">
-        <v>65.210526315999999</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="E35" s="13">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="F35" s="18">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G35" s="12">
-        <v>63.357142856999999</v>
+        <v>66.636363635999999</v>
       </c>
       <c r="H35" s="13">
-        <v>68.5</v>
+        <v>78</v>
       </c>
       <c r="I35" s="18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J35" s="12">
-        <v>70.400000000000006</v>
+        <v>77.75</v>
       </c>
       <c r="K35" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1015</v>
+        <v>1070</v>
       </c>
       <c r="D36" s="12">
-        <v>69.350738915999997</v>
+        <v>69.697196262000006</v>
       </c>
       <c r="E36" s="13">
         <v>73</v>
       </c>
       <c r="F36" s="18">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="G36" s="12">
-        <v>69.416528925999998</v>
+        <v>69.647342995000002</v>
       </c>
       <c r="H36" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I36" s="18">
-        <v>410</v>
+        <v>449</v>
       </c>
       <c r="J36" s="12">
-        <v>69.253658537000007</v>
+        <v>69.766146993000007</v>
       </c>
       <c r="K36" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>944</v>
+        <v>983</v>
       </c>
       <c r="D37" s="12">
-        <v>61.947033898000001</v>
+        <v>62.652085452999998</v>
       </c>
       <c r="E37" s="13">
+        <v>67</v>
+      </c>
+      <c r="F37" s="18">
+        <v>583</v>
+      </c>
+      <c r="G37" s="12">
+        <v>63.403087479</v>
+      </c>
+      <c r="H37" s="13">
+        <v>67</v>
+      </c>
+      <c r="I37" s="18">
+        <v>400</v>
+      </c>
+      <c r="J37" s="12">
+        <v>61.557499999999997</v>
+      </c>
+      <c r="K37" s="13">
         <v>68</v>
       </c>
-      <c r="F37" s="18">
-[...18 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="20"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="20"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="20"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M12" sqref="M12"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="12" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>42559</v>
+        <v>43665</v>
       </c>
       <c r="D5" s="12">
-        <v>67.510538311999994</v>
+        <v>67.728249169999998</v>
       </c>
       <c r="E5" s="13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F5" s="11">
-        <v>27045</v>
+        <v>27270</v>
       </c>
       <c r="G5" s="12">
-        <v>67.267332224</v>
+        <v>67.508544188000002</v>
       </c>
       <c r="H5" s="13">
         <v>69</v>
       </c>
       <c r="I5" s="11">
-        <v>15514</v>
+        <v>16395</v>
       </c>
       <c r="J5" s="12">
-        <v>67.934510763999995</v>
+        <v>68.093687099999997</v>
       </c>
       <c r="K5" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>2463</v>
+        <v>2566</v>
       </c>
       <c r="D6" s="12">
-        <v>58.265123832999997</v>
+        <v>57.954793453000001</v>
       </c>
       <c r="E6" s="13">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F6" s="11">
-        <v>2308</v>
+        <v>2359</v>
       </c>
       <c r="G6" s="12">
-        <v>57.509098786999999</v>
+        <v>57.297159813</v>
       </c>
       <c r="H6" s="13">
         <v>56</v>
       </c>
       <c r="I6" s="11">
-        <v>155</v>
+        <v>207</v>
       </c>
       <c r="J6" s="12">
-        <v>69.522580645000005</v>
+        <v>65.449275361999995</v>
       </c>
       <c r="K6" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="D7" s="12">
-        <v>62.985507245999997</v>
+        <v>64.068965516999995</v>
       </c>
       <c r="E7" s="13">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F7" s="11">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="G7" s="12">
-        <v>62.361702127999997</v>
+        <v>62.135135134999999</v>
       </c>
       <c r="H7" s="13">
         <v>60</v>
       </c>
       <c r="I7" s="11">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J7" s="12">
-        <v>64.318181817999999</v>
+        <v>67.476190475999999</v>
       </c>
       <c r="K7" s="13">
-        <v>64.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>752</v>
+        <v>670</v>
       </c>
       <c r="D8" s="12">
-        <v>58.309840426000001</v>
+        <v>57.685074626999999</v>
       </c>
       <c r="E8" s="13">
         <v>57</v>
       </c>
       <c r="F8" s="11">
-        <v>570</v>
+        <v>518</v>
       </c>
       <c r="G8" s="12">
-        <v>58.021052632</v>
+        <v>57.876447876</v>
       </c>
       <c r="H8" s="13">
+        <v>56</v>
+      </c>
+      <c r="I8" s="11">
+        <v>152</v>
+      </c>
+      <c r="J8" s="12">
+        <v>57.032894736999999</v>
+      </c>
+      <c r="K8" s="13">
         <v>57</v>
       </c>
-      <c r="I8" s="11">
-[...9 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1507</v>
+        <v>1581</v>
       </c>
       <c r="D9" s="12">
-        <v>60.887193099000001</v>
+        <v>60.294750157999999</v>
       </c>
       <c r="E9" s="13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F9" s="11">
-        <v>1415</v>
+        <v>1477</v>
       </c>
       <c r="G9" s="12">
-        <v>60.249469965000003</v>
+        <v>59.629654705</v>
       </c>
       <c r="H9" s="13">
         <v>58</v>
       </c>
       <c r="I9" s="11">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="J9" s="12">
-        <v>70.695652174000003</v>
+        <v>69.740384614999996</v>
       </c>
       <c r="K9" s="13">
-        <v>73.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>72.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2288</v>
+        <v>2386</v>
       </c>
       <c r="D10" s="12">
-        <v>70.874125874000001</v>
+        <v>71.025565800999999</v>
       </c>
       <c r="E10" s="13">
         <v>74</v>
       </c>
       <c r="F10" s="11">
-        <v>1482</v>
+        <v>1502</v>
       </c>
       <c r="G10" s="12">
-        <v>71.639001350000001</v>
+        <v>71.838881490999995</v>
       </c>
       <c r="H10" s="13">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I10" s="11">
-        <v>806</v>
+        <v>884</v>
       </c>
       <c r="J10" s="12">
-        <v>69.467741935000006</v>
+        <v>69.643665158000005</v>
       </c>
       <c r="K10" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D11" s="12">
-        <v>69.816176471000006</v>
+        <v>70.519083968999993</v>
       </c>
       <c r="E11" s="13">
         <v>73</v>
       </c>
       <c r="F11" s="11">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="G11" s="12">
-        <v>69.474358973999998</v>
+        <v>68.904761905000001</v>
       </c>
       <c r="H11" s="13">
+        <v>70.5</v>
+      </c>
+      <c r="I11" s="11">
+        <v>47</v>
+      </c>
+      <c r="J11" s="12">
+        <v>73.404255319000001</v>
+      </c>
+      <c r="K11" s="13">
         <v>74</v>
       </c>
-      <c r="I11" s="11">
-[...9 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>4921</v>
+        <v>5131</v>
       </c>
       <c r="D12" s="12">
-        <v>70.340377971999999</v>
+        <v>70.979731047000001</v>
       </c>
       <c r="E12" s="13">
+        <v>74</v>
+      </c>
+      <c r="F12" s="11">
+        <v>2956</v>
+      </c>
+      <c r="G12" s="12">
+        <v>70.797023003999996</v>
+      </c>
+      <c r="H12" s="13">
         <v>73</v>
       </c>
-      <c r="F12" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I12" s="11">
-        <v>2046</v>
+        <v>2175</v>
       </c>
       <c r="J12" s="12">
-        <v>70.623167155000004</v>
+        <v>71.228045976999994</v>
       </c>
       <c r="K12" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>8022</v>
+        <v>8116</v>
       </c>
       <c r="D13" s="12">
-        <v>67.111318873000002</v>
+        <v>67.513923114999997</v>
       </c>
       <c r="E13" s="13">
         <v>69</v>
       </c>
       <c r="F13" s="11">
-        <v>5633</v>
+        <v>5596</v>
       </c>
       <c r="G13" s="12">
-        <v>65.066927036999999</v>
+        <v>65.313080772000006</v>
       </c>
       <c r="H13" s="13">
         <v>66</v>
       </c>
       <c r="I13" s="11">
-        <v>2389</v>
+        <v>2520</v>
       </c>
       <c r="J13" s="12">
-        <v>71.931770615000005</v>
+        <v>72.401190475999996</v>
       </c>
       <c r="K13" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="D14" s="12">
-        <v>69.841530055000007</v>
+        <v>71.620996441000003</v>
       </c>
       <c r="E14" s="13">
+        <v>73</v>
+      </c>
+      <c r="F14" s="11">
+        <v>264</v>
+      </c>
+      <c r="G14" s="12">
+        <v>70.200757576000001</v>
+      </c>
+      <c r="H14" s="13">
         <v>71</v>
       </c>
-      <c r="F14" s="11">
+      <c r="I14" s="11">
         <v>298</v>
       </c>
-      <c r="G14" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="J14" s="12">
-        <v>71.314741036000001</v>
+        <v>72.879194631000004</v>
       </c>
       <c r="K14" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>1607</v>
+        <v>1629</v>
       </c>
       <c r="D15" s="12">
-        <v>69.215930305000001</v>
+        <v>69.569674646999999</v>
       </c>
       <c r="E15" s="13">
         <v>71</v>
       </c>
       <c r="F15" s="11">
-        <v>907</v>
+        <v>935</v>
       </c>
       <c r="G15" s="12">
-        <v>68.228224917000006</v>
+        <v>68.689839571999997</v>
       </c>
       <c r="H15" s="13">
         <v>70</v>
       </c>
       <c r="I15" s="11">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="J15" s="12">
-        <v>70.495714285999995</v>
+        <v>70.755043228000005</v>
       </c>
       <c r="K15" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
         <v>51</v>
       </c>
       <c r="D16" s="12">
-        <v>61</v>
+        <v>63.764705882000001</v>
       </c>
       <c r="E16" s="13">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F16" s="11">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G16" s="12">
-        <v>62.051282051000001</v>
+        <v>66.675675675999997</v>
       </c>
       <c r="H16" s="13">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I16" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J16" s="12">
-        <v>57.583333332999999</v>
+        <v>56.071428570999998</v>
       </c>
       <c r="K16" s="13">
-        <v>62.5</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="D17" s="12">
-        <v>69.933673468999999</v>
+        <v>67.703349282000005</v>
       </c>
       <c r="E17" s="13">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F17" s="11">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="G17" s="12">
-        <v>69.847826087000001</v>
+        <v>67.855000000000004</v>
       </c>
       <c r="H17" s="13">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I17" s="11">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="J17" s="12">
-        <v>71.25</v>
+        <v>64.333333332999999</v>
       </c>
       <c r="K17" s="13">
-        <v>75.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>8541</v>
+        <v>8587</v>
       </c>
       <c r="D18" s="12">
-        <v>71.131951762</v>
+        <v>70.673692790999993</v>
       </c>
       <c r="E18" s="13">
+        <v>72</v>
+      </c>
+      <c r="F18" s="11">
+        <v>5628</v>
+      </c>
+      <c r="G18" s="12">
+        <v>71.342217484000003</v>
+      </c>
+      <c r="H18" s="13">
         <v>73</v>
       </c>
-      <c r="F18" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I18" s="11">
-        <v>2801</v>
+        <v>2959</v>
       </c>
       <c r="J18" s="12">
-        <v>70.153873617000002</v>
+        <v>69.402162892999996</v>
       </c>
       <c r="K18" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D19" s="12">
-        <v>62.594936709000002</v>
+        <v>61.153846154</v>
       </c>
       <c r="E19" s="13">
-        <v>62</v>
+        <v>59.5</v>
       </c>
       <c r="F19" s="11">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G19" s="12">
-        <v>62.369565217000002</v>
+        <v>61.818181817999999</v>
       </c>
       <c r="H19" s="13">
-        <v>61.5</v>
+        <v>62.5</v>
       </c>
       <c r="I19" s="11">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J19" s="12">
-        <v>62.909090909</v>
+        <v>60.294117647</v>
       </c>
       <c r="K19" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D20" s="12">
-        <v>62.098360655999997</v>
+        <v>62.101694915000003</v>
       </c>
       <c r="E20" s="13">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F20" s="11">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="G20" s="12">
-        <v>60.061224490000001</v>
+        <v>60.166666667000001</v>
       </c>
       <c r="H20" s="13">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I20" s="11">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="J20" s="12">
-        <v>70.416666667000001</v>
+        <v>66.882352940999994</v>
       </c>
       <c r="K20" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="D21" s="12">
-        <v>48.241379309999999</v>
+        <v>52.52</v>
       </c>
       <c r="E21" s="13">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F21" s="11">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G21" s="12">
-        <v>48.891304347999998</v>
+        <v>53.5</v>
       </c>
       <c r="H21" s="13">
+        <v>56.5</v>
+      </c>
+      <c r="I21" s="11">
+        <v>35</v>
+      </c>
+      <c r="J21" s="12">
+        <v>51.4</v>
+      </c>
+      <c r="K21" s="13">
         <v>51</v>
       </c>
-      <c r="I21" s="11">
-[...9 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="D22" s="12">
-        <v>68.737068965999995</v>
+        <v>71.598130841</v>
       </c>
       <c r="E22" s="13">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F22" s="11">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="G22" s="12">
-        <v>66.635658914999993</v>
+        <v>68.711864406999993</v>
       </c>
       <c r="H22" s="13">
-        <v>71</v>
+        <v>70.5</v>
       </c>
       <c r="I22" s="11">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="J22" s="12">
-        <v>71.368932039000001</v>
+        <v>75.145833332999999</v>
       </c>
       <c r="K22" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>311</v>
+        <v>352</v>
       </c>
       <c r="D23" s="12">
-        <v>61.607717041999997</v>
+        <v>61.971590909</v>
       </c>
       <c r="E23" s="13">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F23" s="11">
-        <v>159</v>
+        <v>197</v>
       </c>
       <c r="G23" s="12">
-        <v>60.962264150999999</v>
+        <v>63.538071066000001</v>
       </c>
       <c r="H23" s="13">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I23" s="11">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="J23" s="12">
-        <v>62.282894736999999</v>
+        <v>59.980645160999998</v>
       </c>
       <c r="K23" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>1852</v>
+        <v>1912</v>
       </c>
       <c r="D24" s="12">
-        <v>58.339092872999998</v>
+        <v>59.269874477000002</v>
       </c>
       <c r="E24" s="13">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>1852</v>
+        <v>1912</v>
       </c>
       <c r="J24" s="12">
-        <v>58.339092872999998</v>
+        <v>59.269874477000002</v>
       </c>
       <c r="K24" s="13">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>681</v>
+        <v>669</v>
       </c>
       <c r="D25" s="12">
-        <v>65.170337739000004</v>
+        <v>64.877428999000003</v>
       </c>
       <c r="E25" s="13">
         <v>64</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>681</v>
+        <v>669</v>
       </c>
       <c r="J25" s="12">
-        <v>65.170337739000004</v>
+        <v>64.877428999000003</v>
       </c>
       <c r="K25" s="13">
         <v>64</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="D26" s="12">
-        <v>59.974874372000002</v>
+        <v>61.768041236999998</v>
       </c>
       <c r="E26" s="13">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="J26" s="12">
-        <v>59.974874372000002</v>
+        <v>61.768041236999998</v>
       </c>
       <c r="K26" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>445</v>
+        <v>528</v>
       </c>
       <c r="D27" s="12">
-        <v>60.074157303</v>
+        <v>60.215909091</v>
       </c>
       <c r="E27" s="13">
         <v>59</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>445</v>
+        <v>528</v>
       </c>
       <c r="J27" s="12">
-        <v>60.074157303</v>
+        <v>60.215909091</v>
       </c>
       <c r="K27" s="13">
         <v>59</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1096</v>
+        <v>1187</v>
       </c>
       <c r="D28" s="12">
-        <v>79.223540146000005</v>
+        <v>79.240101095</v>
       </c>
       <c r="E28" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F28" s="11">
-        <v>1096</v>
+        <v>1187</v>
       </c>
       <c r="G28" s="12">
-        <v>79.223540146000005</v>
+        <v>79.240101095</v>
       </c>
       <c r="H28" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D29" s="12">
-        <v>50.930232558</v>
+        <v>54.916666667000001</v>
       </c>
       <c r="E29" s="13">
-        <v>48</v>
+        <v>47.5</v>
       </c>
       <c r="F29" s="11">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G29" s="12">
-        <v>50.930232558</v>
+        <v>54.916666667000001</v>
       </c>
       <c r="H29" s="13">
-        <v>48</v>
+        <v>47.5</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>522</v>
+        <v>496</v>
       </c>
       <c r="D30" s="12">
-        <v>70.496168581999996</v>
+        <v>70.846774194000005</v>
       </c>
       <c r="E30" s="13">
         <v>73</v>
       </c>
       <c r="F30" s="11">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="G30" s="12">
-        <v>68.873376622999999</v>
+        <v>70.166666667000001</v>
       </c>
       <c r="H30" s="13">
         <v>72</v>
       </c>
       <c r="I30" s="11">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="J30" s="12">
-        <v>72.831775700999998</v>
+        <v>71.836633663000001</v>
       </c>
       <c r="K30" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>790</v>
+        <v>807</v>
       </c>
       <c r="D31" s="12">
-        <v>75.218987342000005</v>
+        <v>76.318463445000006</v>
       </c>
       <c r="E31" s="13">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F31" s="11">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="G31" s="12">
-        <v>75.305927342000004</v>
+        <v>76.176806084000006</v>
       </c>
       <c r="H31" s="13">
+        <v>79</v>
+      </c>
+      <c r="I31" s="11">
+        <v>281</v>
+      </c>
+      <c r="J31" s="12">
+        <v>76.583629892999994</v>
+      </c>
+      <c r="K31" s="13">
         <v>78</v>
       </c>
-      <c r="I31" s="11">
-[...9 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>516</v>
+        <v>494</v>
       </c>
       <c r="D32" s="12">
-        <v>56.461240310000001</v>
+        <v>55.253036436999999</v>
       </c>
       <c r="E32" s="13">
-        <v>60.5</v>
+        <v>58</v>
       </c>
       <c r="F32" s="11">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="G32" s="12">
-        <v>55.604729730000003</v>
+        <v>55.487632509000001</v>
       </c>
       <c r="H32" s="13">
+        <v>57</v>
+      </c>
+      <c r="I32" s="11">
+        <v>211</v>
+      </c>
+      <c r="J32" s="12">
+        <v>54.938388625999998</v>
+      </c>
+      <c r="K32" s="13">
         <v>59</v>
       </c>
-      <c r="I32" s="11">
-[...9 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D33" s="12">
-        <v>50.428571429000002</v>
+        <v>52.7</v>
       </c>
       <c r="E33" s="13">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F33" s="11">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G33" s="12">
-        <v>43.7</v>
+        <v>52.090909091</v>
       </c>
       <c r="H33" s="13">
-        <v>48.5</v>
+        <v>57</v>
       </c>
       <c r="I33" s="11">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J33" s="12">
-        <v>56.545454544999998</v>
+        <v>53.444444443999998</v>
       </c>
       <c r="K33" s="13">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="D34" s="12">
-        <v>71.121428570999996</v>
+        <v>72.547619048000001</v>
       </c>
       <c r="E34" s="13">
+        <v>74</v>
+      </c>
+      <c r="F34" s="11">
         <v>73</v>
       </c>
-      <c r="F34" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="12">
-        <v>68.224137931000001</v>
+        <v>70.753424658</v>
       </c>
       <c r="H34" s="13">
-        <v>69.5</v>
+        <v>71</v>
       </c>
       <c r="I34" s="11">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="J34" s="12">
-        <v>73.170731707000002</v>
+        <v>73.926315789</v>
       </c>
       <c r="K34" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D35" s="12">
-        <v>52.7</v>
+        <v>65.210526315999999</v>
       </c>
       <c r="E35" s="13">
-        <v>57.5</v>
+        <v>73</v>
       </c>
       <c r="F35" s="18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G35" s="12">
-        <v>62.307692308</v>
+        <v>63.357142856999999</v>
       </c>
       <c r="H35" s="13">
-        <v>67</v>
+        <v>68.5</v>
       </c>
       <c r="I35" s="18">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J35" s="12">
-        <v>34.857142856999999</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="K35" s="13">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>971</v>
+        <v>1015</v>
       </c>
       <c r="D36" s="12">
-        <v>68.202883624999998</v>
+        <v>69.350738915999997</v>
       </c>
       <c r="E36" s="13">
+        <v>73</v>
+      </c>
+      <c r="F36" s="18">
+        <v>605</v>
+      </c>
+      <c r="G36" s="12">
+        <v>69.416528925999998</v>
+      </c>
+      <c r="H36" s="13">
         <v>72</v>
       </c>
-      <c r="F36" s="18">
-[...7 lines deleted...]
-      </c>
       <c r="I36" s="18">
-        <v>358</v>
+        <v>410</v>
       </c>
       <c r="J36" s="12">
-        <v>69.622905028000005</v>
+        <v>69.253658537000007</v>
       </c>
       <c r="K36" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>873</v>
+        <v>944</v>
       </c>
       <c r="D37" s="12">
-        <v>61.806414662000002</v>
+        <v>61.947033898000001</v>
       </c>
       <c r="E37" s="13">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F37" s="18">
-        <v>535</v>
+        <v>580</v>
       </c>
       <c r="G37" s="12">
-        <v>61.603738317999998</v>
+        <v>62.796551723999997</v>
       </c>
       <c r="H37" s="13">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I37" s="18">
-        <v>338</v>
+        <v>364</v>
       </c>
       <c r="J37" s="12">
-        <v>62.127218935000002</v>
+        <v>60.593406592999997</v>
       </c>
       <c r="K37" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="20"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="20"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="20"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M6" sqref="M6"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="12" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>41046</v>
+        <v>42559</v>
       </c>
       <c r="D5" s="12">
-        <v>67.344126102000004</v>
+        <v>67.510538311999994</v>
       </c>
       <c r="E5" s="13">
         <v>69</v>
       </c>
       <c r="F5" s="11">
-        <v>26022</v>
+        <v>27045</v>
       </c>
       <c r="G5" s="12">
-        <v>67.183882867999998</v>
+        <v>67.267332224</v>
       </c>
       <c r="H5" s="13">
         <v>69</v>
       </c>
       <c r="I5" s="11">
-        <v>15024</v>
+        <v>15514</v>
       </c>
       <c r="J5" s="12">
-        <v>67.621671990999999</v>
+        <v>67.934510763999995</v>
       </c>
       <c r="K5" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="33.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>2370</v>
+        <v>2463</v>
       </c>
       <c r="D6" s="12">
-        <v>58.256962025</v>
+        <v>58.265123832999997</v>
       </c>
       <c r="E6" s="13">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F6" s="11">
-        <v>2198</v>
+        <v>2308</v>
       </c>
       <c r="G6" s="12">
-        <v>57.551410373000003</v>
+        <v>57.509098786999999</v>
       </c>
       <c r="H6" s="13">
         <v>56</v>
       </c>
       <c r="I6" s="11">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="J6" s="12">
-        <v>67.273255813999995</v>
+        <v>69.522580645000005</v>
       </c>
       <c r="K6" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D7" s="12">
-        <v>62.919354839</v>
+        <v>62.985507245999997</v>
       </c>
       <c r="E7" s="13">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F7" s="11">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="G7" s="12">
-        <v>61.875</v>
+        <v>62.361702127999997</v>
       </c>
       <c r="H7" s="13">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I7" s="11">
         <v>22</v>
       </c>
       <c r="J7" s="12">
-        <v>64.818181817999999</v>
+        <v>64.318181817999999</v>
       </c>
       <c r="K7" s="13">
-        <v>61.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>64.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>658</v>
+        <v>752</v>
       </c>
       <c r="D8" s="12">
-        <v>58.322188449999999</v>
+        <v>58.309840426000001</v>
       </c>
       <c r="E8" s="13">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F8" s="11">
-        <v>505</v>
+        <v>570</v>
       </c>
       <c r="G8" s="12">
-        <v>57.922772277</v>
+        <v>58.021052632</v>
       </c>
       <c r="H8" s="13">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I8" s="11">
-        <v>153</v>
+        <v>182</v>
       </c>
       <c r="J8" s="12">
-        <v>59.640522875999999</v>
+        <v>59.214285713999999</v>
       </c>
       <c r="K8" s="13">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1563</v>
+        <v>1507</v>
       </c>
       <c r="D9" s="12">
-        <v>60.773512476000001</v>
+        <v>60.887193099000001</v>
       </c>
       <c r="E9" s="13">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F9" s="11">
-        <v>1457</v>
+        <v>1415</v>
       </c>
       <c r="G9" s="12">
-        <v>59.980096088000003</v>
+        <v>60.249469965000003</v>
       </c>
       <c r="H9" s="13">
         <v>58</v>
       </c>
       <c r="I9" s="11">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="J9" s="12">
-        <v>71.679245283</v>
+        <v>70.695652174000003</v>
       </c>
       <c r="K9" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2261</v>
+        <v>2288</v>
       </c>
       <c r="D10" s="12">
-        <v>71.000884564000003</v>
+        <v>70.874125874000001</v>
       </c>
       <c r="E10" s="13">
         <v>74</v>
       </c>
       <c r="F10" s="11">
-        <v>1446</v>
+        <v>1482</v>
       </c>
       <c r="G10" s="12">
-        <v>71.610650069000002</v>
+        <v>71.639001350000001</v>
       </c>
       <c r="H10" s="13">
         <v>75</v>
       </c>
       <c r="I10" s="11">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="J10" s="12">
-        <v>69.919018405000003</v>
+        <v>69.467741935000006</v>
       </c>
       <c r="K10" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D11" s="12">
-        <v>68.688888888999998</v>
+        <v>69.816176471000006</v>
       </c>
       <c r="E11" s="13">
+        <v>73</v>
+      </c>
+      <c r="F11" s="11">
+        <v>78</v>
+      </c>
+      <c r="G11" s="12">
+        <v>69.474358973999998</v>
+      </c>
+      <c r="H11" s="13">
+        <v>74</v>
+      </c>
+      <c r="I11" s="11">
+        <v>58</v>
+      </c>
+      <c r="J11" s="12">
+        <v>70.275862068999999</v>
+      </c>
+      <c r="K11" s="13">
         <v>72</v>
       </c>
-      <c r="F11" s="11">
-[...18 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>4676</v>
+        <v>4921</v>
       </c>
       <c r="D12" s="12">
-        <v>70.285928143999996</v>
+        <v>70.340377971999999</v>
       </c>
       <c r="E12" s="13">
         <v>73</v>
       </c>
       <c r="F12" s="11">
-        <v>2719</v>
+        <v>2875</v>
       </c>
       <c r="G12" s="12">
-        <v>70.321441707000005</v>
+        <v>70.139130434999998</v>
       </c>
       <c r="H12" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I12" s="11">
-        <v>1957</v>
+        <v>2046</v>
       </c>
       <c r="J12" s="12">
-        <v>70.236586611999996</v>
+        <v>70.623167155000004</v>
       </c>
       <c r="K12" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>7744</v>
+        <v>8022</v>
       </c>
       <c r="D13" s="12">
-        <v>66.603564050000003</v>
+        <v>67.111318873000002</v>
       </c>
       <c r="E13" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F13" s="11">
-        <v>5454</v>
+        <v>5633</v>
       </c>
       <c r="G13" s="12">
-        <v>64.666666667000001</v>
+        <v>65.066927036999999</v>
       </c>
       <c r="H13" s="13">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I13" s="11">
-        <v>2290</v>
+        <v>2389</v>
       </c>
       <c r="J13" s="12">
-        <v>71.216593885999998</v>
+        <v>71.931770615000005</v>
       </c>
       <c r="K13" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>529</v>
+        <v>549</v>
       </c>
       <c r="D14" s="12">
-        <v>70.546313799999993</v>
+        <v>69.841530055000007</v>
       </c>
       <c r="E14" s="13">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F14" s="11">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="G14" s="12">
-        <v>70.254416961000004</v>
+        <v>68.600671141000007</v>
       </c>
       <c r="H14" s="13">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="I14" s="11">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="J14" s="12">
-        <v>70.882113821000004</v>
+        <v>71.314741036000001</v>
       </c>
       <c r="K14" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>1470</v>
+        <v>1607</v>
       </c>
       <c r="D15" s="12">
-        <v>69.757823129000002</v>
+        <v>69.215930305000001</v>
       </c>
       <c r="E15" s="13">
-        <v>71.5</v>
+        <v>71</v>
       </c>
       <c r="F15" s="11">
-        <v>855</v>
+        <v>907</v>
       </c>
       <c r="G15" s="12">
-        <v>68.835087719000001</v>
+        <v>68.228224917000006</v>
       </c>
       <c r="H15" s="13">
         <v>70</v>
       </c>
       <c r="I15" s="11">
-        <v>615</v>
+        <v>700</v>
       </c>
       <c r="J15" s="12">
-        <v>71.040650407000001</v>
+        <v>70.495714285999995</v>
       </c>
       <c r="K15" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="D16" s="12">
-        <v>62.472222221999999</v>
+        <v>61</v>
       </c>
       <c r="E16" s="13">
-        <v>63.5</v>
+        <v>62</v>
       </c>
       <c r="F16" s="11">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G16" s="12">
-        <v>63.5</v>
+        <v>62.051282051000001</v>
       </c>
       <c r="H16" s="13">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="I16" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="J16" s="12">
-        <v>60.857142856999999</v>
+        <v>57.583333332999999</v>
       </c>
       <c r="K16" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>62.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="D17" s="12">
-        <v>67.295698924999996</v>
+        <v>69.933673468999999</v>
       </c>
       <c r="E17" s="13">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F17" s="11">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="G17" s="12">
-        <v>67.589887640000001</v>
+        <v>69.847826087000001</v>
       </c>
       <c r="H17" s="13">
-        <v>69.5</v>
+        <v>71</v>
       </c>
       <c r="I17" s="11">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J17" s="12">
-        <v>60.75</v>
+        <v>71.25</v>
       </c>
       <c r="K17" s="13">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>8194</v>
+        <v>8541</v>
       </c>
       <c r="D18" s="12">
-        <v>71.007444472000003</v>
+        <v>71.131951762</v>
       </c>
       <c r="E18" s="13">
         <v>73</v>
       </c>
       <c r="F18" s="11">
-        <v>5412</v>
+        <v>5740</v>
       </c>
       <c r="G18" s="12">
-        <v>71.580192166000003</v>
+        <v>71.609233449000001</v>
       </c>
       <c r="H18" s="13">
         <v>74</v>
       </c>
       <c r="I18" s="11">
-        <v>2782</v>
+        <v>2801</v>
       </c>
       <c r="J18" s="12">
-        <v>69.893242271999995</v>
+        <v>70.153873617000002</v>
       </c>
       <c r="K18" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="D19" s="12">
-        <v>60.285714286000001</v>
+        <v>62.594936709000002</v>
       </c>
       <c r="E19" s="13">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F19" s="11">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G19" s="12">
-        <v>61.824561404000001</v>
+        <v>62.369565217000002</v>
       </c>
       <c r="H19" s="13">
-        <v>62</v>
+        <v>61.5</v>
       </c>
       <c r="I19" s="11">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J19" s="12">
-        <v>57.705882353</v>
+        <v>62.909090909</v>
       </c>
       <c r="K19" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D20" s="12">
-        <v>63.507692308000003</v>
+        <v>62.098360655999997</v>
       </c>
       <c r="E20" s="13">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F20" s="11">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G20" s="12">
-        <v>59.6</v>
+        <v>60.061224490000001</v>
       </c>
       <c r="H20" s="13">
-        <v>63.5</v>
+        <v>62</v>
       </c>
       <c r="I20" s="11">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="J20" s="12">
-        <v>69.760000000000005</v>
+        <v>70.416666667000001</v>
       </c>
       <c r="K20" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="D21" s="12">
-        <v>51.759259258999997</v>
+        <v>48.241379309999999</v>
       </c>
       <c r="E21" s="13">
-        <v>55.5</v>
+        <v>48</v>
       </c>
       <c r="F21" s="11">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="G21" s="12">
-        <v>54.465517241000001</v>
+        <v>48.891304347999998</v>
       </c>
       <c r="H21" s="13">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="I21" s="11">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J21" s="12">
-        <v>48.62</v>
+        <v>47.512195122000001</v>
       </c>
       <c r="K21" s="13">
-        <v>53.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>206</v>
+        <v>232</v>
       </c>
       <c r="D22" s="12">
-        <v>68.446601942000001</v>
+        <v>68.737068965999995</v>
       </c>
       <c r="E22" s="13">
+        <v>73</v>
+      </c>
+      <c r="F22" s="11">
+        <v>129</v>
+      </c>
+      <c r="G22" s="12">
+        <v>66.635658914999993</v>
+      </c>
+      <c r="H22" s="13">
         <v>71</v>
       </c>
-      <c r="F22" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I22" s="11">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="J22" s="12">
-        <v>72.096774194000005</v>
+        <v>71.368932039000001</v>
       </c>
       <c r="K22" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>280</v>
+        <v>311</v>
       </c>
       <c r="D23" s="12">
-        <v>60.264285714000003</v>
+        <v>61.607717041999997</v>
       </c>
       <c r="E23" s="13">
-        <v>63.5</v>
+        <v>64</v>
       </c>
       <c r="F23" s="11">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="G23" s="12">
-        <v>58.409937888000002</v>
+        <v>60.962264150999999</v>
       </c>
       <c r="H23" s="13">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I23" s="11">
-        <v>119</v>
+        <v>152</v>
       </c>
       <c r="J23" s="12">
-        <v>62.773109243999997</v>
+        <v>62.282894736999999</v>
       </c>
       <c r="K23" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>1706</v>
+        <v>1852</v>
       </c>
       <c r="D24" s="12">
-        <v>58.439624852999998</v>
+        <v>58.339092872999998</v>
       </c>
       <c r="E24" s="13">
         <v>57</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>1706</v>
+        <v>1852</v>
       </c>
       <c r="J24" s="12">
-        <v>58.439624852999998</v>
+        <v>58.339092872999998</v>
       </c>
       <c r="K24" s="13">
         <v>57</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>704</v>
+        <v>681</v>
       </c>
       <c r="D25" s="12">
-        <v>64.433238635999999</v>
+        <v>65.170337739000004</v>
       </c>
       <c r="E25" s="13">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>704</v>
+        <v>681</v>
       </c>
       <c r="J25" s="12">
-        <v>64.433238635999999</v>
+        <v>65.170337739000004</v>
       </c>
       <c r="K25" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="D26" s="12">
-        <v>59.306878306999998</v>
+        <v>59.974874372000002</v>
       </c>
       <c r="E26" s="13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="J26" s="12">
-        <v>59.306878306999998</v>
+        <v>59.974874372000002</v>
       </c>
       <c r="K26" s="13">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="22.5" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>434</v>
+        <v>445</v>
       </c>
       <c r="D27" s="12">
-        <v>60.184331796999999</v>
+        <v>60.074157303</v>
       </c>
       <c r="E27" s="13">
         <v>59</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>434</v>
+        <v>445</v>
       </c>
       <c r="J27" s="12">
-        <v>60.184331796999999</v>
+        <v>60.074157303</v>
       </c>
       <c r="K27" s="13">
         <v>59</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1021</v>
+        <v>1096</v>
       </c>
       <c r="D28" s="12">
-        <v>79.186092067000004</v>
+        <v>79.223540146000005</v>
       </c>
       <c r="E28" s="13">
         <v>80</v>
       </c>
       <c r="F28" s="11">
-        <v>1021</v>
+        <v>1096</v>
       </c>
       <c r="G28" s="12">
-        <v>79.186092067000004</v>
+        <v>79.223540146000005</v>
       </c>
       <c r="H28" s="13">
         <v>80</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="42.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D29" s="12">
-        <v>47.264705882000001</v>
+        <v>50.930232558</v>
       </c>
       <c r="E29" s="13">
-        <v>38.5</v>
+        <v>48</v>
       </c>
       <c r="F29" s="11">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G29" s="12">
-        <v>47.264705882000001</v>
+        <v>50.930232558</v>
       </c>
       <c r="H29" s="13">
-        <v>38.5</v>
+        <v>48</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>490</v>
+        <v>522</v>
       </c>
       <c r="D30" s="12">
-        <v>71.146938775999999</v>
+        <v>70.496168581999996</v>
       </c>
       <c r="E30" s="13">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F30" s="11">
-        <v>289</v>
+        <v>308</v>
       </c>
       <c r="G30" s="12">
-        <v>69.996539791999993</v>
+        <v>68.873376622999999</v>
       </c>
       <c r="H30" s="13">
+        <v>72</v>
+      </c>
+      <c r="I30" s="11">
+        <v>214</v>
+      </c>
+      <c r="J30" s="12">
+        <v>72.831775700999998</v>
+      </c>
+      <c r="K30" s="13">
         <v>74</v>
       </c>
-      <c r="I30" s="11">
-[...9 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>735</v>
+        <v>790</v>
       </c>
       <c r="D31" s="12">
-        <v>76.129251701000001</v>
+        <v>75.218987342000005</v>
       </c>
       <c r="E31" s="13">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="11">
-        <v>504</v>
+        <v>523</v>
       </c>
       <c r="G31" s="12">
-        <v>76.583333332999999</v>
+        <v>75.305927342000004</v>
       </c>
       <c r="H31" s="13">
         <v>78</v>
       </c>
       <c r="I31" s="11">
-        <v>231</v>
+        <v>267</v>
       </c>
       <c r="J31" s="12">
-        <v>75.138528139000002</v>
+        <v>75.048689139000004</v>
       </c>
       <c r="K31" s="13">
         <v>77</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="D32" s="12">
-        <v>54.045908183999998</v>
+        <v>56.461240310000001</v>
       </c>
       <c r="E32" s="13">
-        <v>56</v>
+        <v>60.5</v>
       </c>
       <c r="F32" s="11">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="G32" s="12">
-        <v>54.059440559000002</v>
+        <v>55.604729730000003</v>
       </c>
       <c r="H32" s="13">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I32" s="11">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="J32" s="12">
-        <v>54.027906977000001</v>
+        <v>57.613636364000001</v>
       </c>
       <c r="K32" s="13">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="42.75" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D33" s="12">
-        <v>50.458333332999999</v>
+        <v>50.428571429000002</v>
       </c>
       <c r="E33" s="13">
-        <v>58.5</v>
+        <v>56</v>
       </c>
       <c r="F33" s="11">
+        <v>10</v>
+      </c>
+      <c r="G33" s="12">
+        <v>43.7</v>
+      </c>
+      <c r="H33" s="13">
+        <v>48.5</v>
+      </c>
+      <c r="I33" s="11">
         <v>11</v>
       </c>
-      <c r="G33" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="J33" s="12">
-        <v>56.307692308</v>
+        <v>56.545454544999998</v>
       </c>
       <c r="K33" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D34" s="12">
-        <v>69.762962963000007</v>
+        <v>71.121428570999996</v>
       </c>
       <c r="E34" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F34" s="11">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G34" s="12">
-        <v>67.910714286000001</v>
+        <v>68.224137931000001</v>
       </c>
       <c r="H34" s="13">
-        <v>70</v>
+        <v>69.5</v>
       </c>
       <c r="I34" s="11">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="J34" s="12">
-        <v>71.075949367000007</v>
+        <v>73.170731707000002</v>
       </c>
       <c r="K34" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D35" s="12">
-        <v>49.111111111</v>
+        <v>52.7</v>
       </c>
       <c r="E35" s="13">
-        <v>55</v>
+        <v>57.5</v>
       </c>
       <c r="F35" s="18">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G35" s="12">
-        <v>54.8</v>
+        <v>62.307692308</v>
       </c>
       <c r="H35" s="13">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="I35" s="18">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J35" s="12">
-        <v>42</v>
+        <v>34.857142856999999</v>
       </c>
       <c r="K35" s="13">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>991</v>
+        <v>971</v>
       </c>
       <c r="D36" s="12">
-        <v>68.467204843999994</v>
+        <v>68.202883624999998</v>
       </c>
       <c r="E36" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F36" s="18">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="G36" s="12">
-        <v>67.901273884999995</v>
+        <v>67.373572593999995</v>
       </c>
       <c r="H36" s="13">
         <v>71</v>
       </c>
       <c r="I36" s="18">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="J36" s="12">
-        <v>69.446280991999998</v>
+        <v>69.622905028000005</v>
       </c>
       <c r="K36" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>968</v>
+        <v>873</v>
       </c>
       <c r="D37" s="12">
-        <v>61.745867769</v>
+        <v>61.806414662000002</v>
       </c>
       <c r="E37" s="13">
         <v>67</v>
       </c>
       <c r="F37" s="18">
-        <v>582</v>
+        <v>535</v>
       </c>
       <c r="G37" s="12">
-        <v>62.206185566999999</v>
+        <v>61.603738317999998</v>
       </c>
       <c r="H37" s="13">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I37" s="18">
-        <v>386</v>
+        <v>338</v>
       </c>
       <c r="J37" s="12">
-        <v>61.051813471999999</v>
+        <v>62.127218935000002</v>
       </c>
       <c r="K37" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="20"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="20"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="20"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
-    <mergeCell ref="A2:K2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M44" sqref="M44"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="12" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="H4" s="8" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="K4" s="9" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>39918</v>
+        <v>41046</v>
       </c>
       <c r="D5" s="12">
-        <v>67</v>
+        <v>67.344126102000004</v>
       </c>
       <c r="E5" s="13">
         <v>69</v>
       </c>
       <c r="F5" s="11">
-        <v>25284</v>
+        <v>26022</v>
       </c>
       <c r="G5" s="12">
-        <v>66.8</v>
+        <v>67.183882867999998</v>
       </c>
       <c r="H5" s="13">
         <v>69</v>
       </c>
       <c r="I5" s="11">
-        <v>14634</v>
+        <v>15024</v>
       </c>
       <c r="J5" s="12">
-        <v>67.3</v>
+        <v>67.621671990999999</v>
       </c>
       <c r="K5" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="33.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30.6" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>2249</v>
+        <v>2370</v>
       </c>
       <c r="D6" s="12">
+        <v>58.256962025</v>
+      </c>
+      <c r="E6" s="13">
         <v>57</v>
       </c>
-      <c r="E6" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="11">
-        <v>2103</v>
+        <v>2198</v>
       </c>
       <c r="G6" s="12">
-        <v>56.4</v>
+        <v>57.551410373000003</v>
       </c>
       <c r="H6" s="13">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I6" s="11">
-        <v>146</v>
+        <v>172</v>
       </c>
       <c r="J6" s="12">
-        <v>67</v>
+        <v>67.273255813999995</v>
       </c>
       <c r="K6" s="13">
-        <v>70.5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="11">
+        <v>62</v>
+      </c>
+      <c r="D7" s="12">
+        <v>62.919354839</v>
+      </c>
+      <c r="E7" s="13">
+        <v>62</v>
+      </c>
+      <c r="F7" s="11">
         <v>40</v>
       </c>
-      <c r="C7" s="11">
-[...5 lines deleted...]
-      <c r="E7" s="13">
+      <c r="G7" s="12">
+        <v>61.875</v>
+      </c>
+      <c r="H7" s="13">
         <v>63</v>
       </c>
-      <c r="F7" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I7" s="11">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J7" s="12">
-        <v>56.7</v>
+        <v>64.818181817999999</v>
       </c>
       <c r="K7" s="13">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>61.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>42</v>
+        <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>674</v>
+        <v>658</v>
       </c>
       <c r="D8" s="12">
-        <v>57.7</v>
+        <v>58.322188449999999</v>
       </c>
       <c r="E8" s="13">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F8" s="11">
-        <v>526</v>
+        <v>505</v>
       </c>
       <c r="G8" s="12">
-        <v>57.3</v>
+        <v>57.922772277</v>
       </c>
       <c r="H8" s="13">
-        <v>56.5</v>
+        <v>58</v>
       </c>
       <c r="I8" s="11">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="J8" s="12">
-        <v>59.3</v>
+        <v>59.640522875999999</v>
       </c>
       <c r="K8" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1489</v>
+        <v>1563</v>
       </c>
       <c r="D9" s="12">
-        <v>60.5</v>
+        <v>60.773512476000001</v>
       </c>
       <c r="E9" s="13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F9" s="11">
-        <v>1369</v>
+        <v>1457</v>
       </c>
       <c r="G9" s="12">
-        <v>59.7</v>
+        <v>59.980096088000003</v>
       </c>
       <c r="H9" s="13">
         <v>58</v>
       </c>
       <c r="I9" s="11">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="J9" s="12">
-        <v>70.3</v>
+        <v>71.679245283</v>
       </c>
       <c r="K9" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2282</v>
+        <v>2261</v>
       </c>
       <c r="D10" s="12">
-        <v>71.099999999999994</v>
+        <v>71.000884564000003</v>
       </c>
       <c r="E10" s="13">
+        <v>74</v>
+      </c>
+      <c r="F10" s="11">
+        <v>1446</v>
+      </c>
+      <c r="G10" s="12">
+        <v>71.610650069000002</v>
+      </c>
+      <c r="H10" s="13">
         <v>75</v>
       </c>
-      <c r="F10" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I10" s="11">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="J10" s="12">
-        <v>69.2</v>
+        <v>69.919018405000003</v>
       </c>
       <c r="K10" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D11" s="12">
+        <v>68.688888888999998</v>
+      </c>
+      <c r="E11" s="13">
+        <v>72</v>
+      </c>
+      <c r="F11" s="11">
+        <v>91</v>
+      </c>
+      <c r="G11" s="12">
+        <v>67.010989011000007</v>
+      </c>
+      <c r="H11" s="13">
         <v>71</v>
       </c>
-      <c r="E11" s="13">
-[...10 lines deleted...]
-      </c>
       <c r="I11" s="11">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J11" s="12">
-        <v>73.900000000000006</v>
+        <v>72.159090909</v>
       </c>
       <c r="K11" s="13">
-        <v>76.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>74.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>50</v>
+        <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>4531</v>
+        <v>4676</v>
       </c>
       <c r="D12" s="12">
-        <v>69.8</v>
+        <v>70.285928143999996</v>
       </c>
       <c r="E12" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F12" s="11">
-        <v>2562</v>
+        <v>2719</v>
       </c>
       <c r="G12" s="12">
-        <v>69.8</v>
+        <v>70.321441707000005</v>
       </c>
       <c r="H12" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="11">
-        <v>1969</v>
+        <v>1957</v>
       </c>
       <c r="J12" s="12">
-        <v>69.900000000000006</v>
+        <v>70.236586611999996</v>
       </c>
       <c r="K12" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>52</v>
+        <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>7759</v>
+        <v>7744</v>
       </c>
       <c r="D13" s="12">
-        <v>66.2</v>
+        <v>66.603564050000003</v>
       </c>
       <c r="E13" s="13">
         <v>68</v>
       </c>
       <c r="F13" s="11">
-        <v>5467</v>
+        <v>5454</v>
       </c>
       <c r="G13" s="12">
-        <v>64.2</v>
+        <v>64.666666667000001</v>
       </c>
       <c r="H13" s="13">
         <v>65</v>
       </c>
       <c r="I13" s="11">
-        <v>2292</v>
+        <v>2290</v>
       </c>
       <c r="J13" s="12">
-        <v>71</v>
+        <v>71.216593885999998</v>
       </c>
       <c r="K13" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>621</v>
+        <v>529</v>
       </c>
       <c r="D14" s="12">
-        <v>70.7</v>
+        <v>70.546313799999993</v>
       </c>
       <c r="E14" s="13">
         <v>73</v>
       </c>
       <c r="F14" s="11">
-        <v>323</v>
+        <v>283</v>
       </c>
       <c r="G14" s="12">
-        <v>70.099999999999994</v>
+        <v>70.254416961000004</v>
       </c>
       <c r="H14" s="13">
         <v>73</v>
       </c>
       <c r="I14" s="11">
-        <v>298</v>
+        <v>246</v>
       </c>
       <c r="J14" s="12">
-        <v>71.3</v>
+        <v>70.882113821000004</v>
       </c>
       <c r="K14" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>1480</v>
+        <v>1470</v>
       </c>
       <c r="D15" s="12">
-        <v>69.7</v>
+        <v>69.757823129000002</v>
       </c>
       <c r="E15" s="13">
-        <v>71</v>
+        <v>71.5</v>
       </c>
       <c r="F15" s="11">
-        <v>871</v>
+        <v>855</v>
       </c>
       <c r="G15" s="12">
-        <v>69.3</v>
+        <v>68.835087719000001</v>
       </c>
       <c r="H15" s="13">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I15" s="11">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="J15" s="12">
-        <v>70.2</v>
+        <v>71.040650407000001</v>
       </c>
       <c r="K15" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>58</v>
+        <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="D16" s="12">
-        <v>58.8</v>
+        <v>62.472222221999999</v>
       </c>
       <c r="E16" s="13">
-        <v>58</v>
+        <v>63.5</v>
       </c>
       <c r="F16" s="11">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="G16" s="12">
-        <v>58.1</v>
+        <v>63.5</v>
       </c>
       <c r="H16" s="13">
+        <v>65</v>
+      </c>
+      <c r="I16" s="11">
+        <v>14</v>
+      </c>
+      <c r="J16" s="12">
+        <v>60.857142856999999</v>
+      </c>
+      <c r="K16" s="13">
         <v>59</v>
       </c>
-      <c r="I16" s="11">
-[...9 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="C17" s="11">
+        <v>186</v>
+      </c>
+      <c r="D17" s="12">
+        <v>67.295698924999996</v>
+      </c>
+      <c r="E17" s="13">
+        <v>69</v>
+      </c>
+      <c r="F17" s="11">
         <v>178</v>
       </c>
-      <c r="D17" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="G17" s="12">
-        <v>68</v>
+        <v>67.589887640000001</v>
       </c>
       <c r="H17" s="13">
-        <v>70</v>
+        <v>69.5</v>
       </c>
       <c r="I17" s="11">
         <v>8</v>
       </c>
       <c r="J17" s="12">
-        <v>69.599999999999994</v>
+        <v>60.75</v>
       </c>
       <c r="K17" s="13">
-        <v>73.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>62</v>
+        <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>7951</v>
+        <v>8194</v>
       </c>
       <c r="D18" s="12">
-        <v>70.599999999999994</v>
+        <v>71.007444472000003</v>
       </c>
       <c r="E18" s="13">
         <v>73</v>
       </c>
       <c r="F18" s="11">
-        <v>5336</v>
+        <v>5412</v>
       </c>
       <c r="G18" s="12">
-        <v>71.400000000000006</v>
+        <v>71.580192166000003</v>
       </c>
       <c r="H18" s="13">
         <v>74</v>
       </c>
       <c r="I18" s="11">
-        <v>2615</v>
+        <v>2782</v>
       </c>
       <c r="J18" s="12">
-        <v>68.900000000000006</v>
+        <v>69.893242271999995</v>
       </c>
       <c r="K18" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="D19" s="12">
-        <v>60.3</v>
+        <v>60.285714286000001</v>
       </c>
       <c r="E19" s="13">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F19" s="11">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="G19" s="12">
-        <v>61.8</v>
+        <v>61.824561404000001</v>
       </c>
       <c r="H19" s="13">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I19" s="11">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J19" s="12">
-        <v>58.3</v>
+        <v>57.705882353</v>
       </c>
       <c r="K19" s="13">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="C20" s="11">
+        <v>65</v>
+      </c>
+      <c r="D20" s="12">
+        <v>63.507692308000003</v>
+      </c>
+      <c r="E20" s="13">
         <v>66</v>
       </c>
-      <c r="C20" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="F20" s="11">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G20" s="12">
-        <v>59.2</v>
+        <v>59.6</v>
       </c>
       <c r="H20" s="13">
-        <v>62</v>
+        <v>63.5</v>
       </c>
       <c r="I20" s="11">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="J20" s="12">
-        <v>62.2</v>
+        <v>69.760000000000005</v>
       </c>
       <c r="K20" s="13">
-        <v>58.5</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="D21" s="12">
-        <v>51.6</v>
+        <v>51.759259258999997</v>
       </c>
       <c r="E21" s="13">
         <v>55.5</v>
       </c>
       <c r="F21" s="11">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="G21" s="12">
+        <v>54.465517241000001</v>
+      </c>
+      <c r="H21" s="13">
+        <v>60</v>
+      </c>
+      <c r="I21" s="11">
         <v>50</v>
       </c>
-      <c r="H21" s="13">
-[...4 lines deleted...]
-      </c>
       <c r="J21" s="12">
-        <v>53.6</v>
+        <v>48.62</v>
       </c>
       <c r="K21" s="13">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>53.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="D22" s="12">
-        <v>70.900000000000006</v>
+        <v>68.446601942000001</v>
       </c>
       <c r="E22" s="13">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F22" s="11">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="G22" s="12">
-        <v>69.599999999999994</v>
+        <v>65.442477875999998</v>
       </c>
       <c r="H22" s="13">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="I22" s="11">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J22" s="12">
-        <v>72.7</v>
+        <v>72.096774194000005</v>
       </c>
       <c r="K22" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D23" s="12">
-        <v>61.3</v>
+        <v>60.264285714000003</v>
       </c>
       <c r="E23" s="13">
-        <v>65.5</v>
+        <v>63.5</v>
       </c>
       <c r="F23" s="11">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="G23" s="12">
-        <v>62.2</v>
+        <v>58.409937888000002</v>
       </c>
       <c r="H23" s="13">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="I23" s="11">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="J23" s="12">
-        <v>60.3</v>
+        <v>62.773109243999997</v>
       </c>
       <c r="K23" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>1599</v>
+        <v>1706</v>
       </c>
       <c r="D24" s="12">
-        <v>58.1</v>
+        <v>58.439624852999998</v>
       </c>
       <c r="E24" s="13">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>1589</v>
+        <v>1706</v>
       </c>
       <c r="J24" s="12">
-        <v>57.9</v>
+        <v>58.439624852999998</v>
       </c>
       <c r="K24" s="13">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
-        <v>76</v>
+        <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>657</v>
+        <v>704</v>
       </c>
       <c r="D25" s="12">
-        <v>65.099999999999994</v>
+        <v>64.433238635999999</v>
       </c>
       <c r="E25" s="13">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>657</v>
+        <v>704</v>
       </c>
       <c r="J25" s="12">
-        <v>65.099999999999994</v>
+        <v>64.433238635999999</v>
       </c>
       <c r="K25" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>151</v>
+        <v>189</v>
       </c>
       <c r="D26" s="12">
-        <v>59.7</v>
+        <v>59.306878306999998</v>
       </c>
       <c r="E26" s="13">
         <v>58</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>151</v>
+        <v>189</v>
       </c>
       <c r="J26" s="12">
-        <v>59.7</v>
+        <v>59.306878306999998</v>
       </c>
       <c r="K26" s="13">
         <v>58</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="D27" s="12">
-        <v>60.4</v>
+        <v>60.184331796999999</v>
       </c>
       <c r="E27" s="13">
         <v>59</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="J27" s="12">
-        <v>60.4</v>
+        <v>60.184331796999999</v>
       </c>
       <c r="K27" s="13">
         <v>59</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="42.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="C28" s="11">
+        <v>1021</v>
+      </c>
+      <c r="D28" s="12">
+        <v>79.186092067000004</v>
+      </c>
+      <c r="E28" s="13">
+        <v>80</v>
+      </c>
+      <c r="F28" s="11">
+        <v>1021</v>
+      </c>
+      <c r="G28" s="12">
+        <v>79.186092067000004</v>
+      </c>
+      <c r="H28" s="13">
+        <v>80</v>
+      </c>
+      <c r="I28" s="11">
+        <v>0</v>
+      </c>
+      <c r="J28" s="11">
+        <v>0</v>
+      </c>
+      <c r="K28" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="16" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B29" s="16" t="s">
-        <v>84</v>
+        <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>936</v>
+        <v>34</v>
       </c>
       <c r="D29" s="12">
-        <v>78.8</v>
+        <v>47.264705882000001</v>
       </c>
       <c r="E29" s="13">
-        <v>80</v>
+        <v>38.5</v>
       </c>
       <c r="F29" s="11">
-        <v>936</v>
+        <v>34</v>
       </c>
       <c r="G29" s="12">
-        <v>78.8</v>
+        <v>47.264705882000001</v>
       </c>
       <c r="H29" s="13">
-        <v>80</v>
+        <v>38.5</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
-        <v>103</v>
+        <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>468</v>
+        <v>490</v>
       </c>
       <c r="D30" s="12">
-        <v>69.3</v>
+        <v>71.146938775999999</v>
       </c>
       <c r="E30" s="13">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F30" s="11">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G30" s="12">
-        <v>67.7</v>
+        <v>69.996539791999993</v>
       </c>
       <c r="H30" s="13">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I30" s="11">
-        <v>178</v>
+        <v>201</v>
       </c>
       <c r="J30" s="12">
-        <v>71.900000000000006</v>
+        <v>72.800995025000006</v>
       </c>
       <c r="K30" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>756</v>
+        <v>735</v>
       </c>
       <c r="D31" s="12">
-        <v>75.900000000000006</v>
+        <v>76.129251701000001</v>
       </c>
       <c r="E31" s="13">
         <v>78</v>
       </c>
       <c r="F31" s="11">
-        <v>490</v>
+        <v>504</v>
       </c>
       <c r="G31" s="12">
-        <v>75.400000000000006</v>
+        <v>76.583333332999999</v>
       </c>
       <c r="H31" s="13">
         <v>78</v>
       </c>
       <c r="I31" s="11">
-        <v>266</v>
+        <v>231</v>
       </c>
       <c r="J31" s="12">
-        <v>76.8</v>
+        <v>75.138528139000002</v>
       </c>
       <c r="K31" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" ht="42.75" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" s="11">
+        <v>501</v>
+      </c>
+      <c r="D32" s="12">
+        <v>54.045908183999998</v>
+      </c>
+      <c r="E32" s="13">
+        <v>56</v>
+      </c>
+      <c r="F32" s="11">
+        <v>286</v>
+      </c>
+      <c r="G32" s="12">
+        <v>54.059440559000002</v>
+      </c>
+      <c r="H32" s="13">
+        <v>55</v>
+      </c>
+      <c r="I32" s="11">
+        <v>215</v>
+      </c>
+      <c r="J32" s="12">
+        <v>54.027906977000001</v>
+      </c>
+      <c r="K32" s="13">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="B32" s="16" t="s">
+      <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
-      <c r="C32" s="11">
-[...8 lines deleted...]
-      <c r="F32" s="11">
+      <c r="C33" s="11">
+        <v>24</v>
+      </c>
+      <c r="D33" s="12">
+        <v>50.458333332999999</v>
+      </c>
+      <c r="E33" s="13">
+        <v>58.5</v>
+      </c>
+      <c r="F33" s="11">
         <v>11</v>
       </c>
-      <c r="G32" s="12">
-[...33 lines deleted...]
-      </c>
       <c r="G33" s="12">
-        <v>55.3</v>
+        <v>43.545454544999998</v>
       </c>
       <c r="H33" s="13">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="I33" s="11">
-        <v>197</v>
+        <v>13</v>
       </c>
       <c r="J33" s="12">
-        <v>55.7</v>
+        <v>56.307692308</v>
       </c>
       <c r="K33" s="13">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D34" s="12">
-        <v>70.599999999999994</v>
+        <v>69.762962963000007</v>
       </c>
       <c r="E34" s="13">
         <v>72</v>
       </c>
       <c r="F34" s="11">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="G34" s="12">
-        <v>65.900000000000006</v>
+        <v>67.910714286000001</v>
       </c>
       <c r="H34" s="13">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="I34" s="11">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="J34" s="12">
-        <v>73.5</v>
+        <v>71.075949367000007</v>
       </c>
       <c r="K34" s="13">
-        <v>75.5</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D35" s="12">
-        <v>59.3</v>
+        <v>49.111111111</v>
       </c>
       <c r="E35" s="13">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F35" s="18">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G35" s="12">
-        <v>57</v>
+        <v>54.8</v>
       </c>
       <c r="H35" s="13">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="I35" s="18">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J35" s="12">
-        <v>65.8</v>
+        <v>42</v>
       </c>
       <c r="K35" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>914</v>
+        <v>991</v>
       </c>
       <c r="D36" s="12">
-        <v>68.099999999999994</v>
+        <v>68.467204843999994</v>
       </c>
       <c r="E36" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F36" s="18">
-        <v>542</v>
+        <v>628</v>
       </c>
       <c r="G36" s="12">
-        <v>68.099999999999994</v>
+        <v>67.901273884999995</v>
       </c>
       <c r="H36" s="13">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I36" s="18">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="J36" s="12">
-        <v>68.2</v>
+        <v>69.446280991999998</v>
       </c>
       <c r="K36" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>924</v>
+        <v>968</v>
       </c>
       <c r="D37" s="12">
-        <v>60.7</v>
+        <v>61.745867769</v>
       </c>
       <c r="E37" s="13">
+        <v>67</v>
+      </c>
+      <c r="F37" s="18">
+        <v>582</v>
+      </c>
+      <c r="G37" s="12">
+        <v>62.206185566999999</v>
+      </c>
+      <c r="H37" s="13">
+        <v>68</v>
+      </c>
+      <c r="I37" s="18">
+        <v>386</v>
+      </c>
+      <c r="J37" s="12">
+        <v>61.051813471999999</v>
+      </c>
+      <c r="K37" s="13">
         <v>66</v>
       </c>
-      <c r="F37" s="18">
-[...18 lines deleted...]
-    <row r="38" spans="1:11" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="20"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="20"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="20"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="A2:K2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M3" sqref="M3"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="12" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="31"/>
+      <c r="K3" s="32"/>
+    </row>
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="5"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A5" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="11">
+        <v>39918</v>
+      </c>
+      <c r="D5" s="12">
+        <v>67</v>
+      </c>
+      <c r="E5" s="13">
+        <v>69</v>
+      </c>
+      <c r="F5" s="11">
+        <v>25284</v>
+      </c>
+      <c r="G5" s="12">
+        <v>66.8</v>
+      </c>
+      <c r="H5" s="13">
+        <v>69</v>
+      </c>
+      <c r="I5" s="11">
+        <v>14634</v>
+      </c>
+      <c r="J5" s="12">
+        <v>67.3</v>
+      </c>
+      <c r="K5" s="13">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="11">
+        <v>2249</v>
+      </c>
+      <c r="D6" s="12">
+        <v>57</v>
+      </c>
+      <c r="E6" s="13">
+        <v>55</v>
+      </c>
+      <c r="F6" s="11">
+        <v>2103</v>
+      </c>
+      <c r="G6" s="12">
+        <v>56.4</v>
+      </c>
+      <c r="H6" s="13">
+        <v>55</v>
+      </c>
+      <c r="I6" s="11">
+        <v>146</v>
+      </c>
+      <c r="J6" s="12">
+        <v>67</v>
+      </c>
+      <c r="K6" s="13">
+        <v>70.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A7" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="11">
+        <v>55</v>
+      </c>
+      <c r="D7" s="12">
+        <v>61.4</v>
+      </c>
+      <c r="E7" s="13">
+        <v>63</v>
+      </c>
+      <c r="F7" s="11">
+        <v>37</v>
+      </c>
+      <c r="G7" s="12">
+        <v>63.7</v>
+      </c>
+      <c r="H7" s="13">
+        <v>65</v>
+      </c>
+      <c r="I7" s="11">
+        <v>18</v>
+      </c>
+      <c r="J7" s="12">
+        <v>56.7</v>
+      </c>
+      <c r="K7" s="13">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A8" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="11">
+        <v>674</v>
+      </c>
+      <c r="D8" s="12">
+        <v>57.7</v>
+      </c>
+      <c r="E8" s="13">
+        <v>57</v>
+      </c>
+      <c r="F8" s="11">
+        <v>526</v>
+      </c>
+      <c r="G8" s="12">
+        <v>57.3</v>
+      </c>
+      <c r="H8" s="13">
+        <v>56.5</v>
+      </c>
+      <c r="I8" s="11">
+        <v>148</v>
+      </c>
+      <c r="J8" s="12">
+        <v>59.3</v>
+      </c>
+      <c r="K8" s="13">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A9" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1489</v>
+      </c>
+      <c r="D9" s="12">
+        <v>60.5</v>
+      </c>
+      <c r="E9" s="13">
+        <v>58</v>
+      </c>
+      <c r="F9" s="11">
+        <v>1369</v>
+      </c>
+      <c r="G9" s="12">
+        <v>59.7</v>
+      </c>
+      <c r="H9" s="13">
+        <v>58</v>
+      </c>
+      <c r="I9" s="11">
+        <v>120</v>
+      </c>
+      <c r="J9" s="12">
+        <v>70.3</v>
+      </c>
+      <c r="K9" s="13">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="11">
+        <v>2282</v>
+      </c>
+      <c r="D10" s="12">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="E10" s="13">
+        <v>75</v>
+      </c>
+      <c r="F10" s="11">
+        <v>1457</v>
+      </c>
+      <c r="G10" s="12">
+        <v>72.2</v>
+      </c>
+      <c r="H10" s="13">
+        <v>76</v>
+      </c>
+      <c r="I10" s="11">
+        <v>825</v>
+      </c>
+      <c r="J10" s="12">
+        <v>69.2</v>
+      </c>
+      <c r="K10" s="13">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="11">
+        <v>129</v>
+      </c>
+      <c r="D11" s="12">
+        <v>71</v>
+      </c>
+      <c r="E11" s="13">
+        <v>75</v>
+      </c>
+      <c r="F11" s="11">
+        <v>83</v>
+      </c>
+      <c r="G11" s="12">
+        <v>69.3</v>
+      </c>
+      <c r="H11" s="13">
+        <v>72</v>
+      </c>
+      <c r="I11" s="11">
+        <v>46</v>
+      </c>
+      <c r="J11" s="12">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="K11" s="13">
+        <v>76.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="11">
+        <v>4531</v>
+      </c>
+      <c r="D12" s="12">
+        <v>69.8</v>
+      </c>
+      <c r="E12" s="13">
+        <v>72</v>
+      </c>
+      <c r="F12" s="11">
+        <v>2562</v>
+      </c>
+      <c r="G12" s="12">
+        <v>69.8</v>
+      </c>
+      <c r="H12" s="13">
+        <v>72</v>
+      </c>
+      <c r="I12" s="11">
+        <v>1969</v>
+      </c>
+      <c r="J12" s="12">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="K12" s="13">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="11">
+        <v>7759</v>
+      </c>
+      <c r="D13" s="12">
+        <v>66.2</v>
+      </c>
+      <c r="E13" s="13">
+        <v>68</v>
+      </c>
+      <c r="F13" s="11">
+        <v>5467</v>
+      </c>
+      <c r="G13" s="12">
+        <v>64.2</v>
+      </c>
+      <c r="H13" s="13">
+        <v>65</v>
+      </c>
+      <c r="I13" s="11">
+        <v>2292</v>
+      </c>
+      <c r="J13" s="12">
+        <v>71</v>
+      </c>
+      <c r="K13" s="13">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="11">
+        <v>621</v>
+      </c>
+      <c r="D14" s="12">
+        <v>70.7</v>
+      </c>
+      <c r="E14" s="13">
+        <v>73</v>
+      </c>
+      <c r="F14" s="11">
+        <v>323</v>
+      </c>
+      <c r="G14" s="12">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="H14" s="13">
+        <v>73</v>
+      </c>
+      <c r="I14" s="11">
+        <v>298</v>
+      </c>
+      <c r="J14" s="12">
+        <v>71.3</v>
+      </c>
+      <c r="K14" s="13">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A15" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="11">
+        <v>1480</v>
+      </c>
+      <c r="D15" s="12">
+        <v>69.7</v>
+      </c>
+      <c r="E15" s="13">
+        <v>71</v>
+      </c>
+      <c r="F15" s="11">
+        <v>871</v>
+      </c>
+      <c r="G15" s="12">
+        <v>69.3</v>
+      </c>
+      <c r="H15" s="13">
+        <v>71</v>
+      </c>
+      <c r="I15" s="11">
+        <v>609</v>
+      </c>
+      <c r="J15" s="12">
+        <v>70.2</v>
+      </c>
+      <c r="K15" s="13">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="11">
+        <v>47</v>
+      </c>
+      <c r="D16" s="12">
+        <v>58.8</v>
+      </c>
+      <c r="E16" s="13">
+        <v>58</v>
+      </c>
+      <c r="F16" s="11">
+        <v>34</v>
+      </c>
+      <c r="G16" s="12">
+        <v>58.1</v>
+      </c>
+      <c r="H16" s="13">
+        <v>59</v>
+      </c>
+      <c r="I16" s="11">
+        <v>13</v>
+      </c>
+      <c r="J16" s="12">
+        <v>60.6</v>
+      </c>
+      <c r="K16" s="13">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A17" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" s="11">
+        <v>178</v>
+      </c>
+      <c r="D17" s="12">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="E17" s="13">
+        <v>70</v>
+      </c>
+      <c r="F17" s="11">
+        <v>170</v>
+      </c>
+      <c r="G17" s="12">
+        <v>68</v>
+      </c>
+      <c r="H17" s="13">
+        <v>70</v>
+      </c>
+      <c r="I17" s="11">
+        <v>8</v>
+      </c>
+      <c r="J17" s="12">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="K17" s="13">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="11">
+        <v>7951</v>
+      </c>
+      <c r="D18" s="12">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="E18" s="13">
+        <v>73</v>
+      </c>
+      <c r="F18" s="11">
+        <v>5336</v>
+      </c>
+      <c r="G18" s="12">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="H18" s="13">
+        <v>74</v>
+      </c>
+      <c r="I18" s="11">
+        <v>2615</v>
+      </c>
+      <c r="J18" s="12">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="K18" s="13">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A19" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="11">
+        <v>74</v>
+      </c>
+      <c r="D19" s="12">
+        <v>60.3</v>
+      </c>
+      <c r="E19" s="13">
+        <v>58</v>
+      </c>
+      <c r="F19" s="11">
+        <v>42</v>
+      </c>
+      <c r="G19" s="12">
+        <v>61.8</v>
+      </c>
+      <c r="H19" s="13">
+        <v>58</v>
+      </c>
+      <c r="I19" s="11">
+        <v>32</v>
+      </c>
+      <c r="J19" s="12">
+        <v>58.3</v>
+      </c>
+      <c r="K19" s="13">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A20" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" s="11">
+        <v>57</v>
+      </c>
+      <c r="D20" s="12">
+        <v>59.9</v>
+      </c>
+      <c r="E20" s="13">
+        <v>61</v>
+      </c>
+      <c r="F20" s="11">
+        <v>45</v>
+      </c>
+      <c r="G20" s="12">
+        <v>59.2</v>
+      </c>
+      <c r="H20" s="13">
+        <v>62</v>
+      </c>
+      <c r="I20" s="11">
+        <v>12</v>
+      </c>
+      <c r="J20" s="12">
+        <v>62.2</v>
+      </c>
+      <c r="K20" s="13">
+        <v>58.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="11">
+        <v>76</v>
+      </c>
+      <c r="D21" s="12">
+        <v>51.6</v>
+      </c>
+      <c r="E21" s="13">
+        <v>55.5</v>
+      </c>
+      <c r="F21" s="11">
+        <v>43</v>
+      </c>
+      <c r="G21" s="12">
+        <v>50</v>
+      </c>
+      <c r="H21" s="13">
+        <v>56</v>
+      </c>
+      <c r="I21" s="11">
+        <v>33</v>
+      </c>
+      <c r="J21" s="12">
+        <v>53.6</v>
+      </c>
+      <c r="K21" s="13">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="11">
+        <v>223</v>
+      </c>
+      <c r="D22" s="12">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="E22" s="13">
+        <v>74</v>
+      </c>
+      <c r="F22" s="11">
+        <v>132</v>
+      </c>
+      <c r="G22" s="12">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="H22" s="13">
+        <v>72</v>
+      </c>
+      <c r="I22" s="11">
+        <v>91</v>
+      </c>
+      <c r="J22" s="12">
+        <v>72.7</v>
+      </c>
+      <c r="K22" s="13">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="11">
+        <v>276</v>
+      </c>
+      <c r="D23" s="12">
+        <v>61.3</v>
+      </c>
+      <c r="E23" s="13">
+        <v>65.5</v>
+      </c>
+      <c r="F23" s="11">
+        <v>149</v>
+      </c>
+      <c r="G23" s="12">
+        <v>62.2</v>
+      </c>
+      <c r="H23" s="13">
+        <v>66</v>
+      </c>
+      <c r="I23" s="11">
+        <v>127</v>
+      </c>
+      <c r="J23" s="12">
+        <v>60.3</v>
+      </c>
+      <c r="K23" s="13">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A24" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" s="11">
+        <v>1599</v>
+      </c>
+      <c r="D24" s="12">
+        <v>58.1</v>
+      </c>
+      <c r="E24" s="13">
+        <v>56</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11">
+        <v>0</v>
+      </c>
+      <c r="I24" s="11">
+        <v>1589</v>
+      </c>
+      <c r="J24" s="12">
+        <v>57.9</v>
+      </c>
+      <c r="K24" s="13">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A25" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" s="11">
+        <v>657</v>
+      </c>
+      <c r="D25" s="12">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="E25" s="13">
+        <v>66</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11">
+        <v>0</v>
+      </c>
+      <c r="I25" s="11">
+        <v>657</v>
+      </c>
+      <c r="J25" s="12">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="K25" s="13">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C26" s="11">
+        <v>151</v>
+      </c>
+      <c r="D26" s="12">
+        <v>59.7</v>
+      </c>
+      <c r="E26" s="13">
+        <v>58</v>
+      </c>
+      <c r="F26" s="11">
+        <v>0</v>
+      </c>
+      <c r="G26" s="11">
+        <v>0</v>
+      </c>
+      <c r="H26" s="11">
+        <v>0</v>
+      </c>
+      <c r="I26" s="11">
+        <v>151</v>
+      </c>
+      <c r="J26" s="12">
+        <v>59.7</v>
+      </c>
+      <c r="K26" s="13">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C27" s="11">
+        <v>438</v>
+      </c>
+      <c r="D27" s="12">
+        <v>60.4</v>
+      </c>
+      <c r="E27" s="13">
+        <v>59</v>
+      </c>
+      <c r="F27" s="11">
+        <v>0</v>
+      </c>
+      <c r="G27" s="11">
+        <v>0</v>
+      </c>
+      <c r="H27" s="11">
+        <v>0</v>
+      </c>
+      <c r="I27" s="11">
+        <v>438</v>
+      </c>
+      <c r="J27" s="12">
+        <v>60.4</v>
+      </c>
+      <c r="K27" s="13">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A28" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="11">
+        <v>39</v>
+      </c>
+      <c r="D28" s="12">
+        <v>49</v>
+      </c>
+      <c r="E28" s="13">
+        <v>49</v>
+      </c>
+      <c r="F28" s="11">
+        <v>39</v>
+      </c>
+      <c r="G28" s="12">
+        <v>49</v>
+      </c>
+      <c r="H28" s="13">
+        <v>49</v>
+      </c>
+      <c r="I28" s="11">
+        <v>0</v>
+      </c>
+      <c r="J28" s="11">
+        <v>0</v>
+      </c>
+      <c r="K28" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="11">
+        <v>936</v>
+      </c>
+      <c r="D29" s="12">
+        <v>78.8</v>
+      </c>
+      <c r="E29" s="13">
+        <v>80</v>
+      </c>
+      <c r="F29" s="11">
+        <v>936</v>
+      </c>
+      <c r="G29" s="12">
+        <v>78.8</v>
+      </c>
+      <c r="H29" s="13">
+        <v>80</v>
+      </c>
+      <c r="I29" s="11">
+        <v>0</v>
+      </c>
+      <c r="J29" s="11">
+        <v>0</v>
+      </c>
+      <c r="K29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A30" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="11">
+        <v>468</v>
+      </c>
+      <c r="D30" s="12">
+        <v>69.3</v>
+      </c>
+      <c r="E30" s="13">
+        <v>72</v>
+      </c>
+      <c r="F30" s="11">
+        <v>290</v>
+      </c>
+      <c r="G30" s="12">
+        <v>67.7</v>
+      </c>
+      <c r="H30" s="13">
+        <v>70</v>
+      </c>
+      <c r="I30" s="11">
+        <v>178</v>
+      </c>
+      <c r="J30" s="12">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="K30" s="13">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A31" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="11">
+        <v>756</v>
+      </c>
+      <c r="D31" s="12">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="E31" s="13">
+        <v>78</v>
+      </c>
+      <c r="F31" s="11">
+        <v>490</v>
+      </c>
+      <c r="G31" s="12">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="H31" s="13">
+        <v>78</v>
+      </c>
+      <c r="I31" s="11">
+        <v>266</v>
+      </c>
+      <c r="J31" s="12">
+        <v>76.8</v>
+      </c>
+      <c r="K31" s="13">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="A32" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="11">
+        <v>22</v>
+      </c>
+      <c r="D32" s="12">
+        <v>53.3</v>
+      </c>
+      <c r="E32" s="13">
+        <v>57</v>
+      </c>
+      <c r="F32" s="11">
+        <v>11</v>
+      </c>
+      <c r="G32" s="12">
+        <v>65</v>
+      </c>
+      <c r="H32" s="13">
+        <v>65</v>
+      </c>
+      <c r="I32" s="11">
+        <v>11</v>
+      </c>
+      <c r="J32" s="12">
+        <v>41.6</v>
+      </c>
+      <c r="K32" s="13">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A33" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C33" s="11">
+        <v>455</v>
+      </c>
+      <c r="D33" s="12">
+        <v>55.4</v>
+      </c>
+      <c r="E33" s="13">
+        <v>58</v>
+      </c>
+      <c r="F33" s="11">
+        <v>258</v>
+      </c>
+      <c r="G33" s="12">
+        <v>55.3</v>
+      </c>
+      <c r="H33" s="13">
+        <v>58</v>
+      </c>
+      <c r="I33" s="11">
+        <v>197</v>
+      </c>
+      <c r="J33" s="12">
+        <v>55.7</v>
+      </c>
+      <c r="K33" s="13">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A34" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" s="11">
+        <v>133</v>
+      </c>
+      <c r="D34" s="12">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="E34" s="13">
+        <v>72</v>
+      </c>
+      <c r="F34" s="11">
+        <v>51</v>
+      </c>
+      <c r="G34" s="12">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="H34" s="13">
+        <v>66</v>
+      </c>
+      <c r="I34" s="11">
+        <v>82</v>
+      </c>
+      <c r="J34" s="12">
+        <v>73.5</v>
+      </c>
+      <c r="K34" s="13">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="C35" s="17">
+        <v>19</v>
+      </c>
+      <c r="D35" s="12">
+        <v>59.3</v>
+      </c>
+      <c r="E35" s="13">
+        <v>67</v>
+      </c>
+      <c r="F35" s="18">
+        <v>14</v>
+      </c>
+      <c r="G35" s="12">
+        <v>57</v>
+      </c>
+      <c r="H35" s="13">
+        <v>62</v>
+      </c>
+      <c r="I35" s="18">
+        <v>5</v>
+      </c>
+      <c r="J35" s="12">
+        <v>65.8</v>
+      </c>
+      <c r="K35" s="13">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="17">
+        <v>914</v>
+      </c>
+      <c r="D36" s="12">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="E36" s="13">
+        <v>72</v>
+      </c>
+      <c r="F36" s="18">
+        <v>542</v>
+      </c>
+      <c r="G36" s="12">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="H36" s="13">
+        <v>72</v>
+      </c>
+      <c r="I36" s="18">
+        <v>372</v>
+      </c>
+      <c r="J36" s="12">
+        <v>68.2</v>
+      </c>
+      <c r="K36" s="13">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A37" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C37" s="17">
+        <v>924</v>
+      </c>
+      <c r="D37" s="12">
+        <v>60.7</v>
+      </c>
+      <c r="E37" s="13">
+        <v>66</v>
+      </c>
+      <c r="F37" s="18">
+        <v>571</v>
+      </c>
+      <c r="G37" s="12">
+        <v>61.4</v>
+      </c>
+      <c r="H37" s="13">
+        <v>66</v>
+      </c>
+      <c r="I37" s="18">
+        <v>353</v>
+      </c>
+      <c r="J37" s="12">
+        <v>59.5</v>
+      </c>
+      <c r="K37" s="13">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="4.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="5"/>
+      <c r="B38" s="6"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="20"/>
+      <c r="K38" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="F3:H3"/>
+    <mergeCell ref="I3:K3"/>
+    <mergeCell ref="A2:K2"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
+  <dimension ref="A1:K38"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="12" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
+        <v>135</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+    </row>
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+    </row>
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>30</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>31</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>32</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
         <v>38913</v>
       </c>
       <c r="D5" s="12">
         <v>66.67</v>
       </c>
       <c r="E5" s="13">
         <v>69</v>
       </c>
       <c r="F5" s="11">
         <v>24972</v>
       </c>
       <c r="G5" s="12">
         <v>66.510000000000005</v>
       </c>
       <c r="H5" s="13">
         <v>69</v>
       </c>
       <c r="I5" s="11">
         <v>13941</v>
       </c>
       <c r="J5" s="12">
         <v>66.95</v>
       </c>
       <c r="K5" s="13">
         <v>69</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="33.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30.6" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="11">
         <v>2218</v>
       </c>
       <c r="D6" s="12">
         <v>56.59</v>
       </c>
       <c r="E6" s="13">
         <v>55</v>
       </c>
       <c r="F6" s="11">
         <v>2079</v>
       </c>
       <c r="G6" s="12">
         <v>56.09</v>
       </c>
       <c r="H6" s="13">
         <v>54</v>
       </c>
       <c r="I6" s="11">
         <v>139</v>
       </c>
       <c r="J6" s="12">
         <v>64.010000000000005</v>
       </c>
       <c r="K6" s="13">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="11">
         <v>41</v>
       </c>
       <c r="D7" s="12">
         <v>61.2</v>
       </c>
       <c r="E7" s="13">
         <v>62</v>
       </c>
       <c r="F7" s="11">
         <v>24</v>
       </c>
       <c r="G7" s="12">
         <v>57.25</v>
       </c>
       <c r="H7" s="13">
         <v>57</v>
       </c>
       <c r="I7" s="11">
         <v>17</v>
       </c>
       <c r="J7" s="12">
         <v>66.760000000000005</v>
       </c>
       <c r="K7" s="13">
         <v>68</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="11">
         <v>748</v>
       </c>
       <c r="D8" s="12">
         <v>57.3</v>
       </c>
       <c r="E8" s="13">
         <v>56</v>
       </c>
       <c r="F8" s="11">
         <v>587</v>
       </c>
       <c r="G8" s="12">
         <v>56.64</v>
       </c>
       <c r="H8" s="13">
         <v>55</v>
       </c>
       <c r="I8" s="11">
         <v>161</v>
       </c>
       <c r="J8" s="12">
         <v>59.7</v>
       </c>
       <c r="K8" s="13">
         <v>60</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="11">
         <v>1433</v>
       </c>
       <c r="D9" s="12">
         <v>60.62</v>
       </c>
       <c r="E9" s="13">
         <v>58</v>
       </c>
       <c r="F9" s="11">
         <v>1320</v>
       </c>
       <c r="G9" s="12">
         <v>59.85</v>
       </c>
       <c r="H9" s="13">
         <v>58</v>
       </c>
       <c r="I9" s="11">
         <v>113</v>
       </c>
       <c r="J9" s="12">
         <v>69.650000000000006</v>
       </c>
       <c r="K9" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="11">
         <v>2292</v>
       </c>
       <c r="D10" s="12">
         <v>70.53</v>
       </c>
       <c r="E10" s="13">
         <v>74</v>
       </c>
       <c r="F10" s="11">
         <v>1516</v>
       </c>
       <c r="G10" s="12">
         <v>71.22</v>
       </c>
       <c r="H10" s="13">
         <v>75</v>
       </c>
       <c r="I10" s="11">
         <v>776</v>
       </c>
       <c r="J10" s="12">
         <v>69.19</v>
       </c>
       <c r="K10" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="11">
         <v>110</v>
       </c>
       <c r="D11" s="12">
         <v>70.62</v>
       </c>
       <c r="E11" s="13">
         <v>73</v>
       </c>
       <c r="F11" s="11">
         <v>66</v>
       </c>
       <c r="G11" s="12">
         <v>68.709999999999994</v>
       </c>
       <c r="H11" s="13">
         <v>70</v>
       </c>
       <c r="I11" s="11">
         <v>44</v>
       </c>
       <c r="J11" s="12">
         <v>73.48</v>
       </c>
       <c r="K11" s="13">
         <v>76.5</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="11">
         <v>4266</v>
       </c>
       <c r="D12" s="12">
         <v>69.61</v>
       </c>
       <c r="E12" s="13">
         <v>73</v>
       </c>
       <c r="F12" s="11">
         <v>2480</v>
       </c>
       <c r="G12" s="12">
         <v>69.819999999999993</v>
       </c>
       <c r="H12" s="13">
         <v>73</v>
       </c>
       <c r="I12" s="11">
         <v>1786</v>
       </c>
       <c r="J12" s="12">
         <v>69.31</v>
       </c>
       <c r="K12" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="11">
         <v>7651</v>
       </c>
       <c r="D13" s="12">
         <v>65.83</v>
       </c>
       <c r="E13" s="13">
         <v>68</v>
       </c>
       <c r="F13" s="11">
         <v>5483</v>
       </c>
       <c r="G13" s="12">
         <v>64.06</v>
       </c>
       <c r="H13" s="13">
         <v>65</v>
       </c>
       <c r="I13" s="11">
         <v>2168</v>
       </c>
       <c r="J13" s="12">
         <v>70.31</v>
       </c>
       <c r="K13" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="11">
         <v>548</v>
       </c>
       <c r="D14" s="12">
         <v>71.209999999999994</v>
       </c>
       <c r="E14" s="13">
         <v>73</v>
       </c>
       <c r="F14" s="11">
         <v>300</v>
       </c>
       <c r="G14" s="12">
         <v>69.92</v>
       </c>
       <c r="H14" s="13">
         <v>72</v>
       </c>
       <c r="I14" s="11">
         <v>248</v>
       </c>
       <c r="J14" s="12">
         <v>72.77</v>
       </c>
       <c r="K14" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="11">
         <v>1364</v>
       </c>
       <c r="D15" s="12">
         <v>69.37</v>
       </c>
       <c r="E15" s="13">
         <v>71</v>
       </c>
       <c r="F15" s="11">
         <v>793</v>
       </c>
       <c r="G15" s="12">
         <v>68.19</v>
       </c>
       <c r="H15" s="13">
         <v>70</v>
       </c>
       <c r="I15" s="11">
         <v>571</v>
       </c>
       <c r="J15" s="12">
         <v>71.02</v>
       </c>
       <c r="K15" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="11">
         <v>44</v>
       </c>
       <c r="D16" s="12">
         <v>62.5</v>
       </c>
       <c r="E16" s="13">
         <v>60.5</v>
       </c>
       <c r="F16" s="11">
         <v>31</v>
       </c>
       <c r="G16" s="12">
         <v>62.19</v>
       </c>
       <c r="H16" s="13">
         <v>60</v>
       </c>
       <c r="I16" s="11">
         <v>13</v>
       </c>
       <c r="J16" s="12">
         <v>63.23</v>
       </c>
       <c r="K16" s="13">
         <v>62</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="11">
         <v>202</v>
       </c>
       <c r="D17" s="12">
         <v>67.27</v>
       </c>
       <c r="E17" s="13">
         <v>67.5</v>
       </c>
       <c r="F17" s="11">
         <v>195</v>
       </c>
       <c r="G17" s="12">
         <v>67.069999999999993</v>
       </c>
       <c r="H17" s="13">
         <v>67</v>
       </c>
       <c r="I17" s="11">
         <v>7</v>
       </c>
       <c r="J17" s="12">
         <v>72.709999999999994</v>
       </c>
       <c r="K17" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="11">
         <v>7777</v>
       </c>
       <c r="D18" s="12">
         <v>70.36</v>
       </c>
       <c r="E18" s="13">
         <v>73</v>
       </c>
       <c r="F18" s="11">
         <v>5306</v>
       </c>
       <c r="G18" s="12">
         <v>71.05</v>
       </c>
       <c r="H18" s="13">
         <v>73</v>
       </c>
       <c r="I18" s="11">
         <v>2471</v>
       </c>
       <c r="J18" s="12">
         <v>68.89</v>
       </c>
       <c r="K18" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="11">
         <v>76</v>
       </c>
       <c r="D19" s="12">
         <v>56.66</v>
       </c>
       <c r="E19" s="13">
         <v>56</v>
       </c>
       <c r="F19" s="11">
         <v>42</v>
       </c>
       <c r="G19" s="12">
         <v>54.17</v>
       </c>
       <c r="H19" s="13">
         <v>56</v>
       </c>
       <c r="I19" s="11">
         <v>34</v>
       </c>
       <c r="J19" s="12">
         <v>59.74</v>
       </c>
       <c r="K19" s="13">
         <v>61.5</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="11">
         <v>46</v>
       </c>
       <c r="D20" s="12">
         <v>59.96</v>
       </c>
       <c r="E20" s="13">
         <v>67</v>
       </c>
       <c r="F20" s="11">
         <v>36</v>
       </c>
       <c r="G20" s="12">
         <v>60.5</v>
       </c>
       <c r="H20" s="13">
         <v>68.5</v>
       </c>
       <c r="I20" s="11">
         <v>10</v>
       </c>
       <c r="J20" s="12">
         <v>58</v>
       </c>
       <c r="K20" s="13">
         <v>59.5</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="11">
         <v>78</v>
       </c>
       <c r="D21" s="12">
         <v>53.45</v>
       </c>
       <c r="E21" s="13">
         <v>57.5</v>
       </c>
       <c r="F21" s="11">
         <v>47</v>
       </c>
       <c r="G21" s="12">
         <v>50.83</v>
       </c>
       <c r="H21" s="13">
         <v>54</v>
       </c>
       <c r="I21" s="11">
         <v>31</v>
       </c>
       <c r="J21" s="12">
         <v>57.42</v>
       </c>
       <c r="K21" s="13">
         <v>58</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="11">
         <v>221</v>
       </c>
       <c r="D22" s="12">
         <v>69.739999999999995</v>
       </c>
       <c r="E22" s="13">
         <v>73</v>
       </c>
       <c r="F22" s="11">
         <v>121</v>
       </c>
       <c r="G22" s="12">
         <v>66.209999999999994</v>
       </c>
       <c r="H22" s="13">
         <v>71</v>
       </c>
       <c r="I22" s="11">
         <v>100</v>
       </c>
       <c r="J22" s="12">
         <v>74</v>
       </c>
       <c r="K22" s="13">
         <v>78.5</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="11">
         <v>287</v>
       </c>
       <c r="D23" s="12">
         <v>59.77</v>
       </c>
       <c r="E23" s="13">
         <v>62</v>
       </c>
       <c r="F23" s="11">
         <v>138</v>
       </c>
       <c r="G23" s="12">
         <v>60.52</v>
       </c>
       <c r="H23" s="13">
         <v>62</v>
       </c>
       <c r="I23" s="11">
         <v>149</v>
       </c>
       <c r="J23" s="12">
         <v>59.07</v>
       </c>
       <c r="K23" s="13">
         <v>62</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="11">
         <v>1550</v>
       </c>
       <c r="D24" s="12">
         <v>57.71</v>
       </c>
       <c r="E24" s="13">
         <v>56</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
         <v>1541</v>
       </c>
       <c r="J24" s="12">
         <v>57.67</v>
       </c>
       <c r="K24" s="13">
         <v>56</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="11">
         <v>710</v>
       </c>
       <c r="D25" s="12">
         <v>64.41</v>
       </c>
       <c r="E25" s="13">
         <v>65</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
         <v>710</v>
       </c>
       <c r="J25" s="12">
         <v>64.41</v>
       </c>
       <c r="K25" s="13">
         <v>65</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="11">
         <v>166</v>
       </c>
       <c r="D26" s="12">
         <v>60.49</v>
       </c>
       <c r="E26" s="13">
         <v>59</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
         <v>166</v>
       </c>
       <c r="J26" s="12">
         <v>60.49</v>
       </c>
       <c r="K26" s="13">
         <v>59</v>
       </c>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="11">
         <v>406</v>
       </c>
       <c r="D27" s="12">
         <v>60.14</v>
       </c>
       <c r="E27" s="13">
         <v>59.5</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
         <v>406</v>
       </c>
       <c r="J27" s="12">
         <v>60.14</v>
       </c>
       <c r="K27" s="13">
         <v>59.5</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="42.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="11">
         <v>32</v>
       </c>
       <c r="D28" s="12">
         <v>42.84</v>
       </c>
       <c r="E28" s="13">
         <v>32.5</v>
       </c>
       <c r="F28" s="11">
         <v>32</v>
       </c>
       <c r="G28" s="12">
         <v>42.84</v>
       </c>
       <c r="H28" s="13">
         <v>32.5</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="11">
         <v>892</v>
       </c>
       <c r="D29" s="12">
         <v>78.760000000000005</v>
       </c>
       <c r="E29" s="13">
         <v>80</v>
       </c>
       <c r="F29" s="11">
         <v>892</v>
       </c>
       <c r="G29" s="12">
         <v>78.760000000000005</v>
       </c>
       <c r="H29" s="13">
         <v>80</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="11">
         <v>511</v>
       </c>
       <c r="D30" s="12">
         <v>69.19</v>
       </c>
       <c r="E30" s="13">
         <v>72</v>
       </c>
       <c r="F30" s="11">
         <v>289</v>
       </c>
       <c r="G30" s="12">
         <v>67.72</v>
       </c>
       <c r="H30" s="13">
         <v>70</v>
       </c>
       <c r="I30" s="11">
         <v>222</v>
       </c>
       <c r="J30" s="12">
         <v>71.11</v>
       </c>
       <c r="K30" s="13">
         <v>74</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="11">
         <v>689</v>
       </c>
       <c r="D31" s="12">
         <v>75.099999999999994</v>
       </c>
       <c r="E31" s="13">
         <v>77</v>
       </c>
       <c r="F31" s="11">
         <v>470</v>
       </c>
       <c r="G31" s="12">
         <v>75.12</v>
       </c>
       <c r="H31" s="13">
         <v>77</v>
       </c>
       <c r="I31" s="11">
         <v>219</v>
       </c>
       <c r="J31" s="12">
         <v>75.05</v>
       </c>
       <c r="K31" s="13">
         <v>77</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="42.75" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="11">
         <v>15</v>
       </c>
       <c r="D32" s="12">
         <v>51.8</v>
       </c>
       <c r="E32" s="13">
         <v>56</v>
       </c>
       <c r="F32" s="11">
         <v>9</v>
       </c>
       <c r="G32" s="12">
         <v>60</v>
       </c>
       <c r="H32" s="13">
         <v>56</v>
       </c>
       <c r="I32" s="11">
         <v>6</v>
       </c>
       <c r="J32" s="12">
         <v>39.5</v>
       </c>
       <c r="K32" s="13">
         <v>45</v>
       </c>
     </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="11">
         <v>381</v>
       </c>
       <c r="D33" s="12">
         <v>54.32</v>
       </c>
       <c r="E33" s="13">
         <v>57</v>
       </c>
       <c r="F33" s="11">
         <v>231</v>
       </c>
       <c r="G33" s="12">
         <v>54.17</v>
       </c>
       <c r="H33" s="13">
         <v>55</v>
       </c>
       <c r="I33" s="11">
         <v>150</v>
       </c>
       <c r="J33" s="12">
         <v>54.56</v>
       </c>
       <c r="K33" s="13">
         <v>60</v>
       </c>
     </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="11">
         <v>146</v>
       </c>
       <c r="D34" s="12">
         <v>69.64</v>
       </c>
       <c r="E34" s="13">
         <v>70.5</v>
       </c>
       <c r="F34" s="11">
         <v>55</v>
       </c>
       <c r="G34" s="12">
         <v>69.44</v>
       </c>
       <c r="H34" s="13">
         <v>71</v>
       </c>
       <c r="I34" s="11">
         <v>91</v>
       </c>
       <c r="J34" s="12">
         <v>69.760000000000005</v>
       </c>
       <c r="K34" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>143</v>
       </c>
       <c r="C35" s="17">
         <v>11</v>
       </c>
       <c r="D35" s="12">
         <v>58.27</v>
       </c>
       <c r="E35" s="13">
         <v>63</v>
       </c>
       <c r="F35" s="18">
         <v>8</v>
       </c>
       <c r="G35" s="12">
         <v>52.25</v>
       </c>
       <c r="H35" s="13">
         <v>48.5</v>
       </c>
       <c r="I35" s="18">
         <v>3</v>
       </c>
       <c r="J35" s="12">
         <v>74.33</v>
       </c>
       <c r="K35" s="13">
         <v>74</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="17">
         <v>900</v>
       </c>
       <c r="D36" s="12">
         <v>67.52</v>
       </c>
       <c r="E36" s="13">
         <v>71</v>
       </c>
       <c r="F36" s="18">
         <v>558</v>
       </c>
       <c r="G36" s="12">
         <v>67.06</v>
       </c>
       <c r="H36" s="13">
         <v>71</v>
       </c>
       <c r="I36" s="18">
         <v>342</v>
       </c>
       <c r="J36" s="12">
         <v>68.27</v>
       </c>
       <c r="K36" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="17">
         <v>878</v>
       </c>
       <c r="D37" s="12">
         <v>60.62</v>
       </c>
       <c r="E37" s="13">
         <v>67</v>
       </c>
       <c r="F37" s="18">
         <v>512</v>
       </c>
       <c r="G37" s="12">
         <v>61.64</v>
       </c>
       <c r="H37" s="13">
         <v>69</v>
       </c>
       <c r="I37" s="18">
         <v>366</v>
       </c>
       <c r="J37" s="12">
         <v>59.19</v>
       </c>
       <c r="K37" s="13">
         <v>64.5</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="4.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="20"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="20"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="20"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="A2:K2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>53126</v>
+        <v>54032</v>
       </c>
       <c r="D5" s="26">
-        <v>69.900000000000006</v>
+        <v>70.2</v>
       </c>
       <c r="E5" s="13">
+        <v>71</v>
+      </c>
+      <c r="F5" s="11">
+        <v>32295</v>
+      </c>
+      <c r="G5" s="26">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="H5" s="13">
         <v>70</v>
       </c>
-      <c r="F5" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="11">
-        <v>21241</v>
+        <v>21737</v>
       </c>
       <c r="J5" s="26">
-        <v>70.8</v>
+        <v>71.2</v>
       </c>
       <c r="K5" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>3610</v>
+        <v>3687</v>
       </c>
       <c r="D6" s="26">
+        <v>63.5</v>
+      </c>
+      <c r="E6" s="13">
+        <v>63</v>
+      </c>
+      <c r="F6" s="11">
+        <v>3372</v>
+      </c>
+      <c r="G6" s="26">
         <v>62.9</v>
       </c>
-      <c r="E6" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="H6" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I6" s="11">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="J6" s="26">
-        <v>70.900000000000006</v>
+        <v>70.3</v>
       </c>
       <c r="K6" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="D7" s="26">
-        <v>67.8</v>
+        <v>66.7</v>
       </c>
       <c r="E7" s="13">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F7" s="11">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G7" s="26">
-        <v>67.099999999999994</v>
+        <v>66.400000000000006</v>
       </c>
       <c r="H7" s="13">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I7" s="11">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="J7" s="26">
+        <v>67.2</v>
+      </c>
+      <c r="K7" s="13">
         <v>69</v>
       </c>
-      <c r="K7" s="13">
-[...3 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="D8" s="26">
-        <v>62.6</v>
+        <v>63.1</v>
       </c>
       <c r="E8" s="13">
         <v>63</v>
       </c>
       <c r="F8" s="11">
-        <v>462</v>
+        <v>478</v>
       </c>
       <c r="G8" s="26">
-        <v>61.6</v>
+        <v>62.8</v>
       </c>
       <c r="H8" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I8" s="11">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="J8" s="26">
-        <v>65.7</v>
+        <v>64.5</v>
       </c>
       <c r="K8" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>2064</v>
+        <v>2076</v>
       </c>
       <c r="D9" s="26">
-        <v>63.3</v>
+        <v>63.8</v>
       </c>
       <c r="E9" s="13">
         <v>63</v>
       </c>
       <c r="F9" s="11">
-        <v>1915</v>
+        <v>1926</v>
       </c>
       <c r="G9" s="26">
-        <v>62.9</v>
+        <v>63.4</v>
       </c>
       <c r="H9" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="11">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J9" s="26">
-        <v>67.900000000000006</v>
+        <v>69.5</v>
       </c>
       <c r="K9" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2327</v>
+        <v>2221</v>
       </c>
       <c r="D10" s="26">
-        <v>72.3</v>
+        <v>72.8</v>
       </c>
       <c r="E10" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F10" s="11">
-        <v>1431</v>
+        <v>1330</v>
       </c>
       <c r="G10" s="26">
-        <v>72.2</v>
+        <v>72.7</v>
       </c>
       <c r="H10" s="13">
         <v>73</v>
       </c>
       <c r="I10" s="11">
-        <v>896</v>
+        <v>891</v>
       </c>
       <c r="J10" s="26">
-        <v>72.3</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="K10" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="D11" s="26">
-        <v>69.7</v>
+        <v>70.3</v>
       </c>
       <c r="E11" s="13">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F11" s="11">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="G11" s="26">
-        <v>69.7</v>
+        <v>66.7</v>
       </c>
       <c r="H11" s="13">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I11" s="11">
-        <v>81</v>
+        <v>60</v>
       </c>
       <c r="J11" s="26">
-        <v>69.7</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="K11" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>6791</v>
+        <v>7007</v>
       </c>
       <c r="D12" s="26">
-        <v>72.099999999999994</v>
+        <v>72.3</v>
       </c>
       <c r="E12" s="13">
         <v>73</v>
       </c>
       <c r="F12" s="11">
-        <v>3874</v>
+        <v>3980</v>
       </c>
       <c r="G12" s="26">
-        <v>71.3</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="H12" s="13">
         <v>71</v>
       </c>
       <c r="I12" s="11">
-        <v>2917</v>
+        <v>3027</v>
       </c>
       <c r="J12" s="26">
-        <v>73.3</v>
+        <v>74</v>
       </c>
       <c r="K12" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>7724</v>
+        <v>7513</v>
       </c>
       <c r="D13" s="26">
-        <v>70.8</v>
+        <v>71.3</v>
       </c>
       <c r="E13" s="13">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F13" s="11">
-        <v>5259</v>
+        <v>5083</v>
       </c>
       <c r="G13" s="26">
-        <v>68.7</v>
+        <v>69.3</v>
       </c>
       <c r="H13" s="13">
         <v>69</v>
       </c>
       <c r="I13" s="11">
-        <v>2465</v>
+        <v>2430</v>
       </c>
       <c r="J13" s="26">
-        <v>75.2</v>
+        <v>75.5</v>
       </c>
       <c r="K13" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>655</v>
+        <v>697</v>
       </c>
       <c r="D14" s="26">
-        <v>72.400000000000006</v>
+        <v>72.7</v>
       </c>
       <c r="E14" s="13">
         <v>72</v>
       </c>
       <c r="F14" s="11">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="G14" s="26">
-        <v>71.2</v>
+        <v>71.7</v>
       </c>
       <c r="H14" s="13">
-        <v>71.5</v>
+        <v>72</v>
       </c>
       <c r="I14" s="11">
-        <v>299</v>
+        <v>324</v>
       </c>
       <c r="J14" s="26">
-        <v>73.900000000000006</v>
+        <v>74</v>
       </c>
       <c r="K14" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>2879</v>
+        <v>2970</v>
       </c>
       <c r="D15" s="26">
-        <v>70</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="E15" s="13">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F15" s="11">
-        <v>1543</v>
+        <v>1558</v>
       </c>
       <c r="G15" s="26">
-        <v>68.400000000000006</v>
+        <v>69</v>
       </c>
       <c r="H15" s="13">
         <v>69</v>
       </c>
       <c r="I15" s="11">
-        <v>1336</v>
+        <v>1412</v>
       </c>
       <c r="J15" s="26">
-        <v>71.900000000000006</v>
+        <v>71.8</v>
       </c>
       <c r="K15" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D16" s="26">
-        <v>63.9</v>
+        <v>65.7</v>
       </c>
       <c r="E16" s="13">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F16" s="11">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="G16" s="26">
-        <v>62.6</v>
+        <v>66.3</v>
       </c>
       <c r="H16" s="13">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I16" s="11">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="J16" s="26">
-        <v>66.400000000000006</v>
+        <v>63.7</v>
       </c>
       <c r="K16" s="13">
-        <v>67.5</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="D17" s="26">
-        <v>69.400000000000006</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="E17" s="13">
         <v>69</v>
       </c>
       <c r="F17" s="11">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="G17" s="26">
-        <v>69.2</v>
+        <v>69</v>
       </c>
       <c r="H17" s="13">
-        <v>68.5</v>
+        <v>69</v>
       </c>
       <c r="I17" s="11">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J17" s="26">
-        <v>73.900000000000006</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="K17" s="13">
-        <v>73.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>10348</v>
+        <v>10495</v>
       </c>
       <c r="D18" s="26">
-        <v>71.400000000000006</v>
+        <v>71.5</v>
       </c>
       <c r="E18" s="13">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F18" s="11">
-        <v>6499</v>
+        <v>6527</v>
       </c>
       <c r="G18" s="26">
         <v>70.900000000000006</v>
       </c>
       <c r="H18" s="13">
         <v>71</v>
       </c>
       <c r="I18" s="11">
-        <v>3849</v>
+        <v>3968</v>
       </c>
       <c r="J18" s="26">
-        <v>72.3</v>
+        <v>72.5</v>
       </c>
       <c r="K18" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="D19" s="26">
-        <v>64.900000000000006</v>
+        <v>64.3</v>
       </c>
       <c r="E19" s="13">
         <v>65</v>
       </c>
       <c r="F19" s="11">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G19" s="26">
-        <v>63.6</v>
+        <v>62.9</v>
       </c>
       <c r="H19" s="13">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I19" s="11">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="J19" s="26">
-        <v>67.2</v>
+        <v>66</v>
       </c>
       <c r="K19" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D20" s="26">
-        <v>65</v>
+        <v>64.2</v>
       </c>
       <c r="E20" s="13">
+        <v>67.5</v>
+      </c>
+      <c r="F20" s="11">
+        <v>40</v>
+      </c>
+      <c r="G20" s="26">
+        <v>62.5</v>
+      </c>
+      <c r="H20" s="13">
         <v>66.5</v>
       </c>
-      <c r="F20" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I20" s="11">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="J20" s="26">
-        <v>68.099999999999994</v>
+        <v>71.2</v>
       </c>
       <c r="K20" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="D21" s="26">
-        <v>59.1</v>
+        <v>59.2</v>
       </c>
       <c r="E21" s="13">
-        <v>62.5</v>
+        <v>64.5</v>
       </c>
       <c r="F21" s="11">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="G21" s="26">
-        <v>58.1</v>
+        <v>57.9</v>
       </c>
       <c r="H21" s="13">
         <v>62</v>
       </c>
       <c r="I21" s="11">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="J21" s="26">
-        <v>60.3</v>
+        <v>61.1</v>
       </c>
       <c r="K21" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D22" s="26">
-        <v>73.7</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="E22" s="13">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F22" s="11">
-        <v>165</v>
+        <v>187</v>
       </c>
       <c r="G22" s="26">
-        <v>74.7</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="H22" s="13">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="I22" s="11">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="J22" s="26">
-        <v>72.400000000000006</v>
+        <v>76.5</v>
       </c>
       <c r="K22" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>580</v>
+        <v>629</v>
       </c>
       <c r="D23" s="26">
-        <v>66.3</v>
+        <v>66.2</v>
       </c>
       <c r="E23" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F23" s="11">
-        <v>282</v>
+        <v>345</v>
       </c>
       <c r="G23" s="26">
         <v>65.3</v>
       </c>
       <c r="H23" s="13">
-        <v>68.5</v>
+        <v>67</v>
       </c>
       <c r="I23" s="11">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="J23" s="26">
-        <v>67.2</v>
+        <v>67.3</v>
       </c>
       <c r="K23" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>69.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
-        <v>10</v>
+        <v>144</v>
       </c>
       <c r="C24" s="11">
-        <v>2972</v>
+        <v>3050</v>
       </c>
       <c r="D24" s="26">
-        <v>64.7</v>
+        <v>65.3</v>
       </c>
       <c r="E24" s="13">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="27">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>2972</v>
+        <v>3050</v>
       </c>
       <c r="J24" s="26">
-        <v>64.7</v>
+        <v>65.3</v>
       </c>
       <c r="K24" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>644</v>
+        <v>620</v>
       </c>
       <c r="D25" s="26">
-        <v>66.3</v>
+        <v>68.2</v>
       </c>
       <c r="E25" s="13">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="27">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>644</v>
+        <v>620</v>
       </c>
       <c r="J25" s="26">
-        <v>66.3</v>
+        <v>68.2</v>
       </c>
       <c r="K25" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>535</v>
+        <v>595</v>
       </c>
       <c r="D26" s="26">
         <v>64.3</v>
       </c>
       <c r="E26" s="13">
         <v>64</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>535</v>
+        <v>595</v>
       </c>
       <c r="J26" s="26">
         <v>64.3</v>
       </c>
       <c r="K26" s="13">
         <v>64</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>751</v>
+        <v>799</v>
       </c>
       <c r="D27" s="26">
-        <v>63.8</v>
+        <v>63.2</v>
       </c>
       <c r="E27" s="13">
         <v>63</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>751</v>
+        <v>799</v>
       </c>
       <c r="J27" s="26">
-        <v>63.8</v>
+        <v>63.2</v>
       </c>
       <c r="K27" s="13">
         <v>63</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1815</v>
+        <v>1897</v>
       </c>
       <c r="D28" s="26">
         <v>80.400000000000006</v>
       </c>
       <c r="E28" s="13">
         <v>82</v>
       </c>
       <c r="F28" s="11">
-        <v>1815</v>
+        <v>1897</v>
       </c>
       <c r="G28" s="26">
         <v>80.400000000000006</v>
       </c>
       <c r="H28" s="13">
         <v>82</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D29" s="26">
-        <v>54.7</v>
+        <v>51.8</v>
       </c>
       <c r="E29" s="13">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F29" s="11">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G29" s="26">
-        <v>54.7</v>
+        <v>51.8</v>
       </c>
       <c r="H29" s="13">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="27">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>643</v>
+        <v>680</v>
       </c>
       <c r="D30" s="26">
-        <v>71.2</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="E30" s="13">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F30" s="11">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="G30" s="26">
-        <v>69.7</v>
+        <v>69.8</v>
       </c>
       <c r="H30" s="13">
         <v>71</v>
       </c>
       <c r="I30" s="11">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="J30" s="26">
-        <v>73.599999999999994</v>
+        <v>75.3</v>
       </c>
       <c r="K30" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>1106</v>
+        <v>1149</v>
       </c>
       <c r="D31" s="26">
-        <v>77.599999999999994</v>
+        <v>77.8</v>
       </c>
       <c r="E31" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F31" s="11">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="G31" s="26">
-        <v>77.2</v>
+        <v>77.3</v>
       </c>
       <c r="H31" s="13">
         <v>78</v>
       </c>
       <c r="I31" s="11">
-        <v>363</v>
+        <v>402</v>
       </c>
       <c r="J31" s="26">
-        <v>78.2</v>
+        <v>78.7</v>
       </c>
       <c r="K31" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="D32" s="26">
-        <v>59.2</v>
+        <v>61.1</v>
       </c>
       <c r="E32" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F32" s="11">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="G32" s="26">
-        <v>58.6</v>
+        <v>61.6</v>
       </c>
       <c r="H32" s="13">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I32" s="11">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="J32" s="26">
-        <v>59.9</v>
+        <v>60.5</v>
       </c>
       <c r="K32" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D33" s="26">
-        <v>59.3</v>
+        <v>62.7</v>
       </c>
       <c r="E33" s="13">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F33" s="11">
         <v>18</v>
       </c>
       <c r="G33" s="26">
-        <v>59.1</v>
+        <v>57.2</v>
       </c>
       <c r="H33" s="13">
-        <v>61.5</v>
+        <v>62</v>
       </c>
       <c r="I33" s="11">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="J33" s="26">
-        <v>59.5</v>
+        <v>70.5</v>
       </c>
       <c r="K33" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D34" s="26">
-        <v>72.400000000000006</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="E34" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F34" s="11">
-        <v>81</v>
+        <v>101</v>
       </c>
       <c r="G34" s="26">
-        <v>67.599999999999994</v>
+        <v>69.7</v>
       </c>
       <c r="H34" s="13">
         <v>69</v>
       </c>
       <c r="I34" s="11">
-        <v>144</v>
+        <v>118</v>
       </c>
       <c r="J34" s="26">
-        <v>75</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="K34" s="13">
-        <v>76.5</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C35" s="17">
+        <v>26</v>
+      </c>
+      <c r="D35" s="26">
+        <v>63.9</v>
+      </c>
+      <c r="E35" s="13">
+        <v>69</v>
+      </c>
+      <c r="F35" s="18">
         <v>15</v>
       </c>
-      <c r="D35" s="26">
-[...5 lines deleted...]
-      <c r="F35" s="18">
+      <c r="G35" s="26">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="H35" s="13">
+        <v>70</v>
+      </c>
+      <c r="I35" s="18">
         <v>11</v>
       </c>
-      <c r="G35" s="26">
-[...7 lines deleted...]
-      </c>
       <c r="J35" s="26">
-        <v>60.3</v>
+        <v>58.5</v>
       </c>
       <c r="K35" s="13">
-        <v>58.5</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="D36" s="26">
-        <v>71.900000000000006</v>
+        <v>71.7</v>
       </c>
       <c r="E36" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F36" s="18">
-        <v>852</v>
+        <v>823</v>
       </c>
       <c r="G36" s="26">
-        <v>71.099999999999994</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="H36" s="13">
         <v>72</v>
       </c>
       <c r="I36" s="18">
-        <v>598</v>
+        <v>631</v>
       </c>
       <c r="J36" s="26">
-        <v>73.099999999999994</v>
+        <v>72.8</v>
       </c>
       <c r="K36" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>1146</v>
+        <v>1272</v>
       </c>
       <c r="D37" s="26">
-        <v>67.099999999999994</v>
+        <v>68.8</v>
       </c>
       <c r="E37" s="13">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F37" s="18">
-        <v>658</v>
+        <v>747</v>
       </c>
       <c r="G37" s="26">
-        <v>66.400000000000006</v>
+        <v>68.2</v>
       </c>
       <c r="H37" s="13">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I37" s="18">
-        <v>488</v>
+        <v>525</v>
       </c>
       <c r="J37" s="26">
-        <v>68</v>
+        <v>69.7</v>
       </c>
       <c r="K37" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>51927</v>
+        <v>53126</v>
       </c>
       <c r="D5" s="26">
         <v>69.900000000000006</v>
       </c>
       <c r="E5" s="13">
         <v>70</v>
       </c>
       <c r="F5" s="11">
-        <v>31158</v>
+        <v>31885</v>
       </c>
       <c r="G5" s="26">
-        <v>69.2</v>
+        <v>69.3</v>
       </c>
       <c r="H5" s="13">
         <v>69</v>
       </c>
       <c r="I5" s="11">
-        <v>20769</v>
+        <v>21241</v>
       </c>
       <c r="J5" s="26">
-        <v>70.900000000000006</v>
+        <v>70.8</v>
       </c>
       <c r="K5" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>3479</v>
+        <v>3610</v>
       </c>
       <c r="D6" s="26">
-        <v>62.6</v>
+        <v>62.9</v>
       </c>
       <c r="E6" s="13">
         <v>62</v>
       </c>
       <c r="F6" s="11">
-        <v>3192</v>
+        <v>3301</v>
       </c>
       <c r="G6" s="26">
-        <v>61.9</v>
+        <v>62.2</v>
       </c>
       <c r="H6" s="13">
         <v>62</v>
       </c>
       <c r="I6" s="11">
-        <v>287</v>
+        <v>309</v>
       </c>
       <c r="J6" s="26">
-        <v>70.8</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="K6" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="D7" s="26">
-        <v>70.400000000000006</v>
+        <v>67.8</v>
       </c>
       <c r="E7" s="13">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F7" s="11">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G7" s="26">
-        <v>70.3</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="H7" s="13">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I7" s="11">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J7" s="26">
-        <v>70.400000000000006</v>
+        <v>69</v>
       </c>
       <c r="K7" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>629</v>
+        <v>606</v>
       </c>
       <c r="D8" s="26">
-        <v>61.8</v>
+        <v>62.6</v>
       </c>
       <c r="E8" s="13">
+        <v>63</v>
+      </c>
+      <c r="F8" s="11">
+        <v>462</v>
+      </c>
+      <c r="G8" s="26">
+        <v>61.6</v>
+      </c>
+      <c r="H8" s="13">
         <v>62</v>
       </c>
-      <c r="F8" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I8" s="11">
-        <v>125</v>
+        <v>144</v>
       </c>
       <c r="J8" s="26">
-        <v>64.400000000000006</v>
+        <v>65.7</v>
       </c>
       <c r="K8" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1980</v>
+        <v>2064</v>
       </c>
       <c r="D9" s="26">
-        <v>63.1</v>
+        <v>63.3</v>
       </c>
       <c r="E9" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F9" s="11">
-        <v>1836</v>
+        <v>1915</v>
       </c>
       <c r="G9" s="26">
-        <v>62.8</v>
+        <v>62.9</v>
       </c>
       <c r="H9" s="13">
         <v>62</v>
       </c>
       <c r="I9" s="11">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="J9" s="26">
-        <v>67.599999999999994</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="K9" s="13">
-        <v>67.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2277</v>
+        <v>2327</v>
       </c>
       <c r="D10" s="26">
-        <v>72.5</v>
+        <v>72.3</v>
       </c>
       <c r="E10" s="13">
         <v>73</v>
       </c>
       <c r="F10" s="11">
-        <v>1391</v>
+        <v>1431</v>
       </c>
       <c r="G10" s="26">
-        <v>72.400000000000006</v>
+        <v>72.2</v>
       </c>
       <c r="H10" s="13">
         <v>73</v>
       </c>
       <c r="I10" s="11">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="J10" s="26">
-        <v>72.5</v>
+        <v>72.3</v>
       </c>
       <c r="K10" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="D11" s="26">
-        <v>71.5</v>
+        <v>69.7</v>
       </c>
       <c r="E11" s="13">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F11" s="11">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="G11" s="26">
-        <v>69.599999999999994</v>
+        <v>69.7</v>
       </c>
       <c r="H11" s="13">
         <v>71</v>
       </c>
       <c r="I11" s="11">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="J11" s="26">
-        <v>73.900000000000006</v>
+        <v>69.7</v>
       </c>
       <c r="K11" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>6853</v>
+        <v>6791</v>
       </c>
       <c r="D12" s="26">
-        <v>72.2</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="E12" s="13">
         <v>73</v>
       </c>
       <c r="F12" s="11">
-        <v>3951</v>
+        <v>3874</v>
       </c>
       <c r="G12" s="26">
-        <v>71</v>
+        <v>71.3</v>
       </c>
       <c r="H12" s="13">
         <v>71</v>
       </c>
       <c r="I12" s="11">
-        <v>2902</v>
+        <v>2917</v>
       </c>
       <c r="J12" s="26">
-        <v>73.7</v>
+        <v>73.3</v>
       </c>
       <c r="K12" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>7781</v>
+        <v>7724</v>
       </c>
       <c r="D13" s="26">
-        <v>70.900000000000006</v>
+        <v>70.8</v>
       </c>
       <c r="E13" s="13">
         <v>71</v>
       </c>
       <c r="F13" s="11">
-        <v>5202</v>
+        <v>5259</v>
       </c>
       <c r="G13" s="26">
         <v>68.7</v>
       </c>
       <c r="H13" s="13">
         <v>69</v>
       </c>
       <c r="I13" s="11">
-        <v>2579</v>
+        <v>2465</v>
       </c>
       <c r="J13" s="26">
-        <v>75.400000000000006</v>
+        <v>75.2</v>
       </c>
       <c r="K13" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>592</v>
+        <v>655</v>
       </c>
       <c r="D14" s="26">
-        <v>73.2</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="E14" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F14" s="11">
-        <v>286</v>
+        <v>356</v>
       </c>
       <c r="G14" s="26">
-        <v>72.5</v>
+        <v>71.2</v>
       </c>
       <c r="H14" s="13">
-        <v>72.5</v>
+        <v>71.5</v>
       </c>
       <c r="I14" s="11">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="J14" s="26">
         <v>73.900000000000006</v>
       </c>
       <c r="K14" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>2769</v>
+        <v>2879</v>
       </c>
       <c r="D15" s="26">
-        <v>70.3</v>
+        <v>70</v>
       </c>
       <c r="E15" s="13">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F15" s="11">
-        <v>1465</v>
+        <v>1543</v>
       </c>
       <c r="G15" s="26">
-        <v>68.8</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="H15" s="13">
         <v>69</v>
       </c>
       <c r="I15" s="11">
-        <v>1304</v>
+        <v>1336</v>
       </c>
       <c r="J15" s="26">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="K15" s="13">
         <v>72</v>
       </c>
-      <c r="K15" s="13">
-[...3 lines deleted...]
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="D16" s="26">
-        <v>64.7</v>
+        <v>63.9</v>
       </c>
       <c r="E16" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F16" s="11">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="G16" s="26">
-        <v>63.8</v>
+        <v>62.6</v>
       </c>
       <c r="H16" s="13">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I16" s="11">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J16" s="26">
-        <v>66</v>
+        <v>66.400000000000006</v>
       </c>
       <c r="K16" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="D17" s="26">
-        <v>69.599999999999994</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="E17" s="13">
         <v>69</v>
       </c>
       <c r="F17" s="11">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="G17" s="26">
-        <v>69.599999999999994</v>
+        <v>69.2</v>
       </c>
       <c r="H17" s="13">
-        <v>69</v>
+        <v>68.5</v>
       </c>
       <c r="I17" s="11">
         <v>14</v>
       </c>
       <c r="J17" s="26">
-        <v>70.8</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="K17" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>10053</v>
+        <v>10348</v>
       </c>
       <c r="D18" s="26">
-        <v>71.2</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="E18" s="13">
         <v>71</v>
       </c>
       <c r="F18" s="11">
-        <v>6294</v>
+        <v>6499</v>
       </c>
       <c r="G18" s="26">
-        <v>70.7</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="H18" s="13">
         <v>71</v>
       </c>
       <c r="I18" s="11">
-        <v>3759</v>
+        <v>3849</v>
       </c>
       <c r="J18" s="26">
-        <v>72</v>
+        <v>72.3</v>
       </c>
       <c r="K18" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D19" s="26">
-        <v>62.2</v>
+        <v>64.900000000000006</v>
       </c>
       <c r="E19" s="13">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F19" s="11">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="G19" s="26">
-        <v>60.8</v>
+        <v>63.6</v>
       </c>
       <c r="H19" s="13">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I19" s="11">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="J19" s="26">
-        <v>63.6</v>
+        <v>67.2</v>
       </c>
       <c r="K19" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D20" s="26">
-        <v>59.8</v>
+        <v>65</v>
       </c>
       <c r="E20" s="13">
-        <v>68</v>
+        <v>66.5</v>
       </c>
       <c r="F20" s="11">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G20" s="26">
-        <v>55.7</v>
+        <v>63.5</v>
       </c>
       <c r="H20" s="13">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I20" s="11">
         <v>22</v>
       </c>
       <c r="J20" s="26">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="K20" s="13">
         <v>67</v>
       </c>
-      <c r="K20" s="13">
-[...3 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D21" s="26">
-        <v>54.5</v>
+        <v>59.1</v>
       </c>
       <c r="E21" s="13">
-        <v>58</v>
+        <v>62.5</v>
       </c>
       <c r="F21" s="11">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G21" s="26">
-        <v>56.9</v>
+        <v>58.1</v>
       </c>
       <c r="H21" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I21" s="11">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="J21" s="26">
-        <v>52.1</v>
+        <v>60.3</v>
       </c>
       <c r="K21" s="13">
-        <v>55.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>274</v>
+        <v>299</v>
       </c>
       <c r="D22" s="26">
-        <v>74.5</v>
+        <v>73.7</v>
       </c>
       <c r="E22" s="13">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F22" s="11">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="G22" s="26">
-        <v>72.900000000000006</v>
+        <v>74.7</v>
       </c>
       <c r="H22" s="13">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I22" s="11">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="J22" s="26">
-        <v>76.599999999999994</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="K22" s="13">
-        <v>81.5</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>536</v>
+        <v>580</v>
       </c>
       <c r="D23" s="26">
-        <v>65.7</v>
+        <v>66.3</v>
       </c>
       <c r="E23" s="13">
         <v>68</v>
       </c>
       <c r="F23" s="11">
-        <v>262</v>
+        <v>282</v>
       </c>
       <c r="G23" s="26">
-        <v>64.3</v>
+        <v>65.3</v>
       </c>
       <c r="H23" s="13">
-        <v>67</v>
+        <v>68.5</v>
       </c>
       <c r="I23" s="11">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="J23" s="26">
-        <v>67.099999999999994</v>
+        <v>67.2</v>
       </c>
       <c r="K23" s="13">
         <v>68</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>2834</v>
+        <v>2972</v>
       </c>
       <c r="D24" s="26">
-        <v>64.599999999999994</v>
+        <v>64.7</v>
       </c>
       <c r="E24" s="13">
         <v>64</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="27">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>2834</v>
+        <v>2972</v>
       </c>
       <c r="J24" s="26">
-        <v>64.599999999999994</v>
+        <v>64.7</v>
       </c>
       <c r="K24" s="13">
         <v>64</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>608</v>
+        <v>644</v>
       </c>
       <c r="D25" s="26">
-        <v>68.099999999999994</v>
+        <v>66.3</v>
       </c>
       <c r="E25" s="13">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="27">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>608</v>
+        <v>644</v>
       </c>
       <c r="J25" s="26">
-        <v>68.099999999999994</v>
+        <v>66.3</v>
       </c>
       <c r="K25" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>480</v>
+        <v>535</v>
       </c>
       <c r="D26" s="26">
         <v>64.3</v>
       </c>
       <c r="E26" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>480</v>
+        <v>535</v>
       </c>
       <c r="J26" s="26">
         <v>64.3</v>
       </c>
       <c r="K26" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>765</v>
+        <v>751</v>
       </c>
       <c r="D27" s="26">
-        <v>62.7</v>
+        <v>63.8</v>
       </c>
       <c r="E27" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>765</v>
+        <v>751</v>
       </c>
       <c r="J27" s="26">
-        <v>62.7</v>
+        <v>63.8</v>
       </c>
       <c r="K27" s="13">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1830</v>
+        <v>1815</v>
       </c>
       <c r="D28" s="26">
-        <v>80.5</v>
+        <v>80.400000000000006</v>
       </c>
       <c r="E28" s="13">
         <v>82</v>
       </c>
       <c r="F28" s="11">
-        <v>1830</v>
+        <v>1815</v>
       </c>
       <c r="G28" s="26">
-        <v>80.5</v>
+        <v>80.400000000000006</v>
       </c>
       <c r="H28" s="13">
         <v>82</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D29" s="26">
-        <v>53.9</v>
+        <v>54.7</v>
       </c>
       <c r="E29" s="13">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F29" s="11">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G29" s="26">
-        <v>53.9</v>
+        <v>54.7</v>
       </c>
       <c r="H29" s="13">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="27">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="D30" s="26">
-        <v>72.8</v>
+        <v>71.2</v>
       </c>
       <c r="E30" s="13">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F30" s="11">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="G30" s="26">
-        <v>70.7</v>
+        <v>69.7</v>
       </c>
       <c r="H30" s="13">
         <v>71</v>
       </c>
       <c r="I30" s="11">
         <v>248</v>
       </c>
       <c r="J30" s="26">
-        <v>76.099999999999994</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="K30" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>1145</v>
+        <v>1106</v>
       </c>
       <c r="D31" s="26">
-        <v>77.8</v>
+        <v>77.599999999999994</v>
       </c>
       <c r="E31" s="13">
         <v>80</v>
       </c>
       <c r="F31" s="11">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="G31" s="26">
-        <v>77.3</v>
+        <v>77.2</v>
       </c>
       <c r="H31" s="13">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I31" s="11">
-        <v>394</v>
+        <v>363</v>
       </c>
       <c r="J31" s="26">
-        <v>78.900000000000006</v>
+        <v>78.2</v>
       </c>
       <c r="K31" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>601</v>
+        <v>664</v>
       </c>
       <c r="D32" s="26">
-        <v>60.3</v>
+        <v>59.2</v>
       </c>
       <c r="E32" s="13">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F32" s="11">
-        <v>327</v>
+        <v>374</v>
       </c>
       <c r="G32" s="26">
-        <v>59.4</v>
+        <v>58.6</v>
       </c>
       <c r="H32" s="13">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I32" s="11">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="J32" s="26">
-        <v>61.3</v>
+        <v>59.9</v>
       </c>
       <c r="K32" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D33" s="26">
-        <v>61.8</v>
+        <v>59.3</v>
       </c>
       <c r="E33" s="13">
+        <v>62</v>
+      </c>
+      <c r="F33" s="11">
+        <v>18</v>
+      </c>
+      <c r="G33" s="26">
+        <v>59.1</v>
+      </c>
+      <c r="H33" s="13">
+        <v>61.5</v>
+      </c>
+      <c r="I33" s="11">
+        <v>21</v>
+      </c>
+      <c r="J33" s="26">
+        <v>59.5</v>
+      </c>
+      <c r="K33" s="13">
         <v>64</v>
       </c>
-      <c r="F33" s="11">
-[...18 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>199</v>
+        <v>225</v>
       </c>
       <c r="D34" s="26">
-        <v>71.900000000000006</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="E34" s="13">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F34" s="11">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G34" s="26">
-        <v>69.400000000000006</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="H34" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I34" s="11">
-        <v>119</v>
+        <v>144</v>
       </c>
       <c r="J34" s="26">
-        <v>73.7</v>
+        <v>75</v>
       </c>
       <c r="K34" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>76.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
+        <v>15</v>
+      </c>
+      <c r="D35" s="26">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="E35" s="13">
+        <v>75</v>
+      </c>
+      <c r="F35" s="18">
         <v>11</v>
       </c>
-      <c r="D35" s="26">
-[...7 lines deleted...]
-      </c>
       <c r="G35" s="26">
-        <v>69.400000000000006</v>
+        <v>72.3</v>
       </c>
       <c r="H35" s="13">
         <v>75</v>
       </c>
       <c r="I35" s="18">
         <v>4</v>
       </c>
       <c r="J35" s="26">
-        <v>59.3</v>
+        <v>60.3</v>
       </c>
       <c r="K35" s="13">
         <v>58.5</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1390</v>
+        <v>1450</v>
       </c>
       <c r="D36" s="26">
-        <v>71.2</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="E36" s="13">
         <v>72</v>
       </c>
       <c r="F36" s="18">
-        <v>815</v>
+        <v>852</v>
       </c>
       <c r="G36" s="26">
-        <v>70.8</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="H36" s="13">
         <v>72</v>
       </c>
       <c r="I36" s="18">
-        <v>575</v>
+        <v>598</v>
       </c>
       <c r="J36" s="26">
-        <v>71.8</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="K36" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>1176</v>
+        <v>1146</v>
       </c>
       <c r="D37" s="26">
-        <v>67.2</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="E37" s="13">
         <v>70</v>
       </c>
       <c r="F37" s="18">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="G37" s="26">
-        <v>67.599999999999994</v>
+        <v>66.400000000000006</v>
       </c>
       <c r="H37" s="13">
         <v>70</v>
       </c>
       <c r="I37" s="18">
-        <v>509</v>
+        <v>488</v>
       </c>
       <c r="J37" s="26">
-        <v>66.599999999999994</v>
+        <v>68</v>
       </c>
       <c r="K37" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>51656</v>
+        <v>51927</v>
       </c>
       <c r="D5" s="26">
-        <v>69.8</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="E5" s="13">
         <v>70</v>
       </c>
       <c r="F5" s="11">
-        <v>31121</v>
+        <v>31158</v>
       </c>
       <c r="G5" s="26">
         <v>69.2</v>
       </c>
       <c r="H5" s="13">
         <v>69</v>
       </c>
       <c r="I5" s="11">
-        <v>20535</v>
+        <v>20769</v>
       </c>
       <c r="J5" s="26">
-        <v>70.599999999999994</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="K5" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>3395</v>
+        <v>3479</v>
       </c>
       <c r="D6" s="26">
+        <v>62.6</v>
+      </c>
+      <c r="E6" s="13">
         <v>62</v>
       </c>
-      <c r="E6" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="11">
-        <v>3110</v>
+        <v>3192</v>
       </c>
       <c r="G6" s="26">
-        <v>61.2</v>
+        <v>61.9</v>
       </c>
       <c r="H6" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I6" s="11">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="J6" s="26">
-        <v>70.400000000000006</v>
+        <v>70.8</v>
       </c>
       <c r="K6" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="D7" s="26">
-        <v>66.5</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="E7" s="13">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="F7" s="11">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="G7" s="26">
-        <v>67.5</v>
+        <v>70.3</v>
       </c>
       <c r="H7" s="13">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I7" s="11">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="J7" s="26">
-        <v>64.599999999999994</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="K7" s="13">
-        <v>63.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>655</v>
+        <v>629</v>
       </c>
       <c r="D8" s="26">
-        <v>61.4</v>
+        <v>61.8</v>
       </c>
       <c r="E8" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F8" s="11">
-        <v>522</v>
+        <v>504</v>
       </c>
       <c r="G8" s="26">
-        <v>60.7</v>
+        <v>61.2</v>
       </c>
       <c r="H8" s="13">
         <v>61</v>
       </c>
       <c r="I8" s="11">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="J8" s="26">
         <v>64.400000000000006</v>
       </c>
       <c r="K8" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>2030</v>
+        <v>1980</v>
       </c>
       <c r="D9" s="26">
-        <v>62.4</v>
+        <v>63.1</v>
       </c>
       <c r="E9" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F9" s="11">
-        <v>1869</v>
+        <v>1836</v>
       </c>
       <c r="G9" s="26">
-        <v>61.9</v>
+        <v>62.8</v>
       </c>
       <c r="H9" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="11">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="J9" s="26">
-        <v>68.8</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="K9" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2310</v>
+        <v>2277</v>
       </c>
       <c r="D10" s="26">
-        <v>72.400000000000006</v>
+        <v>72.5</v>
       </c>
       <c r="E10" s="13">
         <v>73</v>
       </c>
       <c r="F10" s="11">
-        <v>1419</v>
+        <v>1391</v>
       </c>
       <c r="G10" s="26">
-        <v>72.599999999999994</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="H10" s="13">
         <v>73</v>
       </c>
       <c r="I10" s="11">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="J10" s="26">
-        <v>72.2</v>
+        <v>72.5</v>
       </c>
       <c r="K10" s="13">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="D11" s="26">
-        <v>69.8</v>
+        <v>71.5</v>
       </c>
       <c r="E11" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F11" s="11">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="G11" s="26">
-        <v>68.5</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="H11" s="13">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="11">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="J11" s="26">
-        <v>71.900000000000006</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="K11" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>6657</v>
+        <v>6853</v>
       </c>
       <c r="D12" s="26">
         <v>72.2</v>
       </c>
       <c r="E12" s="13">
         <v>73</v>
       </c>
       <c r="F12" s="11">
-        <v>3816</v>
+        <v>3951</v>
       </c>
       <c r="G12" s="26">
-        <v>71.3</v>
+        <v>71</v>
       </c>
       <c r="H12" s="13">
         <v>71</v>
       </c>
       <c r="I12" s="11">
-        <v>2841</v>
+        <v>2902</v>
       </c>
       <c r="J12" s="26">
-        <v>73.400000000000006</v>
+        <v>73.7</v>
       </c>
       <c r="K12" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>7970</v>
+        <v>7781</v>
       </c>
       <c r="D13" s="26">
-        <v>70.7</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="E13" s="13">
         <v>71</v>
       </c>
       <c r="F13" s="11">
-        <v>5411</v>
+        <v>5202</v>
       </c>
       <c r="G13" s="26">
-        <v>68.5</v>
+        <v>68.7</v>
       </c>
       <c r="H13" s="13">
         <v>69</v>
       </c>
       <c r="I13" s="11">
-        <v>2559</v>
+        <v>2579</v>
       </c>
       <c r="J13" s="26">
         <v>75.400000000000006</v>
       </c>
       <c r="K13" s="13">
         <v>77</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>620</v>
+        <v>592</v>
       </c>
       <c r="D14" s="26">
-        <v>72.8</v>
+        <v>73.2</v>
       </c>
       <c r="E14" s="13">
         <v>73</v>
       </c>
       <c r="F14" s="11">
-        <v>313</v>
+        <v>286</v>
       </c>
       <c r="G14" s="26">
-        <v>71.3</v>
+        <v>72.5</v>
       </c>
       <c r="H14" s="13">
-        <v>71</v>
+        <v>72.5</v>
       </c>
       <c r="I14" s="11">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="J14" s="26">
-        <v>74.3</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="K14" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>2659</v>
+        <v>2769</v>
       </c>
       <c r="D15" s="26">
-        <v>70.2</v>
+        <v>70.3</v>
       </c>
       <c r="E15" s="13">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F15" s="11">
-        <v>1442</v>
+        <v>1465</v>
       </c>
       <c r="G15" s="26">
-        <v>68.5</v>
+        <v>68.8</v>
       </c>
       <c r="H15" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I15" s="11">
-        <v>1217</v>
+        <v>1304</v>
       </c>
       <c r="J15" s="26">
-        <v>72.099999999999994</v>
+        <v>72</v>
       </c>
       <c r="K15" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="D16" s="26">
-        <v>63.6</v>
+        <v>64.7</v>
       </c>
       <c r="E16" s="13">
+        <v>63</v>
+      </c>
+      <c r="F16" s="11">
+        <v>38</v>
+      </c>
+      <c r="G16" s="26">
+        <v>63.8</v>
+      </c>
+      <c r="H16" s="13">
         <v>62</v>
       </c>
-      <c r="F16" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I16" s="11">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="J16" s="26">
-        <v>66.599999999999994</v>
+        <v>66</v>
       </c>
       <c r="K16" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="D17" s="26">
-        <v>69.099999999999994</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="E17" s="13">
-        <v>68.5</v>
+        <v>69</v>
       </c>
       <c r="F17" s="11">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="G17" s="26">
-        <v>68.900000000000006</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="H17" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I17" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J17" s="26">
-        <v>73.2</v>
+        <v>70.8</v>
       </c>
       <c r="K17" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>10040</v>
+        <v>10053</v>
       </c>
       <c r="D18" s="26">
-        <v>71.7</v>
+        <v>71.2</v>
       </c>
       <c r="E18" s="13">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F18" s="11">
-        <v>6335</v>
+        <v>6294</v>
       </c>
       <c r="G18" s="26">
-        <v>71.3</v>
+        <v>70.7</v>
       </c>
       <c r="H18" s="13">
         <v>71</v>
       </c>
       <c r="I18" s="11">
-        <v>3705</v>
+        <v>3759</v>
       </c>
       <c r="J18" s="26">
-        <v>72.3</v>
+        <v>72</v>
       </c>
       <c r="K18" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="D19" s="26">
-        <v>64.2</v>
+        <v>62.2</v>
       </c>
       <c r="E19" s="13">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F19" s="11">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="G19" s="26">
-        <v>62.3</v>
+        <v>60.8</v>
       </c>
       <c r="H19" s="13">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="I19" s="11">
         <v>56</v>
       </c>
       <c r="J19" s="26">
-        <v>66.400000000000006</v>
+        <v>63.6</v>
       </c>
       <c r="K19" s="13">
-        <v>66.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D20" s="26">
+        <v>59.8</v>
+      </c>
+      <c r="E20" s="13">
+        <v>68</v>
+      </c>
+      <c r="F20" s="11">
+        <v>39</v>
+      </c>
+      <c r="G20" s="26">
+        <v>55.7</v>
+      </c>
+      <c r="H20" s="13">
         <v>65</v>
       </c>
-      <c r="E20" s="13">
+      <c r="I20" s="11">
+        <v>22</v>
+      </c>
+      <c r="J20" s="26">
         <v>67</v>
       </c>
-      <c r="F20" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="K20" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D21" s="26">
-        <v>58.9</v>
+        <v>54.5</v>
       </c>
       <c r="E21" s="13">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="F21" s="11">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="G21" s="26">
-        <v>58.8</v>
+        <v>56.9</v>
       </c>
       <c r="H21" s="13">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I21" s="11">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="J21" s="26">
-        <v>59.1</v>
+        <v>52.1</v>
       </c>
       <c r="K21" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>55.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>335</v>
+        <v>274</v>
       </c>
       <c r="D22" s="26">
-        <v>74.599999999999994</v>
+        <v>74.5</v>
       </c>
       <c r="E22" s="13">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F22" s="11">
-        <v>196</v>
+        <v>158</v>
       </c>
       <c r="G22" s="26">
-        <v>73.2</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="H22" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I22" s="11">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="J22" s="26">
-        <v>76.7</v>
+        <v>76.599999999999994</v>
       </c>
       <c r="K22" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>506</v>
+        <v>536</v>
       </c>
       <c r="D23" s="26">
-        <v>65.8</v>
+        <v>65.7</v>
       </c>
       <c r="E23" s="13">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F23" s="11">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="G23" s="26">
-        <v>66.900000000000006</v>
+        <v>64.3</v>
       </c>
       <c r="H23" s="13">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="I23" s="11">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="J23" s="26">
-        <v>64.8</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="K23" s="13">
-        <v>67.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>2913</v>
+        <v>2834</v>
       </c>
       <c r="D24" s="26">
-        <v>63.4</v>
+        <v>64.599999999999994</v>
       </c>
       <c r="E24" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="27">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>2913</v>
+        <v>2834</v>
       </c>
       <c r="J24" s="26">
-        <v>63.4</v>
+        <v>64.599999999999994</v>
       </c>
       <c r="K24" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
         <v>608</v>
       </c>
       <c r="D25" s="26">
-        <v>66.900000000000006</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="E25" s="13">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="27">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
         <v>608</v>
       </c>
       <c r="J25" s="26">
-        <v>66.900000000000006</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="K25" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>489</v>
+        <v>480</v>
       </c>
       <c r="D26" s="26">
-        <v>63.9</v>
+        <v>64.3</v>
       </c>
       <c r="E26" s="13">
         <v>63</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>489</v>
+        <v>480</v>
       </c>
       <c r="J26" s="26">
-        <v>63.9</v>
+        <v>64.3</v>
       </c>
       <c r="K26" s="13">
         <v>63</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>696</v>
+        <v>765</v>
       </c>
       <c r="D27" s="26">
-        <v>63.2</v>
+        <v>62.7</v>
       </c>
       <c r="E27" s="13">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>696</v>
+        <v>765</v>
       </c>
       <c r="J27" s="26">
-        <v>63.2</v>
+        <v>62.7</v>
       </c>
       <c r="K27" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1689</v>
+        <v>1830</v>
       </c>
       <c r="D28" s="26">
-        <v>80.400000000000006</v>
+        <v>80.5</v>
       </c>
       <c r="E28" s="13">
         <v>82</v>
       </c>
       <c r="F28" s="11">
-        <v>1689</v>
+        <v>1830</v>
       </c>
       <c r="G28" s="26">
-        <v>80.400000000000006</v>
+        <v>80.5</v>
       </c>
       <c r="H28" s="13">
         <v>82</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D29" s="26">
-        <v>55.7</v>
+        <v>53.9</v>
       </c>
       <c r="E29" s="13">
-        <v>60.5</v>
+        <v>52</v>
       </c>
       <c r="F29" s="11">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="G29" s="26">
-        <v>55.7</v>
+        <v>53.9</v>
       </c>
       <c r="H29" s="13">
-        <v>60.5</v>
+        <v>52</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="27">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>575</v>
+        <v>629</v>
       </c>
       <c r="D30" s="26">
-        <v>72.900000000000006</v>
+        <v>72.8</v>
       </c>
       <c r="E30" s="13">
         <v>74</v>
       </c>
       <c r="F30" s="11">
-        <v>355</v>
+        <v>381</v>
       </c>
       <c r="G30" s="26">
-        <v>71.599999999999994</v>
+        <v>70.7</v>
       </c>
       <c r="H30" s="13">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I30" s="11">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="J30" s="26">
-        <v>75.099999999999994</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="K30" s="13">
         <v>78</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>1129</v>
+        <v>1145</v>
       </c>
       <c r="D31" s="26">
-        <v>77.400000000000006</v>
+        <v>77.8</v>
       </c>
       <c r="E31" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F31" s="11">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="G31" s="26">
-        <v>76.8</v>
+        <v>77.3</v>
       </c>
       <c r="H31" s="13">
         <v>79</v>
       </c>
       <c r="I31" s="11">
-        <v>368</v>
+        <v>394</v>
       </c>
       <c r="J31" s="26">
-        <v>78.5</v>
+        <v>78.900000000000006</v>
       </c>
       <c r="K31" s="13">
-        <v>80.5</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="D32" s="26">
-        <v>59.6</v>
+        <v>60.3</v>
       </c>
       <c r="E32" s="13">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F32" s="11">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="G32" s="26">
-        <v>59.3</v>
+        <v>59.4</v>
       </c>
       <c r="H32" s="13">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I32" s="11">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="J32" s="26">
-        <v>59.9</v>
+        <v>61.3</v>
       </c>
       <c r="K32" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="D33" s="26">
-        <v>54.5</v>
+        <v>61.8</v>
       </c>
       <c r="E33" s="13">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F33" s="11">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G33" s="26">
-        <v>52.5</v>
+        <v>60.5</v>
       </c>
       <c r="H33" s="13">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="I33" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J33" s="26">
-        <v>56.5</v>
+        <v>63.5</v>
       </c>
       <c r="K33" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D34" s="26">
-        <v>73</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="E34" s="13">
+        <v>71</v>
+      </c>
+      <c r="F34" s="11">
+        <v>80</v>
+      </c>
+      <c r="G34" s="26">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="H34" s="13">
+        <v>68</v>
+      </c>
+      <c r="I34" s="11">
+        <v>119</v>
+      </c>
+      <c r="J34" s="26">
+        <v>73.7</v>
+      </c>
+      <c r="K34" s="13">
         <v>74</v>
       </c>
-      <c r="F34" s="11">
-[...18 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D35" s="26">
-        <v>66.2</v>
+        <v>65.7</v>
       </c>
       <c r="E35" s="13">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="F35" s="18">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G35" s="26">
-        <v>63.3</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="H35" s="13">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="I35" s="18">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J35" s="26">
-        <v>68.400000000000006</v>
+        <v>59.3</v>
       </c>
       <c r="K35" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>58.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1348</v>
+        <v>1390</v>
       </c>
       <c r="D36" s="26">
-        <v>71.7</v>
+        <v>71.2</v>
       </c>
       <c r="E36" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F36" s="18">
-        <v>754</v>
+        <v>815</v>
       </c>
       <c r="G36" s="26">
-        <v>71.099999999999994</v>
+        <v>70.8</v>
       </c>
       <c r="H36" s="13">
         <v>72</v>
       </c>
       <c r="I36" s="18">
-        <v>594</v>
+        <v>575</v>
       </c>
       <c r="J36" s="26">
-        <v>72.599999999999994</v>
+        <v>71.8</v>
       </c>
       <c r="K36" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>1150</v>
+        <v>1176</v>
       </c>
       <c r="D37" s="26">
-        <v>66.8</v>
+        <v>67.2</v>
       </c>
       <c r="E37" s="13">
         <v>70</v>
       </c>
       <c r="F37" s="18">
-        <v>678</v>
+        <v>667</v>
       </c>
       <c r="G37" s="26">
-        <v>67</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="H37" s="13">
         <v>70</v>
       </c>
       <c r="I37" s="18">
-        <v>472</v>
+        <v>509</v>
       </c>
       <c r="J37" s="26">
-        <v>66.7</v>
+        <v>66.599999999999994</v>
       </c>
       <c r="K37" s="13">
-        <v>69.5</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="M3" sqref="M3"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>50161</v>
+        <v>51656</v>
       </c>
       <c r="D5" s="26">
-        <v>69.599999999999994</v>
+        <v>69.8</v>
       </c>
       <c r="E5" s="13">
         <v>70</v>
       </c>
       <c r="F5" s="11">
-        <v>30250</v>
+        <v>31121</v>
       </c>
       <c r="G5" s="26">
         <v>69.2</v>
       </c>
       <c r="H5" s="13">
         <v>69</v>
       </c>
       <c r="I5" s="11">
-        <v>19911</v>
+        <v>20535</v>
       </c>
       <c r="J5" s="26">
-        <v>70.3</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="K5" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>3380</v>
+        <v>3395</v>
       </c>
       <c r="D6" s="26">
-        <v>61.9</v>
+        <v>62</v>
       </c>
       <c r="E6" s="13">
         <v>61</v>
       </c>
       <c r="F6" s="11">
-        <v>3137</v>
+        <v>3110</v>
       </c>
       <c r="G6" s="26">
-        <v>61.3</v>
+        <v>61.2</v>
       </c>
       <c r="H6" s="13">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I6" s="11">
-        <v>243</v>
+        <v>285</v>
       </c>
       <c r="J6" s="26">
-        <v>70.5</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="K6" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="D7" s="26">
-        <v>64.8</v>
+        <v>66.5</v>
       </c>
       <c r="E7" s="13">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F7" s="11">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="G7" s="26">
-        <v>66.099999999999994</v>
+        <v>67.5</v>
       </c>
       <c r="H7" s="13">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I7" s="11">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J7" s="26">
-        <v>62.8</v>
+        <v>64.599999999999994</v>
       </c>
       <c r="K7" s="13">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>619</v>
+        <v>655</v>
       </c>
       <c r="D8" s="26">
+        <v>61.4</v>
+      </c>
+      <c r="E8" s="13">
+        <v>61</v>
+      </c>
+      <c r="F8" s="11">
+        <v>522</v>
+      </c>
+      <c r="G8" s="26">
         <v>60.7</v>
       </c>
-      <c r="E8" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="H8" s="13">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="11">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="J8" s="26">
-        <v>61.5</v>
+        <v>64.400000000000006</v>
       </c>
       <c r="K8" s="13">
-        <v>61.5</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1954</v>
+        <v>2030</v>
       </c>
       <c r="D9" s="26">
-        <v>62.2</v>
+        <v>62.4</v>
       </c>
       <c r="E9" s="13">
         <v>61</v>
       </c>
       <c r="F9" s="11">
-        <v>1801</v>
+        <v>1869</v>
       </c>
       <c r="G9" s="26">
-        <v>61.7</v>
+        <v>61.9</v>
       </c>
       <c r="H9" s="13">
         <v>61</v>
       </c>
       <c r="I9" s="11">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="J9" s="26">
-        <v>67.8</v>
+        <v>68.8</v>
       </c>
       <c r="K9" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2339</v>
+        <v>2310</v>
       </c>
       <c r="D10" s="26">
-        <v>72.7</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="E10" s="13">
         <v>73</v>
       </c>
       <c r="F10" s="11">
-        <v>1433</v>
+        <v>1419</v>
       </c>
       <c r="G10" s="26">
-        <v>72.900000000000006</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="H10" s="13">
         <v>73</v>
       </c>
       <c r="I10" s="11">
-        <v>906</v>
+        <v>891</v>
       </c>
       <c r="J10" s="26">
-        <v>72.400000000000006</v>
+        <v>72.2</v>
       </c>
       <c r="K10" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="D11" s="26">
         <v>69.8</v>
       </c>
       <c r="E11" s="13">
+        <v>72</v>
+      </c>
+      <c r="F11" s="11">
+        <v>96</v>
+      </c>
+      <c r="G11" s="26">
+        <v>68.5</v>
+      </c>
+      <c r="H11" s="13">
         <v>70</v>
       </c>
-      <c r="F11" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I11" s="11">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="J11" s="26">
-        <v>70.2</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="K11" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>6489</v>
+        <v>6657</v>
       </c>
       <c r="D12" s="26">
-        <v>72</v>
+        <v>72.2</v>
       </c>
       <c r="E12" s="13">
         <v>73</v>
       </c>
       <c r="F12" s="11">
-        <v>3636</v>
+        <v>3816</v>
       </c>
       <c r="G12" s="26">
         <v>71.3</v>
       </c>
       <c r="H12" s="13">
         <v>71</v>
       </c>
       <c r="I12" s="11">
-        <v>2853</v>
+        <v>2841</v>
       </c>
       <c r="J12" s="26">
-        <v>72.8</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="K12" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>7773</v>
+        <v>7970</v>
       </c>
       <c r="D13" s="26">
-        <v>70.400000000000006</v>
+        <v>70.7</v>
       </c>
       <c r="E13" s="13">
         <v>71</v>
       </c>
       <c r="F13" s="11">
-        <v>5296</v>
+        <v>5411</v>
       </c>
       <c r="G13" s="26">
-        <v>68.3</v>
+        <v>68.5</v>
       </c>
       <c r="H13" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I13" s="11">
-        <v>2477</v>
+        <v>2559</v>
       </c>
       <c r="J13" s="26">
-        <v>74.900000000000006</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="K13" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="D14" s="26">
-        <v>73.099999999999994</v>
+        <v>72.8</v>
       </c>
       <c r="E14" s="13">
         <v>73</v>
       </c>
       <c r="F14" s="11">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="G14" s="26">
-        <v>71.8</v>
+        <v>71.3</v>
       </c>
       <c r="H14" s="13">
         <v>71</v>
       </c>
       <c r="I14" s="11">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="J14" s="26">
-        <v>74.400000000000006</v>
+        <v>74.3</v>
       </c>
       <c r="K14" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>2450</v>
+        <v>2659</v>
       </c>
       <c r="D15" s="26">
-        <v>70.3</v>
+        <v>70.2</v>
       </c>
       <c r="E15" s="13">
         <v>70</v>
       </c>
       <c r="F15" s="11">
-        <v>1349</v>
+        <v>1442</v>
       </c>
       <c r="G15" s="26">
-        <v>69.2</v>
+        <v>68.5</v>
       </c>
       <c r="H15" s="13">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I15" s="11">
-        <v>1101</v>
+        <v>1217</v>
       </c>
       <c r="J15" s="26">
-        <v>71.599999999999994</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="K15" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="D16" s="26">
         <v>63.6</v>
       </c>
       <c r="E16" s="13">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F16" s="11">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="G16" s="26">
-        <v>64.099999999999994</v>
+        <v>62</v>
       </c>
       <c r="H16" s="13">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="I16" s="11">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J16" s="26">
-        <v>62.8</v>
+        <v>66.599999999999994</v>
       </c>
       <c r="K16" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="D17" s="26">
         <v>69.099999999999994</v>
       </c>
       <c r="E17" s="13">
-        <v>68</v>
+        <v>68.5</v>
       </c>
       <c r="F17" s="11">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="G17" s="26">
         <v>68.900000000000006</v>
       </c>
       <c r="H17" s="13">
         <v>68</v>
       </c>
       <c r="I17" s="11">
         <v>12</v>
       </c>
       <c r="J17" s="26">
-        <v>72.900000000000006</v>
+        <v>73.2</v>
       </c>
       <c r="K17" s="13">
-        <v>72.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>9629</v>
+        <v>10040</v>
       </c>
       <c r="D18" s="26">
-        <v>71.5</v>
+        <v>71.7</v>
       </c>
       <c r="E18" s="13">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F18" s="11">
-        <v>6037</v>
+        <v>6335</v>
       </c>
       <c r="G18" s="26">
-        <v>71.400000000000006</v>
+        <v>71.3</v>
       </c>
       <c r="H18" s="13">
         <v>71</v>
       </c>
       <c r="I18" s="11">
-        <v>3592</v>
+        <v>3705</v>
       </c>
       <c r="J18" s="26">
-        <v>71.7</v>
+        <v>72.3</v>
       </c>
       <c r="K18" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D19" s="26">
-        <v>63.6</v>
+        <v>64.2</v>
       </c>
       <c r="E19" s="13">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F19" s="11">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="G19" s="26">
         <v>62.3</v>
       </c>
       <c r="H19" s="13">
-        <v>65.5</v>
+        <v>65</v>
       </c>
       <c r="I19" s="11">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J19" s="26">
-        <v>65</v>
+        <v>66.400000000000006</v>
       </c>
       <c r="K19" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>66.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D20" s="26">
-        <v>65.8</v>
+        <v>65</v>
       </c>
       <c r="E20" s="13">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F20" s="11">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="G20" s="26">
-        <v>65.599999999999994</v>
+        <v>62</v>
       </c>
       <c r="H20" s="13">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="I20" s="11">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="J20" s="26">
-        <v>66.7</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="K20" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D21" s="26">
-        <v>55.8</v>
+        <v>58.9</v>
       </c>
       <c r="E21" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F21" s="11">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="G21" s="26">
-        <v>49</v>
+        <v>58.8</v>
       </c>
       <c r="H21" s="13">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="I21" s="11">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="J21" s="26">
-        <v>61</v>
+        <v>59.1</v>
       </c>
       <c r="K21" s="13">
-        <v>67.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>286</v>
+        <v>335</v>
       </c>
       <c r="D22" s="26">
-        <v>73.7</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="E22" s="13">
-        <v>78.5</v>
+        <v>76</v>
       </c>
       <c r="F22" s="11">
-        <v>164</v>
+        <v>196</v>
       </c>
       <c r="G22" s="26">
+        <v>73.2</v>
+      </c>
+      <c r="H22" s="13">
         <v>73</v>
       </c>
-      <c r="H22" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="I22" s="11">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="J22" s="26">
-        <v>74.599999999999994</v>
+        <v>76.7</v>
       </c>
       <c r="K22" s="13">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>495</v>
+        <v>506</v>
       </c>
       <c r="D23" s="26">
+        <v>65.8</v>
+      </c>
+      <c r="E23" s="13">
+        <v>69</v>
+      </c>
+      <c r="F23" s="11">
+        <v>250</v>
+      </c>
+      <c r="G23" s="26">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="H23" s="13">
+        <v>69</v>
+      </c>
+      <c r="I23" s="11">
+        <v>256</v>
+      </c>
+      <c r="J23" s="26">
         <v>64.8</v>
       </c>
-      <c r="E23" s="13">
-[...16 lines deleted...]
-      </c>
       <c r="K23" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>2655</v>
+        <v>2913</v>
       </c>
       <c r="D24" s="26">
-        <v>63.3</v>
+        <v>63.4</v>
       </c>
       <c r="E24" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="27">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>2655</v>
+        <v>2913</v>
       </c>
       <c r="J24" s="26">
-        <v>63.3</v>
+        <v>63.4</v>
       </c>
       <c r="K24" s="13">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>668</v>
+        <v>608</v>
       </c>
       <c r="D25" s="26">
-        <v>66.2</v>
+        <v>66.900000000000006</v>
       </c>
       <c r="E25" s="13">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="27">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>668</v>
+        <v>608</v>
       </c>
       <c r="J25" s="26">
-        <v>66.2</v>
+        <v>66.900000000000006</v>
       </c>
       <c r="K25" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>444</v>
+        <v>489</v>
       </c>
       <c r="D26" s="26">
-        <v>62.8</v>
+        <v>63.9</v>
       </c>
       <c r="E26" s="13">
         <v>63</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>444</v>
+        <v>489</v>
       </c>
       <c r="J26" s="26">
-        <v>62.8</v>
+        <v>63.9</v>
       </c>
       <c r="K26" s="13">
         <v>63</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>724</v>
+        <v>696</v>
       </c>
       <c r="D27" s="26">
-        <v>61.8</v>
+        <v>63.2</v>
       </c>
       <c r="E27" s="13">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>724</v>
+        <v>696</v>
       </c>
       <c r="J27" s="26">
-        <v>61.8</v>
+        <v>63.2</v>
       </c>
       <c r="K27" s="13">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1730</v>
+        <v>1689</v>
       </c>
       <c r="D28" s="26">
-        <v>80.7</v>
+        <v>80.400000000000006</v>
       </c>
       <c r="E28" s="13">
         <v>82</v>
       </c>
       <c r="F28" s="11">
-        <v>1730</v>
+        <v>1689</v>
       </c>
       <c r="G28" s="26">
-        <v>80.7</v>
+        <v>80.400000000000006</v>
       </c>
       <c r="H28" s="13">
         <v>82</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D29" s="26">
-        <v>53.1</v>
+        <v>55.7</v>
       </c>
       <c r="E29" s="13">
-        <v>52</v>
+        <v>60.5</v>
       </c>
       <c r="F29" s="11">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G29" s="26">
-        <v>53.1</v>
+        <v>55.7</v>
       </c>
       <c r="H29" s="13">
-        <v>52</v>
+        <v>60.5</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="27">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D30" s="26">
-        <v>71.5</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="E30" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F30" s="11">
-        <v>334</v>
+        <v>355</v>
       </c>
       <c r="G30" s="26">
-        <v>69.3</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="H30" s="13">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I30" s="11">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="J30" s="26">
-        <v>74.7</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="K30" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>1065</v>
+        <v>1129</v>
       </c>
       <c r="D31" s="26">
-        <v>77.3</v>
+        <v>77.400000000000006</v>
       </c>
       <c r="E31" s="13">
         <v>79</v>
       </c>
       <c r="F31" s="11">
-        <v>712</v>
+        <v>761</v>
       </c>
       <c r="G31" s="26">
-        <v>76.599999999999994</v>
+        <v>76.8</v>
       </c>
       <c r="H31" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I31" s="11">
-        <v>353</v>
+        <v>368</v>
       </c>
       <c r="J31" s="26">
-        <v>78.7</v>
+        <v>78.5</v>
       </c>
       <c r="K31" s="13">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>630</v>
+        <v>589</v>
       </c>
       <c r="D32" s="26">
-        <v>60.7</v>
+        <v>59.6</v>
       </c>
       <c r="E32" s="13">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F32" s="11">
-        <v>360</v>
+        <v>319</v>
       </c>
       <c r="G32" s="26">
-        <v>60.1</v>
+        <v>59.3</v>
       </c>
       <c r="H32" s="13">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="I32" s="11">
         <v>270</v>
       </c>
       <c r="J32" s="26">
-        <v>61.6</v>
+        <v>59.9</v>
       </c>
       <c r="K32" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D33" s="26">
-        <v>62.7</v>
+        <v>54.5</v>
       </c>
       <c r="E33" s="13">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F33" s="11">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G33" s="26">
-        <v>69.8</v>
+        <v>52.5</v>
       </c>
       <c r="H33" s="13">
-        <v>66.5</v>
+        <v>55</v>
       </c>
       <c r="I33" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J33" s="26">
-        <v>58</v>
+        <v>56.5</v>
       </c>
       <c r="K33" s="13">
-        <v>59.5</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>169</v>
+        <v>201</v>
       </c>
       <c r="D34" s="26">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E34" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F34" s="11">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="G34" s="26">
-        <v>69.400000000000006</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="H34" s="13">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I34" s="11">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="J34" s="26">
-        <v>73.400000000000006</v>
+        <v>73.8</v>
       </c>
       <c r="K34" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D35" s="26">
-        <v>56.4</v>
+        <v>66.2</v>
       </c>
       <c r="E35" s="13">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F35" s="18">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G35" s="26">
-        <v>51.1</v>
+        <v>63.3</v>
       </c>
       <c r="H35" s="13">
-        <v>50.5</v>
+        <v>64</v>
       </c>
       <c r="I35" s="18">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J35" s="26">
-        <v>65.3</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="K35" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1294</v>
+        <v>1348</v>
       </c>
       <c r="D36" s="26">
-        <v>72.099999999999994</v>
+        <v>71.7</v>
       </c>
       <c r="E36" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F36" s="18">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="G36" s="26">
         <v>71.099999999999994</v>
       </c>
       <c r="H36" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I36" s="18">
-        <v>546</v>
+        <v>594</v>
       </c>
       <c r="J36" s="26">
-        <v>73.5</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="K36" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>1176</v>
+        <v>1150</v>
       </c>
       <c r="D37" s="26">
-        <v>67.599999999999994</v>
+        <v>66.8</v>
       </c>
       <c r="E37" s="13">
         <v>70</v>
       </c>
       <c r="F37" s="18">
-        <v>717</v>
+        <v>678</v>
       </c>
       <c r="G37" s="26">
-        <v>67.400000000000006</v>
+        <v>67</v>
       </c>
       <c r="H37" s="13">
         <v>70</v>
       </c>
       <c r="I37" s="18">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="J37" s="26">
-        <v>67.8</v>
+        <v>66.7</v>
       </c>
       <c r="K37" s="13">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="L6" sqref="L6"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>50232</v>
+        <v>50161</v>
       </c>
       <c r="D5" s="26">
-        <v>69.3</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="E5" s="13">
+        <v>70</v>
+      </c>
+      <c r="F5" s="11">
+        <v>30250</v>
+      </c>
+      <c r="G5" s="26">
+        <v>69.2</v>
+      </c>
+      <c r="H5" s="13">
         <v>69</v>
       </c>
-      <c r="F5" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="11">
-        <v>19689</v>
+        <v>19911</v>
       </c>
       <c r="J5" s="26">
-        <v>70.2</v>
+        <v>70.3</v>
       </c>
       <c r="K5" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>3425</v>
+        <v>3380</v>
       </c>
       <c r="D6" s="26">
-        <v>61.5</v>
+        <v>61.9</v>
       </c>
       <c r="E6" s="13">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F6" s="11">
-        <v>3154</v>
+        <v>3137</v>
       </c>
       <c r="G6" s="26">
-        <v>60.8</v>
+        <v>61.3</v>
       </c>
       <c r="H6" s="13">
         <v>60</v>
       </c>
       <c r="I6" s="11">
-        <v>271</v>
+        <v>243</v>
       </c>
       <c r="J6" s="26">
-        <v>69.7</v>
+        <v>70.5</v>
       </c>
       <c r="K6" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D7" s="26">
-        <v>65.599999999999994</v>
+        <v>64.8</v>
       </c>
       <c r="E7" s="13">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F7" s="11">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G7" s="26">
-        <v>67</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="H7" s="13">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="I7" s="11">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J7" s="26">
-        <v>62.7</v>
+        <v>62.8</v>
       </c>
       <c r="K7" s="13">
-        <v>62.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>689</v>
+        <v>619</v>
       </c>
       <c r="D8" s="26">
-        <v>60.4</v>
+        <v>60.7</v>
       </c>
       <c r="E8" s="13">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F8" s="11">
-        <v>536</v>
+        <v>487</v>
       </c>
       <c r="G8" s="26">
-        <v>59.6</v>
+        <v>60.5</v>
       </c>
       <c r="H8" s="13">
         <v>60</v>
       </c>
       <c r="I8" s="11">
-        <v>153</v>
+        <v>132</v>
       </c>
       <c r="J8" s="26">
-        <v>63.5</v>
+        <v>61.5</v>
       </c>
       <c r="K8" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>61.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1983</v>
+        <v>1954</v>
       </c>
       <c r="D9" s="26">
-        <v>62.4</v>
+        <v>62.2</v>
       </c>
       <c r="E9" s="13">
         <v>61</v>
       </c>
       <c r="F9" s="11">
-        <v>1841</v>
+        <v>1801</v>
       </c>
       <c r="G9" s="26">
-        <v>61.8</v>
+        <v>61.7</v>
       </c>
       <c r="H9" s="13">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="11">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="J9" s="26">
-        <v>70.400000000000006</v>
+        <v>67.8</v>
       </c>
       <c r="K9" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2379</v>
+        <v>2339</v>
       </c>
       <c r="D10" s="26">
-        <v>72.400000000000006</v>
+        <v>72.7</v>
       </c>
       <c r="E10" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F10" s="11">
-        <v>1436</v>
+        <v>1433</v>
       </c>
       <c r="G10" s="26">
-        <v>72.2</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="H10" s="13">
         <v>73</v>
       </c>
       <c r="I10" s="11">
-        <v>943</v>
+        <v>906</v>
       </c>
       <c r="J10" s="26">
-        <v>72.599999999999994</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="K10" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="D11" s="26">
-        <v>72.7</v>
+        <v>69.8</v>
       </c>
       <c r="E11" s="13">
-        <v>73.5</v>
+        <v>70</v>
       </c>
       <c r="F11" s="11">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="G11" s="26">
-        <v>72.599999999999994</v>
+        <v>69.5</v>
       </c>
       <c r="H11" s="13">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="I11" s="11">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="J11" s="26">
-        <v>72.900000000000006</v>
+        <v>70.2</v>
       </c>
       <c r="K11" s="13">
-        <v>75.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>6436</v>
+        <v>6489</v>
       </c>
       <c r="D12" s="26">
-        <v>72.099999999999994</v>
+        <v>72</v>
       </c>
       <c r="E12" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F12" s="11">
-        <v>3661</v>
+        <v>3636</v>
       </c>
       <c r="G12" s="26">
         <v>71.3</v>
       </c>
       <c r="H12" s="13">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I12" s="11">
-        <v>2775</v>
+        <v>2853</v>
       </c>
       <c r="J12" s="26">
-        <v>73.3</v>
+        <v>72.8</v>
       </c>
       <c r="K12" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>7881</v>
+        <v>7773</v>
       </c>
       <c r="D13" s="26">
-        <v>70</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="E13" s="13">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F13" s="11">
-        <v>5363</v>
+        <v>5296</v>
       </c>
       <c r="G13" s="26">
-        <v>67.599999999999994</v>
+        <v>68.3</v>
       </c>
       <c r="H13" s="13">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I13" s="11">
-        <v>2518</v>
+        <v>2477</v>
       </c>
       <c r="J13" s="26">
         <v>74.900000000000006</v>
       </c>
       <c r="K13" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="D14" s="26">
-        <v>71.900000000000006</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="E14" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F14" s="11">
-        <v>339</v>
+        <v>312</v>
       </c>
       <c r="G14" s="26">
-        <v>71.599999999999994</v>
+        <v>71.8</v>
       </c>
       <c r="H14" s="13">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I14" s="11">
-        <v>278</v>
+        <v>314</v>
       </c>
       <c r="J14" s="26">
-        <v>72.3</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="K14" s="13">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>2497</v>
+        <v>2450</v>
       </c>
       <c r="D15" s="26">
-        <v>70.2</v>
+        <v>70.3</v>
       </c>
       <c r="E15" s="13">
         <v>70</v>
       </c>
       <c r="F15" s="11">
-        <v>1360</v>
+        <v>1349</v>
       </c>
       <c r="G15" s="26">
-        <v>68.7</v>
+        <v>69.2</v>
       </c>
       <c r="H15" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I15" s="11">
-        <v>1137</v>
+        <v>1101</v>
       </c>
       <c r="J15" s="26">
-        <v>71.900000000000006</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="K15" s="13">
         <v>72</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D16" s="26">
-        <v>62.9</v>
+        <v>63.6</v>
       </c>
       <c r="E16" s="13">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F16" s="11">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G16" s="26">
-        <v>63.9</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="H16" s="13">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I16" s="11">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="J16" s="26">
-        <v>58.9</v>
+        <v>62.8</v>
       </c>
       <c r="K16" s="13">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="D17" s="26">
-        <v>68.400000000000006</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="E17" s="13">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F17" s="11">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="G17" s="26">
-        <v>68.3</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="H17" s="13">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I17" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="J17" s="26">
-        <v>68.900000000000006</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="K17" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>9701</v>
+        <v>9629</v>
       </c>
       <c r="D18" s="26">
-        <v>71.2</v>
+        <v>71.5</v>
       </c>
       <c r="E18" s="13">
         <v>71</v>
       </c>
       <c r="F18" s="11">
-        <v>6190</v>
+        <v>6037</v>
       </c>
       <c r="G18" s="26">
-        <v>70.8</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="H18" s="13">
         <v>71</v>
       </c>
       <c r="I18" s="11">
-        <v>3511</v>
+        <v>3592</v>
       </c>
       <c r="J18" s="26">
-        <v>71.8</v>
+        <v>71.7</v>
       </c>
       <c r="K18" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D19" s="26">
-        <v>64.599999999999994</v>
+        <v>63.6</v>
       </c>
       <c r="E19" s="13">
         <v>65</v>
       </c>
       <c r="F19" s="11">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="G19" s="26">
-        <v>64.099999999999994</v>
+        <v>62.3</v>
       </c>
       <c r="H19" s="13">
-        <v>64</v>
+        <v>65.5</v>
       </c>
       <c r="I19" s="11">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="J19" s="26">
-        <v>65.400000000000006</v>
+        <v>65</v>
       </c>
       <c r="K19" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D20" s="26">
-        <v>58.6</v>
+        <v>65.8</v>
       </c>
       <c r="E20" s="13">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="F20" s="11">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="G20" s="26">
-        <v>56.3</v>
+        <v>65.599999999999994</v>
       </c>
       <c r="H20" s="13">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="I20" s="11">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="J20" s="26">
-        <v>63.1</v>
+        <v>66.7</v>
       </c>
       <c r="K20" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D21" s="26">
-        <v>54.2</v>
+        <v>55.8</v>
       </c>
       <c r="E21" s="13">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F21" s="11">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="G21" s="26">
-        <v>52.7</v>
+        <v>49</v>
       </c>
       <c r="H21" s="13">
-        <v>60.5</v>
+        <v>50</v>
       </c>
       <c r="I21" s="11">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="J21" s="26">
-        <v>56.1</v>
+        <v>61</v>
       </c>
       <c r="K21" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="D22" s="26">
-        <v>74.099999999999994</v>
+        <v>73.7</v>
       </c>
       <c r="E22" s="13">
+        <v>78.5</v>
+      </c>
+      <c r="F22" s="11">
+        <v>164</v>
+      </c>
+      <c r="G22" s="26">
+        <v>73</v>
+      </c>
+      <c r="H22" s="13">
         <v>78</v>
       </c>
-      <c r="F22" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I22" s="11">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="J22" s="26">
-        <v>76.900000000000006</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="K22" s="13">
-        <v>79.5</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="D23" s="26">
+        <v>64.8</v>
+      </c>
+      <c r="E23" s="13">
+        <v>66</v>
+      </c>
+      <c r="F23" s="11">
+        <v>248</v>
+      </c>
+      <c r="G23" s="26">
         <v>65</v>
       </c>
-      <c r="E23" s="13">
+      <c r="H23" s="13">
         <v>67</v>
       </c>
-      <c r="F23" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="11">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="J23" s="26">
-        <v>65.3</v>
+        <v>64.5</v>
       </c>
       <c r="K23" s="13">
-        <v>66.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>2633</v>
+        <v>2655</v>
       </c>
       <c r="D24" s="26">
-        <v>62.6</v>
+        <v>63.3</v>
       </c>
       <c r="E24" s="13">
         <v>62</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="27">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>2633</v>
+        <v>2655</v>
       </c>
       <c r="J24" s="26">
-        <v>62.6</v>
+        <v>63.3</v>
       </c>
       <c r="K24" s="13">
         <v>62</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="D25" s="26">
-        <v>65.400000000000006</v>
+        <v>66.2</v>
       </c>
       <c r="E25" s="13">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="27">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="J25" s="26">
-        <v>65.400000000000006</v>
+        <v>66.2</v>
       </c>
       <c r="K25" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>392</v>
+        <v>444</v>
       </c>
       <c r="D26" s="26">
         <v>62.8</v>
       </c>
       <c r="E26" s="13">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>392</v>
+        <v>444</v>
       </c>
       <c r="J26" s="26">
         <v>62.8</v>
       </c>
       <c r="K26" s="13">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>683</v>
+        <v>724</v>
       </c>
       <c r="D27" s="26">
-        <v>62</v>
+        <v>61.8</v>
       </c>
       <c r="E27" s="13">
         <v>61</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>683</v>
+        <v>724</v>
       </c>
       <c r="J27" s="26">
-        <v>62</v>
+        <v>61.8</v>
       </c>
       <c r="K27" s="13">
         <v>61</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1538</v>
+        <v>1730</v>
       </c>
       <c r="D28" s="26">
         <v>80.7</v>
       </c>
       <c r="E28" s="13">
         <v>82</v>
       </c>
       <c r="F28" s="11">
-        <v>1538</v>
+        <v>1730</v>
       </c>
       <c r="G28" s="26">
         <v>80.7</v>
       </c>
       <c r="H28" s="13">
         <v>82</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D29" s="26">
-        <v>54.2</v>
+        <v>53.1</v>
       </c>
       <c r="E29" s="13">
-        <v>57.5</v>
+        <v>52</v>
       </c>
       <c r="F29" s="11">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G29" s="26">
-        <v>54.2</v>
+        <v>53.1</v>
       </c>
       <c r="H29" s="13">
-        <v>57.5</v>
+        <v>52</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="27">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>599</v>
+        <v>573</v>
       </c>
       <c r="D30" s="26">
-        <v>71.400000000000006</v>
+        <v>71.5</v>
       </c>
       <c r="E30" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F30" s="11">
-        <v>379</v>
+        <v>334</v>
       </c>
       <c r="G30" s="26">
+        <v>69.3</v>
+      </c>
+      <c r="H30" s="13">
         <v>70</v>
       </c>
-      <c r="H30" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="I30" s="11">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="J30" s="26">
-        <v>73.8</v>
+        <v>74.7</v>
       </c>
       <c r="K30" s="13">
         <v>77</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>1086</v>
+        <v>1065</v>
       </c>
       <c r="D31" s="26">
-        <v>77.8</v>
+        <v>77.3</v>
       </c>
       <c r="E31" s="13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F31" s="11">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="G31" s="26">
-        <v>77.3</v>
+        <v>76.599999999999994</v>
       </c>
       <c r="H31" s="13">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I31" s="11">
-        <v>375</v>
+        <v>353</v>
       </c>
       <c r="J31" s="26">
         <v>78.7</v>
       </c>
       <c r="K31" s="13">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="D32" s="26">
-        <v>57.9</v>
+        <v>60.7</v>
       </c>
       <c r="E32" s="13">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F32" s="11">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="G32" s="26">
-        <v>58</v>
+        <v>60.1</v>
       </c>
       <c r="H32" s="13">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I32" s="11">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="J32" s="26">
-        <v>57.7</v>
+        <v>61.6</v>
       </c>
       <c r="K32" s="13">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D33" s="26">
-        <v>64.7</v>
+        <v>62.7</v>
       </c>
       <c r="E33" s="13">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="F33" s="11">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="G33" s="26">
-        <v>60.1</v>
+        <v>69.8</v>
       </c>
       <c r="H33" s="13">
-        <v>63</v>
+        <v>66.5</v>
       </c>
       <c r="I33" s="11">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J33" s="26">
-        <v>70.3</v>
+        <v>58</v>
       </c>
       <c r="K33" s="13">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>59.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="D34" s="26">
-        <v>70.900000000000006</v>
+        <v>72</v>
       </c>
       <c r="E34" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F34" s="11">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G34" s="26">
-        <v>68.5</v>
+        <v>69.400000000000006</v>
       </c>
       <c r="H34" s="13">
-        <v>68.5</v>
+        <v>68</v>
       </c>
       <c r="I34" s="11">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="J34" s="26">
-        <v>72.5</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="K34" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D35" s="26">
+        <v>56.4</v>
+      </c>
+      <c r="E35" s="13">
+        <v>65</v>
+      </c>
+      <c r="F35" s="18">
+        <v>10</v>
+      </c>
+      <c r="G35" s="26">
+        <v>51.1</v>
+      </c>
+      <c r="H35" s="13">
+        <v>50.5</v>
+      </c>
+      <c r="I35" s="18">
+        <v>6</v>
+      </c>
+      <c r="J35" s="26">
         <v>65.3</v>
       </c>
-      <c r="E35" s="13">
-[...16 lines deleted...]
-      </c>
       <c r="K35" s="13">
-        <v>64.5</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1275</v>
+        <v>1294</v>
       </c>
       <c r="D36" s="26">
-        <v>71.400000000000006</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="E36" s="13">
+        <v>74</v>
+      </c>
+      <c r="F36" s="18">
+        <v>748</v>
+      </c>
+      <c r="G36" s="26">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="H36" s="13">
         <v>73</v>
       </c>
-      <c r="F36" s="18">
-[...7 lines deleted...]
-      </c>
       <c r="I36" s="18">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="J36" s="26">
-        <v>72.7</v>
+        <v>73.5</v>
       </c>
       <c r="K36" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>1123</v>
+        <v>1176</v>
       </c>
       <c r="D37" s="26">
-        <v>66.7</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="E37" s="13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F37" s="18">
-        <v>653</v>
+        <v>717</v>
       </c>
       <c r="G37" s="26">
-        <v>66</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="H37" s="13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I37" s="18">
-        <v>470</v>
+        <v>459</v>
       </c>
       <c r="J37" s="26">
         <v>67.8</v>
       </c>
       <c r="K37" s="13">
         <v>70</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="L5" sqref="L5"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>48784</v>
+        <v>50232</v>
       </c>
       <c r="D5" s="26">
-        <v>69</v>
+        <v>69.3</v>
       </c>
       <c r="E5" s="13">
         <v>69</v>
       </c>
       <c r="F5" s="11">
-        <v>29624</v>
+        <v>30543</v>
       </c>
       <c r="G5" s="26">
-        <v>68.5</v>
+        <v>68.7</v>
       </c>
       <c r="H5" s="13">
         <v>68</v>
       </c>
       <c r="I5" s="11">
-        <v>19160</v>
+        <v>19689</v>
       </c>
       <c r="J5" s="26">
-        <v>69.8</v>
+        <v>70.2</v>
       </c>
       <c r="K5" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>3027</v>
+        <v>3425</v>
       </c>
       <c r="D6" s="26">
-        <v>60.7</v>
+        <v>61.5</v>
       </c>
       <c r="E6" s="13">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F6" s="11">
-        <v>2779</v>
+        <v>3154</v>
       </c>
       <c r="G6" s="26">
+        <v>60.8</v>
+      </c>
+      <c r="H6" s="13">
         <v>60</v>
       </c>
-      <c r="H6" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="11">
-        <v>248</v>
+        <v>271</v>
       </c>
       <c r="J6" s="26">
-        <v>68.099999999999994</v>
+        <v>69.7</v>
       </c>
       <c r="K6" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="D7" s="26">
-        <v>63.1</v>
+        <v>65.599999999999994</v>
       </c>
       <c r="E7" s="13">
         <v>65</v>
       </c>
       <c r="F7" s="11">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="G7" s="26">
-        <v>64.900000000000006</v>
+        <v>67</v>
       </c>
       <c r="H7" s="13">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I7" s="11">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J7" s="26">
-        <v>58.1</v>
+        <v>62.7</v>
       </c>
       <c r="K7" s="13">
-        <v>51.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>62.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>640</v>
+        <v>689</v>
       </c>
       <c r="D8" s="26">
-        <v>59.8</v>
+        <v>60.4</v>
       </c>
       <c r="E8" s="13">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F8" s="11">
-        <v>504</v>
+        <v>536</v>
       </c>
       <c r="G8" s="26">
-        <v>58.9</v>
+        <v>59.6</v>
       </c>
       <c r="H8" s="13">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="11">
-        <v>136</v>
+        <v>153</v>
       </c>
       <c r="J8" s="26">
-        <v>63</v>
+        <v>63.5</v>
       </c>
       <c r="K8" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1929</v>
+        <v>1983</v>
       </c>
       <c r="D9" s="26">
-        <v>61.4</v>
+        <v>62.4</v>
       </c>
       <c r="E9" s="13">
+        <v>61</v>
+      </c>
+      <c r="F9" s="11">
+        <v>1841</v>
+      </c>
+      <c r="G9" s="26">
+        <v>61.8</v>
+      </c>
+      <c r="H9" s="13">
         <v>60</v>
       </c>
-      <c r="F9" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="11">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="J9" s="26">
-        <v>67.2</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="K9" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2299</v>
+        <v>2379</v>
       </c>
       <c r="D10" s="26">
-        <v>71.900000000000006</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="E10" s="13">
         <v>74</v>
       </c>
       <c r="F10" s="11">
-        <v>1385</v>
+        <v>1436</v>
       </c>
       <c r="G10" s="26">
-        <v>72.3</v>
+        <v>72.2</v>
       </c>
       <c r="H10" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I10" s="11">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="J10" s="26">
-        <v>71.400000000000006</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="K10" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D11" s="26">
-        <v>71.099999999999994</v>
+        <v>72.7</v>
       </c>
       <c r="E11" s="13">
-        <v>71</v>
+        <v>73.5</v>
       </c>
       <c r="F11" s="11">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G11" s="26">
-        <v>70.8</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="H11" s="13">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I11" s="11">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="J11" s="26">
-        <v>71.5</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="K11" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>5823</v>
+        <v>6436</v>
       </c>
       <c r="D12" s="26">
-        <v>71.8</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="E12" s="13">
         <v>74</v>
       </c>
       <c r="F12" s="11">
-        <v>3340</v>
+        <v>3661</v>
       </c>
       <c r="G12" s="26">
         <v>71.3</v>
       </c>
       <c r="H12" s="13">
         <v>72</v>
       </c>
       <c r="I12" s="11">
-        <v>2483</v>
+        <v>2775</v>
       </c>
       <c r="J12" s="26">
-        <v>72.5</v>
+        <v>73.3</v>
       </c>
       <c r="K12" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>8222</v>
+        <v>7881</v>
       </c>
       <c r="D13" s="26">
-        <v>69.8</v>
+        <v>70</v>
       </c>
       <c r="E13" s="13">
         <v>70</v>
       </c>
       <c r="F13" s="11">
-        <v>5576</v>
+        <v>5363</v>
       </c>
       <c r="G13" s="26">
-        <v>67.5</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="H13" s="13">
         <v>67</v>
       </c>
       <c r="I13" s="11">
-        <v>2646</v>
+        <v>2518</v>
       </c>
       <c r="J13" s="26">
-        <v>74.5</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="K13" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>550</v>
+        <v>617</v>
       </c>
       <c r="D14" s="26">
-        <v>73.099999999999994</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="E14" s="13">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F14" s="11">
+        <v>339</v>
+      </c>
+      <c r="G14" s="26">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="H14" s="13">
+        <v>72</v>
+      </c>
+      <c r="I14" s="11">
         <v>278</v>
       </c>
-      <c r="G14" s="26">
-[...7 lines deleted...]
-      </c>
       <c r="J14" s="26">
-        <v>74.3</v>
+        <v>72.3</v>
       </c>
       <c r="K14" s="13">
-        <v>75.5</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>2292</v>
+        <v>2497</v>
       </c>
       <c r="D15" s="26">
-        <v>70</v>
+        <v>70.2</v>
       </c>
       <c r="E15" s="13">
         <v>70</v>
       </c>
       <c r="F15" s="11">
-        <v>1220</v>
+        <v>1360</v>
       </c>
       <c r="G15" s="26">
-        <v>68.5</v>
+        <v>68.7</v>
       </c>
       <c r="H15" s="13">
-        <v>67.5</v>
+        <v>68</v>
       </c>
       <c r="I15" s="11">
-        <v>1072</v>
+        <v>1137</v>
       </c>
       <c r="J15" s="26">
-        <v>71.8</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="K15" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D16" s="26">
-        <v>65.2</v>
+        <v>62.9</v>
       </c>
       <c r="E16" s="13">
         <v>63</v>
       </c>
       <c r="F16" s="11">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G16" s="26">
-        <v>62.2</v>
+        <v>63.9</v>
       </c>
       <c r="H16" s="13">
-        <v>60.5</v>
+        <v>63</v>
       </c>
       <c r="I16" s="11">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="J16" s="26">
-        <v>71.7</v>
+        <v>58.9</v>
       </c>
       <c r="K16" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>207</v>
+        <v>252</v>
       </c>
       <c r="D17" s="26">
-        <v>69</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="E17" s="13">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F17" s="11">
-        <v>198</v>
+        <v>238</v>
       </c>
       <c r="G17" s="26">
-        <v>68.5</v>
+        <v>68.3</v>
       </c>
       <c r="H17" s="13">
-        <v>68.5</v>
+        <v>67</v>
       </c>
       <c r="I17" s="11">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="J17" s="26">
-        <v>81.2</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="K17" s="13">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>9388</v>
+        <v>9701</v>
       </c>
       <c r="D18" s="26">
-        <v>71.3</v>
+        <v>71.2</v>
       </c>
       <c r="E18" s="13">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F18" s="11">
-        <v>5913</v>
+        <v>6190</v>
       </c>
       <c r="G18" s="26">
-        <v>71.2</v>
+        <v>70.8</v>
       </c>
       <c r="H18" s="13">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I18" s="11">
-        <v>3475</v>
+        <v>3511</v>
       </c>
       <c r="J18" s="26">
-        <v>71.5</v>
+        <v>71.8</v>
       </c>
       <c r="K18" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="D19" s="26">
-        <v>63.1</v>
+        <v>64.599999999999994</v>
       </c>
       <c r="E19" s="13">
         <v>65</v>
       </c>
       <c r="F19" s="11">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G19" s="26">
-        <v>62.8</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="H19" s="13">
         <v>64</v>
       </c>
       <c r="I19" s="11">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J19" s="26">
-        <v>63.5</v>
+        <v>65.400000000000006</v>
       </c>
       <c r="K19" s="13">
-        <v>65.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
+        <v>43</v>
+      </c>
+      <c r="D20" s="26">
+        <v>58.6</v>
+      </c>
+      <c r="E20" s="13">
+        <v>60</v>
+      </c>
+      <c r="F20" s="11">
+        <v>28</v>
+      </c>
+      <c r="G20" s="26">
+        <v>56.3</v>
+      </c>
+      <c r="H20" s="13">
         <v>57</v>
       </c>
-      <c r="D20" s="26">
-[...2 lines deleted...]
-      <c r="E20" s="13">
+      <c r="I20" s="11">
+        <v>15</v>
+      </c>
+      <c r="J20" s="26">
+        <v>63.1</v>
+      </c>
+      <c r="K20" s="13">
         <v>63</v>
       </c>
-      <c r="F20" s="11">
-[...18 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D21" s="26">
-        <v>55</v>
+        <v>54.2</v>
       </c>
       <c r="E21" s="13">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F21" s="11">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="G21" s="26">
-        <v>54.2</v>
+        <v>52.7</v>
       </c>
       <c r="H21" s="13">
-        <v>59</v>
+        <v>60.5</v>
       </c>
       <c r="I21" s="11">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J21" s="26">
-        <v>56.7</v>
+        <v>56.1</v>
       </c>
       <c r="K21" s="13">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="D22" s="26">
-        <v>70.8</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="E22" s="13">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="F22" s="11">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G22" s="26">
-        <v>70.2</v>
+        <v>72</v>
       </c>
       <c r="H22" s="13">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I22" s="11">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="J22" s="26">
-        <v>71.599999999999994</v>
+        <v>76.900000000000006</v>
       </c>
       <c r="K22" s="13">
-        <v>74.5</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>421</v>
+        <v>487</v>
       </c>
       <c r="D23" s="26">
-        <v>65.400000000000006</v>
+        <v>65</v>
       </c>
       <c r="E23" s="13">
         <v>67</v>
       </c>
       <c r="F23" s="11">
-        <v>202</v>
+        <v>253</v>
       </c>
       <c r="G23" s="26">
-        <v>65.099999999999994</v>
+        <v>64.7</v>
       </c>
       <c r="H23" s="13">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I23" s="11">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="J23" s="26">
-        <v>65.599999999999994</v>
+        <v>65.3</v>
       </c>
       <c r="K23" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>66.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>2418</v>
+        <v>2633</v>
       </c>
       <c r="D24" s="26">
-        <v>61.5</v>
+        <v>62.6</v>
       </c>
       <c r="E24" s="13">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="27">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>2418</v>
+        <v>2633</v>
       </c>
       <c r="J24" s="26">
-        <v>61.5</v>
+        <v>62.6</v>
       </c>
       <c r="K24" s="13">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>653</v>
+        <v>674</v>
       </c>
       <c r="D25" s="26">
-        <v>64.7</v>
+        <v>65.400000000000006</v>
       </c>
       <c r="E25" s="13">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="27">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>653</v>
+        <v>674</v>
       </c>
       <c r="J25" s="26">
-        <v>64.7</v>
+        <v>65.400000000000006</v>
       </c>
       <c r="K25" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="D26" s="26">
-        <v>62</v>
+        <v>62.8</v>
       </c>
       <c r="E26" s="13">
         <v>62</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="J26" s="26">
-        <v>62</v>
+        <v>62.8</v>
       </c>
       <c r="K26" s="13">
         <v>62</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>624</v>
+        <v>683</v>
       </c>
       <c r="D27" s="26">
-        <v>62.2</v>
+        <v>62</v>
       </c>
       <c r="E27" s="13">
         <v>61</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>624</v>
+        <v>683</v>
       </c>
       <c r="J27" s="26">
-        <v>62.2</v>
+        <v>62</v>
       </c>
       <c r="K27" s="13">
         <v>61</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1377</v>
+        <v>1538</v>
       </c>
       <c r="D28" s="26">
-        <v>80.099999999999994</v>
+        <v>80.7</v>
       </c>
       <c r="E28" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F28" s="11">
-        <v>1377</v>
+        <v>1538</v>
       </c>
       <c r="G28" s="26">
-        <v>80.099999999999994</v>
+        <v>80.7</v>
       </c>
       <c r="H28" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D29" s="26">
-        <v>52.5</v>
+        <v>54.2</v>
       </c>
       <c r="E29" s="13">
-        <v>48</v>
+        <v>57.5</v>
       </c>
       <c r="F29" s="11">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G29" s="26">
-        <v>52.5</v>
+        <v>54.2</v>
       </c>
       <c r="H29" s="13">
-        <v>48</v>
+        <v>57.5</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="27">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>640</v>
+        <v>599</v>
       </c>
       <c r="D30" s="26">
-        <v>71.2</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="E30" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F30" s="11">
         <v>379</v>
       </c>
       <c r="G30" s="26">
         <v>70</v>
       </c>
       <c r="H30" s="13">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="I30" s="11">
-        <v>261</v>
+        <v>220</v>
       </c>
       <c r="J30" s="26">
-        <v>73</v>
+        <v>73.8</v>
       </c>
       <c r="K30" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>1001</v>
+        <v>1086</v>
       </c>
       <c r="D31" s="26">
+        <v>77.8</v>
+      </c>
+      <c r="E31" s="13">
+        <v>80</v>
+      </c>
+      <c r="F31" s="11">
+        <v>711</v>
+      </c>
+      <c r="G31" s="26">
         <v>77.3</v>
       </c>
-      <c r="E31" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="H31" s="13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I31" s="11">
-        <v>342</v>
+        <v>375</v>
       </c>
       <c r="J31" s="26">
-        <v>78.400000000000006</v>
+        <v>78.7</v>
       </c>
       <c r="K31" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>612</v>
+        <v>641</v>
       </c>
       <c r="D32" s="26">
-        <v>59.8</v>
+        <v>57.9</v>
       </c>
       <c r="E32" s="13">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F32" s="11">
-        <v>333</v>
+        <v>363</v>
       </c>
       <c r="G32" s="26">
-        <v>58.5</v>
+        <v>58</v>
       </c>
       <c r="H32" s="13">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I32" s="11">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="J32" s="26">
-        <v>61.4</v>
+        <v>57.7</v>
       </c>
       <c r="K32" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D33" s="26">
+        <v>64.7</v>
+      </c>
+      <c r="E33" s="13">
+        <v>69</v>
+      </c>
+      <c r="F33" s="11">
+        <v>16</v>
+      </c>
+      <c r="G33" s="26">
+        <v>60.1</v>
+      </c>
+      <c r="H33" s="13">
         <v>63</v>
       </c>
-      <c r="E33" s="13">
-[...10 lines deleted...]
-      </c>
       <c r="I33" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J33" s="26">
-        <v>66</v>
+        <v>70.3</v>
       </c>
       <c r="K33" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="D34" s="26">
-        <v>73.2</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="E34" s="13">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="F34" s="11">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G34" s="26">
-        <v>71.3</v>
+        <v>68.5</v>
       </c>
       <c r="H34" s="13">
-        <v>72</v>
+        <v>68.5</v>
       </c>
       <c r="I34" s="11">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="J34" s="26">
-        <v>74.3</v>
+        <v>72.5</v>
       </c>
       <c r="K34" s="13">
         <v>77</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D35" s="26">
-        <v>74.400000000000006</v>
+        <v>65.3</v>
       </c>
       <c r="E35" s="13">
-        <v>71.5</v>
+        <v>72</v>
       </c>
       <c r="F35" s="18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G35" s="26">
-        <v>74.400000000000006</v>
+        <v>65.400000000000006</v>
       </c>
       <c r="H35" s="13">
-        <v>71.5</v>
+        <v>72</v>
       </c>
       <c r="I35" s="18">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J35" s="26">
-        <v>0</v>
+        <v>64.5</v>
       </c>
       <c r="K35" s="13">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>64.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1175</v>
+        <v>1275</v>
       </c>
       <c r="D36" s="26">
-        <v>70.7</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="E36" s="13">
         <v>73</v>
       </c>
       <c r="F36" s="18">
-        <v>697</v>
+        <v>735</v>
       </c>
       <c r="G36" s="26">
-        <v>69.099999999999994</v>
+        <v>70.5</v>
       </c>
       <c r="H36" s="13">
         <v>71</v>
       </c>
       <c r="I36" s="18">
-        <v>478</v>
+        <v>540</v>
       </c>
       <c r="J36" s="26">
-        <v>73</v>
+        <v>72.7</v>
       </c>
       <c r="K36" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>1096</v>
+        <v>1123</v>
       </c>
       <c r="D37" s="26">
-        <v>64.599999999999994</v>
+        <v>66.7</v>
       </c>
       <c r="E37" s="13">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F37" s="18">
-        <v>636</v>
+        <v>653</v>
       </c>
       <c r="G37" s="26">
-        <v>63.8</v>
+        <v>66</v>
       </c>
       <c r="H37" s="13">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I37" s="18">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="J37" s="26">
-        <v>65.7</v>
+        <v>67.8</v>
       </c>
       <c r="K37" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>48037</v>
+        <v>48784</v>
       </c>
       <c r="D5" s="26">
-        <v>68.900000000000006</v>
+        <v>69</v>
       </c>
       <c r="E5" s="13">
         <v>69</v>
       </c>
       <c r="F5" s="11">
-        <v>29346</v>
+        <v>29624</v>
       </c>
       <c r="G5" s="26">
-        <v>68.400000000000006</v>
+        <v>68.5</v>
       </c>
       <c r="H5" s="13">
         <v>68</v>
       </c>
       <c r="I5" s="11">
-        <v>18691</v>
+        <v>19160</v>
       </c>
       <c r="J5" s="26">
-        <v>69.7</v>
+        <v>69.8</v>
       </c>
       <c r="K5" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>2842</v>
+        <v>3027</v>
       </c>
       <c r="D6" s="26">
-        <v>60.4</v>
+        <v>60.7</v>
       </c>
       <c r="E6" s="13">
         <v>59</v>
       </c>
       <c r="F6" s="11">
-        <v>2643</v>
+        <v>2779</v>
       </c>
       <c r="G6" s="26">
-        <v>59.9</v>
+        <v>60</v>
       </c>
       <c r="H6" s="13">
         <v>59</v>
       </c>
       <c r="I6" s="11">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="J6" s="26">
-        <v>67.5</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="K6" s="13">
         <v>68</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="D7" s="26">
-        <v>67.400000000000006</v>
+        <v>63.1</v>
       </c>
       <c r="E7" s="13">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F7" s="11">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="G7" s="26">
-        <v>67.400000000000006</v>
+        <v>64.900000000000006</v>
       </c>
       <c r="H7" s="13">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I7" s="11">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="J7" s="26">
-        <v>67.3</v>
+        <v>58.1</v>
       </c>
       <c r="K7" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>51.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>619</v>
+        <v>640</v>
       </c>
       <c r="D8" s="26">
-        <v>59.1</v>
+        <v>59.8</v>
       </c>
       <c r="E8" s="13">
+        <v>59</v>
+      </c>
+      <c r="F8" s="11">
+        <v>504</v>
+      </c>
+      <c r="G8" s="26">
+        <v>58.9</v>
+      </c>
+      <c r="H8" s="13">
         <v>58</v>
       </c>
-      <c r="F8" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I8" s="11">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="J8" s="26">
-        <v>62.7</v>
+        <v>63</v>
       </c>
       <c r="K8" s="13">
-        <v>62.5</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1797</v>
+        <v>1929</v>
       </c>
       <c r="D9" s="26">
-        <v>61.6</v>
+        <v>61.4</v>
       </c>
       <c r="E9" s="13">
         <v>60</v>
       </c>
       <c r="F9" s="11">
-        <v>1659</v>
+        <v>1792</v>
       </c>
       <c r="G9" s="26">
-        <v>61.2</v>
+        <v>61</v>
       </c>
       <c r="H9" s="13">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I9" s="11">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="J9" s="26">
-        <v>67</v>
+        <v>67.2</v>
       </c>
       <c r="K9" s="13">
-        <v>65.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2304</v>
+        <v>2299</v>
       </c>
       <c r="D10" s="26">
-        <v>72.099999999999994</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="E10" s="13">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F10" s="11">
-        <v>1457</v>
+        <v>1385</v>
       </c>
       <c r="G10" s="26">
-        <v>72.5</v>
+        <v>72.3</v>
       </c>
       <c r="H10" s="13">
         <v>74</v>
       </c>
       <c r="I10" s="11">
-        <v>847</v>
+        <v>914</v>
       </c>
       <c r="J10" s="26">
-        <v>71.5</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="K10" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>121</v>
+        <v>144</v>
       </c>
       <c r="D11" s="26">
-        <v>71.2</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="E11" s="13">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F11" s="11">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="G11" s="26">
-        <v>69.8</v>
+        <v>70.8</v>
       </c>
       <c r="H11" s="13">
-        <v>70.5</v>
+        <v>70</v>
       </c>
       <c r="I11" s="11">
         <v>53</v>
       </c>
       <c r="J11" s="26">
-        <v>73</v>
+        <v>71.5</v>
       </c>
       <c r="K11" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>5812</v>
+        <v>5823</v>
       </c>
       <c r="D12" s="26">
-        <v>71.5</v>
+        <v>71.8</v>
       </c>
       <c r="E12" s="13">
         <v>74</v>
       </c>
       <c r="F12" s="11">
-        <v>3298</v>
+        <v>3340</v>
       </c>
       <c r="G12" s="26">
-        <v>71</v>
+        <v>71.3</v>
       </c>
       <c r="H12" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I12" s="11">
-        <v>2514</v>
+        <v>2483</v>
       </c>
       <c r="J12" s="26">
-        <v>72.3</v>
+        <v>72.5</v>
       </c>
       <c r="K12" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>8402</v>
+        <v>8222</v>
       </c>
       <c r="D13" s="26">
-        <v>69.2</v>
+        <v>69.8</v>
       </c>
       <c r="E13" s="13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F13" s="11">
-        <v>5749</v>
+        <v>5576</v>
       </c>
       <c r="G13" s="26">
-        <v>66.900000000000006</v>
+        <v>67.5</v>
       </c>
       <c r="H13" s="13">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I13" s="11">
-        <v>2653</v>
+        <v>2646</v>
       </c>
       <c r="J13" s="26">
-        <v>74.099999999999994</v>
+        <v>74.5</v>
       </c>
       <c r="K13" s="13">
         <v>76</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>572</v>
+        <v>550</v>
       </c>
       <c r="D14" s="26">
-        <v>71.8</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="E14" s="13">
         <v>74</v>
       </c>
       <c r="F14" s="11">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="G14" s="26">
-        <v>71.2</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="H14" s="13">
         <v>73</v>
       </c>
       <c r="I14" s="11">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="J14" s="26">
-        <v>72.400000000000006</v>
+        <v>74.3</v>
       </c>
       <c r="K14" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>2082</v>
+        <v>2292</v>
       </c>
       <c r="D15" s="26">
-        <v>69.900000000000006</v>
+        <v>70</v>
       </c>
       <c r="E15" s="13">
         <v>70</v>
       </c>
       <c r="F15" s="11">
-        <v>1139</v>
+        <v>1220</v>
       </c>
       <c r="G15" s="26">
-        <v>68.3</v>
+        <v>68.5</v>
       </c>
       <c r="H15" s="13">
-        <v>68</v>
+        <v>67.5</v>
       </c>
       <c r="I15" s="11">
-        <v>943</v>
+        <v>1072</v>
       </c>
       <c r="J15" s="26">
         <v>71.8</v>
       </c>
       <c r="K15" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
         <v>58</v>
       </c>
       <c r="D16" s="26">
-        <v>65.099999999999994</v>
+        <v>65.2</v>
       </c>
       <c r="E16" s="13">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F16" s="11">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G16" s="26">
-        <v>63.7</v>
+        <v>62.2</v>
       </c>
       <c r="H16" s="13">
-        <v>64</v>
+        <v>60.5</v>
       </c>
       <c r="I16" s="11">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J16" s="26">
-        <v>70.599999999999994</v>
+        <v>71.7</v>
       </c>
       <c r="K16" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D17" s="26">
-        <v>69.099999999999994</v>
+        <v>69</v>
       </c>
       <c r="E17" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F17" s="11">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="G17" s="26">
-        <v>69</v>
+        <v>68.5</v>
       </c>
       <c r="H17" s="13">
-        <v>68</v>
+        <v>68.5</v>
       </c>
       <c r="I17" s="11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J17" s="26">
-        <v>70.900000000000006</v>
+        <v>81.2</v>
       </c>
       <c r="K17" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>9235</v>
+        <v>9388</v>
       </c>
       <c r="D18" s="26">
-        <v>71.400000000000006</v>
+        <v>71.3</v>
       </c>
       <c r="E18" s="13">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F18" s="11">
-        <v>5837</v>
+        <v>5913</v>
       </c>
       <c r="G18" s="26">
         <v>71.2</v>
       </c>
       <c r="H18" s="13">
         <v>72</v>
       </c>
       <c r="I18" s="11">
-        <v>3398</v>
+        <v>3475</v>
       </c>
       <c r="J18" s="26">
-        <v>71.599999999999994</v>
+        <v>71.5</v>
       </c>
       <c r="K18" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D19" s="26">
-        <v>60.9</v>
+        <v>63.1</v>
       </c>
       <c r="E19" s="13">
-        <v>61.5</v>
+        <v>65</v>
       </c>
       <c r="F19" s="11">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="G19" s="26">
-        <v>60.3</v>
+        <v>62.8</v>
       </c>
       <c r="H19" s="13">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I19" s="11">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J19" s="26">
-        <v>61.8</v>
+        <v>63.5</v>
       </c>
       <c r="K19" s="13">
-        <v>62.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="D20" s="26">
-        <v>64.3</v>
+        <v>61.3</v>
       </c>
       <c r="E20" s="13">
-        <v>67.5</v>
+        <v>63</v>
       </c>
       <c r="F20" s="11">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="G20" s="26">
-        <v>63.8</v>
+        <v>60.7</v>
       </c>
       <c r="H20" s="13">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="I20" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J20" s="26">
-        <v>65.599999999999994</v>
+        <v>62.9</v>
       </c>
       <c r="K20" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>63.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="D21" s="26">
-        <v>56.5</v>
+        <v>55</v>
       </c>
       <c r="E21" s="13">
-        <v>59.5</v>
+        <v>59</v>
       </c>
       <c r="F21" s="11">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G21" s="26">
-        <v>58</v>
+        <v>54.2</v>
       </c>
       <c r="H21" s="13">
+        <v>59</v>
+      </c>
+      <c r="I21" s="11">
+        <v>26</v>
+      </c>
+      <c r="J21" s="26">
+        <v>56.7</v>
+      </c>
+      <c r="K21" s="13">
         <v>60</v>
       </c>
-      <c r="I21" s="11">
-[...9 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>247</v>
+        <v>280</v>
       </c>
       <c r="D22" s="26">
-        <v>73.599999999999994</v>
+        <v>70.8</v>
       </c>
       <c r="E22" s="13">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="F22" s="11">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="G22" s="26">
-        <v>73.7</v>
+        <v>70.2</v>
       </c>
       <c r="H22" s="13">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I22" s="11">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="J22" s="26">
-        <v>73.400000000000006</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="K22" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>74.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D23" s="26">
-        <v>62</v>
+        <v>65.400000000000006</v>
       </c>
       <c r="E23" s="13">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F23" s="11">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="G23" s="26">
-        <v>61.8</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="H23" s="13">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I23" s="11">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="J23" s="26">
-        <v>62.3</v>
+        <v>65.599999999999994</v>
       </c>
       <c r="K23" s="13">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>2377</v>
+        <v>2418</v>
       </c>
       <c r="D24" s="26">
-        <v>61.1</v>
+        <v>61.5</v>
       </c>
       <c r="E24" s="13">
         <v>60</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="27">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>2377</v>
+        <v>2418</v>
       </c>
       <c r="J24" s="26">
-        <v>61.1</v>
+        <v>61.5</v>
       </c>
       <c r="K24" s="13">
         <v>60</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="D25" s="26">
-        <v>66.5</v>
+        <v>64.7</v>
       </c>
       <c r="E25" s="13">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="27">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="J25" s="26">
-        <v>66.5</v>
+        <v>64.7</v>
       </c>
       <c r="K25" s="13">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>332</v>
+        <v>395</v>
       </c>
       <c r="D26" s="26">
-        <v>62.8</v>
+        <v>62</v>
       </c>
       <c r="E26" s="13">
         <v>62</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>332</v>
+        <v>395</v>
       </c>
       <c r="J26" s="26">
-        <v>62.8</v>
+        <v>62</v>
       </c>
       <c r="K26" s="13">
         <v>62</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>644</v>
+        <v>624</v>
       </c>
       <c r="D27" s="26">
-        <v>61.1</v>
+        <v>62.2</v>
       </c>
       <c r="E27" s="13">
         <v>61</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>644</v>
+        <v>624</v>
       </c>
       <c r="J27" s="26">
-        <v>61.1</v>
+        <v>62.2</v>
       </c>
       <c r="K27" s="13">
         <v>61</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1392</v>
+        <v>1377</v>
       </c>
       <c r="D28" s="26">
-        <v>79.7</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="E28" s="13">
         <v>81</v>
       </c>
       <c r="F28" s="11">
-        <v>1392</v>
+        <v>1377</v>
       </c>
       <c r="G28" s="26">
-        <v>79.7</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="H28" s="13">
         <v>81</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D29" s="26">
-        <v>47.7</v>
+        <v>52.5</v>
       </c>
       <c r="E29" s="13">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F29" s="11">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G29" s="26">
-        <v>47.7</v>
+        <v>52.5</v>
       </c>
       <c r="H29" s="13">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="27">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>529</v>
+        <v>640</v>
       </c>
       <c r="D30" s="26">
-        <v>72.099999999999994</v>
+        <v>71.2</v>
       </c>
       <c r="E30" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F30" s="11">
-        <v>326</v>
+        <v>379</v>
       </c>
       <c r="G30" s="26">
-        <v>70.5</v>
+        <v>70</v>
       </c>
       <c r="H30" s="13">
-        <v>70.5</v>
+        <v>71</v>
       </c>
       <c r="I30" s="11">
-        <v>203</v>
+        <v>261</v>
       </c>
       <c r="J30" s="26">
-        <v>74.7</v>
+        <v>73</v>
       </c>
       <c r="K30" s="13">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>971</v>
+        <v>1001</v>
       </c>
       <c r="D31" s="26">
-        <v>77.5</v>
+        <v>77.3</v>
       </c>
       <c r="E31" s="13">
         <v>79</v>
       </c>
       <c r="F31" s="11">
-        <v>635</v>
+        <v>659</v>
       </c>
       <c r="G31" s="26">
-        <v>77.099999999999994</v>
+        <v>76.7</v>
       </c>
       <c r="H31" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I31" s="11">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="J31" s="26">
-        <v>78.099999999999994</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="K31" s="13">
         <v>80</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>576</v>
+        <v>612</v>
       </c>
       <c r="D32" s="26">
-        <v>59</v>
+        <v>59.8</v>
       </c>
       <c r="E32" s="13">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F32" s="11">
         <v>333</v>
       </c>
       <c r="G32" s="26">
-        <v>57.9</v>
+        <v>58.5</v>
       </c>
       <c r="H32" s="13">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I32" s="11">
-        <v>243</v>
+        <v>279</v>
       </c>
       <c r="J32" s="26">
-        <v>60.5</v>
+        <v>61.4</v>
       </c>
       <c r="K32" s="13">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D33" s="26">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="E33" s="13">
-        <v>55</v>
+        <v>67.5</v>
       </c>
       <c r="F33" s="11">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G33" s="26">
-        <v>55.5</v>
+        <v>58.4</v>
       </c>
       <c r="H33" s="13">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I33" s="11">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J33" s="26">
-        <v>51.8</v>
+        <v>66</v>
       </c>
       <c r="K33" s="13">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D34" s="26">
-        <v>72</v>
+        <v>73.2</v>
       </c>
       <c r="E34" s="13">
         <v>75</v>
       </c>
       <c r="F34" s="11">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G34" s="26">
-        <v>68.599999999999994</v>
+        <v>71.3</v>
       </c>
       <c r="H34" s="13">
-        <v>70.5</v>
+        <v>72</v>
       </c>
       <c r="I34" s="11">
         <v>119</v>
       </c>
       <c r="J34" s="26">
-        <v>74.099999999999994</v>
+        <v>74.3</v>
       </c>
       <c r="K34" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="D35" s="26">
-        <v>64.3</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="E35" s="13">
-        <v>71</v>
+        <v>71.5</v>
       </c>
       <c r="F35" s="18">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G35" s="26">
-        <v>61.2</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="H35" s="13">
-        <v>69</v>
+        <v>71.5</v>
       </c>
       <c r="I35" s="18">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J35" s="26">
-        <v>71.900000000000006</v>
+        <v>0</v>
       </c>
       <c r="K35" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1192</v>
+        <v>1175</v>
       </c>
       <c r="D36" s="26">
-        <v>70</v>
+        <v>70.7</v>
       </c>
       <c r="E36" s="13">
         <v>73</v>
       </c>
       <c r="F36" s="18">
-        <v>709</v>
+        <v>697</v>
       </c>
       <c r="G36" s="26">
-        <v>69.599999999999994</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="H36" s="13">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I36" s="18">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="J36" s="26">
-        <v>70.7</v>
+        <v>73</v>
       </c>
       <c r="K36" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>1009</v>
+        <v>1096</v>
       </c>
       <c r="D37" s="26">
         <v>64.599999999999994</v>
       </c>
       <c r="E37" s="13">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F37" s="18">
-        <v>595</v>
+        <v>636</v>
       </c>
       <c r="G37" s="26">
-        <v>64</v>
+        <v>63.8</v>
       </c>
       <c r="H37" s="13">
+        <v>67</v>
+      </c>
+      <c r="I37" s="18">
+        <v>460</v>
+      </c>
+      <c r="J37" s="26">
+        <v>65.7</v>
+      </c>
+      <c r="K37" s="13">
         <v>68</v>
       </c>
-      <c r="I37" s="18">
-[...9 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="M12" sqref="M12"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.875" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="7.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="24" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="7.109375" style="24" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="26" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
     </row>
-    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
-    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="31"/>
       <c r="K3" s="32"/>
     </row>
-    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11">
-        <v>47760</v>
+        <v>48037</v>
       </c>
       <c r="D5" s="26">
-        <v>68.599999999999994</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="E5" s="13">
         <v>69</v>
       </c>
       <c r="F5" s="11">
-        <v>29215</v>
+        <v>29346</v>
       </c>
       <c r="G5" s="26">
-        <v>68.099999999999994</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="H5" s="13">
         <v>68</v>
       </c>
       <c r="I5" s="11">
-        <v>18545</v>
+        <v>18691</v>
       </c>
       <c r="J5" s="26">
-        <v>69.400000000000006</v>
+        <v>69.7</v>
       </c>
       <c r="K5" s="13">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
-        <v>2936</v>
+        <v>2842</v>
       </c>
       <c r="D6" s="26">
-        <v>59.9</v>
+        <v>60.4</v>
       </c>
       <c r="E6" s="13">
         <v>59</v>
       </c>
       <c r="F6" s="11">
-        <v>2700</v>
+        <v>2643</v>
       </c>
       <c r="G6" s="26">
-        <v>59.1</v>
+        <v>59.9</v>
       </c>
       <c r="H6" s="13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I6" s="11">
-        <v>236</v>
+        <v>199</v>
       </c>
       <c r="J6" s="26">
-        <v>68.8</v>
+        <v>67.5</v>
       </c>
       <c r="K6" s="13">
-        <v>70.5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D7" s="26">
-        <v>64.7</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="E7" s="13">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F7" s="11">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G7" s="26">
-        <v>70</v>
+        <v>67.400000000000006</v>
       </c>
       <c r="H7" s="13">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="I7" s="11">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J7" s="26">
-        <v>57.5</v>
+        <v>67.3</v>
       </c>
       <c r="K7" s="13">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="11">
-        <v>678</v>
+        <v>619</v>
       </c>
       <c r="D8" s="26">
-        <v>59.5</v>
+        <v>59.1</v>
       </c>
       <c r="E8" s="13">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F8" s="11">
-        <v>532</v>
+        <v>489</v>
       </c>
       <c r="G8" s="26">
-        <v>59</v>
+        <v>58.2</v>
       </c>
       <c r="H8" s="13">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="I8" s="11">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="J8" s="26">
-        <v>61.4</v>
+        <v>62.7</v>
       </c>
       <c r="K8" s="13">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>62.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11">
-        <v>1731</v>
+        <v>1797</v>
       </c>
       <c r="D9" s="26">
-        <v>61.4</v>
+        <v>61.6</v>
       </c>
       <c r="E9" s="13">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F9" s="11">
-        <v>1620</v>
+        <v>1659</v>
       </c>
       <c r="G9" s="26">
-        <v>61</v>
+        <v>61.2</v>
       </c>
       <c r="H9" s="13">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="11">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="J9" s="26">
-        <v>67.099999999999994</v>
+        <v>67</v>
       </c>
       <c r="K9" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+        <v>65.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11">
-        <v>2315</v>
+        <v>2304</v>
       </c>
       <c r="D10" s="26">
-        <v>71.900000000000006</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="E10" s="13">
+        <v>75</v>
+      </c>
+      <c r="F10" s="11">
+        <v>1457</v>
+      </c>
+      <c r="G10" s="26">
+        <v>72.5</v>
+      </c>
+      <c r="H10" s="13">
         <v>74</v>
       </c>
-      <c r="F10" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="I10" s="11">
-        <v>894</v>
+        <v>847</v>
       </c>
       <c r="J10" s="26">
-        <v>71.599999999999994</v>
+        <v>71.5</v>
       </c>
       <c r="K10" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="D11" s="26">
-        <v>69.900000000000006</v>
+        <v>71.2</v>
       </c>
       <c r="E11" s="13">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F11" s="11">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="G11" s="26">
-        <v>67.900000000000006</v>
+        <v>69.8</v>
       </c>
       <c r="H11" s="13">
-        <v>67</v>
+        <v>70.5</v>
       </c>
       <c r="I11" s="11">
         <v>53</v>
       </c>
       <c r="J11" s="26">
-        <v>72.8</v>
+        <v>73</v>
       </c>
       <c r="K11" s="13">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="11">
-        <v>5722</v>
+        <v>5812</v>
       </c>
       <c r="D12" s="26">
-        <v>71.2</v>
+        <v>71.5</v>
       </c>
       <c r="E12" s="13">
         <v>74</v>
       </c>
       <c r="F12" s="11">
-        <v>3288</v>
+        <v>3298</v>
       </c>
       <c r="G12" s="26">
-        <v>70.400000000000006</v>
+        <v>71</v>
       </c>
       <c r="H12" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="11">
-        <v>2434</v>
+        <v>2514</v>
       </c>
       <c r="J12" s="26">
         <v>72.3</v>
       </c>
       <c r="K12" s="13">
         <v>75</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="11">
-        <v>8353</v>
+        <v>8402</v>
       </c>
       <c r="D13" s="26">
+        <v>69.2</v>
+      </c>
+      <c r="E13" s="13">
         <v>69</v>
       </c>
-      <c r="E13" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="11">
-        <v>5619</v>
+        <v>5749</v>
       </c>
       <c r="G13" s="26">
-        <v>66.8</v>
+        <v>66.900000000000006</v>
       </c>
       <c r="H13" s="13">
         <v>66</v>
       </c>
       <c r="I13" s="11">
-        <v>2734</v>
+        <v>2653</v>
       </c>
       <c r="J13" s="26">
-        <v>73.5</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="K13" s="13">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="11">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="D14" s="26">
-        <v>72.599999999999994</v>
+        <v>71.8</v>
       </c>
       <c r="E14" s="13">
-        <v>73.5</v>
+        <v>74</v>
       </c>
       <c r="F14" s="11">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="G14" s="26">
-        <v>72.2</v>
+        <v>71.2</v>
       </c>
       <c r="H14" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I14" s="11">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="J14" s="26">
-        <v>72.900000000000006</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="K14" s="13">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>1996</v>
+        <v>2082</v>
       </c>
       <c r="D15" s="26">
-        <v>69.599999999999994</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="E15" s="13">
         <v>70</v>
       </c>
       <c r="F15" s="11">
-        <v>1107</v>
+        <v>1139</v>
       </c>
       <c r="G15" s="26">
-        <v>67.7</v>
+        <v>68.3</v>
       </c>
       <c r="H15" s="13">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I15" s="11">
-        <v>889</v>
+        <v>943</v>
       </c>
       <c r="J15" s="26">
-        <v>72</v>
+        <v>71.8</v>
       </c>
       <c r="K15" s="13">
         <v>73</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="11">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D16" s="26">
-        <v>64.2</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="E16" s="13">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F16" s="11">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="G16" s="26">
-        <v>66</v>
+        <v>63.7</v>
       </c>
       <c r="H16" s="13">
-        <v>67.5</v>
+        <v>64</v>
       </c>
       <c r="I16" s="11">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="J16" s="26">
-        <v>60.4</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="K16" s="13">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="D17" s="26">
-        <v>68.7</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="E17" s="13">
+        <v>68</v>
+      </c>
+      <c r="F17" s="11">
+        <v>195</v>
+      </c>
+      <c r="G17" s="26">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>68.5</v>
       </c>
       <c r="H17" s="13">
         <v>68</v>
       </c>
       <c r="I17" s="11">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J17" s="26">
-        <v>73.3</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="K17" s="13">
-        <v>77.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="11">
-        <v>9372</v>
+        <v>9235</v>
       </c>
       <c r="D18" s="26">
-        <v>71.099999999999994</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="E18" s="13">
         <v>73</v>
       </c>
       <c r="F18" s="11">
-        <v>5961</v>
+        <v>5837</v>
       </c>
       <c r="G18" s="26">
-        <v>71.3</v>
+        <v>71.2</v>
       </c>
       <c r="H18" s="13">
+        <v>72</v>
+      </c>
+      <c r="I18" s="11">
+        <v>3398</v>
+      </c>
+      <c r="J18" s="26">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="K18" s="13">
         <v>73</v>
       </c>
-      <c r="I18" s="11">
-[...9 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="D19" s="26">
-        <v>58.2</v>
+        <v>60.9</v>
       </c>
       <c r="E19" s="13">
-        <v>57.5</v>
+        <v>61.5</v>
       </c>
       <c r="F19" s="11">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G19" s="26">
-        <v>57.5</v>
+        <v>60.3</v>
       </c>
       <c r="H19" s="13">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I19" s="11">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="J19" s="26">
-        <v>59.4</v>
+        <v>61.8</v>
       </c>
       <c r="K19" s="13">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>117</v>
       </c>
       <c r="C20" s="11">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="D20" s="26">
-        <v>63.3</v>
+        <v>64.3</v>
       </c>
       <c r="E20" s="13">
-        <v>63.5</v>
+        <v>67.5</v>
       </c>
       <c r="F20" s="11">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="G20" s="26">
-        <v>61.6</v>
+        <v>63.8</v>
       </c>
       <c r="H20" s="13">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I20" s="11">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J20" s="26">
-        <v>67</v>
+        <v>65.599999999999994</v>
       </c>
       <c r="K20" s="13">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="11">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="D21" s="26">
-        <v>53.8</v>
+        <v>56.5</v>
       </c>
       <c r="E21" s="13">
-        <v>59</v>
+        <v>59.5</v>
       </c>
       <c r="F21" s="11">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="G21" s="26">
-        <v>52.4</v>
+        <v>58</v>
       </c>
       <c r="H21" s="13">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I21" s="11">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J21" s="26">
-        <v>55.4</v>
+        <v>54.3</v>
       </c>
       <c r="K21" s="13">
-        <v>56.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="11">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="D22" s="26">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="E22" s="13">
+        <v>76</v>
+      </c>
+      <c r="F22" s="11">
+        <v>149</v>
+      </c>
+      <c r="G22" s="26">
+        <v>73.7</v>
+      </c>
+      <c r="H22" s="13">
+        <v>76</v>
+      </c>
+      <c r="I22" s="11">
+        <v>98</v>
+      </c>
+      <c r="J22" s="26">
         <v>73.400000000000006</v>
       </c>
-      <c r="E22" s="13">
+      <c r="K22" s="13">
         <v>75</v>
       </c>
-      <c r="F22" s="11">
-[...18 lines deleted...]
-    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="23" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="11">
-        <v>397</v>
+        <v>430</v>
       </c>
       <c r="D23" s="26">
-        <v>61.7</v>
+        <v>62</v>
       </c>
       <c r="E23" s="13">
         <v>64</v>
       </c>
       <c r="F23" s="11">
+        <v>222</v>
+      </c>
+      <c r="G23" s="26">
+        <v>61.8</v>
+      </c>
+      <c r="H23" s="13">
+        <v>64</v>
+      </c>
+      <c r="I23" s="11">
         <v>208</v>
       </c>
-      <c r="G23" s="26">
-[...7 lines deleted...]
-      </c>
       <c r="J23" s="26">
-        <v>63.1</v>
+        <v>62.3</v>
       </c>
       <c r="K23" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>2182</v>
+        <v>2377</v>
       </c>
       <c r="D24" s="26">
-        <v>61.2</v>
+        <v>61.1</v>
       </c>
       <c r="E24" s="13">
         <v>60</v>
       </c>
       <c r="F24" s="11">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G24" s="27">
-        <v>81.2</v>
+        <v>0</v>
       </c>
       <c r="H24" s="11">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="I24" s="11">
-        <v>2176</v>
+        <v>2377</v>
       </c>
       <c r="J24" s="26">
         <v>61.1</v>
       </c>
       <c r="K24" s="13">
         <v>60</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="11">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="D25" s="26">
-        <v>65.5</v>
+        <v>66.5</v>
       </c>
       <c r="E25" s="13">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="27">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="J25" s="26">
-        <v>65.5</v>
+        <v>66.5</v>
       </c>
       <c r="K25" s="13">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="D26" s="26">
-        <v>62.4</v>
+        <v>62.8</v>
       </c>
       <c r="E26" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="J26" s="26">
-        <v>62.4</v>
+        <v>62.8</v>
       </c>
       <c r="K26" s="13">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:11" ht="16.7" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>122</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="11">
-        <v>656</v>
+        <v>644</v>
       </c>
       <c r="D27" s="26">
-        <v>61.8</v>
+        <v>61.1</v>
       </c>
       <c r="E27" s="13">
         <v>61</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
-        <v>656</v>
+        <v>644</v>
       </c>
       <c r="J27" s="26">
-        <v>61.8</v>
+        <v>61.1</v>
       </c>
       <c r="K27" s="13">
         <v>61</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="11">
-        <v>1347</v>
+        <v>1392</v>
       </c>
       <c r="D28" s="26">
-        <v>80.3</v>
+        <v>79.7</v>
       </c>
       <c r="E28" s="13">
         <v>81</v>
       </c>
       <c r="F28" s="11">
-        <v>1347</v>
+        <v>1392</v>
       </c>
       <c r="G28" s="26">
-        <v>80.3</v>
+        <v>79.7</v>
       </c>
       <c r="H28" s="13">
         <v>81</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="27">
         <v>0</v>
       </c>
       <c r="K28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="11">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D29" s="26">
-        <v>49.9</v>
+        <v>47.7</v>
       </c>
       <c r="E29" s="13">
-        <v>44.5</v>
+        <v>44</v>
       </c>
       <c r="F29" s="11">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G29" s="26">
-        <v>49.9</v>
+        <v>47.7</v>
       </c>
       <c r="H29" s="13">
-        <v>44.5</v>
+        <v>44</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="27">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>600</v>
+        <v>529</v>
       </c>
       <c r="D30" s="26">
-        <v>70.8</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="E30" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F30" s="11">
-        <v>352</v>
+        <v>326</v>
       </c>
       <c r="G30" s="26">
-        <v>68.5</v>
+        <v>70.5</v>
       </c>
       <c r="H30" s="13">
-        <v>69</v>
+        <v>70.5</v>
       </c>
       <c r="I30" s="11">
-        <v>248</v>
+        <v>203</v>
       </c>
       <c r="J30" s="26">
-        <v>74</v>
+        <v>74.7</v>
       </c>
       <c r="K30" s="13">
         <v>77</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11">
-        <v>894</v>
+        <v>971</v>
       </c>
       <c r="D31" s="26">
-        <v>75.8</v>
+        <v>77.5</v>
       </c>
       <c r="E31" s="13">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F31" s="11">
-        <v>594</v>
+        <v>635</v>
       </c>
       <c r="G31" s="26">
-        <v>75.3</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="H31" s="13">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I31" s="11">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="J31" s="26">
-        <v>76.8</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="K31" s="13">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="D32" s="26">
-        <v>57.3</v>
+        <v>59</v>
       </c>
       <c r="E32" s="13">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F32" s="11">
-        <v>315</v>
+        <v>333</v>
       </c>
       <c r="G32" s="26">
-        <v>56.9</v>
+        <v>57.9</v>
       </c>
       <c r="H32" s="13">
         <v>60</v>
       </c>
       <c r="I32" s="11">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="J32" s="26">
-        <v>57.9</v>
+        <v>60.5</v>
       </c>
       <c r="K32" s="13">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="11">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D33" s="26">
-        <v>61.7</v>
+        <v>54</v>
       </c>
       <c r="E33" s="13">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F33" s="11">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G33" s="26">
-        <v>57.6</v>
+        <v>55.5</v>
       </c>
       <c r="H33" s="13">
-        <v>54.5</v>
+        <v>55</v>
       </c>
       <c r="I33" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="J33" s="26">
-        <v>66.8</v>
+        <v>51.8</v>
       </c>
       <c r="K33" s="13">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="11">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="D34" s="26">
-        <v>71.400000000000006</v>
+        <v>72</v>
       </c>
       <c r="E34" s="13">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F34" s="11">
         <v>74</v>
       </c>
       <c r="G34" s="26">
-        <v>68.2</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="H34" s="13">
         <v>70.5</v>
       </c>
       <c r="I34" s="11">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="J34" s="26">
-        <v>73.599999999999994</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="K34" s="13">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="17">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D35" s="26">
-        <v>52</v>
+        <v>64.3</v>
       </c>
       <c r="E35" s="13">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="F35" s="18">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G35" s="26">
-        <v>54.1</v>
+        <v>61.2</v>
       </c>
       <c r="H35" s="13">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="I35" s="18">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J35" s="26">
-        <v>47.8</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="K35" s="13">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="17">
-        <v>1171</v>
+        <v>1192</v>
       </c>
       <c r="D36" s="26">
-        <v>70.900000000000006</v>
+        <v>70</v>
       </c>
       <c r="E36" s="13">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F36" s="18">
-        <v>691</v>
+        <v>709</v>
       </c>
       <c r="G36" s="26">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="H36" s="13">
+        <v>72</v>
+      </c>
+      <c r="I36" s="18">
+        <v>483</v>
+      </c>
+      <c r="J36" s="26">
         <v>70.7</v>
       </c>
-      <c r="H36" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="K36" s="13">
-        <v>74.5</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="17">
-        <v>1094</v>
+        <v>1009</v>
       </c>
       <c r="D37" s="26">
-        <v>64.400000000000006</v>
+        <v>64.599999999999994</v>
       </c>
       <c r="E37" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F37" s="18">
-        <v>625</v>
+        <v>595</v>
       </c>
       <c r="G37" s="26">
-        <v>65.099999999999994</v>
+        <v>64</v>
       </c>
       <c r="H37" s="13">
         <v>68</v>
       </c>
       <c r="I37" s="18">
-        <v>469</v>
+        <v>414</v>
       </c>
       <c r="J37" s="26">
-        <v>63.5</v>
+        <v>65.400000000000006</v>
       </c>
       <c r="K37" s="13">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="6"/>
       <c r="C38" s="19"/>
       <c r="D38" s="28"/>
       <c r="E38" s="21"/>
       <c r="F38" s="22"/>
       <c r="G38" s="28"/>
       <c r="H38" s="21"/>
       <c r="I38" s="22"/>
       <c r="J38" s="28"/>
       <c r="K38" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
+    <vt:vector size="24" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>'100'!Print_Area</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'102'!Print_Area</vt:lpstr>
       <vt:lpstr>'97'!Print_Area</vt:lpstr>
       <vt:lpstr>'98'!Print_Area</vt:lpstr>
       <vt:lpstr>'99'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>