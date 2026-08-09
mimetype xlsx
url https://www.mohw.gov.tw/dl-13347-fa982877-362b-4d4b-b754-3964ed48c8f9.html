--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,105 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標_念儀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4738504-5A70-4B39-8BCC-5152B7E40346}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{00A80C8E-BC62-4D76-B6B4-1C38F9D79B67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="45" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="29" r:id="rId17"/>
+    <sheet name="114" sheetId="47" r:id="rId1"/>
+    <sheet name="113" sheetId="45" r:id="rId2"/>
+    <sheet name="112" sheetId="44" r:id="rId3"/>
+    <sheet name="111" sheetId="43" r:id="rId4"/>
+    <sheet name="110" sheetId="42" r:id="rId5"/>
+    <sheet name="109" sheetId="41" r:id="rId6"/>
+    <sheet name="108" sheetId="40" r:id="rId7"/>
+    <sheet name="107" sheetId="39" r:id="rId8"/>
+    <sheet name="106" sheetId="38" r:id="rId9"/>
+    <sheet name="105" sheetId="37" r:id="rId10"/>
+    <sheet name="104" sheetId="36" r:id="rId11"/>
+    <sheet name="103" sheetId="35" r:id="rId12"/>
+    <sheet name="102" sheetId="34" r:id="rId13"/>
+    <sheet name="101" sheetId="33" r:id="rId14"/>
+    <sheet name="100" sheetId="32" r:id="rId15"/>
+    <sheet name="99" sheetId="31" r:id="rId16"/>
+    <sheet name="98" sheetId="30" r:id="rId17"/>
+    <sheet name="97" sheetId="29" r:id="rId18"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId18"/>
+    <externalReference r:id="rId19"/>
+    <externalReference r:id="rId20"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'100'!$A$1:$Q$31</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="16">'97'!$A$1:$P$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$1:$Q$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101'!$A$1:$P$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'102'!$A$1:$P$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'97'!$A$1:$P$32</definedName>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
-    <definedName name="TB1A" localSheetId="11">#REF!</definedName>
+    <definedName name="TB1A" localSheetId="12">#REF!</definedName>
+    <definedName name="TB1A" localSheetId="2">#REF!</definedName>
     <definedName name="TB1A" localSheetId="1">#REF!</definedName>
     <definedName name="TB1A" localSheetId="0">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P29" i="30" l="1"/>
   <c r="O29" i="30"/>
@@ -383,51 +388,51 @@
   <c r="E28" i="29"/>
   <c r="F28" i="29"/>
   <c r="G28" i="29"/>
   <c r="J28" i="29"/>
   <c r="K28" i="29"/>
   <c r="L28" i="29"/>
   <c r="O28" i="29"/>
   <c r="P28" i="29"/>
   <c r="B29" i="29"/>
   <c r="E29" i="29"/>
   <c r="F29" i="29"/>
   <c r="G29" i="29"/>
   <c r="J29" i="29"/>
   <c r="K29" i="29"/>
   <c r="L29" i="29"/>
   <c r="O29" i="29"/>
   <c r="P29" i="29"/>
   <c r="E22" i="29"/>
   <c r="J22" i="29"/>
   <c r="O22" i="30" l="1"/>
   <c r="O22" i="29"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2532" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2682" uniqueCount="315">
   <si>
     <t>順</t>
   </si>
   <si>
     <t xml:space="preserve">       合            計</t>
   </si>
   <si>
     <t xml:space="preserve">       男            性</t>
   </si>
   <si>
     <t xml:space="preserve">       女            性</t>
   </si>
   <si>
     <t>死亡</t>
   </si>
   <si>
     <t>每十萬</t>
   </si>
   <si>
     <t>國際簡略死因</t>
   </si>
   <si>
     <t>死   亡   原   因</t>
   </si>
   <si>
@@ -2553,50 +2558,61 @@
   <si>
     <r>
       <t xml:space="preserve">      2. 死亡人數未滿20人者，易受小樣本影響，死亡率不具可靠性(Unreliable)，爰以</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>呈現；排名可靠性也受其波及影響。</t>
     </r>
     <phoneticPr fontId="17" type="noConversion"/>
   </si>
+  <si>
+    <t>民國114年</t>
+    <phoneticPr fontId="17" type="noConversion"/>
+  </si>
+  <si>
+    <t>先天性畸形、變形與染色體異常</t>
+  </si>
+  <si>
+    <t>附註: 1. 114年25-44歲年中人口數計6,612,439 人,男性3,362,917 人,女性 3,249,522 人。</t>
+    <phoneticPr fontId="17" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="177" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="0.0"/>
     <numFmt numFmtId="180" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="181" formatCode="0_ "/>
     <numFmt numFmtId="182" formatCode="0_)"/>
   </numFmts>
   <fonts count="65">
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
@@ -3196,51 +3212,51 @@
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="44" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="418">
+  <cellXfs count="431">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
@@ -4575,50 +4591,94 @@
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="2" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="51" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="60" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="52">
     <cellStyle name="Comma0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency [0]_~ME00001" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency_~ME00001" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Date" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Fixed" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Heading 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal_~ME00001" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Percent_china.xls Chart 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Stub" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
@@ -4723,55 +4783,59 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.mohw.gov.tw/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\st_WLY\Desktop\115&#24180;7&#26376;&#24615;&#21029;&#32113;&#35336;&#25351;&#27161;_&#25552;&#20379;&#32102;&#31185;&#38263;_1150716&#20462;\1.1-09_25-44&#27506;&#20027;&#35201;&#27515;&#20129;&#21407;&#22240;_1150723.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\st_WLY\Desktop\115&#24180;7&#26376;&#24615;&#21029;&#32113;&#35336;&#25351;&#27161;_&#25552;&#20379;&#32102;&#31185;&#38263;_1150716&#20462;\1.1-09_25-44&#27506;&#20027;&#35201;&#27515;&#20129;&#21407;&#22240;_1150723.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="表"/>
       <sheetName val="圖"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="A1" t="str">
             <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
           <cell r="R2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
         </row>
         <row r="3">
@@ -5498,50 +5562,100 @@
           </cell>
           <cell r="P24">
             <v>10.081602277808521</v>
           </cell>
           <cell r="R24">
             <v>6.7780192290415622</v>
           </cell>
         </row>
         <row r="27">
           <cell r="A27" t="str">
             <v>附  註：1.標準化死亡率係以民國七十年臺灣地區女性年中人口年齡結構為基準。</v>
           </cell>
         </row>
         <row r="28">
           <cell r="A28" t="str">
             <v xml:space="preserve">        2.*本表資料自民國八十三年起含金門縣及連江縣。</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="114"/>
+      <sheetName val="113"/>
+      <sheetName val="112"/>
+      <sheetName val="111"/>
+      <sheetName val="110"/>
+      <sheetName val="109"/>
+      <sheetName val="108"/>
+      <sheetName val="107"/>
+      <sheetName val="106"/>
+      <sheetName val="105"/>
+      <sheetName val="104"/>
+      <sheetName val="103"/>
+      <sheetName val="102"/>
+      <sheetName val="101"/>
+      <sheetName val="100"/>
+      <sheetName val="99"/>
+      <sheetName val="98"/>
+      <sheetName val="97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -5783,2328 +5897,2333 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54F41D1F-7DC7-48A5-A638-C4A21B88D167}">
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="6" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="12" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="13" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="6" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="6" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="12" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="6" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="6" customWidth="1"/>
     <col min="17" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="415" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="428" t="s">
         <v>294</v>
       </c>
-      <c r="B1" s="415"/>
-[...13 lines deleted...]
-      <c r="P1" s="415"/>
+      <c r="B1" s="428"/>
+      <c r="C1" s="428"/>
+      <c r="D1" s="428"/>
+      <c r="E1" s="428"/>
+      <c r="F1" s="428"/>
+      <c r="G1" s="428"/>
+      <c r="H1" s="428"/>
+      <c r="I1" s="428"/>
+      <c r="J1" s="428"/>
+      <c r="K1" s="428"/>
+      <c r="L1" s="428"/>
+      <c r="M1" s="428"/>
+      <c r="N1" s="428"/>
+      <c r="O1" s="428"/>
+      <c r="P1" s="428"/>
     </row>
     <row r="2" spans="1:16" ht="5.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="8"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="8"/>
       <c r="M2" s="9"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
+    <row r="3" spans="1:16" ht="16.2">
       <c r="A3" s="351"/>
       <c r="B3" s="352"/>
       <c r="C3" s="353"/>
       <c r="D3" s="354"/>
       <c r="E3" s="354"/>
       <c r="F3" s="354"/>
       <c r="G3" s="352"/>
-      <c r="H3" s="416" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="416"/>
+      <c r="H3" s="429" t="s">
+        <v>312</v>
+      </c>
+      <c r="I3" s="429"/>
       <c r="J3" s="354"/>
       <c r="K3" s="354"/>
       <c r="L3" s="352"/>
       <c r="M3" s="354"/>
       <c r="N3" s="354"/>
       <c r="O3" s="354"/>
       <c r="P3" s="353"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="356"/>
       <c r="B4" s="357"/>
       <c r="C4" s="358"/>
       <c r="D4" s="356"/>
       <c r="E4" s="356"/>
       <c r="F4" s="356"/>
       <c r="G4" s="357"/>
       <c r="H4" s="356"/>
       <c r="I4" s="356"/>
       <c r="J4" s="356"/>
       <c r="K4" s="356"/>
       <c r="L4" s="357"/>
       <c r="M4" s="356"/>
       <c r="N4" s="356"/>
       <c r="O4" s="356"/>
       <c r="P4" s="359" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="1" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="1" customFormat="1" ht="13.8">
       <c r="A5" s="360" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="361"/>
       <c r="C5" s="362" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="361"/>
       <c r="E5" s="363"/>
       <c r="F5" s="364"/>
       <c r="G5" s="361"/>
       <c r="H5" s="362" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="361"/>
       <c r="J5" s="365"/>
       <c r="K5" s="366"/>
       <c r="L5" s="367"/>
       <c r="M5" s="362" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="361"/>
       <c r="O5" s="365"/>
       <c r="P5" s="368"/>
     </row>
-    <row r="6" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="6" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A6" s="369"/>
       <c r="B6" s="370" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="371"/>
       <c r="D6" s="372" t="s">
         <v>260</v>
       </c>
       <c r="E6" s="373" t="s">
         <v>140</v>
       </c>
       <c r="F6" s="372" t="s">
         <v>261</v>
       </c>
       <c r="G6" s="370" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="371"/>
       <c r="I6" s="372" t="s">
         <v>260</v>
       </c>
       <c r="J6" s="373" t="s">
         <v>140</v>
       </c>
       <c r="K6" s="372" t="s">
         <v>261</v>
       </c>
       <c r="L6" s="370" t="s">
         <v>31</v>
       </c>
       <c r="M6" s="371"/>
       <c r="N6" s="372" t="s">
         <v>260</v>
       </c>
       <c r="O6" s="374" t="s">
         <v>140</v>
       </c>
       <c r="P6" s="375" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="7" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A7" s="369"/>
       <c r="B7" s="376" t="s">
         <v>262</v>
       </c>
       <c r="C7" s="377" t="s">
         <v>263</v>
       </c>
       <c r="D7" s="378"/>
       <c r="E7" s="379" t="s">
         <v>264</v>
       </c>
       <c r="F7" s="378" t="s">
         <v>265</v>
       </c>
       <c r="G7" s="376" t="s">
         <v>262</v>
       </c>
       <c r="H7" s="377" t="s">
         <v>263</v>
       </c>
       <c r="I7" s="378"/>
       <c r="J7" s="379" t="s">
         <v>264</v>
       </c>
       <c r="K7" s="378" t="s">
         <v>265</v>
       </c>
       <c r="L7" s="376" t="s">
         <v>262</v>
       </c>
       <c r="M7" s="377" t="s">
         <v>263</v>
       </c>
       <c r="N7" s="378"/>
       <c r="O7" s="379" t="s">
         <v>264</v>
       </c>
       <c r="P7" s="376" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="8" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A8" s="380" t="s">
         <v>266</v>
       </c>
       <c r="B8" s="381" t="s">
         <v>267</v>
       </c>
       <c r="C8" s="382"/>
       <c r="D8" s="380" t="s">
         <v>268</v>
       </c>
       <c r="E8" s="383" t="s">
         <v>140</v>
       </c>
       <c r="F8" s="380" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="381" t="s">
         <v>267</v>
       </c>
       <c r="H8" s="382"/>
       <c r="I8" s="380" t="s">
         <v>268</v>
       </c>
       <c r="J8" s="383" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="380" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="381" t="s">
         <v>267</v>
       </c>
       <c r="M8" s="382"/>
       <c r="N8" s="380" t="s">
         <v>268</v>
       </c>
       <c r="O8" s="383" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="381" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="384"/>
       <c r="B9" s="385" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="386" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="D9" s="387">
-        <v>7125</v>
+        <v>6727</v>
       </c>
       <c r="E9" s="388">
-        <v>105.89163993305201</v>
-[...1 lines deleted...]
-      <c r="F9" s="389">
+        <v>101.732515168194</v>
+      </c>
+      <c r="F9" s="415">
         <v>100</v>
       </c>
       <c r="G9" s="385" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="386" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="I9" s="387">
-        <v>4914</v>
+        <v>4531</v>
       </c>
       <c r="J9" s="388">
-        <v>143.93871268877999</v>
-[...1 lines deleted...]
-      <c r="K9" s="389">
+        <v>134.73424035357399</v>
+      </c>
+      <c r="K9" s="415">
         <v>100</v>
       </c>
       <c r="L9" s="385" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="386" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="N9" s="387">
-        <v>2211</v>
+        <v>2196</v>
       </c>
       <c r="O9" s="388">
-        <v>66.704408509744795</v>
-[...1 lines deleted...]
-      <c r="P9" s="390">
+        <v>67.579170105634006</v>
+      </c>
+      <c r="P9" s="416">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="384">
         <v>1</v>
       </c>
       <c r="B10" s="391" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="C10" s="386" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="D10" s="387">
-        <v>1520</v>
+        <v>1362</v>
       </c>
       <c r="E10" s="388">
-        <v>22.5902165190512</v>
-[...2 lines deleted...]
-        <v>21.3333333333333</v>
+        <v>20.5975450660146</v>
+      </c>
+      <c r="F10" s="417">
+        <v>20.246766760814602</v>
       </c>
       <c r="G10" s="391" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="H10" s="386" t="s">
-        <v>20</v>
+        <v>159</v>
       </c>
       <c r="I10" s="387">
-        <v>811</v>
+        <v>759</v>
       </c>
       <c r="J10" s="388">
-        <v>23.755452989540299</v>
-[...2 lines deleted...]
-        <v>16.503866503866501</v>
+        <v>22.569695084608899</v>
+      </c>
+      <c r="K10" s="417">
+        <v>16.751269035532999</v>
       </c>
       <c r="L10" s="391" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="M10" s="386" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="N10" s="387">
-        <v>709</v>
+        <v>632</v>
       </c>
       <c r="O10" s="388">
-        <v>21.390061344825401</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>19.449014347340899</v>
+      </c>
+      <c r="P10" s="418">
+        <v>28.779599271402599</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="384">
         <v>2</v>
       </c>
       <c r="B11" s="391" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="C11" s="386" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="D11" s="387">
-        <v>1244</v>
+        <v>1177</v>
       </c>
       <c r="E11" s="388">
-        <v>18.488308782697199</v>
-[...2 lines deleted...]
-        <v>17.459649122807001</v>
+        <v>17.799787476284301</v>
+      </c>
+      <c r="F11" s="417">
+        <v>17.496655269808201</v>
       </c>
       <c r="G11" s="391" t="s">
-        <v>100</v>
+        <v>154</v>
       </c>
       <c r="H11" s="386" t="s">
-        <v>34</v>
+        <v>155</v>
       </c>
       <c r="I11" s="387">
-        <v>793</v>
+        <v>730</v>
       </c>
       <c r="J11" s="388">
-        <v>23.228204957713199</v>
-[...2 lines deleted...]
-        <v>16.1375661375661</v>
+        <v>21.707348368596101</v>
+      </c>
+      <c r="K11" s="417">
+        <v>16.111233723239899</v>
       </c>
       <c r="L11" s="391" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="M11" s="386" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="N11" s="387">
-        <v>451</v>
+        <v>418</v>
       </c>
       <c r="O11" s="388">
-        <v>13.606371885072299</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>12.8634303752983</v>
+      </c>
+      <c r="P11" s="418">
+        <v>19.034608378870701</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="384">
         <v>3</v>
       </c>
       <c r="B12" s="391" t="s">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="C12" s="386" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="D12" s="387">
-        <v>916</v>
+        <v>882</v>
       </c>
       <c r="E12" s="388">
-        <v>13.6135778496388</v>
-[...2 lines deleted...]
-        <v>12.856140350877199</v>
+        <v>13.338498346714299</v>
+      </c>
+      <c r="F12" s="417">
+        <v>13.111342351716999</v>
       </c>
       <c r="G12" s="391" t="s">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="H12" s="386" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="I12" s="387">
-        <v>723</v>
+        <v>681</v>
       </c>
       <c r="J12" s="388">
-        <v>21.177795945052601</v>
-[...2 lines deleted...]
-        <v>14.7130647130647</v>
+        <v>20.2502797794712</v>
+      </c>
+      <c r="K12" s="417">
+        <v>15.0297947472964</v>
       </c>
       <c r="L12" s="391" t="s">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="M12" s="386" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="N12" s="387">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="O12" s="388">
-        <v>5.8226824253191998</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>6.1855251326195102</v>
+      </c>
+      <c r="P12" s="418">
+        <v>9.1530054644809002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="384">
         <v>4</v>
       </c>
       <c r="B13" s="391" t="s">
-        <v>64</v>
+        <v>160</v>
       </c>
       <c r="C13" s="386" t="s">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="D13" s="387">
-        <v>737</v>
+        <v>762</v>
       </c>
       <c r="E13" s="388">
-        <v>10.953282614829501</v>
-[...2 lines deleted...]
-        <v>10.3438596491228</v>
+        <v>11.523736666889199</v>
+      </c>
+      <c r="F13" s="417">
+        <v>11.327486249442501</v>
       </c>
       <c r="G13" s="391" t="s">
-        <v>64</v>
+        <v>160</v>
       </c>
       <c r="H13" s="386" t="s">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="I13" s="387">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="J13" s="388">
-        <v>17.076977919731199</v>
-[...2 lines deleted...]
-        <v>11.864061864061901</v>
+        <v>17.455086975843699</v>
+      </c>
+      <c r="K13" s="417">
+        <v>12.9551975281395</v>
       </c>
       <c r="L13" s="391" t="s">
-        <v>64</v>
+        <v>160</v>
       </c>
       <c r="M13" s="386" t="s">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="N13" s="387">
-        <v>154</v>
+        <v>175</v>
       </c>
       <c r="O13" s="388">
-        <v>4.6460782046588003</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.3854074537732002</v>
+      </c>
+      <c r="P13" s="418">
+        <v>7.9690346083788999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="384">
         <v>5</v>
       </c>
       <c r="B14" s="391" t="s">
-        <v>83</v>
+        <v>164</v>
       </c>
       <c r="C14" s="386" t="s">
-        <v>21</v>
+        <v>165</v>
       </c>
       <c r="D14" s="387">
-        <v>344</v>
+        <v>310</v>
       </c>
       <c r="E14" s="388">
-        <v>5.1125226858905002</v>
-[...2 lines deleted...]
-        <v>4.8280701754386</v>
+        <v>4.6881343395481103</v>
+      </c>
+      <c r="F14" s="417">
+        <v>4.6082949308755996</v>
       </c>
       <c r="G14" s="391" t="s">
         <v>83</v>
       </c>
       <c r="H14" s="386" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="387">
-        <v>311</v>
+        <v>252</v>
       </c>
       <c r="J14" s="388">
-        <v>9.1096743276781993</v>
-[...2 lines deleted...]
-        <v>6.3288563288562996</v>
+        <v>7.4934956012140104</v>
+      </c>
+      <c r="K14" s="417">
+        <v>5.5616861619950999</v>
       </c>
       <c r="L14" s="391" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="M14" s="386" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="N14" s="387">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="O14" s="388">
-        <v>2.5643938142597</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.2004707153852201</v>
+      </c>
+      <c r="P14" s="418">
+        <v>4.7358834244079997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="384">
         <v>6</v>
       </c>
       <c r="B15" s="391" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="C15" s="386" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D15" s="387">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="E15" s="388">
-        <v>3.9681498753860001</v>
-[...2 lines deleted...]
-        <v>3.7473684210526002</v>
+        <v>4.2495669335903798</v>
+      </c>
+      <c r="F15" s="417">
+        <v>4.1771963728259003</v>
       </c>
       <c r="G15" s="391" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="H15" s="386" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="I15" s="387">
-        <v>182</v>
+        <v>206</v>
       </c>
       <c r="J15" s="388">
-        <v>5.3310634329177997</v>
-[...2 lines deleted...]
-        <v>3.7037037037037002</v>
+        <v>6.1256352930558897</v>
+      </c>
+      <c r="K15" s="417">
+        <v>4.5464577355992004</v>
       </c>
       <c r="L15" s="391" t="s">
-        <v>53</v>
+        <v>168</v>
       </c>
       <c r="M15" s="386" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="N15" s="387">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="O15" s="388">
-        <v>1.4782976105732999</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.8464254127222399</v>
+      </c>
+      <c r="P15" s="418">
+        <v>2.7322404371585001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="384">
         <v>7</v>
       </c>
       <c r="B16" s="391" t="s">
-        <v>53</v>
+        <v>168</v>
       </c>
       <c r="C16" s="386" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="D16" s="387">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E16" s="388">
-        <v>2.8089150803293998</v>
-[...2 lines deleted...]
-        <v>2.6526315789474002</v>
+        <v>2.87337265972304</v>
+      </c>
+      <c r="F16" s="417">
+        <v>2.8244388286011999</v>
       </c>
       <c r="G16" s="391" t="s">
-        <v>53</v>
+        <v>168</v>
       </c>
       <c r="H16" s="386" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="I16" s="387">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="J16" s="388">
-        <v>4.1008180253214004</v>
-[...2 lines deleted...]
-        <v>2.8490028490028001</v>
+        <v>3.8656921752294502</v>
+      </c>
+      <c r="K16" s="417">
+        <v>2.8691238137277</v>
       </c>
       <c r="L16" s="391" t="s">
-        <v>72</v>
+        <v>170</v>
       </c>
       <c r="M16" s="386" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
       <c r="N16" s="387">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O16" s="388">
-        <v>1.2067735596516</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.3848190595416801</v>
+      </c>
+      <c r="P16" s="418">
+        <v>2.0491803278688998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="384">
         <v>8</v>
       </c>
       <c r="B17" s="391" t="s">
-        <v>72</v>
+        <v>170</v>
       </c>
       <c r="C17" s="386" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
       <c r="D17" s="387">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="E17" s="388">
-        <v>2.0509538681769999</v>
-[...2 lines deleted...]
-        <v>1.9368421052632001</v>
+        <v>1.93574579181341</v>
+      </c>
+      <c r="F17" s="417">
+        <v>1.9027798424260001</v>
       </c>
       <c r="G17" s="391" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="H17" s="386" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I17" s="387">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="J17" s="388">
-        <v>3.3685290922283002</v>
-[...2 lines deleted...]
-        <v>2.3402523402523001</v>
+        <v>2.8249288972830602</v>
+      </c>
+      <c r="K17" s="418">
+        <v>2.0966674023394001</v>
       </c>
       <c r="L17" s="394" t="s">
         <v>88</v>
       </c>
       <c r="M17" s="386" t="s">
         <v>309</v>
       </c>
       <c r="N17" s="387">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O17" s="388">
-        <v>1.0860962036865001</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.2001765182694599</v>
+      </c>
+      <c r="P17" s="418">
+        <v>1.7759562841530001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="395">
         <v>9</v>
       </c>
       <c r="B18" s="394" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="C18" s="386" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="D18" s="387">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="E18" s="388">
-        <v>2.0063679145209998</v>
-[...2 lines deleted...]
-        <v>1.8947368421052999</v>
+        <v>1.7240235958338199</v>
+      </c>
+      <c r="F18" s="417">
+        <v>1.6946632971607001</v>
       </c>
       <c r="G18" s="394" t="s">
-        <v>72</v>
+        <v>170</v>
       </c>
       <c r="H18" s="386" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
       <c r="I18" s="387">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="J18" s="388">
-        <v>2.8705726177250002</v>
-[...2 lines deleted...]
-        <v>1.9943019943019999</v>
+        <v>2.4680957734157198</v>
+      </c>
+      <c r="K18" s="417">
+        <v>1.8318252041492</v>
       </c>
       <c r="L18" s="396" t="s">
         <v>83</v>
       </c>
       <c r="M18" s="386" t="s">
         <v>21</v>
       </c>
       <c r="N18" s="387">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="O18" s="388">
-        <v>0.99558818671259997</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.89243894948241598</v>
+      </c>
+      <c r="P18" s="418">
+        <v>1.3205828779599</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="384">
         <v>10</v>
       </c>
       <c r="B19" s="396" t="s">
-        <v>89</v>
+        <v>176</v>
       </c>
       <c r="C19" s="386" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
       <c r="D19" s="387">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="E19" s="388">
-        <v>1.3078546405767</v>
-[...2 lines deleted...]
-        <v>1.2350877192981999</v>
+        <v>1.13422604989067</v>
+      </c>
+      <c r="F19" s="417">
+        <v>1.1149100639214999</v>
       </c>
       <c r="G19" s="391" t="s">
-        <v>89</v>
+        <v>176</v>
       </c>
       <c r="H19" s="386" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
       <c r="I19" s="387">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="J19" s="388">
-        <v>1.7282018820997</v>
-[...2 lines deleted...]
-        <v>1.2006512006512</v>
+        <v>1.4273324954693301</v>
+      </c>
+      <c r="K19" s="417">
+        <v>1.059368792761</v>
       </c>
       <c r="L19" s="391" t="s">
-        <v>89</v>
+        <v>176</v>
       </c>
       <c r="M19" s="386" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
       <c r="N19" s="387">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="O19" s="388">
-        <v>0.87491083074739995</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.83089143572500801</v>
+      </c>
+      <c r="P19" s="418">
+        <v>1.2295081967213</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="384"/>
       <c r="B20" s="397"/>
       <c r="C20" s="398" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="399">
-        <v>1547</v>
+        <v>1446</v>
       </c>
       <c r="E20" s="400">
-        <v>23.175178355226901</v>
-[...2 lines deleted...]
-        <v>21.712280701754398</v>
+        <v>21.8678782418922</v>
+      </c>
+      <c r="F20" s="419">
+        <v>21.4954660324067</v>
       </c>
       <c r="G20" s="397"/>
       <c r="H20" s="398" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="399">
-        <v>1099</v>
+        <v>960</v>
       </c>
       <c r="J20" s="400">
-        <v>32.191421498772797</v>
-[...2 lines deleted...]
-        <v>22.364672364672401</v>
+        <v>28.546649909386701</v>
+      </c>
+      <c r="K20" s="419">
+        <v>21.187375855219599</v>
       </c>
       <c r="L20" s="397"/>
       <c r="M20" s="398" t="s">
         <v>26</v>
       </c>
       <c r="N20" s="399">
-        <v>432</v>
+        <v>466</v>
       </c>
       <c r="O20" s="400">
-        <v>13.0331544442378</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>14.3405707054761</v>
+      </c>
+      <c r="P20" s="418">
+        <v>21.2204007285975</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="402">
         <v>11</v>
       </c>
       <c r="B21" s="391" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="386" t="s">
         <v>309</v>
       </c>
       <c r="D21" s="403">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="E21" s="388">
-        <v>1.1889587641606001</v>
-[...2 lines deleted...]
-        <v>1.1228070175439</v>
+        <v>0.967872895906707</v>
+      </c>
+      <c r="F21" s="417">
+        <v>0.95138992121300003</v>
       </c>
       <c r="G21" s="391" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="H21" s="386" t="s">
-        <v>309</v>
+        <v>68</v>
       </c>
       <c r="I21" s="403">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="J21" s="388">
-        <v>1.2888285222439</v>
-[...2 lines deleted...]
-        <v>0.89540089540089995</v>
+        <v>1.1597076525688299</v>
+      </c>
+      <c r="K21" s="417">
+        <v>0.86073714411830005</v>
       </c>
       <c r="L21" s="391" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="M21" s="386" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="N21" s="403">
-        <v>20</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>19</v>
+      </c>
+      <c r="O21" s="420" t="s">
+        <v>305</v>
+      </c>
+      <c r="P21" s="421">
+        <v>0.86520947176679996</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="384">
         <v>12</v>
       </c>
       <c r="B22" s="391" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="386" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="387">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E22" s="388">
-        <v>0.62420335118430004</v>
-[...2 lines deleted...]
-        <v>0.58947368421049995</v>
+        <v>0.68053562993440297</v>
+      </c>
+      <c r="F22" s="417">
+        <v>0.66894603835290001</v>
       </c>
       <c r="G22" s="391" t="s">
-        <v>101</v>
+        <v>45</v>
       </c>
       <c r="H22" s="386" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="I22" s="387">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J22" s="388">
-        <v>0.96662139168289996</v>
-[...2 lines deleted...]
-        <v>0.67155067155070003</v>
+        <v>0.77313843504588997</v>
+      </c>
+      <c r="K22" s="417">
+        <v>0.57382476274549998</v>
       </c>
       <c r="L22" s="391" t="s">
-        <v>51</v>
+        <v>172</v>
       </c>
       <c r="M22" s="386" t="s">
-        <v>112</v>
+        <v>173</v>
       </c>
       <c r="N22" s="387">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="O22" s="405" t="s">
+        <v>19</v>
+      </c>
+      <c r="O22" s="422" t="s">
         <v>305</v>
       </c>
-      <c r="P22" s="393">
-[...3 lines deleted...]
-    <row r="23" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P22" s="418">
+        <v>0.86520947176679996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="384">
         <v>13</v>
       </c>
       <c r="B23" s="391" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="C23" s="386" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="D23" s="387">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E23" s="388">
-        <v>0.60934136663229999</v>
-[...2 lines deleted...]
-        <v>0.57543859649119999</v>
+        <v>0.66541261593586098</v>
+      </c>
+      <c r="F23" s="417">
+        <v>0.65408057083399995</v>
       </c>
       <c r="G23" s="391" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="H23" s="386" t="s">
-        <v>68</v>
+        <v>309</v>
       </c>
       <c r="I23" s="387">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J23" s="388">
-        <v>0.87874671971170004</v>
-[...2 lines deleted...]
-        <v>0.61050061050060001</v>
+        <v>0.74340234139027805</v>
+      </c>
+      <c r="K23" s="417">
+        <v>0.551754579563</v>
       </c>
       <c r="L23" s="394" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M23" s="386" t="s">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="N23" s="387">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="O23" s="405" t="s">
+        <v>18</v>
+      </c>
+      <c r="O23" s="422" t="s">
         <v>305</v>
       </c>
-      <c r="P23" s="393">
-[...3 lines deleted...]
-    <row r="24" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P23" s="418">
+        <v>0.81967213114750004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="384">
         <v>14</v>
       </c>
       <c r="B24" s="391" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="386" t="s">
         <v>112</v>
       </c>
       <c r="D24" s="387">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E24" s="388">
-        <v>0.56475541297630005</v>
-[...2 lines deleted...]
-        <v>0.53333333333330002</v>
+        <v>0.55955151794606495</v>
+      </c>
+      <c r="F24" s="417">
+        <v>0.5500222982013</v>
       </c>
       <c r="G24" s="391" t="s">
         <v>48</v>
       </c>
       <c r="H24" s="386" t="s">
         <v>37</v>
       </c>
       <c r="I24" s="387">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="J24" s="388">
-        <v>0.84945516238800001</v>
-[...2 lines deleted...]
-        <v>0.59015059015060001</v>
+        <v>0.683930154079056</v>
+      </c>
+      <c r="K24" s="417">
+        <v>0.50761421319800004</v>
       </c>
       <c r="L24" s="391" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="M24" s="386" t="s">
-        <v>70</v>
+        <v>313</v>
       </c>
       <c r="N24" s="387">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="O24" s="405" t="s">
+        <v>15</v>
+      </c>
+      <c r="O24" s="422" t="s">
         <v>305</v>
       </c>
-      <c r="P24" s="393">
-[...3 lines deleted...]
-    <row r="25" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P24" s="418">
+        <v>0.68306010928960004</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="406">
         <v>15</v>
       </c>
       <c r="B25" s="407" t="s">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="C25" s="398" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="D25" s="408">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E25" s="400">
-        <v>0.49044549021619999</v>
-[...2 lines deleted...]
-        <v>0.46315789473680002</v>
+        <v>0.52930548994897997</v>
+      </c>
+      <c r="F25" s="419">
+        <v>0.52029136316339997</v>
       </c>
       <c r="G25" s="407" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="H25" s="398" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>40</v>
+      </c>
+      <c r="I25" s="408">
+        <v>22</v>
       </c>
       <c r="J25" s="400">
-        <v>0.82016360506429997</v>
-[...2 lines deleted...]
-        <v>0.56980056980060001</v>
+        <v>0.65419406042344497</v>
+      </c>
+      <c r="K25" s="419">
+        <v>0.48554403001539997</v>
       </c>
       <c r="L25" s="407" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="M25" s="398" t="s">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="O25" s="410" t="s">
+        <v>108</v>
+      </c>
+      <c r="N25" s="408">
+        <v>13</v>
+      </c>
+      <c r="O25" s="423" t="s">
         <v>305</v>
       </c>
-      <c r="P25" s="411">
-        <v>0.54274084124830002</v>
+      <c r="P25" s="424">
+        <v>0.59198542805099996</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="67" customFormat="1" ht="15" customHeight="1">
-      <c r="A26" s="412" t="s">
-[...16 lines deleted...]
-      <c r="P26" s="356"/>
+      <c r="A26" s="425" t="s">
+        <v>314</v>
+      </c>
+      <c r="B26" s="425"/>
+      <c r="C26" s="426"/>
+      <c r="D26" s="426"/>
+      <c r="E26" s="426"/>
+      <c r="F26" s="426"/>
+      <c r="G26" s="427"/>
+      <c r="H26" s="426"/>
+      <c r="I26" s="426"/>
+      <c r="J26" s="426"/>
+      <c r="K26" s="426"/>
+      <c r="L26" s="427"/>
+      <c r="M26" s="426"/>
+      <c r="N26" s="426"/>
+      <c r="O26" s="426"/>
+      <c r="P26" s="426"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="413" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B27" s="414"/>
       <c r="C27" s="358"/>
       <c r="D27" s="356"/>
       <c r="E27" s="356"/>
       <c r="F27" s="356"/>
       <c r="G27" s="356"/>
       <c r="H27" s="357"/>
       <c r="I27" s="356"/>
       <c r="J27" s="356"/>
       <c r="K27" s="356"/>
       <c r="L27" s="356"/>
       <c r="M27" s="356"/>
       <c r="N27" s="357"/>
       <c r="O27" s="356"/>
       <c r="P27" s="356"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="47" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:S81"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="72" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="72"/>
+    <col min="1" max="1" width="2.69921875" style="72" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="72" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="340" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="72" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="340" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="72" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="72"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="336" customFormat="1" ht="25.5">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:19" s="336" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
         <v>291</v>
       </c>
-      <c r="B1" s="417"/>
-[...13 lines deleted...]
-      <c r="P1" s="417"/>
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
     </row>
     <row r="2" spans="1:19" s="336" customFormat="1" ht="5.25" customHeight="1">
       <c r="A2" s="69"/>
       <c r="B2" s="337"/>
       <c r="C2" s="70"/>
       <c r="D2" s="338"/>
       <c r="E2" s="338"/>
       <c r="F2" s="338"/>
       <c r="G2" s="337"/>
       <c r="H2" s="70"/>
       <c r="I2" s="338"/>
       <c r="J2" s="338"/>
       <c r="K2" s="338"/>
       <c r="L2" s="337"/>
       <c r="M2" s="70"/>
       <c r="N2" s="338"/>
       <c r="O2" s="338"/>
       <c r="P2" s="338"/>
     </row>
     <row r="3" spans="1:19" s="336" customFormat="1">
       <c r="A3" s="10" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B3" s="337"/>
       <c r="C3" s="71"/>
       <c r="D3" s="338"/>
       <c r="E3" s="338"/>
       <c r="F3" s="338"/>
       <c r="G3" s="337"/>
       <c r="H3" s="70"/>
       <c r="I3" s="338"/>
       <c r="J3" s="338"/>
       <c r="K3" s="338"/>
       <c r="L3" s="337"/>
       <c r="M3" s="70"/>
       <c r="N3" s="338"/>
       <c r="O3" s="338"/>
       <c r="P3" s="339"/>
     </row>
     <row r="4" spans="1:19">
       <c r="P4" s="341" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="1" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="1" customFormat="1" ht="13.8">
       <c r="A5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="16"/>
       <c r="E5" s="18"/>
       <c r="F5" s="19"/>
       <c r="G5" s="16"/>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16"/>
       <c r="J5" s="20"/>
       <c r="K5" s="21"/>
       <c r="L5" s="22"/>
       <c r="M5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="16"/>
       <c r="O5" s="20"/>
       <c r="P5" s="23"/>
     </row>
     <row r="6" spans="1:19" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="73"/>
       <c r="B6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="75"/>
       <c r="D6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="74" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="F6" s="15" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="75"/>
       <c r="I6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="74" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="K6" s="15" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="L6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="M6" s="75"/>
       <c r="N6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="342" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="P6" s="343" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="73"/>
       <c r="B7" s="79" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="C7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="76"/>
       <c r="E7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="76" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="G7" s="79" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="H7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="76"/>
       <c r="J7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="76" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="L7" s="79" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="M7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="76"/>
       <c r="O7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="79" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="80" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="82"/>
       <c r="D8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="81" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="F8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="82"/>
       <c r="I8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="81" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="K8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="82"/>
       <c r="N8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="81" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="P8" s="83" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="6" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:19" s="6" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="344"/>
       <c r="B9" s="41" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="C9" s="42" t="s">
-        <v>18</v>
+        <v>153</v>
       </c>
       <c r="D9" s="43">
-        <v>8767</v>
+        <v>8849</v>
       </c>
       <c r="E9" s="44">
-        <v>119.83266073544887</v>
+        <v>121.71114118396098</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="41" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="H9" s="42" t="s">
-        <v>18</v>
+        <v>153</v>
       </c>
       <c r="I9" s="43">
-        <v>6334</v>
+        <v>6376</v>
       </c>
       <c r="J9" s="44">
-        <v>173.19061741060614</v>
+        <v>175.21865232233418</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="41" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="M9" s="42" t="s">
-        <v>18</v>
+        <v>153</v>
       </c>
       <c r="N9" s="43">
-        <v>2433</v>
+        <v>2473</v>
       </c>
       <c r="O9" s="44">
-        <v>66.497330335806055</v>
+        <v>68.096500423641189</v>
       </c>
       <c r="P9" s="46">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="40">
         <v>1</v>
       </c>
       <c r="B10" s="47" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="C10" s="42" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="D10" s="43">
-        <v>2231</v>
+        <v>2202</v>
       </c>
       <c r="E10" s="44">
-        <v>30.494599999999998</v>
+        <v>30.286804484922826</v>
       </c>
       <c r="F10" s="48">
-        <v>25.447701608303866</v>
+        <v>24.884167702565261</v>
       </c>
       <c r="G10" s="47" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="H10" s="42" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="I10" s="43">
-        <v>1346</v>
+        <v>1296</v>
       </c>
       <c r="J10" s="44">
-        <v>36.803689774972504</v>
+        <v>35.615334600022756</v>
       </c>
       <c r="K10" s="48">
-        <v>21.250394695295231</v>
+        <v>20.326223337515685</v>
       </c>
       <c r="L10" s="47" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="M10" s="42" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="N10" s="43">
-        <v>885</v>
+        <v>906</v>
       </c>
       <c r="O10" s="44">
-        <v>24.188300000000002</v>
+        <v>24.947605897217517</v>
       </c>
       <c r="P10" s="49">
-        <v>36.374845869297161</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>36.635665183987058</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="40">
         <v>2</v>
       </c>
       <c r="B11" s="47" t="s">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="C11" s="42" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="D11" s="43">
-        <v>1325</v>
+        <v>1317</v>
       </c>
       <c r="E11" s="44">
-        <v>18.110900000000001</v>
+        <v>18.114314943979728</v>
       </c>
       <c r="F11" s="48">
-        <v>15.11349378350633</v>
+        <v>14.883037631370776</v>
       </c>
       <c r="G11" s="47" t="s">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="H11" s="42" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="I11" s="43">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="J11" s="44">
-        <v>29.612478474216363</v>
+        <v>29.816850340296828</v>
       </c>
       <c r="K11" s="48">
-        <v>17.098200189453742</v>
+        <v>17.01693851944793</v>
       </c>
       <c r="L11" s="47" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="M11" s="42" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="N11" s="43">
-        <v>419</v>
+        <v>372</v>
       </c>
       <c r="O11" s="44">
-        <v>11.4518</v>
+        <v>10.243387851837655</v>
       </c>
       <c r="P11" s="49">
-        <v>17.221537196876284</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>15.042458552365549</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="40">
         <v>3</v>
       </c>
       <c r="B12" s="47" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="C12" s="42" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="D12" s="43">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E12" s="44">
-        <v>15.9239</v>
+        <v>16.133706476300851</v>
       </c>
       <c r="F12" s="48">
-        <v>13.288468119082925</v>
+        <v>13.255735111312013</v>
       </c>
       <c r="G12" s="47" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="H12" s="42" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="I12" s="43">
-        <v>746</v>
+        <v>801</v>
       </c>
       <c r="J12" s="44">
-        <v>20.397884526099176</v>
+        <v>22.012255412514062</v>
       </c>
       <c r="K12" s="48">
-        <v>11.777707609725292</v>
+        <v>12.562735257214555</v>
       </c>
       <c r="L12" s="47" t="s">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="M12" s="42" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="N12" s="43">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="O12" s="44">
-        <v>6.6142000000000003</v>
+        <v>6.3883494129740219</v>
       </c>
       <c r="P12" s="49">
-        <v>9.9465680230168516</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>9.3813182369591583</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="40">
         <v>4</v>
       </c>
       <c r="B13" s="47" t="s">
-        <v>64</v>
+        <v>160</v>
       </c>
       <c r="C13" s="42" t="s">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="D13" s="43">
-        <v>729</v>
+        <v>791</v>
       </c>
       <c r="E13" s="44">
-        <v>9.9643999999999995</v>
+        <v>10.879592346763829</v>
       </c>
       <c r="F13" s="48">
-        <v>8.3152731835291434</v>
+        <v>8.9388631483783474</v>
       </c>
       <c r="G13" s="47" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="H13" s="42" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="I13" s="43">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="J13" s="44">
-        <v>17.4721825900501</v>
+        <v>17.670262459733511</v>
       </c>
       <c r="K13" s="48">
-        <v>10.088411746131985</v>
+        <v>10.084692597239648</v>
       </c>
       <c r="L13" s="47" t="s">
-        <v>64</v>
+        <v>160</v>
       </c>
       <c r="M13" s="42" t="s">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="N13" s="43">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="O13" s="44">
-        <v>3.3889999999999998</v>
+        <v>4.0753263496558416</v>
       </c>
       <c r="P13" s="49">
-        <v>5.0965885737772298</v>
+        <v>5.9846340477153257</v>
       </c>
       <c r="R13" s="72"/>
       <c r="S13" s="72"/>
     </row>
-    <row r="14" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="40">
         <v>5</v>
       </c>
       <c r="B14" s="47" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="C14" s="42" t="s">
-        <v>21</v>
+        <v>163</v>
       </c>
       <c r="D14" s="43">
-        <v>696</v>
+        <v>655</v>
       </c>
       <c r="E14" s="44">
-        <v>9.5132999999999992</v>
+        <v>9.0090176828448918</v>
       </c>
       <c r="F14" s="48">
-        <v>7.9388616402418162</v>
+        <v>7.4019663238784039</v>
       </c>
       <c r="G14" s="47" t="s">
-        <v>64</v>
+        <v>162</v>
       </c>
       <c r="H14" s="42" t="s">
-        <v>35</v>
+        <v>163</v>
       </c>
       <c r="I14" s="43">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="J14" s="44">
-        <v>16.542520292613943</v>
+        <v>16.680947609732879</v>
       </c>
       <c r="K14" s="48">
-        <v>9.5516261446163568</v>
+        <v>9.5200752823086567</v>
       </c>
       <c r="L14" s="47" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="M14" s="42" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="N14" s="43">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="O14" s="44">
-        <v>2.4598</v>
+        <v>2.7260628960535698</v>
       </c>
       <c r="P14" s="49">
-        <v>3.6991368680641186</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.0032349373230893</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="40">
         <v>6</v>
       </c>
       <c r="B15" s="47" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="C15" s="42" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="D15" s="43">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="E15" s="44">
-        <v>4.8113000000000001</v>
+        <v>4.7314535616773163</v>
       </c>
       <c r="F15" s="48">
-        <v>4.0150564617314934</v>
+        <v>3.8874449090292686</v>
       </c>
       <c r="G15" s="47" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="H15" s="42" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="I15" s="43">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="J15" s="44">
-        <v>7.1638682920080212</v>
+        <v>6.7328371736154118</v>
       </c>
       <c r="K15" s="48">
-        <v>4.1364066940322068</v>
+        <v>3.8425345043914678</v>
       </c>
       <c r="L15" s="47" t="s">
-        <v>88</v>
+        <v>166</v>
       </c>
       <c r="M15" s="42" t="s">
-        <v>36</v>
+        <v>167</v>
       </c>
       <c r="N15" s="43">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O15" s="44">
-        <v>1.6125</v>
+        <v>1.6521593309415572</v>
       </c>
       <c r="P15" s="49">
-        <v>2.4249897246198109</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.4262029923170241</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="40">
         <v>7</v>
       </c>
       <c r="B16" s="47" t="s">
-        <v>53</v>
+        <v>168</v>
       </c>
       <c r="C16" s="42" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="D16" s="43">
-        <v>185</v>
+        <v>206</v>
       </c>
       <c r="E16" s="44">
-        <v>2.5286</v>
+        <v>2.8333704468183933</v>
       </c>
       <c r="F16" s="48">
-        <v>2.1101859244895631</v>
+        <v>2.3279466606396202</v>
       </c>
       <c r="G16" s="47" t="s">
-        <v>53</v>
+        <v>168</v>
       </c>
       <c r="H16" s="42" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="I16" s="43">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="J16" s="44">
-        <v>3.8006782159889885</v>
+        <v>4.1496261763915401</v>
       </c>
       <c r="K16" s="48">
-        <v>2.1945058414903693</v>
+        <v>2.3682559598494355</v>
       </c>
       <c r="L16" s="47" t="s">
-        <v>83</v>
+        <v>168</v>
       </c>
       <c r="M16" s="42" t="s">
-        <v>21</v>
+        <v>169</v>
       </c>
       <c r="N16" s="43">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O16" s="44">
-        <v>1.5578000000000001</v>
+        <v>1.5144793866964277</v>
       </c>
       <c r="P16" s="49">
-        <v>2.342786683107275</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.2240194096239385</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="40">
         <v>8</v>
       </c>
       <c r="B17" s="47" t="s">
-        <v>72</v>
+        <v>170</v>
       </c>
       <c r="C17" s="42" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
       <c r="D17" s="43">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="E17" s="44">
-        <v>1.8452</v>
+        <v>2.283201428018705</v>
       </c>
       <c r="F17" s="48">
-        <v>1.5398654043572488</v>
+        <v>1.8759181828455194</v>
       </c>
       <c r="G17" s="47" t="s">
-        <v>72</v>
+        <v>170</v>
       </c>
       <c r="H17" s="42" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
       <c r="I17" s="43">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="J17" s="44">
-        <v>2.9257019360490775</v>
+        <v>3.2977161666687733</v>
       </c>
       <c r="K17" s="49">
-        <v>1.689295863593306</v>
+        <v>1.8820577164366374</v>
       </c>
       <c r="L17" s="50" t="s">
-        <v>53</v>
+        <v>162</v>
       </c>
       <c r="M17" s="42" t="s">
-        <v>23</v>
+        <v>163</v>
       </c>
       <c r="N17" s="43">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O17" s="44">
-        <v>1.2572000000000001</v>
+        <v>1.3217274647532458</v>
       </c>
       <c r="P17" s="49">
-        <v>1.8906699547883272</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.9409623938536191</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="51">
         <v>9</v>
       </c>
       <c r="B18" s="50" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="C18" s="42" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="D18" s="43">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E18" s="44">
-        <v>1.7084999999999999</v>
+        <v>1.6780155073390484</v>
       </c>
       <c r="F18" s="48">
-        <v>1.4258013003307859</v>
+        <v>1.3786868572720081</v>
       </c>
       <c r="G18" s="50" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="H18" s="42" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I18" s="43">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="J18" s="44">
-        <v>2.8163299010565885</v>
+        <v>2.7480968055573114</v>
       </c>
       <c r="K18" s="48">
-        <v>1.626144616356173</v>
+        <v>1.5683814303638646</v>
       </c>
       <c r="L18" s="52" t="s">
-        <v>72</v>
+        <v>170</v>
       </c>
       <c r="M18" s="42" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
       <c r="N18" s="43">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="O18" s="44">
-        <v>0.76519999999999999</v>
+        <v>1.266655487055194</v>
       </c>
       <c r="P18" s="49">
-        <v>1.1508425811755034</v>
+        <v>1.8600889607763849</v>
       </c>
       <c r="Q18" s="72"/>
       <c r="R18" s="72"/>
     </row>
-    <row r="19" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="40">
         <v>10</v>
       </c>
       <c r="B19" s="52" t="s">
-        <v>88</v>
+        <v>166</v>
       </c>
       <c r="C19" s="42" t="s">
-        <v>36</v>
+        <v>167</v>
       </c>
       <c r="D19" s="43">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E19" s="44">
-        <v>1.4488000000000001</v>
+        <v>1.5817359290491031</v>
       </c>
       <c r="F19" s="48">
-        <v>1.2090795026805063</v>
+        <v>1.2995818736580405</v>
       </c>
       <c r="G19" s="47" t="s">
-        <v>48</v>
+        <v>174</v>
       </c>
       <c r="H19" s="42" t="s">
-        <v>37</v>
+        <v>175</v>
       </c>
       <c r="I19" s="43">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="J19" s="44">
-        <v>1.8593245948723109</v>
+        <v>2.2809203486125686</v>
       </c>
       <c r="K19" s="48">
-        <v>1.0735712030312599</v>
+        <v>1.3017565872020076</v>
       </c>
       <c r="L19" s="47" t="s">
-        <v>89</v>
+        <v>176</v>
       </c>
       <c r="M19" s="42" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
       <c r="N19" s="43">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O19" s="44">
-        <v>0.7379</v>
+        <v>0.71593571007467482</v>
       </c>
       <c r="P19" s="49">
-        <v>1.1097410604192355</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.0513546300040437</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="40"/>
       <c r="B20" s="53"/>
       <c r="C20" s="54" t="s">
-        <v>26</v>
+        <v>178</v>
       </c>
       <c r="D20" s="55">
-        <v>1718</v>
+        <v>1758</v>
       </c>
       <c r="E20" s="56">
-        <v>23.482663527261451</v>
+        <v>24.179928376246288</v>
       </c>
       <c r="F20" s="57">
-        <v>19.596213071746323</v>
+        <v>19.866651599050741</v>
       </c>
       <c r="G20" s="53"/>
       <c r="H20" s="54" t="s">
-        <v>26</v>
+        <v>178</v>
       </c>
       <c r="I20" s="55">
-        <v>1236</v>
+        <v>1245</v>
       </c>
       <c r="J20" s="56">
-        <v>33.795958812679061</v>
+        <v>34.213805229188523</v>
       </c>
       <c r="K20" s="57">
-        <v>19.513735396274075</v>
+        <v>19.526348808030114</v>
       </c>
       <c r="L20" s="53"/>
       <c r="M20" s="54" t="s">
-        <v>26</v>
+        <v>178</v>
       </c>
       <c r="N20" s="55">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="O20" s="56">
-        <v>12.463124797832947</v>
+        <v>13.244810636381485</v>
       </c>
       <c r="P20" s="49">
-        <v>18.7422934648582</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>19.450060655074807</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="58">
         <v>11</v>
       </c>
       <c r="B21" s="47" t="s">
-        <v>89</v>
+        <v>179</v>
       </c>
       <c r="C21" s="42" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="D21" s="59">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="E21" s="44">
-        <v>1.0933999999999999</v>
+        <v>1.3754225469992201</v>
       </c>
       <c r="F21" s="48">
-        <v>0.91251283221170298</v>
+        <v>1.1300711944852526</v>
       </c>
       <c r="G21" s="47" t="s">
-        <v>45</v>
+        <v>179</v>
       </c>
       <c r="H21" s="42" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="I21" s="59">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="J21" s="44">
-        <v>1.503865481146722</v>
+        <v>2.1709964763902758</v>
       </c>
       <c r="K21" s="48">
-        <v>0.86832964951057778</v>
+        <v>1.2390213299874528</v>
       </c>
       <c r="L21" s="47" t="s">
-        <v>91</v>
+        <v>172</v>
       </c>
       <c r="M21" s="42" t="s">
-        <v>90</v>
+        <v>173</v>
       </c>
       <c r="N21" s="59">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="O21" s="44">
-        <v>0.65590000000000004</v>
+        <v>0.60579175467857105</v>
       </c>
       <c r="P21" s="60">
-        <v>0.98643649815043155</v>
+        <v>0.88960776384957541</v>
       </c>
       <c r="Q21" s="72"/>
       <c r="R21" s="72"/>
     </row>
-    <row r="22" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="40">
         <v>12</v>
       </c>
       <c r="B22" s="47" t="s">
-        <v>48</v>
+        <v>174</v>
       </c>
       <c r="C22" s="42" t="s">
-        <v>37</v>
+        <v>175</v>
       </c>
       <c r="D22" s="43">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="E22" s="44">
-        <v>0.98409999999999997</v>
+        <v>1.1828633904193291</v>
       </c>
       <c r="F22" s="48">
-        <v>0.82126154899053272</v>
+        <v>0.97186122725731716</v>
       </c>
       <c r="G22" s="47" t="s">
-        <v>89</v>
+        <v>166</v>
       </c>
       <c r="H22" s="42" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="I22" s="43">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J22" s="44">
-        <v>1.4491794636504776</v>
+        <v>1.5114532430565211</v>
       </c>
       <c r="K22" s="48">
-        <v>0.83675402589201142</v>
+        <v>0.86260978670012545</v>
       </c>
       <c r="L22" s="47" t="s">
-        <v>63</v>
+        <v>181</v>
       </c>
       <c r="M22" s="42" t="s">
-        <v>28</v>
+        <v>182</v>
       </c>
       <c r="N22" s="43">
         <v>22</v>
       </c>
       <c r="O22" s="44">
-        <v>0.60119999999999996</v>
+        <v>0.60579175467857105</v>
       </c>
       <c r="P22" s="49">
-        <v>0.90423345663789556</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.88960776384957541</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="40">
         <v>13</v>
       </c>
       <c r="B23" s="47" t="s">
-        <v>45</v>
+        <v>176</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="D23" s="43">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E23" s="44">
-        <v>0.9294</v>
+        <v>0.90777888101948523</v>
       </c>
       <c r="F23" s="48">
-        <v>0.77563590737994748</v>
+        <v>0.74584698836026675</v>
       </c>
       <c r="G23" s="47" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="H23" s="42" t="s">
-        <v>36</v>
+        <v>184</v>
       </c>
       <c r="I23" s="43">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="J23" s="44">
-        <v>1.2851214111617444</v>
+        <v>1.2091625944452169</v>
       </c>
       <c r="K23" s="48">
-        <v>0.742027155036312</v>
+        <v>0.69008782936010038</v>
       </c>
       <c r="L23" s="50" t="s">
-        <v>101</v>
+        <v>179</v>
       </c>
       <c r="M23" s="42" t="s">
-        <v>40</v>
+        <v>180</v>
       </c>
       <c r="N23" s="43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="O23" s="44">
-        <v>0.54659999999999997</v>
+        <v>0.57825576582954508</v>
       </c>
       <c r="P23" s="49">
-        <v>0.82203041512535968</v>
+        <v>0.84917104731095838</v>
       </c>
       <c r="Q23" s="72"/>
       <c r="R23" s="72"/>
     </row>
-    <row r="24" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="40">
         <v>14</v>
       </c>
       <c r="B24" s="47" t="s">
-        <v>101</v>
+        <v>183</v>
       </c>
       <c r="C24" s="42" t="s">
+        <v>184</v>
+      </c>
+      <c r="D24" s="43">
+        <v>50</v>
+      </c>
+      <c r="E24" s="44">
+        <v>0.68771127349961003</v>
+      </c>
+      <c r="F24" s="48">
+        <v>0.56503559724262631</v>
+      </c>
+      <c r="G24" s="47" t="s">
+        <v>176</v>
+      </c>
+      <c r="H24" s="42" t="s">
+        <v>177</v>
+      </c>
+      <c r="I24" s="43">
         <v>40</v>
       </c>
-      <c r="D24" s="43">
-[...16 lines deleted...]
-      </c>
       <c r="J24" s="44">
-        <v>0.90231928868803324</v>
+        <v>1.0992387222229245</v>
       </c>
       <c r="K24" s="48">
-        <v>0.52099778970634669</v>
+        <v>0.62735257214554585</v>
       </c>
       <c r="L24" s="47" t="s">
-        <v>51</v>
+        <v>185</v>
       </c>
       <c r="M24" s="42" t="s">
-        <v>112</v>
+        <v>186</v>
       </c>
       <c r="N24" s="43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="O24" s="44">
-        <v>0.4919</v>
+        <v>0.52318378813149324</v>
       </c>
       <c r="P24" s="49">
-        <v>0.73982737361282369</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.76829761423372422</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
-        <v>51</v>
+        <v>185</v>
       </c>
       <c r="C25" s="54" t="s">
-        <v>112</v>
+        <v>186</v>
       </c>
       <c r="D25" s="63">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E25" s="56">
-        <v>0.60140000000000005</v>
+        <v>0.67395704802961776</v>
       </c>
       <c r="F25" s="57">
-        <v>0.50188205771643668</v>
+        <v>0.5537348852977737</v>
       </c>
       <c r="G25" s="62" t="s">
-        <v>101</v>
+        <v>187</v>
       </c>
       <c r="H25" s="54" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I25" s="64">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="J25" s="56">
-        <v>0.90231928868803324</v>
+        <v>0.85191000972276654</v>
       </c>
       <c r="K25" s="57">
-        <v>0.52099778970634669</v>
+        <v>0.48619824341279799</v>
       </c>
       <c r="L25" s="62" t="s">
-        <v>94</v>
+        <v>189</v>
       </c>
       <c r="M25" s="54" t="s">
-        <v>41</v>
+        <v>190</v>
       </c>
       <c r="N25" s="64">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="O25" s="56">
-        <v>0.3826</v>
+        <v>0.44057582158441527</v>
       </c>
       <c r="P25" s="65">
-        <v>0.57542129058775171</v>
+        <v>0.64698746461787304</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="346" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="1" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="B26" s="1"/>
-      <c r="C26" s="2"/>
-[...2 lines deleted...]
-      <c r="F26" s="2"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
       <c r="G26" s="345"/>
-      <c r="H26" s="2"/>
-[...2 lines deleted...]
-      <c r="K26" s="2"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3"/>
+      <c r="K26" s="3"/>
       <c r="L26" s="345"/>
-      <c r="M26" s="2"/>
-[...4 lines deleted...]
-    <row r="27" spans="1:18" ht="15.75">
+      <c r="M26" s="3"/>
+      <c r="N26" s="3"/>
+      <c r="O26" s="3"/>
+      <c r="P26" s="3"/>
+    </row>
+    <row r="27" spans="1:18" ht="15.6">
       <c r="A27" s="84"/>
       <c r="B27" s="340"/>
       <c r="D27" s="85"/>
       <c r="E27" s="85"/>
       <c r="F27" s="85"/>
       <c r="G27" s="347"/>
       <c r="H27" s="67"/>
       <c r="I27" s="84"/>
       <c r="J27" s="84"/>
       <c r="K27" s="84"/>
       <c r="L27" s="347"/>
       <c r="M27" s="67"/>
       <c r="N27" s="84"/>
       <c r="O27" s="84"/>
       <c r="P27" s="84"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="340"/>
       <c r="C28" s="68"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="340"/>
       <c r="C29" s="68"/>
     </row>
     <row r="30" spans="1:18">
@@ -8303,136 +8422,136 @@
       <c r="B78" s="340"/>
       <c r="C78" s="68"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="340"/>
       <c r="C79" s="68"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="340"/>
       <c r="C80" s="68"/>
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="340"/>
       <c r="C81" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:S81"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="72" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="72"/>
+    <col min="1" max="1" width="2.69921875" style="72" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="72" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="340" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="72" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="340" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="72" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="72"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="336" customFormat="1" ht="25.5">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:19" s="336" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
         <v>291</v>
       </c>
-      <c r="B1" s="417"/>
-[...13 lines deleted...]
-      <c r="P1" s="417"/>
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
     </row>
     <row r="2" spans="1:19" s="336" customFormat="1" ht="5.25" customHeight="1">
       <c r="A2" s="69"/>
       <c r="B2" s="337"/>
       <c r="C2" s="70"/>
       <c r="D2" s="338"/>
       <c r="E2" s="338"/>
       <c r="F2" s="338"/>
       <c r="G2" s="337"/>
       <c r="H2" s="70"/>
       <c r="I2" s="338"/>
       <c r="J2" s="338"/>
       <c r="K2" s="338"/>
       <c r="L2" s="337"/>
       <c r="M2" s="70"/>
       <c r="N2" s="338"/>
       <c r="O2" s="338"/>
       <c r="P2" s="338"/>
     </row>
     <row r="3" spans="1:19" s="336" customFormat="1">
       <c r="A3" s="10" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="B3" s="337"/>
       <c r="C3" s="71"/>
       <c r="D3" s="338"/>
       <c r="E3" s="338"/>
       <c r="F3" s="338"/>
       <c r="G3" s="337"/>
       <c r="H3" s="70"/>
       <c r="I3" s="338"/>
       <c r="J3" s="338"/>
       <c r="K3" s="338"/>
       <c r="L3" s="337"/>
       <c r="M3" s="70"/>
       <c r="N3" s="338"/>
       <c r="O3" s="338"/>
       <c r="P3" s="339"/>
     </row>
     <row r="4" spans="1:19">
       <c r="P4" s="341" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="1" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="1" customFormat="1" ht="13.8">
       <c r="A5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="16"/>
       <c r="E5" s="18"/>
       <c r="F5" s="19"/>
       <c r="G5" s="16"/>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16"/>
       <c r="J5" s="20"/>
       <c r="K5" s="21"/>
       <c r="L5" s="22"/>
       <c r="M5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="16"/>
       <c r="O5" s="20"/>
       <c r="P5" s="23"/>
     </row>
@@ -8542,919 +8661,919 @@
       </c>
       <c r="H8" s="82"/>
       <c r="I8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="81" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="82"/>
       <c r="N8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="81" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="83" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="6" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:19" s="6" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="344"/>
       <c r="B9" s="41" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="43">
-        <v>9145</v>
+        <v>8767</v>
       </c>
       <c r="E9" s="44">
-        <v>124.06688677177011</v>
+        <v>119.83266073544887</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="41" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="42" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="43">
-        <v>6635</v>
+        <v>6334</v>
       </c>
       <c r="J9" s="44">
-        <v>180.21083989251449</v>
+        <v>173.19061741060614</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="41" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="42" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="43">
-        <v>2510</v>
+        <v>2433</v>
       </c>
       <c r="O9" s="44">
-        <v>68.035960393312905</v>
+        <v>66.497330335806055</v>
       </c>
       <c r="P9" s="46">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="40">
         <v>1</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="43">
-        <v>2322</v>
+        <v>2231</v>
       </c>
       <c r="E10" s="44">
-        <v>31.501728932099528</v>
+        <v>30.494599999999998</v>
       </c>
       <c r="F10" s="48">
-        <v>25.390924002186988</v>
+        <v>25.447701608303866</v>
       </c>
       <c r="G10" s="47" t="s">
         <v>49</v>
       </c>
       <c r="H10" s="42" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="43">
-        <v>1448</v>
+        <v>1346</v>
       </c>
       <c r="J10" s="44">
-        <v>39.328600000000002</v>
+        <v>36.803689774972504</v>
       </c>
       <c r="K10" s="48">
-        <v>21.823662396382819</v>
+        <v>21.250394695295231</v>
       </c>
       <c r="L10" s="47" t="s">
         <v>49</v>
       </c>
       <c r="M10" s="42" t="s">
         <v>20</v>
       </c>
       <c r="N10" s="43">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="O10" s="44">
-        <v>23.6906</v>
+        <v>24.188300000000002</v>
       </c>
       <c r="P10" s="49">
-        <v>34.820717131474105</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>36.374845869297161</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="40">
         <v>2</v>
       </c>
       <c r="B11" s="47" t="s">
         <v>99</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="43">
-        <v>1318</v>
+        <v>1325</v>
       </c>
       <c r="E11" s="44">
-        <v>17.88082632752247</v>
+        <v>18.110900000000001</v>
       </c>
       <c r="F11" s="48">
-        <v>14.412247129579004</v>
+        <v>15.11349378350633</v>
       </c>
       <c r="G11" s="47" t="s">
         <v>99</v>
       </c>
       <c r="H11" s="42" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="43">
-        <v>1076</v>
+        <v>1083</v>
       </c>
       <c r="J11" s="44">
-        <v>29.224799999999998</v>
+        <v>29.612478474216363</v>
       </c>
       <c r="K11" s="48">
-        <v>16.217030896759606</v>
+        <v>17.098200189453742</v>
       </c>
       <c r="L11" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M11" s="42" t="s">
         <v>34</v>
       </c>
       <c r="N11" s="43">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="O11" s="44">
-        <v>11.005000000000001</v>
+        <v>11.4518</v>
       </c>
       <c r="P11" s="49">
-        <v>16.175298804780876</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>17.221537196876284</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="40">
         <v>3</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="43">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="E12" s="44">
-        <v>15.73729782998943</v>
+        <v>15.9239</v>
       </c>
       <c r="F12" s="48">
-        <v>12.684527063969382</v>
+        <v>13.288468119082925</v>
       </c>
       <c r="G12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="H12" s="42" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="43">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="J12" s="44">
-        <v>20.479099999999999</v>
+        <v>20.397884526099176</v>
       </c>
       <c r="K12" s="48">
-        <v>11.363978899773926</v>
+        <v>11.777707609725292</v>
       </c>
       <c r="L12" s="47" t="s">
         <v>99</v>
       </c>
       <c r="M12" s="42" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="43">
         <v>242</v>
       </c>
       <c r="O12" s="44">
-        <v>6.5595999999999997</v>
+        <v>6.6142000000000003</v>
       </c>
       <c r="P12" s="49">
-        <v>9.6414342629482075</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>9.9465680230168516</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="40">
         <v>4</v>
       </c>
       <c r="B13" s="47" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="C13" s="42" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="D13" s="43">
-        <v>801</v>
+        <v>729</v>
       </c>
       <c r="E13" s="44">
-        <v>10.866875484328908</v>
+        <v>9.9643999999999995</v>
       </c>
       <c r="F13" s="48">
-        <v>8.7588846364133399</v>
+        <v>8.3152731835291434</v>
       </c>
       <c r="G13" s="47" t="s">
         <v>83</v>
       </c>
       <c r="H13" s="42" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="43">
-        <v>729</v>
+        <v>639</v>
       </c>
       <c r="J13" s="44">
-        <v>19.8001</v>
+        <v>17.4721825900501</v>
       </c>
       <c r="K13" s="48">
-        <v>10.987189148455162</v>
+        <v>10.088411746131985</v>
       </c>
       <c r="L13" s="47" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="42" t="s">
         <v>35</v>
       </c>
       <c r="N13" s="43">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="O13" s="44">
-        <v>3.7677</v>
+        <v>3.3889999999999998</v>
       </c>
       <c r="P13" s="49">
-        <v>5.5378486055776897</v>
+        <v>5.0965885737772298</v>
       </c>
       <c r="R13" s="72"/>
       <c r="S13" s="72"/>
     </row>
-    <row r="14" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="40">
         <v>5</v>
       </c>
       <c r="B14" s="47" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="C14" s="42" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D14" s="43">
-        <v>757</v>
+        <v>696</v>
       </c>
       <c r="E14" s="44">
-        <v>10.269943497674136</v>
+        <v>9.5132999999999992</v>
       </c>
       <c r="F14" s="48">
-        <v>8.2777474029524338</v>
+        <v>7.9388616402418162</v>
       </c>
       <c r="G14" s="47" t="s">
         <v>64</v>
       </c>
       <c r="H14" s="42" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="43">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="J14" s="44">
-        <v>16.7852</v>
+        <v>16.542520292613943</v>
       </c>
       <c r="K14" s="48">
-        <v>9.3142426525998498</v>
+        <v>9.5516261446163568</v>
       </c>
       <c r="L14" s="47" t="s">
         <v>65</v>
       </c>
       <c r="M14" s="42" t="s">
         <v>22</v>
       </c>
       <c r="N14" s="43">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="O14" s="44">
-        <v>2.7376999999999998</v>
+        <v>2.4598</v>
       </c>
       <c r="P14" s="49">
-        <v>4.0239043824701195</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.6991368680641186</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="40">
         <v>6</v>
       </c>
       <c r="B15" s="47" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="43">
-        <v>375</v>
+        <v>352</v>
       </c>
       <c r="E15" s="44">
-        <v>5.0874885226258932</v>
+        <v>4.8113000000000001</v>
       </c>
       <c r="F15" s="48">
-        <v>4.1006014215418265</v>
+        <v>4.0150564617314934</v>
       </c>
       <c r="G15" s="47" t="s">
         <v>65</v>
       </c>
       <c r="H15" s="42" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="43">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="J15" s="44">
-        <v>7.4420000000000002</v>
+        <v>7.1638682920080212</v>
       </c>
       <c r="K15" s="48">
-        <v>4.129615674453655</v>
+        <v>4.1364066940322068</v>
       </c>
       <c r="L15" s="47" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M15" s="42" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="N15" s="43">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="O15" s="44">
-        <v>1.9516</v>
+        <v>1.6125</v>
       </c>
       <c r="P15" s="49">
-        <v>2.8685258964143427</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.4249897246198109</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="40">
         <v>7</v>
       </c>
       <c r="B16" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="43">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="E16" s="44">
-        <v>2.6454940317654643</v>
+        <v>2.5286</v>
       </c>
       <c r="F16" s="48">
-        <v>2.1323127392017498</v>
+        <v>2.1101859244895631</v>
       </c>
       <c r="G16" s="47" t="s">
         <v>53</v>
       </c>
       <c r="H16" s="42" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="43">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J16" s="44">
-        <v>3.8296000000000001</v>
+        <v>3.8006782159889885</v>
       </c>
       <c r="K16" s="48">
-        <v>2.1250941974378299</v>
+        <v>2.1945058414903693</v>
       </c>
       <c r="L16" s="47" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="M16" s="42" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="N16" s="43">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="O16" s="44">
-        <v>1.8974</v>
+        <v>1.5578000000000001</v>
       </c>
       <c r="P16" s="49">
-        <v>2.7888446215139444</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.342786683107275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="40">
         <v>8</v>
       </c>
       <c r="B17" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="43">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="E17" s="44">
-        <v>1.7772293239039787</v>
+        <v>1.8452</v>
       </c>
       <c r="F17" s="48">
-        <v>1.4324767632586113</v>
+        <v>1.5398654043572488</v>
       </c>
       <c r="G17" s="47" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="42" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="43">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="J17" s="44">
-        <v>2.7160000000000002</v>
+        <v>2.9257019360490775</v>
       </c>
       <c r="K17" s="49">
-        <v>1.5071590052750565</v>
+        <v>1.689295863593306</v>
       </c>
       <c r="L17" s="50" t="s">
         <v>53</v>
       </c>
       <c r="M17" s="42" t="s">
         <v>23</v>
       </c>
       <c r="N17" s="43">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="O17" s="44">
-        <v>1.4637</v>
+        <v>1.2572000000000001</v>
       </c>
       <c r="P17" s="49">
-        <v>2.1513944223107568</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.8906699547883272</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="51">
         <v>9</v>
       </c>
       <c r="B18" s="50" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="43">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="E18" s="44">
-        <v>1.6008630551196144</v>
+        <v>1.7084999999999999</v>
       </c>
       <c r="F18" s="48">
-        <v>1.2903225806451613</v>
+        <v>1.4258013003307859</v>
       </c>
       <c r="G18" s="50" t="s">
         <v>63</v>
       </c>
       <c r="H18" s="42" t="s">
         <v>28</v>
       </c>
       <c r="I18" s="43">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="J18" s="44">
-        <v>2.6345000000000001</v>
+        <v>2.8163299010565885</v>
       </c>
       <c r="K18" s="48">
-        <v>1.4619442351168048</v>
+        <v>1.626144616356173</v>
       </c>
       <c r="L18" s="52" t="s">
         <v>72</v>
       </c>
       <c r="M18" s="42" t="s">
         <v>24</v>
       </c>
       <c r="N18" s="43">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="O18" s="44">
-        <v>0.84019999999999995</v>
+        <v>0.76519999999999999</v>
       </c>
       <c r="P18" s="49">
-        <v>1.2350597609561753</v>
+        <v>1.1508425811755034</v>
       </c>
       <c r="Q18" s="72"/>
       <c r="R18" s="72"/>
     </row>
-    <row r="19" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="40">
         <v>10</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>88</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="43">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="E19" s="44">
-        <v>1.5737297829989429</v>
+        <v>1.4488000000000001</v>
       </c>
       <c r="F19" s="48">
-        <v>1.2684527063969382</v>
+        <v>1.2090795026805063</v>
       </c>
       <c r="G19" s="47" t="s">
         <v>48</v>
       </c>
       <c r="H19" s="42" t="s">
         <v>37</v>
       </c>
       <c r="I19" s="43">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="J19" s="44">
-        <v>1.9012</v>
+        <v>1.8593245948723109</v>
       </c>
       <c r="K19" s="48">
-        <v>1.0550113036925395</v>
+        <v>1.0735712030312599</v>
       </c>
       <c r="L19" s="47" t="s">
         <v>89</v>
       </c>
       <c r="M19" s="42" t="s">
         <v>38</v>
       </c>
       <c r="N19" s="43">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="O19" s="44">
-        <v>0.84019999999999995</v>
+        <v>0.7379</v>
       </c>
       <c r="P19" s="49">
-        <v>1.2350597609561753</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1097410604192355</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="40"/>
       <c r="B20" s="53"/>
       <c r="C20" s="54" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="55">
-        <v>1852</v>
+        <v>1718</v>
       </c>
       <c r="E20" s="56">
-        <v>25.125409983741744</v>
+        <v>23.482663527261451</v>
       </c>
       <c r="F20" s="57">
-        <v>20.251503553854565</v>
+        <v>19.596213071746323</v>
       </c>
       <c r="G20" s="53"/>
       <c r="H20" s="54" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="55">
-        <v>1328</v>
+        <v>1236</v>
       </c>
       <c r="J20" s="56">
-        <v>36.069328617522117</v>
+        <v>33.795958812679061</v>
       </c>
       <c r="K20" s="57">
-        <v>20.015071590052752</v>
+        <v>19.513735396274075</v>
       </c>
       <c r="L20" s="53"/>
       <c r="M20" s="54" t="s">
         <v>26</v>
       </c>
       <c r="N20" s="55">
-        <v>490</v>
+        <v>456</v>
       </c>
       <c r="O20" s="56">
-        <v>13.281920554869851</v>
+        <v>12.463124797832947</v>
       </c>
       <c r="P20" s="49">
-        <v>19.52191235059761</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>18.7422934648582</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="58">
         <v>11</v>
       </c>
       <c r="B21" s="47" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="C21" s="42" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D21" s="59">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="E21" s="44">
-        <v>1.2481305175508857</v>
+        <v>1.0933999999999999</v>
       </c>
       <c r="F21" s="48">
-        <v>1.0060142154182614</v>
+        <v>0.91251283221170298</v>
       </c>
       <c r="G21" s="47" t="s">
         <v>45</v>
       </c>
       <c r="H21" s="42" t="s">
         <v>27</v>
       </c>
       <c r="I21" s="59">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="J21" s="44">
-        <v>1.8740000000000001</v>
+        <v>1.503865481146722</v>
       </c>
       <c r="K21" s="48">
-        <v>1.039939713639789</v>
+        <v>0.86832964951057778</v>
       </c>
       <c r="L21" s="47" t="s">
-        <v>51</v>
+        <v>91</v>
       </c>
       <c r="M21" s="42" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="N21" s="59">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O21" s="44">
-        <v>0.70469999999999999</v>
+        <v>0.65590000000000004</v>
       </c>
       <c r="P21" s="60">
-        <v>1.0358565737051793</v>
+        <v>0.98643649815043155</v>
       </c>
       <c r="Q21" s="72"/>
       <c r="R21" s="72"/>
     </row>
-    <row r="22" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="40">
         <v>12</v>
       </c>
       <c r="B22" s="47" t="s">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="C22" s="42" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D22" s="43">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="E22" s="44">
-        <v>1.2074306093698786</v>
+        <v>0.98409999999999997</v>
       </c>
       <c r="F22" s="48">
-        <v>0.97320940404592671</v>
+        <v>0.82126154899053272</v>
       </c>
       <c r="G22" s="47" t="s">
         <v>89</v>
       </c>
       <c r="H22" s="42" t="s">
         <v>38</v>
       </c>
       <c r="I22" s="43">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="J22" s="44">
-        <v>1.5752999999999999</v>
+        <v>1.4491794636504776</v>
       </c>
       <c r="K22" s="48">
-        <v>0.87415222305953277</v>
+        <v>0.83675402589201142</v>
       </c>
       <c r="L22" s="47" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="M22" s="42" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N22" s="43">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O22" s="44">
-        <v>0.62339999999999995</v>
+        <v>0.60119999999999996</v>
       </c>
       <c r="P22" s="49">
-        <v>0.91633466135458164</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.90423345663789556</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="40">
         <v>13</v>
       </c>
       <c r="B23" s="47" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D23" s="43">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="E23" s="44">
-        <v>1.0039310684648428</v>
+        <v>0.9294</v>
       </c>
       <c r="F23" s="48">
-        <v>0.80918534718425372</v>
+        <v>0.77563590737994748</v>
       </c>
       <c r="G23" s="47" t="s">
         <v>88</v>
       </c>
       <c r="H23" s="42" t="s">
         <v>36</v>
       </c>
       <c r="I23" s="43">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J23" s="44">
-        <v>1.2493000000000001</v>
+        <v>1.2851214111617444</v>
       </c>
       <c r="K23" s="48">
-        <v>0.69329314242652595</v>
+        <v>0.742027155036312</v>
       </c>
       <c r="L23" s="50" t="s">
-        <v>63</v>
+        <v>101</v>
       </c>
       <c r="M23" s="42" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="N23" s="43">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="O23" s="44">
-        <v>0.56920000000000004</v>
+        <v>0.54659999999999997</v>
       </c>
       <c r="P23" s="49">
-        <v>0.8366533864541833</v>
+        <v>0.82203041512535968</v>
       </c>
       <c r="Q23" s="72"/>
       <c r="R23" s="72"/>
     </row>
-    <row r="24" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="40">
         <v>14</v>
       </c>
       <c r="B24" s="47" t="s">
         <v>101</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="43">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E24" s="44">
-        <v>0.74616498331846437</v>
+        <v>0.72440000000000004</v>
       </c>
       <c r="F24" s="48">
-        <v>0.6014215418261345</v>
+        <v>0.60453975134025317</v>
       </c>
       <c r="G24" s="47" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="H24" s="42" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="I24" s="43">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J24" s="44">
-        <v>1.0591999999999999</v>
+        <v>0.90231928868803324</v>
       </c>
       <c r="K24" s="48">
-        <v>0.58779201205727205</v>
+        <v>0.52099778970634669</v>
       </c>
       <c r="L24" s="47" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="M24" s="42" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="N24" s="43">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="O24" s="44">
-        <v>0.54210000000000003</v>
+        <v>0.4919</v>
       </c>
       <c r="P24" s="49">
-        <v>0.79681274900398402</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.73982737361282369</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>112</v>
       </c>
       <c r="D25" s="63">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E25" s="56">
-        <v>0.66476516695645005</v>
+        <v>0.60140000000000005</v>
       </c>
       <c r="F25" s="57">
-        <v>0.5358119190814653</v>
+        <v>0.50188205771643668</v>
       </c>
       <c r="G25" s="62" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="H25" s="54" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I25" s="64">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J25" s="56">
-        <v>0.86909999999999998</v>
+        <v>0.90231928868803324</v>
       </c>
       <c r="K25" s="57">
-        <v>0.48229088168801809</v>
+        <v>0.52099778970634669</v>
       </c>
       <c r="L25" s="62" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="M25" s="54" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N25" s="64">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="O25" s="56">
-        <v>0.46079999999999999</v>
+        <v>0.3826</v>
       </c>
       <c r="P25" s="65">
-        <v>0.67729083665338641</v>
+        <v>0.57542129058775171</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="346" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="345"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="345"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
     </row>
-    <row r="27" spans="1:18" ht="15.75">
+    <row r="27" spans="1:18" ht="15.6">
       <c r="A27" s="84"/>
       <c r="B27" s="340"/>
       <c r="D27" s="85"/>
       <c r="E27" s="85"/>
       <c r="F27" s="85"/>
       <c r="G27" s="347"/>
       <c r="H27" s="67"/>
       <c r="I27" s="84"/>
       <c r="J27" s="84"/>
       <c r="K27" s="84"/>
       <c r="L27" s="347"/>
       <c r="M27" s="67"/>
       <c r="N27" s="84"/>
       <c r="O27" s="84"/>
       <c r="P27" s="84"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="340"/>
       <c r="C28" s="68"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="340"/>
       <c r="C29" s="68"/>
     </row>
     <row r="30" spans="1:18">
@@ -9653,132 +9772,1482 @@
       <c r="B78" s="340"/>
       <c r="C78" s="68"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="340"/>
       <c r="C79" s="68"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="340"/>
       <c r="C80" s="68"/>
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="340"/>
       <c r="C81" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:S81"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="2.69921875" style="72" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="72" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="340" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="72" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="340" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="72" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="72"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" s="336" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
+    </row>
+    <row r="2" spans="1:19" s="336" customFormat="1" ht="5.25" customHeight="1">
+      <c r="A2" s="69"/>
+      <c r="B2" s="337"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="338"/>
+      <c r="E2" s="338"/>
+      <c r="F2" s="338"/>
+      <c r="G2" s="337"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="338"/>
+      <c r="J2" s="338"/>
+      <c r="K2" s="338"/>
+      <c r="L2" s="337"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="338"/>
+      <c r="O2" s="338"/>
+      <c r="P2" s="338"/>
+    </row>
+    <row r="3" spans="1:19" s="336" customFormat="1">
+      <c r="A3" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B3" s="337"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="338"/>
+      <c r="E3" s="338"/>
+      <c r="F3" s="338"/>
+      <c r="G3" s="337"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="338"/>
+      <c r="J3" s="338"/>
+      <c r="K3" s="338"/>
+      <c r="L3" s="337"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="338"/>
+      <c r="O3" s="338"/>
+      <c r="P3" s="339"/>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="P4" s="341" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="1" customFormat="1" ht="13.8">
+      <c r="A5" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="16"/>
+      <c r="C5" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="16"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="16"/>
+      <c r="J5" s="20"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="16"/>
+      <c r="O5" s="20"/>
+      <c r="P5" s="23"/>
+    </row>
+    <row r="6" spans="1:19" s="1" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A6" s="73"/>
+      <c r="B6" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="75"/>
+      <c r="D6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="74" t="s">
+        <v>140</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="G6" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="75"/>
+      <c r="I6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="74" t="s">
+        <v>140</v>
+      </c>
+      <c r="K6" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="L6" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" s="75"/>
+      <c r="N6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="342" t="s">
+        <v>140</v>
+      </c>
+      <c r="P6" s="343" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="1" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="73"/>
+      <c r="B7" s="79" t="s">
+        <v>142</v>
+      </c>
+      <c r="C7" s="78" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="76"/>
+      <c r="E7" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="G7" s="79" t="s">
+        <v>142</v>
+      </c>
+      <c r="H7" s="78" t="s">
+        <v>7</v>
+      </c>
+      <c r="I7" s="76"/>
+      <c r="J7" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="L7" s="79" t="s">
+        <v>142</v>
+      </c>
+      <c r="M7" s="78" t="s">
+        <v>7</v>
+      </c>
+      <c r="N7" s="76"/>
+      <c r="O7" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="P7" s="79" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="1" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="80" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="82"/>
+      <c r="D8" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="81" t="s">
+        <v>140</v>
+      </c>
+      <c r="F8" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="82"/>
+      <c r="I8" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="81" t="s">
+        <v>140</v>
+      </c>
+      <c r="K8" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="L8" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="M8" s="82"/>
+      <c r="N8" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="O8" s="81" t="s">
+        <v>140</v>
+      </c>
+      <c r="P8" s="83" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="6" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="344"/>
+      <c r="B9" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="43">
+        <v>9145</v>
+      </c>
+      <c r="E9" s="44">
+        <v>124.06688677177011</v>
+      </c>
+      <c r="F9" s="45">
+        <v>100</v>
+      </c>
+      <c r="G9" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="43">
+        <v>6635</v>
+      </c>
+      <c r="J9" s="44">
+        <v>180.21083989251449</v>
+      </c>
+      <c r="K9" s="45">
+        <v>100</v>
+      </c>
+      <c r="L9" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="M9" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="N9" s="43">
+        <v>2510</v>
+      </c>
+      <c r="O9" s="44">
+        <v>68.035960393312905</v>
+      </c>
+      <c r="P9" s="46">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="40">
+        <v>1</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="43">
+        <v>2322</v>
+      </c>
+      <c r="E10" s="44">
+        <v>31.501728932099528</v>
+      </c>
+      <c r="F10" s="48">
+        <v>25.390924002186988</v>
+      </c>
+      <c r="G10" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="I10" s="43">
+        <v>1448</v>
+      </c>
+      <c r="J10" s="44">
+        <v>39.328600000000002</v>
+      </c>
+      <c r="K10" s="48">
+        <v>21.823662396382819</v>
+      </c>
+      <c r="L10" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="M10" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="N10" s="43">
+        <v>874</v>
+      </c>
+      <c r="O10" s="44">
+        <v>23.6906</v>
+      </c>
+      <c r="P10" s="49">
+        <v>34.820717131474105</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="40">
+        <v>2</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>99</v>
+      </c>
+      <c r="C11" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="43">
+        <v>1318</v>
+      </c>
+      <c r="E11" s="44">
+        <v>17.88082632752247</v>
+      </c>
+      <c r="F11" s="48">
+        <v>14.412247129579004</v>
+      </c>
+      <c r="G11" s="47" t="s">
+        <v>99</v>
+      </c>
+      <c r="H11" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" s="43">
+        <v>1076</v>
+      </c>
+      <c r="J11" s="44">
+        <v>29.224799999999998</v>
+      </c>
+      <c r="K11" s="48">
+        <v>16.217030896759606</v>
+      </c>
+      <c r="L11" s="47" t="s">
+        <v>100</v>
+      </c>
+      <c r="M11" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="N11" s="43">
+        <v>406</v>
+      </c>
+      <c r="O11" s="44">
+        <v>11.005000000000001</v>
+      </c>
+      <c r="P11" s="49">
+        <v>16.175298804780876</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="40">
+        <v>3</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>100</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="43">
+        <v>1160</v>
+      </c>
+      <c r="E12" s="44">
+        <v>15.73729782998943</v>
+      </c>
+      <c r="F12" s="48">
+        <v>12.684527063969382</v>
+      </c>
+      <c r="G12" s="47" t="s">
+        <v>100</v>
+      </c>
+      <c r="H12" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="I12" s="43">
+        <v>754</v>
+      </c>
+      <c r="J12" s="44">
+        <v>20.479099999999999</v>
+      </c>
+      <c r="K12" s="48">
+        <v>11.363978899773926</v>
+      </c>
+      <c r="L12" s="47" t="s">
+        <v>99</v>
+      </c>
+      <c r="M12" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="N12" s="43">
+        <v>242</v>
+      </c>
+      <c r="O12" s="44">
+        <v>6.5595999999999997</v>
+      </c>
+      <c r="P12" s="49">
+        <v>9.6414342629482075</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="40">
+        <v>4</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="C13" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="43">
+        <v>801</v>
+      </c>
+      <c r="E13" s="44">
+        <v>10.866875484328908</v>
+      </c>
+      <c r="F13" s="48">
+        <v>8.7588846364133399</v>
+      </c>
+      <c r="G13" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="H13" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="43">
+        <v>729</v>
+      </c>
+      <c r="J13" s="44">
+        <v>19.8001</v>
+      </c>
+      <c r="K13" s="48">
+        <v>10.987189148455162</v>
+      </c>
+      <c r="L13" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="M13" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="N13" s="43">
+        <v>139</v>
+      </c>
+      <c r="O13" s="44">
+        <v>3.7677</v>
+      </c>
+      <c r="P13" s="49">
+        <v>5.5378486055776897</v>
+      </c>
+      <c r="R13" s="72"/>
+      <c r="S13" s="72"/>
+    </row>
+    <row r="14" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="40">
+        <v>5</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="43">
+        <v>757</v>
+      </c>
+      <c r="E14" s="44">
+        <v>10.269943497674136</v>
+      </c>
+      <c r="F14" s="48">
+        <v>8.2777474029524338</v>
+      </c>
+      <c r="G14" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="I14" s="43">
+        <v>618</v>
+      </c>
+      <c r="J14" s="44">
+        <v>16.7852</v>
+      </c>
+      <c r="K14" s="48">
+        <v>9.3142426525998498</v>
+      </c>
+      <c r="L14" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="N14" s="43">
+        <v>101</v>
+      </c>
+      <c r="O14" s="44">
+        <v>2.7376999999999998</v>
+      </c>
+      <c r="P14" s="49">
+        <v>4.0239043824701195</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="40">
+        <v>6</v>
+      </c>
+      <c r="B15" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="43">
+        <v>375</v>
+      </c>
+      <c r="E15" s="44">
+        <v>5.0874885226258932</v>
+      </c>
+      <c r="F15" s="48">
+        <v>4.1006014215418265</v>
+      </c>
+      <c r="G15" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="43">
+        <v>274</v>
+      </c>
+      <c r="J15" s="44">
+        <v>7.4420000000000002</v>
+      </c>
+      <c r="K15" s="48">
+        <v>4.129615674453655</v>
+      </c>
+      <c r="L15" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="M15" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="N15" s="43">
+        <v>72</v>
+      </c>
+      <c r="O15" s="44">
+        <v>1.9516</v>
+      </c>
+      <c r="P15" s="49">
+        <v>2.8685258964143427</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="40">
+        <v>7</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="43">
+        <v>195</v>
+      </c>
+      <c r="E16" s="44">
+        <v>2.6454940317654643</v>
+      </c>
+      <c r="F16" s="48">
+        <v>2.1323127392017498</v>
+      </c>
+      <c r="G16" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="H16" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" s="43">
+        <v>141</v>
+      </c>
+      <c r="J16" s="44">
+        <v>3.8296000000000001</v>
+      </c>
+      <c r="K16" s="48">
+        <v>2.1250941974378299</v>
+      </c>
+      <c r="L16" s="47" t="s">
+        <v>88</v>
+      </c>
+      <c r="M16" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="N16" s="43">
+        <v>70</v>
+      </c>
+      <c r="O16" s="44">
+        <v>1.8974</v>
+      </c>
+      <c r="P16" s="49">
+        <v>2.7888446215139444</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="40">
+        <v>8</v>
+      </c>
+      <c r="B17" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="43">
+        <v>131</v>
+      </c>
+      <c r="E17" s="44">
+        <v>1.7772293239039787</v>
+      </c>
+      <c r="F17" s="48">
+        <v>1.4324767632586113</v>
+      </c>
+      <c r="G17" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="H17" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="I17" s="43">
+        <v>100</v>
+      </c>
+      <c r="J17" s="44">
+        <v>2.7160000000000002</v>
+      </c>
+      <c r="K17" s="49">
+        <v>1.5071590052750565</v>
+      </c>
+      <c r="L17" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="M17" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="N17" s="43">
+        <v>54</v>
+      </c>
+      <c r="O17" s="44">
+        <v>1.4637</v>
+      </c>
+      <c r="P17" s="49">
+        <v>2.1513944223107568</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="51">
+        <v>9</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="43">
+        <v>118</v>
+      </c>
+      <c r="E18" s="44">
+        <v>1.6008630551196144</v>
+      </c>
+      <c r="F18" s="48">
+        <v>1.2903225806451613</v>
+      </c>
+      <c r="G18" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="H18" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="43">
+        <v>97</v>
+      </c>
+      <c r="J18" s="44">
+        <v>2.6345000000000001</v>
+      </c>
+      <c r="K18" s="48">
+        <v>1.4619442351168048</v>
+      </c>
+      <c r="L18" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="N18" s="43">
+        <v>31</v>
+      </c>
+      <c r="O18" s="44">
+        <v>0.84019999999999995</v>
+      </c>
+      <c r="P18" s="49">
+        <v>1.2350597609561753</v>
+      </c>
+      <c r="Q18" s="72"/>
+      <c r="R18" s="72"/>
+    </row>
+    <row r="19" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="40">
+        <v>10</v>
+      </c>
+      <c r="B19" s="52" t="s">
+        <v>88</v>
+      </c>
+      <c r="C19" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="43">
+        <v>116</v>
+      </c>
+      <c r="E19" s="44">
+        <v>1.5737297829989429</v>
+      </c>
+      <c r="F19" s="48">
+        <v>1.2684527063969382</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="H19" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="43">
+        <v>70</v>
+      </c>
+      <c r="J19" s="44">
+        <v>1.9012</v>
+      </c>
+      <c r="K19" s="48">
+        <v>1.0550113036925395</v>
+      </c>
+      <c r="L19" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="M19" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="N19" s="43">
+        <v>31</v>
+      </c>
+      <c r="O19" s="44">
+        <v>0.84019999999999995</v>
+      </c>
+      <c r="P19" s="49">
+        <v>1.2350597609561753</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="40"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="55">
+        <v>1852</v>
+      </c>
+      <c r="E20" s="56">
+        <v>25.125409983741744</v>
+      </c>
+      <c r="F20" s="57">
+        <v>20.251503553854565</v>
+      </c>
+      <c r="G20" s="53"/>
+      <c r="H20" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="I20" s="55">
+        <v>1328</v>
+      </c>
+      <c r="J20" s="56">
+        <v>36.069328617522117</v>
+      </c>
+      <c r="K20" s="57">
+        <v>20.015071590052752</v>
+      </c>
+      <c r="L20" s="53"/>
+      <c r="M20" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="N20" s="55">
+        <v>490</v>
+      </c>
+      <c r="O20" s="56">
+        <v>13.281920554869851</v>
+      </c>
+      <c r="P20" s="49">
+        <v>19.52191235059761</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="58">
+        <v>11</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="59">
+        <v>92</v>
+      </c>
+      <c r="E21" s="44">
+        <v>1.2481305175508857</v>
+      </c>
+      <c r="F21" s="48">
+        <v>1.0060142154182614</v>
+      </c>
+      <c r="G21" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="H21" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="I21" s="59">
+        <v>69</v>
+      </c>
+      <c r="J21" s="44">
+        <v>1.8740000000000001</v>
+      </c>
+      <c r="K21" s="48">
+        <v>1.039939713639789</v>
+      </c>
+      <c r="L21" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="M21" s="42" t="s">
+        <v>112</v>
+      </c>
+      <c r="N21" s="59">
+        <v>26</v>
+      </c>
+      <c r="O21" s="44">
+        <v>0.70469999999999999</v>
+      </c>
+      <c r="P21" s="60">
+        <v>1.0358565737051793</v>
+      </c>
+      <c r="Q21" s="72"/>
+      <c r="R21" s="72"/>
+    </row>
+    <row r="22" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="40">
+        <v>12</v>
+      </c>
+      <c r="B22" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" s="43">
+        <v>89</v>
+      </c>
+      <c r="E22" s="44">
+        <v>1.2074306093698786</v>
+      </c>
+      <c r="F22" s="48">
+        <v>0.97320940404592671</v>
+      </c>
+      <c r="G22" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="H22" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="I22" s="43">
+        <v>58</v>
+      </c>
+      <c r="J22" s="44">
+        <v>1.5752999999999999</v>
+      </c>
+      <c r="K22" s="48">
+        <v>0.87415222305953277</v>
+      </c>
+      <c r="L22" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="M22" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="N22" s="43">
+        <v>23</v>
+      </c>
+      <c r="O22" s="44">
+        <v>0.62339999999999995</v>
+      </c>
+      <c r="P22" s="49">
+        <v>0.91633466135458164</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="40">
+        <v>13</v>
+      </c>
+      <c r="B23" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="43">
+        <v>74</v>
+      </c>
+      <c r="E23" s="44">
+        <v>1.0039310684648428</v>
+      </c>
+      <c r="F23" s="48">
+        <v>0.80918534718425372</v>
+      </c>
+      <c r="G23" s="47" t="s">
+        <v>88</v>
+      </c>
+      <c r="H23" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="I23" s="43">
+        <v>46</v>
+      </c>
+      <c r="J23" s="44">
+        <v>1.2493000000000001</v>
+      </c>
+      <c r="K23" s="48">
+        <v>0.69329314242652595</v>
+      </c>
+      <c r="L23" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="M23" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="N23" s="43">
+        <v>21</v>
+      </c>
+      <c r="O23" s="44">
+        <v>0.56920000000000004</v>
+      </c>
+      <c r="P23" s="49">
+        <v>0.8366533864541833</v>
+      </c>
+      <c r="Q23" s="72"/>
+      <c r="R23" s="72"/>
+    </row>
+    <row r="24" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="40">
+        <v>14</v>
+      </c>
+      <c r="B24" s="47" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24" s="43">
+        <v>55</v>
+      </c>
+      <c r="E24" s="44">
+        <v>0.74616498331846437</v>
+      </c>
+      <c r="F24" s="48">
+        <v>0.6014215418261345</v>
+      </c>
+      <c r="G24" s="47" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="I24" s="43">
+        <v>39</v>
+      </c>
+      <c r="J24" s="44">
+        <v>1.0591999999999999</v>
+      </c>
+      <c r="K24" s="48">
+        <v>0.58779201205727205</v>
+      </c>
+      <c r="L24" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="M24" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="N24" s="43">
+        <v>20</v>
+      </c>
+      <c r="O24" s="44">
+        <v>0.54210000000000003</v>
+      </c>
+      <c r="P24" s="49">
+        <v>0.79681274900398402</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="61">
+        <v>15</v>
+      </c>
+      <c r="B25" s="62" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="54" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" s="63">
+        <v>49</v>
+      </c>
+      <c r="E25" s="56">
+        <v>0.66476516695645005</v>
+      </c>
+      <c r="F25" s="57">
+        <v>0.5358119190814653</v>
+      </c>
+      <c r="G25" s="62" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="I25" s="64">
+        <v>32</v>
+      </c>
+      <c r="J25" s="56">
+        <v>0.86909999999999998</v>
+      </c>
+      <c r="K25" s="57">
+        <v>0.48229088168801809</v>
+      </c>
+      <c r="L25" s="62" t="s">
+        <v>113</v>
+      </c>
+      <c r="M25" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="N25" s="64">
+        <v>17</v>
+      </c>
+      <c r="O25" s="56">
+        <v>0.46079999999999999</v>
+      </c>
+      <c r="P25" s="65">
+        <v>0.67729083665338641</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="346" customFormat="1" ht="15" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26" s="1"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="345"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="345"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
+    </row>
+    <row r="27" spans="1:18" ht="15.6">
+      <c r="A27" s="84"/>
+      <c r="B27" s="340"/>
+      <c r="D27" s="85"/>
+      <c r="E27" s="85"/>
+      <c r="F27" s="85"/>
+      <c r="G27" s="347"/>
+      <c r="H27" s="67"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="347"/>
+      <c r="M27" s="67"/>
+      <c r="N27" s="84"/>
+      <c r="O27" s="84"/>
+      <c r="P27" s="84"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="B28" s="340"/>
+      <c r="C28" s="68"/>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="B29" s="340"/>
+      <c r="C29" s="68"/>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="B30" s="340"/>
+      <c r="C30" s="72"/>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="B31" s="340"/>
+      <c r="C31" s="72"/>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="B32" s="340"/>
+      <c r="C32" s="68"/>
+    </row>
+    <row r="33" spans="2:3">
+      <c r="B33" s="340"/>
+      <c r="C33" s="68"/>
+    </row>
+    <row r="34" spans="2:3">
+      <c r="B34" s="340"/>
+      <c r="C34" s="68"/>
+    </row>
+    <row r="35" spans="2:3">
+      <c r="B35" s="340"/>
+      <c r="C35" s="68"/>
+    </row>
+    <row r="36" spans="2:3">
+      <c r="B36" s="340"/>
+      <c r="C36" s="68"/>
+    </row>
+    <row r="37" spans="2:3">
+      <c r="B37" s="340"/>
+      <c r="C37" s="68"/>
+    </row>
+    <row r="38" spans="2:3">
+      <c r="B38" s="340"/>
+      <c r="C38" s="68"/>
+    </row>
+    <row r="39" spans="2:3">
+      <c r="B39" s="340"/>
+      <c r="C39" s="68"/>
+    </row>
+    <row r="40" spans="2:3">
+      <c r="B40" s="340"/>
+      <c r="C40" s="68"/>
+    </row>
+    <row r="41" spans="2:3">
+      <c r="B41" s="340"/>
+      <c r="C41" s="68"/>
+    </row>
+    <row r="42" spans="2:3">
+      <c r="B42" s="340"/>
+      <c r="C42" s="68"/>
+    </row>
+    <row r="43" spans="2:3">
+      <c r="B43" s="340"/>
+      <c r="C43" s="68"/>
+    </row>
+    <row r="44" spans="2:3">
+      <c r="B44" s="340"/>
+      <c r="C44" s="68"/>
+    </row>
+    <row r="45" spans="2:3">
+      <c r="B45" s="340"/>
+      <c r="C45" s="68"/>
+    </row>
+    <row r="46" spans="2:3">
+      <c r="B46" s="340"/>
+      <c r="C46" s="68"/>
+    </row>
+    <row r="47" spans="2:3">
+      <c r="B47" s="340"/>
+      <c r="C47" s="68"/>
+    </row>
+    <row r="48" spans="2:3">
+      <c r="B48" s="340"/>
+      <c r="C48" s="68"/>
+    </row>
+    <row r="49" spans="2:3">
+      <c r="B49" s="340"/>
+      <c r="C49" s="68"/>
+    </row>
+    <row r="50" spans="2:3">
+      <c r="B50" s="340"/>
+      <c r="C50" s="68"/>
+    </row>
+    <row r="51" spans="2:3">
+      <c r="B51" s="340"/>
+      <c r="C51" s="68"/>
+    </row>
+    <row r="52" spans="2:3">
+      <c r="B52" s="340"/>
+      <c r="C52" s="68"/>
+    </row>
+    <row r="53" spans="2:3">
+      <c r="B53" s="340"/>
+      <c r="C53" s="68"/>
+    </row>
+    <row r="54" spans="2:3">
+      <c r="B54" s="340"/>
+      <c r="C54" s="68"/>
+    </row>
+    <row r="55" spans="2:3">
+      <c r="B55" s="340"/>
+      <c r="C55" s="68"/>
+    </row>
+    <row r="56" spans="2:3">
+      <c r="B56" s="340"/>
+      <c r="C56" s="68"/>
+    </row>
+    <row r="57" spans="2:3">
+      <c r="B57" s="340"/>
+      <c r="C57" s="68"/>
+    </row>
+    <row r="58" spans="2:3">
+      <c r="B58" s="340"/>
+      <c r="C58" s="68"/>
+    </row>
+    <row r="59" spans="2:3">
+      <c r="B59" s="340"/>
+      <c r="C59" s="68"/>
+    </row>
+    <row r="60" spans="2:3">
+      <c r="B60" s="340"/>
+      <c r="C60" s="68"/>
+    </row>
+    <row r="61" spans="2:3">
+      <c r="B61" s="340"/>
+      <c r="C61" s="68"/>
+    </row>
+    <row r="62" spans="2:3">
+      <c r="B62" s="340"/>
+      <c r="C62" s="68"/>
+    </row>
+    <row r="63" spans="2:3">
+      <c r="B63" s="340"/>
+      <c r="C63" s="68"/>
+    </row>
+    <row r="64" spans="2:3">
+      <c r="B64" s="340"/>
+      <c r="C64" s="68"/>
+    </row>
+    <row r="65" spans="2:3">
+      <c r="B65" s="340"/>
+      <c r="C65" s="68"/>
+    </row>
+    <row r="66" spans="2:3">
+      <c r="B66" s="340"/>
+      <c r="C66" s="68"/>
+    </row>
+    <row r="67" spans="2:3">
+      <c r="B67" s="340"/>
+      <c r="C67" s="68"/>
+    </row>
+    <row r="68" spans="2:3">
+      <c r="B68" s="340"/>
+      <c r="C68" s="68"/>
+    </row>
+    <row r="69" spans="2:3">
+      <c r="B69" s="340"/>
+      <c r="C69" s="68"/>
+    </row>
+    <row r="70" spans="2:3">
+      <c r="B70" s="340"/>
+      <c r="C70" s="68"/>
+    </row>
+    <row r="71" spans="2:3">
+      <c r="B71" s="340"/>
+      <c r="C71" s="68"/>
+    </row>
+    <row r="72" spans="2:3">
+      <c r="B72" s="340"/>
+      <c r="C72" s="68"/>
+    </row>
+    <row r="73" spans="2:3">
+      <c r="B73" s="340"/>
+      <c r="C73" s="68"/>
+    </row>
+    <row r="74" spans="2:3">
+      <c r="B74" s="340"/>
+      <c r="C74" s="68"/>
+    </row>
+    <row r="75" spans="2:3">
+      <c r="B75" s="340"/>
+      <c r="C75" s="68"/>
+    </row>
+    <row r="76" spans="2:3">
+      <c r="B76" s="340"/>
+      <c r="C76" s="68"/>
+    </row>
+    <row r="77" spans="2:3">
+      <c r="B77" s="340"/>
+      <c r="C77" s="68"/>
+    </row>
+    <row r="78" spans="2:3">
+      <c r="B78" s="340"/>
+      <c r="C78" s="68"/>
+    </row>
+    <row r="79" spans="2:3">
+      <c r="B79" s="340"/>
+      <c r="C79" s="68"/>
+    </row>
+    <row r="80" spans="2:3">
+      <c r="B80" s="340"/>
+      <c r="C80" s="68"/>
+    </row>
+    <row r="81" spans="2:3">
+      <c r="B81" s="340"/>
+      <c r="C81" s="68"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:P1"/>
+  </mergeCells>
+  <phoneticPr fontId="22" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:S81"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="274" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="274"/>
+    <col min="1" max="1" width="2.69921875" style="274" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="275" customWidth="1"/>
+    <col min="3" max="3" width="17.8984375" style="276" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="274" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="277" customWidth="1"/>
+    <col min="8" max="8" width="17.8984375" style="278" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="274" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="277" customWidth="1"/>
+    <col min="13" max="13" width="17.8984375" style="278" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="274" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="274"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="332" customFormat="1" ht="25.5">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:19" s="332" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
         <v>291</v>
       </c>
-      <c r="B1" s="417"/>
-[...13 lines deleted...]
-      <c r="P1" s="417"/>
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
     </row>
     <row r="2" spans="1:19" s="332" customFormat="1" ht="5.25" customHeight="1">
       <c r="A2" s="266"/>
       <c r="B2" s="267"/>
       <c r="C2" s="268"/>
       <c r="D2" s="333"/>
       <c r="E2" s="333"/>
       <c r="F2" s="333"/>
       <c r="G2" s="267"/>
       <c r="H2" s="268"/>
       <c r="I2" s="333"/>
       <c r="J2" s="333"/>
       <c r="K2" s="333"/>
       <c r="L2" s="267"/>
       <c r="M2" s="268"/>
       <c r="N2" s="333"/>
       <c r="O2" s="333"/>
       <c r="P2" s="333"/>
     </row>
     <row r="3" spans="1:19" s="332" customFormat="1">
       <c r="A3" s="271" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="267"/>
       <c r="C3" s="272"/>
       <c r="D3" s="333"/>
       <c r="E3" s="333"/>
       <c r="F3" s="333"/>
       <c r="G3" s="267"/>
       <c r="H3" s="268"/>
       <c r="I3" s="333"/>
       <c r="J3" s="333"/>
       <c r="K3" s="333"/>
       <c r="L3" s="267"/>
       <c r="M3" s="268"/>
       <c r="N3" s="333"/>
       <c r="O3" s="333"/>
       <c r="P3" s="334"/>
     </row>
     <row r="4" spans="1:19" ht="8.25" customHeight="1"/>
-    <row r="5" spans="1:19" s="288" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="288" customFormat="1" ht="13.8">
       <c r="A5" s="279" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="280"/>
       <c r="C5" s="281" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="280"/>
       <c r="E5" s="282"/>
       <c r="F5" s="283"/>
       <c r="G5" s="280"/>
       <c r="H5" s="281" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="280"/>
       <c r="J5" s="284"/>
       <c r="K5" s="285"/>
       <c r="L5" s="286"/>
       <c r="M5" s="281" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="280"/>
       <c r="O5" s="284"/>
       <c r="P5" s="287"/>
     </row>
@@ -11006,133 +12475,133 @@
     <row r="80" spans="2:3">
       <c r="B80" s="277"/>
       <c r="C80" s="278"/>
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="277"/>
       <c r="C81" s="278"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="16" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:S81"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="274" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="274"/>
+    <col min="1" max="1" width="2.69921875" style="274" customWidth="1"/>
+    <col min="2" max="2" width="9.8984375" style="275" customWidth="1"/>
+    <col min="3" max="3" width="17.8984375" style="276" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="274" customWidth="1"/>
+    <col min="7" max="7" width="9.8984375" style="277" customWidth="1"/>
+    <col min="8" max="8" width="17.8984375" style="278" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="274" customWidth="1"/>
+    <col min="12" max="12" width="9.8984375" style="277" customWidth="1"/>
+    <col min="13" max="13" width="17.8984375" style="278" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="274" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="274"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="184" customFormat="1" ht="25.5">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:19" s="184" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
         <v>291</v>
       </c>
-      <c r="B1" s="417"/>
-[...13 lines deleted...]
-      <c r="P1" s="417"/>
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
     </row>
     <row r="2" spans="1:19" s="270" customFormat="1" ht="5.25" customHeight="1">
       <c r="A2" s="266"/>
       <c r="B2" s="267"/>
       <c r="C2" s="268"/>
       <c r="D2" s="269"/>
       <c r="E2" s="269"/>
       <c r="F2" s="269"/>
       <c r="G2" s="267"/>
       <c r="H2" s="268"/>
       <c r="I2" s="269"/>
       <c r="J2" s="269"/>
       <c r="K2" s="269"/>
       <c r="L2" s="267"/>
       <c r="M2" s="268"/>
       <c r="N2" s="269"/>
       <c r="O2" s="269"/>
       <c r="P2" s="269"/>
     </row>
     <row r="3" spans="1:19" s="270" customFormat="1">
       <c r="A3" s="271" t="s">
         <v>134</v>
       </c>
       <c r="B3" s="267"/>
       <c r="C3" s="272"/>
       <c r="D3" s="269"/>
       <c r="E3" s="269"/>
       <c r="F3" s="269"/>
       <c r="G3" s="267"/>
       <c r="H3" s="268"/>
       <c r="I3" s="269"/>
       <c r="J3" s="269"/>
       <c r="K3" s="269"/>
       <c r="L3" s="267"/>
       <c r="M3" s="268"/>
       <c r="N3" s="269"/>
       <c r="O3" s="269"/>
       <c r="P3" s="273"/>
     </row>
     <row r="4" spans="1:19" ht="8.25" customHeight="1"/>
-    <row r="5" spans="1:19" s="288" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="288" customFormat="1" ht="13.8">
       <c r="A5" s="279" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="280"/>
       <c r="C5" s="281" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="280"/>
       <c r="E5" s="282"/>
       <c r="F5" s="283"/>
       <c r="G5" s="280"/>
       <c r="H5" s="281" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="280"/>
       <c r="J5" s="284"/>
       <c r="K5" s="285"/>
       <c r="L5" s="286"/>
       <c r="M5" s="281" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="280"/>
       <c r="O5" s="284"/>
       <c r="P5" s="287"/>
     </row>
@@ -12360,145 +13829,145 @@
     <row r="80" spans="2:3">
       <c r="B80" s="277"/>
       <c r="C80" s="278"/>
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="277"/>
       <c r="C81" s="278"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="16" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z47"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.625" style="193" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="18" max="16384" width="8.875" style="194"/>
+    <col min="1" max="1" width="3.59765625" style="193" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="193" customWidth="1"/>
+    <col min="3" max="3" width="20.59765625" style="193" customWidth="1"/>
+    <col min="4" max="4" width="7.3984375" style="193" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="5.3984375" style="193" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="193" customWidth="1"/>
+    <col min="8" max="8" width="20.59765625" style="193" customWidth="1"/>
+    <col min="9" max="9" width="6.59765625" style="193" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.09765625" style="193" customWidth="1"/>
+    <col min="11" max="11" width="5.3984375" style="193" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="193" customWidth="1"/>
+    <col min="13" max="13" width="20.59765625" style="193" customWidth="1"/>
+    <col min="14" max="14" width="6.59765625" style="193" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.09765625" style="193" customWidth="1"/>
+    <col min="16" max="16" width="5.3984375" style="193" customWidth="1"/>
+    <col min="17" max="17" width="2.59765625" style="194" customWidth="1"/>
+    <col min="18" max="16384" width="8.8984375" style="194"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="184" customFormat="1" ht="25.5">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:26" s="184" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
         <v>291</v>
       </c>
-      <c r="B1" s="417"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:26" s="184" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
+    </row>
+    <row r="2" spans="1:26" s="184" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="185"/>
       <c r="B2" s="186"/>
       <c r="C2" s="186"/>
       <c r="D2" s="186"/>
       <c r="E2" s="186"/>
       <c r="F2" s="186"/>
       <c r="G2" s="186"/>
       <c r="H2" s="186"/>
       <c r="I2" s="186"/>
       <c r="J2" s="186"/>
       <c r="K2" s="186"/>
       <c r="L2" s="186"/>
       <c r="M2" s="186"/>
       <c r="N2" s="186"/>
       <c r="O2" s="186"/>
       <c r="P2" s="186"/>
     </row>
-    <row r="3" spans="1:26" s="184" customFormat="1" ht="16.7" customHeight="1">
+    <row r="3" spans="1:26" s="184" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A3" s="187" t="s">
         <v>124</v>
       </c>
       <c r="B3" s="186"/>
       <c r="C3" s="186"/>
       <c r="D3" s="186"/>
       <c r="E3" s="186"/>
       <c r="F3" s="188"/>
       <c r="G3" s="188"/>
       <c r="H3" s="189"/>
       <c r="I3" s="186"/>
       <c r="J3" s="186"/>
       <c r="K3" s="186"/>
       <c r="L3" s="186"/>
       <c r="M3" s="186"/>
       <c r="N3" s="186"/>
       <c r="O3" s="186"/>
       <c r="P3" s="190"/>
     </row>
-    <row r="4" spans="1:26" ht="3.95" customHeight="1">
+    <row r="4" spans="1:26" ht="3.9" customHeight="1">
       <c r="A4" s="191"/>
       <c r="B4" s="192"/>
     </row>
-    <row r="5" spans="1:26" s="206" customFormat="1" ht="16.7" customHeight="1">
+    <row r="5" spans="1:26" s="206" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A5" s="195" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="196"/>
       <c r="C5" s="197" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="196"/>
       <c r="E5" s="198"/>
       <c r="F5" s="199"/>
       <c r="G5" s="200"/>
       <c r="H5" s="197" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="200"/>
       <c r="J5" s="201"/>
       <c r="K5" s="202"/>
       <c r="L5" s="203"/>
       <c r="M5" s="197" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="200"/>
       <c r="O5" s="201"/>
       <c r="P5" s="204"/>
       <c r="Q5" s="205"/>
@@ -12642,51 +14111,51 @@
       </c>
       <c r="K8" s="223" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="224" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="225"/>
       <c r="N8" s="219" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="219" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="226" t="s">
         <v>16</v>
       </c>
       <c r="Q8" s="205"/>
       <c r="U8" s="205"/>
       <c r="V8" s="205"/>
       <c r="W8" s="205"/>
       <c r="X8" s="205"/>
       <c r="Y8" s="205"/>
       <c r="Z8" s="205"/>
     </row>
-    <row r="9" spans="1:26" s="205" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:26" s="205" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="213"/>
       <c r="B9" s="227"/>
       <c r="C9" s="213"/>
       <c r="D9" s="227"/>
       <c r="E9" s="227"/>
       <c r="F9" s="213"/>
       <c r="G9" s="227"/>
       <c r="H9" s="213"/>
       <c r="I9" s="227"/>
       <c r="J9" s="227"/>
       <c r="K9" s="213"/>
       <c r="L9" s="227"/>
       <c r="M9" s="213"/>
       <c r="N9" s="228"/>
       <c r="O9" s="228"/>
       <c r="P9" s="228"/>
     </row>
     <row r="10" spans="1:26" s="206" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="207" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="229" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="230" t="s">
@@ -12710,51 +14179,51 @@
       <c r="I10" s="231">
         <v>7583</v>
       </c>
       <c r="J10" s="232">
         <v>201.44012555540149</v>
       </c>
       <c r="K10" s="233">
         <v>100</v>
       </c>
       <c r="L10" s="229" t="s">
         <v>42</v>
       </c>
       <c r="M10" s="230" t="s">
         <v>18</v>
       </c>
       <c r="N10" s="231">
         <v>2610</v>
       </c>
       <c r="O10" s="232">
         <v>69.325213341039671</v>
       </c>
       <c r="P10" s="232">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="206" customFormat="1" ht="3.95" customHeight="1">
+    <row r="11" spans="1:26" s="206" customFormat="1" ht="3.9" customHeight="1">
       <c r="A11" s="207"/>
       <c r="B11" s="234"/>
       <c r="C11" s="230"/>
       <c r="D11" s="235"/>
       <c r="E11" s="235"/>
       <c r="F11" s="236"/>
       <c r="G11" s="234"/>
       <c r="H11" s="230"/>
       <c r="I11" s="235"/>
       <c r="J11" s="235"/>
       <c r="K11" s="236"/>
       <c r="L11" s="234"/>
       <c r="M11" s="230"/>
       <c r="N11" s="235"/>
       <c r="O11" s="235"/>
       <c r="P11" s="235"/>
     </row>
     <row r="12" spans="1:26" s="206" customFormat="1" ht="24" customHeight="1">
       <c r="A12" s="237">
         <v>1</v>
       </c>
       <c r="B12" s="238" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="230" t="s">
@@ -13273,69 +14742,69 @@
         <v>131</v>
       </c>
       <c r="I22" s="240">
         <v>1712</v>
       </c>
       <c r="J22" s="232">
         <v>45.478767631655984</v>
       </c>
       <c r="K22" s="233">
         <v>22.576816563365423</v>
       </c>
       <c r="L22" s="239"/>
       <c r="M22" s="230" t="s">
         <v>131</v>
       </c>
       <c r="N22" s="240">
         <v>605</v>
       </c>
       <c r="O22" s="232">
         <v>16.06963757522184</v>
       </c>
       <c r="P22" s="232">
         <v>23.180076628352491</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="206" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:16" s="206" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="237"/>
       <c r="B23" s="241"/>
       <c r="C23" s="230"/>
       <c r="D23" s="235"/>
       <c r="E23" s="235"/>
       <c r="F23" s="236"/>
       <c r="G23" s="241"/>
       <c r="H23" s="230"/>
       <c r="I23" s="235"/>
       <c r="J23" s="235"/>
       <c r="K23" s="236"/>
       <c r="L23" s="241"/>
       <c r="M23" s="230"/>
       <c r="N23" s="235"/>
       <c r="O23" s="235"/>
       <c r="P23" s="235"/>
     </row>
-    <row r="24" spans="1:16" s="206" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:16" s="206" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="242"/>
       <c r="B24" s="243"/>
       <c r="C24" s="244"/>
       <c r="D24" s="245"/>
       <c r="E24" s="245"/>
       <c r="F24" s="246"/>
       <c r="G24" s="243"/>
       <c r="H24" s="244"/>
       <c r="I24" s="245"/>
       <c r="J24" s="245"/>
       <c r="K24" s="246"/>
       <c r="L24" s="243"/>
       <c r="M24" s="244"/>
       <c r="N24" s="245"/>
       <c r="O24" s="245"/>
       <c r="P24" s="245"/>
     </row>
     <row r="25" spans="1:16" s="206" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="237">
         <v>11</v>
       </c>
       <c r="B25" s="238" t="s">
         <v>88</v>
       </c>
       <c r="C25" s="230" t="s">
@@ -13559,51 +15028,51 @@
       <c r="I29" s="253">
         <v>27</v>
       </c>
       <c r="J29" s="251">
         <v>0.71724691942448104</v>
       </c>
       <c r="K29" s="252">
         <v>0.356059607015693</v>
       </c>
       <c r="L29" s="248" t="s">
         <v>113</v>
       </c>
       <c r="M29" s="249" t="s">
         <v>39</v>
       </c>
       <c r="N29" s="253">
         <v>11</v>
       </c>
       <c r="O29" s="251">
         <v>0.29217522864039713</v>
       </c>
       <c r="P29" s="251">
         <v>0.42145593869731796</v>
       </c>
     </row>
-    <row r="30" spans="1:16" s="257" customFormat="1" ht="3.95" customHeight="1">
+    <row r="30" spans="1:16" s="257" customFormat="1" ht="3.9" customHeight="1">
       <c r="A30" s="254"/>
       <c r="B30" s="254"/>
       <c r="C30" s="255"/>
       <c r="D30" s="240"/>
       <c r="E30" s="256"/>
       <c r="F30" s="256"/>
       <c r="G30" s="256"/>
       <c r="H30" s="255"/>
       <c r="I30" s="240"/>
       <c r="J30" s="256"/>
       <c r="K30" s="256"/>
       <c r="L30" s="256"/>
       <c r="M30" s="255"/>
       <c r="N30" s="240"/>
       <c r="O30" s="256"/>
       <c r="P30" s="256"/>
     </row>
     <row r="31" spans="1:16" s="262" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="258" t="s">
         <v>133</v>
       </c>
       <c r="B31" s="259"/>
       <c r="C31" s="260"/>
       <c r="D31" s="260"/>
       <c r="E31" s="260"/>
@@ -13672,138 +15141,138 @@
       <c r="C44" s="263"/>
       <c r="H44" s="263"/>
     </row>
     <row r="45" spans="3:8">
       <c r="C45" s="263"/>
       <c r="H45" s="263"/>
     </row>
     <row r="46" spans="3:8">
       <c r="C46" s="263"/>
       <c r="H46" s="263"/>
     </row>
     <row r="47" spans="3:8">
       <c r="H47" s="263"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:S85"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="96" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="4.75" style="96" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" style="96" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="97" customWidth="1"/>
+    <col min="3" max="3" width="23.09765625" style="98" customWidth="1"/>
+    <col min="4" max="5" width="5.59765625" style="96" customWidth="1"/>
+    <col min="6" max="6" width="5.69921875" style="96" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="96" customWidth="1"/>
+    <col min="8" max="8" width="23.09765625" style="99" customWidth="1"/>
+    <col min="9" max="9" width="4.69921875" style="96" customWidth="1"/>
     <col min="10" max="10" width="7.5" style="96" customWidth="1"/>
-    <col min="11" max="11" width="5.75" style="96" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="4.75" style="96" customWidth="1"/>
+    <col min="11" max="11" width="5.69921875" style="96" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="96" customWidth="1"/>
+    <col min="13" max="13" width="23.09765625" style="99" customWidth="1"/>
+    <col min="14" max="14" width="4.69921875" style="96" customWidth="1"/>
     <col min="15" max="15" width="7.5" style="96" customWidth="1"/>
-    <col min="16" max="16" width="5.75" style="96" customWidth="1"/>
-    <col min="17" max="20" width="8.625" style="96" customWidth="1"/>
+    <col min="16" max="16" width="5.69921875" style="96" customWidth="1"/>
+    <col min="17" max="20" width="8.59765625" style="96" customWidth="1"/>
     <col min="21" max="16384" width="9" style="96"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="90" customFormat="1" ht="25.5">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:19" s="90" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
         <v>291</v>
       </c>
-      <c r="B1" s="417"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:19" s="90" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
+    </row>
+    <row r="2" spans="1:19" s="90" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="91"/>
       <c r="B2" s="92"/>
       <c r="C2" s="93"/>
       <c r="D2" s="92"/>
       <c r="E2" s="92"/>
       <c r="F2" s="92"/>
       <c r="G2" s="92"/>
       <c r="H2" s="93"/>
       <c r="I2" s="92"/>
       <c r="J2" s="92"/>
       <c r="K2" s="92"/>
       <c r="L2" s="92"/>
       <c r="M2" s="93"/>
       <c r="N2" s="92"/>
       <c r="O2" s="92"/>
       <c r="P2" s="92"/>
     </row>
     <row r="3" spans="1:19" s="180" customFormat="1">
       <c r="A3" s="177" t="s">
         <v>111</v>
       </c>
       <c r="B3" s="178"/>
       <c r="C3" s="178"/>
       <c r="D3" s="177"/>
       <c r="E3" s="177"/>
       <c r="F3" s="177"/>
       <c r="G3" s="177"/>
       <c r="H3" s="179"/>
       <c r="I3" s="177"/>
       <c r="J3" s="177"/>
       <c r="K3" s="177"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="177"/>
       <c r="O3" s="177"/>
       <c r="P3" s="178"/>
     </row>
-    <row r="4" spans="1:19" ht="3.95" customHeight="1"/>
+    <row r="4" spans="1:19" ht="3.9" customHeight="1"/>
     <row r="5" spans="1:19" s="99" customFormat="1">
       <c r="A5" s="100" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="101"/>
       <c r="C5" s="102" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="101"/>
       <c r="E5" s="103"/>
       <c r="F5" s="104"/>
       <c r="G5" s="105"/>
       <c r="H5" s="102" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="105"/>
       <c r="J5" s="106"/>
       <c r="K5" s="107"/>
       <c r="L5" s="108"/>
       <c r="M5" s="102" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="105"/>
       <c r="O5" s="106"/>
       <c r="P5" s="109"/>
@@ -13914,287 +15383,287 @@
       </c>
       <c r="H8" s="124"/>
       <c r="I8" s="122" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="122" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="122" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="123" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="126"/>
       <c r="N8" s="122" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="122" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="127" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="3.95" customHeight="1">
+    <row r="9" spans="1:19" ht="3.9" customHeight="1">
       <c r="A9" s="128"/>
       <c r="B9" s="129"/>
       <c r="C9" s="130"/>
       <c r="D9" s="131"/>
       <c r="E9" s="131"/>
       <c r="F9" s="128"/>
       <c r="G9" s="132"/>
       <c r="H9" s="133"/>
       <c r="I9" s="131"/>
       <c r="J9" s="131"/>
       <c r="K9" s="128"/>
       <c r="L9" s="132"/>
       <c r="M9" s="133"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="134"/>
     </row>
-    <row r="10" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="10" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A10" s="143" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="147" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="137" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="138">
         <v>10045</v>
       </c>
       <c r="E10" s="139">
         <v>132.38005634999999</v>
       </c>
       <c r="F10" s="140">
         <v>100</v>
       </c>
       <c r="G10" s="147" t="s">
         <v>42</v>
       </c>
       <c r="H10" s="137" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="138">
         <v>7336</v>
       </c>
       <c r="J10" s="139">
         <v>193.07160848999999</v>
       </c>
       <c r="K10" s="140">
         <v>100</v>
       </c>
       <c r="L10" s="147" t="s">
         <v>42</v>
       </c>
       <c r="M10" s="137" t="s">
         <v>18</v>
       </c>
       <c r="N10" s="138">
         <v>2709</v>
       </c>
       <c r="O10" s="139">
         <v>71.508241858999995</v>
       </c>
       <c r="P10" s="139">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="3.95" customHeight="1">
+    <row r="11" spans="1:19" ht="3.9" customHeight="1">
       <c r="A11" s="143"/>
       <c r="B11" s="144"/>
       <c r="C11" s="145"/>
       <c r="D11" s="138"/>
       <c r="E11" s="139"/>
       <c r="F11" s="140"/>
       <c r="G11" s="144"/>
       <c r="H11" s="145"/>
       <c r="I11" s="138"/>
       <c r="J11" s="139"/>
       <c r="K11" s="140"/>
       <c r="L11" s="146"/>
       <c r="M11" s="145"/>
       <c r="N11" s="138"/>
       <c r="O11" s="139"/>
       <c r="P11" s="139"/>
     </row>
-    <row r="12" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="12" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A12" s="143">
         <v>1</v>
       </c>
       <c r="B12" s="147" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="137" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="138">
         <v>2563</v>
       </c>
       <c r="E12" s="139">
         <v>33.777011889999997</v>
       </c>
       <c r="F12" s="140">
         <v>25.515181682000001</v>
       </c>
       <c r="G12" s="147" t="s">
         <v>49</v>
       </c>
       <c r="H12" s="137" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="138">
         <v>1615</v>
       </c>
       <c r="J12" s="139">
         <v>42.504177712999997</v>
       </c>
       <c r="K12" s="140">
         <v>22.014721918999999</v>
       </c>
       <c r="L12" s="147" t="s">
         <v>49</v>
       </c>
       <c r="M12" s="137" t="s">
         <v>20</v>
       </c>
       <c r="N12" s="138">
         <v>948</v>
       </c>
       <c r="O12" s="139">
         <v>25.023925169000002</v>
       </c>
       <c r="P12" s="139">
         <v>34.994462900999999</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="13" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A13" s="143">
         <v>2</v>
       </c>
       <c r="B13" s="147" t="s">
         <v>99</v>
       </c>
       <c r="C13" s="137" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="138">
         <v>1522</v>
       </c>
       <c r="E13" s="139">
         <v>20.057983651000001</v>
       </c>
       <c r="F13" s="140">
         <v>15.151816824000001</v>
       </c>
       <c r="G13" s="147" t="s">
         <v>99</v>
       </c>
       <c r="H13" s="137" t="s">
         <v>19</v>
       </c>
       <c r="I13" s="138">
         <v>1229</v>
       </c>
       <c r="J13" s="139">
         <v>32.345284464000002</v>
       </c>
       <c r="K13" s="140">
         <v>16.752998908999999</v>
       </c>
       <c r="L13" s="147" t="s">
         <v>100</v>
       </c>
       <c r="M13" s="137" t="s">
         <v>34</v>
       </c>
       <c r="N13" s="138">
         <v>465</v>
       </c>
       <c r="O13" s="139">
         <v>12.274393675000001</v>
       </c>
       <c r="P13" s="139">
         <v>17.165005536999999</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="14" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A14" s="143">
         <v>3</v>
       </c>
       <c r="B14" s="147" t="s">
         <v>100</v>
       </c>
       <c r="C14" s="137" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="138">
         <v>1413</v>
       </c>
       <c r="E14" s="139">
         <v>18.621505190000001</v>
       </c>
       <c r="F14" s="140">
         <v>14.066699850999999</v>
       </c>
       <c r="G14" s="147" t="s">
         <v>100</v>
       </c>
       <c r="H14" s="137" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="138">
         <v>948</v>
       </c>
       <c r="J14" s="139">
         <v>24.949820725999999</v>
       </c>
       <c r="K14" s="140">
         <v>12.922573610000001</v>
       </c>
       <c r="L14" s="147" t="s">
         <v>99</v>
       </c>
       <c r="M14" s="137" t="s">
         <v>19</v>
       </c>
       <c r="N14" s="138">
         <v>293</v>
       </c>
       <c r="O14" s="139">
         <v>7.7341878422999999</v>
       </c>
       <c r="P14" s="139">
         <v>10.815799188</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="97" customFormat="1" ht="21">
+    <row r="15" spans="1:19" s="97" customFormat="1" ht="19.2">
       <c r="A15" s="143">
         <v>4</v>
       </c>
       <c r="B15" s="147" t="s">
         <v>83</v>
       </c>
       <c r="C15" s="137" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="138">
         <v>824</v>
       </c>
       <c r="E15" s="139">
         <v>10.859250018999999</v>
       </c>
       <c r="F15" s="140">
         <v>8.2030861124999994</v>
       </c>
       <c r="G15" s="147" t="s">
         <v>83</v>
       </c>
       <c r="H15" s="137" t="s">
         <v>21</v>
       </c>
       <c r="I15" s="138">
@@ -14252,201 +15721,201 @@
       <c r="I16" s="138">
         <v>546</v>
       </c>
       <c r="J16" s="139">
         <v>14.369833456</v>
       </c>
       <c r="K16" s="140">
         <v>7.4427480916000004</v>
       </c>
       <c r="L16" s="147" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="137" t="s">
         <v>21</v>
       </c>
       <c r="N16" s="138">
         <v>81</v>
       </c>
       <c r="O16" s="139">
         <v>2.1381201884999999</v>
       </c>
       <c r="P16" s="139">
         <v>2.9900332226000002</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="17" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A17" s="143">
         <v>6</v>
       </c>
       <c r="B17" s="147" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="137" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="138">
         <v>330</v>
       </c>
       <c r="E17" s="139">
         <v>4.3489714880000001</v>
       </c>
       <c r="F17" s="140">
         <v>3.2852165256000001</v>
       </c>
       <c r="G17" s="147" t="s">
         <v>65</v>
       </c>
       <c r="H17" s="137" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="138">
         <v>254</v>
       </c>
       <c r="J17" s="139">
         <v>6.6848675783999996</v>
       </c>
       <c r="K17" s="140">
         <v>3.4623773173000001</v>
       </c>
       <c r="L17" s="147" t="s">
         <v>65</v>
       </c>
       <c r="M17" s="137" t="s">
         <v>22</v>
       </c>
       <c r="N17" s="138">
         <v>76</v>
       </c>
       <c r="O17" s="139">
         <v>2.0061374608000002</v>
       </c>
       <c r="P17" s="139">
         <v>2.8054632705999998</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="18" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A18" s="143">
         <v>7</v>
       </c>
       <c r="B18" s="147" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="137" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="138">
         <v>160</v>
       </c>
       <c r="E18" s="139">
         <v>2.1085922365999998</v>
       </c>
       <c r="F18" s="140">
         <v>1.5928322549</v>
       </c>
       <c r="G18" s="147" t="s">
         <v>53</v>
       </c>
       <c r="H18" s="137" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="138">
         <v>125</v>
       </c>
       <c r="J18" s="139">
         <v>3.2897970366</v>
       </c>
       <c r="K18" s="140">
         <v>1.7039258450999999</v>
       </c>
       <c r="L18" s="147" t="s">
         <v>88</v>
       </c>
       <c r="M18" s="137" t="s">
         <v>36</v>
       </c>
       <c r="N18" s="138">
         <v>55</v>
       </c>
       <c r="O18" s="139">
         <v>1.4518100045</v>
       </c>
       <c r="P18" s="139">
         <v>2.0302694721000001</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="19" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A19" s="143">
         <v>8</v>
       </c>
       <c r="B19" s="147" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="137" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="138">
         <v>158</v>
       </c>
       <c r="E19" s="139">
         <v>2.0822348336999998</v>
       </c>
       <c r="F19" s="140">
         <v>1.5729218517000001</v>
       </c>
       <c r="G19" s="147" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="137" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="138">
         <v>122</v>
       </c>
       <c r="J19" s="139">
         <v>3.2108419077999999</v>
       </c>
       <c r="K19" s="140">
         <v>1.6630316248999999</v>
       </c>
       <c r="L19" s="147" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="137" t="s">
         <v>24</v>
       </c>
       <c r="N19" s="138">
         <v>38</v>
       </c>
       <c r="O19" s="139">
         <v>1.0030687304000001</v>
       </c>
       <c r="P19" s="139">
         <v>1.4027316352999999</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="97" customFormat="1" ht="15.75">
+    <row r="20" spans="1:19" s="97" customFormat="1" ht="15.6">
       <c r="A20" s="143">
         <v>9</v>
       </c>
       <c r="B20" s="147" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="137" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="138">
         <v>104</v>
       </c>
       <c r="E20" s="139">
         <v>1.3705849537999999</v>
       </c>
       <c r="F20" s="140">
         <v>1.0353409656999999</v>
       </c>
       <c r="G20" s="147" t="s">
         <v>45</v>
       </c>
       <c r="H20" s="137" t="s">
         <v>27</v>
       </c>
       <c r="I20" s="138">
@@ -14504,129 +15973,129 @@
       <c r="I21" s="138">
         <v>57</v>
       </c>
       <c r="J21" s="139">
         <v>1.5001474486999999</v>
       </c>
       <c r="K21" s="140">
         <v>0.77699018539999998</v>
       </c>
       <c r="L21" s="147" t="s">
         <v>45</v>
       </c>
       <c r="M21" s="149" t="s">
         <v>27</v>
       </c>
       <c r="N21" s="138">
         <v>30</v>
       </c>
       <c r="O21" s="139">
         <v>0.79189636610000003</v>
       </c>
       <c r="P21" s="139">
         <v>1.1074197121</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="22" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A22" s="143"/>
       <c r="B22" s="150"/>
       <c r="C22" s="137" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="138">
         <v>2182</v>
       </c>
       <c r="E22" s="139">
         <v>28.755926627000001</v>
       </c>
       <c r="F22" s="140">
         <v>21.722249875999999</v>
       </c>
       <c r="G22" s="150"/>
       <c r="H22" s="137" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="138">
         <v>1623</v>
       </c>
       <c r="J22" s="139">
         <v>42.714724724</v>
       </c>
       <c r="K22" s="140">
         <v>22.123773173</v>
       </c>
       <c r="L22" s="151"/>
       <c r="M22" s="137" t="s">
         <v>26</v>
       </c>
       <c r="N22" s="138">
         <v>550</v>
       </c>
       <c r="O22" s="139">
         <v>14.518100045000001</v>
       </c>
       <c r="P22" s="139">
         <v>20.302694721000002</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="97" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:19" s="97" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="143"/>
       <c r="B23" s="150"/>
       <c r="C23" s="145"/>
       <c r="D23" s="138"/>
       <c r="E23" s="139"/>
       <c r="F23" s="140"/>
       <c r="G23" s="150"/>
       <c r="H23" s="145"/>
       <c r="I23" s="138"/>
       <c r="J23" s="139"/>
       <c r="K23" s="140"/>
       <c r="L23" s="151"/>
       <c r="M23" s="145"/>
       <c r="N23" s="138"/>
       <c r="O23" s="139"/>
       <c r="P23" s="139"/>
     </row>
-    <row r="24" spans="1:19" s="97" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:19" s="97" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="152"/>
       <c r="B24" s="153"/>
       <c r="C24" s="154"/>
       <c r="D24" s="155"/>
       <c r="E24" s="156"/>
       <c r="F24" s="157"/>
       <c r="G24" s="153"/>
       <c r="H24" s="154"/>
       <c r="I24" s="155"/>
       <c r="J24" s="156"/>
       <c r="K24" s="157"/>
       <c r="L24" s="158"/>
       <c r="M24" s="154"/>
       <c r="N24" s="155"/>
       <c r="O24" s="156"/>
       <c r="P24" s="156"/>
     </row>
-    <row r="25" spans="1:19" s="97" customFormat="1" ht="21">
+    <row r="25" spans="1:19" s="97" customFormat="1" ht="19.2">
       <c r="A25" s="143">
         <v>11</v>
       </c>
       <c r="B25" s="147" t="s">
         <v>89</v>
       </c>
       <c r="C25" s="137" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="138">
         <v>80</v>
       </c>
       <c r="E25" s="139">
         <v>1.0542961182999999</v>
       </c>
       <c r="F25" s="140">
         <v>0.79641612740000001</v>
       </c>
       <c r="G25" s="147" t="s">
         <v>101</v>
       </c>
       <c r="H25" s="137" t="s">
         <v>40</v>
       </c>
       <c r="I25" s="138">
@@ -14634,101 +16103,101 @@
       </c>
       <c r="J25" s="139">
         <v>1.3685555672</v>
       </c>
       <c r="K25" s="140">
         <v>0.70883315160000004</v>
       </c>
       <c r="L25" s="159" t="s">
         <v>89</v>
       </c>
       <c r="M25" s="137" t="s">
         <v>38</v>
       </c>
       <c r="N25" s="138">
         <v>29</v>
       </c>
       <c r="O25" s="139">
         <v>0.76549982059999999</v>
       </c>
       <c r="P25" s="139">
         <v>1.0705057217</v>
       </c>
       <c r="Q25" s="148"/>
       <c r="R25" s="148"/>
     </row>
-    <row r="26" spans="1:19" s="97" customFormat="1" ht="21">
+    <row r="26" spans="1:19" s="97" customFormat="1" ht="19.2">
       <c r="A26" s="143">
         <v>12</v>
       </c>
       <c r="B26" s="147" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="137" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="138">
         <v>73</v>
       </c>
       <c r="E26" s="139">
         <v>0.96204520800000004</v>
       </c>
       <c r="F26" s="140">
         <v>0.72672971630000005</v>
       </c>
       <c r="G26" s="147" t="s">
         <v>89</v>
       </c>
       <c r="H26" s="137" t="s">
         <v>38</v>
       </c>
       <c r="I26" s="138">
         <v>51</v>
       </c>
       <c r="J26" s="139">
         <v>1.3422371908999999</v>
       </c>
       <c r="K26" s="140">
         <v>0.69520174479999997</v>
       </c>
       <c r="L26" s="159" t="s">
         <v>101</v>
       </c>
       <c r="M26" s="137" t="s">
         <v>40</v>
       </c>
       <c r="N26" s="138">
         <v>21</v>
       </c>
       <c r="O26" s="139">
         <v>0.55432745630000002</v>
       </c>
       <c r="P26" s="139">
         <v>0.77519379840000002</v>
       </c>
     </row>
-    <row r="27" spans="1:19" s="97" customFormat="1" ht="15.75">
+    <row r="27" spans="1:19" s="97" customFormat="1" ht="15.6">
       <c r="A27" s="143">
         <v>13</v>
       </c>
       <c r="B27" s="147" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="137" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="138">
         <v>67</v>
       </c>
       <c r="E27" s="139">
         <v>0.88297299910000004</v>
       </c>
       <c r="F27" s="140">
         <v>0.66699850670000005</v>
       </c>
       <c r="G27" s="147" t="s">
         <v>63</v>
       </c>
       <c r="H27" s="137" t="s">
         <v>28</v>
       </c>
       <c r="I27" s="138">
@@ -14736,101 +16205,101 @@
       </c>
       <c r="J27" s="139">
         <v>1.2632820621</v>
       </c>
       <c r="K27" s="140">
         <v>0.65430752449999996</v>
       </c>
       <c r="L27" s="159" t="s">
         <v>63</v>
       </c>
       <c r="M27" s="137" t="s">
         <v>28</v>
       </c>
       <c r="N27" s="138">
         <v>19</v>
       </c>
       <c r="O27" s="139">
         <v>0.50153436520000005</v>
       </c>
       <c r="P27" s="139">
         <v>0.70136581760000005</v>
       </c>
       <c r="Q27" s="148"/>
       <c r="R27" s="148"/>
     </row>
-    <row r="28" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="28" spans="1:19" s="97" customFormat="1" ht="25.2">
       <c r="A28" s="143">
         <v>14</v>
       </c>
       <c r="B28" s="147" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="137" t="s">
         <v>37</v>
       </c>
       <c r="D28" s="138">
         <v>60</v>
       </c>
       <c r="E28" s="139">
         <v>0.79072208870000005</v>
       </c>
       <c r="F28" s="140">
         <v>0.59731209559999998</v>
       </c>
       <c r="G28" s="147" t="s">
         <v>88</v>
       </c>
       <c r="H28" s="137" t="s">
         <v>36</v>
       </c>
       <c r="I28" s="138">
         <v>48</v>
       </c>
       <c r="J28" s="139">
         <v>1.2632820621</v>
       </c>
       <c r="K28" s="140">
         <v>0.65430752449999996</v>
       </c>
       <c r="L28" s="159" t="s">
         <v>51</v>
       </c>
       <c r="M28" s="137" t="s">
         <v>112</v>
       </c>
       <c r="N28" s="138">
         <v>17</v>
       </c>
       <c r="O28" s="139">
         <v>0.44874127409999998</v>
       </c>
       <c r="P28" s="139">
         <v>0.62753783679999997</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="29" spans="1:19" s="97" customFormat="1" ht="25.2">
       <c r="A29" s="160">
         <v>15</v>
       </c>
       <c r="B29" s="161" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="162" t="s">
         <v>112</v>
       </c>
       <c r="D29" s="163">
         <v>51</v>
       </c>
       <c r="E29" s="164">
         <v>0.67211377539999995</v>
       </c>
       <c r="F29" s="165">
         <v>0.50771528119999998</v>
       </c>
       <c r="G29" s="161" t="s">
         <v>69</v>
       </c>
       <c r="H29" s="162" t="s">
         <v>68</v>
       </c>
       <c r="I29" s="163">
@@ -15934,99 +17403,99 @@
       <c r="D85" s="96"/>
       <c r="E85" s="96"/>
       <c r="F85" s="96"/>
       <c r="G85" s="96"/>
       <c r="H85" s="99"/>
       <c r="I85" s="96"/>
       <c r="J85" s="96"/>
       <c r="K85" s="96"/>
       <c r="L85" s="96"/>
       <c r="M85" s="99"/>
       <c r="N85" s="96"/>
       <c r="O85" s="96"/>
       <c r="P85" s="96"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:S85"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="96" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="4.75" style="96" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" style="96" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="97" customWidth="1"/>
+    <col min="3" max="3" width="23.09765625" style="98" customWidth="1"/>
+    <col min="4" max="5" width="5.59765625" style="96" customWidth="1"/>
+    <col min="6" max="6" width="5.69921875" style="96" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="96" customWidth="1"/>
+    <col min="8" max="8" width="23.09765625" style="99" customWidth="1"/>
+    <col min="9" max="9" width="4.69921875" style="96" customWidth="1"/>
     <col min="10" max="10" width="7.5" style="96" customWidth="1"/>
-    <col min="11" max="11" width="5.75" style="96" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="4.75" style="96" customWidth="1"/>
+    <col min="11" max="11" width="5.69921875" style="96" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="96" customWidth="1"/>
+    <col min="13" max="13" width="23.09765625" style="99" customWidth="1"/>
+    <col min="14" max="14" width="4.69921875" style="96" customWidth="1"/>
     <col min="15" max="15" width="7.5" style="96" customWidth="1"/>
-    <col min="16" max="16" width="5.75" style="96" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="8.625" style="96" customWidth="1"/>
+    <col min="16" max="16" width="5.69921875" style="96" customWidth="1"/>
+    <col min="17" max="19" width="8.59765625" style="96" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="8.59765625" style="96" customWidth="1"/>
     <col min="21" max="16384" width="9" style="96"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="90" customFormat="1" ht="25.5">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:19" s="90" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
         <v>291</v>
       </c>
-      <c r="B1" s="417"/>
-[...13 lines deleted...]
-      <c r="P1" s="417"/>
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
     </row>
     <row r="2" spans="1:19" s="90" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="91"/>
       <c r="B2" s="92"/>
       <c r="C2" s="93"/>
       <c r="D2" s="92"/>
       <c r="E2" s="92"/>
       <c r="F2" s="92"/>
       <c r="G2" s="92"/>
       <c r="H2" s="93"/>
       <c r="I2" s="92"/>
       <c r="J2" s="92"/>
       <c r="K2" s="92"/>
       <c r="L2" s="92"/>
       <c r="M2" s="93"/>
       <c r="N2" s="92"/>
       <c r="O2" s="92"/>
       <c r="P2" s="92"/>
     </row>
     <row r="3" spans="1:19" s="180" customFormat="1">
       <c r="A3" s="177" t="s">
         <v>115</v>
       </c>
       <c r="B3" s="178"/>
       <c r="C3" s="178"/>
@@ -16177,51 +17646,51 @@
       </c>
       <c r="H8" s="124"/>
       <c r="I8" s="122" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="122" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="122" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="123" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="126"/>
       <c r="N8" s="122" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="122" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="127" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="3.95" customHeight="1">
+    <row r="9" spans="1:19" ht="3.9" customHeight="1">
       <c r="A9" s="128"/>
       <c r="B9" s="129"/>
       <c r="C9" s="130"/>
       <c r="D9" s="131"/>
       <c r="E9" s="131"/>
       <c r="F9" s="128"/>
       <c r="G9" s="132"/>
       <c r="H9" s="133"/>
       <c r="I9" s="131"/>
       <c r="J9" s="131"/>
       <c r="K9" s="128"/>
       <c r="L9" s="132"/>
       <c r="M9" s="133"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="134"/>
     </row>
     <row r="10" spans="1:19" s="142" customFormat="1">
       <c r="A10" s="135" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="136" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="137" t="s">
@@ -16258,69 +17727,69 @@
       </c>
       <c r="M10" s="137" t="s">
         <v>18</v>
       </c>
       <c r="N10" s="138">
         <v>2822</v>
       </c>
       <c r="O10" s="139">
         <f>N10/$S$10*100000</f>
         <v>74.483128133019164</v>
       </c>
       <c r="P10" s="139">
         <f>N10/$N$10*100</f>
         <v>100</v>
       </c>
       <c r="Q10" s="181">
         <v>7609691</v>
       </c>
       <c r="R10" s="181">
         <v>3820913.5</v>
       </c>
       <c r="S10" s="181">
         <v>3788777.5</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="15.75">
+    <row r="11" spans="1:19" ht="15.6">
       <c r="A11" s="143"/>
       <c r="B11" s="144"/>
       <c r="C11" s="145"/>
       <c r="D11" s="138"/>
       <c r="E11" s="139"/>
       <c r="F11" s="140"/>
       <c r="G11" s="144"/>
       <c r="H11" s="145"/>
       <c r="I11" s="138"/>
       <c r="J11" s="139"/>
       <c r="K11" s="140"/>
       <c r="L11" s="146"/>
       <c r="M11" s="145"/>
       <c r="N11" s="138"/>
       <c r="O11" s="139"/>
       <c r="P11" s="139"/>
     </row>
-    <row r="12" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="12" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A12" s="143">
         <v>1</v>
       </c>
       <c r="B12" s="147" t="str">
         <f t="shared" ref="B12:B21" si="0">VLOOKUP(C12,$R$31:$S$73,2,FALSE)</f>
         <v>C00-C97</v>
       </c>
       <c r="C12" s="137" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="138">
         <v>2623</v>
       </c>
       <c r="E12" s="139">
         <f t="shared" ref="E12:E22" si="1">D12/$Q$10*100000</f>
         <v>34.469205122783571</v>
       </c>
       <c r="F12" s="140">
         <f t="shared" ref="F12:F22" si="2">D12/$D$10*100</f>
         <v>24.587551556055491</v>
       </c>
       <c r="G12" s="147" t="str">
         <f t="shared" ref="G12:G21" si="3">VLOOKUP(H12,$R$31:$S$73,2,FALSE)</f>
         <v>C00-C97</v>
       </c>
@@ -16335,51 +17804,51 @@
         <v>42.947844802034908</v>
       </c>
       <c r="K12" s="140">
         <f t="shared" ref="K12:K22" si="5">I12/$I$10*100</f>
         <v>20.915115982666325</v>
       </c>
       <c r="L12" s="147" t="str">
         <f t="shared" ref="L12:L21" si="6">VLOOKUP(M12,$R$31:$S$73,2,FALSE)</f>
         <v>C00-C97</v>
       </c>
       <c r="M12" s="137" t="s">
         <v>20</v>
       </c>
       <c r="N12" s="138">
         <v>982</v>
       </c>
       <c r="O12" s="139">
         <f t="shared" ref="O12:O22" si="7">N12/$S$10*100000</f>
         <v>25.918650540972649</v>
       </c>
       <c r="P12" s="139">
         <f t="shared" ref="P12:P22" si="8">N12/$N$10*100</f>
         <v>34.798015591778878</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="13" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A13" s="143">
         <v>2</v>
       </c>
       <c r="B13" s="147" t="str">
         <f t="shared" si="0"/>
         <v>V01-X59, Y85-Y86</v>
       </c>
       <c r="C13" s="137" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="138">
         <v>1779</v>
       </c>
       <c r="E13" s="139">
         <f t="shared" si="1"/>
         <v>23.378084602909631</v>
       </c>
       <c r="F13" s="140">
         <f t="shared" si="2"/>
         <v>16.676040494938132</v>
       </c>
       <c r="G13" s="147" t="str">
         <f t="shared" si="3"/>
         <v>V01-X59, Y85-Y86</v>
       </c>
@@ -16394,51 +17863,51 @@
         <v>37.9490401968011</v>
       </c>
       <c r="K13" s="140">
         <f t="shared" si="5"/>
         <v>18.480754524598524</v>
       </c>
       <c r="L13" s="147" t="str">
         <f t="shared" si="6"/>
         <v>X60-X84, Y87.0</v>
       </c>
       <c r="M13" s="137" t="s">
         <v>34</v>
       </c>
       <c r="N13" s="138">
         <v>473</v>
       </c>
       <c r="O13" s="139">
         <f t="shared" si="7"/>
         <v>12.484237989694565</v>
       </c>
       <c r="P13" s="139">
         <f t="shared" si="8"/>
         <v>16.761162296243796</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="14" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A14" s="143">
         <v>3</v>
       </c>
       <c r="B14" s="147" t="str">
         <f t="shared" si="0"/>
         <v>X60-X84, Y87.0</v>
       </c>
       <c r="C14" s="137" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="138">
         <v>1541</v>
       </c>
       <c r="E14" s="139">
         <f t="shared" si="1"/>
         <v>20.250493745409635</v>
       </c>
       <c r="F14" s="140">
         <f t="shared" si="2"/>
         <v>14.445069366329207</v>
       </c>
       <c r="G14" s="147" t="str">
         <f t="shared" si="3"/>
         <v>X60-X84, Y87.0</v>
       </c>
@@ -16453,51 +17922,51 @@
         <v>27.951430986333506</v>
       </c>
       <c r="K14" s="140">
         <f t="shared" si="5"/>
         <v>13.61203160846291</v>
       </c>
       <c r="L14" s="147" t="str">
         <f t="shared" si="6"/>
         <v>V01-X59, Y85-Y86</v>
       </c>
       <c r="M14" s="137" t="s">
         <v>19</v>
       </c>
       <c r="N14" s="138">
         <v>329</v>
       </c>
       <c r="O14" s="139">
         <f t="shared" si="7"/>
         <v>8.6835397433604893</v>
       </c>
       <c r="P14" s="139">
         <f t="shared" si="8"/>
         <v>11.658398299078668</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="97" customFormat="1" ht="21">
+    <row r="15" spans="1:19" s="97" customFormat="1" ht="19.2">
       <c r="A15" s="143">
         <v>4</v>
       </c>
       <c r="B15" s="147" t="str">
         <f t="shared" si="0"/>
         <v>K70, K73-K74</v>
       </c>
       <c r="C15" s="137" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="138">
         <v>901</v>
       </c>
       <c r="E15" s="139">
         <f t="shared" si="1"/>
         <v>11.840165389107126</v>
       </c>
       <c r="F15" s="140">
         <f t="shared" si="2"/>
         <v>8.445819272590926</v>
       </c>
       <c r="G15" s="147" t="str">
         <f t="shared" si="3"/>
         <v>K70, K73-K74</v>
       </c>
@@ -16573,51 +18042,51 @@
         <v>14.499150530364009</v>
       </c>
       <c r="K16" s="140">
         <f t="shared" si="5"/>
         <v>7.0609227631914351</v>
       </c>
       <c r="L16" s="147" t="str">
         <f t="shared" si="6"/>
         <v>I60-I69</v>
       </c>
       <c r="M16" s="137" t="s">
         <v>22</v>
       </c>
       <c r="N16" s="138">
         <v>98</v>
       </c>
       <c r="O16" s="139">
         <f t="shared" si="7"/>
         <v>2.586586306532912</v>
       </c>
       <c r="P16" s="139">
         <f t="shared" si="8"/>
         <v>3.4727143869596029</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="17" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A17" s="143">
         <v>6</v>
       </c>
       <c r="B17" s="147" t="str">
         <f t="shared" si="0"/>
         <v>I60-I69</v>
       </c>
       <c r="C17" s="137" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="138">
         <v>389</v>
       </c>
       <c r="E17" s="139">
         <f t="shared" si="1"/>
         <v>5.1119027040651188</v>
       </c>
       <c r="F17" s="140">
         <f t="shared" si="2"/>
         <v>3.6464191976003</v>
       </c>
       <c r="G17" s="147" t="str">
         <f t="shared" si="3"/>
         <v>I60-I69</v>
       </c>
@@ -16632,51 +18101,51 @@
         <v>7.6159797912200844</v>
       </c>
       <c r="K17" s="140">
         <f t="shared" si="5"/>
         <v>3.7088962528677034</v>
       </c>
       <c r="L17" s="147" t="str">
         <f t="shared" si="6"/>
         <v>K70, K73-K74</v>
       </c>
       <c r="M17" s="137" t="s">
         <v>21</v>
       </c>
       <c r="N17" s="138">
         <v>75</v>
       </c>
       <c r="O17" s="139">
         <f t="shared" si="7"/>
         <v>1.9795303366323307</v>
       </c>
       <c r="P17" s="139">
         <f t="shared" si="8"/>
         <v>2.6576895818568391</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="18" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A18" s="143">
         <v>7</v>
       </c>
       <c r="B18" s="147" t="str">
         <f t="shared" si="0"/>
         <v>E10-E14</v>
       </c>
       <c r="C18" s="137" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="138">
         <v>161</v>
       </c>
       <c r="E18" s="139">
         <f t="shared" si="1"/>
         <v>2.1157232271323498</v>
       </c>
       <c r="F18" s="140">
         <f t="shared" si="2"/>
         <v>1.5091863517060367</v>
       </c>
       <c r="G18" s="147" t="str">
         <f t="shared" si="3"/>
         <v>E10-E14</v>
       </c>
@@ -16691,51 +18160,51 @@
         <v>3.0882667194638143</v>
       </c>
       <c r="K18" s="140">
         <f t="shared" si="5"/>
         <v>1.5039510578638797</v>
       </c>
       <c r="L18" s="147" t="str">
         <f t="shared" si="6"/>
         <v>M00-M99</v>
       </c>
       <c r="M18" s="137" t="s">
         <v>36</v>
       </c>
       <c r="N18" s="138">
         <v>61</v>
       </c>
       <c r="O18" s="139">
         <f t="shared" si="7"/>
         <v>1.6100180071276289</v>
       </c>
       <c r="P18" s="139">
         <f t="shared" si="8"/>
         <v>2.1615875265768958</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="19" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A19" s="143">
         <v>8</v>
       </c>
       <c r="B19" s="147" t="str">
         <f t="shared" si="0"/>
         <v>J12-J18</v>
       </c>
       <c r="C19" s="137" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="138">
         <v>138</v>
       </c>
       <c r="E19" s="139">
         <f t="shared" si="1"/>
         <v>1.8134770518277288</v>
       </c>
       <c r="F19" s="140">
         <f t="shared" si="2"/>
         <v>1.2935883014623173</v>
       </c>
       <c r="G19" s="147" t="str">
         <f t="shared" si="3"/>
         <v>J12-J18</v>
       </c>
@@ -16750,51 +18219,51 @@
         <v>2.7742056971454603</v>
       </c>
       <c r="K19" s="140">
         <f t="shared" si="5"/>
         <v>1.3510068824878918</v>
       </c>
       <c r="L19" s="147" t="str">
         <f t="shared" si="6"/>
         <v>E10-E14</v>
       </c>
       <c r="M19" s="137" t="s">
         <v>23</v>
       </c>
       <c r="N19" s="138">
         <v>43</v>
       </c>
       <c r="O19" s="139">
         <f t="shared" si="7"/>
         <v>1.1349307263358694</v>
       </c>
       <c r="P19" s="139">
         <f t="shared" si="8"/>
         <v>1.5237420269312545</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="97" customFormat="1" ht="15.75">
+    <row r="20" spans="1:19" s="97" customFormat="1" ht="15.6">
       <c r="A20" s="143">
         <v>9</v>
       </c>
       <c r="B20" s="147" t="str">
         <f t="shared" si="0"/>
         <v>A40-A41</v>
       </c>
       <c r="C20" s="137" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="138">
         <v>127</v>
       </c>
       <c r="E20" s="139">
         <f t="shared" si="1"/>
         <v>1.6689245332037792</v>
       </c>
       <c r="F20" s="140">
         <f t="shared" si="2"/>
         <v>1.1904761904761905</v>
       </c>
       <c r="G20" s="147" t="str">
         <f t="shared" si="3"/>
         <v>A40-A41</v>
       </c>
@@ -16870,138 +18339,138 @@
         <v>1.9628813894897121</v>
       </c>
       <c r="K21" s="140">
         <f t="shared" si="5"/>
         <v>0.95590109609992346</v>
       </c>
       <c r="L21" s="147" t="str">
         <f t="shared" si="6"/>
         <v>A40-A41</v>
       </c>
       <c r="M21" s="149" t="s">
         <v>27</v>
       </c>
       <c r="N21" s="138">
         <v>29</v>
       </c>
       <c r="O21" s="139">
         <f t="shared" si="7"/>
         <v>0.76541839683116786</v>
       </c>
       <c r="P21" s="139">
         <f t="shared" si="8"/>
         <v>1.0276399716513112</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="22" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A22" s="143"/>
       <c r="B22" s="150"/>
       <c r="C22" s="137" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="138">
         <f>D10-SUM(D12:D21)</f>
         <v>2205</v>
       </c>
       <c r="E22" s="139">
         <f t="shared" si="1"/>
         <v>28.976209415073487</v>
       </c>
       <c r="F22" s="140">
         <f t="shared" si="2"/>
         <v>20.669291338582678</v>
       </c>
       <c r="G22" s="150"/>
       <c r="H22" s="137" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="138">
         <f>I10-SUM(I12:I21)</f>
         <v>1619</v>
       </c>
       <c r="J22" s="139">
         <f t="shared" si="4"/>
         <v>42.372066261117922</v>
       </c>
       <c r="K22" s="140">
         <f t="shared" si="5"/>
         <v>20.634718327810351</v>
       </c>
       <c r="L22" s="151"/>
       <c r="M22" s="137" t="s">
         <v>26</v>
       </c>
       <c r="N22" s="138">
         <f>N10-SUM(N12:N21)</f>
         <v>560</v>
       </c>
       <c r="O22" s="139">
         <f t="shared" si="7"/>
         <v>14.780493180188069</v>
       </c>
       <c r="P22" s="139">
         <f t="shared" si="8"/>
         <v>19.844082211197733</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="97" customFormat="1" ht="15.75">
+    <row r="23" spans="1:19" s="97" customFormat="1" ht="15">
       <c r="A23" s="143"/>
       <c r="B23" s="150"/>
       <c r="C23" s="145"/>
       <c r="D23" s="138"/>
       <c r="E23" s="139"/>
       <c r="F23" s="140"/>
       <c r="G23" s="150"/>
       <c r="H23" s="145"/>
       <c r="I23" s="138"/>
       <c r="J23" s="139"/>
       <c r="K23" s="140"/>
       <c r="L23" s="151"/>
       <c r="M23" s="145"/>
       <c r="N23" s="138"/>
       <c r="O23" s="139"/>
       <c r="P23" s="139"/>
     </row>
-    <row r="24" spans="1:19" s="97" customFormat="1" ht="15.75">
+    <row r="24" spans="1:19" s="97" customFormat="1" ht="15">
       <c r="A24" s="152"/>
       <c r="B24" s="153"/>
       <c r="C24" s="154"/>
       <c r="D24" s="155"/>
       <c r="E24" s="156"/>
       <c r="F24" s="157"/>
       <c r="G24" s="153"/>
       <c r="H24" s="154"/>
       <c r="I24" s="155"/>
       <c r="J24" s="156"/>
       <c r="K24" s="157"/>
       <c r="L24" s="158"/>
       <c r="M24" s="154"/>
       <c r="N24" s="155"/>
       <c r="O24" s="156"/>
       <c r="P24" s="156"/>
     </row>
-    <row r="25" spans="1:19" s="97" customFormat="1" ht="21">
+    <row r="25" spans="1:19" s="97" customFormat="1" ht="19.2">
       <c r="A25" s="143">
         <v>11</v>
       </c>
       <c r="B25" s="147" t="str">
         <f>VLOOKUP(C25,$R$31:$S$73,2,FALSE)</f>
         <v>N00-N07, N17-N19, N25-N27</v>
       </c>
       <c r="C25" s="137" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="138">
         <v>94</v>
       </c>
       <c r="E25" s="139">
         <f>D25/$Q$10*100000</f>
         <v>1.2352669773319309</v>
       </c>
       <c r="F25" s="140">
         <f>D25/$D$10*100</f>
         <v>0.88113985751781032</v>
       </c>
       <c r="G25" s="147" t="str">
         <f>VLOOKUP(H25,$R$31:$S$73,2,FALSE)</f>
         <v>B20-B24</v>
       </c>
@@ -17018,51 +18487,51 @@
       <c r="K25" s="140">
         <f>I25/$I$10*100</f>
         <v>0.93041040020392562</v>
       </c>
       <c r="L25" s="159" t="str">
         <f>VLOOKUP(M25,$R$31:$S$73,2,FALSE)</f>
         <v>X85-Y09, Y87.1</v>
       </c>
       <c r="M25" s="137" t="s">
         <v>40</v>
       </c>
       <c r="N25" s="138">
         <v>26</v>
       </c>
       <c r="O25" s="139">
         <f>N25/$S$10*100000</f>
         <v>0.68623718336587458</v>
       </c>
       <c r="P25" s="139">
         <f>N25/$N$10*100</f>
         <v>0.92133238837703757</v>
       </c>
       <c r="Q25" s="148"/>
       <c r="R25" s="148"/>
     </row>
-    <row r="26" spans="1:19" s="97" customFormat="1" ht="21">
+    <row r="26" spans="1:19" s="97" customFormat="1" ht="19.2">
       <c r="A26" s="143">
         <v>12</v>
       </c>
       <c r="B26" s="147" t="str">
         <f>VLOOKUP(C26,$R$31:$S$73,2,FALSE)</f>
         <v>B20-B24</v>
       </c>
       <c r="C26" s="137" t="s">
         <v>37</v>
       </c>
       <c r="D26" s="138">
         <v>77</v>
       </c>
       <c r="E26" s="139">
         <f>D26/$Q$10*100000</f>
         <v>1.0118676303676457</v>
       </c>
       <c r="F26" s="140">
         <f>D26/$D$10*100</f>
         <v>0.72178477690288712</v>
       </c>
       <c r="G26" s="147" t="str">
         <f>VLOOKUP(H26,$R$31:$S$73,2,FALSE)</f>
         <v>I10-I15</v>
       </c>
@@ -17077,51 +18546,51 @@
         <v>1.4656181041523184</v>
       </c>
       <c r="K26" s="140">
         <f>I26/$I$10*100</f>
         <v>0.71373948508794283</v>
       </c>
       <c r="L26" s="159" t="str">
         <f>VLOOKUP(M26,$R$31:$S$73,2,FALSE)</f>
         <v>N00-N07, N17-N19, N25-N27</v>
       </c>
       <c r="M26" s="137" t="s">
         <v>38</v>
       </c>
       <c r="N26" s="138">
         <v>19</v>
       </c>
       <c r="O26" s="139">
         <f>N26/$S$10*100000</f>
         <v>0.50148101861352379</v>
       </c>
       <c r="P26" s="139">
         <f>N26/$N$10*100</f>
         <v>0.6732813607370659</v>
       </c>
     </row>
-    <row r="27" spans="1:19" s="97" customFormat="1" ht="15.75">
+    <row r="27" spans="1:19" s="97" customFormat="1" ht="15.6">
       <c r="A27" s="143">
         <v>13</v>
       </c>
       <c r="B27" s="147" t="str">
         <f>VLOOKUP(C27,$R$31:$S$73,2,FALSE)</f>
         <v>X85-Y09, Y87.1</v>
       </c>
       <c r="C27" s="137" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="138">
         <v>74</v>
       </c>
       <c r="E27" s="139">
         <f>D27/$Q$10*100000</f>
         <v>0.97244421619747756</v>
       </c>
       <c r="F27" s="140">
         <f>D27/$D$10*100</f>
         <v>0.69366329208848887</v>
       </c>
       <c r="G27" s="147" t="str">
         <f>VLOOKUP(H27,$R$31:$S$73,2,FALSE)</f>
         <v>M00-M99</v>
       </c>
@@ -17138,51 +18607,51 @@
       <c r="K27" s="140">
         <f>I27/$I$10*100</f>
         <v>0.62452204945195</v>
       </c>
       <c r="L27" s="159" t="str">
         <f>VLOOKUP(M27,$R$31:$S$73,2,FALSE)</f>
         <v>J40-J47</v>
       </c>
       <c r="M27" s="137" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="138">
         <v>16</v>
       </c>
       <c r="O27" s="139">
         <f>N27/$S$10*100000</f>
         <v>0.42229980514823057</v>
       </c>
       <c r="P27" s="139">
         <f>N27/$N$10*100</f>
         <v>0.56697377746279232</v>
       </c>
       <c r="Q27" s="148"/>
       <c r="R27" s="148"/>
     </row>
-    <row r="28" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="28" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A28" s="143">
         <v>14</v>
       </c>
       <c r="B28" s="147" t="str">
         <f>VLOOKUP(C28,$R$31:$S$73,2,FALSE)</f>
         <v>I10-I15</v>
       </c>
       <c r="C28" s="137" t="s">
         <v>28</v>
       </c>
       <c r="D28" s="138">
         <v>71</v>
       </c>
       <c r="E28" s="139">
         <f>D28/$Q$10*100000</f>
         <v>0.93302080202730964</v>
       </c>
       <c r="F28" s="140">
         <f>D28/$D$10*100</f>
         <v>0.66554180727409074</v>
       </c>
       <c r="G28" s="147" t="str">
         <f>VLOOKUP(H28,$R$31:$S$73,2,FALSE)</f>
         <v>X85-Y09, Y87.1</v>
       </c>
@@ -17197,51 +18666,51 @@
         <v>1.2562440892734159</v>
       </c>
       <c r="K28" s="140">
         <f>I28/$I$10*100</f>
         <v>0.61177670150395114</v>
       </c>
       <c r="L28" s="159" t="str">
         <f>VLOOKUP(M28,$R$31:$S$73,2,FALSE)</f>
         <v>I10-I15</v>
       </c>
       <c r="M28" s="137" t="s">
         <v>28</v>
       </c>
       <c r="N28" s="138">
         <v>15</v>
       </c>
       <c r="O28" s="139">
         <f>N28/$S$10*100000</f>
         <v>0.3959060673264661</v>
       </c>
       <c r="P28" s="139">
         <f>N28/$N$10*100</f>
         <v>0.53153791637136782</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="97" customFormat="1" ht="15">
+    <row r="29" spans="1:19" s="97" customFormat="1" ht="13.8">
       <c r="A29" s="160">
         <v>15</v>
       </c>
       <c r="B29" s="161" t="str">
         <f>VLOOKUP(C29,$R$31:$S$73,2,FALSE)</f>
         <v>J40-J47</v>
       </c>
       <c r="C29" s="162" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="163">
         <v>50</v>
       </c>
       <c r="E29" s="164">
         <f>D29/$Q$10*100000</f>
         <v>0.65705690283613361</v>
       </c>
       <c r="F29" s="165">
         <f>D29/$D$10*100</f>
         <v>0.46869141357330335</v>
       </c>
       <c r="G29" s="161" t="str">
         <f>VLOOKUP(H29,$R$31:$S$73,2,FALSE)</f>
         <v>J40-J47</v>
       </c>
@@ -18524,102 +19993,102 @@
       <c r="D85" s="96"/>
       <c r="E85" s="96"/>
       <c r="F85" s="96"/>
       <c r="G85" s="96"/>
       <c r="H85" s="99"/>
       <c r="I85" s="96"/>
       <c r="J85" s="96"/>
       <c r="K85" s="96"/>
       <c r="L85" s="96"/>
       <c r="M85" s="99"/>
       <c r="N85" s="96"/>
       <c r="O85" s="96"/>
       <c r="P85" s="96"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S85"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="G32" sqref="G32"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="96" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="4.75" style="96" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" style="96" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="97" customWidth="1"/>
+    <col min="3" max="3" width="23.09765625" style="98" customWidth="1"/>
+    <col min="4" max="5" width="5.59765625" style="96" customWidth="1"/>
+    <col min="6" max="6" width="5.69921875" style="96" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="96" customWidth="1"/>
+    <col min="8" max="8" width="23.09765625" style="99" customWidth="1"/>
+    <col min="9" max="9" width="4.69921875" style="96" customWidth="1"/>
     <col min="10" max="10" width="7.5" style="96" customWidth="1"/>
-    <col min="11" max="11" width="5.75" style="96" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="4.75" style="96" customWidth="1"/>
+    <col min="11" max="11" width="5.69921875" style="96" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="96" customWidth="1"/>
+    <col min="13" max="13" width="23.09765625" style="99" customWidth="1"/>
+    <col min="14" max="14" width="4.69921875" style="96" customWidth="1"/>
     <col min="15" max="15" width="7.5" style="96" customWidth="1"/>
-    <col min="16" max="16" width="5.75" style="96" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="8.625" style="96" customWidth="1"/>
+    <col min="16" max="16" width="5.69921875" style="96" customWidth="1"/>
+    <col min="17" max="19" width="8.59765625" style="96" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="8.59765625" style="96" customWidth="1"/>
     <col min="21" max="16384" width="9" style="96"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="90" customFormat="1" ht="25.5">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:19" s="90" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
         <v>291</v>
       </c>
-      <c r="B1" s="417"/>
-[...13 lines deleted...]
-      <c r="P1" s="417"/>
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
     </row>
     <row r="2" spans="1:19" s="90" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="91"/>
       <c r="B2" s="92"/>
       <c r="C2" s="93"/>
       <c r="D2" s="92"/>
       <c r="E2" s="92"/>
       <c r="F2" s="92"/>
       <c r="G2" s="92"/>
       <c r="H2" s="93"/>
       <c r="I2" s="92"/>
       <c r="J2" s="92"/>
       <c r="K2" s="92"/>
       <c r="L2" s="92"/>
       <c r="M2" s="93"/>
       <c r="N2" s="92"/>
       <c r="O2" s="92"/>
       <c r="P2" s="92"/>
     </row>
     <row r="3" spans="1:19" s="90" customFormat="1">
       <c r="A3" s="93" t="s">
         <v>102</v>
       </c>
       <c r="B3" s="94"/>
       <c r="C3" s="95"/>
@@ -18770,51 +20239,51 @@
       </c>
       <c r="H8" s="124"/>
       <c r="I8" s="122" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="122" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="122" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="123" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="126"/>
       <c r="N8" s="122" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="122" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="127" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="3.95" customHeight="1">
+    <row r="9" spans="1:19" ht="3.9" customHeight="1">
       <c r="A9" s="128"/>
       <c r="B9" s="129"/>
       <c r="C9" s="130"/>
       <c r="D9" s="131"/>
       <c r="E9" s="131"/>
       <c r="F9" s="128"/>
       <c r="G9" s="132"/>
       <c r="H9" s="133"/>
       <c r="I9" s="131"/>
       <c r="J9" s="131"/>
       <c r="K9" s="128"/>
       <c r="L9" s="132"/>
       <c r="M9" s="133"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="134"/>
     </row>
     <row r="10" spans="1:19" s="142" customFormat="1" ht="20.25" customHeight="1">
       <c r="A10" s="135" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="136" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="137" t="s">
@@ -21119,4963 +22588,6108 @@
       <c r="F85" s="96"/>
       <c r="G85" s="96"/>
       <c r="H85" s="99"/>
       <c r="I85" s="96"/>
       <c r="J85" s="96"/>
       <c r="K85" s="96"/>
       <c r="L85" s="96"/>
       <c r="M85" s="99"/>
       <c r="N85" s="96"/>
       <c r="O85" s="96"/>
       <c r="P85" s="96"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="6" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="12" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="13" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="6" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="6" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="12" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="6" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="6" customWidth="1"/>
     <col min="17" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="415" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="428" t="s">
         <v>294</v>
       </c>
-      <c r="B1" s="415"/>
-[...13 lines deleted...]
-      <c r="P1" s="415"/>
+      <c r="B1" s="428"/>
+      <c r="C1" s="428"/>
+      <c r="D1" s="428"/>
+      <c r="E1" s="428"/>
+      <c r="F1" s="428"/>
+      <c r="G1" s="428"/>
+      <c r="H1" s="428"/>
+      <c r="I1" s="428"/>
+      <c r="J1" s="428"/>
+      <c r="K1" s="428"/>
+      <c r="L1" s="428"/>
+      <c r="M1" s="428"/>
+      <c r="N1" s="428"/>
+      <c r="O1" s="428"/>
+      <c r="P1" s="428"/>
     </row>
     <row r="2" spans="1:16" ht="5.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="8"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="8"/>
       <c r="M2" s="9"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
-[...2 lines deleted...]
-      </c>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="351"/>
       <c r="B3" s="352"/>
       <c r="C3" s="353"/>
       <c r="D3" s="354"/>
       <c r="E3" s="354"/>
       <c r="F3" s="354"/>
       <c r="G3" s="352"/>
-      <c r="H3" s="355"/>
-      <c r="I3" s="354"/>
+      <c r="H3" s="429" t="s">
+        <v>308</v>
+      </c>
+      <c r="I3" s="429"/>
       <c r="J3" s="354"/>
       <c r="K3" s="354"/>
       <c r="L3" s="352"/>
       <c r="M3" s="354"/>
       <c r="N3" s="354"/>
       <c r="O3" s="354"/>
       <c r="P3" s="353"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="356"/>
       <c r="B4" s="357"/>
       <c r="C4" s="358"/>
       <c r="D4" s="356"/>
       <c r="E4" s="356"/>
       <c r="F4" s="356"/>
       <c r="G4" s="357"/>
       <c r="H4" s="356"/>
       <c r="I4" s="356"/>
       <c r="J4" s="356"/>
       <c r="K4" s="356"/>
       <c r="L4" s="357"/>
       <c r="M4" s="356"/>
       <c r="N4" s="356"/>
       <c r="O4" s="356"/>
       <c r="P4" s="359" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="1" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="1" customFormat="1" ht="13.8">
       <c r="A5" s="360" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="361"/>
       <c r="C5" s="362" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="361"/>
       <c r="E5" s="363"/>
       <c r="F5" s="364"/>
       <c r="G5" s="361"/>
       <c r="H5" s="362" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="361"/>
       <c r="J5" s="365"/>
       <c r="K5" s="366"/>
       <c r="L5" s="367"/>
       <c r="M5" s="362" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="361"/>
       <c r="O5" s="365"/>
       <c r="P5" s="368"/>
     </row>
-    <row r="6" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="6" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A6" s="369"/>
       <c r="B6" s="370" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="371"/>
       <c r="D6" s="372" t="s">
         <v>260</v>
       </c>
       <c r="E6" s="373" t="s">
         <v>140</v>
       </c>
       <c r="F6" s="372" t="s">
         <v>261</v>
       </c>
       <c r="G6" s="370" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="371"/>
       <c r="I6" s="372" t="s">
         <v>260</v>
       </c>
       <c r="J6" s="373" t="s">
         <v>140</v>
       </c>
       <c r="K6" s="372" t="s">
         <v>261</v>
       </c>
       <c r="L6" s="370" t="s">
         <v>31</v>
       </c>
       <c r="M6" s="371"/>
       <c r="N6" s="372" t="s">
         <v>260</v>
       </c>
       <c r="O6" s="374" t="s">
         <v>140</v>
       </c>
       <c r="P6" s="375" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="7" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A7" s="369"/>
       <c r="B7" s="376" t="s">
         <v>262</v>
       </c>
       <c r="C7" s="377" t="s">
         <v>263</v>
       </c>
       <c r="D7" s="378"/>
       <c r="E7" s="379" t="s">
         <v>264</v>
       </c>
       <c r="F7" s="378" t="s">
         <v>265</v>
       </c>
       <c r="G7" s="376" t="s">
         <v>262</v>
       </c>
       <c r="H7" s="377" t="s">
         <v>263</v>
       </c>
       <c r="I7" s="378"/>
       <c r="J7" s="379" t="s">
         <v>264</v>
       </c>
       <c r="K7" s="378" t="s">
         <v>265</v>
       </c>
       <c r="L7" s="376" t="s">
         <v>262</v>
       </c>
       <c r="M7" s="377" t="s">
         <v>263</v>
       </c>
       <c r="N7" s="378"/>
       <c r="O7" s="379" t="s">
         <v>264</v>
       </c>
       <c r="P7" s="376" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="8" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A8" s="380" t="s">
         <v>266</v>
       </c>
       <c r="B8" s="381" t="s">
         <v>267</v>
       </c>
       <c r="C8" s="382"/>
       <c r="D8" s="380" t="s">
         <v>268</v>
       </c>
       <c r="E8" s="383" t="s">
         <v>140</v>
       </c>
       <c r="F8" s="380" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="381" t="s">
         <v>267</v>
       </c>
       <c r="H8" s="382"/>
       <c r="I8" s="380" t="s">
         <v>268</v>
       </c>
       <c r="J8" s="383" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="380" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="381" t="s">
         <v>267</v>
       </c>
       <c r="M8" s="382"/>
       <c r="N8" s="380" t="s">
         <v>268</v>
       </c>
       <c r="O8" s="383" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="381" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="384"/>
       <c r="B9" s="385" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="386" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="387">
-        <v>7261</v>
+        <v>7125</v>
       </c>
       <c r="E9" s="388">
-        <v>106.35166692433133</v>
+        <v>105.89163993305201</v>
       </c>
       <c r="F9" s="389">
         <v>100</v>
       </c>
       <c r="G9" s="385" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="386" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="387">
-        <v>5027</v>
+        <v>4914</v>
       </c>
       <c r="J9" s="388">
-        <v>145.2781214819293</v>
+        <v>143.93871268877999</v>
       </c>
       <c r="K9" s="389">
         <v>100</v>
       </c>
       <c r="L9" s="385" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="386" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="387">
-        <v>2234</v>
+        <v>2211</v>
       </c>
       <c r="O9" s="388">
-        <v>66.348092863570614</v>
+        <v>66.704408509744795</v>
       </c>
       <c r="P9" s="390">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="384">
         <v>1</v>
       </c>
       <c r="B10" s="391" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="386" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="387">
-        <v>1581</v>
+        <v>1520</v>
       </c>
       <c r="E10" s="388">
-        <v>23.156863435803309</v>
+        <v>22.5902165190512</v>
       </c>
       <c r="F10" s="392">
-        <v>21.7738603498141</v>
+        <v>21.3333333333333</v>
       </c>
       <c r="G10" s="391" t="s">
         <v>49</v>
       </c>
       <c r="H10" s="386" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="387">
-        <v>849</v>
+        <v>811</v>
       </c>
       <c r="J10" s="388">
-        <v>24.535732074429678</v>
+        <v>23.755452989540299</v>
       </c>
       <c r="K10" s="392">
-        <v>16.888800477421899</v>
+        <v>16.503866503866501</v>
       </c>
       <c r="L10" s="391" t="s">
         <v>49</v>
       </c>
       <c r="M10" s="386" t="s">
         <v>20</v>
       </c>
       <c r="N10" s="387">
-        <v>732</v>
+        <v>709</v>
       </c>
       <c r="O10" s="388">
-        <v>21.739840633900492</v>
+        <v>21.390061344825401</v>
       </c>
       <c r="P10" s="393">
-        <v>32.766338406445797</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>32.066938037087297</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="384">
         <v>2</v>
       </c>
       <c r="B11" s="391" t="s">
         <v>100</v>
       </c>
       <c r="C11" s="386" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="387">
-        <v>1139</v>
+        <v>1244</v>
       </c>
       <c r="E11" s="388">
-        <v>16.682901615041093</v>
+        <v>18.488308782697199</v>
       </c>
       <c r="F11" s="392">
-        <v>15.686544553091901</v>
+        <v>17.459649122807001</v>
       </c>
       <c r="G11" s="391" t="s">
         <v>100</v>
       </c>
       <c r="H11" s="386" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="387">
-        <v>750</v>
+        <v>793</v>
       </c>
       <c r="J11" s="388">
-        <v>21.674674977411378</v>
+        <v>23.228204957713199</v>
       </c>
       <c r="K11" s="392">
-        <v>14.919435050726101</v>
+        <v>16.1375661375661</v>
       </c>
       <c r="L11" s="391" t="s">
         <v>100</v>
       </c>
       <c r="M11" s="386" t="s">
         <v>34</v>
       </c>
       <c r="N11" s="387">
-        <v>389</v>
+        <v>451</v>
       </c>
       <c r="O11" s="388">
-        <v>11.553002741239469</v>
+        <v>13.606371885072299</v>
       </c>
       <c r="P11" s="393">
-        <v>17.412712623097601</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>20.398009950248799</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="384">
         <v>3</v>
       </c>
       <c r="B12" s="391" t="s">
         <v>99</v>
       </c>
       <c r="C12" s="386" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="387">
-        <v>922</v>
+        <v>916</v>
       </c>
       <c r="E12" s="388">
-        <v>13.504508594440638</v>
+        <v>13.6135778496388</v>
       </c>
       <c r="F12" s="392">
-        <v>12.6979754854703</v>
+        <v>12.856140350877199</v>
       </c>
       <c r="G12" s="391" t="s">
         <v>99</v>
       </c>
       <c r="H12" s="386" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="387">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="J12" s="388">
-        <v>20.923286244861114</v>
+        <v>21.177795945052601</v>
       </c>
       <c r="K12" s="392">
-        <v>14.402227968967599</v>
+        <v>14.7130647130647</v>
       </c>
       <c r="L12" s="391" t="s">
         <v>99</v>
       </c>
       <c r="M12" s="386" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="387">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="O12" s="388">
-        <v>5.8804486960550504</v>
+        <v>5.8226824253191998</v>
       </c>
       <c r="P12" s="393">
-        <v>8.8630259623993002</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>8.7290818634101992</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="384">
         <v>4</v>
       </c>
       <c r="B13" s="391" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="386" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="387">
-        <v>767</v>
+        <v>737</v>
       </c>
       <c r="E13" s="388">
-        <v>11.234227865440314</v>
+        <v>10.953282614829501</v>
       </c>
       <c r="F13" s="392">
-        <v>10.5632832943121</v>
+        <v>10.3438596491228</v>
       </c>
       <c r="G13" s="391" t="s">
         <v>64</v>
       </c>
       <c r="H13" s="386" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="387">
-        <v>624</v>
+        <v>583</v>
       </c>
       <c r="J13" s="388">
-        <v>18.033329581206264</v>
+        <v>17.076977919731199</v>
       </c>
       <c r="K13" s="392">
-        <v>12.4129699622041</v>
+        <v>11.864061864061901</v>
       </c>
       <c r="L13" s="391" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="386" t="s">
         <v>35</v>
       </c>
       <c r="N13" s="387">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="O13" s="388">
-        <v>4.246990724928648</v>
+        <v>4.6460782046588003</v>
       </c>
       <c r="P13" s="393">
-        <v>6.4010743061772999</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>6.9651741293532003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="384">
         <v>5</v>
       </c>
       <c r="B14" s="391" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="386" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="387">
-        <v>390</v>
+        <v>344</v>
       </c>
       <c r="E14" s="388">
-        <v>5.7123192536137193</v>
+        <v>5.1125226858905002</v>
       </c>
       <c r="F14" s="392">
-        <v>5.3711609971077996</v>
+        <v>4.8280701754386</v>
       </c>
       <c r="G14" s="391" t="s">
         <v>83</v>
       </c>
       <c r="H14" s="386" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="387">
-        <v>346</v>
+        <v>311</v>
       </c>
       <c r="J14" s="388">
-        <v>9.9992500562457831</v>
+        <v>9.1096743276781993</v>
       </c>
       <c r="K14" s="392">
-        <v>6.8828327034015997</v>
+        <v>6.3288563288562996</v>
       </c>
       <c r="L14" s="391" t="s">
         <v>65</v>
       </c>
       <c r="M14" s="386" t="s">
         <v>22</v>
       </c>
       <c r="N14" s="387">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="O14" s="388">
-        <v>2.8214274046728778</v>
+        <v>2.5643938142597</v>
       </c>
       <c r="P14" s="393">
-        <v>4.2524619516562003</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.8444142921754998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="384">
         <v>6</v>
       </c>
       <c r="B15" s="391" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="386" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="387">
-        <v>315</v>
+        <v>267</v>
       </c>
       <c r="E15" s="388">
-        <v>4.6137963202264656</v>
+        <v>3.9681498753860001</v>
       </c>
       <c r="F15" s="392">
-        <v>4.3382454207408996</v>
+        <v>3.7473684210526002</v>
       </c>
       <c r="G15" s="391" t="s">
         <v>65</v>
       </c>
       <c r="H15" s="386" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="387">
-        <v>220</v>
+        <v>182</v>
       </c>
       <c r="J15" s="388">
-        <v>6.3579046600406697</v>
+        <v>5.3310634329177997</v>
       </c>
       <c r="K15" s="392">
-        <v>4.3763676148795998</v>
+        <v>3.7037037037037002</v>
       </c>
       <c r="L15" s="391" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="386" t="s">
         <v>23</v>
       </c>
       <c r="N15" s="387">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O15" s="388">
-        <v>1.4255633202557698</v>
+        <v>1.4782976105732999</v>
       </c>
       <c r="P15" s="393">
-        <v>2.1486123545210001</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.2161917684305998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="384">
         <v>7</v>
       </c>
       <c r="B16" s="391" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="386" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="387">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E16" s="388">
-        <v>2.753630819690716</v>
+        <v>2.8089150803293998</v>
       </c>
       <c r="F16" s="392">
-        <v>2.5891750447597</v>
+        <v>2.6526315789474002</v>
       </c>
       <c r="G16" s="391" t="s">
         <v>53</v>
       </c>
       <c r="H16" s="386" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="387">
         <v>140</v>
       </c>
       <c r="J16" s="388">
-        <v>4.0459393291167904</v>
+        <v>4.1008180253214004</v>
       </c>
       <c r="K16" s="392">
-        <v>2.7849612094689</v>
+        <v>2.8490028490028001</v>
       </c>
       <c r="L16" s="391" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="M16" s="386" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="N16" s="387">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="O16" s="388">
-        <v>1.3067663769011224</v>
+        <v>1.2067735596516</v>
       </c>
       <c r="P16" s="393">
-        <v>1.9695613249776001</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.8091361374943</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="384">
         <v>8</v>
       </c>
       <c r="B17" s="391" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C17" s="386" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D17" s="387">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="E17" s="388">
-        <v>2.2849277014454872</v>
+        <v>2.0509538681769999</v>
       </c>
       <c r="F17" s="392">
-        <v>2.1484643988431</v>
+        <v>1.9368421052632001</v>
       </c>
       <c r="G17" s="391" t="s">
         <v>63</v>
       </c>
       <c r="H17" s="386" t="s">
         <v>28</v>
       </c>
       <c r="I17" s="387">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="J17" s="388">
-        <v>3.6991445294782079</v>
+        <v>3.3685290922283002</v>
       </c>
       <c r="K17" s="393">
-        <v>2.5462502486573002</v>
+        <v>2.3402523402523001</v>
       </c>
       <c r="L17" s="394" t="s">
         <v>88</v>
       </c>
       <c r="M17" s="386" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="N17" s="387">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="O17" s="388">
-        <v>1.1582701977078129</v>
+        <v>1.0860962036865001</v>
       </c>
       <c r="P17" s="393">
-        <v>1.7457475380483001</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.6282225237449</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="395">
         <v>9</v>
       </c>
       <c r="B18" s="394" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="C18" s="386" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D18" s="387">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="E18" s="388">
-        <v>2.0359291698777104</v>
+        <v>2.0063679145209998</v>
       </c>
       <c r="F18" s="392">
-        <v>1.9143368681999999</v>
+        <v>1.8947368421052999</v>
       </c>
       <c r="G18" s="394" t="s">
         <v>72</v>
       </c>
       <c r="H18" s="386" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="387">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="J18" s="388">
-        <v>2.9477557969279475</v>
+        <v>2.8705726177250002</v>
       </c>
       <c r="K18" s="392">
-        <v>2.0290431668986999</v>
+        <v>1.9943019943019999</v>
       </c>
       <c r="L18" s="396" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M18" s="386" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="N18" s="387">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="O18" s="388">
-        <v>1.0988717260304892</v>
+        <v>0.99558818671259997</v>
       </c>
       <c r="P18" s="393">
-        <v>1.6562220232766001</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.4925373134327999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="384">
         <v>10</v>
       </c>
       <c r="B19" s="396" t="s">
-        <v>302</v>
+        <v>89</v>
       </c>
       <c r="C19" s="386" t="s">
-        <v>303</v>
+        <v>38</v>
       </c>
       <c r="D19" s="387">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="E19" s="388">
-        <v>1.4939911894066651</v>
+        <v>1.3078546405767</v>
       </c>
       <c r="F19" s="392">
-        <v>1.4047651838590001</v>
+        <v>1.2350877192981999</v>
       </c>
       <c r="G19" s="391" t="s">
-        <v>302</v>
+        <v>89</v>
       </c>
       <c r="H19" s="386" t="s">
-        <v>303</v>
+        <v>38</v>
       </c>
       <c r="I19" s="387">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="J19" s="388">
-        <v>1.9073713980122011</v>
+        <v>1.7282018820997</v>
       </c>
       <c r="K19" s="392">
-        <v>1.3129102844639</v>
+        <v>1.2006512006512</v>
       </c>
       <c r="L19" s="391" t="s">
-        <v>302</v>
+        <v>89</v>
       </c>
       <c r="M19" s="386" t="s">
-        <v>303</v>
+        <v>38</v>
       </c>
       <c r="N19" s="387">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="O19" s="388">
-        <v>1.0691724901918274</v>
+        <v>0.87491083074739995</v>
       </c>
       <c r="P19" s="393">
-        <v>1.6114592658908</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.3116236996834001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="384"/>
       <c r="B20" s="397"/>
       <c r="C20" s="398" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="399">
-        <v>1562</v>
+        <v>1547</v>
       </c>
       <c r="E20" s="400">
-        <v>22.878570959345204</v>
+        <v>23.175178355226901</v>
       </c>
       <c r="F20" s="401">
-        <v>21.51218840380113</v>
+        <v>21.712280701754398</v>
       </c>
       <c r="G20" s="397"/>
       <c r="H20" s="398" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="399">
-        <v>1078</v>
+        <v>1099</v>
       </c>
       <c r="J20" s="400">
-        <v>31.153732834199285</v>
+        <v>32.191421498772797</v>
       </c>
       <c r="K20" s="401">
-        <v>21.444201312910284</v>
+        <v>22.364672364672401</v>
       </c>
       <c r="L20" s="397"/>
       <c r="M20" s="398" t="s">
         <v>26</v>
       </c>
       <c r="N20" s="399">
-        <v>473</v>
+        <v>432</v>
       </c>
       <c r="O20" s="400">
-        <v>14.047738551687065</v>
+        <v>13.0331544442378</v>
       </c>
       <c r="P20" s="393">
-        <v>21.172784243509401</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>19.538670284938899</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="402">
         <v>11</v>
       </c>
       <c r="B21" s="391" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C21" s="386" t="s">
-        <v>38</v>
+        <v>309</v>
       </c>
       <c r="D21" s="403">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="E21" s="388">
-        <v>1.3035805476195412</v>
+        <v>1.1889587641606001</v>
       </c>
       <c r="F21" s="392">
-        <v>1.2257264839554001</v>
+        <v>1.1228070175439</v>
       </c>
       <c r="G21" s="391" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H21" s="386" t="s">
-        <v>38</v>
+        <v>309</v>
       </c>
       <c r="I21" s="403">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="J21" s="388">
-        <v>1.7628735648294587</v>
+        <v>1.2888285222439</v>
       </c>
       <c r="K21" s="392">
-        <v>1.2134473841257001</v>
+        <v>0.89540089540089995</v>
       </c>
       <c r="L21" s="391" t="s">
         <v>63</v>
       </c>
       <c r="M21" s="386" t="s">
         <v>28</v>
       </c>
       <c r="N21" s="403">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="O21" s="388">
-        <v>0.83157860348253232</v>
+        <v>0.60338677982580002</v>
       </c>
       <c r="P21" s="404">
-        <v>1.2533572068039001</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.90456806874719997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="384">
         <v>12</v>
       </c>
       <c r="B22" s="391" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="C22" s="386" t="s">
-        <v>301</v>
+        <v>27</v>
       </c>
       <c r="D22" s="387">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="E22" s="388">
-        <v>1.0838759609420905</v>
+        <v>0.62420335118430004</v>
       </c>
       <c r="F22" s="392">
-        <v>1.019143368682</v>
+        <v>0.58947368421049995</v>
       </c>
       <c r="G22" s="391" t="s">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="H22" s="386" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="I22" s="387">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J22" s="388">
-        <v>1.1559826654619401</v>
+        <v>0.96662139168289996</v>
       </c>
       <c r="K22" s="392">
-        <v>0.79570320270539996</v>
+        <v>0.67155067155070003</v>
       </c>
       <c r="L22" s="391" t="s">
-        <v>89</v>
+        <v>51</v>
       </c>
       <c r="M22" s="386" t="s">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="N22" s="387">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>0.83157860348253232</v>
+        <v>17</v>
+      </c>
+      <c r="O22" s="405" t="s">
+        <v>305</v>
       </c>
       <c r="P22" s="393">
-        <v>1.2533572068039001</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.76888285843509996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="384">
         <v>13</v>
       </c>
       <c r="B23" s="391" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="C23" s="386" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="D23" s="387">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="E23" s="388">
-        <v>0.76164256714849587</v>
+        <v>0.60934136663229999</v>
       </c>
       <c r="F23" s="392">
-        <v>0.71615479961439998</v>
+        <v>0.57543859649119999</v>
       </c>
       <c r="G23" s="391" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="H23" s="386" t="s">
-        <v>301</v>
+        <v>68</v>
       </c>
       <c r="I23" s="387">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J23" s="388">
-        <v>1.0114848322791976</v>
+        <v>0.87874671971170004</v>
       </c>
       <c r="K23" s="392">
-        <v>0.69624030236720003</v>
+        <v>0.61050061050060001</v>
       </c>
       <c r="L23" s="394" t="s">
         <v>45</v>
       </c>
       <c r="M23" s="386" t="s">
         <v>27</v>
       </c>
       <c r="N23" s="387">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>0.59398471677323739</v>
+        <v>14</v>
+      </c>
+      <c r="O23" s="405" t="s">
+        <v>305</v>
       </c>
       <c r="P23" s="393">
-        <v>0.89525514771710002</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.63319764812299995</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="384">
         <v>14</v>
       </c>
       <c r="B24" s="391" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="C24" s="386" t="s">
-        <v>68</v>
+        <v>112</v>
       </c>
       <c r="D24" s="387">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E24" s="388">
-        <v>0.61517284269686201</v>
+        <v>0.56475541297630005</v>
       </c>
       <c r="F24" s="392">
-        <v>0.57843272276549995</v>
+        <v>0.53333333333330002</v>
       </c>
       <c r="G24" s="391" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H24" s="386" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="I24" s="387">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="J24" s="388">
-        <v>0.92478613236955198</v>
+        <v>0.84945516238800001</v>
       </c>
       <c r="K24" s="392">
-        <v>0.63656256216429996</v>
+        <v>0.59015059015060001</v>
       </c>
       <c r="L24" s="391" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="M24" s="386" t="s">
-        <v>304</v>
+        <v>70</v>
       </c>
       <c r="N24" s="387">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="O24" s="405" t="s">
         <v>305</v>
       </c>
       <c r="P24" s="393">
-        <v>0.76096687555950004</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.63319764812299995</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="406">
         <v>15</v>
       </c>
       <c r="B25" s="407" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="C25" s="398" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="D25" s="408">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E25" s="400">
-        <v>0.5272910080258818</v>
+        <v>0.49044549021619999</v>
       </c>
       <c r="F25" s="401">
-        <v>0.49579947665610002</v>
+        <v>0.46315789473680002</v>
       </c>
       <c r="G25" s="407" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="H25" s="398" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="I25" s="409">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J25" s="400">
-        <v>0.89588656573300363</v>
+        <v>0.82016360506429997</v>
       </c>
       <c r="K25" s="401">
-        <v>0.61666998209669999</v>
+        <v>0.56980056980060001</v>
       </c>
       <c r="L25" s="407" t="s">
-        <v>51</v>
+        <v>91</v>
       </c>
       <c r="M25" s="398" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="N25" s="409">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="O25" s="410" t="s">
         <v>305</v>
       </c>
       <c r="P25" s="411">
-        <v>0.7162041181737</v>
+        <v>0.54274084124830002</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="412" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B26" s="357"/>
       <c r="C26" s="358"/>
       <c r="D26" s="356"/>
       <c r="E26" s="356"/>
       <c r="F26" s="356"/>
       <c r="G26" s="356"/>
       <c r="H26" s="357"/>
       <c r="I26" s="356"/>
       <c r="J26" s="356"/>
       <c r="K26" s="356"/>
       <c r="L26" s="356"/>
       <c r="M26" s="356"/>
       <c r="N26" s="357"/>
       <c r="O26" s="356"/>
       <c r="P26" s="356"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="413" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B27" s="414"/>
       <c r="C27" s="358"/>
       <c r="D27" s="356"/>
       <c r="E27" s="356"/>
       <c r="F27" s="356"/>
       <c r="G27" s="356"/>
       <c r="H27" s="357"/>
       <c r="I27" s="356"/>
       <c r="J27" s="356"/>
       <c r="K27" s="356"/>
       <c r="L27" s="356"/>
       <c r="M27" s="356"/>
       <c r="N27" s="357"/>
       <c r="O27" s="356"/>
       <c r="P27" s="356"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
+    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:P26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="6" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="12" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="13" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="6" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="6" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="12" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="6" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="6" customWidth="1"/>
     <col min="17" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="415" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="428" t="s">
         <v>294</v>
       </c>
-      <c r="B1" s="415"/>
-[...13 lines deleted...]
-      <c r="P1" s="415"/>
+      <c r="B1" s="428"/>
+      <c r="C1" s="428"/>
+      <c r="D1" s="428"/>
+      <c r="E1" s="428"/>
+      <c r="F1" s="428"/>
+      <c r="G1" s="428"/>
+      <c r="H1" s="428"/>
+      <c r="I1" s="428"/>
+      <c r="J1" s="428"/>
+      <c r="K1" s="428"/>
+      <c r="L1" s="428"/>
+      <c r="M1" s="428"/>
+      <c r="N1" s="428"/>
+      <c r="O1" s="428"/>
+      <c r="P1" s="428"/>
     </row>
     <row r="2" spans="1:16" ht="5.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="8"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="8"/>
       <c r="M2" s="9"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
-[...17 lines deleted...]
-      <c r="P3" s="11"/>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="351" t="s">
+        <v>300</v>
+      </c>
+      <c r="B3" s="352"/>
+      <c r="C3" s="353"/>
+      <c r="D3" s="354"/>
+      <c r="E3" s="354"/>
+      <c r="F3" s="354"/>
+      <c r="G3" s="352"/>
+      <c r="H3" s="355"/>
+      <c r="I3" s="354"/>
+      <c r="J3" s="354"/>
+      <c r="K3" s="354"/>
+      <c r="L3" s="352"/>
+      <c r="M3" s="354"/>
+      <c r="N3" s="354"/>
+      <c r="O3" s="354"/>
+      <c r="P3" s="353"/>
     </row>
     <row r="4" spans="1:16">
-      <c r="P4" s="14" t="s">
+      <c r="A4" s="356"/>
+      <c r="B4" s="357"/>
+      <c r="C4" s="358"/>
+      <c r="D4" s="356"/>
+      <c r="E4" s="356"/>
+      <c r="F4" s="356"/>
+      <c r="G4" s="357"/>
+      <c r="H4" s="356"/>
+      <c r="I4" s="356"/>
+      <c r="J4" s="356"/>
+      <c r="K4" s="356"/>
+      <c r="L4" s="357"/>
+      <c r="M4" s="356"/>
+      <c r="N4" s="356"/>
+      <c r="O4" s="356"/>
+      <c r="P4" s="359" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="1" customFormat="1" ht="14.25">
-      <c r="A5" s="15" t="s">
+    <row r="5" spans="1:16" s="1" customFormat="1" ht="13.8">
+      <c r="A5" s="360" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="16"/>
-      <c r="C5" s="17" t="s">
+      <c r="B5" s="361"/>
+      <c r="C5" s="362" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="16"/>
-[...3 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="D5" s="361"/>
+      <c r="E5" s="363"/>
+      <c r="F5" s="364"/>
+      <c r="G5" s="361"/>
+      <c r="H5" s="362" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="16"/>
-[...3 lines deleted...]
-      <c r="M5" s="17" t="s">
+      <c r="I5" s="361"/>
+      <c r="J5" s="365"/>
+      <c r="K5" s="366"/>
+      <c r="L5" s="367"/>
+      <c r="M5" s="362" t="s">
         <v>3</v>
       </c>
-      <c r="N5" s="16"/>
-[...5 lines deleted...]
-      <c r="B6" s="25" t="s">
+      <c r="N5" s="361"/>
+      <c r="O5" s="365"/>
+      <c r="P5" s="368"/>
+    </row>
+    <row r="6" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
+      <c r="A6" s="369"/>
+      <c r="B6" s="370" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="26"/>
-      <c r="D6" s="27" t="s">
+      <c r="C6" s="371"/>
+      <c r="D6" s="372" t="s">
         <v>260</v>
       </c>
-      <c r="E6" s="28" t="s">
+      <c r="E6" s="373" t="s">
         <v>140</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F6" s="372" t="s">
         <v>261</v>
       </c>
-      <c r="G6" s="25" t="s">
+      <c r="G6" s="370" t="s">
         <v>31</v>
       </c>
-      <c r="H6" s="26"/>
-      <c r="I6" s="27" t="s">
+      <c r="H6" s="371"/>
+      <c r="I6" s="372" t="s">
         <v>260</v>
       </c>
-      <c r="J6" s="28" t="s">
+      <c r="J6" s="373" t="s">
         <v>140</v>
       </c>
-      <c r="K6" s="27" t="s">
+      <c r="K6" s="372" t="s">
         <v>261</v>
       </c>
-      <c r="L6" s="25" t="s">
+      <c r="L6" s="370" t="s">
         <v>31</v>
       </c>
-      <c r="M6" s="26"/>
-      <c r="N6" s="27" t="s">
+      <c r="M6" s="371"/>
+      <c r="N6" s="372" t="s">
         <v>260</v>
       </c>
-      <c r="O6" s="29" t="s">
+      <c r="O6" s="374" t="s">
         <v>140</v>
       </c>
-      <c r="P6" s="30" t="s">
+      <c r="P6" s="375" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="32" t="s">
+    <row r="7" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
+      <c r="A7" s="369"/>
+      <c r="B7" s="376" t="s">
         <v>262</v>
       </c>
-      <c r="C7" s="33" t="s">
+      <c r="C7" s="377" t="s">
         <v>263</v>
       </c>
-      <c r="D7" s="34"/>
-      <c r="E7" s="35" t="s">
+      <c r="D7" s="378"/>
+      <c r="E7" s="379" t="s">
         <v>264</v>
       </c>
-      <c r="F7" s="34" t="s">
+      <c r="F7" s="378" t="s">
         <v>265</v>
       </c>
-      <c r="G7" s="32" t="s">
+      <c r="G7" s="376" t="s">
         <v>262</v>
       </c>
-      <c r="H7" s="33" t="s">
+      <c r="H7" s="377" t="s">
         <v>263</v>
       </c>
-      <c r="I7" s="34"/>
-      <c r="J7" s="35" t="s">
+      <c r="I7" s="378"/>
+      <c r="J7" s="379" t="s">
         <v>264</v>
       </c>
-      <c r="K7" s="34" t="s">
+      <c r="K7" s="378" t="s">
         <v>265</v>
       </c>
-      <c r="L7" s="32" t="s">
+      <c r="L7" s="376" t="s">
         <v>262</v>
       </c>
-      <c r="M7" s="33" t="s">
+      <c r="M7" s="377" t="s">
         <v>263</v>
       </c>
-      <c r="N7" s="34"/>
-      <c r="O7" s="35" t="s">
+      <c r="N7" s="378"/>
+      <c r="O7" s="379" t="s">
         <v>264</v>
       </c>
-      <c r="P7" s="32" t="s">
+      <c r="P7" s="376" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
-      <c r="A8" s="36" t="s">
+    <row r="8" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
+      <c r="A8" s="380" t="s">
         <v>266</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="381" t="s">
         <v>267</v>
       </c>
-      <c r="C8" s="38"/>
-      <c r="D8" s="36" t="s">
+      <c r="C8" s="382"/>
+      <c r="D8" s="380" t="s">
         <v>268</v>
       </c>
-      <c r="E8" s="39" t="s">
+      <c r="E8" s="383" t="s">
         <v>140</v>
       </c>
-      <c r="F8" s="36" t="s">
+      <c r="F8" s="380" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="37" t="s">
+      <c r="G8" s="381" t="s">
         <v>267</v>
       </c>
-      <c r="H8" s="38"/>
-      <c r="I8" s="36" t="s">
+      <c r="H8" s="382"/>
+      <c r="I8" s="380" t="s">
         <v>268</v>
       </c>
-      <c r="J8" s="39" t="s">
+      <c r="J8" s="383" t="s">
         <v>140</v>
       </c>
-      <c r="K8" s="36" t="s">
+      <c r="K8" s="380" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="37" t="s">
+      <c r="L8" s="381" t="s">
         <v>267</v>
       </c>
-      <c r="M8" s="38"/>
-      <c r="N8" s="36" t="s">
+      <c r="M8" s="382"/>
+      <c r="N8" s="380" t="s">
         <v>268</v>
       </c>
-      <c r="O8" s="39" t="s">
+      <c r="O8" s="383" t="s">
         <v>140</v>
       </c>
-      <c r="P8" s="37" t="s">
+      <c r="P8" s="381" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
-[...13 lines deleted...]
-      <c r="F9" s="45">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
+      <c r="A9" s="384"/>
+      <c r="B9" s="385" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="386" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="387">
+        <v>7261</v>
+      </c>
+      <c r="E9" s="388">
+        <v>106.35166692433133</v>
+      </c>
+      <c r="F9" s="389">
         <v>100</v>
       </c>
-      <c r="G9" s="41" t="s">
-[...11 lines deleted...]
-      <c r="K9" s="45">
+      <c r="G9" s="385" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" s="386" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="387">
+        <v>5027</v>
+      </c>
+      <c r="J9" s="388">
+        <v>145.2781214819293</v>
+      </c>
+      <c r="K9" s="389">
         <v>100</v>
       </c>
-      <c r="L9" s="41" t="s">
-[...11 lines deleted...]
-      <c r="P9" s="46">
+      <c r="L9" s="385" t="s">
+        <v>42</v>
+      </c>
+      <c r="M9" s="386" t="s">
+        <v>18</v>
+      </c>
+      <c r="N9" s="387">
+        <v>2234</v>
+      </c>
+      <c r="O9" s="388">
+        <v>66.348092863570614</v>
+      </c>
+      <c r="P9" s="390">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A10" s="40">
+    <row r="10" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="384">
         <v>1</v>
       </c>
-      <c r="B10" s="47" t="s">
-[...46 lines deleted...]
-      <c r="A11" s="40">
+      <c r="B10" s="391" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="386" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="387">
+        <v>1581</v>
+      </c>
+      <c r="E10" s="388">
+        <v>23.156863435803309</v>
+      </c>
+      <c r="F10" s="392">
+        <v>21.7738603498141</v>
+      </c>
+      <c r="G10" s="391" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" s="386" t="s">
+        <v>20</v>
+      </c>
+      <c r="I10" s="387">
+        <v>849</v>
+      </c>
+      <c r="J10" s="388">
+        <v>24.535732074429678</v>
+      </c>
+      <c r="K10" s="392">
+        <v>16.888800477421899</v>
+      </c>
+      <c r="L10" s="391" t="s">
+        <v>49</v>
+      </c>
+      <c r="M10" s="386" t="s">
+        <v>20</v>
+      </c>
+      <c r="N10" s="387">
+        <v>732</v>
+      </c>
+      <c r="O10" s="388">
+        <v>21.739840633900492</v>
+      </c>
+      <c r="P10" s="393">
+        <v>32.766338406445797</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="384">
         <v>2</v>
       </c>
-      <c r="B11" s="47" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="47" t="s">
+      <c r="B11" s="391" t="s">
+        <v>100</v>
+      </c>
+      <c r="C11" s="386" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="387">
+        <v>1139</v>
+      </c>
+      <c r="E11" s="388">
+        <v>16.682901615041093</v>
+      </c>
+      <c r="F11" s="392">
+        <v>15.686544553091901</v>
+      </c>
+      <c r="G11" s="391" t="s">
+        <v>100</v>
+      </c>
+      <c r="H11" s="386" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" s="387">
+        <v>750</v>
+      </c>
+      <c r="J11" s="388">
+        <v>21.674674977411378</v>
+      </c>
+      <c r="K11" s="392">
+        <v>14.919435050726101</v>
+      </c>
+      <c r="L11" s="391" t="s">
+        <v>100</v>
+      </c>
+      <c r="M11" s="386" t="s">
+        <v>34</v>
+      </c>
+      <c r="N11" s="387">
+        <v>389</v>
+      </c>
+      <c r="O11" s="388">
+        <v>11.553002741239469</v>
+      </c>
+      <c r="P11" s="393">
+        <v>17.412712623097601</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="384">
+        <v>3</v>
+      </c>
+      <c r="B12" s="391" t="s">
+        <v>99</v>
+      </c>
+      <c r="C12" s="386" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="387">
+        <v>922</v>
+      </c>
+      <c r="E12" s="388">
+        <v>13.504508594440638</v>
+      </c>
+      <c r="F12" s="392">
+        <v>12.6979754854703</v>
+      </c>
+      <c r="G12" s="391" t="s">
+        <v>99</v>
+      </c>
+      <c r="H12" s="386" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" s="387">
+        <v>724</v>
+      </c>
+      <c r="J12" s="388">
+        <v>20.923286244861114</v>
+      </c>
+      <c r="K12" s="392">
+        <v>14.402227968967599</v>
+      </c>
+      <c r="L12" s="391" t="s">
+        <v>99</v>
+      </c>
+      <c r="M12" s="386" t="s">
+        <v>19</v>
+      </c>
+      <c r="N12" s="387">
+        <v>198</v>
+      </c>
+      <c r="O12" s="388">
+        <v>5.8804486960550504</v>
+      </c>
+      <c r="P12" s="393">
+        <v>8.8630259623993002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="384">
+        <v>4</v>
+      </c>
+      <c r="B13" s="391" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="386" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="387">
+        <v>767</v>
+      </c>
+      <c r="E13" s="388">
+        <v>11.234227865440314</v>
+      </c>
+      <c r="F13" s="392">
+        <v>10.5632832943121</v>
+      </c>
+      <c r="G13" s="391" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" s="386" t="s">
+        <v>35</v>
+      </c>
+      <c r="I13" s="387">
+        <v>624</v>
+      </c>
+      <c r="J13" s="388">
+        <v>18.033329581206264</v>
+      </c>
+      <c r="K13" s="392">
+        <v>12.4129699622041</v>
+      </c>
+      <c r="L13" s="391" t="s">
+        <v>64</v>
+      </c>
+      <c r="M13" s="386" t="s">
+        <v>35</v>
+      </c>
+      <c r="N13" s="387">
+        <v>143</v>
+      </c>
+      <c r="O13" s="388">
+        <v>4.246990724928648</v>
+      </c>
+      <c r="P13" s="393">
+        <v>6.4010743061772999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="384">
+        <v>5</v>
+      </c>
+      <c r="B14" s="391" t="s">
+        <v>83</v>
+      </c>
+      <c r="C14" s="386" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="387">
+        <v>390</v>
+      </c>
+      <c r="E14" s="388">
+        <v>5.7123192536137193</v>
+      </c>
+      <c r="F14" s="392">
+        <v>5.3711609971077996</v>
+      </c>
+      <c r="G14" s="391" t="s">
+        <v>83</v>
+      </c>
+      <c r="H14" s="386" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" s="387">
+        <v>346</v>
+      </c>
+      <c r="J14" s="388">
+        <v>9.9992500562457831</v>
+      </c>
+      <c r="K14" s="392">
+        <v>6.8828327034015997</v>
+      </c>
+      <c r="L14" s="391" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="386" t="s">
+        <v>22</v>
+      </c>
+      <c r="N14" s="387">
+        <v>95</v>
+      </c>
+      <c r="O14" s="388">
+        <v>2.8214274046728778</v>
+      </c>
+      <c r="P14" s="393">
+        <v>4.2524619516562003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="384">
+        <v>6</v>
+      </c>
+      <c r="B15" s="391" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="386" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="387">
+        <v>315</v>
+      </c>
+      <c r="E15" s="388">
+        <v>4.6137963202264656</v>
+      </c>
+      <c r="F15" s="392">
+        <v>4.3382454207408996</v>
+      </c>
+      <c r="G15" s="391" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" s="386" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="387">
+        <v>220</v>
+      </c>
+      <c r="J15" s="388">
+        <v>6.3579046600406697</v>
+      </c>
+      <c r="K15" s="392">
+        <v>4.3763676148795998</v>
+      </c>
+      <c r="L15" s="391" t="s">
+        <v>53</v>
+      </c>
+      <c r="M15" s="386" t="s">
+        <v>23</v>
+      </c>
+      <c r="N15" s="387">
+        <v>48</v>
+      </c>
+      <c r="O15" s="388">
+        <v>1.4255633202557698</v>
+      </c>
+      <c r="P15" s="393">
+        <v>2.1486123545210001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="384">
+        <v>7</v>
+      </c>
+      <c r="B16" s="391" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" s="386" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="387">
+        <v>188</v>
+      </c>
+      <c r="E16" s="388">
+        <v>2.753630819690716</v>
+      </c>
+      <c r="F16" s="392">
+        <v>2.5891750447597</v>
+      </c>
+      <c r="G16" s="391" t="s">
+        <v>53</v>
+      </c>
+      <c r="H16" s="386" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" s="387">
+        <v>140</v>
+      </c>
+      <c r="J16" s="388">
+        <v>4.0459393291167904</v>
+      </c>
+      <c r="K16" s="392">
+        <v>2.7849612094689</v>
+      </c>
+      <c r="L16" s="391" t="s">
+        <v>83</v>
+      </c>
+      <c r="M16" s="386" t="s">
+        <v>21</v>
+      </c>
+      <c r="N16" s="387">
+        <v>44</v>
+      </c>
+      <c r="O16" s="388">
+        <v>1.3067663769011224</v>
+      </c>
+      <c r="P16" s="393">
+        <v>1.9695613249776001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="384">
+        <v>8</v>
+      </c>
+      <c r="B17" s="391" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="386" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="387">
         <v>156</v>
       </c>
-      <c r="H11" s="42" t="s">
-[...328 lines deleted...]
-      <c r="A18" s="51">
+      <c r="E17" s="388">
+        <v>2.2849277014454872</v>
+      </c>
+      <c r="F17" s="392">
+        <v>2.1484643988431</v>
+      </c>
+      <c r="G17" s="391" t="s">
+        <v>63</v>
+      </c>
+      <c r="H17" s="386" t="s">
+        <v>28</v>
+      </c>
+      <c r="I17" s="387">
+        <v>128</v>
+      </c>
+      <c r="J17" s="388">
+        <v>3.6991445294782079</v>
+      </c>
+      <c r="K17" s="393">
+        <v>2.5462502486573002</v>
+      </c>
+      <c r="L17" s="394" t="s">
+        <v>88</v>
+      </c>
+      <c r="M17" s="386" t="s">
+        <v>301</v>
+      </c>
+      <c r="N17" s="387">
+        <v>39</v>
+      </c>
+      <c r="O17" s="388">
+        <v>1.1582701977078129</v>
+      </c>
+      <c r="P17" s="393">
+        <v>1.7457475380483001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="395">
         <v>9</v>
       </c>
-      <c r="B18" s="50" t="s">
-[...46 lines deleted...]
-      <c r="A19" s="40">
+      <c r="B18" s="394" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="386" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="387">
+        <v>139</v>
+      </c>
+      <c r="E18" s="388">
+        <v>2.0359291698777104</v>
+      </c>
+      <c r="F18" s="392">
+        <v>1.9143368681999999</v>
+      </c>
+      <c r="G18" s="394" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" s="386" t="s">
+        <v>24</v>
+      </c>
+      <c r="I18" s="387">
+        <v>102</v>
+      </c>
+      <c r="J18" s="388">
+        <v>2.9477557969279475</v>
+      </c>
+      <c r="K18" s="392">
+        <v>2.0290431668986999</v>
+      </c>
+      <c r="L18" s="396" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="386" t="s">
+        <v>24</v>
+      </c>
+      <c r="N18" s="387">
+        <v>37</v>
+      </c>
+      <c r="O18" s="388">
+        <v>1.0988717260304892</v>
+      </c>
+      <c r="P18" s="393">
+        <v>1.6562220232766001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="384">
         <v>10</v>
       </c>
-      <c r="B19" s="52" t="s">
-[...35 lines deleted...]
-      <c r="N19" s="43">
+      <c r="B19" s="396" t="s">
+        <v>302</v>
+      </c>
+      <c r="C19" s="386" t="s">
+        <v>303</v>
+      </c>
+      <c r="D19" s="387">
+        <v>102</v>
+      </c>
+      <c r="E19" s="388">
+        <v>1.4939911894066651</v>
+      </c>
+      <c r="F19" s="392">
+        <v>1.4047651838590001</v>
+      </c>
+      <c r="G19" s="391" t="s">
+        <v>302</v>
+      </c>
+      <c r="H19" s="386" t="s">
+        <v>303</v>
+      </c>
+      <c r="I19" s="387">
+        <v>66</v>
+      </c>
+      <c r="J19" s="388">
+        <v>1.9073713980122011</v>
+      </c>
+      <c r="K19" s="392">
+        <v>1.3129102844639</v>
+      </c>
+      <c r="L19" s="391" t="s">
+        <v>302</v>
+      </c>
+      <c r="M19" s="386" t="s">
+        <v>303</v>
+      </c>
+      <c r="N19" s="387">
+        <v>36</v>
+      </c>
+      <c r="O19" s="388">
+        <v>1.0691724901918274</v>
+      </c>
+      <c r="P19" s="393">
+        <v>1.6114592658908</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="384"/>
+      <c r="B20" s="397"/>
+      <c r="C20" s="398" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="399">
+        <v>1562</v>
+      </c>
+      <c r="E20" s="400">
+        <v>22.878570959345204</v>
+      </c>
+      <c r="F20" s="401">
+        <v>21.51218840380113</v>
+      </c>
+      <c r="G20" s="397"/>
+      <c r="H20" s="398" t="s">
+        <v>26</v>
+      </c>
+      <c r="I20" s="399">
+        <v>1078</v>
+      </c>
+      <c r="J20" s="400">
+        <v>31.153732834199285</v>
+      </c>
+      <c r="K20" s="401">
+        <v>21.444201312910284</v>
+      </c>
+      <c r="L20" s="397"/>
+      <c r="M20" s="398" t="s">
+        <v>26</v>
+      </c>
+      <c r="N20" s="399">
+        <v>473</v>
+      </c>
+      <c r="O20" s="400">
+        <v>14.047738551687065</v>
+      </c>
+      <c r="P20" s="393">
+        <v>21.172784243509401</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="402">
+        <v>11</v>
+      </c>
+      <c r="B21" s="391" t="s">
+        <v>89</v>
+      </c>
+      <c r="C21" s="386" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="403">
+        <v>89</v>
+      </c>
+      <c r="E21" s="388">
+        <v>1.3035805476195412</v>
+      </c>
+      <c r="F21" s="392">
+        <v>1.2257264839554001</v>
+      </c>
+      <c r="G21" s="391" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" s="386" t="s">
+        <v>38</v>
+      </c>
+      <c r="I21" s="403">
+        <v>61</v>
+      </c>
+      <c r="J21" s="388">
+        <v>1.7628735648294587</v>
+      </c>
+      <c r="K21" s="392">
+        <v>1.2134473841257001</v>
+      </c>
+      <c r="L21" s="391" t="s">
+        <v>63</v>
+      </c>
+      <c r="M21" s="386" t="s">
+        <v>28</v>
+      </c>
+      <c r="N21" s="403">
+        <v>28</v>
+      </c>
+      <c r="O21" s="388">
+        <v>0.83157860348253232</v>
+      </c>
+      <c r="P21" s="404">
+        <v>1.2533572068039001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="384">
+        <v>12</v>
+      </c>
+      <c r="B22" s="391" t="s">
+        <v>88</v>
+      </c>
+      <c r="C22" s="386" t="s">
+        <v>301</v>
+      </c>
+      <c r="D22" s="387">
+        <v>74</v>
+      </c>
+      <c r="E22" s="388">
+        <v>1.0838759609420905</v>
+      </c>
+      <c r="F22" s="392">
+        <v>1.019143368682</v>
+      </c>
+      <c r="G22" s="391" t="s">
+        <v>69</v>
+      </c>
+      <c r="H22" s="386" t="s">
+        <v>68</v>
+      </c>
+      <c r="I22" s="387">
+        <v>40</v>
+      </c>
+      <c r="J22" s="388">
+        <v>1.1559826654619401</v>
+      </c>
+      <c r="K22" s="392">
+        <v>0.79570320270539996</v>
+      </c>
+      <c r="L22" s="391" t="s">
+        <v>89</v>
+      </c>
+      <c r="M22" s="386" t="s">
+        <v>38</v>
+      </c>
+      <c r="N22" s="387">
+        <v>28</v>
+      </c>
+      <c r="O22" s="388">
+        <v>0.83157860348253232</v>
+      </c>
+      <c r="P22" s="393">
+        <v>1.2533572068039001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="384">
+        <v>13</v>
+      </c>
+      <c r="B23" s="391" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" s="386" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="387">
+        <v>52</v>
+      </c>
+      <c r="E23" s="388">
+        <v>0.76164256714849587</v>
+      </c>
+      <c r="F23" s="392">
+        <v>0.71615479961439998</v>
+      </c>
+      <c r="G23" s="391" t="s">
+        <v>88</v>
+      </c>
+      <c r="H23" s="386" t="s">
+        <v>301</v>
+      </c>
+      <c r="I23" s="387">
+        <v>35</v>
+      </c>
+      <c r="J23" s="388">
+        <v>1.0114848322791976</v>
+      </c>
+      <c r="K23" s="392">
+        <v>0.69624030236720003</v>
+      </c>
+      <c r="L23" s="394" t="s">
+        <v>45</v>
+      </c>
+      <c r="M23" s="386" t="s">
+        <v>27</v>
+      </c>
+      <c r="N23" s="387">
+        <v>20</v>
+      </c>
+      <c r="O23" s="388">
+        <v>0.59398471677323739</v>
+      </c>
+      <c r="P23" s="393">
+        <v>0.89525514771710002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="384">
+        <v>14</v>
+      </c>
+      <c r="B24" s="391" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="386" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="387">
+        <v>42</v>
+      </c>
+      <c r="E24" s="388">
+        <v>0.61517284269686201</v>
+      </c>
+      <c r="F24" s="392">
+        <v>0.57843272276549995</v>
+      </c>
+      <c r="G24" s="391" t="s">
+        <v>45</v>
+      </c>
+      <c r="H24" s="386" t="s">
+        <v>27</v>
+      </c>
+      <c r="I24" s="387">
+        <v>32</v>
+      </c>
+      <c r="J24" s="388">
+        <v>0.92478613236955198</v>
+      </c>
+      <c r="K24" s="392">
+        <v>0.63656256216429996</v>
+      </c>
+      <c r="L24" s="391" t="s">
+        <v>94</v>
+      </c>
+      <c r="M24" s="386" t="s">
+        <v>304</v>
+      </c>
+      <c r="N24" s="387">
+        <v>17</v>
+      </c>
+      <c r="O24" s="405" t="s">
+        <v>305</v>
+      </c>
+      <c r="P24" s="393">
+        <v>0.76096687555950004</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="406">
+        <v>15</v>
+      </c>
+      <c r="B25" s="407" t="s">
+        <v>101</v>
+      </c>
+      <c r="C25" s="398" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25" s="408">
+        <v>36</v>
+      </c>
+      <c r="E25" s="400">
+        <v>0.5272910080258818</v>
+      </c>
+      <c r="F25" s="401">
+        <v>0.49579947665610002</v>
+      </c>
+      <c r="G25" s="407" t="s">
+        <v>48</v>
+      </c>
+      <c r="H25" s="398" t="s">
+        <v>37</v>
+      </c>
+      <c r="I25" s="409">
         <v>31</v>
       </c>
-      <c r="O19" s="44">
-[...238 lines deleted...]
-      <c r="N24" s="43">
+      <c r="J25" s="400">
+        <v>0.89588656573300363</v>
+      </c>
+      <c r="K25" s="401">
+        <v>0.61666998209669999</v>
+      </c>
+      <c r="L25" s="407" t="s">
+        <v>51</v>
+      </c>
+      <c r="M25" s="398" t="s">
+        <v>112</v>
+      </c>
+      <c r="N25" s="409">
         <v>16</v>
       </c>
-      <c r="O24" s="44">
-[...53 lines deleted...]
-        <v>0.63348416289590004</v>
+      <c r="O25" s="410" t="s">
+        <v>305</v>
+      </c>
+      <c r="P25" s="411">
+        <v>0.7162041181737</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="67" customFormat="1" ht="15" customHeight="1">
-      <c r="A26" s="1" t="s">
-[...16 lines deleted...]
-      <c r="P26" s="5"/>
+      <c r="A26" s="412" t="s">
+        <v>306</v>
+      </c>
+      <c r="B26" s="357"/>
+      <c r="C26" s="358"/>
+      <c r="D26" s="356"/>
+      <c r="E26" s="356"/>
+      <c r="F26" s="356"/>
+      <c r="G26" s="356"/>
+      <c r="H26" s="357"/>
+      <c r="I26" s="356"/>
+      <c r="J26" s="356"/>
+      <c r="K26" s="356"/>
+      <c r="L26" s="356"/>
+      <c r="M26" s="356"/>
+      <c r="N26" s="357"/>
+      <c r="O26" s="356"/>
+      <c r="P26" s="356"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="413" t="s">
+        <v>307</v>
+      </c>
+      <c r="B27" s="414"/>
+      <c r="C27" s="358"/>
+      <c r="D27" s="356"/>
+      <c r="E27" s="356"/>
+      <c r="F27" s="356"/>
+      <c r="G27" s="356"/>
+      <c r="H27" s="357"/>
+      <c r="I27" s="356"/>
+      <c r="J27" s="356"/>
+      <c r="K27" s="356"/>
+      <c r="L27" s="356"/>
+      <c r="M27" s="356"/>
+      <c r="N27" s="357"/>
+      <c r="O27" s="356"/>
+      <c r="P27" s="356"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="6" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="12" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="13" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="6" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="6" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="12" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="6" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="6" customWidth="1"/>
     <col min="17" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="415" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="428" t="s">
         <v>294</v>
       </c>
-      <c r="B1" s="415"/>
-[...13 lines deleted...]
-      <c r="P1" s="415"/>
+      <c r="B1" s="428"/>
+      <c r="C1" s="428"/>
+      <c r="D1" s="428"/>
+      <c r="E1" s="428"/>
+      <c r="F1" s="428"/>
+      <c r="G1" s="428"/>
+      <c r="H1" s="428"/>
+      <c r="I1" s="428"/>
+      <c r="J1" s="428"/>
+      <c r="K1" s="428"/>
+      <c r="L1" s="428"/>
+      <c r="M1" s="428"/>
+      <c r="N1" s="428"/>
+      <c r="O1" s="428"/>
+      <c r="P1" s="428"/>
     </row>
     <row r="2" spans="1:16" ht="5.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="8"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="8"/>
       <c r="M2" s="9"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
-[...1 lines deleted...]
-        <v>292</v>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="348" t="s">
+        <v>295</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="11"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="8"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="8"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="11"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="14" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="1" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="1" customFormat="1" ht="13.8">
       <c r="A5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="16"/>
       <c r="E5" s="18"/>
       <c r="F5" s="19"/>
       <c r="G5" s="16"/>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16"/>
       <c r="J5" s="20"/>
       <c r="K5" s="21"/>
       <c r="L5" s="22"/>
       <c r="M5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="16"/>
       <c r="O5" s="20"/>
       <c r="P5" s="23"/>
     </row>
-    <row r="6" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="6" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="27" t="s">
         <v>260</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>140</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>261</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="26"/>
       <c r="I6" s="27" t="s">
         <v>260</v>
       </c>
       <c r="J6" s="28" t="s">
         <v>140</v>
       </c>
       <c r="K6" s="27" t="s">
         <v>261</v>
       </c>
       <c r="L6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="M6" s="26"/>
       <c r="N6" s="27" t="s">
         <v>260</v>
       </c>
       <c r="O6" s="29" t="s">
         <v>140</v>
       </c>
       <c r="P6" s="30" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="7" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A7" s="24"/>
       <c r="B7" s="32" t="s">
         <v>262</v>
       </c>
       <c r="C7" s="33" t="s">
         <v>263</v>
       </c>
       <c r="D7" s="34"/>
       <c r="E7" s="35" t="s">
         <v>264</v>
       </c>
       <c r="F7" s="34" t="s">
         <v>265</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>262</v>
       </c>
       <c r="H7" s="33" t="s">
         <v>263</v>
       </c>
       <c r="I7" s="34"/>
       <c r="J7" s="35" t="s">
         <v>264</v>
       </c>
       <c r="K7" s="34" t="s">
         <v>265</v>
       </c>
       <c r="L7" s="32" t="s">
         <v>262</v>
       </c>
       <c r="M7" s="33" t="s">
         <v>263</v>
       </c>
       <c r="N7" s="34"/>
       <c r="O7" s="35" t="s">
         <v>264</v>
       </c>
       <c r="P7" s="32" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="8" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A8" s="36" t="s">
         <v>266</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>267</v>
       </c>
       <c r="C8" s="38"/>
       <c r="D8" s="36" t="s">
         <v>268</v>
       </c>
       <c r="E8" s="39" t="s">
         <v>140</v>
       </c>
       <c r="F8" s="36" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="37" t="s">
         <v>267</v>
       </c>
       <c r="H8" s="38"/>
       <c r="I8" s="36" t="s">
         <v>268</v>
       </c>
       <c r="J8" s="39" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="36" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="37" t="s">
         <v>267</v>
       </c>
       <c r="M8" s="38"/>
       <c r="N8" s="36" t="s">
         <v>268</v>
       </c>
       <c r="O8" s="39" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="37" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="40"/>
       <c r="B9" s="41" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="C9" s="42" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="D9" s="43">
-        <v>7414</v>
+        <v>7455</v>
       </c>
       <c r="E9" s="44">
-        <v>105.6220145112738</v>
+        <v>107.96268618404184</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="41" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="H9" s="42" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="I9" s="43">
-        <v>5160</v>
+        <v>5245</v>
       </c>
       <c r="J9" s="44">
-        <v>145.54930122936977</v>
+        <v>150.01229843438071</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="41" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="M9" s="42" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="N9" s="43">
-        <v>2254</v>
+        <v>2210</v>
       </c>
       <c r="O9" s="44">
-        <v>64.878628176811247</v>
+        <v>64.832512830456963</v>
       </c>
       <c r="P9" s="46">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="40">
         <v>1</v>
       </c>
       <c r="B10" s="47" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="C10" s="42" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="D10" s="43">
-        <v>1835</v>
+        <v>1704</v>
       </c>
       <c r="E10" s="44">
-        <v>26.141947211786814</v>
+        <v>24.677185413495277</v>
       </c>
       <c r="F10" s="48">
-        <v>24.750472079848901</v>
+        <v>22.8571428571429</v>
       </c>
       <c r="G10" s="47" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="H10" s="42" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="I10" s="43">
-        <v>1015</v>
+        <v>957</v>
       </c>
       <c r="J10" s="44">
-        <v>28.630337354226803</v>
+        <v>27.371166749609596</v>
       </c>
       <c r="K10" s="48">
-        <v>19.670542635658901</v>
+        <v>18.245948522402301</v>
       </c>
       <c r="L10" s="47" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="M10" s="42" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="N10" s="43">
-        <v>820</v>
+        <v>747</v>
       </c>
       <c r="O10" s="44">
-        <v>23.602695255095483</v>
+        <v>21.913976056267579</v>
       </c>
       <c r="P10" s="49">
-        <v>36.379769299023998</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>33.800904977375602</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="40">
         <v>2</v>
       </c>
       <c r="B11" s="47" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="C11" s="42" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="D11" s="43">
-        <v>1019</v>
+        <v>1096</v>
       </c>
       <c r="E11" s="44">
-        <v>14.516972320877798</v>
+        <v>15.872180289431235</v>
       </c>
       <c r="F11" s="48">
-        <v>13.7442676018344</v>
+        <v>14.7015425888665</v>
       </c>
       <c r="G11" s="47" t="s">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="H11" s="42" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="I11" s="43">
-        <v>799</v>
+        <v>775</v>
       </c>
       <c r="J11" s="44">
-        <v>22.537575907415977</v>
+        <v>22.165782895451866</v>
       </c>
       <c r="K11" s="48">
-        <v>15.484496124031001</v>
+        <v>14.775977121067699</v>
       </c>
       <c r="L11" s="47" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="M11" s="42" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="N11" s="43">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="O11" s="44">
-        <v>10.016753596064911</v>
+        <v>10.912984060149316</v>
       </c>
       <c r="P11" s="49">
-        <v>15.4392191659272</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>16.832579185520402</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="40">
         <v>3</v>
       </c>
       <c r="B12" s="47" t="s">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="C12" s="42" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="D12" s="43">
-        <v>1009</v>
+        <v>973</v>
       </c>
       <c r="E12" s="44">
-        <v>14.374509393293131</v>
+        <v>14.090904581766964</v>
       </c>
       <c r="F12" s="48">
-        <v>13.609387644996</v>
+        <v>13.051643192488299</v>
       </c>
       <c r="G12" s="47" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="H12" s="42" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="I12" s="43">
-        <v>671</v>
+        <v>724</v>
       </c>
       <c r="J12" s="44">
-        <v>18.927050605602155</v>
+        <v>20.707131375880195</v>
       </c>
       <c r="K12" s="48">
-        <v>13.003875968992199</v>
+        <v>13.8036224976168</v>
       </c>
       <c r="L12" s="47" t="s">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="M12" s="42" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="N12" s="43">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="O12" s="44">
-        <v>6.0445926872805504</v>
+        <v>5.8085237739504425</v>
       </c>
       <c r="P12" s="49">
-        <v>9.3167701863354004</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>8.9592760180994997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="40">
         <v>4</v>
       </c>
       <c r="B13" s="47" t="s">
-        <v>64</v>
+        <v>160</v>
       </c>
       <c r="C13" s="42" t="s">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="D13" s="43">
-        <v>705</v>
+        <v>724</v>
       </c>
       <c r="E13" s="44">
-        <v>10.043636394719185</v>
+        <v>10.484907417470998</v>
       </c>
       <c r="F13" s="48">
-        <v>9.5090369571082007</v>
+        <v>9.7116029510396</v>
       </c>
       <c r="G13" s="47" t="s">
-        <v>64</v>
+        <v>160</v>
       </c>
       <c r="H13" s="42" t="s">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="I13" s="43">
-        <v>558</v>
+        <v>575</v>
       </c>
       <c r="J13" s="44">
-        <v>15.739633737594637</v>
+        <v>16.445580857915903</v>
       </c>
       <c r="K13" s="48">
-        <v>10.8139534883721</v>
+        <v>10.962821734985701</v>
       </c>
       <c r="L13" s="47" t="s">
-        <v>64</v>
+        <v>160</v>
       </c>
       <c r="M13" s="42" t="s">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="N13" s="43">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="O13" s="44">
-        <v>4.2312148810963857</v>
+        <v>4.3710608197909906</v>
       </c>
       <c r="P13" s="49">
-        <v>6.5217391304348</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>6.7420814479638</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="40">
         <v>5</v>
       </c>
       <c r="B14" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="C14" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="D14" s="43">
+        <v>469</v>
+      </c>
+      <c r="E14" s="44">
+        <v>6.7920187552401909</v>
+      </c>
+      <c r="F14" s="48">
+        <v>6.2910798122065996</v>
+      </c>
+      <c r="G14" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="H14" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="I14" s="43">
+        <v>414</v>
+      </c>
+      <c r="J14" s="44">
+        <v>11.840818217699448</v>
+      </c>
+      <c r="K14" s="48">
+        <v>7.8932316491897003</v>
+      </c>
+      <c r="L14" s="47" t="s">
+        <v>164</v>
+      </c>
+      <c r="M14" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="N14" s="43">
         <v>83</v>
       </c>
-      <c r="C14" s="42" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="O14" s="44">
-        <v>2.7920261460295874</v>
+        <v>2.4348862284741757</v>
       </c>
       <c r="P14" s="49">
-        <v>4.3034605146405998</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.7556561085973001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="40">
         <v>6</v>
       </c>
       <c r="B15" s="47" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="C15" s="42" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="D15" s="43">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E15" s="44">
-        <v>4.4163507551247472</v>
+        <v>4.3011291477747049</v>
       </c>
       <c r="F15" s="48">
-        <v>4.1812786619907998</v>
+        <v>3.9839034205231001</v>
       </c>
       <c r="G15" s="47" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="H15" s="42" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="I15" s="43">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="J15" s="44">
-        <v>6.0081397600495654</v>
+        <v>6.1206161801634833</v>
       </c>
       <c r="K15" s="48">
-        <v>4.1279069767441996</v>
+        <v>4.0800762631077001</v>
       </c>
       <c r="L15" s="47" t="s">
-        <v>53</v>
+        <v>296</v>
       </c>
       <c r="M15" s="42" t="s">
-        <v>23</v>
+        <v>297</v>
       </c>
       <c r="N15" s="43">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="O15" s="44">
-        <v>1.4391887350667978</v>
+        <v>2.2001983992236527</v>
       </c>
       <c r="P15" s="49">
-        <v>2.2182786157940999</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.3936651583709998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="40">
         <v>7</v>
       </c>
       <c r="B16" s="47" t="s">
-        <v>53</v>
+        <v>296</v>
       </c>
       <c r="C16" s="42" t="s">
-        <v>23</v>
+        <v>297</v>
       </c>
       <c r="D16" s="43">
-        <v>200</v>
+        <v>224</v>
       </c>
       <c r="E16" s="44">
-        <v>2.8492585516933855</v>
+        <v>3.2439492562341208</v>
       </c>
       <c r="F16" s="48">
-        <v>2.6975991367683001</v>
+        <v>3.0046948356807999</v>
       </c>
       <c r="G16" s="47" t="s">
-        <v>53</v>
+        <v>168</v>
       </c>
       <c r="H16" s="42" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="I16" s="43">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="J16" s="44">
-        <v>4.2310843380630736</v>
+        <v>4.4903585994657336</v>
       </c>
       <c r="K16" s="48">
-        <v>2.9069767441860002</v>
+        <v>2.9933269780743998</v>
       </c>
       <c r="L16" s="47" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="M16" s="42" t="s">
-        <v>21</v>
+        <v>163</v>
       </c>
       <c r="N16" s="43">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="O16" s="44">
-        <v>1.3528374109627901</v>
+        <v>1.6134788260973454</v>
       </c>
       <c r="P16" s="49">
-        <v>2.0851818988464998</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.4886877828054002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="40">
         <v>8</v>
       </c>
       <c r="B17" s="47" t="s">
-        <v>63</v>
+        <v>168</v>
       </c>
       <c r="C17" s="42" t="s">
-        <v>28</v>
+        <v>169</v>
       </c>
       <c r="D17" s="43">
-        <v>135</v>
+        <v>204</v>
       </c>
       <c r="E17" s="44">
-        <v>1.9232495223930353</v>
+        <v>2.9543109297846457</v>
       </c>
       <c r="F17" s="48">
-        <v>1.8208794173186</v>
+        <v>2.7364185110663999</v>
       </c>
       <c r="G17" s="47" t="s">
-        <v>63</v>
+        <v>296</v>
       </c>
       <c r="H17" s="42" t="s">
-        <v>28</v>
+        <v>297</v>
       </c>
       <c r="I17" s="43">
-        <v>117</v>
+        <v>149</v>
       </c>
       <c r="J17" s="44">
-        <v>3.3002457836891983</v>
+        <v>4.2615505179642943</v>
       </c>
       <c r="K17" s="49">
-        <v>2.2674418604650999</v>
+        <v>2.8408007626310998</v>
       </c>
       <c r="L17" s="50" t="s">
-        <v>88</v>
+        <v>168</v>
       </c>
       <c r="M17" s="42" t="s">
-        <v>36</v>
+        <v>169</v>
       </c>
       <c r="N17" s="43">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O17" s="44">
-        <v>1.237702312157446</v>
+        <v>1.3787909968468226</v>
       </c>
       <c r="P17" s="49">
-        <v>1.907719609583</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.1266968325792002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="51">
         <v>9</v>
       </c>
       <c r="B18" s="50" t="s">
-        <v>72</v>
+        <v>172</v>
       </c>
       <c r="C18" s="42" t="s">
-        <v>24</v>
+        <v>173</v>
       </c>
       <c r="D18" s="43">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="E18" s="44">
-        <v>1.4958607396390275</v>
+        <v>1.882649121921588</v>
       </c>
       <c r="F18" s="48">
-        <v>1.4162395468033</v>
+        <v>1.7437961099932999</v>
       </c>
       <c r="G18" s="50" t="s">
-        <v>72</v>
+        <v>172</v>
       </c>
       <c r="H18" s="42" t="s">
-        <v>24</v>
+        <v>173</v>
       </c>
       <c r="I18" s="43">
-        <v>78</v>
+        <v>110</v>
       </c>
       <c r="J18" s="44">
-        <v>2.2001638557927987</v>
+        <v>3.1461111206447812</v>
       </c>
       <c r="K18" s="48">
-        <v>1.5116279069767</v>
+        <v>2.0972354623450999</v>
       </c>
       <c r="L18" s="52" t="s">
-        <v>72</v>
+        <v>170</v>
       </c>
       <c r="M18" s="42" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
       <c r="N18" s="43">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="O18" s="44">
-        <v>0.77716191693607084</v>
+        <v>0.99742327431472244</v>
       </c>
       <c r="P18" s="49">
-        <v>1.1978704525288</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5384615384614999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="40">
         <v>10</v>
       </c>
       <c r="B19" s="52" t="s">
-        <v>88</v>
+        <v>170</v>
       </c>
       <c r="C19" s="42" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
       <c r="D19" s="43">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="E19" s="44">
-        <v>1.2536737627450896</v>
+        <v>1.5061192975372704</v>
       </c>
       <c r="F19" s="48">
-        <v>1.1869436201779999</v>
+        <v>1.3950368879946</v>
       </c>
       <c r="G19" s="47" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="H19" s="42" t="s">
-        <v>38</v>
+        <v>171</v>
       </c>
       <c r="I19" s="43">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="J19" s="44">
-        <v>1.4949831327822865</v>
+        <v>2.0020707131375879</v>
       </c>
       <c r="K19" s="48">
-        <v>1.0271317829457001</v>
+        <v>1.3346043851286999</v>
       </c>
       <c r="L19" s="47" t="s">
-        <v>91</v>
+        <v>166</v>
       </c>
       <c r="M19" s="42" t="s">
-        <v>90</v>
+        <v>167</v>
       </c>
       <c r="N19" s="43">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="O19" s="44">
-        <v>0.60445926872805511</v>
+        <v>0.90941533834577637</v>
       </c>
       <c r="P19" s="49">
-        <v>0.93167701863350005</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.4027149321267001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="40"/>
       <c r="B20" s="53"/>
       <c r="C20" s="54" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="D20" s="55">
-        <v>1511</v>
+        <v>1530</v>
       </c>
       <c r="E20" s="56">
-        <v>21.526148358043528</v>
+        <v>22.157331973384846</v>
       </c>
       <c r="F20" s="57">
-        <v>20.380361478284328</v>
+        <v>20.523138832997986</v>
       </c>
       <c r="G20" s="53"/>
       <c r="H20" s="54" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="I20" s="55">
-        <v>1056</v>
+        <v>1100</v>
       </c>
       <c r="J20" s="56">
-        <v>29.786833739964045</v>
+        <v>31.461111206447811</v>
       </c>
       <c r="K20" s="57">
-        <v>20.465116279069768</v>
+        <v>20.972354623450904</v>
       </c>
       <c r="L20" s="53"/>
       <c r="M20" s="54" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="N20" s="55">
-        <v>444</v>
+        <v>419</v>
       </c>
       <c r="O20" s="56">
-        <v>12.779995967393164</v>
+        <v>12.291775056996139</v>
       </c>
       <c r="P20" s="49">
-        <v>19.698314108251996</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>18.959276018099548</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="58">
         <v>11</v>
       </c>
       <c r="B21" s="47" t="s">
-        <v>89</v>
+        <v>166</v>
       </c>
       <c r="C21" s="42" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="D21" s="59">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E21" s="44">
-        <v>1.0257330786096188</v>
+        <v>1.0571798915405841</v>
       </c>
       <c r="F21" s="48">
-        <v>0.97113568923659999</v>
+        <v>0.97920858484240003</v>
       </c>
       <c r="G21" s="47" t="s">
-        <v>88</v>
+        <v>176</v>
       </c>
       <c r="H21" s="42" t="s">
-        <v>36</v>
+        <v>177</v>
       </c>
       <c r="I21" s="59">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="J21" s="44">
-        <v>1.2693253014189225</v>
+        <v>1.2584444482579125</v>
       </c>
       <c r="K21" s="48">
-        <v>0.87209302325579996</v>
+        <v>0.83889418493800005</v>
       </c>
       <c r="L21" s="47" t="s">
-        <v>51</v>
+        <v>176</v>
       </c>
       <c r="M21" s="42" t="s">
-        <v>112</v>
+        <v>177</v>
       </c>
       <c r="N21" s="59">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="O21" s="44">
-        <v>0.54689171932538316</v>
+        <v>0.76273544506419955</v>
       </c>
       <c r="P21" s="60">
-        <v>0.84294587400179999</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1764705882352999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="40">
         <v>12</v>
       </c>
       <c r="B22" s="47" t="s">
-        <v>69</v>
+        <v>176</v>
       </c>
       <c r="C22" s="42" t="s">
-        <v>68</v>
+        <v>177</v>
       </c>
       <c r="D22" s="43">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="E22" s="44">
-        <v>0.65532946688947868</v>
+        <v>1.0137341425731627</v>
       </c>
       <c r="F22" s="48">
-        <v>0.62044780145669998</v>
+        <v>0.9389671361502</v>
       </c>
       <c r="G22" s="47" t="s">
-        <v>69</v>
+        <v>166</v>
       </c>
       <c r="H22" s="42" t="s">
-        <v>68</v>
+        <v>167</v>
       </c>
       <c r="I22" s="43">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J22" s="44">
-        <v>1.1564963857372403</v>
+        <v>1.2012424278825529</v>
       </c>
       <c r="K22" s="48">
-        <v>0.79457364341089998</v>
+        <v>0.80076263107720003</v>
       </c>
       <c r="L22" s="47" t="s">
-        <v>89</v>
+        <v>288</v>
       </c>
       <c r="M22" s="42" t="s">
-        <v>38</v>
+        <v>298</v>
       </c>
       <c r="N22" s="43">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="O22" s="44">
-        <v>0.54689171932538316</v>
+        <v>0.61605555178262272</v>
       </c>
       <c r="P22" s="49">
-        <v>0.84294587400179999</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.95022624434390002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="40">
         <v>13</v>
       </c>
       <c r="B23" s="47" t="s">
-        <v>51</v>
+        <v>185</v>
       </c>
       <c r="C23" s="42" t="s">
-        <v>112</v>
+        <v>186</v>
       </c>
       <c r="D23" s="43">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E23" s="44">
-        <v>0.62683688137254479</v>
+        <v>0.79650539773605644</v>
       </c>
       <c r="F23" s="48">
-        <v>0.59347181008899996</v>
+        <v>0.73775989268950004</v>
       </c>
       <c r="G23" s="47" t="s">
-        <v>101</v>
+        <v>185</v>
       </c>
       <c r="H23" s="42" t="s">
-        <v>40</v>
+        <v>186</v>
       </c>
       <c r="I23" s="43">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="J23" s="44">
-        <v>0.93083855437387641</v>
+        <v>1.2012424278825529</v>
       </c>
       <c r="K23" s="48">
-        <v>0.63953488372089995</v>
+        <v>0.80076263107720003</v>
       </c>
       <c r="L23" s="50" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="M23" s="42" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="N23" s="43">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="O23" s="44">
-        <v>0.51810794462404719</v>
+        <v>0.5867195731263074</v>
       </c>
       <c r="P23" s="49">
-        <v>0.7985803016859</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.90497737556559998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="40">
         <v>14</v>
       </c>
       <c r="B24" s="47" t="s">
-        <v>101</v>
+        <v>288</v>
       </c>
       <c r="C24" s="42" t="s">
-        <v>40</v>
+        <v>298</v>
       </c>
       <c r="D24" s="43">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E24" s="44">
-        <v>0.62683688137254479</v>
+        <v>0.66616815083379266</v>
       </c>
       <c r="F24" s="48">
-        <v>0.59347181008899996</v>
+        <v>0.61703554661299997</v>
       </c>
       <c r="G24" s="47" t="s">
-        <v>113</v>
+        <v>183</v>
       </c>
       <c r="H24" s="42" t="s">
-        <v>39</v>
+        <v>184</v>
       </c>
       <c r="I24" s="43">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="J24" s="44">
-        <v>0.81800963869219434</v>
+        <v>1.0296363667564739</v>
       </c>
       <c r="K24" s="48">
-        <v>0.56201550387599997</v>
+        <v>0.68636796949479995</v>
       </c>
       <c r="L24" s="47" t="s">
-        <v>45</v>
+        <v>181</v>
       </c>
       <c r="M24" s="42" t="s">
-        <v>27</v>
+        <v>182</v>
       </c>
       <c r="N24" s="43">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="O24" s="44">
-        <v>0.31662152171469554</v>
+        <v>0.4693756585010459</v>
       </c>
       <c r="P24" s="49">
-        <v>0.48802129547470002</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.72398190045249999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
-        <v>113</v>
+        <v>179</v>
       </c>
       <c r="C25" s="54" t="s">
-        <v>39</v>
+        <v>180</v>
       </c>
       <c r="D25" s="63">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E25" s="56">
-        <v>0.5556054175802102</v>
+        <v>0.65168623451131891</v>
       </c>
       <c r="F25" s="57">
-        <v>0.52603183166980005</v>
+        <v>0.60362173038230005</v>
       </c>
       <c r="G25" s="62" t="s">
-        <v>51</v>
+        <v>179</v>
       </c>
       <c r="H25" s="54" t="s">
-        <v>112</v>
+        <v>180</v>
       </c>
       <c r="I25" s="64">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="J25" s="56">
-        <v>0.70518072301051249</v>
+        <v>0.88663131581807464</v>
       </c>
       <c r="K25" s="57">
-        <v>0.48449612403100001</v>
+        <v>0.59103908484269996</v>
       </c>
       <c r="L25" s="62" t="s">
-        <v>94</v>
+        <v>179</v>
       </c>
       <c r="M25" s="54" t="s">
-        <v>41</v>
+        <v>180</v>
       </c>
       <c r="N25" s="64">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="O25" s="56">
-        <v>0.31662152171469554</v>
+        <v>0.4107037011884152</v>
       </c>
       <c r="P25" s="65">
-        <v>0.48802129547470002</v>
+        <v>0.63348416289590004</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="1" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="66"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="66"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="6" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="12" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="13" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="6" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="6" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="12" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="6" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="6" customWidth="1"/>
     <col min="17" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-[...17 lines deleted...]
-      <c r="P1" s="417"/>
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="428" t="s">
+        <v>294</v>
+      </c>
+      <c r="B1" s="428"/>
+      <c r="C1" s="428"/>
+      <c r="D1" s="428"/>
+      <c r="E1" s="428"/>
+      <c r="F1" s="428"/>
+      <c r="G1" s="428"/>
+      <c r="H1" s="428"/>
+      <c r="I1" s="428"/>
+      <c r="J1" s="428"/>
+      <c r="K1" s="428"/>
+      <c r="L1" s="428"/>
+      <c r="M1" s="428"/>
+      <c r="N1" s="428"/>
+      <c r="O1" s="428"/>
+      <c r="P1" s="428"/>
     </row>
     <row r="2" spans="1:16" ht="5.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="8"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="8"/>
       <c r="M2" s="9"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
-[...1 lines deleted...]
-        <v>259</v>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="10" t="s">
+        <v>292</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="11"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="8"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="8"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="11"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="14" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="1" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="1" customFormat="1" ht="13.8">
       <c r="A5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="16"/>
       <c r="E5" s="18"/>
       <c r="F5" s="19"/>
       <c r="G5" s="16"/>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16"/>
       <c r="J5" s="20"/>
       <c r="K5" s="21"/>
       <c r="L5" s="22"/>
       <c r="M5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="16"/>
       <c r="O5" s="20"/>
       <c r="P5" s="23"/>
     </row>
-    <row r="6" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="6" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="27" t="s">
         <v>260</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>140</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>261</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="26"/>
       <c r="I6" s="27" t="s">
         <v>260</v>
       </c>
       <c r="J6" s="28" t="s">
         <v>140</v>
       </c>
       <c r="K6" s="27" t="s">
         <v>261</v>
       </c>
       <c r="L6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="M6" s="26"/>
       <c r="N6" s="27" t="s">
         <v>260</v>
       </c>
       <c r="O6" s="29" t="s">
         <v>140</v>
       </c>
       <c r="P6" s="30" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="7" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A7" s="24"/>
       <c r="B7" s="32" t="s">
         <v>262</v>
       </c>
       <c r="C7" s="33" t="s">
         <v>263</v>
       </c>
       <c r="D7" s="34"/>
       <c r="E7" s="35" t="s">
         <v>264</v>
       </c>
       <c r="F7" s="34" t="s">
         <v>265</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>262</v>
       </c>
       <c r="H7" s="33" t="s">
         <v>263</v>
       </c>
       <c r="I7" s="34"/>
       <c r="J7" s="35" t="s">
         <v>264</v>
       </c>
       <c r="K7" s="34" t="s">
         <v>265</v>
       </c>
       <c r="L7" s="32" t="s">
         <v>262</v>
       </c>
       <c r="M7" s="33" t="s">
         <v>263</v>
       </c>
       <c r="N7" s="34"/>
       <c r="O7" s="35" t="s">
         <v>264</v>
       </c>
       <c r="P7" s="32" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="31" customFormat="1" ht="13.7" customHeight="1">
+    <row r="8" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
       <c r="A8" s="36" t="s">
         <v>266</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>267</v>
       </c>
       <c r="C8" s="38"/>
       <c r="D8" s="36" t="s">
         <v>268</v>
       </c>
       <c r="E8" s="39" t="s">
         <v>140</v>
       </c>
       <c r="F8" s="36" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="37" t="s">
         <v>267</v>
       </c>
       <c r="H8" s="38"/>
       <c r="I8" s="36" t="s">
         <v>268</v>
       </c>
       <c r="J8" s="39" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="36" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="37" t="s">
         <v>267</v>
       </c>
       <c r="M8" s="38"/>
       <c r="N8" s="36" t="s">
         <v>268</v>
       </c>
       <c r="O8" s="39" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="37" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="40"/>
       <c r="B9" s="41" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>42</v>
+      </c>
+      <c r="C9" s="42" t="s">
+        <v>18</v>
       </c>
       <c r="D9" s="43">
-        <v>7383</v>
+        <v>7414</v>
       </c>
       <c r="E9" s="44">
-        <v>103.72836235212597</v>
+        <v>105.6220145112738</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="41" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>42</v>
+      </c>
+      <c r="H9" s="42" t="s">
+        <v>18</v>
       </c>
       <c r="I9" s="43">
-        <v>5099</v>
+        <v>5160</v>
       </c>
       <c r="J9" s="44">
-        <v>142.24701463297467</v>
+        <v>145.54930122936977</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="41" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>42</v>
+      </c>
+      <c r="M9" s="42" t="s">
+        <v>18</v>
       </c>
       <c r="N9" s="43">
-        <v>2284</v>
+        <v>2254</v>
       </c>
       <c r="O9" s="44">
-        <v>64.647251451626573</v>
+        <v>64.878628176811247</v>
       </c>
       <c r="P9" s="46">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="40">
         <v>1</v>
       </c>
       <c r="B10" s="47" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>49</v>
+      </c>
+      <c r="C10" s="42" t="s">
+        <v>20</v>
       </c>
       <c r="D10" s="43">
-        <v>1837</v>
+        <v>1835</v>
       </c>
       <c r="E10" s="44">
-        <v>25.809156391826548</v>
+        <v>26.141947211786814</v>
       </c>
       <c r="F10" s="48">
-        <v>24.881484491399199</v>
+        <v>24.750472079848901</v>
       </c>
       <c r="G10" s="47" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>49</v>
+      </c>
+      <c r="H10" s="42" t="s">
+        <v>20</v>
       </c>
       <c r="I10" s="43">
-        <v>984</v>
+        <v>1015</v>
       </c>
       <c r="J10" s="44">
-        <v>27.4506888407231</v>
+        <v>28.630337354226803</v>
       </c>
       <c r="K10" s="48">
-        <v>19.297901549323399</v>
+        <v>19.670542635658901</v>
       </c>
       <c r="L10" s="47" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>49</v>
+      </c>
+      <c r="M10" s="42" t="s">
+        <v>20</v>
       </c>
       <c r="N10" s="43">
-        <v>853</v>
+        <v>820</v>
       </c>
       <c r="O10" s="44">
-        <v>24.143653891522536</v>
+        <v>23.602695255095483</v>
       </c>
       <c r="P10" s="49">
-        <v>37.346760070052497</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>36.379769299023998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="40">
         <v>2</v>
       </c>
       <c r="B11" s="47" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>100</v>
+      </c>
+      <c r="C11" s="42" t="s">
+        <v>34</v>
       </c>
       <c r="D11" s="43">
-        <v>1068</v>
+        <v>1019</v>
       </c>
       <c r="E11" s="44">
-        <v>15.004996748214889</v>
+        <v>14.516972320877798</v>
       </c>
       <c r="F11" s="48">
-        <v>14.465664364079601</v>
+        <v>13.7442676018344</v>
       </c>
       <c r="G11" s="47" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>99</v>
+      </c>
+      <c r="H11" s="42" t="s">
+        <v>19</v>
       </c>
       <c r="I11" s="43">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="J11" s="44">
-        <v>22.401324328354317</v>
+        <v>22.537575907415977</v>
       </c>
       <c r="K11" s="48">
-        <v>15.7481859188076</v>
+        <v>15.484496124031001</v>
       </c>
       <c r="L11" s="47" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>100</v>
+      </c>
+      <c r="M11" s="42" t="s">
+        <v>34</v>
       </c>
       <c r="N11" s="43">
-        <v>388</v>
+        <v>348</v>
       </c>
       <c r="O11" s="44">
-        <v>10.982107514549524</v>
+        <v>10.016753596064911</v>
       </c>
       <c r="P11" s="49">
-        <v>16.987740805604201</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>15.4392191659272</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="40">
         <v>3</v>
       </c>
       <c r="B12" s="47" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>99</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>19</v>
       </c>
       <c r="D12" s="43">
-        <v>1017</v>
+        <v>1009</v>
       </c>
       <c r="E12" s="44">
-        <v>14.288466004620359</v>
+        <v>14.374509393293131</v>
       </c>
       <c r="F12" s="48">
-        <v>13.7748882568062</v>
+        <v>13.609387644996</v>
       </c>
       <c r="G12" s="47" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>100</v>
+      </c>
+      <c r="H12" s="42" t="s">
+        <v>34</v>
       </c>
       <c r="I12" s="43">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="J12" s="44">
-        <v>18.969988223263929</v>
+        <v>18.927050605602155</v>
       </c>
       <c r="K12" s="48">
-        <v>13.3359482251422</v>
+        <v>13.003875968992199</v>
       </c>
       <c r="L12" s="47" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>99</v>
+      </c>
+      <c r="M12" s="42" t="s">
+        <v>19</v>
       </c>
       <c r="N12" s="43">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="O12" s="44">
-        <v>6.0571417734886541</v>
+        <v>6.0445926872805504</v>
       </c>
       <c r="P12" s="49">
-        <v>9.3695271453589992</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>9.3167701863354004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="40">
         <v>4</v>
       </c>
       <c r="B13" s="47" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>64</v>
+      </c>
+      <c r="C13" s="42" t="s">
+        <v>35</v>
       </c>
       <c r="D13" s="43">
-        <v>729</v>
+        <v>705</v>
       </c>
       <c r="E13" s="44">
-        <v>10.24217474667477</v>
+        <v>10.043636394719185</v>
       </c>
       <c r="F13" s="48">
-        <v>9.8740349451443006</v>
+        <v>9.5090369571082007</v>
       </c>
       <c r="G13" s="47" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>64</v>
+      </c>
+      <c r="H13" s="42" t="s">
+        <v>35</v>
       </c>
       <c r="I13" s="43">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="J13" s="44">
-        <v>15.87341661623114</v>
+        <v>15.739633737594637</v>
       </c>
       <c r="K13" s="48">
-        <v>11.1590507942734</v>
+        <v>10.8139534883721</v>
       </c>
       <c r="L13" s="47" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>64</v>
+      </c>
+      <c r="M13" s="42" t="s">
+        <v>35</v>
       </c>
       <c r="N13" s="43">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="O13" s="44">
-        <v>4.5287041297111434</v>
+        <v>4.2312148810963857</v>
       </c>
       <c r="P13" s="49">
-        <v>7.0052539404553</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>6.5217391304348</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="40">
         <v>5</v>
       </c>
       <c r="B14" s="47" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>83</v>
+      </c>
+      <c r="C14" s="42" t="s">
+        <v>21</v>
       </c>
       <c r="D14" s="43">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="E14" s="44">
-        <v>6.884314987476869</v>
+        <v>7.0804075009580627</v>
       </c>
       <c r="F14" s="48">
-        <v>6.6368684816470003</v>
+        <v>6.7035338548691996</v>
       </c>
       <c r="G14" s="47" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>83</v>
+      </c>
+      <c r="H14" s="42" t="s">
+        <v>21</v>
       </c>
       <c r="I14" s="43">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="J14" s="44">
-        <v>12.330492345121552</v>
+        <v>12.693253014189224</v>
       </c>
       <c r="K14" s="48">
-        <v>8.6683663463424008</v>
+        <v>8.7209302325581</v>
       </c>
       <c r="L14" s="47" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>65</v>
+      </c>
+      <c r="M14" s="42" t="s">
+        <v>22</v>
       </c>
       <c r="N14" s="43">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="O14" s="44">
-        <v>2.4341784697197393</v>
+        <v>2.7920261460295874</v>
       </c>
       <c r="P14" s="49">
-        <v>3.7653239929947002</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.3034605146405998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="40">
         <v>6</v>
       </c>
       <c r="B15" s="47" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>65</v>
+      </c>
+      <c r="C15" s="42" t="s">
+        <v>22</v>
       </c>
       <c r="D15" s="43">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E15" s="44">
-        <v>4.3272837064140326</v>
+        <v>4.4163507551247472</v>
       </c>
       <c r="F15" s="48">
-        <v>4.1717459027496</v>
+        <v>4.1812786619907998</v>
       </c>
       <c r="G15" s="47" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>65</v>
+      </c>
+      <c r="H15" s="42" t="s">
+        <v>22</v>
       </c>
       <c r="I15" s="43">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="J15" s="44">
-        <v>6.1931432140655769</v>
+        <v>6.0081397600495654</v>
       </c>
       <c r="K15" s="48">
-        <v>4.3537948617376001</v>
+        <v>4.1279069767441996</v>
       </c>
       <c r="L15" s="47" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>53</v>
+      </c>
+      <c r="M15" s="42" t="s">
+        <v>23</v>
       </c>
       <c r="N15" s="43">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O15" s="44">
-        <v>1.3586112389133431</v>
+        <v>1.4391887350667978</v>
       </c>
       <c r="P15" s="49">
-        <v>2.1015761821366001</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.2182786157940999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="40">
         <v>7</v>
       </c>
       <c r="B16" s="47" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>53</v>
+      </c>
+      <c r="C16" s="42" t="s">
+        <v>23</v>
       </c>
       <c r="D16" s="43">
-        <v>171</v>
+        <v>200</v>
       </c>
       <c r="E16" s="44">
-        <v>2.4024854344051931</v>
+        <v>2.8492585516933855</v>
       </c>
       <c r="F16" s="48">
-        <v>2.3161316537993</v>
+        <v>2.6975991367683001</v>
       </c>
       <c r="G16" s="47" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>53</v>
+      </c>
+      <c r="H16" s="42" t="s">
+        <v>23</v>
       </c>
       <c r="I16" s="43">
-        <v>126</v>
+        <v>150</v>
       </c>
       <c r="J16" s="44">
-        <v>3.5150272296047871</v>
+        <v>4.2310843380630736</v>
       </c>
       <c r="K16" s="48">
-        <v>2.4710727593646</v>
+        <v>2.9069767441860002</v>
       </c>
       <c r="L16" s="47" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>83</v>
+      </c>
+      <c r="M16" s="42" t="s">
+        <v>21</v>
       </c>
       <c r="N16" s="43">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O16" s="44">
-        <v>1.2736980364812591</v>
+        <v>1.3528374109627901</v>
       </c>
       <c r="P16" s="49">
-        <v>1.9702276707530999</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.0851818988464998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="40">
         <v>8</v>
       </c>
       <c r="B17" s="47" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>63</v>
+      </c>
+      <c r="C17" s="42" t="s">
+        <v>28</v>
       </c>
       <c r="D17" s="43">
         <v>135</v>
       </c>
       <c r="E17" s="44">
-        <v>1.8966990271619943</v>
+        <v>1.9232495223930353</v>
       </c>
       <c r="F17" s="48">
-        <v>1.8285249898414999</v>
+        <v>1.8208794173186</v>
       </c>
       <c r="G17" s="47" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>63</v>
+      </c>
+      <c r="H17" s="42" t="s">
+        <v>28</v>
       </c>
       <c r="I17" s="43">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="J17" s="44">
-        <v>3.2918508975663876</v>
+        <v>3.3002457836891983</v>
       </c>
       <c r="K17" s="49">
-        <v>2.3141792508335</v>
+        <v>2.2674418604650999</v>
       </c>
       <c r="L17" s="50" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>88</v>
+      </c>
+      <c r="M17" s="42" t="s">
+        <v>36</v>
       </c>
       <c r="N17" s="43">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O17" s="44">
-        <v>1.1321760324277859</v>
+        <v>1.237702312157446</v>
       </c>
       <c r="P17" s="49">
-        <v>1.7513134851137999</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.907719609583</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="51">
         <v>9</v>
       </c>
       <c r="B18" s="50" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>72</v>
+      </c>
+      <c r="C18" s="42" t="s">
+        <v>24</v>
       </c>
       <c r="D18" s="43">
-        <v>127</v>
+        <v>105</v>
       </c>
       <c r="E18" s="44">
-        <v>1.784302047774617</v>
+        <v>1.4958607396390275</v>
       </c>
       <c r="F18" s="48">
-        <v>1.7201679534065</v>
+        <v>1.4162395468033</v>
       </c>
       <c r="G18" s="50" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>72</v>
+      </c>
+      <c r="H18" s="42" t="s">
+        <v>24</v>
       </c>
       <c r="I18" s="43">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="J18" s="44">
-        <v>2.5107337354319901</v>
+        <v>2.2001638557927987</v>
       </c>
       <c r="K18" s="48">
-        <v>1.7650519709746999</v>
+        <v>1.5116279069767</v>
       </c>
       <c r="L18" s="52" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>72</v>
+      </c>
+      <c r="M18" s="42" t="s">
+        <v>24</v>
       </c>
       <c r="N18" s="43">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="O18" s="44">
-        <v>1.0472628299957021</v>
+        <v>0.77716191693607084</v>
       </c>
       <c r="P18" s="49">
-        <v>1.6199649737302999</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1978704525288</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="40">
         <v>10</v>
       </c>
       <c r="B19" s="52" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>88</v>
+      </c>
+      <c r="C19" s="42" t="s">
+        <v>36</v>
       </c>
       <c r="D19" s="43">
         <v>88</v>
       </c>
       <c r="E19" s="44">
-        <v>1.2363667732611521</v>
+        <v>1.2536737627450896</v>
       </c>
       <c r="F19" s="48">
-        <v>1.1919274007856</v>
+        <v>1.1869436201779999</v>
       </c>
       <c r="G19" s="47" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>89</v>
+      </c>
+      <c r="H19" s="42" t="s">
+        <v>38</v>
       </c>
       <c r="I19" s="43">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="J19" s="44">
-        <v>1.3390579922303951</v>
+        <v>1.4949831327822865</v>
       </c>
       <c r="K19" s="48">
-        <v>0.94136105118650004</v>
+        <v>1.0271317829457001</v>
       </c>
       <c r="L19" s="47" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>91</v>
+      </c>
+      <c r="M19" s="42" t="s">
+        <v>90</v>
       </c>
       <c r="N19" s="43">
         <v>21</v>
       </c>
       <c r="O19" s="44">
-        <v>0.59439241702458767</v>
+        <v>0.60445926872805511</v>
       </c>
       <c r="P19" s="49">
-        <v>0.91943957968479995</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.93167701863350005</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="40"/>
       <c r="B20" s="53"/>
-      <c r="C20" s="350" t="s">
-        <v>281</v>
+      <c r="C20" s="54" t="s">
+        <v>26</v>
       </c>
       <c r="D20" s="55">
-        <v>1413</v>
+        <v>1511</v>
       </c>
       <c r="E20" s="56">
-        <v>19.852116484295543</v>
+        <v>21.526148358043528</v>
       </c>
       <c r="F20" s="57">
-        <v>19.138561560341326</v>
+        <v>20.380361478284328</v>
       </c>
       <c r="G20" s="53"/>
-      <c r="H20" s="350" t="s">
-        <v>281</v>
+      <c r="H20" s="54" t="s">
+        <v>26</v>
       </c>
       <c r="I20" s="55">
-        <v>1017</v>
+        <v>1056</v>
       </c>
       <c r="J20" s="56">
-        <v>28.371291210381493</v>
+        <v>29.786833739964045</v>
       </c>
       <c r="K20" s="57">
-        <v>19.945087272014121</v>
+        <v>20.465116279069768</v>
       </c>
       <c r="L20" s="53"/>
-      <c r="M20" s="350" t="s">
-        <v>281</v>
+      <c r="M20" s="54" t="s">
+        <v>26</v>
       </c>
       <c r="N20" s="55">
-        <v>392</v>
+        <v>444</v>
       </c>
       <c r="O20" s="56">
-        <v>11.095325117792303</v>
+        <v>12.779995967393164</v>
       </c>
       <c r="P20" s="49">
-        <v>17.162872154115586</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>19.698314108251996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="58">
         <v>11</v>
       </c>
       <c r="B21" s="47" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>89</v>
+      </c>
+      <c r="C21" s="42" t="s">
+        <v>38</v>
       </c>
       <c r="D21" s="59">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="E21" s="44">
-        <v>0.927275079945864</v>
+        <v>1.0257330786096188</v>
       </c>
       <c r="F21" s="48">
-        <v>0.8939455505892</v>
+        <v>0.97113568923659999</v>
       </c>
       <c r="G21" s="47" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>88</v>
+      </c>
+      <c r="H21" s="42" t="s">
+        <v>36</v>
       </c>
       <c r="I21" s="59">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J21" s="44">
-        <v>1.2832639092207954</v>
+        <v>1.2693253014189225</v>
       </c>
       <c r="K21" s="48">
-        <v>0.90213767405370004</v>
+        <v>0.87209302325579996</v>
       </c>
       <c r="L21" s="47" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>51</v>
+      </c>
+      <c r="M21" s="42" t="s">
+        <v>112</v>
       </c>
       <c r="N21" s="59">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O21" s="44">
-        <v>0.56608801621389293</v>
+        <v>0.54689171932538316</v>
       </c>
       <c r="P21" s="60">
-        <v>0.87565674255689996</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.84294587400179999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="40">
         <v>12</v>
       </c>
       <c r="B22" s="47" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>69</v>
+      </c>
+      <c r="C22" s="42" t="s">
+        <v>68</v>
       </c>
       <c r="D22" s="43">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E22" s="44">
-        <v>0.70248112117110906</v>
+        <v>0.65532946688947868</v>
       </c>
       <c r="F22" s="48">
-        <v>0.67723147771909997</v>
+        <v>0.62044780145669998</v>
       </c>
       <c r="G22" s="47" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>69</v>
+      </c>
+      <c r="H22" s="42" t="s">
+        <v>68</v>
       </c>
       <c r="I22" s="43">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="J22" s="44">
-        <v>0.94849941116319647</v>
+        <v>1.1564963857372403</v>
       </c>
       <c r="K22" s="48">
-        <v>0.66679741125710001</v>
+        <v>0.79457364341089998</v>
       </c>
       <c r="L22" s="47" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>89</v>
+      </c>
+      <c r="M22" s="42" t="s">
+        <v>38</v>
       </c>
       <c r="N22" s="43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="O22" s="44">
-        <v>0.50947921459250367</v>
+        <v>0.54689171932538316</v>
       </c>
       <c r="P22" s="49">
-        <v>0.78809106830120002</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.84294587400179999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="40">
         <v>13</v>
       </c>
       <c r="B23" s="47" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>51</v>
+      </c>
+      <c r="C23" s="42" t="s">
+        <v>112</v>
       </c>
       <c r="D23" s="43">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E23" s="44">
-        <v>0.66033225390084249</v>
+        <v>0.62683688137254479</v>
       </c>
       <c r="F23" s="48">
-        <v>0.63659758905590003</v>
+        <v>0.59347181008899996</v>
       </c>
       <c r="G23" s="47" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>101</v>
+      </c>
+      <c r="H23" s="42" t="s">
+        <v>40</v>
       </c>
       <c r="I23" s="43">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J23" s="44">
-        <v>0.94849941116319647</v>
+        <v>0.93083855437387641</v>
       </c>
       <c r="K23" s="48">
-        <v>0.66679741125710001</v>
+        <v>0.63953488372089995</v>
       </c>
       <c r="L23" s="50" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>63</v>
+      </c>
+      <c r="M23" s="42" t="s">
+        <v>28</v>
       </c>
       <c r="N23" s="43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O23" s="44">
-        <v>0.48117481378180899</v>
+        <v>0.51810794462404719</v>
       </c>
       <c r="P23" s="49">
-        <v>0.74430823117339995</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.7985803016859</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="40">
         <v>14</v>
       </c>
       <c r="B24" s="47" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>101</v>
+      </c>
+      <c r="C24" s="42" t="s">
+        <v>40</v>
       </c>
       <c r="D24" s="43">
+        <v>44</v>
+      </c>
+      <c r="E24" s="44">
+        <v>0.62683688137254479</v>
+      </c>
+      <c r="F24" s="48">
+        <v>0.59347181008899996</v>
+      </c>
+      <c r="G24" s="47" t="s">
+        <v>113</v>
+      </c>
+      <c r="H24" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="E24" s="44">
-[...10 lines deleted...]
-      </c>
       <c r="I24" s="43">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="J24" s="44">
-        <v>0.8927053281535966</v>
+        <v>0.81800963869219434</v>
       </c>
       <c r="K24" s="48">
-        <v>0.62757403412430002</v>
+        <v>0.56201550387599997</v>
       </c>
       <c r="L24" s="47" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>45</v>
+      </c>
+      <c r="M24" s="42" t="s">
+        <v>27</v>
       </c>
       <c r="N24" s="43">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="O24" s="44">
-        <v>0.45287041297111436</v>
+        <v>0.31662152171469554</v>
       </c>
       <c r="P24" s="49">
-        <v>0.70052539404549996</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.48802129547470002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>113</v>
+      </c>
+      <c r="C25" s="54" t="s">
+        <v>39</v>
       </c>
       <c r="D25" s="63">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E25" s="56">
-        <v>0.51983602966662068</v>
+        <v>0.5556054175802102</v>
       </c>
       <c r="F25" s="57">
-        <v>0.50115129351209997</v>
+        <v>0.52603183166980005</v>
       </c>
       <c r="G25" s="62" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>51</v>
+      </c>
+      <c r="H25" s="54" t="s">
+        <v>112</v>
       </c>
       <c r="I25" s="64">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="J25" s="56">
-        <v>0.86480828664879672</v>
+        <v>0.70518072301051249</v>
       </c>
       <c r="K25" s="57">
-        <v>0.60796234555799999</v>
+        <v>0.48449612403100001</v>
       </c>
       <c r="L25" s="62" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>94</v>
+      </c>
+      <c r="M25" s="54" t="s">
+        <v>41</v>
       </c>
       <c r="N25" s="64">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="O25" s="56">
-        <v>0.42456601216041967</v>
+        <v>0.31662152171469554</v>
       </c>
       <c r="P25" s="65">
-        <v>0.6567425569177</v>
+        <v>0.48802129547470002</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="66"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="66"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:P26"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <cols>
+    <col min="1" max="1" width="3" style="6" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="13" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="6" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="6" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="12" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="6" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="6" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="430" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
+    </row>
+    <row r="2" spans="1:16" ht="5.25" customHeight="1">
+      <c r="A2" s="7"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="9"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="9"/>
+      <c r="N2" s="9"/>
+      <c r="O2" s="9"/>
+      <c r="P2" s="9"/>
+    </row>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="348" t="s">
+        <v>259</v>
+      </c>
+      <c r="B3" s="8"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="9"/>
+      <c r="N3" s="9"/>
+      <c r="O3" s="9"/>
+      <c r="P3" s="11"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="14" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="1" customFormat="1" ht="13.8">
+      <c r="A5" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="16"/>
+      <c r="C5" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="16"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="16"/>
+      <c r="J5" s="20"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="16"/>
+      <c r="O5" s="20"/>
+      <c r="P5" s="23"/>
+    </row>
+    <row r="6" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="26"/>
+      <c r="D6" s="27" t="s">
+        <v>260</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="F6" s="27" t="s">
+        <v>261</v>
+      </c>
+      <c r="G6" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="26"/>
+      <c r="I6" s="27" t="s">
+        <v>260</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="K6" s="27" t="s">
+        <v>261</v>
+      </c>
+      <c r="L6" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" s="26"/>
+      <c r="N6" s="27" t="s">
+        <v>260</v>
+      </c>
+      <c r="O6" s="29" t="s">
+        <v>140</v>
+      </c>
+      <c r="P6" s="30" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
+      <c r="A7" s="24"/>
+      <c r="B7" s="32" t="s">
+        <v>262</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>263</v>
+      </c>
+      <c r="D7" s="34"/>
+      <c r="E7" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="F7" s="34" t="s">
+        <v>265</v>
+      </c>
+      <c r="G7" s="32" t="s">
+        <v>262</v>
+      </c>
+      <c r="H7" s="33" t="s">
+        <v>263</v>
+      </c>
+      <c r="I7" s="34"/>
+      <c r="J7" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="K7" s="34" t="s">
+        <v>265</v>
+      </c>
+      <c r="L7" s="32" t="s">
+        <v>262</v>
+      </c>
+      <c r="M7" s="33" t="s">
+        <v>263</v>
+      </c>
+      <c r="N7" s="34"/>
+      <c r="O7" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="P7" s="32" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="31" customFormat="1" ht="13.65" customHeight="1">
+      <c r="A8" s="36" t="s">
+        <v>266</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>267</v>
+      </c>
+      <c r="C8" s="38"/>
+      <c r="D8" s="36" t="s">
+        <v>268</v>
+      </c>
+      <c r="E8" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="F8" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="37" t="s">
+        <v>267</v>
+      </c>
+      <c r="H8" s="38"/>
+      <c r="I8" s="36" t="s">
+        <v>268</v>
+      </c>
+      <c r="J8" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="K8" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="L8" s="37" t="s">
+        <v>267</v>
+      </c>
+      <c r="M8" s="38"/>
+      <c r="N8" s="36" t="s">
+        <v>268</v>
+      </c>
+      <c r="O8" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="P8" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
+      <c r="A9" s="40"/>
+      <c r="B9" s="41" t="s">
+        <v>152</v>
+      </c>
+      <c r="C9" s="349" t="s">
+        <v>269</v>
+      </c>
+      <c r="D9" s="43">
+        <v>7383</v>
+      </c>
+      <c r="E9" s="44">
+        <v>103.72836235212597</v>
+      </c>
+      <c r="F9" s="45">
+        <v>100</v>
+      </c>
+      <c r="G9" s="41" t="s">
+        <v>152</v>
+      </c>
+      <c r="H9" s="349" t="s">
+        <v>269</v>
+      </c>
+      <c r="I9" s="43">
+        <v>5099</v>
+      </c>
+      <c r="J9" s="44">
+        <v>142.24701463297467</v>
+      </c>
+      <c r="K9" s="45">
+        <v>100</v>
+      </c>
+      <c r="L9" s="41" t="s">
+        <v>152</v>
+      </c>
+      <c r="M9" s="349" t="s">
+        <v>269</v>
+      </c>
+      <c r="N9" s="43">
+        <v>2284</v>
+      </c>
+      <c r="O9" s="44">
+        <v>64.647251451626573</v>
+      </c>
+      <c r="P9" s="46">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="40">
+        <v>1</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>154</v>
+      </c>
+      <c r="C10" s="349" t="s">
+        <v>270</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1837</v>
+      </c>
+      <c r="E10" s="44">
+        <v>25.809156391826548</v>
+      </c>
+      <c r="F10" s="48">
+        <v>24.881484491399199</v>
+      </c>
+      <c r="G10" s="47" t="s">
+        <v>154</v>
+      </c>
+      <c r="H10" s="349" t="s">
+        <v>270</v>
+      </c>
+      <c r="I10" s="43">
+        <v>984</v>
+      </c>
+      <c r="J10" s="44">
+        <v>27.4506888407231</v>
+      </c>
+      <c r="K10" s="48">
+        <v>19.297901549323399</v>
+      </c>
+      <c r="L10" s="47" t="s">
+        <v>154</v>
+      </c>
+      <c r="M10" s="349" t="s">
+        <v>270</v>
+      </c>
+      <c r="N10" s="43">
+        <v>853</v>
+      </c>
+      <c r="O10" s="44">
+        <v>24.143653891522536</v>
+      </c>
+      <c r="P10" s="49">
+        <v>37.346760070052497</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="40">
+        <v>2</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>158</v>
+      </c>
+      <c r="C11" s="349" t="s">
+        <v>271</v>
+      </c>
+      <c r="D11" s="43">
+        <v>1068</v>
+      </c>
+      <c r="E11" s="44">
+        <v>15.004996748214889</v>
+      </c>
+      <c r="F11" s="48">
+        <v>14.465664364079601</v>
+      </c>
+      <c r="G11" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="H11" s="349" t="s">
+        <v>272</v>
+      </c>
+      <c r="I11" s="43">
+        <v>803</v>
+      </c>
+      <c r="J11" s="44">
+        <v>22.401324328354317</v>
+      </c>
+      <c r="K11" s="48">
+        <v>15.7481859188076</v>
+      </c>
+      <c r="L11" s="47" t="s">
+        <v>158</v>
+      </c>
+      <c r="M11" s="349" t="s">
+        <v>271</v>
+      </c>
+      <c r="N11" s="43">
+        <v>388</v>
+      </c>
+      <c r="O11" s="44">
+        <v>10.982107514549524</v>
+      </c>
+      <c r="P11" s="49">
+        <v>16.987740805604201</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="40">
+        <v>3</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="C12" s="349" t="s">
+        <v>272</v>
+      </c>
+      <c r="D12" s="43">
+        <v>1017</v>
+      </c>
+      <c r="E12" s="44">
+        <v>14.288466004620359</v>
+      </c>
+      <c r="F12" s="48">
+        <v>13.7748882568062</v>
+      </c>
+      <c r="G12" s="47" t="s">
+        <v>158</v>
+      </c>
+      <c r="H12" s="349" t="s">
+        <v>271</v>
+      </c>
+      <c r="I12" s="43">
+        <v>680</v>
+      </c>
+      <c r="J12" s="44">
+        <v>18.969988223263929</v>
+      </c>
+      <c r="K12" s="48">
+        <v>13.3359482251422</v>
+      </c>
+      <c r="L12" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="M12" s="349" t="s">
+        <v>272</v>
+      </c>
+      <c r="N12" s="43">
+        <v>214</v>
+      </c>
+      <c r="O12" s="44">
+        <v>6.0571417734886541</v>
+      </c>
+      <c r="P12" s="49">
+        <v>9.3695271453589992</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="40">
+        <v>4</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="C13" s="349" t="s">
+        <v>273</v>
+      </c>
+      <c r="D13" s="43">
+        <v>729</v>
+      </c>
+      <c r="E13" s="44">
+        <v>10.24217474667477</v>
+      </c>
+      <c r="F13" s="48">
+        <v>9.8740349451443006</v>
+      </c>
+      <c r="G13" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="H13" s="349" t="s">
+        <v>273</v>
+      </c>
+      <c r="I13" s="43">
+        <v>569</v>
+      </c>
+      <c r="J13" s="44">
+        <v>15.87341661623114</v>
+      </c>
+      <c r="K13" s="48">
+        <v>11.1590507942734</v>
+      </c>
+      <c r="L13" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="M13" s="349" t="s">
+        <v>273</v>
+      </c>
+      <c r="N13" s="43">
+        <v>160</v>
+      </c>
+      <c r="O13" s="44">
+        <v>4.5287041297111434</v>
+      </c>
+      <c r="P13" s="49">
+        <v>7.0052539404553</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="40">
+        <v>5</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="C14" s="349" t="s">
+        <v>274</v>
+      </c>
+      <c r="D14" s="43">
+        <v>490</v>
+      </c>
+      <c r="E14" s="44">
+        <v>6.884314987476869</v>
+      </c>
+      <c r="F14" s="48">
+        <v>6.6368684816470003</v>
+      </c>
+      <c r="G14" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="H14" s="349" t="s">
+        <v>274</v>
+      </c>
+      <c r="I14" s="43">
+        <v>442</v>
+      </c>
+      <c r="J14" s="44">
+        <v>12.330492345121552</v>
+      </c>
+      <c r="K14" s="48">
+        <v>8.6683663463424008</v>
+      </c>
+      <c r="L14" s="47" t="s">
+        <v>164</v>
+      </c>
+      <c r="M14" s="349" t="s">
+        <v>275</v>
+      </c>
+      <c r="N14" s="43">
+        <v>86</v>
+      </c>
+      <c r="O14" s="44">
+        <v>2.4341784697197393</v>
+      </c>
+      <c r="P14" s="49">
+        <v>3.7653239929947002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="40">
+        <v>6</v>
+      </c>
+      <c r="B15" s="47" t="s">
+        <v>164</v>
+      </c>
+      <c r="C15" s="349" t="s">
+        <v>275</v>
+      </c>
+      <c r="D15" s="43">
+        <v>308</v>
+      </c>
+      <c r="E15" s="44">
+        <v>4.3272837064140326</v>
+      </c>
+      <c r="F15" s="48">
+        <v>4.1717459027496</v>
+      </c>
+      <c r="G15" s="47" t="s">
+        <v>164</v>
+      </c>
+      <c r="H15" s="349" t="s">
+        <v>275</v>
+      </c>
+      <c r="I15" s="43">
+        <v>222</v>
+      </c>
+      <c r="J15" s="44">
+        <v>6.1931432140655769</v>
+      </c>
+      <c r="K15" s="48">
+        <v>4.3537948617376001</v>
+      </c>
+      <c r="L15" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="M15" s="349" t="s">
+        <v>274</v>
+      </c>
+      <c r="N15" s="43">
+        <v>48</v>
+      </c>
+      <c r="O15" s="44">
+        <v>1.3586112389133431</v>
+      </c>
+      <c r="P15" s="49">
+        <v>2.1015761821366001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="40">
+        <v>7</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>168</v>
+      </c>
+      <c r="C16" s="349" t="s">
+        <v>276</v>
+      </c>
+      <c r="D16" s="43">
+        <v>171</v>
+      </c>
+      <c r="E16" s="44">
+        <v>2.4024854344051931</v>
+      </c>
+      <c r="F16" s="48">
+        <v>2.3161316537993</v>
+      </c>
+      <c r="G16" s="47" t="s">
+        <v>168</v>
+      </c>
+      <c r="H16" s="349" t="s">
+        <v>276</v>
+      </c>
+      <c r="I16" s="43">
+        <v>126</v>
+      </c>
+      <c r="J16" s="44">
+        <v>3.5150272296047871</v>
+      </c>
+      <c r="K16" s="48">
+        <v>2.4710727593646</v>
+      </c>
+      <c r="L16" s="47" t="s">
+        <v>168</v>
+      </c>
+      <c r="M16" s="349" t="s">
+        <v>276</v>
+      </c>
+      <c r="N16" s="43">
+        <v>45</v>
+      </c>
+      <c r="O16" s="44">
+        <v>1.2736980364812591</v>
+      </c>
+      <c r="P16" s="49">
+        <v>1.9702276707530999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="40">
+        <v>8</v>
+      </c>
+      <c r="B17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="C17" s="349" t="s">
+        <v>277</v>
+      </c>
+      <c r="D17" s="43">
+        <v>135</v>
+      </c>
+      <c r="E17" s="44">
+        <v>1.8966990271619943</v>
+      </c>
+      <c r="F17" s="48">
+        <v>1.8285249898414999</v>
+      </c>
+      <c r="G17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="H17" s="349" t="s">
+        <v>277</v>
+      </c>
+      <c r="I17" s="43">
+        <v>118</v>
+      </c>
+      <c r="J17" s="44">
+        <v>3.2918508975663876</v>
+      </c>
+      <c r="K17" s="49">
+        <v>2.3141792508335</v>
+      </c>
+      <c r="L17" s="50" t="s">
+        <v>166</v>
+      </c>
+      <c r="M17" s="349" t="s">
+        <v>278</v>
+      </c>
+      <c r="N17" s="43">
+        <v>40</v>
+      </c>
+      <c r="O17" s="44">
+        <v>1.1321760324277859</v>
+      </c>
+      <c r="P17" s="49">
+        <v>1.7513134851137999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="51">
+        <v>9</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>170</v>
+      </c>
+      <c r="C18" s="349" t="s">
+        <v>279</v>
+      </c>
+      <c r="D18" s="43">
+        <v>127</v>
+      </c>
+      <c r="E18" s="44">
+        <v>1.784302047774617</v>
+      </c>
+      <c r="F18" s="48">
+        <v>1.7201679534065</v>
+      </c>
+      <c r="G18" s="50" t="s">
+        <v>170</v>
+      </c>
+      <c r="H18" s="349" t="s">
+        <v>279</v>
+      </c>
+      <c r="I18" s="43">
+        <v>90</v>
+      </c>
+      <c r="J18" s="44">
+        <v>2.5107337354319901</v>
+      </c>
+      <c r="K18" s="48">
+        <v>1.7650519709746999</v>
+      </c>
+      <c r="L18" s="52" t="s">
+        <v>170</v>
+      </c>
+      <c r="M18" s="349" t="s">
+        <v>279</v>
+      </c>
+      <c r="N18" s="43">
+        <v>37</v>
+      </c>
+      <c r="O18" s="44">
+        <v>1.0472628299957021</v>
+      </c>
+      <c r="P18" s="49">
+        <v>1.6199649737302999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="40">
+        <v>10</v>
+      </c>
+      <c r="B19" s="52" t="s">
+        <v>166</v>
+      </c>
+      <c r="C19" s="349" t="s">
+        <v>278</v>
+      </c>
+      <c r="D19" s="43">
+        <v>88</v>
+      </c>
+      <c r="E19" s="44">
+        <v>1.2363667732611521</v>
+      </c>
+      <c r="F19" s="48">
+        <v>1.1919274007856</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>166</v>
+      </c>
+      <c r="H19" s="349" t="s">
+        <v>278</v>
+      </c>
+      <c r="I19" s="43">
+        <v>48</v>
+      </c>
+      <c r="J19" s="44">
+        <v>1.3390579922303951</v>
+      </c>
+      <c r="K19" s="48">
+        <v>0.94136105118650004</v>
+      </c>
+      <c r="L19" s="47" t="s">
+        <v>181</v>
+      </c>
+      <c r="M19" s="349" t="s">
+        <v>280</v>
+      </c>
+      <c r="N19" s="43">
+        <v>21</v>
+      </c>
+      <c r="O19" s="44">
+        <v>0.59439241702458767</v>
+      </c>
+      <c r="P19" s="49">
+        <v>0.91943957968479995</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="40"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="350" t="s">
+        <v>281</v>
+      </c>
+      <c r="D20" s="55">
+        <v>1413</v>
+      </c>
+      <c r="E20" s="56">
+        <v>19.852116484295543</v>
+      </c>
+      <c r="F20" s="57">
+        <v>19.138561560341326</v>
+      </c>
+      <c r="G20" s="53"/>
+      <c r="H20" s="350" t="s">
+        <v>281</v>
+      </c>
+      <c r="I20" s="55">
+        <v>1017</v>
+      </c>
+      <c r="J20" s="56">
+        <v>28.371291210381493</v>
+      </c>
+      <c r="K20" s="57">
+        <v>19.945087272014121</v>
+      </c>
+      <c r="L20" s="53"/>
+      <c r="M20" s="350" t="s">
+        <v>281</v>
+      </c>
+      <c r="N20" s="55">
+        <v>392</v>
+      </c>
+      <c r="O20" s="56">
+        <v>11.095325117792303</v>
+      </c>
+      <c r="P20" s="49">
+        <v>17.162872154115586</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="58">
+        <v>11</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>176</v>
+      </c>
+      <c r="C21" s="349" t="s">
+        <v>282</v>
+      </c>
+      <c r="D21" s="59">
+        <v>66</v>
+      </c>
+      <c r="E21" s="44">
+        <v>0.927275079945864</v>
+      </c>
+      <c r="F21" s="48">
+        <v>0.8939455505892</v>
+      </c>
+      <c r="G21" s="47" t="s">
+        <v>176</v>
+      </c>
+      <c r="H21" s="349" t="s">
+        <v>282</v>
+      </c>
+      <c r="I21" s="59">
+        <v>46</v>
+      </c>
+      <c r="J21" s="44">
+        <v>1.2832639092207954</v>
+      </c>
+      <c r="K21" s="48">
+        <v>0.90213767405370004</v>
+      </c>
+      <c r="L21" s="47" t="s">
+        <v>176</v>
+      </c>
+      <c r="M21" s="349" t="s">
+        <v>282</v>
+      </c>
+      <c r="N21" s="59">
+        <v>20</v>
+      </c>
+      <c r="O21" s="44">
+        <v>0.56608801621389293</v>
+      </c>
+      <c r="P21" s="60">
+        <v>0.87565674255689996</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="40">
+        <v>12</v>
+      </c>
+      <c r="B22" s="47" t="s">
+        <v>185</v>
+      </c>
+      <c r="C22" s="349" t="s">
+        <v>283</v>
+      </c>
+      <c r="D22" s="43">
+        <v>50</v>
+      </c>
+      <c r="E22" s="44">
+        <v>0.70248112117110906</v>
+      </c>
+      <c r="F22" s="48">
+        <v>0.67723147771909997</v>
+      </c>
+      <c r="G22" s="47" t="s">
+        <v>179</v>
+      </c>
+      <c r="H22" s="349" t="s">
+        <v>284</v>
+      </c>
+      <c r="I22" s="43">
+        <v>34</v>
+      </c>
+      <c r="J22" s="44">
+        <v>0.94849941116319647</v>
+      </c>
+      <c r="K22" s="48">
+        <v>0.66679741125710001</v>
+      </c>
+      <c r="L22" s="47" t="s">
+        <v>185</v>
+      </c>
+      <c r="M22" s="349" t="s">
+        <v>283</v>
+      </c>
+      <c r="N22" s="43">
+        <v>18</v>
+      </c>
+      <c r="O22" s="44">
+        <v>0.50947921459250367</v>
+      </c>
+      <c r="P22" s="49">
+        <v>0.78809106830120002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="40">
+        <v>13</v>
+      </c>
+      <c r="B23" s="47" t="s">
+        <v>179</v>
+      </c>
+      <c r="C23" s="349" t="s">
+        <v>284</v>
+      </c>
+      <c r="D23" s="43">
+        <v>47</v>
+      </c>
+      <c r="E23" s="44">
+        <v>0.66033225390084249</v>
+      </c>
+      <c r="F23" s="48">
+        <v>0.63659758905590003</v>
+      </c>
+      <c r="G23" s="47" t="s">
+        <v>174</v>
+      </c>
+      <c r="H23" s="349" t="s">
+        <v>285</v>
+      </c>
+      <c r="I23" s="43">
+        <v>34</v>
+      </c>
+      <c r="J23" s="44">
+        <v>0.94849941116319647</v>
+      </c>
+      <c r="K23" s="48">
+        <v>0.66679741125710001</v>
+      </c>
+      <c r="L23" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="M23" s="349" t="s">
+        <v>277</v>
+      </c>
+      <c r="N23" s="43">
+        <v>17</v>
+      </c>
+      <c r="O23" s="44">
+        <v>0.48117481378180899</v>
+      </c>
+      <c r="P23" s="49">
+        <v>0.74430823117339995</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="40">
+        <v>14</v>
+      </c>
+      <c r="B24" s="47" t="s">
+        <v>183</v>
+      </c>
+      <c r="C24" s="349" t="s">
+        <v>286</v>
+      </c>
+      <c r="D24" s="43">
+        <v>39</v>
+      </c>
+      <c r="E24" s="44">
+        <v>0.54793527451346502</v>
+      </c>
+      <c r="F24" s="48">
+        <v>0.52824055262089997</v>
+      </c>
+      <c r="G24" s="47" t="s">
+        <v>185</v>
+      </c>
+      <c r="H24" s="349" t="s">
+        <v>283</v>
+      </c>
+      <c r="I24" s="43">
+        <v>32</v>
+      </c>
+      <c r="J24" s="44">
+        <v>0.8927053281535966</v>
+      </c>
+      <c r="K24" s="48">
+        <v>0.62757403412430002</v>
+      </c>
+      <c r="L24" s="47" t="s">
+        <v>234</v>
+      </c>
+      <c r="M24" s="349" t="s">
+        <v>287</v>
+      </c>
+      <c r="N24" s="43">
+        <v>16</v>
+      </c>
+      <c r="O24" s="44">
+        <v>0.45287041297111436</v>
+      </c>
+      <c r="P24" s="49">
+        <v>0.70052539404549996</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="13" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="61">
+        <v>15</v>
+      </c>
+      <c r="B25" s="62" t="s">
+        <v>288</v>
+      </c>
+      <c r="C25" s="350" t="s">
+        <v>289</v>
+      </c>
+      <c r="D25" s="63">
+        <v>37</v>
+      </c>
+      <c r="E25" s="56">
+        <v>0.51983602966662068</v>
+      </c>
+      <c r="F25" s="57">
+        <v>0.50115129351209997</v>
+      </c>
+      <c r="G25" s="62" t="s">
+        <v>183</v>
+      </c>
+      <c r="H25" s="350" t="s">
+        <v>286</v>
+      </c>
+      <c r="I25" s="64">
+        <v>31</v>
+      </c>
+      <c r="J25" s="56">
+        <v>0.86480828664879672</v>
+      </c>
+      <c r="K25" s="57">
+        <v>0.60796234555799999</v>
+      </c>
+      <c r="L25" s="62" t="s">
+        <v>288</v>
+      </c>
+      <c r="M25" s="350" t="s">
+        <v>289</v>
+      </c>
+      <c r="N25" s="64">
+        <v>15</v>
+      </c>
+      <c r="O25" s="56">
+        <v>0.42456601216041967</v>
+      </c>
+      <c r="P25" s="65">
+        <v>0.6567425569177</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="67" customFormat="1" ht="15" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B26" s="1"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="66"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="66"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:P1"/>
+  </mergeCells>
+  <phoneticPr fontId="22" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:S81"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C22" sqref="C22"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="72" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="12" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="72" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="72" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="340" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="72" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="340" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="72" customWidth="1"/>
     <col min="17" max="16384" width="9" style="72"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="6" customFormat="1" ht="25.5">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:19" s="6" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
         <v>291</v>
       </c>
-      <c r="B1" s="417"/>
-[...13 lines deleted...]
-      <c r="P1" s="417"/>
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
     </row>
     <row r="2" spans="1:19" s="6" customFormat="1" ht="5.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="8"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="8"/>
       <c r="M2" s="9"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
     </row>
     <row r="3" spans="1:19" s="6" customFormat="1">
       <c r="A3" s="348" t="s">
         <v>245</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="11"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="8"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="8"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="11"/>
     </row>
-    <row r="4" spans="1:19" s="6" customFormat="1" ht="15.75">
+    <row r="4" spans="1:19" s="6" customFormat="1" ht="15.6">
       <c r="B4" s="12"/>
       <c r="C4" s="13"/>
       <c r="G4" s="12"/>
       <c r="L4" s="12"/>
       <c r="P4" s="14" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="1" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="1" customFormat="1" ht="13.8">
       <c r="A5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="16"/>
       <c r="E5" s="18"/>
       <c r="F5" s="19"/>
       <c r="G5" s="16"/>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16"/>
       <c r="J5" s="20"/>
       <c r="K5" s="21"/>
       <c r="L5" s="22"/>
       <c r="M5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="16"/>
       <c r="O5" s="20"/>
       <c r="P5" s="23"/>
     </row>
-    <row r="6" spans="1:19" s="1" customFormat="1" ht="13.7" customHeight="1">
+    <row r="6" spans="1:19" s="1" customFormat="1" ht="13.65" customHeight="1">
       <c r="A6" s="73"/>
       <c r="B6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="75"/>
       <c r="D6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="74" t="s">
         <v>247</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>248</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="75"/>
       <c r="I6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="74" t="s">
         <v>249</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>250</v>
       </c>
       <c r="L6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="M6" s="75"/>
       <c r="N6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="342" t="s">
         <v>247</v>
       </c>
       <c r="P6" s="343" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="1" customFormat="1" ht="13.7" customHeight="1">
+    <row r="7" spans="1:19" s="1" customFormat="1" ht="13.65" customHeight="1">
       <c r="A7" s="73"/>
       <c r="B7" s="79" t="s">
         <v>251</v>
       </c>
       <c r="C7" s="78" t="s">
         <v>252</v>
       </c>
       <c r="D7" s="76"/>
       <c r="E7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="76" t="s">
         <v>253</v>
       </c>
       <c r="G7" s="79" t="s">
         <v>254</v>
       </c>
       <c r="H7" s="78" t="s">
         <v>252</v>
       </c>
       <c r="I7" s="76"/>
       <c r="J7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="76" t="s">
         <v>255</v>
       </c>
       <c r="L7" s="79" t="s">
         <v>256</v>
       </c>
       <c r="M7" s="78" t="s">
         <v>252</v>
       </c>
       <c r="N7" s="76"/>
       <c r="O7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="79" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="1" customFormat="1" ht="13.7" customHeight="1">
+    <row r="8" spans="1:19" s="1" customFormat="1" ht="13.65" customHeight="1">
       <c r="A8" s="80" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="82"/>
       <c r="D8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="81" t="s">
         <v>247</v>
       </c>
       <c r="F8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="82"/>
       <c r="I8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="81" t="s">
         <v>257</v>
       </c>
       <c r="K8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="82"/>
       <c r="N8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="81" t="s">
         <v>249</v>
       </c>
       <c r="P8" s="83" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="6" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:19" s="6" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="344"/>
       <c r="B9" s="41" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="43">
         <v>7781</v>
       </c>
       <c r="E9" s="44">
         <v>108.66485237374955</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="41" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="42" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="43">
         <v>5535</v>
       </c>
       <c r="J9" s="44">
         <v>153.78056388707256</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="41" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="42" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="43">
         <v>2246</v>
       </c>
       <c r="O9" s="44">
         <v>63.067486281909133</v>
       </c>
       <c r="P9" s="46">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="40">
         <v>1</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="43">
         <v>1889</v>
       </c>
       <c r="E10" s="44">
         <v>26.380658801441061</v>
       </c>
       <c r="F10" s="48">
         <v>24.277085207556869</v>
       </c>
       <c r="G10" s="47" t="s">
         <v>49</v>
       </c>
       <c r="H10" s="42" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="43">
         <v>1087</v>
       </c>
       <c r="J10" s="44">
         <v>30.200399999999998</v>
       </c>
       <c r="K10" s="48">
         <v>19.638663053297201</v>
       </c>
       <c r="L10" s="47" t="s">
         <v>49</v>
       </c>
       <c r="M10" s="42" t="s">
         <v>20</v>
       </c>
       <c r="N10" s="43">
         <v>802</v>
       </c>
       <c r="O10" s="44">
         <v>22.52</v>
       </c>
       <c r="P10" s="49">
         <v>35.707925200356186</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="40">
         <v>2</v>
       </c>
       <c r="B11" s="47" t="s">
         <v>100</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="43">
         <v>1157</v>
       </c>
       <c r="E11" s="44">
         <v>16.157978948262208</v>
       </c>
       <c r="F11" s="48">
         <v>14.869554041896928</v>
       </c>
       <c r="G11" s="47" t="s">
         <v>99</v>
       </c>
       <c r="H11" s="42" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="43">
         <v>798</v>
       </c>
       <c r="J11" s="44">
         <v>22.170999999999999</v>
       </c>
       <c r="K11" s="48">
         <v>14.417344173441734</v>
       </c>
       <c r="L11" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M11" s="42" t="s">
         <v>34</v>
       </c>
       <c r="N11" s="43">
         <v>364</v>
       </c>
       <c r="O11" s="44">
         <v>10.221</v>
       </c>
       <c r="P11" s="49">
         <v>16.206589492430989</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="40">
         <v>3</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>99</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="43">
         <v>992</v>
       </c>
       <c r="E12" s="44">
         <v>13.853686358406318</v>
       </c>
       <c r="F12" s="48">
         <v>12.749003984063744</v>
       </c>
       <c r="G12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="H12" s="42" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="43">
         <v>793</v>
       </c>
       <c r="J12" s="44">
         <v>22.0321</v>
       </c>
       <c r="K12" s="48">
         <v>14.327009936766034</v>
       </c>
       <c r="L12" s="47" t="s">
         <v>99</v>
       </c>
       <c r="M12" s="42" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="43">
         <v>194</v>
       </c>
       <c r="O12" s="44">
         <v>5.4474999999999998</v>
       </c>
       <c r="P12" s="49">
         <v>8.637577916295637</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="40">
         <v>4</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="43">
         <v>704</v>
       </c>
       <c r="E13" s="44">
         <v>9.8316483833851294</v>
       </c>
       <c r="F13" s="48">
         <v>9.0476802467549167</v>
       </c>
       <c r="G13" s="47" t="s">
         <v>64</v>
       </c>
       <c r="H13" s="42" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="43">
@@ -26083,251 +28697,251 @@
       </c>
       <c r="J13" s="44">
         <v>15.6419</v>
       </c>
       <c r="K13" s="48">
         <v>10.171635049683831</v>
       </c>
       <c r="L13" s="47" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="42" t="s">
         <v>35</v>
       </c>
       <c r="N13" s="43">
         <v>141</v>
       </c>
       <c r="O13" s="44">
         <v>3.9592000000000001</v>
       </c>
       <c r="P13" s="49">
         <v>6.2778272484416737</v>
       </c>
       <c r="R13" s="72"/>
       <c r="S13" s="72"/>
     </row>
-    <row r="14" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="40">
         <v>5</v>
       </c>
       <c r="B14" s="47" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="42" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="43">
         <v>533</v>
       </c>
       <c r="E14" s="44">
         <v>7.4435633357162976</v>
       </c>
       <c r="F14" s="48">
         <v>6.8500192777277986</v>
       </c>
       <c r="G14" s="47" t="s">
         <v>83</v>
       </c>
       <c r="H14" s="42" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="43">
         <v>485</v>
       </c>
       <c r="J14" s="44">
         <v>13.4749</v>
       </c>
       <c r="K14" s="48">
         <v>8.7624209575429095</v>
       </c>
       <c r="L14" s="47" t="s">
         <v>65</v>
       </c>
       <c r="M14" s="42" t="s">
         <v>22</v>
       </c>
       <c r="N14" s="43">
         <v>89</v>
       </c>
       <c r="O14" s="44">
         <v>2.4990999999999999</v>
       </c>
       <c r="P14" s="49">
         <v>3.96260017809439</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="40">
         <v>6</v>
       </c>
       <c r="B15" s="47" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="43">
         <v>362</v>
       </c>
       <c r="E15" s="44">
         <v>5.0554782880474667</v>
       </c>
       <c r="F15" s="48">
         <v>4.6523583087006815</v>
       </c>
       <c r="G15" s="47" t="s">
         <v>65</v>
       </c>
       <c r="H15" s="42" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="43">
         <v>273</v>
       </c>
       <c r="J15" s="44">
         <v>7.5848000000000004</v>
       </c>
       <c r="K15" s="48">
         <v>4.9322493224932247</v>
       </c>
       <c r="L15" s="47" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="42" t="s">
         <v>23</v>
       </c>
       <c r="N15" s="43">
         <v>53</v>
       </c>
       <c r="O15" s="44">
         <v>1.4882</v>
       </c>
       <c r="P15" s="49">
         <v>2.3597506678539628</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="40">
         <v>7</v>
       </c>
       <c r="B16" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="43">
         <v>183</v>
       </c>
       <c r="E16" s="44">
         <v>2.5556699632947137</v>
       </c>
       <c r="F16" s="48">
         <v>2.3518827914149854</v>
       </c>
       <c r="G16" s="47" t="s">
         <v>53</v>
       </c>
       <c r="H16" s="42" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="43">
         <v>130</v>
       </c>
       <c r="J16" s="44">
         <v>3.6118000000000001</v>
       </c>
       <c r="K16" s="48">
         <v>2.3486901535682025</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>88</v>
       </c>
       <c r="M16" s="42" t="s">
         <v>36</v>
       </c>
       <c r="N16" s="43">
         <v>51</v>
       </c>
       <c r="O16" s="44">
         <v>1.4319999999999999</v>
       </c>
       <c r="P16" s="49">
         <v>2.2707034728406055</v>
       </c>
     </row>
-    <row r="17" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="40">
         <v>8</v>
       </c>
       <c r="B17" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="43">
         <v>139</v>
       </c>
       <c r="E17" s="44">
         <v>1.9411919393331434</v>
       </c>
       <c r="F17" s="48">
         <v>1.7864027759928029</v>
       </c>
       <c r="G17" s="47" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="42" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="43">
         <v>104</v>
       </c>
       <c r="J17" s="44">
         <v>2.8894000000000002</v>
       </c>
       <c r="K17" s="49">
         <v>1.8789521228545618</v>
       </c>
       <c r="L17" s="50" t="s">
         <v>83</v>
       </c>
       <c r="M17" s="42" t="s">
         <v>21</v>
       </c>
       <c r="N17" s="43">
         <v>48</v>
       </c>
       <c r="O17" s="44">
         <v>1.3478000000000001</v>
       </c>
       <c r="P17" s="49">
         <v>2.1371326803205699</v>
       </c>
     </row>
-    <row r="18" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="51">
         <v>9</v>
       </c>
       <c r="B18" s="50" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="43">
         <v>122</v>
       </c>
       <c r="E18" s="44">
         <v>1.7037799755298093</v>
       </c>
       <c r="F18" s="48">
         <v>1.5679218609433234</v>
       </c>
       <c r="G18" s="50" t="s">
         <v>63</v>
       </c>
       <c r="H18" s="42" t="s">
         <v>28</v>
       </c>
       <c r="I18" s="43">
@@ -26335,143 +28949,143 @@
       </c>
       <c r="J18" s="44">
         <v>2.7783000000000002</v>
       </c>
       <c r="K18" s="48">
         <v>1.8066847335140017</v>
       </c>
       <c r="L18" s="52" t="s">
         <v>72</v>
       </c>
       <c r="M18" s="42" t="s">
         <v>24</v>
       </c>
       <c r="N18" s="43">
         <v>35</v>
       </c>
       <c r="O18" s="44">
         <v>0.98270000000000002</v>
       </c>
       <c r="P18" s="49">
         <v>1.558325912733749</v>
       </c>
       <c r="Q18" s="72"/>
       <c r="R18" s="72"/>
     </row>
-    <row r="19" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="40">
         <v>10</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>88</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="43">
         <v>91</v>
       </c>
       <c r="E19" s="44">
         <v>1.2708522768296118</v>
       </c>
       <c r="F19" s="48">
         <v>1.1695154864413315</v>
       </c>
       <c r="G19" s="47" t="s">
         <v>89</v>
       </c>
       <c r="H19" s="42" t="s">
         <v>38</v>
       </c>
       <c r="I19" s="43">
         <v>63</v>
       </c>
       <c r="J19" s="44">
         <v>1.7503</v>
       </c>
       <c r="K19" s="48">
         <v>1.1382113821138211</v>
       </c>
       <c r="L19" s="47" t="s">
         <v>91</v>
       </c>
       <c r="M19" s="42" t="s">
         <v>90</v>
       </c>
       <c r="N19" s="43">
         <v>27</v>
       </c>
       <c r="O19" s="44">
         <v>0.7581</v>
       </c>
       <c r="P19" s="49">
         <v>1.2021371326803205</v>
       </c>
     </row>
-    <row r="20" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="40"/>
       <c r="B20" s="53"/>
       <c r="C20" s="54" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="55">
         <v>1609</v>
       </c>
       <c r="E20" s="56">
         <v>22.470344103503795</v>
       </c>
       <c r="F20" s="57">
         <v>20.678576018506618</v>
       </c>
       <c r="G20" s="53"/>
       <c r="H20" s="54" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="55">
         <v>1139</v>
       </c>
       <c r="J20" s="56">
         <v>31.645178368089546</v>
       </c>
       <c r="K20" s="57">
         <v>20.578139114724479</v>
       </c>
       <c r="L20" s="53"/>
       <c r="M20" s="54" t="s">
         <v>26</v>
       </c>
       <c r="N20" s="55">
         <v>442</v>
       </c>
       <c r="O20" s="56">
         <v>12.411321877383722</v>
       </c>
       <c r="P20" s="49">
         <v>19.679430097951915</v>
       </c>
     </row>
-    <row r="21" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="58">
         <v>11</v>
       </c>
       <c r="B21" s="47" t="s">
         <v>89</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="59">
         <v>82</v>
       </c>
       <c r="E21" s="44">
         <v>1.1451635901101997</v>
       </c>
       <c r="F21" s="48">
         <v>1.0538491196504305</v>
       </c>
       <c r="G21" s="47" t="s">
         <v>48</v>
       </c>
       <c r="H21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="I21" s="59">
@@ -26479,101 +29093,101 @@
       </c>
       <c r="J21" s="44">
         <v>1.3058000000000001</v>
       </c>
       <c r="K21" s="48">
         <v>0.84914182475158084</v>
       </c>
       <c r="L21" s="47" t="s">
         <v>51</v>
       </c>
       <c r="M21" s="42" t="s">
         <v>112</v>
       </c>
       <c r="N21" s="59">
         <v>24</v>
       </c>
       <c r="O21" s="44">
         <v>0.67390000000000005</v>
       </c>
       <c r="P21" s="60">
         <v>1.068566340160285</v>
       </c>
       <c r="Q21" s="72"/>
       <c r="R21" s="72"/>
     </row>
-    <row r="22" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="40">
         <v>12</v>
       </c>
       <c r="B22" s="47" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>112</v>
       </c>
       <c r="D22" s="43">
         <v>54</v>
       </c>
       <c r="E22" s="44">
         <v>0.75413212031647303</v>
       </c>
       <c r="F22" s="48">
         <v>0.69399820074540552</v>
       </c>
       <c r="G22" s="47" t="s">
         <v>69</v>
       </c>
       <c r="H22" s="42" t="s">
         <v>68</v>
       </c>
       <c r="I22" s="43">
         <v>43</v>
       </c>
       <c r="J22" s="44">
         <v>1.1946000000000001</v>
       </c>
       <c r="K22" s="48">
         <v>0.77687443541102075</v>
       </c>
       <c r="L22" s="47" t="s">
         <v>63</v>
       </c>
       <c r="M22" s="42" t="s">
         <v>28</v>
       </c>
       <c r="N22" s="43">
         <v>22</v>
       </c>
       <c r="O22" s="44">
         <v>0.61770000000000003</v>
       </c>
       <c r="P22" s="49">
         <v>0.97951914514692784</v>
       </c>
     </row>
-    <row r="23" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="40">
         <v>13</v>
       </c>
       <c r="B23" s="47" t="s">
         <v>45</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="43">
         <v>51</v>
       </c>
       <c r="E23" s="44">
         <v>0.71223589141000221</v>
       </c>
       <c r="F23" s="48">
         <v>0.65544274514843848</v>
       </c>
       <c r="G23" s="47" t="s">
         <v>45</v>
       </c>
       <c r="H23" s="42" t="s">
         <v>27</v>
       </c>
       <c r="I23" s="43">
@@ -26581,101 +29195,101 @@
       </c>
       <c r="J23" s="44">
         <v>1.1391</v>
       </c>
       <c r="K23" s="48">
         <v>0.7407407407407407</v>
       </c>
       <c r="L23" s="50" t="s">
         <v>89</v>
       </c>
       <c r="M23" s="42" t="s">
         <v>38</v>
       </c>
       <c r="N23" s="43">
         <v>19</v>
       </c>
       <c r="O23" s="44">
         <v>0.53349999999999997</v>
       </c>
       <c r="P23" s="49">
         <v>0.84594835262689227</v>
       </c>
       <c r="Q23" s="72"/>
       <c r="R23" s="72"/>
     </row>
-    <row r="24" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="40">
         <v>14</v>
       </c>
       <c r="B24" s="47" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D24" s="43">
         <v>49</v>
       </c>
       <c r="E24" s="44">
         <v>0.6843050721390217</v>
       </c>
       <c r="F24" s="48">
         <v>0.62973910808379385</v>
       </c>
       <c r="G24" s="47" t="s">
         <v>88</v>
       </c>
       <c r="H24" s="42" t="s">
         <v>36</v>
       </c>
       <c r="I24" s="43">
         <v>40</v>
       </c>
       <c r="J24" s="44">
         <v>1.1113</v>
       </c>
       <c r="K24" s="48">
         <v>0.72267389340560073</v>
       </c>
       <c r="L24" s="47" t="s">
         <v>113</v>
       </c>
       <c r="M24" s="42" t="s">
         <v>39</v>
       </c>
       <c r="N24" s="43">
         <v>11</v>
       </c>
       <c r="O24" s="44">
         <v>0.30880000000000002</v>
       </c>
       <c r="P24" s="49">
         <v>0.48975957257346392</v>
       </c>
     </row>
-    <row r="25" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="63">
         <v>49</v>
       </c>
       <c r="E25" s="56">
         <v>0.6843050721390217</v>
       </c>
       <c r="F25" s="57">
         <v>0.62973910808379385</v>
       </c>
       <c r="G25" s="62" t="s">
         <v>51</v>
       </c>
       <c r="H25" s="54" t="s">
         <v>112</v>
       </c>
       <c r="I25" s="64">
@@ -26701,51 +29315,51 @@
       </c>
       <c r="P25" s="65">
         <v>0.48975957257346392</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="87" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="345"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="345"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
     </row>
-    <row r="27" spans="1:18" ht="15.75">
+    <row r="27" spans="1:18" ht="15.6">
       <c r="A27" s="84"/>
       <c r="B27" s="340"/>
       <c r="D27" s="85"/>
       <c r="E27" s="85"/>
       <c r="F27" s="85"/>
       <c r="G27" s="347"/>
       <c r="H27" s="67"/>
       <c r="I27" s="84"/>
       <c r="J27" s="84"/>
       <c r="K27" s="84"/>
       <c r="L27" s="347"/>
       <c r="M27" s="67"/>
       <c r="N27" s="84"/>
       <c r="O27" s="84"/>
       <c r="P27" s="84"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="340"/>
       <c r="C28" s="68"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="340"/>
       <c r="C29" s="68"/>
     </row>
     <row r="30" spans="1:18">
@@ -26943,137 +29557,137 @@
     <row r="78" spans="2:3">
       <c r="B78" s="340"/>
       <c r="C78" s="68"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="340"/>
       <c r="C79" s="68"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="340"/>
       <c r="C80" s="68"/>
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="340"/>
       <c r="C81" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:S81"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="72" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="12" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="72" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="72" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="340" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="72" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="340" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="72" customWidth="1"/>
     <col min="17" max="16384" width="9" style="72"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="86" customFormat="1" ht="25.5">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:19" s="86" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
         <v>291</v>
       </c>
-      <c r="B1" s="417"/>
-[...13 lines deleted...]
-      <c r="P1" s="417"/>
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
     </row>
     <row r="2" spans="1:19" s="86" customFormat="1" ht="5.25" customHeight="1">
       <c r="A2" s="69"/>
       <c r="B2" s="337"/>
       <c r="C2" s="70"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="337"/>
       <c r="H2" s="70"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="337"/>
       <c r="M2" s="70"/>
       <c r="N2" s="88"/>
       <c r="O2" s="88"/>
       <c r="P2" s="88"/>
     </row>
     <row r="3" spans="1:19" s="86" customFormat="1">
       <c r="A3" s="10" t="s">
         <v>194</v>
       </c>
       <c r="B3" s="337"/>
       <c r="C3" s="71"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="337"/>
       <c r="H3" s="70"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="337"/>
       <c r="M3" s="70"/>
       <c r="N3" s="88"/>
       <c r="O3" s="88"/>
       <c r="P3" s="89"/>
     </row>
     <row r="4" spans="1:19">
       <c r="P4" s="341" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="1" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="1" customFormat="1" ht="13.8">
       <c r="A5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="16"/>
       <c r="E5" s="18"/>
       <c r="F5" s="19"/>
       <c r="G5" s="16"/>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16"/>
       <c r="J5" s="20"/>
       <c r="K5" s="21"/>
       <c r="L5" s="22"/>
       <c r="M5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="16"/>
       <c r="O5" s="20"/>
       <c r="P5" s="23"/>
     </row>
@@ -27183,249 +29797,249 @@
       </c>
       <c r="H8" s="82"/>
       <c r="I8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="81" t="s">
         <v>201</v>
       </c>
       <c r="K8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="82"/>
       <c r="N8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="81" t="s">
         <v>196</v>
       </c>
       <c r="P8" s="83" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="6" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:19" s="6" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="344"/>
       <c r="B9" s="41" t="s">
         <v>202</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>106</v>
       </c>
       <c r="D9" s="43">
         <v>8065</v>
       </c>
       <c r="E9" s="44">
         <v>112.11078686481385</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="41" t="s">
         <v>203</v>
       </c>
       <c r="H9" s="42" t="s">
         <v>106</v>
       </c>
       <c r="I9" s="43">
         <v>5665</v>
       </c>
       <c r="J9" s="44">
         <v>156.8862252232617</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="41" t="s">
         <v>202</v>
       </c>
       <c r="M9" s="42" t="s">
         <v>106</v>
       </c>
       <c r="N9" s="43">
         <v>2400</v>
       </c>
       <c r="O9" s="44">
         <v>66.985218595096683</v>
       </c>
       <c r="P9" s="46">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="40">
         <v>1</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>154</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>204</v>
       </c>
       <c r="D10" s="43">
         <v>1960</v>
       </c>
       <c r="E10" s="44">
         <v>27.245770893370757</v>
       </c>
       <c r="F10" s="48">
         <v>24.302541847489152</v>
       </c>
       <c r="G10" s="47" t="s">
         <v>205</v>
       </c>
       <c r="H10" s="42" t="s">
         <v>155</v>
       </c>
       <c r="I10" s="43">
         <v>1094</v>
       </c>
       <c r="J10" s="44">
         <v>30.297181005162983</v>
       </c>
       <c r="K10" s="48">
         <v>19.311562224183582</v>
       </c>
       <c r="L10" s="47" t="s">
         <v>205</v>
       </c>
       <c r="M10" s="42" t="s">
         <v>204</v>
       </c>
       <c r="N10" s="43">
         <v>866</v>
       </c>
       <c r="O10" s="44">
         <v>24.17049970973072</v>
       </c>
       <c r="P10" s="49">
         <v>36.083333333333336</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="40">
         <v>2</v>
       </c>
       <c r="B11" s="47" t="s">
         <v>158</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>159</v>
       </c>
       <c r="D11" s="43">
         <v>1185</v>
       </c>
       <c r="E11" s="44">
         <v>16.472570667675686</v>
       </c>
       <c r="F11" s="48">
         <v>14.693118412895226</v>
       </c>
       <c r="G11" s="47" t="s">
         <v>206</v>
       </c>
       <c r="H11" s="42" t="s">
         <v>157</v>
       </c>
       <c r="I11" s="43">
         <v>938</v>
       </c>
       <c r="J11" s="44">
         <v>25.976924847205556</v>
       </c>
       <c r="K11" s="48">
         <v>16.557811120917918</v>
       </c>
       <c r="L11" s="47" t="s">
         <v>207</v>
       </c>
       <c r="M11" s="42" t="s">
         <v>159</v>
       </c>
       <c r="N11" s="43">
         <v>424</v>
       </c>
       <c r="O11" s="44">
         <v>11.834055285133747</v>
       </c>
       <c r="P11" s="49">
         <v>17.666666666666668</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="40">
         <v>3</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>206</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>157</v>
       </c>
       <c r="D12" s="43">
         <v>1160</v>
       </c>
       <c r="E12" s="44">
         <v>16.125048079750041</v>
       </c>
       <c r="F12" s="48">
         <v>14.383137011779294</v>
       </c>
       <c r="G12" s="47" t="s">
         <v>158</v>
       </c>
       <c r="H12" s="42" t="s">
         <v>159</v>
       </c>
       <c r="I12" s="43">
         <v>761</v>
       </c>
       <c r="J12" s="44">
         <v>21.075095744907706</v>
       </c>
       <c r="K12" s="48">
         <v>13.433362753751103</v>
       </c>
       <c r="L12" s="47" t="s">
         <v>208</v>
       </c>
       <c r="M12" s="42" t="s">
         <v>157</v>
       </c>
       <c r="N12" s="43">
         <v>222</v>
       </c>
       <c r="O12" s="44">
         <v>6.1961327200464433</v>
       </c>
       <c r="P12" s="49">
         <v>9.25</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="40">
         <v>4</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>209</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>161</v>
       </c>
       <c r="D13" s="43">
         <v>740</v>
       </c>
       <c r="E13" s="44">
         <v>10.286668602599164</v>
       </c>
       <c r="F13" s="48">
         <v>9.1754494730316178</v>
       </c>
       <c r="G13" s="47" t="s">
         <v>210</v>
       </c>
       <c r="H13" s="42" t="s">
         <v>211</v>
       </c>
       <c r="I13" s="43">
@@ -27433,251 +30047,251 @@
       </c>
       <c r="J13" s="44">
         <v>16.865615385872264</v>
       </c>
       <c r="K13" s="48">
         <v>10.750220653133274</v>
       </c>
       <c r="L13" s="47" t="s">
         <v>209</v>
       </c>
       <c r="M13" s="42" t="s">
         <v>161</v>
       </c>
       <c r="N13" s="43">
         <v>131</v>
       </c>
       <c r="O13" s="44">
         <v>3.6562765149823604</v>
       </c>
       <c r="P13" s="49">
         <v>5.458333333333333</v>
       </c>
       <c r="R13" s="72"/>
       <c r="S13" s="72"/>
     </row>
-    <row r="14" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="40">
         <v>5</v>
       </c>
       <c r="B14" s="47" t="s">
         <v>212</v>
       </c>
       <c r="C14" s="42" t="s">
         <v>213</v>
       </c>
       <c r="D14" s="43">
         <v>562</v>
       </c>
       <c r="E14" s="44">
         <v>7.812307776568554</v>
       </c>
       <c r="F14" s="48">
         <v>6.9683818970861751</v>
       </c>
       <c r="G14" s="47" t="s">
         <v>162</v>
       </c>
       <c r="H14" s="42" t="s">
         <v>163</v>
       </c>
       <c r="I14" s="43">
         <v>518</v>
       </c>
       <c r="J14" s="44">
         <v>14.345465960397098</v>
       </c>
       <c r="K14" s="48">
         <v>9.1438658428949697</v>
       </c>
       <c r="L14" s="47" t="s">
         <v>164</v>
       </c>
       <c r="M14" s="42" t="s">
         <v>214</v>
       </c>
       <c r="N14" s="43">
         <v>86</v>
       </c>
       <c r="O14" s="44">
         <v>2.400303666324298</v>
       </c>
       <c r="P14" s="49">
         <v>3.5833333333333335</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="40">
         <v>6</v>
       </c>
       <c r="B15" s="47" t="s">
         <v>215</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>165</v>
       </c>
       <c r="D15" s="43">
         <v>322</v>
       </c>
       <c r="E15" s="44">
         <v>4.4760909324823386</v>
       </c>
       <c r="F15" s="48">
         <v>3.9925604463732176</v>
       </c>
       <c r="G15" s="47" t="s">
         <v>215</v>
       </c>
       <c r="H15" s="42" t="s">
         <v>214</v>
       </c>
       <c r="I15" s="43">
         <v>236</v>
       </c>
       <c r="J15" s="44">
         <v>6.5357721363971333</v>
       </c>
       <c r="K15" s="48">
         <v>4.1659311562224186</v>
       </c>
       <c r="L15" s="47" t="s">
         <v>168</v>
       </c>
       <c r="M15" s="42" t="s">
         <v>216</v>
       </c>
       <c r="N15" s="43">
         <v>50</v>
       </c>
       <c r="O15" s="44">
         <v>1.3955253873978475</v>
       </c>
       <c r="P15" s="49">
         <v>2.0833333333333335</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="40">
         <v>7</v>
       </c>
       <c r="B16" s="47" t="s">
         <v>168</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>169</v>
       </c>
       <c r="D16" s="43">
         <v>182</v>
       </c>
       <c r="E16" s="44">
         <v>2.5299644400987131</v>
       </c>
       <c r="F16" s="48">
         <v>2.2566646001239925</v>
       </c>
       <c r="G16" s="47" t="s">
         <v>168</v>
       </c>
       <c r="H16" s="42" t="s">
         <v>216</v>
       </c>
       <c r="I16" s="43">
         <v>132</v>
       </c>
       <c r="J16" s="44">
         <v>3.6556013644255154</v>
       </c>
       <c r="K16" s="48">
         <v>2.3300970873786406</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>217</v>
       </c>
       <c r="M16" s="42" t="s">
         <v>213</v>
       </c>
       <c r="N16" s="43">
         <v>44</v>
       </c>
       <c r="O16" s="44">
         <v>1.2280623409101059</v>
       </c>
       <c r="P16" s="49">
         <v>1.8333333333333333</v>
       </c>
     </row>
-    <row r="17" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="40">
         <v>8</v>
       </c>
       <c r="B17" s="47" t="s">
         <v>170</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>218</v>
       </c>
       <c r="D17" s="43">
         <v>133</v>
       </c>
       <c r="E17" s="44">
         <v>1.8488201677644442</v>
       </c>
       <c r="F17" s="48">
         <v>1.6491010539367639</v>
       </c>
       <c r="G17" s="47" t="s">
         <v>172</v>
       </c>
       <c r="H17" s="42" t="s">
         <v>173</v>
       </c>
       <c r="I17" s="43">
         <v>92</v>
       </c>
       <c r="J17" s="44">
         <v>2.547843375205662</v>
       </c>
       <c r="K17" s="49">
         <v>1.6240070609002648</v>
       </c>
       <c r="L17" s="50" t="s">
         <v>219</v>
       </c>
       <c r="M17" s="42" t="s">
         <v>171</v>
       </c>
       <c r="N17" s="43">
         <v>42</v>
       </c>
       <c r="O17" s="44">
         <v>1.1722413254141921</v>
       </c>
       <c r="P17" s="49">
         <v>1.75</v>
       </c>
     </row>
-    <row r="18" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="51">
         <v>9</v>
       </c>
       <c r="B18" s="50" t="s">
         <v>220</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>221</v>
       </c>
       <c r="D18" s="43">
         <v>117</v>
       </c>
       <c r="E18" s="44">
         <v>1.6264057114920298</v>
       </c>
       <c r="F18" s="48">
         <v>1.4507129572225665</v>
       </c>
       <c r="G18" s="50" t="s">
         <v>170</v>
       </c>
       <c r="H18" s="42" t="s">
         <v>218</v>
       </c>
       <c r="I18" s="43">
@@ -27685,143 +30299,143 @@
       </c>
       <c r="J18" s="44">
         <v>2.5201494254751662</v>
       </c>
       <c r="K18" s="48">
         <v>1.6063548102383054</v>
       </c>
       <c r="L18" s="52" t="s">
         <v>166</v>
       </c>
       <c r="M18" s="42" t="s">
         <v>167</v>
       </c>
       <c r="N18" s="43">
         <v>39</v>
       </c>
       <c r="O18" s="44">
         <v>1.088509802170321</v>
       </c>
       <c r="P18" s="49">
         <v>1.625</v>
       </c>
       <c r="Q18" s="72"/>
       <c r="R18" s="72"/>
     </row>
-    <row r="19" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="40">
         <v>10</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>179</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>180</v>
       </c>
       <c r="D19" s="43">
         <v>107</v>
       </c>
       <c r="E19" s="44">
         <v>1.487396676321771</v>
       </c>
       <c r="F19" s="48">
         <v>1.3267203967761934</v>
       </c>
       <c r="G19" s="47" t="s">
         <v>222</v>
       </c>
       <c r="H19" s="42" t="s">
         <v>180</v>
       </c>
       <c r="I19" s="43">
         <v>79</v>
       </c>
       <c r="J19" s="44">
         <v>2.1878220287092098</v>
       </c>
       <c r="K19" s="48">
         <v>1.3945278022947927</v>
       </c>
       <c r="L19" s="47" t="s">
         <v>223</v>
       </c>
       <c r="M19" s="42" t="s">
         <v>224</v>
       </c>
       <c r="N19" s="43">
         <v>29</v>
       </c>
       <c r="O19" s="44">
         <v>0.80940472469075153</v>
       </c>
       <c r="P19" s="49">
         <v>1.2083333333333333</v>
       </c>
     </row>
-    <row r="20" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="40"/>
       <c r="B20" s="53"/>
       <c r="C20" s="54" t="s">
         <v>110</v>
       </c>
       <c r="D20" s="55">
         <v>1597</v>
       </c>
       <c r="E20" s="56">
         <v>22.199742916690354</v>
       </c>
       <c r="F20" s="57">
         <v>19.801611903285803</v>
       </c>
       <c r="G20" s="53"/>
       <c r="H20" s="54" t="s">
         <v>225</v>
       </c>
       <c r="I20" s="55">
         <v>1115</v>
       </c>
       <c r="J20" s="56">
         <v>30.878753949503405</v>
       </c>
       <c r="K20" s="57">
         <v>19.682259488084732</v>
       </c>
       <c r="L20" s="53"/>
       <c r="M20" s="54" t="s">
         <v>110</v>
       </c>
       <c r="N20" s="55">
         <v>467</v>
       </c>
       <c r="O20" s="56">
         <v>13.034207118295896</v>
       </c>
       <c r="P20" s="49">
         <v>19.458333333333332</v>
       </c>
     </row>
-    <row r="21" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="58">
         <v>11</v>
       </c>
       <c r="B21" s="47" t="s">
         <v>176</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>177</v>
       </c>
       <c r="D21" s="59">
         <v>87</v>
       </c>
       <c r="E21" s="44">
         <v>1.209378605981253</v>
       </c>
       <c r="F21" s="48">
         <v>1.078735275883447</v>
       </c>
       <c r="G21" s="47" t="s">
         <v>176</v>
       </c>
       <c r="H21" s="42" t="s">
         <v>177</v>
       </c>
       <c r="I21" s="59">
@@ -27829,101 +30443,101 @@
       </c>
       <c r="J21" s="44">
         <v>1.6062490843687869</v>
       </c>
       <c r="K21" s="48">
         <v>1.0238305383936452</v>
       </c>
       <c r="L21" s="47" t="s">
         <v>226</v>
       </c>
       <c r="M21" s="42" t="s">
         <v>227</v>
       </c>
       <c r="N21" s="59">
         <v>28</v>
       </c>
       <c r="O21" s="44">
         <v>0.78149421694279464</v>
       </c>
       <c r="P21" s="60">
         <v>1.1666666666666667</v>
       </c>
       <c r="Q21" s="72"/>
       <c r="R21" s="72"/>
     </row>
-    <row r="22" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="40">
         <v>12</v>
       </c>
       <c r="B22" s="47" t="s">
         <v>166</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>228</v>
       </c>
       <c r="D22" s="43">
         <v>79</v>
       </c>
       <c r="E22" s="44">
         <v>1.0981713778450457</v>
       </c>
       <c r="F22" s="48">
         <v>0.97954122752634842</v>
       </c>
       <c r="G22" s="47" t="s">
         <v>174</v>
       </c>
       <c r="H22" s="42" t="s">
         <v>175</v>
       </c>
       <c r="I22" s="43">
         <v>53</v>
       </c>
       <c r="J22" s="44">
         <v>1.4677793357163054</v>
       </c>
       <c r="K22" s="48">
         <v>0.93556928508384818</v>
       </c>
       <c r="L22" s="47" t="s">
         <v>229</v>
       </c>
       <c r="M22" s="42" t="s">
         <v>173</v>
       </c>
       <c r="N22" s="43">
         <v>25</v>
       </c>
       <c r="O22" s="44">
         <v>0.69776269369892374</v>
       </c>
       <c r="P22" s="49">
         <v>1.0416666666666667</v>
       </c>
     </row>
-    <row r="23" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="40">
         <v>13</v>
       </c>
       <c r="B23" s="47" t="s">
         <v>230</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>231</v>
       </c>
       <c r="D23" s="43">
         <v>53</v>
       </c>
       <c r="E23" s="44">
         <v>0.73674788640237254</v>
       </c>
       <c r="F23" s="48">
         <v>0.65716057036577802</v>
       </c>
       <c r="G23" s="47" t="s">
         <v>232</v>
       </c>
       <c r="H23" s="42" t="s">
         <v>233</v>
       </c>
       <c r="I23" s="43">
@@ -27931,101 +30545,101 @@
       </c>
       <c r="J23" s="44">
         <v>1.107757989219853</v>
       </c>
       <c r="K23" s="48">
         <v>0.70609002647837604</v>
       </c>
       <c r="L23" s="50" t="s">
         <v>234</v>
       </c>
       <c r="M23" s="42" t="s">
         <v>235</v>
       </c>
       <c r="N23" s="43">
         <v>22</v>
       </c>
       <c r="O23" s="44">
         <v>0.61403117045505295</v>
       </c>
       <c r="P23" s="49">
         <v>0.91666666666666663</v>
       </c>
       <c r="Q23" s="72"/>
       <c r="R23" s="72"/>
     </row>
-    <row r="24" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="40">
         <v>14</v>
       </c>
       <c r="B24" s="47" t="s">
         <v>236</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>186</v>
       </c>
       <c r="D24" s="43">
         <v>53</v>
       </c>
       <c r="E24" s="44">
         <v>0.73674788640237254</v>
       </c>
       <c r="F24" s="48">
         <v>0.65716057036577802</v>
       </c>
       <c r="G24" s="47" t="s">
         <v>183</v>
       </c>
       <c r="H24" s="42" t="s">
         <v>237</v>
       </c>
       <c r="I24" s="43">
         <v>36</v>
       </c>
       <c r="J24" s="44">
         <v>0.99698219029786772</v>
       </c>
       <c r="K24" s="48">
         <v>0.63548102383053839</v>
       </c>
       <c r="L24" s="47" t="s">
         <v>238</v>
       </c>
       <c r="M24" s="42" t="s">
         <v>239</v>
       </c>
       <c r="N24" s="43">
         <v>21</v>
       </c>
       <c r="O24" s="44">
         <v>0.58612066270709606</v>
       </c>
       <c r="P24" s="49">
         <v>0.875</v>
       </c>
     </row>
-    <row r="25" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>240</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>241</v>
       </c>
       <c r="D25" s="63">
         <v>42</v>
       </c>
       <c r="E25" s="56">
         <v>0.58383794771508768</v>
       </c>
       <c r="F25" s="57">
         <v>0.52076875387476751</v>
       </c>
       <c r="G25" s="62" t="s">
         <v>242</v>
       </c>
       <c r="H25" s="54" t="s">
         <v>186</v>
       </c>
       <c r="I25" s="64">
@@ -28051,51 +30665,51 @@
       </c>
       <c r="P25" s="65">
         <v>0.79166666666666663</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="87" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="345"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="345"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
     </row>
-    <row r="27" spans="1:18" ht="15.75">
+    <row r="27" spans="1:18" ht="15.6">
       <c r="A27" s="84"/>
       <c r="B27" s="340"/>
       <c r="D27" s="85"/>
       <c r="E27" s="85"/>
       <c r="F27" s="85"/>
       <c r="G27" s="347"/>
       <c r="H27" s="67"/>
       <c r="I27" s="84"/>
       <c r="J27" s="84"/>
       <c r="K27" s="84"/>
       <c r="L27" s="347"/>
       <c r="M27" s="67"/>
       <c r="N27" s="84"/>
       <c r="O27" s="84"/>
       <c r="P27" s="84"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="340"/>
       <c r="C28" s="68"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="340"/>
       <c r="C29" s="68"/>
     </row>
     <row r="30" spans="1:18">
@@ -28293,137 +30907,137 @@
     <row r="78" spans="2:3">
       <c r="B78" s="340"/>
       <c r="C78" s="68"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="340"/>
       <c r="C79" s="68"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="340"/>
       <c r="C80" s="68"/>
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="340"/>
       <c r="C81" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:S81"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A7" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="72" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="72"/>
+    <col min="1" max="1" width="2.69921875" style="72" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="72" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="340" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="72" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="340" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="72" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="72"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="336" customFormat="1" ht="25.5">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:19" s="336" customFormat="1" ht="24.6">
+      <c r="A1" s="430" t="s">
         <v>291</v>
       </c>
-      <c r="B1" s="417"/>
-[...13 lines deleted...]
-      <c r="P1" s="417"/>
+      <c r="B1" s="430"/>
+      <c r="C1" s="430"/>
+      <c r="D1" s="430"/>
+      <c r="E1" s="430"/>
+      <c r="F1" s="430"/>
+      <c r="G1" s="430"/>
+      <c r="H1" s="430"/>
+      <c r="I1" s="430"/>
+      <c r="J1" s="430"/>
+      <c r="K1" s="430"/>
+      <c r="L1" s="430"/>
+      <c r="M1" s="430"/>
+      <c r="N1" s="430"/>
+      <c r="O1" s="430"/>
+      <c r="P1" s="430"/>
     </row>
     <row r="2" spans="1:19" s="336" customFormat="1" ht="5.25" customHeight="1">
       <c r="A2" s="69"/>
       <c r="B2" s="337"/>
       <c r="C2" s="70"/>
       <c r="D2" s="338"/>
       <c r="E2" s="338"/>
       <c r="F2" s="338"/>
       <c r="G2" s="337"/>
       <c r="H2" s="70"/>
       <c r="I2" s="338"/>
       <c r="J2" s="338"/>
       <c r="K2" s="338"/>
       <c r="L2" s="337"/>
       <c r="M2" s="70"/>
       <c r="N2" s="338"/>
       <c r="O2" s="338"/>
       <c r="P2" s="338"/>
     </row>
     <row r="3" spans="1:19" s="336" customFormat="1">
       <c r="A3" s="10" t="s">
         <v>192</v>
       </c>
       <c r="B3" s="337"/>
       <c r="C3" s="71"/>
       <c r="D3" s="338"/>
       <c r="E3" s="338"/>
       <c r="F3" s="338"/>
       <c r="G3" s="337"/>
       <c r="H3" s="70"/>
       <c r="I3" s="338"/>
       <c r="J3" s="338"/>
       <c r="K3" s="338"/>
       <c r="L3" s="337"/>
       <c r="M3" s="70"/>
       <c r="N3" s="338"/>
       <c r="O3" s="338"/>
       <c r="P3" s="339"/>
     </row>
     <row r="4" spans="1:19">
       <c r="P4" s="341" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="1" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="1" customFormat="1" ht="13.8">
       <c r="A5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="16"/>
       <c r="E5" s="18"/>
       <c r="F5" s="19"/>
       <c r="G5" s="16"/>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16"/>
       <c r="J5" s="20"/>
       <c r="K5" s="21"/>
       <c r="L5" s="22"/>
       <c r="M5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="16"/>
       <c r="O5" s="20"/>
       <c r="P5" s="23"/>
     </row>
@@ -28533,249 +31147,249 @@
       </c>
       <c r="H8" s="82"/>
       <c r="I8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="81" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="82"/>
       <c r="N8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="81" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="83" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="6" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:19" s="6" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="344"/>
       <c r="B9" s="41" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="43">
         <v>8351</v>
       </c>
       <c r="E9" s="44">
         <v>115.53836784173333</v>
       </c>
       <c r="F9" s="45">
         <v>100</v>
       </c>
       <c r="G9" s="41" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="42" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="43">
         <v>5952</v>
       </c>
       <c r="J9" s="44">
         <v>164.29167845534909</v>
       </c>
       <c r="K9" s="45">
         <v>100</v>
       </c>
       <c r="L9" s="41" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="42" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="43">
         <v>2399</v>
       </c>
       <c r="O9" s="44">
         <v>66.54504189508296</v>
       </c>
       <c r="P9" s="46">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="40">
         <v>1</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="43">
         <v>2035</v>
       </c>
       <c r="E10" s="44">
         <v>28.154781290615173</v>
       </c>
       <c r="F10" s="48">
         <v>24.368339121063347</v>
       </c>
       <c r="G10" s="47" t="s">
         <v>49</v>
       </c>
       <c r="H10" s="42" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="43">
         <v>1160</v>
       </c>
       <c r="J10" s="44">
         <v>32.019211526916152</v>
       </c>
       <c r="K10" s="48">
         <v>19.489247311827956</v>
       </c>
       <c r="L10" s="47" t="s">
         <v>49</v>
       </c>
       <c r="M10" s="42" t="s">
         <v>20</v>
       </c>
       <c r="N10" s="43">
         <v>875</v>
       </c>
       <c r="O10" s="44">
         <v>24.271326243517127</v>
       </c>
       <c r="P10" s="49">
         <v>36.473530637765734</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="40">
         <v>2</v>
       </c>
       <c r="B11" s="47" t="s">
         <v>99</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="43">
         <v>1234</v>
       </c>
       <c r="E11" s="44">
         <v>17.072727328068364</v>
       </c>
       <c r="F11" s="48">
         <v>14.776673452281164</v>
       </c>
       <c r="G11" s="47" t="s">
         <v>99</v>
       </c>
       <c r="H11" s="42" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="43">
         <v>1021</v>
       </c>
       <c r="J11" s="44">
         <v>28.182426697397752</v>
       </c>
       <c r="K11" s="48">
         <v>17.153897849462364</v>
       </c>
       <c r="L11" s="47" t="s">
         <v>100</v>
       </c>
       <c r="M11" s="42" t="s">
         <v>34</v>
       </c>
       <c r="N11" s="43">
         <v>426</v>
       </c>
       <c r="O11" s="44">
         <v>11.816668548272339</v>
       </c>
       <c r="P11" s="49">
         <v>17.757398916215088</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="40">
         <v>3</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="43">
         <v>1200</v>
       </c>
       <c r="E12" s="44">
         <v>16.60232803377799</v>
       </c>
       <c r="F12" s="48">
         <v>14.369536582445216</v>
       </c>
       <c r="G12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="H12" s="42" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="43">
         <v>774</v>
       </c>
       <c r="J12" s="44">
         <v>21.364542863649227</v>
       </c>
       <c r="K12" s="48">
         <v>13.004032258064516</v>
       </c>
       <c r="L12" s="47" t="s">
         <v>99</v>
       </c>
       <c r="M12" s="42" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="43">
         <v>213</v>
       </c>
       <c r="O12" s="44">
         <v>5.9083342741361697</v>
       </c>
       <c r="P12" s="49">
         <v>8.878699458107544</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="40">
         <v>4</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="43">
         <v>734</v>
       </c>
       <c r="E13" s="44">
         <v>10.155090647327537</v>
       </c>
       <c r="F13" s="48">
         <v>8.78936654292899</v>
       </c>
       <c r="G13" s="47" t="s">
         <v>64</v>
       </c>
       <c r="H13" s="42" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="43">
@@ -28783,251 +31397,251 @@
       </c>
       <c r="J13" s="44">
         <v>16.782483283073294</v>
       </c>
       <c r="K13" s="48">
         <v>10.21505376344086</v>
       </c>
       <c r="L13" s="47" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="42" t="s">
         <v>35</v>
       </c>
       <c r="N13" s="43">
         <v>126</v>
       </c>
       <c r="O13" s="44">
         <v>3.4950709790664662</v>
       </c>
       <c r="P13" s="49">
         <v>5.252188411838266</v>
       </c>
       <c r="R13" s="72"/>
       <c r="S13" s="72"/>
     </row>
-    <row r="14" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="40">
         <v>5</v>
       </c>
       <c r="B14" s="47" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="42" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="43">
         <v>601</v>
       </c>
       <c r="E14" s="44">
         <v>8.3149992902504763</v>
       </c>
       <c r="F14" s="48">
         <v>7.1967429050413125</v>
       </c>
       <c r="G14" s="47" t="s">
         <v>83</v>
       </c>
       <c r="H14" s="42" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="43">
         <v>548</v>
       </c>
       <c r="J14" s="44">
         <v>15.126317169612111</v>
       </c>
       <c r="K14" s="48">
         <v>9.206989247311828</v>
       </c>
       <c r="L14" s="47" t="s">
         <v>65</v>
       </c>
       <c r="M14" s="42" t="s">
         <v>22</v>
       </c>
       <c r="N14" s="43">
         <v>89</v>
       </c>
       <c r="O14" s="44">
         <v>2.4687406121977422</v>
       </c>
       <c r="P14" s="49">
         <v>3.7098791162984579</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="40">
         <v>6</v>
       </c>
       <c r="B15" s="47" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="43">
         <v>318</v>
       </c>
       <c r="E15" s="44">
         <v>4.3996169289511675</v>
       </c>
       <c r="F15" s="48">
         <v>3.8079271943479824</v>
       </c>
       <c r="G15" s="47" t="s">
         <v>65</v>
       </c>
       <c r="H15" s="42" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="43">
         <v>229</v>
       </c>
       <c r="J15" s="44">
         <v>6.3210339997101705</v>
       </c>
       <c r="K15" s="48">
         <v>3.84744623655914</v>
       </c>
       <c r="L15" s="47" t="s">
         <v>83</v>
       </c>
       <c r="M15" s="42" t="s">
         <v>21</v>
       </c>
       <c r="N15" s="43">
         <v>53</v>
       </c>
       <c r="O15" s="44">
         <v>1.4701489038930373</v>
       </c>
       <c r="P15" s="49">
         <v>2.2092538557732389</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:19" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="40">
         <v>7</v>
       </c>
       <c r="B16" s="47" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="43">
         <v>199</v>
       </c>
       <c r="E16" s="44">
         <v>2.7532193989348497</v>
       </c>
       <c r="F16" s="48">
         <v>2.3829481499221652</v>
       </c>
       <c r="G16" s="47" t="s">
         <v>53</v>
       </c>
       <c r="H16" s="42" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="43">
         <v>148</v>
       </c>
       <c r="J16" s="44">
         <v>4.0852097465375774</v>
       </c>
       <c r="K16" s="48">
         <v>2.486559139784946</v>
       </c>
       <c r="L16" s="47" t="s">
         <v>53</v>
       </c>
       <c r="M16" s="42" t="s">
         <v>23</v>
       </c>
       <c r="N16" s="43">
         <v>51</v>
       </c>
       <c r="O16" s="44">
         <v>1.4146715867649984</v>
       </c>
       <c r="P16" s="49">
         <v>2.1258857857440598</v>
       </c>
     </row>
-    <row r="17" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="40">
         <v>8</v>
       </c>
       <c r="B17" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="43">
         <v>144</v>
       </c>
       <c r="E17" s="44">
         <v>1.9922793640533587</v>
       </c>
       <c r="F17" s="48">
         <v>1.7243443898934259</v>
       </c>
       <c r="G17" s="47" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="42" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="43">
         <v>116</v>
       </c>
       <c r="J17" s="44">
         <v>3.2019211526916149</v>
       </c>
       <c r="K17" s="49">
         <v>1.9489247311827957</v>
       </c>
       <c r="L17" s="50" t="s">
         <v>88</v>
       </c>
       <c r="M17" s="42" t="s">
         <v>36</v>
       </c>
       <c r="N17" s="43">
         <v>49</v>
       </c>
       <c r="O17" s="44">
         <v>1.3591942696369592</v>
       </c>
       <c r="P17" s="49">
         <v>2.0425177157148813</v>
       </c>
     </row>
-    <row r="18" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="51">
         <v>9</v>
       </c>
       <c r="B18" s="50" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="43">
         <v>117</v>
       </c>
       <c r="E18" s="44">
         <v>1.618726983293354</v>
       </c>
       <c r="F18" s="48">
         <v>1.4010298167884085</v>
       </c>
       <c r="G18" s="50" t="s">
         <v>63</v>
       </c>
       <c r="H18" s="42" t="s">
         <v>28</v>
       </c>
       <c r="I18" s="43">
@@ -29035,143 +31649,143 @@
       </c>
       <c r="J18" s="44">
         <v>2.7326740872109472</v>
       </c>
       <c r="K18" s="48">
         <v>1.6633064516129032</v>
       </c>
       <c r="L18" s="52" t="s">
         <v>89</v>
       </c>
       <c r="M18" s="42" t="s">
         <v>38</v>
       </c>
       <c r="N18" s="43">
         <v>32</v>
       </c>
       <c r="O18" s="44">
         <v>0.88763707404862646</v>
       </c>
       <c r="P18" s="49">
         <v>1.3338891204668613</v>
       </c>
       <c r="Q18" s="72"/>
       <c r="R18" s="72"/>
     </row>
-    <row r="19" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="40">
         <v>10</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>89</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="43">
         <v>92</v>
       </c>
       <c r="E19" s="44">
         <v>1.2728451492563126</v>
       </c>
       <c r="F19" s="48">
         <v>1.1016644713207999</v>
       </c>
       <c r="G19" s="47" t="s">
         <v>45</v>
       </c>
       <c r="H19" s="42" t="s">
         <v>27</v>
       </c>
       <c r="I19" s="43">
         <v>67</v>
       </c>
       <c r="J19" s="44">
         <v>1.8493854933649845</v>
       </c>
       <c r="K19" s="48">
         <v>1.1256720430107527</v>
       </c>
       <c r="L19" s="47" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="42" t="s">
         <v>24</v>
       </c>
       <c r="N19" s="43">
         <v>28</v>
       </c>
       <c r="O19" s="44">
         <v>0.77668243979254814</v>
       </c>
       <c r="P19" s="49">
         <v>1.1671529804085035</v>
       </c>
     </row>
-    <row r="20" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="40"/>
       <c r="B20" s="53"/>
       <c r="C20" s="54" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="55">
         <v>1677</v>
       </c>
       <c r="E20" s="56">
         <v>23.201753427204739</v>
       </c>
       <c r="F20" s="57">
         <v>20.081427373967191</v>
       </c>
       <c r="G20" s="53"/>
       <c r="H20" s="54" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="55">
         <v>1182</v>
       </c>
       <c r="J20" s="56">
         <v>32.626472435185249</v>
       </c>
       <c r="K20" s="57">
         <v>19.858870967741936</v>
       </c>
       <c r="L20" s="53"/>
       <c r="M20" s="54" t="s">
         <v>26</v>
       </c>
       <c r="N20" s="55">
         <v>457</v>
       </c>
       <c r="O20" s="56">
         <v>12.676566963756946</v>
       </c>
       <c r="P20" s="49">
         <v>19.049604001667362</v>
       </c>
     </row>
-    <row r="21" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="58">
         <v>11</v>
       </c>
       <c r="B21" s="47" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="59">
         <v>86</v>
       </c>
       <c r="E21" s="44">
         <v>1.1898335090874226</v>
       </c>
       <c r="F21" s="48">
         <v>1.0298167884085738</v>
       </c>
       <c r="G21" s="47" t="s">
         <v>48</v>
       </c>
       <c r="H21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="I21" s="59">
@@ -29179,101 +31793,101 @@
       </c>
       <c r="J21" s="44">
         <v>1.7941799562496119</v>
       </c>
       <c r="K21" s="48">
         <v>1.0920698924731183</v>
       </c>
       <c r="L21" s="47" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="42" t="s">
         <v>90</v>
       </c>
       <c r="N21" s="59">
         <v>18</v>
       </c>
       <c r="O21" s="44">
         <v>0.49929585415235239</v>
       </c>
       <c r="P21" s="60">
         <v>0.75031263026260941</v>
       </c>
       <c r="Q21" s="72"/>
       <c r="R21" s="72"/>
     </row>
-    <row r="22" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="40">
         <v>12</v>
       </c>
       <c r="B22" s="47" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="43">
         <v>83</v>
       </c>
       <c r="E22" s="44">
         <v>1.1483276890029777</v>
       </c>
       <c r="F22" s="48">
         <v>0.99389294695246078</v>
       </c>
       <c r="G22" s="47" t="s">
         <v>89</v>
       </c>
       <c r="H22" s="42" t="s">
         <v>38</v>
       </c>
       <c r="I22" s="43">
         <v>60</v>
       </c>
       <c r="J22" s="44">
         <v>1.6561661134611803</v>
       </c>
       <c r="K22" s="48">
         <v>1.0080645161290323</v>
       </c>
       <c r="L22" s="47" t="s">
         <v>63</v>
       </c>
       <c r="M22" s="42" t="s">
         <v>28</v>
       </c>
       <c r="N22" s="43">
         <v>18</v>
       </c>
       <c r="O22" s="44">
         <v>0.49929585415235239</v>
       </c>
       <c r="P22" s="49">
         <v>0.75031263026260941</v>
       </c>
     </row>
-    <row r="23" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="40">
         <v>13</v>
       </c>
       <c r="B23" s="47" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="43">
         <v>71</v>
       </c>
       <c r="E23" s="44">
         <v>0.98230440866519764</v>
       </c>
       <c r="F23" s="48">
         <v>0.85019758112800858</v>
       </c>
       <c r="G23" s="47" t="s">
         <v>101</v>
       </c>
       <c r="H23" s="42" t="s">
         <v>40</v>
       </c>
       <c r="I23" s="43">
@@ -29281,101 +31895,101 @@
       </c>
       <c r="J23" s="44">
         <v>1.0765079737497671</v>
       </c>
       <c r="K23" s="48">
         <v>0.655241935483871</v>
       </c>
       <c r="L23" s="50" t="s">
         <v>45</v>
       </c>
       <c r="M23" s="42" t="s">
         <v>27</v>
       </c>
       <c r="N23" s="43">
         <v>16</v>
       </c>
       <c r="O23" s="44">
         <v>0.44381853702431323</v>
       </c>
       <c r="P23" s="49">
         <v>0.66694456023343063</v>
       </c>
       <c r="Q23" s="72"/>
       <c r="R23" s="72"/>
     </row>
-    <row r="24" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="40">
         <v>14</v>
       </c>
       <c r="B24" s="47" t="s">
         <v>101</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="43">
         <v>54</v>
       </c>
       <c r="E24" s="44">
         <v>0.7471047615200096</v>
       </c>
       <c r="F24" s="48">
         <v>0.64662914621003476</v>
       </c>
       <c r="G24" s="47" t="s">
         <v>88</v>
       </c>
       <c r="H24" s="42" t="s">
         <v>36</v>
       </c>
       <c r="I24" s="43">
         <v>37</v>
       </c>
       <c r="J24" s="44">
         <v>1.0213024366343944</v>
       </c>
       <c r="K24" s="48">
         <v>0.62163978494623651</v>
       </c>
       <c r="L24" s="47" t="s">
         <v>101</v>
       </c>
       <c r="M24" s="42" t="s">
         <v>40</v>
       </c>
       <c r="N24" s="43">
         <v>15</v>
       </c>
       <c r="O24" s="44">
         <v>0.41607987846029365</v>
       </c>
       <c r="P24" s="49">
         <v>0.62526052521884123</v>
       </c>
     </row>
-    <row r="25" spans="1:18" s="13" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:18" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>112</v>
       </c>
       <c r="D25" s="63">
         <v>43</v>
       </c>
       <c r="E25" s="56">
         <v>0.59491675454371129</v>
       </c>
       <c r="F25" s="57">
         <v>0.51490839420428691</v>
       </c>
       <c r="G25" s="62" t="s">
         <v>69</v>
       </c>
       <c r="H25" s="54" t="s">
         <v>68</v>
       </c>
       <c r="I25" s="64">
@@ -29401,1401 +32015,51 @@
       </c>
       <c r="P25" s="65">
         <v>0.50020842017507294</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="346" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="345"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="345"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
     </row>
-    <row r="27" spans="1:18" ht="15.75">
-[...1349 lines deleted...]
-    <row r="27" spans="1:18" ht="15.75">
+    <row r="27" spans="1:18" ht="15.6">
       <c r="A27" s="84"/>
       <c r="B27" s="340"/>
       <c r="D27" s="85"/>
       <c r="E27" s="85"/>
       <c r="F27" s="85"/>
       <c r="G27" s="347"/>
       <c r="H27" s="67"/>
       <c r="I27" s="84"/>
       <c r="J27" s="84"/>
       <c r="K27" s="84"/>
       <c r="L27" s="347"/>
       <c r="M27" s="67"/>
       <c r="N27" s="84"/>
       <c r="O27" s="84"/>
       <c r="P27" s="84"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="340"/>
       <c r="C28" s="68"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="340"/>
       <c r="C29" s="68"/>
     </row>
     <row r="30" spans="1:18">
@@ -31004,62 +32268,63 @@
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="340"/>
       <c r="C81" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>'100'!Print_Area</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'102'!Print_Area</vt:lpstr>
       <vt:lpstr>'97'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>