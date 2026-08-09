--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,105 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標_念儀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC4F180E-F71A-4D24-97D5-586EDA734899}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0755D9AC-DD1C-4A64-8B73-173E20D4FC77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="46" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="30" r:id="rId17"/>
+    <sheet name="114" sheetId="48" r:id="rId1"/>
+    <sheet name="113" sheetId="46" r:id="rId2"/>
+    <sheet name="112" sheetId="45" r:id="rId3"/>
+    <sheet name="111" sheetId="44" r:id="rId4"/>
+    <sheet name="110" sheetId="43" r:id="rId5"/>
+    <sheet name="109" sheetId="42" r:id="rId6"/>
+    <sheet name="108" sheetId="41" r:id="rId7"/>
+    <sheet name="107" sheetId="40" r:id="rId8"/>
+    <sheet name="106" sheetId="39" r:id="rId9"/>
+    <sheet name="105" sheetId="38" r:id="rId10"/>
+    <sheet name="104" sheetId="37" r:id="rId11"/>
+    <sheet name="103" sheetId="36" r:id="rId12"/>
+    <sheet name="102" sheetId="35" r:id="rId13"/>
+    <sheet name="101" sheetId="34" r:id="rId14"/>
+    <sheet name="100" sheetId="33" r:id="rId15"/>
+    <sheet name="99" sheetId="32" r:id="rId16"/>
+    <sheet name="98" sheetId="31" r:id="rId17"/>
+    <sheet name="97" sheetId="30" r:id="rId18"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId18"/>
+    <externalReference r:id="rId19"/>
+    <externalReference r:id="rId20"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'100'!$A$1:$Q$31</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="16">'97'!$A$1:$P$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$1:$Q$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101'!$A$1:$P$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'102'!$A$1:$P$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'97'!$A$1:$P$32</definedName>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
-    <definedName name="TB1A" localSheetId="11">#REF!</definedName>
+    <definedName name="TB1A" localSheetId="12">#REF!</definedName>
+    <definedName name="TB1A" localSheetId="2">#REF!</definedName>
     <definedName name="TB1A" localSheetId="1">#REF!</definedName>
     <definedName name="TB1A" localSheetId="0">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P29" i="31" l="1"/>
   <c r="O29" i="31"/>
@@ -383,51 +388,51 @@
   <c r="E28" i="30"/>
   <c r="F28" i="30"/>
   <c r="G28" i="30"/>
   <c r="J28" i="30"/>
   <c r="K28" i="30"/>
   <c r="L28" i="30"/>
   <c r="O28" i="30"/>
   <c r="P28" i="30"/>
   <c r="B29" i="30"/>
   <c r="E29" i="30"/>
   <c r="F29" i="30"/>
   <c r="G29" i="30"/>
   <c r="J29" i="30"/>
   <c r="K29" i="30"/>
   <c r="L29" i="30"/>
   <c r="O29" i="30"/>
   <c r="P29" i="30"/>
   <c r="P22" i="30" l="1"/>
   <c r="P22" i="31"/>
   <c r="J22" i="30"/>
   <c r="J22" i="31"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2598" uniqueCount="319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2777" uniqueCount="323">
   <si>
     <t>順</t>
   </si>
   <si>
     <t xml:space="preserve">       合            計</t>
   </si>
   <si>
     <t xml:space="preserve">       男            性</t>
   </si>
   <si>
     <t xml:space="preserve">       女            性</t>
   </si>
   <si>
     <t>死亡</t>
   </si>
   <si>
     <t>每十萬</t>
   </si>
   <si>
     <t>國際簡略死因</t>
   </si>
   <si>
     <t>死   亡   原   因</t>
   </si>
   <si>
@@ -2541,50 +2546,64 @@
     <t>附註: 1. 113年15-24歲年中人口數計2,307,205 人,男性1,203,056 人,女性 1,104,149 人。</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">      2. 死亡人數未滿20人者，易受小樣本影響，死亡率不具可靠性(Unreliable)，爰以</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>呈現；排名可靠性也受其波及影響。</t>
     </r>
+    <phoneticPr fontId="19" type="noConversion"/>
+  </si>
+  <si>
+    <t>民國114年</t>
+  </si>
+  <si>
+    <t>流行性感冒</t>
+    <phoneticPr fontId="19" type="noConversion"/>
+  </si>
+  <si>
+    <t>脊椎(骨)肌肉萎縮及有關症候群</t>
+  </si>
+  <si>
+    <t>附註: 1. 114年15-24歲年中人口數計2,194,892 人,男性1,144,084 人,女性 1,050,808 人。</t>
     <phoneticPr fontId="19" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="177" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="0.0"/>
     <numFmt numFmtId="180" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="181" formatCode="0_ "/>
     <numFmt numFmtId="182" formatCode="0_)"/>
   </numFmts>
   <fonts count="64">
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -3180,51 +3199,51 @@
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="44" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="408">
+  <cellXfs count="421">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -4528,50 +4547,94 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="48" fillId="2" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="51" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="59" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="52">
     <cellStyle name="Comma0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency [0]_~ME00001" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency_~ME00001" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Date" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Fixed" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Heading 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
@@ -4679,55 +4742,59 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.mohw.gov.tw/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\st_WLY\Desktop\115&#24180;7&#26376;&#24615;&#21029;&#32113;&#35336;&#25351;&#27161;_&#25552;&#20379;&#32102;&#31185;&#38263;_1150716&#20462;\1.1-08_15-24&#27506;&#20027;&#35201;&#27515;&#20129;&#21407;&#22240;_1150723.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\st_WLY\Desktop\115&#24180;7&#26376;&#24615;&#21029;&#32113;&#35336;&#25351;&#27161;_&#25552;&#20379;&#32102;&#31185;&#38263;_1150716&#20462;\1.1-08_15-24&#27506;&#20027;&#35201;&#27515;&#20129;&#21407;&#22240;_1150723.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="表"/>
       <sheetName val="圖"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="A1" t="str">
             <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
           <cell r="R2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
         </row>
         <row r="3">
@@ -5454,50 +5521,100 @@
           </cell>
           <cell r="P24">
             <v>10.081602277808521</v>
           </cell>
           <cell r="R24">
             <v>6.7780192290415622</v>
           </cell>
         </row>
         <row r="27">
           <cell r="A27" t="str">
             <v>附  註：1.標準化死亡率係以民國七十年臺灣地區女性年中人口年齡結構為基準。</v>
           </cell>
         </row>
         <row r="28">
           <cell r="A28" t="str">
             <v xml:space="preserve">        2.*本表資料自民國八十三年起含金門縣及連江縣。</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="114"/>
+      <sheetName val="113"/>
+      <sheetName val="112"/>
+      <sheetName val="111"/>
+      <sheetName val="110"/>
+      <sheetName val="109"/>
+      <sheetName val="108"/>
+      <sheetName val="107"/>
+      <sheetName val="106"/>
+      <sheetName val="105"/>
+      <sheetName val="104"/>
+      <sheetName val="103"/>
+      <sheetName val="102"/>
+      <sheetName val="101"/>
+      <sheetName val="100"/>
+      <sheetName val="99"/>
+      <sheetName val="98"/>
+      <sheetName val="97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -5739,176 +5856,180 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2190DFAF-1144-4809-AB6C-7152222C1CC8}">
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="R5" sqref="R5"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="8" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="7" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="404" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="417" t="s">
         <v>300</v>
       </c>
-      <c r="B1" s="404"/>
-[...13 lines deleted...]
-      <c r="P1" s="404"/>
+      <c r="B1" s="417"/>
+      <c r="C1" s="417"/>
+      <c r="D1" s="417"/>
+      <c r="E1" s="417"/>
+      <c r="F1" s="417"/>
+      <c r="G1" s="417"/>
+      <c r="H1" s="417"/>
+      <c r="I1" s="417"/>
+      <c r="J1" s="417"/>
+      <c r="K1" s="417"/>
+      <c r="L1" s="417"/>
+      <c r="M1" s="417"/>
+      <c r="N1" s="417"/>
+      <c r="O1" s="417"/>
+      <c r="P1" s="417"/>
     </row>
     <row r="2" spans="1:16" ht="6" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="3"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
+    <row r="3" spans="1:16" ht="16.2">
       <c r="A3" s="339"/>
       <c r="B3" s="340"/>
       <c r="C3" s="341"/>
       <c r="D3" s="342"/>
       <c r="E3" s="342"/>
       <c r="F3" s="342"/>
       <c r="G3" s="340"/>
-      <c r="H3" s="405" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="405"/>
+      <c r="H3" s="418" t="s">
+        <v>319</v>
+      </c>
+      <c r="I3" s="418"/>
       <c r="J3" s="342"/>
       <c r="K3" s="342"/>
       <c r="L3" s="340"/>
       <c r="M3" s="342"/>
       <c r="N3" s="342"/>
       <c r="O3" s="342"/>
       <c r="P3" s="341"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="343"/>
       <c r="B4" s="344"/>
       <c r="C4" s="345"/>
       <c r="D4" s="343"/>
       <c r="E4" s="343"/>
       <c r="F4" s="343"/>
       <c r="G4" s="344"/>
       <c r="H4" s="343"/>
       <c r="I4" s="343"/>
       <c r="J4" s="343"/>
       <c r="K4" s="343"/>
       <c r="L4" s="344"/>
       <c r="M4" s="343"/>
       <c r="N4" s="343"/>
       <c r="O4" s="343"/>
       <c r="P4" s="346" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="19" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="19" customFormat="1" ht="13.8">
       <c r="A5" s="347" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="348"/>
       <c r="C5" s="349" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="348"/>
       <c r="E5" s="350"/>
       <c r="F5" s="351"/>
       <c r="G5" s="348"/>
       <c r="H5" s="349" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="348"/>
       <c r="J5" s="352"/>
       <c r="K5" s="353"/>
       <c r="L5" s="354"/>
       <c r="M5" s="349" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="348"/>
       <c r="O5" s="352"/>
       <c r="P5" s="355"/>
     </row>
@@ -6018,1004 +6139,1005 @@
       </c>
       <c r="H8" s="369"/>
       <c r="I8" s="367" t="s">
         <v>274</v>
       </c>
       <c r="J8" s="370" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="367" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="368" t="s">
         <v>273</v>
       </c>
       <c r="M8" s="369"/>
       <c r="N8" s="367" t="s">
         <v>274</v>
       </c>
       <c r="O8" s="370" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="368" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="371"/>
       <c r="B9" s="372" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="373" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="D9" s="374">
-        <v>1001</v>
+        <v>892</v>
       </c>
       <c r="E9" s="375">
-        <v>43.385837709661203</v>
-[...1 lines deleted...]
-      <c r="F9" s="376">
+        <v>40.639822059541402</v>
+      </c>
+      <c r="F9" s="404">
         <v>100</v>
       </c>
       <c r="G9" s="372" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="373" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="I9" s="374">
-        <v>677</v>
+        <v>602</v>
       </c>
       <c r="J9" s="375">
-        <v>56.273380571386802</v>
-[...1 lines deleted...]
-      <c r="K9" s="376">
+        <v>52.618514025194003</v>
+      </c>
+      <c r="K9" s="404">
         <v>100</v>
       </c>
       <c r="L9" s="372" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="373" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="N9" s="374">
-        <v>324</v>
+        <v>290</v>
       </c>
       <c r="O9" s="375">
-        <v>29.343865728266799</v>
-[...1 lines deleted...]
-      <c r="P9" s="377">
+        <v>27.597823578533699</v>
+      </c>
+      <c r="P9" s="405">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="371">
         <v>1</v>
       </c>
       <c r="B10" s="378" t="s">
-        <v>99</v>
+        <v>155</v>
       </c>
       <c r="C10" s="373" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
       <c r="D10" s="374">
-        <v>361</v>
+        <v>329</v>
       </c>
       <c r="E10" s="375">
-        <v>15.646640772415299</v>
-[...2 lines deleted...]
-        <v>36.063936063936097</v>
+        <v>14.989351409853301</v>
+      </c>
+      <c r="F10" s="406">
+        <v>36.883408071748903</v>
       </c>
       <c r="G10" s="378" t="s">
-        <v>99</v>
+        <v>155</v>
       </c>
       <c r="H10" s="373" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
       <c r="I10" s="374">
-        <v>290</v>
+        <v>244</v>
       </c>
       <c r="J10" s="375">
-        <v>24.105288575631</v>
-[...2 lines deleted...]
-        <v>42.836041358936498</v>
+        <v>21.3271053524042</v>
+      </c>
+      <c r="K10" s="406">
+        <v>40.531561461793999</v>
       </c>
       <c r="L10" s="378" t="s">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="M10" s="373" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="N10" s="374">
-        <v>121</v>
+        <v>88</v>
       </c>
       <c r="O10" s="375">
-        <v>10.9586659046922</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>8.3745119824515903</v>
+      </c>
+      <c r="P10" s="407">
+        <v>30.3448275862069</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="371">
         <v>2</v>
       </c>
       <c r="B11" s="378" t="s">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="C11" s="373" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="D11" s="374">
-        <v>274</v>
+        <v>236</v>
       </c>
       <c r="E11" s="375">
-        <v>11.875843688758399</v>
-[...2 lines deleted...]
-        <v>27.372627372627399</v>
+        <v>10.7522399170984</v>
+      </c>
+      <c r="F11" s="406">
+        <v>26.457399103139</v>
       </c>
       <c r="G11" s="378" t="s">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="H11" s="373" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="I11" s="374">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J11" s="375">
-        <v>12.717617765763899</v>
-[...2 lines deleted...]
-        <v>22.599704579025101</v>
+        <v>12.9361130826058</v>
+      </c>
+      <c r="K11" s="406">
+        <v>24.584717607973399</v>
       </c>
       <c r="L11" s="378" t="s">
-        <v>99</v>
+        <v>155</v>
       </c>
       <c r="M11" s="373" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
       <c r="N11" s="374">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="O11" s="375">
-        <v>6.4302915639103002</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>8.0890172557770992</v>
+      </c>
+      <c r="P11" s="407">
+        <v>29.310344827586199</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="371">
         <v>3</v>
       </c>
       <c r="B12" s="378" t="s">
-        <v>49</v>
+        <v>159</v>
       </c>
       <c r="C12" s="373" t="s">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="D12" s="374">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="E12" s="375">
-        <v>3.8141395788713002</v>
-[...2 lines deleted...]
-        <v>8.7912087912088008</v>
+        <v>3.3714650587512001</v>
+      </c>
+      <c r="F12" s="406">
+        <v>8.2959641255605003</v>
       </c>
       <c r="G12" s="378" t="s">
-        <v>49</v>
+        <v>159</v>
       </c>
       <c r="H12" s="373" t="s">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="I12" s="374">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J12" s="375">
-        <v>4.6548143456390996</v>
-[...2 lines deleted...]
-        <v>8.2717872968981005</v>
+        <v>4.1080899654221197</v>
+      </c>
+      <c r="K12" s="406">
+        <v>7.8073089700997</v>
       </c>
       <c r="L12" s="378" t="s">
-        <v>49</v>
+        <v>159</v>
       </c>
       <c r="M12" s="373" t="s">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="N12" s="374">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="O12" s="375">
-        <v>2.8981595781004001</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.5694525400703698</v>
+      </c>
+      <c r="P12" s="407">
+        <v>9.3103448275861993</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="371">
         <v>4</v>
       </c>
       <c r="B13" s="378" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="C13" s="373" t="s">
+        <v>162</v>
+      </c>
+      <c r="D13" s="374">
         <v>34</v>
       </c>
-      <c r="D13" s="374">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="375">
-        <v>1.6470148181490001</v>
-[...2 lines deleted...]
-        <v>3.7962037962038</v>
+        <v>1.54905151348028</v>
+      </c>
+      <c r="F13" s="406">
+        <v>3.8116591928251</v>
       </c>
       <c r="G13" s="378" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="H13" s="373" t="s">
-        <v>34</v>
+        <v>162</v>
       </c>
       <c r="I13" s="374">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J13" s="375">
-        <v>1.9117987491018</v>
-[...2 lines deleted...]
-        <v>3.3973412112260002</v>
+        <v>2.53477891483492</v>
+      </c>
+      <c r="K13" s="406">
+        <v>4.8172757475083001</v>
       </c>
       <c r="L13" s="378" t="s">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="M13" s="373" t="s">
-        <v>34</v>
+        <v>315</v>
       </c>
       <c r="N13" s="374">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="O13" s="381" t="s">
+        <v>6</v>
+      </c>
+      <c r="O13" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="P13" s="380">
-[...3 lines deleted...]
-    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P13" s="407">
+        <v>2.0689655172413999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="371">
         <v>5</v>
       </c>
       <c r="B14" s="378" t="s">
-        <v>65</v>
+        <v>171</v>
       </c>
       <c r="C14" s="373" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="D14" s="374">
         <v>14</v>
       </c>
-      <c r="E14" s="381" t="s">
+      <c r="E14" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="F14" s="379">
-        <v>1.3986013986014001</v>
+      <c r="F14" s="406">
+        <v>1.5695067264574001</v>
       </c>
       <c r="G14" s="378" t="s">
-        <v>72</v>
+        <v>171</v>
       </c>
       <c r="H14" s="373" t="s">
-        <v>22</v>
+        <v>172</v>
       </c>
       <c r="I14" s="374">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="J14" s="381" t="s">
+        <v>12</v>
+      </c>
+      <c r="J14" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="K14" s="379">
-        <v>1.6248153618907</v>
+      <c r="K14" s="406">
+        <v>1.9933554817276</v>
       </c>
       <c r="L14" s="378" t="s">
-        <v>65</v>
+        <v>161</v>
       </c>
       <c r="M14" s="373" t="s">
-        <v>21</v>
+        <v>162</v>
       </c>
       <c r="N14" s="374">
         <v>5</v>
       </c>
-      <c r="O14" s="381" t="s">
+      <c r="O14" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="P14" s="380">
-[...3 lines deleted...]
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P14" s="407">
+        <v>1.7241379310345</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="371">
         <v>6</v>
       </c>
       <c r="B15" s="378" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="C15" s="373" t="s">
-        <v>22</v>
+        <v>315</v>
       </c>
       <c r="D15" s="374">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E15" s="381" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="F15" s="379">
-        <v>1.3986013986014001</v>
+      <c r="F15" s="406">
+        <v>1.3452914798205999</v>
       </c>
       <c r="G15" s="378" t="s">
         <v>101</v>
       </c>
       <c r="H15" s="373" t="s">
         <v>37</v>
       </c>
       <c r="I15" s="374">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="J15" s="381" t="s">
+        <v>8</v>
+      </c>
+      <c r="J15" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="K15" s="379">
-        <v>1.6248153618907</v>
+      <c r="K15" s="406">
+        <v>1.3289036544849999</v>
       </c>
       <c r="L15" s="378" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="373" t="s">
         <v>314</v>
       </c>
       <c r="N15" s="374">
         <v>5</v>
       </c>
-      <c r="O15" s="381" t="s">
+      <c r="O15" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="P15" s="380">
-[...3 lines deleted...]
-    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P15" s="407">
+        <v>1.7241379310345</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="371">
         <v>7</v>
       </c>
       <c r="B16" s="378" t="s">
+        <v>101</v>
+      </c>
+      <c r="C16" s="373" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="374">
+        <v>12</v>
+      </c>
+      <c r="E16" s="408" t="s">
+        <v>306</v>
+      </c>
+      <c r="F16" s="406">
+        <v>1.3452914798205999</v>
+      </c>
+      <c r="G16" s="378" t="s">
         <v>94</v>
       </c>
-      <c r="C16" s="373" t="s">
+      <c r="H16" s="373" t="s">
         <v>315</v>
       </c>
-      <c r="D16" s="374">
-[...2 lines deleted...]
-      <c r="E16" s="381" t="s">
+      <c r="I16" s="374">
+        <v>6</v>
+      </c>
+      <c r="J16" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="F16" s="379">
-[...11 lines deleted...]
-      <c r="J16" s="381" t="s">
+      <c r="K16" s="406">
+        <v>0.99667774086380001</v>
+      </c>
+      <c r="L16" s="378" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="373" t="s">
+        <v>37</v>
+      </c>
+      <c r="N16" s="374">
+        <v>4</v>
+      </c>
+      <c r="O16" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="K16" s="379">
-[...18 lines deleted...]
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P16" s="407">
+        <v>1.3793103448276001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="371">
         <v>8</v>
       </c>
       <c r="B17" s="378" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="C17" s="373" t="s">
-        <v>37</v>
+        <v>314</v>
       </c>
       <c r="D17" s="374">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E17" s="381" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="F17" s="379">
-        <v>1.1988011988012</v>
+      <c r="F17" s="406">
+        <v>1.0089686098655</v>
       </c>
       <c r="G17" s="378" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="H17" s="373" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="I17" s="374">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J17" s="381" t="s">
+        <v>4</v>
+      </c>
+      <c r="J17" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="K17" s="380">
-        <v>1.3293943870014999</v>
+      <c r="K17" s="407">
+        <v>0.66445182724249996</v>
       </c>
       <c r="L17" s="382" t="s">
-        <v>72</v>
+        <v>184</v>
       </c>
       <c r="M17" s="373" t="s">
-        <v>22</v>
+        <v>185</v>
       </c>
       <c r="N17" s="374">
         <v>3</v>
       </c>
-      <c r="O17" s="381" t="s">
+      <c r="O17" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="P17" s="380">
-[...3 lines deleted...]
-    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P17" s="407">
+        <v>1.0344827586206999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="371">
         <v>9</v>
       </c>
       <c r="B18" s="378" t="s">
-        <v>88</v>
+        <v>184</v>
       </c>
       <c r="C18" s="373" t="s">
-        <v>314</v>
+        <v>185</v>
       </c>
       <c r="D18" s="374">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="E18" s="381" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="F18" s="379">
-        <v>0.79920079920080001</v>
+      <c r="F18" s="406">
+        <v>0.5605381165919</v>
       </c>
       <c r="G18" s="378" t="s">
+        <v>163</v>
+      </c>
+      <c r="H18" s="373" t="s">
+        <v>164</v>
+      </c>
+      <c r="I18" s="374">
+        <v>3</v>
+      </c>
+      <c r="J18" s="408" t="s">
+        <v>306</v>
+      </c>
+      <c r="K18" s="406">
+        <v>0.49833887043190001</v>
+      </c>
+      <c r="L18" s="383" t="s">
         <v>45</v>
       </c>
-      <c r="H18" s="373" t="s">
+      <c r="M18" s="373" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
       <c r="N18" s="374">
         <v>2</v>
       </c>
-      <c r="O18" s="381" t="s">
+      <c r="O18" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="P18" s="380">
-[...3 lines deleted...]
-    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P18" s="407">
+        <v>0.68965517241380003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="371">
         <v>10</v>
       </c>
       <c r="B19" s="378" t="s">
-        <v>53</v>
+        <v>163</v>
       </c>
       <c r="C19" s="373" t="s">
-        <v>26</v>
+        <v>164</v>
       </c>
       <c r="D19" s="374">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="E19" s="381" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="F19" s="379">
-        <v>0.59940059940059998</v>
+      <c r="F19" s="406">
+        <v>0.5605381165919</v>
       </c>
       <c r="G19" s="378" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="H19" s="373" t="s">
-        <v>26</v>
+        <v>320</v>
       </c>
       <c r="I19" s="374">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="J19" s="381" t="s">
+        <v>3</v>
+      </c>
+      <c r="J19" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="K19" s="379">
-        <v>0.59084194977839999</v>
+      <c r="K19" s="406">
+        <v>0.49833887043190001</v>
       </c>
       <c r="L19" s="378" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M19" s="373" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="N19" s="374">
         <v>2</v>
       </c>
-      <c r="O19" s="381" t="s">
+      <c r="O19" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="P19" s="380">
-[...3 lines deleted...]
-    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P19" s="407">
+        <v>0.68965517241380003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="371"/>
       <c r="B20" s="383"/>
       <c r="C20" s="373" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="384">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="E20" s="375">
-        <v>7.5021341684860001</v>
-[...2 lines deleted...]
-        <v>17.1828171828172</v>
+        <v>7.3807748583472099</v>
+      </c>
+      <c r="F20" s="409">
+        <v>18.161434977578502</v>
       </c>
       <c r="G20" s="383"/>
       <c r="H20" s="373" t="s">
         <v>25</v>
       </c>
       <c r="I20" s="384">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="J20" s="386">
-        <v>8.8108985828167992</v>
-[...2 lines deleted...]
-        <v>15.6573116691285</v>
+        <v>8.5658046087525008</v>
+      </c>
+      <c r="K20" s="409">
+        <v>16.2790697674419</v>
       </c>
       <c r="L20" s="383"/>
       <c r="M20" s="373" t="s">
         <v>25</v>
       </c>
       <c r="N20" s="384">
         <v>63</v>
       </c>
       <c r="O20" s="386">
-        <v>5.7057516693852</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.9953892601642096</v>
+      </c>
+      <c r="P20" s="407">
+        <v>21.724137931034502</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="388">
         <v>11</v>
       </c>
       <c r="B21" s="389" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="C21" s="390" t="s">
-        <v>29</v>
+        <v>320</v>
       </c>
       <c r="D21" s="391">
         <v>5</v>
       </c>
-      <c r="E21" s="392" t="s">
+      <c r="E21" s="410" t="s">
         <v>306</v>
       </c>
-      <c r="F21" s="379">
-        <v>0.49950049950050002</v>
+      <c r="F21" s="406">
+        <v>0.5605381165919</v>
       </c>
       <c r="G21" s="389" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="H21" s="390" t="s">
-        <v>112</v>
+        <v>29</v>
       </c>
       <c r="I21" s="391">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="J21" s="392" t="s">
+        <v>2</v>
+      </c>
+      <c r="J21" s="410" t="s">
         <v>306</v>
       </c>
-      <c r="K21" s="379">
-        <v>0.44313146233380002</v>
+      <c r="K21" s="406">
+        <v>0.3322259136213</v>
       </c>
       <c r="L21" s="389" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M21" s="390" t="s">
-        <v>24</v>
+        <v>321</v>
       </c>
       <c r="N21" s="391">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O21" s="392" t="s">
+        <v>2</v>
+      </c>
+      <c r="O21" s="410" t="s">
         <v>306</v>
       </c>
-      <c r="P21" s="393">
-[...3 lines deleted...]
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P21" s="411">
+        <v>0.68965517241380003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="371">
         <v>12</v>
       </c>
       <c r="B22" s="378" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="373" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="374">
+        <v>4</v>
+      </c>
+      <c r="E22" s="408" t="s">
+        <v>306</v>
+      </c>
+      <c r="F22" s="407">
+        <v>0.44843049327349999</v>
+      </c>
+      <c r="G22" s="382" t="s">
         <v>51</v>
       </c>
-      <c r="C22" s="373" t="s">
+      <c r="H22" s="373" t="s">
         <v>112</v>
       </c>
-      <c r="D22" s="374">
-[...2 lines deleted...]
-      <c r="E22" s="381" t="s">
+      <c r="I22" s="374">
+        <v>2</v>
+      </c>
+      <c r="J22" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="F22" s="380">
-[...11 lines deleted...]
-      <c r="J22" s="381" t="s">
+      <c r="K22" s="406">
+        <v>0.3322259136213</v>
+      </c>
+      <c r="L22" s="378" t="s">
+        <v>163</v>
+      </c>
+      <c r="M22" s="373" t="s">
+        <v>164</v>
+      </c>
+      <c r="N22" s="374">
+        <v>2</v>
+      </c>
+      <c r="O22" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="K22" s="379">
-[...18 lines deleted...]
-    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P22" s="407">
+        <v>0.68965517241380003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="371">
         <v>13</v>
       </c>
       <c r="B23" s="378" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="373" t="s">
+        <v>112</v>
+      </c>
+      <c r="D23" s="374">
+        <v>4</v>
+      </c>
+      <c r="E23" s="408" t="s">
+        <v>306</v>
+      </c>
+      <c r="F23" s="406">
+        <v>0.44843049327349999</v>
+      </c>
+      <c r="G23" s="382" t="s">
         <v>52</v>
       </c>
-      <c r="C23" s="373" t="s">
+      <c r="H23" s="373" t="s">
         <v>24</v>
       </c>
-      <c r="D23" s="374">
-[...2 lines deleted...]
-      <c r="E23" s="381" t="s">
+      <c r="I23" s="374">
+        <v>2</v>
+      </c>
+      <c r="J23" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="F23" s="379">
-[...15 lines deleted...]
-        <v>0.44313146233380002</v>
+      <c r="K23" s="406">
+        <v>0.3322259136213</v>
       </c>
       <c r="L23" s="394" t="s">
         <v>71</v>
       </c>
       <c r="M23" s="373" t="s">
-        <v>70</v>
+        <v>320</v>
       </c>
       <c r="N23" s="374">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O23" s="381" t="s">
+        <v>2</v>
+      </c>
+      <c r="O23" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="P23" s="380">
-[...3 lines deleted...]
-    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P23" s="407">
+        <v>0.68965517241380003</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="371">
         <v>14</v>
       </c>
       <c r="B24" s="394" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="C24" s="373" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="D24" s="374">
         <v>3</v>
       </c>
-      <c r="E24" s="381" t="s">
+      <c r="E24" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="F24" s="379">
-        <v>0.29970029970029999</v>
+      <c r="F24" s="406">
+        <v>0.3363228699552</v>
       </c>
       <c r="G24" s="394" t="s">
-        <v>316</v>
+        <v>184</v>
       </c>
       <c r="H24" s="373" t="s">
-        <v>310</v>
+        <v>185</v>
       </c>
       <c r="I24" s="374">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="J24" s="381" t="s">
+        <v>2</v>
+      </c>
+      <c r="J24" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="K24" s="380">
-        <v>0.44313146233380002</v>
+      <c r="K24" s="407">
+        <v>0.3322259136213</v>
       </c>
       <c r="L24" s="382" t="s">
-        <v>82</v>
+        <v>171</v>
       </c>
       <c r="M24" s="373" t="s">
-        <v>81</v>
+        <v>172</v>
       </c>
       <c r="N24" s="374">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O24" s="381" t="s">
+        <v>2</v>
+      </c>
+      <c r="O24" s="408" t="s">
         <v>306</v>
       </c>
-      <c r="P24" s="380">
-[...3 lines deleted...]
-    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P24" s="407">
+        <v>0.68965517241380003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="395">
         <v>15</v>
       </c>
       <c r="B25" s="396" t="s">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="C25" s="397" t="s">
-        <v>38</v>
+        <v>176</v>
       </c>
       <c r="D25" s="398">
         <v>3</v>
       </c>
-      <c r="E25" s="399" t="s">
+      <c r="E25" s="412" t="s">
         <v>306</v>
       </c>
-      <c r="F25" s="385">
-        <v>0.29970029970029999</v>
+      <c r="F25" s="409">
+        <v>0.3363228699552</v>
       </c>
       <c r="G25" s="396" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="H25" s="397" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="I25" s="400">
+        <v>134</v>
+      </c>
+      <c r="I25" s="398">
+        <v>1</v>
+      </c>
+      <c r="J25" s="412" t="s">
+        <v>306</v>
+      </c>
+      <c r="K25" s="409">
+        <v>0.16611295681060001</v>
+      </c>
+      <c r="L25" s="396" t="s">
+        <v>175</v>
+      </c>
+      <c r="M25" s="397" t="s">
+        <v>176</v>
+      </c>
+      <c r="N25" s="398">
         <v>2</v>
       </c>
-      <c r="J25" s="399" t="s">
+      <c r="O25" s="412" t="s">
         <v>306</v>
       </c>
-      <c r="K25" s="385">
-[...15 lines deleted...]
-        <v>0.30864197530859999</v>
+      <c r="P25" s="413">
+        <v>0.68965517241380003</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="64" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A26" s="401" t="s">
-[...16 lines deleted...]
-      <c r="P26" s="343"/>
+      <c r="A26" s="414" t="s">
+        <v>322</v>
+      </c>
+      <c r="B26" s="414"/>
+      <c r="C26" s="415"/>
+      <c r="D26" s="415"/>
+      <c r="E26" s="415"/>
+      <c r="F26" s="415"/>
+      <c r="G26" s="416"/>
+      <c r="H26" s="415"/>
+      <c r="I26" s="415"/>
+      <c r="J26" s="415"/>
+      <c r="K26" s="415"/>
+      <c r="L26" s="416"/>
+      <c r="M26" s="415"/>
+      <c r="N26" s="415"/>
+      <c r="O26" s="415"/>
+      <c r="P26" s="415"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="402" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="B27" s="403"/>
       <c r="C27" s="345"/>
       <c r="D27" s="343"/>
       <c r="E27" s="343"/>
       <c r="F27" s="343"/>
       <c r="G27" s="343"/>
       <c r="H27" s="344"/>
       <c r="I27" s="343"/>
       <c r="J27" s="343"/>
       <c r="K27" s="343"/>
       <c r="L27" s="343"/>
       <c r="M27" s="343"/>
       <c r="N27" s="344"/>
       <c r="O27" s="343"/>
       <c r="P27" s="343"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:P80"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A4" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="68" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="68"/>
+    <col min="1" max="1" width="2.69921875" style="68" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="7" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="68" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="326" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="66" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="68" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="326" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="66" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="68" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="68"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="322" customFormat="1" ht="25.5">
-      <c r="A1" s="407" t="s">
+    <row r="1" spans="1:16" s="322" customFormat="1" ht="24.6">
+      <c r="A1" s="420" t="s">
         <v>297</v>
       </c>
-      <c r="B1" s="407"/>
-[...13 lines deleted...]
-      <c r="P1" s="407"/>
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
     </row>
     <row r="2" spans="1:16" s="322" customFormat="1" ht="6" customHeight="1">
       <c r="A2" s="80"/>
       <c r="B2" s="323"/>
       <c r="C2" s="81"/>
       <c r="D2" s="324"/>
       <c r="E2" s="324"/>
       <c r="F2" s="324"/>
       <c r="G2" s="323"/>
       <c r="H2" s="81"/>
       <c r="I2" s="324"/>
       <c r="J2" s="324"/>
       <c r="K2" s="324"/>
       <c r="L2" s="323"/>
       <c r="M2" s="81"/>
       <c r="N2" s="324"/>
       <c r="O2" s="324"/>
       <c r="P2" s="324"/>
     </row>
     <row r="3" spans="1:16" s="322" customFormat="1">
       <c r="A3" s="5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B3" s="323"/>
       <c r="C3" s="82"/>
       <c r="D3" s="324"/>
       <c r="E3" s="324"/>
       <c r="F3" s="324"/>
       <c r="G3" s="323"/>
       <c r="H3" s="81"/>
       <c r="I3" s="324"/>
       <c r="J3" s="324"/>
       <c r="K3" s="324"/>
       <c r="L3" s="323"/>
       <c r="M3" s="81"/>
       <c r="N3" s="324"/>
       <c r="O3" s="324"/>
       <c r="P3" s="325"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="327" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>0</v>
@@ -7030,1015 +7152,1027 @@
       <c r="G5" s="11"/>
       <c r="H5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="11"/>
       <c r="J5" s="15"/>
       <c r="K5" s="16"/>
       <c r="L5" s="17"/>
       <c r="M5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="11"/>
       <c r="O5" s="15"/>
       <c r="P5" s="18"/>
     </row>
     <row r="6" spans="1:16" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="69"/>
       <c r="B6" s="21" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="71"/>
       <c r="D6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="70" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="F6" s="10" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="71"/>
       <c r="I6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="70" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="K6" s="10" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>30</v>
       </c>
       <c r="M6" s="71"/>
       <c r="N6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="328" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="P6" s="329" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:16" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="69"/>
       <c r="B7" s="75" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="C7" s="74" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="72"/>
       <c r="E7" s="73" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="72" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="G7" s="75" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="H7" s="74" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="72"/>
       <c r="J7" s="73" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="72" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="L7" s="75" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="M7" s="74" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="72"/>
       <c r="O7" s="73" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="75" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
     </row>
     <row r="8" spans="1:16" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="76" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="79" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="78"/>
       <c r="D8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="77" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="F8" s="76" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="79" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="78"/>
       <c r="I8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="77" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="K8" s="76" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="79" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="78"/>
       <c r="N8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="77" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="P8" s="79" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="1" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="1" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="330"/>
       <c r="B9" s="37" t="s">
-        <v>42</v>
+        <v>153</v>
       </c>
       <c r="C9" s="38" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D9" s="39">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="E9" s="40">
-        <v>39.387492418388824</v>
+        <v>40.053862846918591</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="37" t="s">
-        <v>42</v>
+        <v>153</v>
       </c>
       <c r="H9" s="38" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="I9" s="39">
-        <v>878</v>
+        <v>902</v>
       </c>
       <c r="J9" s="40">
-        <v>54.134440849183171</v>
+        <v>56.437840007483331</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="37" t="s">
-        <v>42</v>
+        <v>153</v>
       </c>
       <c r="M9" s="38" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="N9" s="39">
-        <v>350</v>
+        <v>329</v>
       </c>
       <c r="O9" s="40">
-        <v>23.398021062230047</v>
+        <v>22.302922496327476</v>
       </c>
       <c r="P9" s="42">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="36">
         <v>1</v>
       </c>
       <c r="B10" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C10" s="38" t="s">
+        <v>156</v>
+      </c>
+      <c r="D10" s="39">
+        <v>563</v>
+      </c>
+      <c r="E10" s="40">
+        <v>18.3187</v>
+      </c>
+      <c r="F10" s="44">
+        <v>45.735174654752235</v>
+      </c>
+      <c r="G10" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="H10" s="38" t="s">
+        <v>156</v>
+      </c>
+      <c r="I10" s="39">
+        <v>464</v>
+      </c>
+      <c r="J10" s="40">
+        <v>29.032299999999999</v>
+      </c>
+      <c r="K10" s="44">
+        <v>51.441241685144121</v>
+      </c>
+      <c r="L10" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="M10" s="38" t="s">
+        <v>156</v>
+      </c>
+      <c r="N10" s="39">
         <v>99</v>
       </c>
-      <c r="C10" s="38" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="O10" s="40">
-        <v>8.4901390711520452</v>
+        <v>6.7112137602930702</v>
       </c>
       <c r="P10" s="45">
-        <v>36.285714285714285</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>30.091185410334347</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="36">
         <v>2</v>
       </c>
       <c r="B11" s="43" t="s">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="C11" s="38" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="D11" s="39">
-        <v>183</v>
+        <v>209</v>
       </c>
       <c r="E11" s="40">
-        <v>5.869634456486283</v>
+        <v>6.8003</v>
       </c>
       <c r="F11" s="44">
-        <v>14.90228013029316</v>
+        <v>16.978066612510155</v>
       </c>
       <c r="G11" s="43" t="s">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="H11" s="38" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="I11" s="39">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="J11" s="40">
-        <v>8.2003196274958565</v>
+        <v>8.6346000000000007</v>
       </c>
       <c r="K11" s="44">
-        <v>15.148063781321184</v>
+        <v>15.299334811529933</v>
       </c>
       <c r="L11" s="43" t="s">
-        <v>49</v>
+        <v>157</v>
       </c>
       <c r="M11" s="38" t="s">
-        <v>20</v>
+        <v>158</v>
       </c>
       <c r="N11" s="39">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="O11" s="40">
-        <v>3.5431289037091211</v>
+        <v>4.8130926967758381</v>
       </c>
       <c r="P11" s="45">
-        <v>15.142857142857142</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>21.580547112462007</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="36">
         <v>3</v>
       </c>
       <c r="B12" s="43" t="s">
-        <v>49</v>
+        <v>159</v>
       </c>
       <c r="C12" s="38" t="s">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="D12" s="39">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="E12" s="40">
-        <v>4.7149522683250469</v>
+        <v>4.0346000000000002</v>
       </c>
       <c r="F12" s="44">
-        <v>11.970684039087947</v>
+        <v>10.073111291632818</v>
       </c>
       <c r="G12" s="43" t="s">
-        <v>49</v>
+        <v>159</v>
       </c>
       <c r="H12" s="38" t="s">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="I12" s="39">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="J12" s="40">
-        <v>5.7957146239444404</v>
+        <v>5.0054999999999996</v>
       </c>
       <c r="K12" s="44">
-        <v>10.70615034168565</v>
+        <v>8.8691796008869179</v>
       </c>
       <c r="L12" s="43" t="s">
-        <v>100</v>
+        <v>159</v>
       </c>
       <c r="M12" s="38" t="s">
-        <v>33</v>
+        <v>160</v>
       </c>
       <c r="N12" s="39">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="O12" s="40">
-        <v>3.342574437461435</v>
+        <v>2.9827616712413643</v>
       </c>
       <c r="P12" s="45">
-        <v>14.285714285714286</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>13.373860182370821</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="36">
         <v>4</v>
       </c>
       <c r="B13" s="43" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="C13" s="38" t="s">
-        <v>34</v>
+        <v>162</v>
       </c>
       <c r="D13" s="39">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="E13" s="40">
-        <v>1.379203724748143</v>
+        <v>1.8546</v>
       </c>
       <c r="F13" s="44">
-        <v>3.5016286644951138</v>
+        <v>4.6303818034118605</v>
       </c>
       <c r="G13" s="43" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="H13" s="38" t="s">
-        <v>34</v>
+        <v>162</v>
       </c>
       <c r="I13" s="39">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="J13" s="40">
-        <v>1.4797569252624103</v>
+        <v>2.5653000000000001</v>
       </c>
       <c r="K13" s="44">
-        <v>2.7334851936218678</v>
+        <v>4.5454545454545459</v>
       </c>
       <c r="L13" s="43" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="M13" s="38" t="s">
-        <v>34</v>
+        <v>162</v>
       </c>
       <c r="N13" s="39">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="O13" s="40">
-        <v>1.2701782862353452</v>
+        <v>1.0846406077241324</v>
       </c>
       <c r="P13" s="45">
-        <v>5.4285714285714288</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.86322188449848</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="36">
         <v>5</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>88</v>
+        <v>163</v>
       </c>
       <c r="C14" s="38" t="s">
-        <v>35</v>
+        <v>164</v>
       </c>
       <c r="D14" s="39">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E14" s="40">
-        <v>0.76978812544082398</v>
+        <v>0.61819999999999997</v>
       </c>
       <c r="F14" s="44">
-        <v>1.9543973941368078</v>
+        <v>1.5434606011372867</v>
       </c>
       <c r="G14" s="43" t="s">
-        <v>101</v>
+        <v>165</v>
       </c>
       <c r="H14" s="38" t="s">
-        <v>37</v>
+        <v>166</v>
       </c>
       <c r="I14" s="39">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J14" s="40">
-        <v>1.1098176939468076</v>
+        <v>0.87590000000000001</v>
       </c>
       <c r="K14" s="44">
-        <v>2.0501138952164011</v>
+        <v>1.5521064301552105</v>
       </c>
       <c r="L14" s="43" t="s">
-        <v>88</v>
+        <v>167</v>
       </c>
       <c r="M14" s="38" t="s">
-        <v>35</v>
+        <v>168</v>
       </c>
       <c r="N14" s="39">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="O14" s="40">
-        <v>1.0027723312384305</v>
+        <v>0.6101103418448246</v>
       </c>
       <c r="P14" s="45">
-        <v>4.2857142857142856</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.735562310030395</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="36">
         <v>6</v>
       </c>
       <c r="B15" s="43" t="s">
-        <v>101</v>
+        <v>167</v>
       </c>
       <c r="C15" s="38" t="s">
-        <v>37</v>
+        <v>168</v>
       </c>
       <c r="D15" s="39">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E15" s="40">
-        <v>0.73771362021412301</v>
+        <v>0.55310000000000004</v>
       </c>
       <c r="F15" s="44">
-        <v>1.8729641693811074</v>
+        <v>1.380991064175467</v>
       </c>
       <c r="G15" s="43" t="s">
-        <v>65</v>
+        <v>163</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="I15" s="39">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J15" s="40">
-        <v>0.61656538552600426</v>
+        <v>0.68820000000000003</v>
       </c>
       <c r="K15" s="44">
-        <v>1.1389521640091116</v>
+        <v>1.2195121951219512</v>
       </c>
       <c r="L15" s="43" t="s">
-        <v>65</v>
+        <v>163</v>
       </c>
       <c r="M15" s="38" t="s">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="N15" s="39">
         <v>8</v>
       </c>
       <c r="O15" s="40">
-        <v>0.53481190999382966</v>
+        <v>0.5423203038620662</v>
       </c>
       <c r="P15" s="45">
-        <v>2.2857142857142856</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.43161094224924</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="36">
         <v>7</v>
       </c>
       <c r="B16" s="43" t="s">
-        <v>65</v>
+        <v>165</v>
       </c>
       <c r="C16" s="38" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
       <c r="D16" s="39">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E16" s="40">
-        <v>0.57734109408061796</v>
+        <v>0.48799999999999999</v>
       </c>
       <c r="F16" s="44">
-        <v>1.4657980456026058</v>
+        <v>1.2185215272136474</v>
       </c>
       <c r="G16" s="43" t="s">
-        <v>88</v>
+        <v>167</v>
       </c>
       <c r="H16" s="38" t="s">
-        <v>35</v>
+        <v>168</v>
       </c>
       <c r="I16" s="39">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J16" s="40">
-        <v>0.55490884697340381</v>
+        <v>0.50049999999999994</v>
       </c>
       <c r="K16" s="44">
-        <v>1.0250569476082005</v>
+        <v>0.88691796008869184</v>
       </c>
       <c r="L16" s="43" t="s">
-        <v>94</v>
+        <v>169</v>
       </c>
       <c r="M16" s="38" t="s">
-        <v>36</v>
+        <v>170</v>
       </c>
       <c r="N16" s="39">
         <v>7</v>
       </c>
       <c r="O16" s="40">
-        <v>0.46796042124460091</v>
+        <v>0.47453026587930797</v>
       </c>
       <c r="P16" s="45">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.1276595744680851</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="36">
         <v>8</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>94</v>
+        <v>169</v>
       </c>
       <c r="C17" s="38" t="s">
-        <v>36</v>
+        <v>170</v>
       </c>
       <c r="D17" s="39">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E17" s="40">
-        <v>0.51319208362721602</v>
+        <v>0.4229</v>
       </c>
       <c r="F17" s="44">
-        <v>1.3029315960912051</v>
+        <v>1.0560519902518277</v>
       </c>
       <c r="G17" s="43" t="s">
-        <v>94</v>
+        <v>171</v>
       </c>
       <c r="H17" s="38" t="s">
-        <v>36</v>
+        <v>172</v>
       </c>
       <c r="I17" s="39">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J17" s="40">
-        <v>0.55490884697340381</v>
+        <v>0.43790000000000001</v>
       </c>
       <c r="K17" s="45">
-        <v>1.0250569476082005</v>
+        <v>0.77605321507760527</v>
       </c>
       <c r="L17" s="46" t="s">
-        <v>101</v>
+        <v>171</v>
       </c>
       <c r="M17" s="38" t="s">
-        <v>37</v>
+        <v>172</v>
       </c>
       <c r="N17" s="39">
         <v>5</v>
       </c>
       <c r="O17" s="40">
-        <v>0.33425744374614352</v>
+        <v>0.33895018991379139</v>
       </c>
       <c r="P17" s="45">
-        <v>1.4285714285714286</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5197568389057752</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="36">
         <v>9</v>
       </c>
       <c r="B18" s="43" t="s">
-        <v>72</v>
+        <v>171</v>
       </c>
       <c r="C18" s="38" t="s">
-        <v>22</v>
+        <v>172</v>
       </c>
       <c r="D18" s="39">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" s="40">
-        <v>0.35281955749371097</v>
+        <v>0.39040000000000002</v>
       </c>
       <c r="F18" s="44">
-        <v>0.89576547231270354</v>
+        <v>0.97481722177091801</v>
       </c>
       <c r="G18" s="43" t="s">
-        <v>48</v>
+        <v>173</v>
       </c>
       <c r="H18" s="38" t="s">
-        <v>40</v>
+        <v>174</v>
       </c>
       <c r="I18" s="39">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J18" s="40">
-        <v>0.43159576986820297</v>
+        <v>0.37540000000000001</v>
       </c>
       <c r="K18" s="44">
-        <v>0.79726651480637811</v>
+        <v>0.66518847006651882</v>
       </c>
       <c r="L18" s="47" t="s">
-        <v>72</v>
+        <v>175</v>
       </c>
       <c r="M18" s="38" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="N18" s="39">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O18" s="40">
-        <v>0.26740595499691483</v>
+        <v>0.20337011394827484</v>
       </c>
       <c r="P18" s="45">
-        <v>1.1428571428571428</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.91185410334346506</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="36">
         <v>10</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>53</v>
+        <v>173</v>
       </c>
       <c r="C19" s="38" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="D19" s="39">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E19" s="40">
-        <v>0.28867054704030898</v>
+        <v>0.22770000000000001</v>
       </c>
       <c r="F19" s="44">
-        <v>0.73289902280130292</v>
+        <v>0.56864337936636877</v>
       </c>
       <c r="G19" s="43" t="s">
-        <v>72</v>
+        <v>169</v>
       </c>
       <c r="H19" s="38" t="s">
-        <v>22</v>
+        <v>170</v>
       </c>
       <c r="I19" s="39">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J19" s="40">
-        <v>0.43159576986820297</v>
+        <v>0.37540000000000001</v>
       </c>
       <c r="K19" s="44">
-        <v>0.79726651480637811</v>
+        <v>0.66518847006651882</v>
       </c>
       <c r="L19" s="43" t="s">
-        <v>53</v>
+        <v>177</v>
       </c>
       <c r="M19" s="38" t="s">
-        <v>26</v>
+        <v>178</v>
       </c>
       <c r="N19" s="39">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O19" s="40">
-        <v>0.20055446624768608</v>
+        <v>6.7790037982758275E-2</v>
       </c>
       <c r="P19" s="45">
-        <v>0.8571428571428571</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.303951367781155</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="36"/>
       <c r="B20" s="47"/>
       <c r="C20" s="38" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="D20" s="48">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="E20" s="40">
-        <v>5.9337834669396852</v>
+        <v>6.3448442365143185</v>
       </c>
       <c r="F20" s="49">
-        <v>15.06514657980456</v>
+        <v>15.840779853777416</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="38" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="I20" s="48">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J20" s="50">
-        <v>7.7070673190750529</v>
+        <v>7.9463477615857903</v>
       </c>
       <c r="K20" s="49">
-        <v>14.236902050113896</v>
+        <v>14.079822616407982</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="38" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="N20" s="48">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="O20" s="50">
-        <v>3.9442378362044934</v>
+        <v>4.4741425068620462</v>
       </c>
       <c r="P20" s="45">
-        <v>16.857142857142858</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>20.060790273556233</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="51">
         <v>11</v>
       </c>
       <c r="B21" s="52" t="s">
-        <v>51</v>
+        <v>175</v>
       </c>
       <c r="C21" s="53" t="s">
-        <v>112</v>
+        <v>176</v>
       </c>
       <c r="D21" s="54">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E21" s="55">
-        <v>0.25659604181360801</v>
+        <v>0.19520000000000001</v>
       </c>
       <c r="F21" s="44">
-        <v>0.65146579804560256</v>
+        <v>0.487408610885459</v>
       </c>
       <c r="G21" s="52" t="s">
-        <v>51</v>
+        <v>180</v>
       </c>
       <c r="H21" s="53" t="s">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="I21" s="54">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J21" s="40">
-        <v>0.36993923131560258</v>
+        <v>0.18770000000000001</v>
       </c>
       <c r="K21" s="44">
-        <v>0.68337129840546695</v>
+        <v>0.33259423503325941</v>
       </c>
       <c r="L21" s="52" t="s">
-        <v>45</v>
+        <v>182</v>
       </c>
       <c r="M21" s="53" t="s">
-        <v>29</v>
+        <v>183</v>
       </c>
       <c r="N21" s="54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O21" s="40">
-        <v>0.13370297749845741</v>
+        <v>6.7790037982758275E-2</v>
       </c>
       <c r="P21" s="56">
-        <v>0.5714285714285714</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.303951367781155</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="36">
         <v>12</v>
       </c>
       <c r="B22" s="43" t="s">
-        <v>45</v>
+        <v>180</v>
       </c>
       <c r="C22" s="38" t="s">
-        <v>29</v>
+        <v>181</v>
       </c>
       <c r="D22" s="39">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E22" s="40">
-        <v>0.22452153658690699</v>
+        <v>0.13009999999999999</v>
       </c>
       <c r="F22" s="45">
-        <v>0.57003257328990231</v>
+        <v>0.3249390739236393</v>
       </c>
       <c r="G22" s="46" t="s">
-        <v>53</v>
+        <v>184</v>
       </c>
       <c r="H22" s="38" t="s">
-        <v>26</v>
+        <v>185</v>
       </c>
       <c r="I22" s="39">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J22" s="40">
-        <v>0.36993923131560258</v>
+        <v>0.18770000000000001</v>
       </c>
       <c r="K22" s="44">
-        <v>0.68337129840546695</v>
+        <v>0.33259423503325941</v>
       </c>
       <c r="L22" s="43" t="s">
-        <v>51</v>
+        <v>173</v>
       </c>
       <c r="M22" s="38" t="s">
-        <v>112</v>
+        <v>174</v>
       </c>
       <c r="N22" s="39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O22" s="40">
-        <v>0.13370297749845741</v>
+        <v>6.7790037982758275E-2</v>
       </c>
       <c r="P22" s="45">
-        <v>0.5714285714285714</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.303951367781155</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="36">
         <v>13</v>
       </c>
       <c r="B23" s="43" t="s">
-        <v>48</v>
+        <v>184</v>
       </c>
       <c r="C23" s="38" t="s">
-        <v>40</v>
+        <v>185</v>
       </c>
       <c r="D23" s="39">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E23" s="40">
-        <v>0.22452153658690699</v>
+        <v>0.13009999999999999</v>
       </c>
       <c r="F23" s="44">
-        <v>0.57003257328990231</v>
+        <v>0.3249390739236393</v>
       </c>
       <c r="G23" s="46" t="s">
-        <v>45</v>
+        <v>186</v>
       </c>
       <c r="H23" s="38" t="s">
-        <v>29</v>
+        <v>187</v>
       </c>
       <c r="I23" s="39">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J23" s="40">
-        <v>0.30828269276300213</v>
+        <v>0.18770000000000001</v>
       </c>
       <c r="K23" s="44">
-        <v>0.56947608200455579</v>
+        <v>0.33259423503325941</v>
       </c>
       <c r="L23" s="57" t="s">
-        <v>52</v>
+        <v>180</v>
       </c>
       <c r="M23" s="38" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="N23" s="39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O23" s="40">
-        <v>0.13370297749845741</v>
+        <v>6.7790037982758275E-2</v>
       </c>
       <c r="P23" s="45">
-        <v>0.5714285714285714</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.303951367781155</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="36">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
-        <v>113</v>
+        <v>186</v>
       </c>
       <c r="C24" s="38" t="s">
-        <v>38</v>
+        <v>187</v>
       </c>
       <c r="D24" s="39">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E24" s="40">
-        <v>0.160372526133505</v>
+        <v>9.7600000000000006E-2</v>
       </c>
       <c r="F24" s="44">
-        <v>0.40716612377850164</v>
+        <v>0.2437043054427295</v>
       </c>
       <c r="G24" s="57" t="s">
-        <v>113</v>
+        <v>188</v>
       </c>
       <c r="H24" s="38" t="s">
-        <v>38</v>
+        <v>189</v>
       </c>
       <c r="I24" s="39">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J24" s="40">
-        <v>0.24662615421040168</v>
+        <v>0.18770000000000001</v>
       </c>
       <c r="K24" s="45">
-        <v>0.45558086560364464</v>
+        <v>0.33259423503325941</v>
       </c>
       <c r="L24" s="46" t="s">
-        <v>113</v>
+        <v>184</v>
       </c>
       <c r="M24" s="38" t="s">
-        <v>38</v>
+        <v>185</v>
       </c>
       <c r="N24" s="39">
         <v>1</v>
       </c>
       <c r="O24" s="40">
-        <v>6.6851488749228707E-2</v>
+        <v>6.7790037982758275E-2</v>
       </c>
       <c r="P24" s="45">
-        <v>0.2857142857142857</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.303951367781155</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="58">
         <v>15</v>
       </c>
       <c r="B25" s="59" t="s">
-        <v>52</v>
+        <v>188</v>
       </c>
       <c r="C25" s="60" t="s">
-        <v>24</v>
+        <v>189</v>
       </c>
       <c r="D25" s="61">
         <v>3</v>
       </c>
       <c r="E25" s="50">
-        <v>9.6223515680102997E-2</v>
+        <v>9.7600000000000006E-2</v>
       </c>
       <c r="F25" s="49">
-        <v>0.24429967426710097</v>
+        <v>0.2437043054427295</v>
       </c>
       <c r="G25" s="59" t="s">
-        <v>56</v>
+        <v>175</v>
       </c>
       <c r="H25" s="60" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="I25" s="62">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J25" s="50">
-        <v>0.12331307710520084</v>
+        <v>0.18770000000000001</v>
       </c>
       <c r="K25" s="49">
-        <v>0.22779043280182232</v>
+        <v>0.33259423503325941</v>
       </c>
       <c r="L25" s="59" t="s">
-        <v>82</v>
+        <v>190</v>
       </c>
       <c r="M25" s="60" t="s">
-        <v>81</v>
+        <v>191</v>
       </c>
       <c r="N25" s="62">
         <v>1</v>
       </c>
       <c r="O25" s="50">
-        <v>6.6851488749228707E-2</v>
+        <v>6.7790037982758275E-2</v>
       </c>
       <c r="P25" s="63">
-        <v>0.2857142857142857</v>
+        <v>0.303951367781155</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="331" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="19" t="s">
-        <v>147</v>
+        <v>192</v>
       </c>
       <c r="B26" s="19"/>
+      <c r="C26" s="333"/>
+      <c r="D26" s="333"/>
+      <c r="E26" s="333"/>
+      <c r="F26" s="333"/>
       <c r="G26" s="332"/>
+      <c r="H26" s="333"/>
+      <c r="I26" s="333"/>
+      <c r="J26" s="333"/>
+      <c r="K26" s="333"/>
       <c r="L26" s="332"/>
+      <c r="M26" s="333"/>
+      <c r="N26" s="333"/>
+      <c r="O26" s="333"/>
+      <c r="P26" s="333"/>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="326"/>
       <c r="C27" s="66"/>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" s="326"/>
       <c r="C28" s="66"/>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" s="326"/>
       <c r="C29" s="68"/>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" s="326"/>
       <c r="C30" s="68"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" s="326"/>
       <c r="C31" s="66"/>
     </row>
     <row r="32" spans="1:16">
       <c r="B32" s="326"/>
       <c r="C32" s="66"/>
     </row>
@@ -8222,113 +8356,113 @@
       <c r="B77" s="326"/>
       <c r="C77" s="66"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="326"/>
       <c r="C78" s="66"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="326"/>
       <c r="C79" s="66"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="326"/>
       <c r="C80" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:P80"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A22" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="68" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="68"/>
+    <col min="1" max="1" width="2.69921875" style="68" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="7" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="68" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="326" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="66" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="68" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="326" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="66" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="68" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="68"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="322" customFormat="1" ht="25.5">
-      <c r="A1" s="407" t="s">
+    <row r="1" spans="1:16" s="322" customFormat="1" ht="24.6">
+      <c r="A1" s="420" t="s">
         <v>297</v>
       </c>
-      <c r="B1" s="407"/>
-[...13 lines deleted...]
-      <c r="P1" s="407"/>
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
     </row>
     <row r="2" spans="1:16" s="322" customFormat="1" ht="6" customHeight="1">
       <c r="A2" s="80"/>
       <c r="B2" s="323"/>
       <c r="C2" s="81"/>
       <c r="D2" s="324"/>
       <c r="E2" s="324"/>
       <c r="F2" s="324"/>
       <c r="G2" s="323"/>
       <c r="H2" s="81"/>
       <c r="I2" s="324"/>
       <c r="J2" s="324"/>
       <c r="K2" s="324"/>
       <c r="L2" s="323"/>
       <c r="M2" s="81"/>
       <c r="N2" s="324"/>
       <c r="O2" s="324"/>
       <c r="P2" s="324"/>
     </row>
     <row r="3" spans="1:16" s="322" customFormat="1">
       <c r="A3" s="5" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="B3" s="323"/>
       <c r="C3" s="82"/>
       <c r="D3" s="324"/>
       <c r="E3" s="324"/>
       <c r="F3" s="324"/>
       <c r="G3" s="323"/>
       <c r="H3" s="81"/>
       <c r="I3" s="324"/>
       <c r="J3" s="324"/>
       <c r="K3" s="324"/>
       <c r="L3" s="323"/>
       <c r="M3" s="81"/>
       <c r="N3" s="324"/>
       <c r="O3" s="324"/>
       <c r="P3" s="325"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="327" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>0</v>
@@ -8455,899 +8589,899 @@
       </c>
       <c r="F8" s="76" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="79" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="78"/>
       <c r="I8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="77" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="76" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="79" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="78"/>
       <c r="N8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="77" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="P8" s="79" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="1" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="1" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="330"/>
       <c r="B9" s="37" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="38" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="39">
-        <v>1185</v>
+        <v>1228</v>
       </c>
       <c r="E9" s="40">
-        <v>37.677789086413767</v>
+        <v>39.387492418388824</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="37" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="38" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="39">
-        <v>855</v>
+        <v>878</v>
       </c>
       <c r="J9" s="40">
-        <v>52.268211115889628</v>
+        <v>54.134440849183171</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="37" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="38" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="39">
-        <v>330</v>
+        <v>350</v>
       </c>
       <c r="O9" s="40">
-        <v>21.86450565843468</v>
+        <v>23.398021062230047</v>
       </c>
       <c r="P9" s="42">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="36">
         <v>1</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C10" s="38" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="39">
-        <v>583</v>
+        <v>569</v>
       </c>
       <c r="E10" s="40">
-        <v>18.536836318463482</v>
+        <v>18.250393473992869</v>
       </c>
       <c r="F10" s="44">
-        <v>49.198312236286917</v>
+        <v>46.335504885993487</v>
       </c>
       <c r="G10" s="43" t="s">
         <v>99</v>
       </c>
       <c r="H10" s="38" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="39">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="J10" s="40">
-        <v>28.059699999999999</v>
+        <v>27.252190040249388</v>
       </c>
       <c r="K10" s="44">
-        <v>53.684210526315788</v>
+        <v>50.341685649202731</v>
       </c>
       <c r="L10" s="43" t="s">
         <v>99</v>
       </c>
       <c r="M10" s="38" t="s">
         <v>19</v>
       </c>
       <c r="N10" s="39">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="O10" s="40">
-        <v>8.2157</v>
+        <v>8.4901390711520452</v>
       </c>
       <c r="P10" s="45">
-        <v>37.575757575757578</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>36.285714285714285</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="36">
         <v>2</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="39">
-        <v>161</v>
+        <v>183</v>
       </c>
       <c r="E11" s="40">
-        <v>5.1190920193355414</v>
+        <v>5.869634456486283</v>
       </c>
       <c r="F11" s="44">
-        <v>13.586497890295359</v>
+        <v>14.90228013029316</v>
       </c>
       <c r="G11" s="43" t="s">
         <v>100</v>
       </c>
       <c r="H11" s="38" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="39">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="J11" s="40">
-        <v>6.8468</v>
+        <v>8.2003196274958565</v>
       </c>
       <c r="K11" s="44">
-        <v>13.099415204678362</v>
+        <v>15.148063781321184</v>
       </c>
       <c r="L11" s="43" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="M11" s="38" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="N11" s="39">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O11" s="40">
-        <v>3.2465000000000002</v>
+        <v>3.5431289037091211</v>
       </c>
       <c r="P11" s="45">
-        <v>14.848484848484848</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>15.142857142857142</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="36">
         <v>3</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="38" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="39">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="E12" s="40">
-        <v>3.7200855047345245</v>
+        <v>4.7149522683250469</v>
       </c>
       <c r="F12" s="44">
-        <v>9.8734177215189867</v>
+        <v>11.970684039087947</v>
       </c>
       <c r="G12" s="43" t="s">
         <v>49</v>
       </c>
       <c r="H12" s="38" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="39">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="J12" s="40">
-        <v>4.5236999999999998</v>
+        <v>5.7957146239444404</v>
       </c>
       <c r="K12" s="44">
-        <v>8.654970760233919</v>
+        <v>10.70615034168565</v>
       </c>
       <c r="L12" s="43" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="M12" s="38" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="N12" s="39">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="O12" s="40">
-        <v>2.8490000000000002</v>
+        <v>3.342574437461435</v>
       </c>
       <c r="P12" s="45">
-        <v>13.030303030303031</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>14.285714285714286</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="36">
         <v>4</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="39">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E13" s="40">
-        <v>1.3354153093918806</v>
+        <v>1.379203724748143</v>
       </c>
       <c r="F13" s="44">
-        <v>3.5443037974683542</v>
+        <v>3.5016286644951138</v>
       </c>
       <c r="G13" s="43" t="s">
         <v>64</v>
       </c>
       <c r="H13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="39">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="J13" s="40">
-        <v>1.8951</v>
+        <v>1.4797569252624103</v>
       </c>
       <c r="K13" s="44">
-        <v>3.6257309941520468</v>
+        <v>2.7334851936218678</v>
       </c>
       <c r="L13" s="43" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="N13" s="39">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="O13" s="40">
-        <v>0.7288</v>
+        <v>1.2701782862353452</v>
       </c>
       <c r="P13" s="45">
-        <v>3.3333333333333335</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.4285714285714288</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="36">
         <v>5</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C14" s="38" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D14" s="39">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E14" s="40">
-        <v>0.63591205209137158</v>
+        <v>0.76978812544082398</v>
       </c>
       <c r="F14" s="44">
-        <v>1.6877637130801688</v>
+        <v>1.9543973941368078</v>
       </c>
       <c r="G14" s="43" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="H14" s="38" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I14" s="39">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J14" s="40">
-        <v>0.85580000000000001</v>
+        <v>1.1098176939468076</v>
       </c>
       <c r="K14" s="44">
-        <v>1.6374269005847952</v>
+        <v>2.0501138952164011</v>
       </c>
       <c r="L14" s="43" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="38" t="s">
         <v>35</v>
       </c>
       <c r="N14" s="39">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="O14" s="40">
-        <v>0.4637</v>
+        <v>1.0027723312384305</v>
       </c>
       <c r="P14" s="45">
-        <v>2.1212121212121211</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.2857142857142856</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="36">
         <v>6</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C15" s="38" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="39">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E15" s="40">
-        <v>0.6041164494868031</v>
+        <v>0.73771362021412301</v>
       </c>
       <c r="F15" s="44">
-        <v>1.6033755274261603</v>
+        <v>1.8729641693811074</v>
       </c>
       <c r="G15" s="43" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="I15" s="39">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J15" s="40">
-        <v>0.73350000000000004</v>
+        <v>0.61656538552600426</v>
       </c>
       <c r="K15" s="44">
-        <v>1.4035087719298245</v>
+        <v>1.1389521640091116</v>
       </c>
       <c r="L15" s="43" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="M15" s="38" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="N15" s="39">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="O15" s="40">
-        <v>0.4637</v>
+        <v>0.53481190999382966</v>
       </c>
       <c r="P15" s="45">
-        <v>2.1212121212121211</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.2857142857142856</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="36">
         <v>7</v>
       </c>
       <c r="B16" s="43" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="C16" s="38" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D16" s="39">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E16" s="40">
-        <v>0.47693403906852877</v>
+        <v>0.57734109408061796</v>
       </c>
       <c r="F16" s="44">
-        <v>1.2658227848101267</v>
+        <v>1.4657980456026058</v>
       </c>
       <c r="G16" s="43" t="s">
         <v>88</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="39">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J16" s="40">
-        <v>0.48899999999999999</v>
+        <v>0.55490884697340381</v>
       </c>
       <c r="K16" s="44">
-        <v>0.93567251461988299</v>
+        <v>1.0250569476082005</v>
       </c>
       <c r="L16" s="43" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="M16" s="38" t="s">
-        <v>112</v>
+        <v>36</v>
       </c>
       <c r="N16" s="39">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O16" s="40">
-        <v>0.39750000000000002</v>
+        <v>0.46796042124460091</v>
       </c>
       <c r="P16" s="45">
-        <v>1.8181818181818181</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="36">
         <v>8</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="C17" s="38" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="D17" s="39">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E17" s="40">
-        <v>0.34975162865025444</v>
+        <v>0.51319208362721602</v>
       </c>
       <c r="F17" s="44">
-        <v>0.92827004219409281</v>
+        <v>1.3029315960912051</v>
       </c>
       <c r="G17" s="43" t="s">
-        <v>65</v>
+        <v>94</v>
       </c>
       <c r="H17" s="38" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="I17" s="39">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J17" s="40">
-        <v>0.4279</v>
+        <v>0.55490884697340381</v>
       </c>
       <c r="K17" s="45">
-        <v>0.81871345029239762</v>
+        <v>1.0250569476082005</v>
       </c>
       <c r="L17" s="46" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="M17" s="38" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N17" s="39">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O17" s="40">
-        <v>0.39750000000000002</v>
+        <v>0.33425744374614352</v>
       </c>
       <c r="P17" s="45">
-        <v>1.8181818181818181</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.4285714285714286</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="36">
         <v>9</v>
       </c>
       <c r="B18" s="43" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C18" s="38" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D18" s="39">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E18" s="40">
-        <v>0.31795602604568579</v>
+        <v>0.35281955749371097</v>
       </c>
       <c r="F18" s="44">
-        <v>0.84388185654008441</v>
+        <v>0.89576547231270354</v>
       </c>
       <c r="G18" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="H18" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="I18" s="39">
+        <v>7</v>
+      </c>
+      <c r="J18" s="40">
+        <v>0.43159576986820297</v>
+      </c>
+      <c r="K18" s="44">
+        <v>0.79726651480637811</v>
+      </c>
+      <c r="L18" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="H18" s="38" t="s">
+      <c r="M18" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="I18" s="39">
-[...13 lines deleted...]
-      </c>
       <c r="N18" s="39">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O18" s="40">
-        <v>0.39750000000000002</v>
+        <v>0.26740595499691483</v>
       </c>
       <c r="P18" s="45">
-        <v>1.8181818181818181</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1428571428571428</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="36">
         <v>10</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C19" s="38" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="D19" s="39">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E19" s="40">
-        <v>0.25436482083654866</v>
+        <v>0.28867054704030898</v>
       </c>
       <c r="F19" s="44">
-        <v>0.67510548523206748</v>
+        <v>0.73289902280130292</v>
       </c>
       <c r="G19" s="43" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="H19" s="38" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I19" s="39">
+        <v>7</v>
+      </c>
+      <c r="J19" s="40">
+        <v>0.43159576986820297</v>
+      </c>
+      <c r="K19" s="44">
+        <v>0.79726651480637811</v>
+      </c>
+      <c r="L19" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="M19" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="N19" s="39">
         <v>3</v>
       </c>
-      <c r="J19" s="40">
-[...13 lines deleted...]
-      </c>
       <c r="O19" s="40">
-        <v>0.33119999999999999</v>
+        <v>0.20055446624768608</v>
       </c>
       <c r="P19" s="45">
-        <v>1.5151515151515151</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.8571428571428571</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="36"/>
       <c r="B20" s="47"/>
       <c r="C20" s="38" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="48">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="E20" s="40">
-        <v>6.3273249183091478</v>
+        <v>5.9337834669396852</v>
       </c>
       <c r="F20" s="49">
-        <v>16.793248945147678</v>
+        <v>15.06514657980456</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="38" t="s">
         <v>25</v>
       </c>
       <c r="I20" s="48">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="J20" s="50">
-        <v>7.8860809753798389</v>
+        <v>7.7070673190750529</v>
       </c>
       <c r="K20" s="49">
-        <v>15.087719298245615</v>
+        <v>14.236902050113896</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="38" t="s">
         <v>25</v>
       </c>
       <c r="N20" s="48">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="O20" s="50">
-        <v>4.3729011316869357</v>
+        <v>3.9442378362044934</v>
       </c>
       <c r="P20" s="45">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>16.857142857142858</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="51">
         <v>11</v>
       </c>
       <c r="B21" s="52" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C21" s="53" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="D21" s="54">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E21" s="55">
-        <v>0.22256921823198009</v>
+        <v>0.25659604181360801</v>
       </c>
       <c r="F21" s="44">
-        <v>0.59071729957805907</v>
+        <v>0.65146579804560256</v>
       </c>
       <c r="G21" s="52" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H21" s="53" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="I21" s="54">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J21" s="40">
-        <v>0.18329999999999999</v>
+        <v>0.36993923131560258</v>
       </c>
       <c r="K21" s="44">
-        <v>0.35087719298245612</v>
+        <v>0.68337129840546695</v>
       </c>
       <c r="L21" s="52" t="s">
         <v>45</v>
       </c>
       <c r="M21" s="53" t="s">
         <v>29</v>
       </c>
       <c r="N21" s="54">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O21" s="40">
-        <v>0.19869999999999999</v>
+        <v>0.13370297749845741</v>
       </c>
       <c r="P21" s="56">
-        <v>0.90909090909090906</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.5714285714285714</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="36">
         <v>12</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="39">
+        <v>7</v>
+      </c>
+      <c r="E22" s="40">
+        <v>0.22452153658690699</v>
+      </c>
+      <c r="F22" s="45">
+        <v>0.57003257328990231</v>
+      </c>
+      <c r="G22" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="H22" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="I22" s="39">
         <v>6</v>
       </c>
-      <c r="E22" s="40">
-[...13 lines deleted...]
-      </c>
       <c r="J22" s="40">
-        <v>0.18329999999999999</v>
+        <v>0.36993923131560258</v>
       </c>
       <c r="K22" s="44">
-        <v>0.35087719298245612</v>
+        <v>0.68337129840546695</v>
       </c>
       <c r="L22" s="43" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="M22" s="38" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="N22" s="39">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O22" s="40">
-        <v>0.19869999999999999</v>
+        <v>0.13370297749845741</v>
       </c>
       <c r="P22" s="45">
-        <v>0.90909090909090906</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.5714285714285714</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="36">
         <v>13</v>
       </c>
       <c r="B23" s="43" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="C23" s="38" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D23" s="39">
+        <v>7</v>
+      </c>
+      <c r="E23" s="40">
+        <v>0.22452153658690699</v>
+      </c>
+      <c r="F23" s="44">
+        <v>0.57003257328990231</v>
+      </c>
+      <c r="G23" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="H23" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="I23" s="39">
         <v>5</v>
       </c>
-      <c r="E23" s="40">
-[...13 lines deleted...]
-      </c>
       <c r="J23" s="40">
-        <v>0.18329999999999999</v>
+        <v>0.30828269276300213</v>
       </c>
       <c r="K23" s="44">
-        <v>0.35087719298245612</v>
+        <v>0.56947608200455579</v>
       </c>
       <c r="L23" s="57" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="M23" s="38" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="N23" s="39">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O23" s="40">
-        <v>0.19869999999999999</v>
+        <v>0.13370297749845741</v>
       </c>
       <c r="P23" s="45">
-        <v>0.90909090909090906</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.5714285714285714</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="36">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="C24" s="38" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D24" s="39">
         <v>5</v>
       </c>
       <c r="E24" s="40">
-        <v>0.1589780130228429</v>
+        <v>0.160372526133505</v>
       </c>
       <c r="F24" s="44">
-        <v>0.4219409282700422</v>
+        <v>0.40716612377850164</v>
       </c>
       <c r="G24" s="57" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="H24" s="38" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I24" s="39">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J24" s="40">
-        <v>0.1222</v>
+        <v>0.24662615421040168</v>
       </c>
       <c r="K24" s="45">
-        <v>0.23391812865497075</v>
+        <v>0.45558086560364464</v>
       </c>
       <c r="L24" s="46" t="s">
-        <v>56</v>
+        <v>113</v>
       </c>
       <c r="M24" s="38" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="N24" s="39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O24" s="40">
-        <v>0.13250000000000001</v>
+        <v>6.6851488749228707E-2</v>
       </c>
       <c r="P24" s="45">
-        <v>0.60606060606060608</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.2857142857142857</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="58">
         <v>15</v>
       </c>
       <c r="B25" s="59" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="60" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="61">
         <v>3</v>
       </c>
       <c r="E25" s="50">
-        <v>9.5386807813705746E-2</v>
+        <v>9.6223515680102997E-2</v>
       </c>
       <c r="F25" s="49">
-        <v>0.25316455696202533</v>
+        <v>0.24429967426710097</v>
       </c>
       <c r="G25" s="59" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H25" s="60" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="I25" s="62">
         <v>2</v>
       </c>
       <c r="J25" s="50">
-        <v>0.1222</v>
+        <v>0.12331307710520084</v>
       </c>
       <c r="K25" s="49">
-        <v>0.23391812865497075</v>
+        <v>0.22779043280182232</v>
       </c>
       <c r="L25" s="59" t="s">
-        <v>113</v>
+        <v>82</v>
       </c>
       <c r="M25" s="60" t="s">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="N25" s="62">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O25" s="50">
-        <v>0.13250000000000001</v>
+        <v>6.6851488749228707E-2</v>
       </c>
       <c r="P25" s="63">
-        <v>0.60606060606060608</v>
+        <v>0.2857142857142857</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="331" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26" s="19"/>
       <c r="G26" s="332"/>
       <c r="L26" s="332"/>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="326"/>
       <c r="C27" s="66"/>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" s="326"/>
       <c r="C28" s="66"/>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" s="326"/>
       <c r="C29" s="68"/>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" s="326"/>
       <c r="C30" s="68"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" s="326"/>
       <c r="C31" s="66"/>
     </row>
@@ -9535,91 +9669,1404 @@
       <c r="B77" s="326"/>
       <c r="C77" s="66"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="326"/>
       <c r="C78" s="66"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="326"/>
       <c r="C79" s="66"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="326"/>
       <c r="C80" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:P80"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="2.69921875" style="68" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="7" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="68" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="326" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="66" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="68" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="326" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="66" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="68" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="68"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="322" customFormat="1" ht="24.6">
+      <c r="A1" s="420" t="s">
+        <v>297</v>
+      </c>
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
+    </row>
+    <row r="2" spans="1:16" s="322" customFormat="1" ht="6" customHeight="1">
+      <c r="A2" s="80"/>
+      <c r="B2" s="323"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="324"/>
+      <c r="E2" s="324"/>
+      <c r="F2" s="324"/>
+      <c r="G2" s="323"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="324"/>
+      <c r="J2" s="324"/>
+      <c r="K2" s="324"/>
+      <c r="L2" s="323"/>
+      <c r="M2" s="81"/>
+      <c r="N2" s="324"/>
+      <c r="O2" s="324"/>
+      <c r="P2" s="324"/>
+    </row>
+    <row r="3" spans="1:16" s="322" customFormat="1">
+      <c r="A3" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="324"/>
+      <c r="E3" s="324"/>
+      <c r="F3" s="324"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="324"/>
+      <c r="J3" s="324"/>
+      <c r="K3" s="324"/>
+      <c r="L3" s="323"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="324"/>
+      <c r="O3" s="324"/>
+      <c r="P3" s="325"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="327" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="11"/>
+      <c r="C5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="11"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="14"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="11"/>
+      <c r="J5" s="15"/>
+      <c r="K5" s="16"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="11"/>
+      <c r="O5" s="15"/>
+      <c r="P5" s="18"/>
+    </row>
+    <row r="6" spans="1:16" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A6" s="69"/>
+      <c r="B6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="71"/>
+      <c r="D6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="70" t="s">
+        <v>140</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="G6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="71"/>
+      <c r="I6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="70" t="s">
+        <v>140</v>
+      </c>
+      <c r="K6" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="L6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" s="71"/>
+      <c r="N6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="328" t="s">
+        <v>140</v>
+      </c>
+      <c r="P6" s="329" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="69"/>
+      <c r="B7" s="75" t="s">
+        <v>142</v>
+      </c>
+      <c r="C7" s="74" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="72"/>
+      <c r="E7" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="72" t="s">
+        <v>143</v>
+      </c>
+      <c r="G7" s="75" t="s">
+        <v>142</v>
+      </c>
+      <c r="H7" s="74" t="s">
+        <v>7</v>
+      </c>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="72" t="s">
+        <v>143</v>
+      </c>
+      <c r="L7" s="75" t="s">
+        <v>142</v>
+      </c>
+      <c r="M7" s="74" t="s">
+        <v>7</v>
+      </c>
+      <c r="N7" s="72"/>
+      <c r="O7" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="P7" s="75" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="78"/>
+      <c r="D8" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="77" t="s">
+        <v>140</v>
+      </c>
+      <c r="F8" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="78"/>
+      <c r="I8" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="77" t="s">
+        <v>140</v>
+      </c>
+      <c r="K8" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="L8" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="M8" s="78"/>
+      <c r="N8" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="O8" s="77" t="s">
+        <v>144</v>
+      </c>
+      <c r="P8" s="79" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="1" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="330"/>
+      <c r="B9" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="39">
+        <v>1185</v>
+      </c>
+      <c r="E9" s="40">
+        <v>37.677789086413767</v>
+      </c>
+      <c r="F9" s="41">
+        <v>100</v>
+      </c>
+      <c r="G9" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="39">
+        <v>855</v>
+      </c>
+      <c r="J9" s="40">
+        <v>52.268211115889628</v>
+      </c>
+      <c r="K9" s="41">
+        <v>100</v>
+      </c>
+      <c r="L9" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="M9" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="N9" s="39">
+        <v>330</v>
+      </c>
+      <c r="O9" s="40">
+        <v>21.86450565843468</v>
+      </c>
+      <c r="P9" s="42">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="36">
+        <v>1</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>99</v>
+      </c>
+      <c r="C10" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="39">
+        <v>583</v>
+      </c>
+      <c r="E10" s="40">
+        <v>18.536836318463482</v>
+      </c>
+      <c r="F10" s="44">
+        <v>49.198312236286917</v>
+      </c>
+      <c r="G10" s="43" t="s">
+        <v>99</v>
+      </c>
+      <c r="H10" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" s="39">
+        <v>459</v>
+      </c>
+      <c r="J10" s="40">
+        <v>28.059699999999999</v>
+      </c>
+      <c r="K10" s="44">
+        <v>53.684210526315788</v>
+      </c>
+      <c r="L10" s="43" t="s">
+        <v>99</v>
+      </c>
+      <c r="M10" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="N10" s="39">
+        <v>124</v>
+      </c>
+      <c r="O10" s="40">
+        <v>8.2157</v>
+      </c>
+      <c r="P10" s="45">
+        <v>37.575757575757578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="36">
+        <v>2</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="C11" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="39">
+        <v>161</v>
+      </c>
+      <c r="E11" s="40">
+        <v>5.1190920193355414</v>
+      </c>
+      <c r="F11" s="44">
+        <v>13.586497890295359</v>
+      </c>
+      <c r="G11" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="H11" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="I11" s="39">
+        <v>112</v>
+      </c>
+      <c r="J11" s="40">
+        <v>6.8468</v>
+      </c>
+      <c r="K11" s="44">
+        <v>13.099415204678362</v>
+      </c>
+      <c r="L11" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="M11" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="N11" s="39">
+        <v>49</v>
+      </c>
+      <c r="O11" s="40">
+        <v>3.2465000000000002</v>
+      </c>
+      <c r="P11" s="45">
+        <v>14.848484848484848</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="36">
+        <v>3</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="39">
+        <v>117</v>
+      </c>
+      <c r="E12" s="40">
+        <v>3.7200855047345245</v>
+      </c>
+      <c r="F12" s="44">
+        <v>9.8734177215189867</v>
+      </c>
+      <c r="G12" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="H12" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="39">
+        <v>74</v>
+      </c>
+      <c r="J12" s="40">
+        <v>4.5236999999999998</v>
+      </c>
+      <c r="K12" s="44">
+        <v>8.654970760233919</v>
+      </c>
+      <c r="L12" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M12" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="N12" s="39">
+        <v>43</v>
+      </c>
+      <c r="O12" s="40">
+        <v>2.8490000000000002</v>
+      </c>
+      <c r="P12" s="45">
+        <v>13.030303030303031</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="36">
+        <v>4</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="39">
+        <v>42</v>
+      </c>
+      <c r="E13" s="40">
+        <v>1.3354153093918806</v>
+      </c>
+      <c r="F13" s="44">
+        <v>3.5443037974683542</v>
+      </c>
+      <c r="G13" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="I13" s="39">
+        <v>31</v>
+      </c>
+      <c r="J13" s="40">
+        <v>1.8951</v>
+      </c>
+      <c r="K13" s="44">
+        <v>3.6257309941520468</v>
+      </c>
+      <c r="L13" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="M13" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="N13" s="39">
+        <v>11</v>
+      </c>
+      <c r="O13" s="40">
+        <v>0.7288</v>
+      </c>
+      <c r="P13" s="45">
+        <v>3.3333333333333335</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="36">
+        <v>5</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="C14" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="39">
+        <v>20</v>
+      </c>
+      <c r="E14" s="40">
+        <v>0.63591205209137158</v>
+      </c>
+      <c r="F14" s="44">
+        <v>1.6877637130801688</v>
+      </c>
+      <c r="G14" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="H14" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="I14" s="39">
+        <v>14</v>
+      </c>
+      <c r="J14" s="40">
+        <v>0.85580000000000001</v>
+      </c>
+      <c r="K14" s="44">
+        <v>1.6374269005847952</v>
+      </c>
+      <c r="L14" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="N14" s="39">
+        <v>7</v>
+      </c>
+      <c r="O14" s="40">
+        <v>0.4637</v>
+      </c>
+      <c r="P14" s="45">
+        <v>2.1212121212121211</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="36">
+        <v>6</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="39">
+        <v>19</v>
+      </c>
+      <c r="E15" s="40">
+        <v>0.6041164494868031</v>
+      </c>
+      <c r="F15" s="44">
+        <v>1.6033755274261603</v>
+      </c>
+      <c r="G15" s="43" t="s">
+        <v>101</v>
+      </c>
+      <c r="H15" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="I15" s="39">
+        <v>12</v>
+      </c>
+      <c r="J15" s="40">
+        <v>0.73350000000000004</v>
+      </c>
+      <c r="K15" s="44">
+        <v>1.4035087719298245</v>
+      </c>
+      <c r="L15" s="43" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="N15" s="39">
+        <v>7</v>
+      </c>
+      <c r="O15" s="40">
+        <v>0.4637</v>
+      </c>
+      <c r="P15" s="45">
+        <v>2.1212121212121211</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="36">
+        <v>7</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="C16" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="39">
+        <v>15</v>
+      </c>
+      <c r="E16" s="40">
+        <v>0.47693403906852877</v>
+      </c>
+      <c r="F16" s="44">
+        <v>1.2658227848101267</v>
+      </c>
+      <c r="G16" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="H16" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="I16" s="39">
+        <v>8</v>
+      </c>
+      <c r="J16" s="40">
+        <v>0.48899999999999999</v>
+      </c>
+      <c r="K16" s="44">
+        <v>0.93567251461988299</v>
+      </c>
+      <c r="L16" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="M16" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="N16" s="39">
+        <v>6</v>
+      </c>
+      <c r="O16" s="40">
+        <v>0.39750000000000002</v>
+      </c>
+      <c r="P16" s="45">
+        <v>1.8181818181818181</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="36">
+        <v>8</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="39">
+        <v>11</v>
+      </c>
+      <c r="E17" s="40">
+        <v>0.34975162865025444</v>
+      </c>
+      <c r="F17" s="44">
+        <v>0.92827004219409281</v>
+      </c>
+      <c r="G17" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="H17" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" s="39">
+        <v>7</v>
+      </c>
+      <c r="J17" s="40">
+        <v>0.4279</v>
+      </c>
+      <c r="K17" s="45">
+        <v>0.81871345029239762</v>
+      </c>
+      <c r="L17" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="M17" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="N17" s="39">
+        <v>6</v>
+      </c>
+      <c r="O17" s="40">
+        <v>0.39750000000000002</v>
+      </c>
+      <c r="P17" s="45">
+        <v>1.8181818181818181</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="36">
+        <v>9</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="39">
+        <v>10</v>
+      </c>
+      <c r="E18" s="40">
+        <v>0.31795602604568579</v>
+      </c>
+      <c r="F18" s="44">
+        <v>0.84388185654008441</v>
+      </c>
+      <c r="G18" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="I18" s="39">
+        <v>6</v>
+      </c>
+      <c r="J18" s="40">
+        <v>0.36670000000000003</v>
+      </c>
+      <c r="K18" s="44">
+        <v>0.70175438596491224</v>
+      </c>
+      <c r="L18" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="M18" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="N18" s="39">
+        <v>6</v>
+      </c>
+      <c r="O18" s="40">
+        <v>0.39750000000000002</v>
+      </c>
+      <c r="P18" s="45">
+        <v>1.8181818181818181</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="36">
+        <v>10</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="D19" s="39">
+        <v>8</v>
+      </c>
+      <c r="E19" s="40">
+        <v>0.25436482083654866</v>
+      </c>
+      <c r="F19" s="44">
+        <v>0.67510548523206748</v>
+      </c>
+      <c r="G19" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="H19" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19" s="39">
+        <v>3</v>
+      </c>
+      <c r="J19" s="40">
+        <v>0.18329999999999999</v>
+      </c>
+      <c r="K19" s="44">
+        <v>0.35087719298245612</v>
+      </c>
+      <c r="L19" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="N19" s="39">
+        <v>5</v>
+      </c>
+      <c r="O19" s="40">
+        <v>0.33119999999999999</v>
+      </c>
+      <c r="P19" s="45">
+        <v>1.5151515151515151</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="36"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="48">
+        <v>199</v>
+      </c>
+      <c r="E20" s="40">
+        <v>6.3273249183091478</v>
+      </c>
+      <c r="F20" s="49">
+        <v>16.793248945147678</v>
+      </c>
+      <c r="G20" s="47"/>
+      <c r="H20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="48">
+        <v>129</v>
+      </c>
+      <c r="J20" s="50">
+        <v>7.8860809753798389</v>
+      </c>
+      <c r="K20" s="49">
+        <v>15.087719298245615</v>
+      </c>
+      <c r="L20" s="47"/>
+      <c r="M20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="48">
+        <v>66</v>
+      </c>
+      <c r="O20" s="50">
+        <v>4.3729011316869357</v>
+      </c>
+      <c r="P20" s="45">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="51">
+        <v>11</v>
+      </c>
+      <c r="B21" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="54">
+        <v>7</v>
+      </c>
+      <c r="E21" s="55">
+        <v>0.22256921823198009</v>
+      </c>
+      <c r="F21" s="44">
+        <v>0.59071729957805907</v>
+      </c>
+      <c r="G21" s="52" t="s">
+        <v>52</v>
+      </c>
+      <c r="H21" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="54">
+        <v>3</v>
+      </c>
+      <c r="J21" s="40">
+        <v>0.18329999999999999</v>
+      </c>
+      <c r="K21" s="44">
+        <v>0.35087719298245612</v>
+      </c>
+      <c r="L21" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="M21" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="N21" s="54">
+        <v>3</v>
+      </c>
+      <c r="O21" s="40">
+        <v>0.19869999999999999</v>
+      </c>
+      <c r="P21" s="56">
+        <v>0.90909090909090906</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="36">
+        <v>12</v>
+      </c>
+      <c r="B22" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="39">
+        <v>6</v>
+      </c>
+      <c r="E22" s="40">
+        <v>0.19077361562741149</v>
+      </c>
+      <c r="F22" s="45">
+        <v>0.50632911392405067</v>
+      </c>
+      <c r="G22" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="H22" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="I22" s="39">
+        <v>3</v>
+      </c>
+      <c r="J22" s="40">
+        <v>0.18329999999999999</v>
+      </c>
+      <c r="K22" s="44">
+        <v>0.35087719298245612</v>
+      </c>
+      <c r="L22" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="M22" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="N22" s="39">
+        <v>3</v>
+      </c>
+      <c r="O22" s="40">
+        <v>0.19869999999999999</v>
+      </c>
+      <c r="P22" s="45">
+        <v>0.90909090909090906</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="36">
+        <v>13</v>
+      </c>
+      <c r="B23" s="43" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="39">
+        <v>5</v>
+      </c>
+      <c r="E23" s="40">
+        <v>0.1589780130228429</v>
+      </c>
+      <c r="F23" s="44">
+        <v>0.4219409282700422</v>
+      </c>
+      <c r="G23" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="H23" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="I23" s="39">
+        <v>3</v>
+      </c>
+      <c r="J23" s="40">
+        <v>0.18329999999999999</v>
+      </c>
+      <c r="K23" s="44">
+        <v>0.35087719298245612</v>
+      </c>
+      <c r="L23" s="57" t="s">
+        <v>89</v>
+      </c>
+      <c r="M23" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N23" s="39">
+        <v>3</v>
+      </c>
+      <c r="O23" s="40">
+        <v>0.19869999999999999</v>
+      </c>
+      <c r="P23" s="45">
+        <v>0.90909090909090906</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="36">
+        <v>14</v>
+      </c>
+      <c r="B24" s="57" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" s="39">
+        <v>5</v>
+      </c>
+      <c r="E24" s="40">
+        <v>0.1589780130228429</v>
+      </c>
+      <c r="F24" s="44">
+        <v>0.4219409282700422</v>
+      </c>
+      <c r="G24" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="H24" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="I24" s="39">
+        <v>2</v>
+      </c>
+      <c r="J24" s="40">
+        <v>0.1222</v>
+      </c>
+      <c r="K24" s="45">
+        <v>0.23391812865497075</v>
+      </c>
+      <c r="L24" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="M24" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="N24" s="39">
+        <v>2</v>
+      </c>
+      <c r="O24" s="40">
+        <v>0.13250000000000001</v>
+      </c>
+      <c r="P24" s="45">
+        <v>0.60606060606060608</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="58">
+        <v>15</v>
+      </c>
+      <c r="B25" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="61">
+        <v>3</v>
+      </c>
+      <c r="E25" s="50">
+        <v>9.5386807813705746E-2</v>
+      </c>
+      <c r="F25" s="49">
+        <v>0.25316455696202533</v>
+      </c>
+      <c r="G25" s="59" t="s">
+        <v>51</v>
+      </c>
+      <c r="H25" s="60" t="s">
+        <v>112</v>
+      </c>
+      <c r="I25" s="62">
+        <v>2</v>
+      </c>
+      <c r="J25" s="50">
+        <v>0.1222</v>
+      </c>
+      <c r="K25" s="49">
+        <v>0.23391812865497075</v>
+      </c>
+      <c r="L25" s="59" t="s">
+        <v>113</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="N25" s="62">
+        <v>2</v>
+      </c>
+      <c r="O25" s="50">
+        <v>0.13250000000000001</v>
+      </c>
+      <c r="P25" s="63">
+        <v>0.60606060606060608</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="331" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A26" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B26" s="19"/>
+      <c r="G26" s="332"/>
+      <c r="L26" s="332"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="B27" s="326"/>
+      <c r="C27" s="66"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="B28" s="326"/>
+      <c r="C28" s="66"/>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="B29" s="326"/>
+      <c r="C29" s="68"/>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="B30" s="326"/>
+      <c r="C30" s="68"/>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="B31" s="326"/>
+      <c r="C31" s="66"/>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="B32" s="326"/>
+      <c r="C32" s="66"/>
+    </row>
+    <row r="33" spans="2:3">
+      <c r="B33" s="326"/>
+      <c r="C33" s="66"/>
+    </row>
+    <row r="34" spans="2:3">
+      <c r="B34" s="326"/>
+      <c r="C34" s="66"/>
+    </row>
+    <row r="35" spans="2:3">
+      <c r="B35" s="326"/>
+      <c r="C35" s="66"/>
+    </row>
+    <row r="36" spans="2:3">
+      <c r="B36" s="326"/>
+      <c r="C36" s="66"/>
+    </row>
+    <row r="37" spans="2:3">
+      <c r="B37" s="326"/>
+      <c r="C37" s="66"/>
+    </row>
+    <row r="38" spans="2:3">
+      <c r="B38" s="326"/>
+      <c r="C38" s="66"/>
+    </row>
+    <row r="39" spans="2:3">
+      <c r="B39" s="326"/>
+      <c r="C39" s="66"/>
+    </row>
+    <row r="40" spans="2:3">
+      <c r="B40" s="326"/>
+      <c r="C40" s="66"/>
+    </row>
+    <row r="41" spans="2:3">
+      <c r="B41" s="326"/>
+      <c r="C41" s="66"/>
+    </row>
+    <row r="42" spans="2:3">
+      <c r="B42" s="326"/>
+      <c r="C42" s="66"/>
+    </row>
+    <row r="43" spans="2:3">
+      <c r="B43" s="326"/>
+      <c r="C43" s="66"/>
+    </row>
+    <row r="44" spans="2:3">
+      <c r="B44" s="326"/>
+      <c r="C44" s="66"/>
+    </row>
+    <row r="45" spans="2:3">
+      <c r="B45" s="326"/>
+      <c r="C45" s="66"/>
+    </row>
+    <row r="46" spans="2:3">
+      <c r="B46" s="326"/>
+      <c r="C46" s="66"/>
+    </row>
+    <row r="47" spans="2:3">
+      <c r="B47" s="326"/>
+      <c r="C47" s="66"/>
+    </row>
+    <row r="48" spans="2:3">
+      <c r="B48" s="326"/>
+      <c r="C48" s="66"/>
+    </row>
+    <row r="49" spans="2:3">
+      <c r="B49" s="326"/>
+      <c r="C49" s="66"/>
+    </row>
+    <row r="50" spans="2:3">
+      <c r="B50" s="326"/>
+      <c r="C50" s="66"/>
+    </row>
+    <row r="51" spans="2:3">
+      <c r="B51" s="326"/>
+      <c r="C51" s="66"/>
+    </row>
+    <row r="52" spans="2:3">
+      <c r="B52" s="326"/>
+      <c r="C52" s="66"/>
+    </row>
+    <row r="53" spans="2:3">
+      <c r="B53" s="326"/>
+      <c r="C53" s="66"/>
+    </row>
+    <row r="54" spans="2:3">
+      <c r="B54" s="326"/>
+      <c r="C54" s="66"/>
+    </row>
+    <row r="55" spans="2:3">
+      <c r="B55" s="326"/>
+      <c r="C55" s="66"/>
+    </row>
+    <row r="56" spans="2:3">
+      <c r="B56" s="326"/>
+      <c r="C56" s="66"/>
+    </row>
+    <row r="57" spans="2:3">
+      <c r="B57" s="326"/>
+      <c r="C57" s="66"/>
+    </row>
+    <row r="58" spans="2:3">
+      <c r="B58" s="326"/>
+      <c r="C58" s="66"/>
+    </row>
+    <row r="59" spans="2:3">
+      <c r="B59" s="326"/>
+      <c r="C59" s="66"/>
+    </row>
+    <row r="60" spans="2:3">
+      <c r="B60" s="326"/>
+      <c r="C60" s="66"/>
+    </row>
+    <row r="61" spans="2:3">
+      <c r="B61" s="326"/>
+      <c r="C61" s="66"/>
+    </row>
+    <row r="62" spans="2:3">
+      <c r="B62" s="326"/>
+      <c r="C62" s="66"/>
+    </row>
+    <row r="63" spans="2:3">
+      <c r="B63" s="326"/>
+      <c r="C63" s="66"/>
+    </row>
+    <row r="64" spans="2:3">
+      <c r="B64" s="326"/>
+      <c r="C64" s="66"/>
+    </row>
+    <row r="65" spans="2:3">
+      <c r="B65" s="326"/>
+      <c r="C65" s="66"/>
+    </row>
+    <row r="66" spans="2:3">
+      <c r="B66" s="326"/>
+      <c r="C66" s="66"/>
+    </row>
+    <row r="67" spans="2:3">
+      <c r="B67" s="326"/>
+      <c r="C67" s="66"/>
+    </row>
+    <row r="68" spans="2:3">
+      <c r="B68" s="326"/>
+      <c r="C68" s="66"/>
+    </row>
+    <row r="69" spans="2:3">
+      <c r="B69" s="326"/>
+      <c r="C69" s="66"/>
+    </row>
+    <row r="70" spans="2:3">
+      <c r="B70" s="326"/>
+      <c r="C70" s="66"/>
+    </row>
+    <row r="71" spans="2:3">
+      <c r="B71" s="326"/>
+      <c r="C71" s="66"/>
+    </row>
+    <row r="72" spans="2:3">
+      <c r="B72" s="326"/>
+      <c r="C72" s="66"/>
+    </row>
+    <row r="73" spans="2:3">
+      <c r="B73" s="326"/>
+      <c r="C73" s="66"/>
+    </row>
+    <row r="74" spans="2:3">
+      <c r="B74" s="326"/>
+      <c r="C74" s="66"/>
+    </row>
+    <row r="75" spans="2:3">
+      <c r="B75" s="326"/>
+      <c r="C75" s="66"/>
+    </row>
+    <row r="76" spans="2:3">
+      <c r="B76" s="326"/>
+      <c r="C76" s="66"/>
+    </row>
+    <row r="77" spans="2:3">
+      <c r="B77" s="326"/>
+      <c r="C77" s="66"/>
+    </row>
+    <row r="78" spans="2:3">
+      <c r="B78" s="326"/>
+      <c r="C78" s="66"/>
+    </row>
+    <row r="79" spans="2:3">
+      <c r="B79" s="326"/>
+      <c r="C79" s="66"/>
+    </row>
+    <row r="80" spans="2:3">
+      <c r="B80" s="326"/>
+      <c r="C80" s="66"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:P1"/>
+  </mergeCells>
+  <phoneticPr fontId="22" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:P80"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="267" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="267"/>
+    <col min="1" max="1" width="2.69921875" style="267" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="268" customWidth="1"/>
+    <col min="3" max="3" width="17.8984375" style="269" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="267" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="270" customWidth="1"/>
+    <col min="8" max="8" width="17.8984375" style="271" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="267" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="270" customWidth="1"/>
+    <col min="13" max="13" width="17.8984375" style="271" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="267" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="267"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="263" customFormat="1" ht="25.5">
-      <c r="A1" s="407" t="s">
+    <row r="1" spans="1:16" s="263" customFormat="1" ht="24.6">
+      <c r="A1" s="420" t="s">
         <v>297</v>
       </c>
-      <c r="B1" s="407"/>
-[...13 lines deleted...]
-      <c r="P1" s="407"/>
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
     </row>
     <row r="2" spans="1:16" s="263" customFormat="1" ht="6" customHeight="1">
       <c r="A2" s="259"/>
       <c r="B2" s="260"/>
       <c r="C2" s="261"/>
       <c r="D2" s="262"/>
       <c r="E2" s="262"/>
       <c r="F2" s="262"/>
       <c r="G2" s="260"/>
       <c r="H2" s="261"/>
       <c r="I2" s="262"/>
       <c r="J2" s="262"/>
       <c r="K2" s="262"/>
       <c r="L2" s="260"/>
       <c r="M2" s="261"/>
       <c r="N2" s="262"/>
       <c r="O2" s="262"/>
       <c r="P2" s="262"/>
     </row>
     <row r="3" spans="1:16" s="263" customFormat="1">
       <c r="A3" s="264" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="260"/>
       <c r="C3" s="265"/>
@@ -10848,92 +12295,92 @@
       <c r="B78" s="270"/>
       <c r="C78" s="271"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="270"/>
       <c r="C79" s="271"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="270"/>
       <c r="C80" s="271"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:P80"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="267" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="267"/>
+    <col min="1" max="1" width="2.69921875" style="267" customWidth="1"/>
+    <col min="2" max="2" width="9.8984375" style="268" customWidth="1"/>
+    <col min="3" max="3" width="17.8984375" style="269" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="267" customWidth="1"/>
+    <col min="7" max="7" width="9.8984375" style="270" customWidth="1"/>
+    <col min="8" max="8" width="17.8984375" style="271" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="267" customWidth="1"/>
+    <col min="12" max="12" width="9.8984375" style="270" customWidth="1"/>
+    <col min="13" max="13" width="17.8984375" style="271" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="267" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="267"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="177" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="407" t="s">
+      <c r="A1" s="420" t="s">
         <v>297</v>
       </c>
-      <c r="B1" s="407"/>
-[...13 lines deleted...]
-      <c r="P1" s="407"/>
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
     </row>
     <row r="2" spans="1:16" s="263" customFormat="1" ht="6" customHeight="1">
       <c r="A2" s="259"/>
       <c r="B2" s="260"/>
       <c r="C2" s="261"/>
       <c r="D2" s="262"/>
       <c r="E2" s="262"/>
       <c r="F2" s="262"/>
       <c r="G2" s="260"/>
       <c r="H2" s="261"/>
       <c r="I2" s="262"/>
       <c r="J2" s="262"/>
       <c r="K2" s="262"/>
       <c r="L2" s="260"/>
       <c r="M2" s="261"/>
       <c r="N2" s="262"/>
       <c r="O2" s="262"/>
       <c r="P2" s="262"/>
     </row>
     <row r="3" spans="1:16" s="263" customFormat="1">
       <c r="A3" s="264" t="s">
         <v>133</v>
       </c>
       <c r="B3" s="260"/>
       <c r="C3" s="265"/>
@@ -12162,141 +13609,141 @@
       <c r="B78" s="270"/>
       <c r="C78" s="271"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="270"/>
       <c r="C79" s="271"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="270"/>
       <c r="C80" s="271"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z47"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.625" style="186" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="18" max="16384" width="8.875" style="187"/>
+    <col min="1" max="1" width="3.59765625" style="186" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="186" customWidth="1"/>
+    <col min="3" max="3" width="20.59765625" style="186" customWidth="1"/>
+    <col min="4" max="4" width="7.3984375" style="186" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="5.3984375" style="186" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="186" customWidth="1"/>
+    <col min="8" max="8" width="20.59765625" style="186" customWidth="1"/>
+    <col min="9" max="9" width="6.59765625" style="186" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.09765625" style="186" customWidth="1"/>
+    <col min="11" max="11" width="5.3984375" style="186" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="186" customWidth="1"/>
+    <col min="13" max="13" width="20.59765625" style="186" customWidth="1"/>
+    <col min="14" max="14" width="6.59765625" style="186" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.09765625" style="186" customWidth="1"/>
+    <col min="16" max="16" width="5.3984375" style="186" customWidth="1"/>
+    <col min="17" max="17" width="2.59765625" style="187" customWidth="1"/>
+    <col min="18" max="16384" width="8.8984375" style="187"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="177" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="407" t="s">
+      <c r="A1" s="420" t="s">
         <v>297</v>
       </c>
-      <c r="B1" s="407"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:26" s="177" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
+    </row>
+    <row r="2" spans="1:26" s="177" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="178"/>
       <c r="B2" s="179"/>
       <c r="C2" s="179"/>
       <c r="D2" s="179"/>
       <c r="E2" s="179"/>
       <c r="F2" s="179"/>
       <c r="G2" s="179"/>
       <c r="H2" s="179"/>
       <c r="I2" s="179"/>
       <c r="J2" s="179"/>
       <c r="K2" s="179"/>
       <c r="L2" s="179"/>
       <c r="M2" s="179"/>
       <c r="N2" s="179"/>
       <c r="O2" s="179"/>
       <c r="P2" s="179"/>
     </row>
     <row r="3" spans="1:26" s="177" customFormat="1">
       <c r="A3" s="180" t="s">
         <v>124</v>
       </c>
       <c r="B3" s="179"/>
       <c r="C3" s="179"/>
       <c r="D3" s="179"/>
       <c r="E3" s="179"/>
       <c r="F3" s="181"/>
       <c r="G3" s="181"/>
       <c r="H3" s="182"/>
       <c r="I3" s="179"/>
       <c r="J3" s="179"/>
       <c r="K3" s="179"/>
       <c r="L3" s="179"/>
       <c r="M3" s="179"/>
       <c r="N3" s="179"/>
       <c r="O3" s="179"/>
       <c r="P3" s="183"/>
     </row>
-    <row r="4" spans="1:26" ht="3.95" customHeight="1">
+    <row r="4" spans="1:26" ht="3.9" customHeight="1">
       <c r="A4" s="184"/>
       <c r="B4" s="185"/>
     </row>
     <row r="5" spans="1:26" s="199" customFormat="1">
       <c r="A5" s="188" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="189"/>
       <c r="C5" s="190" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="189"/>
       <c r="E5" s="191"/>
       <c r="F5" s="192"/>
       <c r="G5" s="193"/>
       <c r="H5" s="190" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="193"/>
       <c r="J5" s="194"/>
       <c r="K5" s="195"/>
       <c r="L5" s="196"/>
       <c r="M5" s="190" t="s">
         <v>3</v>
       </c>
@@ -12444,51 +13891,51 @@
       </c>
       <c r="K8" s="216" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="217" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="218"/>
       <c r="N8" s="212" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="212" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="219" t="s">
         <v>16</v>
       </c>
       <c r="Q8" s="198"/>
       <c r="U8" s="198"/>
       <c r="V8" s="198"/>
       <c r="W8" s="198"/>
       <c r="X8" s="198"/>
       <c r="Y8" s="198"/>
       <c r="Z8" s="198"/>
     </row>
-    <row r="9" spans="1:26" s="198" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:26" s="198" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="206"/>
       <c r="B9" s="220"/>
       <c r="C9" s="206"/>
       <c r="D9" s="220"/>
       <c r="E9" s="220"/>
       <c r="F9" s="206"/>
       <c r="G9" s="220"/>
       <c r="H9" s="206"/>
       <c r="I9" s="220"/>
       <c r="J9" s="220"/>
       <c r="K9" s="206"/>
       <c r="L9" s="220"/>
       <c r="M9" s="206"/>
       <c r="N9" s="221"/>
       <c r="O9" s="221"/>
       <c r="P9" s="221"/>
     </row>
     <row r="10" spans="1:26" s="199" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="200" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="222" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="223" t="s">
@@ -12512,51 +13959,51 @@
       <c r="I10" s="224">
         <v>1002</v>
       </c>
       <c r="J10" s="225">
         <v>60.20643235428782</v>
       </c>
       <c r="K10" s="226">
         <v>100</v>
       </c>
       <c r="L10" s="222" t="s">
         <v>42</v>
       </c>
       <c r="M10" s="223" t="s">
         <v>18</v>
       </c>
       <c r="N10" s="224">
         <v>408</v>
       </c>
       <c r="O10" s="225">
         <v>26.471298105745053</v>
       </c>
       <c r="P10" s="225">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="199" customFormat="1" ht="3.95" customHeight="1">
+    <row r="11" spans="1:26" s="199" customFormat="1" ht="3.9" customHeight="1">
       <c r="A11" s="200"/>
       <c r="B11" s="227"/>
       <c r="C11" s="223"/>
       <c r="D11" s="228"/>
       <c r="E11" s="228"/>
       <c r="F11" s="229"/>
       <c r="G11" s="227"/>
       <c r="H11" s="223"/>
       <c r="I11" s="228"/>
       <c r="J11" s="228"/>
       <c r="K11" s="229"/>
       <c r="L11" s="227"/>
       <c r="M11" s="223"/>
       <c r="N11" s="228"/>
       <c r="O11" s="228"/>
       <c r="P11" s="228"/>
     </row>
     <row r="12" spans="1:26" s="199" customFormat="1" ht="24" customHeight="1">
       <c r="A12" s="230">
         <v>1</v>
       </c>
       <c r="B12" s="231" t="s">
         <v>99</v>
       </c>
       <c r="C12" s="223" t="s">
@@ -13075,69 +14522,69 @@
         <v>131</v>
       </c>
       <c r="I22" s="233">
         <v>163</v>
       </c>
       <c r="J22" s="225">
         <v>9.7940603530428287</v>
       </c>
       <c r="K22" s="226">
         <v>16.267465069860279</v>
       </c>
       <c r="L22" s="232"/>
       <c r="M22" s="223" t="s">
         <v>131</v>
       </c>
       <c r="N22" s="233">
         <v>73</v>
       </c>
       <c r="O22" s="225">
         <v>4.7362861806847762</v>
       </c>
       <c r="P22" s="225">
         <v>17.892156862745097</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="199" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:16" s="199" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="230"/>
       <c r="B23" s="234"/>
       <c r="C23" s="223"/>
       <c r="D23" s="228"/>
       <c r="E23" s="228"/>
       <c r="F23" s="229"/>
       <c r="G23" s="234"/>
       <c r="H23" s="223"/>
       <c r="I23" s="228"/>
       <c r="J23" s="228"/>
       <c r="K23" s="229"/>
       <c r="L23" s="234"/>
       <c r="M23" s="223"/>
       <c r="N23" s="228"/>
       <c r="O23" s="228"/>
       <c r="P23" s="228"/>
     </row>
-    <row r="24" spans="1:16" s="199" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:16" s="199" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="235"/>
       <c r="B24" s="236"/>
       <c r="C24" s="237"/>
       <c r="D24" s="238"/>
       <c r="E24" s="238"/>
       <c r="F24" s="239"/>
       <c r="G24" s="236"/>
       <c r="H24" s="237"/>
       <c r="I24" s="238"/>
       <c r="J24" s="238"/>
       <c r="K24" s="239"/>
       <c r="L24" s="236"/>
       <c r="M24" s="237"/>
       <c r="N24" s="238"/>
       <c r="O24" s="238"/>
       <c r="P24" s="238"/>
     </row>
     <row r="25" spans="1:16" s="199" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="230">
         <v>11</v>
       </c>
       <c r="B25" s="231" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="223" t="s">
@@ -13361,69 +14808,69 @@
       <c r="I29" s="246">
         <v>2</v>
       </c>
       <c r="J29" s="244">
         <v>0.12017251966923714</v>
       </c>
       <c r="K29" s="245">
         <v>0.19960079840319359</v>
       </c>
       <c r="L29" s="241" t="s">
         <v>83</v>
       </c>
       <c r="M29" s="242" t="s">
         <v>23</v>
       </c>
       <c r="N29" s="246">
         <v>2</v>
       </c>
       <c r="O29" s="244">
         <v>0.12976126522424045</v>
       </c>
       <c r="P29" s="244">
         <v>0.49019607843137253</v>
       </c>
     </row>
-    <row r="30" spans="1:16" s="250" customFormat="1" ht="3.95" customHeight="1">
+    <row r="30" spans="1:16" s="250" customFormat="1" ht="3.9" customHeight="1">
       <c r="A30" s="247"/>
       <c r="B30" s="247"/>
       <c r="C30" s="248"/>
       <c r="D30" s="233"/>
       <c r="E30" s="249"/>
       <c r="F30" s="249"/>
       <c r="G30" s="249"/>
       <c r="H30" s="248"/>
       <c r="I30" s="233"/>
       <c r="J30" s="249"/>
       <c r="K30" s="249"/>
       <c r="L30" s="249"/>
       <c r="M30" s="248"/>
       <c r="N30" s="233"/>
       <c r="O30" s="249"/>
       <c r="P30" s="249"/>
     </row>
-    <row r="31" spans="1:16" s="255" customFormat="1" ht="14.25">
+    <row r="31" spans="1:16" s="255" customFormat="1" ht="13.8">
       <c r="A31" s="251" t="s">
         <v>132</v>
       </c>
       <c r="B31" s="252"/>
       <c r="C31" s="253"/>
       <c r="D31" s="253"/>
       <c r="E31" s="253"/>
       <c r="F31" s="253"/>
       <c r="G31" s="253"/>
       <c r="H31" s="253"/>
       <c r="I31" s="253"/>
       <c r="J31" s="253"/>
       <c r="K31" s="253"/>
       <c r="L31" s="253"/>
       <c r="M31" s="253"/>
       <c r="N31" s="253"/>
       <c r="O31" s="253"/>
       <c r="P31" s="254"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="186" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="256"/>
       <c r="H32" s="256"/>
@@ -13477,139 +14924,139 @@
       <c r="C44" s="256"/>
       <c r="H44" s="256"/>
     </row>
     <row r="45" spans="3:8">
       <c r="C45" s="256"/>
       <c r="H45" s="256"/>
     </row>
     <row r="46" spans="3:8">
       <c r="C46" s="256"/>
       <c r="H46" s="256"/>
     </row>
     <row r="47" spans="3:8">
       <c r="H47" s="256"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:S86"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="92" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="20" width="8.625" style="92" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" style="92" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="93" customWidth="1"/>
+    <col min="3" max="3" width="23.09765625" style="94" customWidth="1"/>
+    <col min="4" max="4" width="4.69921875" style="92" customWidth="1"/>
+    <col min="5" max="5" width="6.09765625" style="92" customWidth="1"/>
+    <col min="6" max="6" width="5.59765625" style="92" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="92" customWidth="1"/>
+    <col min="8" max="8" width="23.09765625" style="95" customWidth="1"/>
+    <col min="9" max="9" width="4.69921875" style="92" customWidth="1"/>
+    <col min="10" max="10" width="7.8984375" style="92" customWidth="1"/>
+    <col min="11" max="11" width="5.59765625" style="92" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="92" customWidth="1"/>
+    <col min="13" max="13" width="23.09765625" style="95" customWidth="1"/>
+    <col min="14" max="14" width="4.69921875" style="92" customWidth="1"/>
+    <col min="15" max="15" width="7.8984375" style="92" customWidth="1"/>
+    <col min="16" max="16" width="5.59765625" style="92" customWidth="1"/>
+    <col min="17" max="20" width="8.59765625" style="92" customWidth="1"/>
     <col min="21" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="86" customFormat="1" ht="25.5">
-      <c r="A1" s="407" t="s">
+    <row r="1" spans="1:19" s="86" customFormat="1" ht="24.6">
+      <c r="A1" s="420" t="s">
         <v>297</v>
       </c>
-      <c r="B1" s="407"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:19" s="86" customFormat="1" ht="3.95" customHeight="1">
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
+    </row>
+    <row r="2" spans="1:19" s="86" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="87"/>
       <c r="B2" s="88"/>
       <c r="C2" s="89"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="89"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="M2" s="89"/>
       <c r="N2" s="88"/>
       <c r="O2" s="88"/>
       <c r="P2" s="88"/>
     </row>
     <row r="3" spans="1:19" s="173" customFormat="1">
       <c r="A3" s="170" t="s">
         <v>111</v>
       </c>
       <c r="B3" s="171"/>
       <c r="C3" s="171"/>
       <c r="D3" s="170"/>
       <c r="E3" s="170"/>
       <c r="F3" s="170"/>
       <c r="G3" s="170"/>
       <c r="H3" s="172"/>
       <c r="I3" s="170"/>
       <c r="J3" s="170"/>
       <c r="K3" s="170"/>
       <c r="L3" s="170"/>
       <c r="M3" s="170"/>
       <c r="N3" s="170"/>
       <c r="O3" s="170"/>
       <c r="P3" s="171"/>
     </row>
-    <row r="4" spans="1:19" ht="3.95" customHeight="1"/>
+    <row r="4" spans="1:19" ht="3.9" customHeight="1"/>
     <row r="5" spans="1:19" s="95" customFormat="1">
       <c r="A5" s="96" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="97"/>
       <c r="C5" s="98" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="97"/>
       <c r="E5" s="99"/>
       <c r="F5" s="100"/>
       <c r="G5" s="101"/>
       <c r="H5" s="98" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="101"/>
       <c r="J5" s="102"/>
       <c r="K5" s="103"/>
       <c r="L5" s="104"/>
       <c r="M5" s="98" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="101"/>
       <c r="O5" s="102"/>
       <c r="P5" s="105"/>
@@ -13720,51 +15167,51 @@
       </c>
       <c r="H8" s="120"/>
       <c r="I8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="118" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="119" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="122"/>
       <c r="N8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="123" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="3.95" customHeight="1">
+    <row r="9" spans="1:19" ht="3.9" customHeight="1">
       <c r="A9" s="124"/>
       <c r="B9" s="125"/>
       <c r="C9" s="126"/>
       <c r="D9" s="127"/>
       <c r="E9" s="127"/>
       <c r="F9" s="124"/>
       <c r="G9" s="128"/>
       <c r="H9" s="129"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="124"/>
       <c r="L9" s="128"/>
       <c r="M9" s="129"/>
       <c r="N9" s="127"/>
       <c r="O9" s="127"/>
       <c r="P9" s="130"/>
     </row>
     <row r="10" spans="1:19" s="137" customFormat="1">
       <c r="A10" s="131" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="132" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="133" t="s">
@@ -13791,169 +15238,169 @@
       <c r="J10" s="135">
         <v>58.119995807999999</v>
       </c>
       <c r="K10" s="136">
         <v>100</v>
       </c>
       <c r="L10" s="132" t="s">
         <v>42</v>
       </c>
       <c r="M10" s="133" t="s">
         <v>18</v>
       </c>
       <c r="N10" s="134">
         <v>371</v>
       </c>
       <c r="O10" s="135">
         <v>24.071932905000001</v>
       </c>
       <c r="P10" s="135">
         <v>100</v>
       </c>
       <c r="Q10" s="174"/>
       <c r="R10" s="174"/>
       <c r="S10" s="174"/>
     </row>
-    <row r="11" spans="1:19" ht="3.95" customHeight="1">
+    <row r="11" spans="1:19" ht="3.9" customHeight="1">
       <c r="A11" s="138"/>
       <c r="B11" s="139"/>
       <c r="C11" s="133"/>
       <c r="D11" s="134"/>
       <c r="E11" s="135"/>
       <c r="F11" s="136"/>
       <c r="G11" s="139"/>
       <c r="H11" s="133"/>
       <c r="I11" s="134"/>
       <c r="J11" s="135"/>
       <c r="K11" s="136"/>
       <c r="L11" s="139"/>
       <c r="M11" s="133"/>
       <c r="N11" s="134"/>
       <c r="O11" s="135"/>
       <c r="P11" s="135"/>
     </row>
-    <row r="12" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="12" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A12" s="138">
         <v>1</v>
       </c>
       <c r="B12" s="140" t="s">
         <v>99</v>
       </c>
       <c r="C12" s="133" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="134">
         <v>691</v>
       </c>
       <c r="E12" s="135">
         <v>21.583147278999999</v>
       </c>
       <c r="F12" s="136">
         <v>51.721556886000002</v>
       </c>
       <c r="G12" s="140" t="s">
         <v>99</v>
       </c>
       <c r="H12" s="133" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="134">
         <v>532</v>
       </c>
       <c r="J12" s="135">
         <v>32.041282662999997</v>
       </c>
       <c r="K12" s="136">
         <v>55.129533678999998</v>
       </c>
       <c r="L12" s="140" t="s">
         <v>99</v>
       </c>
       <c r="M12" s="133" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="134">
         <v>159</v>
       </c>
       <c r="O12" s="135">
         <v>10.316542674000001</v>
       </c>
       <c r="P12" s="135">
         <v>42.857142856999999</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="13" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A13" s="138">
         <v>2</v>
       </c>
       <c r="B13" s="140" t="s">
         <v>100</v>
       </c>
       <c r="C13" s="133" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="134">
         <v>176</v>
       </c>
       <c r="E13" s="135">
         <v>5.4972994516</v>
       </c>
       <c r="F13" s="136">
         <v>13.173652694999999</v>
       </c>
       <c r="G13" s="140" t="s">
         <v>100</v>
       </c>
       <c r="H13" s="133" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="134">
         <v>123</v>
       </c>
       <c r="J13" s="135">
         <v>7.4080409165000001</v>
       </c>
       <c r="K13" s="136">
         <v>12.74611399</v>
       </c>
       <c r="L13" s="140" t="s">
         <v>100</v>
       </c>
       <c r="M13" s="133" t="s">
         <v>33</v>
       </c>
       <c r="N13" s="134">
         <v>53</v>
       </c>
       <c r="O13" s="135">
         <v>3.4388475578</v>
       </c>
       <c r="P13" s="135">
         <v>14.285714285999999</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="14" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A14" s="138">
         <v>3</v>
       </c>
       <c r="B14" s="140" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="133" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="134">
         <v>140</v>
       </c>
       <c r="E14" s="135">
         <v>4.3728518364999998</v>
       </c>
       <c r="F14" s="136">
         <v>10.479041916</v>
       </c>
       <c r="G14" s="140" t="s">
         <v>49</v>
       </c>
       <c r="H14" s="133" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="134">
@@ -14061,201 +15508,201 @@
       <c r="I16" s="134">
         <v>14</v>
       </c>
       <c r="J16" s="135">
         <v>0.84319164899999999</v>
       </c>
       <c r="K16" s="136">
         <v>1.4507772021000001</v>
       </c>
       <c r="L16" s="140" t="s">
         <v>64</v>
       </c>
       <c r="M16" s="133" t="s">
         <v>34</v>
       </c>
       <c r="N16" s="134">
         <v>7</v>
       </c>
       <c r="O16" s="135">
         <v>0.45418741330000001</v>
       </c>
       <c r="P16" s="135">
         <v>1.8867924528</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="17" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A17" s="138">
         <v>6</v>
       </c>
       <c r="B17" s="140" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="133" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="134">
         <v>17</v>
       </c>
       <c r="E17" s="135">
         <v>0.53098915160000004</v>
       </c>
       <c r="F17" s="136">
         <v>1.2724550898</v>
       </c>
       <c r="G17" s="140" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="133" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="134">
         <v>10</v>
       </c>
       <c r="J17" s="135">
         <v>0.60227974929999994</v>
       </c>
       <c r="K17" s="136">
         <v>1.0362694300999999</v>
       </c>
       <c r="L17" s="140" t="s">
         <v>72</v>
       </c>
       <c r="M17" s="133" t="s">
         <v>22</v>
       </c>
       <c r="N17" s="134">
         <v>7</v>
       </c>
       <c r="O17" s="135">
         <v>0.45418741330000001</v>
       </c>
       <c r="P17" s="135">
         <v>1.8867924528</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="18" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A18" s="138">
         <v>7</v>
       </c>
       <c r="B18" s="140" t="s">
         <v>94</v>
       </c>
       <c r="C18" s="133" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="134">
         <v>17</v>
       </c>
       <c r="E18" s="135">
         <v>0.53098915160000004</v>
       </c>
       <c r="F18" s="136">
         <v>1.2724550898</v>
       </c>
       <c r="G18" s="140" t="s">
         <v>101</v>
       </c>
       <c r="H18" s="133" t="s">
         <v>37</v>
       </c>
       <c r="I18" s="134">
         <v>9</v>
       </c>
       <c r="J18" s="135">
         <v>0.54205177439999996</v>
       </c>
       <c r="K18" s="136">
         <v>0.93264248699999996</v>
       </c>
       <c r="L18" s="140" t="s">
         <v>65</v>
       </c>
       <c r="M18" s="133" t="s">
         <v>21</v>
       </c>
       <c r="N18" s="134">
         <v>6</v>
       </c>
       <c r="O18" s="135">
         <v>0.38930349710000001</v>
       </c>
       <c r="P18" s="135">
         <v>1.6172506739000001</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="19" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A19" s="138">
         <v>8</v>
       </c>
       <c r="B19" s="140" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="133" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="134">
         <v>14</v>
       </c>
       <c r="E19" s="135">
         <v>0.43728518370000002</v>
       </c>
       <c r="F19" s="136">
         <v>1.0479041916</v>
       </c>
       <c r="G19" s="140" t="s">
         <v>65</v>
       </c>
       <c r="H19" s="133" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="134">
         <v>8</v>
       </c>
       <c r="J19" s="135">
         <v>0.48182379939999997</v>
       </c>
       <c r="K19" s="136">
         <v>0.82901554399999999</v>
       </c>
       <c r="L19" s="140" t="s">
         <v>45</v>
       </c>
       <c r="M19" s="133" t="s">
         <v>29</v>
       </c>
       <c r="N19" s="134">
         <v>3</v>
       </c>
       <c r="O19" s="135">
         <v>0.19465174860000001</v>
       </c>
       <c r="P19" s="135">
         <v>0.80862533690000005</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="93" customFormat="1" ht="15.75">
+    <row r="20" spans="1:19" s="93" customFormat="1" ht="15.6">
       <c r="A20" s="138">
         <v>9</v>
       </c>
       <c r="B20" s="140" t="s">
         <v>101</v>
       </c>
       <c r="C20" s="133" t="s">
         <v>37</v>
       </c>
       <c r="D20" s="134">
         <v>10</v>
       </c>
       <c r="E20" s="135">
         <v>0.31234655979999998</v>
       </c>
       <c r="F20" s="136">
         <v>0.74850299399999998</v>
       </c>
       <c r="G20" s="140" t="s">
         <v>88</v>
       </c>
       <c r="H20" s="133" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="134">
@@ -14263,179 +15710,179 @@
       </c>
       <c r="J20" s="135">
         <v>0.36136784960000001</v>
       </c>
       <c r="K20" s="136">
         <v>0.62176165800000005</v>
       </c>
       <c r="L20" s="140" t="s">
         <v>94</v>
       </c>
       <c r="M20" s="133" t="s">
         <v>36</v>
       </c>
       <c r="N20" s="134">
         <v>3</v>
       </c>
       <c r="O20" s="135">
         <v>0.19465174860000001</v>
       </c>
       <c r="P20" s="135">
         <v>0.80862533690000005</v>
       </c>
       <c r="Q20" s="141"/>
       <c r="R20" s="141"/>
     </row>
-    <row r="21" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="21" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A21" s="138">
         <v>10</v>
       </c>
       <c r="B21" s="140" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="133" t="s">
         <v>112</v>
       </c>
       <c r="D21" s="134">
         <v>6</v>
       </c>
       <c r="E21" s="135">
         <v>0.18740793589999999</v>
       </c>
       <c r="F21" s="136">
         <v>0.44910179639999998</v>
       </c>
       <c r="G21" s="140" t="s">
         <v>51</v>
       </c>
       <c r="H21" s="133" t="s">
         <v>112</v>
       </c>
       <c r="I21" s="134">
         <v>4</v>
       </c>
       <c r="J21" s="135">
         <v>0.24091189969999999</v>
       </c>
       <c r="K21" s="136">
         <v>0.414507772</v>
       </c>
       <c r="L21" s="140" t="s">
         <v>44</v>
       </c>
       <c r="M21" s="133" t="s">
         <v>28</v>
       </c>
       <c r="N21" s="134">
         <v>2</v>
       </c>
       <c r="O21" s="135">
         <v>0.1297678324</v>
       </c>
       <c r="P21" s="135">
         <v>0.53908355799999996</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="22" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A22" s="138"/>
       <c r="B22" s="142"/>
       <c r="C22" s="133" t="s">
         <v>25</v>
       </c>
       <c r="D22" s="134">
         <v>203</v>
       </c>
       <c r="E22" s="135">
         <v>6.340635163</v>
       </c>
       <c r="F22" s="136">
         <v>15.194610777999999</v>
       </c>
       <c r="G22" s="142"/>
       <c r="H22" s="133" t="s">
         <v>25</v>
       </c>
       <c r="I22" s="134">
         <v>134</v>
       </c>
       <c r="J22" s="135">
         <v>8.0705486407000002</v>
       </c>
       <c r="K22" s="136">
         <v>13.886010363</v>
       </c>
       <c r="L22" s="142"/>
       <c r="M22" s="133" t="s">
         <v>25</v>
       </c>
       <c r="N22" s="134">
         <v>67</v>
       </c>
       <c r="O22" s="135">
         <v>4.3472223844000002</v>
       </c>
       <c r="P22" s="135">
         <v>18.059299191000001</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="93" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:19" s="93" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="138"/>
       <c r="B23" s="142"/>
       <c r="C23" s="143"/>
       <c r="D23" s="134"/>
       <c r="E23" s="135"/>
       <c r="F23" s="136"/>
       <c r="G23" s="142"/>
       <c r="H23" s="143"/>
       <c r="I23" s="134"/>
       <c r="J23" s="135"/>
       <c r="K23" s="136"/>
       <c r="L23" s="142"/>
       <c r="M23" s="143"/>
       <c r="N23" s="134"/>
       <c r="O23" s="135"/>
       <c r="P23" s="135"/>
     </row>
-    <row r="24" spans="1:19" s="93" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:19" s="93" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="144"/>
       <c r="B24" s="145"/>
       <c r="C24" s="146"/>
       <c r="D24" s="147"/>
       <c r="E24" s="148"/>
       <c r="F24" s="149"/>
       <c r="G24" s="145"/>
       <c r="H24" s="146"/>
       <c r="I24" s="147"/>
       <c r="J24" s="148"/>
       <c r="K24" s="149"/>
       <c r="L24" s="145"/>
       <c r="M24" s="146"/>
       <c r="N24" s="147"/>
       <c r="O24" s="148"/>
       <c r="P24" s="148"/>
     </row>
-    <row r="25" spans="1:19" s="93" customFormat="1" ht="21">
+    <row r="25" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A25" s="138">
         <v>11</v>
       </c>
       <c r="B25" s="140" t="s">
         <v>89</v>
       </c>
       <c r="C25" s="133" t="s">
         <v>39</v>
       </c>
       <c r="D25" s="134">
         <v>6</v>
       </c>
       <c r="E25" s="135">
         <v>0.18740793589999999</v>
       </c>
       <c r="F25" s="136">
         <v>0.44910179639999998</v>
       </c>
       <c r="G25" s="140" t="s">
         <v>89</v>
       </c>
       <c r="H25" s="133" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="134">
@@ -14443,101 +15890,101 @@
       </c>
       <c r="J25" s="135">
         <v>0.24091189969999999</v>
       </c>
       <c r="K25" s="136">
         <v>0.414507772</v>
       </c>
       <c r="L25" s="140" t="s">
         <v>51</v>
       </c>
       <c r="M25" s="133" t="s">
         <v>112</v>
       </c>
       <c r="N25" s="134">
         <v>2</v>
       </c>
       <c r="O25" s="135">
         <v>0.1297678324</v>
       </c>
       <c r="P25" s="135">
         <v>0.53908355799999996</v>
       </c>
       <c r="Q25" s="141"/>
       <c r="R25" s="141"/>
     </row>
-    <row r="26" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="26" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A26" s="138">
         <v>12</v>
       </c>
       <c r="B26" s="140" t="s">
         <v>71</v>
       </c>
       <c r="C26" s="133" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="134">
         <v>4</v>
       </c>
       <c r="E26" s="135">
         <v>0.1249386239</v>
       </c>
       <c r="F26" s="136">
         <v>0.2994011976</v>
       </c>
       <c r="G26" s="140" t="s">
         <v>48</v>
       </c>
       <c r="H26" s="133" t="s">
         <v>40</v>
       </c>
       <c r="I26" s="134">
         <v>3</v>
       </c>
       <c r="J26" s="135">
         <v>0.18068392480000001</v>
       </c>
       <c r="K26" s="136">
         <v>0.31088082900000003</v>
       </c>
       <c r="L26" s="140" t="s">
         <v>71</v>
       </c>
       <c r="M26" s="133" t="s">
         <v>70</v>
       </c>
       <c r="N26" s="134">
         <v>2</v>
       </c>
       <c r="O26" s="135">
         <v>0.1297678324</v>
       </c>
       <c r="P26" s="135">
         <v>0.53908355799999996</v>
       </c>
     </row>
-    <row r="27" spans="1:19" s="93" customFormat="1" ht="21">
+    <row r="27" spans="1:19" s="93" customFormat="1" ht="19.2">
       <c r="A27" s="138">
         <v>13</v>
       </c>
       <c r="B27" s="140" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="150" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="134">
         <v>3</v>
       </c>
       <c r="E27" s="135">
         <v>9.3703967900000004E-2</v>
       </c>
       <c r="F27" s="136">
         <v>0.22455089819999999</v>
       </c>
       <c r="G27" s="140" t="s">
         <v>113</v>
       </c>
       <c r="H27" s="150" t="s">
         <v>38</v>
       </c>
       <c r="I27" s="134">
@@ -14545,101 +15992,101 @@
       </c>
       <c r="J27" s="135">
         <v>0.18068392480000001</v>
       </c>
       <c r="K27" s="136">
         <v>0.31088082900000003</v>
       </c>
       <c r="L27" s="140" t="s">
         <v>89</v>
       </c>
       <c r="M27" s="150" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="134">
         <v>2</v>
       </c>
       <c r="O27" s="135">
         <v>0.1297678324</v>
       </c>
       <c r="P27" s="135">
         <v>0.53908355799999996</v>
       </c>
       <c r="Q27" s="141"/>
       <c r="R27" s="141"/>
     </row>
-    <row r="28" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="28" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A28" s="138">
         <v>14</v>
       </c>
       <c r="B28" s="140" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="133" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="134">
         <v>3</v>
       </c>
       <c r="E28" s="135">
         <v>9.3703967900000004E-2</v>
       </c>
       <c r="F28" s="136">
         <v>0.22455089819999999</v>
       </c>
       <c r="G28" s="140" t="s">
         <v>58</v>
       </c>
       <c r="H28" s="133" t="s">
         <v>57</v>
       </c>
       <c r="I28" s="134">
         <v>2</v>
       </c>
       <c r="J28" s="135">
         <v>0.1204559499</v>
       </c>
       <c r="K28" s="136">
         <v>0.207253886</v>
       </c>
       <c r="L28" s="140" t="s">
         <v>53</v>
       </c>
       <c r="M28" s="133" t="s">
         <v>26</v>
       </c>
       <c r="N28" s="134">
         <v>1</v>
       </c>
       <c r="O28" s="135">
         <v>6.4883916200000002E-2</v>
       </c>
       <c r="P28" s="135">
         <v>0.26954177899999998</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="29" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A29" s="151">
         <v>15</v>
       </c>
       <c r="B29" s="152" t="s">
         <v>113</v>
       </c>
       <c r="C29" s="153" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="154">
         <v>3</v>
       </c>
       <c r="E29" s="155">
         <v>9.3703967900000004E-2</v>
       </c>
       <c r="F29" s="156">
         <v>0.22455089819999999</v>
       </c>
       <c r="G29" s="152" t="s">
         <v>71</v>
       </c>
       <c r="H29" s="153" t="s">
         <v>70</v>
       </c>
       <c r="I29" s="154">
@@ -14677,51 +16124,51 @@
       <c r="G30" s="161"/>
       <c r="H30" s="162"/>
       <c r="I30" s="159"/>
       <c r="J30" s="160"/>
       <c r="K30" s="160"/>
       <c r="L30" s="161"/>
       <c r="M30" s="162"/>
       <c r="N30" s="159"/>
       <c r="O30" s="160"/>
       <c r="P30" s="160"/>
     </row>
     <row r="31" spans="1:19" s="164" customFormat="1">
       <c r="A31" s="163" t="s">
         <v>114</v>
       </c>
       <c r="B31" s="86"/>
       <c r="I31" s="165"/>
       <c r="J31" s="165"/>
       <c r="K31" s="165"/>
       <c r="L31" s="86"/>
       <c r="M31" s="86"/>
       <c r="N31" s="165"/>
       <c r="O31" s="165"/>
       <c r="P31" s="165"/>
     </row>
-    <row r="32" spans="1:19" s="167" customFormat="1" ht="15.75">
+    <row r="32" spans="1:19" s="167" customFormat="1" ht="15.6">
       <c r="A32" s="166" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="92"/>
       <c r="C32" s="94"/>
       <c r="H32" s="94"/>
       <c r="I32" s="166"/>
       <c r="J32" s="166"/>
       <c r="K32" s="166"/>
       <c r="M32" s="94"/>
       <c r="N32" s="166"/>
       <c r="O32" s="166"/>
       <c r="P32" s="166"/>
       <c r="R32"/>
       <c r="S32" s="175"/>
     </row>
     <row r="33" spans="1:19" s="141" customFormat="1">
       <c r="A33" s="92"/>
       <c r="B33" s="174"/>
       <c r="C33" s="174"/>
       <c r="D33" s="176"/>
       <c r="E33" s="92"/>
       <c r="F33" s="92"/>
       <c r="G33" s="92"/>
       <c r="H33" s="95"/>
@@ -15761,100 +17208,100 @@
       <c r="D86" s="92"/>
       <c r="E86" s="92"/>
       <c r="F86" s="92"/>
       <c r="G86" s="92"/>
       <c r="H86" s="95"/>
       <c r="I86" s="92"/>
       <c r="J86" s="92"/>
       <c r="K86" s="92"/>
       <c r="L86" s="92"/>
       <c r="M86" s="95"/>
       <c r="N86" s="92"/>
       <c r="O86" s="92"/>
       <c r="P86" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:S86"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="92" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="20" max="20" width="8.625" style="92" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" style="92" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="93" customWidth="1"/>
+    <col min="3" max="3" width="23.09765625" style="94" customWidth="1"/>
+    <col min="4" max="4" width="4.69921875" style="92" customWidth="1"/>
+    <col min="5" max="5" width="6.09765625" style="92" customWidth="1"/>
+    <col min="6" max="6" width="5.59765625" style="92" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="92" customWidth="1"/>
+    <col min="8" max="8" width="23.09765625" style="95" customWidth="1"/>
+    <col min="9" max="9" width="4.69921875" style="92" customWidth="1"/>
+    <col min="10" max="10" width="7.8984375" style="92" customWidth="1"/>
+    <col min="11" max="11" width="5.59765625" style="92" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="92" customWidth="1"/>
+    <col min="13" max="13" width="23.09765625" style="95" customWidth="1"/>
+    <col min="14" max="14" width="4.69921875" style="92" customWidth="1"/>
+    <col min="15" max="15" width="7.8984375" style="92" customWidth="1"/>
+    <col min="16" max="16" width="5.59765625" style="92" customWidth="1"/>
+    <col min="17" max="19" width="8.59765625" style="92" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="8.59765625" style="92" customWidth="1"/>
     <col min="21" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="86" customFormat="1" ht="25.5">
-      <c r="A1" s="407" t="s">
+    <row r="1" spans="1:19" s="86" customFormat="1" ht="24.6">
+      <c r="A1" s="420" t="s">
         <v>297</v>
       </c>
-      <c r="B1" s="407"/>
-[...13 lines deleted...]
-      <c r="P1" s="407"/>
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
     </row>
     <row r="2" spans="1:19" s="86" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="87"/>
       <c r="B2" s="88"/>
       <c r="C2" s="89"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="89"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="M2" s="89"/>
       <c r="N2" s="88"/>
       <c r="O2" s="88"/>
       <c r="P2" s="88"/>
     </row>
     <row r="3" spans="1:19" s="173" customFormat="1">
       <c r="A3" s="170" t="s">
         <v>115</v>
       </c>
       <c r="B3" s="171"/>
       <c r="C3" s="171"/>
@@ -16005,51 +17452,51 @@
       </c>
       <c r="H8" s="120"/>
       <c r="I8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="118" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="119" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="122"/>
       <c r="N8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="123" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="3.95" customHeight="1">
+    <row r="9" spans="1:19" ht="3.9" customHeight="1">
       <c r="A9" s="124"/>
       <c r="B9" s="125"/>
       <c r="C9" s="126"/>
       <c r="D9" s="127"/>
       <c r="E9" s="127"/>
       <c r="F9" s="124"/>
       <c r="G9" s="128"/>
       <c r="H9" s="129"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="124"/>
       <c r="L9" s="128"/>
       <c r="M9" s="129"/>
       <c r="N9" s="127"/>
       <c r="O9" s="127"/>
       <c r="P9" s="130"/>
     </row>
     <row r="10" spans="1:19" s="137" customFormat="1">
       <c r="A10" s="131" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="132" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="133" t="s">
@@ -16086,69 +17533,69 @@
       </c>
       <c r="M10" s="133" t="s">
         <v>18</v>
       </c>
       <c r="N10" s="134">
         <v>466</v>
       </c>
       <c r="O10" s="135">
         <f>N10/$S$10*100000</f>
         <v>29.955189350865904</v>
       </c>
       <c r="P10" s="135">
         <f>N10/$N$10*100</f>
         <v>100</v>
       </c>
       <c r="Q10" s="174">
         <v>3228255</v>
       </c>
       <c r="R10" s="174">
         <v>1672598</v>
       </c>
       <c r="S10" s="174">
         <v>1555657</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="15.75">
+    <row r="11" spans="1:19" ht="15.6">
       <c r="A11" s="138"/>
       <c r="B11" s="139"/>
       <c r="C11" s="133"/>
       <c r="D11" s="134"/>
       <c r="E11" s="135"/>
       <c r="F11" s="136"/>
       <c r="G11" s="139"/>
       <c r="H11" s="133"/>
       <c r="I11" s="134"/>
       <c r="J11" s="135"/>
       <c r="K11" s="136"/>
       <c r="L11" s="139"/>
       <c r="M11" s="133"/>
       <c r="N11" s="134"/>
       <c r="O11" s="135"/>
       <c r="P11" s="135"/>
     </row>
-    <row r="12" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="12" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A12" s="138">
         <v>1</v>
       </c>
       <c r="B12" s="140" t="str">
         <f t="shared" ref="B12:B21" si="0">VLOOKUP(C12,$R$32:$S$74,2,FALSE)</f>
         <v>V01-X59, Y85-Y86</v>
       </c>
       <c r="C12" s="133" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="134">
         <v>685</v>
       </c>
       <c r="E12" s="135">
         <f t="shared" ref="E12:E22" si="1">D12/$Q$10*100000</f>
         <v>21.218893798662126</v>
       </c>
       <c r="F12" s="136">
         <f t="shared" ref="F12:F22" si="2">D12/$D$10*100</f>
         <v>46.949965729952019</v>
       </c>
       <c r="G12" s="140" t="str">
         <f t="shared" ref="G12:G21" si="3">VLOOKUP(H12,$R$32:$S$74,2,FALSE)</f>
         <v>V01-X59, Y85-Y86</v>
       </c>
@@ -16163,51 +17610,51 @@
         <v>31.507869792980742</v>
       </c>
       <c r="K12" s="136">
         <f t="shared" ref="K12:K22" si="5">I12/$I$10*100</f>
         <v>53.071500503524675</v>
       </c>
       <c r="L12" s="140" t="str">
         <f t="shared" ref="L12:L21" si="6">VLOOKUP(M12,$R$32:$S$74,2,FALSE)</f>
         <v>V01-X59, Y85-Y86</v>
       </c>
       <c r="M12" s="133" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="134">
         <v>158</v>
       </c>
       <c r="O12" s="135">
         <f t="shared" ref="O12:O22" si="7">N12/$S$10*100000</f>
         <v>10.156480509521058</v>
       </c>
       <c r="P12" s="135">
         <f t="shared" ref="P12:P22" si="8">N12/$N$10*100</f>
         <v>33.905579399141637</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="13" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A13" s="138">
         <v>2</v>
       </c>
       <c r="B13" s="140" t="str">
         <f t="shared" si="0"/>
         <v>X60-X84, Y87.0</v>
       </c>
       <c r="C13" s="133" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="134">
         <v>203</v>
       </c>
       <c r="E13" s="135">
         <f t="shared" si="1"/>
         <v>6.2882269213553457</v>
       </c>
       <c r="F13" s="136">
         <f t="shared" si="2"/>
         <v>13.913639479095272</v>
       </c>
       <c r="G13" s="140" t="str">
         <f t="shared" si="3"/>
         <v>X60-X84, Y87.0</v>
       </c>
@@ -16222,51 +17669,51 @@
         <v>7.1744675050430518</v>
       </c>
       <c r="K13" s="136">
         <f t="shared" si="5"/>
         <v>12.084592145015106</v>
       </c>
       <c r="L13" s="140" t="str">
         <f t="shared" si="6"/>
         <v>X60-X84, Y87.0</v>
       </c>
       <c r="M13" s="133" t="s">
         <v>33</v>
       </c>
       <c r="N13" s="134">
         <v>83</v>
       </c>
       <c r="O13" s="135">
         <f t="shared" si="7"/>
         <v>5.335366343609163</v>
       </c>
       <c r="P13" s="135">
         <f t="shared" si="8"/>
         <v>17.811158798283262</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="14" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A14" s="138">
         <v>3</v>
       </c>
       <c r="B14" s="140" t="str">
         <f t="shared" si="0"/>
         <v>C00-C97</v>
       </c>
       <c r="C14" s="133" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="134">
         <v>143</v>
       </c>
       <c r="E14" s="135">
         <f t="shared" si="1"/>
         <v>4.4296376835163267</v>
       </c>
       <c r="F14" s="136">
         <f t="shared" si="2"/>
         <v>9.8012337217272112</v>
       </c>
       <c r="G14" s="140" t="str">
         <f t="shared" si="3"/>
         <v>C00-C97</v>
       </c>
@@ -16401,51 +17848,51 @@
         <v>0.89680843813038147</v>
       </c>
       <c r="K16" s="136">
         <f t="shared" si="5"/>
         <v>1.5105740181268883</v>
       </c>
       <c r="L16" s="140" t="str">
         <f t="shared" si="6"/>
         <v>I01-I02.0, I05-I09, I20-I25, I27, I30-I52</v>
       </c>
       <c r="M16" s="133" t="s">
         <v>34</v>
       </c>
       <c r="N16" s="134">
         <v>9</v>
       </c>
       <c r="O16" s="135">
         <f t="shared" si="7"/>
         <v>0.57853369990942738</v>
       </c>
       <c r="P16" s="135">
         <f t="shared" si="8"/>
         <v>1.9313304721030045</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="17" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A17" s="138">
         <v>6</v>
       </c>
       <c r="B17" s="140" t="str">
         <f t="shared" si="0"/>
         <v>X85-Y09, Y87.1</v>
       </c>
       <c r="C17" s="133" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="134">
         <v>22</v>
       </c>
       <c r="E17" s="135">
         <f t="shared" si="1"/>
         <v>0.68148272054097336</v>
       </c>
       <c r="F17" s="136">
         <f t="shared" si="2"/>
         <v>1.5078821110349554</v>
       </c>
       <c r="G17" s="140" t="str">
         <f t="shared" si="3"/>
         <v>Q00-Q99</v>
       </c>
@@ -16460,51 +17907,51 @@
         <v>0.65765952129561311</v>
       </c>
       <c r="K17" s="136">
         <f t="shared" si="5"/>
         <v>1.1077542799597182</v>
       </c>
       <c r="L17" s="140" t="str">
         <f t="shared" si="6"/>
         <v>Q00-Q99</v>
       </c>
       <c r="M17" s="133" t="s">
         <v>36</v>
       </c>
       <c r="N17" s="134">
         <v>8</v>
       </c>
       <c r="O17" s="135">
         <f t="shared" si="7"/>
         <v>0.51425217769726872</v>
       </c>
       <c r="P17" s="135">
         <f t="shared" si="8"/>
         <v>1.7167381974248928</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="18" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A18" s="138">
         <v>7</v>
       </c>
       <c r="B18" s="140" t="str">
         <f t="shared" si="0"/>
         <v>Q00-Q99</v>
       </c>
       <c r="C18" s="133" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="134">
         <v>19</v>
       </c>
       <c r="E18" s="135">
         <f t="shared" si="1"/>
         <v>0.58855325864902241</v>
       </c>
       <c r="F18" s="136">
         <f t="shared" si="2"/>
         <v>1.3022618231665526</v>
       </c>
       <c r="G18" s="140" t="str">
         <f t="shared" si="3"/>
         <v>M00-M99</v>
       </c>
@@ -16519,51 +17966,51 @@
         <v>0.41851060446084476</v>
       </c>
       <c r="K18" s="136">
         <f t="shared" si="5"/>
         <v>0.70493454179254789</v>
       </c>
       <c r="L18" s="140" t="str">
         <f t="shared" si="6"/>
         <v>X85-Y09, Y87.1</v>
       </c>
       <c r="M18" s="133" t="s">
         <v>37</v>
       </c>
       <c r="N18" s="134">
         <v>7</v>
       </c>
       <c r="O18" s="135">
         <f t="shared" si="7"/>
         <v>0.44997065548511012</v>
       </c>
       <c r="P18" s="135">
         <f t="shared" si="8"/>
         <v>1.502145922746781</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="19" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A19" s="138">
         <v>8</v>
       </c>
       <c r="B19" s="140" t="str">
         <f t="shared" si="0"/>
         <v>I60-I69</v>
       </c>
       <c r="C19" s="133" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="134">
         <v>10</v>
       </c>
       <c r="E19" s="135">
         <f t="shared" si="1"/>
         <v>0.30976487297316968</v>
       </c>
       <c r="F19" s="136">
         <f t="shared" si="2"/>
         <v>0.68540095956134339</v>
       </c>
       <c r="G19" s="140" t="str">
         <f t="shared" si="3"/>
         <v>J40-J47</v>
       </c>
@@ -16578,51 +18025,51 @@
         <v>0.41851060446084476</v>
       </c>
       <c r="K19" s="136">
         <f t="shared" si="5"/>
         <v>0.70493454179254789</v>
       </c>
       <c r="L19" s="140" t="str">
         <f t="shared" si="6"/>
         <v>I60-I69</v>
       </c>
       <c r="M19" s="133" t="s">
         <v>21</v>
       </c>
       <c r="N19" s="134">
         <v>5</v>
       </c>
       <c r="O19" s="135">
         <f t="shared" si="7"/>
         <v>0.32140761106079296</v>
       </c>
       <c r="P19" s="135">
         <f t="shared" si="8"/>
         <v>1.0729613733905579</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="93" customFormat="1" ht="21">
+    <row r="20" spans="1:19" s="93" customFormat="1" ht="19.2">
       <c r="A20" s="138">
         <v>9</v>
       </c>
       <c r="B20" s="140" t="str">
         <f t="shared" si="0"/>
         <v>A40-A41</v>
       </c>
       <c r="C20" s="133" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="134">
         <v>9</v>
       </c>
       <c r="E20" s="135">
         <f t="shared" si="1"/>
         <v>0.27878838567585279</v>
       </c>
       <c r="F20" s="136">
         <f t="shared" si="2"/>
         <v>0.61686086360520898</v>
       </c>
       <c r="G20" s="140" t="str">
         <f t="shared" si="3"/>
         <v>B20-B24</v>
       </c>
@@ -16639,51 +18086,51 @@
       <c r="K20" s="136">
         <f t="shared" si="5"/>
         <v>0.70493454179254789</v>
       </c>
       <c r="L20" s="140" t="str">
         <f t="shared" si="6"/>
         <v>N00-N07, N17-N19, N25-N27</v>
       </c>
       <c r="M20" s="133" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="134">
         <v>5</v>
       </c>
       <c r="O20" s="135">
         <f t="shared" si="7"/>
         <v>0.32140761106079296</v>
       </c>
       <c r="P20" s="135">
         <f t="shared" si="8"/>
         <v>1.0729613733905579</v>
       </c>
       <c r="Q20" s="141"/>
       <c r="R20" s="141"/>
     </row>
-    <row r="21" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="21" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A21" s="138">
         <v>10</v>
       </c>
       <c r="B21" s="140" t="str">
         <f t="shared" si="0"/>
         <v>J12-J18</v>
       </c>
       <c r="C21" s="133" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="134">
         <v>9</v>
       </c>
       <c r="E21" s="135">
         <f t="shared" si="1"/>
         <v>0.27878838567585279</v>
       </c>
       <c r="F21" s="136">
         <f t="shared" si="2"/>
         <v>0.61686086360520898</v>
       </c>
       <c r="G21" s="140" t="str">
         <f t="shared" si="3"/>
         <v>A40-A41</v>
       </c>
@@ -16698,138 +18145,138 @@
         <v>0.35872337525215264</v>
       </c>
       <c r="K21" s="136">
         <f t="shared" si="5"/>
         <v>0.60422960725075525</v>
       </c>
       <c r="L21" s="140" t="str">
         <f t="shared" si="6"/>
         <v>J12-J18</v>
       </c>
       <c r="M21" s="133" t="s">
         <v>22</v>
       </c>
       <c r="N21" s="134">
         <v>4</v>
       </c>
       <c r="O21" s="135">
         <f t="shared" si="7"/>
         <v>0.25712608884863436</v>
       </c>
       <c r="P21" s="135">
         <f t="shared" si="8"/>
         <v>0.85836909871244638</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="22" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A22" s="138"/>
       <c r="B22" s="142"/>
       <c r="C22" s="133" t="s">
         <v>25</v>
       </c>
       <c r="D22" s="134">
         <f>D10-SUM(D12:D21)</f>
         <v>306</v>
       </c>
       <c r="E22" s="135">
         <f t="shared" si="1"/>
         <v>9.4788051129789945</v>
       </c>
       <c r="F22" s="136">
         <f t="shared" si="2"/>
         <v>20.973269362577106</v>
       </c>
       <c r="G22" s="142"/>
       <c r="H22" s="133" t="s">
         <v>25</v>
       </c>
       <c r="I22" s="134">
         <f>I10-SUM(I12:I21)</f>
         <v>187</v>
       </c>
       <c r="J22" s="135">
         <f t="shared" si="4"/>
         <v>11.180211862025423</v>
       </c>
       <c r="K22" s="136">
         <f t="shared" si="5"/>
         <v>18.831822759315205</v>
       </c>
       <c r="L22" s="142"/>
       <c r="M22" s="133" t="s">
         <v>25</v>
       </c>
       <c r="N22" s="134">
         <f>N10-SUM(N12:N21)</f>
         <v>113</v>
       </c>
       <c r="O22" s="135">
         <f t="shared" si="7"/>
         <v>7.263812009973921</v>
       </c>
       <c r="P22" s="135">
         <f t="shared" si="8"/>
         <v>24.248927038626608</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="93" customFormat="1" ht="15.75">
+    <row r="23" spans="1:19" s="93" customFormat="1" ht="15">
       <c r="A23" s="138"/>
       <c r="B23" s="142"/>
       <c r="C23" s="143"/>
       <c r="D23" s="134"/>
       <c r="E23" s="135"/>
       <c r="F23" s="136"/>
       <c r="G23" s="142"/>
       <c r="H23" s="143"/>
       <c r="I23" s="134"/>
       <c r="J23" s="135"/>
       <c r="K23" s="136"/>
       <c r="L23" s="142"/>
       <c r="M23" s="143"/>
       <c r="N23" s="134"/>
       <c r="O23" s="135"/>
       <c r="P23" s="135"/>
     </row>
-    <row r="24" spans="1:19" s="93" customFormat="1" ht="15.75">
+    <row r="24" spans="1:19" s="93" customFormat="1" ht="15">
       <c r="A24" s="144"/>
       <c r="B24" s="145"/>
       <c r="C24" s="146"/>
       <c r="D24" s="147"/>
       <c r="E24" s="148"/>
       <c r="F24" s="149"/>
       <c r="G24" s="145"/>
       <c r="H24" s="146"/>
       <c r="I24" s="147"/>
       <c r="J24" s="148"/>
       <c r="K24" s="149"/>
       <c r="L24" s="145"/>
       <c r="M24" s="146"/>
       <c r="N24" s="147"/>
       <c r="O24" s="148"/>
       <c r="P24" s="148"/>
     </row>
-    <row r="25" spans="1:19" s="93" customFormat="1" ht="15.75">
+    <row r="25" spans="1:19" s="93" customFormat="1" ht="15.6">
       <c r="A25" s="138">
         <v>11</v>
       </c>
       <c r="B25" s="140" t="str">
         <f>VLOOKUP(C25,$R$32:$S$74,2,FALSE)</f>
         <v>D50-D64</v>
       </c>
       <c r="C25" s="133" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="134">
         <v>8</v>
       </c>
       <c r="E25" s="135">
         <f>D25/$Q$10*100000</f>
         <v>0.24781189837853579</v>
       </c>
       <c r="F25" s="136">
         <f>D25/$D$10*100</f>
         <v>0.54832076764907478</v>
       </c>
       <c r="G25" s="140" t="str">
         <f>VLOOKUP(H25,$R$32:$S$74,2,FALSE)</f>
         <v>I60-I69</v>
       </c>
@@ -16846,51 +18293,51 @@
       <c r="K25" s="136">
         <f>I25/$I$10*100</f>
         <v>0.50352467270896273</v>
       </c>
       <c r="L25" s="140" t="str">
         <f>VLOOKUP(M25,$R$32:$S$74,2,FALSE)</f>
         <v>E10-E14</v>
       </c>
       <c r="M25" s="133" t="s">
         <v>26</v>
       </c>
       <c r="N25" s="134">
         <v>4</v>
       </c>
       <c r="O25" s="135">
         <f>N25/$S$10*100000</f>
         <v>0.25712608884863436</v>
       </c>
       <c r="P25" s="135">
         <f>N25/$N$10*100</f>
         <v>0.85836909871244638</v>
       </c>
       <c r="Q25" s="141"/>
       <c r="R25" s="141"/>
     </row>
-    <row r="26" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="26" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A26" s="138">
         <v>12</v>
       </c>
       <c r="B26" s="140" t="str">
         <f>VLOOKUP(C26,$R$32:$S$74,2,FALSE)</f>
         <v>J40-J47</v>
       </c>
       <c r="C26" s="133" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="134">
         <v>8</v>
       </c>
       <c r="E26" s="135">
         <f>D26/$Q$10*100000</f>
         <v>0.24781189837853579</v>
       </c>
       <c r="F26" s="136">
         <f>D26/$D$10*100</f>
         <v>0.54832076764907478</v>
       </c>
       <c r="G26" s="140" t="str">
         <f>VLOOKUP(H26,$R$32:$S$74,2,FALSE)</f>
         <v>J12-J18</v>
       </c>
@@ -16905,51 +18352,51 @@
         <v>0.29893614604346053</v>
       </c>
       <c r="K26" s="136">
         <f>I26/$I$10*100</f>
         <v>0.50352467270896273</v>
       </c>
       <c r="L26" s="140" t="str">
         <f>VLOOKUP(M26,$R$32:$S$74,2,FALSE)</f>
         <v>A40-A41</v>
       </c>
       <c r="M26" s="133" t="s">
         <v>29</v>
       </c>
       <c r="N26" s="134">
         <v>3</v>
       </c>
       <c r="O26" s="135">
         <f>N26/$S$10*100000</f>
         <v>0.19284456663647576</v>
       </c>
       <c r="P26" s="135">
         <f>N26/$N$10*100</f>
         <v>0.64377682403433478</v>
       </c>
     </row>
-    <row r="27" spans="1:19" s="93" customFormat="1" ht="15.75">
+    <row r="27" spans="1:19" s="93" customFormat="1" ht="15.6">
       <c r="A27" s="138">
         <v>13</v>
       </c>
       <c r="B27" s="140" t="str">
         <f>VLOOKUP(C27,$R$32:$S$74,2,FALSE)</f>
         <v>B20-B24</v>
       </c>
       <c r="C27" s="150" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="134">
         <v>7</v>
       </c>
       <c r="E27" s="135">
         <f>D27/$Q$10*100000</f>
         <v>0.21683541108121882</v>
       </c>
       <c r="F27" s="136">
         <f>D27/$D$10*100</f>
         <v>0.47978067169294036</v>
       </c>
       <c r="G27" s="140" t="str">
         <f>VLOOKUP(H27,$R$32:$S$74,2,FALSE)</f>
         <v>D50-D64</v>
       </c>
@@ -16966,51 +18413,51 @@
       <c r="K27" s="136">
         <f>I27/$I$10*100</f>
         <v>0.50352467270896273</v>
       </c>
       <c r="L27" s="140" t="str">
         <f>VLOOKUP(M27,$R$32:$S$74,2,FALSE)</f>
         <v>D50-D64</v>
       </c>
       <c r="M27" s="150" t="s">
         <v>24</v>
       </c>
       <c r="N27" s="134">
         <v>3</v>
       </c>
       <c r="O27" s="135">
         <f>N27/$S$10*100000</f>
         <v>0.19284456663647576</v>
       </c>
       <c r="P27" s="135">
         <f>N27/$N$10*100</f>
         <v>0.64377682403433478</v>
       </c>
       <c r="Q27" s="141"/>
       <c r="R27" s="141"/>
     </row>
-    <row r="28" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="28" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A28" s="138">
         <v>14</v>
       </c>
       <c r="B28" s="140" t="str">
         <f>VLOOKUP(C28,$R$32:$S$74,2,FALSE)</f>
         <v>E10-E14</v>
       </c>
       <c r="C28" s="133" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="134">
         <v>6</v>
       </c>
       <c r="E28" s="135">
         <f>D28/$Q$10*100000</f>
         <v>0.18585892378390181</v>
       </c>
       <c r="F28" s="136">
         <f>D28/$D$10*100</f>
         <v>0.411240575736806</v>
       </c>
       <c r="G28" s="140" t="str">
         <f>VLOOKUP(H28,$R$32:$S$74,2,FALSE)</f>
         <v>I71</v>
       </c>
@@ -17025,51 +18472,51 @@
         <v>0.23914891683476841</v>
       </c>
       <c r="K28" s="136">
         <f>I28/$I$10*100</f>
         <v>0.4028197381671702</v>
       </c>
       <c r="L28" s="140" t="str">
         <f>VLOOKUP(M28,$R$32:$S$74,2,FALSE)</f>
         <v>A15-A19</v>
       </c>
       <c r="M28" s="133" t="s">
         <v>28</v>
       </c>
       <c r="N28" s="134">
         <v>2</v>
       </c>
       <c r="O28" s="135">
         <f>N28/$S$10*100000</f>
         <v>0.12856304442431718</v>
       </c>
       <c r="P28" s="135">
         <f>N28/$N$10*100</f>
         <v>0.42918454935622319</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="93" customFormat="1" ht="21">
+    <row r="29" spans="1:19" s="93" customFormat="1" ht="19.2">
       <c r="A29" s="151">
         <v>15</v>
       </c>
       <c r="B29" s="152" t="str">
         <f>VLOOKUP(C29,$R$32:$S$74,2,FALSE)</f>
         <v>N00-N07, N17-N19, N25-N27</v>
       </c>
       <c r="C29" s="153" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="154">
         <v>6</v>
       </c>
       <c r="E29" s="155">
         <f>D29/$Q$10*100000</f>
         <v>0.18585892378390181</v>
       </c>
       <c r="F29" s="156">
         <f>D29/$D$10*100</f>
         <v>0.411240575736806</v>
       </c>
       <c r="G29" s="152" t="str">
         <f>VLOOKUP(H29,$R$32:$S$74,2,FALSE)</f>
         <v>K70, K73-K74</v>
       </c>
@@ -17116,51 +18563,51 @@
       <c r="G30" s="161"/>
       <c r="H30" s="162"/>
       <c r="I30" s="159"/>
       <c r="J30" s="160"/>
       <c r="K30" s="160"/>
       <c r="L30" s="161"/>
       <c r="M30" s="162"/>
       <c r="N30" s="159"/>
       <c r="O30" s="160"/>
       <c r="P30" s="160"/>
     </row>
     <row r="31" spans="1:19" s="164" customFormat="1">
       <c r="A31" s="163" t="s">
         <v>116</v>
       </c>
       <c r="B31" s="86"/>
       <c r="I31" s="165"/>
       <c r="J31" s="165"/>
       <c r="K31" s="165"/>
       <c r="L31" s="86"/>
       <c r="M31" s="86"/>
       <c r="N31" s="165"/>
       <c r="O31" s="165"/>
       <c r="P31" s="165"/>
     </row>
-    <row r="32" spans="1:19" s="167" customFormat="1" ht="15.75">
+    <row r="32" spans="1:19" s="167" customFormat="1" ht="15.6">
       <c r="A32" s="166" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="92"/>
       <c r="C32" s="94"/>
       <c r="H32" s="94"/>
       <c r="I32" s="166"/>
       <c r="J32" s="166"/>
       <c r="K32" s="166"/>
       <c r="M32" s="94"/>
       <c r="N32" s="166"/>
       <c r="O32" s="166"/>
       <c r="P32" s="166"/>
       <c r="R32" t="s">
         <v>117</v>
       </c>
       <c r="S32" s="175" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="33" spans="1:19" s="141" customFormat="1">
       <c r="A33" s="92"/>
       <c r="B33"/>
       <c r="C33" s="92"/>
       <c r="D33" s="92"/>
@@ -18370,103 +19817,103 @@
       <c r="D86" s="92"/>
       <c r="E86" s="92"/>
       <c r="F86" s="92"/>
       <c r="G86" s="92"/>
       <c r="H86" s="95"/>
       <c r="I86" s="92"/>
       <c r="J86" s="92"/>
       <c r="K86" s="92"/>
       <c r="L86" s="92"/>
       <c r="M86" s="95"/>
       <c r="N86" s="92"/>
       <c r="O86" s="92"/>
       <c r="P86" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S86"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="92" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="20" max="20" width="8.625" style="92" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" style="92" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="93" customWidth="1"/>
+    <col min="3" max="3" width="23.09765625" style="94" customWidth="1"/>
+    <col min="4" max="4" width="4.69921875" style="92" customWidth="1"/>
+    <col min="5" max="5" width="6.09765625" style="92" customWidth="1"/>
+    <col min="6" max="6" width="5.59765625" style="92" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="92" customWidth="1"/>
+    <col min="8" max="8" width="23.09765625" style="95" customWidth="1"/>
+    <col min="9" max="9" width="4.69921875" style="92" customWidth="1"/>
+    <col min="10" max="10" width="7.8984375" style="92" customWidth="1"/>
+    <col min="11" max="11" width="5.59765625" style="92" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="92" customWidth="1"/>
+    <col min="13" max="13" width="23.09765625" style="95" customWidth="1"/>
+    <col min="14" max="14" width="4.69921875" style="92" customWidth="1"/>
+    <col min="15" max="15" width="7.8984375" style="92" customWidth="1"/>
+    <col min="16" max="16" width="5.59765625" style="92" customWidth="1"/>
+    <col min="17" max="19" width="8.59765625" style="92" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="8.59765625" style="92" customWidth="1"/>
     <col min="21" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="86" customFormat="1" ht="25.5">
-      <c r="A1" s="407" t="s">
+    <row r="1" spans="1:19" s="86" customFormat="1" ht="24.6">
+      <c r="A1" s="420" t="s">
         <v>297</v>
       </c>
-      <c r="B1" s="407"/>
-[...13 lines deleted...]
-      <c r="P1" s="407"/>
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
     </row>
     <row r="2" spans="1:19" s="86" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="87"/>
       <c r="B2" s="88"/>
       <c r="C2" s="89"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="89"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="M2" s="89"/>
       <c r="N2" s="88"/>
       <c r="O2" s="88"/>
       <c r="P2" s="88"/>
     </row>
     <row r="3" spans="1:19" s="86" customFormat="1">
       <c r="A3" s="89" t="s">
         <v>102</v>
       </c>
       <c r="B3" s="90"/>
       <c r="C3" s="91"/>
@@ -18617,51 +20064,51 @@
       </c>
       <c r="H8" s="120"/>
       <c r="I8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="118" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="119" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="122"/>
       <c r="N8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="123" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="3.95" customHeight="1">
+    <row r="9" spans="1:19" ht="3.9" customHeight="1">
       <c r="A9" s="124"/>
       <c r="B9" s="125"/>
       <c r="C9" s="126"/>
       <c r="D9" s="127"/>
       <c r="E9" s="127"/>
       <c r="F9" s="124"/>
       <c r="G9" s="128"/>
       <c r="H9" s="129"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="124"/>
       <c r="L9" s="128"/>
       <c r="M9" s="129"/>
       <c r="N9" s="127"/>
       <c r="O9" s="127"/>
       <c r="P9" s="130"/>
     </row>
     <row r="10" spans="1:19" s="137" customFormat="1" ht="19.5" customHeight="1">
       <c r="A10" s="131" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="132" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="133" t="s">
@@ -20984,151 +22431,151 @@
       <c r="F86" s="92"/>
       <c r="G86" s="92"/>
       <c r="H86" s="95"/>
       <c r="I86" s="92"/>
       <c r="J86" s="92"/>
       <c r="K86" s="92"/>
       <c r="L86" s="92"/>
       <c r="M86" s="95"/>
       <c r="N86" s="92"/>
       <c r="O86" s="92"/>
       <c r="P86" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="8" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="7" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="404" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="417" t="s">
         <v>300</v>
       </c>
-      <c r="B1" s="404"/>
-[...13 lines deleted...]
-      <c r="P1" s="404"/>
+      <c r="B1" s="417"/>
+      <c r="C1" s="417"/>
+      <c r="D1" s="417"/>
+      <c r="E1" s="417"/>
+      <c r="F1" s="417"/>
+      <c r="G1" s="417"/>
+      <c r="H1" s="417"/>
+      <c r="I1" s="417"/>
+      <c r="J1" s="417"/>
+      <c r="K1" s="417"/>
+      <c r="L1" s="417"/>
+      <c r="M1" s="417"/>
+      <c r="N1" s="417"/>
+      <c r="O1" s="417"/>
+      <c r="P1" s="417"/>
     </row>
     <row r="2" spans="1:16" ht="6" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="3"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
+    <row r="3" spans="1:16" ht="16.2">
       <c r="A3" s="339"/>
       <c r="B3" s="340"/>
       <c r="C3" s="341"/>
       <c r="D3" s="342"/>
       <c r="E3" s="342"/>
       <c r="F3" s="342"/>
       <c r="G3" s="340"/>
-      <c r="H3" s="405" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="405"/>
+      <c r="H3" s="418" t="s">
+        <v>313</v>
+      </c>
+      <c r="I3" s="418"/>
       <c r="J3" s="342"/>
       <c r="K3" s="342"/>
       <c r="L3" s="340"/>
       <c r="M3" s="342"/>
       <c r="N3" s="342"/>
       <c r="O3" s="342"/>
       <c r="P3" s="341"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="343"/>
       <c r="B4" s="344"/>
       <c r="C4" s="345"/>
       <c r="D4" s="343"/>
       <c r="E4" s="343"/>
       <c r="F4" s="343"/>
       <c r="G4" s="344"/>
       <c r="H4" s="343"/>
       <c r="I4" s="343"/>
       <c r="J4" s="343"/>
       <c r="K4" s="343"/>
       <c r="L4" s="344"/>
       <c r="M4" s="343"/>
       <c r="N4" s="343"/>
       <c r="O4" s="343"/>
       <c r="P4" s="346" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="19" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="19" customFormat="1" ht="13.8">
       <c r="A5" s="347" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="348"/>
       <c r="C5" s="349" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="348"/>
       <c r="E5" s="350"/>
       <c r="F5" s="351"/>
       <c r="G5" s="348"/>
       <c r="H5" s="349" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="348"/>
       <c r="J5" s="352"/>
       <c r="K5" s="353"/>
       <c r="L5" s="354"/>
       <c r="M5" s="349" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="348"/>
       <c r="O5" s="352"/>
       <c r="P5" s="355"/>
     </row>
@@ -21238,2125 +22685,2172 @@
       </c>
       <c r="H8" s="369"/>
       <c r="I8" s="367" t="s">
         <v>274</v>
       </c>
       <c r="J8" s="370" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="367" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="368" t="s">
         <v>273</v>
       </c>
       <c r="M8" s="369"/>
       <c r="N8" s="367" t="s">
         <v>274</v>
       </c>
       <c r="O8" s="370" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="368" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="371"/>
       <c r="B9" s="372" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="373" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="374">
-        <v>1042</v>
+        <v>1001</v>
       </c>
       <c r="E9" s="375">
-        <v>43.877406862097985</v>
+        <v>43.385837709661203</v>
       </c>
       <c r="F9" s="376">
         <v>100</v>
       </c>
       <c r="G9" s="372" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="373" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="374">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="J9" s="375">
-        <v>55.692387536689381</v>
+        <v>56.273380571386802</v>
       </c>
       <c r="K9" s="376">
         <v>100</v>
       </c>
       <c r="L9" s="372" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="373" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="374">
-        <v>352</v>
+        <v>324</v>
       </c>
       <c r="O9" s="375">
-        <v>30.990007483382488</v>
+        <v>29.343865728266799</v>
       </c>
       <c r="P9" s="377">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="371">
         <v>1</v>
       </c>
       <c r="B10" s="378" t="s">
         <v>99</v>
       </c>
       <c r="C10" s="373" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="374">
-        <v>430</v>
+        <v>361</v>
       </c>
       <c r="E10" s="375">
-        <v>18.10679937687345</v>
+        <v>15.646640772415299</v>
       </c>
       <c r="F10" s="379">
-        <v>41.266794625719797</v>
+        <v>36.063936063936097</v>
       </c>
       <c r="G10" s="378" t="s">
         <v>99</v>
       </c>
       <c r="H10" s="373" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="374">
-        <v>327</v>
+        <v>290</v>
       </c>
       <c r="J10" s="375">
-        <v>26.393348876083227</v>
+        <v>24.105288575631</v>
       </c>
       <c r="K10" s="379">
-        <v>47.3913043478261</v>
+        <v>42.836041358936498</v>
       </c>
       <c r="L10" s="378" t="s">
         <v>100</v>
       </c>
       <c r="M10" s="373" t="s">
         <v>33</v>
       </c>
       <c r="N10" s="374">
         <v>121</v>
       </c>
       <c r="O10" s="375">
-        <v>10.65281507241273</v>
+        <v>10.9586659046922</v>
       </c>
       <c r="P10" s="380">
-        <v>34.375</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>37.345679012345698</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="371">
         <v>2</v>
       </c>
       <c r="B11" s="378" t="s">
         <v>100</v>
       </c>
       <c r="C11" s="373" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="374">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="E11" s="375">
-        <v>10.948297297644411</v>
+        <v>11.875843688758399</v>
       </c>
       <c r="F11" s="379">
-        <v>24.952015355086399</v>
+        <v>27.372627372627399</v>
       </c>
       <c r="G11" s="378" t="s">
         <v>100</v>
       </c>
       <c r="H11" s="373" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="374">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="J11" s="375">
-        <v>11.219191112463511</v>
+        <v>12.717617765763899</v>
       </c>
       <c r="K11" s="379">
-        <v>20.144927536231901</v>
+        <v>22.599704579025101</v>
       </c>
       <c r="L11" s="378" t="s">
         <v>99</v>
       </c>
       <c r="M11" s="373" t="s">
         <v>19</v>
       </c>
       <c r="N11" s="374">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="O11" s="375">
-        <v>9.0680987806488531</v>
+        <v>6.4302915639103002</v>
       </c>
       <c r="P11" s="380">
-        <v>29.261363636363601</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>21.9135802469136</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="371">
         <v>3</v>
       </c>
       <c r="B12" s="378" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="373" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="374">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="E12" s="375">
-        <v>3.2423803535331523</v>
+        <v>3.8141395788713002</v>
       </c>
       <c r="F12" s="379">
-        <v>7.3896353166987003</v>
+        <v>8.7912087912088008</v>
       </c>
       <c r="G12" s="378" t="s">
         <v>49</v>
       </c>
       <c r="H12" s="373" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="374">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J12" s="375">
-        <v>4.1971074665331125</v>
+        <v>4.6548143456390996</v>
       </c>
       <c r="K12" s="379">
-        <v>7.536231884058</v>
+        <v>8.2717872968981005</v>
       </c>
       <c r="L12" s="378" t="s">
         <v>49</v>
       </c>
       <c r="M12" s="373" t="s">
         <v>20</v>
       </c>
       <c r="N12" s="374">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O12" s="375">
-        <v>2.2009948496720515</v>
+        <v>2.8981595781004001</v>
       </c>
       <c r="P12" s="380">
-        <v>7.1022727272727</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>9.8765432098765</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="371">
         <v>4</v>
       </c>
       <c r="B13" s="378" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="373" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="374">
         <v>38</v>
       </c>
       <c r="E13" s="375">
-        <v>1.6001357588864908</v>
+        <v>1.6470148181490001</v>
       </c>
       <c r="F13" s="379">
-        <v>3.6468330134357001</v>
+        <v>3.7962037962038</v>
       </c>
       <c r="G13" s="378" t="s">
         <v>64</v>
       </c>
       <c r="H13" s="373" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="374">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J13" s="375">
-        <v>2.0178401281409197</v>
+        <v>1.9117987491018</v>
       </c>
       <c r="K13" s="379">
-        <v>3.6231884057971002</v>
+        <v>3.3973412112260002</v>
       </c>
       <c r="L13" s="378" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="373" t="s">
         <v>34</v>
       </c>
       <c r="N13" s="374">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O13" s="381" t="s">
         <v>306</v>
       </c>
       <c r="P13" s="380">
-        <v>3.6931818181818001</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.6296296296295996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="371">
         <v>5</v>
       </c>
       <c r="B14" s="378" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="C14" s="373" t="s">
-        <v>307</v>
+        <v>21</v>
       </c>
       <c r="D14" s="374">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E14" s="381" t="s">
         <v>306</v>
       </c>
       <c r="F14" s="379">
-        <v>1.5355086372361</v>
+        <v>1.3986013986014001</v>
       </c>
       <c r="G14" s="378" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="H14" s="373" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="I14" s="374">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J14" s="381" t="s">
         <v>306</v>
       </c>
       <c r="K14" s="379">
-        <v>1.7391304347826</v>
+        <v>1.6248153618907</v>
       </c>
       <c r="L14" s="378" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="M14" s="373" t="s">
-        <v>307</v>
+        <v>21</v>
       </c>
       <c r="N14" s="374">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="O14" s="381" t="s">
         <v>306</v>
       </c>
       <c r="P14" s="380">
-        <v>3.6931818181818001</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5432098765432001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="371">
         <v>6</v>
       </c>
       <c r="B15" s="378" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="C15" s="373" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D15" s="374">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E15" s="381" t="s">
         <v>306</v>
       </c>
       <c r="F15" s="379">
-        <v>1.4395393474088001</v>
+        <v>1.3986013986014001</v>
       </c>
       <c r="G15" s="378" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="H15" s="373" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I15" s="374">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J15" s="381" t="s">
         <v>306</v>
       </c>
       <c r="K15" s="379">
-        <v>1.0144927536232</v>
+        <v>1.6248153618907</v>
       </c>
       <c r="L15" s="378" t="s">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="M15" s="373" t="s">
-        <v>21</v>
+        <v>314</v>
       </c>
       <c r="N15" s="374">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O15" s="381" t="s">
         <v>306</v>
       </c>
       <c r="P15" s="380">
-        <v>0.85227272727269998</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5432098765432001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="371">
         <v>7</v>
       </c>
       <c r="B16" s="378" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="C16" s="373" t="s">
-        <v>22</v>
+        <v>315</v>
       </c>
       <c r="D16" s="374">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E16" s="381" t="s">
         <v>306</v>
       </c>
       <c r="F16" s="379">
-        <v>0.95969289827259996</v>
+        <v>1.3986013986014001</v>
       </c>
       <c r="G16" s="378" t="s">
         <v>65</v>
       </c>
       <c r="H16" s="373" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="374">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J16" s="381" t="s">
         <v>306</v>
       </c>
       <c r="K16" s="379">
-        <v>0.72463768115939997</v>
+        <v>1.3293943870014999</v>
       </c>
       <c r="L16" s="378" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="M16" s="373" t="s">
-        <v>22</v>
+        <v>315</v>
       </c>
       <c r="N16" s="374">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O16" s="381" t="s">
         <v>306</v>
       </c>
       <c r="P16" s="380">
-        <v>0.85227272727269998</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.5432098765432001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="371">
         <v>8</v>
       </c>
       <c r="B17" s="378" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="C17" s="373" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D17" s="374">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E17" s="381" t="s">
         <v>306</v>
       </c>
       <c r="F17" s="379">
-        <v>0.76775431861800003</v>
+        <v>1.1988011988012</v>
       </c>
       <c r="G17" s="378" t="s">
         <v>94</v>
       </c>
       <c r="H17" s="373" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="I17" s="374">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J17" s="381" t="s">
         <v>306</v>
       </c>
       <c r="K17" s="380">
-        <v>0.72463768115939997</v>
+        <v>1.3293943870014999</v>
       </c>
       <c r="L17" s="382" t="s">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="M17" s="373" t="s">
-        <v>308</v>
+        <v>22</v>
       </c>
       <c r="N17" s="374">
         <v>3</v>
       </c>
       <c r="O17" s="381" t="s">
         <v>306</v>
       </c>
       <c r="P17" s="380">
-        <v>0.85227272727269998</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.92592592592589995</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="371">
         <v>9</v>
       </c>
       <c r="B18" s="378" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C18" s="373" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="D18" s="374">
         <v>8</v>
       </c>
       <c r="E18" s="381" t="s">
         <v>306</v>
       </c>
       <c r="F18" s="379">
-        <v>0.76775431861800003</v>
+        <v>0.79920079920080001</v>
       </c>
       <c r="G18" s="378" t="s">
-        <v>309</v>
+        <v>45</v>
       </c>
       <c r="H18" s="373" t="s">
-        <v>310</v>
+        <v>29</v>
       </c>
       <c r="I18" s="374">
         <v>5</v>
       </c>
       <c r="J18" s="381" t="s">
         <v>306</v>
       </c>
       <c r="K18" s="379">
-        <v>0.72463768115939997</v>
+        <v>0.73855243722300001</v>
       </c>
       <c r="L18" s="383" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="M18" s="373" t="s">
-        <v>37</v>
+        <v>112</v>
       </c>
       <c r="N18" s="374">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O18" s="381" t="s">
         <v>306</v>
       </c>
       <c r="P18" s="380">
-        <v>0.85227272727269998</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.61728395061730001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="371">
         <v>10</v>
       </c>
       <c r="B19" s="378" t="s">
-        <v>309</v>
+        <v>53</v>
       </c>
       <c r="C19" s="373" t="s">
-        <v>310</v>
+        <v>26</v>
       </c>
       <c r="D19" s="374">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E19" s="381" t="s">
         <v>306</v>
       </c>
       <c r="F19" s="379">
-        <v>0.67178502879080004</v>
+        <v>0.59940059940059998</v>
       </c>
       <c r="G19" s="378" t="s">
         <v>53</v>
       </c>
       <c r="H19" s="373" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="374">
         <v>4</v>
       </c>
       <c r="J19" s="381" t="s">
         <v>306</v>
       </c>
       <c r="K19" s="379">
-        <v>0.57971014492749995</v>
+        <v>0.59084194977839999</v>
       </c>
       <c r="L19" s="378" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M19" s="373" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="N19" s="374">
         <v>2</v>
       </c>
       <c r="O19" s="381" t="s">
         <v>306</v>
       </c>
       <c r="P19" s="380">
-        <v>0.56818181818180002</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.61728395061730001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="371"/>
       <c r="B20" s="383"/>
       <c r="C20" s="373" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="384">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E20" s="375">
-        <v>7.2848285865095503</v>
+        <v>7.5021341684860001</v>
       </c>
       <c r="F20" s="385">
-        <v>16.602687140115162</v>
+        <v>17.1828171828172</v>
       </c>
       <c r="G20" s="383"/>
       <c r="H20" s="373" t="s">
         <v>25</v>
       </c>
       <c r="I20" s="384">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="J20" s="386">
-        <v>8.797782958694409</v>
+        <v>8.8108985828167992</v>
       </c>
       <c r="K20" s="385">
-        <v>15.797101449275363</v>
+        <v>15.6573116691285</v>
       </c>
       <c r="L20" s="383"/>
       <c r="M20" s="373" t="s">
         <v>25</v>
       </c>
       <c r="N20" s="384">
         <v>63</v>
       </c>
       <c r="O20" s="386">
-        <v>5.5465070211735705</v>
+        <v>5.7057516693852</v>
       </c>
       <c r="P20" s="387">
-        <v>17.897727272727273</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>19.4444444444444</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="388">
         <v>11</v>
       </c>
       <c r="B21" s="389" t="s">
-        <v>113</v>
+        <v>45</v>
       </c>
       <c r="C21" s="390" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D21" s="391">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E21" s="392" t="s">
         <v>306</v>
       </c>
       <c r="F21" s="379">
-        <v>0.57581573896350002</v>
+        <v>0.49950049950050002</v>
       </c>
       <c r="G21" s="389" t="s">
-        <v>113</v>
+        <v>51</v>
       </c>
       <c r="H21" s="390" t="s">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="I21" s="391">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J21" s="392" t="s">
         <v>306</v>
       </c>
       <c r="K21" s="379">
-        <v>0.57971014492749995</v>
+        <v>0.44313146233380002</v>
       </c>
       <c r="L21" s="389" t="s">
-        <v>113</v>
+        <v>52</v>
       </c>
       <c r="M21" s="390" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="N21" s="391">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O21" s="392" t="s">
         <v>306</v>
       </c>
       <c r="P21" s="393">
-        <v>0.56818181818180002</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.30864197530859999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="371">
         <v>12</v>
       </c>
       <c r="B22" s="378" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C22" s="373" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="D22" s="374">
         <v>5</v>
       </c>
       <c r="E22" s="381" t="s">
         <v>306</v>
       </c>
       <c r="F22" s="380">
-        <v>0.47984644913629998</v>
+        <v>0.49950049950050002</v>
       </c>
       <c r="G22" s="382" t="s">
-        <v>45</v>
+        <v>113</v>
       </c>
       <c r="H22" s="373" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="I22" s="374">
         <v>3</v>
       </c>
       <c r="J22" s="381" t="s">
         <v>306</v>
       </c>
       <c r="K22" s="379">
-        <v>0.43478260869570001</v>
+        <v>0.44313146233380002</v>
       </c>
       <c r="L22" s="378" t="s">
-        <v>309</v>
+        <v>69</v>
       </c>
       <c r="M22" s="373" t="s">
-        <v>310</v>
+        <v>68</v>
       </c>
       <c r="N22" s="374">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O22" s="381" t="s">
         <v>306</v>
       </c>
       <c r="P22" s="380">
-        <v>0.56818181818180002</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.30864197530859999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="371">
         <v>13</v>
       </c>
       <c r="B23" s="378" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C23" s="373" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D23" s="374">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E23" s="381" t="s">
         <v>306</v>
       </c>
       <c r="F23" s="379">
-        <v>0.38387715930900002</v>
+        <v>0.29970029970029999</v>
       </c>
       <c r="G23" s="382" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="H23" s="373" t="s">
-        <v>40</v>
+        <v>314</v>
       </c>
       <c r="I23" s="374">
         <v>3</v>
       </c>
       <c r="J23" s="381" t="s">
         <v>306</v>
       </c>
       <c r="K23" s="379">
-        <v>0.43478260869570001</v>
+        <v>0.44313146233380002</v>
       </c>
       <c r="L23" s="394" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="M23" s="373" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="N23" s="374">
         <v>1</v>
       </c>
       <c r="O23" s="381" t="s">
         <v>306</v>
       </c>
       <c r="P23" s="380">
-        <v>0.28409090909090001</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.30864197530859999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="371">
         <v>14</v>
       </c>
       <c r="B24" s="394" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="C24" s="373" t="s">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="D24" s="374">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E24" s="381" t="s">
         <v>306</v>
       </c>
       <c r="F24" s="379">
-        <v>0.38387715930900002</v>
+        <v>0.29970029970029999</v>
       </c>
       <c r="G24" s="394" t="s">
-        <v>52</v>
+        <v>316</v>
       </c>
       <c r="H24" s="373" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
       <c r="I24" s="374">
         <v>3</v>
       </c>
       <c r="J24" s="381" t="s">
         <v>306</v>
       </c>
       <c r="K24" s="380">
-        <v>0.43478260869570001</v>
+        <v>0.44313146233380002</v>
       </c>
       <c r="L24" s="382" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="M24" s="373" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="N24" s="374">
         <v>1</v>
       </c>
       <c r="O24" s="381" t="s">
         <v>306</v>
       </c>
       <c r="P24" s="380">
-        <v>0.28409090909090001</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.30864197530859999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="395">
         <v>15</v>
       </c>
       <c r="B25" s="396" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="C25" s="397" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D25" s="398">
         <v>3</v>
       </c>
       <c r="E25" s="399" t="s">
         <v>306</v>
       </c>
       <c r="F25" s="385">
-        <v>0.28790786948180003</v>
+        <v>0.29970029970029999</v>
       </c>
       <c r="G25" s="396" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="H25" s="397" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="I25" s="400">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J25" s="399" t="s">
         <v>306</v>
       </c>
       <c r="K25" s="385">
-        <v>0.43478260869570001</v>
+        <v>0.29542097488919999</v>
       </c>
       <c r="L25" s="396" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="M25" s="397" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="N25" s="400">
         <v>1</v>
       </c>
       <c r="O25" s="399" t="s">
         <v>306</v>
       </c>
       <c r="P25" s="387">
-        <v>0.28409090909090001</v>
+        <v>0.30864197530859999</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="64" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="401" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="B26" s="344"/>
       <c r="C26" s="345"/>
       <c r="D26" s="343"/>
       <c r="E26" s="343"/>
       <c r="F26" s="343"/>
       <c r="G26" s="343"/>
       <c r="H26" s="344"/>
       <c r="I26" s="343"/>
       <c r="J26" s="343"/>
       <c r="K26" s="343"/>
       <c r="L26" s="343"/>
       <c r="M26" s="343"/>
       <c r="N26" s="344"/>
       <c r="O26" s="343"/>
       <c r="P26" s="343"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="402" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B27" s="403"/>
       <c r="C27" s="345"/>
       <c r="D27" s="343"/>
       <c r="E27" s="343"/>
       <c r="F27" s="343"/>
       <c r="G27" s="343"/>
       <c r="H27" s="344"/>
       <c r="I27" s="343"/>
       <c r="J27" s="343"/>
       <c r="K27" s="343"/>
       <c r="L27" s="343"/>
       <c r="M27" s="343"/>
       <c r="N27" s="344"/>
       <c r="O27" s="343"/>
       <c r="P27" s="343"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:P26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="8" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="7" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="404" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="417" t="s">
         <v>300</v>
       </c>
-      <c r="B1" s="404"/>
-[...13 lines deleted...]
-      <c r="P1" s="404"/>
+      <c r="B1" s="417"/>
+      <c r="C1" s="417"/>
+      <c r="D1" s="417"/>
+      <c r="E1" s="417"/>
+      <c r="F1" s="417"/>
+      <c r="G1" s="417"/>
+      <c r="H1" s="417"/>
+      <c r="I1" s="417"/>
+      <c r="J1" s="417"/>
+      <c r="K1" s="417"/>
+      <c r="L1" s="417"/>
+      <c r="M1" s="417"/>
+      <c r="N1" s="417"/>
+      <c r="O1" s="417"/>
+      <c r="P1" s="417"/>
     </row>
     <row r="2" spans="1:16" ht="6" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="3"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
-[...17 lines deleted...]
-      <c r="P3" s="6"/>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="339"/>
+      <c r="B3" s="340"/>
+      <c r="C3" s="341"/>
+      <c r="D3" s="342"/>
+      <c r="E3" s="342"/>
+      <c r="F3" s="342"/>
+      <c r="G3" s="340"/>
+      <c r="H3" s="418" t="s">
+        <v>305</v>
+      </c>
+      <c r="I3" s="418"/>
+      <c r="J3" s="342"/>
+      <c r="K3" s="342"/>
+      <c r="L3" s="340"/>
+      <c r="M3" s="342"/>
+      <c r="N3" s="342"/>
+      <c r="O3" s="342"/>
+      <c r="P3" s="341"/>
     </row>
     <row r="4" spans="1:16">
-      <c r="P4" s="9" t="s">
+      <c r="A4" s="343"/>
+      <c r="B4" s="344"/>
+      <c r="C4" s="345"/>
+      <c r="D4" s="343"/>
+      <c r="E4" s="343"/>
+      <c r="F4" s="343"/>
+      <c r="G4" s="344"/>
+      <c r="H4" s="343"/>
+      <c r="I4" s="343"/>
+      <c r="J4" s="343"/>
+      <c r="K4" s="343"/>
+      <c r="L4" s="344"/>
+      <c r="M4" s="343"/>
+      <c r="N4" s="343"/>
+      <c r="O4" s="343"/>
+      <c r="P4" s="346" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="19" customFormat="1" ht="14.25">
-      <c r="A5" s="10" t="s">
+    <row r="5" spans="1:16" s="19" customFormat="1" ht="13.8">
+      <c r="A5" s="347" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="11"/>
-      <c r="C5" s="12" t="s">
+      <c r="B5" s="348"/>
+      <c r="C5" s="349" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="11"/>
-[...3 lines deleted...]
-      <c r="H5" s="12" t="s">
+      <c r="D5" s="348"/>
+      <c r="E5" s="350"/>
+      <c r="F5" s="351"/>
+      <c r="G5" s="348"/>
+      <c r="H5" s="349" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="11"/>
-[...3 lines deleted...]
-      <c r="M5" s="12" t="s">
+      <c r="I5" s="348"/>
+      <c r="J5" s="352"/>
+      <c r="K5" s="353"/>
+      <c r="L5" s="354"/>
+      <c r="M5" s="349" t="s">
         <v>3</v>
       </c>
-      <c r="N5" s="11"/>
-[...1 lines deleted...]
-      <c r="P5" s="18"/>
+      <c r="N5" s="348"/>
+      <c r="O5" s="352"/>
+      <c r="P5" s="355"/>
     </row>
     <row r="6" spans="1:16" s="27" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A6" s="20"/>
-      <c r="B6" s="21" t="s">
+      <c r="A6" s="356"/>
+      <c r="B6" s="357" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="22"/>
-      <c r="D6" s="23" t="s">
+      <c r="C6" s="358"/>
+      <c r="D6" s="359" t="s">
         <v>266</v>
       </c>
-      <c r="E6" s="24" t="s">
+      <c r="E6" s="360" t="s">
         <v>140</v>
       </c>
-      <c r="F6" s="23" t="s">
+      <c r="F6" s="359" t="s">
         <v>267</v>
       </c>
-      <c r="G6" s="21" t="s">
+      <c r="G6" s="357" t="s">
         <v>30</v>
       </c>
-      <c r="H6" s="22"/>
-      <c r="I6" s="23" t="s">
+      <c r="H6" s="358"/>
+      <c r="I6" s="359" t="s">
         <v>266</v>
       </c>
-      <c r="J6" s="24" t="s">
+      <c r="J6" s="360" t="s">
         <v>140</v>
       </c>
-      <c r="K6" s="23" t="s">
+      <c r="K6" s="359" t="s">
         <v>267</v>
       </c>
-      <c r="L6" s="21" t="s">
+      <c r="L6" s="357" t="s">
         <v>30</v>
       </c>
-      <c r="M6" s="22"/>
-      <c r="N6" s="23" t="s">
+      <c r="M6" s="358"/>
+      <c r="N6" s="359" t="s">
         <v>266</v>
       </c>
-      <c r="O6" s="25" t="s">
+      <c r="O6" s="361" t="s">
         <v>140</v>
       </c>
-      <c r="P6" s="26" t="s">
+      <c r="P6" s="362" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="7" spans="1:16" s="27" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A7" s="20"/>
-      <c r="B7" s="28" t="s">
+      <c r="A7" s="356"/>
+      <c r="B7" s="363" t="s">
         <v>268</v>
       </c>
-      <c r="C7" s="29" t="s">
+      <c r="C7" s="364" t="s">
         <v>269</v>
       </c>
-      <c r="D7" s="30"/>
-      <c r="E7" s="31" t="s">
+      <c r="D7" s="365"/>
+      <c r="E7" s="366" t="s">
         <v>270</v>
       </c>
-      <c r="F7" s="30" t="s">
+      <c r="F7" s="365" t="s">
         <v>271</v>
       </c>
-      <c r="G7" s="28" t="s">
+      <c r="G7" s="363" t="s">
         <v>268</v>
       </c>
-      <c r="H7" s="29" t="s">
+      <c r="H7" s="364" t="s">
         <v>269</v>
       </c>
-      <c r="I7" s="30"/>
-      <c r="J7" s="31" t="s">
+      <c r="I7" s="365"/>
+      <c r="J7" s="366" t="s">
         <v>270</v>
       </c>
-      <c r="K7" s="30" t="s">
+      <c r="K7" s="365" t="s">
         <v>271</v>
       </c>
-      <c r="L7" s="28" t="s">
+      <c r="L7" s="363" t="s">
         <v>268</v>
       </c>
-      <c r="M7" s="29" t="s">
+      <c r="M7" s="364" t="s">
         <v>269</v>
       </c>
-      <c r="N7" s="30"/>
-      <c r="O7" s="31" t="s">
+      <c r="N7" s="365"/>
+      <c r="O7" s="366" t="s">
         <v>270</v>
       </c>
-      <c r="P7" s="28" t="s">
+      <c r="P7" s="363" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="8" spans="1:16" s="27" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="367" t="s">
         <v>272</v>
       </c>
-      <c r="B8" s="33" t="s">
+      <c r="B8" s="368" t="s">
         <v>273</v>
       </c>
-      <c r="C8" s="34"/>
-      <c r="D8" s="32" t="s">
+      <c r="C8" s="369"/>
+      <c r="D8" s="367" t="s">
         <v>274</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="370" t="s">
         <v>140</v>
       </c>
-      <c r="F8" s="32" t="s">
+      <c r="F8" s="367" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="33" t="s">
+      <c r="G8" s="368" t="s">
         <v>273</v>
       </c>
-      <c r="H8" s="34"/>
-      <c r="I8" s="32" t="s">
+      <c r="H8" s="369"/>
+      <c r="I8" s="367" t="s">
         <v>274</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="370" t="s">
         <v>140</v>
       </c>
-      <c r="K8" s="32" t="s">
+      <c r="K8" s="367" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="33" t="s">
+      <c r="L8" s="368" t="s">
         <v>273</v>
       </c>
-      <c r="M8" s="34"/>
-      <c r="N8" s="32" t="s">
+      <c r="M8" s="369"/>
+      <c r="N8" s="367" t="s">
         <v>274</v>
       </c>
-      <c r="O8" s="35" t="s">
+      <c r="O8" s="370" t="s">
         <v>140</v>
       </c>
-      <c r="P8" s="33" t="s">
+      <c r="P8" s="368" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
-[...13 lines deleted...]
-      <c r="F9" s="41">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
+      <c r="A9" s="371"/>
+      <c r="B9" s="372" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="373" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="374">
+        <v>1042</v>
+      </c>
+      <c r="E9" s="375">
+        <v>43.877406862097985</v>
+      </c>
+      <c r="F9" s="376">
         <v>100</v>
       </c>
-      <c r="G9" s="37" t="s">
-[...11 lines deleted...]
-      <c r="K9" s="41">
+      <c r="G9" s="372" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" s="373" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="374">
+        <v>690</v>
+      </c>
+      <c r="J9" s="375">
+        <v>55.692387536689381</v>
+      </c>
+      <c r="K9" s="376">
         <v>100</v>
       </c>
-      <c r="L9" s="37" t="s">
-[...11 lines deleted...]
-      <c r="P9" s="42">
+      <c r="L9" s="372" t="s">
+        <v>42</v>
+      </c>
+      <c r="M9" s="373" t="s">
+        <v>18</v>
+      </c>
+      <c r="N9" s="374">
+        <v>352</v>
+      </c>
+      <c r="O9" s="375">
+        <v>30.990007483382488</v>
+      </c>
+      <c r="P9" s="377">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A10" s="36">
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="371">
         <v>1</v>
       </c>
-      <c r="B10" s="43" t="s">
-[...46 lines deleted...]
-      <c r="A11" s="36">
+      <c r="B10" s="378" t="s">
+        <v>99</v>
+      </c>
+      <c r="C10" s="373" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="374">
+        <v>430</v>
+      </c>
+      <c r="E10" s="375">
+        <v>18.10679937687345</v>
+      </c>
+      <c r="F10" s="379">
+        <v>41.266794625719797</v>
+      </c>
+      <c r="G10" s="378" t="s">
+        <v>99</v>
+      </c>
+      <c r="H10" s="373" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" s="374">
+        <v>327</v>
+      </c>
+      <c r="J10" s="375">
+        <v>26.393348876083227</v>
+      </c>
+      <c r="K10" s="379">
+        <v>47.3913043478261</v>
+      </c>
+      <c r="L10" s="378" t="s">
+        <v>100</v>
+      </c>
+      <c r="M10" s="373" t="s">
+        <v>33</v>
+      </c>
+      <c r="N10" s="374">
+        <v>121</v>
+      </c>
+      <c r="O10" s="375">
+        <v>10.65281507241273</v>
+      </c>
+      <c r="P10" s="380">
+        <v>34.375</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="371">
         <v>2</v>
       </c>
-      <c r="B11" s="43" t="s">
-[...46 lines deleted...]
-      <c r="A12" s="36">
+      <c r="B11" s="378" t="s">
+        <v>100</v>
+      </c>
+      <c r="C11" s="373" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="374">
+        <v>260</v>
+      </c>
+      <c r="E11" s="375">
+        <v>10.948297297644411</v>
+      </c>
+      <c r="F11" s="379">
+        <v>24.952015355086399</v>
+      </c>
+      <c r="G11" s="378" t="s">
+        <v>100</v>
+      </c>
+      <c r="H11" s="373" t="s">
+        <v>33</v>
+      </c>
+      <c r="I11" s="374">
+        <v>139</v>
+      </c>
+      <c r="J11" s="375">
+        <v>11.219191112463511</v>
+      </c>
+      <c r="K11" s="379">
+        <v>20.144927536231901</v>
+      </c>
+      <c r="L11" s="378" t="s">
+        <v>99</v>
+      </c>
+      <c r="M11" s="373" t="s">
+        <v>19</v>
+      </c>
+      <c r="N11" s="374">
+        <v>103</v>
+      </c>
+      <c r="O11" s="375">
+        <v>9.0680987806488531</v>
+      </c>
+      <c r="P11" s="380">
+        <v>29.261363636363601</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="371">
         <v>3</v>
       </c>
-      <c r="B12" s="43" t="s">
-[...20 lines deleted...]
-      <c r="I12" s="39">
+      <c r="B12" s="378" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="373" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="374">
+        <v>77</v>
+      </c>
+      <c r="E12" s="375">
+        <v>3.2423803535331523</v>
+      </c>
+      <c r="F12" s="379">
+        <v>7.3896353166987003</v>
+      </c>
+      <c r="G12" s="378" t="s">
+        <v>49</v>
+      </c>
+      <c r="H12" s="373" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="374">
+        <v>52</v>
+      </c>
+      <c r="J12" s="375">
+        <v>4.1971074665331125</v>
+      </c>
+      <c r="K12" s="379">
+        <v>7.536231884058</v>
+      </c>
+      <c r="L12" s="378" t="s">
+        <v>49</v>
+      </c>
+      <c r="M12" s="373" t="s">
+        <v>20</v>
+      </c>
+      <c r="N12" s="374">
+        <v>25</v>
+      </c>
+      <c r="O12" s="375">
+        <v>2.2009948496720515</v>
+      </c>
+      <c r="P12" s="380">
+        <v>7.1022727272727</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="371">
+        <v>4</v>
+      </c>
+      <c r="B13" s="378" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="373" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="374">
+        <v>38</v>
+      </c>
+      <c r="E13" s="375">
+        <v>1.6001357588864908</v>
+      </c>
+      <c r="F13" s="379">
+        <v>3.6468330134357001</v>
+      </c>
+      <c r="G13" s="378" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" s="373" t="s">
+        <v>34</v>
+      </c>
+      <c r="I13" s="374">
+        <v>25</v>
+      </c>
+      <c r="J13" s="375">
+        <v>2.0178401281409197</v>
+      </c>
+      <c r="K13" s="379">
+        <v>3.6231884057971002</v>
+      </c>
+      <c r="L13" s="378" t="s">
+        <v>64</v>
+      </c>
+      <c r="M13" s="373" t="s">
+        <v>34</v>
+      </c>
+      <c r="N13" s="374">
+        <v>13</v>
+      </c>
+      <c r="O13" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="P13" s="380">
+        <v>3.6931818181818001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="371">
+        <v>5</v>
+      </c>
+      <c r="B14" s="378" t="s">
+        <v>88</v>
+      </c>
+      <c r="C14" s="373" t="s">
+        <v>307</v>
+      </c>
+      <c r="D14" s="374">
+        <v>16</v>
+      </c>
+      <c r="E14" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="F14" s="379">
+        <v>1.5355086372361</v>
+      </c>
+      <c r="G14" s="378" t="s">
+        <v>101</v>
+      </c>
+      <c r="H14" s="373" t="s">
+        <v>37</v>
+      </c>
+      <c r="I14" s="374">
+        <v>12</v>
+      </c>
+      <c r="J14" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="K14" s="379">
+        <v>1.7391304347826</v>
+      </c>
+      <c r="L14" s="378" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="373" t="s">
+        <v>307</v>
+      </c>
+      <c r="N14" s="374">
+        <v>13</v>
+      </c>
+      <c r="O14" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="P14" s="380">
+        <v>3.6931818181818001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="371">
+        <v>6</v>
+      </c>
+      <c r="B15" s="378" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="373" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="374">
+        <v>15</v>
+      </c>
+      <c r="E15" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="F15" s="379">
+        <v>1.4395393474088001</v>
+      </c>
+      <c r="G15" s="378" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" s="373" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="374">
+        <v>7</v>
+      </c>
+      <c r="J15" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="K15" s="379">
+        <v>1.0144927536232</v>
+      </c>
+      <c r="L15" s="378" t="s">
+        <v>65</v>
+      </c>
+      <c r="M15" s="373" t="s">
+        <v>21</v>
+      </c>
+      <c r="N15" s="374">
+        <v>3</v>
+      </c>
+      <c r="O15" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="P15" s="380">
+        <v>0.85227272727269998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="371">
+        <v>7</v>
+      </c>
+      <c r="B16" s="378" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="373" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="374">
+        <v>10</v>
+      </c>
+      <c r="E16" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="F16" s="379">
+        <v>0.95969289827259996</v>
+      </c>
+      <c r="G16" s="378" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" s="373" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" s="374">
+        <v>5</v>
+      </c>
+      <c r="J16" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="K16" s="379">
+        <v>0.72463768115939997</v>
+      </c>
+      <c r="L16" s="378" t="s">
+        <v>72</v>
+      </c>
+      <c r="M16" s="373" t="s">
+        <v>22</v>
+      </c>
+      <c r="N16" s="374">
+        <v>3</v>
+      </c>
+      <c r="O16" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="P16" s="380">
+        <v>0.85227272727269998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="371">
+        <v>8</v>
+      </c>
+      <c r="B17" s="378" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="373" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="374">
+        <v>8</v>
+      </c>
+      <c r="E17" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="F17" s="379">
+        <v>0.76775431861800003</v>
+      </c>
+      <c r="G17" s="378" t="s">
+        <v>94</v>
+      </c>
+      <c r="H17" s="373" t="s">
+        <v>308</v>
+      </c>
+      <c r="I17" s="374">
+        <v>5</v>
+      </c>
+      <c r="J17" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="K17" s="380">
+        <v>0.72463768115939997</v>
+      </c>
+      <c r="L17" s="382" t="s">
+        <v>94</v>
+      </c>
+      <c r="M17" s="373" t="s">
+        <v>308</v>
+      </c>
+      <c r="N17" s="374">
+        <v>3</v>
+      </c>
+      <c r="O17" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="P17" s="380">
+        <v>0.85227272727269998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="371">
+        <v>9</v>
+      </c>
+      <c r="B18" s="378" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" s="373" t="s">
+        <v>308</v>
+      </c>
+      <c r="D18" s="374">
+        <v>8</v>
+      </c>
+      <c r="E18" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="F18" s="379">
+        <v>0.76775431861800003</v>
+      </c>
+      <c r="G18" s="378" t="s">
+        <v>309</v>
+      </c>
+      <c r="H18" s="373" t="s">
+        <v>310</v>
+      </c>
+      <c r="I18" s="374">
+        <v>5</v>
+      </c>
+      <c r="J18" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="K18" s="379">
+        <v>0.72463768115939997</v>
+      </c>
+      <c r="L18" s="383" t="s">
+        <v>101</v>
+      </c>
+      <c r="M18" s="373" t="s">
+        <v>37</v>
+      </c>
+      <c r="N18" s="374">
+        <v>3</v>
+      </c>
+      <c r="O18" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="P18" s="380">
+        <v>0.85227272727269998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="371">
+        <v>10</v>
+      </c>
+      <c r="B19" s="378" t="s">
+        <v>309</v>
+      </c>
+      <c r="C19" s="373" t="s">
+        <v>310</v>
+      </c>
+      <c r="D19" s="374">
+        <v>7</v>
+      </c>
+      <c r="E19" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="F19" s="379">
+        <v>0.67178502879080004</v>
+      </c>
+      <c r="G19" s="378" t="s">
+        <v>53</v>
+      </c>
+      <c r="H19" s="373" t="s">
+        <v>26</v>
+      </c>
+      <c r="I19" s="374">
+        <v>4</v>
+      </c>
+      <c r="J19" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="K19" s="379">
+        <v>0.57971014492749995</v>
+      </c>
+      <c r="L19" s="378" t="s">
+        <v>51</v>
+      </c>
+      <c r="M19" s="373" t="s">
+        <v>112</v>
+      </c>
+      <c r="N19" s="374">
+        <v>2</v>
+      </c>
+      <c r="O19" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="P19" s="380">
+        <v>0.56818181818180002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="371"/>
+      <c r="B20" s="383"/>
+      <c r="C20" s="373" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="384">
+        <v>173</v>
+      </c>
+      <c r="E20" s="375">
+        <v>7.2848285865095503</v>
+      </c>
+      <c r="F20" s="385">
+        <v>16.602687140115162</v>
+      </c>
+      <c r="G20" s="383"/>
+      <c r="H20" s="373" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="384">
+        <v>109</v>
+      </c>
+      <c r="J20" s="386">
+        <v>8.797782958694409</v>
+      </c>
+      <c r="K20" s="385">
+        <v>15.797101449275363</v>
+      </c>
+      <c r="L20" s="383"/>
+      <c r="M20" s="373" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="384">
+        <v>63</v>
+      </c>
+      <c r="O20" s="386">
+        <v>5.5465070211735705</v>
+      </c>
+      <c r="P20" s="387">
+        <v>17.897727272727273</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="388">
+        <v>11</v>
+      </c>
+      <c r="B21" s="389" t="s">
+        <v>113</v>
+      </c>
+      <c r="C21" s="390" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="391">
+        <v>6</v>
+      </c>
+      <c r="E21" s="392" t="s">
+        <v>306</v>
+      </c>
+      <c r="F21" s="379">
+        <v>0.57581573896350002</v>
+      </c>
+      <c r="G21" s="389" t="s">
+        <v>113</v>
+      </c>
+      <c r="H21" s="390" t="s">
+        <v>38</v>
+      </c>
+      <c r="I21" s="391">
+        <v>4</v>
+      </c>
+      <c r="J21" s="392" t="s">
+        <v>306</v>
+      </c>
+      <c r="K21" s="379">
+        <v>0.57971014492749995</v>
+      </c>
+      <c r="L21" s="389" t="s">
+        <v>113</v>
+      </c>
+      <c r="M21" s="390" t="s">
+        <v>38</v>
+      </c>
+      <c r="N21" s="391">
+        <v>2</v>
+      </c>
+      <c r="O21" s="392" t="s">
+        <v>306</v>
+      </c>
+      <c r="P21" s="393">
+        <v>0.56818181818180002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="371">
+        <v>12</v>
+      </c>
+      <c r="B22" s="378" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="373" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="374">
+        <v>5</v>
+      </c>
+      <c r="E22" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="F22" s="380">
+        <v>0.47984644913629998</v>
+      </c>
+      <c r="G22" s="382" t="s">
+        <v>45</v>
+      </c>
+      <c r="H22" s="373" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22" s="374">
+        <v>3</v>
+      </c>
+      <c r="J22" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="K22" s="379">
+        <v>0.43478260869570001</v>
+      </c>
+      <c r="L22" s="378" t="s">
+        <v>309</v>
+      </c>
+      <c r="M22" s="373" t="s">
+        <v>310</v>
+      </c>
+      <c r="N22" s="374">
+        <v>2</v>
+      </c>
+      <c r="O22" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="P22" s="380">
+        <v>0.56818181818180002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="371">
+        <v>13</v>
+      </c>
+      <c r="B23" s="378" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" s="373" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="374">
+        <v>4</v>
+      </c>
+      <c r="E23" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="F23" s="379">
+        <v>0.38387715930900002</v>
+      </c>
+      <c r="G23" s="382" t="s">
         <v>48</v>
       </c>
-      <c r="J12" s="40">
-[...22 lines deleted...]
-      <c r="A13" s="36">
+      <c r="H23" s="373" t="s">
+        <v>40</v>
+      </c>
+      <c r="I23" s="374">
+        <v>3</v>
+      </c>
+      <c r="J23" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="K23" s="379">
+        <v>0.43478260869570001</v>
+      </c>
+      <c r="L23" s="394" t="s">
+        <v>45</v>
+      </c>
+      <c r="M23" s="373" t="s">
+        <v>29</v>
+      </c>
+      <c r="N23" s="374">
+        <v>1</v>
+      </c>
+      <c r="O23" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="P23" s="380">
+        <v>0.28409090909090001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="371">
+        <v>14</v>
+      </c>
+      <c r="B24" s="394" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" s="373" t="s">
+        <v>112</v>
+      </c>
+      <c r="D24" s="374">
         <v>4</v>
       </c>
-      <c r="B13" s="43" t="s">
-[...285 lines deleted...]
-      <c r="N18" s="39">
+      <c r="E24" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="F24" s="379">
+        <v>0.38387715930900002</v>
+      </c>
+      <c r="G24" s="394" t="s">
+        <v>52</v>
+      </c>
+      <c r="H24" s="373" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" s="374">
         <v>3</v>
       </c>
-      <c r="O18" s="40">
-[...46 lines deleted...]
-      <c r="N19" s="39">
+      <c r="J24" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="K24" s="380">
+        <v>0.43478260869570001</v>
+      </c>
+      <c r="L24" s="382" t="s">
+        <v>53</v>
+      </c>
+      <c r="M24" s="373" t="s">
+        <v>26</v>
+      </c>
+      <c r="N24" s="374">
+        <v>1</v>
+      </c>
+      <c r="O24" s="381" t="s">
+        <v>306</v>
+      </c>
+      <c r="P24" s="380">
+        <v>0.28409090909090001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="395">
+        <v>15</v>
+      </c>
+      <c r="B25" s="396" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" s="397" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25" s="398">
         <v>3</v>
       </c>
-      <c r="O19" s="40">
-[...88 lines deleted...]
-      <c r="N21" s="54">
+      <c r="E25" s="399" t="s">
+        <v>306</v>
+      </c>
+      <c r="F25" s="385">
+        <v>0.28790786948180003</v>
+      </c>
+      <c r="G25" s="396" t="s">
+        <v>63</v>
+      </c>
+      <c r="H25" s="397" t="s">
+        <v>41</v>
+      </c>
+      <c r="I25" s="400">
         <v>3</v>
       </c>
-      <c r="O21" s="40">
-[...46 lines deleted...]
-      <c r="N22" s="39">
+      <c r="J25" s="399" t="s">
+        <v>306</v>
+      </c>
+      <c r="K25" s="385">
+        <v>0.43478260869570001</v>
+      </c>
+      <c r="L25" s="396" t="s">
+        <v>82</v>
+      </c>
+      <c r="M25" s="397" t="s">
+        <v>81</v>
+      </c>
+      <c r="N25" s="400">
         <v>1</v>
       </c>
-      <c r="O22" s="40">
-[...153 lines deleted...]
-        <v>0.2941176470588</v>
+      <c r="O25" s="399" t="s">
+        <v>306</v>
+      </c>
+      <c r="P25" s="387">
+        <v>0.28409090909090001</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="64" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A26" s="19" t="s">
-[...4 lines deleted...]
-      <c r="L26" s="65"/>
+      <c r="A26" s="401" t="s">
+        <v>311</v>
+      </c>
+      <c r="B26" s="344"/>
+      <c r="C26" s="345"/>
+      <c r="D26" s="343"/>
+      <c r="E26" s="343"/>
+      <c r="F26" s="343"/>
+      <c r="G26" s="343"/>
+      <c r="H26" s="344"/>
+      <c r="I26" s="343"/>
+      <c r="J26" s="343"/>
+      <c r="K26" s="343"/>
+      <c r="L26" s="343"/>
+      <c r="M26" s="343"/>
+      <c r="N26" s="344"/>
+      <c r="O26" s="343"/>
+      <c r="P26" s="343"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="402" t="s">
+        <v>312</v>
+      </c>
+      <c r="B27" s="403"/>
+      <c r="C27" s="345"/>
+      <c r="D27" s="343"/>
+      <c r="E27" s="343"/>
+      <c r="F27" s="343"/>
+      <c r="G27" s="343"/>
+      <c r="H27" s="344"/>
+      <c r="I27" s="343"/>
+      <c r="J27" s="343"/>
+      <c r="K27" s="343"/>
+      <c r="L27" s="343"/>
+      <c r="M27" s="343"/>
+      <c r="N27" s="344"/>
+      <c r="O27" s="343"/>
+      <c r="P27" s="343"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="8" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="7" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="404" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="417" t="s">
         <v>300</v>
       </c>
-      <c r="B1" s="404"/>
-[...13 lines deleted...]
-      <c r="P1" s="404"/>
+      <c r="B1" s="417"/>
+      <c r="C1" s="417"/>
+      <c r="D1" s="417"/>
+      <c r="E1" s="417"/>
+      <c r="F1" s="417"/>
+      <c r="G1" s="417"/>
+      <c r="H1" s="417"/>
+      <c r="I1" s="417"/>
+      <c r="J1" s="417"/>
+      <c r="K1" s="417"/>
+      <c r="L1" s="417"/>
+      <c r="M1" s="417"/>
+      <c r="N1" s="417"/>
+      <c r="O1" s="417"/>
+      <c r="P1" s="417"/>
     </row>
     <row r="2" spans="1:16" ht="6" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="3"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
-[...2 lines deleted...]
-      </c>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="335"/>
       <c r="B3" s="3"/>
       <c r="C3" s="6"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="3"/>
-      <c r="H3" s="4"/>
-      <c r="I3" s="4"/>
+      <c r="H3" s="419" t="s">
+        <v>301</v>
+      </c>
+      <c r="I3" s="419"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="3"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="9" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="19" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="19" customFormat="1" ht="13.8">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="11"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="11"/>
       <c r="H5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="11"/>
       <c r="J5" s="15"/>
       <c r="K5" s="16"/>
       <c r="L5" s="17"/>
       <c r="M5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="11"/>
       <c r="O5" s="15"/>
       <c r="P5" s="18"/>
     </row>
@@ -23466,994 +24960,995 @@
       </c>
       <c r="H8" s="34"/>
       <c r="I8" s="32" t="s">
         <v>274</v>
       </c>
       <c r="J8" s="35" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="32" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="33" t="s">
         <v>273</v>
       </c>
       <c r="M8" s="34"/>
       <c r="N8" s="32" t="s">
         <v>274</v>
       </c>
       <c r="O8" s="35" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="33" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="36"/>
       <c r="B9" s="37" t="s">
-        <v>42</v>
+        <v>153</v>
       </c>
       <c r="C9" s="38" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="D9" s="39">
-        <v>1136</v>
+        <v>1087</v>
       </c>
       <c r="E9" s="40">
-        <v>43.930826736780681</v>
+        <v>44.162549873311988</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="37" t="s">
-        <v>42</v>
+        <v>153</v>
       </c>
       <c r="H9" s="38" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="I9" s="39">
-        <v>774</v>
+        <v>747</v>
       </c>
       <c r="J9" s="40">
-        <v>57.415160569582127</v>
+        <v>58.170027017524596</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="37" t="s">
-        <v>42</v>
+        <v>153</v>
       </c>
       <c r="M9" s="38" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="N9" s="39">
-        <v>362</v>
+        <v>340</v>
       </c>
       <c r="O9" s="40">
-        <v>29.245258248960358</v>
+        <v>28.882215775636151</v>
       </c>
       <c r="P9" s="42">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="36">
         <v>1</v>
       </c>
       <c r="B10" s="43" t="s">
-        <v>99</v>
+        <v>155</v>
       </c>
       <c r="C10" s="38" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
       <c r="D10" s="39">
-        <v>478</v>
+        <v>436</v>
       </c>
       <c r="E10" s="40">
-        <v>18.484978151567926</v>
+        <v>17.713773454244734</v>
       </c>
       <c r="F10" s="44">
-        <v>42.077464788732399</v>
+        <v>40.110395584176601</v>
       </c>
       <c r="G10" s="43" t="s">
-        <v>99</v>
+        <v>155</v>
       </c>
       <c r="H10" s="38" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
       <c r="I10" s="39">
-        <v>374</v>
+        <v>344</v>
       </c>
       <c r="J10" s="40">
-        <v>27.743242962562942</v>
+        <v>26.787803606463804</v>
       </c>
       <c r="K10" s="44">
-        <v>48.320413436692498</v>
+        <v>46.050870147255701</v>
       </c>
       <c r="L10" s="43" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="M10" s="38" t="s">
-        <v>19</v>
+        <v>158</v>
       </c>
       <c r="N10" s="39">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="O10" s="40">
-        <v>8.401952646110157</v>
+        <v>9.4291939738106265</v>
       </c>
       <c r="P10" s="45">
-        <v>28.729281767955801</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>32.647058823529399</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="36">
         <v>2</v>
       </c>
       <c r="B11" s="43" t="s">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="C11" s="38" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="D11" s="39">
-        <v>247</v>
+        <v>264</v>
       </c>
       <c r="E11" s="40">
-        <v>9.5518610950570668</v>
+        <v>10.72577108238672</v>
       </c>
       <c r="F11" s="44">
-        <v>21.742957746478901</v>
+        <v>24.287028518859199</v>
       </c>
       <c r="G11" s="43" t="s">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="H11" s="38" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="I11" s="39">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="J11" s="40">
-        <v>10.681890338526907</v>
+        <v>11.914342883107448</v>
       </c>
       <c r="K11" s="44">
-        <v>18.604651162790699</v>
+        <v>20.481927710843401</v>
       </c>
       <c r="L11" s="43" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="M11" s="38" t="s">
-        <v>33</v>
+        <v>156</v>
       </c>
       <c r="N11" s="39">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="O11" s="40">
-        <v>8.3211646398975603</v>
+        <v>7.8151877981133122</v>
       </c>
       <c r="P11" s="45">
-        <v>28.453038674033198</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>27.0588235294118</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="36">
         <v>3</v>
       </c>
       <c r="B12" s="43" t="s">
-        <v>49</v>
+        <v>159</v>
       </c>
       <c r="C12" s="38" t="s">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="D12" s="39">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="E12" s="40">
-        <v>4.0218362505503444</v>
+        <v>3.4533732651623907</v>
       </c>
       <c r="F12" s="44">
-        <v>9.1549295774648005</v>
+        <v>7.8196872125115</v>
       </c>
       <c r="G12" s="43" t="s">
-        <v>49</v>
+        <v>159</v>
       </c>
       <c r="H12" s="38" t="s">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="I12" s="39">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="J12" s="40">
-        <v>4.5991472290879747</v>
+        <v>3.7378330613670423</v>
       </c>
       <c r="K12" s="44">
-        <v>8.0103359173127</v>
+        <v>6.4257028112450003</v>
       </c>
       <c r="L12" s="43" t="s">
-        <v>49</v>
+        <v>159</v>
       </c>
       <c r="M12" s="38" t="s">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="N12" s="39">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O12" s="40">
-        <v>3.3930962609291022</v>
+        <v>3.1430646579368755</v>
       </c>
       <c r="P12" s="45">
-        <v>11.602209944751401</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>10.882352941176499</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="36">
         <v>4</v>
       </c>
       <c r="B13" s="43" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="C13" s="38" t="s">
-        <v>34</v>
+        <v>162</v>
       </c>
       <c r="D13" s="39">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E13" s="40">
-        <v>1.8175606132294824</v>
+        <v>1.7876285137311199</v>
       </c>
       <c r="F13" s="44">
-        <v>4.1373239436620004</v>
+        <v>4.0478380864765002</v>
       </c>
       <c r="G13" s="43" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="H13" s="38" t="s">
-        <v>34</v>
+        <v>162</v>
       </c>
       <c r="I13" s="39">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="J13" s="40">
-        <v>2.5962927906141791</v>
+        <v>2.4140171854662147</v>
       </c>
       <c r="K13" s="44">
-        <v>4.5219638242893998</v>
+        <v>4.1499330655957003</v>
       </c>
       <c r="L13" s="43" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="M13" s="38" t="s">
-        <v>34</v>
+        <v>162</v>
       </c>
       <c r="N13" s="39">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O13" s="40">
-        <v>0.969456074551172</v>
+        <v>1.1043200149507941</v>
       </c>
       <c r="P13" s="45">
-        <v>3.3149171270718001</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.8235294117646998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="36">
         <v>5</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>101</v>
+        <v>302</v>
       </c>
       <c r="C14" s="38" t="s">
-        <v>37</v>
+        <v>303</v>
       </c>
       <c r="D14" s="39">
+        <v>25</v>
+      </c>
+      <c r="E14" s="40">
+        <v>1.0156980191654092</v>
+      </c>
+      <c r="F14" s="44">
+        <v>2.2999080036798998</v>
+      </c>
+      <c r="G14" s="43" t="s">
+        <v>302</v>
+      </c>
+      <c r="H14" s="38" t="s">
+        <v>303</v>
+      </c>
+      <c r="I14" s="39">
         <v>17</v>
       </c>
-      <c r="E14" s="40">
-[...13 lines deleted...]
-      </c>
       <c r="J14" s="40">
-        <v>1.0385171162456717</v>
+        <v>1.3238158759008276</v>
       </c>
       <c r="K14" s="44">
-        <v>1.8087855297158</v>
+        <v>2.2757697456493</v>
       </c>
       <c r="L14" s="43" t="s">
-        <v>88</v>
+        <v>302</v>
       </c>
       <c r="M14" s="38" t="s">
-        <v>35</v>
+        <v>303</v>
       </c>
       <c r="N14" s="39">
         <v>8</v>
       </c>
       <c r="O14" s="40">
-        <v>0.64630404970078148</v>
+        <v>0.67958154766202705</v>
       </c>
       <c r="P14" s="45">
-        <v>2.2099447513812001</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.3529411764705999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="36">
         <v>6</v>
       </c>
       <c r="B15" s="43" t="s">
-        <v>88</v>
+        <v>165</v>
       </c>
       <c r="C15" s="38" t="s">
-        <v>35</v>
+        <v>166</v>
       </c>
       <c r="D15" s="39">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E15" s="40">
-        <v>0.54140103372793091</v>
+        <v>0.65004673226586185</v>
       </c>
       <c r="F15" s="44">
-        <v>1.2323943661972001</v>
+        <v>1.4719411223551</v>
       </c>
       <c r="G15" s="43" t="s">
-        <v>94</v>
+        <v>165</v>
       </c>
       <c r="H15" s="38" t="s">
-        <v>36</v>
+        <v>166</v>
       </c>
       <c r="I15" s="39">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="J15" s="40">
-        <v>0.59343835214038376</v>
+        <v>1.0123297874535739</v>
       </c>
       <c r="K15" s="44">
-        <v>1.0335917312661</v>
+        <v>1.7402945113788</v>
       </c>
       <c r="L15" s="43" t="s">
-        <v>65</v>
+        <v>182</v>
       </c>
       <c r="M15" s="38" t="s">
-        <v>21</v>
+        <v>183</v>
       </c>
       <c r="N15" s="39">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="O15" s="40">
-        <v>0.56551604348818374</v>
+        <v>0.42473846728876702</v>
       </c>
       <c r="P15" s="45">
-        <v>1.9337016574585999</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.4705882352941</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="36">
         <v>7</v>
       </c>
       <c r="B16" s="43" t="s">
-        <v>65</v>
+        <v>169</v>
       </c>
       <c r="C16" s="38" t="s">
-        <v>21</v>
+        <v>170</v>
       </c>
       <c r="D16" s="39">
         <v>12</v>
       </c>
       <c r="E16" s="40">
-        <v>0.46405802890965508</v>
+        <v>0.48753504919939639</v>
       </c>
       <c r="F16" s="44">
-        <v>1.056338028169</v>
+        <v>1.1039558417663</v>
       </c>
       <c r="G16" s="43" t="s">
-        <v>88</v>
+        <v>163</v>
       </c>
       <c r="H16" s="38" t="s">
-        <v>35</v>
+        <v>164</v>
       </c>
       <c r="I16" s="39">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J16" s="40">
-        <v>0.44507876410528779</v>
+        <v>0.70084369900632049</v>
       </c>
       <c r="K16" s="44">
-        <v>0.77519379844960001</v>
+        <v>1.2048192771084001</v>
       </c>
       <c r="L16" s="43" t="s">
-        <v>113</v>
+        <v>184</v>
       </c>
       <c r="M16" s="38" t="s">
-        <v>38</v>
+        <v>185</v>
       </c>
       <c r="N16" s="39">
         <v>4</v>
       </c>
       <c r="O16" s="40">
-        <v>0.32315202485039074</v>
+        <v>0.33979077383101364</v>
       </c>
       <c r="P16" s="45">
-        <v>1.1049723756906</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1764705882352999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="36">
         <v>8</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>94</v>
+        <v>163</v>
       </c>
       <c r="C17" s="38" t="s">
-        <v>36</v>
+        <v>164</v>
       </c>
       <c r="D17" s="39">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E17" s="40">
-        <v>0.3867150240913792</v>
+        <v>0.36565128689954729</v>
       </c>
       <c r="F17" s="44">
-        <v>0.88028169014080004</v>
+        <v>0.82796688132469998</v>
       </c>
       <c r="G17" s="43" t="s">
-        <v>53</v>
+        <v>169</v>
       </c>
       <c r="H17" s="38" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="I17" s="39">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J17" s="40">
-        <v>0.37089897008773987</v>
+        <v>0.70084369900632049</v>
       </c>
       <c r="K17" s="45">
-        <v>0.64599483204130004</v>
+        <v>1.2048192771084001</v>
       </c>
       <c r="L17" s="46" t="s">
-        <v>45</v>
+        <v>167</v>
       </c>
       <c r="M17" s="38" t="s">
-        <v>29</v>
+        <v>168</v>
       </c>
       <c r="N17" s="39">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O17" s="40">
-        <v>0.242364018637793</v>
+        <v>0.33979077383101364</v>
       </c>
       <c r="P17" s="45">
-        <v>0.82872928176799998</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1764705882352999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="36">
         <v>9</v>
       </c>
       <c r="B18" s="43" t="s">
-        <v>53</v>
+        <v>167</v>
       </c>
       <c r="C18" s="38" t="s">
-        <v>26</v>
+        <v>168</v>
       </c>
       <c r="D18" s="39">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E18" s="40">
-        <v>0.2707005168639654</v>
+        <v>0.36565128689954729</v>
       </c>
       <c r="F18" s="44">
-        <v>0.61619718309860005</v>
+        <v>0.82796688132469998</v>
       </c>
       <c r="G18" s="43" t="s">
-        <v>65</v>
+        <v>171</v>
       </c>
       <c r="H18" s="38" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="I18" s="39">
         <v>5</v>
       </c>
       <c r="J18" s="40">
-        <v>0.37089897008773987</v>
+        <v>0.38935761055906692</v>
       </c>
       <c r="K18" s="44">
-        <v>0.64599483204130004</v>
+        <v>0.66934404283799998</v>
       </c>
       <c r="L18" s="47" t="s">
-        <v>83</v>
+        <v>180</v>
       </c>
       <c r="M18" s="38" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
       <c r="N18" s="39">
         <v>3</v>
       </c>
       <c r="O18" s="40">
-        <v>0.242364018637793</v>
+        <v>0.2548430803732602</v>
       </c>
       <c r="P18" s="45">
-        <v>0.82872928176799998</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.88235294117649998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="36">
         <v>10</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>113</v>
+        <v>182</v>
       </c>
       <c r="C19" s="38" t="s">
-        <v>38</v>
+        <v>183</v>
       </c>
       <c r="D19" s="39">
         <v>7</v>
       </c>
       <c r="E19" s="40">
-        <v>0.2707005168639654</v>
+        <v>0.2843954453663145</v>
       </c>
       <c r="F19" s="44">
-        <v>0.61619718309860005</v>
+        <v>0.64397424103040002</v>
       </c>
       <c r="G19" s="43" t="s">
-        <v>52</v>
+        <v>167</v>
       </c>
       <c r="H19" s="38" t="s">
-        <v>24</v>
+        <v>168</v>
       </c>
       <c r="I19" s="39">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J19" s="40">
-        <v>0.29671917607019188</v>
+        <v>0.38935761055906692</v>
       </c>
       <c r="K19" s="44">
-        <v>0.51679586563309998</v>
+        <v>0.66934404283799998</v>
       </c>
       <c r="L19" s="43" t="s">
-        <v>101</v>
+        <v>169</v>
       </c>
       <c r="M19" s="38" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="N19" s="39">
         <v>3</v>
       </c>
       <c r="O19" s="40">
-        <v>0.242364018637793</v>
+        <v>0.2548430803732602</v>
       </c>
       <c r="P19" s="45">
-        <v>0.82872928176799998</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.88235294117649998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="36"/>
       <c r="B20" s="47"/>
       <c r="C20" s="38" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="D20" s="48">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="E20" s="40">
-        <v>7.4635999649636187</v>
+        <v>7.3130257379909454</v>
       </c>
       <c r="F20" s="49">
-        <v>16.989436619718308</v>
+        <v>16.559337626494941</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="38" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I20" s="48">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="J20" s="50">
-        <v>8.6790359000531119</v>
+        <v>8.7994819986349118</v>
       </c>
       <c r="K20" s="49">
-        <v>15.116279069767442</v>
+        <v>15.127175368139223</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="38" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="N20" s="48">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="O20" s="50">
-        <v>5.8975244535196305</v>
+        <v>5.0968616074652031</v>
       </c>
       <c r="P20" s="45">
-        <v>20.165745856353592</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>17.647058823529413</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="51">
         <v>11</v>
       </c>
       <c r="B21" s="52" t="s">
-        <v>45</v>
+        <v>171</v>
       </c>
       <c r="C21" s="53" t="s">
-        <v>29</v>
+        <v>172</v>
       </c>
       <c r="D21" s="54">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E21" s="55">
-        <v>0.1933575120456896</v>
+        <v>0.24376752459969819</v>
       </c>
       <c r="F21" s="44">
-        <v>0.44014084507040002</v>
+        <v>0.55197792088319997</v>
       </c>
       <c r="G21" s="52" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="H21" s="53" t="s">
-        <v>39</v>
+        <v>108</v>
       </c>
       <c r="I21" s="54">
         <v>4</v>
       </c>
       <c r="J21" s="40">
-        <v>0.29671917607019188</v>
+        <v>0.31148608844725351</v>
       </c>
       <c r="K21" s="44">
-        <v>0.51679586563309998</v>
+        <v>0.5354752342704</v>
       </c>
       <c r="L21" s="52" t="s">
-        <v>53</v>
+        <v>165</v>
       </c>
       <c r="M21" s="53" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="N21" s="54">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O21" s="40">
-        <v>0.1615760124251954</v>
+        <v>0.2548430803732602</v>
       </c>
       <c r="P21" s="56">
-        <v>0.55248618784530001</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.88235294117649998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="36">
         <v>12</v>
       </c>
       <c r="B22" s="43" t="s">
-        <v>52</v>
+        <v>180</v>
       </c>
       <c r="C22" s="38" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="D22" s="39">
         <v>5</v>
       </c>
       <c r="E22" s="40">
-        <v>0.1933575120456896</v>
+        <v>0.2031396038330818</v>
       </c>
       <c r="F22" s="45">
-        <v>0.44014084507040002</v>
+        <v>0.45998160073599997</v>
       </c>
       <c r="G22" s="46" t="s">
-        <v>51</v>
+        <v>248</v>
       </c>
       <c r="H22" s="38" t="s">
-        <v>112</v>
+        <v>249</v>
       </c>
       <c r="I22" s="39">
         <v>3</v>
       </c>
       <c r="J22" s="40">
-        <v>0.2225393820526439</v>
+        <v>0.23361456633544009</v>
       </c>
       <c r="K22" s="44">
-        <v>0.38759689922480001</v>
+        <v>0.40160642570279997</v>
       </c>
       <c r="L22" s="43" t="s">
-        <v>72</v>
+        <v>190</v>
       </c>
       <c r="M22" s="38" t="s">
-        <v>22</v>
+        <v>191</v>
       </c>
       <c r="N22" s="39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O22" s="40">
-        <v>0.1615760124251954</v>
+        <v>8.4947693457753409E-2</v>
       </c>
       <c r="P22" s="45">
-        <v>0.55248618784530001</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.2941176470588</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="36">
         <v>13</v>
       </c>
       <c r="B23" s="43" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="C23" s="38" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="D23" s="39">
         <v>5</v>
       </c>
       <c r="E23" s="40">
-        <v>0.1933575120456896</v>
+        <v>0.2031396038330818</v>
       </c>
       <c r="F23" s="44">
-        <v>0.44014084507040002</v>
+        <v>0.45998160073599997</v>
       </c>
       <c r="G23" s="46" t="s">
-        <v>69</v>
+        <v>175</v>
       </c>
       <c r="H23" s="38" t="s">
-        <v>68</v>
+        <v>176</v>
       </c>
       <c r="I23" s="39">
         <v>3</v>
       </c>
       <c r="J23" s="40">
-        <v>0.2225393820526439</v>
+        <v>0.23361456633544009</v>
       </c>
       <c r="K23" s="44">
-        <v>0.38759689922480001</v>
+        <v>0.40160642570279997</v>
       </c>
       <c r="L23" s="57" t="s">
-        <v>82</v>
+        <v>171</v>
       </c>
       <c r="M23" s="38" t="s">
-        <v>81</v>
+        <v>172</v>
       </c>
       <c r="N23" s="39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O23" s="40">
-        <v>0.1615760124251954</v>
+        <v>8.4947693457753409E-2</v>
       </c>
       <c r="P23" s="45">
-        <v>0.55248618784530001</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.2941176470588</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="36">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
-        <v>72</v>
+        <v>184</v>
       </c>
       <c r="C24" s="38" t="s">
-        <v>22</v>
+        <v>185</v>
       </c>
       <c r="D24" s="39">
         <v>4</v>
       </c>
       <c r="E24" s="40">
-        <v>0.15468600963655169</v>
+        <v>0.16251168306646552</v>
       </c>
       <c r="F24" s="44">
-        <v>0.35211267605629998</v>
+        <v>0.36798528058879998</v>
       </c>
       <c r="G24" s="57" t="s">
-        <v>113</v>
+        <v>177</v>
       </c>
       <c r="H24" s="38" t="s">
-        <v>38</v>
+        <v>178</v>
       </c>
       <c r="I24" s="39">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J24" s="40">
-        <v>0.2225393820526439</v>
+        <v>0.15574304422362681</v>
       </c>
       <c r="K24" s="45">
-        <v>0.38759689922480001</v>
+        <v>0.2677376171352</v>
       </c>
       <c r="L24" s="46" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="M24" s="38" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
       <c r="N24" s="39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O24" s="40">
-        <v>0.1615760124251954</v>
+        <v>8.4947693457753409E-2</v>
       </c>
       <c r="P24" s="45">
-        <v>0.55248618784530001</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.2941176470588</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="58">
         <v>15</v>
       </c>
       <c r="B25" s="59" t="s">
-        <v>89</v>
+        <v>175</v>
       </c>
       <c r="C25" s="60" t="s">
-        <v>39</v>
+        <v>176</v>
       </c>
       <c r="D25" s="61">
         <v>4</v>
       </c>
       <c r="E25" s="50">
-        <v>0.15468600963655169</v>
+        <v>0.16251168306646552</v>
       </c>
       <c r="F25" s="49">
-        <v>0.35211267605629998</v>
+        <v>0.36798528058879998</v>
       </c>
       <c r="G25" s="59" t="s">
-        <v>45</v>
+        <v>182</v>
       </c>
       <c r="H25" s="60" t="s">
-        <v>29</v>
+        <v>183</v>
       </c>
       <c r="I25" s="62">
         <v>2</v>
       </c>
       <c r="J25" s="50">
-        <v>0.14835958803509602</v>
+        <v>0.15574304422362681</v>
       </c>
       <c r="K25" s="49">
-        <v>0.25839793281649998</v>
+        <v>0.2677376171352</v>
       </c>
       <c r="L25" s="59" t="s">
-        <v>52</v>
+        <v>175</v>
       </c>
       <c r="M25" s="60" t="s">
-        <v>24</v>
+        <v>176</v>
       </c>
       <c r="N25" s="62">
         <v>1</v>
       </c>
       <c r="O25" s="50">
-        <v>8.0788006212597699E-2</v>
+        <v>8.4947693457753409E-2</v>
       </c>
       <c r="P25" s="63">
-        <v>0.27624309392270002</v>
+        <v>0.2941176470588</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="64" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="19" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="B26" s="19"/>
       <c r="G26" s="65"/>
       <c r="L26" s="65"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
+    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="8" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="7" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-[...17 lines deleted...]
-      <c r="P1" s="407"/>
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="417" t="s">
+        <v>300</v>
+      </c>
+      <c r="B1" s="417"/>
+      <c r="C1" s="417"/>
+      <c r="D1" s="417"/>
+      <c r="E1" s="417"/>
+      <c r="F1" s="417"/>
+      <c r="G1" s="417"/>
+      <c r="H1" s="417"/>
+      <c r="I1" s="417"/>
+      <c r="J1" s="417"/>
+      <c r="K1" s="417"/>
+      <c r="L1" s="417"/>
+      <c r="M1" s="417"/>
+      <c r="N1" s="417"/>
+      <c r="O1" s="417"/>
+      <c r="P1" s="417"/>
     </row>
     <row r="2" spans="1:16" ht="6" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="3"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
-[...1 lines deleted...]
-        <v>265</v>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="5" t="s">
+        <v>298</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="6"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="3"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="9" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="19" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="19" customFormat="1" ht="13.8">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="11"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="11"/>
       <c r="H5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="11"/>
       <c r="J5" s="15"/>
       <c r="K5" s="16"/>
       <c r="L5" s="17"/>
       <c r="M5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="11"/>
       <c r="O5" s="15"/>
       <c r="P5" s="18"/>
     </row>
@@ -24563,989 +26058,2086 @@
       </c>
       <c r="H8" s="34"/>
       <c r="I8" s="32" t="s">
         <v>274</v>
       </c>
       <c r="J8" s="35" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="32" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="33" t="s">
         <v>273</v>
       </c>
       <c r="M8" s="34"/>
       <c r="N8" s="32" t="s">
         <v>274</v>
       </c>
       <c r="O8" s="35" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="33" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="36"/>
       <c r="B9" s="37" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>42</v>
+      </c>
+      <c r="C9" s="38" t="s">
+        <v>18</v>
       </c>
       <c r="D9" s="39">
-        <v>1121</v>
+        <v>1136</v>
       </c>
       <c r="E9" s="40">
-        <v>41.383982257678973</v>
+        <v>43.930826736780681</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="37" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>42</v>
+      </c>
+      <c r="H9" s="38" t="s">
+        <v>18</v>
       </c>
       <c r="I9" s="39">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="J9" s="40">
-        <v>55.356229028778152</v>
+        <v>57.415160569582127</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="37" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>42</v>
+      </c>
+      <c r="M9" s="38" t="s">
+        <v>18</v>
       </c>
       <c r="N9" s="39">
-        <v>340</v>
+        <v>362</v>
       </c>
       <c r="O9" s="40">
-        <v>26.195850192096479</v>
+        <v>29.245258248960358</v>
       </c>
       <c r="P9" s="42">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="36">
         <v>1</v>
       </c>
       <c r="B10" s="43" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>99</v>
+      </c>
+      <c r="C10" s="38" t="s">
+        <v>19</v>
       </c>
       <c r="D10" s="39">
-        <v>529</v>
+        <v>478</v>
       </c>
       <c r="E10" s="40">
-        <v>19.529104919100959</v>
+        <v>18.484978151567926</v>
       </c>
       <c r="F10" s="44">
-        <v>47.190008920606601</v>
+        <v>42.077464788732399</v>
       </c>
       <c r="G10" s="43" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>99</v>
+      </c>
+      <c r="H10" s="38" t="s">
+        <v>19</v>
       </c>
       <c r="I10" s="39">
-        <v>403</v>
+        <v>374</v>
       </c>
       <c r="J10" s="40">
-        <v>28.564097693466831</v>
+        <v>27.743242962562942</v>
       </c>
       <c r="K10" s="44">
-        <v>51.600512163892397</v>
+        <v>48.320413436692498</v>
       </c>
       <c r="L10" s="43" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>99</v>
+      </c>
+      <c r="M10" s="38" t="s">
+        <v>19</v>
       </c>
       <c r="N10" s="39">
-        <v>126</v>
+        <v>104</v>
       </c>
       <c r="O10" s="40">
-        <v>9.7078738947181069</v>
+        <v>8.401952646110157</v>
       </c>
       <c r="P10" s="45">
-        <v>37.058823529411796</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>28.729281767955801</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="36">
         <v>2</v>
       </c>
       <c r="B11" s="43" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>100</v>
+      </c>
+      <c r="C11" s="38" t="s">
+        <v>33</v>
       </c>
       <c r="D11" s="39">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="E11" s="40">
-        <v>8.823168385000244</v>
+        <v>9.5518610950570668</v>
       </c>
       <c r="F11" s="44">
-        <v>21.320249776984799</v>
+        <v>21.742957746478901</v>
       </c>
       <c r="G11" s="43" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>100</v>
+      </c>
+      <c r="H11" s="38" t="s">
+        <v>33</v>
       </c>
       <c r="I11" s="39">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J11" s="40">
-        <v>9.9230116056708599</v>
+        <v>10.681890338526907</v>
       </c>
       <c r="K11" s="44">
-        <v>17.925736235595402</v>
+        <v>18.604651162790699</v>
       </c>
       <c r="L11" s="43" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>100</v>
+      </c>
+      <c r="M11" s="38" t="s">
+        <v>33</v>
       </c>
       <c r="N11" s="39">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="O11" s="40">
-        <v>7.6276152029927982</v>
+        <v>8.3211646398975603</v>
       </c>
       <c r="P11" s="45">
-        <v>29.117647058823501</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>28.453038674033198</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="36">
         <v>3</v>
       </c>
       <c r="B12" s="43" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>49</v>
+      </c>
+      <c r="C12" s="38" t="s">
+        <v>20</v>
       </c>
       <c r="D12" s="39">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="E12" s="40">
-        <v>3.6917022531381778</v>
+        <v>4.0218362505503444</v>
       </c>
       <c r="F12" s="44">
-        <v>8.9206066012489007</v>
+        <v>9.1549295774648005</v>
       </c>
       <c r="G12" s="43" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>49</v>
+      </c>
+      <c r="H12" s="38" t="s">
+        <v>20</v>
       </c>
       <c r="I12" s="39">
         <v>62</v>
       </c>
       <c r="J12" s="40">
-        <v>4.3944765682256666</v>
+        <v>4.5991472290879747</v>
       </c>
       <c r="K12" s="44">
-        <v>7.9385403329065003</v>
+        <v>8.0103359173127</v>
       </c>
       <c r="L12" s="43" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>49</v>
+      </c>
+      <c r="M12" s="38" t="s">
+        <v>20</v>
       </c>
       <c r="N12" s="39">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="O12" s="40">
-        <v>2.9277714920578419</v>
+        <v>3.3930962609291022</v>
       </c>
       <c r="P12" s="45">
-        <v>11.176470588235301</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>11.602209944751401</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="36">
         <v>4</v>
       </c>
       <c r="B13" s="43" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>64</v>
+      </c>
+      <c r="C13" s="38" t="s">
+        <v>34</v>
       </c>
       <c r="D13" s="39">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="E13" s="40">
-        <v>1.2182617435355985</v>
+        <v>1.8175606132294824</v>
       </c>
       <c r="F13" s="44">
-        <v>2.9438001784121002</v>
+        <v>4.1373239436620004</v>
       </c>
       <c r="G13" s="43" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>64</v>
+      </c>
+      <c r="H13" s="38" t="s">
+        <v>34</v>
       </c>
       <c r="I13" s="39">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="J13" s="40">
-        <v>1.488451740850629</v>
+        <v>2.5962927906141791</v>
       </c>
       <c r="K13" s="44">
-        <v>2.6888604353393002</v>
+        <v>4.5219638242893998</v>
       </c>
       <c r="L13" s="43" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>64</v>
+      </c>
+      <c r="M13" s="38" t="s">
+        <v>34</v>
       </c>
       <c r="N13" s="39">
         <v>12</v>
       </c>
       <c r="O13" s="40">
-        <v>0.92455941854458157</v>
+        <v>0.969456074551172</v>
       </c>
       <c r="P13" s="45">
-        <v>3.5294117647059</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.3149171270718001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="36">
         <v>5</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>101</v>
+      </c>
+      <c r="C14" s="38" t="s">
+        <v>37</v>
       </c>
       <c r="D14" s="39">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" s="40">
-        <v>0.59067236050210836</v>
+        <v>0.65741554095534471</v>
       </c>
       <c r="F14" s="44">
-        <v>1.4272970561998</v>
+        <v>1.4964788732394001</v>
       </c>
       <c r="G14" s="43" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>101</v>
+      </c>
+      <c r="H14" s="38" t="s">
+        <v>37</v>
       </c>
       <c r="I14" s="39">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J14" s="40">
-        <v>0.9214225062408653</v>
+        <v>1.0385171162456717</v>
       </c>
       <c r="K14" s="44">
-        <v>1.6645326504480999</v>
+        <v>1.8087855297158</v>
       </c>
       <c r="L14" s="43" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>88</v>
+      </c>
+      <c r="M14" s="38" t="s">
+        <v>35</v>
       </c>
       <c r="N14" s="39">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="O14" s="40">
-        <v>0.5393263274843394</v>
+        <v>0.64630404970078148</v>
       </c>
       <c r="P14" s="45">
-        <v>2.0588235294118</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.2099447513812001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="36">
         <v>6</v>
       </c>
       <c r="B15" s="43" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>88</v>
+      </c>
+      <c r="C15" s="38" t="s">
+        <v>35</v>
       </c>
       <c r="D15" s="39">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E15" s="40">
-        <v>0.55375533797072662</v>
+        <v>0.54140103372793091</v>
       </c>
       <c r="F15" s="44">
-        <v>1.3380909901872999</v>
+        <v>1.2323943661972001</v>
       </c>
       <c r="G15" s="43" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>94</v>
+      </c>
+      <c r="H15" s="38" t="s">
+        <v>36</v>
       </c>
       <c r="I15" s="39">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="J15" s="40">
-        <v>0.77966519758842467</v>
+        <v>0.59343835214038376</v>
       </c>
       <c r="K15" s="44">
-        <v>1.4084507042254</v>
+        <v>1.0335917312661</v>
       </c>
       <c r="L15" s="43" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>65</v>
+      </c>
+      <c r="M15" s="38" t="s">
+        <v>21</v>
       </c>
       <c r="N15" s="39">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O15" s="40">
-        <v>0.38523309106024239</v>
+        <v>0.56551604348818374</v>
       </c>
       <c r="P15" s="45">
-        <v>1.4705882352941</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.9337016574585999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="36">
         <v>7</v>
       </c>
       <c r="B16" s="43" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>65</v>
+      </c>
+      <c r="C16" s="38" t="s">
+        <v>21</v>
       </c>
       <c r="D16" s="39">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E16" s="40">
-        <v>0.55375533797072662</v>
+        <v>0.46405802890965508</v>
       </c>
       <c r="F16" s="44">
-        <v>1.3380909901872999</v>
+        <v>1.056338028169</v>
       </c>
       <c r="G16" s="43" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>88</v>
+      </c>
+      <c r="H16" s="38" t="s">
+        <v>35</v>
       </c>
       <c r="I16" s="39">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J16" s="40">
-        <v>0.70878654326220414</v>
+        <v>0.44507876410528779</v>
       </c>
       <c r="K16" s="44">
-        <v>1.2804097311139999</v>
+        <v>0.77519379844960001</v>
       </c>
       <c r="L16" s="43" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>113</v>
+      </c>
+      <c r="M16" s="38" t="s">
+        <v>38</v>
       </c>
       <c r="N16" s="39">
         <v>4</v>
       </c>
       <c r="O16" s="40">
-        <v>0.30818647284819389</v>
+        <v>0.32315202485039074</v>
       </c>
       <c r="P16" s="45">
-        <v>1.1764705882352999</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1049723756906</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="36">
         <v>8</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>94</v>
+      </c>
+      <c r="C17" s="38" t="s">
+        <v>36</v>
       </c>
       <c r="D17" s="39">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E17" s="40">
-        <v>0.51683831543934489</v>
+        <v>0.3867150240913792</v>
       </c>
       <c r="F17" s="44">
-        <v>1.2488849241747999</v>
+        <v>0.88028169014080004</v>
       </c>
       <c r="G17" s="43" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>53</v>
+      </c>
+      <c r="H17" s="38" t="s">
+        <v>26</v>
       </c>
       <c r="I17" s="39">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J17" s="40">
-        <v>0.5670292346097634</v>
+        <v>0.37089897008773987</v>
       </c>
       <c r="K17" s="45">
-        <v>1.0243277848912</v>
+        <v>0.64599483204130004</v>
       </c>
       <c r="L17" s="46" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>45</v>
+      </c>
+      <c r="M17" s="38" t="s">
+        <v>29</v>
       </c>
       <c r="N17" s="39">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O17" s="40">
-        <v>0.30818647284819389</v>
+        <v>0.242364018637793</v>
       </c>
       <c r="P17" s="45">
-        <v>1.1764705882352999</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.82872928176799998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="36">
         <v>9</v>
       </c>
       <c r="B18" s="43" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>53</v>
+      </c>
+      <c r="C18" s="38" t="s">
+        <v>26</v>
       </c>
       <c r="D18" s="39">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E18" s="40">
-        <v>0.33225320278243603</v>
+        <v>0.2707005168639654</v>
       </c>
       <c r="F18" s="44">
-        <v>0.80285459411240001</v>
+        <v>0.61619718309860005</v>
       </c>
       <c r="G18" s="43" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>65</v>
+      </c>
+      <c r="H18" s="38" t="s">
+        <v>21</v>
       </c>
       <c r="I18" s="39">
         <v>5</v>
       </c>
       <c r="J18" s="40">
-        <v>0.35439327163110207</v>
+        <v>0.37089897008773987</v>
       </c>
       <c r="K18" s="44">
-        <v>0.64020486555699996</v>
+        <v>0.64599483204130004</v>
       </c>
       <c r="L18" s="47" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>83</v>
+      </c>
+      <c r="M18" s="38" t="s">
+        <v>23</v>
       </c>
       <c r="N18" s="39">
         <v>3</v>
       </c>
       <c r="O18" s="40">
-        <v>0.23113985463614539</v>
+        <v>0.242364018637793</v>
       </c>
       <c r="P18" s="45">
-        <v>0.88235294117649998</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.82872928176799998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="36">
         <v>10</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>113</v>
+      </c>
+      <c r="C19" s="38" t="s">
+        <v>38</v>
       </c>
       <c r="D19" s="39">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E19" s="40">
-        <v>0.22150213518829071</v>
+        <v>0.2707005168639654</v>
       </c>
       <c r="F19" s="44">
-        <v>0.53523639607490003</v>
+        <v>0.61619718309860005</v>
       </c>
       <c r="G19" s="43" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>52</v>
+      </c>
+      <c r="H19" s="38" t="s">
+        <v>24</v>
       </c>
       <c r="I19" s="39">
         <v>4</v>
       </c>
       <c r="J19" s="40">
-        <v>0.2835146173048817</v>
+        <v>0.29671917607019188</v>
       </c>
       <c r="K19" s="44">
-        <v>0.51216389244560001</v>
+        <v>0.51679586563309998</v>
       </c>
       <c r="L19" s="43" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>101</v>
+      </c>
+      <c r="M19" s="38" t="s">
+        <v>37</v>
       </c>
       <c r="N19" s="39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O19" s="40">
-        <v>0.15409323642409689</v>
+        <v>0.242364018637793</v>
       </c>
       <c r="P19" s="45">
-        <v>0.5882352941176</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.82872928176799998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="36"/>
       <c r="B20" s="47"/>
-      <c r="C20" s="336" t="s">
-        <v>288</v>
+      <c r="C20" s="38" t="s">
+        <v>25</v>
       </c>
       <c r="D20" s="48">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="E20" s="40">
-        <v>5.3529682670503576</v>
+        <v>7.4635999649636187</v>
       </c>
       <c r="F20" s="49">
-        <v>12.934879571810884</v>
+        <v>16.989436619718308</v>
       </c>
       <c r="G20" s="47"/>
-      <c r="H20" s="336" t="s">
-        <v>288</v>
+      <c r="H20" s="38" t="s">
+        <v>25</v>
       </c>
       <c r="I20" s="48">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="J20" s="50">
-        <v>7.3713800499269242</v>
+        <v>8.6790359000531119</v>
       </c>
       <c r="K20" s="49">
-        <v>13.316261203585148</v>
+        <v>15.116279069767442</v>
       </c>
       <c r="L20" s="47"/>
-      <c r="M20" s="336" t="s">
-        <v>288</v>
+      <c r="M20" s="38" t="s">
+        <v>25</v>
       </c>
       <c r="N20" s="48">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="O20" s="50">
-        <v>3.0818647284819387</v>
+        <v>5.8975244535196305</v>
       </c>
       <c r="P20" s="45">
-        <v>11.764705882352942</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>20.165745856353592</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="51">
         <v>11</v>
       </c>
       <c r="B21" s="52" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>45</v>
+      </c>
+      <c r="C21" s="53" t="s">
+        <v>29</v>
       </c>
       <c r="D21" s="54">
         <v>5</v>
       </c>
       <c r="E21" s="55">
-        <v>0.18458511265690891</v>
+        <v>0.1933575120456896</v>
       </c>
       <c r="F21" s="44">
-        <v>0.4460303300624</v>
+        <v>0.44014084507040002</v>
       </c>
       <c r="G21" s="52" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>89</v>
+      </c>
+      <c r="H21" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="I21" s="54">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J21" s="40">
-        <v>0.2126359629786613</v>
+        <v>0.29671917607019188</v>
       </c>
       <c r="K21" s="44">
-        <v>0.38412291933420001</v>
+        <v>0.51679586563309998</v>
       </c>
       <c r="L21" s="52" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>53</v>
+      </c>
+      <c r="M21" s="53" t="s">
+        <v>26</v>
       </c>
       <c r="N21" s="54">
         <v>2</v>
       </c>
       <c r="O21" s="40">
-        <v>0.15409323642409689</v>
+        <v>0.1615760124251954</v>
       </c>
       <c r="P21" s="56">
-        <v>0.5882352941176</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.55248618784530001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="36">
         <v>12</v>
       </c>
       <c r="B22" s="43" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>52</v>
+      </c>
+      <c r="C22" s="38" t="s">
+        <v>24</v>
       </c>
       <c r="D22" s="39">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E22" s="40">
-        <v>0.14766809012552709</v>
+        <v>0.1933575120456896</v>
       </c>
       <c r="F22" s="45">
-        <v>0.35682426405000001</v>
+        <v>0.44014084507040002</v>
       </c>
       <c r="G22" s="46" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>51</v>
+      </c>
+      <c r="H22" s="38" t="s">
+        <v>112</v>
       </c>
       <c r="I22" s="39">
         <v>3</v>
       </c>
       <c r="J22" s="40">
-        <v>0.2126359629786613</v>
+        <v>0.2225393820526439</v>
       </c>
       <c r="K22" s="44">
-        <v>0.38412291933420001</v>
+        <v>0.38759689922480001</v>
       </c>
       <c r="L22" s="43" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>72</v>
+      </c>
+      <c r="M22" s="38" t="s">
+        <v>22</v>
       </c>
       <c r="N22" s="39">
         <v>2</v>
       </c>
       <c r="O22" s="40">
-        <v>0.15409323642409689</v>
+        <v>0.1615760124251954</v>
       </c>
       <c r="P22" s="45">
-        <v>0.5882352941176</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.55248618784530001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="36">
         <v>13</v>
       </c>
       <c r="B23" s="43" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>83</v>
+      </c>
+      <c r="C23" s="38" t="s">
+        <v>23</v>
       </c>
       <c r="D23" s="39">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E23" s="40">
-        <v>0.14766809012552709</v>
+        <v>0.1933575120456896</v>
       </c>
       <c r="F23" s="44">
-        <v>0.35682426405000001</v>
+        <v>0.44014084507040002</v>
       </c>
       <c r="G23" s="46" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>69</v>
+      </c>
+      <c r="H23" s="38" t="s">
+        <v>68</v>
       </c>
       <c r="I23" s="39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J23" s="40">
-        <v>0.14175730865244079</v>
+        <v>0.2225393820526439</v>
       </c>
       <c r="K23" s="44">
-        <v>0.25608194622280001</v>
+        <v>0.38759689922480001</v>
       </c>
       <c r="L23" s="57" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>82</v>
+      </c>
+      <c r="M23" s="38" t="s">
+        <v>81</v>
       </c>
       <c r="N23" s="39">
         <v>2</v>
       </c>
       <c r="O23" s="40">
-        <v>0.15409323642409689</v>
+        <v>0.1615760124251954</v>
       </c>
       <c r="P23" s="45">
-        <v>0.5882352941176</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.55248618784530001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="36">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>72</v>
+      </c>
+      <c r="C24" s="38" t="s">
+        <v>22</v>
       </c>
       <c r="D24" s="39">
+        <v>4</v>
+      </c>
+      <c r="E24" s="40">
+        <v>0.15468600963655169</v>
+      </c>
+      <c r="F24" s="44">
+        <v>0.35211267605629998</v>
+      </c>
+      <c r="G24" s="57" t="s">
+        <v>113</v>
+      </c>
+      <c r="H24" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="I24" s="39">
         <v>3</v>
       </c>
-      <c r="E24" s="40">
-[...13 lines deleted...]
-      </c>
       <c r="J24" s="40">
-        <v>7.0878654326220397E-2</v>
+        <v>0.2225393820526439</v>
       </c>
       <c r="K24" s="45">
-        <v>0.1280409731114</v>
+        <v>0.38759689922480001</v>
       </c>
       <c r="L24" s="46" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>94</v>
+      </c>
+      <c r="M24" s="38" t="s">
+        <v>36</v>
       </c>
       <c r="N24" s="39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O24" s="40">
-        <v>7.7046618212048501E-2</v>
+        <v>0.1615760124251954</v>
       </c>
       <c r="P24" s="45">
-        <v>0.2941176470588</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.55248618784530001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="58">
         <v>15</v>
       </c>
       <c r="B25" s="59" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>89</v>
+      </c>
+      <c r="C25" s="60" t="s">
+        <v>39</v>
       </c>
       <c r="D25" s="61">
+        <v>4</v>
+      </c>
+      <c r="E25" s="50">
+        <v>0.15468600963655169</v>
+      </c>
+      <c r="F25" s="49">
+        <v>0.35211267605629998</v>
+      </c>
+      <c r="G25" s="59" t="s">
+        <v>45</v>
+      </c>
+      <c r="H25" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="I25" s="62">
         <v>2</v>
       </c>
-      <c r="E25" s="50">
-[...13 lines deleted...]
-      </c>
       <c r="J25" s="50">
-        <v>7.0878654326220397E-2</v>
+        <v>0.14835958803509602</v>
       </c>
       <c r="K25" s="49">
-        <v>0.1280409731114</v>
+        <v>0.25839793281649998</v>
       </c>
       <c r="L25" s="59" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>52</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>24</v>
       </c>
       <c r="N25" s="62">
         <v>1</v>
       </c>
       <c r="O25" s="50">
-        <v>7.7046618212048501E-2</v>
+        <v>8.0788006212597699E-2</v>
       </c>
       <c r="P25" s="63">
-        <v>0.2941176470588</v>
+        <v>0.27624309392270002</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="64" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="19" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B26" s="19"/>
       <c r="G26" s="65"/>
       <c r="L26" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:P26"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <cols>
+    <col min="1" max="1" width="3" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="8" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="7" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="420" t="s">
+        <v>297</v>
+      </c>
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
+    </row>
+    <row r="2" spans="1:16" ht="6" customHeight="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+    </row>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="335" t="s">
+        <v>265</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="6"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="9" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="19" customFormat="1" ht="13.8">
+      <c r="A5" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="11"/>
+      <c r="C5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="11"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="14"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="11"/>
+      <c r="J5" s="15"/>
+      <c r="K5" s="16"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="11"/>
+      <c r="O5" s="15"/>
+      <c r="P5" s="18"/>
+    </row>
+    <row r="6" spans="1:16" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A6" s="20"/>
+      <c r="B6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="22"/>
+      <c r="D6" s="23" t="s">
+        <v>266</v>
+      </c>
+      <c r="E6" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>267</v>
+      </c>
+      <c r="G6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="22"/>
+      <c r="I6" s="23" t="s">
+        <v>266</v>
+      </c>
+      <c r="J6" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="K6" s="23" t="s">
+        <v>267</v>
+      </c>
+      <c r="L6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" s="22"/>
+      <c r="N6" s="23" t="s">
+        <v>266</v>
+      </c>
+      <c r="O6" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="P6" s="26" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="20"/>
+      <c r="B7" s="28" t="s">
+        <v>268</v>
+      </c>
+      <c r="C7" s="29" t="s">
+        <v>269</v>
+      </c>
+      <c r="D7" s="30"/>
+      <c r="E7" s="31" t="s">
+        <v>270</v>
+      </c>
+      <c r="F7" s="30" t="s">
+        <v>271</v>
+      </c>
+      <c r="G7" s="28" t="s">
+        <v>268</v>
+      </c>
+      <c r="H7" s="29" t="s">
+        <v>269</v>
+      </c>
+      <c r="I7" s="30"/>
+      <c r="J7" s="31" t="s">
+        <v>270</v>
+      </c>
+      <c r="K7" s="30" t="s">
+        <v>271</v>
+      </c>
+      <c r="L7" s="28" t="s">
+        <v>268</v>
+      </c>
+      <c r="M7" s="29" t="s">
+        <v>269</v>
+      </c>
+      <c r="N7" s="30"/>
+      <c r="O7" s="31" t="s">
+        <v>270</v>
+      </c>
+      <c r="P7" s="28" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="32" t="s">
+        <v>272</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>273</v>
+      </c>
+      <c r="C8" s="34"/>
+      <c r="D8" s="32" t="s">
+        <v>274</v>
+      </c>
+      <c r="E8" s="35" t="s">
+        <v>140</v>
+      </c>
+      <c r="F8" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="33" t="s">
+        <v>273</v>
+      </c>
+      <c r="H8" s="34"/>
+      <c r="I8" s="32" t="s">
+        <v>274</v>
+      </c>
+      <c r="J8" s="35" t="s">
+        <v>140</v>
+      </c>
+      <c r="K8" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="L8" s="33" t="s">
+        <v>273</v>
+      </c>
+      <c r="M8" s="34"/>
+      <c r="N8" s="32" t="s">
+        <v>274</v>
+      </c>
+      <c r="O8" s="35" t="s">
+        <v>140</v>
+      </c>
+      <c r="P8" s="33" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
+      <c r="A9" s="36"/>
+      <c r="B9" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="C9" s="336" t="s">
+        <v>275</v>
+      </c>
+      <c r="D9" s="39">
+        <v>1121</v>
+      </c>
+      <c r="E9" s="40">
+        <v>41.383982257678973</v>
+      </c>
+      <c r="F9" s="41">
+        <v>100</v>
+      </c>
+      <c r="G9" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="H9" s="336" t="s">
+        <v>275</v>
+      </c>
+      <c r="I9" s="39">
+        <v>781</v>
+      </c>
+      <c r="J9" s="40">
+        <v>55.356229028778152</v>
+      </c>
+      <c r="K9" s="41">
+        <v>100</v>
+      </c>
+      <c r="L9" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="M9" s="336" t="s">
+        <v>275</v>
+      </c>
+      <c r="N9" s="39">
+        <v>340</v>
+      </c>
+      <c r="O9" s="40">
+        <v>26.195850192096479</v>
+      </c>
+      <c r="P9" s="42">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="36">
+        <v>1</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C10" s="336" t="s">
+        <v>276</v>
+      </c>
+      <c r="D10" s="39">
+        <v>529</v>
+      </c>
+      <c r="E10" s="40">
+        <v>19.529104919100959</v>
+      </c>
+      <c r="F10" s="44">
+        <v>47.190008920606601</v>
+      </c>
+      <c r="G10" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="H10" s="336" t="s">
+        <v>276</v>
+      </c>
+      <c r="I10" s="39">
+        <v>403</v>
+      </c>
+      <c r="J10" s="40">
+        <v>28.564097693466831</v>
+      </c>
+      <c r="K10" s="44">
+        <v>51.600512163892397</v>
+      </c>
+      <c r="L10" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="M10" s="336" t="s">
+        <v>276</v>
+      </c>
+      <c r="N10" s="39">
+        <v>126</v>
+      </c>
+      <c r="O10" s="40">
+        <v>9.7078738947181069</v>
+      </c>
+      <c r="P10" s="45">
+        <v>37.058823529411796</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="36">
+        <v>2</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>157</v>
+      </c>
+      <c r="C11" s="336" t="s">
+        <v>277</v>
+      </c>
+      <c r="D11" s="39">
+        <v>239</v>
+      </c>
+      <c r="E11" s="40">
+        <v>8.823168385000244</v>
+      </c>
+      <c r="F11" s="44">
+        <v>21.320249776984799</v>
+      </c>
+      <c r="G11" s="43" t="s">
+        <v>157</v>
+      </c>
+      <c r="H11" s="336" t="s">
+        <v>277</v>
+      </c>
+      <c r="I11" s="39">
+        <v>140</v>
+      </c>
+      <c r="J11" s="40">
+        <v>9.9230116056708599</v>
+      </c>
+      <c r="K11" s="44">
+        <v>17.925736235595402</v>
+      </c>
+      <c r="L11" s="43" t="s">
+        <v>157</v>
+      </c>
+      <c r="M11" s="336" t="s">
+        <v>277</v>
+      </c>
+      <c r="N11" s="39">
+        <v>99</v>
+      </c>
+      <c r="O11" s="40">
+        <v>7.6276152029927982</v>
+      </c>
+      <c r="P11" s="45">
+        <v>29.117647058823501</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="36">
+        <v>3</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="C12" s="336" t="s">
+        <v>278</v>
+      </c>
+      <c r="D12" s="39">
+        <v>100</v>
+      </c>
+      <c r="E12" s="40">
+        <v>3.6917022531381778</v>
+      </c>
+      <c r="F12" s="44">
+        <v>8.9206066012489007</v>
+      </c>
+      <c r="G12" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="H12" s="336" t="s">
+        <v>278</v>
+      </c>
+      <c r="I12" s="39">
+        <v>62</v>
+      </c>
+      <c r="J12" s="40">
+        <v>4.3944765682256666</v>
+      </c>
+      <c r="K12" s="44">
+        <v>7.9385403329065003</v>
+      </c>
+      <c r="L12" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="M12" s="336" t="s">
+        <v>278</v>
+      </c>
+      <c r="N12" s="39">
+        <v>38</v>
+      </c>
+      <c r="O12" s="40">
+        <v>2.9277714920578419</v>
+      </c>
+      <c r="P12" s="45">
+        <v>11.176470588235301</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="36">
+        <v>4</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>161</v>
+      </c>
+      <c r="C13" s="336" t="s">
+        <v>279</v>
+      </c>
+      <c r="D13" s="39">
+        <v>33</v>
+      </c>
+      <c r="E13" s="40">
+        <v>1.2182617435355985</v>
+      </c>
+      <c r="F13" s="44">
+        <v>2.9438001784121002</v>
+      </c>
+      <c r="G13" s="43" t="s">
+        <v>161</v>
+      </c>
+      <c r="H13" s="336" t="s">
+        <v>279</v>
+      </c>
+      <c r="I13" s="39">
+        <v>21</v>
+      </c>
+      <c r="J13" s="40">
+        <v>1.488451740850629</v>
+      </c>
+      <c r="K13" s="44">
+        <v>2.6888604353393002</v>
+      </c>
+      <c r="L13" s="43" t="s">
+        <v>161</v>
+      </c>
+      <c r="M13" s="336" t="s">
+        <v>279</v>
+      </c>
+      <c r="N13" s="39">
+        <v>12</v>
+      </c>
+      <c r="O13" s="40">
+        <v>0.92455941854458157</v>
+      </c>
+      <c r="P13" s="45">
+        <v>3.5294117647059</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="36">
+        <v>5</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="C14" s="336" t="s">
+        <v>280</v>
+      </c>
+      <c r="D14" s="39">
+        <v>16</v>
+      </c>
+      <c r="E14" s="40">
+        <v>0.59067236050210836</v>
+      </c>
+      <c r="F14" s="44">
+        <v>1.4272970561998</v>
+      </c>
+      <c r="G14" s="43" t="s">
+        <v>165</v>
+      </c>
+      <c r="H14" s="336" t="s">
+        <v>281</v>
+      </c>
+      <c r="I14" s="39">
+        <v>13</v>
+      </c>
+      <c r="J14" s="40">
+        <v>0.9214225062408653</v>
+      </c>
+      <c r="K14" s="44">
+        <v>1.6645326504480999</v>
+      </c>
+      <c r="L14" s="43" t="s">
+        <v>169</v>
+      </c>
+      <c r="M14" s="336" t="s">
+        <v>282</v>
+      </c>
+      <c r="N14" s="39">
+        <v>7</v>
+      </c>
+      <c r="O14" s="40">
+        <v>0.5393263274843394</v>
+      </c>
+      <c r="P14" s="45">
+        <v>2.0588235294118</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="36">
+        <v>6</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>169</v>
+      </c>
+      <c r="C15" s="336" t="s">
+        <v>282</v>
+      </c>
+      <c r="D15" s="39">
+        <v>15</v>
+      </c>
+      <c r="E15" s="40">
+        <v>0.55375533797072662</v>
+      </c>
+      <c r="F15" s="44">
+        <v>1.3380909901872999</v>
+      </c>
+      <c r="G15" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="H15" s="336" t="s">
+        <v>280</v>
+      </c>
+      <c r="I15" s="39">
+        <v>11</v>
+      </c>
+      <c r="J15" s="40">
+        <v>0.77966519758842467</v>
+      </c>
+      <c r="K15" s="44">
+        <v>1.4084507042254</v>
+      </c>
+      <c r="L15" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="M15" s="336" t="s">
+        <v>280</v>
+      </c>
+      <c r="N15" s="39">
+        <v>5</v>
+      </c>
+      <c r="O15" s="40">
+        <v>0.38523309106024239</v>
+      </c>
+      <c r="P15" s="45">
+        <v>1.4705882352941</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="36">
+        <v>7</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>165</v>
+      </c>
+      <c r="C16" s="336" t="s">
+        <v>281</v>
+      </c>
+      <c r="D16" s="39">
+        <v>15</v>
+      </c>
+      <c r="E16" s="40">
+        <v>0.55375533797072662</v>
+      </c>
+      <c r="F16" s="44">
+        <v>1.3380909901872999</v>
+      </c>
+      <c r="G16" s="43" t="s">
+        <v>171</v>
+      </c>
+      <c r="H16" s="336" t="s">
+        <v>283</v>
+      </c>
+      <c r="I16" s="39">
+        <v>10</v>
+      </c>
+      <c r="J16" s="40">
+        <v>0.70878654326220414</v>
+      </c>
+      <c r="K16" s="44">
+        <v>1.2804097311139999</v>
+      </c>
+      <c r="L16" s="43" t="s">
+        <v>171</v>
+      </c>
+      <c r="M16" s="336" t="s">
+        <v>283</v>
+      </c>
+      <c r="N16" s="39">
+        <v>4</v>
+      </c>
+      <c r="O16" s="40">
+        <v>0.30818647284819389</v>
+      </c>
+      <c r="P16" s="45">
+        <v>1.1764705882352999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="36">
+        <v>8</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>171</v>
+      </c>
+      <c r="C17" s="336" t="s">
+        <v>283</v>
+      </c>
+      <c r="D17" s="39">
+        <v>14</v>
+      </c>
+      <c r="E17" s="40">
+        <v>0.51683831543934489</v>
+      </c>
+      <c r="F17" s="44">
+        <v>1.2488849241747999</v>
+      </c>
+      <c r="G17" s="43" t="s">
+        <v>169</v>
+      </c>
+      <c r="H17" s="336" t="s">
+        <v>282</v>
+      </c>
+      <c r="I17" s="39">
+        <v>8</v>
+      </c>
+      <c r="J17" s="40">
+        <v>0.5670292346097634</v>
+      </c>
+      <c r="K17" s="45">
+        <v>1.0243277848912</v>
+      </c>
+      <c r="L17" s="46" t="s">
+        <v>167</v>
+      </c>
+      <c r="M17" s="336" t="s">
+        <v>284</v>
+      </c>
+      <c r="N17" s="39">
+        <v>4</v>
+      </c>
+      <c r="O17" s="40">
+        <v>0.30818647284819389</v>
+      </c>
+      <c r="P17" s="45">
+        <v>1.1764705882352999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="36">
+        <v>9</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>167</v>
+      </c>
+      <c r="C18" s="336" t="s">
+        <v>284</v>
+      </c>
+      <c r="D18" s="39">
+        <v>9</v>
+      </c>
+      <c r="E18" s="40">
+        <v>0.33225320278243603</v>
+      </c>
+      <c r="F18" s="44">
+        <v>0.80285459411240001</v>
+      </c>
+      <c r="G18" s="43" t="s">
+        <v>167</v>
+      </c>
+      <c r="H18" s="336" t="s">
+        <v>284</v>
+      </c>
+      <c r="I18" s="39">
+        <v>5</v>
+      </c>
+      <c r="J18" s="40">
+        <v>0.35439327163110207</v>
+      </c>
+      <c r="K18" s="44">
+        <v>0.64020486555699996</v>
+      </c>
+      <c r="L18" s="47" t="s">
+        <v>180</v>
+      </c>
+      <c r="M18" s="336" t="s">
+        <v>285</v>
+      </c>
+      <c r="N18" s="39">
+        <v>3</v>
+      </c>
+      <c r="O18" s="40">
+        <v>0.23113985463614539</v>
+      </c>
+      <c r="P18" s="45">
+        <v>0.88235294117649998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="36">
+        <v>10</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>175</v>
+      </c>
+      <c r="C19" s="336" t="s">
+        <v>286</v>
+      </c>
+      <c r="D19" s="39">
+        <v>6</v>
+      </c>
+      <c r="E19" s="40">
+        <v>0.22150213518829071</v>
+      </c>
+      <c r="F19" s="44">
+        <v>0.53523639607490003</v>
+      </c>
+      <c r="G19" s="43" t="s">
+        <v>175</v>
+      </c>
+      <c r="H19" s="336" t="s">
+        <v>286</v>
+      </c>
+      <c r="I19" s="39">
+        <v>4</v>
+      </c>
+      <c r="J19" s="40">
+        <v>0.2835146173048817</v>
+      </c>
+      <c r="K19" s="44">
+        <v>0.51216389244560001</v>
+      </c>
+      <c r="L19" s="43" t="s">
+        <v>182</v>
+      </c>
+      <c r="M19" s="336" t="s">
+        <v>287</v>
+      </c>
+      <c r="N19" s="39">
+        <v>2</v>
+      </c>
+      <c r="O19" s="40">
+        <v>0.15409323642409689</v>
+      </c>
+      <c r="P19" s="45">
+        <v>0.5882352941176</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="36"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="336" t="s">
+        <v>288</v>
+      </c>
+      <c r="D20" s="48">
+        <v>145</v>
+      </c>
+      <c r="E20" s="40">
+        <v>5.3529682670503576</v>
+      </c>
+      <c r="F20" s="49">
+        <v>12.934879571810884</v>
+      </c>
+      <c r="G20" s="47"/>
+      <c r="H20" s="336" t="s">
+        <v>288</v>
+      </c>
+      <c r="I20" s="48">
+        <v>104</v>
+      </c>
+      <c r="J20" s="50">
+        <v>7.3713800499269242</v>
+      </c>
+      <c r="K20" s="49">
+        <v>13.316261203585148</v>
+      </c>
+      <c r="L20" s="47"/>
+      <c r="M20" s="336" t="s">
+        <v>288</v>
+      </c>
+      <c r="N20" s="48">
+        <v>40</v>
+      </c>
+      <c r="O20" s="50">
+        <v>3.0818647284819387</v>
+      </c>
+      <c r="P20" s="45">
+        <v>11.764705882352942</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="51">
+        <v>11</v>
+      </c>
+      <c r="B21" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="C21" s="337" t="s">
+        <v>289</v>
+      </c>
+      <c r="D21" s="54">
+        <v>5</v>
+      </c>
+      <c r="E21" s="55">
+        <v>0.18458511265690891</v>
+      </c>
+      <c r="F21" s="44">
+        <v>0.4460303300624</v>
+      </c>
+      <c r="G21" s="52" t="s">
+        <v>184</v>
+      </c>
+      <c r="H21" s="337" t="s">
+        <v>290</v>
+      </c>
+      <c r="I21" s="54">
+        <v>3</v>
+      </c>
+      <c r="J21" s="40">
+        <v>0.2126359629786613</v>
+      </c>
+      <c r="K21" s="44">
+        <v>0.38412291933420001</v>
+      </c>
+      <c r="L21" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="M21" s="337" t="s">
+        <v>289</v>
+      </c>
+      <c r="N21" s="54">
+        <v>2</v>
+      </c>
+      <c r="O21" s="40">
+        <v>0.15409323642409689</v>
+      </c>
+      <c r="P21" s="56">
+        <v>0.5882352941176</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="36">
+        <v>12</v>
+      </c>
+      <c r="B22" s="43" t="s">
+        <v>180</v>
+      </c>
+      <c r="C22" s="336" t="s">
+        <v>285</v>
+      </c>
+      <c r="D22" s="39">
+        <v>4</v>
+      </c>
+      <c r="E22" s="40">
+        <v>0.14766809012552709</v>
+      </c>
+      <c r="F22" s="45">
+        <v>0.35682426405000001</v>
+      </c>
+      <c r="G22" s="46" t="s">
+        <v>109</v>
+      </c>
+      <c r="H22" s="336" t="s">
+        <v>289</v>
+      </c>
+      <c r="I22" s="39">
+        <v>3</v>
+      </c>
+      <c r="J22" s="40">
+        <v>0.2126359629786613</v>
+      </c>
+      <c r="K22" s="44">
+        <v>0.38412291933420001</v>
+      </c>
+      <c r="L22" s="43" t="s">
+        <v>175</v>
+      </c>
+      <c r="M22" s="336" t="s">
+        <v>286</v>
+      </c>
+      <c r="N22" s="39">
+        <v>2</v>
+      </c>
+      <c r="O22" s="40">
+        <v>0.15409323642409689</v>
+      </c>
+      <c r="P22" s="45">
+        <v>0.5882352941176</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="36">
+        <v>13</v>
+      </c>
+      <c r="B23" s="43" t="s">
+        <v>184</v>
+      </c>
+      <c r="C23" s="336" t="s">
+        <v>290</v>
+      </c>
+      <c r="D23" s="39">
+        <v>4</v>
+      </c>
+      <c r="E23" s="40">
+        <v>0.14766809012552709</v>
+      </c>
+      <c r="F23" s="44">
+        <v>0.35682426405000001</v>
+      </c>
+      <c r="G23" s="46" t="s">
+        <v>228</v>
+      </c>
+      <c r="H23" s="336" t="s">
+        <v>291</v>
+      </c>
+      <c r="I23" s="39">
+        <v>2</v>
+      </c>
+      <c r="J23" s="40">
+        <v>0.14175730865244079</v>
+      </c>
+      <c r="K23" s="44">
+        <v>0.25608194622280001</v>
+      </c>
+      <c r="L23" s="57" t="s">
+        <v>165</v>
+      </c>
+      <c r="M23" s="336" t="s">
+        <v>281</v>
+      </c>
+      <c r="N23" s="39">
+        <v>2</v>
+      </c>
+      <c r="O23" s="40">
+        <v>0.15409323642409689</v>
+      </c>
+      <c r="P23" s="45">
+        <v>0.5882352941176</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="36">
+        <v>14</v>
+      </c>
+      <c r="B24" s="57" t="s">
+        <v>182</v>
+      </c>
+      <c r="C24" s="336" t="s">
+        <v>287</v>
+      </c>
+      <c r="D24" s="39">
+        <v>3</v>
+      </c>
+      <c r="E24" s="40">
+        <v>0.1107510675941453</v>
+      </c>
+      <c r="F24" s="44">
+        <v>0.26761819803749998</v>
+      </c>
+      <c r="G24" s="57" t="s">
+        <v>182</v>
+      </c>
+      <c r="H24" s="336" t="s">
+        <v>287</v>
+      </c>
+      <c r="I24" s="39">
+        <v>1</v>
+      </c>
+      <c r="J24" s="40">
+        <v>7.0878654326220397E-2</v>
+      </c>
+      <c r="K24" s="45">
+        <v>0.1280409731114</v>
+      </c>
+      <c r="L24" s="46" t="s">
+        <v>292</v>
+      </c>
+      <c r="M24" s="336" t="s">
+        <v>293</v>
+      </c>
+      <c r="N24" s="39">
+        <v>1</v>
+      </c>
+      <c r="O24" s="40">
+        <v>7.7046618212048501E-2</v>
+      </c>
+      <c r="P24" s="45">
+        <v>0.2941176470588</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="58">
+        <v>15</v>
+      </c>
+      <c r="B25" s="59" t="s">
+        <v>238</v>
+      </c>
+      <c r="C25" s="338" t="s">
+        <v>294</v>
+      </c>
+      <c r="D25" s="61">
+        <v>2</v>
+      </c>
+      <c r="E25" s="50">
+        <v>7.3834045062763587E-2</v>
+      </c>
+      <c r="F25" s="49">
+        <v>0.178412132025</v>
+      </c>
+      <c r="G25" s="59" t="s">
+        <v>173</v>
+      </c>
+      <c r="H25" s="338" t="s">
+        <v>295</v>
+      </c>
+      <c r="I25" s="62">
+        <v>1</v>
+      </c>
+      <c r="J25" s="50">
+        <v>7.0878654326220397E-2</v>
+      </c>
+      <c r="K25" s="49">
+        <v>0.1280409731114</v>
+      </c>
+      <c r="L25" s="59" t="s">
+        <v>238</v>
+      </c>
+      <c r="M25" s="338" t="s">
+        <v>294</v>
+      </c>
+      <c r="N25" s="62">
+        <v>1</v>
+      </c>
+      <c r="O25" s="50">
+        <v>7.7046618212048501E-2</v>
+      </c>
+      <c r="P25" s="63">
+        <v>0.2941176470588</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="64" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A26" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="B26" s="19"/>
+      <c r="G26" s="65"/>
+      <c r="L26" s="65"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:P1"/>
+  </mergeCells>
+  <phoneticPr fontId="22" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:P80"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="68" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="68" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="68" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="326" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="66" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="68" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="326" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="66" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="68" customWidth="1"/>
     <col min="17" max="16384" width="9" style="68"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="25.5">
-      <c r="A1" s="407" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="24.6">
+      <c r="A1" s="420" t="s">
         <v>297</v>
       </c>
-      <c r="B1" s="407"/>
-[...13 lines deleted...]
-      <c r="P1" s="407"/>
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
     </row>
     <row r="2" spans="1:16" s="1" customFormat="1" ht="6" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="3"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="3"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1">
       <c r="A3" s="335" t="s">
         <v>256</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="6"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="3"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="6"/>
     </row>
-    <row r="4" spans="1:16" s="1" customFormat="1" ht="15.75">
+    <row r="4" spans="1:16" s="1" customFormat="1" ht="15.6">
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
       <c r="G4" s="7"/>
       <c r="L4" s="7"/>
       <c r="P4" s="9" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="11"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="11"/>
       <c r="H5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="11"/>
       <c r="J5" s="15"/>
@@ -25664,841 +28256,841 @@
       </c>
       <c r="H8" s="78"/>
       <c r="I8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="77" t="s">
         <v>259</v>
       </c>
       <c r="K8" s="76" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="79" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="78"/>
       <c r="N8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="77" t="s">
         <v>259</v>
       </c>
       <c r="P8" s="79" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="1" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="1" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="330"/>
       <c r="B9" s="37" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="38" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="39">
         <v>1164</v>
       </c>
       <c r="E9" s="40">
         <v>41.279376979300025</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="37" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="38" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="39">
         <v>817</v>
       </c>
       <c r="J9" s="40">
         <v>55.666578317833675</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="37" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="38" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="39">
         <v>347</v>
       </c>
       <c r="O9" s="40">
         <v>25.662966121186887</v>
       </c>
       <c r="P9" s="42">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="36">
         <v>1</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C10" s="38" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="39">
         <v>495</v>
       </c>
       <c r="E10" s="40">
         <v>17.554374230887898</v>
       </c>
       <c r="F10" s="44">
         <v>42.52577319587629</v>
       </c>
       <c r="G10" s="43" t="s">
         <v>99</v>
       </c>
       <c r="H10" s="38" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="39">
         <v>384</v>
       </c>
       <c r="J10" s="40">
         <v>26.163973162849611</v>
       </c>
       <c r="K10" s="44">
         <v>47.001223990208075</v>
       </c>
       <c r="L10" s="43" t="s">
         <v>99</v>
       </c>
       <c r="M10" s="38" t="s">
         <v>19</v>
       </c>
       <c r="N10" s="39">
         <v>111</v>
       </c>
       <c r="O10" s="40">
         <v>8.2091908917917706</v>
       </c>
       <c r="P10" s="45">
         <v>31.988472622478387</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="36">
         <v>2</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="39">
         <v>257</v>
       </c>
       <c r="E11" s="40">
         <v>9.1140892471478576</v>
       </c>
       <c r="F11" s="44">
         <v>22.079037800687285</v>
       </c>
       <c r="G11" s="43" t="s">
         <v>100</v>
       </c>
       <c r="H11" s="38" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="39">
         <v>168</v>
       </c>
       <c r="J11" s="40">
         <v>11.446738258746706</v>
       </c>
       <c r="K11" s="44">
         <v>20.563035495716033</v>
       </c>
       <c r="L11" s="43" t="s">
         <v>100</v>
       </c>
       <c r="M11" s="38" t="s">
         <v>33</v>
       </c>
       <c r="N11" s="39">
         <v>89</v>
       </c>
       <c r="O11" s="40">
         <v>6.5821440483735811</v>
       </c>
       <c r="P11" s="45">
         <v>25.648414985590779</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="36">
         <v>3</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="38" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="39">
         <v>120</v>
       </c>
       <c r="E12" s="40">
         <v>4.2556058741546412</v>
       </c>
       <c r="F12" s="44">
         <v>10.309278350515465</v>
       </c>
       <c r="G12" s="43" t="s">
         <v>49</v>
       </c>
       <c r="H12" s="38" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="39">
         <v>74</v>
       </c>
       <c r="J12" s="40">
         <v>5.0420156615908107</v>
       </c>
       <c r="K12" s="44">
         <v>9.0575275397796826</v>
       </c>
       <c r="L12" s="43" t="s">
         <v>49</v>
       </c>
       <c r="M12" s="38" t="s">
         <v>20</v>
       </c>
       <c r="N12" s="39">
         <v>46</v>
       </c>
       <c r="O12" s="40">
         <v>3.402007036238031</v>
       </c>
       <c r="P12" s="45">
         <v>13.256484149855908</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="36">
         <v>4</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="39">
         <v>33</v>
       </c>
       <c r="E13" s="40">
         <v>1.1702916153925265</v>
       </c>
       <c r="F13" s="44">
         <v>2.8350515463917527</v>
       </c>
       <c r="G13" s="43" t="s">
         <v>64</v>
       </c>
       <c r="H13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="39">
         <v>21</v>
       </c>
       <c r="J13" s="40">
         <v>1.4308422823433382</v>
       </c>
       <c r="K13" s="44">
         <v>2.5703794369645041</v>
       </c>
       <c r="L13" s="43" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="N13" s="39">
         <v>12</v>
       </c>
       <c r="O13" s="40">
         <v>0.88748009640992109</v>
       </c>
       <c r="P13" s="45">
         <v>3.4582132564841497</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="36">
         <v>5</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="38" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="39">
         <v>22</v>
       </c>
       <c r="E14" s="40">
         <v>0.78019441026168435</v>
       </c>
       <c r="F14" s="44">
         <v>1.8900343642611683</v>
       </c>
       <c r="G14" s="43" t="s">
         <v>65</v>
       </c>
       <c r="H14" s="38" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="39">
         <v>13</v>
       </c>
       <c r="J14" s="40">
         <v>0.88575950811730453</v>
       </c>
       <c r="K14" s="44">
         <v>1.5911872705018359</v>
       </c>
       <c r="L14" s="43" t="s">
         <v>65</v>
       </c>
       <c r="M14" s="38" t="s">
         <v>21</v>
       </c>
       <c r="N14" s="39">
         <v>9</v>
       </c>
       <c r="O14" s="40">
         <v>0.66561007230744085</v>
       </c>
       <c r="P14" s="45">
         <v>2.5936599423631126</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="36">
         <v>6</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C15" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="39">
         <v>15</v>
       </c>
       <c r="E15" s="40">
         <v>0.53195073426933015</v>
       </c>
       <c r="F15" s="44">
         <v>1.2886597938144331</v>
       </c>
       <c r="G15" s="43" t="s">
         <v>94</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>36</v>
       </c>
       <c r="I15" s="39">
         <v>9</v>
       </c>
       <c r="J15" s="40">
         <v>0.61321812100428785</v>
       </c>
       <c r="K15" s="44">
         <v>1.1015911872705018</v>
       </c>
       <c r="L15" s="43" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="38" t="s">
         <v>35</v>
       </c>
       <c r="N15" s="39">
         <v>7</v>
       </c>
       <c r="O15" s="40">
         <v>0.51769672290578728</v>
       </c>
       <c r="P15" s="45">
         <v>2.0172910662824206</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="36">
         <v>7</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>88</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="39">
         <v>12</v>
       </c>
       <c r="E16" s="40">
         <v>0.42556058741546415</v>
       </c>
       <c r="F16" s="44">
         <v>1.0309278350515463</v>
       </c>
       <c r="G16" s="43" t="s">
         <v>101</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>37</v>
       </c>
       <c r="I16" s="39">
         <v>9</v>
       </c>
       <c r="J16" s="40">
         <v>0.61321812100428785</v>
       </c>
       <c r="K16" s="44">
         <v>1.1015911872705018</v>
       </c>
       <c r="L16" s="43" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="38" t="s">
         <v>36</v>
       </c>
       <c r="N16" s="39">
         <v>6</v>
       </c>
       <c r="O16" s="40">
         <v>0.44374004820496055</v>
       </c>
       <c r="P16" s="45">
         <v>1.7291066282420748</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="36">
         <v>8</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="39">
         <v>11</v>
       </c>
       <c r="E17" s="40">
         <v>0.39009720513084217</v>
       </c>
       <c r="F17" s="44">
         <v>0.94501718213058417</v>
       </c>
       <c r="G17" s="43" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="39">
         <v>8</v>
       </c>
       <c r="J17" s="40">
         <v>0.54508277422603346</v>
       </c>
       <c r="K17" s="45">
         <v>0.97919216646266827</v>
       </c>
       <c r="L17" s="46" t="s">
         <v>53</v>
       </c>
       <c r="M17" s="38" t="s">
         <v>26</v>
       </c>
       <c r="N17" s="39">
         <v>4</v>
       </c>
       <c r="O17" s="40">
         <v>0.29582669880330709</v>
       </c>
       <c r="P17" s="45">
         <v>1.1527377521613833</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="36">
         <v>9</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C18" s="38" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="39">
         <v>11</v>
       </c>
       <c r="E18" s="40">
         <v>0.39009720513084217</v>
       </c>
       <c r="F18" s="44">
         <v>0.94501718213058417</v>
       </c>
       <c r="G18" s="43" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="39">
         <v>5</v>
       </c>
       <c r="J18" s="40">
         <v>0.34067673389127101</v>
       </c>
       <c r="K18" s="44">
         <v>0.61199510403916768</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>51</v>
       </c>
       <c r="M18" s="38" t="s">
         <v>112</v>
       </c>
       <c r="N18" s="39">
         <v>3</v>
       </c>
       <c r="O18" s="40">
         <v>0.22187002410248027</v>
       </c>
       <c r="P18" s="45">
         <v>0.86455331412103742</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="36">
         <v>10</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="38" t="s">
         <v>112</v>
       </c>
       <c r="D19" s="39">
         <v>6</v>
       </c>
       <c r="E19" s="40">
         <v>0.21278029370773208</v>
       </c>
       <c r="F19" s="44">
         <v>0.51546391752577314</v>
       </c>
       <c r="G19" s="43" t="s">
         <v>71</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>263</v>
       </c>
       <c r="I19" s="39">
         <v>4</v>
       </c>
       <c r="J19" s="40">
         <v>0.27254138711301673</v>
       </c>
       <c r="K19" s="44">
         <v>0.48959608323133413</v>
       </c>
       <c r="L19" s="43" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="38" t="s">
         <v>22</v>
       </c>
       <c r="N19" s="39">
         <v>3</v>
       </c>
       <c r="O19" s="40">
         <v>0.22187002410248027</v>
       </c>
       <c r="P19" s="45">
         <v>0.86455331412103742</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="36"/>
       <c r="B20" s="47"/>
       <c r="C20" s="38" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="48">
         <v>182</v>
       </c>
       <c r="E20" s="40">
         <v>6.4543355758012062</v>
       </c>
       <c r="F20" s="49">
         <v>15.63573883161512</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="38" t="s">
         <v>25</v>
       </c>
       <c r="I20" s="48">
         <v>122</v>
       </c>
       <c r="J20" s="50">
         <v>8.3125123069470117</v>
       </c>
       <c r="K20" s="49">
         <v>14.932680538555692</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="38" t="s">
         <v>25</v>
       </c>
       <c r="N20" s="48">
         <v>57</v>
       </c>
       <c r="O20" s="50">
         <v>4.2155304579471258</v>
       </c>
       <c r="P20" s="45">
         <v>16.426512968299711</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="51">
         <v>11</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="53" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="54">
         <v>5</v>
       </c>
       <c r="E21" s="55">
         <v>0.17731691142311007</v>
       </c>
       <c r="F21" s="44">
         <v>0.42955326460481097</v>
       </c>
       <c r="G21" s="52" t="s">
         <v>89</v>
       </c>
       <c r="H21" s="53" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="54">
         <v>4</v>
       </c>
       <c r="J21" s="40">
         <v>0.27254138711301673</v>
       </c>
       <c r="K21" s="44">
         <v>0.48959608323133413</v>
       </c>
       <c r="L21" s="52" t="s">
         <v>52</v>
       </c>
       <c r="M21" s="53" t="s">
         <v>24</v>
       </c>
       <c r="N21" s="54">
         <v>2</v>
       </c>
       <c r="O21" s="40">
         <v>0.14791334940165354</v>
       </c>
       <c r="P21" s="56">
         <v>0.57636887608069165</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="36">
         <v>12</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>263</v>
       </c>
       <c r="D22" s="39">
         <v>4</v>
       </c>
       <c r="E22" s="40">
         <v>0.14185352913848806</v>
       </c>
       <c r="F22" s="45">
         <v>0.3436426116838488</v>
       </c>
       <c r="G22" s="46" t="s">
         <v>51</v>
       </c>
       <c r="H22" s="38" t="s">
         <v>112</v>
       </c>
       <c r="I22" s="39">
         <v>3</v>
       </c>
       <c r="J22" s="40">
         <v>0.20440604033476259</v>
       </c>
       <c r="K22" s="44">
         <v>0.36719706242350059</v>
       </c>
       <c r="L22" s="43" t="s">
         <v>101</v>
       </c>
       <c r="M22" s="38" t="s">
         <v>37</v>
       </c>
       <c r="N22" s="39">
         <v>2</v>
       </c>
       <c r="O22" s="40">
         <v>0.14791334940165354</v>
       </c>
       <c r="P22" s="45">
         <v>0.57636887608069165</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="36">
         <v>13</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>89</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="39">
         <v>4</v>
       </c>
       <c r="E23" s="40">
         <v>0.14185352913848806</v>
       </c>
       <c r="F23" s="44">
         <v>0.3436426116838488</v>
       </c>
       <c r="G23" s="46" t="s">
         <v>113</v>
       </c>
       <c r="H23" s="38" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="39">
         <v>2</v>
       </c>
       <c r="J23" s="40">
         <v>0.13627069355650837</v>
       </c>
       <c r="K23" s="44">
         <v>0.24479804161566707</v>
       </c>
       <c r="L23" s="57" t="s">
         <v>45</v>
       </c>
       <c r="M23" s="38" t="s">
         <v>29</v>
       </c>
       <c r="N23" s="39">
         <v>1</v>
       </c>
       <c r="O23" s="40">
         <v>7.3956674700826772E-2</v>
       </c>
       <c r="P23" s="45">
         <v>0.28818443804034583</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="36">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
         <v>113</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="39">
         <v>3</v>
       </c>
       <c r="E24" s="40">
         <v>0.10639014685386604</v>
       </c>
       <c r="F24" s="44">
         <v>0.25773195876288657</v>
       </c>
       <c r="G24" s="57" t="s">
         <v>83</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="39">
         <v>2</v>
       </c>
       <c r="J24" s="40">
         <v>0.13627069355650837</v>
       </c>
       <c r="K24" s="45">
         <v>0.24479804161566707</v>
       </c>
       <c r="L24" s="46" t="s">
         <v>56</v>
       </c>
       <c r="M24" s="38" t="s">
         <v>27</v>
       </c>
       <c r="N24" s="39">
         <v>1</v>
       </c>
       <c r="O24" s="40">
         <v>7.3956674700826772E-2</v>
       </c>
       <c r="P24" s="45">
         <v>0.28818443804034583</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="58">
         <v>15</v>
       </c>
       <c r="B25" s="59" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="60" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="61">
         <v>2</v>
       </c>
       <c r="E25" s="50">
         <v>7.092676456924403E-2</v>
       </c>
       <c r="F25" s="49">
         <v>0.1718213058419244</v>
       </c>
       <c r="G25" s="59" t="s">
         <v>43</v>
       </c>
       <c r="H25" s="60" t="s">
         <v>134</v>
       </c>
       <c r="I25" s="62">
@@ -26737,92 +29329,92 @@
     <row r="77" spans="2:3">
       <c r="B77" s="326"/>
       <c r="C77" s="66"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="326"/>
       <c r="C78" s="66"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="326"/>
       <c r="C79" s="66"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="326"/>
       <c r="C80" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:P80"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="68" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="68" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="68" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="326" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="66" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="68" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="326" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="66" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="68" customWidth="1"/>
     <col min="17" max="16384" width="9" style="68"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="83" customFormat="1" ht="25.5">
-      <c r="A1" s="407" t="s">
+    <row r="1" spans="1:16" s="83" customFormat="1" ht="24.6">
+      <c r="A1" s="420" t="s">
         <v>297</v>
       </c>
-      <c r="B1" s="407"/>
-[...13 lines deleted...]
-      <c r="P1" s="407"/>
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
     </row>
     <row r="2" spans="1:16" s="83" customFormat="1" ht="6" customHeight="1">
       <c r="A2" s="80"/>
       <c r="B2" s="323"/>
       <c r="C2" s="81"/>
       <c r="D2" s="84"/>
       <c r="E2" s="84"/>
       <c r="F2" s="84"/>
       <c r="G2" s="323"/>
       <c r="H2" s="81"/>
       <c r="I2" s="84"/>
       <c r="J2" s="84"/>
       <c r="K2" s="84"/>
       <c r="L2" s="323"/>
       <c r="M2" s="81"/>
       <c r="N2" s="84"/>
       <c r="O2" s="84"/>
       <c r="P2" s="84"/>
     </row>
     <row r="3" spans="1:16" s="83" customFormat="1">
       <c r="A3" s="5" t="s">
         <v>195</v>
       </c>
       <c r="B3" s="323"/>
       <c r="C3" s="82"/>
@@ -26977,841 +29569,841 @@
       </c>
       <c r="H8" s="78"/>
       <c r="I8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="77" t="s">
         <v>202</v>
       </c>
       <c r="K8" s="76" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="79" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="78"/>
       <c r="N8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="77" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="79" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="1" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="1" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="330"/>
       <c r="B9" s="37" t="s">
         <v>153</v>
       </c>
       <c r="C9" s="38" t="s">
         <v>106</v>
       </c>
       <c r="D9" s="39">
         <v>1078</v>
       </c>
       <c r="E9" s="40">
         <v>36.91155095283505</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="37" t="s">
         <v>153</v>
       </c>
       <c r="H9" s="38" t="s">
         <v>203</v>
       </c>
       <c r="I9" s="39">
         <v>769</v>
       </c>
       <c r="J9" s="40">
         <v>50.631344555188164</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="37" t="s">
         <v>204</v>
       </c>
       <c r="M9" s="38" t="s">
         <v>203</v>
       </c>
       <c r="N9" s="39">
         <v>309</v>
       </c>
       <c r="O9" s="40">
         <v>22.045084695217785</v>
       </c>
       <c r="P9" s="42">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="36">
         <v>1</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>205</v>
       </c>
       <c r="C10" s="38" t="s">
         <v>206</v>
       </c>
       <c r="D10" s="39">
         <v>486</v>
       </c>
       <c r="E10" s="40">
         <v>16.641014622521183</v>
       </c>
       <c r="F10" s="44">
         <v>45.083487940630796</v>
       </c>
       <c r="G10" s="43" t="s">
         <v>155</v>
       </c>
       <c r="H10" s="38" t="s">
         <v>206</v>
       </c>
       <c r="I10" s="39">
         <v>384</v>
       </c>
       <c r="J10" s="40">
         <v>25.2827520275582</v>
       </c>
       <c r="K10" s="44">
         <v>49.934980494148242</v>
       </c>
       <c r="L10" s="43" t="s">
         <v>155</v>
       </c>
       <c r="M10" s="38" t="s">
         <v>206</v>
       </c>
       <c r="N10" s="39">
         <v>102</v>
       </c>
       <c r="O10" s="40">
         <v>7.2770182489068418</v>
       </c>
       <c r="P10" s="45">
         <v>33.009708737864081</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="36">
         <v>2</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>157</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>207</v>
       </c>
       <c r="D11" s="39">
         <v>210</v>
       </c>
       <c r="E11" s="40">
         <v>7.1905618739289059</v>
       </c>
       <c r="F11" s="44">
         <v>19.480519480519479</v>
       </c>
       <c r="G11" s="43" t="s">
         <v>208</v>
       </c>
       <c r="H11" s="38" t="s">
         <v>209</v>
       </c>
       <c r="I11" s="39">
         <v>122</v>
       </c>
       <c r="J11" s="40">
         <v>8.0325410087554694</v>
       </c>
       <c r="K11" s="44">
         <v>15.864759427828348</v>
       </c>
       <c r="L11" s="43" t="s">
         <v>157</v>
       </c>
       <c r="M11" s="38" t="s">
         <v>209</v>
       </c>
       <c r="N11" s="39">
         <v>88</v>
       </c>
       <c r="O11" s="40">
         <v>6.2782118225862948</v>
       </c>
       <c r="P11" s="45">
         <v>28.478964401294498</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="36">
         <v>3</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>159</v>
       </c>
       <c r="C12" s="38" t="s">
         <v>210</v>
       </c>
       <c r="D12" s="39">
         <v>111</v>
       </c>
       <c r="E12" s="40">
         <v>3.8007255619338505</v>
       </c>
       <c r="F12" s="44">
         <v>10.296846011131725</v>
       </c>
       <c r="G12" s="43" t="s">
         <v>159</v>
       </c>
       <c r="H12" s="38" t="s">
         <v>210</v>
       </c>
       <c r="I12" s="39">
         <v>78</v>
       </c>
       <c r="J12" s="40">
         <v>5.1355590055977594</v>
       </c>
       <c r="K12" s="44">
         <v>10.143042912873861</v>
       </c>
       <c r="L12" s="43" t="s">
         <v>211</v>
       </c>
       <c r="M12" s="38" t="s">
         <v>212</v>
       </c>
       <c r="N12" s="39">
         <v>33</v>
       </c>
       <c r="O12" s="40">
         <v>2.3543294334698608</v>
       </c>
       <c r="P12" s="45">
         <v>10.679611650485437</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="36">
         <v>4</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>213</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>162</v>
       </c>
       <c r="D13" s="39">
         <v>30</v>
       </c>
       <c r="E13" s="40">
         <v>1.0272231248469865</v>
       </c>
       <c r="F13" s="44">
         <v>2.7829313543599259</v>
       </c>
       <c r="G13" s="43" t="s">
         <v>214</v>
       </c>
       <c r="H13" s="38" t="s">
         <v>162</v>
       </c>
       <c r="I13" s="39">
         <v>24</v>
       </c>
       <c r="J13" s="40">
         <v>1.5801720017223875</v>
       </c>
       <c r="K13" s="44">
         <v>3.1209362808842651</v>
       </c>
       <c r="L13" s="43" t="s">
         <v>167</v>
       </c>
       <c r="M13" s="38" t="s">
         <v>168</v>
       </c>
       <c r="N13" s="39">
         <v>10</v>
       </c>
       <c r="O13" s="40">
         <v>0.71343316165753357</v>
       </c>
       <c r="P13" s="45">
         <v>3.2362459546925568</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="36">
         <v>5</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>215</v>
       </c>
       <c r="C14" s="38" t="s">
         <v>216</v>
       </c>
       <c r="D14" s="39">
         <v>16</v>
       </c>
       <c r="E14" s="40">
         <v>0.54785233325172611</v>
       </c>
       <c r="F14" s="44">
         <v>1.484230055658627</v>
       </c>
       <c r="G14" s="43" t="s">
         <v>217</v>
       </c>
       <c r="H14" s="38" t="s">
         <v>218</v>
       </c>
       <c r="I14" s="39">
         <v>10</v>
       </c>
       <c r="J14" s="40">
         <v>0.65840500071766139</v>
       </c>
       <c r="K14" s="44">
         <v>1.3003901170351104</v>
       </c>
       <c r="L14" s="43" t="s">
         <v>214</v>
       </c>
       <c r="M14" s="38" t="s">
         <v>162</v>
       </c>
       <c r="N14" s="39">
         <v>6</v>
       </c>
       <c r="O14" s="40">
         <v>0.42805989699452013</v>
       </c>
       <c r="P14" s="45">
         <v>1.941747572815534</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="36">
         <v>6</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>217</v>
       </c>
       <c r="C15" s="38" t="s">
         <v>170</v>
       </c>
       <c r="D15" s="39">
         <v>16</v>
       </c>
       <c r="E15" s="40">
         <v>0.54785233325172611</v>
       </c>
       <c r="F15" s="44">
         <v>1.484230055658627</v>
       </c>
       <c r="G15" s="43" t="s">
         <v>171</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>219</v>
       </c>
       <c r="I15" s="39">
         <v>9</v>
       </c>
       <c r="J15" s="40">
         <v>0.59256450064589539</v>
       </c>
       <c r="K15" s="44">
         <v>1.1703511053315996</v>
       </c>
       <c r="L15" s="43" t="s">
         <v>217</v>
       </c>
       <c r="M15" s="38" t="s">
         <v>220</v>
       </c>
       <c r="N15" s="39">
         <v>6</v>
       </c>
       <c r="O15" s="40">
         <v>0.42805989699452013</v>
       </c>
       <c r="P15" s="45">
         <v>1.941747572815534</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="36">
         <v>7</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>221</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>222</v>
       </c>
       <c r="D16" s="39">
         <v>10</v>
       </c>
       <c r="E16" s="40">
         <v>0.3424077082823288</v>
       </c>
       <c r="F16" s="44">
         <v>0.92764378478664189</v>
       </c>
       <c r="G16" s="43" t="s">
         <v>223</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>224</v>
       </c>
       <c r="I16" s="39">
         <v>7</v>
       </c>
       <c r="J16" s="40">
         <v>0.46088350050236299</v>
       </c>
       <c r="K16" s="44">
         <v>0.91027308192457734</v>
       </c>
       <c r="L16" s="43" t="s">
         <v>225</v>
       </c>
       <c r="M16" s="38" t="s">
         <v>164</v>
       </c>
       <c r="N16" s="39">
         <v>3</v>
       </c>
       <c r="O16" s="40">
         <v>0.21402994849726006</v>
       </c>
       <c r="P16" s="45">
         <v>0.970873786407767</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="36">
         <v>8</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>226</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>164</v>
       </c>
       <c r="D17" s="39">
         <v>8</v>
       </c>
       <c r="E17" s="40">
         <v>0.27392616662586305</v>
       </c>
       <c r="F17" s="44">
         <v>0.74211502782931349</v>
       </c>
       <c r="G17" s="43" t="s">
         <v>167</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>227</v>
       </c>
       <c r="I17" s="39">
         <v>6</v>
       </c>
       <c r="J17" s="40">
         <v>0.39504300043059687</v>
       </c>
       <c r="K17" s="45">
         <v>0.78023407022106628</v>
       </c>
       <c r="L17" s="46" t="s">
         <v>228</v>
       </c>
       <c r="M17" s="38" t="s">
         <v>229</v>
       </c>
       <c r="N17" s="39">
         <v>3</v>
       </c>
       <c r="O17" s="40">
         <v>0.21402994849726006</v>
       </c>
       <c r="P17" s="45">
         <v>0.970873786407767</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="36">
         <v>9</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>230</v>
       </c>
       <c r="C18" s="38" t="s">
         <v>166</v>
       </c>
       <c r="D18" s="39">
         <v>8</v>
       </c>
       <c r="E18" s="40">
         <v>0.27392616662586305</v>
       </c>
       <c r="F18" s="44">
         <v>0.74211502782931349</v>
       </c>
       <c r="G18" s="43" t="s">
         <v>163</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>231</v>
       </c>
       <c r="I18" s="39">
         <v>5</v>
       </c>
       <c r="J18" s="40">
         <v>0.3292025003588307</v>
       </c>
       <c r="K18" s="44">
         <v>0.65019505851755521</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>232</v>
       </c>
       <c r="M18" s="38" t="s">
         <v>233</v>
       </c>
       <c r="N18" s="39">
         <v>2</v>
       </c>
       <c r="O18" s="40">
         <v>0.14268663233150669</v>
       </c>
       <c r="P18" s="45">
         <v>0.6472491909385113</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="36">
         <v>10</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>234</v>
       </c>
       <c r="C19" s="38" t="s">
         <v>181</v>
       </c>
       <c r="D19" s="39">
         <v>5</v>
       </c>
       <c r="E19" s="40">
         <v>0.1712038541411644</v>
       </c>
       <c r="F19" s="44">
         <v>0.46382189239332094</v>
       </c>
       <c r="G19" s="43" t="s">
         <v>234</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>235</v>
       </c>
       <c r="I19" s="39">
         <v>4</v>
       </c>
       <c r="J19" s="40">
         <v>0.26336200028706458</v>
       </c>
       <c r="K19" s="44">
         <v>0.52015604681404426</v>
       </c>
       <c r="L19" s="43" t="s">
         <v>234</v>
       </c>
       <c r="M19" s="38" t="s">
         <v>235</v>
       </c>
       <c r="N19" s="39">
         <v>1</v>
       </c>
       <c r="O19" s="40">
         <v>7.1343316165753345E-2</v>
       </c>
       <c r="P19" s="45">
         <v>0.32362459546925565</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="36"/>
       <c r="B20" s="47"/>
       <c r="C20" s="38" t="s">
         <v>236</v>
       </c>
       <c r="D20" s="48">
         <v>178</v>
       </c>
       <c r="E20" s="40">
         <v>6.0948572074254539</v>
       </c>
       <c r="F20" s="49">
         <v>16.512059369202227</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="38" t="s">
         <v>110</v>
       </c>
       <c r="I20" s="48">
         <v>120</v>
       </c>
       <c r="J20" s="50">
         <v>7.9008600086119376</v>
       </c>
       <c r="K20" s="49">
         <v>15.604681404421326</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="38" t="s">
         <v>110</v>
       </c>
       <c r="N20" s="48">
         <v>55</v>
       </c>
       <c r="O20" s="50">
         <v>3.9238823891164345</v>
       </c>
       <c r="P20" s="45">
         <v>17.79935275080906</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="51">
         <v>11</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>184</v>
       </c>
       <c r="C21" s="53" t="s">
         <v>185</v>
       </c>
       <c r="D21" s="54">
         <v>5</v>
       </c>
       <c r="E21" s="55">
         <v>0.1712038541411644</v>
       </c>
       <c r="F21" s="44">
         <v>0.46382189239332094</v>
       </c>
       <c r="G21" s="52" t="s">
         <v>237</v>
       </c>
       <c r="H21" s="53" t="s">
         <v>183</v>
       </c>
       <c r="I21" s="54">
         <v>3</v>
       </c>
       <c r="J21" s="40">
         <v>0.19752150021529843</v>
       </c>
       <c r="K21" s="44">
         <v>0.39011703511053314</v>
       </c>
       <c r="L21" s="52" t="s">
         <v>238</v>
       </c>
       <c r="M21" s="53" t="s">
         <v>239</v>
       </c>
       <c r="N21" s="54">
         <v>1</v>
       </c>
       <c r="O21" s="40">
         <v>7.1343316165753345E-2</v>
       </c>
       <c r="P21" s="56">
         <v>0.32362459546925565</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="36">
         <v>12</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>228</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>240</v>
       </c>
       <c r="D22" s="39">
         <v>4</v>
       </c>
       <c r="E22" s="40">
         <v>0.13696308331293153</v>
       </c>
       <c r="F22" s="45">
         <v>0.37105751391465674</v>
       </c>
       <c r="G22" s="46" t="s">
         <v>232</v>
       </c>
       <c r="H22" s="38" t="s">
         <v>241</v>
       </c>
       <c r="I22" s="39">
         <v>3</v>
       </c>
       <c r="J22" s="40">
         <v>0.19752150021529843</v>
       </c>
       <c r="K22" s="44">
         <v>0.39011703511053314</v>
       </c>
       <c r="L22" s="43" t="s">
         <v>242</v>
       </c>
       <c r="M22" s="38" t="s">
         <v>243</v>
       </c>
       <c r="N22" s="39">
         <v>1</v>
       </c>
       <c r="O22" s="40">
         <v>7.1343316165753345E-2</v>
       </c>
       <c r="P22" s="45">
         <v>0.32362459546925565</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="36">
         <v>13</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>182</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>183</v>
       </c>
       <c r="D23" s="39">
         <v>3</v>
       </c>
       <c r="E23" s="40">
         <v>0.10272231248469867</v>
       </c>
       <c r="F23" s="44">
         <v>0.2782931354359926</v>
       </c>
       <c r="G23" s="46" t="s">
         <v>244</v>
       </c>
       <c r="H23" s="38" t="s">
         <v>245</v>
       </c>
       <c r="I23" s="39">
         <v>2</v>
       </c>
       <c r="J23" s="40">
         <v>0.13168100014353229</v>
       </c>
       <c r="K23" s="44">
         <v>0.26007802340702213</v>
       </c>
       <c r="L23" s="57" t="s">
         <v>246</v>
       </c>
       <c r="M23" s="38" t="s">
         <v>247</v>
       </c>
       <c r="N23" s="39">
         <v>1</v>
       </c>
       <c r="O23" s="40">
         <v>7.1343316165753345E-2</v>
       </c>
       <c r="P23" s="45">
         <v>0.32362459546925565</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="36">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
         <v>238</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>239</v>
       </c>
       <c r="D24" s="39">
         <v>2</v>
       </c>
       <c r="E24" s="40">
         <v>6.8481541656465764E-2</v>
       </c>
       <c r="F24" s="44">
         <v>0.18552875695732837</v>
       </c>
       <c r="G24" s="57" t="s">
         <v>248</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>249</v>
       </c>
       <c r="I24" s="39">
         <v>2</v>
       </c>
       <c r="J24" s="40">
         <v>0.13168100014353229</v>
       </c>
       <c r="K24" s="45">
         <v>0.26007802340702213</v>
       </c>
       <c r="L24" s="46" t="s">
         <v>171</v>
       </c>
       <c r="M24" s="38" t="s">
         <v>172</v>
       </c>
       <c r="N24" s="39">
         <v>1</v>
       </c>
       <c r="O24" s="40">
         <v>7.1343316165753345E-2</v>
       </c>
       <c r="P24" s="45">
         <v>0.32362459546925565</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="58">
         <v>15</v>
       </c>
       <c r="B25" s="59" t="s">
         <v>250</v>
       </c>
       <c r="C25" s="60" t="s">
         <v>251</v>
       </c>
       <c r="D25" s="61">
         <v>2</v>
       </c>
       <c r="E25" s="50">
         <v>6.8481541656465764E-2</v>
       </c>
       <c r="F25" s="49">
         <v>0.18552875695732837</v>
       </c>
       <c r="G25" s="59" t="s">
         <v>252</v>
       </c>
       <c r="H25" s="60" t="s">
         <v>253</v>
       </c>
       <c r="I25" s="62">
@@ -28050,92 +30642,92 @@
     <row r="77" spans="2:3">
       <c r="B77" s="326"/>
       <c r="C77" s="66"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="326"/>
       <c r="C78" s="66"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="326"/>
       <c r="C79" s="66"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="326"/>
       <c r="C80" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:P80"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A13" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="68" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="68"/>
+    <col min="1" max="1" width="2.69921875" style="68" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="7" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="68" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="326" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="66" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="68" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="326" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="66" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="68" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="68"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="322" customFormat="1" ht="25.5">
-      <c r="A1" s="407" t="s">
+    <row r="1" spans="1:16" s="322" customFormat="1" ht="24.6">
+      <c r="A1" s="420" t="s">
         <v>297</v>
       </c>
-      <c r="B1" s="407"/>
-[...13 lines deleted...]
-      <c r="P1" s="407"/>
+      <c r="B1" s="420"/>
+      <c r="C1" s="420"/>
+      <c r="D1" s="420"/>
+      <c r="E1" s="420"/>
+      <c r="F1" s="420"/>
+      <c r="G1" s="420"/>
+      <c r="H1" s="420"/>
+      <c r="I1" s="420"/>
+      <c r="J1" s="420"/>
+      <c r="K1" s="420"/>
+      <c r="L1" s="420"/>
+      <c r="M1" s="420"/>
+      <c r="N1" s="420"/>
+      <c r="O1" s="420"/>
+      <c r="P1" s="420"/>
     </row>
     <row r="2" spans="1:16" s="322" customFormat="1" ht="6" customHeight="1">
       <c r="A2" s="80"/>
       <c r="B2" s="323"/>
       <c r="C2" s="81"/>
       <c r="D2" s="324"/>
       <c r="E2" s="324"/>
       <c r="F2" s="324"/>
       <c r="G2" s="323"/>
       <c r="H2" s="81"/>
       <c r="I2" s="324"/>
       <c r="J2" s="324"/>
       <c r="K2" s="324"/>
       <c r="L2" s="323"/>
       <c r="M2" s="81"/>
       <c r="N2" s="324"/>
       <c r="O2" s="324"/>
       <c r="P2" s="324"/>
     </row>
     <row r="3" spans="1:16" s="322" customFormat="1">
       <c r="A3" s="5" t="s">
         <v>193</v>
       </c>
       <c r="B3" s="323"/>
       <c r="C3" s="82"/>
@@ -28290,841 +30882,841 @@
       </c>
       <c r="H8" s="78"/>
       <c r="I8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="77" t="s">
         <v>140</v>
       </c>
       <c r="K8" s="76" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="79" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="78"/>
       <c r="N8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="77" t="s">
         <v>140</v>
       </c>
       <c r="P8" s="79" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="1" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="1" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="330"/>
       <c r="B9" s="37" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="38" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="39">
         <v>1157</v>
       </c>
       <c r="E9" s="40">
         <v>38.486224044043944</v>
       </c>
       <c r="F9" s="41">
         <v>100</v>
       </c>
       <c r="G9" s="37" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="38" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="39">
         <v>803</v>
       </c>
       <c r="J9" s="40">
         <v>51.382479854132626</v>
       </c>
       <c r="K9" s="41">
         <v>100</v>
       </c>
       <c r="L9" s="37" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="38" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="39">
         <v>354</v>
       </c>
       <c r="O9" s="40">
         <v>24.524049848941551</v>
       </c>
       <c r="P9" s="42">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="36">
         <v>1</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C10" s="38" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="39">
         <v>530</v>
       </c>
       <c r="E10" s="40">
         <v>17.629799999999999</v>
       </c>
       <c r="F10" s="44">
         <v>45.808124459809854</v>
       </c>
       <c r="G10" s="43" t="s">
         <v>99</v>
       </c>
       <c r="H10" s="38" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="39">
         <v>409</v>
       </c>
       <c r="J10" s="40">
         <v>26.171099999999999</v>
       </c>
       <c r="K10" s="44">
         <v>50.933997509339974</v>
       </c>
       <c r="L10" s="43" t="s">
         <v>99</v>
       </c>
       <c r="M10" s="38" t="s">
         <v>19</v>
       </c>
       <c r="N10" s="39">
         <v>121</v>
       </c>
       <c r="O10" s="40">
         <v>8.3825142139037503</v>
       </c>
       <c r="P10" s="45">
         <v>34.180790960451979</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="36">
         <v>2</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="39">
         <v>193</v>
       </c>
       <c r="E11" s="40">
         <v>6.4199000000000002</v>
       </c>
       <c r="F11" s="44">
         <v>16.681071737251514</v>
       </c>
       <c r="G11" s="43" t="s">
         <v>100</v>
       </c>
       <c r="H11" s="38" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="39">
         <v>126</v>
       </c>
       <c r="J11" s="40">
         <v>8.0625</v>
       </c>
       <c r="K11" s="44">
         <v>15.691158156911582</v>
       </c>
       <c r="L11" s="43" t="s">
         <v>100</v>
       </c>
       <c r="M11" s="38" t="s">
         <v>33</v>
       </c>
       <c r="N11" s="39">
         <v>67</v>
       </c>
       <c r="O11" s="40">
         <v>4.6415574572855478</v>
       </c>
       <c r="P11" s="45">
         <v>18.926553672316384</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="36">
         <v>3</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="38" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="39">
         <v>122</v>
       </c>
       <c r="E12" s="40">
         <v>4.0580999999999996</v>
       </c>
       <c r="F12" s="44">
         <v>10.544511668107173</v>
       </c>
       <c r="G12" s="43" t="s">
         <v>49</v>
       </c>
       <c r="H12" s="38" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="39">
         <v>71</v>
       </c>
       <c r="J12" s="40">
         <v>4.5430999999999999</v>
       </c>
       <c r="K12" s="44">
         <v>8.8418430884184307</v>
       </c>
       <c r="L12" s="43" t="s">
         <v>49</v>
       </c>
       <c r="M12" s="38" t="s">
         <v>20</v>
       </c>
       <c r="N12" s="39">
         <v>51</v>
       </c>
       <c r="O12" s="40">
         <v>3.5331258256949694</v>
       </c>
       <c r="P12" s="45">
         <v>14.40677966101695</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="36">
         <v>4</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="39">
         <v>55</v>
       </c>
       <c r="E13" s="40">
         <v>1.8294999999999999</v>
       </c>
       <c r="F13" s="44">
         <v>4.7536732929991361</v>
       </c>
       <c r="G13" s="43" t="s">
         <v>64</v>
       </c>
       <c r="H13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="39">
         <v>41</v>
       </c>
       <c r="J13" s="40">
         <v>2.6234999999999999</v>
       </c>
       <c r="K13" s="44">
         <v>5.1058530510585305</v>
       </c>
       <c r="L13" s="43" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="38" t="s">
         <v>34</v>
       </c>
       <c r="N13" s="39">
         <v>14</v>
       </c>
       <c r="O13" s="40">
         <v>0.96987767764175625</v>
       </c>
       <c r="P13" s="45">
         <v>3.9548022598870056</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="36">
         <v>5</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C14" s="38" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="39">
         <v>19</v>
       </c>
       <c r="E14" s="40">
         <v>0.63200000000000001</v>
       </c>
       <c r="F14" s="44">
         <v>1.6421780466724287</v>
       </c>
       <c r="G14" s="43" t="s">
         <v>88</v>
       </c>
       <c r="H14" s="38" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="39">
         <v>14</v>
       </c>
       <c r="J14" s="40">
         <v>0.89580000000000004</v>
       </c>
       <c r="K14" s="44">
         <v>1.7434620174346203</v>
       </c>
       <c r="L14" s="43" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="38" t="s">
         <v>36</v>
       </c>
       <c r="N14" s="39">
         <v>8</v>
       </c>
       <c r="O14" s="40">
         <v>0.55421581579528933</v>
       </c>
       <c r="P14" s="45">
         <v>2.2598870056497176</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="36">
         <v>6</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>88</v>
       </c>
       <c r="C15" s="38" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="39">
         <v>18</v>
       </c>
       <c r="E15" s="40">
         <v>0.59870000000000001</v>
       </c>
       <c r="F15" s="44">
         <v>1.5557476231633536</v>
       </c>
       <c r="G15" s="43" t="s">
         <v>101</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>37</v>
       </c>
       <c r="I15" s="39">
         <v>14</v>
       </c>
       <c r="J15" s="40">
         <v>0.89580000000000004</v>
       </c>
       <c r="K15" s="44">
         <v>1.7434620174346203</v>
       </c>
       <c r="L15" s="43" t="s">
         <v>65</v>
       </c>
       <c r="M15" s="38" t="s">
         <v>21</v>
       </c>
       <c r="N15" s="39">
         <v>6</v>
       </c>
       <c r="O15" s="40">
         <v>0.41566186184646697</v>
       </c>
       <c r="P15" s="45">
         <v>1.6949152542372881</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="36">
         <v>7</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="39">
         <v>17</v>
       </c>
       <c r="E16" s="40">
         <v>0.56540000000000001</v>
       </c>
       <c r="F16" s="44">
         <v>1.4693171996542782</v>
       </c>
       <c r="G16" s="43" t="s">
         <v>65</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="39">
         <v>11</v>
       </c>
       <c r="J16" s="40">
         <v>0.70379999999999998</v>
       </c>
       <c r="K16" s="44">
         <v>1.3698630136986301</v>
       </c>
       <c r="L16" s="43" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="38" t="s">
         <v>37</v>
       </c>
       <c r="N16" s="39">
         <v>5</v>
       </c>
       <c r="O16" s="40">
         <v>0.34638488487205582</v>
       </c>
       <c r="P16" s="45">
         <v>1.4124293785310735</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="36">
         <v>8</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="39">
         <v>14</v>
       </c>
       <c r="E17" s="40">
         <v>0.46560000000000001</v>
       </c>
       <c r="F17" s="44">
         <v>1.2100259291270528</v>
       </c>
       <c r="G17" s="43" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="39">
         <v>7</v>
       </c>
       <c r="J17" s="40">
         <v>0.44790000000000002</v>
       </c>
       <c r="K17" s="45">
         <v>0.87173100871731013</v>
       </c>
       <c r="L17" s="46" t="s">
         <v>88</v>
       </c>
       <c r="M17" s="38" t="s">
         <v>35</v>
       </c>
       <c r="N17" s="39">
         <v>4</v>
       </c>
       <c r="O17" s="40">
         <v>0.27710790789764467</v>
       </c>
       <c r="P17" s="45">
         <v>1.1299435028248588</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="36">
         <v>9</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="38" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="39">
         <v>10</v>
       </c>
       <c r="E18" s="40">
         <v>0.33260000000000001</v>
       </c>
       <c r="F18" s="44">
         <v>0.86430423509075194</v>
       </c>
       <c r="G18" s="43" t="s">
         <v>48</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>40</v>
       </c>
       <c r="I18" s="39">
         <v>6</v>
       </c>
       <c r="J18" s="40">
         <v>0.38390000000000002</v>
       </c>
       <c r="K18" s="44">
         <v>0.74719800747198006</v>
       </c>
       <c r="L18" s="47" t="s">
         <v>89</v>
       </c>
       <c r="M18" s="38" t="s">
         <v>39</v>
       </c>
       <c r="N18" s="39">
         <v>4</v>
       </c>
       <c r="O18" s="40">
         <v>0.27710790789764467</v>
       </c>
       <c r="P18" s="45">
         <v>1.1299435028248588</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="36">
         <v>10</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="38" t="s">
         <v>112</v>
       </c>
       <c r="D19" s="39">
         <v>7</v>
       </c>
       <c r="E19" s="40">
         <v>0.23280000000000001</v>
       </c>
       <c r="F19" s="44">
         <v>0.60501296456352638</v>
       </c>
       <c r="G19" s="43" t="s">
         <v>94</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>36</v>
       </c>
       <c r="I19" s="39">
         <v>6</v>
       </c>
       <c r="J19" s="40">
         <v>0.38390000000000002</v>
       </c>
       <c r="K19" s="44">
         <v>0.74719800747198006</v>
       </c>
       <c r="L19" s="43" t="s">
         <v>53</v>
       </c>
       <c r="M19" s="38" t="s">
         <v>26</v>
       </c>
       <c r="N19" s="39">
         <v>3</v>
       </c>
       <c r="O19" s="40">
         <v>0.20783093092323349</v>
       </c>
       <c r="P19" s="45">
         <v>0.84745762711864403</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="36"/>
       <c r="B20" s="47"/>
       <c r="C20" s="38" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="48">
         <v>172</v>
       </c>
       <c r="E20" s="40">
         <v>5.721374706634017</v>
       </c>
       <c r="F20" s="49">
         <v>14.866032843560934</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="38" t="s">
         <v>25</v>
       </c>
       <c r="I20" s="48">
         <v>98</v>
       </c>
       <c r="J20" s="50">
         <v>6.2708381391095855</v>
       </c>
       <c r="K20" s="49">
         <v>12.204234122042342</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="38" t="s">
         <v>25</v>
       </c>
       <c r="N20" s="48">
         <v>71</v>
       </c>
       <c r="O20" s="50">
         <v>4.9186653651831929</v>
       </c>
       <c r="P20" s="45">
         <v>20.056497175141242</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="51">
         <v>11</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="54">
         <v>6</v>
       </c>
       <c r="E21" s="55">
         <v>0.19950000000000001</v>
       </c>
       <c r="F21" s="44">
         <v>0.51858254105445112</v>
       </c>
       <c r="G21" s="52" t="s">
         <v>51</v>
       </c>
       <c r="H21" s="53" t="s">
         <v>112</v>
       </c>
       <c r="I21" s="54">
         <v>5</v>
       </c>
       <c r="J21" s="40">
         <v>0.31990000000000002</v>
       </c>
       <c r="K21" s="44">
         <v>0.62266500622665011</v>
       </c>
       <c r="L21" s="52" t="s">
         <v>72</v>
       </c>
       <c r="M21" s="53" t="s">
         <v>22</v>
       </c>
       <c r="N21" s="54">
         <v>3</v>
       </c>
       <c r="O21" s="40">
         <v>0.20783093092323349</v>
       </c>
       <c r="P21" s="56">
         <v>0.84745762711864403</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="36">
         <v>12</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="39">
         <v>6</v>
       </c>
       <c r="E22" s="40">
         <v>0.19950000000000001</v>
       </c>
       <c r="F22" s="45">
         <v>0.51858254105445112</v>
       </c>
       <c r="G22" s="46" t="s">
         <v>53</v>
       </c>
       <c r="H22" s="38" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="39">
         <v>3</v>
       </c>
       <c r="J22" s="40">
         <v>0.19189999999999999</v>
       </c>
       <c r="K22" s="44">
         <v>0.37359900373599003</v>
       </c>
       <c r="L22" s="43" t="s">
         <v>45</v>
       </c>
       <c r="M22" s="38" t="s">
         <v>29</v>
       </c>
       <c r="N22" s="39">
         <v>2</v>
       </c>
       <c r="O22" s="40">
         <v>0.13855395394882233</v>
       </c>
       <c r="P22" s="45">
         <v>0.56497175141242939</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="36">
         <v>13</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>89</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="39">
         <v>5</v>
       </c>
       <c r="E23" s="40">
         <v>0.1663</v>
       </c>
       <c r="F23" s="44">
         <v>0.43215211754537597</v>
       </c>
       <c r="G23" s="46" t="s">
         <v>45</v>
       </c>
       <c r="H23" s="38" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="39">
         <v>2</v>
       </c>
       <c r="J23" s="40">
         <v>0.12790000000000001</v>
       </c>
       <c r="K23" s="44">
         <v>0.24906600249066002</v>
       </c>
       <c r="L23" s="57" t="s">
         <v>51</v>
       </c>
       <c r="M23" s="38" t="s">
         <v>112</v>
       </c>
       <c r="N23" s="39">
         <v>2</v>
       </c>
       <c r="O23" s="40">
         <v>0.13855395394882233</v>
       </c>
       <c r="P23" s="45">
         <v>0.56497175141242939</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="36">
         <v>14</v>
       </c>
       <c r="B24" s="57" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="39">
         <v>4</v>
       </c>
       <c r="E24" s="40">
         <v>0.13300000000000001</v>
       </c>
       <c r="F24" s="44">
         <v>0.34572169403630076</v>
       </c>
       <c r="G24" s="57" t="s">
         <v>52</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>24</v>
       </c>
       <c r="I24" s="39">
         <v>2</v>
       </c>
       <c r="J24" s="40">
         <v>0.12790000000000001</v>
       </c>
       <c r="K24" s="45">
         <v>0.24906600249066002</v>
       </c>
       <c r="L24" s="46" t="s">
         <v>52</v>
       </c>
       <c r="M24" s="38" t="s">
         <v>24</v>
       </c>
       <c r="N24" s="39">
         <v>2</v>
       </c>
       <c r="O24" s="40">
         <v>0.13855395394882233</v>
       </c>
       <c r="P24" s="45">
         <v>0.56497175141242939</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="8" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="58">
         <v>15</v>
       </c>
       <c r="B25" s="59" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="60" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="61">
         <v>4</v>
       </c>
       <c r="E25" s="50">
         <v>0.13300000000000001</v>
       </c>
       <c r="F25" s="49">
         <v>0.34572169403630076</v>
       </c>
       <c r="G25" s="59" t="s">
         <v>71</v>
       </c>
       <c r="H25" s="60" t="s">
         <v>70</v>
       </c>
       <c r="I25" s="62">
@@ -29133,1375 +31725,50 @@
       <c r="J25" s="50">
         <v>0.12790000000000001</v>
       </c>
       <c r="K25" s="49">
         <v>0.24906600249066002</v>
       </c>
       <c r="L25" s="59" t="s">
         <v>91</v>
       </c>
       <c r="M25" s="60" t="s">
         <v>90</v>
       </c>
       <c r="N25" s="62">
         <v>1</v>
       </c>
       <c r="O25" s="50">
         <v>6.9277000000000005E-2</v>
       </c>
       <c r="P25" s="63">
         <v>0.2824858757062147</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="331" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="19" t="s">
         <v>194</v>
-      </c>
-[...1323 lines deleted...]
-        <v>192</v>
       </c>
       <c r="B26" s="19"/>
       <c r="C26" s="333"/>
       <c r="D26" s="333"/>
       <c r="E26" s="333"/>
       <c r="F26" s="333"/>
       <c r="G26" s="332"/>
       <c r="H26" s="333"/>
       <c r="I26" s="333"/>
       <c r="J26" s="333"/>
       <c r="K26" s="333"/>
       <c r="L26" s="332"/>
       <c r="M26" s="333"/>
       <c r="N26" s="333"/>
       <c r="O26" s="333"/>
       <c r="P26" s="333"/>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="326"/>
       <c r="C27" s="66"/>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" s="326"/>
       <c r="C28" s="66"/>
     </row>
@@ -30711,62 +31978,63 @@
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="326"/>
       <c r="C80" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>'100'!Print_Area</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'102'!Print_Area</vt:lpstr>
       <vt:lpstr>'97'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>