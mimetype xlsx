--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,105 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標_念儀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB6033B4-EA50-439E-AB0D-27D6B94EA2CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CDB5A9E4-802E-413C-8604-AF6462DF1F4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="654" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="654" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="41" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="25" r:id="rId17"/>
+    <sheet name="114" sheetId="43" r:id="rId1"/>
+    <sheet name="113" sheetId="41" r:id="rId2"/>
+    <sheet name="112" sheetId="40" r:id="rId3"/>
+    <sheet name="111" sheetId="39" r:id="rId4"/>
+    <sheet name="110" sheetId="38" r:id="rId5"/>
+    <sheet name="109" sheetId="37" r:id="rId6"/>
+    <sheet name="108" sheetId="36" r:id="rId7"/>
+    <sheet name="107" sheetId="35" r:id="rId8"/>
+    <sheet name="106" sheetId="34" r:id="rId9"/>
+    <sheet name="105" sheetId="33" r:id="rId10"/>
+    <sheet name="104" sheetId="32" r:id="rId11"/>
+    <sheet name="103" sheetId="31" r:id="rId12"/>
+    <sheet name="102" sheetId="30" r:id="rId13"/>
+    <sheet name="101" sheetId="29" r:id="rId14"/>
+    <sheet name="100" sheetId="28" r:id="rId15"/>
+    <sheet name="99" sheetId="27" r:id="rId16"/>
+    <sheet name="98" sheetId="26" r:id="rId17"/>
+    <sheet name="97" sheetId="25" r:id="rId18"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId18"/>
+    <externalReference r:id="rId19"/>
+    <externalReference r:id="rId20"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'100'!$A$1:$Q$31</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="16">'97'!$A$1:$P$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$1:$Q$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101'!$A$1:$P$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'102'!$A$1:$P$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'97'!$A$1:$P$31</definedName>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
-    <definedName name="TB1A" localSheetId="11">#REF!</definedName>
+    <definedName name="TB1A" localSheetId="12">#REF!</definedName>
+    <definedName name="TB1A" localSheetId="2">#REF!</definedName>
     <definedName name="TB1A" localSheetId="1">#REF!</definedName>
     <definedName name="TB1A" localSheetId="0">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P29" i="26" l="1"/>
   <c r="O29" i="26"/>
@@ -383,51 +388,51 @@
   <c r="P27" i="25"/>
   <c r="B28" i="25"/>
   <c r="E28" i="25"/>
   <c r="F28" i="25"/>
   <c r="G28" i="25"/>
   <c r="J28" i="25"/>
   <c r="K28" i="25"/>
   <c r="L28" i="25"/>
   <c r="O28" i="25"/>
   <c r="P28" i="25"/>
   <c r="B29" i="25"/>
   <c r="E29" i="25"/>
   <c r="F29" i="25"/>
   <c r="G29" i="25"/>
   <c r="J29" i="25"/>
   <c r="K29" i="25"/>
   <c r="L29" i="25"/>
   <c r="O29" i="25"/>
   <c r="P29" i="25"/>
   <c r="P22" i="25" l="1"/>
   <c r="J22" i="26"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2597" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2777" uniqueCount="320">
   <si>
     <t>順</t>
   </si>
   <si>
     <t xml:space="preserve">       合            計</t>
   </si>
   <si>
     <t xml:space="preserve">       男            性</t>
   </si>
   <si>
     <t xml:space="preserve">       女            性</t>
   </si>
   <si>
     <t>死亡</t>
   </si>
   <si>
     <t>每十萬</t>
   </si>
   <si>
     <t>國際簡略死因</t>
   </si>
   <si>
     <t>死   亡   原   因</t>
   </si>
   <si>
@@ -2530,50 +2535,57 @@
   <si>
     <r>
       <t xml:space="preserve">      2. 死亡人數未滿20人者，易受小樣本影響，死亡率不具可靠性(Unreliable)，爰以</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>呈現；排名可靠性也受其波及影響。</t>
     </r>
     <phoneticPr fontId="19" type="noConversion"/>
   </si>
+  <si>
+    <t>民國114年</t>
+  </si>
+  <si>
+    <t>附註: 1. 114年1-14歲年中人口數計2,594,220 人,男性1,342,992 人,女性 1,251,228 人。</t>
+    <phoneticPr fontId="19" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="177" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="0.0"/>
     <numFmt numFmtId="180" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="181" formatCode="0_ "/>
     <numFmt numFmtId="182" formatCode="0_)"/>
   </numFmts>
   <fonts count="62">
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
@@ -3154,51 +3166,51 @@
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="29" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="29" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="29" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="42" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="417">
+  <cellXfs count="429">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -4528,50 +4540,92 @@
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="2" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="51" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="180" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="46" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
@@ -4689,55 +4743,59 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.mohw.gov.tw/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\st_WLY\Desktop\115&#24180;7&#26376;&#24615;&#21029;&#32113;&#35336;&#25351;&#27161;_&#25552;&#20379;&#32102;&#31185;&#38263;_1150716&#20462;\1.1-07_1-14&#27506;&#20027;&#35201;&#27515;&#20129;&#21407;&#22240;_1150723.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\st_WLY\Desktop\115&#24180;7&#26376;&#24615;&#21029;&#32113;&#35336;&#25351;&#27161;_&#25552;&#20379;&#32102;&#31185;&#38263;_1150716&#20462;\1.1-07_1-14&#27506;&#20027;&#35201;&#27515;&#20129;&#21407;&#22240;_1150723.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="表"/>
       <sheetName val="圖"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="A1" t="str">
             <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
           <cell r="R2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
         </row>
         <row r="3">
@@ -5464,50 +5522,100 @@
           </cell>
           <cell r="P24">
             <v>10.081602277808521</v>
           </cell>
           <cell r="R24">
             <v>6.7780192290415622</v>
           </cell>
         </row>
         <row r="27">
           <cell r="A27" t="str">
             <v>附  註：1.標準化死亡率係以民國七十年臺灣地區女性年中人口年齡結構為基準。</v>
           </cell>
         </row>
         <row r="28">
           <cell r="A28" t="str">
             <v xml:space="preserve">        2.*本表資料自民國八十三年起含金門縣及連江縣。</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="114"/>
+      <sheetName val="113"/>
+      <sheetName val="112"/>
+      <sheetName val="111"/>
+      <sheetName val="110"/>
+      <sheetName val="109"/>
+      <sheetName val="108"/>
+      <sheetName val="107"/>
+      <sheetName val="106"/>
+      <sheetName val="105"/>
+      <sheetName val="104"/>
+      <sheetName val="103"/>
+      <sheetName val="102"/>
+      <sheetName val="101"/>
+      <sheetName val="100"/>
+      <sheetName val="99"/>
+      <sheetName val="98"/>
+      <sheetName val="97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -5749,2292 +5857,2277 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F686247C-5DF3-4E70-B488-07DD9DE9F553}">
   <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E28" sqref="E28"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="6" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="7" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.5" customHeight="1">
-      <c r="A1" s="410" t="s">
+      <c r="A1" s="422" t="s">
         <v>289</v>
       </c>
-      <c r="B1" s="410"/>
-[...13 lines deleted...]
-      <c r="P1" s="410"/>
+      <c r="B1" s="422"/>
+      <c r="C1" s="422"/>
+      <c r="D1" s="422"/>
+      <c r="E1" s="422"/>
+      <c r="F1" s="422"/>
+      <c r="G1" s="422"/>
+      <c r="H1" s="422"/>
+      <c r="I1" s="422"/>
+      <c r="J1" s="422"/>
+      <c r="K1" s="422"/>
+      <c r="L1" s="422"/>
+      <c r="M1" s="422"/>
+      <c r="N1" s="422"/>
+      <c r="O1" s="422"/>
+      <c r="P1" s="422"/>
     </row>
     <row r="2" spans="1:16" ht="10.5" customHeight="1">
-      <c r="A2" s="410"/>
-[...16 lines deleted...]
-    <row r="3" spans="1:16" s="343" customFormat="1" ht="16.5">
+      <c r="A2" s="422"/>
+      <c r="B2" s="422"/>
+      <c r="C2" s="422"/>
+      <c r="D2" s="422"/>
+      <c r="E2" s="422"/>
+      <c r="F2" s="422"/>
+      <c r="G2" s="422"/>
+      <c r="H2" s="422"/>
+      <c r="I2" s="422"/>
+      <c r="J2" s="422"/>
+      <c r="K2" s="422"/>
+      <c r="L2" s="422"/>
+      <c r="M2" s="422"/>
+      <c r="N2" s="422"/>
+      <c r="O2" s="422"/>
+      <c r="P2" s="422"/>
+    </row>
+    <row r="3" spans="1:16" s="343" customFormat="1" ht="16.2">
       <c r="A3" s="339"/>
       <c r="B3" s="340"/>
       <c r="C3" s="341"/>
       <c r="D3" s="342"/>
       <c r="E3" s="342"/>
       <c r="F3" s="342"/>
       <c r="G3" s="340"/>
-      <c r="H3" s="411" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="411"/>
+      <c r="H3" s="423" t="s">
+        <v>318</v>
+      </c>
+      <c r="I3" s="423"/>
       <c r="J3" s="342"/>
       <c r="K3" s="342"/>
       <c r="L3" s="340"/>
       <c r="M3" s="342"/>
       <c r="N3" s="342"/>
       <c r="O3" s="342"/>
       <c r="P3" s="341"/>
     </row>
     <row r="4" spans="1:16" s="343" customFormat="1">
       <c r="B4" s="344"/>
       <c r="C4" s="345"/>
       <c r="G4" s="344"/>
       <c r="L4" s="344"/>
       <c r="P4" s="346" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="356" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="356" customFormat="1" ht="13.8">
       <c r="A5" s="347" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="348"/>
       <c r="C5" s="349" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="348"/>
       <c r="E5" s="350"/>
       <c r="F5" s="351"/>
       <c r="G5" s="348"/>
       <c r="H5" s="349" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="348"/>
       <c r="J5" s="352"/>
       <c r="K5" s="353"/>
       <c r="L5" s="354"/>
       <c r="M5" s="349" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="348"/>
       <c r="O5" s="352"/>
       <c r="P5" s="355"/>
     </row>
-    <row r="6" spans="1:16" s="364" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="364" customFormat="1" ht="13.8">
       <c r="A6" s="357"/>
       <c r="B6" s="358" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="359"/>
       <c r="D6" s="360" t="s">
         <v>250</v>
       </c>
       <c r="E6" s="361" t="s">
         <v>131</v>
       </c>
       <c r="F6" s="360" t="s">
         <v>251</v>
       </c>
       <c r="G6" s="358" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="359"/>
       <c r="I6" s="360" t="s">
         <v>250</v>
       </c>
       <c r="J6" s="361" t="s">
         <v>131</v>
       </c>
       <c r="K6" s="360" t="s">
         <v>251</v>
       </c>
       <c r="L6" s="358" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="359"/>
       <c r="N6" s="360" t="s">
         <v>250</v>
       </c>
       <c r="O6" s="362" t="s">
         <v>131</v>
       </c>
       <c r="P6" s="363" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="364" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="364" customFormat="1" ht="13.8">
       <c r="A7" s="357"/>
       <c r="B7" s="365" t="s">
         <v>252</v>
       </c>
       <c r="C7" s="366" t="s">
         <v>253</v>
       </c>
       <c r="D7" s="367"/>
       <c r="E7" s="368" t="s">
         <v>254</v>
       </c>
       <c r="F7" s="367" t="s">
         <v>255</v>
       </c>
       <c r="G7" s="365" t="s">
         <v>252</v>
       </c>
       <c r="H7" s="366" t="s">
         <v>253</v>
       </c>
       <c r="I7" s="367"/>
       <c r="J7" s="368" t="s">
         <v>254</v>
       </c>
       <c r="K7" s="367" t="s">
         <v>255</v>
       </c>
       <c r="L7" s="365" t="s">
         <v>252</v>
       </c>
       <c r="M7" s="366" t="s">
         <v>253</v>
       </c>
       <c r="N7" s="367"/>
       <c r="O7" s="368" t="s">
         <v>254</v>
       </c>
       <c r="P7" s="365" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="364" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="364" customFormat="1" ht="13.8">
       <c r="A8" s="369" t="s">
         <v>256</v>
       </c>
       <c r="B8" s="370" t="s">
         <v>257</v>
       </c>
       <c r="C8" s="371"/>
       <c r="D8" s="369" t="s">
         <v>258</v>
       </c>
       <c r="E8" s="372" t="s">
         <v>131</v>
       </c>
       <c r="F8" s="369" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="370" t="s">
         <v>257</v>
       </c>
       <c r="H8" s="371"/>
       <c r="I8" s="369" t="s">
         <v>258</v>
       </c>
       <c r="J8" s="372" t="s">
         <v>131</v>
       </c>
       <c r="K8" s="369" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="370" t="s">
         <v>257</v>
       </c>
       <c r="M8" s="371"/>
       <c r="N8" s="369" t="s">
         <v>258</v>
       </c>
       <c r="O8" s="372" t="s">
         <v>131</v>
       </c>
       <c r="P8" s="370" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="343" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="343" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="373"/>
       <c r="B9" s="374" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="375" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D9" s="376">
-        <v>341</v>
+        <v>321</v>
       </c>
       <c r="E9" s="377">
-        <v>12.9313074537801</v>
-[...1 lines deleted...]
-      <c r="F9" s="378">
+        <v>12.373663832223899</v>
+      </c>
+      <c r="F9" s="410">
         <v>100</v>
       </c>
       <c r="G9" s="374" t="s">
         <v>45</v>
       </c>
       <c r="H9" s="375" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="I9" s="376">
-        <v>197</v>
+        <v>167</v>
       </c>
       <c r="J9" s="377">
-        <v>14.4235116418605</v>
-[...1 lines deleted...]
-      <c r="K9" s="378">
+        <v>12.434921429167099</v>
+      </c>
+      <c r="K9" s="410">
         <v>100</v>
       </c>
       <c r="L9" s="374" t="s">
         <v>45</v>
       </c>
       <c r="M9" s="375" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="N9" s="376">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="O9" s="377">
-        <v>11.3280083827262</v>
-[...1 lines deleted...]
-      <c r="P9" s="379">
+        <v>12.3079136288165</v>
+      </c>
+      <c r="P9" s="411">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="373">
         <v>1</v>
       </c>
       <c r="B10" s="380" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="C10" s="375" t="s">
-        <v>19</v>
+        <v>154</v>
       </c>
       <c r="D10" s="376">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E10" s="377">
-        <v>2.1615381960864002</v>
-[...2 lines deleted...]
-        <v>16.715542521994099</v>
+        <v>2.4284760792215199</v>
+      </c>
+      <c r="F10" s="412">
+        <v>19.6261682242991</v>
       </c>
       <c r="G10" s="380" t="s">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="H10" s="375" t="s">
-        <v>19</v>
+        <v>152</v>
       </c>
       <c r="I10" s="376">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J10" s="377">
-        <v>2.7822002151812</v>
-[...2 lines deleted...]
-        <v>19.2893401015228</v>
+        <v>2.5316606502495902</v>
+      </c>
+      <c r="K10" s="412">
+        <v>20.359281437125698</v>
       </c>
       <c r="L10" s="380" t="s">
-        <v>53</v>
+        <v>153</v>
       </c>
       <c r="M10" s="375" t="s">
-        <v>20</v>
+        <v>154</v>
       </c>
       <c r="N10" s="376">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="O10" s="377">
-        <v>1.7306679473608999</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.71733158038806</v>
+      </c>
+      <c r="P10" s="413">
+        <v>22.0779220779221</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="373">
         <v>2</v>
       </c>
       <c r="B11" s="380" t="s">
-        <v>53</v>
+        <v>151</v>
       </c>
       <c r="C11" s="375" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="D11" s="376">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E11" s="377">
-        <v>2.0477730278713002</v>
-[...2 lines deleted...]
-        <v>15.8357771260997</v>
+        <v>1.96590920698885</v>
+      </c>
+      <c r="F11" s="412">
+        <v>15.887850467289701</v>
       </c>
       <c r="G11" s="380" t="s">
-        <v>53</v>
+        <v>153</v>
       </c>
       <c r="H11" s="375" t="s">
-        <v>20</v>
+        <v>154</v>
       </c>
       <c r="I11" s="376">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="J11" s="377">
-        <v>2.3429054443631001</v>
-[...2 lines deleted...]
-        <v>16.243654822334999</v>
+        <v>2.1593576134481798</v>
+      </c>
+      <c r="K11" s="412">
+        <v>17.365269461077801</v>
       </c>
       <c r="L11" s="380" t="s">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="M11" s="375" t="s">
-        <v>19</v>
+        <v>152</v>
       </c>
       <c r="N11" s="376">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="O11" s="383" t="s">
+        <v>17</v>
+      </c>
+      <c r="O11" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="P11" s="382">
-[...3 lines deleted...]
-    <row r="12" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P11" s="413">
+        <v>11.038961038961</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="373">
         <v>3</v>
       </c>
       <c r="B12" s="380" t="s">
         <v>96</v>
       </c>
       <c r="C12" s="375" t="s">
         <v>312</v>
       </c>
       <c r="D12" s="376">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E12" s="377">
-        <v>0.91012134572059999</v>
-[...2 lines deleted...]
-        <v>7.0381231671554003</v>
+        <v>1.0407754625235099</v>
+      </c>
+      <c r="F12" s="412">
+        <v>8.4112149532709992</v>
       </c>
       <c r="G12" s="380" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
       <c r="H12" s="375" t="s">
-        <v>37</v>
+        <v>312</v>
       </c>
       <c r="I12" s="376">
+        <v>15</v>
+      </c>
+      <c r="J12" s="414" t="s">
+        <v>303</v>
+      </c>
+      <c r="K12" s="412">
+        <v>8.9820359281437003</v>
+      </c>
+      <c r="L12" s="380" t="s">
+        <v>167</v>
+      </c>
+      <c r="M12" s="375" t="s">
+        <v>168</v>
+      </c>
+      <c r="N12" s="376">
         <v>14</v>
       </c>
-      <c r="J12" s="383" t="s">
+      <c r="O12" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="K12" s="381">
-[...18 lines deleted...]
-    <row r="13" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P12" s="413">
+        <v>9.0909090909091006</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="373">
         <v>4</v>
       </c>
       <c r="B13" s="380" t="s">
-        <v>68</v>
+        <v>167</v>
       </c>
       <c r="C13" s="375" t="s">
-        <v>37</v>
+        <v>168</v>
       </c>
       <c r="D13" s="376">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E13" s="377">
-        <v>0.83427790024390003</v>
-[...2 lines deleted...]
-        <v>6.4516129032257998</v>
+        <v>0.92513374446533903</v>
+      </c>
+      <c r="F13" s="412">
+        <v>7.4766355140187004</v>
       </c>
       <c r="G13" s="380" t="s">
+        <v>167</v>
+      </c>
+      <c r="H13" s="375" t="s">
+        <v>168</v>
+      </c>
+      <c r="I13" s="376">
+        <v>10</v>
+      </c>
+      <c r="J13" s="414" t="s">
+        <v>303</v>
+      </c>
+      <c r="K13" s="412">
+        <v>5.9880239520957996</v>
+      </c>
+      <c r="L13" s="380" t="s">
         <v>96</v>
       </c>
-      <c r="H13" s="375" t="s">
+      <c r="M13" s="375" t="s">
         <v>312</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
       <c r="N13" s="376">
         <v>12</v>
       </c>
-      <c r="O13" s="383" t="s">
+      <c r="O13" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="P13" s="382">
-[...3 lines deleted...]
-    <row r="14" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P13" s="413">
+        <v>7.7922077922078001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="373">
         <v>5</v>
       </c>
       <c r="B14" s="380" t="s">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="C14" s="375" t="s">
-        <v>38</v>
+        <v>160</v>
       </c>
       <c r="D14" s="376">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>6.1583577712609996</v>
+        <v>19</v>
+      </c>
+      <c r="E14" s="414" t="s">
+        <v>303</v>
+      </c>
+      <c r="F14" s="412">
+        <v>5.9190031152648004</v>
       </c>
       <c r="G14" s="380" t="s">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="H14" s="375" t="s">
-        <v>38</v>
+        <v>160</v>
       </c>
       <c r="I14" s="376">
+        <v>8</v>
+      </c>
+      <c r="J14" s="414" t="s">
+        <v>303</v>
+      </c>
+      <c r="K14" s="412">
+        <v>4.7904191616766001</v>
+      </c>
+      <c r="L14" s="380" t="s">
+        <v>74</v>
+      </c>
+      <c r="M14" s="375" t="s">
+        <v>160</v>
+      </c>
+      <c r="N14" s="376">
         <v>11</v>
       </c>
-      <c r="J14" s="383" t="s">
+      <c r="O14" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="K14" s="381">
-[...18 lines deleted...]
-    <row r="15" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P14" s="413">
+        <v>7.1428571428570997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="373">
         <v>6</v>
       </c>
       <c r="B15" s="380" t="s">
-        <v>102</v>
+        <v>157</v>
       </c>
       <c r="C15" s="375" t="s">
-        <v>40</v>
+        <v>158</v>
       </c>
       <c r="D15" s="376">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E15" s="383" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="F15" s="381">
-        <v>5.5718475073314</v>
+      <c r="F15" s="412">
+        <v>4.6728971962617001</v>
       </c>
       <c r="G15" s="380" t="s">
-        <v>75</v>
+        <v>157</v>
       </c>
       <c r="H15" s="375" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="I15" s="376">
         <v>7</v>
       </c>
-      <c r="J15" s="383" t="s">
+      <c r="J15" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="K15" s="381">
-        <v>3.5532994923858001</v>
+      <c r="K15" s="412">
+        <v>4.1916167664671002</v>
       </c>
       <c r="L15" s="384" t="s">
-        <v>68</v>
+        <v>157</v>
       </c>
       <c r="M15" s="375" t="s">
-        <v>37</v>
+        <v>158</v>
       </c>
       <c r="N15" s="376">
         <v>8</v>
       </c>
-      <c r="O15" s="383" t="s">
+      <c r="O15" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="P15" s="382">
-[...3 lines deleted...]
-    <row r="16" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P15" s="413">
+        <v>5.1948051948052001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="373">
         <v>7</v>
       </c>
       <c r="B16" s="380" t="s">
-        <v>74</v>
+        <v>163</v>
       </c>
       <c r="C16" s="375" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="D16" s="376">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E16" s="383" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="F16" s="381">
-        <v>3.8123167155425</v>
+      <c r="F16" s="412">
+        <v>3.4267912772586002</v>
       </c>
       <c r="G16" s="380" t="s">
-        <v>102</v>
+        <v>163</v>
       </c>
       <c r="H16" s="375" t="s">
-        <v>40</v>
+        <v>164</v>
       </c>
       <c r="I16" s="376">
+        <v>4</v>
+      </c>
+      <c r="J16" s="414" t="s">
+        <v>303</v>
+      </c>
+      <c r="K16" s="412">
+        <v>2.3952095808383</v>
+      </c>
+      <c r="L16" s="380" t="s">
+        <v>163</v>
+      </c>
+      <c r="M16" s="375" t="s">
+        <v>164</v>
+      </c>
+      <c r="N16" s="376">
         <v>7</v>
       </c>
-      <c r="J16" s="383" t="s">
+      <c r="O16" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="K16" s="381">
-[...18 lines deleted...]
-    <row r="17" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P16" s="413">
+        <v>4.5454545454544997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="385">
         <v>8</v>
       </c>
       <c r="B17" s="384" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="C17" s="375" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D17" s="376">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E17" s="383" t="s">
+        <v>7</v>
+      </c>
+      <c r="E17" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="F17" s="381">
-        <v>3.2258064516128999</v>
+      <c r="F17" s="412">
+        <v>2.1806853582554999</v>
       </c>
       <c r="G17" s="380" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="H17" s="375" t="s">
-        <v>21</v>
+        <v>315</v>
       </c>
       <c r="I17" s="376">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="J17" s="383" t="s">
+        <v>3</v>
+      </c>
+      <c r="J17" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="K17" s="381">
-        <v>2.5380710659897998</v>
+      <c r="K17" s="412">
+        <v>1.7964071856287001</v>
       </c>
       <c r="L17" s="380" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="M17" s="375" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="N17" s="376">
         <v>4</v>
       </c>
-      <c r="O17" s="383" t="s">
+      <c r="O17" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="P17" s="382">
-[...3 lines deleted...]
-    <row r="18" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P17" s="413">
+        <v>2.5974025974026</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="373">
         <v>9</v>
       </c>
       <c r="B18" s="386" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="C18" s="375" t="s">
-        <v>21</v>
+        <v>315</v>
       </c>
       <c r="D18" s="376">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E18" s="383" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="F18" s="381">
-        <v>2.6392961876832999</v>
+      <c r="F18" s="412">
+        <v>1.5576323987539</v>
       </c>
       <c r="G18" s="380" t="s">
-        <v>74</v>
+        <v>103</v>
       </c>
       <c r="H18" s="375" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I18" s="376">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="J18" s="383" t="s">
+        <v>3</v>
+      </c>
+      <c r="J18" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="K18" s="381">
-        <v>2.5380710659897998</v>
+      <c r="K18" s="412">
+        <v>1.7964071856287001</v>
       </c>
       <c r="L18" s="380" t="s">
-        <v>69</v>
+        <v>184</v>
       </c>
       <c r="M18" s="375" t="s">
-        <v>21</v>
+        <v>185</v>
       </c>
       <c r="N18" s="376">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="O18" s="383" t="s">
+        <v>3</v>
+      </c>
+      <c r="O18" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="P18" s="382">
-[...3 lines deleted...]
-    <row r="19" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P18" s="413">
+        <v>1.9480519480519001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="373">
         <v>10</v>
       </c>
       <c r="B19" s="387" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="C19" s="375" t="s">
-        <v>28</v>
+        <v>313</v>
       </c>
       <c r="D19" s="376">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E19" s="383" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="F19" s="381">
-        <v>1.4662756598240001</v>
+      <c r="F19" s="412">
+        <v>1.2461059190031001</v>
       </c>
       <c r="G19" s="386" t="s">
         <v>55</v>
       </c>
       <c r="H19" s="375" t="s">
         <v>113</v>
       </c>
       <c r="I19" s="376">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="J19" s="383" t="s">
+        <v>2</v>
+      </c>
+      <c r="J19" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="K19" s="381">
-        <v>1.5228426395939001</v>
+      <c r="K19" s="412">
+        <v>1.1976047904192</v>
       </c>
       <c r="L19" s="380" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M19" s="375" t="s">
-        <v>22</v>
+        <v>315</v>
       </c>
       <c r="N19" s="376">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="O19" s="383" t="s">
+        <v>2</v>
+      </c>
+      <c r="O19" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="P19" s="382">
-[...3 lines deleted...]
-    <row r="20" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P19" s="413">
+        <v>1.2987012987013</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="373"/>
       <c r="B20" s="388"/>
       <c r="C20" s="389" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="390">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="E20" s="392">
-        <v>4.0197026102658997</v>
-[...2 lines deleted...]
-        <v>31.085043988269799</v>
+        <v>3.6619877385086301</v>
+      </c>
+      <c r="F20" s="415">
+        <v>29.595015576323998</v>
       </c>
       <c r="G20" s="386"/>
       <c r="H20" s="389" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="390">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="J20" s="392">
-        <v>4.6858108887262997</v>
-[...2 lines deleted...]
-        <v>32.487309644670098</v>
+        <v>3.87195158273467</v>
+      </c>
+      <c r="K20" s="415">
+        <v>31.137724550898199</v>
       </c>
       <c r="L20" s="386"/>
       <c r="M20" s="389" t="s">
         <v>24</v>
       </c>
       <c r="N20" s="390">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O20" s="392">
-        <v>3.1466689952017002</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.3567037169499598</v>
+      </c>
+      <c r="P20" s="413">
+        <v>27.272727272727298</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="394">
         <v>11</v>
       </c>
       <c r="B21" s="380" t="s">
-        <v>55</v>
+        <v>184</v>
       </c>
       <c r="C21" s="375" t="s">
-        <v>113</v>
+        <v>185</v>
       </c>
       <c r="D21" s="395">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E21" s="383" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="416" t="s">
         <v>303</v>
       </c>
-      <c r="F21" s="382">
-        <v>1.1730205278592001</v>
+      <c r="F21" s="413">
+        <v>0.93457943925230003</v>
       </c>
       <c r="G21" s="397" t="s">
+        <v>110</v>
+      </c>
+      <c r="H21" s="375" t="s">
+        <v>109</v>
+      </c>
+      <c r="I21" s="395">
+        <v>2</v>
+      </c>
+      <c r="J21" s="416" t="s">
+        <v>303</v>
+      </c>
+      <c r="K21" s="412">
+        <v>1.1976047904192</v>
+      </c>
+      <c r="L21" s="398" t="s">
         <v>95</v>
       </c>
-      <c r="H21" s="375" t="s">
+      <c r="M21" s="375" t="s">
         <v>313</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N21" s="395">
         <v>2</v>
       </c>
-      <c r="O21" s="383" t="s">
+      <c r="O21" s="416" t="s">
         <v>303</v>
       </c>
-      <c r="P21" s="399">
-[...3 lines deleted...]
-    <row r="22" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P21" s="417">
+        <v>1.2987012987013</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="373">
         <v>12</v>
       </c>
       <c r="B22" s="387" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="375" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="376">
+        <v>2</v>
+      </c>
+      <c r="E22" s="414" t="s">
+        <v>303</v>
+      </c>
+      <c r="F22" s="412">
+        <v>0.6230529595016</v>
+      </c>
+      <c r="G22" s="387" t="s">
         <v>95</v>
       </c>
-      <c r="C22" s="375" t="s">
+      <c r="H22" s="375" t="s">
         <v>313</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
       <c r="I22" s="376">
         <v>2</v>
       </c>
-      <c r="J22" s="383" t="s">
+      <c r="J22" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="K22" s="381">
-        <v>1.0152284263958999</v>
+      <c r="K22" s="412">
+        <v>1.1976047904192</v>
       </c>
       <c r="L22" s="400" t="s">
-        <v>314</v>
+        <v>48</v>
       </c>
       <c r="M22" s="375" t="s">
-        <v>307</v>
+        <v>25</v>
       </c>
       <c r="N22" s="376">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="O22" s="383" t="s">
+        <v>1</v>
+      </c>
+      <c r="O22" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="P22" s="382">
-[...3 lines deleted...]
-    <row r="23" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P22" s="413">
+        <v>0.64935064935060005</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="373">
         <v>13</v>
       </c>
       <c r="B23" s="380" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="C23" s="375" t="s">
-        <v>41</v>
+        <v>113</v>
       </c>
       <c r="D23" s="376">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E23" s="383" t="s">
+        <v>2</v>
+      </c>
+      <c r="E23" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="F23" s="381">
-        <v>0.87976539589439995</v>
+      <c r="F23" s="412">
+        <v>0.6230529595016</v>
       </c>
       <c r="G23" s="380" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
       <c r="H23" s="375" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="I23" s="376">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="J23" s="383" t="s">
+        <v>1</v>
+      </c>
+      <c r="J23" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="K23" s="381">
-        <v>1.0152284263958999</v>
+      <c r="K23" s="412">
+        <v>0.59880239520959999</v>
       </c>
       <c r="L23" s="384" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M23" s="375" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="N23" s="376">
         <v>1</v>
       </c>
-      <c r="O23" s="383" t="s">
+      <c r="O23" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="P23" s="382">
-[...3 lines deleted...]
-    <row r="24" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P23" s="413">
+        <v>0.64935064935060005</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="373">
         <v>14</v>
       </c>
       <c r="B24" s="380" t="s">
-        <v>314</v>
+        <v>56</v>
       </c>
       <c r="C24" s="375" t="s">
-        <v>307</v>
+        <v>28</v>
       </c>
       <c r="D24" s="376">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E24" s="383" t="s">
+        <v>2</v>
+      </c>
+      <c r="E24" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="F24" s="381">
-        <v>0.87976539589439995</v>
+      <c r="F24" s="412">
+        <v>0.6230529595016</v>
       </c>
       <c r="G24" s="387" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="H24" s="375" t="s">
-        <v>123</v>
+        <v>28</v>
       </c>
       <c r="I24" s="376">
         <v>1</v>
       </c>
-      <c r="J24" s="383" t="s">
+      <c r="J24" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="K24" s="381">
-        <v>0.50761421319800004</v>
+      <c r="K24" s="412">
+        <v>0.59880239520959999</v>
       </c>
       <c r="L24" s="384" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="M24" s="375" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="N24" s="376">
         <v>1</v>
       </c>
-      <c r="O24" s="383" t="s">
+      <c r="O24" s="414" t="s">
         <v>303</v>
       </c>
-      <c r="P24" s="382">
-[...3 lines deleted...]
-    <row r="25" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+      <c r="P24" s="413">
+        <v>0.64935064935060005</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="401">
         <v>15</v>
       </c>
       <c r="B25" s="402" t="s">
-        <v>48</v>
+        <v>110</v>
       </c>
       <c r="C25" s="389" t="s">
-        <v>25</v>
+        <v>109</v>
       </c>
       <c r="D25" s="403">
         <v>2</v>
       </c>
-      <c r="E25" s="404" t="s">
+      <c r="E25" s="418" t="s">
         <v>303</v>
       </c>
-      <c r="F25" s="391">
-        <v>0.58651026392960004</v>
+      <c r="F25" s="415">
+        <v>0.6230529595016</v>
       </c>
       <c r="G25" s="402" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="H25" s="389" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I25" s="405">
         <v>1</v>
       </c>
-      <c r="J25" s="404" t="s">
+      <c r="J25" s="418" t="s">
         <v>303</v>
       </c>
-      <c r="K25" s="391">
-[...16 lines deleted...]
-      </c>
+      <c r="K25" s="415">
+        <v>0.59880239520959999</v>
+      </c>
+      <c r="L25" s="402"/>
+      <c r="M25" s="389"/>
+      <c r="N25" s="405"/>
+      <c r="O25" s="419"/>
+      <c r="P25" s="420"/>
     </row>
     <row r="26" spans="1:16" s="407" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A26" s="406" t="s">
-[...16 lines deleted...]
-      <c r="P26" s="343"/>
+      <c r="A26" s="356" t="s">
+        <v>319</v>
+      </c>
+      <c r="B26" s="356"/>
+      <c r="G26" s="421"/>
+      <c r="L26" s="421"/>
     </row>
     <row r="27" spans="1:16" s="343" customFormat="1">
       <c r="A27" s="408" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B27" s="409"/>
       <c r="C27" s="345"/>
       <c r="H27" s="344"/>
       <c r="N27" s="344"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="45" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:S80"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" topLeftCell="A6" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="71" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="71"/>
+    <col min="1" max="1" width="2.69921875" style="71" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="72" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="71" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="325" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="71" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="325" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="71" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="321" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...13 lines deleted...]
-      <c r="P1" s="413"/>
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
     </row>
     <row r="2" spans="1:19" s="321" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="413"/>
-[...14 lines deleted...]
-      <c r="P2" s="413"/>
+      <c r="A2" s="425"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
     </row>
     <row r="3" spans="1:19" s="321" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B3" s="322"/>
       <c r="C3" s="70"/>
       <c r="D3" s="323"/>
       <c r="E3" s="323"/>
       <c r="F3" s="323"/>
       <c r="G3" s="322"/>
       <c r="H3" s="69"/>
       <c r="I3" s="323"/>
       <c r="J3" s="323"/>
       <c r="K3" s="323"/>
       <c r="L3" s="322"/>
       <c r="M3" s="69"/>
       <c r="N3" s="323"/>
       <c r="O3" s="323"/>
       <c r="P3" s="324"/>
     </row>
     <row r="4" spans="1:19">
       <c r="P4" s="326" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10"/>
       <c r="E5" s="12"/>
       <c r="F5" s="13"/>
       <c r="G5" s="10"/>
       <c r="H5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="10"/>
       <c r="J5" s="14"/>
       <c r="K5" s="15"/>
       <c r="L5" s="16"/>
       <c r="M5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="10"/>
       <c r="O5" s="14"/>
       <c r="P5" s="17"/>
     </row>
-    <row r="6" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="6" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A6" s="73"/>
       <c r="B6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="75"/>
       <c r="D6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="74" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="75"/>
       <c r="I6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="74" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="K6" s="9" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="L6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="75"/>
       <c r="N6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="327" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="P6" s="328" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:19" s="18" customFormat="1" ht="14.25">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A7" s="73"/>
       <c r="B7" s="79" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="76"/>
       <c r="E7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="76" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="G7" s="79" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="H7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="76"/>
       <c r="J7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="76" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="L7" s="79" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="M7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="76"/>
       <c r="O7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="79" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:19" s="18" customFormat="1" ht="14.25">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A8" s="80" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="82"/>
       <c r="D8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="81" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="F8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="82"/>
       <c r="I8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="81" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="K8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="82"/>
       <c r="N8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="81" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="P8" s="83" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="1" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:19" s="1" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="329"/>
       <c r="B9" s="36" t="s">
-        <v>45</v>
+        <v>148</v>
       </c>
       <c r="C9" s="37" t="s">
-        <v>18</v>
+        <v>149</v>
       </c>
       <c r="D9" s="38">
-        <v>416</v>
+        <v>443</v>
       </c>
       <c r="E9" s="39">
-        <v>13.719678603336718</v>
+        <v>14.937791516649483</v>
       </c>
       <c r="F9" s="40">
         <v>100</v>
       </c>
       <c r="G9" s="36" t="s">
-        <v>45</v>
+        <v>150</v>
       </c>
       <c r="H9" s="37" t="s">
-        <v>18</v>
+        <v>149</v>
       </c>
       <c r="I9" s="38">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="J9" s="39">
-        <v>16.19925590995998</v>
+        <v>17.024009031139695</v>
       </c>
       <c r="K9" s="40">
         <v>100</v>
       </c>
       <c r="L9" s="36" t="s">
-        <v>45</v>
+        <v>150</v>
       </c>
       <c r="M9" s="37" t="s">
-        <v>18</v>
+        <v>149</v>
       </c>
       <c r="N9" s="38">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="O9" s="39">
-        <v>11.020638556461659</v>
+        <v>12.669315726738345</v>
       </c>
       <c r="P9" s="41">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="35">
         <v>1</v>
       </c>
       <c r="B10" s="42" t="s">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="C10" s="37" t="s">
-        <v>19</v>
+        <v>152</v>
       </c>
       <c r="D10" s="38">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="E10" s="39">
-        <v>2.539459741482998</v>
+        <v>3.4731000000000001</v>
       </c>
       <c r="F10" s="43">
-        <v>18.509615384615383</v>
+        <v>23.25056433408578</v>
       </c>
       <c r="G10" s="42" t="s">
-        <v>53</v>
+        <v>151</v>
       </c>
       <c r="H10" s="37" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="I10" s="38">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="J10" s="39">
-        <v>3.0373000000000001</v>
+        <v>4.4016449205988568</v>
       </c>
       <c r="K10" s="43">
-        <v>18.75</v>
+        <v>25.85551330798479</v>
       </c>
       <c r="L10" s="42" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="M10" s="37" t="s">
-        <v>19</v>
+        <v>154</v>
       </c>
       <c r="N10" s="38">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="O10" s="39">
-        <v>2.0663</v>
+        <v>2.4634</v>
       </c>
       <c r="P10" s="44">
-        <v>18.75</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>19.444444444444443</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="35">
         <v>2</v>
       </c>
       <c r="B11" s="42" t="s">
-        <v>53</v>
+        <v>153</v>
       </c>
       <c r="C11" s="37" t="s">
-        <v>20</v>
+        <v>154</v>
       </c>
       <c r="D11" s="38">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E11" s="39">
-        <v>2.4405197515550894</v>
+        <v>2.5964</v>
       </c>
       <c r="F11" s="43">
-        <v>17.78846153846154</v>
+        <v>17.381489841986458</v>
       </c>
       <c r="G11" s="42" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="H11" s="37" t="s">
-        <v>19</v>
+        <v>154</v>
       </c>
       <c r="I11" s="38">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="J11" s="39">
-        <v>2.9740000000000002</v>
+        <v>2.7186630391934115</v>
       </c>
       <c r="K11" s="43">
-        <v>18.359375</v>
+        <v>15.96958174904943</v>
       </c>
       <c r="L11" s="42" t="s">
-        <v>53</v>
+        <v>151</v>
       </c>
       <c r="M11" s="37" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="N11" s="38">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="O11" s="39">
-        <v>1.7907999999999999</v>
+        <v>2.4634</v>
       </c>
       <c r="P11" s="44">
-        <v>16.25</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>19.444444444444443</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="35">
         <v>3</v>
       </c>
       <c r="B12" s="42" t="s">
-        <v>96</v>
+        <v>155</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>36</v>
+        <v>156</v>
       </c>
       <c r="D12" s="38">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="E12" s="39">
-        <v>1.3521798623480898</v>
+        <v>1.079</v>
       </c>
       <c r="F12" s="43">
-        <v>9.8557692307692299</v>
+        <v>7.2234762979683973</v>
       </c>
       <c r="G12" s="42" t="s">
-        <v>96</v>
+        <v>155</v>
       </c>
       <c r="H12" s="37" t="s">
-        <v>36</v>
+        <v>156</v>
       </c>
       <c r="I12" s="38">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="J12" s="39">
-        <v>1.8983000000000001</v>
+        <v>1.1651413025114621</v>
       </c>
       <c r="K12" s="43">
-        <v>11.71875</v>
+        <v>6.8441064638783269</v>
       </c>
       <c r="L12" s="42" t="s">
-        <v>96</v>
+        <v>155</v>
       </c>
       <c r="M12" s="37" t="s">
-        <v>36</v>
+        <v>156</v>
       </c>
       <c r="N12" s="38">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="O12" s="39">
-        <v>0.75760000000000005</v>
+        <v>0.98529999999999995</v>
       </c>
       <c r="P12" s="44">
-        <v>6.875</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>7.7777777777777777</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="35">
         <v>4</v>
       </c>
       <c r="B13" s="42" t="s">
-        <v>103</v>
+        <v>157</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>38</v>
+        <v>158</v>
       </c>
       <c r="D13" s="38">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E13" s="39">
-        <v>0.79151991942327216</v>
+        <v>0.64059999999999995</v>
       </c>
       <c r="F13" s="43">
-        <v>5.7692307692307692</v>
+        <v>4.288939051918736</v>
       </c>
       <c r="G13" s="42" t="s">
-        <v>68</v>
+        <v>157</v>
       </c>
       <c r="H13" s="37" t="s">
-        <v>37</v>
+        <v>158</v>
       </c>
       <c r="I13" s="38">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="J13" s="39">
-        <v>0.88580000000000003</v>
+        <v>0.7120307959792268</v>
       </c>
       <c r="K13" s="43">
-        <v>5.46875</v>
+        <v>4.1825095057034218</v>
       </c>
       <c r="L13" s="42" t="s">
-        <v>103</v>
+        <v>159</v>
       </c>
       <c r="M13" s="37" t="s">
-        <v>38</v>
+        <v>160</v>
       </c>
       <c r="N13" s="38">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="O13" s="39">
-        <v>0.68869999999999998</v>
+        <v>0.7742</v>
       </c>
       <c r="P13" s="44">
-        <v>6.25</v>
+        <v>6.1111111111111107</v>
       </c>
       <c r="R13" s="71"/>
       <c r="S13" s="71"/>
     </row>
-    <row r="14" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="35">
         <v>5</v>
       </c>
       <c r="B14" s="42" t="s">
-        <v>68</v>
+        <v>159</v>
       </c>
       <c r="C14" s="37" t="s">
-        <v>37</v>
+        <v>160</v>
       </c>
       <c r="D14" s="38">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E14" s="39">
-        <v>0.75853992278063587</v>
+        <v>0.64059999999999995</v>
       </c>
       <c r="F14" s="43">
-        <v>5.5288461538461542</v>
+        <v>4.288939051918736</v>
       </c>
       <c r="G14" s="42" t="s">
-        <v>103</v>
+        <v>161</v>
       </c>
       <c r="H14" s="37" t="s">
-        <v>38</v>
+        <v>162</v>
       </c>
       <c r="I14" s="38">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="J14" s="39">
-        <v>0.88580000000000003</v>
+        <v>0.58257065125573104</v>
       </c>
       <c r="K14" s="43">
-        <v>5.46875</v>
+        <v>3.4220532319391634</v>
       </c>
       <c r="L14" s="42" t="s">
-        <v>68</v>
+        <v>163</v>
       </c>
       <c r="M14" s="37" t="s">
-        <v>37</v>
+        <v>164</v>
       </c>
       <c r="N14" s="38">
         <v>9</v>
       </c>
       <c r="O14" s="39">
-        <v>0.61990000000000001</v>
+        <v>0.63339999999999996</v>
       </c>
       <c r="P14" s="44">
-        <v>5.625</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="35">
         <v>6</v>
       </c>
       <c r="B15" s="42" t="s">
-        <v>75</v>
+        <v>161</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>22</v>
+        <v>162</v>
       </c>
       <c r="D15" s="38">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E15" s="39">
-        <v>0.46171995299690877</v>
+        <v>0.53949999999999998</v>
       </c>
       <c r="F15" s="43">
-        <v>3.3653846153846154</v>
+        <v>3.6117381489841986</v>
       </c>
       <c r="G15" s="42" t="s">
-        <v>75</v>
+        <v>165</v>
       </c>
       <c r="H15" s="37" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="I15" s="38">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J15" s="39">
-        <v>0.44290000000000002</v>
+        <v>0.51784057889398305</v>
       </c>
       <c r="K15" s="43">
-        <v>2.734375</v>
+        <v>3.041825095057034</v>
       </c>
       <c r="L15" s="45" t="s">
-        <v>75</v>
+        <v>157</v>
       </c>
       <c r="M15" s="37" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="N15" s="38">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="O15" s="39">
-        <v>0.48209999999999997</v>
+        <v>0.56299999999999994</v>
       </c>
       <c r="P15" s="44">
-        <v>4.375</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.4444444444444446</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="35">
         <v>7</v>
       </c>
       <c r="B16" s="42" t="s">
-        <v>48</v>
+        <v>163</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="D16" s="38">
+        <v>14</v>
+      </c>
+      <c r="E16" s="39">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="F16" s="43">
+        <v>3.1602708803611739</v>
+      </c>
+      <c r="G16" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="H16" s="37" t="s">
+        <v>160</v>
+      </c>
+      <c r="I16" s="38">
+        <v>8</v>
+      </c>
+      <c r="J16" s="39">
+        <v>0.51784057889398305</v>
+      </c>
+      <c r="K16" s="43">
+        <v>3.041825095057034</v>
+      </c>
+      <c r="L16" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="M16" s="37" t="s">
+        <v>162</v>
+      </c>
+      <c r="N16" s="38">
         <v>7</v>
       </c>
-      <c r="E16" s="39">
-[...28 lines deleted...]
-      </c>
       <c r="O16" s="39">
-        <v>0.34429999999999999</v>
+        <v>0.49259999999999998</v>
       </c>
       <c r="P16" s="44">
-        <v>3.125</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.8888888888888888</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="46">
         <v>8</v>
       </c>
       <c r="B17" s="45" t="s">
-        <v>55</v>
+        <v>165</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>113</v>
+        <v>166</v>
       </c>
       <c r="D17" s="38">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E17" s="39">
-        <v>0.23085997649845438</v>
+        <v>0.3034</v>
       </c>
       <c r="F17" s="43">
-        <v>1.6826923076923077</v>
+        <v>2.0316027088036117</v>
       </c>
       <c r="G17" s="42" t="s">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="H17" s="37" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="I17" s="38">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J17" s="39">
-        <v>0.25309999999999999</v>
+        <v>0.3883804341704874</v>
       </c>
       <c r="K17" s="43">
-        <v>1.5625</v>
+        <v>2.2813688212927756</v>
       </c>
       <c r="L17" s="42" t="s">
-        <v>55</v>
+        <v>169</v>
       </c>
       <c r="M17" s="37" t="s">
-        <v>113</v>
+        <v>170</v>
       </c>
       <c r="N17" s="38">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O17" s="39">
-        <v>0.27550000000000002</v>
+        <v>0.14069999999999999</v>
       </c>
       <c r="P17" s="44">
-        <v>2.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1111111111111112</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="35">
         <v>9</v>
       </c>
       <c r="B18" s="47" t="s">
-        <v>69</v>
+        <v>171</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="D18" s="38">
         <v>6</v>
       </c>
       <c r="E18" s="39">
-        <v>0.19787997985581804</v>
+        <v>0.20230000000000001</v>
       </c>
       <c r="F18" s="43">
-        <v>1.4423076923076923</v>
+        <v>1.3544018058690745</v>
       </c>
       <c r="G18" s="42" t="s">
-        <v>69</v>
+        <v>171</v>
       </c>
       <c r="H18" s="37" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="I18" s="38">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J18" s="39">
-        <v>0.25309999999999999</v>
+        <v>0.32365036180873952</v>
       </c>
       <c r="K18" s="43">
-        <v>1.5625</v>
+        <v>1.9011406844106464</v>
       </c>
       <c r="L18" s="42" t="s">
-        <v>90</v>
+        <v>173</v>
       </c>
       <c r="M18" s="37" t="s">
-        <v>39</v>
+        <v>174</v>
       </c>
       <c r="N18" s="38">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O18" s="39">
-        <v>0.27550000000000002</v>
+        <v>0.14069999999999999</v>
       </c>
       <c r="P18" s="44">
-        <v>2.5</v>
+        <v>1.1111111111111112</v>
       </c>
       <c r="Q18" s="71"/>
       <c r="R18" s="71"/>
     </row>
-    <row r="19" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="35">
         <v>10</v>
       </c>
       <c r="B19" s="48" t="s">
-        <v>102</v>
+        <v>169</v>
       </c>
       <c r="C19" s="37" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="D19" s="38">
         <v>6</v>
       </c>
       <c r="E19" s="39">
-        <v>0.19787997985581804</v>
+        <v>0.20230000000000001</v>
       </c>
       <c r="F19" s="43">
-        <v>1.4423076923076923</v>
+        <v>1.3544018058690745</v>
       </c>
       <c r="G19" s="47" t="s">
-        <v>55</v>
+        <v>163</v>
       </c>
       <c r="H19" s="37" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="I19" s="38">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J19" s="39">
-        <v>0.1898</v>
+        <v>0.32365036180873952</v>
       </c>
       <c r="K19" s="43">
-        <v>1.171875</v>
+        <v>1.9011406844106464</v>
       </c>
       <c r="L19" s="42" t="s">
-        <v>74</v>
+        <v>175</v>
       </c>
       <c r="M19" s="37" t="s">
-        <v>31</v>
+        <v>176</v>
       </c>
       <c r="N19" s="38">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O19" s="39">
-        <v>0.20660000000000001</v>
+        <v>0.14069999999999999</v>
       </c>
       <c r="P19" s="44">
-        <v>1.875</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.1111111111111112</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="35"/>
       <c r="B20" s="49"/>
       <c r="C20" s="50" t="s">
-        <v>24</v>
+        <v>177</v>
       </c>
       <c r="D20" s="51">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E20" s="39">
-        <v>4.5182595400411785</v>
+        <v>4.7881859940501732</v>
       </c>
       <c r="F20" s="52">
-        <v>32.932692307692307</v>
+        <v>32.05417607223476</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="37" t="s">
-        <v>24</v>
+        <v>177</v>
       </c>
       <c r="I20" s="51">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="J20" s="39">
-        <v>5.0622674718624934</v>
+        <v>5.3725960060250753</v>
       </c>
       <c r="K20" s="52">
-        <v>31.25</v>
+        <v>31.558935361216729</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="37" t="s">
-        <v>24</v>
+        <v>177</v>
       </c>
       <c r="N20" s="51">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O20" s="53">
-        <v>3.5128285398721535</v>
+        <v>3.8711798053922721</v>
       </c>
       <c r="P20" s="44">
-        <v>31.875</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>30.555555555555557</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="54">
         <v>11</v>
       </c>
       <c r="B21" s="42" t="s">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="C21" s="37" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="D21" s="55">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E21" s="56">
-        <v>0.16489998321318172</v>
+        <v>0.20230000000000001</v>
       </c>
       <c r="F21" s="44">
-        <v>1.2019230769230769</v>
+        <v>1.3544018058690745</v>
       </c>
       <c r="G21" s="57" t="s">
-        <v>48</v>
+        <v>169</v>
       </c>
       <c r="H21" s="330" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="I21" s="55">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J21" s="56">
-        <v>0.1265</v>
+        <v>0.25892028944699153</v>
       </c>
       <c r="K21" s="43">
-        <v>0.78125</v>
+        <v>1.520912547528517</v>
       </c>
       <c r="L21" s="58" t="s">
-        <v>69</v>
+        <v>171</v>
       </c>
       <c r="M21" s="330" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="N21" s="55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O21" s="39">
-        <v>0.13769999999999999</v>
+        <v>7.0300000000000001E-2</v>
       </c>
       <c r="P21" s="59">
-        <v>1.25</v>
+        <v>0.55555555555555558</v>
       </c>
       <c r="Q21" s="71"/>
       <c r="R21" s="71"/>
     </row>
-    <row r="22" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="35">
         <v>12</v>
       </c>
       <c r="B22" s="48" t="s">
-        <v>74</v>
+        <v>178</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="D22" s="38">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E22" s="39">
-        <v>0.16489998321318172</v>
+        <v>0.1011</v>
       </c>
       <c r="F22" s="43">
-        <v>1.2019230769230769</v>
+        <v>0.67720090293453727</v>
       </c>
       <c r="G22" s="48" t="s">
-        <v>56</v>
+        <v>178</v>
       </c>
       <c r="H22" s="37" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="I22" s="38">
         <v>2</v>
       </c>
       <c r="J22" s="39">
-        <v>0.1265</v>
+        <v>0.12946014472349576</v>
       </c>
       <c r="K22" s="43">
-        <v>0.78125</v>
+        <v>0.76045627376425851</v>
       </c>
       <c r="L22" s="60" t="s">
-        <v>91</v>
+        <v>180</v>
       </c>
       <c r="M22" s="37" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="N22" s="38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O22" s="39">
-        <v>0.13769999999999999</v>
+        <v>7.0300000000000001E-2</v>
       </c>
       <c r="P22" s="44">
-        <v>1.25</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.55555555555555558</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="35">
         <v>13</v>
       </c>
       <c r="B23" s="42" t="s">
-        <v>90</v>
+        <v>173</v>
       </c>
       <c r="C23" s="37" t="s">
-        <v>39</v>
+        <v>174</v>
       </c>
       <c r="D23" s="38">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E23" s="39">
-        <v>0.13191998657054538</v>
+        <v>6.7400000000000002E-2</v>
       </c>
       <c r="F23" s="43">
-        <v>0.96153846153846156</v>
+        <v>0.45146726862302483</v>
       </c>
       <c r="G23" s="42" t="s">
-        <v>74</v>
+        <v>182</v>
       </c>
       <c r="H23" s="37" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
       <c r="I23" s="38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J23" s="39">
-        <v>0.1265</v>
+        <v>6.4730072361747881E-2</v>
       </c>
       <c r="K23" s="43">
-        <v>0.78125</v>
+        <v>0.38022813688212925</v>
       </c>
       <c r="L23" s="45" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="M23" s="37" t="s">
-        <v>28</v>
+        <v>166</v>
       </c>
       <c r="N23" s="38">
         <v>1</v>
       </c>
       <c r="O23" s="39">
-        <v>6.88E-2</v>
+        <v>7.0300000000000001E-2</v>
       </c>
       <c r="P23" s="44">
-        <v>0.625</v>
+        <v>0.55555555555555558</v>
       </c>
       <c r="Q23" s="71"/>
       <c r="R23" s="71"/>
     </row>
-    <row r="24" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="35">
         <v>14</v>
       </c>
       <c r="B24" s="42" t="s">
-        <v>91</v>
+        <v>175</v>
       </c>
       <c r="C24" s="37" t="s">
-        <v>41</v>
+        <v>176</v>
       </c>
       <c r="D24" s="38">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E24" s="39">
-        <v>0.13191998657054538</v>
+        <v>6.7400000000000002E-2</v>
       </c>
       <c r="F24" s="43">
-        <v>0.96153846153846156</v>
+        <v>0.45146726862302483</v>
       </c>
       <c r="G24" s="48" t="s">
-        <v>91</v>
+        <v>184</v>
       </c>
       <c r="H24" s="37" t="s">
-        <v>41</v>
+        <v>185</v>
       </c>
       <c r="I24" s="38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J24" s="39">
-        <v>0.1265</v>
+        <v>6.4730072361747881E-2</v>
       </c>
       <c r="K24" s="43">
-        <v>0.78125</v>
+        <v>0.38022813688212925</v>
       </c>
       <c r="L24" s="45" t="s">
-        <v>60</v>
+        <v>186</v>
       </c>
       <c r="M24" s="37" t="s">
-        <v>27</v>
+        <v>187</v>
       </c>
       <c r="N24" s="38">
         <v>1</v>
       </c>
       <c r="O24" s="39">
-        <v>6.88E-2</v>
+        <v>7.0300000000000001E-2</v>
       </c>
       <c r="P24" s="44">
-        <v>0.625</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.55555555555555558</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
-        <v>56</v>
+        <v>182</v>
       </c>
       <c r="C25" s="50" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="D25" s="63">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E25" s="53">
-        <v>9.8939989927909019E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="F25" s="52">
-        <v>0.72115384615384615</v>
-[...15 lines deleted...]
-      </c>
+        <v>0.22573363431151242</v>
+      </c>
+      <c r="G25" s="62"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="64"/>
+      <c r="J25" s="53"/>
+      <c r="K25" s="52"/>
       <c r="L25" s="62" t="s">
-        <v>61</v>
+        <v>188</v>
       </c>
       <c r="M25" s="50" t="s">
-        <v>43</v>
+        <v>189</v>
       </c>
       <c r="N25" s="64">
         <v>1</v>
       </c>
       <c r="O25" s="53">
-        <v>6.88E-2</v>
+        <v>7.0300000000000001E-2</v>
       </c>
       <c r="P25" s="65">
-        <v>0.625</v>
+        <v>0.55555555555555558</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="331" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="18" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="B26" s="18"/>
+      <c r="C26" s="333"/>
+      <c r="D26" s="333"/>
+      <c r="E26" s="333"/>
+      <c r="F26" s="333"/>
       <c r="G26" s="332"/>
+      <c r="H26" s="333"/>
+      <c r="I26" s="333"/>
+      <c r="J26" s="333"/>
+      <c r="K26" s="333"/>
       <c r="L26" s="332"/>
+      <c r="M26" s="333"/>
+      <c r="N26" s="333"/>
+      <c r="O26" s="333"/>
+      <c r="P26" s="333"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="325"/>
       <c r="C27" s="68"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="325"/>
       <c r="C28" s="68"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="325"/>
       <c r="C29" s="71"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="325"/>
       <c r="C30" s="71"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="325"/>
       <c r="C31" s="68"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="325"/>
       <c r="C32" s="68"/>
     </row>
@@ -8218,1140 +8311,1140 @@
       <c r="B77" s="325"/>
       <c r="C77" s="68"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="325"/>
       <c r="C78" s="68"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="325"/>
       <c r="C79" s="68"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="325"/>
       <c r="C80" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:S80"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="71" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="71"/>
+    <col min="1" max="1" width="2.69921875" style="71" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="72" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="71" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="325" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="71" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="325" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="71" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="321" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...13 lines deleted...]
-      <c r="P1" s="413"/>
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
     </row>
     <row r="2" spans="1:19" s="321" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="413"/>
-[...14 lines deleted...]
-      <c r="P2" s="413"/>
+      <c r="A2" s="425"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
     </row>
     <row r="3" spans="1:19" s="321" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="B3" s="322"/>
       <c r="C3" s="70"/>
       <c r="D3" s="323"/>
       <c r="E3" s="323"/>
       <c r="F3" s="323"/>
       <c r="G3" s="322"/>
       <c r="H3" s="69"/>
       <c r="I3" s="323"/>
       <c r="J3" s="323"/>
       <c r="K3" s="323"/>
       <c r="L3" s="322"/>
       <c r="M3" s="69"/>
       <c r="N3" s="323"/>
       <c r="O3" s="323"/>
       <c r="P3" s="324"/>
     </row>
     <row r="4" spans="1:19">
       <c r="P4" s="326" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10"/>
       <c r="E5" s="12"/>
       <c r="F5" s="13"/>
       <c r="G5" s="10"/>
       <c r="H5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="10"/>
       <c r="J5" s="14"/>
       <c r="K5" s="15"/>
       <c r="L5" s="16"/>
       <c r="M5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="10"/>
       <c r="O5" s="14"/>
       <c r="P5" s="17"/>
     </row>
-    <row r="6" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="6" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A6" s="73"/>
       <c r="B6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="75"/>
       <c r="D6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="74" t="s">
         <v>131</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>132</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="75"/>
       <c r="I6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="74" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="K6" s="9" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="L6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="75"/>
       <c r="N6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="327" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="P6" s="328" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:19" s="18" customFormat="1" ht="14.25">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A7" s="73"/>
       <c r="B7" s="79" t="s">
         <v>137</v>
       </c>
       <c r="C7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="76"/>
       <c r="E7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="76" t="s">
         <v>138</v>
       </c>
       <c r="G7" s="79" t="s">
         <v>137</v>
       </c>
       <c r="H7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="76"/>
       <c r="J7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="76" t="s">
         <v>138</v>
       </c>
       <c r="L7" s="79" t="s">
         <v>137</v>
       </c>
       <c r="M7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="76"/>
       <c r="O7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="79" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="8" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A8" s="80" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="82"/>
       <c r="D8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="81" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="F8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="82"/>
       <c r="I8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="81" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="K8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="82"/>
       <c r="N8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="81" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="P8" s="83" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="1" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:19" s="1" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="329"/>
       <c r="B9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="38">
-        <v>500</v>
+        <v>416</v>
       </c>
       <c r="E9" s="39">
-        <v>16.023376183045922</v>
+        <v>13.719678603336718</v>
       </c>
       <c r="F9" s="40">
         <v>100</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="H9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="38">
-        <v>282</v>
+        <v>256</v>
       </c>
       <c r="J9" s="39">
-        <v>17.327971493643492</v>
+        <v>16.19925590995998</v>
       </c>
       <c r="K9" s="40">
         <v>100</v>
       </c>
       <c r="L9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="M9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="38">
-        <v>218</v>
+        <v>160</v>
       </c>
       <c r="O9" s="39">
-        <v>14.601331735224273</v>
+        <v>11.020638556461659</v>
       </c>
       <c r="P9" s="41">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="35">
         <v>1</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>101</v>
       </c>
       <c r="C10" s="37" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="38">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="E10" s="39">
-        <v>3.8135635315649292</v>
+        <v>2.539459741482998</v>
       </c>
       <c r="F10" s="43">
-        <v>23.8</v>
+        <v>18.509615384615383</v>
       </c>
       <c r="G10" s="42" t="s">
-        <v>101</v>
+        <v>53</v>
       </c>
       <c r="H10" s="37" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I10" s="38">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="J10" s="39">
-        <v>4.4241000000000001</v>
+        <v>3.0373000000000001</v>
       </c>
       <c r="K10" s="43">
-        <v>25.531914893617021</v>
+        <v>18.75</v>
       </c>
       <c r="L10" s="42" t="s">
         <v>101</v>
       </c>
       <c r="M10" s="37" t="s">
         <v>19</v>
       </c>
       <c r="N10" s="38">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="O10" s="39">
-        <v>3.1478999999999999</v>
+        <v>2.0663</v>
       </c>
       <c r="P10" s="44">
-        <v>21.559633027522935</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>18.75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="35">
         <v>2</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="38">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="E11" s="39">
-        <v>3.4930960079040112</v>
+        <v>2.4405197515550894</v>
       </c>
       <c r="F11" s="43">
-        <v>21.8</v>
+        <v>17.78846153846154</v>
       </c>
       <c r="G11" s="42" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="H11" s="37" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I11" s="38">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="J11" s="39">
-        <v>3.8711000000000002</v>
+        <v>2.9740000000000002</v>
       </c>
       <c r="K11" s="43">
-        <v>22.340425531914892</v>
+        <v>18.359375</v>
       </c>
       <c r="L11" s="42" t="s">
         <v>53</v>
       </c>
       <c r="M11" s="37" t="s">
         <v>20</v>
       </c>
       <c r="N11" s="38">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="O11" s="39">
-        <v>3.081</v>
+        <v>1.7907999999999999</v>
       </c>
       <c r="P11" s="44">
-        <v>21.100917431192659</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>16.25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="35">
         <v>3</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>96</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="38">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E12" s="39">
-        <v>1.5061973612063166</v>
+        <v>1.3521798623480898</v>
       </c>
       <c r="F12" s="43">
-        <v>9.4</v>
+        <v>9.8557692307692299</v>
       </c>
       <c r="G12" s="42" t="s">
         <v>96</v>
       </c>
       <c r="H12" s="37" t="s">
         <v>36</v>
       </c>
       <c r="I12" s="38">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="J12" s="39">
-        <v>1.659</v>
+        <v>1.8983000000000001</v>
       </c>
       <c r="K12" s="43">
-        <v>9.5744680851063837</v>
+        <v>11.71875</v>
       </c>
       <c r="L12" s="42" t="s">
         <v>96</v>
       </c>
       <c r="M12" s="37" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="38">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="O12" s="39">
-        <v>1.3394999999999999</v>
+        <v>0.75760000000000005</v>
       </c>
       <c r="P12" s="44">
-        <v>9.1743119266055047</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>6.875</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="35">
         <v>4</v>
       </c>
       <c r="B13" s="42" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" s="38">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E13" s="39">
-        <v>0.96140257098275539</v>
+        <v>0.79151991942327216</v>
       </c>
       <c r="F13" s="43">
-        <v>6</v>
+        <v>5.7692307692307692</v>
       </c>
       <c r="G13" s="42" t="s">
         <v>68</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>37</v>
       </c>
       <c r="I13" s="38">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J13" s="39">
-        <v>0.92169999999999996</v>
+        <v>0.88580000000000003</v>
       </c>
       <c r="K13" s="43">
-        <v>5.3191489361702127</v>
+        <v>5.46875</v>
       </c>
       <c r="L13" s="42" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="M13" s="37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N13" s="38">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="O13" s="39">
-        <v>1.0045999999999999</v>
+        <v>0.68869999999999998</v>
       </c>
       <c r="P13" s="44">
-        <v>6.8807339449541285</v>
+        <v>6.25</v>
       </c>
       <c r="R13" s="71"/>
       <c r="S13" s="71"/>
     </row>
-    <row r="14" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="35">
         <v>5</v>
       </c>
       <c r="B14" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="38">
+        <v>23</v>
+      </c>
+      <c r="E14" s="39">
+        <v>0.75853992278063587</v>
+      </c>
+      <c r="F14" s="43">
+        <v>5.5288461538461542</v>
+      </c>
+      <c r="G14" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="C14" s="37" t="s">
+      <c r="H14" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="D14" s="38">
-[...13 lines deleted...]
-      </c>
       <c r="I14" s="38">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="J14" s="39">
-        <v>0.36859999999999998</v>
+        <v>0.88580000000000003</v>
       </c>
       <c r="K14" s="43">
-        <v>2.1276595744680851</v>
+        <v>5.46875</v>
       </c>
       <c r="L14" s="42" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="M14" s="37" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N14" s="38">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="O14" s="39">
-        <v>0.33479999999999999</v>
+        <v>0.61990000000000001</v>
       </c>
       <c r="P14" s="44">
-        <v>2.2935779816513762</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.625</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="35">
         <v>6</v>
       </c>
       <c r="B15" s="42" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>113</v>
+        <v>22</v>
       </c>
       <c r="D15" s="38">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E15" s="39">
-        <v>0.28842077129482657</v>
+        <v>0.46171995299690877</v>
       </c>
       <c r="F15" s="43">
-        <v>1.8</v>
+        <v>3.3653846153846154</v>
       </c>
       <c r="G15" s="42" t="s">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="H15" s="37" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="I15" s="38">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J15" s="39">
-        <v>0.36859999999999998</v>
+        <v>0.44290000000000002</v>
       </c>
       <c r="K15" s="43">
-        <v>2.1276595744680851</v>
+        <v>2.734375</v>
       </c>
       <c r="L15" s="45" t="s">
         <v>75</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>22</v>
       </c>
       <c r="N15" s="38">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="O15" s="39">
-        <v>0.26790000000000003</v>
+        <v>0.48209999999999997</v>
       </c>
       <c r="P15" s="44">
-        <v>1.834862385321101</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>4.375</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="35">
         <v>7</v>
       </c>
       <c r="B16" s="42" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D16" s="38">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E16" s="39">
-        <v>0.25637401892873474</v>
+        <v>0.23085997649845438</v>
       </c>
       <c r="F16" s="43">
-        <v>1.6</v>
+        <v>1.6826923076923077</v>
       </c>
       <c r="G16" s="42" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="H16" s="37" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I16" s="38">
         <v>5</v>
       </c>
       <c r="J16" s="39">
-        <v>0.30719999999999997</v>
+        <v>0.31630000000000003</v>
       </c>
       <c r="K16" s="43">
-        <v>1.7730496453900708</v>
+        <v>1.953125</v>
       </c>
       <c r="L16" s="42" t="s">
         <v>48</v>
       </c>
       <c r="M16" s="37" t="s">
         <v>25</v>
       </c>
       <c r="N16" s="38">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O16" s="39">
-        <v>0.2009</v>
+        <v>0.34429999999999999</v>
       </c>
       <c r="P16" s="44">
-        <v>1.3761467889908257</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>3.125</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="46">
         <v>8</v>
       </c>
       <c r="B17" s="45" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="D17" s="38">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E17" s="39">
-        <v>0.25637401892873474</v>
+        <v>0.23085997649845438</v>
       </c>
       <c r="F17" s="43">
-        <v>1.6</v>
+        <v>1.6826923076923077</v>
       </c>
       <c r="G17" s="42" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="H17" s="37" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="I17" s="38">
         <v>4</v>
       </c>
       <c r="J17" s="39">
-        <v>0.2457</v>
+        <v>0.25309999999999999</v>
       </c>
       <c r="K17" s="43">
-        <v>1.4184397163120568</v>
+        <v>1.5625</v>
       </c>
       <c r="L17" s="42" t="s">
         <v>55</v>
       </c>
       <c r="M17" s="37" t="s">
         <v>113</v>
       </c>
       <c r="N17" s="38">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O17" s="39">
-        <v>0.2009</v>
+        <v>0.27550000000000002</v>
       </c>
       <c r="P17" s="44">
-        <v>1.3761467889908257</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="35">
         <v>9</v>
       </c>
       <c r="B18" s="47" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D18" s="38">
         <v>6</v>
       </c>
       <c r="E18" s="39">
-        <v>0.19228051419655107</v>
+        <v>0.19787997985581804</v>
       </c>
       <c r="F18" s="43">
-        <v>1.2</v>
+        <v>1.4423076923076923</v>
       </c>
       <c r="G18" s="42" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="H18" s="37" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I18" s="38">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J18" s="39">
-        <v>0.18429999999999999</v>
+        <v>0.25309999999999999</v>
       </c>
       <c r="K18" s="43">
-        <v>1.0638297872340425</v>
+        <v>1.5625</v>
       </c>
       <c r="L18" s="42" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="M18" s="37" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="N18" s="38">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O18" s="39">
-        <v>0.2009</v>
+        <v>0.27550000000000002</v>
       </c>
       <c r="P18" s="44">
-        <v>1.3761467889908257</v>
+        <v>2.5</v>
       </c>
       <c r="Q18" s="71"/>
       <c r="R18" s="71"/>
     </row>
-    <row r="19" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="35">
         <v>10</v>
       </c>
       <c r="B19" s="48" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="C19" s="37" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D19" s="38">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E19" s="39">
-        <v>0.16023376183045923</v>
+        <v>0.19787997985581804</v>
       </c>
       <c r="F19" s="43">
-        <v>1</v>
+        <v>1.4423076923076923</v>
       </c>
       <c r="G19" s="47" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="H19" s="37" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="I19" s="38">
         <v>3</v>
       </c>
       <c r="J19" s="39">
-        <v>0.18429999999999999</v>
+        <v>0.1898</v>
       </c>
       <c r="K19" s="43">
-        <v>1.0638297872340425</v>
+        <v>1.171875</v>
       </c>
       <c r="L19" s="42" t="s">
         <v>74</v>
       </c>
       <c r="M19" s="37" t="s">
         <v>31</v>
       </c>
       <c r="N19" s="38">
         <v>3</v>
       </c>
       <c r="O19" s="39">
-        <v>0.2009</v>
+        <v>0.20660000000000001</v>
       </c>
       <c r="P19" s="44">
-        <v>1.3761467889908257</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.875</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="35"/>
       <c r="B20" s="49"/>
       <c r="C20" s="50" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="51">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="E20" s="39">
-        <v>4.7429193501815927</v>
+        <v>4.5182595400411785</v>
       </c>
       <c r="F20" s="52">
-        <v>29.6</v>
+        <v>32.932692307692307</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="37" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="51">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J20" s="39">
-        <v>4.7928431790928805</v>
+        <v>5.0622674718624934</v>
       </c>
       <c r="K20" s="52">
-        <v>27.659574468085108</v>
+        <v>31.25</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="37" t="s">
         <v>24</v>
       </c>
       <c r="N20" s="51">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="O20" s="53">
-        <v>4.6215224299563067</v>
+        <v>3.5128285398721535</v>
       </c>
       <c r="P20" s="44">
-        <v>31.651376146788991</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>31.875</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="54">
         <v>11</v>
       </c>
       <c r="B21" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="55">
+        <v>5</v>
+      </c>
+      <c r="E21" s="56">
+        <v>0.16489998321318172</v>
+      </c>
+      <c r="F21" s="44">
+        <v>1.2019230769230769</v>
+      </c>
+      <c r="G21" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="C21" s="37" t="s">
+      <c r="H21" s="330" t="s">
         <v>25</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="I21" s="55">
         <v>2</v>
       </c>
       <c r="J21" s="56">
-        <v>0.12280000000000001</v>
+        <v>0.1265</v>
       </c>
       <c r="K21" s="43">
-        <v>0.70921985815602839</v>
+        <v>0.78125</v>
       </c>
       <c r="L21" s="58" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="M21" s="330" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="N21" s="55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O21" s="39">
-        <v>0.2009</v>
+        <v>0.13769999999999999</v>
       </c>
       <c r="P21" s="59">
-        <v>1.3761467889908257</v>
+        <v>1.25</v>
       </c>
       <c r="Q21" s="71"/>
       <c r="R21" s="71"/>
     </row>
-    <row r="22" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="35">
         <v>12</v>
       </c>
       <c r="B22" s="48" t="s">
-        <v>114</v>
+        <v>74</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D22" s="38">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E22" s="39">
-        <v>0.12818700946436737</v>
+        <v>0.16489998321318172</v>
       </c>
       <c r="F22" s="43">
-        <v>0.8</v>
+        <v>1.2019230769230769</v>
       </c>
       <c r="G22" s="48" t="s">
-        <v>114</v>
+        <v>56</v>
       </c>
       <c r="H22" s="37" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I22" s="38">
         <v>2</v>
       </c>
       <c r="J22" s="39">
-        <v>0.12280000000000001</v>
+        <v>0.1265</v>
       </c>
       <c r="K22" s="43">
-        <v>0.70921985815602839</v>
+        <v>0.78125</v>
       </c>
       <c r="L22" s="60" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="M22" s="37" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N22" s="38">
         <v>2</v>
       </c>
       <c r="O22" s="39">
-        <v>0.13389999999999999</v>
+        <v>0.13769999999999999</v>
       </c>
       <c r="P22" s="44">
-        <v>0.91743119266055051</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="35">
         <v>13</v>
       </c>
       <c r="B23" s="42" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="C23" s="37" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D23" s="38">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E23" s="39">
-        <v>9.6140257098275533E-2</v>
+        <v>0.13191998657054538</v>
       </c>
       <c r="F23" s="43">
-        <v>0.6</v>
+        <v>0.96153846153846156</v>
       </c>
       <c r="G23" s="42" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="H23" s="37" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I23" s="38">
         <v>2</v>
       </c>
       <c r="J23" s="39">
-        <v>0.12280000000000001</v>
+        <v>0.1265</v>
       </c>
       <c r="K23" s="43">
-        <v>0.70921985815602839</v>
+        <v>0.78125</v>
       </c>
       <c r="L23" s="45" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="M23" s="37" t="s">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="N23" s="38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O23" s="39">
-        <v>0.13389999999999999</v>
+        <v>6.88E-2</v>
       </c>
       <c r="P23" s="44">
-        <v>0.91743119266055051</v>
+        <v>0.625</v>
       </c>
       <c r="Q23" s="71"/>
       <c r="R23" s="71"/>
     </row>
-    <row r="24" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="35">
         <v>14</v>
       </c>
       <c r="B24" s="42" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C24" s="37" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D24" s="38">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E24" s="39">
-        <v>9.6140257098275533E-2</v>
+        <v>0.13191998657054538</v>
       </c>
       <c r="F24" s="43">
-        <v>0.6</v>
+        <v>0.96153846153846156</v>
       </c>
       <c r="G24" s="48" t="s">
         <v>91</v>
       </c>
       <c r="H24" s="37" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="38">
         <v>2</v>
       </c>
       <c r="J24" s="39">
-        <v>0.12280000000000001</v>
+        <v>0.1265</v>
       </c>
       <c r="K24" s="43">
-        <v>0.70921985815602839</v>
+        <v>0.78125</v>
       </c>
       <c r="L24" s="45" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="M24" s="37" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="N24" s="38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O24" s="39">
-        <v>0.13389999999999999</v>
+        <v>6.88E-2</v>
       </c>
       <c r="P24" s="44">
-        <v>0.91743119266055051</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.625</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="50" t="s">
         <v>28</v>
       </c>
       <c r="D25" s="63">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E25" s="53">
-        <v>6.4093504732183684E-2</v>
+        <v>9.8939989927909019E-2</v>
       </c>
       <c r="F25" s="52">
-        <v>0.4</v>
+        <v>0.72115384615384615</v>
       </c>
       <c r="G25" s="62" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H25" s="50" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="I25" s="64">
         <v>1</v>
       </c>
       <c r="J25" s="53">
-        <v>6.1400000000000003E-2</v>
+        <v>6.3200000000000006E-2</v>
       </c>
       <c r="K25" s="52">
-        <v>0.3546099290780142</v>
+        <v>0.390625</v>
       </c>
       <c r="L25" s="62" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="M25" s="50" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="N25" s="64">
         <v>1</v>
       </c>
       <c r="O25" s="53">
-        <v>6.6900000000000001E-2</v>
+        <v>6.88E-2</v>
       </c>
       <c r="P25" s="65">
-        <v>0.45871559633027525</v>
+        <v>0.625</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="331" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26" s="18"/>
       <c r="G26" s="332"/>
       <c r="L26" s="332"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="325"/>
       <c r="C27" s="68"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="325"/>
       <c r="C28" s="68"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="325"/>
       <c r="C29" s="71"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="325"/>
       <c r="C30" s="71"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="325"/>
       <c r="C31" s="68"/>
     </row>
@@ -9539,242 +9632,1563 @@
       <c r="B77" s="325"/>
       <c r="C77" s="68"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="325"/>
       <c r="C78" s="68"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="325"/>
       <c r="C79" s="68"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="325"/>
       <c r="C80" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:S80"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="2.69921875" style="71" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="72" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="71" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="325" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="71" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="325" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="71" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="71"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" s="321" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="425" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
+    </row>
+    <row r="2" spans="1:19" s="321" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="425"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
+    </row>
+    <row r="3" spans="1:19" s="321" customFormat="1">
+      <c r="A3" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3" s="322"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="322"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="323"/>
+      <c r="J3" s="323"/>
+      <c r="K3" s="323"/>
+      <c r="L3" s="322"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="323"/>
+      <c r="O3" s="323"/>
+      <c r="P3" s="324"/>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="P4" s="326" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="18" customFormat="1" ht="13.8">
+      <c r="A5" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="10"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="10"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="15"/>
+      <c r="L5" s="16"/>
+      <c r="M5" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="10"/>
+      <c r="O5" s="14"/>
+      <c r="P5" s="17"/>
+    </row>
+    <row r="6" spans="1:19" s="18" customFormat="1" ht="13.8">
+      <c r="A6" s="73"/>
+      <c r="B6" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="75"/>
+      <c r="D6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="74" t="s">
+        <v>131</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="G6" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="75"/>
+      <c r="I6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="74" t="s">
+        <v>133</v>
+      </c>
+      <c r="K6" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="L6" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="M6" s="75"/>
+      <c r="N6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="327" t="s">
+        <v>135</v>
+      </c>
+      <c r="P6" s="328" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="18" customFormat="1" ht="13.8">
+      <c r="A7" s="73"/>
+      <c r="B7" s="79" t="s">
+        <v>137</v>
+      </c>
+      <c r="C7" s="78" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="76"/>
+      <c r="E7" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="76" t="s">
+        <v>138</v>
+      </c>
+      <c r="G7" s="79" t="s">
+        <v>137</v>
+      </c>
+      <c r="H7" s="78" t="s">
+        <v>7</v>
+      </c>
+      <c r="I7" s="76"/>
+      <c r="J7" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="76" t="s">
+        <v>138</v>
+      </c>
+      <c r="L7" s="79" t="s">
+        <v>137</v>
+      </c>
+      <c r="M7" s="78" t="s">
+        <v>7</v>
+      </c>
+      <c r="N7" s="76"/>
+      <c r="O7" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="P7" s="79" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="18" customFormat="1" ht="13.8">
+      <c r="A8" s="80" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="82"/>
+      <c r="D8" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="81" t="s">
+        <v>139</v>
+      </c>
+      <c r="F8" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="82"/>
+      <c r="I8" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="81" t="s">
+        <v>139</v>
+      </c>
+      <c r="K8" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="L8" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="M8" s="82"/>
+      <c r="N8" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="O8" s="81" t="s">
+        <v>139</v>
+      </c>
+      <c r="P8" s="83" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="1" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="329"/>
+      <c r="B9" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="38">
+        <v>500</v>
+      </c>
+      <c r="E9" s="39">
+        <v>16.023376183045922</v>
+      </c>
+      <c r="F9" s="40">
+        <v>100</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="38">
+        <v>282</v>
+      </c>
+      <c r="J9" s="39">
+        <v>17.327971493643492</v>
+      </c>
+      <c r="K9" s="40">
+        <v>100</v>
+      </c>
+      <c r="L9" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="M9" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="N9" s="38">
+        <v>218</v>
+      </c>
+      <c r="O9" s="39">
+        <v>14.601331735224273</v>
+      </c>
+      <c r="P9" s="41">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="35">
+        <v>1</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C10" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="38">
+        <v>119</v>
+      </c>
+      <c r="E10" s="39">
+        <v>3.8135635315649292</v>
+      </c>
+      <c r="F10" s="43">
+        <v>23.8</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="H10" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" s="38">
+        <v>72</v>
+      </c>
+      <c r="J10" s="39">
+        <v>4.4241000000000001</v>
+      </c>
+      <c r="K10" s="43">
+        <v>25.531914893617021</v>
+      </c>
+      <c r="L10" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="M10" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="N10" s="38">
+        <v>47</v>
+      </c>
+      <c r="O10" s="39">
+        <v>3.1478999999999999</v>
+      </c>
+      <c r="P10" s="44">
+        <v>21.559633027522935</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="35">
+        <v>2</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="38">
+        <v>109</v>
+      </c>
+      <c r="E11" s="39">
+        <v>3.4930960079040112</v>
+      </c>
+      <c r="F11" s="43">
+        <v>21.8</v>
+      </c>
+      <c r="G11" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="38">
+        <v>63</v>
+      </c>
+      <c r="J11" s="39">
+        <v>3.8711000000000002</v>
+      </c>
+      <c r="K11" s="43">
+        <v>22.340425531914892</v>
+      </c>
+      <c r="L11" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="M11" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="N11" s="38">
+        <v>46</v>
+      </c>
+      <c r="O11" s="39">
+        <v>3.081</v>
+      </c>
+      <c r="P11" s="44">
+        <v>21.100917431192659</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="35">
+        <v>3</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>96</v>
+      </c>
+      <c r="C12" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" s="38">
+        <v>47</v>
+      </c>
+      <c r="E12" s="39">
+        <v>1.5061973612063166</v>
+      </c>
+      <c r="F12" s="43">
+        <v>9.4</v>
+      </c>
+      <c r="G12" s="42" t="s">
+        <v>96</v>
+      </c>
+      <c r="H12" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="I12" s="38">
+        <v>27</v>
+      </c>
+      <c r="J12" s="39">
+        <v>1.659</v>
+      </c>
+      <c r="K12" s="43">
+        <v>9.5744680851063837</v>
+      </c>
+      <c r="L12" s="42" t="s">
+        <v>96</v>
+      </c>
+      <c r="M12" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="N12" s="38">
+        <v>20</v>
+      </c>
+      <c r="O12" s="39">
+        <v>1.3394999999999999</v>
+      </c>
+      <c r="P12" s="44">
+        <v>9.1743119266055047</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="35">
+        <v>4</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="38">
+        <v>30</v>
+      </c>
+      <c r="E13" s="39">
+        <v>0.96140257098275539</v>
+      </c>
+      <c r="F13" s="43">
+        <v>6</v>
+      </c>
+      <c r="G13" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="H13" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="I13" s="38">
+        <v>15</v>
+      </c>
+      <c r="J13" s="39">
+        <v>0.92169999999999996</v>
+      </c>
+      <c r="K13" s="43">
+        <v>5.3191489361702127</v>
+      </c>
+      <c r="L13" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="M13" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" s="38">
+        <v>15</v>
+      </c>
+      <c r="O13" s="39">
+        <v>1.0045999999999999</v>
+      </c>
+      <c r="P13" s="44">
+        <v>6.8807339449541285</v>
+      </c>
+      <c r="R13" s="71"/>
+      <c r="S13" s="71"/>
+    </row>
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="35">
+        <v>5</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C14" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="38">
+        <v>11</v>
+      </c>
+      <c r="E14" s="39">
+        <v>0.3525142760270103</v>
+      </c>
+      <c r="F14" s="43">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G14" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="H14" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="I14" s="38">
+        <v>6</v>
+      </c>
+      <c r="J14" s="39">
+        <v>0.36859999999999998</v>
+      </c>
+      <c r="K14" s="43">
+        <v>2.1276595744680851</v>
+      </c>
+      <c r="L14" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="M14" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="N14" s="38">
+        <v>5</v>
+      </c>
+      <c r="O14" s="39">
+        <v>0.33479999999999999</v>
+      </c>
+      <c r="P14" s="44">
+        <v>2.2935779816513762</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="35">
+        <v>6</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="D15" s="38">
+        <v>9</v>
+      </c>
+      <c r="E15" s="39">
+        <v>0.28842077129482657</v>
+      </c>
+      <c r="F15" s="43">
+        <v>1.8</v>
+      </c>
+      <c r="G15" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="H15" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="I15" s="38">
+        <v>6</v>
+      </c>
+      <c r="J15" s="39">
+        <v>0.36859999999999998</v>
+      </c>
+      <c r="K15" s="43">
+        <v>2.1276595744680851</v>
+      </c>
+      <c r="L15" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="N15" s="38">
+        <v>4</v>
+      </c>
+      <c r="O15" s="39">
+        <v>0.26790000000000003</v>
+      </c>
+      <c r="P15" s="44">
+        <v>1.834862385321101</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="35">
+        <v>7</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="38">
+        <v>8</v>
+      </c>
+      <c r="E16" s="39">
+        <v>0.25637401892873474</v>
+      </c>
+      <c r="F16" s="43">
+        <v>1.6</v>
+      </c>
+      <c r="G16" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" s="38">
+        <v>5</v>
+      </c>
+      <c r="J16" s="39">
+        <v>0.30719999999999997</v>
+      </c>
+      <c r="K16" s="43">
+        <v>1.7730496453900708</v>
+      </c>
+      <c r="L16" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="M16" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="38">
+        <v>3</v>
+      </c>
+      <c r="O16" s="39">
+        <v>0.2009</v>
+      </c>
+      <c r="P16" s="44">
+        <v>1.3761467889908257</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="46">
+        <v>8</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="38">
+        <v>8</v>
+      </c>
+      <c r="E17" s="39">
+        <v>0.25637401892873474</v>
+      </c>
+      <c r="F17" s="43">
+        <v>1.6</v>
+      </c>
+      <c r="G17" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" s="38">
+        <v>4</v>
+      </c>
+      <c r="J17" s="39">
+        <v>0.2457</v>
+      </c>
+      <c r="K17" s="43">
+        <v>1.4184397163120568</v>
+      </c>
+      <c r="L17" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="M17" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="N17" s="38">
+        <v>3</v>
+      </c>
+      <c r="O17" s="39">
+        <v>0.2009</v>
+      </c>
+      <c r="P17" s="44">
+        <v>1.3761467889908257</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="35">
+        <v>9</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="38">
+        <v>6</v>
+      </c>
+      <c r="E18" s="39">
+        <v>0.19228051419655107</v>
+      </c>
+      <c r="F18" s="43">
+        <v>1.2</v>
+      </c>
+      <c r="G18" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="H18" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="I18" s="38">
+        <v>3</v>
+      </c>
+      <c r="J18" s="39">
+        <v>0.18429999999999999</v>
+      </c>
+      <c r="K18" s="43">
+        <v>1.0638297872340425</v>
+      </c>
+      <c r="L18" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="M18" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="N18" s="38">
+        <v>3</v>
+      </c>
+      <c r="O18" s="39">
+        <v>0.2009</v>
+      </c>
+      <c r="P18" s="44">
+        <v>1.3761467889908257</v>
+      </c>
+      <c r="Q18" s="71"/>
+      <c r="R18" s="71"/>
+    </row>
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="35">
+        <v>10</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="38">
+        <v>5</v>
+      </c>
+      <c r="E19" s="39">
+        <v>0.16023376183045923</v>
+      </c>
+      <c r="F19" s="43">
+        <v>1</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="H19" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="I19" s="38">
+        <v>3</v>
+      </c>
+      <c r="J19" s="39">
+        <v>0.18429999999999999</v>
+      </c>
+      <c r="K19" s="43">
+        <v>1.0638297872340425</v>
+      </c>
+      <c r="L19" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="M19" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="N19" s="38">
+        <v>3</v>
+      </c>
+      <c r="O19" s="39">
+        <v>0.2009</v>
+      </c>
+      <c r="P19" s="44">
+        <v>1.3761467889908257</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="35"/>
+      <c r="B20" s="49"/>
+      <c r="C20" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="51">
+        <v>148</v>
+      </c>
+      <c r="E20" s="39">
+        <v>4.7429193501815927</v>
+      </c>
+      <c r="F20" s="52">
+        <v>29.6</v>
+      </c>
+      <c r="G20" s="47"/>
+      <c r="H20" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="51">
+        <v>78</v>
+      </c>
+      <c r="J20" s="39">
+        <v>4.7928431790928805</v>
+      </c>
+      <c r="K20" s="52">
+        <v>27.659574468085108</v>
+      </c>
+      <c r="L20" s="47"/>
+      <c r="M20" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="N20" s="51">
+        <v>69</v>
+      </c>
+      <c r="O20" s="53">
+        <v>4.6215224299563067</v>
+      </c>
+      <c r="P20" s="44">
+        <v>31.651376146788991</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="54">
+        <v>11</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="55">
+        <v>4</v>
+      </c>
+      <c r="E21" s="56">
+        <v>0.12818700946436737</v>
+      </c>
+      <c r="F21" s="44">
+        <v>0.8</v>
+      </c>
+      <c r="G21" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="H21" s="330" t="s">
+        <v>28</v>
+      </c>
+      <c r="I21" s="55">
+        <v>2</v>
+      </c>
+      <c r="J21" s="56">
+        <v>0.12280000000000001</v>
+      </c>
+      <c r="K21" s="43">
+        <v>0.70921985815602839</v>
+      </c>
+      <c r="L21" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="M21" s="330" t="s">
+        <v>41</v>
+      </c>
+      <c r="N21" s="55">
+        <v>3</v>
+      </c>
+      <c r="O21" s="39">
+        <v>0.2009</v>
+      </c>
+      <c r="P21" s="59">
+        <v>1.3761467889908257</v>
+      </c>
+      <c r="Q21" s="71"/>
+      <c r="R21" s="71"/>
+    </row>
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="35">
+        <v>12</v>
+      </c>
+      <c r="B22" s="48" t="s">
+        <v>114</v>
+      </c>
+      <c r="C22" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" s="38">
+        <v>4</v>
+      </c>
+      <c r="E22" s="39">
+        <v>0.12818700946436737</v>
+      </c>
+      <c r="F22" s="43">
+        <v>0.8</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>114</v>
+      </c>
+      <c r="H22" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="I22" s="38">
+        <v>2</v>
+      </c>
+      <c r="J22" s="39">
+        <v>0.12280000000000001</v>
+      </c>
+      <c r="K22" s="43">
+        <v>0.70921985815602839</v>
+      </c>
+      <c r="L22" s="60" t="s">
+        <v>114</v>
+      </c>
+      <c r="M22" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="N22" s="38">
+        <v>2</v>
+      </c>
+      <c r="O22" s="39">
+        <v>0.13389999999999999</v>
+      </c>
+      <c r="P22" s="44">
+        <v>0.91743119266055051</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="35">
+        <v>13</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" s="38">
+        <v>3</v>
+      </c>
+      <c r="E23" s="39">
+        <v>9.6140257098275533E-2</v>
+      </c>
+      <c r="F23" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="G23" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="H23" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="38">
+        <v>2</v>
+      </c>
+      <c r="J23" s="39">
+        <v>0.12280000000000001</v>
+      </c>
+      <c r="K23" s="43">
+        <v>0.70921985815602839</v>
+      </c>
+      <c r="L23" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="M23" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="N23" s="38">
+        <v>2</v>
+      </c>
+      <c r="O23" s="39">
+        <v>0.13389999999999999</v>
+      </c>
+      <c r="P23" s="44">
+        <v>0.91743119266055051</v>
+      </c>
+      <c r="Q23" s="71"/>
+      <c r="R23" s="71"/>
+    </row>
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="35">
+        <v>14</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="C24" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" s="38">
+        <v>3</v>
+      </c>
+      <c r="E24" s="39">
+        <v>9.6140257098275533E-2</v>
+      </c>
+      <c r="F24" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>91</v>
+      </c>
+      <c r="H24" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="I24" s="38">
+        <v>2</v>
+      </c>
+      <c r="J24" s="39">
+        <v>0.12280000000000001</v>
+      </c>
+      <c r="K24" s="43">
+        <v>0.70921985815602839</v>
+      </c>
+      <c r="L24" s="45" t="s">
+        <v>102</v>
+      </c>
+      <c r="M24" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="N24" s="38">
+        <v>2</v>
+      </c>
+      <c r="O24" s="39">
+        <v>0.13389999999999999</v>
+      </c>
+      <c r="P24" s="44">
+        <v>0.91743119266055051</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="61">
+        <v>15</v>
+      </c>
+      <c r="B25" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="63">
+        <v>2</v>
+      </c>
+      <c r="E25" s="53">
+        <v>6.4093504732183684E-2</v>
+      </c>
+      <c r="F25" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="G25" s="62" t="s">
+        <v>48</v>
+      </c>
+      <c r="H25" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="I25" s="64">
+        <v>1</v>
+      </c>
+      <c r="J25" s="53">
+        <v>6.1400000000000003E-2</v>
+      </c>
+      <c r="K25" s="52">
+        <v>0.3546099290780142</v>
+      </c>
+      <c r="L25" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="M25" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="N25" s="64">
+        <v>1</v>
+      </c>
+      <c r="O25" s="53">
+        <v>6.6900000000000001E-2</v>
+      </c>
+      <c r="P25" s="65">
+        <v>0.45871559633027525</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="331" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>140</v>
+      </c>
+      <c r="B26" s="18"/>
+      <c r="G26" s="332"/>
+      <c r="L26" s="332"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="B27" s="325"/>
+      <c r="C27" s="68"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="B28" s="325"/>
+      <c r="C28" s="68"/>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="B29" s="325"/>
+      <c r="C29" s="71"/>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="B30" s="325"/>
+      <c r="C30" s="71"/>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="B31" s="325"/>
+      <c r="C31" s="68"/>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="B32" s="325"/>
+      <c r="C32" s="68"/>
+    </row>
+    <row r="33" spans="2:3">
+      <c r="B33" s="325"/>
+      <c r="C33" s="68"/>
+    </row>
+    <row r="34" spans="2:3">
+      <c r="B34" s="325"/>
+      <c r="C34" s="68"/>
+    </row>
+    <row r="35" spans="2:3">
+      <c r="B35" s="325"/>
+      <c r="C35" s="68"/>
+    </row>
+    <row r="36" spans="2:3">
+      <c r="B36" s="325"/>
+      <c r="C36" s="68"/>
+    </row>
+    <row r="37" spans="2:3">
+      <c r="B37" s="325"/>
+      <c r="C37" s="68"/>
+    </row>
+    <row r="38" spans="2:3">
+      <c r="B38" s="325"/>
+      <c r="C38" s="68"/>
+    </row>
+    <row r="39" spans="2:3">
+      <c r="B39" s="325"/>
+      <c r="C39" s="68"/>
+    </row>
+    <row r="40" spans="2:3">
+      <c r="B40" s="325"/>
+      <c r="C40" s="68"/>
+    </row>
+    <row r="41" spans="2:3">
+      <c r="B41" s="325"/>
+      <c r="C41" s="68"/>
+    </row>
+    <row r="42" spans="2:3">
+      <c r="B42" s="325"/>
+      <c r="C42" s="68"/>
+    </row>
+    <row r="43" spans="2:3">
+      <c r="B43" s="325"/>
+      <c r="C43" s="68"/>
+    </row>
+    <row r="44" spans="2:3">
+      <c r="B44" s="325"/>
+      <c r="C44" s="68"/>
+    </row>
+    <row r="45" spans="2:3">
+      <c r="B45" s="325"/>
+      <c r="C45" s="68"/>
+    </row>
+    <row r="46" spans="2:3">
+      <c r="B46" s="325"/>
+      <c r="C46" s="68"/>
+    </row>
+    <row r="47" spans="2:3">
+      <c r="B47" s="325"/>
+      <c r="C47" s="68"/>
+    </row>
+    <row r="48" spans="2:3">
+      <c r="B48" s="325"/>
+      <c r="C48" s="68"/>
+    </row>
+    <row r="49" spans="2:3">
+      <c r="B49" s="325"/>
+      <c r="C49" s="68"/>
+    </row>
+    <row r="50" spans="2:3">
+      <c r="B50" s="325"/>
+      <c r="C50" s="68"/>
+    </row>
+    <row r="51" spans="2:3">
+      <c r="B51" s="325"/>
+      <c r="C51" s="68"/>
+    </row>
+    <row r="52" spans="2:3">
+      <c r="B52" s="325"/>
+      <c r="C52" s="68"/>
+    </row>
+    <row r="53" spans="2:3">
+      <c r="B53" s="325"/>
+      <c r="C53" s="68"/>
+    </row>
+    <row r="54" spans="2:3">
+      <c r="B54" s="325"/>
+      <c r="C54" s="68"/>
+    </row>
+    <row r="55" spans="2:3">
+      <c r="B55" s="325"/>
+      <c r="C55" s="68"/>
+    </row>
+    <row r="56" spans="2:3">
+      <c r="B56" s="325"/>
+      <c r="C56" s="68"/>
+    </row>
+    <row r="57" spans="2:3">
+      <c r="B57" s="325"/>
+      <c r="C57" s="68"/>
+    </row>
+    <row r="58" spans="2:3">
+      <c r="B58" s="325"/>
+      <c r="C58" s="68"/>
+    </row>
+    <row r="59" spans="2:3">
+      <c r="B59" s="325"/>
+      <c r="C59" s="68"/>
+    </row>
+    <row r="60" spans="2:3">
+      <c r="B60" s="325"/>
+      <c r="C60" s="68"/>
+    </row>
+    <row r="61" spans="2:3">
+      <c r="B61" s="325"/>
+      <c r="C61" s="68"/>
+    </row>
+    <row r="62" spans="2:3">
+      <c r="B62" s="325"/>
+      <c r="C62" s="68"/>
+    </row>
+    <row r="63" spans="2:3">
+      <c r="B63" s="325"/>
+      <c r="C63" s="68"/>
+    </row>
+    <row r="64" spans="2:3">
+      <c r="B64" s="325"/>
+      <c r="C64" s="68"/>
+    </row>
+    <row r="65" spans="2:3">
+      <c r="B65" s="325"/>
+      <c r="C65" s="68"/>
+    </row>
+    <row r="66" spans="2:3">
+      <c r="B66" s="325"/>
+      <c r="C66" s="68"/>
+    </row>
+    <row r="67" spans="2:3">
+      <c r="B67" s="325"/>
+      <c r="C67" s="68"/>
+    </row>
+    <row r="68" spans="2:3">
+      <c r="B68" s="325"/>
+      <c r="C68" s="68"/>
+    </row>
+    <row r="69" spans="2:3">
+      <c r="B69" s="325"/>
+      <c r="C69" s="68"/>
+    </row>
+    <row r="70" spans="2:3">
+      <c r="B70" s="325"/>
+      <c r="C70" s="68"/>
+    </row>
+    <row r="71" spans="2:3">
+      <c r="B71" s="325"/>
+      <c r="C71" s="68"/>
+    </row>
+    <row r="72" spans="2:3">
+      <c r="B72" s="325"/>
+      <c r="C72" s="68"/>
+    </row>
+    <row r="73" spans="2:3">
+      <c r="B73" s="325"/>
+      <c r="C73" s="68"/>
+    </row>
+    <row r="74" spans="2:3">
+      <c r="B74" s="325"/>
+      <c r="C74" s="68"/>
+    </row>
+    <row r="75" spans="2:3">
+      <c r="B75" s="325"/>
+      <c r="C75" s="68"/>
+    </row>
+    <row r="76" spans="2:3">
+      <c r="B76" s="325"/>
+      <c r="C76" s="68"/>
+    </row>
+    <row r="77" spans="2:3">
+      <c r="B77" s="325"/>
+      <c r="C77" s="68"/>
+    </row>
+    <row r="78" spans="2:3">
+      <c r="B78" s="325"/>
+      <c r="C78" s="68"/>
+    </row>
+    <row r="79" spans="2:3">
+      <c r="B79" s="325"/>
+      <c r="C79" s="68"/>
+    </row>
+    <row r="80" spans="2:3">
+      <c r="B80" s="325"/>
+      <c r="C80" s="68"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:P2"/>
+  </mergeCells>
+  <phoneticPr fontId="21" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:S80"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" topLeftCell="A3" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="260" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="260"/>
+    <col min="1" max="1" width="2.69921875" style="260" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="261" customWidth="1"/>
+    <col min="3" max="3" width="17.8984375" style="262" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="260" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="263" customWidth="1"/>
+    <col min="8" max="8" width="17.8984375" style="264" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="260" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="263" customWidth="1"/>
+    <col min="13" max="13" width="17.8984375" style="264" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="260" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="260"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="314" customFormat="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...13 lines deleted...]
-      <c r="P1" s="413"/>
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
     </row>
     <row r="2" spans="1:19" s="314" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="414"/>
-[...14 lines deleted...]
-      <c r="P2" s="413"/>
+      <c r="A2" s="426"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
     </row>
     <row r="3" spans="1:19" s="314" customFormat="1">
       <c r="A3" s="315" t="s">
         <v>127</v>
       </c>
       <c r="B3" s="316"/>
       <c r="C3" s="317"/>
       <c r="D3" s="318"/>
       <c r="E3" s="318"/>
       <c r="F3" s="318"/>
       <c r="G3" s="316"/>
       <c r="H3" s="319"/>
       <c r="I3" s="318"/>
       <c r="J3" s="318"/>
       <c r="K3" s="318"/>
       <c r="L3" s="316"/>
       <c r="M3" s="319"/>
       <c r="N3" s="318"/>
       <c r="O3" s="318"/>
       <c r="P3" s="320"/>
     </row>
     <row r="4" spans="1:19" ht="10.5" customHeight="1"/>
-    <row r="5" spans="1:19" s="274" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="274" customFormat="1" ht="13.8">
       <c r="A5" s="265" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="266"/>
       <c r="C5" s="267" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="266"/>
       <c r="E5" s="268"/>
       <c r="F5" s="269"/>
       <c r="G5" s="266"/>
       <c r="H5" s="267" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="266"/>
       <c r="J5" s="270"/>
       <c r="K5" s="271"/>
       <c r="L5" s="272"/>
       <c r="M5" s="267" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="266"/>
       <c r="O5" s="270"/>
       <c r="P5" s="273"/>
     </row>
-    <row r="6" spans="1:19" s="274" customFormat="1" ht="14.25">
+    <row r="6" spans="1:19" s="274" customFormat="1" ht="13.8">
       <c r="A6" s="275"/>
       <c r="B6" s="276" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="277"/>
       <c r="D6" s="265" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="278" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="265" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="276" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="277"/>
       <c r="I6" s="265" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="278" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="265" t="s">
         <v>4</v>
       </c>
       <c r="L6" s="276" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="277"/>
       <c r="N6" s="265" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="278" t="s">
         <v>5</v>
       </c>
       <c r="P6" s="273" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="274" customFormat="1" ht="14.25">
+    <row r="7" spans="1:19" s="274" customFormat="1" ht="13.8">
       <c r="A7" s="275"/>
       <c r="B7" s="279" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="280" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="281"/>
       <c r="E7" s="282" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="281" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="279" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="280" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="281"/>
       <c r="J7" s="282" t="s">
         <v>8</v>
       </c>
       <c r="K7" s="281" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="279" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="280" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="281"/>
       <c r="O7" s="282" t="s">
         <v>8</v>
       </c>
       <c r="P7" s="279" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="274" customFormat="1" ht="14.25">
+    <row r="8" spans="1:19" s="274" customFormat="1" ht="13.8">
       <c r="A8" s="283" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="284" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="285"/>
       <c r="D8" s="283" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="286" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="283" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="284" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="285"/>
       <c r="I8" s="283" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="286" t="s">
         <v>15</v>
@@ -10860,243 +12274,243 @@
       <c r="B78" s="263"/>
       <c r="C78" s="264"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="263"/>
       <c r="C79" s="264"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="263"/>
       <c r="C80" s="264"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:S80"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" topLeftCell="A2" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="260" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="260"/>
+    <col min="1" max="1" width="3.09765625" style="260" customWidth="1"/>
+    <col min="2" max="2" width="12.3984375" style="261" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.8984375" style="262" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="260" customWidth="1"/>
+    <col min="7" max="7" width="12.3984375" style="263" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.8984375" style="264" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="260" customWidth="1"/>
+    <col min="12" max="12" width="12.3984375" style="263" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="17.8984375" style="264" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="260" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="260"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="179" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...33 lines deleted...]
-    <row r="3" spans="1:19" s="179" customFormat="1" ht="16.7" customHeight="1">
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
+    </row>
+    <row r="2" spans="1:19" s="179" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A2" s="427"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
+    </row>
+    <row r="3" spans="1:19" s="179" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A3" s="180" t="s">
         <v>126</v>
       </c>
       <c r="B3" s="181"/>
       <c r="C3" s="181"/>
       <c r="D3" s="181"/>
       <c r="E3" s="181"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="183"/>
       <c r="I3" s="181"/>
       <c r="J3" s="181"/>
       <c r="K3" s="181"/>
       <c r="L3" s="181"/>
       <c r="M3" s="181"/>
       <c r="N3" s="181"/>
       <c r="O3" s="181"/>
       <c r="P3" s="184"/>
     </row>
     <row r="4" spans="1:19" ht="10.5" customHeight="1"/>
-    <row r="5" spans="1:19" s="274" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="274" customFormat="1" ht="13.8">
       <c r="A5" s="265" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="266"/>
       <c r="C5" s="267" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="266"/>
       <c r="E5" s="268"/>
       <c r="F5" s="269"/>
       <c r="G5" s="266"/>
       <c r="H5" s="267" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="266"/>
       <c r="J5" s="270"/>
       <c r="K5" s="271"/>
       <c r="L5" s="272"/>
       <c r="M5" s="267" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="266"/>
       <c r="O5" s="270"/>
       <c r="P5" s="273"/>
     </row>
-    <row r="6" spans="1:19" s="274" customFormat="1" ht="14.25">
+    <row r="6" spans="1:19" s="274" customFormat="1" ht="13.8">
       <c r="A6" s="275"/>
       <c r="B6" s="276" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="277"/>
       <c r="D6" s="265" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="278" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="265" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="276" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="277"/>
       <c r="I6" s="265" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="278" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="265" t="s">
         <v>4</v>
       </c>
       <c r="L6" s="276" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="277"/>
       <c r="N6" s="265" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="278" t="s">
         <v>5</v>
       </c>
       <c r="P6" s="273" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="274" customFormat="1" ht="14.25">
+    <row r="7" spans="1:19" s="274" customFormat="1" ht="13.8">
       <c r="A7" s="275"/>
       <c r="B7" s="279" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="280" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="281"/>
       <c r="E7" s="282" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="281" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="279" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="280" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="281"/>
       <c r="J7" s="282" t="s">
         <v>8</v>
       </c>
       <c r="K7" s="281" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="279" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="280" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="281"/>
       <c r="O7" s="282" t="s">
         <v>8</v>
       </c>
       <c r="P7" s="279" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="274" customFormat="1" ht="14.25">
+    <row r="8" spans="1:19" s="274" customFormat="1" ht="13.8">
       <c r="A8" s="283" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="284" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="285"/>
       <c r="D8" s="283" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="286" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="283" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="284" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="285"/>
       <c r="I8" s="283" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="286" t="s">
         <v>15</v>
@@ -12182,145 +13596,145 @@
       <c r="B78" s="263"/>
       <c r="C78" s="264"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="263"/>
       <c r="C79" s="264"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="263"/>
       <c r="C80" s="264"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z47"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.625" style="187" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="18" max="16384" width="8.875" style="188"/>
+    <col min="1" max="1" width="3.59765625" style="187" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="187" customWidth="1"/>
+    <col min="3" max="3" width="20.59765625" style="187" customWidth="1"/>
+    <col min="4" max="4" width="7.3984375" style="187" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="5.3984375" style="187" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="187" customWidth="1"/>
+    <col min="8" max="8" width="20.59765625" style="187" customWidth="1"/>
+    <col min="9" max="9" width="6.59765625" style="187" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.09765625" style="187" customWidth="1"/>
+    <col min="11" max="11" width="5.3984375" style="187" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="187" customWidth="1"/>
+    <col min="13" max="13" width="20.59765625" style="187" customWidth="1"/>
+    <col min="14" max="14" width="6.59765625" style="187" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.09765625" style="187" customWidth="1"/>
+    <col min="16" max="16" width="5.3984375" style="187" customWidth="1"/>
+    <col min="17" max="17" width="2.59765625" style="188" customWidth="1"/>
+    <col min="18" max="16384" width="8.8984375" style="188"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="179" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...33 lines deleted...]
-    <row r="3" spans="1:26" s="179" customFormat="1" ht="16.7" customHeight="1">
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
+    </row>
+    <row r="2" spans="1:26" s="179" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A2" s="427"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
+    </row>
+    <row r="3" spans="1:26" s="179" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A3" s="180" t="s">
         <v>118</v>
       </c>
       <c r="B3" s="181"/>
       <c r="C3" s="181"/>
       <c r="D3" s="181"/>
       <c r="E3" s="181"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="183"/>
       <c r="I3" s="181"/>
       <c r="J3" s="181"/>
       <c r="K3" s="181"/>
       <c r="L3" s="181"/>
       <c r="M3" s="181"/>
       <c r="N3" s="181"/>
       <c r="O3" s="181"/>
       <c r="P3" s="184"/>
     </row>
-    <row r="4" spans="1:26" ht="3.95" customHeight="1">
+    <row r="4" spans="1:26" ht="3.9" customHeight="1">
       <c r="A4" s="185"/>
       <c r="B4" s="186"/>
     </row>
-    <row r="5" spans="1:26" s="200" customFormat="1" ht="16.7" customHeight="1">
+    <row r="5" spans="1:26" s="200" customFormat="1" ht="16.649999999999999" customHeight="1">
       <c r="A5" s="189" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="190"/>
       <c r="C5" s="191" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="190"/>
       <c r="E5" s="192"/>
       <c r="F5" s="193"/>
       <c r="G5" s="194"/>
       <c r="H5" s="191" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="194"/>
       <c r="J5" s="195"/>
       <c r="K5" s="196"/>
       <c r="L5" s="197"/>
       <c r="M5" s="191" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="194"/>
       <c r="O5" s="195"/>
       <c r="P5" s="198"/>
       <c r="Q5" s="199"/>
@@ -12464,51 +13878,51 @@
       </c>
       <c r="K8" s="217" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="218" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="219"/>
       <c r="N8" s="213" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="213" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="220" t="s">
         <v>16</v>
       </c>
       <c r="Q8" s="199"/>
       <c r="U8" s="199"/>
       <c r="V8" s="199"/>
       <c r="W8" s="199"/>
       <c r="X8" s="199"/>
       <c r="Y8" s="199"/>
       <c r="Z8" s="199"/>
     </row>
-    <row r="9" spans="1:26" s="199" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:26" s="199" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="207"/>
       <c r="B9" s="221"/>
       <c r="C9" s="207"/>
       <c r="D9" s="221"/>
       <c r="E9" s="221"/>
       <c r="F9" s="207"/>
       <c r="G9" s="221"/>
       <c r="H9" s="207"/>
       <c r="I9" s="221"/>
       <c r="J9" s="221"/>
       <c r="K9" s="207"/>
       <c r="L9" s="221"/>
       <c r="M9" s="207"/>
       <c r="N9" s="222"/>
       <c r="O9" s="222"/>
       <c r="P9" s="222"/>
     </row>
     <row r="10" spans="1:26" s="200" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="201" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="223" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="224" t="s">
@@ -12532,51 +13946,51 @@
       <c r="I10" s="225">
         <v>331</v>
       </c>
       <c r="J10" s="226">
         <v>18.705595403057544</v>
       </c>
       <c r="K10" s="227">
         <v>100</v>
       </c>
       <c r="L10" s="223" t="s">
         <v>45</v>
       </c>
       <c r="M10" s="224" t="s">
         <v>18</v>
       </c>
       <c r="N10" s="225">
         <v>235</v>
       </c>
       <c r="O10" s="226">
         <v>14.49575736939631</v>
       </c>
       <c r="P10" s="226">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="200" customFormat="1" ht="3.95" customHeight="1">
+    <row r="11" spans="1:26" s="200" customFormat="1" ht="3.9" customHeight="1">
       <c r="A11" s="201"/>
       <c r="B11" s="228"/>
       <c r="C11" s="224"/>
       <c r="D11" s="229"/>
       <c r="E11" s="229"/>
       <c r="F11" s="230"/>
       <c r="G11" s="228"/>
       <c r="H11" s="224"/>
       <c r="I11" s="229"/>
       <c r="J11" s="229"/>
       <c r="K11" s="230"/>
       <c r="L11" s="228"/>
       <c r="M11" s="224"/>
       <c r="N11" s="229"/>
       <c r="O11" s="229"/>
       <c r="P11" s="229"/>
     </row>
     <row r="12" spans="1:26" s="200" customFormat="1" ht="24" customHeight="1">
       <c r="A12" s="231">
         <v>1</v>
       </c>
       <c r="B12" s="232" t="s">
         <v>101</v>
       </c>
       <c r="C12" s="224" t="s">
@@ -13095,69 +14509,69 @@
         <v>122</v>
       </c>
       <c r="I22" s="234">
         <v>118</v>
       </c>
       <c r="J22" s="226">
         <v>6.6684599926307868</v>
       </c>
       <c r="K22" s="227">
         <v>35.649546827794559</v>
       </c>
       <c r="L22" s="233"/>
       <c r="M22" s="224" t="s">
         <v>122</v>
       </c>
       <c r="N22" s="234">
         <v>90</v>
       </c>
       <c r="O22" s="226">
         <v>5.5515666521092255</v>
       </c>
       <c r="P22" s="226">
         <v>38.297872340425535</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="200" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:16" s="200" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="231"/>
       <c r="B23" s="235"/>
       <c r="C23" s="224"/>
       <c r="D23" s="229"/>
       <c r="E23" s="229"/>
       <c r="F23" s="230"/>
       <c r="G23" s="235"/>
       <c r="H23" s="224"/>
       <c r="I23" s="229"/>
       <c r="J23" s="229"/>
       <c r="K23" s="230"/>
       <c r="L23" s="235"/>
       <c r="M23" s="224"/>
       <c r="N23" s="229"/>
       <c r="O23" s="229"/>
       <c r="P23" s="229"/>
     </row>
-    <row r="24" spans="1:16" s="200" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:16" s="200" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="236"/>
       <c r="B24" s="237"/>
       <c r="C24" s="238"/>
       <c r="D24" s="239"/>
       <c r="E24" s="239"/>
       <c r="F24" s="240"/>
       <c r="G24" s="237"/>
       <c r="H24" s="238"/>
       <c r="I24" s="239"/>
       <c r="J24" s="239"/>
       <c r="K24" s="240"/>
       <c r="L24" s="237"/>
       <c r="M24" s="238"/>
       <c r="N24" s="239"/>
       <c r="O24" s="239"/>
       <c r="P24" s="239"/>
     </row>
     <row r="25" spans="1:16" s="200" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="231">
         <v>11</v>
       </c>
       <c r="B25" s="232" t="s">
         <v>91</v>
       </c>
       <c r="C25" s="224" t="s">
@@ -13381,51 +14795,51 @@
       <c r="I29" s="247">
         <v>2</v>
       </c>
       <c r="J29" s="245">
         <v>0.11302474563780994</v>
       </c>
       <c r="K29" s="246">
         <v>0.60422960725075525</v>
       </c>
       <c r="L29" s="242" t="s">
         <v>103</v>
       </c>
       <c r="M29" s="243" t="s">
         <v>38</v>
       </c>
       <c r="N29" s="247">
         <v>2</v>
       </c>
       <c r="O29" s="245">
         <v>0.12336814782464946</v>
       </c>
       <c r="P29" s="245">
         <v>0.85106382978723405</v>
       </c>
     </row>
-    <row r="30" spans="1:16" s="251" customFormat="1" ht="3.95" customHeight="1">
+    <row r="30" spans="1:16" s="251" customFormat="1" ht="3.9" customHeight="1">
       <c r="A30" s="248"/>
       <c r="B30" s="248"/>
       <c r="C30" s="249"/>
       <c r="D30" s="234"/>
       <c r="E30" s="250"/>
       <c r="F30" s="250"/>
       <c r="G30" s="250"/>
       <c r="H30" s="249"/>
       <c r="I30" s="234"/>
       <c r="J30" s="250"/>
       <c r="K30" s="250"/>
       <c r="L30" s="250"/>
       <c r="M30" s="249"/>
       <c r="N30" s="234"/>
       <c r="O30" s="250"/>
       <c r="P30" s="250"/>
     </row>
     <row r="31" spans="1:16" s="256" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="252" t="s">
         <v>124</v>
       </c>
       <c r="B31" s="253"/>
       <c r="C31" s="254"/>
       <c r="D31" s="254"/>
       <c r="E31" s="254"/>
@@ -13497,139 +14911,139 @@
       <c r="C44" s="257"/>
       <c r="H44" s="257"/>
     </row>
     <row r="45" spans="3:8">
       <c r="C45" s="257"/>
       <c r="H45" s="257"/>
     </row>
     <row r="46" spans="3:8">
       <c r="C46" s="257"/>
       <c r="H46" s="257"/>
     </row>
     <row r="47" spans="3:8">
       <c r="H47" s="257"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:S86"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="92" customWidth="1"/>
-    <col min="2" max="2" width="11.625" style="93" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="20" width="8.625" style="92" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="93" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="94" customWidth="1"/>
+    <col min="4" max="4" width="4.69921875" style="92" customWidth="1"/>
+    <col min="5" max="5" width="6.09765625" style="92" customWidth="1"/>
+    <col min="6" max="6" width="5.59765625" style="92" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="92" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="95" customWidth="1"/>
+    <col min="9" max="9" width="4.3984375" style="92" customWidth="1"/>
+    <col min="10" max="10" width="7.8984375" style="92" customWidth="1"/>
+    <col min="11" max="11" width="5.59765625" style="92" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="92" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="95" customWidth="1"/>
+    <col min="14" max="14" width="4.09765625" style="92" customWidth="1"/>
+    <col min="15" max="15" width="7.8984375" style="92" customWidth="1"/>
+    <col min="16" max="16" width="5.59765625" style="92" customWidth="1"/>
+    <col min="17" max="20" width="8.59765625" style="92" customWidth="1"/>
     <col min="21" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="87" customFormat="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...31 lines deleted...]
-      <c r="P2" s="413"/>
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
+    </row>
+    <row r="2" spans="1:19" s="87" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A2" s="425"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
     </row>
     <row r="3" spans="1:19" s="175" customFormat="1">
       <c r="A3" s="172" t="s">
         <v>112</v>
       </c>
       <c r="B3" s="173"/>
       <c r="C3" s="173"/>
       <c r="D3" s="172"/>
       <c r="E3" s="172"/>
       <c r="F3" s="172"/>
       <c r="G3" s="172"/>
       <c r="H3" s="174"/>
       <c r="I3" s="172"/>
       <c r="J3" s="172"/>
       <c r="K3" s="172"/>
       <c r="L3" s="172"/>
       <c r="M3" s="172"/>
       <c r="N3" s="172"/>
       <c r="O3" s="172"/>
       <c r="P3" s="173"/>
     </row>
-    <row r="4" spans="1:19" ht="3.95" customHeight="1"/>
+    <row r="4" spans="1:19" ht="3.9" customHeight="1"/>
     <row r="5" spans="1:19" s="95" customFormat="1">
       <c r="A5" s="96" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="97"/>
       <c r="C5" s="98" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="97"/>
       <c r="E5" s="99"/>
       <c r="F5" s="100"/>
       <c r="G5" s="101"/>
       <c r="H5" s="98" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="101"/>
       <c r="J5" s="102"/>
       <c r="K5" s="103"/>
       <c r="L5" s="104"/>
       <c r="M5" s="98" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="101"/>
       <c r="O5" s="102"/>
       <c r="P5" s="105"/>
@@ -13740,119 +15154,119 @@
       </c>
       <c r="H8" s="120"/>
       <c r="I8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="118" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="119" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="122"/>
       <c r="N8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="123" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="3.95" customHeight="1">
+    <row r="9" spans="1:19" ht="3.9" customHeight="1">
       <c r="A9" s="124"/>
       <c r="B9" s="125"/>
       <c r="C9" s="126"/>
       <c r="D9" s="127"/>
       <c r="E9" s="127"/>
       <c r="F9" s="124"/>
       <c r="G9" s="128"/>
       <c r="H9" s="129"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="124"/>
       <c r="L9" s="128"/>
       <c r="M9" s="129"/>
       <c r="N9" s="127"/>
       <c r="O9" s="127"/>
       <c r="P9" s="130"/>
     </row>
-    <row r="10" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="10" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A10" s="131" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="141" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="133" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="134">
         <v>574</v>
       </c>
       <c r="E10" s="135">
         <v>16.254986938999998</v>
       </c>
       <c r="F10" s="136">
         <v>100</v>
       </c>
       <c r="G10" s="141" t="s">
         <v>45</v>
       </c>
       <c r="H10" s="133" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="134">
         <v>332</v>
       </c>
       <c r="J10" s="135">
         <v>18.021499865999999</v>
       </c>
       <c r="K10" s="136">
         <v>100</v>
       </c>
       <c r="L10" s="142" t="s">
         <v>45</v>
       </c>
       <c r="M10" s="133" t="s">
         <v>18</v>
       </c>
       <c r="N10" s="134">
         <v>242</v>
       </c>
       <c r="O10" s="135">
         <v>14.328174401</v>
       </c>
       <c r="P10" s="135">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="3.95" customHeight="1">
+    <row r="11" spans="1:19" ht="3.9" customHeight="1">
       <c r="A11" s="131"/>
       <c r="B11" s="138"/>
       <c r="C11" s="139"/>
       <c r="D11" s="134"/>
       <c r="E11" s="135"/>
       <c r="F11" s="136"/>
       <c r="G11" s="138"/>
       <c r="H11" s="139"/>
       <c r="I11" s="134"/>
       <c r="J11" s="135"/>
       <c r="K11" s="136"/>
       <c r="L11" s="140"/>
       <c r="M11" s="139"/>
       <c r="N11" s="134"/>
       <c r="O11" s="135"/>
       <c r="P11" s="135"/>
     </row>
     <row r="12" spans="1:19" s="93" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="131">
         <v>1</v>
       </c>
       <c r="B12" s="141" t="s">
         <v>101</v>
       </c>
       <c r="C12" s="133" t="s">
@@ -13926,101 +15340,101 @@
       <c r="I13" s="134">
         <v>58</v>
       </c>
       <c r="J13" s="135">
         <v>3.148334314</v>
       </c>
       <c r="K13" s="136">
         <v>17.469879517999999</v>
       </c>
       <c r="L13" s="142" t="s">
         <v>101</v>
       </c>
       <c r="M13" s="133" t="s">
         <v>19</v>
       </c>
       <c r="N13" s="134">
         <v>45</v>
       </c>
       <c r="O13" s="135">
         <v>2.6643299506</v>
       </c>
       <c r="P13" s="135">
         <v>18.595041322</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="93" customFormat="1" ht="22.5">
+    <row r="14" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A14" s="131">
         <v>3</v>
       </c>
       <c r="B14" s="141" t="s">
         <v>96</v>
       </c>
       <c r="C14" s="133" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="134">
         <v>43</v>
       </c>
       <c r="E14" s="135">
         <v>1.2177080808</v>
       </c>
       <c r="F14" s="136">
         <v>7.4912891985999996</v>
       </c>
       <c r="G14" s="141" t="s">
         <v>96</v>
       </c>
       <c r="H14" s="133" t="s">
         <v>36</v>
       </c>
       <c r="I14" s="134">
         <v>22</v>
       </c>
       <c r="J14" s="135">
         <v>1.1941957743</v>
       </c>
       <c r="K14" s="136">
         <v>6.6265060241000002</v>
       </c>
       <c r="L14" s="142" t="s">
         <v>96</v>
       </c>
       <c r="M14" s="133" t="s">
         <v>36</v>
       </c>
       <c r="N14" s="134">
         <v>21</v>
       </c>
       <c r="O14" s="135">
         <v>1.2433539769999999</v>
       </c>
       <c r="P14" s="135">
         <v>8.6776859504000008</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="93" customFormat="1" ht="22.5">
+    <row r="15" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A15" s="131">
         <v>4</v>
       </c>
       <c r="B15" s="141" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="133" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="134">
         <v>26</v>
       </c>
       <c r="E15" s="135">
         <v>0.73628860699999998</v>
       </c>
       <c r="F15" s="136">
         <v>4.5296167247000003</v>
       </c>
       <c r="G15" s="141" t="s">
         <v>68</v>
       </c>
       <c r="H15" s="133" t="s">
         <v>37</v>
       </c>
       <c r="I15" s="134">
@@ -14178,101 +15592,101 @@
       <c r="I18" s="134">
         <v>6</v>
       </c>
       <c r="J18" s="135">
         <v>0.32568975659999999</v>
       </c>
       <c r="K18" s="136">
         <v>1.8072289157000001</v>
       </c>
       <c r="L18" s="142" t="s">
         <v>103</v>
       </c>
       <c r="M18" s="133" t="s">
         <v>38</v>
       </c>
       <c r="N18" s="134">
         <v>7</v>
       </c>
       <c r="O18" s="135">
         <v>0.41445132569999998</v>
       </c>
       <c r="P18" s="135">
         <v>2.8925619834999998</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="93" customFormat="1" ht="22.5">
+    <row r="19" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A19" s="131">
         <v>8</v>
       </c>
       <c r="B19" s="141" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="133" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="134">
         <v>11</v>
       </c>
       <c r="E19" s="135">
         <v>0.31150671839999999</v>
       </c>
       <c r="F19" s="136">
         <v>1.9163763065999999</v>
       </c>
       <c r="G19" s="141" t="s">
         <v>90</v>
       </c>
       <c r="H19" s="133" t="s">
         <v>39</v>
       </c>
       <c r="I19" s="134">
         <v>5</v>
       </c>
       <c r="J19" s="135">
         <v>0.27140813050000001</v>
       </c>
       <c r="K19" s="136">
         <v>1.5060240964</v>
       </c>
       <c r="L19" s="142" t="s">
         <v>69</v>
       </c>
       <c r="M19" s="133" t="s">
         <v>21</v>
       </c>
       <c r="N19" s="134">
         <v>4</v>
       </c>
       <c r="O19" s="135">
         <v>0.2368293289</v>
       </c>
       <c r="P19" s="135">
         <v>1.6528925619999999</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="93" customFormat="1" ht="22.5">
+    <row r="20" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A20" s="131">
         <v>9</v>
       </c>
       <c r="B20" s="141" t="s">
         <v>90</v>
       </c>
       <c r="C20" s="133" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="134">
         <v>8</v>
       </c>
       <c r="E20" s="135">
         <v>0.22655034060000001</v>
       </c>
       <c r="F20" s="136">
         <v>1.3937282230000001</v>
       </c>
       <c r="G20" s="141" t="s">
         <v>48</v>
       </c>
       <c r="H20" s="133" t="s">
         <v>25</v>
       </c>
       <c r="I20" s="134">
@@ -14280,51 +15694,51 @@
       </c>
       <c r="J20" s="135">
         <v>0.2171265044</v>
       </c>
       <c r="K20" s="136">
         <v>1.2048192770999999</v>
       </c>
       <c r="L20" s="142" t="s">
         <v>56</v>
       </c>
       <c r="M20" s="133" t="s">
         <v>28</v>
       </c>
       <c r="N20" s="134">
         <v>3</v>
       </c>
       <c r="O20" s="135">
         <v>0.17762199670000001</v>
       </c>
       <c r="P20" s="135">
         <v>1.2396694214999999</v>
       </c>
       <c r="Q20" s="92"/>
       <c r="R20" s="92"/>
     </row>
-    <row r="21" spans="1:19" s="93" customFormat="1" ht="22.5">
+    <row r="21" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A21" s="131">
         <v>10</v>
       </c>
       <c r="B21" s="141" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="133" t="s">
         <v>113</v>
       </c>
       <c r="D21" s="134">
         <v>6</v>
       </c>
       <c r="E21" s="135">
         <v>0.16991275550000001</v>
       </c>
       <c r="F21" s="136">
         <v>1.0452961672000001</v>
       </c>
       <c r="G21" s="141" t="s">
         <v>55</v>
       </c>
       <c r="H21" s="133" t="s">
         <v>113</v>
       </c>
       <c r="I21" s="134">
@@ -14372,87 +15786,87 @@
         <v>24</v>
       </c>
       <c r="I22" s="134">
         <v>101</v>
       </c>
       <c r="J22" s="135">
         <v>5.4824442365000001</v>
       </c>
       <c r="K22" s="136">
         <v>30.421686746999999</v>
       </c>
       <c r="L22" s="145"/>
       <c r="M22" s="133" t="s">
         <v>24</v>
       </c>
       <c r="N22" s="134">
         <v>78</v>
       </c>
       <c r="O22" s="135">
         <v>4.6181719144000004</v>
       </c>
       <c r="P22" s="135">
         <v>32.231404959000002</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="93" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:19" s="93" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="131"/>
       <c r="B23" s="144"/>
       <c r="C23" s="139"/>
       <c r="D23" s="134"/>
       <c r="E23" s="135"/>
       <c r="F23" s="136"/>
       <c r="G23" s="144"/>
       <c r="H23" s="139"/>
       <c r="I23" s="134"/>
       <c r="J23" s="135"/>
       <c r="K23" s="136"/>
       <c r="L23" s="145"/>
       <c r="M23" s="139"/>
       <c r="N23" s="134"/>
       <c r="O23" s="135"/>
       <c r="P23" s="135"/>
     </row>
-    <row r="24" spans="1:19" s="93" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:19" s="93" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="146"/>
       <c r="B24" s="147"/>
       <c r="C24" s="148"/>
       <c r="D24" s="149"/>
       <c r="E24" s="150"/>
       <c r="F24" s="151"/>
       <c r="G24" s="147"/>
       <c r="H24" s="148"/>
       <c r="I24" s="149"/>
       <c r="J24" s="150"/>
       <c r="K24" s="151"/>
       <c r="L24" s="152"/>
       <c r="M24" s="148"/>
       <c r="N24" s="149"/>
       <c r="O24" s="150"/>
       <c r="P24" s="150"/>
     </row>
-    <row r="25" spans="1:19" s="93" customFormat="1" ht="22.5">
+    <row r="25" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A25" s="131">
         <v>11</v>
       </c>
       <c r="B25" s="141" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="133" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="134">
         <v>6</v>
       </c>
       <c r="E25" s="135">
         <v>0.16991275550000001</v>
       </c>
       <c r="F25" s="136">
         <v>1.0452961672000001</v>
       </c>
       <c r="G25" s="141" t="s">
         <v>102</v>
       </c>
       <c r="H25" s="133" t="s">
         <v>40</v>
       </c>
       <c r="I25" s="134">
@@ -14460,101 +15874,101 @@
       </c>
       <c r="J25" s="135">
         <v>0.2171265044</v>
       </c>
       <c r="K25" s="136">
         <v>1.2048192770999999</v>
       </c>
       <c r="L25" s="142" t="s">
         <v>55</v>
       </c>
       <c r="M25" s="133" t="s">
         <v>113</v>
       </c>
       <c r="N25" s="134">
         <v>2</v>
       </c>
       <c r="O25" s="135">
         <v>0.1184146645</v>
       </c>
       <c r="P25" s="135">
         <v>0.82644628099999995</v>
       </c>
       <c r="Q25" s="92"/>
       <c r="R25" s="92"/>
     </row>
-    <row r="26" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="26" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A26" s="131">
         <v>12</v>
       </c>
       <c r="B26" s="141" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="133" t="s">
         <v>28</v>
       </c>
       <c r="D26" s="134">
         <v>5</v>
       </c>
       <c r="E26" s="135">
         <v>0.14159396290000001</v>
       </c>
       <c r="F26" s="136">
         <v>0.87108013939999995</v>
       </c>
       <c r="G26" s="141" t="s">
         <v>114</v>
       </c>
       <c r="H26" s="133" t="s">
         <v>44</v>
       </c>
       <c r="I26" s="134">
         <v>3</v>
       </c>
       <c r="J26" s="135">
         <v>0.1628448783</v>
       </c>
       <c r="K26" s="136">
         <v>0.90361445780000005</v>
       </c>
       <c r="L26" s="142" t="s">
         <v>102</v>
       </c>
       <c r="M26" s="133" t="s">
         <v>40</v>
       </c>
       <c r="N26" s="134">
         <v>2</v>
       </c>
       <c r="O26" s="135">
         <v>0.1184146645</v>
       </c>
       <c r="P26" s="135">
         <v>0.82644628099999995</v>
       </c>
     </row>
-    <row r="27" spans="1:19" s="93" customFormat="1" ht="21">
+    <row r="27" spans="1:19" s="93" customFormat="1" ht="19.2">
       <c r="A27" s="131">
         <v>13</v>
       </c>
       <c r="B27" s="141" t="s">
         <v>114</v>
       </c>
       <c r="C27" s="133" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="134">
         <v>4</v>
       </c>
       <c r="E27" s="135">
         <v>0.11327517030000001</v>
       </c>
       <c r="F27" s="136">
         <v>0.69686411150000005</v>
       </c>
       <c r="G27" s="141" t="s">
         <v>91</v>
       </c>
       <c r="H27" s="133" t="s">
         <v>41</v>
       </c>
       <c r="I27" s="134">
@@ -14562,101 +15976,101 @@
       </c>
       <c r="J27" s="135">
         <v>0.1628448783</v>
       </c>
       <c r="K27" s="136">
         <v>0.90361445780000005</v>
       </c>
       <c r="L27" s="142" t="s">
         <v>50</v>
       </c>
       <c r="M27" s="133" t="s">
         <v>49</v>
       </c>
       <c r="N27" s="134">
         <v>1</v>
       </c>
       <c r="O27" s="135">
         <v>5.9207332199999997E-2</v>
       </c>
       <c r="P27" s="135">
         <v>0.41322314049999997</v>
       </c>
       <c r="Q27" s="92"/>
       <c r="R27" s="92"/>
     </row>
-    <row r="28" spans="1:19" s="93" customFormat="1" ht="21">
+    <row r="28" spans="1:19" s="93" customFormat="1" ht="19.2">
       <c r="A28" s="131">
         <v>14</v>
       </c>
       <c r="B28" s="141" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="133" t="s">
         <v>41</v>
       </c>
       <c r="D28" s="134">
         <v>4</v>
       </c>
       <c r="E28" s="135">
         <v>0.11327517030000001</v>
       </c>
       <c r="F28" s="136">
         <v>0.69686411150000005</v>
       </c>
       <c r="G28" s="141" t="s">
         <v>56</v>
       </c>
       <c r="H28" s="133" t="s">
         <v>28</v>
       </c>
       <c r="I28" s="134">
         <v>2</v>
       </c>
       <c r="J28" s="135">
         <v>0.1085632522</v>
       </c>
       <c r="K28" s="136">
         <v>0.60240963859999996</v>
       </c>
       <c r="L28" s="142" t="s">
         <v>57</v>
       </c>
       <c r="M28" s="133" t="s">
         <v>26</v>
       </c>
       <c r="N28" s="134">
         <v>1</v>
       </c>
       <c r="O28" s="135">
         <v>5.9207332199999997E-2</v>
       </c>
       <c r="P28" s="135">
         <v>0.41322314049999997</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="93" customFormat="1" ht="22.5">
+    <row r="29" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A29" s="153">
         <v>15</v>
       </c>
       <c r="B29" s="154" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="155" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="156">
         <v>3</v>
       </c>
       <c r="E29" s="157">
         <v>8.4956377700000002E-2</v>
       </c>
       <c r="F29" s="158">
         <v>0.52264808360000004</v>
       </c>
       <c r="G29" s="154" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="155" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="156">
@@ -14694,51 +16108,51 @@
       <c r="G30" s="141"/>
       <c r="H30" s="163"/>
       <c r="I30" s="161"/>
       <c r="J30" s="162"/>
       <c r="K30" s="162"/>
       <c r="L30" s="164"/>
       <c r="M30" s="163"/>
       <c r="N30" s="161"/>
       <c r="O30" s="162"/>
       <c r="P30" s="162"/>
     </row>
     <row r="31" spans="1:19" s="166" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="165" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="87"/>
       <c r="I31" s="167"/>
       <c r="J31" s="167"/>
       <c r="K31" s="167"/>
       <c r="L31" s="87"/>
       <c r="M31" s="87"/>
       <c r="N31" s="167"/>
       <c r="O31" s="167"/>
       <c r="P31" s="167"/>
     </row>
-    <row r="32" spans="1:19" s="169" customFormat="1" ht="15.75">
+    <row r="32" spans="1:19" s="169" customFormat="1" ht="15.6">
       <c r="A32" s="168" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="92"/>
       <c r="C32" s="94"/>
       <c r="H32" s="94"/>
       <c r="I32" s="168"/>
       <c r="J32" s="168"/>
       <c r="K32" s="168"/>
       <c r="M32" s="94"/>
       <c r="N32" s="168"/>
       <c r="O32" s="168"/>
       <c r="P32" s="168"/>
       <c r="R32"/>
       <c r="S32" s="177"/>
     </row>
     <row r="33" spans="1:19" s="143" customFormat="1">
       <c r="A33" s="92"/>
       <c r="B33" s="176"/>
       <c r="C33" s="176"/>
       <c r="D33" s="176"/>
       <c r="F33" s="92"/>
       <c r="G33" s="92"/>
       <c r="H33" s="95"/>
       <c r="I33" s="92"/>
@@ -15841,118 +17255,118 @@
       <c r="F86" s="92"/>
       <c r="G86" s="92"/>
       <c r="H86" s="95"/>
       <c r="I86" s="92"/>
       <c r="J86" s="92"/>
       <c r="K86" s="92"/>
       <c r="L86" s="92"/>
       <c r="M86" s="95"/>
       <c r="N86" s="92"/>
       <c r="O86" s="92"/>
       <c r="P86" s="92"/>
       <c r="Q86" s="92"/>
       <c r="R86" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:S86"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="92" customWidth="1"/>
-    <col min="2" max="2" width="11.625" style="93" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="20" max="20" width="8.625" style="92" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="93" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="94" customWidth="1"/>
+    <col min="4" max="4" width="4.69921875" style="92" customWidth="1"/>
+    <col min="5" max="5" width="6.09765625" style="92" customWidth="1"/>
+    <col min="6" max="6" width="5.59765625" style="92" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="92" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="95" customWidth="1"/>
+    <col min="9" max="9" width="4.3984375" style="92" customWidth="1"/>
+    <col min="10" max="10" width="7.8984375" style="92" customWidth="1"/>
+    <col min="11" max="11" width="5.59765625" style="92" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="92" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="95" customWidth="1"/>
+    <col min="14" max="14" width="4.09765625" style="92" customWidth="1"/>
+    <col min="15" max="15" width="7.8984375" style="92" customWidth="1"/>
+    <col min="16" max="16" width="5.59765625" style="92" customWidth="1"/>
+    <col min="17" max="19" width="8.59765625" style="92" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="8.59765625" style="92" customWidth="1"/>
     <col min="21" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="87" customFormat="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...13 lines deleted...]
-      <c r="P1" s="413"/>
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
     </row>
     <row r="2" spans="1:19" s="87" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="413"/>
-[...14 lines deleted...]
-      <c r="P2" s="413"/>
+      <c r="A2" s="425"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
     </row>
     <row r="3" spans="1:19" s="175" customFormat="1">
       <c r="A3" s="172" t="s">
         <v>116</v>
       </c>
       <c r="B3" s="173"/>
       <c r="C3" s="173"/>
       <c r="D3" s="172"/>
       <c r="E3" s="172"/>
       <c r="F3" s="172"/>
       <c r="G3" s="172"/>
       <c r="H3" s="174"/>
       <c r="I3" s="172"/>
       <c r="J3" s="172"/>
       <c r="K3" s="172"/>
       <c r="L3" s="172"/>
       <c r="M3" s="172"/>
       <c r="N3" s="172"/>
       <c r="O3" s="172"/>
       <c r="P3" s="173"/>
     </row>
     <row r="4" spans="1:19" ht="10.5" customHeight="1"/>
     <row r="5" spans="1:19" s="95" customFormat="1">
       <c r="A5" s="96" t="s">
         <v>0</v>
@@ -16085,51 +17499,51 @@
       </c>
       <c r="H8" s="120"/>
       <c r="I8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="118" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="119" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="122"/>
       <c r="N8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="123" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="3.95" customHeight="1">
+    <row r="9" spans="1:19" ht="3.9" customHeight="1">
       <c r="A9" s="124"/>
       <c r="B9" s="125"/>
       <c r="C9" s="126"/>
       <c r="D9" s="127"/>
       <c r="E9" s="127"/>
       <c r="F9" s="124"/>
       <c r="G9" s="128"/>
       <c r="H9" s="129"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="124"/>
       <c r="L9" s="128"/>
       <c r="M9" s="129"/>
       <c r="N9" s="127"/>
       <c r="O9" s="127"/>
       <c r="P9" s="130"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="131" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="132" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="133" t="s">
@@ -16166,69 +17580,69 @@
       </c>
       <c r="M10" s="133" t="s">
         <v>32</v>
       </c>
       <c r="N10" s="134">
         <v>303</v>
       </c>
       <c r="O10" s="135">
         <f>N10/$S$10*100000</f>
         <v>17.318358002467438</v>
       </c>
       <c r="P10" s="135">
         <f>N10/$N$10*100</f>
         <v>100</v>
       </c>
       <c r="Q10" s="176">
         <v>3656527</v>
       </c>
       <c r="R10" s="176">
         <v>1906938.5</v>
       </c>
       <c r="S10" s="176">
         <v>1749588.5</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="15.75">
+    <row r="11" spans="1:19" ht="15.6">
       <c r="A11" s="131"/>
       <c r="B11" s="138"/>
       <c r="C11" s="139"/>
       <c r="D11" s="134"/>
       <c r="E11" s="135"/>
       <c r="F11" s="136"/>
       <c r="G11" s="138"/>
       <c r="H11" s="139"/>
       <c r="I11" s="134"/>
       <c r="J11" s="135"/>
       <c r="K11" s="136"/>
       <c r="L11" s="140"/>
       <c r="M11" s="139"/>
       <c r="N11" s="134"/>
       <c r="O11" s="135"/>
       <c r="P11" s="135"/>
     </row>
-    <row r="12" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="12" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A12" s="131">
         <v>1</v>
       </c>
       <c r="B12" s="141" t="str">
         <f t="shared" ref="B12:B21" si="0">VLOOKUP(C12,$R$32:$S$74,2,FALSE)</f>
         <v>V01-X59, Y85-Y86</v>
       </c>
       <c r="C12" s="133" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="134">
         <v>256</v>
       </c>
       <c r="E12" s="135">
         <f t="shared" ref="E12:E22" si="1">D12/$Q$10*100000</f>
         <v>7.0011789876021702</v>
       </c>
       <c r="F12" s="136">
         <f t="shared" ref="F12:F22" si="2">D12/$D$10*100</f>
         <v>34.408602150537639</v>
       </c>
       <c r="G12" s="141" t="str">
         <f t="shared" ref="G12:G21" si="3">VLOOKUP(H12,$R$32:$S$74,2,FALSE)</f>
         <v>V01-X59, Y85-Y86</v>
       </c>
@@ -16243,51 +17657,51 @@
         <v>8.1282117907840234</v>
       </c>
       <c r="K12" s="136">
         <f t="shared" ref="K12:K22" si="5">I12/$I$10*100</f>
         <v>35.147392290249435</v>
       </c>
       <c r="L12" s="142" t="str">
         <f t="shared" ref="L12:L21" si="6">VLOOKUP(M12,$R$32:$S$74,2,FALSE)</f>
         <v>V01-X59, Y85-Y86</v>
       </c>
       <c r="M12" s="133" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="134">
         <v>101</v>
       </c>
       <c r="O12" s="135">
         <f t="shared" ref="O12:O22" si="7">N12/$S$10*100000</f>
         <v>5.7727860008224789</v>
       </c>
       <c r="P12" s="135">
         <f t="shared" ref="P12:P22" si="8">N12/$N$10*100</f>
         <v>33.333333333333329</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="13" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A13" s="131">
         <v>2</v>
       </c>
       <c r="B13" s="141" t="str">
         <f t="shared" si="0"/>
         <v>C00-C97</v>
       </c>
       <c r="C13" s="133" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="134">
         <v>117</v>
       </c>
       <c r="E13" s="135">
         <f t="shared" si="1"/>
         <v>3.1997575841775543</v>
       </c>
       <c r="F13" s="136">
         <f t="shared" si="2"/>
         <v>15.725806451612904</v>
       </c>
       <c r="G13" s="141" t="str">
         <f t="shared" si="3"/>
         <v>C00-C97</v>
       </c>
@@ -16422,51 +17836,51 @@
       <c r="K15" s="136">
         <f t="shared" si="5"/>
         <v>4.9886621315192743</v>
       </c>
       <c r="L15" s="142" t="str">
         <f t="shared" si="6"/>
         <v>I01-I02.0, I05-I09, I20-I25, I27, I30-I52</v>
       </c>
       <c r="M15" s="133" t="s">
         <v>37</v>
       </c>
       <c r="N15" s="134">
         <v>12</v>
       </c>
       <c r="O15" s="135">
         <f t="shared" si="7"/>
         <v>0.68587556445415598</v>
       </c>
       <c r="P15" s="135">
         <f t="shared" si="8"/>
         <v>3.9603960396039604</v>
       </c>
       <c r="R15" s="92"/>
       <c r="S15" s="143"/>
     </row>
-    <row r="16" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="16" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A16" s="131">
         <v>5</v>
       </c>
       <c r="B16" s="141" t="str">
         <f t="shared" si="0"/>
         <v>J12-J18</v>
       </c>
       <c r="C16" s="133" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="134">
         <v>16</v>
       </c>
       <c r="E16" s="135">
         <f t="shared" si="1"/>
         <v>0.43757368672513564</v>
       </c>
       <c r="F16" s="136">
         <f t="shared" si="2"/>
         <v>2.1505376344086025</v>
       </c>
       <c r="G16" s="141" t="str">
         <f t="shared" si="3"/>
         <v>J12-J18</v>
       </c>
@@ -16481,51 +17895,51 @@
         <v>0.52440076069574348</v>
       </c>
       <c r="K16" s="136">
         <f t="shared" si="5"/>
         <v>2.2675736961451247</v>
       </c>
       <c r="L16" s="142" t="str">
         <f t="shared" si="6"/>
         <v>J12-J18</v>
       </c>
       <c r="M16" s="133" t="s">
         <v>22</v>
       </c>
       <c r="N16" s="134">
         <v>6</v>
       </c>
       <c r="O16" s="135">
         <f t="shared" si="7"/>
         <v>0.34293778222707799</v>
       </c>
       <c r="P16" s="135">
         <f t="shared" si="8"/>
         <v>1.9801980198019802</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="17" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A17" s="131">
         <v>6</v>
       </c>
       <c r="B17" s="141" t="str">
         <f t="shared" si="0"/>
         <v>A40-A41</v>
       </c>
       <c r="C17" s="133" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="134">
         <v>12</v>
       </c>
       <c r="E17" s="135">
         <f t="shared" si="1"/>
         <v>0.32818026504385173</v>
       </c>
       <c r="F17" s="136">
         <f t="shared" si="2"/>
         <v>1.6129032258064515</v>
       </c>
       <c r="G17" s="141" t="str">
         <f t="shared" si="3"/>
         <v>A40-A41</v>
       </c>
@@ -16540,51 +17954,51 @@
         <v>0.36708053248702044</v>
       </c>
       <c r="K17" s="136">
         <f t="shared" si="5"/>
         <v>1.5873015873015872</v>
       </c>
       <c r="L17" s="142" t="str">
         <f t="shared" si="6"/>
         <v>I60-I69</v>
       </c>
       <c r="M17" s="133" t="s">
         <v>21</v>
       </c>
       <c r="N17" s="134">
         <v>6</v>
       </c>
       <c r="O17" s="135">
         <f t="shared" si="7"/>
         <v>0.34293778222707799</v>
       </c>
       <c r="P17" s="135">
         <f t="shared" si="8"/>
         <v>1.9801980198019802</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="18" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A18" s="131">
         <v>7</v>
       </c>
       <c r="B18" s="141" t="str">
         <f t="shared" si="0"/>
         <v>I60-I69</v>
       </c>
       <c r="C18" s="133" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="134">
         <v>10</v>
       </c>
       <c r="E18" s="135">
         <f t="shared" si="1"/>
         <v>0.27348355420320974</v>
       </c>
       <c r="F18" s="136">
         <f t="shared" si="2"/>
         <v>1.3440860215053763</v>
       </c>
       <c r="G18" s="141" t="str">
         <f t="shared" si="3"/>
         <v>X85-Y09, Y87.1</v>
       </c>
@@ -16599,51 +18013,51 @@
         <v>0.26220038034787174</v>
       </c>
       <c r="K18" s="136">
         <f t="shared" si="5"/>
         <v>1.1337868480725624</v>
       </c>
       <c r="L18" s="142" t="str">
         <f t="shared" si="6"/>
         <v>A40-A41</v>
       </c>
       <c r="M18" s="133" t="s">
         <v>25</v>
       </c>
       <c r="N18" s="134">
         <v>5</v>
       </c>
       <c r="O18" s="135">
         <f t="shared" si="7"/>
         <v>0.28578148518923163</v>
       </c>
       <c r="P18" s="135">
         <f t="shared" si="8"/>
         <v>1.6501650165016499</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="19" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A19" s="131">
         <v>8</v>
       </c>
       <c r="B19" s="141" t="str">
         <f t="shared" si="0"/>
         <v>X85-Y09, Y87.1</v>
       </c>
       <c r="C19" s="133" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="134">
         <v>10</v>
       </c>
       <c r="E19" s="135">
         <f t="shared" si="1"/>
         <v>0.27348355420320974</v>
       </c>
       <c r="F19" s="136">
         <f t="shared" si="2"/>
         <v>1.3440860215053763</v>
       </c>
       <c r="G19" s="141" t="str">
         <f t="shared" si="3"/>
         <v>I60-I69</v>
       </c>
@@ -16658,51 +18072,51 @@
         <v>0.20976030427829739</v>
       </c>
       <c r="K19" s="136">
         <f t="shared" si="5"/>
         <v>0.90702947845804993</v>
       </c>
       <c r="L19" s="142" t="str">
         <f t="shared" si="6"/>
         <v>X85-Y09, Y87.1</v>
       </c>
       <c r="M19" s="133" t="s">
         <v>38</v>
       </c>
       <c r="N19" s="134">
         <v>5</v>
       </c>
       <c r="O19" s="135">
         <f t="shared" si="7"/>
         <v>0.28578148518923163</v>
       </c>
       <c r="P19" s="135">
         <f t="shared" si="8"/>
         <v>1.6501650165016499</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="93" customFormat="1" ht="22.5">
+    <row r="20" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A20" s="131">
         <v>9</v>
       </c>
       <c r="B20" s="141" t="str">
         <f t="shared" si="0"/>
         <v>X60-X84, Y87.0</v>
       </c>
       <c r="C20" s="133" t="s">
         <v>40</v>
       </c>
       <c r="D20" s="134">
         <v>6</v>
       </c>
       <c r="E20" s="135">
         <f t="shared" si="1"/>
         <v>0.16409013252192586</v>
       </c>
       <c r="F20" s="136">
         <f t="shared" si="2"/>
         <v>0.80645161290322576</v>
       </c>
       <c r="G20" s="141" t="str">
         <f t="shared" si="3"/>
         <v>X60-X84, Y87.0</v>
       </c>
@@ -16778,138 +18192,138 @@
         <v>0.15732022820872305</v>
       </c>
       <c r="K21" s="136">
         <f t="shared" si="5"/>
         <v>0.68027210884353739</v>
       </c>
       <c r="L21" s="142" t="str">
         <f t="shared" si="6"/>
         <v>J10-J11</v>
       </c>
       <c r="M21" s="133" t="s">
         <v>31</v>
       </c>
       <c r="N21" s="134">
         <v>3</v>
       </c>
       <c r="O21" s="135">
         <f t="shared" si="7"/>
         <v>0.171468891113539</v>
       </c>
       <c r="P21" s="135">
         <f t="shared" si="8"/>
         <v>0.99009900990099009</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="93" customFormat="1" ht="15">
+    <row r="22" spans="1:19" s="93" customFormat="1" ht="13.8">
       <c r="A22" s="131"/>
       <c r="B22" s="144"/>
       <c r="C22" s="133" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="134">
         <f>D10-SUM(D12:D21)</f>
         <v>232</v>
       </c>
       <c r="E22" s="135">
         <f t="shared" si="1"/>
         <v>6.3448184575144673</v>
       </c>
       <c r="F22" s="136">
         <f t="shared" si="2"/>
         <v>31.182795698924732</v>
       </c>
       <c r="G22" s="144"/>
       <c r="H22" s="133" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="134">
         <f>I10-SUM(I12:I21)</f>
         <v>130</v>
       </c>
       <c r="J22" s="135">
         <f t="shared" si="4"/>
         <v>6.8172098890446646</v>
       </c>
       <c r="K22" s="136">
         <f t="shared" si="5"/>
         <v>29.478458049886619</v>
       </c>
       <c r="L22" s="145"/>
       <c r="M22" s="133" t="s">
         <v>24</v>
       </c>
       <c r="N22" s="134">
         <f>N10-SUM(N12:N21)</f>
         <v>99</v>
       </c>
       <c r="O22" s="135">
         <f t="shared" si="7"/>
         <v>5.6584734067467863</v>
       </c>
       <c r="P22" s="135">
         <f t="shared" si="8"/>
         <v>32.673267326732677</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="93" customFormat="1" ht="15.75">
+    <row r="23" spans="1:19" s="93" customFormat="1" ht="15">
       <c r="A23" s="131"/>
       <c r="B23" s="144"/>
       <c r="C23" s="139"/>
       <c r="D23" s="134"/>
       <c r="E23" s="135"/>
       <c r="F23" s="136"/>
       <c r="G23" s="144"/>
       <c r="H23" s="139"/>
       <c r="I23" s="134"/>
       <c r="J23" s="135"/>
       <c r="K23" s="136"/>
       <c r="L23" s="145"/>
       <c r="M23" s="139"/>
       <c r="N23" s="134"/>
       <c r="O23" s="135"/>
       <c r="P23" s="135"/>
     </row>
-    <row r="24" spans="1:19" s="93" customFormat="1" ht="15.75">
+    <row r="24" spans="1:19" s="93" customFormat="1" ht="15">
       <c r="A24" s="146"/>
       <c r="B24" s="147"/>
       <c r="C24" s="148"/>
       <c r="D24" s="149"/>
       <c r="E24" s="150"/>
       <c r="F24" s="151"/>
       <c r="G24" s="147"/>
       <c r="H24" s="148"/>
       <c r="I24" s="149"/>
       <c r="J24" s="150"/>
       <c r="K24" s="151"/>
       <c r="L24" s="152"/>
       <c r="M24" s="148"/>
       <c r="N24" s="149"/>
       <c r="O24" s="150"/>
       <c r="P24" s="150"/>
     </row>
-    <row r="25" spans="1:19" s="93" customFormat="1" ht="15.75">
+    <row r="25" spans="1:19" s="93" customFormat="1" ht="15.6">
       <c r="A25" s="131">
         <v>11</v>
       </c>
       <c r="B25" s="141" t="str">
         <f>VLOOKUP(C25,$R$32:$S$74,2,FALSE)</f>
         <v>D50-D64</v>
       </c>
       <c r="C25" s="133" t="s">
         <v>28</v>
       </c>
       <c r="D25" s="134">
         <v>3</v>
       </c>
       <c r="E25" s="135">
         <f>D25/$Q$10*100000</f>
         <v>8.2045066260962932E-2</v>
       </c>
       <c r="F25" s="136">
         <f>D25/$D$10*100</f>
         <v>0.40322580645161288</v>
       </c>
       <c r="G25" s="141" t="str">
         <f>VLOOKUP(H25,$R$32:$S$74,2,FALSE)</f>
         <v>B15-B19</v>
       </c>
@@ -16926,51 +18340,51 @@
       <c r="K25" s="136">
         <f>I25/$I$10*100</f>
         <v>0.45351473922902497</v>
       </c>
       <c r="L25" s="142" t="str">
         <f>VLOOKUP(M25,$R$32:$S$74,2,FALSE)</f>
         <v>J40-J47</v>
       </c>
       <c r="M25" s="133" t="s">
         <v>44</v>
       </c>
       <c r="N25" s="134">
         <v>3</v>
       </c>
       <c r="O25" s="135">
         <f>N25/$S$10*100000</f>
         <v>0.171468891113539</v>
       </c>
       <c r="P25" s="135">
         <f>N25/$N$10*100</f>
         <v>0.99009900990099009</v>
       </c>
       <c r="Q25" s="92"/>
       <c r="R25" s="92"/>
     </row>
-    <row r="26" spans="1:19" s="93" customFormat="1" ht="22.5">
+    <row r="26" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A26" s="131">
         <v>12</v>
       </c>
       <c r="B26" s="141" t="str">
         <f>VLOOKUP(C26,$R$32:$S$74,2,FALSE)</f>
         <v>J10-J11</v>
       </c>
       <c r="C26" s="133" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="134">
         <v>3</v>
       </c>
       <c r="E26" s="135">
         <f>D26/$Q$10*100000</f>
         <v>8.2045066260962932E-2</v>
       </c>
       <c r="F26" s="136">
         <f>D26/$D$10*100</f>
         <v>0.40322580645161288</v>
       </c>
       <c r="G26" s="141" t="str">
         <f>VLOOKUP(H26,$R$32:$S$74,2,FALSE)</f>
         <v>G12</v>
       </c>
@@ -16985,51 +18399,51 @@
         <v>0.1048801521391487</v>
       </c>
       <c r="K26" s="136">
         <f>I26/$I$10*100</f>
         <v>0.45351473922902497</v>
       </c>
       <c r="L26" s="142" t="str">
         <f>VLOOKUP(M26,$R$32:$S$74,2,FALSE)</f>
         <v>M00-M99</v>
       </c>
       <c r="M26" s="133" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="134">
         <v>3</v>
       </c>
       <c r="O26" s="135">
         <f>N26/$S$10*100000</f>
         <v>0.171468891113539</v>
       </c>
       <c r="P26" s="135">
         <f>N26/$N$10*100</f>
         <v>0.99009900990099009</v>
       </c>
     </row>
-    <row r="27" spans="1:19" s="93" customFormat="1" ht="22.5">
+    <row r="27" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A27" s="131">
         <v>13</v>
       </c>
       <c r="B27" s="141" t="str">
         <f>VLOOKUP(C27,$R$32:$S$74,2,FALSE)</f>
         <v>J40-J47</v>
       </c>
       <c r="C27" s="133" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="134">
         <v>3</v>
       </c>
       <c r="E27" s="135">
         <f>D27/$Q$10*100000</f>
         <v>8.2045066260962932E-2</v>
       </c>
       <c r="F27" s="136">
         <f>D27/$D$10*100</f>
         <v>0.40322580645161288</v>
       </c>
       <c r="G27" s="141" t="str">
         <f>VLOOKUP(H27,$R$32:$S$74,2,FALSE)</f>
         <v>J66, J68-J69</v>
       </c>
@@ -17046,51 +18460,51 @@
       <c r="K27" s="136">
         <f>I27/$I$10*100</f>
         <v>0.22675736961451248</v>
       </c>
       <c r="L27" s="142" t="str">
         <f>VLOOKUP(M27,$R$32:$S$74,2,FALSE)</f>
         <v>X60-X84, Y87.0</v>
       </c>
       <c r="M27" s="133" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="134">
         <v>2</v>
       </c>
       <c r="O27" s="135">
         <f>N27/$S$10*100000</f>
         <v>0.11431259407569266</v>
       </c>
       <c r="P27" s="135">
         <f>N27/$N$10*100</f>
         <v>0.66006600660066006</v>
       </c>
       <c r="Q27" s="92"/>
       <c r="R27" s="92"/>
     </row>
-    <row r="28" spans="1:19" s="93" customFormat="1" ht="22.5">
+    <row r="28" spans="1:19" s="93" customFormat="1" ht="25.2">
       <c r="A28" s="131">
         <v>14</v>
       </c>
       <c r="B28" s="141" t="str">
         <f>VLOOKUP(C28,$R$32:$S$74,2,FALSE)</f>
         <v>M00-M99</v>
       </c>
       <c r="C28" s="133" t="s">
         <v>39</v>
       </c>
       <c r="D28" s="134">
         <v>3</v>
       </c>
       <c r="E28" s="135">
         <f>D28/$Q$10*100000</f>
         <v>8.2045066260962932E-2</v>
       </c>
       <c r="F28" s="136">
         <f>D28/$D$10*100</f>
         <v>0.40322580645161288</v>
       </c>
       <c r="G28" s="141" t="str">
         <f>VLOOKUP(H28,$R$32:$S$74,2,FALSE)</f>
         <v>N00-N07, N17-N19, N25-N27</v>
       </c>
@@ -17105,51 +18519,51 @@
         <v>5.2440076069574348E-2</v>
       </c>
       <c r="K28" s="136">
         <f>I28/$I$10*100</f>
         <v>0.22675736961451248</v>
       </c>
       <c r="L28" s="142" t="str">
         <f>VLOOKUP(M28,$R$32:$S$74,2,FALSE)</f>
         <v>N00-N07, N17-N19, N25-N27</v>
       </c>
       <c r="M28" s="133" t="s">
         <v>41</v>
       </c>
       <c r="N28" s="134">
         <v>2</v>
       </c>
       <c r="O28" s="135">
         <f>N28/$S$10*100000</f>
         <v>0.11431259407569266</v>
       </c>
       <c r="P28" s="135">
         <f>N28/$N$10*100</f>
         <v>0.66006600660066006</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="93" customFormat="1" ht="21">
+    <row r="29" spans="1:19" s="93" customFormat="1" ht="19.2">
       <c r="A29" s="153">
         <v>15</v>
       </c>
       <c r="B29" s="154" t="str">
         <f>VLOOKUP(C29,$R$32:$S$74,2,FALSE)</f>
         <v>N00-N07, N17-N19, N25-N27</v>
       </c>
       <c r="C29" s="155" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="156">
         <v>3</v>
       </c>
       <c r="E29" s="157">
         <f>D29/$Q$10*100000</f>
         <v>8.2045066260962932E-2</v>
       </c>
       <c r="F29" s="158">
         <f>D29/$D$10*100</f>
         <v>0.40322580645161288</v>
       </c>
       <c r="G29" s="154" t="str">
         <f>VLOOKUP(H29,$R$32:$S$74,2,FALSE)</f>
         <v>A15-A19</v>
       </c>
@@ -17196,51 +18610,51 @@
       <c r="G30" s="141"/>
       <c r="H30" s="163"/>
       <c r="I30" s="161"/>
       <c r="J30" s="162"/>
       <c r="K30" s="162"/>
       <c r="L30" s="164"/>
       <c r="M30" s="163"/>
       <c r="N30" s="161"/>
       <c r="O30" s="162"/>
       <c r="P30" s="162"/>
     </row>
     <row r="31" spans="1:19" s="166" customFormat="1" ht="24" customHeight="1">
       <c r="A31" s="165" t="s">
         <v>117</v>
       </c>
       <c r="B31" s="87"/>
       <c r="I31" s="167"/>
       <c r="J31" s="167"/>
       <c r="K31" s="167"/>
       <c r="L31" s="87"/>
       <c r="M31" s="87"/>
       <c r="N31" s="167"/>
       <c r="O31" s="167"/>
       <c r="P31" s="167"/>
     </row>
-    <row r="32" spans="1:19" s="169" customFormat="1" ht="15.75">
+    <row r="32" spans="1:19" s="169" customFormat="1" ht="15.6">
       <c r="A32" s="168" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="92"/>
       <c r="C32" s="94"/>
       <c r="H32" s="94"/>
       <c r="I32" s="168"/>
       <c r="J32" s="168"/>
       <c r="K32" s="168"/>
       <c r="M32" s="94"/>
       <c r="N32" s="168"/>
       <c r="O32" s="168"/>
       <c r="P32" s="168"/>
       <c r="R32" t="s">
         <v>106</v>
       </c>
       <c r="S32" s="177" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:19" s="143" customFormat="1">
       <c r="A33" s="92"/>
       <c r="B33" s="92"/>
       <c r="C33" s="95"/>
       <c r="D33" s="92"/>
@@ -18516,121 +19930,121 @@
       <c r="F86" s="92"/>
       <c r="G86" s="92"/>
       <c r="H86" s="95"/>
       <c r="I86" s="92"/>
       <c r="J86" s="92"/>
       <c r="K86" s="92"/>
       <c r="L86" s="92"/>
       <c r="M86" s="95"/>
       <c r="N86" s="92"/>
       <c r="O86" s="92"/>
       <c r="P86" s="92"/>
       <c r="Q86" s="92"/>
       <c r="R86" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S86"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="92" customWidth="1"/>
-    <col min="2" max="2" width="11.625" style="93" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="20" max="20" width="8.625" style="92" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="93" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="94" customWidth="1"/>
+    <col min="4" max="4" width="4.69921875" style="92" customWidth="1"/>
+    <col min="5" max="5" width="6.09765625" style="92" customWidth="1"/>
+    <col min="6" max="6" width="5.59765625" style="92" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="92" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="95" customWidth="1"/>
+    <col min="9" max="9" width="4.3984375" style="92" customWidth="1"/>
+    <col min="10" max="10" width="7.8984375" style="92" customWidth="1"/>
+    <col min="11" max="11" width="5.59765625" style="92" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="92" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="95" customWidth="1"/>
+    <col min="14" max="14" width="4.09765625" style="92" customWidth="1"/>
+    <col min="15" max="15" width="7.8984375" style="92" customWidth="1"/>
+    <col min="16" max="16" width="5.59765625" style="92" customWidth="1"/>
+    <col min="17" max="19" width="8.59765625" style="92" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="8.59765625" style="92" customWidth="1"/>
     <col min="21" max="16384" width="9" style="92"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="87" customFormat="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...13 lines deleted...]
-      <c r="P1" s="413"/>
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
     </row>
     <row r="2" spans="1:19" s="87" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="416"/>
-[...14 lines deleted...]
-      <c r="P2" s="413"/>
+      <c r="A2" s="428"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
     </row>
     <row r="3" spans="1:19" s="87" customFormat="1">
       <c r="A3" s="88" t="s">
         <v>104</v>
       </c>
       <c r="B3" s="89"/>
       <c r="C3" s="90"/>
       <c r="D3" s="91"/>
       <c r="E3" s="91"/>
       <c r="F3" s="91"/>
       <c r="G3" s="91"/>
       <c r="H3" s="88"/>
       <c r="I3" s="91"/>
       <c r="J3" s="91"/>
       <c r="K3" s="91"/>
       <c r="L3" s="91"/>
       <c r="M3" s="88"/>
       <c r="N3" s="91"/>
       <c r="O3" s="91"/>
       <c r="P3" s="89"/>
     </row>
     <row r="4" spans="1:19" ht="10.5" customHeight="1"/>
     <row r="5" spans="1:19" s="95" customFormat="1">
       <c r="A5" s="96" t="s">
         <v>0</v>
@@ -18763,51 +20177,51 @@
       </c>
       <c r="H8" s="120"/>
       <c r="I8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="118" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="119" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="122"/>
       <c r="N8" s="118" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="118" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="123" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="3.95" customHeight="1">
+    <row r="9" spans="1:19" ht="3.9" customHeight="1">
       <c r="A9" s="124"/>
       <c r="B9" s="125"/>
       <c r="C9" s="126"/>
       <c r="D9" s="127"/>
       <c r="E9" s="127"/>
       <c r="F9" s="124"/>
       <c r="G9" s="128"/>
       <c r="H9" s="129"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="124"/>
       <c r="L9" s="128"/>
       <c r="M9" s="129"/>
       <c r="N9" s="127"/>
       <c r="O9" s="127"/>
       <c r="P9" s="130"/>
     </row>
     <row r="10" spans="1:19" ht="19.5" customHeight="1">
       <c r="A10" s="131" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="132" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="133" t="s">
@@ -19543,51 +20957,51 @@
       <c r="K23" s="136"/>
       <c r="L23" s="145"/>
       <c r="M23" s="139"/>
       <c r="N23" s="134"/>
       <c r="O23" s="135"/>
       <c r="P23" s="135"/>
     </row>
     <row r="24" spans="1:19" s="93" customFormat="1" ht="5.0999999999999996" customHeight="1">
       <c r="A24" s="146"/>
       <c r="B24" s="147"/>
       <c r="C24" s="148"/>
       <c r="D24" s="149"/>
       <c r="E24" s="150"/>
       <c r="F24" s="151"/>
       <c r="G24" s="147"/>
       <c r="H24" s="148"/>
       <c r="I24" s="149"/>
       <c r="J24" s="150"/>
       <c r="K24" s="151"/>
       <c r="L24" s="152"/>
       <c r="M24" s="148"/>
       <c r="N24" s="149"/>
       <c r="O24" s="150"/>
       <c r="P24" s="150"/>
     </row>
-    <row r="25" spans="1:19" s="93" customFormat="1" ht="19.149999999999999" customHeight="1">
+    <row r="25" spans="1:19" s="93" customFormat="1" ht="19.2" customHeight="1">
       <c r="A25" s="131">
         <v>11</v>
       </c>
       <c r="B25" s="141" t="str">
         <f>VLOOKUP(C25,$R$32:$S$74,2,FALSE)</f>
         <v>D50-D64</v>
       </c>
       <c r="C25" s="133" t="s">
         <v>28</v>
       </c>
       <c r="D25" s="134">
         <v>5</v>
       </c>
       <c r="E25" s="135">
         <f>D25/$Q$10*100000</f>
         <v>0.13234053230538267</v>
       </c>
       <c r="F25" s="136">
         <f>D25/$D$10*100</f>
         <v>0.70224719101123589</v>
       </c>
       <c r="G25" s="141" t="str">
         <f>VLOOKUP(H25,$R$32:$S$74,2,FALSE)</f>
         <v>D50-D64</v>
       </c>
@@ -19604,51 +21018,51 @@
       <c r="K25" s="136">
         <f>I25/$I$10*100</f>
         <v>0.98765432098765427</v>
       </c>
       <c r="L25" s="142" t="str">
         <f>VLOOKUP(M25,$R$32:$S$74,2,FALSE)</f>
         <v>N00-N07, N17-N19, N25-N27</v>
       </c>
       <c r="M25" s="133" t="s">
         <v>41</v>
       </c>
       <c r="N25" s="134">
         <v>2</v>
       </c>
       <c r="O25" s="135">
         <f>N25/$S$10*100000</f>
         <v>0.11058442208304559</v>
       </c>
       <c r="P25" s="135">
         <f>N25/$N$10*100</f>
         <v>0.65146579804560267</v>
       </c>
       <c r="Q25" s="92"/>
       <c r="R25" s="92"/>
     </row>
-    <row r="26" spans="1:19" s="93" customFormat="1" ht="19.149999999999999" customHeight="1">
+    <row r="26" spans="1:19" s="93" customFormat="1" ht="19.2" customHeight="1">
       <c r="A26" s="131">
         <v>12</v>
       </c>
       <c r="B26" s="141" t="str">
         <f>VLOOKUP(C26,$R$32:$S$74,2,FALSE)</f>
         <v>J66, J68-J69</v>
       </c>
       <c r="C26" s="133" t="s">
         <v>42</v>
       </c>
       <c r="D26" s="134">
         <v>3</v>
       </c>
       <c r="E26" s="135">
         <f>D26/$Q$10*100000</f>
         <v>7.9404319383229602E-2</v>
       </c>
       <c r="F26" s="136">
         <f>D26/$D$10*100</f>
         <v>0.42134831460674155</v>
       </c>
       <c r="G26" s="141" t="str">
         <f>VLOOKUP(H26,$R$32:$S$74,2,FALSE)</f>
         <v>J66, J68-J69</v>
       </c>
@@ -19783,51 +21197,51 @@
         <v>5.0772787207694715E-2</v>
       </c>
       <c r="K28" s="136">
         <f>I28/$I$10*100</f>
         <v>0.24691358024691357</v>
       </c>
       <c r="L28" s="142" t="str">
         <f>VLOOKUP(M28,$R$32:$S$74,2,FALSE)</f>
         <v>A15-A19</v>
       </c>
       <c r="M28" s="133" t="s">
         <v>30</v>
       </c>
       <c r="N28" s="134">
         <v>1</v>
       </c>
       <c r="O28" s="135">
         <f>N28/$S$10*100000</f>
         <v>5.5292211041522793E-2</v>
       </c>
       <c r="P28" s="135">
         <f>N28/$N$10*100</f>
         <v>0.32573289902280134</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="93" customFormat="1" ht="19.149999999999999" customHeight="1">
+    <row r="29" spans="1:19" s="93" customFormat="1" ht="19.2" customHeight="1">
       <c r="A29" s="153">
         <v>15</v>
       </c>
       <c r="B29" s="154" t="str">
         <f>VLOOKUP(C29,$R$32:$S$74,2,FALSE)</f>
         <v>J40-J47</v>
       </c>
       <c r="C29" s="155" t="s">
         <v>44</v>
       </c>
       <c r="D29" s="156">
         <v>2</v>
       </c>
       <c r="E29" s="157">
         <f>D29/$Q$10*100000</f>
         <v>5.2936212922153066E-2</v>
       </c>
       <c r="F29" s="158">
         <f>D29/$D$10*100</f>
         <v>0.2808988764044944</v>
       </c>
       <c r="G29" s="154" t="str">
         <f>VLOOKUP(H29,$R$32:$S$74,2,FALSE)</f>
         <v>J40-J47</v>
       </c>
@@ -21196,3301 +22610,4424 @@
       <c r="H86" s="95"/>
       <c r="I86" s="92"/>
       <c r="J86" s="92"/>
       <c r="K86" s="92"/>
       <c r="L86" s="92"/>
       <c r="M86" s="95"/>
       <c r="N86" s="92"/>
       <c r="O86" s="92"/>
       <c r="P86" s="92"/>
       <c r="Q86" s="92"/>
       <c r="R86" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="6" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="7" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.5" customHeight="1">
-      <c r="A1" s="410" t="s">
+      <c r="A1" s="422" t="s">
         <v>289</v>
       </c>
-      <c r="B1" s="410"/>
-[...13 lines deleted...]
-      <c r="P1" s="410"/>
+      <c r="B1" s="422"/>
+      <c r="C1" s="422"/>
+      <c r="D1" s="422"/>
+      <c r="E1" s="422"/>
+      <c r="F1" s="422"/>
+      <c r="G1" s="422"/>
+      <c r="H1" s="422"/>
+      <c r="I1" s="422"/>
+      <c r="J1" s="422"/>
+      <c r="K1" s="422"/>
+      <c r="L1" s="422"/>
+      <c r="M1" s="422"/>
+      <c r="N1" s="422"/>
+      <c r="O1" s="422"/>
+      <c r="P1" s="422"/>
     </row>
     <row r="2" spans="1:16" ht="10.5" customHeight="1">
-      <c r="A2" s="410"/>
-[...16 lines deleted...]
-    <row r="3" spans="1:16" s="343" customFormat="1" ht="16.5">
+      <c r="A2" s="422"/>
+      <c r="B2" s="422"/>
+      <c r="C2" s="422"/>
+      <c r="D2" s="422"/>
+      <c r="E2" s="422"/>
+      <c r="F2" s="422"/>
+      <c r="G2" s="422"/>
+      <c r="H2" s="422"/>
+      <c r="I2" s="422"/>
+      <c r="J2" s="422"/>
+      <c r="K2" s="422"/>
+      <c r="L2" s="422"/>
+      <c r="M2" s="422"/>
+      <c r="N2" s="422"/>
+      <c r="O2" s="422"/>
+      <c r="P2" s="422"/>
+    </row>
+    <row r="3" spans="1:16" s="343" customFormat="1" ht="16.2">
       <c r="A3" s="339"/>
       <c r="B3" s="340"/>
       <c r="C3" s="341"/>
       <c r="D3" s="342"/>
       <c r="E3" s="342"/>
       <c r="F3" s="342"/>
       <c r="G3" s="340"/>
-      <c r="H3" s="411" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="411"/>
+      <c r="H3" s="423" t="s">
+        <v>311</v>
+      </c>
+      <c r="I3" s="423"/>
       <c r="J3" s="342"/>
       <c r="K3" s="342"/>
       <c r="L3" s="340"/>
       <c r="M3" s="342"/>
       <c r="N3" s="342"/>
       <c r="O3" s="342"/>
       <c r="P3" s="341"/>
     </row>
     <row r="4" spans="1:16" s="343" customFormat="1">
       <c r="B4" s="344"/>
       <c r="C4" s="345"/>
       <c r="G4" s="344"/>
       <c r="L4" s="344"/>
       <c r="P4" s="346" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="356" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="356" customFormat="1" ht="13.8">
       <c r="A5" s="347" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="348"/>
       <c r="C5" s="349" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="348"/>
       <c r="E5" s="350"/>
       <c r="F5" s="351"/>
       <c r="G5" s="348"/>
       <c r="H5" s="349" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="348"/>
       <c r="J5" s="352"/>
       <c r="K5" s="353"/>
       <c r="L5" s="354"/>
       <c r="M5" s="349" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="348"/>
       <c r="O5" s="352"/>
       <c r="P5" s="355"/>
     </row>
-    <row r="6" spans="1:16" s="364" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="364" customFormat="1" ht="13.8">
       <c r="A6" s="357"/>
       <c r="B6" s="358" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="359"/>
       <c r="D6" s="360" t="s">
         <v>250</v>
       </c>
       <c r="E6" s="361" t="s">
         <v>131</v>
       </c>
       <c r="F6" s="360" t="s">
         <v>251</v>
       </c>
       <c r="G6" s="358" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="359"/>
       <c r="I6" s="360" t="s">
         <v>250</v>
       </c>
       <c r="J6" s="361" t="s">
         <v>131</v>
       </c>
       <c r="K6" s="360" t="s">
         <v>251</v>
       </c>
       <c r="L6" s="358" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="359"/>
       <c r="N6" s="360" t="s">
         <v>250</v>
       </c>
       <c r="O6" s="362" t="s">
         <v>131</v>
       </c>
       <c r="P6" s="363" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="364" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="364" customFormat="1" ht="13.8">
       <c r="A7" s="357"/>
       <c r="B7" s="365" t="s">
         <v>252</v>
       </c>
       <c r="C7" s="366" t="s">
         <v>253</v>
       </c>
       <c r="D7" s="367"/>
       <c r="E7" s="368" t="s">
         <v>254</v>
       </c>
       <c r="F7" s="367" t="s">
         <v>255</v>
       </c>
       <c r="G7" s="365" t="s">
         <v>252</v>
       </c>
       <c r="H7" s="366" t="s">
         <v>253</v>
       </c>
       <c r="I7" s="367"/>
       <c r="J7" s="368" t="s">
         <v>254</v>
       </c>
       <c r="K7" s="367" t="s">
         <v>255</v>
       </c>
       <c r="L7" s="365" t="s">
         <v>252</v>
       </c>
       <c r="M7" s="366" t="s">
         <v>253</v>
       </c>
       <c r="N7" s="367"/>
       <c r="O7" s="368" t="s">
         <v>254</v>
       </c>
       <c r="P7" s="365" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="364" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="364" customFormat="1" ht="13.8">
       <c r="A8" s="369" t="s">
         <v>256</v>
       </c>
       <c r="B8" s="370" t="s">
         <v>257</v>
       </c>
       <c r="C8" s="371"/>
       <c r="D8" s="369" t="s">
         <v>258</v>
       </c>
       <c r="E8" s="372" t="s">
         <v>131</v>
       </c>
       <c r="F8" s="369" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="370" t="s">
         <v>257</v>
       </c>
       <c r="H8" s="371"/>
       <c r="I8" s="369" t="s">
         <v>258</v>
       </c>
       <c r="J8" s="372" t="s">
         <v>131</v>
       </c>
       <c r="K8" s="369" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="370" t="s">
         <v>257</v>
       </c>
       <c r="M8" s="371"/>
       <c r="N8" s="369" t="s">
         <v>258</v>
       </c>
       <c r="O8" s="372" t="s">
         <v>131</v>
       </c>
       <c r="P8" s="370" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="343" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" s="343" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="373"/>
       <c r="B9" s="374" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="375" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="376">
-        <v>374</v>
+        <v>341</v>
       </c>
       <c r="E9" s="377">
-        <v>13.97951851024682</v>
+        <v>12.9313074537801</v>
       </c>
       <c r="F9" s="378">
         <v>100</v>
       </c>
       <c r="G9" s="374" t="s">
         <v>45</v>
       </c>
       <c r="H9" s="375" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="376">
-        <v>217</v>
+        <v>197</v>
       </c>
       <c r="J9" s="377">
-        <v>15.646986675184781</v>
+        <v>14.4235116418605</v>
       </c>
       <c r="K9" s="378">
         <v>100</v>
       </c>
       <c r="L9" s="374" t="s">
         <v>45</v>
       </c>
       <c r="M9" s="375" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="376">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="O9" s="377">
-        <v>12.184767643465937</v>
+        <v>11.3280083827262</v>
       </c>
       <c r="P9" s="379">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="373">
         <v>1</v>
       </c>
       <c r="B10" s="380" t="s">
         <v>101</v>
       </c>
       <c r="C10" s="375" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="376">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="E10" s="377">
-        <v>2.7286225969198337</v>
+        <v>2.1615381960864002</v>
       </c>
       <c r="F10" s="381">
-        <v>19.518716577540101</v>
+        <v>16.715542521994099</v>
       </c>
       <c r="G10" s="380" t="s">
         <v>101</v>
       </c>
       <c r="H10" s="375" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="376">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="J10" s="377">
-        <v>3.3889786808003906</v>
+        <v>2.7822002151812</v>
       </c>
       <c r="K10" s="381">
-        <v>21.658986175115199</v>
+        <v>19.2893401015228</v>
       </c>
       <c r="L10" s="380" t="s">
         <v>53</v>
       </c>
       <c r="M10" s="375" t="s">
         <v>20</v>
       </c>
       <c r="N10" s="376">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="O10" s="377">
-        <v>2.4059095346970962</v>
+        <v>1.7306679473608999</v>
       </c>
       <c r="P10" s="382">
-        <v>19.7452229299363</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>15.2777777777778</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="373">
         <v>2</v>
       </c>
       <c r="B11" s="380" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="375" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="376">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="E11" s="377">
-        <v>2.5791090299653225</v>
+        <v>2.0477730278713002</v>
       </c>
       <c r="F11" s="381">
-        <v>18.449197860962599</v>
+        <v>15.8357771260997</v>
       </c>
       <c r="G11" s="380" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="375" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="376">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="J11" s="377">
-        <v>2.7400253163918045</v>
+        <v>2.3429054443631001</v>
       </c>
       <c r="K11" s="381">
-        <v>17.511520737327199</v>
+        <v>16.243654822334999</v>
       </c>
       <c r="L11" s="380" t="s">
         <v>101</v>
       </c>
       <c r="M11" s="375" t="s">
         <v>19</v>
       </c>
       <c r="N11" s="376">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>2.0178596097459516</v>
+        <v>19</v>
+      </c>
+      <c r="O11" s="383" t="s">
+        <v>303</v>
       </c>
       <c r="P11" s="382">
-        <v>16.560509554140101</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>13.1944444444444</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="373">
         <v>3</v>
       </c>
       <c r="B12" s="380" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C12" s="375" t="s">
-        <v>40</v>
+        <v>312</v>
       </c>
       <c r="D12" s="376">
         <v>24</v>
       </c>
       <c r="E12" s="377">
-        <v>0.89708140172706863</v>
+        <v>0.91012134572059999</v>
       </c>
       <c r="F12" s="381">
-        <v>6.4171122994651997</v>
+        <v>7.0381231671554003</v>
       </c>
       <c r="G12" s="380" t="s">
         <v>68</v>
       </c>
       <c r="H12" s="375" t="s">
         <v>37</v>
       </c>
       <c r="I12" s="376">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J12" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K12" s="381">
-        <v>5.5299539170507002</v>
+        <v>7.1065989847716002</v>
       </c>
       <c r="L12" s="380" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="M12" s="375" t="s">
-        <v>40</v>
+        <v>312</v>
       </c>
       <c r="N12" s="376">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="O12" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P12" s="382">
-        <v>8.9171974522292992</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>9.0277777777777999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="373">
         <v>4</v>
       </c>
       <c r="B13" s="380" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="375" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="376">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E13" s="377">
-        <v>0.74756783477255717</v>
+        <v>0.83427790024390003</v>
       </c>
       <c r="F13" s="381">
-        <v>5.3475935828876997</v>
+        <v>6.4516129032257998</v>
       </c>
       <c r="G13" s="380" t="s">
         <v>96</v>
       </c>
       <c r="H13" s="375" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="I13" s="376">
         <v>11</v>
       </c>
       <c r="J13" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K13" s="381">
-        <v>5.0691244239630997</v>
+        <v>5.5837563451776999</v>
       </c>
       <c r="L13" s="380" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="M13" s="375" t="s">
-        <v>304</v>
+        <v>40</v>
       </c>
       <c r="N13" s="376">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="O13" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P13" s="382">
-        <v>5.7324840764331002</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>8.3333333333333002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="373">
         <v>5</v>
       </c>
       <c r="B14" s="380" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="C14" s="375" t="s">
-        <v>304</v>
+        <v>38</v>
       </c>
       <c r="D14" s="376">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" s="377">
-        <v>0.74756783477255717</v>
+        <v>0.79635617750550003</v>
       </c>
       <c r="F14" s="381">
-        <v>5.3475935828876997</v>
+        <v>6.1583577712609996</v>
       </c>
       <c r="G14" s="380" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H14" s="375" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I14" s="376">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J14" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K14" s="381">
-        <v>4.6082949308755996</v>
+        <v>5.5837563451776999</v>
       </c>
       <c r="L14" s="380" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="M14" s="375" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N14" s="376">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="O14" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P14" s="382">
-        <v>5.0955414012739002</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>6.9444444444444002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="373">
         <v>6</v>
       </c>
       <c r="B15" s="380" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C15" s="375" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15" s="376">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E15" s="383" t="s">
         <v>303</v>
       </c>
       <c r="F15" s="381">
-        <v>3.7433155080214</v>
+        <v>5.5718475073314</v>
       </c>
       <c r="G15" s="380" t="s">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="H15" s="375" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="I15" s="376">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J15" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K15" s="381">
-        <v>3.6866359447004999</v>
+        <v>3.5532994923858001</v>
       </c>
       <c r="L15" s="384" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="M15" s="375" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N15" s="376">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="O15" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P15" s="382">
-        <v>3.8216560509553998</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.5555555555555998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="373">
         <v>7</v>
       </c>
       <c r="B16" s="380" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="375" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
       <c r="D16" s="376">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E16" s="383" t="s">
         <v>303</v>
       </c>
       <c r="F16" s="381">
-        <v>2.1390374331550999</v>
+        <v>3.8123167155425</v>
       </c>
       <c r="G16" s="380" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="H16" s="375" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I16" s="376">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J16" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K16" s="381">
-        <v>2.7649769585252999</v>
+        <v>3.5532994923858001</v>
       </c>
       <c r="L16" s="380" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="375" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
       <c r="N16" s="376">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="O16" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P16" s="382">
-        <v>2.5477707006368999</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>5.5555555555555998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="385">
         <v>8</v>
       </c>
       <c r="B17" s="384" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="375" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="376">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" s="383" t="s">
         <v>303</v>
       </c>
       <c r="F17" s="381">
-        <v>2.1390374331550999</v>
+        <v>3.2258064516128999</v>
       </c>
       <c r="G17" s="380" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="H17" s="375" t="s">
-        <v>160</v>
+        <v>21</v>
       </c>
       <c r="I17" s="376">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J17" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K17" s="381">
-        <v>1.8433179723502</v>
+        <v>2.5380710659897998</v>
       </c>
       <c r="L17" s="380" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="M17" s="375" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="N17" s="376">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O17" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P17" s="382">
-        <v>1.9108280254776999</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.7777777777777999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="373">
         <v>9</v>
       </c>
       <c r="B18" s="386" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="C18" s="375" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D18" s="376">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E18" s="383" t="s">
         <v>303</v>
       </c>
       <c r="F18" s="381">
-        <v>1.3368983957219001</v>
+        <v>2.6392961876832999</v>
       </c>
       <c r="G18" s="380" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="H18" s="375" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I18" s="376">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J18" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K18" s="381">
-        <v>1.3824884792626999</v>
+        <v>2.5380710659897998</v>
       </c>
       <c r="L18" s="380" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="M18" s="375" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="N18" s="376">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O18" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P18" s="382">
-        <v>1.9108280254776999</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.7777777777777999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="373">
         <v>10</v>
       </c>
       <c r="B19" s="387" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C19" s="375" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="D19" s="376">
         <v>5</v>
       </c>
       <c r="E19" s="383" t="s">
         <v>303</v>
       </c>
       <c r="F19" s="381">
-        <v>1.3368983957219001</v>
+        <v>1.4662756598240001</v>
       </c>
       <c r="G19" s="386" t="s">
         <v>55</v>
       </c>
       <c r="H19" s="375" t="s">
         <v>113</v>
       </c>
       <c r="I19" s="376">
         <v>3</v>
       </c>
       <c r="J19" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K19" s="381">
-        <v>1.3824884792626999</v>
+        <v>1.5228426395939001</v>
       </c>
       <c r="L19" s="380" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="M19" s="375" t="s">
-        <v>305</v>
+        <v>22</v>
       </c>
       <c r="N19" s="376">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O19" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P19" s="382">
-        <v>1.9108280254776999</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>2.7777777777777999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="373"/>
       <c r="B20" s="388"/>
       <c r="C20" s="389" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="390">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>4.7844341425443657</v>
+        <v>106</v>
+      </c>
+      <c r="E20" s="392">
+        <v>4.0197026102658997</v>
       </c>
       <c r="F20" s="391">
-        <v>34.224598930481285</v>
+        <v>31.085043988269799</v>
       </c>
       <c r="G20" s="386"/>
       <c r="H20" s="389" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="390">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>5.407944703404878</v>
+        <v>64</v>
+      </c>
+      <c r="J20" s="392">
+        <v>4.6858108887262997</v>
       </c>
       <c r="K20" s="391">
-        <v>34.562211981566819</v>
+        <v>32.487309644670098</v>
       </c>
       <c r="L20" s="386"/>
       <c r="M20" s="389" t="s">
         <v>24</v>
       </c>
       <c r="N20" s="390">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="O20" s="392">
-        <v>3.8804992495114452</v>
+        <v>3.1466689952017002</v>
       </c>
       <c r="P20" s="393">
-        <v>31.847133757961782</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>27.7777777777778</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="394">
         <v>11</v>
       </c>
       <c r="B21" s="380" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="C21" s="375" t="s">
-        <v>41</v>
+        <v>113</v>
       </c>
       <c r="D21" s="395">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E21" s="396" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="383" t="s">
         <v>303</v>
       </c>
       <c r="F21" s="382">
-        <v>1.3368983957219001</v>
+        <v>1.1730205278592001</v>
       </c>
       <c r="G21" s="397" t="s">
-        <v>306</v>
+        <v>95</v>
       </c>
       <c r="H21" s="375" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="I21" s="395">
         <v>3</v>
       </c>
-      <c r="J21" s="396" t="s">
+      <c r="J21" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K21" s="381">
-        <v>1.3824884792626999</v>
+        <v>1.5228426395939001</v>
       </c>
       <c r="L21" s="398" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="M21" s="375" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="N21" s="395">
         <v>2</v>
       </c>
-      <c r="O21" s="396" t="s">
+      <c r="O21" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P21" s="399">
-        <v>1.2738853503184999</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.3888888888888999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="373">
         <v>12</v>
       </c>
       <c r="B22" s="387" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="375" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="D22" s="376">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E22" s="383" t="s">
         <v>303</v>
       </c>
       <c r="F22" s="381">
-        <v>1.3368983957219001</v>
+        <v>1.1730205278592001</v>
       </c>
       <c r="G22" s="387" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="H22" s="375" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I22" s="376">
         <v>2</v>
       </c>
       <c r="J22" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K22" s="381">
-        <v>0.9216589861751</v>
+        <v>1.0152284263958999</v>
       </c>
       <c r="L22" s="400" t="s">
-        <v>55</v>
+        <v>314</v>
       </c>
       <c r="M22" s="375" t="s">
-        <v>113</v>
+        <v>307</v>
       </c>
       <c r="N22" s="376">
         <v>2</v>
       </c>
       <c r="O22" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P22" s="382">
-        <v>1.2738853503184999</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>1.3888888888888999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="373">
         <v>13</v>
       </c>
       <c r="B23" s="380" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="C23" s="375" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D23" s="376">
         <v>3</v>
       </c>
       <c r="E23" s="383" t="s">
         <v>303</v>
       </c>
       <c r="F23" s="381">
-        <v>0.80213903743320003</v>
+        <v>0.87976539589439995</v>
       </c>
       <c r="G23" s="380" t="s">
         <v>91</v>
       </c>
       <c r="H23" s="375" t="s">
         <v>41</v>
       </c>
       <c r="I23" s="376">
         <v>2</v>
       </c>
       <c r="J23" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K23" s="381">
-        <v>0.9216589861751</v>
+        <v>1.0152284263958999</v>
       </c>
       <c r="L23" s="384" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="M23" s="375" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="N23" s="376">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O23" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P23" s="382">
-        <v>1.2738853503184999</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.69444444444440001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="373">
         <v>14</v>
       </c>
       <c r="B24" s="380" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="C24" s="375" t="s">
         <v>307</v>
       </c>
       <c r="D24" s="376">
         <v>3</v>
       </c>
       <c r="E24" s="383" t="s">
         <v>303</v>
       </c>
       <c r="F24" s="381">
-        <v>0.80213903743320003</v>
+        <v>0.87976539589439995</v>
       </c>
       <c r="G24" s="387" t="s">
-        <v>95</v>
+        <v>46</v>
       </c>
       <c r="H24" s="375" t="s">
-        <v>305</v>
+        <v>123</v>
       </c>
       <c r="I24" s="376">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J24" s="383" t="s">
         <v>303</v>
       </c>
       <c r="K24" s="381">
-        <v>0.9216589861751</v>
+        <v>0.50761421319800004</v>
       </c>
       <c r="L24" s="384" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="M24" s="375" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N24" s="376">
         <v>1</v>
       </c>
       <c r="O24" s="383" t="s">
         <v>303</v>
       </c>
       <c r="P24" s="382">
-        <v>0.6369426751592</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16" s="345" customFormat="1" ht="28.9" customHeight="1">
+        <v>0.69444444444440001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="401">
         <v>15</v>
       </c>
       <c r="B25" s="402" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="C25" s="389" t="s">
-        <v>308</v>
+        <v>25</v>
       </c>
       <c r="D25" s="403">
         <v>2</v>
       </c>
       <c r="E25" s="404" t="s">
         <v>303</v>
       </c>
       <c r="F25" s="391">
-        <v>0.53475935828879995</v>
+        <v>0.58651026392960004</v>
       </c>
       <c r="G25" s="402" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="H25" s="389" t="s">
-        <v>123</v>
+        <v>28</v>
       </c>
       <c r="I25" s="405">
         <v>1</v>
       </c>
       <c r="J25" s="404" t="s">
         <v>303</v>
       </c>
       <c r="K25" s="391">
-        <v>0.46082949308760002</v>
+        <v>0.50761421319800004</v>
       </c>
       <c r="L25" s="402" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="M25" s="389" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="N25" s="405">
         <v>1</v>
       </c>
       <c r="O25" s="404" t="s">
         <v>303</v>
       </c>
       <c r="P25" s="393">
-        <v>0.6369426751592</v>
+        <v>0.69444444444440001</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="407" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="406" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B26" s="344"/>
       <c r="C26" s="345"/>
       <c r="D26" s="343"/>
       <c r="E26" s="343"/>
       <c r="F26" s="343"/>
       <c r="G26" s="343"/>
       <c r="H26" s="344"/>
       <c r="I26" s="343"/>
       <c r="J26" s="343"/>
       <c r="K26" s="343"/>
       <c r="L26" s="343"/>
       <c r="M26" s="343"/>
       <c r="N26" s="344"/>
       <c r="O26" s="343"/>
       <c r="P26" s="343"/>
     </row>
     <row r="27" spans="1:16" s="343" customFormat="1">
       <c r="A27" s="408" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="B27" s="409"/>
       <c r="C27" s="345"/>
       <c r="H27" s="344"/>
       <c r="N27" s="344"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:P26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:P27"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="6" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="7" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.5" customHeight="1">
-      <c r="A1" s="410" t="s">
+      <c r="A1" s="422" t="s">
         <v>289</v>
       </c>
-      <c r="B1" s="410"/>
-[...13 lines deleted...]
-      <c r="P1" s="410"/>
+      <c r="B1" s="422"/>
+      <c r="C1" s="422"/>
+      <c r="D1" s="422"/>
+      <c r="E1" s="422"/>
+      <c r="F1" s="422"/>
+      <c r="G1" s="422"/>
+      <c r="H1" s="422"/>
+      <c r="I1" s="422"/>
+      <c r="J1" s="422"/>
+      <c r="K1" s="422"/>
+      <c r="L1" s="422"/>
+      <c r="M1" s="422"/>
+      <c r="N1" s="422"/>
+      <c r="O1" s="422"/>
+      <c r="P1" s="422"/>
     </row>
     <row r="2" spans="1:16" ht="10.5" customHeight="1">
-      <c r="A2" s="410"/>
-[...37 lines deleted...]
-      <c r="P4" s="8" t="s">
+      <c r="A2" s="422"/>
+      <c r="B2" s="422"/>
+      <c r="C2" s="422"/>
+      <c r="D2" s="422"/>
+      <c r="E2" s="422"/>
+      <c r="F2" s="422"/>
+      <c r="G2" s="422"/>
+      <c r="H2" s="422"/>
+      <c r="I2" s="422"/>
+      <c r="J2" s="422"/>
+      <c r="K2" s="422"/>
+      <c r="L2" s="422"/>
+      <c r="M2" s="422"/>
+      <c r="N2" s="422"/>
+      <c r="O2" s="422"/>
+      <c r="P2" s="422"/>
+    </row>
+    <row r="3" spans="1:16" s="343" customFormat="1" ht="16.2">
+      <c r="A3" s="339"/>
+      <c r="B3" s="340"/>
+      <c r="C3" s="341"/>
+      <c r="D3" s="342"/>
+      <c r="E3" s="342"/>
+      <c r="F3" s="342"/>
+      <c r="G3" s="340"/>
+      <c r="H3" s="423" t="s">
+        <v>302</v>
+      </c>
+      <c r="I3" s="423"/>
+      <c r="J3" s="342"/>
+      <c r="K3" s="342"/>
+      <c r="L3" s="340"/>
+      <c r="M3" s="342"/>
+      <c r="N3" s="342"/>
+      <c r="O3" s="342"/>
+      <c r="P3" s="341"/>
+    </row>
+    <row r="4" spans="1:16" s="343" customFormat="1">
+      <c r="B4" s="344"/>
+      <c r="C4" s="345"/>
+      <c r="G4" s="344"/>
+      <c r="L4" s="344"/>
+      <c r="P4" s="346" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="18" customFormat="1" ht="14.25">
-      <c r="A5" s="9" t="s">
+    <row r="5" spans="1:16" s="356" customFormat="1" ht="13.8">
+      <c r="A5" s="347" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="10"/>
-      <c r="C5" s="11" t="s">
+      <c r="B5" s="348"/>
+      <c r="C5" s="349" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="10"/>
-[...3 lines deleted...]
-      <c r="H5" s="11" t="s">
+      <c r="D5" s="348"/>
+      <c r="E5" s="350"/>
+      <c r="F5" s="351"/>
+      <c r="G5" s="348"/>
+      <c r="H5" s="349" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="10"/>
-[...3 lines deleted...]
-      <c r="M5" s="11" t="s">
+      <c r="I5" s="348"/>
+      <c r="J5" s="352"/>
+      <c r="K5" s="353"/>
+      <c r="L5" s="354"/>
+      <c r="M5" s="349" t="s">
         <v>3</v>
       </c>
-      <c r="N5" s="10"/>
-[...5 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="N5" s="348"/>
+      <c r="O5" s="352"/>
+      <c r="P5" s="355"/>
+    </row>
+    <row r="6" spans="1:16" s="364" customFormat="1" ht="13.8">
+      <c r="A6" s="357"/>
+      <c r="B6" s="358" t="s">
         <v>33</v>
       </c>
-      <c r="C6" s="21"/>
-      <c r="D6" s="22" t="s">
+      <c r="C6" s="359"/>
+      <c r="D6" s="360" t="s">
         <v>250</v>
       </c>
-      <c r="E6" s="23" t="s">
+      <c r="E6" s="361" t="s">
         <v>131</v>
       </c>
-      <c r="F6" s="22" t="s">
+      <c r="F6" s="360" t="s">
         <v>251</v>
       </c>
-      <c r="G6" s="20" t="s">
+      <c r="G6" s="358" t="s">
         <v>33</v>
       </c>
-      <c r="H6" s="21"/>
-      <c r="I6" s="22" t="s">
+      <c r="H6" s="359"/>
+      <c r="I6" s="360" t="s">
         <v>250</v>
       </c>
-      <c r="J6" s="23" t="s">
+      <c r="J6" s="361" t="s">
         <v>131</v>
       </c>
-      <c r="K6" s="22" t="s">
+      <c r="K6" s="360" t="s">
         <v>251</v>
       </c>
-      <c r="L6" s="20" t="s">
+      <c r="L6" s="358" t="s">
         <v>33</v>
       </c>
-      <c r="M6" s="21"/>
-      <c r="N6" s="22" t="s">
+      <c r="M6" s="359"/>
+      <c r="N6" s="360" t="s">
         <v>250</v>
       </c>
-      <c r="O6" s="24" t="s">
+      <c r="O6" s="362" t="s">
         <v>131</v>
       </c>
-      <c r="P6" s="25" t="s">
+      <c r="P6" s="363" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="26" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-      <c r="B7" s="27" t="s">
+    <row r="7" spans="1:16" s="364" customFormat="1" ht="13.8">
+      <c r="A7" s="357"/>
+      <c r="B7" s="365" t="s">
         <v>252</v>
       </c>
-      <c r="C7" s="28" t="s">
+      <c r="C7" s="366" t="s">
         <v>253</v>
       </c>
-      <c r="D7" s="29"/>
-      <c r="E7" s="30" t="s">
+      <c r="D7" s="367"/>
+      <c r="E7" s="368" t="s">
         <v>254</v>
       </c>
-      <c r="F7" s="29" t="s">
+      <c r="F7" s="367" t="s">
         <v>255</v>
       </c>
-      <c r="G7" s="27" t="s">
+      <c r="G7" s="365" t="s">
         <v>252</v>
       </c>
-      <c r="H7" s="28" t="s">
+      <c r="H7" s="366" t="s">
         <v>253</v>
       </c>
-      <c r="I7" s="29"/>
-      <c r="J7" s="30" t="s">
+      <c r="I7" s="367"/>
+      <c r="J7" s="368" t="s">
         <v>254</v>
       </c>
-      <c r="K7" s="29" t="s">
+      <c r="K7" s="367" t="s">
         <v>255</v>
       </c>
-      <c r="L7" s="27" t="s">
+      <c r="L7" s="365" t="s">
         <v>252</v>
       </c>
-      <c r="M7" s="28" t="s">
+      <c r="M7" s="366" t="s">
         <v>253</v>
       </c>
-      <c r="N7" s="29"/>
-      <c r="O7" s="30" t="s">
+      <c r="N7" s="367"/>
+      <c r="O7" s="368" t="s">
         <v>254</v>
       </c>
-      <c r="P7" s="27" t="s">
+      <c r="P7" s="365" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="26" customFormat="1" ht="14.25">
-      <c r="A8" s="31" t="s">
+    <row r="8" spans="1:16" s="364" customFormat="1" ht="13.8">
+      <c r="A8" s="369" t="s">
         <v>256</v>
       </c>
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="370" t="s">
         <v>257</v>
       </c>
-      <c r="C8" s="33"/>
-      <c r="D8" s="31" t="s">
+      <c r="C8" s="371"/>
+      <c r="D8" s="369" t="s">
         <v>258</v>
       </c>
-      <c r="E8" s="34" t="s">
+      <c r="E8" s="372" t="s">
         <v>131</v>
       </c>
-      <c r="F8" s="31" t="s">
+      <c r="F8" s="369" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="32" t="s">
+      <c r="G8" s="370" t="s">
         <v>257</v>
       </c>
-      <c r="H8" s="33"/>
-      <c r="I8" s="31" t="s">
+      <c r="H8" s="371"/>
+      <c r="I8" s="369" t="s">
         <v>258</v>
       </c>
-      <c r="J8" s="34" t="s">
+      <c r="J8" s="372" t="s">
         <v>131</v>
       </c>
-      <c r="K8" s="31" t="s">
+      <c r="K8" s="369" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="32" t="s">
+      <c r="L8" s="370" t="s">
         <v>257</v>
       </c>
-      <c r="M8" s="33"/>
-      <c r="N8" s="31" t="s">
+      <c r="M8" s="371"/>
+      <c r="N8" s="369" t="s">
         <v>258</v>
       </c>
-      <c r="O8" s="34" t="s">
+      <c r="O8" s="372" t="s">
         <v>131</v>
       </c>
-      <c r="P8" s="32" t="s">
+      <c r="P8" s="370" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
-[...13 lines deleted...]
-      <c r="F9" s="40">
+    <row r="9" spans="1:16" s="343" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A9" s="373"/>
+      <c r="B9" s="374" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="375" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="376">
+        <v>374</v>
+      </c>
+      <c r="E9" s="377">
+        <v>13.97951851024682</v>
+      </c>
+      <c r="F9" s="378">
         <v>100</v>
       </c>
-      <c r="G9" s="36" t="s">
-[...11 lines deleted...]
-      <c r="K9" s="40">
+      <c r="G9" s="374" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" s="375" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="376">
+        <v>217</v>
+      </c>
+      <c r="J9" s="377">
+        <v>15.646986675184781</v>
+      </c>
+      <c r="K9" s="378">
         <v>100</v>
       </c>
-      <c r="L9" s="36" t="s">
-[...11 lines deleted...]
-      <c r="P9" s="41">
+      <c r="L9" s="374" t="s">
+        <v>45</v>
+      </c>
+      <c r="M9" s="375" t="s">
+        <v>18</v>
+      </c>
+      <c r="N9" s="376">
+        <v>157</v>
+      </c>
+      <c r="O9" s="377">
+        <v>12.184767643465937</v>
+      </c>
+      <c r="P9" s="379">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A10" s="35">
+    <row r="10" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="373">
         <v>1</v>
       </c>
-      <c r="B10" s="42" t="s">
-[...35 lines deleted...]
-      <c r="N10" s="38">
+      <c r="B10" s="380" t="s">
+        <v>101</v>
+      </c>
+      <c r="C10" s="375" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="376">
+        <v>73</v>
+      </c>
+      <c r="E10" s="377">
+        <v>2.7286225969198337</v>
+      </c>
+      <c r="F10" s="381">
+        <v>19.518716577540101</v>
+      </c>
+      <c r="G10" s="380" t="s">
+        <v>101</v>
+      </c>
+      <c r="H10" s="375" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" s="376">
+        <v>47</v>
+      </c>
+      <c r="J10" s="377">
+        <v>3.3889786808003906</v>
+      </c>
+      <c r="K10" s="381">
+        <v>21.658986175115199</v>
+      </c>
+      <c r="L10" s="380" t="s">
+        <v>53</v>
+      </c>
+      <c r="M10" s="375" t="s">
+        <v>20</v>
+      </c>
+      <c r="N10" s="376">
+        <v>31</v>
+      </c>
+      <c r="O10" s="377">
+        <v>2.4059095346970962</v>
+      </c>
+      <c r="P10" s="382">
+        <v>19.7452229299363</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="373">
+        <v>2</v>
+      </c>
+      <c r="B11" s="380" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" s="375" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="376">
+        <v>69</v>
+      </c>
+      <c r="E11" s="377">
+        <v>2.5791090299653225</v>
+      </c>
+      <c r="F11" s="381">
+        <v>18.449197860962599</v>
+      </c>
+      <c r="G11" s="380" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" s="375" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="376">
+        <v>38</v>
+      </c>
+      <c r="J11" s="377">
+        <v>2.7400253163918045</v>
+      </c>
+      <c r="K11" s="381">
+        <v>17.511520737327199</v>
+      </c>
+      <c r="L11" s="380" t="s">
+        <v>101</v>
+      </c>
+      <c r="M11" s="375" t="s">
+        <v>19</v>
+      </c>
+      <c r="N11" s="376">
         <v>26</v>
       </c>
-      <c r="O10" s="39">
-[...7 lines deleted...]
-      <c r="A11" s="35">
+      <c r="O11" s="377">
+        <v>2.0178596097459516</v>
+      </c>
+      <c r="P11" s="382">
+        <v>16.560509554140101</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="373">
+        <v>3</v>
+      </c>
+      <c r="B12" s="380" t="s">
+        <v>102</v>
+      </c>
+      <c r="C12" s="375" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="376">
+        <v>24</v>
+      </c>
+      <c r="E12" s="377">
+        <v>0.89708140172706863</v>
+      </c>
+      <c r="F12" s="381">
+        <v>6.4171122994651997</v>
+      </c>
+      <c r="G12" s="380" t="s">
+        <v>68</v>
+      </c>
+      <c r="H12" s="375" t="s">
+        <v>37</v>
+      </c>
+      <c r="I12" s="376">
+        <v>12</v>
+      </c>
+      <c r="J12" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="K12" s="381">
+        <v>5.5299539170507002</v>
+      </c>
+      <c r="L12" s="380" t="s">
+        <v>102</v>
+      </c>
+      <c r="M12" s="375" t="s">
+        <v>40</v>
+      </c>
+      <c r="N12" s="376">
+        <v>14</v>
+      </c>
+      <c r="O12" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="P12" s="382">
+        <v>8.9171974522292992</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="373">
+        <v>4</v>
+      </c>
+      <c r="B13" s="380" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="375" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="376">
+        <v>20</v>
+      </c>
+      <c r="E13" s="377">
+        <v>0.74756783477255717</v>
+      </c>
+      <c r="F13" s="381">
+        <v>5.3475935828876997</v>
+      </c>
+      <c r="G13" s="380" t="s">
+        <v>96</v>
+      </c>
+      <c r="H13" s="375" t="s">
+        <v>304</v>
+      </c>
+      <c r="I13" s="376">
+        <v>11</v>
+      </c>
+      <c r="J13" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="K13" s="381">
+        <v>5.0691244239630997</v>
+      </c>
+      <c r="L13" s="380" t="s">
+        <v>96</v>
+      </c>
+      <c r="M13" s="375" t="s">
+        <v>304</v>
+      </c>
+      <c r="N13" s="376">
+        <v>9</v>
+      </c>
+      <c r="O13" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="P13" s="382">
+        <v>5.7324840764331002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="373">
+        <v>5</v>
+      </c>
+      <c r="B14" s="380" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" s="375" t="s">
+        <v>304</v>
+      </c>
+      <c r="D14" s="376">
+        <v>20</v>
+      </c>
+      <c r="E14" s="377">
+        <v>0.74756783477255717</v>
+      </c>
+      <c r="F14" s="381">
+        <v>5.3475935828876997</v>
+      </c>
+      <c r="G14" s="380" t="s">
+        <v>102</v>
+      </c>
+      <c r="H14" s="375" t="s">
+        <v>40</v>
+      </c>
+      <c r="I14" s="376">
+        <v>10</v>
+      </c>
+      <c r="J14" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="K14" s="381">
+        <v>4.6082949308755996</v>
+      </c>
+      <c r="L14" s="380" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" s="375" t="s">
+        <v>37</v>
+      </c>
+      <c r="N14" s="376">
+        <v>8</v>
+      </c>
+      <c r="O14" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="P14" s="382">
+        <v>5.0955414012739002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="373">
+        <v>6</v>
+      </c>
+      <c r="B15" s="380" t="s">
+        <v>103</v>
+      </c>
+      <c r="C15" s="375" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="376">
+        <v>14</v>
+      </c>
+      <c r="E15" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="F15" s="381">
+        <v>3.7433155080214</v>
+      </c>
+      <c r="G15" s="380" t="s">
+        <v>103</v>
+      </c>
+      <c r="H15" s="375" t="s">
+        <v>38</v>
+      </c>
+      <c r="I15" s="376">
+        <v>8</v>
+      </c>
+      <c r="J15" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="K15" s="381">
+        <v>3.6866359447004999</v>
+      </c>
+      <c r="L15" s="384" t="s">
+        <v>103</v>
+      </c>
+      <c r="M15" s="375" t="s">
+        <v>38</v>
+      </c>
+      <c r="N15" s="376">
+        <v>6</v>
+      </c>
+      <c r="O15" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="P15" s="382">
+        <v>3.8216560509553998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="373">
+        <v>7</v>
+      </c>
+      <c r="B16" s="380" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" s="375" t="s">
+        <v>160</v>
+      </c>
+      <c r="D16" s="376">
+        <v>8</v>
+      </c>
+      <c r="E16" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="F16" s="381">
+        <v>2.1390374331550999</v>
+      </c>
+      <c r="G16" s="380" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" s="375" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="376">
+        <v>6</v>
+      </c>
+      <c r="J16" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="K16" s="381">
+        <v>2.7649769585252999</v>
+      </c>
+      <c r="L16" s="380" t="s">
+        <v>74</v>
+      </c>
+      <c r="M16" s="375" t="s">
+        <v>160</v>
+      </c>
+      <c r="N16" s="376">
+        <v>4</v>
+      </c>
+      <c r="O16" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="P16" s="382">
+        <v>2.5477707006368999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="385">
+        <v>8</v>
+      </c>
+      <c r="B17" s="384" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="375" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="376">
+        <v>8</v>
+      </c>
+      <c r="E17" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="F17" s="381">
+        <v>2.1390374331550999</v>
+      </c>
+      <c r="G17" s="380" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17" s="375" t="s">
+        <v>160</v>
+      </c>
+      <c r="I17" s="376">
+        <v>4</v>
+      </c>
+      <c r="J17" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="K17" s="381">
+        <v>1.8433179723502</v>
+      </c>
+      <c r="L17" s="380" t="s">
+        <v>69</v>
+      </c>
+      <c r="M17" s="375" t="s">
+        <v>21</v>
+      </c>
+      <c r="N17" s="376">
+        <v>3</v>
+      </c>
+      <c r="O17" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="P17" s="382">
+        <v>1.9108280254776999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="373">
+        <v>9</v>
+      </c>
+      <c r="B18" s="386" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="375" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="376">
+        <v>5</v>
+      </c>
+      <c r="E18" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="F18" s="381">
+        <v>1.3368983957219001</v>
+      </c>
+      <c r="G18" s="380" t="s">
+        <v>48</v>
+      </c>
+      <c r="H18" s="375" t="s">
+        <v>25</v>
+      </c>
+      <c r="I18" s="376">
+        <v>3</v>
+      </c>
+      <c r="J18" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="K18" s="381">
+        <v>1.3824884792626999</v>
+      </c>
+      <c r="L18" s="380" t="s">
+        <v>91</v>
+      </c>
+      <c r="M18" s="375" t="s">
+        <v>41</v>
+      </c>
+      <c r="N18" s="376">
+        <v>3</v>
+      </c>
+      <c r="O18" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="P18" s="382">
+        <v>1.9108280254776999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="373">
+        <v>10</v>
+      </c>
+      <c r="B19" s="387" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="375" t="s">
+        <v>113</v>
+      </c>
+      <c r="D19" s="376">
+        <v>5</v>
+      </c>
+      <c r="E19" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="F19" s="381">
+        <v>1.3368983957219001</v>
+      </c>
+      <c r="G19" s="386" t="s">
+        <v>55</v>
+      </c>
+      <c r="H19" s="375" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="376">
+        <v>3</v>
+      </c>
+      <c r="J19" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="K19" s="381">
+        <v>1.3824884792626999</v>
+      </c>
+      <c r="L19" s="380" t="s">
+        <v>95</v>
+      </c>
+      <c r="M19" s="375" t="s">
+        <v>305</v>
+      </c>
+      <c r="N19" s="376">
+        <v>3</v>
+      </c>
+      <c r="O19" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="P19" s="382">
+        <v>1.9108280254776999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="373"/>
+      <c r="B20" s="388"/>
+      <c r="C20" s="389" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="390">
+        <v>128</v>
+      </c>
+      <c r="E20" s="377">
+        <v>4.7844341425443657</v>
+      </c>
+      <c r="F20" s="391">
+        <v>34.224598930481285</v>
+      </c>
+      <c r="G20" s="386"/>
+      <c r="H20" s="389" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="390">
+        <v>75</v>
+      </c>
+      <c r="J20" s="377">
+        <v>5.407944703404878</v>
+      </c>
+      <c r="K20" s="391">
+        <v>34.562211981566819</v>
+      </c>
+      <c r="L20" s="386"/>
+      <c r="M20" s="389" t="s">
+        <v>24</v>
+      </c>
+      <c r="N20" s="390">
+        <v>50</v>
+      </c>
+      <c r="O20" s="392">
+        <v>3.8804992495114452</v>
+      </c>
+      <c r="P20" s="393">
+        <v>31.847133757961782</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="394">
+        <v>11</v>
+      </c>
+      <c r="B21" s="380" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="375" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="395">
+        <v>5</v>
+      </c>
+      <c r="E21" s="396" t="s">
+        <v>303</v>
+      </c>
+      <c r="F21" s="382">
+        <v>1.3368983957219001</v>
+      </c>
+      <c r="G21" s="397" t="s">
+        <v>306</v>
+      </c>
+      <c r="H21" s="375" t="s">
+        <v>307</v>
+      </c>
+      <c r="I21" s="395">
+        <v>3</v>
+      </c>
+      <c r="J21" s="396" t="s">
+        <v>303</v>
+      </c>
+      <c r="K21" s="381">
+        <v>1.3824884792626999</v>
+      </c>
+      <c r="L21" s="398" t="s">
+        <v>48</v>
+      </c>
+      <c r="M21" s="375" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="395">
         <v>2</v>
       </c>
-      <c r="B11" s="42" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="38">
+      <c r="O21" s="396" t="s">
+        <v>303</v>
+      </c>
+      <c r="P21" s="399">
+        <v>1.2738853503184999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="373">
+        <v>12</v>
+      </c>
+      <c r="B22" s="387" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" s="375" t="s">
+        <v>305</v>
+      </c>
+      <c r="D22" s="376">
+        <v>5</v>
+      </c>
+      <c r="E22" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="F22" s="381">
+        <v>1.3368983957219001</v>
+      </c>
+      <c r="G22" s="387" t="s">
+        <v>85</v>
+      </c>
+      <c r="H22" s="375" t="s">
+        <v>23</v>
+      </c>
+      <c r="I22" s="376">
+        <v>2</v>
+      </c>
+      <c r="J22" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="K22" s="381">
+        <v>0.9216589861751</v>
+      </c>
+      <c r="L22" s="400" t="s">
         <v>55</v>
       </c>
-      <c r="E11" s="39">
-[...26 lines deleted...]
-      <c r="N11" s="38">
+      <c r="M22" s="375" t="s">
+        <v>113</v>
+      </c>
+      <c r="N22" s="376">
+        <v>2</v>
+      </c>
+      <c r="O22" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="P22" s="382">
+        <v>1.2738853503184999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="373">
+        <v>13</v>
+      </c>
+      <c r="B23" s="380" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="375" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="376">
+        <v>3</v>
+      </c>
+      <c r="E23" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="F23" s="381">
+        <v>0.80213903743320003</v>
+      </c>
+      <c r="G23" s="380" t="s">
+        <v>91</v>
+      </c>
+      <c r="H23" s="375" t="s">
+        <v>41</v>
+      </c>
+      <c r="I23" s="376">
+        <v>2</v>
+      </c>
+      <c r="J23" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="K23" s="381">
+        <v>0.9216589861751</v>
+      </c>
+      <c r="L23" s="384" t="s">
+        <v>75</v>
+      </c>
+      <c r="M23" s="375" t="s">
         <v>22</v>
       </c>
-      <c r="O11" s="39">
-[...7 lines deleted...]
-      <c r="A12" s="35">
+      <c r="N23" s="376">
+        <v>2</v>
+      </c>
+      <c r="O23" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="P23" s="382">
+        <v>1.2738853503184999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="373">
+        <v>14</v>
+      </c>
+      <c r="B24" s="380" t="s">
+        <v>306</v>
+      </c>
+      <c r="C24" s="375" t="s">
+        <v>307</v>
+      </c>
+      <c r="D24" s="376">
         <v>3</v>
       </c>
-      <c r="B12" s="42" t="s">
-[...335 lines deleted...]
-      <c r="N18" s="38">
+      <c r="E24" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="F24" s="381">
+        <v>0.80213903743320003</v>
+      </c>
+      <c r="G24" s="387" t="s">
+        <v>95</v>
+      </c>
+      <c r="H24" s="375" t="s">
+        <v>305</v>
+      </c>
+      <c r="I24" s="376">
         <v>2</v>
       </c>
-      <c r="O18" s="39">
-[...46 lines deleted...]
-      <c r="N19" s="38">
+      <c r="J24" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="K24" s="381">
+        <v>0.9216589861751</v>
+      </c>
+      <c r="L24" s="384" t="s">
+        <v>60</v>
+      </c>
+      <c r="M24" s="375" t="s">
+        <v>27</v>
+      </c>
+      <c r="N24" s="376">
+        <v>1</v>
+      </c>
+      <c r="O24" s="383" t="s">
+        <v>303</v>
+      </c>
+      <c r="P24" s="382">
+        <v>0.6369426751592</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="345" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="401">
+        <v>15</v>
+      </c>
+      <c r="B25" s="402" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="389" t="s">
+        <v>308</v>
+      </c>
+      <c r="D25" s="403">
         <v>2</v>
       </c>
-      <c r="O19" s="39">
-[...88 lines deleted...]
-      <c r="N21" s="55">
+      <c r="E25" s="404" t="s">
+        <v>303</v>
+      </c>
+      <c r="F25" s="391">
+        <v>0.53475935828879995</v>
+      </c>
+      <c r="G25" s="402" t="s">
+        <v>46</v>
+      </c>
+      <c r="H25" s="389" t="s">
+        <v>123</v>
+      </c>
+      <c r="I25" s="405">
         <v>1</v>
       </c>
-      <c r="O21" s="39">
-[...46 lines deleted...]
-      <c r="N22" s="38">
+      <c r="J25" s="404" t="s">
+        <v>303</v>
+      </c>
+      <c r="K25" s="391">
+        <v>0.46082949308760002</v>
+      </c>
+      <c r="L25" s="402" t="s">
+        <v>61</v>
+      </c>
+      <c r="M25" s="389" t="s">
+        <v>308</v>
+      </c>
+      <c r="N25" s="405">
         <v>1</v>
       </c>
-      <c r="O22" s="39">
-[...162 lines deleted...]
-      <c r="L26" s="67"/>
+      <c r="O25" s="404" t="s">
+        <v>303</v>
+      </c>
+      <c r="P25" s="393">
+        <v>0.6369426751592</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="407" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="406" t="s">
+        <v>309</v>
+      </c>
+      <c r="B26" s="344"/>
+      <c r="C26" s="345"/>
+      <c r="D26" s="343"/>
+      <c r="E26" s="343"/>
+      <c r="F26" s="343"/>
+      <c r="G26" s="343"/>
+      <c r="H26" s="344"/>
+      <c r="I26" s="343"/>
+      <c r="J26" s="343"/>
+      <c r="K26" s="343"/>
+      <c r="L26" s="343"/>
+      <c r="M26" s="343"/>
+      <c r="N26" s="344"/>
+      <c r="O26" s="343"/>
+      <c r="P26" s="343"/>
+    </row>
+    <row r="27" spans="1:16" s="343" customFormat="1">
+      <c r="A27" s="408" t="s">
+        <v>310</v>
+      </c>
+      <c r="B27" s="409"/>
+      <c r="C27" s="345"/>
+      <c r="H27" s="344"/>
+      <c r="N27" s="344"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="6" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="7" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.5" customHeight="1">
-      <c r="A1" s="410" t="s">
+      <c r="A1" s="422" t="s">
         <v>289</v>
       </c>
-      <c r="B1" s="410"/>
-[...13 lines deleted...]
-      <c r="P1" s="410"/>
+      <c r="B1" s="422"/>
+      <c r="C1" s="422"/>
+      <c r="D1" s="422"/>
+      <c r="E1" s="422"/>
+      <c r="F1" s="422"/>
+      <c r="G1" s="422"/>
+      <c r="H1" s="422"/>
+      <c r="I1" s="422"/>
+      <c r="J1" s="422"/>
+      <c r="K1" s="422"/>
+      <c r="L1" s="422"/>
+      <c r="M1" s="422"/>
+      <c r="N1" s="422"/>
+      <c r="O1" s="422"/>
+      <c r="P1" s="422"/>
     </row>
     <row r="2" spans="1:16" ht="10.5" customHeight="1">
-      <c r="A2" s="410"/>
-[...16 lines deleted...]
-    <row r="3" spans="1:16" ht="16.5">
+      <c r="A2" s="422"/>
+      <c r="B2" s="422"/>
+      <c r="C2" s="422"/>
+      <c r="D2" s="422"/>
+      <c r="E2" s="422"/>
+      <c r="F2" s="422"/>
+      <c r="G2" s="422"/>
+      <c r="H2" s="422"/>
+      <c r="I2" s="422"/>
+      <c r="J2" s="422"/>
+      <c r="K2" s="422"/>
+      <c r="L2" s="422"/>
+      <c r="M2" s="422"/>
+      <c r="N2" s="422"/>
+      <c r="O2" s="422"/>
+      <c r="P2" s="422"/>
+    </row>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="335"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="424" t="s">
+        <v>290</v>
+      </c>
+      <c r="I3" s="424"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="4"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="P4" s="8" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="18" customFormat="1" ht="13.8">
+      <c r="A5" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="10"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="10"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="15"/>
+      <c r="L5" s="16"/>
+      <c r="M5" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="10"/>
+      <c r="O5" s="14"/>
+      <c r="P5" s="17"/>
+    </row>
+    <row r="6" spans="1:16" s="26" customFormat="1" ht="13.8">
+      <c r="A6" s="19"/>
+      <c r="B6" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="21"/>
+      <c r="D6" s="22" t="s">
+        <v>250</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="F6" s="22" t="s">
+        <v>251</v>
+      </c>
+      <c r="G6" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="22" t="s">
+        <v>250</v>
+      </c>
+      <c r="J6" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="K6" s="22" t="s">
+        <v>251</v>
+      </c>
+      <c r="L6" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="M6" s="21"/>
+      <c r="N6" s="22" t="s">
+        <v>250</v>
+      </c>
+      <c r="O6" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="P6" s="25" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="26" customFormat="1" ht="13.8">
+      <c r="A7" s="19"/>
+      <c r="B7" s="27" t="s">
+        <v>252</v>
+      </c>
+      <c r="C7" s="28" t="s">
+        <v>253</v>
+      </c>
+      <c r="D7" s="29"/>
+      <c r="E7" s="30" t="s">
+        <v>254</v>
+      </c>
+      <c r="F7" s="29" t="s">
+        <v>255</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>252</v>
+      </c>
+      <c r="H7" s="28" t="s">
+        <v>253</v>
+      </c>
+      <c r="I7" s="29"/>
+      <c r="J7" s="30" t="s">
+        <v>254</v>
+      </c>
+      <c r="K7" s="29" t="s">
+        <v>255</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>252</v>
+      </c>
+      <c r="M7" s="28" t="s">
+        <v>253</v>
+      </c>
+      <c r="N7" s="29"/>
+      <c r="O7" s="30" t="s">
+        <v>254</v>
+      </c>
+      <c r="P7" s="27" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="26" customFormat="1" ht="13.8">
+      <c r="A8" s="31" t="s">
+        <v>256</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>257</v>
+      </c>
+      <c r="C8" s="33"/>
+      <c r="D8" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="E8" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="F8" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="32" t="s">
+        <v>257</v>
+      </c>
+      <c r="H8" s="33"/>
+      <c r="I8" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="J8" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="K8" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="L8" s="32" t="s">
+        <v>257</v>
+      </c>
+      <c r="M8" s="33"/>
+      <c r="N8" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="O8" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="P8" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
+      <c r="A9" s="35"/>
+      <c r="B9" s="36" t="s">
+        <v>148</v>
+      </c>
+      <c r="C9" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="38">
+        <v>330</v>
+      </c>
+      <c r="E9" s="39">
+        <v>12.158836406724868</v>
+      </c>
+      <c r="F9" s="40">
+        <v>100</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>148</v>
+      </c>
+      <c r="H9" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="38">
+        <v>193</v>
+      </c>
+      <c r="J9" s="39">
+        <v>13.702155604660863</v>
+      </c>
+      <c r="K9" s="40">
+        <v>100</v>
+      </c>
+      <c r="L9" s="36" t="s">
+        <v>148</v>
+      </c>
+      <c r="M9" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="38">
+        <v>137</v>
+      </c>
+      <c r="O9" s="39">
+        <v>10.493758128832711</v>
+      </c>
+      <c r="P9" s="41">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A10" s="35">
+        <v>1</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C10" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="D10" s="38">
+        <v>67</v>
+      </c>
+      <c r="E10" s="39">
+        <v>2.4686122401532309</v>
+      </c>
+      <c r="F10" s="43">
+        <v>20.303030303030301</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="H10" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I10" s="38">
+        <v>45</v>
+      </c>
+      <c r="J10" s="39">
+        <v>3.1948031202577138</v>
+      </c>
+      <c r="K10" s="43">
+        <v>23.316062176165801</v>
+      </c>
+      <c r="L10" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="M10" s="37" t="s">
+        <v>154</v>
+      </c>
+      <c r="N10" s="38">
+        <v>26</v>
+      </c>
+      <c r="O10" s="39">
+        <v>1.9915161412383247</v>
+      </c>
+      <c r="P10" s="44">
+        <v>18.978102189781001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A11" s="35">
+        <v>2</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C11" s="37" t="s">
+        <v>154</v>
+      </c>
+      <c r="D11" s="38">
+        <v>55</v>
+      </c>
+      <c r="E11" s="39">
+        <v>2.0264727344541447</v>
+      </c>
+      <c r="F11" s="43">
+        <v>16.6666666666667</v>
+      </c>
+      <c r="G11" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="H11" s="37" t="s">
+        <v>154</v>
+      </c>
+      <c r="I11" s="38">
+        <v>29</v>
+      </c>
+      <c r="J11" s="39">
+        <v>2.0588731219438601</v>
+      </c>
+      <c r="K11" s="43">
+        <v>15.025906735751301</v>
+      </c>
+      <c r="L11" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="M11" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="N11" s="38">
+        <v>22</v>
+      </c>
+      <c r="O11" s="39">
+        <v>1.6851290425862748</v>
+      </c>
+      <c r="P11" s="44">
+        <v>16.058394160583902</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A12" s="35">
+        <v>3</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="C12" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="D12" s="38">
+        <v>33</v>
+      </c>
+      <c r="E12" s="39">
+        <v>1.2158836406724867</v>
+      </c>
+      <c r="F12" s="43">
+        <v>10</v>
+      </c>
+      <c r="G12" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="H12" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="I12" s="38">
+        <v>21</v>
+      </c>
+      <c r="J12" s="39">
+        <v>1.4909081227869332</v>
+      </c>
+      <c r="K12" s="43">
+        <v>10.880829015544</v>
+      </c>
+      <c r="L12" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="M12" s="37" t="s">
+        <v>156</v>
+      </c>
+      <c r="N12" s="38">
+        <v>12</v>
+      </c>
+      <c r="O12" s="39">
+        <v>0.91916129595614982</v>
+      </c>
+      <c r="P12" s="44">
+        <v>8.7591240875912</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A13" s="35">
+        <v>4</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C13" s="37" t="s">
+        <v>156</v>
+      </c>
+      <c r="D13" s="38">
+        <v>24</v>
+      </c>
+      <c r="E13" s="39">
+        <v>0.88427901139817222</v>
+      </c>
+      <c r="F13" s="43">
+        <v>7.2727272727273</v>
+      </c>
+      <c r="G13" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="H13" s="37" t="s">
+        <v>156</v>
+      </c>
+      <c r="I13" s="38">
+        <v>12</v>
+      </c>
+      <c r="J13" s="39">
+        <v>0.85194749873539033</v>
+      </c>
+      <c r="K13" s="43">
+        <v>6.2176165803109003</v>
+      </c>
+      <c r="L13" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="M13" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="N13" s="38">
+        <v>12</v>
+      </c>
+      <c r="O13" s="39">
+        <v>0.91916129595614982</v>
+      </c>
+      <c r="P13" s="44">
+        <v>8.7591240875912</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A14" s="35">
+        <v>5</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>157</v>
+      </c>
+      <c r="C14" s="37" t="s">
+        <v>158</v>
+      </c>
+      <c r="D14" s="38">
+        <v>19</v>
+      </c>
+      <c r="E14" s="39">
+        <v>0.70005421735688644</v>
+      </c>
+      <c r="F14" s="43">
+        <v>5.7575757575758004</v>
+      </c>
+      <c r="G14" s="42" t="s">
+        <v>157</v>
+      </c>
+      <c r="H14" s="37" t="s">
+        <v>158</v>
+      </c>
+      <c r="I14" s="38">
+        <v>10</v>
+      </c>
+      <c r="J14" s="39">
+        <v>0.70995624894615872</v>
+      </c>
+      <c r="K14" s="43">
+        <v>5.1813471502591</v>
+      </c>
+      <c r="L14" s="42" t="s">
+        <v>167</v>
+      </c>
+      <c r="M14" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="N14" s="38">
+        <v>10</v>
+      </c>
+      <c r="O14" s="39">
+        <v>0.7659677466301249</v>
+      </c>
+      <c r="P14" s="44">
+        <v>7.2992700729926998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A15" s="35">
+        <v>6</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>167</v>
+      </c>
+      <c r="C15" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="D15" s="38">
+        <v>19</v>
+      </c>
+      <c r="E15" s="39">
+        <v>0.70005421735688644</v>
+      </c>
+      <c r="F15" s="43">
+        <v>5.7575757575758004</v>
+      </c>
+      <c r="G15" s="42" t="s">
+        <v>167</v>
+      </c>
+      <c r="H15" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="I15" s="38">
+        <v>9</v>
+      </c>
+      <c r="J15" s="39">
+        <v>0.63896062405154286</v>
+      </c>
+      <c r="K15" s="43">
+        <v>4.6632124352332003</v>
+      </c>
+      <c r="L15" s="45" t="s">
+        <v>157</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>158</v>
+      </c>
+      <c r="N15" s="38">
+        <v>9</v>
+      </c>
+      <c r="O15" s="39">
+        <v>0.68937097196711239</v>
+      </c>
+      <c r="P15" s="44">
+        <v>6.5693430656934</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A16" s="35">
+        <v>7</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="C16" s="37" t="s">
+        <v>162</v>
+      </c>
+      <c r="D16" s="38">
+        <v>10</v>
+      </c>
+      <c r="E16" s="39">
+        <v>0.36844958808257178</v>
+      </c>
+      <c r="F16" s="43">
+        <v>3.0303030303030001</v>
+      </c>
+      <c r="G16" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="H16" s="37" t="s">
+        <v>162</v>
+      </c>
+      <c r="I16" s="38">
+        <v>7</v>
+      </c>
+      <c r="J16" s="39">
+        <v>0.49696937426231108</v>
+      </c>
+      <c r="K16" s="43">
+        <v>3.6269430051813001</v>
+      </c>
+      <c r="L16" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="M16" s="37" t="s">
+        <v>164</v>
+      </c>
+      <c r="N16" s="38">
+        <v>3</v>
+      </c>
+      <c r="O16" s="39">
+        <v>0.2297903239890374</v>
+      </c>
+      <c r="P16" s="44">
+        <v>2.1897810218978</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A17" s="46">
+        <v>8</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>165</v>
+      </c>
+      <c r="C17" s="37" t="s">
+        <v>166</v>
+      </c>
+      <c r="D17" s="38">
+        <v>6</v>
+      </c>
+      <c r="E17" s="39">
+        <v>0.22106975284954311</v>
+      </c>
+      <c r="F17" s="43">
+        <v>1.8181818181817999</v>
+      </c>
+      <c r="G17" s="42" t="s">
+        <v>171</v>
+      </c>
+      <c r="H17" s="37" t="s">
+        <v>172</v>
+      </c>
+      <c r="I17" s="38">
+        <v>4</v>
+      </c>
+      <c r="J17" s="39">
+        <v>0.2839824995784635</v>
+      </c>
+      <c r="K17" s="43">
+        <v>2.0725388601036001</v>
+      </c>
+      <c r="L17" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="M17" s="37" t="s">
+        <v>162</v>
+      </c>
+      <c r="N17" s="38">
+        <v>3</v>
+      </c>
+      <c r="O17" s="39">
+        <v>0.2297903239890374</v>
+      </c>
+      <c r="P17" s="44">
+        <v>2.1897810218978</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A18" s="35">
+        <v>9</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>169</v>
+      </c>
+      <c r="C18" s="37" t="s">
+        <v>170</v>
+      </c>
+      <c r="D18" s="38">
+        <v>5</v>
+      </c>
+      <c r="E18" s="39">
+        <v>0.18422479404128589</v>
+      </c>
+      <c r="F18" s="43">
+        <v>1.5151515151515</v>
+      </c>
+      <c r="G18" s="42" t="s">
+        <v>169</v>
+      </c>
+      <c r="H18" s="37" t="s">
+        <v>170</v>
+      </c>
+      <c r="I18" s="38">
+        <v>4</v>
+      </c>
+      <c r="J18" s="39">
+        <v>0.2839824995784635</v>
+      </c>
+      <c r="K18" s="43">
+        <v>2.0725388601036001</v>
+      </c>
+      <c r="L18" s="42" t="s">
+        <v>182</v>
+      </c>
+      <c r="M18" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="N18" s="38">
+        <v>2</v>
+      </c>
+      <c r="O18" s="39">
+        <v>0.153193549326025</v>
+      </c>
+      <c r="P18" s="44">
+        <v>1.4598540145984999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A19" s="35">
+        <v>10</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>163</v>
+      </c>
+      <c r="C19" s="37" t="s">
+        <v>164</v>
+      </c>
+      <c r="D19" s="38">
+        <v>5</v>
+      </c>
+      <c r="E19" s="39">
+        <v>0.18422479404128589</v>
+      </c>
+      <c r="F19" s="43">
+        <v>1.5151515151515</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>165</v>
+      </c>
+      <c r="H19" s="37" t="s">
+        <v>166</v>
+      </c>
+      <c r="I19" s="38">
+        <v>4</v>
+      </c>
+      <c r="J19" s="39">
+        <v>0.2839824995784635</v>
+      </c>
+      <c r="K19" s="43">
+        <v>2.0725388601036001</v>
+      </c>
+      <c r="L19" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="M19" s="37" t="s">
+        <v>166</v>
+      </c>
+      <c r="N19" s="38">
+        <v>2</v>
+      </c>
+      <c r="O19" s="39">
+        <v>0.153193549326025</v>
+      </c>
+      <c r="P19" s="44">
+        <v>1.4598540145984999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A20" s="35"/>
+      <c r="B20" s="49"/>
+      <c r="C20" s="50" t="s">
+        <v>111</v>
+      </c>
+      <c r="D20" s="51">
+        <v>87</v>
+      </c>
+      <c r="E20" s="39">
+        <v>3.2055114163183744</v>
+      </c>
+      <c r="F20" s="52">
+        <v>26.363636363636363</v>
+      </c>
+      <c r="G20" s="47"/>
+      <c r="H20" s="50" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" s="51">
+        <v>48</v>
+      </c>
+      <c r="J20" s="39">
+        <v>3.4077899949415618</v>
+      </c>
+      <c r="K20" s="52">
+        <v>24.870466321243523</v>
+      </c>
+      <c r="L20" s="47"/>
+      <c r="M20" s="50" t="s">
+        <v>111</v>
+      </c>
+      <c r="N20" s="51">
+        <v>36</v>
+      </c>
+      <c r="O20" s="53">
+        <v>2.7574838878684496</v>
+      </c>
+      <c r="P20" s="44">
+        <v>26.277372262773724</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A21" s="54">
+        <v>11</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>171</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>172</v>
+      </c>
+      <c r="D21" s="55">
+        <v>4</v>
+      </c>
+      <c r="E21" s="56">
+        <v>0.14737983523302869</v>
+      </c>
+      <c r="F21" s="44">
+        <v>1.2121212121211999</v>
+      </c>
+      <c r="G21" s="57" t="s">
+        <v>163</v>
+      </c>
+      <c r="H21" s="37" t="s">
+        <v>164</v>
+      </c>
+      <c r="I21" s="55">
+        <v>2</v>
+      </c>
+      <c r="J21" s="56">
+        <v>0.14199124978923169</v>
+      </c>
+      <c r="K21" s="43">
+        <v>1.0362694300518001</v>
+      </c>
+      <c r="L21" s="58" t="s">
+        <v>272</v>
+      </c>
+      <c r="M21" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="N21" s="55">
+        <v>1</v>
+      </c>
+      <c r="O21" s="39">
+        <v>7.6596774663012498E-2</v>
+      </c>
+      <c r="P21" s="59">
+        <v>0.72992700729930005</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A22" s="35">
+        <v>12</v>
+      </c>
+      <c r="B22" s="48" t="s">
+        <v>182</v>
+      </c>
+      <c r="C22" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="D22" s="38">
+        <v>2</v>
+      </c>
+      <c r="E22" s="39">
+        <v>7.3689917616514403E-2</v>
+      </c>
+      <c r="F22" s="43">
+        <v>0.60606060606059997</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>110</v>
+      </c>
+      <c r="H22" s="37" t="s">
+        <v>109</v>
+      </c>
+      <c r="I22" s="38">
+        <v>2</v>
+      </c>
+      <c r="J22" s="39">
+        <v>0.14199124978923169</v>
+      </c>
+      <c r="K22" s="43">
+        <v>1.0362694300518001</v>
+      </c>
+      <c r="L22" s="60" t="s">
+        <v>169</v>
+      </c>
+      <c r="M22" s="37" t="s">
+        <v>170</v>
+      </c>
+      <c r="N22" s="38">
+        <v>1</v>
+      </c>
+      <c r="O22" s="39">
+        <v>7.6596774663012498E-2</v>
+      </c>
+      <c r="P22" s="44">
+        <v>0.72992700729930005</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A23" s="35">
+        <v>13</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>110</v>
+      </c>
+      <c r="C23" s="37" t="s">
+        <v>109</v>
+      </c>
+      <c r="D23" s="38">
+        <v>2</v>
+      </c>
+      <c r="E23" s="39">
+        <v>7.3689917616514403E-2</v>
+      </c>
+      <c r="F23" s="43">
+        <v>0.60606060606059997</v>
+      </c>
+      <c r="G23" s="42" t="s">
+        <v>293</v>
+      </c>
+      <c r="H23" s="37" t="s">
+        <v>294</v>
+      </c>
+      <c r="I23" s="38">
+        <v>1</v>
+      </c>
+      <c r="J23" s="39">
+        <v>7.0995624894615902E-2</v>
+      </c>
+      <c r="K23" s="43">
+        <v>0.51813471502590003</v>
+      </c>
+      <c r="L23" s="45" t="s">
+        <v>180</v>
+      </c>
+      <c r="M23" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="N23" s="38">
+        <v>1</v>
+      </c>
+      <c r="O23" s="39">
+        <v>7.6596774663012498E-2</v>
+      </c>
+      <c r="P23" s="44">
+        <v>0.72992700729930005</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A24" s="35">
+        <v>14</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>178</v>
+      </c>
+      <c r="C24" s="37" t="s">
+        <v>179</v>
+      </c>
+      <c r="D24" s="38">
+        <v>2</v>
+      </c>
+      <c r="E24" s="39">
+        <v>7.3689917616514403E-2</v>
+      </c>
+      <c r="F24" s="43">
+        <v>0.60606060606059997</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>188</v>
+      </c>
+      <c r="H24" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="I24" s="38">
+        <v>1</v>
+      </c>
+      <c r="J24" s="39">
+        <v>7.0995624894615902E-2</v>
+      </c>
+      <c r="K24" s="43">
+        <v>0.51813471502590003</v>
+      </c>
+      <c r="L24" s="45" t="s">
+        <v>295</v>
+      </c>
+      <c r="M24" s="37" t="s">
+        <v>296</v>
+      </c>
+      <c r="N24" s="38">
+        <v>1</v>
+      </c>
+      <c r="O24" s="39">
+        <v>7.6596774663012498E-2</v>
+      </c>
+      <c r="P24" s="44">
+        <v>0.72992700729930005</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A25" s="61">
+        <v>15</v>
+      </c>
+      <c r="B25" s="62" t="s">
+        <v>272</v>
+      </c>
+      <c r="C25" s="50" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" s="63">
+        <v>1</v>
+      </c>
+      <c r="E25" s="53">
+        <v>3.6844958808257201E-2</v>
+      </c>
+      <c r="F25" s="52">
+        <v>0.30303030303029999</v>
+      </c>
+      <c r="G25" s="62" t="s">
+        <v>297</v>
+      </c>
+      <c r="H25" s="50" t="s">
+        <v>298</v>
+      </c>
+      <c r="I25" s="64">
+        <v>1</v>
+      </c>
+      <c r="J25" s="53">
+        <v>7.0995624894615902E-2</v>
+      </c>
+      <c r="K25" s="52">
+        <v>0.51813471502590003</v>
+      </c>
+      <c r="L25" s="62" t="s">
+        <v>299</v>
+      </c>
+      <c r="M25" s="50" t="s">
+        <v>300</v>
+      </c>
+      <c r="N25" s="64">
+        <v>1</v>
+      </c>
+      <c r="O25" s="53">
+        <v>7.6596774663012498E-2</v>
+      </c>
+      <c r="P25" s="65">
+        <v>0.72992700729930005</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="66" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>301</v>
+      </c>
+      <c r="B26" s="18"/>
+      <c r="G26" s="67"/>
+      <c r="L26" s="67"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <phoneticPr fontId="21" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:P26"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <cols>
+    <col min="1" max="1" width="3" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="7" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="25.5" customHeight="1">
+      <c r="A1" s="422" t="s">
+        <v>289</v>
+      </c>
+      <c r="B1" s="422"/>
+      <c r="C1" s="422"/>
+      <c r="D1" s="422"/>
+      <c r="E1" s="422"/>
+      <c r="F1" s="422"/>
+      <c r="G1" s="422"/>
+      <c r="H1" s="422"/>
+      <c r="I1" s="422"/>
+      <c r="J1" s="422"/>
+      <c r="K1" s="422"/>
+      <c r="L1" s="422"/>
+      <c r="M1" s="422"/>
+      <c r="N1" s="422"/>
+      <c r="O1" s="422"/>
+      <c r="P1" s="422"/>
+    </row>
+    <row r="2" spans="1:16" ht="10.5" customHeight="1">
+      <c r="A2" s="422"/>
+      <c r="B2" s="422"/>
+      <c r="C2" s="422"/>
+      <c r="D2" s="422"/>
+      <c r="E2" s="422"/>
+      <c r="F2" s="422"/>
+      <c r="G2" s="422"/>
+      <c r="H2" s="422"/>
+      <c r="I2" s="422"/>
+      <c r="J2" s="422"/>
+      <c r="K2" s="422"/>
+      <c r="L2" s="422"/>
+      <c r="M2" s="422"/>
+      <c r="N2" s="422"/>
+      <c r="O2" s="422"/>
+      <c r="P2" s="422"/>
+    </row>
+    <row r="3" spans="1:16" ht="16.2">
       <c r="A3" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="3"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="8" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="18" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="18" customFormat="1" ht="13.8">
       <c r="A5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10"/>
       <c r="E5" s="12"/>
       <c r="F5" s="13"/>
       <c r="G5" s="10"/>
       <c r="H5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="10"/>
       <c r="J5" s="14"/>
       <c r="K5" s="15"/>
       <c r="L5" s="16"/>
       <c r="M5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="10"/>
       <c r="O5" s="14"/>
       <c r="P5" s="17"/>
     </row>
-    <row r="6" spans="1:16" s="26" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="26" customFormat="1" ht="13.8">
       <c r="A6" s="19"/>
       <c r="B6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="21"/>
       <c r="D6" s="22" t="s">
         <v>250</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>131</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>251</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="22" t="s">
         <v>250</v>
       </c>
       <c r="J6" s="23" t="s">
         <v>131</v>
       </c>
       <c r="K6" s="22" t="s">
         <v>251</v>
       </c>
       <c r="L6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="21"/>
       <c r="N6" s="22" t="s">
         <v>250</v>
       </c>
       <c r="O6" s="24" t="s">
         <v>131</v>
       </c>
       <c r="P6" s="25" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="26" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="26" customFormat="1" ht="13.8">
       <c r="A7" s="19"/>
       <c r="B7" s="27" t="s">
         <v>252</v>
       </c>
       <c r="C7" s="28" t="s">
         <v>253</v>
       </c>
       <c r="D7" s="29"/>
       <c r="E7" s="30" t="s">
         <v>254</v>
       </c>
       <c r="F7" s="29" t="s">
         <v>255</v>
       </c>
       <c r="G7" s="27" t="s">
         <v>252</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>253</v>
       </c>
       <c r="I7" s="29"/>
       <c r="J7" s="30" t="s">
         <v>254</v>
       </c>
       <c r="K7" s="29" t="s">
         <v>255</v>
       </c>
       <c r="L7" s="27" t="s">
         <v>252</v>
       </c>
       <c r="M7" s="28" t="s">
         <v>253</v>
       </c>
       <c r="N7" s="29"/>
       <c r="O7" s="30" t="s">
         <v>254</v>
       </c>
       <c r="P7" s="27" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="26" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="26" customFormat="1" ht="13.8">
       <c r="A8" s="31" t="s">
         <v>256</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>257</v>
       </c>
       <c r="C8" s="33"/>
       <c r="D8" s="31" t="s">
         <v>258</v>
       </c>
       <c r="E8" s="34" t="s">
         <v>131</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="32" t="s">
         <v>257</v>
       </c>
       <c r="H8" s="33"/>
       <c r="I8" s="31" t="s">
         <v>258</v>
       </c>
       <c r="J8" s="34" t="s">
         <v>131</v>
       </c>
       <c r="K8" s="31" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="32" t="s">
         <v>257</v>
       </c>
       <c r="M8" s="33"/>
       <c r="N8" s="31" t="s">
         <v>258</v>
       </c>
       <c r="O8" s="34" t="s">
         <v>131</v>
       </c>
       <c r="P8" s="32" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="35"/>
       <c r="B9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="38">
         <v>339</v>
       </c>
       <c r="E9" s="39">
         <v>12.223530512582395</v>
       </c>
       <c r="F9" s="40">
         <v>100</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="H9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="38">
         <v>185</v>
       </c>
       <c r="J9" s="39">
         <v>12.844809360463884</v>
       </c>
       <c r="K9" s="40">
         <v>100</v>
       </c>
       <c r="L9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="M9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="38">
         <v>154</v>
       </c>
       <c r="O9" s="39">
         <v>11.552290241540385</v>
       </c>
       <c r="P9" s="41">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="35">
         <v>1</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>101</v>
       </c>
       <c r="C10" s="37" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="38">
         <v>74</v>
       </c>
       <c r="E10" s="39">
         <v>2.6682632977318499</v>
       </c>
       <c r="F10" s="43">
         <v>21.828908554572301</v>
       </c>
       <c r="G10" s="42" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="37" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="38">
         <v>39</v>
       </c>
       <c r="J10" s="39">
         <v>2.7078246759896838</v>
       </c>
       <c r="K10" s="43">
         <v>21.081081081081098</v>
       </c>
       <c r="L10" s="42" t="s">
         <v>101</v>
       </c>
       <c r="M10" s="37" t="s">
         <v>19</v>
       </c>
       <c r="N10" s="38">
         <v>36</v>
       </c>
       <c r="O10" s="39">
         <v>2.7005353811393111</v>
       </c>
       <c r="P10" s="44">
         <v>23.3766233766234</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="35">
         <v>2</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="38">
         <v>65</v>
       </c>
       <c r="E11" s="39">
         <v>2.3437447885482467</v>
       </c>
       <c r="F11" s="43">
         <v>19.174041297935101</v>
       </c>
       <c r="G11" s="42" t="s">
         <v>101</v>
       </c>
       <c r="H11" s="37" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="38">
         <v>38</v>
       </c>
       <c r="J11" s="39">
         <v>2.6383932740412308</v>
       </c>
       <c r="K11" s="43">
         <v>20.540540540540501</v>
       </c>
       <c r="L11" s="42" t="s">
         <v>53</v>
       </c>
       <c r="M11" s="37" t="s">
         <v>20</v>
       </c>
       <c r="N11" s="38">
         <v>26</v>
       </c>
       <c r="O11" s="39">
         <v>1.9503866641561687</v>
       </c>
       <c r="P11" s="44">
         <v>16.883116883116902</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="35">
         <v>3</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>96</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="38">
         <v>24</v>
       </c>
       <c r="E12" s="39">
         <v>0.86538269115627564</v>
       </c>
       <c r="F12" s="43">
         <v>7.0796460176991003</v>
       </c>
       <c r="G12" s="42" t="s">
         <v>96</v>
       </c>
       <c r="H12" s="37" t="s">
         <v>36</v>
       </c>
       <c r="I12" s="38">
         <v>17</v>
       </c>
       <c r="J12" s="39">
         <v>1.1803338331237085</v>
       </c>
       <c r="K12" s="43">
         <v>9.1891891891892001</v>
       </c>
       <c r="L12" s="42" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="37" t="s">
         <v>37</v>
       </c>
       <c r="N12" s="38">
         <v>11</v>
       </c>
       <c r="O12" s="39">
         <v>0.82516358868145612</v>
       </c>
       <c r="P12" s="44">
         <v>7.1428571428570997</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="35">
         <v>4</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="38">
         <v>19</v>
       </c>
       <c r="E13" s="39">
         <v>0.68509463049871822</v>
       </c>
       <c r="F13" s="43">
         <v>5.6047197640117998</v>
       </c>
       <c r="G13" s="42" t="s">
         <v>103</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="I13" s="38">
         <v>13</v>
       </c>
       <c r="J13" s="39">
         <v>0.9026082253298946</v>
       </c>
       <c r="K13" s="43">
         <v>7.0270270270269997</v>
       </c>
       <c r="L13" s="42" t="s">
         <v>102</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="38">
         <v>9</v>
       </c>
       <c r="O13" s="39">
         <v>0.67513384528482778</v>
       </c>
       <c r="P13" s="44">
         <v>5.8441558441558001</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="35">
         <v>5</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>103</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="38">
         <v>19</v>
       </c>
       <c r="E14" s="39">
         <v>0.68509463049871822</v>
       </c>
       <c r="F14" s="43">
         <v>5.6047197640117998</v>
       </c>
       <c r="G14" s="42" t="s">
         <v>68</v>
       </c>
       <c r="H14" s="37" t="s">
         <v>37</v>
       </c>
       <c r="I14" s="38">
         <v>8</v>
       </c>
       <c r="J14" s="39">
         <v>0.55545121558762756</v>
       </c>
       <c r="K14" s="43">
         <v>4.3243243243242997</v>
       </c>
       <c r="L14" s="42" t="s">
         <v>96</v>
       </c>
       <c r="M14" s="37" t="s">
         <v>36</v>
       </c>
       <c r="N14" s="38">
         <v>7</v>
       </c>
       <c r="O14" s="39">
         <v>0.52510410188819934</v>
       </c>
       <c r="P14" s="44">
         <v>4.5454545454544997</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="35">
         <v>6</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="37" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="38">
         <v>14</v>
       </c>
       <c r="E15" s="39">
         <v>0.50480656984116079</v>
       </c>
       <c r="F15" s="43">
         <v>4.1297935103245003</v>
       </c>
       <c r="G15" s="42" t="s">
         <v>102</v>
       </c>
       <c r="H15" s="37" t="s">
         <v>40</v>
       </c>
       <c r="I15" s="38">
         <v>5</v>
       </c>
       <c r="J15" s="39">
         <v>0.34715700974226715</v>
       </c>
       <c r="K15" s="43">
         <v>2.7027027027027</v>
       </c>
       <c r="L15" s="45" t="s">
         <v>103</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>38</v>
       </c>
       <c r="N15" s="38">
         <v>6</v>
       </c>
       <c r="O15" s="39">
         <v>0.45008923018988523</v>
       </c>
       <c r="P15" s="44">
         <v>3.8961038961039001</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="35">
         <v>7</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="37" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="38">
         <v>7</v>
       </c>
       <c r="E16" s="39">
         <v>0.2524032849205804</v>
       </c>
       <c r="F16" s="43">
         <v>2.0648967551621999</v>
       </c>
       <c r="G16" s="42" t="s">
         <v>48</v>
       </c>
       <c r="H16" s="37" t="s">
         <v>25</v>
       </c>
       <c r="I16" s="38">
         <v>3</v>
       </c>
       <c r="J16" s="39">
         <v>0.20829420584536029</v>
       </c>
       <c r="K16" s="43">
         <v>1.6216216216216</v>
       </c>
       <c r="L16" s="42" t="s">
         <v>48</v>
       </c>
       <c r="M16" s="37" t="s">
         <v>25</v>
       </c>
       <c r="N16" s="38">
         <v>4</v>
       </c>
       <c r="O16" s="39">
         <v>0.30005948679325678</v>
       </c>
       <c r="P16" s="44">
         <v>2.5974025974026</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="46">
         <v>8</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="37" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="38">
         <v>5</v>
       </c>
       <c r="E17" s="39">
         <v>0.1802880606575574</v>
       </c>
       <c r="F17" s="43">
         <v>1.4749262536873</v>
       </c>
       <c r="G17" s="42" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="37" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="38">
         <v>3</v>
       </c>
       <c r="J17" s="39">
         <v>0.20829420584536029</v>
       </c>
       <c r="K17" s="43">
         <v>1.6216216216216</v>
       </c>
       <c r="L17" s="42" t="s">
         <v>90</v>
       </c>
       <c r="M17" s="37" t="s">
         <v>39</v>
       </c>
       <c r="N17" s="38">
         <v>3</v>
       </c>
       <c r="O17" s="39">
         <v>0.22504461509494261</v>
       </c>
       <c r="P17" s="44">
         <v>1.9480519480519001</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="35">
         <v>9</v>
       </c>
       <c r="B18" s="47" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="37" t="s">
         <v>113</v>
       </c>
       <c r="D18" s="38">
         <v>4</v>
       </c>
       <c r="E18" s="39">
         <v>0.14423044852604591</v>
       </c>
       <c r="F18" s="43">
         <v>1.1799410029499</v>
       </c>
       <c r="G18" s="42" t="s">
         <v>55</v>
       </c>
       <c r="H18" s="37" t="s">
         <v>113</v>
       </c>
       <c r="I18" s="38">
         <v>2</v>
       </c>
       <c r="J18" s="39">
         <v>0.13886280389690692</v>
       </c>
       <c r="K18" s="43">
         <v>1.0810810810811</v>
       </c>
       <c r="L18" s="42" t="s">
         <v>55</v>
       </c>
       <c r="M18" s="37" t="s">
         <v>113</v>
       </c>
       <c r="N18" s="38">
         <v>2</v>
       </c>
       <c r="O18" s="39">
         <v>0.15002974339662839</v>
       </c>
       <c r="P18" s="44">
         <v>1.2987012987013</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="35">
         <v>10</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="37" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="38">
         <v>4</v>
       </c>
       <c r="E19" s="39">
         <v>0.14423044852604591</v>
       </c>
       <c r="F19" s="43">
         <v>1.1799410029499</v>
       </c>
       <c r="G19" s="47" t="s">
         <v>69</v>
       </c>
       <c r="H19" s="37" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="38">
         <v>2</v>
       </c>
       <c r="J19" s="39">
         <v>0.13886280389690692</v>
       </c>
       <c r="K19" s="43">
         <v>1.0810810810811</v>
       </c>
       <c r="L19" s="42" t="s">
         <v>69</v>
       </c>
       <c r="M19" s="37" t="s">
         <v>21</v>
       </c>
       <c r="N19" s="38">
         <v>2</v>
       </c>
       <c r="O19" s="39">
         <v>0.15002974339662839</v>
       </c>
       <c r="P19" s="44">
         <v>1.2987012987013</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="35"/>
       <c r="B20" s="49"/>
       <c r="C20" s="50" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="51">
         <v>104</v>
       </c>
       <c r="E20" s="39">
         <v>3.7499916616771944</v>
       </c>
       <c r="F20" s="52">
         <v>30.678466076696164</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="50" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="51">
         <v>55</v>
       </c>
       <c r="J20" s="39">
         <v>3.8187271071649387</v>
       </c>
       <c r="K20" s="52">
         <v>29.72972972972973</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="50" t="s">
         <v>24</v>
       </c>
       <c r="N20" s="51">
         <v>48</v>
       </c>
       <c r="O20" s="53">
         <v>3.6007138415190814</v>
       </c>
       <c r="P20" s="44">
         <v>31.168831168831169</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="54">
         <v>11</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="55">
         <v>3</v>
       </c>
       <c r="E21" s="56">
         <v>0.1081728363945345</v>
       </c>
       <c r="F21" s="44">
         <v>0.88495575221239997</v>
       </c>
       <c r="G21" s="57" t="s">
         <v>95</v>
       </c>
       <c r="H21" s="37" t="s">
         <v>94</v>
       </c>
       <c r="I21" s="55">
         <v>2</v>
       </c>
       <c r="J21" s="56">
         <v>0.13886280389690692</v>
       </c>
       <c r="K21" s="43">
         <v>1.0810810810811</v>
       </c>
       <c r="L21" s="58" t="s">
         <v>75</v>
       </c>
       <c r="M21" s="37" t="s">
         <v>22</v>
       </c>
       <c r="N21" s="55">
         <v>2</v>
       </c>
       <c r="O21" s="39">
         <v>0.15002974339662839</v>
       </c>
       <c r="P21" s="59">
         <v>1.2987012987013</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="35">
         <v>12</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="37" t="s">
         <v>94</v>
       </c>
       <c r="D22" s="38">
         <v>3</v>
       </c>
       <c r="E22" s="39">
         <v>0.1081728363945345</v>
       </c>
       <c r="F22" s="43">
         <v>0.88495575221239997</v>
       </c>
       <c r="G22" s="48" t="s">
         <v>50</v>
       </c>
       <c r="H22" s="37" t="s">
         <v>49</v>
       </c>
       <c r="I22" s="38">
         <v>1</v>
       </c>
       <c r="J22" s="39">
         <v>6.9431401948453403E-2</v>
       </c>
       <c r="K22" s="43">
         <v>0.54054054054050005</v>
       </c>
       <c r="L22" s="60" t="s">
         <v>56</v>
       </c>
       <c r="M22" s="37" t="s">
         <v>28</v>
       </c>
       <c r="N22" s="38">
         <v>1</v>
       </c>
       <c r="O22" s="39">
         <v>7.5014871698314195E-2</v>
       </c>
       <c r="P22" s="44">
         <v>0.64935064935060005</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="35">
         <v>13</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="38">
         <v>2</v>
       </c>
       <c r="E23" s="39">
         <v>7.2115224263022998E-2</v>
       </c>
       <c r="F23" s="43">
         <v>0.58997050147490004</v>
       </c>
       <c r="G23" s="42" t="s">
         <v>56</v>
       </c>
       <c r="H23" s="37" t="s">
         <v>28</v>
       </c>
       <c r="I23" s="38">
         <v>1</v>
       </c>
       <c r="J23" s="39">
         <v>6.9431401948453403E-2</v>
       </c>
       <c r="K23" s="43">
         <v>0.54054054054050005</v>
       </c>
       <c r="L23" s="45" t="s">
         <v>61</v>
       </c>
       <c r="M23" s="37" t="s">
         <v>43</v>
       </c>
       <c r="N23" s="38">
         <v>1</v>
       </c>
       <c r="O23" s="39">
         <v>7.5014871698314195E-2</v>
       </c>
       <c r="P23" s="44">
         <v>0.64935064935060005</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="35">
         <v>14</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>84</v>
       </c>
       <c r="C24" s="37" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="38">
         <v>2</v>
       </c>
       <c r="E24" s="39">
         <v>7.2115224263022998E-2</v>
       </c>
       <c r="F24" s="43">
         <v>0.58997050147490004</v>
       </c>
       <c r="G24" s="48" t="s">
         <v>57</v>
       </c>
       <c r="H24" s="37" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="38">
         <v>1</v>
       </c>
       <c r="J24" s="39">
         <v>6.9431401948453403E-2</v>
       </c>
       <c r="K24" s="43">
         <v>0.54054054054050005</v>
       </c>
       <c r="L24" s="45" t="s">
         <v>114</v>
       </c>
       <c r="M24" s="37" t="s">
         <v>44</v>
       </c>
       <c r="N24" s="38">
         <v>1</v>
       </c>
       <c r="O24" s="39">
         <v>7.5014871698314195E-2</v>
       </c>
       <c r="P24" s="44">
         <v>0.64935064935060005</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="50" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="63">
         <v>1</v>
       </c>
       <c r="E25" s="53">
         <v>3.6057612131511499E-2</v>
       </c>
       <c r="F25" s="52">
         <v>0.29498525073749998</v>
       </c>
       <c r="G25" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="50" t="s">
         <v>247</v>
       </c>
       <c r="I25" s="64">
@@ -24513,1081 +27050,1081 @@
       </c>
       <c r="O25" s="53">
         <v>7.5014871698314195E-2</v>
       </c>
       <c r="P25" s="65">
         <v>0.64935064935060005</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="66" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>288</v>
       </c>
       <c r="B26" s="18"/>
       <c r="G26" s="67"/>
       <c r="L26" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="6" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="7" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.5" customHeight="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...13 lines deleted...]
-      <c r="P1" s="413"/>
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
     </row>
     <row r="2" spans="1:16" ht="10.5" customHeight="1">
-      <c r="A2" s="413"/>
-[...16 lines deleted...]
-    <row r="3" spans="1:16" ht="16.5">
+      <c r="A2" s="425"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
+    </row>
+    <row r="3" spans="1:16" ht="16.2">
       <c r="A3" s="335" t="s">
         <v>249</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="3"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16">
       <c r="P4" s="8" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="18" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="18" customFormat="1" ht="13.8">
       <c r="A5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10"/>
       <c r="E5" s="12"/>
       <c r="F5" s="13"/>
       <c r="G5" s="10"/>
       <c r="H5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="10"/>
       <c r="J5" s="14"/>
       <c r="K5" s="15"/>
       <c r="L5" s="16"/>
       <c r="M5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="10"/>
       <c r="O5" s="14"/>
       <c r="P5" s="17"/>
     </row>
-    <row r="6" spans="1:16" s="26" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="26" customFormat="1" ht="13.8">
       <c r="A6" s="19"/>
       <c r="B6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="21"/>
       <c r="D6" s="22" t="s">
         <v>250</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>131</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>251</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="22" t="s">
         <v>250</v>
       </c>
       <c r="J6" s="23" t="s">
         <v>131</v>
       </c>
       <c r="K6" s="22" t="s">
         <v>251</v>
       </c>
       <c r="L6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="21"/>
       <c r="N6" s="22" t="s">
         <v>250</v>
       </c>
       <c r="O6" s="24" t="s">
         <v>131</v>
       </c>
       <c r="P6" s="25" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="26" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="26" customFormat="1" ht="13.8">
       <c r="A7" s="19"/>
       <c r="B7" s="27" t="s">
         <v>252</v>
       </c>
       <c r="C7" s="28" t="s">
         <v>253</v>
       </c>
       <c r="D7" s="29"/>
       <c r="E7" s="30" t="s">
         <v>254</v>
       </c>
       <c r="F7" s="29" t="s">
         <v>255</v>
       </c>
       <c r="G7" s="27" t="s">
         <v>252</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>253</v>
       </c>
       <c r="I7" s="29"/>
       <c r="J7" s="30" t="s">
         <v>254</v>
       </c>
       <c r="K7" s="29" t="s">
         <v>255</v>
       </c>
       <c r="L7" s="27" t="s">
         <v>252</v>
       </c>
       <c r="M7" s="28" t="s">
         <v>253</v>
       </c>
       <c r="N7" s="29"/>
       <c r="O7" s="30" t="s">
         <v>254</v>
       </c>
       <c r="P7" s="27" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="26" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="26" customFormat="1" ht="13.8">
       <c r="A8" s="31" t="s">
         <v>256</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>257</v>
       </c>
       <c r="C8" s="33"/>
       <c r="D8" s="31" t="s">
         <v>258</v>
       </c>
       <c r="E8" s="34" t="s">
         <v>131</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="32" t="s">
         <v>257</v>
       </c>
       <c r="H8" s="33"/>
       <c r="I8" s="31" t="s">
         <v>258</v>
       </c>
       <c r="J8" s="34" t="s">
         <v>131</v>
       </c>
       <c r="K8" s="31" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="32" t="s">
         <v>257</v>
       </c>
       <c r="M8" s="33"/>
       <c r="N8" s="31" t="s">
         <v>258</v>
       </c>
       <c r="O8" s="34" t="s">
         <v>131</v>
       </c>
       <c r="P8" s="32" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="28.9" customHeight="1">
+    <row r="9" spans="1:16" ht="28.95" customHeight="1">
       <c r="A9" s="35"/>
       <c r="B9" s="36" t="s">
         <v>148</v>
       </c>
       <c r="C9" s="336" t="s">
         <v>259</v>
       </c>
       <c r="D9" s="38">
         <v>327</v>
       </c>
       <c r="E9" s="39">
         <v>11.578850645042898</v>
       </c>
       <c r="F9" s="40">
         <v>100</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>148</v>
       </c>
       <c r="H9" s="336" t="s">
         <v>259</v>
       </c>
       <c r="I9" s="38">
         <v>186</v>
       </c>
       <c r="J9" s="39">
         <v>12.679208858267918</v>
       </c>
       <c r="K9" s="40">
         <v>100</v>
       </c>
       <c r="L9" s="36" t="s">
         <v>148</v>
       </c>
       <c r="M9" s="336" t="s">
         <v>259</v>
       </c>
       <c r="N9" s="38">
         <v>141</v>
       </c>
       <c r="O9" s="39">
         <v>10.389449624432448</v>
       </c>
       <c r="P9" s="41">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="35">
         <v>1</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>151</v>
       </c>
       <c r="C10" s="336" t="s">
         <v>260</v>
       </c>
       <c r="D10" s="38">
         <v>74</v>
       </c>
       <c r="E10" s="39">
         <v>2.6202903600402889</v>
       </c>
       <c r="F10" s="43">
         <v>22.629969418960201</v>
       </c>
       <c r="G10" s="42" t="s">
         <v>151</v>
       </c>
       <c r="H10" s="336" t="s">
         <v>260</v>
       </c>
       <c r="I10" s="38">
         <v>47</v>
       </c>
       <c r="J10" s="39">
         <v>3.2038861093472697</v>
       </c>
       <c r="K10" s="43">
         <v>25.268817204301101</v>
       </c>
       <c r="L10" s="42" t="s">
         <v>151</v>
       </c>
       <c r="M10" s="336" t="s">
         <v>260</v>
       </c>
       <c r="N10" s="38">
         <v>27</v>
       </c>
       <c r="O10" s="39">
         <v>1.9894690770189796</v>
       </c>
       <c r="P10" s="44">
         <v>19.148936170212799</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="35">
         <v>2</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>153</v>
       </c>
       <c r="C11" s="336" t="s">
         <v>261</v>
       </c>
       <c r="D11" s="38">
         <v>54</v>
       </c>
       <c r="E11" s="39">
         <v>1.9121037762456161</v>
       </c>
       <c r="F11" s="43">
         <v>16.5137614678899</v>
       </c>
       <c r="G11" s="42" t="s">
         <v>153</v>
       </c>
       <c r="H11" s="336" t="s">
         <v>261</v>
       </c>
       <c r="I11" s="38">
         <v>32</v>
       </c>
       <c r="J11" s="39">
         <v>2.1813692659385664</v>
       </c>
       <c r="K11" s="43">
         <v>17.204301075268798</v>
       </c>
       <c r="L11" s="42" t="s">
         <v>153</v>
       </c>
       <c r="M11" s="336" t="s">
         <v>261</v>
       </c>
       <c r="N11" s="38">
         <v>22</v>
       </c>
       <c r="O11" s="39">
         <v>1.6210488775710203</v>
       </c>
       <c r="P11" s="44">
         <v>15.6028368794326</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="35">
         <v>3</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>155</v>
       </c>
       <c r="C12" s="336" t="s">
         <v>262</v>
       </c>
       <c r="D12" s="38">
         <v>31</v>
       </c>
       <c r="E12" s="39">
         <v>1.0976892048817426</v>
       </c>
       <c r="F12" s="43">
         <v>9.4801223241589998</v>
       </c>
       <c r="G12" s="42" t="s">
         <v>155</v>
       </c>
       <c r="H12" s="336" t="s">
         <v>262</v>
       </c>
       <c r="I12" s="38">
         <v>13</v>
       </c>
       <c r="J12" s="39">
         <v>0.88618126428754262</v>
       </c>
       <c r="K12" s="43">
         <v>6.9892473118279996</v>
       </c>
       <c r="L12" s="42" t="s">
         <v>155</v>
       </c>
       <c r="M12" s="336" t="s">
         <v>262</v>
       </c>
       <c r="N12" s="38">
         <v>18</v>
       </c>
       <c r="O12" s="39">
         <v>1.326312718012653</v>
       </c>
       <c r="P12" s="44">
         <v>12.7659574468085</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="35">
         <v>4</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>157</v>
       </c>
       <c r="C13" s="336" t="s">
         <v>263</v>
       </c>
       <c r="D13" s="38">
         <v>26</v>
       </c>
       <c r="E13" s="39">
         <v>0.92064255893307434</v>
       </c>
       <c r="F13" s="43">
         <v>7.9510703363913997</v>
       </c>
       <c r="G13" s="42" t="s">
         <v>157</v>
       </c>
       <c r="H13" s="336" t="s">
         <v>263</v>
       </c>
       <c r="I13" s="38">
         <v>12</v>
       </c>
       <c r="J13" s="39">
         <v>0.8180134747269624</v>
       </c>
       <c r="K13" s="43">
         <v>6.4516129032257998</v>
       </c>
       <c r="L13" s="42" t="s">
         <v>157</v>
       </c>
       <c r="M13" s="336" t="s">
         <v>263</v>
       </c>
       <c r="N13" s="38">
         <v>14</v>
       </c>
       <c r="O13" s="39">
         <v>1.0315765584542858</v>
       </c>
       <c r="P13" s="44">
         <v>9.9290780141843999</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="35">
         <v>5</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>167</v>
       </c>
       <c r="C14" s="336" t="s">
         <v>264</v>
       </c>
       <c r="D14" s="38">
         <v>21</v>
       </c>
       <c r="E14" s="39">
         <v>0.7435959129844063</v>
       </c>
       <c r="F14" s="43">
         <v>6.4220183486239</v>
       </c>
       <c r="G14" s="42" t="s">
         <v>161</v>
       </c>
       <c r="H14" s="336" t="s">
         <v>265</v>
       </c>
       <c r="I14" s="38">
         <v>9</v>
       </c>
       <c r="J14" s="39">
         <v>0.61351010604522183</v>
       </c>
       <c r="K14" s="43">
         <v>4.8387096774194003</v>
       </c>
       <c r="L14" s="42" t="s">
         <v>167</v>
       </c>
       <c r="M14" s="336" t="s">
         <v>264</v>
       </c>
       <c r="N14" s="38">
         <v>13</v>
       </c>
       <c r="O14" s="39">
         <v>0.95789251856469382</v>
       </c>
       <c r="P14" s="44">
         <v>9.2198581560283994</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="35">
         <v>6</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>161</v>
       </c>
       <c r="C15" s="336" t="s">
         <v>265</v>
       </c>
       <c r="D15" s="38">
         <v>17</v>
       </c>
       <c r="E15" s="39">
         <v>0.60195859622547176</v>
       </c>
       <c r="F15" s="43">
         <v>5.1987767584098004</v>
       </c>
       <c r="G15" s="42" t="s">
         <v>167</v>
       </c>
       <c r="H15" s="336" t="s">
         <v>264</v>
       </c>
       <c r="I15" s="38">
         <v>8</v>
       </c>
       <c r="J15" s="39">
         <v>0.5453423164846416</v>
       </c>
       <c r="K15" s="43">
         <v>4.3010752688171996</v>
       </c>
       <c r="L15" s="45" t="s">
         <v>161</v>
       </c>
       <c r="M15" s="336" t="s">
         <v>265</v>
       </c>
       <c r="N15" s="38">
         <v>8</v>
       </c>
       <c r="O15" s="39">
         <v>0.58947231911673459</v>
       </c>
       <c r="P15" s="44">
         <v>5.6737588652481996</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="35">
         <v>7</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>165</v>
       </c>
       <c r="C16" s="336" t="s">
         <v>266</v>
       </c>
       <c r="D16" s="38">
         <v>8</v>
       </c>
       <c r="E16" s="39">
         <v>0.28327463351786913</v>
       </c>
       <c r="F16" s="43">
         <v>2.4464831804281002</v>
       </c>
       <c r="G16" s="42" t="s">
         <v>165</v>
       </c>
       <c r="H16" s="336" t="s">
         <v>266</v>
       </c>
       <c r="I16" s="38">
         <v>6</v>
       </c>
       <c r="J16" s="39">
         <v>0.4090067373634812</v>
       </c>
       <c r="K16" s="43">
         <v>3.2258064516128999</v>
       </c>
       <c r="L16" s="42" t="s">
         <v>163</v>
       </c>
       <c r="M16" s="336" t="s">
         <v>267</v>
       </c>
       <c r="N16" s="38">
         <v>3</v>
       </c>
       <c r="O16" s="39">
         <v>0.2210521196687755</v>
       </c>
       <c r="P16" s="44">
         <v>2.1276595744681002</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="46">
         <v>8</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>163</v>
       </c>
       <c r="C17" s="336" t="s">
         <v>267</v>
       </c>
       <c r="D17" s="38">
         <v>6</v>
       </c>
       <c r="E17" s="39">
         <v>0.21245597513840181</v>
       </c>
       <c r="F17" s="43">
         <v>1.8348623853210999</v>
       </c>
       <c r="G17" s="42" t="s">
         <v>163</v>
       </c>
       <c r="H17" s="336" t="s">
         <v>267</v>
       </c>
       <c r="I17" s="38">
         <v>3</v>
       </c>
       <c r="J17" s="39">
         <v>0.2045033686817406</v>
       </c>
       <c r="K17" s="43">
         <v>1.6129032258064999</v>
       </c>
       <c r="L17" s="42" t="s">
         <v>268</v>
       </c>
       <c r="M17" s="336" t="s">
         <v>269</v>
       </c>
       <c r="N17" s="38">
         <v>3</v>
       </c>
       <c r="O17" s="39">
         <v>0.2210521196687755</v>
       </c>
       <c r="P17" s="44">
         <v>2.1276595744681002</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="35">
         <v>9</v>
       </c>
       <c r="B18" s="47" t="s">
         <v>268</v>
       </c>
       <c r="C18" s="336" t="s">
         <v>269</v>
       </c>
       <c r="D18" s="38">
         <v>5</v>
       </c>
       <c r="E18" s="39">
         <v>0.1770466459486682</v>
       </c>
       <c r="F18" s="43">
         <v>1.5290519877676001</v>
       </c>
       <c r="G18" s="42" t="s">
         <v>159</v>
       </c>
       <c r="H18" s="336" t="s">
         <v>270</v>
       </c>
       <c r="I18" s="38">
         <v>2</v>
       </c>
       <c r="J18" s="39">
         <v>0.1363355791211604</v>
       </c>
       <c r="K18" s="43">
         <v>1.0752688172042999</v>
       </c>
       <c r="L18" s="42" t="s">
         <v>165</v>
       </c>
       <c r="M18" s="336" t="s">
         <v>266</v>
       </c>
       <c r="N18" s="38">
         <v>2</v>
       </c>
       <c r="O18" s="39">
         <v>0.14736807977918359</v>
       </c>
       <c r="P18" s="44">
         <v>1.4184397163121001</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="35">
         <v>10</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>159</v>
       </c>
       <c r="C19" s="336" t="s">
         <v>270</v>
       </c>
       <c r="D19" s="38">
         <v>3</v>
       </c>
       <c r="E19" s="39">
         <v>0.1062279875692009</v>
       </c>
       <c r="F19" s="43">
         <v>0.91743119266060003</v>
       </c>
       <c r="G19" s="47" t="s">
         <v>110</v>
       </c>
       <c r="H19" s="336" t="s">
         <v>271</v>
       </c>
       <c r="I19" s="38">
         <v>2</v>
       </c>
       <c r="J19" s="39">
         <v>0.1363355791211604</v>
       </c>
       <c r="K19" s="43">
         <v>1.0752688172042999</v>
       </c>
       <c r="L19" s="42" t="s">
         <v>272</v>
       </c>
       <c r="M19" s="336" t="s">
         <v>273</v>
       </c>
       <c r="N19" s="38">
         <v>1</v>
       </c>
       <c r="O19" s="39">
         <v>7.3684039889591796E-2</v>
       </c>
       <c r="P19" s="44">
         <v>0.70921985815599997</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="35"/>
       <c r="B20" s="49"/>
       <c r="C20" s="337" t="s">
         <v>274</v>
       </c>
       <c r="D20" s="51">
         <v>82</v>
       </c>
       <c r="E20" s="39">
         <v>2.9035649935581578</v>
       </c>
       <c r="F20" s="52">
         <v>25.076452599388379</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="336" t="s">
         <v>274</v>
       </c>
       <c r="I20" s="51">
         <v>52</v>
       </c>
       <c r="J20" s="39">
         <v>3.5447250571501705</v>
       </c>
       <c r="K20" s="52">
         <v>27.956989247311828</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="336" t="s">
         <v>274</v>
       </c>
       <c r="N20" s="51">
         <v>30</v>
       </c>
       <c r="O20" s="53">
         <v>2.2105211966877549</v>
       </c>
       <c r="P20" s="44">
         <v>21.276595744680851</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="54">
         <v>11</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>178</v>
       </c>
       <c r="C21" s="336" t="s">
         <v>275</v>
       </c>
       <c r="D21" s="55">
         <v>3</v>
       </c>
       <c r="E21" s="56">
         <v>0.1062279875692009</v>
       </c>
       <c r="F21" s="44">
         <v>0.91743119266060003</v>
       </c>
       <c r="G21" s="57" t="s">
         <v>178</v>
       </c>
       <c r="H21" s="338" t="s">
         <v>275</v>
       </c>
       <c r="I21" s="55">
         <v>2</v>
       </c>
       <c r="J21" s="56">
         <v>0.1363355791211604</v>
       </c>
       <c r="K21" s="43">
         <v>1.0752688172042999</v>
       </c>
       <c r="L21" s="58" t="s">
         <v>169</v>
       </c>
       <c r="M21" s="338" t="s">
         <v>276</v>
       </c>
       <c r="N21" s="55">
         <v>1</v>
       </c>
       <c r="O21" s="39">
         <v>7.3684039889591796E-2</v>
       </c>
       <c r="P21" s="59">
         <v>0.70921985815599997</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="35">
         <v>12</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>277</v>
       </c>
       <c r="C22" s="336" t="s">
         <v>278</v>
       </c>
       <c r="D22" s="38">
         <v>2</v>
       </c>
       <c r="E22" s="39">
         <v>7.0818658379467297E-2</v>
       </c>
       <c r="F22" s="43">
         <v>0.61162079510699996</v>
       </c>
       <c r="G22" s="48" t="s">
         <v>268</v>
       </c>
       <c r="H22" s="336" t="s">
         <v>269</v>
       </c>
       <c r="I22" s="38">
         <v>2</v>
       </c>
       <c r="J22" s="39">
         <v>0.1363355791211604</v>
       </c>
       <c r="K22" s="43">
         <v>1.0752688172042999</v>
       </c>
       <c r="L22" s="60" t="s">
         <v>182</v>
       </c>
       <c r="M22" s="336" t="s">
         <v>279</v>
       </c>
       <c r="N22" s="38">
         <v>1</v>
       </c>
       <c r="O22" s="39">
         <v>7.3684039889591796E-2</v>
       </c>
       <c r="P22" s="44">
         <v>0.70921985815599997</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="35">
         <v>13</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>110</v>
       </c>
       <c r="C23" s="336" t="s">
         <v>271</v>
       </c>
       <c r="D23" s="38">
         <v>2</v>
       </c>
       <c r="E23" s="39">
         <v>7.0818658379467297E-2</v>
       </c>
       <c r="F23" s="43">
         <v>0.61162079510699996</v>
       </c>
       <c r="G23" s="42" t="s">
         <v>277</v>
       </c>
       <c r="H23" s="336" t="s">
         <v>278</v>
       </c>
       <c r="I23" s="38">
         <v>1</v>
       </c>
       <c r="J23" s="39">
         <v>6.81677895605802E-2</v>
       </c>
       <c r="K23" s="43">
         <v>0.53763440860220002</v>
       </c>
       <c r="L23" s="45" t="s">
         <v>277</v>
       </c>
       <c r="M23" s="336" t="s">
         <v>278</v>
       </c>
       <c r="N23" s="38">
         <v>1</v>
       </c>
       <c r="O23" s="39">
         <v>7.3684039889591796E-2</v>
       </c>
       <c r="P23" s="44">
         <v>0.70921985815599997</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="35">
         <v>14</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>280</v>
       </c>
       <c r="C24" s="336" t="s">
         <v>281</v>
       </c>
       <c r="D24" s="38">
         <v>2</v>
       </c>
       <c r="E24" s="39">
         <v>7.0818658379467297E-2</v>
       </c>
       <c r="F24" s="43">
         <v>0.61162079510699996</v>
       </c>
       <c r="G24" s="48" t="s">
         <v>180</v>
       </c>
       <c r="H24" s="336" t="s">
         <v>282</v>
       </c>
       <c r="I24" s="38">
         <v>1</v>
       </c>
       <c r="J24" s="39">
         <v>6.81677895605802E-2</v>
       </c>
       <c r="K24" s="43">
         <v>0.53763440860220002</v>
       </c>
       <c r="L24" s="45" t="s">
         <v>159</v>
       </c>
       <c r="M24" s="336" t="s">
         <v>270</v>
       </c>
       <c r="N24" s="38">
         <v>1</v>
       </c>
       <c r="O24" s="39">
         <v>7.3684039889591796E-2</v>
       </c>
       <c r="P24" s="44">
         <v>0.70921985815599997</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:16" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>272</v>
       </c>
       <c r="C25" s="337" t="s">
         <v>273</v>
       </c>
       <c r="D25" s="63">
         <v>1</v>
       </c>
       <c r="E25" s="53">
         <v>3.54093291897336E-2</v>
       </c>
       <c r="F25" s="52">
         <v>0.30581039755349998</v>
       </c>
       <c r="G25" s="62" t="s">
         <v>280</v>
       </c>
       <c r="H25" s="337" t="s">
         <v>281</v>
       </c>
       <c r="I25" s="64">
@@ -25610,493 +28147,493 @@
       </c>
       <c r="O25" s="53">
         <v>7.3684039889591796E-2</v>
       </c>
       <c r="P25" s="65">
         <v>0.70921985815599997</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="66" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>285</v>
       </c>
       <c r="B26" s="18"/>
       <c r="G26" s="67"/>
       <c r="L26" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:S80"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="71" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="6" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="71" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="72" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="71" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="325" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="71" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="325" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="71" customWidth="1"/>
     <col min="17" max="16384" width="9" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...13 lines deleted...]
-      <c r="P1" s="413"/>
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
     </row>
     <row r="2" spans="1:19" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="413"/>
-[...14 lines deleted...]
-      <c r="P2" s="413"/>
+      <c r="A2" s="425"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
     </row>
     <row r="3" spans="1:19" s="1" customFormat="1">
       <c r="A3" s="335" t="s">
         <v>237</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="3"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="4"/>
     </row>
-    <row r="4" spans="1:19" s="1" customFormat="1" ht="15.75">
+    <row r="4" spans="1:19" s="1" customFormat="1" ht="15.6">
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="G4" s="6"/>
       <c r="L4" s="6"/>
       <c r="P4" s="8" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10"/>
       <c r="E5" s="12"/>
       <c r="F5" s="13"/>
       <c r="G5" s="10"/>
       <c r="H5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="10"/>
       <c r="J5" s="14"/>
       <c r="K5" s="15"/>
       <c r="L5" s="16"/>
       <c r="M5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="10"/>
       <c r="O5" s="14"/>
       <c r="P5" s="17"/>
     </row>
-    <row r="6" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="6" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A6" s="73"/>
       <c r="B6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="75"/>
       <c r="D6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="74" t="s">
         <v>239</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>240</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="75"/>
       <c r="I6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="74" t="s">
         <v>239</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>240</v>
       </c>
       <c r="L6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="75"/>
       <c r="N6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="327" t="s">
         <v>239</v>
       </c>
       <c r="P6" s="328" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="7" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A7" s="73"/>
       <c r="B7" s="79" t="s">
         <v>241</v>
       </c>
       <c r="C7" s="78" t="s">
         <v>242</v>
       </c>
       <c r="D7" s="76"/>
       <c r="E7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="76" t="s">
         <v>243</v>
       </c>
       <c r="G7" s="79" t="s">
         <v>244</v>
       </c>
       <c r="H7" s="78" t="s">
         <v>242</v>
       </c>
       <c r="I7" s="76"/>
       <c r="J7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="76" t="s">
         <v>245</v>
       </c>
       <c r="L7" s="79" t="s">
         <v>241</v>
       </c>
       <c r="M7" s="78" t="s">
         <v>242</v>
       </c>
       <c r="N7" s="76"/>
       <c r="O7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="79" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="8" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A8" s="80" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="82"/>
       <c r="D8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="81" t="s">
         <v>239</v>
       </c>
       <c r="F8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="82"/>
       <c r="I8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="81" t="s">
         <v>239</v>
       </c>
       <c r="K8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="82"/>
       <c r="N8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="81" t="s">
         <v>239</v>
       </c>
       <c r="P8" s="83" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="1" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:19" s="1" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="329"/>
       <c r="B9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="38">
         <v>370</v>
       </c>
       <c r="E9" s="39">
         <v>12.937526607159873</v>
       </c>
       <c r="F9" s="40">
         <v>100</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="H9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="38">
         <v>201</v>
       </c>
       <c r="J9" s="39">
         <v>13.521304126419485</v>
       </c>
       <c r="K9" s="40">
         <v>100</v>
       </c>
       <c r="L9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="M9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="38">
         <v>169</v>
       </c>
       <c r="O9" s="39">
         <v>12.305635580616658</v>
       </c>
       <c r="P9" s="41">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="35">
         <v>1</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>101</v>
       </c>
       <c r="C10" s="37" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="38">
         <v>72</v>
       </c>
       <c r="E10" s="39">
         <v>2.5175000000000001</v>
       </c>
       <c r="F10" s="43">
         <v>19.45945945945946</v>
       </c>
       <c r="G10" s="42" t="s">
         <v>101</v>
       </c>
       <c r="H10" s="37" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="38">
         <v>47</v>
       </c>
       <c r="J10" s="39">
         <v>3.161697979809531</v>
       </c>
       <c r="K10" s="43">
         <v>23.383084577114428</v>
       </c>
       <c r="L10" s="42" t="s">
         <v>53</v>
       </c>
       <c r="M10" s="37" t="s">
         <v>20</v>
       </c>
       <c r="N10" s="38">
         <v>27</v>
       </c>
       <c r="O10" s="39">
         <v>1.9659</v>
       </c>
       <c r="P10" s="44">
         <v>15.976331360946746</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="35">
         <v>2</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="38">
         <v>70</v>
       </c>
       <c r="E11" s="39">
         <v>2.4476</v>
       </c>
       <c r="F11" s="43">
         <v>18.918918918918919</v>
       </c>
       <c r="G11" s="42" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="37" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="38">
         <v>43</v>
       </c>
       <c r="J11" s="39">
         <v>2.8926173006768052</v>
       </c>
       <c r="K11" s="43">
         <v>21.393034825870647</v>
       </c>
       <c r="L11" s="42" t="s">
         <v>101</v>
       </c>
       <c r="M11" s="37" t="s">
         <v>19</v>
       </c>
       <c r="N11" s="38">
         <v>25</v>
       </c>
       <c r="O11" s="39">
         <v>1.8203</v>
       </c>
       <c r="P11" s="44">
         <v>14.792899408284024</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="35">
         <v>3</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>96</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="38">
         <v>31</v>
       </c>
       <c r="E12" s="39">
         <v>1.0839000000000001</v>
       </c>
       <c r="F12" s="43">
         <v>8.378378378378379</v>
       </c>
       <c r="G12" s="42" t="s">
         <v>96</v>
       </c>
       <c r="H12" s="37" t="s">
         <v>36</v>
       </c>
       <c r="I12" s="38">
         <v>17</v>
       </c>
       <c r="J12" s="39">
         <v>1.1435928863140856</v>
       </c>
       <c r="K12" s="43">
         <v>8.4577114427860689</v>
       </c>
       <c r="L12" s="42" t="s">
         <v>96</v>
       </c>
       <c r="M12" s="37" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="38">
         <v>14</v>
       </c>
       <c r="O12" s="39">
         <v>1.0194000000000001</v>
       </c>
       <c r="P12" s="44">
         <v>8.2840236686390529</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="35">
         <v>4</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="37" t="s">
         <v>247</v>
       </c>
       <c r="D13" s="38">
         <v>19</v>
       </c>
       <c r="E13" s="39">
         <v>0.6643</v>
       </c>
       <c r="F13" s="43">
         <v>5.1351351351351351</v>
       </c>
       <c r="G13" s="42" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>247</v>
       </c>
       <c r="I13" s="38">
@@ -26104,251 +28641,251 @@
       </c>
       <c r="J13" s="39">
         <v>0.60543152804863365</v>
       </c>
       <c r="K13" s="43">
         <v>4.4776119402985071</v>
       </c>
       <c r="L13" s="42" t="s">
         <v>74</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>247</v>
       </c>
       <c r="N13" s="38">
         <v>10</v>
       </c>
       <c r="O13" s="39">
         <v>0.72809999999999997</v>
       </c>
       <c r="P13" s="44">
         <v>5.9171597633136095</v>
       </c>
       <c r="R13" s="71"/>
       <c r="S13" s="71"/>
     </row>
-    <row r="14" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="35">
         <v>5</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>103</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="38">
         <v>15</v>
       </c>
       <c r="E14" s="39">
         <v>0.52439999999999998</v>
       </c>
       <c r="F14" s="43">
         <v>4.0540540540540544</v>
       </c>
       <c r="G14" s="42" t="s">
         <v>103</v>
       </c>
       <c r="H14" s="37" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="38">
         <v>8</v>
       </c>
       <c r="J14" s="39">
         <v>0.53816135826545208</v>
       </c>
       <c r="K14" s="43">
         <v>3.9800995024875623</v>
       </c>
       <c r="L14" s="42" t="s">
         <v>103</v>
       </c>
       <c r="M14" s="37" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="38">
         <v>7</v>
       </c>
       <c r="O14" s="39">
         <v>0.50970000000000004</v>
       </c>
       <c r="P14" s="44">
         <v>4.1420118343195265</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="35">
         <v>6</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="38">
         <v>12</v>
       </c>
       <c r="E15" s="39">
         <v>0.41949999999999998</v>
       </c>
       <c r="F15" s="43">
         <v>3.2432432432432434</v>
       </c>
       <c r="G15" s="42" t="s">
         <v>68</v>
       </c>
       <c r="H15" s="37" t="s">
         <v>37</v>
       </c>
       <c r="I15" s="38">
         <v>7</v>
       </c>
       <c r="J15" s="39">
         <v>0.47089118848227057</v>
       </c>
       <c r="K15" s="43">
         <v>3.4825870646766171</v>
       </c>
       <c r="L15" s="45" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>40</v>
       </c>
       <c r="N15" s="38">
         <v>6</v>
       </c>
       <c r="O15" s="39">
         <v>0.43680000000000002</v>
       </c>
       <c r="P15" s="44">
         <v>3.5502958579881656</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="35">
         <v>7</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>102</v>
       </c>
       <c r="C16" s="37" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="38">
         <v>10</v>
       </c>
       <c r="E16" s="39">
         <v>0.34960000000000002</v>
       </c>
       <c r="F16" s="43">
         <v>2.7027027027027026</v>
       </c>
       <c r="G16" s="42" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="37" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="38">
         <v>4</v>
       </c>
       <c r="J16" s="39">
         <v>0.26908067913272604</v>
       </c>
       <c r="K16" s="43">
         <v>1.9900497512437811</v>
       </c>
       <c r="L16" s="42" t="s">
         <v>68</v>
       </c>
       <c r="M16" s="37" t="s">
         <v>37</v>
       </c>
       <c r="N16" s="38">
         <v>5</v>
       </c>
       <c r="O16" s="39">
         <v>0.36399999999999999</v>
       </c>
       <c r="P16" s="44">
         <v>2.9585798816568047</v>
       </c>
     </row>
-    <row r="17" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="46">
         <v>8</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="37" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="38">
         <v>9</v>
       </c>
       <c r="E17" s="39">
         <v>0.31459999999999999</v>
       </c>
       <c r="F17" s="43">
         <v>2.4324324324324325</v>
       </c>
       <c r="G17" s="42" t="s">
         <v>102</v>
       </c>
       <c r="H17" s="37" t="s">
         <v>40</v>
       </c>
       <c r="I17" s="38">
         <v>4</v>
       </c>
       <c r="J17" s="39">
         <v>0.26908067913272604</v>
       </c>
       <c r="K17" s="43">
         <v>1.9900497512437811</v>
       </c>
       <c r="L17" s="42" t="s">
         <v>75</v>
       </c>
       <c r="M17" s="37" t="s">
         <v>22</v>
       </c>
       <c r="N17" s="38">
         <v>5</v>
       </c>
       <c r="O17" s="39">
         <v>0.36399999999999999</v>
       </c>
       <c r="P17" s="44">
         <v>2.9585798816568047</v>
       </c>
     </row>
-    <row r="18" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="35">
         <v>9</v>
       </c>
       <c r="B18" s="47" t="s">
         <v>90</v>
       </c>
       <c r="C18" s="37" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="38">
         <v>6</v>
       </c>
       <c r="E18" s="39">
         <v>0.2097</v>
       </c>
       <c r="F18" s="43">
         <v>1.6216216216216217</v>
       </c>
       <c r="G18" s="42" t="s">
         <v>77</v>
       </c>
       <c r="H18" s="37" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="38">
@@ -26356,143 +28893,143 @@
       </c>
       <c r="J18" s="39">
         <v>0.20181050934954456</v>
       </c>
       <c r="K18" s="43">
         <v>1.4925373134328359</v>
       </c>
       <c r="L18" s="42" t="s">
         <v>90</v>
       </c>
       <c r="M18" s="37" t="s">
         <v>39</v>
       </c>
       <c r="N18" s="38">
         <v>5</v>
       </c>
       <c r="O18" s="39">
         <v>0.36399999999999999</v>
       </c>
       <c r="P18" s="44">
         <v>2.9585798816568047</v>
       </c>
       <c r="Q18" s="71"/>
       <c r="R18" s="71"/>
     </row>
-    <row r="19" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="35">
         <v>10</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="37" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="38">
         <v>5</v>
       </c>
       <c r="E19" s="39">
         <v>0.17480000000000001</v>
       </c>
       <c r="F19" s="43">
         <v>1.3513513513513513</v>
       </c>
       <c r="G19" s="47" t="s">
         <v>48</v>
       </c>
       <c r="H19" s="37" t="s">
         <v>25</v>
       </c>
       <c r="I19" s="38">
         <v>2</v>
       </c>
       <c r="J19" s="39">
         <v>0.13454033956636302</v>
       </c>
       <c r="K19" s="43">
         <v>0.99502487562189057</v>
       </c>
       <c r="L19" s="42" t="s">
         <v>48</v>
       </c>
       <c r="M19" s="37" t="s">
         <v>25</v>
       </c>
       <c r="N19" s="38">
         <v>3</v>
       </c>
       <c r="O19" s="39">
         <v>0.21840000000000001</v>
       </c>
       <c r="P19" s="44">
         <v>1.7751479289940828</v>
       </c>
     </row>
-    <row r="20" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="35"/>
       <c r="B20" s="49"/>
       <c r="C20" s="50" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="51">
         <v>121</v>
       </c>
       <c r="E20" s="39">
         <v>4.2309208634225524</v>
       </c>
       <c r="F20" s="52">
         <v>32.702702702702702</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="37" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="51">
         <v>57</v>
       </c>
       <c r="J20" s="39">
         <v>3.8343996776413465</v>
       </c>
       <c r="K20" s="52">
         <v>28.35820895522388</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="37" t="s">
         <v>24</v>
       </c>
       <c r="N20" s="51">
         <v>62</v>
       </c>
       <c r="O20" s="53">
         <v>4.5144935266167625</v>
       </c>
       <c r="P20" s="44">
         <v>36.68639053254438</v>
       </c>
     </row>
-    <row r="21" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="54">
         <v>11</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>113</v>
       </c>
       <c r="D21" s="55">
         <v>3</v>
       </c>
       <c r="E21" s="56">
         <v>0.1048</v>
       </c>
       <c r="F21" s="44">
         <v>0.81081081081081086</v>
       </c>
       <c r="G21" s="57" t="s">
         <v>57</v>
       </c>
       <c r="H21" s="330" t="s">
         <v>26</v>
       </c>
       <c r="I21" s="55">
@@ -26500,101 +29037,101 @@
       </c>
       <c r="J21" s="56">
         <v>6.727016978318151E-2</v>
       </c>
       <c r="K21" s="43">
         <v>0.49751243781094528</v>
       </c>
       <c r="L21" s="58" t="s">
         <v>55</v>
       </c>
       <c r="M21" s="330" t="s">
         <v>113</v>
       </c>
       <c r="N21" s="55">
         <v>3</v>
       </c>
       <c r="O21" s="39">
         <v>0.21840000000000001</v>
       </c>
       <c r="P21" s="59">
         <v>1.7751479289940828</v>
       </c>
       <c r="Q21" s="71"/>
       <c r="R21" s="71"/>
     </row>
-    <row r="22" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="35">
         <v>12</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="37" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="38">
         <v>3</v>
       </c>
       <c r="E22" s="39">
         <v>0.1048</v>
       </c>
       <c r="F22" s="43">
         <v>0.81081081081081086</v>
       </c>
       <c r="G22" s="48" t="s">
         <v>61</v>
       </c>
       <c r="H22" s="37" t="s">
         <v>43</v>
       </c>
       <c r="I22" s="38">
         <v>1</v>
       </c>
       <c r="J22" s="39">
         <v>6.727016978318151E-2</v>
       </c>
       <c r="K22" s="43">
         <v>0.49751243781094528</v>
       </c>
       <c r="L22" s="60" t="s">
         <v>69</v>
       </c>
       <c r="M22" s="37" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="38">
         <v>2</v>
       </c>
       <c r="O22" s="39">
         <v>0.14560000000000001</v>
       </c>
       <c r="P22" s="44">
         <v>1.1834319526627219</v>
       </c>
     </row>
-    <row r="23" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="35">
         <v>13</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="38">
         <v>2</v>
       </c>
       <c r="E23" s="39">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="F23" s="43">
         <v>0.54054054054054057</v>
       </c>
       <c r="G23" s="42" t="s">
         <v>114</v>
       </c>
       <c r="H23" s="37" t="s">
         <v>44</v>
       </c>
       <c r="I23" s="38">
@@ -26602,91 +29139,91 @@
       </c>
       <c r="J23" s="39">
         <v>6.727016978318151E-2</v>
       </c>
       <c r="K23" s="43">
         <v>0.49751243781094528</v>
       </c>
       <c r="L23" s="45" t="s">
         <v>56</v>
       </c>
       <c r="M23" s="37" t="s">
         <v>28</v>
       </c>
       <c r="N23" s="38">
         <v>1</v>
       </c>
       <c r="O23" s="39">
         <v>7.2800000000000004E-2</v>
       </c>
       <c r="P23" s="44">
         <v>0.59171597633136097</v>
       </c>
       <c r="Q23" s="71"/>
       <c r="R23" s="71"/>
     </row>
-    <row r="24" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="35">
         <v>14</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="37" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="38">
         <v>1</v>
       </c>
       <c r="E24" s="39">
         <v>3.49E-2</v>
       </c>
       <c r="F24" s="43">
         <v>0.27027027027027029</v>
       </c>
       <c r="G24" s="48" t="s">
         <v>85</v>
       </c>
       <c r="H24" s="37" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="38">
         <v>1</v>
       </c>
       <c r="J24" s="39">
         <v>6.727016978318151E-2</v>
       </c>
       <c r="K24" s="43">
         <v>0.49751243781094528</v>
       </c>
       <c r="L24" s="45"/>
       <c r="M24" s="37"/>
       <c r="N24" s="38"/>
       <c r="O24" s="39"/>
       <c r="P24" s="44"/>
     </row>
-    <row r="25" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="50" t="s">
         <v>26</v>
       </c>
       <c r="D25" s="63">
         <v>1</v>
       </c>
       <c r="E25" s="53">
         <v>3.49E-2</v>
       </c>
       <c r="F25" s="52">
         <v>0.27027027027027029</v>
       </c>
       <c r="G25" s="62" t="s">
         <v>90</v>
       </c>
       <c r="H25" s="50" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="64">
@@ -26915,489 +29452,489 @@
     <row r="77" spans="2:3">
       <c r="B77" s="325"/>
       <c r="C77" s="68"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="325"/>
       <c r="C78" s="68"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="325"/>
       <c r="C79" s="68"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="325"/>
       <c r="C80" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:S80"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="3" style="71" customWidth="1"/>
-    <col min="2" max="2" width="13.125" style="6" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16" width="7.875" style="71" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="19.8984375" style="72" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="71" customWidth="1"/>
+    <col min="7" max="7" width="13.09765625" style="325" customWidth="1"/>
+    <col min="8" max="8" width="19.8984375" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="71" customWidth="1"/>
+    <col min="12" max="12" width="13.09765625" style="325" customWidth="1"/>
+    <col min="13" max="13" width="19.8984375" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="71" customWidth="1"/>
     <col min="17" max="16384" width="9" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="84" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...13 lines deleted...]
-      <c r="P1" s="413"/>
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
     </row>
     <row r="2" spans="1:19" s="84" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="413"/>
-[...14 lines deleted...]
-      <c r="P2" s="413"/>
+      <c r="A2" s="425"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
     </row>
     <row r="3" spans="1:19" s="84" customFormat="1">
       <c r="A3" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B3" s="322"/>
       <c r="C3" s="70"/>
       <c r="D3" s="86"/>
       <c r="E3" s="86"/>
       <c r="F3" s="86"/>
       <c r="G3" s="322"/>
       <c r="H3" s="69"/>
       <c r="I3" s="86"/>
       <c r="J3" s="86"/>
       <c r="K3" s="86"/>
       <c r="L3" s="322"/>
       <c r="M3" s="69"/>
       <c r="N3" s="86"/>
       <c r="O3" s="86"/>
       <c r="P3" s="85"/>
     </row>
     <row r="4" spans="1:19">
       <c r="P4" s="326" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10"/>
       <c r="E5" s="12"/>
       <c r="F5" s="13"/>
       <c r="G5" s="10"/>
       <c r="H5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="10"/>
       <c r="J5" s="14"/>
       <c r="K5" s="15"/>
       <c r="L5" s="16"/>
       <c r="M5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="10"/>
       <c r="O5" s="14"/>
       <c r="P5" s="17"/>
     </row>
-    <row r="6" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="6" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A6" s="73"/>
       <c r="B6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="75"/>
       <c r="D6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="74" t="s">
         <v>131</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>194</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="75"/>
       <c r="I6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="74" t="s">
         <v>131</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>194</v>
       </c>
       <c r="L6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="75"/>
       <c r="N6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="327" t="s">
         <v>131</v>
       </c>
       <c r="P6" s="328" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="7" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A7" s="73"/>
       <c r="B7" s="79" t="s">
         <v>195</v>
       </c>
       <c r="C7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="76"/>
       <c r="E7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="76" t="s">
         <v>196</v>
       </c>
       <c r="G7" s="79" t="s">
         <v>195</v>
       </c>
       <c r="H7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="76"/>
       <c r="J7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="76" t="s">
         <v>196</v>
       </c>
       <c r="L7" s="79" t="s">
         <v>195</v>
       </c>
       <c r="M7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="76"/>
       <c r="O7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="79" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="8" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A8" s="80" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="82"/>
       <c r="D8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="81" t="s">
         <v>131</v>
       </c>
       <c r="F8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="82"/>
       <c r="I8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="81" t="s">
         <v>131</v>
       </c>
       <c r="K8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="82"/>
       <c r="N8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="81" t="s">
         <v>131</v>
       </c>
       <c r="P8" s="83" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="1" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:19" s="1" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="329"/>
       <c r="B9" s="36" t="s">
         <v>197</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>198</v>
       </c>
       <c r="D9" s="38">
         <v>414</v>
       </c>
       <c r="E9" s="39">
         <v>14.310191725460008</v>
       </c>
       <c r="F9" s="40">
         <v>100</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>197</v>
       </c>
       <c r="H9" s="37" t="s">
         <v>198</v>
       </c>
       <c r="I9" s="38">
         <v>238</v>
       </c>
       <c r="J9" s="39">
         <v>15.81163164744579</v>
       </c>
       <c r="K9" s="40">
         <v>100</v>
       </c>
       <c r="L9" s="36" t="s">
         <v>197</v>
       </c>
       <c r="M9" s="37" t="s">
         <v>198</v>
       </c>
       <c r="N9" s="38">
         <v>176</v>
       </c>
       <c r="O9" s="39">
         <v>12.681741606632551</v>
       </c>
       <c r="P9" s="41">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="35">
         <v>1</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>199</v>
       </c>
       <c r="C10" s="37" t="s">
         <v>200</v>
       </c>
       <c r="D10" s="38">
         <v>84</v>
       </c>
       <c r="E10" s="39">
         <v>2.9035171616875384</v>
       </c>
       <c r="F10" s="43">
         <v>20.289855072463769</v>
       </c>
       <c r="G10" s="42" t="s">
         <v>199</v>
       </c>
       <c r="H10" s="37" t="s">
         <v>200</v>
       </c>
       <c r="I10" s="38">
         <v>50</v>
       </c>
       <c r="J10" s="39">
         <v>3.3217713545054179</v>
       </c>
       <c r="K10" s="43">
         <v>21.008403361344538</v>
       </c>
       <c r="L10" s="42" t="s">
         <v>199</v>
       </c>
       <c r="M10" s="37" t="s">
         <v>200</v>
       </c>
       <c r="N10" s="38">
         <v>34</v>
       </c>
       <c r="O10" s="39">
         <v>2.4498819012812882</v>
       </c>
       <c r="P10" s="44">
         <v>19.318181818181817</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="35">
         <v>2</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>201</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>202</v>
       </c>
       <c r="D11" s="38">
         <v>73</v>
       </c>
       <c r="E11" s="39">
         <v>2.5232946762284554</v>
       </c>
       <c r="F11" s="43">
         <v>17.632850241545892</v>
       </c>
       <c r="G11" s="42" t="s">
         <v>201</v>
       </c>
       <c r="H11" s="37" t="s">
         <v>202</v>
       </c>
       <c r="I11" s="38">
         <v>47</v>
       </c>
       <c r="J11" s="39">
         <v>3.1224650732350927</v>
       </c>
       <c r="K11" s="43">
         <v>19.747899159663866</v>
       </c>
       <c r="L11" s="42" t="s">
         <v>201</v>
       </c>
       <c r="M11" s="37" t="s">
         <v>202</v>
       </c>
       <c r="N11" s="38">
         <v>26</v>
       </c>
       <c r="O11" s="39">
         <v>1.8734391009798086</v>
       </c>
       <c r="P11" s="44">
         <v>14.772727272727273</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="35">
         <v>3</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>203</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>204</v>
       </c>
       <c r="D12" s="38">
         <v>36</v>
       </c>
       <c r="E12" s="39">
         <v>1.2443644978660877</v>
       </c>
       <c r="F12" s="43">
         <v>8.695652173913043</v>
       </c>
       <c r="G12" s="42" t="s">
         <v>203</v>
       </c>
       <c r="H12" s="37" t="s">
         <v>204</v>
       </c>
       <c r="I12" s="38">
         <v>20</v>
       </c>
       <c r="J12" s="39">
         <v>1.3287085418021674</v>
       </c>
       <c r="K12" s="43">
         <v>8.4033613445378155</v>
       </c>
       <c r="L12" s="42" t="s">
         <v>203</v>
       </c>
       <c r="M12" s="37" t="s">
         <v>204</v>
       </c>
       <c r="N12" s="38">
         <v>16</v>
       </c>
       <c r="O12" s="39">
         <v>1.1528856006029591</v>
       </c>
       <c r="P12" s="44">
         <v>9.0909090909090917</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="35">
         <v>4</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>205</v>
       </c>
       <c r="C13" s="37" t="s">
         <v>206</v>
       </c>
       <c r="D13" s="38">
         <v>27</v>
       </c>
       <c r="E13" s="39">
         <v>0.93327337339956584</v>
       </c>
       <c r="F13" s="43">
         <v>6.5217391304347823</v>
       </c>
       <c r="G13" s="42" t="s">
         <v>205</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>206</v>
       </c>
       <c r="I13" s="38">
@@ -27405,251 +29942,251 @@
       </c>
       <c r="J13" s="39">
         <v>0.99653140635162551</v>
       </c>
       <c r="K13" s="43">
         <v>6.3025210084033612</v>
       </c>
       <c r="L13" s="42" t="s">
         <v>205</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>206</v>
       </c>
       <c r="N13" s="38">
         <v>12</v>
       </c>
       <c r="O13" s="39">
         <v>0.86466420045221937</v>
       </c>
       <c r="P13" s="44">
         <v>6.8181818181818183</v>
       </c>
       <c r="R13" s="71"/>
       <c r="S13" s="71"/>
     </row>
-    <row r="14" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="35">
         <v>5</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>207</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>208</v>
       </c>
       <c r="D14" s="38">
         <v>17</v>
       </c>
       <c r="E14" s="39">
         <v>0.58761656843676358</v>
       </c>
       <c r="F14" s="43">
         <v>4.1062801932367146</v>
       </c>
       <c r="G14" s="42" t="s">
         <v>207</v>
       </c>
       <c r="H14" s="37" t="s">
         <v>208</v>
       </c>
       <c r="I14" s="38">
         <v>10</v>
       </c>
       <c r="J14" s="39">
         <v>0.66435427090108368</v>
       </c>
       <c r="K14" s="43">
         <v>4.2016806722689077</v>
       </c>
       <c r="L14" s="42" t="s">
         <v>207</v>
       </c>
       <c r="M14" s="37" t="s">
         <v>208</v>
       </c>
       <c r="N14" s="38">
         <v>7</v>
       </c>
       <c r="O14" s="39">
         <v>0.50438745026379461</v>
       </c>
       <c r="P14" s="44">
         <v>3.9772727272727271</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="35">
         <v>6</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>209</v>
       </c>
       <c r="C15" s="37" t="s">
         <v>210</v>
       </c>
       <c r="D15" s="38">
         <v>11</v>
       </c>
       <c r="E15" s="39">
         <v>0.38022248545908233</v>
       </c>
       <c r="F15" s="43">
         <v>2.6570048309178742</v>
       </c>
       <c r="G15" s="42" t="s">
         <v>209</v>
       </c>
       <c r="H15" s="37" t="s">
         <v>210</v>
       </c>
       <c r="I15" s="38">
         <v>7</v>
       </c>
       <c r="J15" s="39">
         <v>0.46504798963075855</v>
       </c>
       <c r="K15" s="43">
         <v>2.9411764705882355</v>
       </c>
       <c r="L15" s="45" t="s">
         <v>211</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>212</v>
       </c>
       <c r="N15" s="38">
         <v>5</v>
       </c>
       <c r="O15" s="39">
         <v>0.36027675018842475</v>
       </c>
       <c r="P15" s="44">
         <v>2.8409090909090908</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="35">
         <v>7</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>213</v>
       </c>
       <c r="C16" s="37" t="s">
         <v>214</v>
       </c>
       <c r="D16" s="38">
         <v>10</v>
       </c>
       <c r="E16" s="39">
         <v>0.34565680496280216</v>
       </c>
       <c r="F16" s="43">
         <v>2.4154589371980677</v>
       </c>
       <c r="G16" s="42" t="s">
         <v>213</v>
       </c>
       <c r="H16" s="37" t="s">
         <v>214</v>
       </c>
       <c r="I16" s="38">
         <v>6</v>
       </c>
       <c r="J16" s="39">
         <v>0.39861256254065019</v>
       </c>
       <c r="K16" s="43">
         <v>2.5210084033613445</v>
       </c>
       <c r="L16" s="42" t="s">
         <v>215</v>
       </c>
       <c r="M16" s="37" t="s">
         <v>216</v>
       </c>
       <c r="N16" s="38">
         <v>5</v>
       </c>
       <c r="O16" s="39">
         <v>0.36027675018842475</v>
       </c>
       <c r="P16" s="44">
         <v>2.8409090909090908</v>
       </c>
     </row>
-    <row r="17" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="46">
         <v>8</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>217</v>
       </c>
       <c r="C17" s="37" t="s">
         <v>218</v>
       </c>
       <c r="D17" s="38">
         <v>9</v>
       </c>
       <c r="E17" s="39">
         <v>0.31109112446652193</v>
       </c>
       <c r="F17" s="43">
         <v>2.1739130434782608</v>
       </c>
       <c r="G17" s="42" t="s">
         <v>217</v>
       </c>
       <c r="H17" s="37" t="s">
         <v>218</v>
       </c>
       <c r="I17" s="38">
         <v>5</v>
       </c>
       <c r="J17" s="39">
         <v>0.33217713545054184</v>
       </c>
       <c r="K17" s="43">
         <v>2.1008403361344539</v>
       </c>
       <c r="L17" s="42" t="s">
         <v>209</v>
       </c>
       <c r="M17" s="37" t="s">
         <v>210</v>
       </c>
       <c r="N17" s="38">
         <v>4</v>
       </c>
       <c r="O17" s="39">
         <v>0.28822140015073977</v>
       </c>
       <c r="P17" s="44">
         <v>2.2727272727272729</v>
       </c>
     </row>
-    <row r="18" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="35">
         <v>9</v>
       </c>
       <c r="B18" s="47" t="s">
         <v>211</v>
       </c>
       <c r="C18" s="37" t="s">
         <v>212</v>
       </c>
       <c r="D18" s="38">
         <v>7</v>
       </c>
       <c r="E18" s="39">
         <v>0.24195976347396148</v>
       </c>
       <c r="F18" s="43">
         <v>1.6908212560386473</v>
       </c>
       <c r="G18" s="42" t="s">
         <v>219</v>
       </c>
       <c r="H18" s="37" t="s">
         <v>220</v>
       </c>
       <c r="I18" s="38">
@@ -27657,143 +30194,143 @@
       </c>
       <c r="J18" s="39">
         <v>0.1993062812703251</v>
       </c>
       <c r="K18" s="43">
         <v>1.2605042016806722</v>
       </c>
       <c r="L18" s="42" t="s">
         <v>213</v>
       </c>
       <c r="M18" s="37" t="s">
         <v>214</v>
       </c>
       <c r="N18" s="38">
         <v>4</v>
       </c>
       <c r="O18" s="39">
         <v>0.28822140015073977</v>
       </c>
       <c r="P18" s="44">
         <v>2.2727272727272729</v>
       </c>
       <c r="Q18" s="71"/>
       <c r="R18" s="71"/>
     </row>
-    <row r="19" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="35">
         <v>10</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>215</v>
       </c>
       <c r="C19" s="37" t="s">
         <v>216</v>
       </c>
       <c r="D19" s="38">
         <v>5</v>
       </c>
       <c r="E19" s="39">
         <v>0.17282840248140108</v>
       </c>
       <c r="F19" s="43">
         <v>1.2077294685990339</v>
       </c>
       <c r="G19" s="47" t="s">
         <v>221</v>
       </c>
       <c r="H19" s="37" t="s">
         <v>222</v>
       </c>
       <c r="I19" s="38">
         <v>2</v>
       </c>
       <c r="J19" s="39">
         <v>0.13287085418021671</v>
       </c>
       <c r="K19" s="43">
         <v>0.84033613445378152</v>
       </c>
       <c r="L19" s="42" t="s">
         <v>217</v>
       </c>
       <c r="M19" s="37" t="s">
         <v>218</v>
       </c>
       <c r="N19" s="38">
         <v>4</v>
       </c>
       <c r="O19" s="39">
         <v>0.28822140015073977</v>
       </c>
       <c r="P19" s="44">
         <v>2.2727272727272729</v>
       </c>
     </row>
-    <row r="20" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="35"/>
       <c r="B20" s="49"/>
       <c r="C20" s="50" t="s">
         <v>223</v>
       </c>
       <c r="D20" s="51">
         <v>135</v>
       </c>
       <c r="E20" s="39">
         <v>4.6663668669978291</v>
       </c>
       <c r="F20" s="52">
         <v>32.608695652173914</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="37" t="s">
         <v>223</v>
       </c>
       <c r="I20" s="51">
         <v>73</v>
       </c>
       <c r="J20" s="39">
         <v>4.8497861775779105</v>
       </c>
       <c r="K20" s="52">
         <v>30.672268907563026</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="37" t="s">
         <v>223</v>
       </c>
       <c r="N20" s="51">
         <v>59</v>
       </c>
       <c r="O20" s="53">
         <v>4.2512656522234122</v>
       </c>
       <c r="P20" s="44">
         <v>33.522727272727273</v>
       </c>
     </row>
-    <row r="21" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="54">
         <v>11</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>219</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>220</v>
       </c>
       <c r="D21" s="55">
         <v>4</v>
       </c>
       <c r="E21" s="56">
         <v>0.13826272198512085</v>
       </c>
       <c r="F21" s="44">
         <v>0.96618357487922701</v>
       </c>
       <c r="G21" s="57" t="s">
         <v>211</v>
       </c>
       <c r="H21" s="330" t="s">
         <v>212</v>
       </c>
       <c r="I21" s="55">
@@ -27801,101 +30338,101 @@
       </c>
       <c r="J21" s="56">
         <v>0.13287085418021671</v>
       </c>
       <c r="K21" s="43">
         <v>0.84033613445378152</v>
       </c>
       <c r="L21" s="58" t="s">
         <v>224</v>
       </c>
       <c r="M21" s="330" t="s">
         <v>225</v>
       </c>
       <c r="N21" s="55">
         <v>3</v>
       </c>
       <c r="O21" s="39">
         <v>0.21616605011305484</v>
       </c>
       <c r="P21" s="59">
         <v>1.7045454545454546</v>
       </c>
       <c r="Q21" s="71"/>
       <c r="R21" s="71"/>
     </row>
-    <row r="22" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="35">
         <v>12</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>221</v>
       </c>
       <c r="C22" s="37" t="s">
         <v>222</v>
       </c>
       <c r="D22" s="38">
         <v>3</v>
       </c>
       <c r="E22" s="39">
         <v>0.10369704148884064</v>
       </c>
       <c r="F22" s="43">
         <v>0.72463768115942029</v>
       </c>
       <c r="G22" s="48" t="s">
         <v>226</v>
       </c>
       <c r="H22" s="37" t="s">
         <v>227</v>
       </c>
       <c r="I22" s="38">
         <v>1</v>
       </c>
       <c r="J22" s="39">
         <v>6.6435427090108357E-2</v>
       </c>
       <c r="K22" s="43">
         <v>0.42016806722689076</v>
       </c>
       <c r="L22" s="60" t="s">
         <v>221</v>
       </c>
       <c r="M22" s="37" t="s">
         <v>222</v>
       </c>
       <c r="N22" s="38">
         <v>1</v>
       </c>
       <c r="O22" s="39">
         <v>7.2055350037684943E-2</v>
       </c>
       <c r="P22" s="44">
         <v>0.56818181818181823</v>
       </c>
     </row>
-    <row r="23" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="35">
         <v>13</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>224</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>225</v>
       </c>
       <c r="D23" s="38">
         <v>3</v>
       </c>
       <c r="E23" s="39">
         <v>0.10369704148884064</v>
       </c>
       <c r="F23" s="43">
         <v>0.72463768115942029</v>
       </c>
       <c r="G23" s="42" t="s">
         <v>228</v>
       </c>
       <c r="H23" s="37" t="s">
         <v>229</v>
       </c>
       <c r="I23" s="38">
@@ -27903,101 +30440,101 @@
       </c>
       <c r="J23" s="39">
         <v>6.6435427090108357E-2</v>
       </c>
       <c r="K23" s="43">
         <v>0.42016806722689076</v>
       </c>
       <c r="L23" s="45" t="s">
         <v>228</v>
       </c>
       <c r="M23" s="37" t="s">
         <v>229</v>
       </c>
       <c r="N23" s="38">
         <v>1</v>
       </c>
       <c r="O23" s="39">
         <v>7.2055350037684943E-2</v>
       </c>
       <c r="P23" s="44">
         <v>0.56818181818181823</v>
       </c>
       <c r="Q23" s="71"/>
       <c r="R23" s="71"/>
     </row>
-    <row r="24" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="35">
         <v>14</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>228</v>
       </c>
       <c r="C24" s="37" t="s">
         <v>229</v>
       </c>
       <c r="D24" s="38">
         <v>2</v>
       </c>
       <c r="E24" s="39">
         <v>6.9131360992560426E-2</v>
       </c>
       <c r="F24" s="43">
         <v>0.48309178743961351</v>
       </c>
       <c r="G24" s="48" t="s">
         <v>230</v>
       </c>
       <c r="H24" s="37" t="s">
         <v>231</v>
       </c>
       <c r="I24" s="38">
         <v>1</v>
       </c>
       <c r="J24" s="39">
         <v>6.6435427090108357E-2</v>
       </c>
       <c r="K24" s="43">
         <v>0.42016806722689076</v>
       </c>
       <c r="L24" s="45" t="s">
         <v>230</v>
       </c>
       <c r="M24" s="37" t="s">
         <v>231</v>
       </c>
       <c r="N24" s="38">
         <v>1</v>
       </c>
       <c r="O24" s="39">
         <v>7.2055350037684943E-2</v>
       </c>
       <c r="P24" s="44">
         <v>0.56818181818181823</v>
       </c>
     </row>
-    <row r="25" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>230</v>
       </c>
       <c r="C25" s="50" t="s">
         <v>231</v>
       </c>
       <c r="D25" s="63">
         <v>2</v>
       </c>
       <c r="E25" s="53">
         <v>6.9131360992560426E-2</v>
       </c>
       <c r="F25" s="52">
         <v>0.48309178743961351</v>
       </c>
       <c r="G25" s="62" t="s">
         <v>232</v>
       </c>
       <c r="H25" s="50" t="s">
         <v>233</v>
       </c>
       <c r="I25" s="64">
@@ -28236,489 +30773,489 @@
     <row r="77" spans="2:3">
       <c r="B77" s="325"/>
       <c r="C77" s="68"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="325"/>
       <c r="C78" s="68"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="325"/>
       <c r="C79" s="68"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="325"/>
       <c r="C80" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:S80"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="71" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="8.125" style="71"/>
+    <col min="1" max="1" width="2.69921875" style="71" customWidth="1"/>
+    <col min="2" max="2" width="11.8984375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="18.09765625" style="72" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="71" customWidth="1"/>
+    <col min="7" max="7" width="11.8984375" style="325" customWidth="1"/>
+    <col min="8" max="8" width="18.09765625" style="68" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="71" customWidth="1"/>
+    <col min="12" max="12" width="11.8984375" style="325" customWidth="1"/>
+    <col min="13" max="13" width="18.09765625" style="68" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="71" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="321" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="425" t="s">
         <v>286</v>
       </c>
-      <c r="B1" s="413"/>
-[...13 lines deleted...]
-      <c r="P1" s="413"/>
+      <c r="B1" s="425"/>
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+      <c r="H1" s="425"/>
+      <c r="I1" s="425"/>
+      <c r="J1" s="425"/>
+      <c r="K1" s="425"/>
+      <c r="L1" s="425"/>
+      <c r="M1" s="425"/>
+      <c r="N1" s="425"/>
+      <c r="O1" s="425"/>
+      <c r="P1" s="425"/>
     </row>
     <row r="2" spans="1:19" s="321" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="413"/>
-[...14 lines deleted...]
-      <c r="P2" s="413"/>
+      <c r="A2" s="425"/>
+      <c r="B2" s="425"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="425"/>
+      <c r="M2" s="425"/>
+      <c r="N2" s="425"/>
+      <c r="O2" s="425"/>
+      <c r="P2" s="425"/>
     </row>
     <row r="3" spans="1:19" s="321" customFormat="1">
       <c r="A3" s="2" t="s">
         <v>191</v>
       </c>
       <c r="B3" s="322"/>
       <c r="C3" s="70"/>
       <c r="D3" s="323"/>
       <c r="E3" s="323"/>
       <c r="F3" s="323"/>
       <c r="G3" s="322"/>
       <c r="H3" s="69"/>
       <c r="I3" s="323"/>
       <c r="J3" s="323"/>
       <c r="K3" s="323"/>
       <c r="L3" s="322"/>
       <c r="M3" s="69"/>
       <c r="N3" s="323"/>
       <c r="O3" s="323"/>
       <c r="P3" s="324"/>
     </row>
     <row r="4" spans="1:19">
       <c r="P4" s="326" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="5" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10"/>
       <c r="E5" s="12"/>
       <c r="F5" s="13"/>
       <c r="G5" s="10"/>
       <c r="H5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="10"/>
       <c r="J5" s="14"/>
       <c r="K5" s="15"/>
       <c r="L5" s="16"/>
       <c r="M5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="10"/>
       <c r="O5" s="14"/>
       <c r="P5" s="17"/>
     </row>
-    <row r="6" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="6" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A6" s="73"/>
       <c r="B6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="75"/>
       <c r="D6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="74" t="s">
         <v>131</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>132</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="75"/>
       <c r="I6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="74" t="s">
         <v>131</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>132</v>
       </c>
       <c r="L6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="75"/>
       <c r="N6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="327" t="s">
         <v>131</v>
       </c>
       <c r="P6" s="328" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="7" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A7" s="73"/>
       <c r="B7" s="79" t="s">
         <v>137</v>
       </c>
       <c r="C7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="76"/>
       <c r="E7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="76" t="s">
         <v>138</v>
       </c>
       <c r="G7" s="79" t="s">
         <v>137</v>
       </c>
       <c r="H7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="76"/>
       <c r="J7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="76" t="s">
         <v>138</v>
       </c>
       <c r="L7" s="79" t="s">
         <v>137</v>
       </c>
       <c r="M7" s="78" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="76"/>
       <c r="O7" s="77" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="79" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="18" customFormat="1" ht="14.25">
+    <row r="8" spans="1:19" s="18" customFormat="1" ht="13.8">
       <c r="A8" s="80" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="82"/>
       <c r="D8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="81" t="s">
         <v>131</v>
       </c>
       <c r="F8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="82"/>
       <c r="I8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="81" t="s">
         <v>131</v>
       </c>
       <c r="K8" s="80" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="83" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="82"/>
       <c r="N8" s="80" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="81" t="s">
         <v>131</v>
       </c>
       <c r="P8" s="83" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="1" customFormat="1" ht="28.9" customHeight="1">
+    <row r="9" spans="1:19" s="1" customFormat="1" ht="28.95" customHeight="1">
       <c r="A9" s="329"/>
       <c r="B9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="38">
         <v>390</v>
       </c>
       <c r="E9" s="39">
         <v>13.325499761763982</v>
       </c>
       <c r="F9" s="40">
         <v>100</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="H9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="38">
         <v>219</v>
       </c>
       <c r="J9" s="39">
         <v>14.370611508891242</v>
       </c>
       <c r="K9" s="40">
         <v>100</v>
       </c>
       <c r="L9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="M9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="N9" s="38">
         <v>171</v>
       </c>
       <c r="O9" s="39">
         <v>12.190114458758918</v>
       </c>
       <c r="P9" s="41">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A10" s="35">
         <v>1</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>101</v>
       </c>
       <c r="C10" s="37" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="38">
         <v>86</v>
       </c>
       <c r="E10" s="39">
         <v>2.9384000000000001</v>
       </c>
       <c r="F10" s="43">
         <v>22.051282051282051</v>
       </c>
       <c r="G10" s="42" t="s">
         <v>101</v>
       </c>
       <c r="H10" s="37" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="38">
         <v>56</v>
       </c>
       <c r="J10" s="39">
         <v>3.6745999999999999</v>
       </c>
       <c r="K10" s="43">
         <v>25.570776255707763</v>
       </c>
       <c r="L10" s="42" t="s">
         <v>53</v>
       </c>
       <c r="M10" s="37" t="s">
         <v>20</v>
       </c>
       <c r="N10" s="38">
         <v>34</v>
       </c>
       <c r="O10" s="39">
         <v>2.4237654479403696</v>
       </c>
       <c r="P10" s="44">
         <v>19.883040935672515</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A11" s="35">
         <v>2</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="38">
         <v>76</v>
       </c>
       <c r="E11" s="39">
         <v>2.5966999999999998</v>
       </c>
       <c r="F11" s="43">
         <v>19.487179487179485</v>
       </c>
       <c r="G11" s="42" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="37" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="38">
         <v>42</v>
       </c>
       <c r="J11" s="39">
         <v>2.7559999999999998</v>
       </c>
       <c r="K11" s="43">
         <v>19.17808219178082</v>
       </c>
       <c r="L11" s="42" t="s">
         <v>101</v>
       </c>
       <c r="M11" s="37" t="s">
         <v>19</v>
       </c>
       <c r="N11" s="38">
         <v>30</v>
       </c>
       <c r="O11" s="39">
         <v>2.1386165717120909</v>
       </c>
       <c r="P11" s="44">
         <v>17.543859649122808</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A12" s="35">
         <v>3</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>96</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="38">
         <v>29</v>
       </c>
       <c r="E12" s="39">
         <v>0.99080000000000001</v>
       </c>
       <c r="F12" s="43">
         <v>7.4358974358974361</v>
       </c>
       <c r="G12" s="42" t="s">
         <v>96</v>
       </c>
       <c r="H12" s="37" t="s">
         <v>36</v>
       </c>
       <c r="I12" s="38">
         <v>17</v>
       </c>
       <c r="J12" s="39">
         <v>1.1154999999999999</v>
       </c>
       <c r="K12" s="43">
         <v>7.762557077625571</v>
       </c>
       <c r="L12" s="42" t="s">
         <v>96</v>
       </c>
       <c r="M12" s="37" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="38">
         <v>12</v>
       </c>
       <c r="O12" s="39">
         <v>0.85544662868483634</v>
       </c>
       <c r="P12" s="44">
         <v>7.0175438596491224</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A13" s="35">
         <v>4</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>103</v>
       </c>
       <c r="C13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="38">
         <v>19</v>
       </c>
       <c r="E13" s="39">
         <v>0.64910000000000001</v>
       </c>
       <c r="F13" s="43">
         <v>4.8717948717948714</v>
       </c>
       <c r="G13" s="42" t="s">
         <v>103</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="I13" s="38">
@@ -28726,251 +31263,251 @@
       </c>
       <c r="J13" s="39">
         <v>0.59050000000000002</v>
       </c>
       <c r="K13" s="43">
         <v>4.1095890410958908</v>
       </c>
       <c r="L13" s="42" t="s">
         <v>103</v>
       </c>
       <c r="M13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="N13" s="38">
         <v>10</v>
       </c>
       <c r="O13" s="39">
         <v>0.71287219057069695</v>
       </c>
       <c r="P13" s="44">
         <v>5.8479532163742691</v>
       </c>
       <c r="R13" s="71"/>
       <c r="S13" s="71"/>
     </row>
-    <row r="14" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A14" s="35">
         <v>5</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="38">
         <v>15</v>
       </c>
       <c r="E14" s="39">
         <v>0.51249999999999996</v>
       </c>
       <c r="F14" s="43">
         <v>3.8461538461538463</v>
       </c>
       <c r="G14" s="42" t="s">
         <v>68</v>
       </c>
       <c r="H14" s="37" t="s">
         <v>37</v>
       </c>
       <c r="I14" s="38">
         <v>6</v>
       </c>
       <c r="J14" s="39">
         <v>0.39369999999999999</v>
       </c>
       <c r="K14" s="43">
         <v>2.7397260273972601</v>
       </c>
       <c r="L14" s="42" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="37" t="s">
         <v>37</v>
       </c>
       <c r="N14" s="38">
         <v>9</v>
       </c>
       <c r="O14" s="39">
         <v>0.64158497151362726</v>
       </c>
       <c r="P14" s="44">
         <v>5.2631578947368425</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A15" s="35">
         <v>6</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="37" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="38">
         <v>8</v>
       </c>
       <c r="E15" s="39">
         <v>0.27329999999999999</v>
       </c>
       <c r="F15" s="43">
         <v>2.0512820512820511</v>
       </c>
       <c r="G15" s="42" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="37" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="38">
         <v>6</v>
       </c>
       <c r="J15" s="39">
         <v>0.39369999999999999</v>
       </c>
       <c r="K15" s="43">
         <v>2.7397260273972601</v>
       </c>
       <c r="L15" s="45" t="s">
         <v>48</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>25</v>
       </c>
       <c r="N15" s="38">
         <v>3</v>
       </c>
       <c r="O15" s="39">
         <v>0.21386165717120909</v>
       </c>
       <c r="P15" s="44">
         <v>1.7543859649122806</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="16" spans="1:19" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A16" s="35">
         <v>7</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="37" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="38">
         <v>7</v>
       </c>
       <c r="E16" s="39">
         <v>0.23910000000000001</v>
       </c>
       <c r="F16" s="43">
         <v>1.7948717948717949</v>
       </c>
       <c r="G16" s="42" t="s">
         <v>69</v>
       </c>
       <c r="H16" s="37" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="38">
         <v>5</v>
       </c>
       <c r="J16" s="39">
         <v>0.32800000000000001</v>
       </c>
       <c r="K16" s="43">
         <v>2.2831050228310503</v>
       </c>
       <c r="L16" s="42" t="s">
         <v>55</v>
       </c>
       <c r="M16" s="37" t="s">
         <v>113</v>
       </c>
       <c r="N16" s="38">
         <v>3</v>
       </c>
       <c r="O16" s="39">
         <v>0.21386165717120909</v>
       </c>
       <c r="P16" s="44">
         <v>1.7543859649122806</v>
       </c>
     </row>
-    <row r="17" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A17" s="46">
         <v>8</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="37" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="38">
         <v>7</v>
       </c>
       <c r="E17" s="39">
         <v>0.23910000000000001</v>
       </c>
       <c r="F17" s="43">
         <v>1.7948717948717949</v>
       </c>
       <c r="G17" s="42" t="s">
         <v>48</v>
       </c>
       <c r="H17" s="37" t="s">
         <v>25</v>
       </c>
       <c r="I17" s="38">
         <v>4</v>
       </c>
       <c r="J17" s="39">
         <v>0.26240000000000002</v>
       </c>
       <c r="K17" s="43">
         <v>1.8264840182648401</v>
       </c>
       <c r="L17" s="42" t="s">
         <v>74</v>
       </c>
       <c r="M17" s="37" t="s">
         <v>31</v>
       </c>
       <c r="N17" s="38">
         <v>3</v>
       </c>
       <c r="O17" s="39">
         <v>0.21386165717120909</v>
       </c>
       <c r="P17" s="44">
         <v>1.7543859649122806</v>
       </c>
     </row>
-    <row r="18" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A18" s="35">
         <v>9</v>
       </c>
       <c r="B18" s="47" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="37" t="s">
         <v>113</v>
       </c>
       <c r="D18" s="38">
         <v>6</v>
       </c>
       <c r="E18" s="39">
         <v>0.20499999999999999</v>
       </c>
       <c r="F18" s="43">
         <v>1.5384615384615385</v>
       </c>
       <c r="G18" s="42" t="s">
         <v>55</v>
       </c>
       <c r="H18" s="37" t="s">
         <v>113</v>
       </c>
       <c r="I18" s="38">
@@ -28978,143 +31515,143 @@
       </c>
       <c r="J18" s="39">
         <v>0.1968</v>
       </c>
       <c r="K18" s="43">
         <v>1.3698630136986301</v>
       </c>
       <c r="L18" s="42" t="s">
         <v>84</v>
       </c>
       <c r="M18" s="37" t="s">
         <v>83</v>
       </c>
       <c r="N18" s="38">
         <v>3</v>
       </c>
       <c r="O18" s="39">
         <v>0.21386165717120909</v>
       </c>
       <c r="P18" s="44">
         <v>1.7543859649122806</v>
       </c>
       <c r="Q18" s="71"/>
       <c r="R18" s="71"/>
     </row>
-    <row r="19" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A19" s="35">
         <v>10</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>74</v>
       </c>
       <c r="C19" s="37" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="38">
         <v>4</v>
       </c>
       <c r="E19" s="39">
         <v>0.1366</v>
       </c>
       <c r="F19" s="43">
         <v>1.0256410256410255</v>
       </c>
       <c r="G19" s="47" t="s">
         <v>46</v>
       </c>
       <c r="H19" s="37" t="s">
         <v>123</v>
       </c>
       <c r="I19" s="38">
         <v>2</v>
       </c>
       <c r="J19" s="39">
         <v>0.13120000000000001</v>
       </c>
       <c r="K19" s="43">
         <v>0.91324200913242004</v>
       </c>
       <c r="L19" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M19" s="37" t="s">
         <v>27</v>
       </c>
       <c r="N19" s="38">
         <v>2</v>
       </c>
       <c r="O19" s="39">
         <v>0.14257443811413939</v>
       </c>
       <c r="P19" s="44">
         <v>1.1695906432748537</v>
       </c>
     </row>
-    <row r="20" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A20" s="35"/>
       <c r="B20" s="49"/>
       <c r="C20" s="50" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="51">
         <v>133</v>
       </c>
       <c r="E20" s="39">
         <v>4.5443370982425888</v>
       </c>
       <c r="F20" s="52">
         <v>34.102564102564102</v>
       </c>
       <c r="G20" s="47"/>
       <c r="H20" s="37" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="51">
         <v>69</v>
       </c>
       <c r="J20" s="39">
         <v>4.5277269137602545</v>
       </c>
       <c r="K20" s="52">
         <v>31.506849315068493</v>
       </c>
       <c r="L20" s="47"/>
       <c r="M20" s="37" t="s">
         <v>24</v>
       </c>
       <c r="N20" s="51">
         <v>62</v>
       </c>
       <c r="O20" s="53">
         <v>4.4198075815383211</v>
       </c>
       <c r="P20" s="44">
         <v>36.257309941520468</v>
       </c>
     </row>
-    <row r="21" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A21" s="54">
         <v>11</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>102</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="55">
         <v>4</v>
       </c>
       <c r="E21" s="56">
         <v>0.1366</v>
       </c>
       <c r="F21" s="44">
         <v>1.0256410256410255</v>
       </c>
       <c r="G21" s="57" t="s">
         <v>102</v>
       </c>
       <c r="H21" s="330" t="s">
         <v>40</v>
       </c>
       <c r="I21" s="55">
@@ -29122,101 +31659,101 @@
       </c>
       <c r="J21" s="56">
         <v>0.13120000000000001</v>
       </c>
       <c r="K21" s="43">
         <v>0.91324200913242004</v>
       </c>
       <c r="L21" s="58" t="s">
         <v>69</v>
       </c>
       <c r="M21" s="330" t="s">
         <v>21</v>
       </c>
       <c r="N21" s="55">
         <v>2</v>
       </c>
       <c r="O21" s="39">
         <v>0.14257443811413939</v>
       </c>
       <c r="P21" s="59">
         <v>1.1695906432748537</v>
       </c>
       <c r="Q21" s="71"/>
       <c r="R21" s="71"/>
     </row>
-    <row r="22" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A22" s="35">
         <v>12</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="37" t="s">
         <v>123</v>
       </c>
       <c r="D22" s="38">
         <v>3</v>
       </c>
       <c r="E22" s="39">
         <v>0.10249999999999999</v>
       </c>
       <c r="F22" s="43">
         <v>0.76923076923076927</v>
       </c>
       <c r="G22" s="48" t="s">
         <v>50</v>
       </c>
       <c r="H22" s="37" t="s">
         <v>49</v>
       </c>
       <c r="I22" s="38">
         <v>1</v>
       </c>
       <c r="J22" s="39">
         <v>6.5600000000000006E-2</v>
       </c>
       <c r="K22" s="43">
         <v>0.45662100456621002</v>
       </c>
       <c r="L22" s="60" t="s">
         <v>75</v>
       </c>
       <c r="M22" s="37" t="s">
         <v>22</v>
       </c>
       <c r="N22" s="38">
         <v>2</v>
       </c>
       <c r="O22" s="39">
         <v>0.14257443811413939</v>
       </c>
       <c r="P22" s="44">
         <v>1.1695906432748537</v>
       </c>
     </row>
-    <row r="23" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A23" s="35">
         <v>13</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>84</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="38">
         <v>3</v>
       </c>
       <c r="E23" s="39">
         <v>0.10249999999999999</v>
       </c>
       <c r="F23" s="43">
         <v>0.76923076923076927</v>
       </c>
       <c r="G23" s="42" t="s">
         <v>56</v>
       </c>
       <c r="H23" s="37" t="s">
         <v>28</v>
       </c>
       <c r="I23" s="38">
@@ -29224,101 +31761,101 @@
       </c>
       <c r="J23" s="39">
         <v>6.5600000000000006E-2</v>
       </c>
       <c r="K23" s="43">
         <v>0.45662100456621002</v>
       </c>
       <c r="L23" s="45" t="s">
         <v>90</v>
       </c>
       <c r="M23" s="37" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="38">
         <v>2</v>
       </c>
       <c r="O23" s="39">
         <v>0.14257443811413939</v>
       </c>
       <c r="P23" s="44">
         <v>1.1695906432748537</v>
       </c>
       <c r="Q23" s="71"/>
       <c r="R23" s="71"/>
     </row>
-    <row r="24" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A24" s="35">
         <v>14</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="37" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="38">
         <v>2</v>
       </c>
       <c r="E24" s="39">
         <v>6.83E-2</v>
       </c>
       <c r="F24" s="43">
         <v>0.51282051282051277</v>
       </c>
       <c r="G24" s="48" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="37" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="38">
         <v>1</v>
       </c>
       <c r="J24" s="39">
         <v>6.5600000000000006E-2</v>
       </c>
       <c r="K24" s="43">
         <v>0.45662100456621002</v>
       </c>
       <c r="L24" s="45" t="s">
         <v>102</v>
       </c>
       <c r="M24" s="37" t="s">
         <v>40</v>
       </c>
       <c r="N24" s="38">
         <v>2</v>
       </c>
       <c r="O24" s="39">
         <v>0.14257443811413939</v>
       </c>
       <c r="P24" s="44">
         <v>1.1695906432748537</v>
       </c>
     </row>
-    <row r="25" spans="1:18" s="7" customFormat="1" ht="28.9" customHeight="1">
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="28.95" customHeight="1">
       <c r="A25" s="61">
         <v>15</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="50" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="63">
         <v>2</v>
       </c>
       <c r="E25" s="53">
         <v>6.83E-2</v>
       </c>
       <c r="F25" s="52">
         <v>0.51282051282051277</v>
       </c>
       <c r="G25" s="62" t="s">
         <v>114</v>
       </c>
       <c r="H25" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="64">
@@ -29327,1373 +31864,50 @@
       <c r="J25" s="53">
         <v>6.5600000000000006E-2</v>
       </c>
       <c r="K25" s="52">
         <v>0.45662100456621002</v>
       </c>
       <c r="L25" s="62" t="s">
         <v>46</v>
       </c>
       <c r="M25" s="50" t="s">
         <v>123</v>
       </c>
       <c r="N25" s="64">
         <v>1</v>
       </c>
       <c r="O25" s="53">
         <v>7.1287219057069695E-2</v>
       </c>
       <c r="P25" s="65">
         <v>0.58479532163742687</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="331" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>192</v>
-      </c>
-[...1321 lines deleted...]
-        <v>190</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="333"/>
       <c r="D26" s="333"/>
       <c r="E26" s="333"/>
       <c r="F26" s="333"/>
       <c r="G26" s="332"/>
       <c r="H26" s="333"/>
       <c r="I26" s="333"/>
       <c r="J26" s="333"/>
       <c r="K26" s="333"/>
       <c r="L26" s="332"/>
       <c r="M26" s="333"/>
       <c r="N26" s="333"/>
       <c r="O26" s="333"/>
       <c r="P26" s="333"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="325"/>
       <c r="C27" s="68"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="325"/>
       <c r="C28" s="68"/>
     </row>
@@ -30903,62 +32117,63 @@
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="325"/>
       <c r="C80" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P2"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>'100'!Print_Area</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'102'!Print_Area</vt:lpstr>
       <vt:lpstr>'97'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>