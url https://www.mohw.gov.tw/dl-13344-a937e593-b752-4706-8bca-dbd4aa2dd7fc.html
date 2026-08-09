--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,103 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標_念儀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\st_WLY\Desktop\1.1-06；3.1-03，3.1-04\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C1583808-CA03-4B4A-9C3F-24B76EA086C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CF15DB6-F945-481A-B466-45CBE9097420}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="41" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="25" r:id="rId17"/>
+    <sheet name="114" sheetId="44" r:id="rId1"/>
+    <sheet name="113" sheetId="41" r:id="rId2"/>
+    <sheet name="112" sheetId="40" r:id="rId3"/>
+    <sheet name="111" sheetId="39" r:id="rId4"/>
+    <sheet name="110" sheetId="38" r:id="rId5"/>
+    <sheet name="109" sheetId="37" r:id="rId6"/>
+    <sheet name="108" sheetId="36" r:id="rId7"/>
+    <sheet name="107" sheetId="35" r:id="rId8"/>
+    <sheet name="106" sheetId="34" r:id="rId9"/>
+    <sheet name="105" sheetId="33" r:id="rId10"/>
+    <sheet name="104" sheetId="32" r:id="rId11"/>
+    <sheet name="103" sheetId="31" r:id="rId12"/>
+    <sheet name="102" sheetId="30" r:id="rId13"/>
+    <sheet name="101" sheetId="29" r:id="rId14"/>
+    <sheet name="100" sheetId="28" r:id="rId15"/>
+    <sheet name="99" sheetId="27" r:id="rId16"/>
+    <sheet name="98" sheetId="26" r:id="rId17"/>
+    <sheet name="97" sheetId="25" r:id="rId18"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId18"/>
+    <externalReference r:id="rId19"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'100'!$A$1:$Q$25</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="16">'97'!$A$1:$P$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$1:$Q$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101'!$A$1:$Q$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'97'!$A$1:$P$26</definedName>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
+    <definedName name="TB1A" localSheetId="2">#REF!</definedName>
     <definedName name="TB1A" localSheetId="1">#REF!</definedName>
     <definedName name="TB1A" localSheetId="0">#REF!</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="O20" i="37" l="1"/>
   <c r="J20" i="37"/>
@@ -468,51 +471,51 @@
   <c r="F21" i="25"/>
   <c r="G21" i="25"/>
   <c r="J21" i="25"/>
   <c r="K21" i="25"/>
   <c r="L21" i="25"/>
   <c r="O21" i="25"/>
   <c r="P21" i="25"/>
   <c r="D22" i="25"/>
   <c r="F22" i="25" s="1"/>
   <c r="E22" i="25"/>
   <c r="I22" i="25"/>
   <c r="J22" i="25" s="1"/>
   <c r="K22" i="25"/>
   <c r="N22" i="25"/>
   <c r="P22" i="25" s="1"/>
   <c r="O22" i="27"/>
   <c r="O22" i="26"/>
   <c r="K22" i="27"/>
   <c r="K22" i="26"/>
   <c r="E22" i="26"/>
   <c r="O22" i="25" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2235" uniqueCount="376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2495" uniqueCount="383">
   <si>
     <t>順</t>
   </si>
   <si>
     <t xml:space="preserve">       合            計</t>
   </si>
   <si>
     <t xml:space="preserve">       男            性</t>
   </si>
   <si>
     <t xml:space="preserve">       女            性</t>
   </si>
   <si>
     <t>死亡</t>
   </si>
   <si>
     <t>每十萬</t>
   </si>
   <si>
     <t>死   亡   原   因</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
@@ -3365,68 +3368,239 @@
   <si>
     <r>
       <t xml:space="preserve">      2. 死亡人數未滿20人者，易受小樣本影響，死亡率不具可靠性(Unreliable)，爰以</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>呈現；排名可靠性也受其波及影響。</t>
     </r>
     <phoneticPr fontId="20" type="noConversion"/>
   </si>
+  <si>
+    <t>民國114年</t>
+  </si>
+  <si>
+    <t>附註: 1. 114年出生數計105,676 人,男性54,672 人,女性51,004 人。</t>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <t>單位：人、每千活產、%</t>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <t>嬰兒主要死亡原因</t>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>排除懷孕週數小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>22</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>週或出生體重小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>公克</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嬰兒主要死亡原因</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>續</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>未排除懷孕週數小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>22</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>週或出生體重小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>公克</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="20" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="177" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="0.0"/>
     <numFmt numFmtId="180" formatCode="#,##0;&quot;–&quot;#,##0;&quot;—&quot;"/>
     <numFmt numFmtId="181" formatCode="0_)"/>
     <numFmt numFmtId="182" formatCode="m&quot;月&quot;d&quot;日&quot;"/>
   </numFmts>
-  <fonts count="67">
+  <fonts count="69">
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="圖龍中隸"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
@@ -3789,50 +3963,61 @@
     <font>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
+    <font>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -4074,51 +4259,51 @@
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="61" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="47" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="317">
+  <cellXfs count="333">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
@@ -5001,60 +5186,115 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="179" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="22" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="50" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="62" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -5181,51 +5421,51 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.mohw.gov.tw/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="表"/>
       <sheetName val="圖"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="A1" t="str">
             <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
           <cell r="R2" t="str">
@@ -6241,276 +6481,14598 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E493137-2B01-4A7A-8D51-2AEBD2938DC7}">
+  <dimension ref="A1:P47"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <cols>
+    <col min="1" max="1" width="4.3984375" style="248" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="249" customWidth="1"/>
+    <col min="3" max="3" width="21.3984375" style="250" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="248" customWidth="1"/>
+    <col min="7" max="7" width="11.3984375" style="249" customWidth="1"/>
+    <col min="8" max="8" width="21.3984375" style="248" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="248" customWidth="1"/>
+    <col min="12" max="12" width="11.3984375" style="249" customWidth="1"/>
+    <col min="13" max="13" width="21.3984375" style="248" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="248" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="304"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="248" customFormat="1" ht="24.6">
+      <c r="A1" s="316" t="s">
+        <v>379</v>
+      </c>
+      <c r="B1" s="317"/>
+      <c r="C1" s="317"/>
+      <c r="D1" s="317"/>
+      <c r="E1" s="317"/>
+      <c r="F1" s="317"/>
+      <c r="G1" s="317"/>
+      <c r="H1" s="317"/>
+      <c r="I1" s="317"/>
+      <c r="J1" s="317"/>
+      <c r="K1" s="317"/>
+      <c r="L1" s="317"/>
+      <c r="M1" s="317"/>
+      <c r="N1" s="317"/>
+      <c r="O1" s="317"/>
+      <c r="P1" s="317"/>
+    </row>
+    <row r="2" spans="1:16" s="248" customFormat="1" ht="24.6">
+      <c r="A2" s="318" t="s">
+        <v>380</v>
+      </c>
+      <c r="B2" s="317"/>
+      <c r="C2" s="317"/>
+      <c r="D2" s="317"/>
+      <c r="E2" s="317"/>
+      <c r="F2" s="317"/>
+      <c r="G2" s="317"/>
+      <c r="H2" s="317"/>
+      <c r="I2" s="317"/>
+      <c r="J2" s="317"/>
+      <c r="K2" s="317"/>
+      <c r="L2" s="317"/>
+      <c r="M2" s="317"/>
+      <c r="N2" s="317"/>
+      <c r="O2" s="317"/>
+      <c r="P2" s="317"/>
+    </row>
+    <row r="3" spans="1:16" s="248" customFormat="1" ht="8.4" customHeight="1">
+      <c r="A3" s="305"/>
+      <c r="B3" s="306"/>
+      <c r="C3" s="305"/>
+      <c r="D3" s="305"/>
+      <c r="E3" s="305"/>
+      <c r="F3" s="305"/>
+      <c r="G3" s="306"/>
+      <c r="H3" s="305"/>
+      <c r="I3" s="305"/>
+      <c r="J3" s="305"/>
+      <c r="K3" s="305"/>
+      <c r="L3" s="306"/>
+      <c r="M3" s="305"/>
+      <c r="N3" s="305"/>
+      <c r="O3" s="305"/>
+      <c r="P3" s="305"/>
+    </row>
+    <row r="4" spans="1:16" ht="16.2">
+      <c r="A4" s="243"/>
+      <c r="B4" s="244"/>
+      <c r="C4" s="245"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="246"/>
+      <c r="F4" s="246"/>
+      <c r="G4" s="246"/>
+      <c r="H4" s="319" t="s">
+        <v>376</v>
+      </c>
+      <c r="I4" s="319"/>
+      <c r="J4" s="319"/>
+      <c r="K4" s="307"/>
+      <c r="L4" s="246"/>
+      <c r="M4" s="246"/>
+      <c r="N4" s="244" t="s">
+        <v>181</v>
+      </c>
+      <c r="O4" s="246"/>
+      <c r="P4" s="246"/>
+    </row>
+    <row r="5" spans="1:16" ht="18" customHeight="1">
+      <c r="P5" s="308" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="252" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="253"/>
+      <c r="C6" s="254" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="253"/>
+      <c r="E6" s="255"/>
+      <c r="F6" s="256"/>
+      <c r="G6" s="253"/>
+      <c r="H6" s="254" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="253"/>
+      <c r="J6" s="257"/>
+      <c r="K6" s="258"/>
+      <c r="L6" s="259"/>
+      <c r="M6" s="254" t="s">
+        <v>3</v>
+      </c>
+      <c r="N6" s="253"/>
+      <c r="O6" s="257"/>
+      <c r="P6" s="260"/>
+    </row>
+    <row r="7" spans="1:16" s="303" customFormat="1" ht="13.8">
+      <c r="A7" s="261"/>
+      <c r="B7" s="262" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="263"/>
+      <c r="D7" s="264" t="s">
+        <v>332</v>
+      </c>
+      <c r="E7" s="265"/>
+      <c r="F7" s="264" t="s">
+        <v>333</v>
+      </c>
+      <c r="G7" s="262" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" s="263"/>
+      <c r="I7" s="264" t="s">
+        <v>332</v>
+      </c>
+      <c r="J7" s="265"/>
+      <c r="K7" s="264" t="s">
+        <v>333</v>
+      </c>
+      <c r="L7" s="262" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" s="263"/>
+      <c r="N7" s="264" t="s">
+        <v>332</v>
+      </c>
+      <c r="O7" s="266" t="s">
+        <v>181</v>
+      </c>
+      <c r="P7" s="267" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="309" customFormat="1" ht="13.8">
+      <c r="A8" s="261"/>
+      <c r="B8" s="268" t="s">
+        <v>334</v>
+      </c>
+      <c r="C8" s="269" t="s">
+        <v>335</v>
+      </c>
+      <c r="D8" s="270"/>
+      <c r="E8" s="271" t="s">
+        <v>336</v>
+      </c>
+      <c r="F8" s="270" t="s">
+        <v>337</v>
+      </c>
+      <c r="G8" s="268" t="s">
+        <v>334</v>
+      </c>
+      <c r="H8" s="269" t="s">
+        <v>335</v>
+      </c>
+      <c r="I8" s="270"/>
+      <c r="J8" s="271" t="s">
+        <v>336</v>
+      </c>
+      <c r="K8" s="270" t="s">
+        <v>337</v>
+      </c>
+      <c r="L8" s="268" t="s">
+        <v>334</v>
+      </c>
+      <c r="M8" s="269" t="s">
+        <v>335</v>
+      </c>
+      <c r="N8" s="270"/>
+      <c r="O8" s="271" t="s">
+        <v>336</v>
+      </c>
+      <c r="P8" s="268" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="309" customFormat="1" ht="13.8">
+      <c r="A9" s="272" t="s">
+        <v>338</v>
+      </c>
+      <c r="B9" s="273" t="s">
+        <v>339</v>
+      </c>
+      <c r="C9" s="274"/>
+      <c r="D9" s="272" t="s">
+        <v>340</v>
+      </c>
+      <c r="E9" s="275"/>
+      <c r="F9" s="272" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="273" t="s">
+        <v>339</v>
+      </c>
+      <c r="H9" s="274"/>
+      <c r="I9" s="272" t="s">
+        <v>340</v>
+      </c>
+      <c r="J9" s="275"/>
+      <c r="K9" s="272" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" s="273" t="s">
+        <v>339</v>
+      </c>
+      <c r="M9" s="274"/>
+      <c r="N9" s="272" t="s">
+        <v>340</v>
+      </c>
+      <c r="O9" s="275" t="s">
+        <v>181</v>
+      </c>
+      <c r="P9" s="273" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="309" customFormat="1" ht="39" customHeight="1">
+      <c r="A10" s="276"/>
+      <c r="B10" s="277"/>
+      <c r="C10" s="278" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="279">
+        <v>378</v>
+      </c>
+      <c r="E10" s="280">
+        <v>3.576971119270222</v>
+      </c>
+      <c r="F10" s="281">
+        <v>100</v>
+      </c>
+      <c r="G10" s="277"/>
+      <c r="H10" s="278" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="279">
+        <v>211</v>
+      </c>
+      <c r="J10" s="310">
+        <v>3.8593795727246123</v>
+      </c>
+      <c r="K10" s="281">
+        <v>100</v>
+      </c>
+      <c r="L10" s="277"/>
+      <c r="M10" s="278" t="s">
+        <v>17</v>
+      </c>
+      <c r="N10" s="279">
+        <v>167</v>
+      </c>
+      <c r="O10" s="310">
+        <v>3.2742529997647241</v>
+      </c>
+      <c r="P10" s="280">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="39" customHeight="1">
+      <c r="A11" s="282">
+        <v>1</v>
+      </c>
+      <c r="B11" s="288" t="s">
+        <v>91</v>
+      </c>
+      <c r="C11" s="284" t="s">
+        <v>373</v>
+      </c>
+      <c r="D11" s="285">
+        <v>57</v>
+      </c>
+      <c r="E11" s="286">
+        <v>0.53938453385820817</v>
+      </c>
+      <c r="F11" s="314">
+        <v>15.079365079365079</v>
+      </c>
+      <c r="G11" s="288" t="s">
+        <v>91</v>
+      </c>
+      <c r="H11" s="284" t="s">
+        <v>373</v>
+      </c>
+      <c r="I11" s="285">
+        <v>31</v>
+      </c>
+      <c r="J11" s="291">
+        <v>0.56701785191688614</v>
+      </c>
+      <c r="K11" s="314">
+        <v>14.691943127962084</v>
+      </c>
+      <c r="L11" s="288" t="s">
+        <v>147</v>
+      </c>
+      <c r="M11" s="284" t="s">
+        <v>112</v>
+      </c>
+      <c r="N11" s="285">
+        <v>27</v>
+      </c>
+      <c r="O11" s="291">
+        <v>0.52937024547094347</v>
+      </c>
+      <c r="P11" s="286">
+        <v>16.167664670658681</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A12" s="282">
+        <v>2</v>
+      </c>
+      <c r="B12" s="288" t="s">
+        <v>147</v>
+      </c>
+      <c r="C12" s="284" t="s">
+        <v>112</v>
+      </c>
+      <c r="D12" s="285">
+        <v>56</v>
+      </c>
+      <c r="E12" s="286">
+        <v>0.52992164729929225</v>
+      </c>
+      <c r="F12" s="314">
+        <v>14.814814814814813</v>
+      </c>
+      <c r="G12" s="288" t="s">
+        <v>147</v>
+      </c>
+      <c r="H12" s="284" t="s">
+        <v>112</v>
+      </c>
+      <c r="I12" s="285">
+        <v>29</v>
+      </c>
+      <c r="J12" s="291">
+        <v>0.53043605501902258</v>
+      </c>
+      <c r="K12" s="314">
+        <v>13.744075829383887</v>
+      </c>
+      <c r="L12" s="288" t="s">
+        <v>91</v>
+      </c>
+      <c r="M12" s="284" t="s">
+        <v>373</v>
+      </c>
+      <c r="N12" s="285">
+        <v>26</v>
+      </c>
+      <c r="O12" s="291">
+        <v>0.50976394008313064</v>
+      </c>
+      <c r="P12" s="286">
+        <v>15.568862275449103</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A13" s="282">
+        <v>3</v>
+      </c>
+      <c r="B13" s="288" t="s">
+        <v>95</v>
+      </c>
+      <c r="C13" s="284" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="285">
+        <v>37</v>
+      </c>
+      <c r="E13" s="286">
+        <v>0.35012680267988949</v>
+      </c>
+      <c r="F13" s="314">
+        <v>9.7883597883597879</v>
+      </c>
+      <c r="G13" s="288" t="s">
+        <v>95</v>
+      </c>
+      <c r="H13" s="284" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="285">
+        <v>19</v>
+      </c>
+      <c r="J13" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K13" s="314">
+        <v>9.0047393364928912</v>
+      </c>
+      <c r="L13" s="288" t="s">
+        <v>95</v>
+      </c>
+      <c r="M13" s="284" t="s">
+        <v>18</v>
+      </c>
+      <c r="N13" s="285">
+        <v>18</v>
+      </c>
+      <c r="O13" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P13" s="286">
+        <v>10.778443113772456</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A14" s="282">
+        <v>4</v>
+      </c>
+      <c r="B14" s="288" t="s">
+        <v>144</v>
+      </c>
+      <c r="C14" s="284" t="s">
+        <v>114</v>
+      </c>
+      <c r="D14" s="285">
+        <v>21</v>
+      </c>
+      <c r="E14" s="286">
+        <v>0.19872061773723457</v>
+      </c>
+      <c r="F14" s="314">
+        <v>5.5555555555555554</v>
+      </c>
+      <c r="G14" s="288" t="s">
+        <v>148</v>
+      </c>
+      <c r="H14" s="284" t="s">
+        <v>113</v>
+      </c>
+      <c r="I14" s="285">
+        <v>13</v>
+      </c>
+      <c r="J14" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K14" s="314">
+        <v>6.1611374407582939</v>
+      </c>
+      <c r="L14" s="288" t="s">
+        <v>144</v>
+      </c>
+      <c r="M14" s="284" t="s">
+        <v>114</v>
+      </c>
+      <c r="N14" s="285">
+        <v>10</v>
+      </c>
+      <c r="O14" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P14" s="286">
+        <v>5.9880239520958085</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A15" s="282">
+        <v>5</v>
+      </c>
+      <c r="B15" s="288" t="s">
+        <v>148</v>
+      </c>
+      <c r="C15" s="284" t="s">
+        <v>113</v>
+      </c>
+      <c r="D15" s="285">
+        <v>20</v>
+      </c>
+      <c r="E15" s="286">
+        <v>0.18925773117831862</v>
+      </c>
+      <c r="F15" s="314">
+        <v>5.2910052910052912</v>
+      </c>
+      <c r="G15" s="288" t="s">
+        <v>144</v>
+      </c>
+      <c r="H15" s="284" t="s">
+        <v>114</v>
+      </c>
+      <c r="I15" s="285">
+        <v>11</v>
+      </c>
+      <c r="J15" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K15" s="314">
+        <v>5.2132701421800949</v>
+      </c>
+      <c r="L15" s="288" t="s">
+        <v>61</v>
+      </c>
+      <c r="M15" s="284" t="s">
+        <v>116</v>
+      </c>
+      <c r="N15" s="285">
+        <v>7</v>
+      </c>
+      <c r="O15" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P15" s="286">
+        <v>4.1916167664670656</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A16" s="282">
+        <v>6</v>
+      </c>
+      <c r="B16" s="288" t="s">
+        <v>149</v>
+      </c>
+      <c r="C16" s="284" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="285">
+        <v>14</v>
+      </c>
+      <c r="E16" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="F16" s="314">
+        <v>3.7037037037037033</v>
+      </c>
+      <c r="G16" s="288" t="s">
+        <v>149</v>
+      </c>
+      <c r="H16" s="284" t="s">
+        <v>115</v>
+      </c>
+      <c r="I16" s="285">
+        <v>10</v>
+      </c>
+      <c r="J16" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K16" s="314">
+        <v>4.7393364928909953</v>
+      </c>
+      <c r="L16" s="288" t="s">
+        <v>148</v>
+      </c>
+      <c r="M16" s="284" t="s">
+        <v>113</v>
+      </c>
+      <c r="N16" s="285">
+        <v>7</v>
+      </c>
+      <c r="O16" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P16" s="286">
+        <v>4.1916167664670656</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A17" s="282">
+        <v>7</v>
+      </c>
+      <c r="B17" s="288" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="284" t="s">
+        <v>116</v>
+      </c>
+      <c r="D17" s="285">
+        <v>12</v>
+      </c>
+      <c r="E17" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="F17" s="314">
+        <v>3.1746031746031744</v>
+      </c>
+      <c r="G17" s="288" t="s">
+        <v>68</v>
+      </c>
+      <c r="H17" s="284" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="285">
+        <v>8</v>
+      </c>
+      <c r="J17" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K17" s="314">
+        <v>3.7914691943127963</v>
+      </c>
+      <c r="L17" s="288" t="s">
+        <v>39</v>
+      </c>
+      <c r="M17" s="284" t="s">
+        <v>22</v>
+      </c>
+      <c r="N17" s="285">
+        <v>5</v>
+      </c>
+      <c r="O17" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P17" s="286">
+        <v>2.9940119760479043</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A18" s="282">
+        <v>8</v>
+      </c>
+      <c r="B18" s="288" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" s="284" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="285">
+        <v>12</v>
+      </c>
+      <c r="E18" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="F18" s="314">
+        <v>3.1746031746031744</v>
+      </c>
+      <c r="G18" s="288" t="s">
+        <v>94</v>
+      </c>
+      <c r="H18" s="284" t="s">
+        <v>32</v>
+      </c>
+      <c r="I18" s="285">
+        <v>8</v>
+      </c>
+      <c r="J18" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K18" s="314">
+        <v>3.7914691943127963</v>
+      </c>
+      <c r="L18" s="288" t="s">
+        <v>149</v>
+      </c>
+      <c r="M18" s="284" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="285">
+        <v>4</v>
+      </c>
+      <c r="O18" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P18" s="286">
+        <v>2.3952095808383236</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A19" s="282">
+        <v>9</v>
+      </c>
+      <c r="B19" s="288" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" s="284" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="285">
+        <v>8</v>
+      </c>
+      <c r="E19" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="F19" s="314">
+        <v>2.1164021164021163</v>
+      </c>
+      <c r="G19" s="288" t="s">
+        <v>61</v>
+      </c>
+      <c r="H19" s="284" t="s">
+        <v>116</v>
+      </c>
+      <c r="I19" s="285">
+        <v>5</v>
+      </c>
+      <c r="J19" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K19" s="314">
+        <v>2.3696682464454977</v>
+      </c>
+      <c r="L19" s="288" t="s">
+        <v>94</v>
+      </c>
+      <c r="M19" s="284" t="s">
+        <v>32</v>
+      </c>
+      <c r="N19" s="285">
+        <v>4</v>
+      </c>
+      <c r="O19" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P19" s="286">
+        <v>2.3952095808383236</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A20" s="282">
+        <v>10</v>
+      </c>
+      <c r="B20" s="288" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="284" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="285">
+        <v>6</v>
+      </c>
+      <c r="E20" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="F20" s="314">
+        <v>1.5873015873015872</v>
+      </c>
+      <c r="G20" s="288" t="s">
+        <v>52</v>
+      </c>
+      <c r="H20" s="284" t="s">
+        <v>23</v>
+      </c>
+      <c r="I20" s="285">
+        <v>4</v>
+      </c>
+      <c r="J20" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K20" s="314">
+        <v>1.8957345971563981</v>
+      </c>
+      <c r="L20" s="288" t="s">
+        <v>62</v>
+      </c>
+      <c r="M20" s="284" t="s">
+        <v>34</v>
+      </c>
+      <c r="N20" s="285">
+        <v>3</v>
+      </c>
+      <c r="O20" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P20" s="286">
+        <v>1.7964071856287425</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A21" s="292"/>
+      <c r="B21" s="293"/>
+      <c r="C21" s="294" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="295">
+        <v>135</v>
+      </c>
+      <c r="E21" s="296">
+        <v>1.2774896854536508</v>
+      </c>
+      <c r="F21" s="315">
+        <v>35.714285714285715</v>
+      </c>
+      <c r="G21" s="298"/>
+      <c r="H21" s="294" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" s="295">
+        <v>73</v>
+      </c>
+      <c r="J21" s="311">
+        <v>1.3352355867720223</v>
+      </c>
+      <c r="K21" s="315">
+        <v>34.597156398104268</v>
+      </c>
+      <c r="L21" s="293"/>
+      <c r="M21" s="294" t="s">
+        <v>21</v>
+      </c>
+      <c r="N21" s="295">
+        <v>56</v>
+      </c>
+      <c r="O21" s="311">
+        <v>1.0979531017175124</v>
+      </c>
+      <c r="P21" s="296">
+        <v>33.532934131736525</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="313" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A22" s="303" t="s">
+        <v>377</v>
+      </c>
+      <c r="B22" s="312"/>
+      <c r="C22" s="303"/>
+      <c r="G22" s="312"/>
+      <c r="H22" s="303"/>
+      <c r="L22" s="312"/>
+      <c r="M22" s="303"/>
+    </row>
+    <row r="23" spans="1:16" s="248" customFormat="1">
+      <c r="A23" s="301" t="s">
+        <v>371</v>
+      </c>
+      <c r="B23" s="302"/>
+      <c r="C23" s="250"/>
+      <c r="H23" s="249"/>
+      <c r="N23" s="249"/>
+    </row>
+    <row r="25" spans="1:16" ht="24.6">
+      <c r="A25" s="318" t="s">
+        <v>381</v>
+      </c>
+      <c r="B25" s="317"/>
+      <c r="C25" s="317"/>
+      <c r="D25" s="317"/>
+      <c r="E25" s="317"/>
+      <c r="F25" s="317"/>
+      <c r="G25" s="317"/>
+      <c r="H25" s="317"/>
+      <c r="I25" s="317"/>
+      <c r="J25" s="317"/>
+      <c r="K25" s="317"/>
+      <c r="L25" s="317"/>
+      <c r="M25" s="317"/>
+      <c r="N25" s="317"/>
+      <c r="O25" s="317"/>
+      <c r="P25" s="317"/>
+    </row>
+    <row r="26" spans="1:16" s="248" customFormat="1" ht="24.6">
+      <c r="A26" s="317" t="s">
+        <v>382</v>
+      </c>
+      <c r="B26" s="317"/>
+      <c r="C26" s="317"/>
+      <c r="D26" s="317"/>
+      <c r="E26" s="317"/>
+      <c r="F26" s="317"/>
+      <c r="G26" s="317"/>
+      <c r="H26" s="317"/>
+      <c r="I26" s="317"/>
+      <c r="J26" s="317"/>
+      <c r="K26" s="317"/>
+      <c r="L26" s="317"/>
+      <c r="M26" s="317"/>
+      <c r="N26" s="317"/>
+      <c r="O26" s="317"/>
+      <c r="P26" s="317"/>
+    </row>
+    <row r="27" spans="1:16" s="248" customFormat="1" ht="8.4" customHeight="1">
+      <c r="A27" s="305"/>
+      <c r="B27" s="306"/>
+      <c r="C27" s="305"/>
+      <c r="D27" s="305"/>
+      <c r="E27" s="305"/>
+      <c r="F27" s="305"/>
+      <c r="G27" s="306"/>
+      <c r="H27" s="305"/>
+      <c r="I27" s="305"/>
+      <c r="J27" s="305"/>
+      <c r="K27" s="305"/>
+      <c r="L27" s="306"/>
+      <c r="M27" s="305"/>
+      <c r="N27" s="305"/>
+      <c r="O27" s="305"/>
+      <c r="P27" s="305"/>
+    </row>
+    <row r="28" spans="1:16" ht="16.2">
+      <c r="A28" s="243"/>
+      <c r="B28" s="244"/>
+      <c r="C28" s="245"/>
+      <c r="D28" s="246"/>
+      <c r="E28" s="246"/>
+      <c r="F28" s="246"/>
+      <c r="G28" s="246"/>
+      <c r="H28" s="319" t="s">
+        <v>376</v>
+      </c>
+      <c r="I28" s="319"/>
+      <c r="J28" s="319"/>
+      <c r="K28" s="307"/>
+      <c r="L28" s="246"/>
+      <c r="M28" s="246"/>
+      <c r="N28" s="244" t="s">
+        <v>181</v>
+      </c>
+      <c r="O28" s="246"/>
+      <c r="P28" s="246"/>
+    </row>
+    <row r="29" spans="1:16" ht="18" customHeight="1">
+      <c r="P29" s="308" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" s="252" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="253"/>
+      <c r="C30" s="254" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="253"/>
+      <c r="E30" s="255"/>
+      <c r="F30" s="256"/>
+      <c r="G30" s="253"/>
+      <c r="H30" s="254" t="s">
+        <v>2</v>
+      </c>
+      <c r="I30" s="253"/>
+      <c r="J30" s="257"/>
+      <c r="K30" s="258"/>
+      <c r="L30" s="259"/>
+      <c r="M30" s="254" t="s">
+        <v>3</v>
+      </c>
+      <c r="N30" s="253"/>
+      <c r="O30" s="257"/>
+      <c r="P30" s="260"/>
+    </row>
+    <row r="31" spans="1:16" s="303" customFormat="1" ht="13.8">
+      <c r="A31" s="261"/>
+      <c r="B31" s="262" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="263"/>
+      <c r="D31" s="264" t="s">
+        <v>332</v>
+      </c>
+      <c r="E31" s="265"/>
+      <c r="F31" s="264" t="s">
+        <v>333</v>
+      </c>
+      <c r="G31" s="262" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="263"/>
+      <c r="I31" s="264" t="s">
+        <v>332</v>
+      </c>
+      <c r="J31" s="265"/>
+      <c r="K31" s="264" t="s">
+        <v>333</v>
+      </c>
+      <c r="L31" s="262" t="s">
+        <v>27</v>
+      </c>
+      <c r="M31" s="263"/>
+      <c r="N31" s="264" t="s">
+        <v>332</v>
+      </c>
+      <c r="O31" s="266" t="s">
+        <v>181</v>
+      </c>
+      <c r="P31" s="267" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="309" customFormat="1" ht="13.8">
+      <c r="A32" s="261"/>
+      <c r="B32" s="268" t="s">
+        <v>334</v>
+      </c>
+      <c r="C32" s="269" t="s">
+        <v>335</v>
+      </c>
+      <c r="D32" s="270"/>
+      <c r="E32" s="271" t="s">
+        <v>336</v>
+      </c>
+      <c r="F32" s="270" t="s">
+        <v>337</v>
+      </c>
+      <c r="G32" s="268" t="s">
+        <v>334</v>
+      </c>
+      <c r="H32" s="269" t="s">
+        <v>335</v>
+      </c>
+      <c r="I32" s="270"/>
+      <c r="J32" s="271" t="s">
+        <v>336</v>
+      </c>
+      <c r="K32" s="270" t="s">
+        <v>337</v>
+      </c>
+      <c r="L32" s="268" t="s">
+        <v>334</v>
+      </c>
+      <c r="M32" s="269" t="s">
+        <v>335</v>
+      </c>
+      <c r="N32" s="270"/>
+      <c r="O32" s="271" t="s">
+        <v>336</v>
+      </c>
+      <c r="P32" s="268" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" s="309" customFormat="1" ht="13.8">
+      <c r="A33" s="272" t="s">
+        <v>338</v>
+      </c>
+      <c r="B33" s="273" t="s">
+        <v>339</v>
+      </c>
+      <c r="C33" s="274"/>
+      <c r="D33" s="272" t="s">
+        <v>340</v>
+      </c>
+      <c r="E33" s="275"/>
+      <c r="F33" s="272" t="s">
+        <v>15</v>
+      </c>
+      <c r="G33" s="273" t="s">
+        <v>339</v>
+      </c>
+      <c r="H33" s="274"/>
+      <c r="I33" s="272" t="s">
+        <v>340</v>
+      </c>
+      <c r="J33" s="275"/>
+      <c r="K33" s="272" t="s">
+        <v>15</v>
+      </c>
+      <c r="L33" s="273" t="s">
+        <v>339</v>
+      </c>
+      <c r="M33" s="274"/>
+      <c r="N33" s="272" t="s">
+        <v>340</v>
+      </c>
+      <c r="O33" s="275" t="s">
+        <v>181</v>
+      </c>
+      <c r="P33" s="273" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" s="309" customFormat="1" ht="39" customHeight="1">
+      <c r="A34" s="276"/>
+      <c r="B34" s="277"/>
+      <c r="C34" s="278" t="s">
+        <v>104</v>
+      </c>
+      <c r="D34" s="279">
+        <v>489</v>
+      </c>
+      <c r="E34" s="280">
+        <v>4.62735152730989</v>
+      </c>
+      <c r="F34" s="281">
+        <v>100</v>
+      </c>
+      <c r="G34" s="277"/>
+      <c r="H34" s="278" t="s">
+        <v>104</v>
+      </c>
+      <c r="I34" s="279">
+        <v>274</v>
+      </c>
+      <c r="J34" s="310">
+        <v>5.0117061750073164</v>
+      </c>
+      <c r="K34" s="281">
+        <v>100</v>
+      </c>
+      <c r="L34" s="277"/>
+      <c r="M34" s="278" t="s">
+        <v>104</v>
+      </c>
+      <c r="N34" s="279">
+        <v>215</v>
+      </c>
+      <c r="O34" s="310">
+        <v>4.2153556583797345</v>
+      </c>
+      <c r="P34" s="280">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" ht="39" customHeight="1">
+      <c r="A35" s="282">
+        <v>1</v>
+      </c>
+      <c r="B35" s="283" t="s">
+        <v>147</v>
+      </c>
+      <c r="C35" s="284" t="s">
+        <v>112</v>
+      </c>
+      <c r="D35" s="285">
+        <v>67</v>
+      </c>
+      <c r="E35" s="286">
+        <v>0.63401339944736745</v>
+      </c>
+      <c r="F35" s="287">
+        <v>13.701431492842536</v>
+      </c>
+      <c r="G35" s="288" t="s">
+        <v>91</v>
+      </c>
+      <c r="H35" s="284" t="s">
+        <v>373</v>
+      </c>
+      <c r="I35" s="285">
+        <v>36</v>
+      </c>
+      <c r="J35" s="291">
+        <v>0.65847234416154521</v>
+      </c>
+      <c r="K35" s="287">
+        <v>13.138686131386862</v>
+      </c>
+      <c r="L35" s="283" t="s">
+        <v>147</v>
+      </c>
+      <c r="M35" s="284" t="s">
+        <v>112</v>
+      </c>
+      <c r="N35" s="285">
+        <v>34</v>
+      </c>
+      <c r="O35" s="291">
+        <v>0.66661438318563249</v>
+      </c>
+      <c r="P35" s="289">
+        <v>15.8139534883721</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A36" s="282">
+        <v>2</v>
+      </c>
+      <c r="B36" s="283" t="s">
+        <v>91</v>
+      </c>
+      <c r="C36" s="284" t="s">
+        <v>373</v>
+      </c>
+      <c r="D36" s="285">
+        <v>64</v>
+      </c>
+      <c r="E36" s="286">
+        <v>0.6056247397706197</v>
+      </c>
+      <c r="F36" s="287">
+        <v>13.0879345603272</v>
+      </c>
+      <c r="G36" s="290" t="s">
+        <v>147</v>
+      </c>
+      <c r="H36" s="284" t="s">
+        <v>112</v>
+      </c>
+      <c r="I36" s="285">
+        <v>33</v>
+      </c>
+      <c r="J36" s="291">
+        <v>0.60359964881474981</v>
+      </c>
+      <c r="K36" s="287">
+        <v>12.043795620437956</v>
+      </c>
+      <c r="L36" s="283" t="s">
+        <v>91</v>
+      </c>
+      <c r="M36" s="284" t="s">
+        <v>373</v>
+      </c>
+      <c r="N36" s="285">
+        <v>28</v>
+      </c>
+      <c r="O36" s="291">
+        <v>0.54897655085875618</v>
+      </c>
+      <c r="P36" s="289">
+        <v>13.023255813953501</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A37" s="282">
+        <v>3</v>
+      </c>
+      <c r="B37" s="283" t="s">
+        <v>144</v>
+      </c>
+      <c r="C37" s="284" t="s">
+        <v>114</v>
+      </c>
+      <c r="D37" s="285">
+        <v>50</v>
+      </c>
+      <c r="E37" s="286">
+        <v>0.47314432794579658</v>
+      </c>
+      <c r="F37" s="287">
+        <v>10.224948875255601</v>
+      </c>
+      <c r="G37" s="288" t="s">
+        <v>144</v>
+      </c>
+      <c r="H37" s="284" t="s">
+        <v>114</v>
+      </c>
+      <c r="I37" s="285">
+        <v>29</v>
+      </c>
+      <c r="J37" s="291">
+        <v>0.53043605501902258</v>
+      </c>
+      <c r="K37" s="287">
+        <v>10.583941605839399</v>
+      </c>
+      <c r="L37" s="283" t="s">
+        <v>144</v>
+      </c>
+      <c r="M37" s="284" t="s">
+        <v>114</v>
+      </c>
+      <c r="N37" s="285">
+        <v>21</v>
+      </c>
+      <c r="O37" s="291">
+        <v>0.41173241314406711</v>
+      </c>
+      <c r="P37" s="289">
+        <v>9.7674418604650999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A38" s="282">
+        <v>4</v>
+      </c>
+      <c r="B38" s="283" t="s">
+        <v>197</v>
+      </c>
+      <c r="C38" s="284" t="s">
+        <v>198</v>
+      </c>
+      <c r="D38" s="285">
+        <v>37</v>
+      </c>
+      <c r="E38" s="286">
+        <v>0.35012680267988949</v>
+      </c>
+      <c r="F38" s="287">
+        <v>7.5664621676891617</v>
+      </c>
+      <c r="G38" s="290" t="s">
+        <v>197</v>
+      </c>
+      <c r="H38" s="284" t="s">
+        <v>198</v>
+      </c>
+      <c r="I38" s="285">
+        <v>19</v>
+      </c>
+      <c r="J38" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K38" s="287">
+        <v>6.9343065693430654</v>
+      </c>
+      <c r="L38" s="283" t="s">
+        <v>197</v>
+      </c>
+      <c r="M38" s="284" t="s">
+        <v>198</v>
+      </c>
+      <c r="N38" s="285">
+        <v>18</v>
+      </c>
+      <c r="O38" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P38" s="289">
+        <v>8.3720930232558146</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A39" s="282">
+        <v>5</v>
+      </c>
+      <c r="B39" s="283" t="s">
+        <v>148</v>
+      </c>
+      <c r="C39" s="284" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" s="285">
+        <v>26</v>
+      </c>
+      <c r="E39" s="286">
+        <v>0.24603505053181421</v>
+      </c>
+      <c r="F39" s="287">
+        <v>5.3169734151328996</v>
+      </c>
+      <c r="G39" s="288" t="s">
+        <v>148</v>
+      </c>
+      <c r="H39" s="284" t="s">
+        <v>113</v>
+      </c>
+      <c r="I39" s="285">
+        <v>16</v>
+      </c>
+      <c r="J39" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K39" s="287">
+        <v>5.8394160583941996</v>
+      </c>
+      <c r="L39" s="283" t="s">
+        <v>148</v>
+      </c>
+      <c r="M39" s="284" t="s">
+        <v>113</v>
+      </c>
+      <c r="N39" s="285">
+        <v>10</v>
+      </c>
+      <c r="O39" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P39" s="289">
+        <v>4.6511627906976996</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A40" s="282">
+        <v>6</v>
+      </c>
+      <c r="B40" s="283" t="s">
+        <v>149</v>
+      </c>
+      <c r="C40" s="284" t="s">
+        <v>115</v>
+      </c>
+      <c r="D40" s="285">
+        <v>14</v>
+      </c>
+      <c r="E40" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="F40" s="287">
+        <v>2.8629856850716</v>
+      </c>
+      <c r="G40" s="288" t="s">
+        <v>149</v>
+      </c>
+      <c r="H40" s="284" t="s">
+        <v>115</v>
+      </c>
+      <c r="I40" s="285">
+        <v>10</v>
+      </c>
+      <c r="J40" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K40" s="287">
+        <v>3.6496350364964001</v>
+      </c>
+      <c r="L40" s="283" t="s">
+        <v>205</v>
+      </c>
+      <c r="M40" s="284" t="s">
+        <v>116</v>
+      </c>
+      <c r="N40" s="285">
+        <v>7</v>
+      </c>
+      <c r="O40" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P40" s="289">
+        <v>3.2558139534884001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A41" s="282">
+        <v>7</v>
+      </c>
+      <c r="B41" s="283" t="s">
+        <v>205</v>
+      </c>
+      <c r="C41" s="284" t="s">
+        <v>116</v>
+      </c>
+      <c r="D41" s="285">
+        <v>12</v>
+      </c>
+      <c r="E41" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="F41" s="287">
+        <v>2.4539877300613</v>
+      </c>
+      <c r="G41" s="288" t="s">
+        <v>203</v>
+      </c>
+      <c r="H41" s="284" t="s">
+        <v>204</v>
+      </c>
+      <c r="I41" s="285">
+        <v>8</v>
+      </c>
+      <c r="J41" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K41" s="287">
+        <v>2.9197080291970998</v>
+      </c>
+      <c r="L41" s="283" t="s">
+        <v>143</v>
+      </c>
+      <c r="M41" s="284" t="s">
+        <v>118</v>
+      </c>
+      <c r="N41" s="285">
+        <v>6</v>
+      </c>
+      <c r="O41" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P41" s="289">
+        <v>2.7906976744185998</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A42" s="282">
+        <v>8</v>
+      </c>
+      <c r="B42" s="288" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="284" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42" s="285">
+        <v>12</v>
+      </c>
+      <c r="E42" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="F42" s="287">
+        <v>2.4539877300613</v>
+      </c>
+      <c r="G42" s="288" t="s">
+        <v>94</v>
+      </c>
+      <c r="H42" s="284" t="s">
+        <v>32</v>
+      </c>
+      <c r="I42" s="285">
+        <v>8</v>
+      </c>
+      <c r="J42" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K42" s="287">
+        <v>2.9197080291970998</v>
+      </c>
+      <c r="L42" s="283" t="s">
+        <v>39</v>
+      </c>
+      <c r="M42" s="284" t="s">
+        <v>22</v>
+      </c>
+      <c r="N42" s="285">
+        <v>5</v>
+      </c>
+      <c r="O42" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P42" s="289">
+        <v>2.3255813953488</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A43" s="282">
+        <v>9</v>
+      </c>
+      <c r="B43" s="283" t="s">
+        <v>143</v>
+      </c>
+      <c r="C43" s="284" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" s="285">
+        <v>10</v>
+      </c>
+      <c r="E43" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="F43" s="287">
+        <v>2.0449897750510999</v>
+      </c>
+      <c r="G43" s="288" t="s">
+        <v>205</v>
+      </c>
+      <c r="H43" s="284" t="s">
+        <v>116</v>
+      </c>
+      <c r="I43" s="285">
+        <v>5</v>
+      </c>
+      <c r="J43" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K43" s="287">
+        <v>1.8248175182482</v>
+      </c>
+      <c r="L43" s="283" t="s">
+        <v>149</v>
+      </c>
+      <c r="M43" s="284" t="s">
+        <v>115</v>
+      </c>
+      <c r="N43" s="285">
+        <v>4</v>
+      </c>
+      <c r="O43" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P43" s="289">
+        <v>1.8604651162790999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A44" s="282">
+        <v>10</v>
+      </c>
+      <c r="B44" s="283" t="s">
+        <v>203</v>
+      </c>
+      <c r="C44" s="284" t="s">
+        <v>204</v>
+      </c>
+      <c r="D44" s="285">
+        <v>8</v>
+      </c>
+      <c r="E44" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="F44" s="287">
+        <v>1.6359918200409</v>
+      </c>
+      <c r="G44" s="288" t="s">
+        <v>52</v>
+      </c>
+      <c r="H44" s="284" t="s">
+        <v>23</v>
+      </c>
+      <c r="I44" s="285">
+        <v>4</v>
+      </c>
+      <c r="J44" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="K44" s="287">
+        <v>1.4598540145984999</v>
+      </c>
+      <c r="L44" s="288" t="s">
+        <v>94</v>
+      </c>
+      <c r="M44" s="284" t="s">
+        <v>32</v>
+      </c>
+      <c r="N44" s="285">
+        <v>4</v>
+      </c>
+      <c r="O44" s="291" t="s">
+        <v>369</v>
+      </c>
+      <c r="P44" s="289">
+        <v>1.8604651162790999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" s="250" customFormat="1" ht="39" customHeight="1">
+      <c r="A45" s="292"/>
+      <c r="B45" s="293"/>
+      <c r="C45" s="294" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" s="295">
+        <v>189</v>
+      </c>
+      <c r="E45" s="296">
+        <v>1.788485559635111</v>
+      </c>
+      <c r="F45" s="297">
+        <v>38.650306748466257</v>
+      </c>
+      <c r="G45" s="298"/>
+      <c r="H45" s="294" t="s">
+        <v>21</v>
+      </c>
+      <c r="I45" s="295">
+        <v>106</v>
+      </c>
+      <c r="J45" s="311">
+        <v>1.938835235586772</v>
+      </c>
+      <c r="K45" s="297">
+        <v>38.686131386861319</v>
+      </c>
+      <c r="L45" s="293"/>
+      <c r="M45" s="294" t="s">
+        <v>21</v>
+      </c>
+      <c r="N45" s="295">
+        <v>78</v>
+      </c>
+      <c r="O45" s="311">
+        <v>1.5292918202493921</v>
+      </c>
+      <c r="P45" s="299">
+        <v>36.279069767441861</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" s="313" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A46" s="303" t="s">
+        <v>377</v>
+      </c>
+      <c r="B46" s="312"/>
+      <c r="C46" s="303"/>
+      <c r="G46" s="312"/>
+      <c r="H46" s="303"/>
+      <c r="L46" s="312"/>
+      <c r="M46" s="303"/>
+    </row>
+    <row r="47" spans="1:16" s="248" customFormat="1">
+      <c r="A47" s="301" t="s">
+        <v>371</v>
+      </c>
+      <c r="B47" s="302"/>
+      <c r="C47" s="250"/>
+      <c r="H47" s="249"/>
+      <c r="N47" s="249"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="H28:J28"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="A25:P25"/>
+    <mergeCell ref="A26:P26"/>
+  </mergeCells>
+  <phoneticPr fontId="24" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="45" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:S76"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="4" style="66" customWidth="1"/>
+    <col min="2" max="2" width="10.3984375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="19.5" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="66" customWidth="1"/>
+    <col min="7" max="7" width="10.3984375" style="197" customWidth="1"/>
+    <col min="8" max="8" width="19.5" style="64" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="66" customWidth="1"/>
+    <col min="12" max="12" width="10.3984375" style="197" customWidth="1"/>
+    <col min="13" max="13" width="19.5" style="64" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="66" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="66"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" s="222" customFormat="1" ht="24.6">
+      <c r="A1" s="320" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1" s="320"/>
+      <c r="C1" s="320"/>
+      <c r="D1" s="320"/>
+      <c r="E1" s="320"/>
+      <c r="F1" s="320"/>
+      <c r="G1" s="320"/>
+      <c r="H1" s="320"/>
+      <c r="I1" s="320"/>
+      <c r="J1" s="320"/>
+      <c r="K1" s="320"/>
+      <c r="L1" s="320"/>
+      <c r="M1" s="320"/>
+      <c r="N1" s="320"/>
+      <c r="O1" s="320"/>
+      <c r="P1" s="320"/>
+    </row>
+    <row r="2" spans="1:19" s="222" customFormat="1" ht="8.4" customHeight="1">
+      <c r="A2" s="81"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+    </row>
+    <row r="3" spans="1:19" s="64" customFormat="1">
+      <c r="A3" s="194"/>
+      <c r="B3" s="195"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="330" t="s">
+        <v>190</v>
+      </c>
+      <c r="I3" s="330"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="195"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="223" t="s">
+        <v>181</v>
+      </c>
+      <c r="O3" s="63"/>
+      <c r="P3" s="65"/>
+    </row>
+    <row r="4" spans="1:19" ht="18" customHeight="1">
+      <c r="P4" s="224" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="21" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="326" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="328"/>
+      <c r="G5" s="326" t="s">
+        <v>173</v>
+      </c>
+      <c r="H5" s="327"/>
+      <c r="I5" s="327"/>
+      <c r="J5" s="327"/>
+      <c r="K5" s="328"/>
+      <c r="L5" s="326" t="s">
+        <v>174</v>
+      </c>
+      <c r="M5" s="327"/>
+      <c r="N5" s="327"/>
+      <c r="O5" s="327"/>
+      <c r="P5" s="329"/>
+    </row>
+    <row r="6" spans="1:19" s="21" customFormat="1" ht="13.8">
+      <c r="A6" s="68"/>
+      <c r="B6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="70"/>
+      <c r="D6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="69" t="s">
+        <v>213</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="70"/>
+      <c r="I6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="69" t="s">
+        <v>213</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="L6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="70"/>
+      <c r="N6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="225" t="s">
+        <v>213</v>
+      </c>
+      <c r="P6" s="226" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="21" customFormat="1" ht="13.8">
+      <c r="A7" s="68"/>
+      <c r="B7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="D7" s="71"/>
+      <c r="E7" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="71" t="s">
+        <v>215</v>
+      </c>
+      <c r="G7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="I7" s="71"/>
+      <c r="J7" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="K7" s="71" t="s">
+        <v>215</v>
+      </c>
+      <c r="L7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="N7" s="71"/>
+      <c r="O7" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="P7" s="74" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="21" customFormat="1" ht="13.8">
+      <c r="A8" s="75" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="77"/>
+      <c r="D8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="76" t="s">
+        <v>213</v>
+      </c>
+      <c r="F8" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="77"/>
+      <c r="I8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="76" t="s">
+        <v>213</v>
+      </c>
+      <c r="K8" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="M8" s="77"/>
+      <c r="N8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="O8" s="76" t="s">
+        <v>213</v>
+      </c>
+      <c r="P8" s="78" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="227" customFormat="1" ht="39" customHeight="1">
+      <c r="A9" s="198"/>
+      <c r="B9" s="199" t="s">
+        <v>217</v>
+      </c>
+      <c r="C9" s="200" t="s">
+        <v>218</v>
+      </c>
+      <c r="D9" s="41">
+        <v>811</v>
+      </c>
+      <c r="E9" s="42">
+        <v>390.65510597302506</v>
+      </c>
+      <c r="F9" s="43">
+        <v>100</v>
+      </c>
+      <c r="G9" s="199" t="s">
+        <v>217</v>
+      </c>
+      <c r="H9" s="200" t="s">
+        <v>218</v>
+      </c>
+      <c r="I9" s="41">
+        <v>439</v>
+      </c>
+      <c r="J9" s="42">
+        <v>407.91674409960973</v>
+      </c>
+      <c r="K9" s="43">
+        <v>100</v>
+      </c>
+      <c r="L9" s="199" t="s">
+        <v>217</v>
+      </c>
+      <c r="M9" s="200" t="s">
+        <v>218</v>
+      </c>
+      <c r="N9" s="41">
+        <v>372</v>
+      </c>
+      <c r="O9" s="42">
+        <v>372.07441488297661</v>
+      </c>
+      <c r="P9" s="42">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A10" s="204">
+        <v>1</v>
+      </c>
+      <c r="B10" s="205" t="s">
+        <v>219</v>
+      </c>
+      <c r="C10" s="206" t="s">
+        <v>220</v>
+      </c>
+      <c r="D10" s="47">
+        <v>166</v>
+      </c>
+      <c r="E10" s="48">
+        <v>79.961464354527934</v>
+      </c>
+      <c r="F10" s="49">
+        <v>20.468557336621501</v>
+      </c>
+      <c r="G10" s="210" t="s">
+        <v>219</v>
+      </c>
+      <c r="H10" s="206" t="s">
+        <v>220</v>
+      </c>
+      <c r="I10" s="47">
+        <v>79</v>
+      </c>
+      <c r="J10" s="48">
+        <v>73.406430031592635</v>
+      </c>
+      <c r="K10" s="49">
+        <v>17.995444191343999</v>
+      </c>
+      <c r="L10" s="205" t="s">
+        <v>191</v>
+      </c>
+      <c r="M10" s="206" t="s">
+        <v>192</v>
+      </c>
+      <c r="N10" s="47">
+        <v>87</v>
+      </c>
+      <c r="O10" s="48">
+        <v>87.017403480696146</v>
+      </c>
+      <c r="P10" s="51">
+        <v>23.387096774193498</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A11" s="204">
+        <v>2</v>
+      </c>
+      <c r="B11" s="205" t="s">
+        <v>221</v>
+      </c>
+      <c r="C11" s="206" t="s">
+        <v>194</v>
+      </c>
+      <c r="D11" s="47">
+        <v>117</v>
+      </c>
+      <c r="E11" s="48">
+        <v>56.358381502890175</v>
+      </c>
+      <c r="F11" s="49">
+        <v>14.4266337854501</v>
+      </c>
+      <c r="G11" s="211" t="s">
+        <v>193</v>
+      </c>
+      <c r="H11" s="206" t="s">
+        <v>194</v>
+      </c>
+      <c r="I11" s="47">
+        <v>72</v>
+      </c>
+      <c r="J11" s="48">
+        <v>66.902062813603422</v>
+      </c>
+      <c r="K11" s="49">
+        <v>16.400911161731202</v>
+      </c>
+      <c r="L11" s="205" t="s">
+        <v>193</v>
+      </c>
+      <c r="M11" s="206" t="s">
+        <v>194</v>
+      </c>
+      <c r="N11" s="47">
+        <v>45</v>
+      </c>
+      <c r="O11" s="48">
+        <v>45.009001800360068</v>
+      </c>
+      <c r="P11" s="51">
+        <v>12.0967741935484</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A12" s="204">
+        <v>3</v>
+      </c>
+      <c r="B12" s="205" t="s">
+        <v>195</v>
+      </c>
+      <c r="C12" s="206" t="s">
+        <v>222</v>
+      </c>
+      <c r="D12" s="47">
+        <v>56</v>
+      </c>
+      <c r="E12" s="48">
+        <v>26.974951830443157</v>
+      </c>
+      <c r="F12" s="49">
+        <v>6.9050554870530201</v>
+      </c>
+      <c r="G12" s="210" t="s">
+        <v>223</v>
+      </c>
+      <c r="H12" s="206" t="s">
+        <v>196</v>
+      </c>
+      <c r="I12" s="47">
+        <v>37</v>
+      </c>
+      <c r="J12" s="48">
+        <v>34.380226723657309</v>
+      </c>
+      <c r="K12" s="49">
+        <v>8.4282460136674295</v>
+      </c>
+      <c r="L12" s="205" t="s">
+        <v>197</v>
+      </c>
+      <c r="M12" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="N12" s="47">
+        <v>23</v>
+      </c>
+      <c r="O12" s="48">
+        <v>23.004600920184036</v>
+      </c>
+      <c r="P12" s="51">
+        <v>6.1827956989247301</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A13" s="204">
+        <v>4</v>
+      </c>
+      <c r="B13" s="205" t="s">
+        <v>197</v>
+      </c>
+      <c r="C13" s="206" t="s">
+        <v>224</v>
+      </c>
+      <c r="D13" s="47">
+        <v>46</v>
+      </c>
+      <c r="E13" s="48">
+        <v>22.157996146435451</v>
+      </c>
+      <c r="F13" s="49">
+        <v>5.6720098643649797</v>
+      </c>
+      <c r="G13" s="211" t="s">
+        <v>199</v>
+      </c>
+      <c r="H13" s="206" t="s">
+        <v>200</v>
+      </c>
+      <c r="I13" s="47">
+        <v>24</v>
+      </c>
+      <c r="J13" s="48">
+        <v>22.300687604534474</v>
+      </c>
+      <c r="K13" s="49">
+        <v>5.4669703872437401</v>
+      </c>
+      <c r="L13" s="205" t="s">
+        <v>223</v>
+      </c>
+      <c r="M13" s="206" t="s">
+        <v>222</v>
+      </c>
+      <c r="N13" s="47">
+        <v>19</v>
+      </c>
+      <c r="O13" s="48">
+        <v>19.003800760152028</v>
+      </c>
+      <c r="P13" s="51">
+        <v>5.10752688172043</v>
+      </c>
+      <c r="R13" s="229"/>
+      <c r="S13" s="229"/>
+    </row>
+    <row r="14" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A14" s="204">
+        <v>5</v>
+      </c>
+      <c r="B14" s="205" t="s">
+        <v>225</v>
+      </c>
+      <c r="C14" s="206" t="s">
+        <v>226</v>
+      </c>
+      <c r="D14" s="47">
+        <v>42</v>
+      </c>
+      <c r="E14" s="48">
+        <v>20.23121387283237</v>
+      </c>
+      <c r="F14" s="49">
+        <v>5.1787916152897697</v>
+      </c>
+      <c r="G14" s="210" t="s">
+        <v>197</v>
+      </c>
+      <c r="H14" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="I14" s="47">
+        <v>23</v>
+      </c>
+      <c r="J14" s="48">
+        <v>21.371492287678869</v>
+      </c>
+      <c r="K14" s="49">
+        <v>5.2391799544419104</v>
+      </c>
+      <c r="L14" s="205" t="s">
+        <v>225</v>
+      </c>
+      <c r="M14" s="206" t="s">
+        <v>226</v>
+      </c>
+      <c r="N14" s="47">
+        <v>18</v>
+      </c>
+      <c r="O14" s="48">
+        <v>18.003600720144028</v>
+      </c>
+      <c r="P14" s="51">
+        <v>4.8387096774193603</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A15" s="204">
+        <v>6</v>
+      </c>
+      <c r="B15" s="205" t="s">
+        <v>227</v>
+      </c>
+      <c r="C15" s="206" t="s">
+        <v>228</v>
+      </c>
+      <c r="D15" s="47">
+        <v>32</v>
+      </c>
+      <c r="E15" s="48">
+        <v>15.414258188824663</v>
+      </c>
+      <c r="F15" s="49">
+        <v>3.9457459926017302</v>
+      </c>
+      <c r="G15" s="210" t="s">
+        <v>227</v>
+      </c>
+      <c r="H15" s="206" t="s">
+        <v>228</v>
+      </c>
+      <c r="I15" s="47">
+        <v>17</v>
+      </c>
+      <c r="J15" s="48">
+        <v>15.796320386545252</v>
+      </c>
+      <c r="K15" s="49">
+        <v>3.8724373576309801</v>
+      </c>
+      <c r="L15" s="205" t="s">
+        <v>227</v>
+      </c>
+      <c r="M15" s="206" t="s">
+        <v>229</v>
+      </c>
+      <c r="N15" s="47">
+        <v>15</v>
+      </c>
+      <c r="O15" s="48">
+        <v>15.003000600120023</v>
+      </c>
+      <c r="P15" s="51">
+        <v>4.0322580645161299</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A16" s="204">
+        <v>7</v>
+      </c>
+      <c r="B16" s="205" t="s">
+        <v>201</v>
+      </c>
+      <c r="C16" s="206" t="s">
+        <v>202</v>
+      </c>
+      <c r="D16" s="47">
+        <v>26</v>
+      </c>
+      <c r="E16" s="48">
+        <v>12.524084778420038</v>
+      </c>
+      <c r="F16" s="49">
+        <v>3.2059186189889002</v>
+      </c>
+      <c r="G16" s="210" t="s">
+        <v>201</v>
+      </c>
+      <c r="H16" s="206" t="s">
+        <v>202</v>
+      </c>
+      <c r="I16" s="47">
+        <v>15</v>
+      </c>
+      <c r="J16" s="48">
+        <v>13.937929752834044</v>
+      </c>
+      <c r="K16" s="49">
+        <v>3.4168564920273399</v>
+      </c>
+      <c r="L16" s="205" t="s">
+        <v>201</v>
+      </c>
+      <c r="M16" s="206" t="s">
+        <v>202</v>
+      </c>
+      <c r="N16" s="47">
+        <v>11</v>
+      </c>
+      <c r="O16" s="48">
+        <v>11.002200440088018</v>
+      </c>
+      <c r="P16" s="51">
+        <v>2.9569892473118302</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A17" s="204">
+        <v>8</v>
+      </c>
+      <c r="B17" s="210" t="s">
+        <v>203</v>
+      </c>
+      <c r="C17" s="206" t="s">
+        <v>204</v>
+      </c>
+      <c r="D17" s="47">
+        <v>17</v>
+      </c>
+      <c r="E17" s="48">
+        <v>8.1888246628131025</v>
+      </c>
+      <c r="F17" s="49">
+        <v>2.09617755856967</v>
+      </c>
+      <c r="G17" s="210" t="s">
+        <v>203</v>
+      </c>
+      <c r="H17" s="206" t="s">
+        <v>204</v>
+      </c>
+      <c r="I17" s="47">
+        <v>11</v>
+      </c>
+      <c r="J17" s="48">
+        <v>10.221148485411634</v>
+      </c>
+      <c r="K17" s="49">
+        <v>2.5056947608200502</v>
+      </c>
+      <c r="L17" s="205" t="s">
+        <v>205</v>
+      </c>
+      <c r="M17" s="206" t="s">
+        <v>206</v>
+      </c>
+      <c r="N17" s="47">
+        <v>8</v>
+      </c>
+      <c r="O17" s="48">
+        <v>8.0016003200640125</v>
+      </c>
+      <c r="P17" s="51">
+        <v>2.1505376344085998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A18" s="204">
+        <v>9</v>
+      </c>
+      <c r="B18" s="205" t="s">
+        <v>205</v>
+      </c>
+      <c r="C18" s="206" t="s">
+        <v>206</v>
+      </c>
+      <c r="D18" s="47">
+        <v>16</v>
+      </c>
+      <c r="E18" s="48">
+        <v>7.7071290944123314</v>
+      </c>
+      <c r="F18" s="49">
+        <v>1.97287299630086</v>
+      </c>
+      <c r="G18" s="210" t="s">
+        <v>207</v>
+      </c>
+      <c r="H18" s="206" t="s">
+        <v>208</v>
+      </c>
+      <c r="I18" s="47">
+        <v>8</v>
+      </c>
+      <c r="J18" s="48">
+        <v>7.4335625348448247</v>
+      </c>
+      <c r="K18" s="49">
+        <v>1.8223234624145801</v>
+      </c>
+      <c r="L18" s="205" t="s">
+        <v>209</v>
+      </c>
+      <c r="M18" s="206" t="s">
+        <v>210</v>
+      </c>
+      <c r="N18" s="47">
+        <v>6</v>
+      </c>
+      <c r="O18" s="48">
+        <v>6.0012002400480098</v>
+      </c>
+      <c r="P18" s="51">
+        <v>1.61290322580645</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A19" s="204">
+        <v>10</v>
+      </c>
+      <c r="B19" s="205" t="s">
+        <v>209</v>
+      </c>
+      <c r="C19" s="206" t="s">
+        <v>210</v>
+      </c>
+      <c r="D19" s="47">
+        <v>13</v>
+      </c>
+      <c r="E19" s="48">
+        <v>6.262042389210019</v>
+      </c>
+      <c r="F19" s="49">
+        <v>1.6029593094944501</v>
+      </c>
+      <c r="G19" s="210" t="s">
+        <v>205</v>
+      </c>
+      <c r="H19" s="206" t="s">
+        <v>206</v>
+      </c>
+      <c r="I19" s="47">
+        <v>8</v>
+      </c>
+      <c r="J19" s="48">
+        <v>7.4335625348448247</v>
+      </c>
+      <c r="K19" s="49">
+        <v>1.8223234624145801</v>
+      </c>
+      <c r="L19" s="210" t="s">
+        <v>203</v>
+      </c>
+      <c r="M19" s="206" t="s">
+        <v>204</v>
+      </c>
+      <c r="N19" s="47">
+        <v>6</v>
+      </c>
+      <c r="O19" s="48">
+        <v>6.0012002400480098</v>
+      </c>
+      <c r="P19" s="51">
+        <v>1.61290322580645</v>
+      </c>
+      <c r="Q19" s="229"/>
+      <c r="R19" s="229"/>
+    </row>
+    <row r="20" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A20" s="212"/>
+      <c r="B20" s="213"/>
+      <c r="C20" s="214" t="s">
+        <v>211</v>
+      </c>
+      <c r="D20" s="56">
+        <v>280</v>
+      </c>
+      <c r="E20" s="57">
+        <v>134.8747591522158</v>
+      </c>
+      <c r="F20" s="58">
+        <v>34.525277435265103</v>
+      </c>
+      <c r="G20" s="218"/>
+      <c r="H20" s="214" t="s">
+        <v>211</v>
+      </c>
+      <c r="I20" s="56">
+        <v>145</v>
+      </c>
+      <c r="J20" s="57">
+        <v>134.73332094406246</v>
+      </c>
+      <c r="K20" s="58">
+        <v>33.029612756264235</v>
+      </c>
+      <c r="L20" s="213"/>
+      <c r="M20" s="214" t="s">
+        <v>211</v>
+      </c>
+      <c r="N20" s="56">
+        <v>134</v>
+      </c>
+      <c r="O20" s="57">
+        <v>134.02680536107221</v>
+      </c>
+      <c r="P20" s="60">
+        <v>36.021505376344088</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="230" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="220"/>
+      <c r="C21" s="233"/>
+      <c r="D21" s="234"/>
+      <c r="E21" s="234"/>
+      <c r="F21" s="234"/>
+      <c r="G21" s="220"/>
+      <c r="H21" s="233"/>
+      <c r="I21" s="234"/>
+      <c r="J21" s="234"/>
+      <c r="K21" s="234"/>
+      <c r="L21" s="220"/>
+      <c r="M21" s="233"/>
+      <c r="N21" s="234"/>
+      <c r="O21" s="234"/>
+      <c r="P21" s="234"/>
+    </row>
+    <row r="22" spans="1:18" s="80" customFormat="1" ht="27.6" customHeight="1">
+      <c r="A22" s="79"/>
+      <c r="B22" s="197"/>
+      <c r="C22" s="21"/>
+      <c r="G22" s="231"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="231"/>
+      <c r="M22" s="21"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+    </row>
+    <row r="23" spans="1:18" ht="27.6" customHeight="1">
+      <c r="B23" s="197"/>
+      <c r="C23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="M23" s="21"/>
+    </row>
+    <row r="24" spans="1:18" ht="27.6" customHeight="1">
+      <c r="B24" s="197"/>
+      <c r="C24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="M24" s="21"/>
+    </row>
+    <row r="25" spans="1:18" ht="27.6" customHeight="1">
+      <c r="B25" s="197"/>
+      <c r="C25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="M25" s="21"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="C26" s="232"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="B27" s="197"/>
+      <c r="C27" s="232"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="B28" s="197"/>
+      <c r="C28" s="64"/>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="B29" s="197"/>
+      <c r="C29" s="64"/>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="B30" s="197"/>
+      <c r="C30" s="64"/>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="B31" s="197"/>
+      <c r="C31" s="64"/>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="B32" s="197"/>
+      <c r="C32" s="64"/>
+    </row>
+    <row r="33" spans="2:3">
+      <c r="B33" s="197"/>
+      <c r="C33" s="64"/>
+    </row>
+    <row r="34" spans="2:3">
+      <c r="B34" s="197"/>
+      <c r="C34" s="64"/>
+    </row>
+    <row r="35" spans="2:3">
+      <c r="B35" s="197"/>
+      <c r="C35" s="64"/>
+    </row>
+    <row r="36" spans="2:3">
+      <c r="B36" s="197"/>
+      <c r="C36" s="64"/>
+    </row>
+    <row r="37" spans="2:3">
+      <c r="B37" s="197"/>
+      <c r="C37" s="64"/>
+    </row>
+    <row r="38" spans="2:3">
+      <c r="B38" s="197"/>
+      <c r="C38" s="64"/>
+    </row>
+    <row r="39" spans="2:3">
+      <c r="B39" s="197"/>
+      <c r="C39" s="64"/>
+    </row>
+    <row r="40" spans="2:3">
+      <c r="B40" s="197"/>
+      <c r="C40" s="64"/>
+    </row>
+    <row r="41" spans="2:3">
+      <c r="B41" s="197"/>
+      <c r="C41" s="64"/>
+    </row>
+    <row r="42" spans="2:3">
+      <c r="B42" s="197"/>
+      <c r="C42" s="64"/>
+    </row>
+    <row r="43" spans="2:3">
+      <c r="B43" s="197"/>
+      <c r="C43" s="64"/>
+    </row>
+    <row r="44" spans="2:3">
+      <c r="B44" s="197"/>
+      <c r="C44" s="64"/>
+    </row>
+    <row r="45" spans="2:3">
+      <c r="B45" s="197"/>
+      <c r="C45" s="64"/>
+    </row>
+    <row r="46" spans="2:3">
+      <c r="B46" s="197"/>
+      <c r="C46" s="64"/>
+    </row>
+    <row r="47" spans="2:3">
+      <c r="B47" s="197"/>
+      <c r="C47" s="64"/>
+    </row>
+    <row r="48" spans="2:3">
+      <c r="B48" s="197"/>
+      <c r="C48" s="64"/>
+    </row>
+    <row r="49" spans="2:3">
+      <c r="B49" s="197"/>
+      <c r="C49" s="64"/>
+    </row>
+    <row r="50" spans="2:3">
+      <c r="B50" s="197"/>
+      <c r="C50" s="64"/>
+    </row>
+    <row r="51" spans="2:3">
+      <c r="B51" s="197"/>
+      <c r="C51" s="64"/>
+    </row>
+    <row r="52" spans="2:3">
+      <c r="B52" s="197"/>
+      <c r="C52" s="64"/>
+    </row>
+    <row r="53" spans="2:3">
+      <c r="B53" s="197"/>
+      <c r="C53" s="64"/>
+    </row>
+    <row r="54" spans="2:3">
+      <c r="B54" s="197"/>
+      <c r="C54" s="64"/>
+    </row>
+    <row r="55" spans="2:3">
+      <c r="B55" s="197"/>
+      <c r="C55" s="64"/>
+    </row>
+    <row r="56" spans="2:3">
+      <c r="B56" s="197"/>
+      <c r="C56" s="64"/>
+    </row>
+    <row r="57" spans="2:3">
+      <c r="B57" s="197"/>
+      <c r="C57" s="64"/>
+    </row>
+    <row r="58" spans="2:3">
+      <c r="B58" s="197"/>
+      <c r="C58" s="64"/>
+    </row>
+    <row r="59" spans="2:3">
+      <c r="B59" s="197"/>
+      <c r="C59" s="64"/>
+    </row>
+    <row r="60" spans="2:3">
+      <c r="B60" s="197"/>
+      <c r="C60" s="64"/>
+    </row>
+    <row r="61" spans="2:3">
+      <c r="B61" s="197"/>
+      <c r="C61" s="64"/>
+    </row>
+    <row r="62" spans="2:3">
+      <c r="B62" s="197"/>
+      <c r="C62" s="64"/>
+    </row>
+    <row r="63" spans="2:3">
+      <c r="B63" s="197"/>
+      <c r="C63" s="64"/>
+    </row>
+    <row r="64" spans="2:3">
+      <c r="B64" s="197"/>
+      <c r="C64" s="64"/>
+    </row>
+    <row r="65" spans="2:3">
+      <c r="B65" s="197"/>
+      <c r="C65" s="64"/>
+    </row>
+    <row r="66" spans="2:3">
+      <c r="B66" s="197"/>
+      <c r="C66" s="64"/>
+    </row>
+    <row r="67" spans="2:3">
+      <c r="B67" s="197"/>
+      <c r="C67" s="64"/>
+    </row>
+    <row r="68" spans="2:3">
+      <c r="B68" s="197"/>
+      <c r="C68" s="64"/>
+    </row>
+    <row r="69" spans="2:3">
+      <c r="B69" s="197"/>
+      <c r="C69" s="64"/>
+    </row>
+    <row r="70" spans="2:3">
+      <c r="B70" s="197"/>
+      <c r="C70" s="64"/>
+    </row>
+    <row r="71" spans="2:3">
+      <c r="B71" s="197"/>
+      <c r="C71" s="64"/>
+    </row>
+    <row r="72" spans="2:3">
+      <c r="B72" s="197"/>
+      <c r="C72" s="64"/>
+    </row>
+    <row r="73" spans="2:3">
+      <c r="B73" s="197"/>
+      <c r="C73" s="64"/>
+    </row>
+    <row r="74" spans="2:3">
+      <c r="B74" s="197"/>
+      <c r="C74" s="64"/>
+    </row>
+    <row r="75" spans="2:3">
+      <c r="B75" s="197"/>
+      <c r="C75" s="64"/>
+    </row>
+    <row r="76" spans="2:3">
+      <c r="B76" s="197"/>
+      <c r="C76" s="64"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:K5"/>
+    <mergeCell ref="L5:P5"/>
+  </mergeCells>
+  <phoneticPr fontId="24" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:S76"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="4" style="66" customWidth="1"/>
+    <col min="2" max="2" width="10.3984375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="19.5" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="66" customWidth="1"/>
+    <col min="7" max="7" width="10.3984375" style="197" customWidth="1"/>
+    <col min="8" max="8" width="19.5" style="64" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="66" customWidth="1"/>
+    <col min="12" max="12" width="10.3984375" style="197" customWidth="1"/>
+    <col min="13" max="13" width="19.5" style="64" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="66" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="66"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" s="222" customFormat="1" ht="24.6">
+      <c r="A1" s="320" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1" s="320"/>
+      <c r="C1" s="320"/>
+      <c r="D1" s="320"/>
+      <c r="E1" s="320"/>
+      <c r="F1" s="320"/>
+      <c r="G1" s="320"/>
+      <c r="H1" s="320"/>
+      <c r="I1" s="320"/>
+      <c r="J1" s="320"/>
+      <c r="K1" s="320"/>
+      <c r="L1" s="320"/>
+      <c r="M1" s="320"/>
+      <c r="N1" s="320"/>
+      <c r="O1" s="320"/>
+      <c r="P1" s="320"/>
+    </row>
+    <row r="2" spans="1:19" s="222" customFormat="1" ht="8.4" customHeight="1">
+      <c r="A2" s="81"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+    </row>
+    <row r="3" spans="1:19" s="64" customFormat="1">
+      <c r="A3" s="194"/>
+      <c r="B3" s="195"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="330" t="s">
+        <v>188</v>
+      </c>
+      <c r="I3" s="330"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="195"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="223" t="s">
+        <v>181</v>
+      </c>
+      <c r="O3" s="63"/>
+      <c r="P3" s="65"/>
+    </row>
+    <row r="4" spans="1:19" ht="18" customHeight="1">
+      <c r="P4" s="224" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="21" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="326" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="328"/>
+      <c r="G5" s="326" t="s">
+        <v>173</v>
+      </c>
+      <c r="H5" s="327"/>
+      <c r="I5" s="327"/>
+      <c r="J5" s="327"/>
+      <c r="K5" s="328"/>
+      <c r="L5" s="326" t="s">
+        <v>174</v>
+      </c>
+      <c r="M5" s="327"/>
+      <c r="N5" s="327"/>
+      <c r="O5" s="327"/>
+      <c r="P5" s="329"/>
+    </row>
+    <row r="6" spans="1:19" s="21" customFormat="1" ht="13.8">
+      <c r="A6" s="68"/>
+      <c r="B6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="70"/>
+      <c r="D6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="69" t="s">
+        <v>181</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="70"/>
+      <c r="I6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="69" t="s">
+        <v>181</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="L6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="70"/>
+      <c r="N6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="225" t="s">
+        <v>181</v>
+      </c>
+      <c r="P6" s="226" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="21" customFormat="1" ht="13.8">
+      <c r="A7" s="68"/>
+      <c r="B7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="D7" s="71"/>
+      <c r="E7" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="71" t="s">
+        <v>184</v>
+      </c>
+      <c r="G7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="I7" s="71"/>
+      <c r="J7" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="K7" s="71" t="s">
+        <v>184</v>
+      </c>
+      <c r="L7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="N7" s="71"/>
+      <c r="O7" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="P7" s="74" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="21" customFormat="1" ht="13.8">
+      <c r="A8" s="75" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="77"/>
+      <c r="D8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="76" t="s">
+        <v>181</v>
+      </c>
+      <c r="F8" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="77"/>
+      <c r="I8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="76" t="s">
+        <v>181</v>
+      </c>
+      <c r="K8" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="M8" s="77"/>
+      <c r="N8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="O8" s="76" t="s">
+        <v>181</v>
+      </c>
+      <c r="P8" s="78" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="227" customFormat="1" ht="39" customHeight="1">
+      <c r="A9" s="198"/>
+      <c r="B9" s="199" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="200" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="41">
+        <v>881</v>
+      </c>
+      <c r="E9" s="42">
+        <v>413.43450981496346</v>
+      </c>
+      <c r="F9" s="43">
+        <v>100</v>
+      </c>
+      <c r="G9" s="199" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="200" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="41">
+        <v>490</v>
+      </c>
+      <c r="J9" s="42">
+        <v>442.23826714801447</v>
+      </c>
+      <c r="K9" s="43">
+        <v>100</v>
+      </c>
+      <c r="L9" s="199" t="s">
+        <v>36</v>
+      </c>
+      <c r="M9" s="200" t="s">
+        <v>17</v>
+      </c>
+      <c r="N9" s="41">
+        <v>391</v>
+      </c>
+      <c r="O9" s="42">
+        <v>382.23534357189641</v>
+      </c>
+      <c r="P9" s="42">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A10" s="204">
+        <v>1</v>
+      </c>
+      <c r="B10" s="205" t="s">
+        <v>91</v>
+      </c>
+      <c r="C10" s="206" t="s">
+        <v>111</v>
+      </c>
+      <c r="D10" s="47">
+        <v>180</v>
+      </c>
+      <c r="E10" s="48">
+        <v>84.47016091565655</v>
+      </c>
+      <c r="F10" s="49">
+        <v>20.431328036322402</v>
+      </c>
+      <c r="G10" s="210" t="s">
+        <v>91</v>
+      </c>
+      <c r="H10" s="206" t="s">
+        <v>111</v>
+      </c>
+      <c r="I10" s="47">
+        <v>91</v>
+      </c>
+      <c r="J10" s="48">
+        <v>82.129963898916969</v>
+      </c>
+      <c r="K10" s="49">
+        <v>18.571428571428601</v>
+      </c>
+      <c r="L10" s="205" t="s">
+        <v>91</v>
+      </c>
+      <c r="M10" s="206" t="s">
+        <v>111</v>
+      </c>
+      <c r="N10" s="47">
+        <v>89</v>
+      </c>
+      <c r="O10" s="48">
+        <v>87.00497590255442</v>
+      </c>
+      <c r="P10" s="51">
+        <v>22.7621483375959</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A11" s="204">
+        <v>2</v>
+      </c>
+      <c r="B11" s="205" t="s">
+        <v>147</v>
+      </c>
+      <c r="C11" s="206" t="s">
+        <v>112</v>
+      </c>
+      <c r="D11" s="47">
+        <v>117</v>
+      </c>
+      <c r="E11" s="48">
+        <v>54.905604595176762</v>
+      </c>
+      <c r="F11" s="49">
+        <v>13.2803632236095</v>
+      </c>
+      <c r="G11" s="211" t="s">
+        <v>147</v>
+      </c>
+      <c r="H11" s="206" t="s">
+        <v>112</v>
+      </c>
+      <c r="I11" s="47">
+        <v>66</v>
+      </c>
+      <c r="J11" s="48">
+        <v>59.566787003610116</v>
+      </c>
+      <c r="K11" s="49">
+        <v>13.469387755102</v>
+      </c>
+      <c r="L11" s="205" t="s">
+        <v>147</v>
+      </c>
+      <c r="M11" s="206" t="s">
+        <v>112</v>
+      </c>
+      <c r="N11" s="47">
+        <v>51</v>
+      </c>
+      <c r="O11" s="48">
+        <v>49.856783944160398</v>
+      </c>
+      <c r="P11" s="51">
+        <v>13.0434782608696</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A12" s="204">
+        <v>3</v>
+      </c>
+      <c r="B12" s="205" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="206" t="s">
+        <v>114</v>
+      </c>
+      <c r="D12" s="47">
+        <v>60</v>
+      </c>
+      <c r="E12" s="48">
+        <v>28.156720305218847</v>
+      </c>
+      <c r="F12" s="49">
+        <v>6.8104426787741197</v>
+      </c>
+      <c r="G12" s="210" t="s">
+        <v>144</v>
+      </c>
+      <c r="H12" s="206" t="s">
+        <v>114</v>
+      </c>
+      <c r="I12" s="47">
+        <v>35</v>
+      </c>
+      <c r="J12" s="48">
+        <v>31.588447653429601</v>
+      </c>
+      <c r="K12" s="49">
+        <v>7.1428571428571397</v>
+      </c>
+      <c r="L12" s="205" t="s">
+        <v>144</v>
+      </c>
+      <c r="M12" s="206" t="s">
+        <v>114</v>
+      </c>
+      <c r="N12" s="47">
+        <v>25</v>
+      </c>
+      <c r="O12" s="48">
+        <v>24.439599972627647</v>
+      </c>
+      <c r="P12" s="51">
+        <v>6.3938618925831197</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A13" s="204">
+        <v>4</v>
+      </c>
+      <c r="B13" s="205" t="s">
+        <v>95</v>
+      </c>
+      <c r="C13" s="206" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="47">
+        <v>46</v>
+      </c>
+      <c r="E13" s="48">
+        <v>21.586818900667783</v>
+      </c>
+      <c r="F13" s="49">
+        <v>5.2213393870601603</v>
+      </c>
+      <c r="G13" s="211" t="s">
+        <v>95</v>
+      </c>
+      <c r="H13" s="206" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="47">
+        <v>29</v>
+      </c>
+      <c r="J13" s="48">
+        <v>26.173285198555956</v>
+      </c>
+      <c r="K13" s="49">
+        <v>5.9183673469387799</v>
+      </c>
+      <c r="L13" s="205" t="s">
+        <v>148</v>
+      </c>
+      <c r="M13" s="206" t="s">
+        <v>113</v>
+      </c>
+      <c r="N13" s="47">
+        <v>20</v>
+      </c>
+      <c r="O13" s="48">
+        <v>19.551679978102118</v>
+      </c>
+      <c r="P13" s="51">
+        <v>5.1150895140664998</v>
+      </c>
+      <c r="R13" s="229"/>
+      <c r="S13" s="229"/>
+    </row>
+    <row r="14" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A14" s="204">
+        <v>5</v>
+      </c>
+      <c r="B14" s="205" t="s">
+        <v>148</v>
+      </c>
+      <c r="C14" s="206" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" s="47">
+        <v>36</v>
+      </c>
+      <c r="E14" s="48">
+        <v>16.894032183131308</v>
+      </c>
+      <c r="F14" s="49">
+        <v>4.0862656072644699</v>
+      </c>
+      <c r="G14" s="210" t="s">
+        <v>149</v>
+      </c>
+      <c r="H14" s="206" t="s">
+        <v>115</v>
+      </c>
+      <c r="I14" s="47">
+        <v>19</v>
+      </c>
+      <c r="J14" s="48">
+        <v>17.148014440433215</v>
+      </c>
+      <c r="K14" s="49">
+        <v>3.87755102040816</v>
+      </c>
+      <c r="L14" s="205" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="206" t="s">
+        <v>18</v>
+      </c>
+      <c r="N14" s="47">
+        <v>17</v>
+      </c>
+      <c r="O14" s="48">
+        <v>16.6189279813868</v>
+      </c>
+      <c r="P14" s="51">
+        <v>4.3478260869565197</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A15" s="204">
+        <v>6</v>
+      </c>
+      <c r="B15" s="205" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="47">
+        <v>32</v>
+      </c>
+      <c r="E15" s="48">
+        <v>15.016917496116719</v>
+      </c>
+      <c r="F15" s="49">
+        <v>3.6322360953462001</v>
+      </c>
+      <c r="G15" s="210" t="s">
+        <v>94</v>
+      </c>
+      <c r="H15" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="I15" s="47">
+        <v>17</v>
+      </c>
+      <c r="J15" s="48">
+        <v>15.342960288808664</v>
+      </c>
+      <c r="K15" s="49">
+        <v>3.4693877551020398</v>
+      </c>
+      <c r="L15" s="205" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="N15" s="47">
+        <v>15</v>
+      </c>
+      <c r="O15" s="48">
+        <v>14.663759983576588</v>
+      </c>
+      <c r="P15" s="51">
+        <v>3.8363171355498702</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A16" s="204">
+        <v>7</v>
+      </c>
+      <c r="B16" s="205" t="s">
+        <v>149</v>
+      </c>
+      <c r="C16" s="206" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="47">
+        <v>28</v>
+      </c>
+      <c r="E16" s="48">
+        <v>13.139802809102129</v>
+      </c>
+      <c r="F16" s="49">
+        <v>3.1782065834279201</v>
+      </c>
+      <c r="G16" s="210" t="s">
+        <v>148</v>
+      </c>
+      <c r="H16" s="206" t="s">
+        <v>113</v>
+      </c>
+      <c r="I16" s="47">
+        <v>16</v>
+      </c>
+      <c r="J16" s="48">
+        <v>14.440433212996391</v>
+      </c>
+      <c r="K16" s="49">
+        <v>3.2653061224489801</v>
+      </c>
+      <c r="L16" s="205" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" s="206" t="s">
+        <v>116</v>
+      </c>
+      <c r="N16" s="47">
+        <v>11</v>
+      </c>
+      <c r="O16" s="48">
+        <v>10.753423987956165</v>
+      </c>
+      <c r="P16" s="51">
+        <v>2.8132992327365698</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A17" s="204">
+        <v>8</v>
+      </c>
+      <c r="B17" s="210" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="206" t="s">
+        <v>116</v>
+      </c>
+      <c r="D17" s="47">
+        <v>19</v>
+      </c>
+      <c r="E17" s="48">
+        <v>8.9162947633193017</v>
+      </c>
+      <c r="F17" s="49">
+        <v>2.1566401816118002</v>
+      </c>
+      <c r="G17" s="210" t="s">
+        <v>68</v>
+      </c>
+      <c r="H17" s="206" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="47">
+        <v>12</v>
+      </c>
+      <c r="J17" s="48">
+        <v>10.830324909747292</v>
+      </c>
+      <c r="K17" s="49">
+        <v>2.4489795918367299</v>
+      </c>
+      <c r="L17" s="205" t="s">
+        <v>149</v>
+      </c>
+      <c r="M17" s="206" t="s">
+        <v>115</v>
+      </c>
+      <c r="N17" s="47">
+        <v>9</v>
+      </c>
+      <c r="O17" s="48">
+        <v>8.7982559901459538</v>
+      </c>
+      <c r="P17" s="51">
+        <v>2.3017902813299198</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A18" s="204">
+        <v>9</v>
+      </c>
+      <c r="B18" s="205" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" s="206" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="47">
+        <v>17</v>
+      </c>
+      <c r="E18" s="48">
+        <v>7.9777374198120077</v>
+      </c>
+      <c r="F18" s="49">
+        <v>1.9296254256526699</v>
+      </c>
+      <c r="G18" s="210" t="s">
+        <v>134</v>
+      </c>
+      <c r="H18" s="206" t="s">
+        <v>119</v>
+      </c>
+      <c r="I18" s="47">
+        <v>10</v>
+      </c>
+      <c r="J18" s="48">
+        <v>9.025270758122744</v>
+      </c>
+      <c r="K18" s="49">
+        <v>2.0408163265306101</v>
+      </c>
+      <c r="L18" s="205" t="s">
+        <v>143</v>
+      </c>
+      <c r="M18" s="206" t="s">
+        <v>118</v>
+      </c>
+      <c r="N18" s="47">
+        <v>7</v>
+      </c>
+      <c r="O18" s="48">
+        <v>6.8430879923357413</v>
+      </c>
+      <c r="P18" s="51">
+        <v>1.79028132992327</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A19" s="204">
+        <v>10</v>
+      </c>
+      <c r="B19" s="205" t="s">
+        <v>134</v>
+      </c>
+      <c r="C19" s="206" t="s">
+        <v>119</v>
+      </c>
+      <c r="D19" s="47">
+        <v>14</v>
+      </c>
+      <c r="E19" s="48">
+        <v>6.5699014045510644</v>
+      </c>
+      <c r="F19" s="49">
+        <v>1.58910329171396</v>
+      </c>
+      <c r="G19" s="210" t="s">
+        <v>61</v>
+      </c>
+      <c r="H19" s="206" t="s">
+        <v>116</v>
+      </c>
+      <c r="I19" s="47">
+        <v>8</v>
+      </c>
+      <c r="J19" s="48">
+        <v>7.2202166064981954</v>
+      </c>
+      <c r="K19" s="49">
+        <v>1.6326530612244901</v>
+      </c>
+      <c r="L19" s="210" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="206" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" s="47">
+        <v>5</v>
+      </c>
+      <c r="O19" s="48">
+        <v>4.8879199945255296</v>
+      </c>
+      <c r="P19" s="51">
+        <v>1.2787723785166201</v>
+      </c>
+      <c r="Q19" s="229"/>
+      <c r="R19" s="229"/>
+    </row>
+    <row r="20" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A20" s="212"/>
+      <c r="B20" s="213"/>
+      <c r="C20" s="214" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="56">
+        <v>332</v>
+      </c>
+      <c r="E20" s="57">
+        <v>155.80051902221098</v>
+      </c>
+      <c r="F20" s="58">
+        <v>37.684449489216796</v>
+      </c>
+      <c r="G20" s="218"/>
+      <c r="H20" s="214" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" s="56">
+        <v>187</v>
+      </c>
+      <c r="J20" s="57">
+        <v>168.77256317689532</v>
+      </c>
+      <c r="K20" s="58">
+        <v>38.163265306122447</v>
+      </c>
+      <c r="L20" s="213"/>
+      <c r="M20" s="214" t="s">
+        <v>21</v>
+      </c>
+      <c r="N20" s="56">
+        <v>142</v>
+      </c>
+      <c r="O20" s="57">
+        <v>138.81692784452505</v>
+      </c>
+      <c r="P20" s="60">
+        <v>36.31713554987212</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="230" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="B21" s="220"/>
+      <c r="C21" s="83"/>
+      <c r="G21" s="220"/>
+      <c r="H21" s="83"/>
+      <c r="L21" s="220"/>
+      <c r="M21" s="83"/>
+    </row>
+    <row r="22" spans="1:18" s="80" customFormat="1" ht="27.6" customHeight="1">
+      <c r="A22" s="79"/>
+      <c r="B22" s="197"/>
+      <c r="C22" s="21"/>
+      <c r="G22" s="231"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="231"/>
+      <c r="M22" s="21"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+    </row>
+    <row r="23" spans="1:18" ht="27.6" customHeight="1">
+      <c r="B23" s="197"/>
+      <c r="C23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="M23" s="21"/>
+    </row>
+    <row r="24" spans="1:18" ht="27.6" customHeight="1">
+      <c r="B24" s="197"/>
+      <c r="C24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="M24" s="21"/>
+    </row>
+    <row r="25" spans="1:18" ht="27.6" customHeight="1">
+      <c r="B25" s="197"/>
+      <c r="C25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="M25" s="21"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="C26" s="232"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="B27" s="197"/>
+      <c r="C27" s="232"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="B28" s="197"/>
+      <c r="C28" s="64"/>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="B29" s="197"/>
+      <c r="C29" s="64"/>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="B30" s="197"/>
+      <c r="C30" s="64"/>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="B31" s="197"/>
+      <c r="C31" s="64"/>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="B32" s="197"/>
+      <c r="C32" s="64"/>
+    </row>
+    <row r="33" spans="2:3">
+      <c r="B33" s="197"/>
+      <c r="C33" s="64"/>
+    </row>
+    <row r="34" spans="2:3">
+      <c r="B34" s="197"/>
+      <c r="C34" s="64"/>
+    </row>
+    <row r="35" spans="2:3">
+      <c r="B35" s="197"/>
+      <c r="C35" s="64"/>
+    </row>
+    <row r="36" spans="2:3">
+      <c r="B36" s="197"/>
+      <c r="C36" s="64"/>
+    </row>
+    <row r="37" spans="2:3">
+      <c r="B37" s="197"/>
+      <c r="C37" s="64"/>
+    </row>
+    <row r="38" spans="2:3">
+      <c r="B38" s="197"/>
+      <c r="C38" s="64"/>
+    </row>
+    <row r="39" spans="2:3">
+      <c r="B39" s="197"/>
+      <c r="C39" s="64"/>
+    </row>
+    <row r="40" spans="2:3">
+      <c r="B40" s="197"/>
+      <c r="C40" s="64"/>
+    </row>
+    <row r="41" spans="2:3">
+      <c r="B41" s="197"/>
+      <c r="C41" s="64"/>
+    </row>
+    <row r="42" spans="2:3">
+      <c r="B42" s="197"/>
+      <c r="C42" s="64"/>
+    </row>
+    <row r="43" spans="2:3">
+      <c r="B43" s="197"/>
+      <c r="C43" s="64"/>
+    </row>
+    <row r="44" spans="2:3">
+      <c r="B44" s="197"/>
+      <c r="C44" s="64"/>
+    </row>
+    <row r="45" spans="2:3">
+      <c r="B45" s="197"/>
+      <c r="C45" s="64"/>
+    </row>
+    <row r="46" spans="2:3">
+      <c r="B46" s="197"/>
+      <c r="C46" s="64"/>
+    </row>
+    <row r="47" spans="2:3">
+      <c r="B47" s="197"/>
+      <c r="C47" s="64"/>
+    </row>
+    <row r="48" spans="2:3">
+      <c r="B48" s="197"/>
+      <c r="C48" s="64"/>
+    </row>
+    <row r="49" spans="2:3">
+      <c r="B49" s="197"/>
+      <c r="C49" s="64"/>
+    </row>
+    <row r="50" spans="2:3">
+      <c r="B50" s="197"/>
+      <c r="C50" s="64"/>
+    </row>
+    <row r="51" spans="2:3">
+      <c r="B51" s="197"/>
+      <c r="C51" s="64"/>
+    </row>
+    <row r="52" spans="2:3">
+      <c r="B52" s="197"/>
+      <c r="C52" s="64"/>
+    </row>
+    <row r="53" spans="2:3">
+      <c r="B53" s="197"/>
+      <c r="C53" s="64"/>
+    </row>
+    <row r="54" spans="2:3">
+      <c r="B54" s="197"/>
+      <c r="C54" s="64"/>
+    </row>
+    <row r="55" spans="2:3">
+      <c r="B55" s="197"/>
+      <c r="C55" s="64"/>
+    </row>
+    <row r="56" spans="2:3">
+      <c r="B56" s="197"/>
+      <c r="C56" s="64"/>
+    </row>
+    <row r="57" spans="2:3">
+      <c r="B57" s="197"/>
+      <c r="C57" s="64"/>
+    </row>
+    <row r="58" spans="2:3">
+      <c r="B58" s="197"/>
+      <c r="C58" s="64"/>
+    </row>
+    <row r="59" spans="2:3">
+      <c r="B59" s="197"/>
+      <c r="C59" s="64"/>
+    </row>
+    <row r="60" spans="2:3">
+      <c r="B60" s="197"/>
+      <c r="C60" s="64"/>
+    </row>
+    <row r="61" spans="2:3">
+      <c r="B61" s="197"/>
+      <c r="C61" s="64"/>
+    </row>
+    <row r="62" spans="2:3">
+      <c r="B62" s="197"/>
+      <c r="C62" s="64"/>
+    </row>
+    <row r="63" spans="2:3">
+      <c r="B63" s="197"/>
+      <c r="C63" s="64"/>
+    </row>
+    <row r="64" spans="2:3">
+      <c r="B64" s="197"/>
+      <c r="C64" s="64"/>
+    </row>
+    <row r="65" spans="2:3">
+      <c r="B65" s="197"/>
+      <c r="C65" s="64"/>
+    </row>
+    <row r="66" spans="2:3">
+      <c r="B66" s="197"/>
+      <c r="C66" s="64"/>
+    </row>
+    <row r="67" spans="2:3">
+      <c r="B67" s="197"/>
+      <c r="C67" s="64"/>
+    </row>
+    <row r="68" spans="2:3">
+      <c r="B68" s="197"/>
+      <c r="C68" s="64"/>
+    </row>
+    <row r="69" spans="2:3">
+      <c r="B69" s="197"/>
+      <c r="C69" s="64"/>
+    </row>
+    <row r="70" spans="2:3">
+      <c r="B70" s="197"/>
+      <c r="C70" s="64"/>
+    </row>
+    <row r="71" spans="2:3">
+      <c r="B71" s="197"/>
+      <c r="C71" s="64"/>
+    </row>
+    <row r="72" spans="2:3">
+      <c r="B72" s="197"/>
+      <c r="C72" s="64"/>
+    </row>
+    <row r="73" spans="2:3">
+      <c r="B73" s="197"/>
+      <c r="C73" s="64"/>
+    </row>
+    <row r="74" spans="2:3">
+      <c r="B74" s="197"/>
+      <c r="C74" s="64"/>
+    </row>
+    <row r="75" spans="2:3">
+      <c r="B75" s="197"/>
+      <c r="C75" s="64"/>
+    </row>
+    <row r="76" spans="2:3">
+      <c r="B76" s="197"/>
+      <c r="C76" s="64"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:K5"/>
+    <mergeCell ref="L5:P5"/>
+  </mergeCells>
+  <phoneticPr fontId="24" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:S76"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="4" style="66" customWidth="1"/>
+    <col min="2" max="2" width="10.3984375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="19.5" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.09765625" style="66" customWidth="1"/>
+    <col min="7" max="7" width="10.3984375" style="197" customWidth="1"/>
+    <col min="8" max="8" width="19.5" style="64" customWidth="1"/>
+    <col min="9" max="11" width="7.09765625" style="66" customWidth="1"/>
+    <col min="12" max="12" width="10.3984375" style="197" customWidth="1"/>
+    <col min="13" max="13" width="19.5" style="64" customWidth="1"/>
+    <col min="14" max="16" width="7.09765625" style="66" customWidth="1"/>
+    <col min="17" max="16384" width="8.09765625" style="66"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" s="222" customFormat="1" ht="24.6">
+      <c r="A1" s="320" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1" s="320"/>
+      <c r="C1" s="320"/>
+      <c r="D1" s="320"/>
+      <c r="E1" s="320"/>
+      <c r="F1" s="320"/>
+      <c r="G1" s="320"/>
+      <c r="H1" s="320"/>
+      <c r="I1" s="320"/>
+      <c r="J1" s="320"/>
+      <c r="K1" s="320"/>
+      <c r="L1" s="320"/>
+      <c r="M1" s="320"/>
+      <c r="N1" s="320"/>
+      <c r="O1" s="320"/>
+      <c r="P1" s="320"/>
+    </row>
+    <row r="2" spans="1:19" s="222" customFormat="1" ht="8.4" customHeight="1">
+      <c r="A2" s="81"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+    </row>
+    <row r="3" spans="1:19" s="64" customFormat="1">
+      <c r="A3" s="194"/>
+      <c r="B3" s="195"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="330" t="s">
+        <v>180</v>
+      </c>
+      <c r="I3" s="330"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="195"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="223" t="s">
+        <v>181</v>
+      </c>
+      <c r="O3" s="63"/>
+      <c r="P3" s="65"/>
+    </row>
+    <row r="4" spans="1:19" ht="18" customHeight="1">
+      <c r="P4" s="224" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="21" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="326" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="328"/>
+      <c r="G5" s="326" t="s">
+        <v>173</v>
+      </c>
+      <c r="H5" s="327"/>
+      <c r="I5" s="327"/>
+      <c r="J5" s="327"/>
+      <c r="K5" s="328"/>
+      <c r="L5" s="326" t="s">
+        <v>174</v>
+      </c>
+      <c r="M5" s="327"/>
+      <c r="N5" s="327"/>
+      <c r="O5" s="327"/>
+      <c r="P5" s="329"/>
+    </row>
+    <row r="6" spans="1:19" s="21" customFormat="1" ht="13.8">
+      <c r="A6" s="68"/>
+      <c r="B6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="70"/>
+      <c r="D6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="69" t="s">
+        <v>181</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="70"/>
+      <c r="I6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="69" t="s">
+        <v>181</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="L6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="70"/>
+      <c r="N6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="225" t="s">
+        <v>181</v>
+      </c>
+      <c r="P6" s="226" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="21" customFormat="1" ht="13.8">
+      <c r="A7" s="68"/>
+      <c r="B7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="D7" s="71"/>
+      <c r="E7" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="71" t="s">
+        <v>184</v>
+      </c>
+      <c r="G7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="I7" s="71"/>
+      <c r="J7" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="K7" s="71" t="s">
+        <v>184</v>
+      </c>
+      <c r="L7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="N7" s="71"/>
+      <c r="O7" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="P7" s="74" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="21" customFormat="1" ht="13.8">
+      <c r="A8" s="75" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="77"/>
+      <c r="D8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="76" t="s">
+        <v>181</v>
+      </c>
+      <c r="F8" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="77"/>
+      <c r="I8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="76" t="s">
+        <v>185</v>
+      </c>
+      <c r="K8" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="M8" s="77"/>
+      <c r="N8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="O8" s="76" t="s">
+        <v>185</v>
+      </c>
+      <c r="P8" s="78" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="227" customFormat="1" ht="39" customHeight="1">
+      <c r="A9" s="198"/>
+      <c r="B9" s="199" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="200" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="41">
+        <v>761</v>
+      </c>
+      <c r="E9" s="42">
+        <v>359.98278137550318</v>
+      </c>
+      <c r="F9" s="43">
+        <v>100</v>
+      </c>
+      <c r="G9" s="199" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="200" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="41">
+        <v>446</v>
+      </c>
+      <c r="J9" s="42">
+        <v>408.17073617161475</v>
+      </c>
+      <c r="K9" s="43">
+        <v>100</v>
+      </c>
+      <c r="L9" s="199" t="s">
+        <v>36</v>
+      </c>
+      <c r="M9" s="200" t="s">
+        <v>17</v>
+      </c>
+      <c r="N9" s="41">
+        <v>315</v>
+      </c>
+      <c r="O9" s="42">
+        <v>308.42741185340395</v>
+      </c>
+      <c r="P9" s="42">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A10" s="204">
+        <v>1</v>
+      </c>
+      <c r="B10" s="205" t="s">
+        <v>91</v>
+      </c>
+      <c r="C10" s="206" t="s">
+        <v>111</v>
+      </c>
+      <c r="D10" s="47">
+        <v>148</v>
+      </c>
+      <c r="E10" s="48">
+        <v>70.009791910084715</v>
+      </c>
+      <c r="F10" s="49">
+        <v>19.4480946123522</v>
+      </c>
+      <c r="G10" s="210" t="s">
+        <v>91</v>
+      </c>
+      <c r="H10" s="206" t="s">
+        <v>111</v>
+      </c>
+      <c r="I10" s="47">
+        <v>99</v>
+      </c>
+      <c r="J10" s="48">
+        <v>90.602921257824804</v>
+      </c>
+      <c r="K10" s="49">
+        <v>22.197309417040401</v>
+      </c>
+      <c r="L10" s="205" t="s">
+        <v>91</v>
+      </c>
+      <c r="M10" s="206" t="s">
+        <v>111</v>
+      </c>
+      <c r="N10" s="47">
+        <v>49</v>
+      </c>
+      <c r="O10" s="48">
+        <v>47.977597399418393</v>
+      </c>
+      <c r="P10" s="51">
+        <v>15.5555555555556</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A11" s="204">
+        <v>2</v>
+      </c>
+      <c r="B11" s="205" t="s">
+        <v>147</v>
+      </c>
+      <c r="C11" s="206" t="s">
+        <v>112</v>
+      </c>
+      <c r="D11" s="47">
+        <v>102</v>
+      </c>
+      <c r="E11" s="48">
+        <v>48.249991721815142</v>
+      </c>
+      <c r="F11" s="49">
+        <v>13.4034165571616</v>
+      </c>
+      <c r="G11" s="211" t="s">
+        <v>147</v>
+      </c>
+      <c r="H11" s="206" t="s">
+        <v>112</v>
+      </c>
+      <c r="I11" s="47">
+        <v>57</v>
+      </c>
+      <c r="J11" s="48">
+        <v>52.165318299959736</v>
+      </c>
+      <c r="K11" s="49">
+        <v>12.780269058296</v>
+      </c>
+      <c r="L11" s="205" t="s">
+        <v>147</v>
+      </c>
+      <c r="M11" s="206" t="s">
+        <v>112</v>
+      </c>
+      <c r="N11" s="47">
+        <v>45</v>
+      </c>
+      <c r="O11" s="48">
+        <v>44.061058836200566</v>
+      </c>
+      <c r="P11" s="51">
+        <v>14.285714285714301</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A12" s="204">
+        <v>3</v>
+      </c>
+      <c r="B12" s="205" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" s="206" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="47">
+        <v>57</v>
+      </c>
+      <c r="E12" s="48">
+        <v>26.963230668073169</v>
+      </c>
+      <c r="F12" s="49">
+        <v>7.4901445466491499</v>
+      </c>
+      <c r="G12" s="210" t="s">
+        <v>95</v>
+      </c>
+      <c r="H12" s="206" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" s="47">
+        <v>30</v>
+      </c>
+      <c r="J12" s="48">
+        <v>27.455430684189334</v>
+      </c>
+      <c r="K12" s="49">
+        <v>6.7264573991031398</v>
+      </c>
+      <c r="L12" s="205" t="s">
+        <v>95</v>
+      </c>
+      <c r="M12" s="206" t="s">
+        <v>18</v>
+      </c>
+      <c r="N12" s="47">
+        <v>27</v>
+      </c>
+      <c r="O12" s="48">
+        <v>26.43663530172034</v>
+      </c>
+      <c r="P12" s="51">
+        <v>8.5714285714285694</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A13" s="204">
+        <v>4</v>
+      </c>
+      <c r="B13" s="205" t="s">
+        <v>144</v>
+      </c>
+      <c r="C13" s="206" t="s">
+        <v>114</v>
+      </c>
+      <c r="D13" s="47">
+        <v>42</v>
+      </c>
+      <c r="E13" s="48">
+        <v>19.867643650159177</v>
+      </c>
+      <c r="F13" s="49">
+        <v>5.5190538764783197</v>
+      </c>
+      <c r="G13" s="211" t="s">
+        <v>144</v>
+      </c>
+      <c r="H13" s="206" t="s">
+        <v>114</v>
+      </c>
+      <c r="I13" s="47">
+        <v>23</v>
+      </c>
+      <c r="J13" s="48">
+        <v>21.049163524545154</v>
+      </c>
+      <c r="K13" s="49">
+        <v>5.1569506726457401</v>
+      </c>
+      <c r="L13" s="205" t="s">
+        <v>144</v>
+      </c>
+      <c r="M13" s="206" t="s">
+        <v>114</v>
+      </c>
+      <c r="N13" s="47">
+        <v>19</v>
+      </c>
+      <c r="O13" s="48">
+        <v>18.603558175284686</v>
+      </c>
+      <c r="P13" s="51">
+        <v>6.0317460317460299</v>
+      </c>
+      <c r="R13" s="229"/>
+      <c r="S13" s="229"/>
+    </row>
+    <row r="14" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A14" s="204">
+        <v>5</v>
+      </c>
+      <c r="B14" s="205" t="s">
+        <v>148</v>
+      </c>
+      <c r="C14" s="206" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" s="47">
+        <v>32</v>
+      </c>
+      <c r="E14" s="48">
+        <v>15.137252304883182</v>
+      </c>
+      <c r="F14" s="49">
+        <v>4.2049934296977698</v>
+      </c>
+      <c r="G14" s="210" t="s">
+        <v>148</v>
+      </c>
+      <c r="H14" s="206" t="s">
+        <v>113</v>
+      </c>
+      <c r="I14" s="47">
+        <v>18</v>
+      </c>
+      <c r="J14" s="48">
+        <v>16.473258410513601</v>
+      </c>
+      <c r="K14" s="49">
+        <v>4.03587443946188</v>
+      </c>
+      <c r="L14" s="205" t="s">
+        <v>148</v>
+      </c>
+      <c r="M14" s="206" t="s">
+        <v>113</v>
+      </c>
+      <c r="N14" s="47">
+        <v>14</v>
+      </c>
+      <c r="O14" s="48">
+        <v>13.707884971262398</v>
+      </c>
+      <c r="P14" s="51">
+        <v>4.4444444444444402</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A15" s="204">
+        <v>6</v>
+      </c>
+      <c r="B15" s="205" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="47">
+        <v>30</v>
+      </c>
+      <c r="E15" s="48">
+        <v>14.191174035827984</v>
+      </c>
+      <c r="F15" s="49">
+        <v>3.9421813403416599</v>
+      </c>
+      <c r="G15" s="210" t="s">
+        <v>94</v>
+      </c>
+      <c r="H15" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="I15" s="47">
+        <v>18</v>
+      </c>
+      <c r="J15" s="48">
+        <v>16.473258410513601</v>
+      </c>
+      <c r="K15" s="49">
+        <v>4.03587443946188</v>
+      </c>
+      <c r="L15" s="205" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="N15" s="47">
+        <v>12</v>
+      </c>
+      <c r="O15" s="48">
+        <v>11.749615689653485</v>
+      </c>
+      <c r="P15" s="51">
+        <v>3.8095238095238102</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A16" s="204">
+        <v>7</v>
+      </c>
+      <c r="B16" s="205" t="s">
+        <v>149</v>
+      </c>
+      <c r="C16" s="206" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="47">
+        <v>23</v>
+      </c>
+      <c r="E16" s="48">
+        <v>10.879900094134788</v>
+      </c>
+      <c r="F16" s="49">
+        <v>3.0223390275952702</v>
+      </c>
+      <c r="G16" s="210" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16" s="206" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="47">
+        <v>14</v>
+      </c>
+      <c r="J16" s="48">
+        <v>12.812534319288355</v>
+      </c>
+      <c r="K16" s="49">
+        <v>3.1390134529148002</v>
+      </c>
+      <c r="L16" s="205" t="s">
+        <v>149</v>
+      </c>
+      <c r="M16" s="206" t="s">
+        <v>115</v>
+      </c>
+      <c r="N16" s="47">
+        <v>11</v>
+      </c>
+      <c r="O16" s="48">
+        <v>10.770481048849028</v>
+      </c>
+      <c r="P16" s="51">
+        <v>3.4920634920634899</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A17" s="204">
+        <v>8</v>
+      </c>
+      <c r="B17" s="210" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="206" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="47">
+        <v>20</v>
+      </c>
+      <c r="E17" s="48">
+        <v>9.4607826905519889</v>
+      </c>
+      <c r="F17" s="49">
+        <v>2.6281208935610998</v>
+      </c>
+      <c r="G17" s="210" t="s">
+        <v>149</v>
+      </c>
+      <c r="H17" s="206" t="s">
+        <v>115</v>
+      </c>
+      <c r="I17" s="47">
+        <v>12</v>
+      </c>
+      <c r="J17" s="48">
+        <v>10.982172273675733</v>
+      </c>
+      <c r="K17" s="49">
+        <v>2.6905829596412598</v>
+      </c>
+      <c r="L17" s="205" t="s">
+        <v>143</v>
+      </c>
+      <c r="M17" s="206" t="s">
+        <v>118</v>
+      </c>
+      <c r="N17" s="47">
+        <v>7</v>
+      </c>
+      <c r="O17" s="48">
+        <v>6.8539424856311992</v>
+      </c>
+      <c r="P17" s="51">
+        <v>2.2222222222222201</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A18" s="204">
+        <v>9</v>
+      </c>
+      <c r="B18" s="205" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="206" t="s">
+        <v>116</v>
+      </c>
+      <c r="D18" s="47">
+        <v>17</v>
+      </c>
+      <c r="E18" s="48">
+        <v>8.0416652869691898</v>
+      </c>
+      <c r="F18" s="49">
+        <v>2.2339027595269401</v>
+      </c>
+      <c r="G18" s="210" t="s">
+        <v>61</v>
+      </c>
+      <c r="H18" s="206" t="s">
+        <v>116</v>
+      </c>
+      <c r="I18" s="47">
+        <v>11</v>
+      </c>
+      <c r="J18" s="48">
+        <v>10.066991250869421</v>
+      </c>
+      <c r="K18" s="49">
+        <v>2.4663677130044799</v>
+      </c>
+      <c r="L18" s="205" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" s="206" t="s">
+        <v>116</v>
+      </c>
+      <c r="N18" s="47">
+        <v>6</v>
+      </c>
+      <c r="O18" s="48">
+        <v>5.8748078448267425</v>
+      </c>
+      <c r="P18" s="51">
+        <v>1.9047619047619</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A19" s="204">
+        <v>10</v>
+      </c>
+      <c r="B19" s="205" t="s">
+        <v>143</v>
+      </c>
+      <c r="C19" s="206" t="s">
+        <v>118</v>
+      </c>
+      <c r="D19" s="47">
+        <v>17</v>
+      </c>
+      <c r="E19" s="48">
+        <v>8.0416652869691898</v>
+      </c>
+      <c r="F19" s="49">
+        <v>2.2339027595269401</v>
+      </c>
+      <c r="G19" s="210" t="s">
+        <v>39</v>
+      </c>
+      <c r="H19" s="206" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="47">
+        <v>10</v>
+      </c>
+      <c r="J19" s="48">
+        <v>9.1518102280631108</v>
+      </c>
+      <c r="K19" s="49">
+        <v>2.2421524663677102</v>
+      </c>
+      <c r="L19" s="210" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="206" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" s="47">
+        <v>6</v>
+      </c>
+      <c r="O19" s="48">
+        <v>5.8748078448267425</v>
+      </c>
+      <c r="P19" s="51">
+        <v>1.9047619047619</v>
+      </c>
+      <c r="Q19" s="229"/>
+      <c r="R19" s="229"/>
+    </row>
+    <row r="20" spans="1:18" s="228" customFormat="1" ht="39" customHeight="1">
+      <c r="A20" s="212"/>
+      <c r="B20" s="213"/>
+      <c r="C20" s="214" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="56">
+        <v>273</v>
+      </c>
+      <c r="E20" s="57">
+        <v>129.13968372603466</v>
+      </c>
+      <c r="F20" s="58">
+        <v>35.873850197109064</v>
+      </c>
+      <c r="G20" s="218"/>
+      <c r="H20" s="214" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" s="56">
+        <v>154</v>
+      </c>
+      <c r="J20" s="57">
+        <v>140.93787751217189</v>
+      </c>
+      <c r="K20" s="58">
+        <v>34.529147982062781</v>
+      </c>
+      <c r="L20" s="213"/>
+      <c r="M20" s="214" t="s">
+        <v>21</v>
+      </c>
+      <c r="N20" s="56">
+        <v>119</v>
+      </c>
+      <c r="O20" s="57">
+        <v>116.51702225573038</v>
+      </c>
+      <c r="P20" s="60">
+        <v>37.777777777777779</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="230" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="B21" s="220"/>
+      <c r="C21" s="83"/>
+      <c r="G21" s="220"/>
+      <c r="H21" s="83"/>
+      <c r="L21" s="220"/>
+      <c r="M21" s="83"/>
+    </row>
+    <row r="22" spans="1:18" s="80" customFormat="1" ht="27.6" customHeight="1">
+      <c r="A22" s="79"/>
+      <c r="B22" s="197"/>
+      <c r="C22" s="21"/>
+      <c r="G22" s="231"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="231"/>
+      <c r="M22" s="21"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+    </row>
+    <row r="23" spans="1:18" ht="27.6" customHeight="1">
+      <c r="B23" s="197"/>
+      <c r="C23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="M23" s="21"/>
+    </row>
+    <row r="24" spans="1:18" ht="27.6" customHeight="1">
+      <c r="B24" s="197"/>
+      <c r="C24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="M24" s="21"/>
+    </row>
+    <row r="25" spans="1:18" ht="27.6" customHeight="1">
+      <c r="B25" s="197"/>
+      <c r="C25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="M25" s="21"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="C26" s="232"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="B27" s="197"/>
+      <c r="C27" s="232"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="B28" s="197"/>
+      <c r="C28" s="64"/>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="B29" s="197"/>
+      <c r="C29" s="64"/>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="B30" s="197"/>
+      <c r="C30" s="64"/>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="B31" s="197"/>
+      <c r="C31" s="64"/>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="B32" s="197"/>
+      <c r="C32" s="64"/>
+    </row>
+    <row r="33" spans="2:3">
+      <c r="B33" s="197"/>
+      <c r="C33" s="64"/>
+    </row>
+    <row r="34" spans="2:3">
+      <c r="B34" s="197"/>
+      <c r="C34" s="64"/>
+    </row>
+    <row r="35" spans="2:3">
+      <c r="B35" s="197"/>
+      <c r="C35" s="64"/>
+    </row>
+    <row r="36" spans="2:3">
+      <c r="B36" s="197"/>
+      <c r="C36" s="64"/>
+    </row>
+    <row r="37" spans="2:3">
+      <c r="B37" s="197"/>
+      <c r="C37" s="64"/>
+    </row>
+    <row r="38" spans="2:3">
+      <c r="B38" s="197"/>
+      <c r="C38" s="64"/>
+    </row>
+    <row r="39" spans="2:3">
+      <c r="B39" s="197"/>
+      <c r="C39" s="64"/>
+    </row>
+    <row r="40" spans="2:3">
+      <c r="B40" s="197"/>
+      <c r="C40" s="64"/>
+    </row>
+    <row r="41" spans="2:3">
+      <c r="B41" s="197"/>
+      <c r="C41" s="64"/>
+    </row>
+    <row r="42" spans="2:3">
+      <c r="B42" s="197"/>
+      <c r="C42" s="64"/>
+    </row>
+    <row r="43" spans="2:3">
+      <c r="B43" s="197"/>
+      <c r="C43" s="64"/>
+    </row>
+    <row r="44" spans="2:3">
+      <c r="B44" s="197"/>
+      <c r="C44" s="64"/>
+    </row>
+    <row r="45" spans="2:3">
+      <c r="B45" s="197"/>
+      <c r="C45" s="64"/>
+    </row>
+    <row r="46" spans="2:3">
+      <c r="B46" s="197"/>
+      <c r="C46" s="64"/>
+    </row>
+    <row r="47" spans="2:3">
+      <c r="B47" s="197"/>
+      <c r="C47" s="64"/>
+    </row>
+    <row r="48" spans="2:3">
+      <c r="B48" s="197"/>
+      <c r="C48" s="64"/>
+    </row>
+    <row r="49" spans="2:3">
+      <c r="B49" s="197"/>
+      <c r="C49" s="64"/>
+    </row>
+    <row r="50" spans="2:3">
+      <c r="B50" s="197"/>
+      <c r="C50" s="64"/>
+    </row>
+    <row r="51" spans="2:3">
+      <c r="B51" s="197"/>
+      <c r="C51" s="64"/>
+    </row>
+    <row r="52" spans="2:3">
+      <c r="B52" s="197"/>
+      <c r="C52" s="64"/>
+    </row>
+    <row r="53" spans="2:3">
+      <c r="B53" s="197"/>
+      <c r="C53" s="64"/>
+    </row>
+    <row r="54" spans="2:3">
+      <c r="B54" s="197"/>
+      <c r="C54" s="64"/>
+    </row>
+    <row r="55" spans="2:3">
+      <c r="B55" s="197"/>
+      <c r="C55" s="64"/>
+    </row>
+    <row r="56" spans="2:3">
+      <c r="B56" s="197"/>
+      <c r="C56" s="64"/>
+    </row>
+    <row r="57" spans="2:3">
+      <c r="B57" s="197"/>
+      <c r="C57" s="64"/>
+    </row>
+    <row r="58" spans="2:3">
+      <c r="B58" s="197"/>
+      <c r="C58" s="64"/>
+    </row>
+    <row r="59" spans="2:3">
+      <c r="B59" s="197"/>
+      <c r="C59" s="64"/>
+    </row>
+    <row r="60" spans="2:3">
+      <c r="B60" s="197"/>
+      <c r="C60" s="64"/>
+    </row>
+    <row r="61" spans="2:3">
+      <c r="B61" s="197"/>
+      <c r="C61" s="64"/>
+    </row>
+    <row r="62" spans="2:3">
+      <c r="B62" s="197"/>
+      <c r="C62" s="64"/>
+    </row>
+    <row r="63" spans="2:3">
+      <c r="B63" s="197"/>
+      <c r="C63" s="64"/>
+    </row>
+    <row r="64" spans="2:3">
+      <c r="B64" s="197"/>
+      <c r="C64" s="64"/>
+    </row>
+    <row r="65" spans="2:3">
+      <c r="B65" s="197"/>
+      <c r="C65" s="64"/>
+    </row>
+    <row r="66" spans="2:3">
+      <c r="B66" s="197"/>
+      <c r="C66" s="64"/>
+    </row>
+    <row r="67" spans="2:3">
+      <c r="B67" s="197"/>
+      <c r="C67" s="64"/>
+    </row>
+    <row r="68" spans="2:3">
+      <c r="B68" s="197"/>
+      <c r="C68" s="64"/>
+    </row>
+    <row r="69" spans="2:3">
+      <c r="B69" s="197"/>
+      <c r="C69" s="64"/>
+    </row>
+    <row r="70" spans="2:3">
+      <c r="B70" s="197"/>
+      <c r="C70" s="64"/>
+    </row>
+    <row r="71" spans="2:3">
+      <c r="B71" s="197"/>
+      <c r="C71" s="64"/>
+    </row>
+    <row r="72" spans="2:3">
+      <c r="B72" s="197"/>
+      <c r="C72" s="64"/>
+    </row>
+    <row r="73" spans="2:3">
+      <c r="B73" s="197"/>
+      <c r="C73" s="64"/>
+    </row>
+    <row r="74" spans="2:3">
+      <c r="B74" s="197"/>
+      <c r="C74" s="64"/>
+    </row>
+    <row r="75" spans="2:3">
+      <c r="B75" s="197"/>
+      <c r="C75" s="64"/>
+    </row>
+    <row r="76" spans="2:3">
+      <c r="B76" s="197"/>
+      <c r="C76" s="64"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:K5"/>
+    <mergeCell ref="L5:P5"/>
+  </mergeCells>
+  <phoneticPr fontId="24" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:P21"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <cols>
+    <col min="1" max="1" width="4.59765625" customWidth="1"/>
+    <col min="2" max="2" width="11.09765625" customWidth="1"/>
+    <col min="3" max="3" width="20.19921875" customWidth="1"/>
+    <col min="7" max="7" width="11.09765625" customWidth="1"/>
+    <col min="8" max="8" width="20.19921875" customWidth="1"/>
+    <col min="12" max="12" width="11.09765625" customWidth="1"/>
+    <col min="13" max="13" width="20.19921875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="331" t="s">
+        <v>168</v>
+      </c>
+      <c r="B1" s="332"/>
+      <c r="C1" s="332"/>
+      <c r="D1" s="332"/>
+      <c r="E1" s="332"/>
+      <c r="F1" s="332"/>
+      <c r="G1" s="332"/>
+      <c r="H1" s="332"/>
+      <c r="I1" s="332"/>
+      <c r="J1" s="332"/>
+      <c r="K1" s="332"/>
+      <c r="L1" s="332"/>
+      <c r="M1" s="332"/>
+      <c r="N1" s="332"/>
+      <c r="O1" s="332"/>
+      <c r="P1" s="332"/>
+    </row>
+    <row r="2" spans="1:16" ht="24.6">
+      <c r="A2" s="81"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+    </row>
+    <row r="3" spans="1:16" ht="16.2">
+      <c r="A3" s="194"/>
+      <c r="B3" s="195"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="196" t="s">
+        <v>171</v>
+      </c>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="195"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="63"/>
+      <c r="O3" s="63"/>
+      <c r="P3" s="65"/>
+    </row>
+    <row r="4" spans="1:16" ht="16.2">
+      <c r="A4" s="66"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="197"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="197"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="66"/>
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="326" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="328"/>
+      <c r="G5" s="326" t="s">
+        <v>173</v>
+      </c>
+      <c r="H5" s="327"/>
+      <c r="I5" s="327"/>
+      <c r="J5" s="327"/>
+      <c r="K5" s="328"/>
+      <c r="L5" s="326" t="s">
+        <v>174</v>
+      </c>
+      <c r="M5" s="327"/>
+      <c r="N5" s="327"/>
+      <c r="O5" s="327"/>
+      <c r="P5" s="327"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="68"/>
+      <c r="B6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="70"/>
+      <c r="D6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="70"/>
+      <c r="I6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="70"/>
+      <c r="N6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="20" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="68"/>
+      <c r="B7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="D7" s="71"/>
+      <c r="E7" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="I7" s="71"/>
+      <c r="J7" s="71" t="s">
+        <v>176</v>
+      </c>
+      <c r="K7" s="71" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="N7" s="71"/>
+      <c r="O7" s="71" t="s">
+        <v>177</v>
+      </c>
+      <c r="P7" s="74" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="75" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="77"/>
+      <c r="D8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="77"/>
+      <c r="I8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="75" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="M8" s="77"/>
+      <c r="N8" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="O8" s="75" t="s">
+        <v>14</v>
+      </c>
+      <c r="P8" s="78" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A9" s="198"/>
+      <c r="B9" s="199" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="200" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="201">
+        <v>767</v>
+      </c>
+      <c r="E9" s="202">
+        <v>393.45641456999999</v>
+      </c>
+      <c r="F9" s="203">
+        <v>100</v>
+      </c>
+      <c r="G9" s="199" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="200" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="201">
+        <v>426</v>
+      </c>
+      <c r="J9" s="202">
+        <v>421.23165763999998</v>
+      </c>
+      <c r="K9" s="203">
+        <v>100</v>
+      </c>
+      <c r="L9" s="199" t="s">
+        <v>36</v>
+      </c>
+      <c r="M9" s="200" t="s">
+        <v>17</v>
+      </c>
+      <c r="N9" s="201">
+        <v>341</v>
+      </c>
+      <c r="O9" s="202">
+        <v>363.51231783999998</v>
+      </c>
+      <c r="P9" s="202">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A10" s="204">
+        <v>1</v>
+      </c>
+      <c r="B10" s="205" t="s">
+        <v>91</v>
+      </c>
+      <c r="C10" s="206" t="s">
+        <v>111</v>
+      </c>
+      <c r="D10" s="207">
+        <v>165</v>
+      </c>
+      <c r="E10" s="208">
+        <v>84.641862325999995</v>
+      </c>
+      <c r="F10" s="209">
+        <v>21.512385919</v>
+      </c>
+      <c r="G10" s="210" t="s">
+        <v>91</v>
+      </c>
+      <c r="H10" s="206" t="s">
+        <v>111</v>
+      </c>
+      <c r="I10" s="207">
+        <v>85</v>
+      </c>
+      <c r="J10" s="208">
+        <v>84.048570186000006</v>
+      </c>
+      <c r="K10" s="209">
+        <v>19.953051642999998</v>
+      </c>
+      <c r="L10" s="210" t="s">
+        <v>91</v>
+      </c>
+      <c r="M10" s="206" t="s">
+        <v>111</v>
+      </c>
+      <c r="N10" s="207">
+        <v>80</v>
+      </c>
+      <c r="O10" s="208">
+        <v>85.281482191999999</v>
+      </c>
+      <c r="P10" s="208">
+        <v>23.460410556999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A11" s="204">
+        <v>2</v>
+      </c>
+      <c r="B11" s="205" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="206" t="s">
+        <v>112</v>
+      </c>
+      <c r="D11" s="207">
+        <v>115</v>
+      </c>
+      <c r="E11" s="208">
+        <v>58.992813136000002</v>
+      </c>
+      <c r="F11" s="209">
+        <v>14.993481095</v>
+      </c>
+      <c r="G11" s="211" t="s">
+        <v>178</v>
+      </c>
+      <c r="H11" s="206" t="s">
+        <v>112</v>
+      </c>
+      <c r="I11" s="207">
+        <v>66</v>
+      </c>
+      <c r="J11" s="208">
+        <v>65.261242731999999</v>
+      </c>
+      <c r="K11" s="209">
+        <v>15.492957746</v>
+      </c>
+      <c r="L11" s="210" t="s">
+        <v>178</v>
+      </c>
+      <c r="M11" s="206" t="s">
+        <v>112</v>
+      </c>
+      <c r="N11" s="207">
+        <v>49</v>
+      </c>
+      <c r="O11" s="208">
+        <v>52.234907843000002</v>
+      </c>
+      <c r="P11" s="208">
+        <v>14.369501465999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A12" s="204">
+        <v>3</v>
+      </c>
+      <c r="B12" s="205" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="206" t="s">
+        <v>114</v>
+      </c>
+      <c r="D12" s="207">
+        <v>50</v>
+      </c>
+      <c r="E12" s="208">
+        <v>25.649049189999999</v>
+      </c>
+      <c r="F12" s="209">
+        <v>6.5189048239999998</v>
+      </c>
+      <c r="G12" s="210" t="s">
+        <v>144</v>
+      </c>
+      <c r="H12" s="206" t="s">
+        <v>114</v>
+      </c>
+      <c r="I12" s="207">
+        <v>31</v>
+      </c>
+      <c r="J12" s="208">
+        <v>30.653007949999999</v>
+      </c>
+      <c r="K12" s="209">
+        <v>7.2769953051999998</v>
+      </c>
+      <c r="L12" s="211" t="s">
+        <v>95</v>
+      </c>
+      <c r="M12" s="206" t="s">
+        <v>18</v>
+      </c>
+      <c r="N12" s="207">
+        <v>23</v>
+      </c>
+      <c r="O12" s="208">
+        <v>24.518426130000002</v>
+      </c>
+      <c r="P12" s="208">
+        <v>6.7448680351999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A13" s="204">
+        <v>4</v>
+      </c>
+      <c r="B13" s="205" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="207">
+        <v>48</v>
+      </c>
+      <c r="E13" s="208">
+        <v>24.623087221999999</v>
+      </c>
+      <c r="F13" s="209">
+        <v>6.2581486310000001</v>
+      </c>
+      <c r="G13" s="211" t="s">
+        <v>94</v>
+      </c>
+      <c r="H13" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="I13" s="207">
+        <v>29</v>
+      </c>
+      <c r="J13" s="208">
+        <v>28.675394533999999</v>
+      </c>
+      <c r="K13" s="209">
+        <v>6.8075117370999996</v>
+      </c>
+      <c r="L13" s="211" t="s">
+        <v>144</v>
+      </c>
+      <c r="M13" s="206" t="s">
+        <v>114</v>
+      </c>
+      <c r="N13" s="207">
+        <v>19</v>
+      </c>
+      <c r="O13" s="208">
+        <v>20.254352020999999</v>
+      </c>
+      <c r="P13" s="208">
+        <v>5.5718475073000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A14" s="204">
+        <v>5</v>
+      </c>
+      <c r="B14" s="205" t="s">
+        <v>95</v>
+      </c>
+      <c r="C14" s="206" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="207">
+        <v>45</v>
+      </c>
+      <c r="E14" s="208">
+        <v>23.084144271</v>
+      </c>
+      <c r="F14" s="209">
+        <v>5.8670143416</v>
+      </c>
+      <c r="G14" s="210" t="s">
+        <v>95</v>
+      </c>
+      <c r="H14" s="206" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="207">
+        <v>22</v>
+      </c>
+      <c r="J14" s="208">
+        <v>21.753747576999999</v>
+      </c>
+      <c r="K14" s="209">
+        <v>5.1643192488</v>
+      </c>
+      <c r="L14" s="211" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="N14" s="207">
+        <v>19</v>
+      </c>
+      <c r="O14" s="208">
+        <v>20.254352020999999</v>
+      </c>
+      <c r="P14" s="208">
+        <v>5.5718475073000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A15" s="204">
+        <v>6</v>
+      </c>
+      <c r="B15" s="205" t="s">
+        <v>148</v>
+      </c>
+      <c r="C15" s="206" t="s">
+        <v>113</v>
+      </c>
+      <c r="D15" s="207">
+        <v>31</v>
+      </c>
+      <c r="E15" s="208">
+        <v>15.902410498</v>
+      </c>
+      <c r="F15" s="209">
+        <v>4.0417209909</v>
+      </c>
+      <c r="G15" s="210" t="s">
+        <v>148</v>
+      </c>
+      <c r="H15" s="206" t="s">
+        <v>113</v>
+      </c>
+      <c r="I15" s="207">
+        <v>13</v>
+      </c>
+      <c r="J15" s="208">
+        <v>12.854487205</v>
+      </c>
+      <c r="K15" s="209">
+        <v>3.0516431924999998</v>
+      </c>
+      <c r="L15" s="210" t="s">
+        <v>148</v>
+      </c>
+      <c r="M15" s="206" t="s">
+        <v>113</v>
+      </c>
+      <c r="N15" s="207">
+        <v>18</v>
+      </c>
+      <c r="O15" s="208">
+        <v>19.188333492999998</v>
+      </c>
+      <c r="P15" s="208">
+        <v>5.2785923753999997</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A16" s="204">
+        <v>7</v>
+      </c>
+      <c r="B16" s="205" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="206" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="207">
+        <v>22</v>
+      </c>
+      <c r="E16" s="208">
+        <v>11.285581643</v>
+      </c>
+      <c r="F16" s="209">
+        <v>2.8683181225999999</v>
+      </c>
+      <c r="G16" s="210" t="s">
+        <v>61</v>
+      </c>
+      <c r="H16" s="206" t="s">
+        <v>33</v>
+      </c>
+      <c r="I16" s="207">
+        <v>11</v>
+      </c>
+      <c r="J16" s="208">
+        <v>10.876873788999999</v>
+      </c>
+      <c r="K16" s="209">
+        <v>2.5821596244</v>
+      </c>
+      <c r="L16" s="210" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" s="206" t="s">
+        <v>33</v>
+      </c>
+      <c r="N16" s="207">
+        <v>11</v>
+      </c>
+      <c r="O16" s="208">
+        <v>11.726203801</v>
+      </c>
+      <c r="P16" s="208">
+        <v>3.2258064516</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A17" s="204">
+        <v>8</v>
+      </c>
+      <c r="B17" s="205" t="s">
+        <v>143</v>
+      </c>
+      <c r="C17" s="206" t="s">
+        <v>118</v>
+      </c>
+      <c r="D17" s="207">
+        <v>13</v>
+      </c>
+      <c r="E17" s="208">
+        <v>6.6687527893</v>
+      </c>
+      <c r="F17" s="209">
+        <v>1.6949152542000001</v>
+      </c>
+      <c r="G17" s="210" t="s">
+        <v>68</v>
+      </c>
+      <c r="H17" s="206" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="207">
+        <v>6</v>
+      </c>
+      <c r="J17" s="208">
+        <v>5.9328402483999998</v>
+      </c>
+      <c r="K17" s="209">
+        <v>1.4084507042000001</v>
+      </c>
+      <c r="L17" s="210" t="s">
+        <v>143</v>
+      </c>
+      <c r="M17" s="206" t="s">
+        <v>118</v>
+      </c>
+      <c r="N17" s="207">
+        <v>9</v>
+      </c>
+      <c r="O17" s="208">
+        <v>9.5941667465999991</v>
+      </c>
+      <c r="P17" s="208">
+        <v>2.6392961876999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A18" s="204">
+        <v>9</v>
+      </c>
+      <c r="B18" s="205" t="s">
+        <v>134</v>
+      </c>
+      <c r="C18" s="206" t="s">
+        <v>119</v>
+      </c>
+      <c r="D18" s="207">
+        <v>10</v>
+      </c>
+      <c r="E18" s="208">
+        <v>5.1298098378999999</v>
+      </c>
+      <c r="F18" s="209">
+        <v>1.3037809648000001</v>
+      </c>
+      <c r="G18" s="210" t="s">
+        <v>134</v>
+      </c>
+      <c r="H18" s="206" t="s">
+        <v>119</v>
+      </c>
+      <c r="I18" s="207">
+        <v>5</v>
+      </c>
+      <c r="J18" s="208">
+        <v>4.9440335403000004</v>
+      </c>
+      <c r="K18" s="209">
+        <v>1.1737089201999999</v>
+      </c>
+      <c r="L18" s="210" t="s">
+        <v>134</v>
+      </c>
+      <c r="M18" s="206" t="s">
+        <v>119</v>
+      </c>
+      <c r="N18" s="207">
+        <v>5</v>
+      </c>
+      <c r="O18" s="208">
+        <v>5.3300926369999999</v>
+      </c>
+      <c r="P18" s="208">
+        <v>1.4662756598</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A19" s="204">
+        <v>10</v>
+      </c>
+      <c r="B19" s="205" t="s">
+        <v>149</v>
+      </c>
+      <c r="C19" s="206" t="s">
+        <v>115</v>
+      </c>
+      <c r="D19" s="207">
+        <v>10</v>
+      </c>
+      <c r="E19" s="208">
+        <v>5.1298098378999999</v>
+      </c>
+      <c r="F19" s="209">
+        <v>1.3037809648000001</v>
+      </c>
+      <c r="G19" s="210" t="s">
+        <v>149</v>
+      </c>
+      <c r="H19" s="206" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" s="207">
+        <v>5</v>
+      </c>
+      <c r="J19" s="208">
+        <v>4.9440335403000004</v>
+      </c>
+      <c r="K19" s="209">
+        <v>1.1737089201999999</v>
+      </c>
+      <c r="L19" s="210" t="s">
+        <v>149</v>
+      </c>
+      <c r="M19" s="206" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" s="207">
+        <v>5</v>
+      </c>
+      <c r="O19" s="208">
+        <v>5.3300926369999999</v>
+      </c>
+      <c r="P19" s="208">
+        <v>1.4662756598</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" ht="27.15" customHeight="1">
+      <c r="A20" s="212"/>
+      <c r="B20" s="213"/>
+      <c r="C20" s="214" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="215">
+        <v>258</v>
+      </c>
+      <c r="E20" s="216">
+        <v>132.34909382000001</v>
+      </c>
+      <c r="F20" s="217">
+        <v>33.637548891999998</v>
+      </c>
+      <c r="G20" s="218"/>
+      <c r="H20" s="214" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" s="215">
+        <v>153</v>
+      </c>
+      <c r="J20" s="216">
+        <v>151.28742632999999</v>
+      </c>
+      <c r="K20" s="217">
+        <v>35.915492958000002</v>
+      </c>
+      <c r="L20" s="219"/>
+      <c r="M20" s="214" t="s">
+        <v>21</v>
+      </c>
+      <c r="N20" s="215">
+        <v>103</v>
+      </c>
+      <c r="O20" s="216">
+        <v>109.79990832</v>
+      </c>
+      <c r="P20" s="216">
+        <v>30.205278591999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21" s="220"/>
+      <c r="C21" s="83"/>
+      <c r="D21" s="221"/>
+      <c r="E21" s="221"/>
+      <c r="F21" s="221"/>
+      <c r="G21" s="220"/>
+      <c r="H21" s="83"/>
+      <c r="I21" s="221"/>
+      <c r="J21" s="221"/>
+      <c r="K21" s="221"/>
+      <c r="L21" s="220"/>
+      <c r="M21" s="83"/>
+      <c r="N21" s="221"/>
+      <c r="O21" s="221"/>
+      <c r="P21" s="221"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:K5"/>
+    <mergeCell ref="L5:P5"/>
+    <mergeCell ref="A1:P1"/>
+  </mergeCells>
+  <phoneticPr fontId="24" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:V81"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="D1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3.59765625" style="91" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="92" customWidth="1"/>
+    <col min="3" max="3" width="21.59765625" style="93" customWidth="1"/>
+    <col min="4" max="4" width="4.69921875" style="91" customWidth="1"/>
+    <col min="5" max="5" width="6.09765625" style="91" customWidth="1"/>
+    <col min="6" max="6" width="5.8984375" style="91" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="91" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="90" customWidth="1"/>
+    <col min="9" max="9" width="4.3984375" style="91" customWidth="1"/>
+    <col min="10" max="10" width="7.8984375" style="91" customWidth="1"/>
+    <col min="11" max="11" width="6.3984375" style="91" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="91" customWidth="1"/>
+    <col min="13" max="13" width="21.59765625" style="90" customWidth="1"/>
+    <col min="14" max="14" width="4.09765625" style="91" customWidth="1"/>
+    <col min="15" max="15" width="7.8984375" style="91" customWidth="1"/>
+    <col min="16" max="16" width="5.3984375" style="91" customWidth="1"/>
+    <col min="17" max="17" width="2.09765625" style="91" customWidth="1"/>
+    <col min="18" max="20" width="8.59765625" style="91" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="49.3984375" style="185" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="35.59765625" style="186" bestFit="1" customWidth="1"/>
+    <col min="23" max="16384" width="9" style="91"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="184" customFormat="1" ht="24.6">
+      <c r="A1" s="331" t="s">
+        <v>168</v>
+      </c>
+      <c r="B1" s="332"/>
+      <c r="C1" s="332"/>
+      <c r="D1" s="332"/>
+      <c r="E1" s="332"/>
+      <c r="F1" s="332"/>
+      <c r="G1" s="332"/>
+      <c r="H1" s="332"/>
+      <c r="I1" s="332"/>
+      <c r="J1" s="332"/>
+      <c r="K1" s="332"/>
+      <c r="L1" s="332"/>
+      <c r="M1" s="332"/>
+      <c r="N1" s="332"/>
+      <c r="O1" s="332"/>
+      <c r="P1" s="332"/>
+    </row>
+    <row r="2" spans="1:20" s="184" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A2" s="84"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:20" s="90" customFormat="1">
+      <c r="A3" s="87" t="s">
+        <v>170</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="88"/>
+    </row>
+    <row r="4" spans="1:20" ht="3.9" customHeight="1"/>
+    <row r="5" spans="1:20" s="90" customFormat="1">
+      <c r="A5" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="97"/>
+      <c r="C5" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="97"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="98" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="101"/>
+      <c r="J5" s="102"/>
+      <c r="K5" s="103"/>
+      <c r="L5" s="104"/>
+      <c r="M5" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="101"/>
+      <c r="O5" s="102"/>
+      <c r="P5" s="105"/>
+    </row>
+    <row r="6" spans="1:20" s="90" customFormat="1">
+      <c r="A6" s="106"/>
+      <c r="B6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="108"/>
+      <c r="D6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="109" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="108"/>
+      <c r="I6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="110"/>
+      <c r="N6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="111" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="90" customFormat="1">
+      <c r="A7" s="106"/>
+      <c r="B7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="114"/>
+      <c r="E7" s="115" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="114"/>
+      <c r="J7" s="114" t="s">
+        <v>159</v>
+      </c>
+      <c r="K7" s="114" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="116" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="114"/>
+      <c r="O7" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="117" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" s="90" customFormat="1">
+      <c r="A8" s="118" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="120"/>
+      <c r="D8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="121" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="118" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="120"/>
+      <c r="I8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="118" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="M8" s="122"/>
+      <c r="N8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="O8" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="P8" s="123" t="s">
+        <v>15</v>
+      </c>
+      <c r="R8" s="187">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="3.9" customHeight="1">
+      <c r="A9" s="125"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="127"/>
+      <c r="D9" s="128"/>
+      <c r="E9" s="128"/>
+      <c r="F9" s="125"/>
+      <c r="G9" s="129"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="128"/>
+      <c r="J9" s="128"/>
+      <c r="K9" s="125"/>
+      <c r="L9" s="129"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="128"/>
+      <c r="O9" s="128"/>
+      <c r="P9" s="131"/>
+    </row>
+    <row r="10" spans="1:20" s="139" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A10" s="188" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="146" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="135">
+        <v>860</v>
+      </c>
+      <c r="E10" s="136">
+        <v>366.58297776000001</v>
+      </c>
+      <c r="F10" s="137">
+        <v>100</v>
+      </c>
+      <c r="G10" s="146" t="s">
+        <v>36</v>
+      </c>
+      <c r="H10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="135">
+        <v>485</v>
+      </c>
+      <c r="J10" s="136">
+        <v>399.22624192000001</v>
+      </c>
+      <c r="K10" s="137">
+        <v>100</v>
+      </c>
+      <c r="L10" s="146" t="s">
+        <v>36</v>
+      </c>
+      <c r="M10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="N10" s="135">
+        <v>375</v>
+      </c>
+      <c r="O10" s="136">
+        <v>331.52394929000002</v>
+      </c>
+      <c r="P10" s="136">
+        <v>100</v>
+      </c>
+      <c r="R10" s="189">
+        <v>166473</v>
+      </c>
+      <c r="S10" s="189">
+        <v>86804</v>
+      </c>
+      <c r="T10" s="189">
+        <v>79669</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="3.9" customHeight="1">
+      <c r="A11" s="190"/>
+      <c r="B11" s="146"/>
+      <c r="C11" s="134"/>
+      <c r="D11" s="135"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="137"/>
+      <c r="G11" s="146"/>
+      <c r="H11" s="134"/>
+      <c r="I11" s="135"/>
+      <c r="J11" s="136"/>
+      <c r="K11" s="137"/>
+      <c r="L11" s="146"/>
+      <c r="M11" s="134"/>
+      <c r="N11" s="135"/>
+      <c r="O11" s="136"/>
+      <c r="P11" s="136"/>
+    </row>
+    <row r="12" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A12" s="190">
+        <v>1</v>
+      </c>
+      <c r="B12" s="146" t="s">
+        <v>91</v>
+      </c>
+      <c r="C12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="D12" s="135">
+        <v>194</v>
+      </c>
+      <c r="E12" s="136">
+        <v>82.694299634999993</v>
+      </c>
+      <c r="F12" s="137">
+        <v>22.558139534999999</v>
+      </c>
+      <c r="G12" s="146" t="s">
+        <v>91</v>
+      </c>
+      <c r="H12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="I12" s="135">
+        <v>107</v>
+      </c>
+      <c r="J12" s="136">
+        <v>88.076717290000005</v>
+      </c>
+      <c r="K12" s="137">
+        <v>22.06185567</v>
+      </c>
+      <c r="L12" s="146" t="s">
+        <v>91</v>
+      </c>
+      <c r="M12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="N12" s="135">
+        <v>87</v>
+      </c>
+      <c r="O12" s="136">
+        <v>76.913556235000001</v>
+      </c>
+      <c r="P12" s="136">
+        <v>23.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A13" s="190">
+        <v>2</v>
+      </c>
+      <c r="B13" s="146" t="s">
+        <v>147</v>
+      </c>
+      <c r="C13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="D13" s="135">
+        <v>136</v>
+      </c>
+      <c r="E13" s="136">
+        <v>57.971261599999998</v>
+      </c>
+      <c r="F13" s="137">
+        <v>15.813953487999999</v>
+      </c>
+      <c r="G13" s="146" t="s">
+        <v>147</v>
+      </c>
+      <c r="H13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" s="135">
+        <v>83</v>
+      </c>
+      <c r="J13" s="136">
+        <v>68.321191916999993</v>
+      </c>
+      <c r="K13" s="137">
+        <v>17.113402061999999</v>
+      </c>
+      <c r="L13" s="146" t="s">
+        <v>147</v>
+      </c>
+      <c r="M13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="N13" s="135">
+        <v>53</v>
+      </c>
+      <c r="O13" s="136">
+        <v>46.855384833000002</v>
+      </c>
+      <c r="P13" s="136">
+        <v>14.133333332999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A14" s="190">
+        <v>3</v>
+      </c>
+      <c r="B14" s="146" t="s">
+        <v>148</v>
+      </c>
+      <c r="C14" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" s="135">
+        <v>52</v>
+      </c>
+      <c r="E14" s="136">
+        <v>22.165482376</v>
+      </c>
+      <c r="F14" s="137">
+        <v>6.0465116279000002</v>
+      </c>
+      <c r="G14" s="146" t="s">
+        <v>148</v>
+      </c>
+      <c r="H14" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="I14" s="135">
+        <v>34</v>
+      </c>
+      <c r="J14" s="136">
+        <v>27.986994279000001</v>
+      </c>
+      <c r="K14" s="137">
+        <v>7.0103092784000003</v>
+      </c>
+      <c r="L14" s="146" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="N14" s="135">
+        <v>19</v>
+      </c>
+      <c r="O14" s="136">
+        <v>16.797213430999999</v>
+      </c>
+      <c r="P14" s="136">
+        <v>5.0666666666999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A15" s="190">
+        <v>4</v>
+      </c>
+      <c r="B15" s="146" t="s">
+        <v>95</v>
+      </c>
+      <c r="C15" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="135">
+        <v>44</v>
+      </c>
+      <c r="E15" s="136">
+        <v>18.755408164999999</v>
+      </c>
+      <c r="F15" s="137">
+        <v>5.1162790698</v>
+      </c>
+      <c r="G15" s="146" t="s">
+        <v>95</v>
+      </c>
+      <c r="H15" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" s="135">
+        <v>26</v>
+      </c>
+      <c r="J15" s="136">
+        <v>21.401819154999998</v>
+      </c>
+      <c r="K15" s="137">
+        <v>5.3608247423000002</v>
+      </c>
+      <c r="L15" s="146" t="s">
+        <v>148</v>
+      </c>
+      <c r="M15" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="N15" s="135">
+        <v>18</v>
+      </c>
+      <c r="O15" s="136">
+        <v>15.913149566</v>
+      </c>
+      <c r="P15" s="136">
+        <v>4.8</v>
+      </c>
+      <c r="R15" s="147"/>
+      <c r="S15" s="147"/>
+    </row>
+    <row r="16" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A16" s="190">
+        <v>5</v>
+      </c>
+      <c r="B16" s="146" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="135">
+        <v>42</v>
+      </c>
+      <c r="E16" s="136">
+        <v>17.902889611999999</v>
+      </c>
+      <c r="F16" s="137">
+        <v>4.8837209302</v>
+      </c>
+      <c r="G16" s="146" t="s">
+        <v>144</v>
+      </c>
+      <c r="H16" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="I16" s="135">
+        <v>25</v>
+      </c>
+      <c r="J16" s="136">
+        <v>20.578672264000001</v>
+      </c>
+      <c r="K16" s="137">
+        <v>5.1546391752999998</v>
+      </c>
+      <c r="L16" s="146" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="N16" s="135">
+        <v>18</v>
+      </c>
+      <c r="O16" s="136">
+        <v>15.913149566</v>
+      </c>
+      <c r="P16" s="136">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A17" s="190">
+        <v>6</v>
+      </c>
+      <c r="B17" s="146" t="s">
+        <v>144</v>
+      </c>
+      <c r="C17" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="D17" s="135">
+        <v>40</v>
+      </c>
+      <c r="E17" s="136">
+        <v>17.050371059</v>
+      </c>
+      <c r="F17" s="137">
+        <v>4.6511627906999999</v>
+      </c>
+      <c r="G17" s="146" t="s">
+        <v>94</v>
+      </c>
+      <c r="H17" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="I17" s="135">
+        <v>23</v>
+      </c>
+      <c r="J17" s="136">
+        <v>18.932378483000001</v>
+      </c>
+      <c r="K17" s="137">
+        <v>4.7422680412</v>
+      </c>
+      <c r="L17" s="146" t="s">
+        <v>144</v>
+      </c>
+      <c r="M17" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="N17" s="135">
+        <v>15</v>
+      </c>
+      <c r="O17" s="136">
+        <v>13.260957972</v>
+      </c>
+      <c r="P17" s="136">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A18" s="190">
+        <v>7</v>
+      </c>
+      <c r="B18" s="146" t="s">
+        <v>149</v>
+      </c>
+      <c r="C18" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="D18" s="135">
+        <v>29</v>
+      </c>
+      <c r="E18" s="136">
+        <v>12.361519017999999</v>
+      </c>
+      <c r="F18" s="137">
+        <v>3.3720930233000002</v>
+      </c>
+      <c r="G18" s="146" t="s">
+        <v>149</v>
+      </c>
+      <c r="H18" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="I18" s="135">
+        <v>17</v>
+      </c>
+      <c r="J18" s="136">
+        <v>13.993497140000001</v>
+      </c>
+      <c r="K18" s="137">
+        <v>3.5051546392000001</v>
+      </c>
+      <c r="L18" s="146" t="s">
+        <v>149</v>
+      </c>
+      <c r="M18" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="135">
+        <v>12</v>
+      </c>
+      <c r="O18" s="136">
+        <v>10.608766377</v>
+      </c>
+      <c r="P18" s="136">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A19" s="190">
+        <v>8</v>
+      </c>
+      <c r="B19" s="146" t="s">
+        <v>143</v>
+      </c>
+      <c r="C19" s="134" t="s">
+        <v>118</v>
+      </c>
+      <c r="D19" s="135">
+        <v>20</v>
+      </c>
+      <c r="E19" s="136">
+        <v>8.5251855293999999</v>
+      </c>
+      <c r="F19" s="137">
+        <v>2.3255813953</v>
+      </c>
+      <c r="G19" s="146" t="s">
+        <v>61</v>
+      </c>
+      <c r="H19" s="134" t="s">
+        <v>33</v>
+      </c>
+      <c r="I19" s="135">
+        <v>10</v>
+      </c>
+      <c r="J19" s="136">
+        <v>8.2314689055999999</v>
+      </c>
+      <c r="K19" s="137">
+        <v>2.0618556700999999</v>
+      </c>
+      <c r="L19" s="146" t="s">
+        <v>143</v>
+      </c>
+      <c r="M19" s="134" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" s="135">
+        <v>10</v>
+      </c>
+      <c r="O19" s="136">
+        <v>8.8406386477000005</v>
+      </c>
+      <c r="P19" s="136">
+        <v>2.6666666666999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A20" s="190">
+        <v>9</v>
+      </c>
+      <c r="B20" s="146" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="134" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="135">
+        <v>19</v>
+      </c>
+      <c r="E20" s="136">
+        <v>8.0989262529000001</v>
+      </c>
+      <c r="F20" s="137">
+        <v>2.2093023255999999</v>
+      </c>
+      <c r="G20" s="146" t="s">
+        <v>143</v>
+      </c>
+      <c r="H20" s="134" t="s">
+        <v>118</v>
+      </c>
+      <c r="I20" s="135">
+        <v>10</v>
+      </c>
+      <c r="J20" s="136">
+        <v>8.2314689055999999</v>
+      </c>
+      <c r="K20" s="137">
+        <v>2.0618556700999999</v>
+      </c>
+      <c r="L20" s="146" t="s">
+        <v>61</v>
+      </c>
+      <c r="M20" s="134" t="s">
+        <v>33</v>
+      </c>
+      <c r="N20" s="135">
+        <v>9</v>
+      </c>
+      <c r="O20" s="136">
+        <v>7.9565747829999998</v>
+      </c>
+      <c r="P20" s="136">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A21" s="190">
+        <v>10</v>
+      </c>
+      <c r="B21" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="134" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="135">
+        <v>13</v>
+      </c>
+      <c r="E21" s="136">
+        <v>5.5413705941</v>
+      </c>
+      <c r="F21" s="137">
+        <v>1.511627907</v>
+      </c>
+      <c r="G21" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="H21" s="134" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="135">
+        <v>9</v>
+      </c>
+      <c r="J21" s="136">
+        <v>7.4083220151000004</v>
+      </c>
+      <c r="K21" s="137">
+        <v>1.8556701031</v>
+      </c>
+      <c r="L21" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="134" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" s="135">
+        <v>4</v>
+      </c>
+      <c r="O21" s="136">
+        <v>3.5362554590999999</v>
+      </c>
+      <c r="P21" s="136">
+        <v>1.0666666667</v>
+      </c>
+      <c r="Q21" s="147"/>
+      <c r="R21" s="147"/>
+    </row>
+    <row r="22" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A22" s="190"/>
+      <c r="B22" s="146"/>
+      <c r="C22" s="134" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="135">
+        <v>271</v>
+      </c>
+      <c r="E22" s="136">
+        <v>115.51626392</v>
+      </c>
+      <c r="F22" s="137">
+        <v>31.511627907000001</v>
+      </c>
+      <c r="G22" s="146"/>
+      <c r="H22" s="134" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" s="135">
+        <v>141</v>
+      </c>
+      <c r="J22" s="136">
+        <v>116.06371157</v>
+      </c>
+      <c r="K22" s="137">
+        <v>29.072164948000001</v>
+      </c>
+      <c r="L22" s="146"/>
+      <c r="M22" s="134" t="s">
+        <v>21</v>
+      </c>
+      <c r="N22" s="135">
+        <v>130</v>
+      </c>
+      <c r="O22" s="136">
+        <v>114.92830241999999</v>
+      </c>
+      <c r="P22" s="136">
+        <v>34.666666667000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="92" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A23" s="148"/>
+      <c r="B23" s="149"/>
+      <c r="C23" s="150"/>
+      <c r="D23" s="151"/>
+      <c r="E23" s="152"/>
+      <c r="F23" s="153"/>
+      <c r="G23" s="154"/>
+      <c r="H23" s="155"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="153"/>
+      <c r="L23" s="154"/>
+      <c r="M23" s="155"/>
+      <c r="N23" s="151"/>
+      <c r="O23" s="152"/>
+      <c r="P23" s="156"/>
+    </row>
+    <row r="24" spans="1:19" s="92" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A24" s="157"/>
+      <c r="B24" s="158"/>
+      <c r="C24" s="159"/>
+      <c r="D24" s="160"/>
+      <c r="E24" s="161"/>
+      <c r="F24" s="161"/>
+      <c r="G24" s="162"/>
+      <c r="H24" s="163"/>
+      <c r="I24" s="160"/>
+      <c r="J24" s="161"/>
+      <c r="K24" s="161"/>
+      <c r="L24" s="162"/>
+      <c r="M24" s="163"/>
+      <c r="N24" s="160"/>
+      <c r="O24" s="161"/>
+      <c r="P24" s="157"/>
+    </row>
+    <row r="25" spans="1:19" s="172" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A25" s="170" t="s">
+        <v>169</v>
+      </c>
+      <c r="B25" s="171"/>
+      <c r="I25" s="173"/>
+      <c r="J25" s="173"/>
+      <c r="K25" s="173"/>
+      <c r="L25" s="174"/>
+      <c r="M25" s="174"/>
+      <c r="N25" s="173"/>
+      <c r="O25" s="173"/>
+      <c r="P25" s="173"/>
+      <c r="R25" s="185" t="s">
+        <v>165</v>
+      </c>
+      <c r="S25" s="186" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="175" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A26" s="131"/>
+      <c r="B26" s="184"/>
+      <c r="F26" s="191"/>
+      <c r="I26" s="176"/>
+      <c r="J26" s="176"/>
+      <c r="K26" s="176"/>
+      <c r="N26" s="176"/>
+      <c r="O26" s="176"/>
+      <c r="P26" s="176"/>
+      <c r="R26" s="185" t="s">
+        <v>167</v>
+      </c>
+      <c r="S26" s="186" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="178" customFormat="1" hidden="1">
+      <c r="A27" s="177" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="91"/>
+      <c r="C27" s="93"/>
+      <c r="D27" s="192">
+        <v>198348</v>
+      </c>
+      <c r="E27" s="193">
+        <v>102948</v>
+      </c>
+      <c r="F27" s="193">
+        <v>95400</v>
+      </c>
+      <c r="H27" s="93"/>
+      <c r="I27" s="177"/>
+      <c r="J27" s="177"/>
+      <c r="K27" s="177"/>
+      <c r="M27" s="93"/>
+      <c r="N27" s="177"/>
+      <c r="O27" s="177"/>
+      <c r="P27" s="177"/>
+      <c r="R27" s="185" t="s">
+        <v>125</v>
+      </c>
+      <c r="S27" s="186" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="147" customFormat="1">
+      <c r="C28" s="179"/>
+      <c r="M28" s="179"/>
+      <c r="R28" s="185" t="s">
+        <v>22</v>
+      </c>
+      <c r="S28" s="186" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="147" customFormat="1">
+      <c r="C29" s="179"/>
+      <c r="H29" s="179"/>
+      <c r="M29" s="179"/>
+      <c r="R29" s="185" t="s">
+        <v>126</v>
+      </c>
+      <c r="S29" s="186" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="147" customFormat="1">
+      <c r="C30" s="179"/>
+      <c r="H30" s="179"/>
+      <c r="M30" s="179"/>
+      <c r="R30" s="185" t="s">
+        <v>40</v>
+      </c>
+      <c r="S30" s="186" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="147" customFormat="1">
+      <c r="B31" s="180"/>
+      <c r="C31" s="180"/>
+      <c r="D31" s="91"/>
+      <c r="H31" s="179"/>
+      <c r="M31" s="179"/>
+      <c r="R31" s="185" t="s">
+        <v>19</v>
+      </c>
+      <c r="S31" s="186" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="147" customFormat="1">
+      <c r="C32" s="180"/>
+      <c r="H32" s="179"/>
+      <c r="M32" s="179"/>
+      <c r="R32" s="185" t="s">
+        <v>128</v>
+      </c>
+      <c r="S32" s="186" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="33" spans="3:22" s="147" customFormat="1">
+      <c r="C33" s="179"/>
+      <c r="H33" s="179"/>
+      <c r="M33" s="179"/>
+      <c r="R33" s="185" t="s">
+        <v>129</v>
+      </c>
+      <c r="S33" s="186" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="34" spans="3:22" s="147" customFormat="1">
+      <c r="C34" s="179"/>
+      <c r="H34" s="179"/>
+      <c r="M34" s="179"/>
+      <c r="R34" s="185" t="s">
+        <v>117</v>
+      </c>
+      <c r="S34" s="186" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="35" spans="3:22" s="147" customFormat="1">
+      <c r="C35" s="179"/>
+      <c r="H35" s="179"/>
+      <c r="M35" s="179"/>
+      <c r="R35" s="185" t="s">
+        <v>23</v>
+      </c>
+      <c r="S35" s="186" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="36" spans="3:22" s="147" customFormat="1">
+      <c r="C36" s="179"/>
+      <c r="H36" s="179"/>
+      <c r="M36" s="179"/>
+      <c r="R36" s="185" t="s">
+        <v>53</v>
+      </c>
+      <c r="S36" s="186" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="37" spans="3:22" s="147" customFormat="1">
+      <c r="C37" s="179"/>
+      <c r="H37" s="179"/>
+      <c r="M37" s="179"/>
+      <c r="R37" s="185" t="s">
+        <v>132</v>
+      </c>
+      <c r="S37" s="186" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="3:22" s="147" customFormat="1">
+      <c r="C38" s="179"/>
+      <c r="H38" s="179"/>
+      <c r="M38" s="179"/>
+      <c r="R38" s="185" t="s">
+        <v>119</v>
+      </c>
+      <c r="S38" s="186" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="39" spans="3:22" s="147" customFormat="1">
+      <c r="C39" s="179"/>
+      <c r="H39" s="179"/>
+      <c r="M39" s="179"/>
+      <c r="R39" s="185" t="s">
+        <v>116</v>
+      </c>
+      <c r="S39" s="186" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="40" spans="3:22" s="147" customFormat="1">
+      <c r="C40" s="179"/>
+      <c r="H40" s="179"/>
+      <c r="M40" s="179"/>
+      <c r="R40" s="185" t="s">
+        <v>34</v>
+      </c>
+      <c r="S40" s="186" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="41" spans="3:22" s="147" customFormat="1">
+      <c r="C41" s="179"/>
+      <c r="H41" s="179"/>
+      <c r="M41" s="179"/>
+      <c r="R41" s="185" t="s">
+        <v>26</v>
+      </c>
+      <c r="S41" s="186" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="42" spans="3:22" s="147" customFormat="1">
+      <c r="C42" s="179"/>
+      <c r="H42" s="179"/>
+      <c r="M42" s="179"/>
+      <c r="R42" s="185" t="s">
+        <v>20</v>
+      </c>
+      <c r="S42" s="186" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="43" spans="3:22" s="147" customFormat="1">
+      <c r="C43" s="179"/>
+      <c r="H43" s="179"/>
+      <c r="M43" s="179"/>
+      <c r="R43" s="185" t="s">
+        <v>69</v>
+      </c>
+      <c r="S43" s="186" t="s">
+        <v>70</v>
+      </c>
+      <c r="U43" s="185"/>
+      <c r="V43" s="186"/>
+    </row>
+    <row r="44" spans="3:22" s="147" customFormat="1">
+      <c r="C44" s="179"/>
+      <c r="H44" s="179"/>
+      <c r="M44" s="179"/>
+      <c r="R44" s="185" t="s">
+        <v>135</v>
+      </c>
+      <c r="S44" s="186" t="s">
+        <v>136</v>
+      </c>
+      <c r="U44" s="185"/>
+      <c r="V44" s="186"/>
+    </row>
+    <row r="45" spans="3:22" s="147" customFormat="1">
+      <c r="C45" s="179"/>
+      <c r="H45" s="179"/>
+      <c r="M45" s="179"/>
+      <c r="R45" s="185" t="s">
+        <v>137</v>
+      </c>
+      <c r="S45" s="186" t="s">
+        <v>138</v>
+      </c>
+      <c r="U45" s="185"/>
+      <c r="V45" s="186"/>
+    </row>
+    <row r="46" spans="3:22" s="147" customFormat="1">
+      <c r="C46" s="179"/>
+      <c r="H46" s="179"/>
+      <c r="M46" s="179"/>
+      <c r="R46" s="185" t="s">
+        <v>77</v>
+      </c>
+      <c r="S46" s="186" t="s">
+        <v>78</v>
+      </c>
+      <c r="U46" s="185"/>
+      <c r="V46" s="186"/>
+    </row>
+    <row r="47" spans="3:22" s="147" customFormat="1">
+      <c r="C47" s="179"/>
+      <c r="H47" s="179"/>
+      <c r="M47" s="179"/>
+      <c r="R47" s="185" t="s">
+        <v>139</v>
+      </c>
+      <c r="S47" s="186" t="s">
+        <v>140</v>
+      </c>
+      <c r="U47" s="185"/>
+      <c r="V47" s="186"/>
+    </row>
+    <row r="48" spans="3:22" s="147" customFormat="1">
+      <c r="C48" s="179"/>
+      <c r="H48" s="179"/>
+      <c r="M48" s="179"/>
+      <c r="R48" s="185" t="s">
+        <v>141</v>
+      </c>
+      <c r="S48" s="186" t="s">
+        <v>142</v>
+      </c>
+      <c r="U48" s="185"/>
+      <c r="V48" s="186"/>
+    </row>
+    <row r="49" spans="3:22" s="147" customFormat="1">
+      <c r="C49" s="179"/>
+      <c r="H49" s="179"/>
+      <c r="M49" s="179"/>
+      <c r="R49" s="185" t="s">
+        <v>118</v>
+      </c>
+      <c r="S49" s="186" t="s">
+        <v>143</v>
+      </c>
+      <c r="U49" s="185"/>
+      <c r="V49" s="186"/>
+    </row>
+    <row r="50" spans="3:22" s="147" customFormat="1">
+      <c r="C50" s="179"/>
+      <c r="H50" s="179"/>
+      <c r="M50" s="179"/>
+      <c r="R50" s="185" t="s">
+        <v>114</v>
+      </c>
+      <c r="S50" s="186" t="s">
+        <v>144</v>
+      </c>
+      <c r="U50" s="185"/>
+      <c r="V50" s="186"/>
+    </row>
+    <row r="51" spans="3:22" s="147" customFormat="1">
+      <c r="C51" s="179"/>
+      <c r="H51" s="179"/>
+      <c r="M51" s="179"/>
+      <c r="R51" s="185" t="s">
+        <v>145</v>
+      </c>
+      <c r="S51" s="186" t="s">
+        <v>146</v>
+      </c>
+      <c r="U51" s="185"/>
+      <c r="V51" s="186"/>
+    </row>
+    <row r="52" spans="3:22" s="147" customFormat="1">
+      <c r="C52" s="179"/>
+      <c r="H52" s="179"/>
+      <c r="M52" s="179"/>
+      <c r="R52" s="185" t="s">
+        <v>112</v>
+      </c>
+      <c r="S52" s="186" t="s">
+        <v>147</v>
+      </c>
+      <c r="U52" s="185"/>
+      <c r="V52" s="186"/>
+    </row>
+    <row r="53" spans="3:22" s="147" customFormat="1">
+      <c r="C53" s="179"/>
+      <c r="H53" s="179"/>
+      <c r="M53" s="179"/>
+      <c r="R53" s="185" t="s">
+        <v>113</v>
+      </c>
+      <c r="S53" s="186" t="s">
+        <v>148</v>
+      </c>
+      <c r="U53" s="185"/>
+      <c r="V53" s="186"/>
+    </row>
+    <row r="54" spans="3:22" s="147" customFormat="1">
+      <c r="C54" s="179"/>
+      <c r="H54" s="179"/>
+      <c r="M54" s="179"/>
+      <c r="R54" s="185" t="s">
+        <v>115</v>
+      </c>
+      <c r="S54" s="186" t="s">
+        <v>149</v>
+      </c>
+      <c r="U54" s="185"/>
+      <c r="V54" s="186"/>
+    </row>
+    <row r="55" spans="3:22" s="147" customFormat="1">
+      <c r="C55" s="179"/>
+      <c r="H55" s="179"/>
+      <c r="M55" s="179"/>
+      <c r="R55" s="185" t="s">
+        <v>111</v>
+      </c>
+      <c r="S55" s="186" t="s">
+        <v>91</v>
+      </c>
+      <c r="U55" s="185"/>
+      <c r="V55" s="186"/>
+    </row>
+    <row r="56" spans="3:22" s="147" customFormat="1">
+      <c r="C56" s="179"/>
+      <c r="H56" s="179"/>
+      <c r="M56" s="179"/>
+      <c r="R56" s="185" t="s">
+        <v>32</v>
+      </c>
+      <c r="S56" s="186" t="s">
+        <v>94</v>
+      </c>
+      <c r="U56" s="185"/>
+      <c r="V56" s="186"/>
+    </row>
+    <row r="57" spans="3:22" s="147" customFormat="1">
+      <c r="C57" s="179"/>
+      <c r="H57" s="179"/>
+      <c r="M57" s="179"/>
+      <c r="R57" s="185" t="s">
+        <v>18</v>
+      </c>
+      <c r="S57" s="186" t="s">
+        <v>95</v>
+      </c>
+      <c r="U57" s="185"/>
+      <c r="V57" s="186"/>
+    </row>
+    <row r="58" spans="3:22" s="147" customFormat="1">
+      <c r="C58" s="179"/>
+      <c r="H58" s="179"/>
+      <c r="M58" s="179"/>
+      <c r="R58" s="185" t="s">
+        <v>150</v>
+      </c>
+      <c r="S58" s="186" t="s">
+        <v>99</v>
+      </c>
+      <c r="U58" s="185"/>
+      <c r="V58" s="186"/>
+    </row>
+    <row r="59" spans="3:22" s="147" customFormat="1">
+      <c r="C59" s="179"/>
+      <c r="H59" s="179"/>
+      <c r="M59" s="179"/>
+      <c r="R59" s="185" t="s">
+        <v>163</v>
+      </c>
+      <c r="S59" s="186"/>
+      <c r="U59" s="185"/>
+      <c r="V59" s="186"/>
+    </row>
+    <row r="60" spans="3:22" s="147" customFormat="1">
+      <c r="C60" s="179"/>
+      <c r="H60" s="179"/>
+      <c r="M60" s="179"/>
+      <c r="U60" s="185"/>
+      <c r="V60" s="186"/>
+    </row>
+    <row r="61" spans="3:22" s="147" customFormat="1">
+      <c r="C61" s="179"/>
+      <c r="H61" s="179"/>
+      <c r="M61" s="179"/>
+      <c r="U61" s="185"/>
+      <c r="V61" s="186"/>
+    </row>
+    <row r="62" spans="3:22" s="147" customFormat="1">
+      <c r="C62" s="179"/>
+      <c r="H62" s="179"/>
+      <c r="M62" s="179"/>
+      <c r="U62" s="185"/>
+      <c r="V62" s="186"/>
+    </row>
+    <row r="63" spans="3:22" s="147" customFormat="1">
+      <c r="C63" s="179"/>
+      <c r="H63" s="179"/>
+      <c r="M63" s="179"/>
+      <c r="U63" s="185"/>
+      <c r="V63" s="186"/>
+    </row>
+    <row r="64" spans="3:22" s="147" customFormat="1">
+      <c r="C64" s="179"/>
+      <c r="H64" s="179"/>
+      <c r="M64" s="179"/>
+      <c r="U64" s="185"/>
+      <c r="V64" s="186"/>
+    </row>
+    <row r="65" spans="3:22" s="147" customFormat="1">
+      <c r="C65" s="179"/>
+      <c r="H65" s="179"/>
+      <c r="M65" s="179"/>
+      <c r="U65" s="185"/>
+      <c r="V65" s="186"/>
+    </row>
+    <row r="66" spans="3:22" s="147" customFormat="1">
+      <c r="C66" s="179"/>
+      <c r="H66" s="179"/>
+      <c r="M66" s="179"/>
+      <c r="U66" s="185"/>
+      <c r="V66" s="186"/>
+    </row>
+    <row r="67" spans="3:22" s="147" customFormat="1">
+      <c r="C67" s="179"/>
+      <c r="H67" s="179"/>
+      <c r="M67" s="179"/>
+      <c r="U67" s="185"/>
+      <c r="V67" s="186"/>
+    </row>
+    <row r="68" spans="3:22" s="147" customFormat="1">
+      <c r="C68" s="179"/>
+      <c r="H68" s="179"/>
+      <c r="M68" s="179"/>
+      <c r="U68" s="185"/>
+      <c r="V68" s="186"/>
+    </row>
+    <row r="69" spans="3:22" s="147" customFormat="1">
+      <c r="C69" s="179"/>
+      <c r="E69" s="91"/>
+      <c r="F69" s="91"/>
+      <c r="G69" s="91"/>
+      <c r="H69" s="90"/>
+      <c r="M69" s="179"/>
+      <c r="U69" s="185"/>
+      <c r="V69" s="186"/>
+    </row>
+    <row r="70" spans="3:22" s="147" customFormat="1">
+      <c r="C70" s="179"/>
+      <c r="E70" s="91"/>
+      <c r="F70" s="91"/>
+      <c r="G70" s="91"/>
+      <c r="H70" s="90"/>
+      <c r="I70" s="91"/>
+      <c r="M70" s="179"/>
+      <c r="U70" s="185"/>
+      <c r="V70" s="186"/>
+    </row>
+    <row r="71" spans="3:22" s="147" customFormat="1">
+      <c r="C71" s="179"/>
+      <c r="E71" s="91"/>
+      <c r="F71" s="91"/>
+      <c r="G71" s="91"/>
+      <c r="H71" s="90"/>
+      <c r="I71" s="91"/>
+      <c r="M71" s="179"/>
+      <c r="U71" s="185"/>
+      <c r="V71" s="186"/>
+    </row>
+    <row r="72" spans="3:22" s="147" customFormat="1">
+      <c r="C72" s="179"/>
+      <c r="E72" s="91"/>
+      <c r="F72" s="91"/>
+      <c r="G72" s="91"/>
+      <c r="H72" s="90"/>
+      <c r="I72" s="91"/>
+      <c r="M72" s="179"/>
+      <c r="U72" s="185"/>
+      <c r="V72" s="186"/>
+    </row>
+    <row r="73" spans="3:22" s="147" customFormat="1">
+      <c r="C73" s="179"/>
+      <c r="E73" s="91"/>
+      <c r="F73" s="91"/>
+      <c r="G73" s="91"/>
+      <c r="H73" s="90"/>
+      <c r="I73" s="91"/>
+      <c r="M73" s="179"/>
+      <c r="U73" s="185"/>
+      <c r="V73" s="186"/>
+    </row>
+    <row r="74" spans="3:22" s="147" customFormat="1">
+      <c r="C74" s="179"/>
+      <c r="E74" s="91"/>
+      <c r="F74" s="91"/>
+      <c r="G74" s="91"/>
+      <c r="H74" s="90"/>
+      <c r="I74" s="91"/>
+      <c r="M74" s="179"/>
+      <c r="R74" s="91"/>
+      <c r="S74" s="91"/>
+      <c r="U74" s="185"/>
+      <c r="V74" s="186"/>
+    </row>
+    <row r="75" spans="3:22" s="147" customFormat="1">
+      <c r="C75" s="179"/>
+      <c r="E75" s="91"/>
+      <c r="F75" s="91"/>
+      <c r="G75" s="91"/>
+      <c r="H75" s="90"/>
+      <c r="I75" s="91"/>
+      <c r="M75" s="179"/>
+      <c r="R75" s="91"/>
+      <c r="S75" s="91"/>
+      <c r="U75" s="185"/>
+      <c r="V75" s="186"/>
+    </row>
+    <row r="76" spans="3:22" s="147" customFormat="1">
+      <c r="C76" s="179"/>
+      <c r="E76" s="91"/>
+      <c r="F76" s="91"/>
+      <c r="G76" s="91"/>
+      <c r="H76" s="90"/>
+      <c r="I76" s="91"/>
+      <c r="M76" s="179"/>
+      <c r="R76" s="91"/>
+      <c r="S76" s="91"/>
+      <c r="U76" s="185"/>
+      <c r="V76" s="186"/>
+    </row>
+    <row r="77" spans="3:22" s="147" customFormat="1">
+      <c r="C77" s="179"/>
+      <c r="E77" s="91"/>
+      <c r="F77" s="91"/>
+      <c r="G77" s="91"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="91"/>
+      <c r="M77" s="179"/>
+      <c r="R77" s="91"/>
+      <c r="S77" s="91"/>
+      <c r="U77" s="185"/>
+      <c r="V77" s="186"/>
+    </row>
+    <row r="78" spans="3:22" s="147" customFormat="1">
+      <c r="C78" s="179"/>
+      <c r="E78" s="91"/>
+      <c r="F78" s="91"/>
+      <c r="G78" s="91"/>
+      <c r="H78" s="90"/>
+      <c r="I78" s="91"/>
+      <c r="M78" s="179"/>
+      <c r="R78" s="91"/>
+      <c r="S78" s="91"/>
+      <c r="U78" s="185"/>
+      <c r="V78" s="186"/>
+    </row>
+    <row r="79" spans="3:22" s="147" customFormat="1">
+      <c r="C79" s="179"/>
+      <c r="E79" s="91"/>
+      <c r="F79" s="91"/>
+      <c r="G79" s="91"/>
+      <c r="H79" s="90"/>
+      <c r="I79" s="91"/>
+      <c r="M79" s="179"/>
+      <c r="R79" s="91"/>
+      <c r="S79" s="91"/>
+      <c r="U79" s="185"/>
+      <c r="V79" s="186"/>
+    </row>
+    <row r="80" spans="3:22" s="147" customFormat="1">
+      <c r="C80" s="179"/>
+      <c r="E80" s="91"/>
+      <c r="F80" s="91"/>
+      <c r="G80" s="91"/>
+      <c r="H80" s="90"/>
+      <c r="I80" s="91"/>
+      <c r="M80" s="179"/>
+      <c r="R80" s="91"/>
+      <c r="S80" s="91"/>
+      <c r="U80" s="185"/>
+      <c r="V80" s="186"/>
+    </row>
+    <row r="81" spans="3:22" s="147" customFormat="1">
+      <c r="C81" s="179"/>
+      <c r="E81" s="91"/>
+      <c r="F81" s="91"/>
+      <c r="G81" s="91"/>
+      <c r="H81" s="90"/>
+      <c r="I81" s="91"/>
+      <c r="M81" s="179"/>
+      <c r="R81" s="91"/>
+      <c r="S81" s="91"/>
+      <c r="U81" s="185"/>
+      <c r="V81" s="186"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:P1"/>
+  </mergeCells>
+  <phoneticPr fontId="24" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="3.937007874015748E-2" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:V81"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="D1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3.59765625" style="91" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="92" customWidth="1"/>
+    <col min="3" max="3" width="21.59765625" style="93" customWidth="1"/>
+    <col min="4" max="4" width="4.69921875" style="91" customWidth="1"/>
+    <col min="5" max="5" width="6.09765625" style="91" customWidth="1"/>
+    <col min="6" max="6" width="5.8984375" style="91" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="91" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="90" customWidth="1"/>
+    <col min="9" max="9" width="4.3984375" style="91" customWidth="1"/>
+    <col min="10" max="10" width="7.8984375" style="91" customWidth="1"/>
+    <col min="11" max="11" width="6.3984375" style="91" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="91" customWidth="1"/>
+    <col min="13" max="13" width="21.59765625" style="90" customWidth="1"/>
+    <col min="14" max="14" width="4.09765625" style="91" customWidth="1"/>
+    <col min="15" max="15" width="7.8984375" style="91" customWidth="1"/>
+    <col min="16" max="16" width="5.3984375" style="91" customWidth="1"/>
+    <col min="17" max="17" width="2.09765625" style="91" customWidth="1"/>
+    <col min="18" max="20" width="8.59765625" style="91" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="49.3984375" style="185" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="35.59765625" style="186" bestFit="1" customWidth="1"/>
+    <col min="23" max="16384" width="9" style="91"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="184" customFormat="1" ht="24.6">
+      <c r="A1" s="331" t="s">
+        <v>168</v>
+      </c>
+      <c r="B1" s="332"/>
+      <c r="C1" s="332"/>
+      <c r="D1" s="332"/>
+      <c r="E1" s="332"/>
+      <c r="F1" s="332"/>
+      <c r="G1" s="332"/>
+      <c r="H1" s="332"/>
+      <c r="I1" s="332"/>
+      <c r="J1" s="332"/>
+      <c r="K1" s="332"/>
+      <c r="L1" s="332"/>
+      <c r="M1" s="332"/>
+      <c r="N1" s="332"/>
+      <c r="O1" s="332"/>
+      <c r="P1" s="332"/>
+    </row>
+    <row r="2" spans="1:20" s="184" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A2" s="84"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:20" s="90" customFormat="1">
+      <c r="A3" s="87" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="88"/>
+    </row>
+    <row r="4" spans="1:20" ht="3.9" customHeight="1"/>
+    <row r="5" spans="1:20" s="90" customFormat="1">
+      <c r="A5" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="97"/>
+      <c r="C5" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="97"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="98" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="101"/>
+      <c r="J5" s="102"/>
+      <c r="K5" s="103"/>
+      <c r="L5" s="104"/>
+      <c r="M5" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="101"/>
+      <c r="O5" s="102"/>
+      <c r="P5" s="105"/>
+    </row>
+    <row r="6" spans="1:20" s="90" customFormat="1">
+      <c r="A6" s="106"/>
+      <c r="B6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="108"/>
+      <c r="D6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="109" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="108"/>
+      <c r="I6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="110"/>
+      <c r="N6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="111" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="90" customFormat="1">
+      <c r="A7" s="106"/>
+      <c r="B7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="114"/>
+      <c r="E7" s="115" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="114"/>
+      <c r="J7" s="114" t="s">
+        <v>159</v>
+      </c>
+      <c r="K7" s="114" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="116" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="114"/>
+      <c r="O7" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="117" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" s="90" customFormat="1">
+      <c r="A8" s="118" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="120"/>
+      <c r="D8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="121" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="118" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="120"/>
+      <c r="I8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="118" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="M8" s="122"/>
+      <c r="N8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="O8" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="P8" s="123" t="s">
+        <v>15</v>
+      </c>
+      <c r="R8" s="187">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="3.9" customHeight="1">
+      <c r="A9" s="125"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="127"/>
+      <c r="D9" s="128"/>
+      <c r="E9" s="128"/>
+      <c r="F9" s="125"/>
+      <c r="G9" s="129"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="128"/>
+      <c r="J9" s="128"/>
+      <c r="K9" s="125"/>
+      <c r="L9" s="129"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="128"/>
+      <c r="O9" s="128"/>
+      <c r="P9" s="131"/>
+    </row>
+    <row r="10" spans="1:20" s="139" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A10" s="188" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="146" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="134" t="s">
+        <v>160</v>
+      </c>
+      <c r="D10" s="135">
+        <v>832</v>
+      </c>
+      <c r="E10" s="136">
+        <f>D10/D27*100000</f>
+        <v>419.46477907516083</v>
+      </c>
+      <c r="F10" s="137">
+        <v>100</v>
+      </c>
+      <c r="G10" s="146" t="s">
+        <v>36</v>
+      </c>
+      <c r="H10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="135">
+        <v>452</v>
+      </c>
+      <c r="J10" s="136">
+        <f>I10/E27*100000</f>
+        <v>439.05661110463535</v>
+      </c>
+      <c r="K10" s="137">
+        <v>100</v>
+      </c>
+      <c r="L10" s="146" t="s">
+        <v>36</v>
+      </c>
+      <c r="M10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="N10" s="135">
+        <v>380</v>
+      </c>
+      <c r="O10" s="136">
+        <f>N10/F27*100000</f>
+        <v>398.32285115303978</v>
+      </c>
+      <c r="P10" s="136">
+        <v>100</v>
+      </c>
+      <c r="R10" s="189">
+        <v>166473</v>
+      </c>
+      <c r="S10" s="189">
+        <v>86804</v>
+      </c>
+      <c r="T10" s="189">
+        <v>79669</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="3.9" customHeight="1">
+      <c r="A11" s="190"/>
+      <c r="B11" s="142"/>
+      <c r="C11" s="143"/>
+      <c r="D11" s="135"/>
+      <c r="E11" s="144"/>
+      <c r="F11" s="137"/>
+      <c r="G11" s="142"/>
+      <c r="H11" s="143"/>
+      <c r="I11" s="135"/>
+      <c r="J11" s="144"/>
+      <c r="K11" s="137"/>
+      <c r="L11" s="145"/>
+      <c r="M11" s="143"/>
+      <c r="N11" s="135"/>
+      <c r="O11" s="144"/>
+      <c r="P11" s="136"/>
+    </row>
+    <row r="12" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A12" s="190">
+        <v>1</v>
+      </c>
+      <c r="B12" s="146" t="s">
+        <v>91</v>
+      </c>
+      <c r="C12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="D12" s="135">
+        <v>209</v>
+      </c>
+      <c r="E12" s="136">
+        <f>D12/$D$27*100000</f>
+        <v>105.37035916671708</v>
+      </c>
+      <c r="F12" s="137">
+        <v>25.120192307692307</v>
+      </c>
+      <c r="G12" s="146" t="s">
+        <v>91</v>
+      </c>
+      <c r="H12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="I12" s="135">
+        <v>115</v>
+      </c>
+      <c r="J12" s="136">
+        <f>I12/$E$27*100000</f>
+        <v>111.70688114387846</v>
+      </c>
+      <c r="K12" s="137">
+        <v>25.442477876106196</v>
+      </c>
+      <c r="L12" s="146" t="s">
+        <v>91</v>
+      </c>
+      <c r="M12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="N12" s="135">
+        <v>94</v>
+      </c>
+      <c r="O12" s="136">
+        <f>N12/$F$27*100000</f>
+        <v>98.532494758909849</v>
+      </c>
+      <c r="P12" s="136">
+        <v>24.736842105263158</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A13" s="190">
+        <v>2</v>
+      </c>
+      <c r="B13" s="146" t="s">
+        <v>147</v>
+      </c>
+      <c r="C13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="D13" s="135">
+        <v>134</v>
+      </c>
+      <c r="E13" s="136">
+        <f t="shared" ref="E13:E22" si="0">D13/$D$27*100000</f>
+        <v>67.558029322201378</v>
+      </c>
+      <c r="F13" s="137">
+        <v>16.105769230769234</v>
+      </c>
+      <c r="G13" s="146" t="s">
+        <v>147</v>
+      </c>
+      <c r="H13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" s="135">
+        <v>72</v>
+      </c>
+      <c r="J13" s="136">
+        <f t="shared" ref="J13:J22" si="1">I13/$E$27*100000</f>
+        <v>69.938221237906518</v>
+      </c>
+      <c r="K13" s="137">
+        <v>15.929203539823009</v>
+      </c>
+      <c r="L13" s="146" t="s">
+        <v>147</v>
+      </c>
+      <c r="M13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="N13" s="135">
+        <v>62</v>
+      </c>
+      <c r="O13" s="136">
+        <f t="shared" ref="O13:O22" si="2">N13/$F$27*100000</f>
+        <v>64.989517819706506</v>
+      </c>
+      <c r="P13" s="136">
+        <v>16.315789473684212</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A14" s="190">
+        <v>3</v>
+      </c>
+      <c r="B14" s="146" t="s">
+        <v>148</v>
+      </c>
+      <c r="C14" s="134" t="s">
+        <v>161</v>
+      </c>
+      <c r="D14" s="135">
+        <v>41</v>
+      </c>
+      <c r="E14" s="136">
+        <f t="shared" si="0"/>
+        <v>20.670740315001915</v>
+      </c>
+      <c r="F14" s="137">
+        <v>4.927884615384615</v>
+      </c>
+      <c r="G14" s="146" t="s">
+        <v>95</v>
+      </c>
+      <c r="H14" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="135">
+        <v>22</v>
+      </c>
+      <c r="J14" s="136">
+        <f t="shared" si="1"/>
+        <v>21.370012044915882</v>
+      </c>
+      <c r="K14" s="137">
+        <v>4.8672566371681416</v>
+      </c>
+      <c r="L14" s="146" t="s">
+        <v>148</v>
+      </c>
+      <c r="M14" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="N14" s="135">
+        <v>22</v>
+      </c>
+      <c r="O14" s="136">
+        <f t="shared" si="2"/>
+        <v>23.060796645702304</v>
+      </c>
+      <c r="P14" s="136">
+        <v>5.7894736842105265</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A15" s="190">
+        <v>4</v>
+      </c>
+      <c r="B15" s="146" t="s">
+        <v>144</v>
+      </c>
+      <c r="C15" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="D15" s="135">
+        <v>37</v>
+      </c>
+      <c r="E15" s="136">
+        <f t="shared" si="0"/>
+        <v>18.654082723294412</v>
+      </c>
+      <c r="F15" s="137">
+        <v>4.447115384615385</v>
+      </c>
+      <c r="G15" s="146" t="s">
+        <v>144</v>
+      </c>
+      <c r="H15" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="I15" s="135">
+        <v>19</v>
+      </c>
+      <c r="J15" s="136">
+        <f>I15/$E$27*100000</f>
+        <v>18.455919493336442</v>
+      </c>
+      <c r="K15" s="137">
+        <v>4.2035398230088497</v>
+      </c>
+      <c r="L15" s="146" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="N15" s="135">
+        <v>19</v>
+      </c>
+      <c r="O15" s="136">
+        <f t="shared" si="2"/>
+        <v>19.916142557651991</v>
+      </c>
+      <c r="P15" s="136">
+        <v>5</v>
+      </c>
+      <c r="R15" s="147"/>
+      <c r="S15" s="147"/>
+    </row>
+    <row r="16" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A16" s="190">
+        <v>5</v>
+      </c>
+      <c r="B16" s="146" t="s">
+        <v>95</v>
+      </c>
+      <c r="C16" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="135">
+        <v>35</v>
+      </c>
+      <c r="E16" s="136">
+        <f t="shared" si="0"/>
+        <v>17.645753927440662</v>
+      </c>
+      <c r="F16" s="137">
+        <v>4.2067307692307692</v>
+      </c>
+      <c r="G16" s="146" t="s">
+        <v>148</v>
+      </c>
+      <c r="H16" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="I16" s="135">
+        <v>19</v>
+      </c>
+      <c r="J16" s="136">
+        <f t="shared" si="1"/>
+        <v>18.455919493336442</v>
+      </c>
+      <c r="K16" s="137">
+        <v>4.2035398230088497</v>
+      </c>
+      <c r="L16" s="146" t="s">
+        <v>144</v>
+      </c>
+      <c r="M16" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="N16" s="135">
+        <v>18</v>
+      </c>
+      <c r="O16" s="136">
+        <f t="shared" si="2"/>
+        <v>18.867924528301884</v>
+      </c>
+      <c r="P16" s="136">
+        <v>4.7368421052631584</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A17" s="190">
+        <v>6</v>
+      </c>
+      <c r="B17" s="146" t="s">
+        <v>94</v>
+      </c>
+      <c r="C17" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="135">
+        <v>34</v>
+      </c>
+      <c r="E17" s="136">
+        <f t="shared" si="0"/>
+        <v>17.141589529513784</v>
+      </c>
+      <c r="F17" s="137">
+        <v>4.0865384615384617</v>
+      </c>
+      <c r="G17" s="146" t="s">
+        <v>149</v>
+      </c>
+      <c r="H17" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="I17" s="135">
+        <v>17</v>
+      </c>
+      <c r="J17" s="136">
+        <f t="shared" si="1"/>
+        <v>16.513191125616814</v>
+      </c>
+      <c r="K17" s="137">
+        <v>3.7610619469026552</v>
+      </c>
+      <c r="L17" s="146" t="s">
+        <v>95</v>
+      </c>
+      <c r="M17" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="N17" s="135">
+        <v>13</v>
+      </c>
+      <c r="O17" s="136">
+        <f t="shared" si="2"/>
+        <v>13.626834381551362</v>
+      </c>
+      <c r="P17" s="136">
+        <v>3.4210526315789478</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A18" s="190">
+        <v>7</v>
+      </c>
+      <c r="B18" s="146" t="s">
+        <v>149</v>
+      </c>
+      <c r="C18" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="D18" s="135">
+        <v>28</v>
+      </c>
+      <c r="E18" s="136">
+        <f t="shared" si="0"/>
+        <v>14.116603141952529</v>
+      </c>
+      <c r="F18" s="137">
+        <v>3.3653846153846154</v>
+      </c>
+      <c r="G18" s="146" t="s">
+        <v>94</v>
+      </c>
+      <c r="H18" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="I18" s="135">
+        <v>15</v>
+      </c>
+      <c r="J18" s="136">
+        <f>I18/$E$27*100000</f>
+        <v>14.570462757897191</v>
+      </c>
+      <c r="K18" s="137">
+        <v>3.3185840707964607</v>
+      </c>
+      <c r="L18" s="146" t="s">
+        <v>149</v>
+      </c>
+      <c r="M18" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="135">
+        <v>11</v>
+      </c>
+      <c r="O18" s="136">
+        <f t="shared" si="2"/>
+        <v>11.530398322851152</v>
+      </c>
+      <c r="P18" s="136">
+        <v>2.8947368421052633</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A19" s="190">
+        <v>8</v>
+      </c>
+      <c r="B19" s="146" t="s">
+        <v>143</v>
+      </c>
+      <c r="C19" s="134" t="s">
+        <v>118</v>
+      </c>
+      <c r="D19" s="135">
+        <v>17</v>
+      </c>
+      <c r="E19" s="136">
+        <f t="shared" si="0"/>
+        <v>8.5707947647568918</v>
+      </c>
+      <c r="F19" s="137">
+        <v>2.0432692307692308</v>
+      </c>
+      <c r="G19" s="146" t="s">
+        <v>39</v>
+      </c>
+      <c r="H19" s="134" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="135">
+        <v>7</v>
+      </c>
+      <c r="J19" s="136">
+        <f t="shared" si="1"/>
+        <v>6.7995492870186887</v>
+      </c>
+      <c r="K19" s="137">
+        <v>1.5486725663716814</v>
+      </c>
+      <c r="L19" s="146" t="s">
+        <v>143</v>
+      </c>
+      <c r="M19" s="134" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" s="135">
+        <v>10</v>
+      </c>
+      <c r="O19" s="136">
+        <f t="shared" si="2"/>
+        <v>10.482180293501047</v>
+      </c>
+      <c r="P19" s="136">
+        <v>2.6315789473684208</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A20" s="190">
+        <v>9</v>
+      </c>
+      <c r="B20" s="146" t="s">
+        <v>134</v>
+      </c>
+      <c r="C20" s="134" t="s">
+        <v>119</v>
+      </c>
+      <c r="D20" s="135">
+        <v>10</v>
+      </c>
+      <c r="E20" s="136">
+        <f t="shared" si="0"/>
+        <v>5.04164397926876</v>
+      </c>
+      <c r="F20" s="137">
+        <v>1.2019230769230771</v>
+      </c>
+      <c r="G20" s="146" t="s">
+        <v>143</v>
+      </c>
+      <c r="H20" s="134" t="s">
+        <v>118</v>
+      </c>
+      <c r="I20" s="135">
+        <v>7</v>
+      </c>
+      <c r="J20" s="136">
+        <f t="shared" si="1"/>
+        <v>6.7995492870186887</v>
+      </c>
+      <c r="K20" s="137">
+        <v>1.5486725663716814</v>
+      </c>
+      <c r="L20" s="146" t="s">
+        <v>134</v>
+      </c>
+      <c r="M20" s="134" t="s">
+        <v>119</v>
+      </c>
+      <c r="N20" s="135">
+        <v>5</v>
+      </c>
+      <c r="O20" s="136">
+        <f t="shared" si="2"/>
+        <v>5.2410901467505235</v>
+      </c>
+      <c r="P20" s="136">
+        <v>1.3157894736842104</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A21" s="190">
+        <v>10</v>
+      </c>
+      <c r="B21" s="146" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="134" t="s">
+        <v>162</v>
+      </c>
+      <c r="D21" s="135">
+        <v>9</v>
+      </c>
+      <c r="E21" s="136">
+        <f t="shared" si="0"/>
+        <v>4.5374795813418842</v>
+      </c>
+      <c r="F21" s="137">
+        <v>1.0817307692307692</v>
+      </c>
+      <c r="G21" s="146" t="s">
+        <v>134</v>
+      </c>
+      <c r="H21" s="134" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="135">
+        <v>5</v>
+      </c>
+      <c r="J21" s="136">
+        <f t="shared" si="1"/>
+        <v>4.8568209192990635</v>
+      </c>
+      <c r="K21" s="137">
+        <v>1.1061946902654867</v>
+      </c>
+      <c r="L21" s="146" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="134" t="s">
+        <v>116</v>
+      </c>
+      <c r="N21" s="135">
+        <v>3</v>
+      </c>
+      <c r="O21" s="136">
+        <f t="shared" si="2"/>
+        <v>3.1446540880503142</v>
+      </c>
+      <c r="P21" s="136">
+        <v>0.78947368421052633</v>
+      </c>
+      <c r="Q21" s="147"/>
+      <c r="R21" s="147"/>
+    </row>
+    <row r="22" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A22" s="190"/>
+      <c r="B22" s="142"/>
+      <c r="C22" s="134" t="s">
+        <v>163</v>
+      </c>
+      <c r="D22" s="135">
+        <v>278</v>
+      </c>
+      <c r="E22" s="136">
+        <f t="shared" si="0"/>
+        <v>140.15770262367153</v>
+      </c>
+      <c r="F22" s="137">
+        <v>33.413461538461533</v>
+      </c>
+      <c r="G22" s="142"/>
+      <c r="H22" s="134" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" s="135">
+        <v>154</v>
+      </c>
+      <c r="J22" s="136">
+        <f t="shared" si="1"/>
+        <v>149.59008431441117</v>
+      </c>
+      <c r="K22" s="137">
+        <v>34.070796460176986</v>
+      </c>
+      <c r="L22" s="145"/>
+      <c r="M22" s="134" t="s">
+        <v>163</v>
+      </c>
+      <c r="N22" s="135">
+        <v>123</v>
+      </c>
+      <c r="O22" s="136">
+        <f t="shared" si="2"/>
+        <v>128.93081761006289</v>
+      </c>
+      <c r="P22" s="136">
+        <v>32.368421052631582</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="92" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A23" s="148"/>
+      <c r="B23" s="149"/>
+      <c r="C23" s="150"/>
+      <c r="D23" s="151"/>
+      <c r="E23" s="152"/>
+      <c r="F23" s="153"/>
+      <c r="G23" s="154"/>
+      <c r="H23" s="155"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="153"/>
+      <c r="L23" s="154"/>
+      <c r="M23" s="155"/>
+      <c r="N23" s="151"/>
+      <c r="O23" s="152"/>
+      <c r="P23" s="156"/>
+    </row>
+    <row r="24" spans="1:19" s="92" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A24" s="157"/>
+      <c r="B24" s="158"/>
+      <c r="C24" s="159"/>
+      <c r="D24" s="160"/>
+      <c r="E24" s="161"/>
+      <c r="F24" s="161"/>
+      <c r="G24" s="162"/>
+      <c r="H24" s="163"/>
+      <c r="I24" s="160"/>
+      <c r="J24" s="161"/>
+      <c r="K24" s="161"/>
+      <c r="L24" s="162"/>
+      <c r="M24" s="163"/>
+      <c r="N24" s="160"/>
+      <c r="O24" s="161"/>
+      <c r="P24" s="157"/>
+    </row>
+    <row r="25" spans="1:19" s="172" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A25" s="170" t="s">
+        <v>164</v>
+      </c>
+      <c r="B25" s="171"/>
+      <c r="I25" s="173"/>
+      <c r="J25" s="173"/>
+      <c r="K25" s="173"/>
+      <c r="L25" s="174"/>
+      <c r="M25" s="174"/>
+      <c r="N25" s="173"/>
+      <c r="O25" s="173"/>
+      <c r="P25" s="173"/>
+      <c r="R25" s="185" t="s">
+        <v>165</v>
+      </c>
+      <c r="S25" s="186" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="175" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A26" s="131"/>
+      <c r="B26" s="184"/>
+      <c r="F26" s="191"/>
+      <c r="I26" s="176"/>
+      <c r="J26" s="176"/>
+      <c r="K26" s="176"/>
+      <c r="N26" s="176"/>
+      <c r="O26" s="176"/>
+      <c r="P26" s="176"/>
+      <c r="R26" s="185" t="s">
+        <v>167</v>
+      </c>
+      <c r="S26" s="186" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="178" customFormat="1" hidden="1">
+      <c r="A27" s="177" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="91"/>
+      <c r="C27" s="93"/>
+      <c r="D27" s="192">
+        <v>198348</v>
+      </c>
+      <c r="E27" s="193">
+        <v>102948</v>
+      </c>
+      <c r="F27" s="193">
+        <v>95400</v>
+      </c>
+      <c r="H27" s="93"/>
+      <c r="I27" s="177"/>
+      <c r="J27" s="177"/>
+      <c r="K27" s="177"/>
+      <c r="M27" s="93"/>
+      <c r="N27" s="177"/>
+      <c r="O27" s="177"/>
+      <c r="P27" s="177"/>
+      <c r="R27" s="185" t="s">
+        <v>125</v>
+      </c>
+      <c r="S27" s="186" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="147" customFormat="1">
+      <c r="C28" s="179"/>
+      <c r="M28" s="179"/>
+      <c r="R28" s="185" t="s">
+        <v>22</v>
+      </c>
+      <c r="S28" s="186" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="147" customFormat="1">
+      <c r="C29" s="179"/>
+      <c r="H29" s="179"/>
+      <c r="M29" s="179"/>
+      <c r="R29" s="185" t="s">
+        <v>126</v>
+      </c>
+      <c r="S29" s="186" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="147" customFormat="1">
+      <c r="C30" s="179"/>
+      <c r="H30" s="179"/>
+      <c r="M30" s="179"/>
+      <c r="R30" s="185" t="s">
+        <v>40</v>
+      </c>
+      <c r="S30" s="186" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="147" customFormat="1">
+      <c r="B31" s="180"/>
+      <c r="C31" s="180"/>
+      <c r="D31" s="91"/>
+      <c r="H31" s="179"/>
+      <c r="M31" s="179"/>
+      <c r="R31" s="185" t="s">
+        <v>19</v>
+      </c>
+      <c r="S31" s="186" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="147" customFormat="1">
+      <c r="C32" s="180"/>
+      <c r="H32" s="179"/>
+      <c r="M32" s="179"/>
+      <c r="R32" s="185" t="s">
+        <v>128</v>
+      </c>
+      <c r="S32" s="186" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="33" spans="3:22" s="147" customFormat="1">
+      <c r="C33" s="179"/>
+      <c r="H33" s="179"/>
+      <c r="M33" s="179"/>
+      <c r="R33" s="185" t="s">
+        <v>129</v>
+      </c>
+      <c r="S33" s="186" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="34" spans="3:22" s="147" customFormat="1">
+      <c r="C34" s="179"/>
+      <c r="H34" s="179"/>
+      <c r="M34" s="179"/>
+      <c r="R34" s="185" t="s">
+        <v>117</v>
+      </c>
+      <c r="S34" s="186" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="35" spans="3:22" s="147" customFormat="1">
+      <c r="C35" s="179"/>
+      <c r="H35" s="179"/>
+      <c r="M35" s="179"/>
+      <c r="R35" s="185" t="s">
+        <v>23</v>
+      </c>
+      <c r="S35" s="186" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="36" spans="3:22" s="147" customFormat="1">
+      <c r="C36" s="179"/>
+      <c r="H36" s="179"/>
+      <c r="M36" s="179"/>
+      <c r="R36" s="185" t="s">
+        <v>53</v>
+      </c>
+      <c r="S36" s="186" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="37" spans="3:22" s="147" customFormat="1">
+      <c r="C37" s="179"/>
+      <c r="H37" s="179"/>
+      <c r="M37" s="179"/>
+      <c r="R37" s="185" t="s">
+        <v>132</v>
+      </c>
+      <c r="S37" s="186" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="3:22" s="147" customFormat="1">
+      <c r="C38" s="179"/>
+      <c r="H38" s="179"/>
+      <c r="M38" s="179"/>
+      <c r="R38" s="185" t="s">
+        <v>119</v>
+      </c>
+      <c r="S38" s="186" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="39" spans="3:22" s="147" customFormat="1">
+      <c r="C39" s="179"/>
+      <c r="H39" s="179"/>
+      <c r="M39" s="179"/>
+      <c r="R39" s="185" t="s">
+        <v>116</v>
+      </c>
+      <c r="S39" s="186" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="40" spans="3:22" s="147" customFormat="1">
+      <c r="C40" s="179"/>
+      <c r="H40" s="179"/>
+      <c r="M40" s="179"/>
+      <c r="R40" s="185" t="s">
+        <v>34</v>
+      </c>
+      <c r="S40" s="186" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="41" spans="3:22" s="147" customFormat="1">
+      <c r="C41" s="179"/>
+      <c r="H41" s="179"/>
+      <c r="M41" s="179"/>
+      <c r="R41" s="185" t="s">
+        <v>26</v>
+      </c>
+      <c r="S41" s="186" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="42" spans="3:22" s="147" customFormat="1">
+      <c r="C42" s="179"/>
+      <c r="H42" s="179"/>
+      <c r="M42" s="179"/>
+      <c r="R42" s="185" t="s">
+        <v>20</v>
+      </c>
+      <c r="S42" s="186" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="43" spans="3:22" s="147" customFormat="1">
+      <c r="C43" s="179"/>
+      <c r="H43" s="179"/>
+      <c r="M43" s="179"/>
+      <c r="R43" s="185" t="s">
+        <v>69</v>
+      </c>
+      <c r="S43" s="186" t="s">
+        <v>70</v>
+      </c>
+      <c r="U43" s="185"/>
+      <c r="V43" s="186"/>
+    </row>
+    <row r="44" spans="3:22" s="147" customFormat="1">
+      <c r="C44" s="179"/>
+      <c r="H44" s="179"/>
+      <c r="M44" s="179"/>
+      <c r="R44" s="185" t="s">
+        <v>135</v>
+      </c>
+      <c r="S44" s="186" t="s">
+        <v>136</v>
+      </c>
+      <c r="U44" s="185"/>
+      <c r="V44" s="186"/>
+    </row>
+    <row r="45" spans="3:22" s="147" customFormat="1">
+      <c r="C45" s="179"/>
+      <c r="H45" s="179"/>
+      <c r="M45" s="179"/>
+      <c r="R45" s="185" t="s">
+        <v>137</v>
+      </c>
+      <c r="S45" s="186" t="s">
+        <v>138</v>
+      </c>
+      <c r="U45" s="185"/>
+      <c r="V45" s="186"/>
+    </row>
+    <row r="46" spans="3:22" s="147" customFormat="1">
+      <c r="C46" s="179"/>
+      <c r="H46" s="179"/>
+      <c r="M46" s="179"/>
+      <c r="R46" s="185" t="s">
+        <v>77</v>
+      </c>
+      <c r="S46" s="186" t="s">
+        <v>78</v>
+      </c>
+      <c r="U46" s="185"/>
+      <c r="V46" s="186"/>
+    </row>
+    <row r="47" spans="3:22" s="147" customFormat="1">
+      <c r="C47" s="179"/>
+      <c r="H47" s="179"/>
+      <c r="M47" s="179"/>
+      <c r="R47" s="185" t="s">
+        <v>139</v>
+      </c>
+      <c r="S47" s="186" t="s">
+        <v>140</v>
+      </c>
+      <c r="U47" s="185"/>
+      <c r="V47" s="186"/>
+    </row>
+    <row r="48" spans="3:22" s="147" customFormat="1">
+      <c r="C48" s="179"/>
+      <c r="H48" s="179"/>
+      <c r="M48" s="179"/>
+      <c r="R48" s="185" t="s">
+        <v>141</v>
+      </c>
+      <c r="S48" s="186" t="s">
+        <v>142</v>
+      </c>
+      <c r="U48" s="185"/>
+      <c r="V48" s="186"/>
+    </row>
+    <row r="49" spans="3:22" s="147" customFormat="1">
+      <c r="C49" s="179"/>
+      <c r="H49" s="179"/>
+      <c r="M49" s="179"/>
+      <c r="R49" s="185" t="s">
+        <v>118</v>
+      </c>
+      <c r="S49" s="186" t="s">
+        <v>143</v>
+      </c>
+      <c r="U49" s="185"/>
+      <c r="V49" s="186"/>
+    </row>
+    <row r="50" spans="3:22" s="147" customFormat="1">
+      <c r="C50" s="179"/>
+      <c r="H50" s="179"/>
+      <c r="M50" s="179"/>
+      <c r="R50" s="185" t="s">
+        <v>114</v>
+      </c>
+      <c r="S50" s="186" t="s">
+        <v>144</v>
+      </c>
+      <c r="U50" s="185"/>
+      <c r="V50" s="186"/>
+    </row>
+    <row r="51" spans="3:22" s="147" customFormat="1">
+      <c r="C51" s="179"/>
+      <c r="H51" s="179"/>
+      <c r="M51" s="179"/>
+      <c r="R51" s="185" t="s">
+        <v>145</v>
+      </c>
+      <c r="S51" s="186" t="s">
+        <v>146</v>
+      </c>
+      <c r="U51" s="185"/>
+      <c r="V51" s="186"/>
+    </row>
+    <row r="52" spans="3:22" s="147" customFormat="1">
+      <c r="C52" s="179"/>
+      <c r="H52" s="179"/>
+      <c r="M52" s="179"/>
+      <c r="R52" s="185" t="s">
+        <v>112</v>
+      </c>
+      <c r="S52" s="186" t="s">
+        <v>147</v>
+      </c>
+      <c r="U52" s="185"/>
+      <c r="V52" s="186"/>
+    </row>
+    <row r="53" spans="3:22" s="147" customFormat="1">
+      <c r="C53" s="179"/>
+      <c r="H53" s="179"/>
+      <c r="M53" s="179"/>
+      <c r="R53" s="185" t="s">
+        <v>113</v>
+      </c>
+      <c r="S53" s="186" t="s">
+        <v>148</v>
+      </c>
+      <c r="U53" s="185"/>
+      <c r="V53" s="186"/>
+    </row>
+    <row r="54" spans="3:22" s="147" customFormat="1">
+      <c r="C54" s="179"/>
+      <c r="H54" s="179"/>
+      <c r="M54" s="179"/>
+      <c r="R54" s="185" t="s">
+        <v>115</v>
+      </c>
+      <c r="S54" s="186" t="s">
+        <v>149</v>
+      </c>
+      <c r="U54" s="185"/>
+      <c r="V54" s="186"/>
+    </row>
+    <row r="55" spans="3:22" s="147" customFormat="1">
+      <c r="C55" s="179"/>
+      <c r="H55" s="179"/>
+      <c r="M55" s="179"/>
+      <c r="R55" s="185" t="s">
+        <v>111</v>
+      </c>
+      <c r="S55" s="186" t="s">
+        <v>91</v>
+      </c>
+      <c r="U55" s="185"/>
+      <c r="V55" s="186"/>
+    </row>
+    <row r="56" spans="3:22" s="147" customFormat="1">
+      <c r="C56" s="179"/>
+      <c r="H56" s="179"/>
+      <c r="M56" s="179"/>
+      <c r="R56" s="185" t="s">
+        <v>32</v>
+      </c>
+      <c r="S56" s="186" t="s">
+        <v>94</v>
+      </c>
+      <c r="U56" s="185"/>
+      <c r="V56" s="186"/>
+    </row>
+    <row r="57" spans="3:22" s="147" customFormat="1">
+      <c r="C57" s="179"/>
+      <c r="H57" s="179"/>
+      <c r="M57" s="179"/>
+      <c r="R57" s="185" t="s">
+        <v>18</v>
+      </c>
+      <c r="S57" s="186" t="s">
+        <v>95</v>
+      </c>
+      <c r="U57" s="185"/>
+      <c r="V57" s="186"/>
+    </row>
+    <row r="58" spans="3:22" s="147" customFormat="1">
+      <c r="C58" s="179"/>
+      <c r="H58" s="179"/>
+      <c r="M58" s="179"/>
+      <c r="R58" s="185" t="s">
+        <v>150</v>
+      </c>
+      <c r="S58" s="186" t="s">
+        <v>99</v>
+      </c>
+      <c r="U58" s="185"/>
+      <c r="V58" s="186"/>
+    </row>
+    <row r="59" spans="3:22" s="147" customFormat="1">
+      <c r="C59" s="179"/>
+      <c r="H59" s="179"/>
+      <c r="M59" s="179"/>
+      <c r="R59" s="185" t="s">
+        <v>163</v>
+      </c>
+      <c r="S59" s="186"/>
+      <c r="U59" s="185"/>
+      <c r="V59" s="186"/>
+    </row>
+    <row r="60" spans="3:22" s="147" customFormat="1">
+      <c r="C60" s="179"/>
+      <c r="H60" s="179"/>
+      <c r="M60" s="179"/>
+      <c r="U60" s="185"/>
+      <c r="V60" s="186"/>
+    </row>
+    <row r="61" spans="3:22" s="147" customFormat="1">
+      <c r="C61" s="179"/>
+      <c r="H61" s="179"/>
+      <c r="M61" s="179"/>
+      <c r="U61" s="185"/>
+      <c r="V61" s="186"/>
+    </row>
+    <row r="62" spans="3:22" s="147" customFormat="1">
+      <c r="C62" s="179"/>
+      <c r="H62" s="179"/>
+      <c r="M62" s="179"/>
+      <c r="U62" s="185"/>
+      <c r="V62" s="186"/>
+    </row>
+    <row r="63" spans="3:22" s="147" customFormat="1">
+      <c r="C63" s="179"/>
+      <c r="H63" s="179"/>
+      <c r="M63" s="179"/>
+      <c r="U63" s="185"/>
+      <c r="V63" s="186"/>
+    </row>
+    <row r="64" spans="3:22" s="147" customFormat="1">
+      <c r="C64" s="179"/>
+      <c r="H64" s="179"/>
+      <c r="M64" s="179"/>
+      <c r="U64" s="185"/>
+      <c r="V64" s="186"/>
+    </row>
+    <row r="65" spans="3:22" s="147" customFormat="1">
+      <c r="C65" s="179"/>
+      <c r="H65" s="179"/>
+      <c r="M65" s="179"/>
+      <c r="U65" s="185"/>
+      <c r="V65" s="186"/>
+    </row>
+    <row r="66" spans="3:22" s="147" customFormat="1">
+      <c r="C66" s="179"/>
+      <c r="H66" s="179"/>
+      <c r="M66" s="179"/>
+      <c r="U66" s="185"/>
+      <c r="V66" s="186"/>
+    </row>
+    <row r="67" spans="3:22" s="147" customFormat="1">
+      <c r="C67" s="179"/>
+      <c r="H67" s="179"/>
+      <c r="M67" s="179"/>
+      <c r="U67" s="185"/>
+      <c r="V67" s="186"/>
+    </row>
+    <row r="68" spans="3:22" s="147" customFormat="1">
+      <c r="C68" s="179"/>
+      <c r="H68" s="179"/>
+      <c r="M68" s="179"/>
+      <c r="U68" s="185"/>
+      <c r="V68" s="186"/>
+    </row>
+    <row r="69" spans="3:22" s="147" customFormat="1">
+      <c r="C69" s="179"/>
+      <c r="E69" s="91"/>
+      <c r="F69" s="91"/>
+      <c r="G69" s="91"/>
+      <c r="H69" s="90"/>
+      <c r="M69" s="179"/>
+      <c r="U69" s="185"/>
+      <c r="V69" s="186"/>
+    </row>
+    <row r="70" spans="3:22" s="147" customFormat="1">
+      <c r="C70" s="179"/>
+      <c r="E70" s="91"/>
+      <c r="F70" s="91"/>
+      <c r="G70" s="91"/>
+      <c r="H70" s="90"/>
+      <c r="I70" s="91"/>
+      <c r="M70" s="179"/>
+      <c r="U70" s="185"/>
+      <c r="V70" s="186"/>
+    </row>
+    <row r="71" spans="3:22" s="147" customFormat="1">
+      <c r="C71" s="179"/>
+      <c r="E71" s="91"/>
+      <c r="F71" s="91"/>
+      <c r="G71" s="91"/>
+      <c r="H71" s="90"/>
+      <c r="I71" s="91"/>
+      <c r="M71" s="179"/>
+      <c r="U71" s="185"/>
+      <c r="V71" s="186"/>
+    </row>
+    <row r="72" spans="3:22" s="147" customFormat="1">
+      <c r="C72" s="179"/>
+      <c r="E72" s="91"/>
+      <c r="F72" s="91"/>
+      <c r="G72" s="91"/>
+      <c r="H72" s="90"/>
+      <c r="I72" s="91"/>
+      <c r="M72" s="179"/>
+      <c r="U72" s="185"/>
+      <c r="V72" s="186"/>
+    </row>
+    <row r="73" spans="3:22" s="147" customFormat="1">
+      <c r="C73" s="179"/>
+      <c r="E73" s="91"/>
+      <c r="F73" s="91"/>
+      <c r="G73" s="91"/>
+      <c r="H73" s="90"/>
+      <c r="I73" s="91"/>
+      <c r="M73" s="179"/>
+      <c r="U73" s="185"/>
+      <c r="V73" s="186"/>
+    </row>
+    <row r="74" spans="3:22" s="147" customFormat="1">
+      <c r="C74" s="179"/>
+      <c r="E74" s="91"/>
+      <c r="F74" s="91"/>
+      <c r="G74" s="91"/>
+      <c r="H74" s="90"/>
+      <c r="I74" s="91"/>
+      <c r="M74" s="179"/>
+      <c r="R74" s="91"/>
+      <c r="S74" s="91"/>
+      <c r="U74" s="185"/>
+      <c r="V74" s="186"/>
+    </row>
+    <row r="75" spans="3:22" s="147" customFormat="1">
+      <c r="C75" s="179"/>
+      <c r="E75" s="91"/>
+      <c r="F75" s="91"/>
+      <c r="G75" s="91"/>
+      <c r="H75" s="90"/>
+      <c r="I75" s="91"/>
+      <c r="M75" s="179"/>
+      <c r="R75" s="91"/>
+      <c r="S75" s="91"/>
+      <c r="U75" s="185"/>
+      <c r="V75" s="186"/>
+    </row>
+    <row r="76" spans="3:22" s="147" customFormat="1">
+      <c r="C76" s="179"/>
+      <c r="E76" s="91"/>
+      <c r="F76" s="91"/>
+      <c r="G76" s="91"/>
+      <c r="H76" s="90"/>
+      <c r="I76" s="91"/>
+      <c r="M76" s="179"/>
+      <c r="R76" s="91"/>
+      <c r="S76" s="91"/>
+      <c r="U76" s="185"/>
+      <c r="V76" s="186"/>
+    </row>
+    <row r="77" spans="3:22" s="147" customFormat="1">
+      <c r="C77" s="179"/>
+      <c r="E77" s="91"/>
+      <c r="F77" s="91"/>
+      <c r="G77" s="91"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="91"/>
+      <c r="M77" s="179"/>
+      <c r="R77" s="91"/>
+      <c r="S77" s="91"/>
+      <c r="U77" s="185"/>
+      <c r="V77" s="186"/>
+    </row>
+    <row r="78" spans="3:22" s="147" customFormat="1">
+      <c r="C78" s="179"/>
+      <c r="E78" s="91"/>
+      <c r="F78" s="91"/>
+      <c r="G78" s="91"/>
+      <c r="H78" s="90"/>
+      <c r="I78" s="91"/>
+      <c r="M78" s="179"/>
+      <c r="R78" s="91"/>
+      <c r="S78" s="91"/>
+      <c r="U78" s="185"/>
+      <c r="V78" s="186"/>
+    </row>
+    <row r="79" spans="3:22" s="147" customFormat="1">
+      <c r="C79" s="179"/>
+      <c r="E79" s="91"/>
+      <c r="F79" s="91"/>
+      <c r="G79" s="91"/>
+      <c r="H79" s="90"/>
+      <c r="I79" s="91"/>
+      <c r="M79" s="179"/>
+      <c r="R79" s="91"/>
+      <c r="S79" s="91"/>
+      <c r="U79" s="185"/>
+      <c r="V79" s="186"/>
+    </row>
+    <row r="80" spans="3:22" s="147" customFormat="1">
+      <c r="C80" s="179"/>
+      <c r="E80" s="91"/>
+      <c r="F80" s="91"/>
+      <c r="G80" s="91"/>
+      <c r="H80" s="90"/>
+      <c r="I80" s="91"/>
+      <c r="M80" s="179"/>
+      <c r="R80" s="91"/>
+      <c r="S80" s="91"/>
+      <c r="U80" s="185"/>
+      <c r="V80" s="186"/>
+    </row>
+    <row r="81" spans="3:22" s="147" customFormat="1">
+      <c r="C81" s="179"/>
+      <c r="E81" s="91"/>
+      <c r="F81" s="91"/>
+      <c r="G81" s="91"/>
+      <c r="H81" s="90"/>
+      <c r="I81" s="91"/>
+      <c r="M81" s="179"/>
+      <c r="R81" s="91"/>
+      <c r="S81" s="91"/>
+      <c r="U81" s="185"/>
+      <c r="V81" s="186"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:P1"/>
+  </mergeCells>
+  <phoneticPr fontId="24" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="3.937007874015748E-2" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+  <dimension ref="A1:V81"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="D1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="2.3984375" style="91" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="92" customWidth="1"/>
+    <col min="3" max="3" width="21.59765625" style="93" customWidth="1"/>
+    <col min="4" max="4" width="4.69921875" style="91" customWidth="1"/>
+    <col min="5" max="5" width="6.09765625" style="91" customWidth="1"/>
+    <col min="6" max="6" width="5.8984375" style="91" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="91" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="90" customWidth="1"/>
+    <col min="9" max="9" width="4.3984375" style="91" customWidth="1"/>
+    <col min="10" max="10" width="7.8984375" style="91" customWidth="1"/>
+    <col min="11" max="11" width="6.3984375" style="91" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="91" customWidth="1"/>
+    <col min="13" max="13" width="21.59765625" style="90" customWidth="1"/>
+    <col min="14" max="14" width="4.09765625" style="91" customWidth="1"/>
+    <col min="15" max="15" width="7.8984375" style="91" customWidth="1"/>
+    <col min="16" max="16" width="5.3984375" style="91" customWidth="1"/>
+    <col min="17" max="17" width="8.59765625" style="91" customWidth="1"/>
+    <col min="18" max="20" width="8.59765625" style="91" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="49.3984375" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="35.59765625" style="181" bestFit="1" customWidth="1"/>
+    <col min="23" max="16384" width="9" style="91"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="86" customFormat="1" ht="24.6">
+      <c r="A1" s="332" t="s">
+        <v>151</v>
+      </c>
+      <c r="B1" s="332"/>
+      <c r="C1" s="332"/>
+      <c r="D1" s="332"/>
+      <c r="E1" s="332"/>
+      <c r="F1" s="332"/>
+      <c r="G1" s="332"/>
+      <c r="H1" s="332"/>
+      <c r="I1" s="332"/>
+      <c r="J1" s="332"/>
+      <c r="K1" s="332"/>
+      <c r="L1" s="332"/>
+      <c r="M1" s="332"/>
+      <c r="N1" s="332"/>
+      <c r="O1" s="332"/>
+      <c r="P1" s="332"/>
+    </row>
+    <row r="2" spans="1:20" s="86" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A2" s="84"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:20" s="90" customFormat="1">
+      <c r="A3" s="87" t="s">
+        <v>110</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="88"/>
+    </row>
+    <row r="4" spans="1:20" ht="3.9" customHeight="1"/>
+    <row r="5" spans="1:20" s="90" customFormat="1">
+      <c r="A5" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="97"/>
+      <c r="C5" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="97"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="98" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="101"/>
+      <c r="J5" s="102"/>
+      <c r="K5" s="103"/>
+      <c r="L5" s="104"/>
+      <c r="M5" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="101"/>
+      <c r="O5" s="102"/>
+      <c r="P5" s="105"/>
+    </row>
+    <row r="6" spans="1:20" s="90" customFormat="1">
+      <c r="A6" s="106"/>
+      <c r="B6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="108"/>
+      <c r="D6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="109" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="108"/>
+      <c r="I6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="110"/>
+      <c r="N6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="111" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="90" customFormat="1">
+      <c r="A7" s="106"/>
+      <c r="B7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="114"/>
+      <c r="E7" s="115" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="114"/>
+      <c r="J7" s="114" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="114" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="116" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="114"/>
+      <c r="O7" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="117" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" s="90" customFormat="1">
+      <c r="A8" s="118" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="120"/>
+      <c r="D8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="121" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="118" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="120"/>
+      <c r="I8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="118" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="M8" s="122"/>
+      <c r="N8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="O8" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="P8" s="123" t="s">
+        <v>15</v>
+      </c>
+      <c r="R8" s="182">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="3.9" customHeight="1">
+      <c r="A9" s="125"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="127"/>
+      <c r="D9" s="128"/>
+      <c r="E9" s="128"/>
+      <c r="F9" s="125"/>
+      <c r="G9" s="129"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="128"/>
+      <c r="J9" s="128"/>
+      <c r="K9" s="125"/>
+      <c r="L9" s="129"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="128"/>
+      <c r="O9" s="128"/>
+      <c r="P9" s="131"/>
+    </row>
+    <row r="10" spans="1:20" s="139" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A10" s="132" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="135">
+        <v>705</v>
+      </c>
+      <c r="E10" s="136">
+        <f>D10/$R$10*100000</f>
+        <v>423.4920978176641</v>
+      </c>
+      <c r="F10" s="137">
+        <f>D10/$D$10*100</f>
+        <v>100</v>
+      </c>
+      <c r="G10" s="133"/>
+      <c r="H10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="135">
+        <v>403</v>
+      </c>
+      <c r="J10" s="136">
+        <f>I10/$S$10*100000</f>
+        <v>464.26431961660757</v>
+      </c>
+      <c r="K10" s="137">
+        <f>I10/$I$10*100</f>
+        <v>100</v>
+      </c>
+      <c r="L10" s="138" t="s">
+        <v>16</v>
+      </c>
+      <c r="M10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="N10" s="135">
+        <v>302</v>
+      </c>
+      <c r="O10" s="136">
+        <f>N10/$T$10*100000</f>
+        <v>379.06839548632468</v>
+      </c>
+      <c r="P10" s="136">
+        <f>N10/$N$10*100</f>
+        <v>100</v>
+      </c>
+      <c r="R10" s="183">
+        <v>166473</v>
+      </c>
+      <c r="S10" s="183">
+        <v>86804</v>
+      </c>
+      <c r="T10" s="183">
+        <v>79669</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="3.9" customHeight="1">
+      <c r="A11" s="141"/>
+      <c r="B11" s="142"/>
+      <c r="C11" s="143"/>
+      <c r="D11" s="135"/>
+      <c r="E11" s="144"/>
+      <c r="F11" s="137"/>
+      <c r="G11" s="142"/>
+      <c r="H11" s="143"/>
+      <c r="I11" s="135"/>
+      <c r="J11" s="144"/>
+      <c r="K11" s="137"/>
+      <c r="L11" s="145"/>
+      <c r="M11" s="143"/>
+      <c r="N11" s="135"/>
+      <c r="O11" s="144"/>
+      <c r="P11" s="136"/>
+    </row>
+    <row r="12" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A12" s="141">
+        <v>1</v>
+      </c>
+      <c r="B12" s="146" t="str">
+        <f t="shared" ref="B12:B21" si="0">VLOOKUP(C12,$R$26:$S$59,2,FALSE)</f>
+        <v>Q00-Q99</v>
+      </c>
+      <c r="C12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="D12" s="135">
+        <v>161</v>
+      </c>
+      <c r="E12" s="136">
+        <f t="shared" ref="E12:E22" si="1">D12/$R$10*100000</f>
+        <v>96.712379785310532</v>
+      </c>
+      <c r="F12" s="137">
+        <f t="shared" ref="F12:F22" si="2">D12/$D$10*100</f>
+        <v>22.836879432624112</v>
+      </c>
+      <c r="G12" s="146" t="str">
+        <f t="shared" ref="G12:G21" si="3">VLOOKUP(H12,$R$26:$S$59,2,FALSE)</f>
+        <v>Q00-Q99</v>
+      </c>
+      <c r="H12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="I12" s="135">
+        <v>96</v>
+      </c>
+      <c r="J12" s="136">
+        <f t="shared" ref="J12:J22" si="4">I12/$S$10*100000</f>
+        <v>110.59398184415465</v>
+      </c>
+      <c r="K12" s="137">
+        <f t="shared" ref="K12:K22" si="5">I12/$I$10*100</f>
+        <v>23.821339950372209</v>
+      </c>
+      <c r="L12" s="146" t="str">
+        <f t="shared" ref="L12:L21" si="6">VLOOKUP(M12,$R$26:$S$59,2,FALSE)</f>
+        <v>Q00-Q99</v>
+      </c>
+      <c r="M12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="N12" s="135">
+        <v>65</v>
+      </c>
+      <c r="O12" s="136">
+        <f t="shared" ref="O12:O22" si="7">N12/$T$10*100000</f>
+        <v>81.587568564937428</v>
+      </c>
+      <c r="P12" s="136">
+        <f t="shared" ref="P12:P22" si="8">N12/$N$10*100</f>
+        <v>21.523178807947019</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A13" s="141">
+        <v>2</v>
+      </c>
+      <c r="B13" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>P20-P28　</v>
+      </c>
+      <c r="C13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="D13" s="135">
+        <v>107</v>
+      </c>
+      <c r="E13" s="136">
+        <f t="shared" si="1"/>
+        <v>64.274687186510732</v>
+      </c>
+      <c r="F13" s="137">
+        <f t="shared" si="2"/>
+        <v>15.177304964539006</v>
+      </c>
+      <c r="G13" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>P20-P28　</v>
+      </c>
+      <c r="H13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" s="135">
+        <v>58</v>
+      </c>
+      <c r="J13" s="136">
+        <f t="shared" si="4"/>
+        <v>66.817197364176764</v>
+      </c>
+      <c r="K13" s="137">
+        <f t="shared" si="5"/>
+        <v>14.392059553349876</v>
+      </c>
+      <c r="L13" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>P20-P28　</v>
+      </c>
+      <c r="M13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="N13" s="135">
+        <v>49</v>
+      </c>
+      <c r="O13" s="136">
+        <f t="shared" si="7"/>
+        <v>61.504474764337445</v>
+      </c>
+      <c r="P13" s="136">
+        <f t="shared" si="8"/>
+        <v>16.225165562913908</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A14" s="141">
+        <v>3</v>
+      </c>
+      <c r="B14" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>P35-P39</v>
+      </c>
+      <c r="C14" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" s="135">
+        <v>39</v>
+      </c>
+      <c r="E14" s="136">
+        <f t="shared" si="1"/>
+        <v>23.427222432466525</v>
+      </c>
+      <c r="F14" s="137">
+        <f t="shared" si="2"/>
+        <v>5.5319148936170208</v>
+      </c>
+      <c r="G14" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>P35-P39</v>
+      </c>
+      <c r="H14" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="I14" s="135">
+        <v>23</v>
+      </c>
+      <c r="J14" s="136">
+        <f t="shared" si="4"/>
+        <v>26.496474816828716</v>
+      </c>
+      <c r="K14" s="137">
+        <f t="shared" si="5"/>
+        <v>5.7071960297766751</v>
+      </c>
+      <c r="L14" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>P35-P39</v>
+      </c>
+      <c r="M14" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="N14" s="135">
+        <v>16</v>
+      </c>
+      <c r="O14" s="136">
+        <f t="shared" si="7"/>
+        <v>20.083093800599983</v>
+      </c>
+      <c r="P14" s="136">
+        <f t="shared" si="8"/>
+        <v>5.298013245033113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A15" s="141">
+        <v>4</v>
+      </c>
+      <c r="B15" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>V01-X59, Y85-Y86</v>
+      </c>
+      <c r="C15" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="135">
+        <v>37</v>
+      </c>
+      <c r="E15" s="136">
+        <f t="shared" si="1"/>
+        <v>22.225826410288757</v>
+      </c>
+      <c r="F15" s="137">
+        <f t="shared" si="2"/>
+        <v>5.24822695035461</v>
+      </c>
+      <c r="G15" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>V01-X59, Y85-Y86</v>
+      </c>
+      <c r="H15" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" s="135">
+        <v>23</v>
+      </c>
+      <c r="J15" s="136">
+        <f t="shared" si="4"/>
+        <v>26.496474816828716</v>
+      </c>
+      <c r="K15" s="137">
+        <f t="shared" si="5"/>
+        <v>5.7071960297766751</v>
+      </c>
+      <c r="L15" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>P05-P08</v>
+      </c>
+      <c r="M15" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="N15" s="135">
+        <v>15</v>
+      </c>
+      <c r="O15" s="136">
+        <f t="shared" si="7"/>
+        <v>18.827900438062485</v>
+      </c>
+      <c r="P15" s="136">
+        <f t="shared" si="8"/>
+        <v>4.9668874172185431</v>
+      </c>
+      <c r="R15" s="147"/>
+      <c r="S15" s="147"/>
+    </row>
+    <row r="16" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A16" s="141">
+        <v>5</v>
+      </c>
+      <c r="B16" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>P05-P08</v>
+      </c>
+      <c r="C16" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="D16" s="135">
+        <v>33</v>
+      </c>
+      <c r="E16" s="136">
+        <f t="shared" si="1"/>
+        <v>19.823034365933214</v>
+      </c>
+      <c r="F16" s="137">
+        <f t="shared" si="2"/>
+        <v>4.6808510638297873</v>
+      </c>
+      <c r="G16" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>P05-P08</v>
+      </c>
+      <c r="H16" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="I16" s="135">
+        <v>18</v>
+      </c>
+      <c r="J16" s="136">
+        <f t="shared" si="4"/>
+        <v>20.736371595778998</v>
+      </c>
+      <c r="K16" s="137">
+        <f t="shared" si="5"/>
+        <v>4.4665012406947886</v>
+      </c>
+      <c r="L16" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>V01-X59, Y85-Y86</v>
+      </c>
+      <c r="M16" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="N16" s="135">
+        <v>14</v>
+      </c>
+      <c r="O16" s="136">
+        <f t="shared" si="7"/>
+        <v>17.572707075524985</v>
+      </c>
+      <c r="P16" s="136">
+        <f t="shared" si="8"/>
+        <v>4.6357615894039732</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A17" s="141">
+        <v>6</v>
+      </c>
+      <c r="B17" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>R95</v>
+      </c>
+      <c r="C17" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="135">
+        <v>26</v>
+      </c>
+      <c r="E17" s="136">
+        <f t="shared" si="1"/>
+        <v>15.618148288311017</v>
+      </c>
+      <c r="F17" s="137">
+        <f t="shared" si="2"/>
+        <v>3.6879432624113475</v>
+      </c>
+      <c r="G17" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>R95</v>
+      </c>
+      <c r="H17" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="I17" s="135">
+        <v>18</v>
+      </c>
+      <c r="J17" s="136">
+        <f t="shared" si="4"/>
+        <v>20.736371595778998</v>
+      </c>
+      <c r="K17" s="137">
+        <f t="shared" si="5"/>
+        <v>4.4665012406947886</v>
+      </c>
+      <c r="L17" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>P50-P61</v>
+      </c>
+      <c r="M17" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="N17" s="135">
+        <v>10</v>
+      </c>
+      <c r="O17" s="136">
+        <f t="shared" si="7"/>
+        <v>12.551933625374991</v>
+      </c>
+      <c r="P17" s="136">
+        <f t="shared" si="8"/>
+        <v>3.3112582781456954</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A18" s="141">
+        <v>7</v>
+      </c>
+      <c r="B18" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>P50-P61</v>
+      </c>
+      <c r="C18" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="D18" s="135">
+        <v>21</v>
+      </c>
+      <c r="E18" s="136">
+        <f t="shared" si="1"/>
+        <v>12.614658232866592</v>
+      </c>
+      <c r="F18" s="137">
+        <f t="shared" si="2"/>
+        <v>2.9787234042553195</v>
+      </c>
+      <c r="G18" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>P50-P61</v>
+      </c>
+      <c r="H18" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="I18" s="135">
+        <v>11</v>
+      </c>
+      <c r="J18" s="136">
+        <f t="shared" si="4"/>
+        <v>12.672227086309388</v>
+      </c>
+      <c r="K18" s="137">
+        <f t="shared" si="5"/>
+        <v>2.7295285359801489</v>
+      </c>
+      <c r="L18" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>R95</v>
+      </c>
+      <c r="M18" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="N18" s="135">
+        <v>8</v>
+      </c>
+      <c r="O18" s="136">
+        <f t="shared" si="7"/>
+        <v>10.041546900299991</v>
+      </c>
+      <c r="P18" s="136">
+        <f t="shared" si="8"/>
+        <v>2.6490066225165565</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A19" s="141">
+        <v>8</v>
+      </c>
+      <c r="B19" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>I01-I02.0, I05-I09, I20-I25, I27, I30-I52</v>
+      </c>
+      <c r="C19" s="134" t="s">
+        <v>116</v>
+      </c>
+      <c r="D19" s="135">
+        <v>17</v>
+      </c>
+      <c r="E19" s="136">
+        <f t="shared" si="1"/>
+        <v>10.211866188511049</v>
+      </c>
+      <c r="F19" s="137">
+        <f t="shared" si="2"/>
+        <v>2.4113475177304964</v>
+      </c>
+      <c r="G19" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>I01-I02.0, I05-I09, I20-I25, I27, I30-I52</v>
+      </c>
+      <c r="H19" s="134" t="s">
+        <v>116</v>
+      </c>
+      <c r="I19" s="135">
+        <v>10</v>
+      </c>
+      <c r="J19" s="136">
+        <f t="shared" si="4"/>
+        <v>11.520206442099443</v>
+      </c>
+      <c r="K19" s="137">
+        <f t="shared" si="5"/>
+        <v>2.481389578163772</v>
+      </c>
+      <c r="L19" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>E70-E90</v>
+      </c>
+      <c r="M19" s="134" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="135">
+        <v>8</v>
+      </c>
+      <c r="O19" s="136">
+        <f t="shared" si="7"/>
+        <v>10.041546900299991</v>
+      </c>
+      <c r="P19" s="136">
+        <f t="shared" si="8"/>
+        <v>2.6490066225165565</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A20" s="141">
+        <v>9</v>
+      </c>
+      <c r="B20" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>E70-E90</v>
+      </c>
+      <c r="C20" s="134" t="s">
+        <v>117</v>
+      </c>
+      <c r="D20" s="135">
+        <v>14</v>
+      </c>
+      <c r="E20" s="136">
+        <f t="shared" si="1"/>
+        <v>8.4097721552443936</v>
+      </c>
+      <c r="F20" s="137">
+        <f t="shared" si="2"/>
+        <v>1.9858156028368796</v>
+      </c>
+      <c r="G20" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>E70-E90</v>
+      </c>
+      <c r="H20" s="134" t="s">
+        <v>117</v>
+      </c>
+      <c r="I20" s="135">
+        <v>6</v>
+      </c>
+      <c r="J20" s="136">
+        <f t="shared" si="4"/>
+        <v>6.9121238652596659</v>
+      </c>
+      <c r="K20" s="137">
+        <f t="shared" si="5"/>
+        <v>1.4888337468982631</v>
+      </c>
+      <c r="L20" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>I01-I02.0, I05-I09, I20-I25, I27, I30-I52</v>
+      </c>
+      <c r="M20" s="134" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="135">
+        <v>7</v>
+      </c>
+      <c r="O20" s="136">
+        <f t="shared" si="7"/>
+        <v>8.7863535377624924</v>
+      </c>
+      <c r="P20" s="136">
+        <f t="shared" si="8"/>
+        <v>2.3178807947019866</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A21" s="141">
+        <v>10</v>
+      </c>
+      <c r="B21" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>P00-P04</v>
+      </c>
+      <c r="C21" s="134" t="s">
+        <v>118</v>
+      </c>
+      <c r="D21" s="135">
+        <v>9</v>
+      </c>
+      <c r="E21" s="136">
+        <f t="shared" si="1"/>
+        <v>5.4062820997999674</v>
+      </c>
+      <c r="F21" s="137">
+        <f t="shared" si="2"/>
+        <v>1.2765957446808509</v>
+      </c>
+      <c r="G21" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>G93</v>
+      </c>
+      <c r="H21" s="134" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="135">
+        <v>5</v>
+      </c>
+      <c r="J21" s="136">
+        <f t="shared" si="4"/>
+        <v>5.7601032210497216</v>
+      </c>
+      <c r="K21" s="137">
+        <f t="shared" si="5"/>
+        <v>1.240694789081886</v>
+      </c>
+      <c r="L21" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>P00-P04</v>
+      </c>
+      <c r="M21" s="134" t="s">
+        <v>118</v>
+      </c>
+      <c r="N21" s="135">
+        <v>5</v>
+      </c>
+      <c r="O21" s="136">
+        <f t="shared" si="7"/>
+        <v>6.2759668126874955</v>
+      </c>
+      <c r="P21" s="136">
+        <f t="shared" si="8"/>
+        <v>1.6556291390728477</v>
+      </c>
+      <c r="Q21" s="147"/>
+      <c r="R21" s="147"/>
+    </row>
+    <row r="22" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A22" s="141"/>
+      <c r="B22" s="142"/>
+      <c r="C22" s="134" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="135">
+        <f>D10-SUM(D12:D21)</f>
+        <v>241</v>
+      </c>
+      <c r="E22" s="136">
+        <f t="shared" si="1"/>
+        <v>144.76822067242136</v>
+      </c>
+      <c r="F22" s="137">
+        <f t="shared" si="2"/>
+        <v>34.184397163120565</v>
+      </c>
+      <c r="G22" s="142"/>
+      <c r="H22" s="134" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" s="135">
+        <f>I10-SUM(I12:I21)</f>
+        <v>135</v>
+      </c>
+      <c r="J22" s="136">
+        <f t="shared" si="4"/>
+        <v>155.52278696834247</v>
+      </c>
+      <c r="K22" s="137">
+        <f t="shared" si="5"/>
+        <v>33.498759305210918</v>
+      </c>
+      <c r="L22" s="145"/>
+      <c r="M22" s="134" t="s">
+        <v>120</v>
+      </c>
+      <c r="N22" s="135">
+        <f>N10-SUM(N12:N21)</f>
+        <v>105</v>
+      </c>
+      <c r="O22" s="136">
+        <f t="shared" si="7"/>
+        <v>131.79530306643738</v>
+      </c>
+      <c r="P22" s="136">
+        <f t="shared" si="8"/>
+        <v>34.768211920529801</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="92" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A23" s="148"/>
+      <c r="B23" s="149"/>
+      <c r="C23" s="150"/>
+      <c r="D23" s="151"/>
+      <c r="E23" s="152"/>
+      <c r="F23" s="153"/>
+      <c r="G23" s="154"/>
+      <c r="H23" s="155"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="153"/>
+      <c r="L23" s="154"/>
+      <c r="M23" s="155"/>
+      <c r="N23" s="151"/>
+      <c r="O23" s="152"/>
+      <c r="P23" s="156"/>
+    </row>
+    <row r="24" spans="1:19" s="92" customFormat="1" ht="3.9" customHeight="1">
+      <c r="A24" s="157"/>
+      <c r="B24" s="158"/>
+      <c r="C24" s="159"/>
+      <c r="D24" s="160"/>
+      <c r="E24" s="161"/>
+      <c r="F24" s="161"/>
+      <c r="G24" s="162"/>
+      <c r="H24" s="163"/>
+      <c r="I24" s="160"/>
+      <c r="J24" s="161"/>
+      <c r="K24" s="161"/>
+      <c r="L24" s="162"/>
+      <c r="M24" s="163"/>
+      <c r="N24" s="160"/>
+      <c r="O24" s="161"/>
+      <c r="P24" s="157"/>
+    </row>
+    <row r="25" spans="1:19" s="172" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A25" s="170" t="s">
+        <v>121</v>
+      </c>
+      <c r="B25" s="171"/>
+      <c r="I25" s="173"/>
+      <c r="J25" s="173"/>
+      <c r="K25" s="173"/>
+      <c r="L25" s="174"/>
+      <c r="M25" s="174"/>
+      <c r="N25" s="173"/>
+      <c r="O25" s="173"/>
+      <c r="P25" s="173"/>
+      <c r="R25" t="s">
+        <v>122</v>
+      </c>
+      <c r="S25" s="181" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="175" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A26" s="131"/>
+      <c r="B26" s="86"/>
+      <c r="I26" s="176"/>
+      <c r="J26" s="176"/>
+      <c r="K26" s="176"/>
+      <c r="N26" s="176"/>
+      <c r="O26" s="176"/>
+      <c r="P26" s="176"/>
+      <c r="R26" t="s">
+        <v>124</v>
+      </c>
+      <c r="S26" s="181" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="178" customFormat="1" ht="15.6">
+      <c r="A27" s="177" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="91"/>
+      <c r="C27" s="93"/>
+      <c r="H27" s="93"/>
+      <c r="I27" s="177"/>
+      <c r="J27" s="177"/>
+      <c r="K27" s="177"/>
+      <c r="M27" s="93"/>
+      <c r="N27" s="177"/>
+      <c r="O27" s="177"/>
+      <c r="P27" s="177"/>
+      <c r="R27" t="s">
+        <v>125</v>
+      </c>
+      <c r="S27" s="181" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="147" customFormat="1">
+      <c r="C28" s="179"/>
+      <c r="M28" s="179"/>
+      <c r="R28" t="s">
+        <v>22</v>
+      </c>
+      <c r="S28" s="181" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="147" customFormat="1">
+      <c r="C29" s="179"/>
+      <c r="H29" s="179"/>
+      <c r="M29" s="179"/>
+      <c r="R29" t="s">
+        <v>126</v>
+      </c>
+      <c r="S29" s="181" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="147" customFormat="1">
+      <c r="C30" s="179"/>
+      <c r="H30" s="179"/>
+      <c r="M30" s="179"/>
+      <c r="R30" t="s">
+        <v>40</v>
+      </c>
+      <c r="S30" s="181" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="147" customFormat="1">
+      <c r="B31" s="180"/>
+      <c r="C31" s="180"/>
+      <c r="D31" s="91"/>
+      <c r="H31" s="179"/>
+      <c r="M31" s="179"/>
+      <c r="R31" t="s">
+        <v>19</v>
+      </c>
+      <c r="S31" s="181" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="147" customFormat="1">
+      <c r="C32" s="180"/>
+      <c r="H32" s="179"/>
+      <c r="M32" s="179"/>
+      <c r="R32" t="s">
+        <v>128</v>
+      </c>
+      <c r="S32" s="181" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="33" spans="3:22" s="147" customFormat="1">
+      <c r="C33" s="179"/>
+      <c r="H33" s="179"/>
+      <c r="M33" s="179"/>
+      <c r="R33" t="s">
+        <v>129</v>
+      </c>
+      <c r="S33" s="181" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="34" spans="3:22" s="147" customFormat="1">
+      <c r="C34" s="179"/>
+      <c r="H34" s="179"/>
+      <c r="M34" s="179"/>
+      <c r="R34" t="s">
+        <v>117</v>
+      </c>
+      <c r="S34" s="181" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="35" spans="3:22" s="147" customFormat="1">
+      <c r="C35" s="179"/>
+      <c r="H35" s="179"/>
+      <c r="M35" s="179"/>
+      <c r="R35" t="s">
+        <v>23</v>
+      </c>
+      <c r="S35" s="181" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="36" spans="3:22" s="147" customFormat="1">
+      <c r="C36" s="179"/>
+      <c r="H36" s="179"/>
+      <c r="M36" s="179"/>
+      <c r="R36" t="s">
+        <v>53</v>
+      </c>
+      <c r="S36" s="181" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="37" spans="3:22" s="147" customFormat="1">
+      <c r="C37" s="179"/>
+      <c r="H37" s="179"/>
+      <c r="M37" s="179"/>
+      <c r="R37" t="s">
+        <v>132</v>
+      </c>
+      <c r="S37" s="181" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="3:22" s="147" customFormat="1">
+      <c r="C38" s="179"/>
+      <c r="H38" s="179"/>
+      <c r="M38" s="179"/>
+      <c r="R38" t="s">
+        <v>119</v>
+      </c>
+      <c r="S38" s="181" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="39" spans="3:22" s="147" customFormat="1">
+      <c r="C39" s="179"/>
+      <c r="H39" s="179"/>
+      <c r="M39" s="179"/>
+      <c r="R39" t="s">
+        <v>116</v>
+      </c>
+      <c r="S39" s="181" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="40" spans="3:22" s="147" customFormat="1">
+      <c r="C40" s="179"/>
+      <c r="H40" s="179"/>
+      <c r="M40" s="179"/>
+      <c r="R40" t="s">
+        <v>34</v>
+      </c>
+      <c r="S40" s="181" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="41" spans="3:22" s="147" customFormat="1">
+      <c r="C41" s="179"/>
+      <c r="H41" s="179"/>
+      <c r="M41" s="179"/>
+      <c r="R41" t="s">
+        <v>26</v>
+      </c>
+      <c r="S41" s="181" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="42" spans="3:22" s="147" customFormat="1">
+      <c r="C42" s="179"/>
+      <c r="H42" s="179"/>
+      <c r="M42" s="179"/>
+      <c r="R42" t="s">
+        <v>20</v>
+      </c>
+      <c r="S42" s="181" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="43" spans="3:22" s="147" customFormat="1">
+      <c r="C43" s="179"/>
+      <c r="H43" s="179"/>
+      <c r="M43" s="179"/>
+      <c r="R43" t="s">
+        <v>69</v>
+      </c>
+      <c r="S43" s="181" t="s">
+        <v>70</v>
+      </c>
+      <c r="U43"/>
+      <c r="V43" s="181"/>
+    </row>
+    <row r="44" spans="3:22" s="147" customFormat="1">
+      <c r="C44" s="179"/>
+      <c r="H44" s="179"/>
+      <c r="M44" s="179"/>
+      <c r="R44" t="s">
+        <v>135</v>
+      </c>
+      <c r="S44" s="181" t="s">
+        <v>136</v>
+      </c>
+      <c r="U44"/>
+      <c r="V44" s="181"/>
+    </row>
+    <row r="45" spans="3:22" s="147" customFormat="1">
+      <c r="C45" s="179"/>
+      <c r="H45" s="179"/>
+      <c r="M45" s="179"/>
+      <c r="R45" t="s">
+        <v>137</v>
+      </c>
+      <c r="S45" s="181" t="s">
+        <v>138</v>
+      </c>
+      <c r="U45"/>
+      <c r="V45" s="181"/>
+    </row>
+    <row r="46" spans="3:22" s="147" customFormat="1">
+      <c r="C46" s="179"/>
+      <c r="H46" s="179"/>
+      <c r="M46" s="179"/>
+      <c r="R46" t="s">
+        <v>77</v>
+      </c>
+      <c r="S46" s="181" t="s">
+        <v>78</v>
+      </c>
+      <c r="U46"/>
+      <c r="V46" s="181"/>
+    </row>
+    <row r="47" spans="3:22" s="147" customFormat="1">
+      <c r="C47" s="179"/>
+      <c r="H47" s="179"/>
+      <c r="M47" s="179"/>
+      <c r="R47" t="s">
+        <v>139</v>
+      </c>
+      <c r="S47" s="181" t="s">
+        <v>140</v>
+      </c>
+      <c r="U47"/>
+      <c r="V47" s="181"/>
+    </row>
+    <row r="48" spans="3:22" s="147" customFormat="1">
+      <c r="C48" s="179"/>
+      <c r="H48" s="179"/>
+      <c r="M48" s="179"/>
+      <c r="R48" t="s">
+        <v>141</v>
+      </c>
+      <c r="S48" s="181" t="s">
+        <v>142</v>
+      </c>
+      <c r="U48"/>
+      <c r="V48" s="181"/>
+    </row>
+    <row r="49" spans="3:22" s="147" customFormat="1">
+      <c r="C49" s="179"/>
+      <c r="H49" s="179"/>
+      <c r="M49" s="179"/>
+      <c r="R49" t="s">
+        <v>118</v>
+      </c>
+      <c r="S49" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="U49"/>
+      <c r="V49" s="181"/>
+    </row>
+    <row r="50" spans="3:22" s="147" customFormat="1">
+      <c r="C50" s="179"/>
+      <c r="H50" s="179"/>
+      <c r="M50" s="179"/>
+      <c r="R50" t="s">
+        <v>114</v>
+      </c>
+      <c r="S50" s="181" t="s">
+        <v>144</v>
+      </c>
+      <c r="U50"/>
+      <c r="V50" s="181"/>
+    </row>
+    <row r="51" spans="3:22" s="147" customFormat="1">
+      <c r="C51" s="179"/>
+      <c r="H51" s="179"/>
+      <c r="M51" s="179"/>
+      <c r="R51" t="s">
+        <v>145</v>
+      </c>
+      <c r="S51" s="181" t="s">
+        <v>146</v>
+      </c>
+      <c r="U51"/>
+      <c r="V51" s="181"/>
+    </row>
+    <row r="52" spans="3:22" s="147" customFormat="1">
+      <c r="C52" s="179"/>
+      <c r="H52" s="179"/>
+      <c r="M52" s="179"/>
+      <c r="R52" t="s">
+        <v>112</v>
+      </c>
+      <c r="S52" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52" s="181"/>
+    </row>
+    <row r="53" spans="3:22" s="147" customFormat="1">
+      <c r="C53" s="179"/>
+      <c r="H53" s="179"/>
+      <c r="M53" s="179"/>
+      <c r="R53" t="s">
+        <v>113</v>
+      </c>
+      <c r="S53" s="181" t="s">
+        <v>148</v>
+      </c>
+      <c r="U53"/>
+      <c r="V53" s="181"/>
+    </row>
+    <row r="54" spans="3:22" s="147" customFormat="1">
+      <c r="C54" s="179"/>
+      <c r="H54" s="179"/>
+      <c r="M54" s="179"/>
+      <c r="R54" t="s">
+        <v>115</v>
+      </c>
+      <c r="S54" s="181" t="s">
+        <v>149</v>
+      </c>
+      <c r="U54"/>
+      <c r="V54" s="181"/>
+    </row>
+    <row r="55" spans="3:22" s="147" customFormat="1">
+      <c r="C55" s="179"/>
+      <c r="H55" s="179"/>
+      <c r="M55" s="179"/>
+      <c r="R55" t="s">
+        <v>111</v>
+      </c>
+      <c r="S55" s="181" t="s">
+        <v>91</v>
+      </c>
+      <c r="U55"/>
+      <c r="V55" s="181"/>
+    </row>
+    <row r="56" spans="3:22" s="147" customFormat="1">
+      <c r="C56" s="179"/>
+      <c r="H56" s="179"/>
+      <c r="M56" s="179"/>
+      <c r="R56" t="s">
+        <v>32</v>
+      </c>
+      <c r="S56" s="181" t="s">
+        <v>94</v>
+      </c>
+      <c r="U56"/>
+      <c r="V56" s="181"/>
+    </row>
+    <row r="57" spans="3:22" s="147" customFormat="1">
+      <c r="C57" s="179"/>
+      <c r="H57" s="179"/>
+      <c r="M57" s="179"/>
+      <c r="R57" t="s">
+        <v>18</v>
+      </c>
+      <c r="S57" s="181" t="s">
+        <v>95</v>
+      </c>
+      <c r="U57"/>
+      <c r="V57" s="181"/>
+    </row>
+    <row r="58" spans="3:22" s="147" customFormat="1">
+      <c r="C58" s="179"/>
+      <c r="H58" s="179"/>
+      <c r="M58" s="179"/>
+      <c r="R58" t="s">
+        <v>150</v>
+      </c>
+      <c r="S58" s="181" t="s">
+        <v>99</v>
+      </c>
+      <c r="U58"/>
+      <c r="V58" s="181"/>
+    </row>
+    <row r="59" spans="3:22" s="147" customFormat="1">
+      <c r="C59" s="179"/>
+      <c r="H59" s="179"/>
+      <c r="M59" s="179"/>
+      <c r="R59" t="s">
+        <v>120</v>
+      </c>
+      <c r="S59" s="181"/>
+      <c r="U59"/>
+      <c r="V59" s="181"/>
+    </row>
+    <row r="60" spans="3:22" s="147" customFormat="1">
+      <c r="C60" s="179"/>
+      <c r="H60" s="179"/>
+      <c r="M60" s="179"/>
+      <c r="U60"/>
+      <c r="V60" s="181"/>
+    </row>
+    <row r="61" spans="3:22" s="147" customFormat="1">
+      <c r="C61" s="179"/>
+      <c r="H61" s="179"/>
+      <c r="M61" s="179"/>
+      <c r="U61"/>
+      <c r="V61" s="181"/>
+    </row>
+    <row r="62" spans="3:22" s="147" customFormat="1">
+      <c r="C62" s="179"/>
+      <c r="H62" s="179"/>
+      <c r="M62" s="179"/>
+      <c r="U62"/>
+      <c r="V62" s="181"/>
+    </row>
+    <row r="63" spans="3:22" s="147" customFormat="1">
+      <c r="C63" s="179"/>
+      <c r="H63" s="179"/>
+      <c r="M63" s="179"/>
+      <c r="U63"/>
+      <c r="V63" s="181"/>
+    </row>
+    <row r="64" spans="3:22" s="147" customFormat="1">
+      <c r="C64" s="179"/>
+      <c r="H64" s="179"/>
+      <c r="M64" s="179"/>
+      <c r="U64"/>
+      <c r="V64" s="181"/>
+    </row>
+    <row r="65" spans="3:22" s="147" customFormat="1">
+      <c r="C65" s="179"/>
+      <c r="H65" s="179"/>
+      <c r="M65" s="179"/>
+      <c r="U65"/>
+      <c r="V65" s="181"/>
+    </row>
+    <row r="66" spans="3:22" s="147" customFormat="1">
+      <c r="C66" s="179"/>
+      <c r="H66" s="179"/>
+      <c r="M66" s="179"/>
+      <c r="U66"/>
+      <c r="V66" s="181"/>
+    </row>
+    <row r="67" spans="3:22" s="147" customFormat="1">
+      <c r="C67" s="179"/>
+      <c r="H67" s="179"/>
+      <c r="M67" s="179"/>
+      <c r="U67"/>
+      <c r="V67" s="181"/>
+    </row>
+    <row r="68" spans="3:22" s="147" customFormat="1">
+      <c r="C68" s="179"/>
+      <c r="H68" s="179"/>
+      <c r="M68" s="179"/>
+      <c r="U68"/>
+      <c r="V68" s="181"/>
+    </row>
+    <row r="69" spans="3:22" s="147" customFormat="1">
+      <c r="C69" s="179"/>
+      <c r="E69" s="91"/>
+      <c r="F69" s="91"/>
+      <c r="G69" s="91"/>
+      <c r="H69" s="90"/>
+      <c r="M69" s="179"/>
+      <c r="U69"/>
+      <c r="V69" s="181"/>
+    </row>
+    <row r="70" spans="3:22" s="147" customFormat="1">
+      <c r="C70" s="179"/>
+      <c r="E70" s="91"/>
+      <c r="F70" s="91"/>
+      <c r="G70" s="91"/>
+      <c r="H70" s="90"/>
+      <c r="I70" s="91"/>
+      <c r="M70" s="179"/>
+      <c r="U70"/>
+      <c r="V70" s="181"/>
+    </row>
+    <row r="71" spans="3:22" s="147" customFormat="1">
+      <c r="C71" s="179"/>
+      <c r="E71" s="91"/>
+      <c r="F71" s="91"/>
+      <c r="G71" s="91"/>
+      <c r="H71" s="90"/>
+      <c r="I71" s="91"/>
+      <c r="M71" s="179"/>
+      <c r="U71"/>
+      <c r="V71" s="181"/>
+    </row>
+    <row r="72" spans="3:22" s="147" customFormat="1">
+      <c r="C72" s="179"/>
+      <c r="E72" s="91"/>
+      <c r="F72" s="91"/>
+      <c r="G72" s="91"/>
+      <c r="H72" s="90"/>
+      <c r="I72" s="91"/>
+      <c r="M72" s="179"/>
+      <c r="U72"/>
+      <c r="V72" s="181"/>
+    </row>
+    <row r="73" spans="3:22" s="147" customFormat="1">
+      <c r="C73" s="179"/>
+      <c r="E73" s="91"/>
+      <c r="F73" s="91"/>
+      <c r="G73" s="91"/>
+      <c r="H73" s="90"/>
+      <c r="I73" s="91"/>
+      <c r="M73" s="179"/>
+      <c r="U73"/>
+      <c r="V73" s="181"/>
+    </row>
+    <row r="74" spans="3:22" s="147" customFormat="1">
+      <c r="C74" s="179"/>
+      <c r="E74" s="91"/>
+      <c r="F74" s="91"/>
+      <c r="G74" s="91"/>
+      <c r="H74" s="90"/>
+      <c r="I74" s="91"/>
+      <c r="M74" s="179"/>
+      <c r="R74" s="91"/>
+      <c r="S74" s="91"/>
+      <c r="U74"/>
+      <c r="V74" s="181"/>
+    </row>
+    <row r="75" spans="3:22" s="147" customFormat="1">
+      <c r="C75" s="179"/>
+      <c r="E75" s="91"/>
+      <c r="F75" s="91"/>
+      <c r="G75" s="91"/>
+      <c r="H75" s="90"/>
+      <c r="I75" s="91"/>
+      <c r="M75" s="179"/>
+      <c r="R75" s="91"/>
+      <c r="S75" s="91"/>
+      <c r="U75"/>
+      <c r="V75" s="181"/>
+    </row>
+    <row r="76" spans="3:22" s="147" customFormat="1">
+      <c r="C76" s="179"/>
+      <c r="E76" s="91"/>
+      <c r="F76" s="91"/>
+      <c r="G76" s="91"/>
+      <c r="H76" s="90"/>
+      <c r="I76" s="91"/>
+      <c r="M76" s="179"/>
+      <c r="R76" s="91"/>
+      <c r="S76" s="91"/>
+      <c r="U76"/>
+      <c r="V76" s="181"/>
+    </row>
+    <row r="77" spans="3:22" s="147" customFormat="1">
+      <c r="C77" s="179"/>
+      <c r="E77" s="91"/>
+      <c r="F77" s="91"/>
+      <c r="G77" s="91"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="91"/>
+      <c r="M77" s="179"/>
+      <c r="R77" s="91"/>
+      <c r="S77" s="91"/>
+      <c r="U77"/>
+      <c r="V77" s="181"/>
+    </row>
+    <row r="78" spans="3:22" s="147" customFormat="1">
+      <c r="C78" s="179"/>
+      <c r="E78" s="91"/>
+      <c r="F78" s="91"/>
+      <c r="G78" s="91"/>
+      <c r="H78" s="90"/>
+      <c r="I78" s="91"/>
+      <c r="M78" s="179"/>
+      <c r="R78" s="91"/>
+      <c r="S78" s="91"/>
+      <c r="U78"/>
+      <c r="V78" s="181"/>
+    </row>
+    <row r="79" spans="3:22" s="147" customFormat="1">
+      <c r="C79" s="179"/>
+      <c r="E79" s="91"/>
+      <c r="F79" s="91"/>
+      <c r="G79" s="91"/>
+      <c r="H79" s="90"/>
+      <c r="I79" s="91"/>
+      <c r="M79" s="179"/>
+      <c r="R79" s="91"/>
+      <c r="S79" s="91"/>
+      <c r="U79"/>
+      <c r="V79" s="181"/>
+    </row>
+    <row r="80" spans="3:22" s="147" customFormat="1">
+      <c r="C80" s="179"/>
+      <c r="E80" s="91"/>
+      <c r="F80" s="91"/>
+      <c r="G80" s="91"/>
+      <c r="H80" s="90"/>
+      <c r="I80" s="91"/>
+      <c r="M80" s="179"/>
+      <c r="R80" s="91"/>
+      <c r="S80" s="91"/>
+      <c r="U80"/>
+      <c r="V80" s="181"/>
+    </row>
+    <row r="81" spans="3:22" s="147" customFormat="1">
+      <c r="C81" s="179"/>
+      <c r="E81" s="91"/>
+      <c r="F81" s="91"/>
+      <c r="G81" s="91"/>
+      <c r="H81" s="90"/>
+      <c r="I81" s="91"/>
+      <c r="M81" s="179"/>
+      <c r="R81" s="91"/>
+      <c r="S81" s="91"/>
+      <c r="U81"/>
+      <c r="V81" s="181"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:P1"/>
+  </mergeCells>
+  <phoneticPr fontId="24" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:V82"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="2.3984375" style="91" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="92" customWidth="1"/>
+    <col min="3" max="3" width="21.59765625" style="93" customWidth="1"/>
+    <col min="4" max="4" width="4.69921875" style="91" customWidth="1"/>
+    <col min="5" max="5" width="6.09765625" style="91" customWidth="1"/>
+    <col min="6" max="6" width="5.8984375" style="91" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="91" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="90" customWidth="1"/>
+    <col min="9" max="9" width="4.3984375" style="91" customWidth="1"/>
+    <col min="10" max="10" width="7.8984375" style="91" customWidth="1"/>
+    <col min="11" max="11" width="6.3984375" style="91" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="91" customWidth="1"/>
+    <col min="13" max="13" width="21.59765625" style="90" customWidth="1"/>
+    <col min="14" max="14" width="4.09765625" style="91" customWidth="1"/>
+    <col min="15" max="15" width="7.8984375" style="91" customWidth="1"/>
+    <col min="16" max="16" width="5.3984375" style="91" customWidth="1"/>
+    <col min="17" max="17" width="8.59765625" style="91" customWidth="1"/>
+    <col min="18" max="20" width="8.59765625" style="91" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="49.3984375" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="35.59765625" style="181" bestFit="1" customWidth="1"/>
+    <col min="23" max="16384" width="9" style="91"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="86" customFormat="1" ht="24.6">
+      <c r="A1" s="331" t="s">
+        <v>157</v>
+      </c>
+      <c r="B1" s="332"/>
+      <c r="C1" s="332"/>
+      <c r="D1" s="332"/>
+      <c r="E1" s="332"/>
+      <c r="F1" s="332"/>
+      <c r="G1" s="332"/>
+      <c r="H1" s="332"/>
+      <c r="I1" s="332"/>
+      <c r="J1" s="332"/>
+      <c r="K1" s="332"/>
+      <c r="L1" s="332"/>
+      <c r="M1" s="332"/>
+      <c r="N1" s="332"/>
+      <c r="O1" s="332"/>
+      <c r="P1" s="332"/>
+    </row>
+    <row r="2" spans="1:20" s="86" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="84"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:20" s="90" customFormat="1">
+      <c r="A3" s="87" t="s">
+        <v>152</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="88"/>
+    </row>
+    <row r="4" spans="1:20" ht="10.5" customHeight="1"/>
+    <row r="5" spans="1:20" s="90" customFormat="1">
+      <c r="A5" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="97"/>
+      <c r="C5" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="97"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="98" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="101"/>
+      <c r="J5" s="102"/>
+      <c r="K5" s="103"/>
+      <c r="L5" s="104"/>
+      <c r="M5" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="101"/>
+      <c r="O5" s="102"/>
+      <c r="P5" s="105"/>
+    </row>
+    <row r="6" spans="1:20" s="90" customFormat="1">
+      <c r="A6" s="106"/>
+      <c r="B6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="108"/>
+      <c r="D6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="109" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="108"/>
+      <c r="I6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="110"/>
+      <c r="N6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="111" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="90" customFormat="1">
+      <c r="A7" s="106"/>
+      <c r="B7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="114"/>
+      <c r="E7" s="115" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="114"/>
+      <c r="J7" s="114" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="114" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="116" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="114"/>
+      <c r="O7" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="117" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" s="90" customFormat="1">
+      <c r="A8" s="118" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="120"/>
+      <c r="D8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="121" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="118" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="120"/>
+      <c r="I8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="118" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="M8" s="122"/>
+      <c r="N8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="O8" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="P8" s="123" t="s">
+        <v>15</v>
+      </c>
+      <c r="R8" s="182">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="3.9" customHeight="1">
+      <c r="A9" s="125"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="127"/>
+      <c r="D9" s="128"/>
+      <c r="E9" s="128"/>
+      <c r="F9" s="125"/>
+      <c r="G9" s="129"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="128"/>
+      <c r="J9" s="128"/>
+      <c r="K9" s="125"/>
+      <c r="L9" s="129"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="128"/>
+      <c r="O9" s="128"/>
+      <c r="P9" s="131"/>
+    </row>
+    <row r="10" spans="1:20" s="139" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A10" s="132" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="135">
+        <v>778</v>
+      </c>
+      <c r="E10" s="136">
+        <f>D10/$R$10*100000</f>
+        <v>406.66980293764044</v>
+      </c>
+      <c r="F10" s="137">
+        <f>D10/$D$10*100</f>
+        <v>100</v>
+      </c>
+      <c r="G10" s="133"/>
+      <c r="H10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="135">
+        <v>417</v>
+      </c>
+      <c r="J10" s="136">
+        <f>I10/$S$10*100000</f>
+        <v>419.12917621517306</v>
+      </c>
+      <c r="K10" s="137">
+        <f>I10/$I$10*100</f>
+        <v>100</v>
+      </c>
+      <c r="L10" s="138" t="s">
+        <v>16</v>
+      </c>
+      <c r="M10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="N10" s="135">
+        <v>361</v>
+      </c>
+      <c r="O10" s="136">
+        <f>N10/$T$10*100000</f>
+        <v>393.16909538434726</v>
+      </c>
+      <c r="P10" s="136">
+        <f>N10/$N$10*100</f>
+        <v>100</v>
+      </c>
+      <c r="R10" s="183">
+        <v>191310</v>
+      </c>
+      <c r="S10" s="183">
+        <v>99492</v>
+      </c>
+      <c r="T10" s="183">
+        <v>91818</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="6" customHeight="1">
+      <c r="A11" s="141"/>
+      <c r="B11" s="142"/>
+      <c r="C11" s="143"/>
+      <c r="D11" s="135"/>
+      <c r="E11" s="144"/>
+      <c r="F11" s="137"/>
+      <c r="G11" s="142"/>
+      <c r="H11" s="143"/>
+      <c r="I11" s="135"/>
+      <c r="J11" s="144"/>
+      <c r="K11" s="137"/>
+      <c r="L11" s="145"/>
+      <c r="M11" s="143"/>
+      <c r="N11" s="135"/>
+      <c r="O11" s="144"/>
+      <c r="P11" s="136"/>
+    </row>
+    <row r="12" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A12" s="141">
+        <v>1</v>
+      </c>
+      <c r="B12" s="146" t="str">
+        <f t="shared" ref="B12:B21" si="0">VLOOKUP(C12,$R$27:$S$60,2,FALSE)</f>
+        <v>Q00-Q99</v>
+      </c>
+      <c r="C12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="D12" s="135">
+        <v>193</v>
+      </c>
+      <c r="E12" s="136">
+        <f t="shared" ref="E12:E22" si="1">D12/$R$10*100000</f>
+        <v>100.88338299095707</v>
+      </c>
+      <c r="F12" s="137">
+        <f t="shared" ref="F12:F22" si="2">D12/$D$10*100</f>
+        <v>24.807197943444731</v>
+      </c>
+      <c r="G12" s="146" t="str">
+        <f t="shared" ref="G12:G21" si="3">VLOOKUP(H12,$R$27:$S$60,2,FALSE)</f>
+        <v>Q00-Q99</v>
+      </c>
+      <c r="H12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="I12" s="135">
+        <v>99</v>
+      </c>
+      <c r="J12" s="136">
+        <f t="shared" ref="J12:J22" si="4">I12/$S$10*100000</f>
+        <v>99.505487878422372</v>
+      </c>
+      <c r="K12" s="137">
+        <f t="shared" ref="K12:K22" si="5">I12/$I$10*100</f>
+        <v>23.741007194244602</v>
+      </c>
+      <c r="L12" s="146" t="str">
+        <f t="shared" ref="L12:L21" si="6">VLOOKUP(M12,$R$27:$S$60,2,FALSE)</f>
+        <v>Q00-Q99</v>
+      </c>
+      <c r="M12" s="134" t="s">
+        <v>111</v>
+      </c>
+      <c r="N12" s="135">
+        <v>94</v>
+      </c>
+      <c r="O12" s="136">
+        <f t="shared" ref="O12:O22" si="7">N12/$T$10*100000</f>
+        <v>102.37644034938683</v>
+      </c>
+      <c r="P12" s="136">
+        <f t="shared" ref="P12:P22" si="8">N12/$N$10*100</f>
+        <v>26.038781163434905</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A13" s="141">
+        <v>2</v>
+      </c>
+      <c r="B13" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>P20-P28　</v>
+      </c>
+      <c r="C13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="D13" s="135">
+        <v>115</v>
+      </c>
+      <c r="E13" s="136">
+        <f t="shared" si="1"/>
+        <v>60.111860331399306</v>
+      </c>
+      <c r="F13" s="137">
+        <f t="shared" si="2"/>
+        <v>14.781491002570693</v>
+      </c>
+      <c r="G13" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>P20-P28　</v>
+      </c>
+      <c r="H13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" s="135">
+        <v>64</v>
+      </c>
+      <c r="J13" s="136">
+        <f t="shared" si="4"/>
+        <v>64.326780042616491</v>
+      </c>
+      <c r="K13" s="137">
+        <f t="shared" si="5"/>
+        <v>15.347721822541965</v>
+      </c>
+      <c r="L13" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>P20-P28　</v>
+      </c>
+      <c r="M13" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="N13" s="135">
+        <v>51</v>
+      </c>
+      <c r="O13" s="136">
+        <f t="shared" si="7"/>
+        <v>55.544664444880091</v>
+      </c>
+      <c r="P13" s="136">
+        <f t="shared" si="8"/>
+        <v>14.127423822714682</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A14" s="141">
+        <v>3</v>
+      </c>
+      <c r="B14" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>V01-X59, Y85-Y86</v>
+      </c>
+      <c r="C14" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="135">
+        <v>49</v>
+      </c>
+      <c r="E14" s="136">
+        <f t="shared" si="1"/>
+        <v>25.61287961946579</v>
+      </c>
+      <c r="F14" s="137">
+        <f t="shared" si="2"/>
+        <v>6.2982005141388173</v>
+      </c>
+      <c r="G14" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>V01-X59, Y85-Y86</v>
+      </c>
+      <c r="H14" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="135">
+        <v>28</v>
+      </c>
+      <c r="J14" s="136">
+        <f t="shared" si="4"/>
+        <v>28.142966268644713</v>
+      </c>
+      <c r="K14" s="137">
+        <f t="shared" si="5"/>
+        <v>6.7146282973621103</v>
+      </c>
+      <c r="L14" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>R95</v>
+      </c>
+      <c r="M14" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="N14" s="135">
+        <v>27</v>
+      </c>
+      <c r="O14" s="136">
+        <f t="shared" si="7"/>
+        <v>29.405998823760047</v>
+      </c>
+      <c r="P14" s="136">
+        <f t="shared" si="8"/>
+        <v>7.4792243767313016</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A15" s="141">
+        <v>4</v>
+      </c>
+      <c r="B15" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>P35-P39</v>
+      </c>
+      <c r="C15" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="D15" s="135">
+        <v>47</v>
+      </c>
+      <c r="E15" s="136">
+        <f t="shared" si="1"/>
+        <v>24.56745596152841</v>
+      </c>
+      <c r="F15" s="137">
+        <f t="shared" si="2"/>
+        <v>6.041131105398458</v>
+      </c>
+      <c r="G15" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>P35-P39</v>
+      </c>
+      <c r="H15" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="I15" s="135">
+        <v>24</v>
+      </c>
+      <c r="J15" s="136">
+        <f t="shared" si="4"/>
+        <v>24.122542515981184</v>
+      </c>
+      <c r="K15" s="137">
+        <f t="shared" si="5"/>
+        <v>5.755395683453238</v>
+      </c>
+      <c r="L15" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>P35-P39</v>
+      </c>
+      <c r="M15" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="N15" s="135">
+        <v>23</v>
+      </c>
+      <c r="O15" s="136">
+        <f t="shared" si="7"/>
+        <v>25.049554553573373</v>
+      </c>
+      <c r="P15" s="136">
+        <f t="shared" si="8"/>
+        <v>6.3711911357340725</v>
+      </c>
+      <c r="R15" s="147"/>
+      <c r="S15" s="147"/>
+    </row>
+    <row r="16" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A16" s="141">
+        <v>5</v>
+      </c>
+      <c r="B16" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>R95</v>
+      </c>
+      <c r="C16" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="135">
+        <v>46</v>
+      </c>
+      <c r="E16" s="136">
+        <f t="shared" si="1"/>
+        <v>24.044744132559721</v>
+      </c>
+      <c r="F16" s="137">
+        <f t="shared" si="2"/>
+        <v>5.9125964010282779</v>
+      </c>
+      <c r="G16" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>R95</v>
+      </c>
+      <c r="H16" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="I16" s="135">
+        <v>19</v>
+      </c>
+      <c r="J16" s="136">
+        <f t="shared" si="4"/>
+        <v>19.097012825151772</v>
+      </c>
+      <c r="K16" s="137">
+        <f t="shared" si="5"/>
+        <v>4.5563549160671464</v>
+      </c>
+      <c r="L16" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>V01-X59, Y85-Y86</v>
+      </c>
+      <c r="M16" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="N16" s="135">
+        <v>21</v>
+      </c>
+      <c r="O16" s="136">
+        <f t="shared" si="7"/>
+        <v>22.871332418480037</v>
+      </c>
+      <c r="P16" s="136">
+        <f t="shared" si="8"/>
+        <v>5.8171745152354575</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A17" s="141">
+        <v>6</v>
+      </c>
+      <c r="B17" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>P05-P08</v>
+      </c>
+      <c r="C17" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="D17" s="135">
+        <v>34</v>
+      </c>
+      <c r="E17" s="136">
+        <f t="shared" si="1"/>
+        <v>17.772202184935445</v>
+      </c>
+      <c r="F17" s="137">
+        <f t="shared" si="2"/>
+        <v>4.3701799485861184</v>
+      </c>
+      <c r="G17" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>P05-P08</v>
+      </c>
+      <c r="H17" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="I17" s="135">
+        <v>16</v>
+      </c>
+      <c r="J17" s="136">
+        <f t="shared" si="4"/>
+        <v>16.081695010654123</v>
+      </c>
+      <c r="K17" s="137">
+        <f t="shared" si="5"/>
+        <v>3.8369304556354913</v>
+      </c>
+      <c r="L17" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>P05-P08</v>
+      </c>
+      <c r="M17" s="134" t="s">
+        <v>114</v>
+      </c>
+      <c r="N17" s="135">
+        <v>18</v>
+      </c>
+      <c r="O17" s="136">
+        <f t="shared" si="7"/>
+        <v>19.60399921584003</v>
+      </c>
+      <c r="P17" s="136">
+        <f t="shared" si="8"/>
+        <v>4.986149584487535</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A18" s="141">
+        <v>7</v>
+      </c>
+      <c r="B18" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>P50-P61</v>
+      </c>
+      <c r="C18" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="D18" s="135">
+        <v>18</v>
+      </c>
+      <c r="E18" s="136">
+        <f t="shared" si="1"/>
+        <v>9.4088129214364127</v>
+      </c>
+      <c r="F18" s="137">
+        <f t="shared" si="2"/>
+        <v>2.3136246786632388</v>
+      </c>
+      <c r="G18" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>P50-P61</v>
+      </c>
+      <c r="H18" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="I18" s="135">
+        <v>10</v>
+      </c>
+      <c r="J18" s="136">
+        <f t="shared" si="4"/>
+        <v>10.051059381658826</v>
+      </c>
+      <c r="K18" s="137">
+        <f t="shared" si="5"/>
+        <v>2.3980815347721824</v>
+      </c>
+      <c r="L18" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>P50-P61</v>
+      </c>
+      <c r="M18" s="134" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="135">
+        <v>8</v>
+      </c>
+      <c r="O18" s="136">
+        <f t="shared" si="7"/>
+        <v>8.7128885403733474</v>
+      </c>
+      <c r="P18" s="136">
+        <f t="shared" si="8"/>
+        <v>2.21606648199446</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A19" s="141">
+        <v>8</v>
+      </c>
+      <c r="B19" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>J12-J18</v>
+      </c>
+      <c r="C19" s="134" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="135">
+        <v>13</v>
+      </c>
+      <c r="E19" s="136">
+        <f t="shared" si="1"/>
+        <v>6.7952537765929648</v>
+      </c>
+      <c r="F19" s="137">
+        <f t="shared" si="2"/>
+        <v>1.6709511568123392</v>
+      </c>
+      <c r="G19" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>J12-J18</v>
+      </c>
+      <c r="H19" s="134" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="135">
+        <v>7</v>
+      </c>
+      <c r="J19" s="136">
+        <f t="shared" si="4"/>
+        <v>7.0357415671611783</v>
+      </c>
+      <c r="K19" s="137">
+        <f t="shared" si="5"/>
+        <v>1.6786570743405276</v>
+      </c>
+      <c r="L19" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>J12-J18</v>
+      </c>
+      <c r="M19" s="134" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" s="135">
+        <v>6</v>
+      </c>
+      <c r="O19" s="136">
+        <f t="shared" si="7"/>
+        <v>6.5346664052800101</v>
+      </c>
+      <c r="P19" s="136">
+        <f t="shared" si="8"/>
+        <v>1.662049861495845</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A20" s="141">
+        <v>9</v>
+      </c>
+      <c r="B20" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>I01-I02.0, I05-I09, I20-I25, I27, I30-I52</v>
+      </c>
+      <c r="C20" s="134" t="s">
+        <v>116</v>
+      </c>
+      <c r="D20" s="135">
+        <v>12</v>
+      </c>
+      <c r="E20" s="136">
+        <f t="shared" si="1"/>
+        <v>6.2725419476242745</v>
+      </c>
+      <c r="F20" s="137">
+        <f t="shared" si="2"/>
+        <v>1.5424164524421593</v>
+      </c>
+      <c r="G20" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>I01-I02.0, I05-I09, I20-I25, I27, I30-I52</v>
+      </c>
+      <c r="H20" s="134" t="s">
+        <v>116</v>
+      </c>
+      <c r="I20" s="135">
+        <v>7</v>
+      </c>
+      <c r="J20" s="136">
+        <f t="shared" si="4"/>
+        <v>7.0357415671611783</v>
+      </c>
+      <c r="K20" s="137">
+        <f t="shared" si="5"/>
+        <v>1.6786570743405276</v>
+      </c>
+      <c r="L20" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>I01-I02.0, I05-I09, I20-I25, I27, I30-I52</v>
+      </c>
+      <c r="M20" s="134" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="135">
+        <v>5</v>
+      </c>
+      <c r="O20" s="136">
+        <f t="shared" si="7"/>
+        <v>5.4455553377333414</v>
+      </c>
+      <c r="P20" s="136">
+        <f t="shared" si="8"/>
+        <v>1.3850415512465373</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A21" s="141">
+        <v>10</v>
+      </c>
+      <c r="B21" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>A40-A41</v>
+      </c>
+      <c r="C21" s="134" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="135">
+        <v>10</v>
+      </c>
+      <c r="E21" s="136">
+        <f t="shared" si="1"/>
+        <v>5.2271182896868957</v>
+      </c>
+      <c r="F21" s="137">
+        <f t="shared" si="2"/>
+        <v>1.2853470437017995</v>
+      </c>
+      <c r="G21" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>A40-A41</v>
+      </c>
+      <c r="H21" s="134" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="135">
+        <v>7</v>
+      </c>
+      <c r="J21" s="136">
+        <f t="shared" si="4"/>
+        <v>7.0357415671611783</v>
+      </c>
+      <c r="K21" s="137">
+        <f t="shared" si="5"/>
+        <v>1.6786570743405276</v>
+      </c>
+      <c r="L21" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>G93</v>
+      </c>
+      <c r="M21" s="134" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" s="135">
+        <v>5</v>
+      </c>
+      <c r="O21" s="136">
+        <f t="shared" si="7"/>
+        <v>5.4455553377333414</v>
+      </c>
+      <c r="P21" s="136">
+        <f t="shared" si="8"/>
+        <v>1.3850415512465373</v>
+      </c>
+      <c r="Q21" s="147"/>
+      <c r="R21" s="147"/>
+    </row>
+    <row r="22" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A22" s="141"/>
+      <c r="B22" s="142"/>
+      <c r="C22" s="134" t="s">
+        <v>153</v>
+      </c>
+      <c r="D22" s="135">
+        <f>D10-SUM(D12:D21)</f>
+        <v>241</v>
+      </c>
+      <c r="E22" s="136">
+        <f t="shared" si="1"/>
+        <v>125.97355078145418</v>
+      </c>
+      <c r="F22" s="137">
+        <f t="shared" si="2"/>
+        <v>30.976863753213369</v>
+      </c>
+      <c r="G22" s="142"/>
+      <c r="H22" s="134" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" s="135">
+        <f>I10-SUM(I12:I21)</f>
+        <v>136</v>
+      </c>
+      <c r="J22" s="136">
+        <f t="shared" si="4"/>
+        <v>136.69440759056005</v>
+      </c>
+      <c r="K22" s="137">
+        <f t="shared" si="5"/>
+        <v>32.613908872901682</v>
+      </c>
+      <c r="L22" s="145"/>
+      <c r="M22" s="134" t="s">
+        <v>153</v>
+      </c>
+      <c r="N22" s="135">
+        <f>N10-SUM(N12:N21)</f>
+        <v>103</v>
+      </c>
+      <c r="O22" s="136">
+        <f t="shared" si="7"/>
+        <v>112.17843995730685</v>
+      </c>
+      <c r="P22" s="136">
+        <f t="shared" si="8"/>
+        <v>28.531855955678669</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="92" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A23" s="148"/>
+      <c r="B23" s="149"/>
+      <c r="C23" s="150"/>
+      <c r="D23" s="151"/>
+      <c r="E23" s="152"/>
+      <c r="F23" s="153"/>
+      <c r="G23" s="154"/>
+      <c r="H23" s="155"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="153"/>
+      <c r="L23" s="154"/>
+      <c r="M23" s="155"/>
+      <c r="N23" s="151"/>
+      <c r="O23" s="152"/>
+      <c r="P23" s="156"/>
+    </row>
+    <row r="24" spans="1:19" s="92" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A24" s="157"/>
+      <c r="B24" s="158"/>
+      <c r="C24" s="159"/>
+      <c r="D24" s="160"/>
+      <c r="E24" s="161"/>
+      <c r="F24" s="161"/>
+      <c r="G24" s="162"/>
+      <c r="H24" s="163"/>
+      <c r="I24" s="160"/>
+      <c r="J24" s="161"/>
+      <c r="K24" s="161"/>
+      <c r="L24" s="162"/>
+      <c r="M24" s="163"/>
+      <c r="N24" s="160"/>
+      <c r="O24" s="161"/>
+      <c r="P24" s="157"/>
+    </row>
+    <row r="25" spans="1:19" s="92" customFormat="1" ht="16.649999999999999" customHeight="1">
+      <c r="A25" s="131"/>
+      <c r="B25" s="164"/>
+      <c r="C25" s="165"/>
+      <c r="D25" s="166"/>
+      <c r="E25" s="167"/>
+      <c r="F25" s="167"/>
+      <c r="G25" s="168"/>
+      <c r="H25" s="169"/>
+      <c r="I25" s="166"/>
+      <c r="J25" s="167"/>
+      <c r="K25" s="167"/>
+      <c r="L25" s="168"/>
+      <c r="M25" s="169"/>
+      <c r="N25" s="166"/>
+      <c r="O25" s="167"/>
+      <c r="P25" s="131"/>
+    </row>
+    <row r="26" spans="1:19" s="172" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A26" s="170" t="s">
+        <v>154</v>
+      </c>
+      <c r="B26" s="171"/>
+      <c r="I26" s="173"/>
+      <c r="J26" s="173"/>
+      <c r="K26" s="173"/>
+      <c r="L26" s="174"/>
+      <c r="M26" s="174"/>
+      <c r="N26" s="173"/>
+      <c r="O26" s="173"/>
+      <c r="P26" s="173"/>
+      <c r="R26" t="s">
+        <v>102</v>
+      </c>
+      <c r="S26" s="181" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="175" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A27" s="131"/>
+      <c r="B27" s="86"/>
+      <c r="I27" s="176"/>
+      <c r="J27" s="176"/>
+      <c r="K27" s="176"/>
+      <c r="N27" s="176"/>
+      <c r="O27" s="176"/>
+      <c r="P27" s="176"/>
+      <c r="R27" t="s">
+        <v>155</v>
+      </c>
+      <c r="S27" s="181" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="178" customFormat="1" ht="15.6">
+      <c r="A28" s="177" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="91"/>
+      <c r="C28" s="93"/>
+      <c r="H28" s="93"/>
+      <c r="I28" s="177"/>
+      <c r="J28" s="177"/>
+      <c r="K28" s="177"/>
+      <c r="M28" s="93"/>
+      <c r="N28" s="177"/>
+      <c r="O28" s="177"/>
+      <c r="P28" s="177"/>
+      <c r="R28" t="s">
+        <v>125</v>
+      </c>
+      <c r="S28" s="181" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="147" customFormat="1">
+      <c r="C29" s="179"/>
+      <c r="M29" s="179"/>
+      <c r="R29" t="s">
+        <v>22</v>
+      </c>
+      <c r="S29" s="181" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="147" customFormat="1">
+      <c r="C30" s="179"/>
+      <c r="H30" s="179"/>
+      <c r="M30" s="179"/>
+      <c r="R30" t="s">
+        <v>126</v>
+      </c>
+      <c r="S30" s="181" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="147" customFormat="1">
+      <c r="C31" s="179"/>
+      <c r="H31" s="179"/>
+      <c r="M31" s="179"/>
+      <c r="R31" t="s">
+        <v>40</v>
+      </c>
+      <c r="S31" s="181" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="147" customFormat="1">
+      <c r="B32" s="180"/>
+      <c r="C32" s="180"/>
+      <c r="D32" s="91"/>
+      <c r="H32" s="179"/>
+      <c r="M32" s="179"/>
+      <c r="R32" t="s">
+        <v>19</v>
+      </c>
+      <c r="S32" s="181" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="33" spans="3:22" s="147" customFormat="1">
+      <c r="C33" s="180"/>
+      <c r="H33" s="179"/>
+      <c r="M33" s="179"/>
+      <c r="R33" t="s">
+        <v>156</v>
+      </c>
+      <c r="S33" s="181" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="34" spans="3:22" s="147" customFormat="1">
+      <c r="C34" s="179"/>
+      <c r="H34" s="179"/>
+      <c r="M34" s="179"/>
+      <c r="R34" t="s">
+        <v>129</v>
+      </c>
+      <c r="S34" s="181" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="35" spans="3:22" s="147" customFormat="1">
+      <c r="C35" s="179"/>
+      <c r="H35" s="179"/>
+      <c r="M35" s="179"/>
+      <c r="R35" t="s">
+        <v>117</v>
+      </c>
+      <c r="S35" s="181" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="36" spans="3:22" s="147" customFormat="1">
+      <c r="C36" s="179"/>
+      <c r="H36" s="179"/>
+      <c r="M36" s="179"/>
+      <c r="R36" t="s">
+        <v>23</v>
+      </c>
+      <c r="S36" s="181" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="3:22" s="147" customFormat="1">
+      <c r="C37" s="179"/>
+      <c r="H37" s="179"/>
+      <c r="M37" s="179"/>
+      <c r="R37" t="s">
+        <v>53</v>
+      </c>
+      <c r="S37" s="181" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="38" spans="3:22" s="147" customFormat="1">
+      <c r="C38" s="179"/>
+      <c r="H38" s="179"/>
+      <c r="M38" s="179"/>
+      <c r="R38" t="s">
+        <v>132</v>
+      </c>
+      <c r="S38" s="181" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="39" spans="3:22" s="147" customFormat="1">
+      <c r="C39" s="179"/>
+      <c r="H39" s="179"/>
+      <c r="M39" s="179"/>
+      <c r="R39" t="s">
+        <v>119</v>
+      </c>
+      <c r="S39" s="181" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="40" spans="3:22" s="147" customFormat="1">
+      <c r="C40" s="179"/>
+      <c r="H40" s="179"/>
+      <c r="M40" s="179"/>
+      <c r="R40" t="s">
+        <v>116</v>
+      </c>
+      <c r="S40" s="181" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="41" spans="3:22" s="147" customFormat="1">
+      <c r="C41" s="179"/>
+      <c r="H41" s="179"/>
+      <c r="M41" s="179"/>
+      <c r="R41" t="s">
+        <v>34</v>
+      </c>
+      <c r="S41" s="181" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="42" spans="3:22" s="147" customFormat="1">
+      <c r="C42" s="179"/>
+      <c r="H42" s="179"/>
+      <c r="M42" s="179"/>
+      <c r="R42" t="s">
+        <v>26</v>
+      </c>
+      <c r="S42" s="181" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="43" spans="3:22" s="147" customFormat="1">
+      <c r="C43" s="179"/>
+      <c r="H43" s="179"/>
+      <c r="M43" s="179"/>
+      <c r="R43" t="s">
+        <v>20</v>
+      </c>
+      <c r="S43" s="181" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="44" spans="3:22" s="147" customFormat="1">
+      <c r="C44" s="179"/>
+      <c r="H44" s="179"/>
+      <c r="M44" s="179"/>
+      <c r="R44" t="s">
+        <v>69</v>
+      </c>
+      <c r="S44" s="181" t="s">
+        <v>70</v>
+      </c>
+      <c r="U44"/>
+      <c r="V44" s="181"/>
+    </row>
+    <row r="45" spans="3:22" s="147" customFormat="1">
+      <c r="C45" s="179"/>
+      <c r="H45" s="179"/>
+      <c r="M45" s="179"/>
+      <c r="R45" t="s">
+        <v>135</v>
+      </c>
+      <c r="S45" s="181" t="s">
+        <v>136</v>
+      </c>
+      <c r="U45"/>
+      <c r="V45" s="181"/>
+    </row>
+    <row r="46" spans="3:22" s="147" customFormat="1">
+      <c r="C46" s="179"/>
+      <c r="H46" s="179"/>
+      <c r="M46" s="179"/>
+      <c r="R46" t="s">
+        <v>137</v>
+      </c>
+      <c r="S46" s="181" t="s">
+        <v>138</v>
+      </c>
+      <c r="U46"/>
+      <c r="V46" s="181"/>
+    </row>
+    <row r="47" spans="3:22" s="147" customFormat="1">
+      <c r="C47" s="179"/>
+      <c r="H47" s="179"/>
+      <c r="M47" s="179"/>
+      <c r="R47" t="s">
+        <v>77</v>
+      </c>
+      <c r="S47" s="181" t="s">
+        <v>78</v>
+      </c>
+      <c r="U47"/>
+      <c r="V47" s="181"/>
+    </row>
+    <row r="48" spans="3:22" s="147" customFormat="1">
+      <c r="C48" s="179"/>
+      <c r="H48" s="179"/>
+      <c r="M48" s="179"/>
+      <c r="R48" t="s">
+        <v>139</v>
+      </c>
+      <c r="S48" s="181" t="s">
+        <v>140</v>
+      </c>
+      <c r="U48"/>
+      <c r="V48" s="181"/>
+    </row>
+    <row r="49" spans="3:22" s="147" customFormat="1">
+      <c r="C49" s="179"/>
+      <c r="H49" s="179"/>
+      <c r="M49" s="179"/>
+      <c r="R49" t="s">
+        <v>141</v>
+      </c>
+      <c r="S49" s="181" t="s">
+        <v>142</v>
+      </c>
+      <c r="U49"/>
+      <c r="V49" s="181"/>
+    </row>
+    <row r="50" spans="3:22" s="147" customFormat="1">
+      <c r="C50" s="179"/>
+      <c r="H50" s="179"/>
+      <c r="M50" s="179"/>
+      <c r="R50" t="s">
+        <v>118</v>
+      </c>
+      <c r="S50" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="U50"/>
+      <c r="V50" s="181"/>
+    </row>
+    <row r="51" spans="3:22" s="147" customFormat="1">
+      <c r="C51" s="179"/>
+      <c r="H51" s="179"/>
+      <c r="M51" s="179"/>
+      <c r="R51" t="s">
+        <v>114</v>
+      </c>
+      <c r="S51" s="181" t="s">
+        <v>144</v>
+      </c>
+      <c r="U51"/>
+      <c r="V51" s="181"/>
+    </row>
+    <row r="52" spans="3:22" s="147" customFormat="1">
+      <c r="C52" s="179"/>
+      <c r="H52" s="179"/>
+      <c r="M52" s="179"/>
+      <c r="R52" t="s">
+        <v>145</v>
+      </c>
+      <c r="S52" s="181" t="s">
+        <v>146</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52" s="181"/>
+    </row>
+    <row r="53" spans="3:22" s="147" customFormat="1">
+      <c r="C53" s="179"/>
+      <c r="H53" s="179"/>
+      <c r="M53" s="179"/>
+      <c r="R53" t="s">
+        <v>112</v>
+      </c>
+      <c r="S53" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="U53"/>
+      <c r="V53" s="181"/>
+    </row>
+    <row r="54" spans="3:22" s="147" customFormat="1">
+      <c r="C54" s="179"/>
+      <c r="H54" s="179"/>
+      <c r="M54" s="179"/>
+      <c r="R54" t="s">
+        <v>113</v>
+      </c>
+      <c r="S54" s="181" t="s">
+        <v>148</v>
+      </c>
+      <c r="U54"/>
+      <c r="V54" s="181"/>
+    </row>
+    <row r="55" spans="3:22" s="147" customFormat="1">
+      <c r="C55" s="179"/>
+      <c r="H55" s="179"/>
+      <c r="M55" s="179"/>
+      <c r="R55" t="s">
+        <v>115</v>
+      </c>
+      <c r="S55" s="181" t="s">
+        <v>149</v>
+      </c>
+      <c r="U55"/>
+      <c r="V55" s="181"/>
+    </row>
+    <row r="56" spans="3:22" s="147" customFormat="1">
+      <c r="C56" s="179"/>
+      <c r="H56" s="179"/>
+      <c r="M56" s="179"/>
+      <c r="R56" t="s">
+        <v>111</v>
+      </c>
+      <c r="S56" s="181" t="s">
+        <v>91</v>
+      </c>
+      <c r="U56"/>
+      <c r="V56" s="181"/>
+    </row>
+    <row r="57" spans="3:22" s="147" customFormat="1">
+      <c r="C57" s="179"/>
+      <c r="H57" s="179"/>
+      <c r="M57" s="179"/>
+      <c r="R57" t="s">
+        <v>32</v>
+      </c>
+      <c r="S57" s="181" t="s">
+        <v>94</v>
+      </c>
+      <c r="U57"/>
+      <c r="V57" s="181"/>
+    </row>
+    <row r="58" spans="3:22" s="147" customFormat="1">
+      <c r="C58" s="179"/>
+      <c r="H58" s="179"/>
+      <c r="M58" s="179"/>
+      <c r="R58" t="s">
+        <v>18</v>
+      </c>
+      <c r="S58" s="181" t="s">
+        <v>95</v>
+      </c>
+      <c r="U58"/>
+      <c r="V58" s="181"/>
+    </row>
+    <row r="59" spans="3:22" s="147" customFormat="1">
+      <c r="C59" s="179"/>
+      <c r="H59" s="179"/>
+      <c r="M59" s="179"/>
+      <c r="R59" t="s">
+        <v>150</v>
+      </c>
+      <c r="S59" s="181" t="s">
+        <v>99</v>
+      </c>
+      <c r="U59"/>
+      <c r="V59" s="181"/>
+    </row>
+    <row r="60" spans="3:22" s="147" customFormat="1">
+      <c r="C60" s="179"/>
+      <c r="H60" s="179"/>
+      <c r="M60" s="179"/>
+      <c r="R60" t="s">
+        <v>153</v>
+      </c>
+      <c r="S60" s="181"/>
+      <c r="U60"/>
+      <c r="V60" s="181"/>
+    </row>
+    <row r="61" spans="3:22" s="147" customFormat="1">
+      <c r="C61" s="179"/>
+      <c r="H61" s="179"/>
+      <c r="M61" s="179"/>
+      <c r="U61"/>
+      <c r="V61" s="181"/>
+    </row>
+    <row r="62" spans="3:22" s="147" customFormat="1">
+      <c r="C62" s="179"/>
+      <c r="H62" s="179"/>
+      <c r="M62" s="179"/>
+      <c r="U62"/>
+      <c r="V62" s="181"/>
+    </row>
+    <row r="63" spans="3:22" s="147" customFormat="1">
+      <c r="C63" s="179"/>
+      <c r="H63" s="179"/>
+      <c r="M63" s="179"/>
+      <c r="U63"/>
+      <c r="V63" s="181"/>
+    </row>
+    <row r="64" spans="3:22" s="147" customFormat="1">
+      <c r="C64" s="179"/>
+      <c r="H64" s="179"/>
+      <c r="M64" s="179"/>
+      <c r="U64"/>
+      <c r="V64" s="181"/>
+    </row>
+    <row r="65" spans="3:22" s="147" customFormat="1">
+      <c r="C65" s="179"/>
+      <c r="H65" s="179"/>
+      <c r="M65" s="179"/>
+      <c r="U65"/>
+      <c r="V65" s="181"/>
+    </row>
+    <row r="66" spans="3:22" s="147" customFormat="1">
+      <c r="C66" s="179"/>
+      <c r="H66" s="179"/>
+      <c r="M66" s="179"/>
+      <c r="U66"/>
+      <c r="V66" s="181"/>
+    </row>
+    <row r="67" spans="3:22" s="147" customFormat="1">
+      <c r="C67" s="179"/>
+      <c r="H67" s="179"/>
+      <c r="M67" s="179"/>
+      <c r="U67"/>
+      <c r="V67" s="181"/>
+    </row>
+    <row r="68" spans="3:22" s="147" customFormat="1">
+      <c r="C68" s="179"/>
+      <c r="H68" s="179"/>
+      <c r="M68" s="179"/>
+      <c r="U68"/>
+      <c r="V68" s="181"/>
+    </row>
+    <row r="69" spans="3:22" s="147" customFormat="1">
+      <c r="C69" s="179"/>
+      <c r="H69" s="179"/>
+      <c r="M69" s="179"/>
+      <c r="U69"/>
+      <c r="V69" s="181"/>
+    </row>
+    <row r="70" spans="3:22" s="147" customFormat="1">
+      <c r="C70" s="179"/>
+      <c r="E70" s="91"/>
+      <c r="F70" s="91"/>
+      <c r="G70" s="91"/>
+      <c r="H70" s="90"/>
+      <c r="M70" s="179"/>
+      <c r="U70"/>
+      <c r="V70" s="181"/>
+    </row>
+    <row r="71" spans="3:22" s="147" customFormat="1">
+      <c r="C71" s="179"/>
+      <c r="E71" s="91"/>
+      <c r="F71" s="91"/>
+      <c r="G71" s="91"/>
+      <c r="H71" s="90"/>
+      <c r="I71" s="91"/>
+      <c r="M71" s="179"/>
+      <c r="U71"/>
+      <c r="V71" s="181"/>
+    </row>
+    <row r="72" spans="3:22" s="147" customFormat="1">
+      <c r="C72" s="179"/>
+      <c r="E72" s="91"/>
+      <c r="F72" s="91"/>
+      <c r="G72" s="91"/>
+      <c r="H72" s="90"/>
+      <c r="I72" s="91"/>
+      <c r="M72" s="179"/>
+      <c r="U72"/>
+      <c r="V72" s="181"/>
+    </row>
+    <row r="73" spans="3:22" s="147" customFormat="1">
+      <c r="C73" s="179"/>
+      <c r="E73" s="91"/>
+      <c r="F73" s="91"/>
+      <c r="G73" s="91"/>
+      <c r="H73" s="90"/>
+      <c r="I73" s="91"/>
+      <c r="M73" s="179"/>
+      <c r="U73"/>
+      <c r="V73" s="181"/>
+    </row>
+    <row r="74" spans="3:22" s="147" customFormat="1">
+      <c r="C74" s="179"/>
+      <c r="E74" s="91"/>
+      <c r="F74" s="91"/>
+      <c r="G74" s="91"/>
+      <c r="H74" s="90"/>
+      <c r="I74" s="91"/>
+      <c r="M74" s="179"/>
+      <c r="U74"/>
+      <c r="V74" s="181"/>
+    </row>
+    <row r="75" spans="3:22" s="147" customFormat="1">
+      <c r="C75" s="179"/>
+      <c r="E75" s="91"/>
+      <c r="F75" s="91"/>
+      <c r="G75" s="91"/>
+      <c r="H75" s="90"/>
+      <c r="I75" s="91"/>
+      <c r="M75" s="179"/>
+      <c r="R75" s="91"/>
+      <c r="S75" s="91"/>
+      <c r="U75"/>
+      <c r="V75" s="181"/>
+    </row>
+    <row r="76" spans="3:22" s="147" customFormat="1">
+      <c r="C76" s="179"/>
+      <c r="E76" s="91"/>
+      <c r="F76" s="91"/>
+      <c r="G76" s="91"/>
+      <c r="H76" s="90"/>
+      <c r="I76" s="91"/>
+      <c r="M76" s="179"/>
+      <c r="R76" s="91"/>
+      <c r="S76" s="91"/>
+      <c r="U76"/>
+      <c r="V76" s="181"/>
+    </row>
+    <row r="77" spans="3:22" s="147" customFormat="1">
+      <c r="C77" s="179"/>
+      <c r="E77" s="91"/>
+      <c r="F77" s="91"/>
+      <c r="G77" s="91"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="91"/>
+      <c r="M77" s="179"/>
+      <c r="R77" s="91"/>
+      <c r="S77" s="91"/>
+      <c r="U77"/>
+      <c r="V77" s="181"/>
+    </row>
+    <row r="78" spans="3:22" s="147" customFormat="1">
+      <c r="C78" s="179"/>
+      <c r="E78" s="91"/>
+      <c r="F78" s="91"/>
+      <c r="G78" s="91"/>
+      <c r="H78" s="90"/>
+      <c r="I78" s="91"/>
+      <c r="M78" s="179"/>
+      <c r="R78" s="91"/>
+      <c r="S78" s="91"/>
+      <c r="U78"/>
+      <c r="V78" s="181"/>
+    </row>
+    <row r="79" spans="3:22" s="147" customFormat="1">
+      <c r="C79" s="179"/>
+      <c r="E79" s="91"/>
+      <c r="F79" s="91"/>
+      <c r="G79" s="91"/>
+      <c r="H79" s="90"/>
+      <c r="I79" s="91"/>
+      <c r="M79" s="179"/>
+      <c r="R79" s="91"/>
+      <c r="S79" s="91"/>
+      <c r="U79"/>
+      <c r="V79" s="181"/>
+    </row>
+    <row r="80" spans="3:22" s="147" customFormat="1">
+      <c r="C80" s="179"/>
+      <c r="E80" s="91"/>
+      <c r="F80" s="91"/>
+      <c r="G80" s="91"/>
+      <c r="H80" s="90"/>
+      <c r="I80" s="91"/>
+      <c r="M80" s="179"/>
+      <c r="R80" s="91"/>
+      <c r="S80" s="91"/>
+      <c r="U80"/>
+      <c r="V80" s="181"/>
+    </row>
+    <row r="81" spans="3:22" s="147" customFormat="1">
+      <c r="C81" s="179"/>
+      <c r="E81" s="91"/>
+      <c r="F81" s="91"/>
+      <c r="G81" s="91"/>
+      <c r="H81" s="90"/>
+      <c r="I81" s="91"/>
+      <c r="M81" s="179"/>
+      <c r="R81" s="91"/>
+      <c r="S81" s="91"/>
+      <c r="U81"/>
+      <c r="V81" s="181"/>
+    </row>
+    <row r="82" spans="3:22" s="147" customFormat="1">
+      <c r="C82" s="179"/>
+      <c r="E82" s="91"/>
+      <c r="F82" s="91"/>
+      <c r="G82" s="91"/>
+      <c r="H82" s="90"/>
+      <c r="I82" s="91"/>
+      <c r="M82" s="179"/>
+      <c r="R82" s="91"/>
+      <c r="S82" s="91"/>
+      <c r="U82"/>
+      <c r="V82" s="181"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:P1"/>
+  </mergeCells>
+  <phoneticPr fontId="24" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:V82"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="D1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="2.3984375" style="91" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="92" customWidth="1"/>
+    <col min="3" max="3" width="21.59765625" style="93" customWidth="1"/>
+    <col min="4" max="4" width="4.69921875" style="91" customWidth="1"/>
+    <col min="5" max="5" width="6.09765625" style="91" customWidth="1"/>
+    <col min="6" max="6" width="5.8984375" style="91" customWidth="1"/>
+    <col min="7" max="7" width="11.59765625" style="91" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="90" customWidth="1"/>
+    <col min="9" max="9" width="4.3984375" style="91" customWidth="1"/>
+    <col min="10" max="10" width="7.8984375" style="91" customWidth="1"/>
+    <col min="11" max="11" width="6.3984375" style="91" customWidth="1"/>
+    <col min="12" max="12" width="11.59765625" style="91" customWidth="1"/>
+    <col min="13" max="13" width="21.59765625" style="90" customWidth="1"/>
+    <col min="14" max="14" width="4.09765625" style="91" customWidth="1"/>
+    <col min="15" max="15" width="7.8984375" style="91" customWidth="1"/>
+    <col min="16" max="16" width="5.3984375" style="91" customWidth="1"/>
+    <col min="17" max="17" width="8.59765625" style="91" customWidth="1"/>
+    <col min="18" max="20" width="8.59765625" style="91" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="49.3984375" style="94" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="35.59765625" style="95" bestFit="1" customWidth="1"/>
+    <col min="23" max="16384" width="9" style="91"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="86" customFormat="1" ht="24.6">
+      <c r="A1" s="331" t="s">
+        <v>109</v>
+      </c>
+      <c r="B1" s="332"/>
+      <c r="C1" s="332"/>
+      <c r="D1" s="332"/>
+      <c r="E1" s="332"/>
+      <c r="F1" s="332"/>
+      <c r="G1" s="332"/>
+      <c r="H1" s="332"/>
+      <c r="I1" s="332"/>
+      <c r="J1" s="332"/>
+      <c r="K1" s="332"/>
+      <c r="L1" s="332"/>
+      <c r="M1" s="332"/>
+      <c r="N1" s="332"/>
+      <c r="O1" s="332"/>
+      <c r="P1" s="332"/>
+    </row>
+    <row r="2" spans="1:20" s="86" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="84"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+    </row>
+    <row r="3" spans="1:20" s="90" customFormat="1">
+      <c r="A3" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="88"/>
+    </row>
+    <row r="4" spans="1:20" ht="10.5" customHeight="1"/>
+    <row r="5" spans="1:20" s="90" customFormat="1">
+      <c r="A5" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="97"/>
+      <c r="C5" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="97"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="98" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="101"/>
+      <c r="J5" s="102"/>
+      <c r="K5" s="103"/>
+      <c r="L5" s="104"/>
+      <c r="M5" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="101"/>
+      <c r="O5" s="102"/>
+      <c r="P5" s="105"/>
+    </row>
+    <row r="6" spans="1:20" s="90" customFormat="1">
+      <c r="A6" s="106"/>
+      <c r="B6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="108"/>
+      <c r="D6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="109" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="108"/>
+      <c r="I6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="110"/>
+      <c r="N6" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="111" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="90" customFormat="1">
+      <c r="A7" s="106"/>
+      <c r="B7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="114"/>
+      <c r="E7" s="115" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="114"/>
+      <c r="J7" s="114" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="114" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="116" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="114"/>
+      <c r="O7" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="117" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" s="90" customFormat="1">
+      <c r="A8" s="118" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="120"/>
+      <c r="D8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="121" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="118" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="120"/>
+      <c r="I8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="118" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="M8" s="122"/>
+      <c r="N8" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="O8" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="P8" s="123" t="s">
+        <v>15</v>
+      </c>
+      <c r="R8" s="124">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="3.9" customHeight="1">
+      <c r="A9" s="125"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="127"/>
+      <c r="D9" s="128"/>
+      <c r="E9" s="128"/>
+      <c r="F9" s="125"/>
+      <c r="G9" s="129"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="128"/>
+      <c r="J9" s="128"/>
+      <c r="K9" s="125"/>
+      <c r="L9" s="129"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="128"/>
+      <c r="O9" s="128"/>
+      <c r="P9" s="131"/>
+    </row>
+    <row r="10" spans="1:20" s="139" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A10" s="132" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="135">
+        <v>897</v>
+      </c>
+      <c r="E10" s="136">
+        <f>D10/$R$10*100000</f>
+        <v>451.35936155545375</v>
+      </c>
+      <c r="F10" s="137">
+        <f>D10/$D$10*100</f>
+        <v>100</v>
+      </c>
+      <c r="G10" s="133"/>
+      <c r="H10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="135">
+        <v>496</v>
+      </c>
+      <c r="J10" s="136">
+        <f>I10/$S$10*100000</f>
+        <v>477.21215736455736</v>
+      </c>
+      <c r="K10" s="137">
+        <f>I10/$I$10*100</f>
+        <v>100</v>
+      </c>
+      <c r="L10" s="138" t="s">
+        <v>16</v>
+      </c>
+      <c r="M10" s="134" t="s">
+        <v>17</v>
+      </c>
+      <c r="N10" s="135">
+        <v>401</v>
+      </c>
+      <c r="O10" s="136">
+        <f>N10/$T$10*100000</f>
+        <v>423.01362926705769</v>
+      </c>
+      <c r="P10" s="136">
+        <f>N10/$N$10*100</f>
+        <v>100</v>
+      </c>
+      <c r="R10" s="140">
+        <v>198733</v>
+      </c>
+      <c r="S10" s="140">
+        <v>103937</v>
+      </c>
+      <c r="T10" s="140">
+        <v>94796</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="6" customHeight="1">
+      <c r="A11" s="141"/>
+      <c r="B11" s="142"/>
+      <c r="C11" s="143"/>
+      <c r="D11" s="135"/>
+      <c r="E11" s="144"/>
+      <c r="F11" s="137"/>
+      <c r="G11" s="142"/>
+      <c r="H11" s="143"/>
+      <c r="I11" s="135"/>
+      <c r="J11" s="144"/>
+      <c r="K11" s="137"/>
+      <c r="L11" s="145"/>
+      <c r="M11" s="143"/>
+      <c r="N11" s="135"/>
+      <c r="O11" s="144"/>
+      <c r="P11" s="136"/>
+    </row>
+    <row r="12" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A12" s="141">
+        <v>1</v>
+      </c>
+      <c r="B12" s="146" t="str">
+        <f t="shared" ref="B12:B21" si="0">VLOOKUP(C12,$R$27:$S$68,2,FALSE)</f>
+        <v>P00-P96</v>
+      </c>
+      <c r="C12" s="134" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="135">
+        <v>421</v>
+      </c>
+      <c r="E12" s="136">
+        <f t="shared" ref="E12:E22" si="1">D12/$R$10*100000</f>
+        <v>211.84201919157863</v>
+      </c>
+      <c r="F12" s="137">
+        <f t="shared" ref="F12:F22" si="2">D12/$D$10*100</f>
+        <v>46.934225195094761</v>
+      </c>
+      <c r="G12" s="146" t="str">
+        <f t="shared" ref="G12:G21" si="3">VLOOKUP(H12,$R$27:$S$68,2,FALSE)</f>
+        <v>P00-P96</v>
+      </c>
+      <c r="H12" s="134" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="135">
+        <v>234</v>
+      </c>
+      <c r="J12" s="136">
+        <f t="shared" ref="J12:J22" si="4">I12/$S$10*100000</f>
+        <v>225.13638069215006</v>
+      </c>
+      <c r="K12" s="137">
+        <f t="shared" ref="K12:K22" si="5">I12/$I$10*100</f>
+        <v>47.177419354838712</v>
+      </c>
+      <c r="L12" s="146" t="str">
+        <f t="shared" ref="L12:L21" si="6">VLOOKUP(M12,$R$27:$S$68,2,FALSE)</f>
+        <v>P00-P96</v>
+      </c>
+      <c r="M12" s="134" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="135">
+        <v>187</v>
+      </c>
+      <c r="O12" s="136">
+        <f t="shared" ref="O12:O22" si="7">N12/$T$10*100000</f>
+        <v>197.26570741381494</v>
+      </c>
+      <c r="P12" s="136">
+        <f t="shared" ref="P12:P22" si="8">N12/$N$10*100</f>
+        <v>46.633416458852864</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A13" s="141">
+        <v>2</v>
+      </c>
+      <c r="B13" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>Q00-Q99</v>
+      </c>
+      <c r="C13" s="134" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="135">
+        <v>185</v>
+      </c>
+      <c r="E13" s="136">
+        <f t="shared" si="1"/>
+        <v>93.089723397724583</v>
+      </c>
+      <c r="F13" s="137">
+        <f t="shared" si="2"/>
+        <v>20.624303232998887</v>
+      </c>
+      <c r="G13" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>Q00-Q99</v>
+      </c>
+      <c r="H13" s="134" t="s">
+        <v>30</v>
+      </c>
+      <c r="I13" s="135">
+        <v>94</v>
+      </c>
+      <c r="J13" s="136">
+        <f t="shared" si="4"/>
+        <v>90.439400790863701</v>
+      </c>
+      <c r="K13" s="137">
+        <f t="shared" si="5"/>
+        <v>18.951612903225808</v>
+      </c>
+      <c r="L13" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>Q00-Q99</v>
+      </c>
+      <c r="M13" s="134" t="s">
+        <v>30</v>
+      </c>
+      <c r="N13" s="135">
+        <v>91</v>
+      </c>
+      <c r="O13" s="136">
+        <f t="shared" si="7"/>
+        <v>95.995611629182662</v>
+      </c>
+      <c r="P13" s="136">
+        <f t="shared" si="8"/>
+        <v>22.693266832917704</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A14" s="141">
+        <v>3</v>
+      </c>
+      <c r="B14" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>V01-X59, Y85-Y86</v>
+      </c>
+      <c r="C14" s="134" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" s="135">
+        <v>52</v>
+      </c>
+      <c r="E14" s="136">
+        <f t="shared" si="1"/>
+        <v>26.165760090171233</v>
+      </c>
+      <c r="F14" s="137">
+        <f t="shared" si="2"/>
+        <v>5.7971014492753623</v>
+      </c>
+      <c r="G14" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>V01-X59, Y85-Y86</v>
+      </c>
+      <c r="H14" s="134" t="s">
+        <v>31</v>
+      </c>
+      <c r="I14" s="135">
+        <v>32</v>
+      </c>
+      <c r="J14" s="136">
+        <f t="shared" si="4"/>
+        <v>30.787881120294024</v>
+      </c>
+      <c r="K14" s="137">
+        <f t="shared" si="5"/>
+        <v>6.4516129032258061</v>
+      </c>
+      <c r="L14" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>V01-X59, Y85-Y86</v>
+      </c>
+      <c r="M14" s="134" t="s">
+        <v>31</v>
+      </c>
+      <c r="N14" s="135">
+        <v>20</v>
+      </c>
+      <c r="O14" s="136">
+        <f t="shared" si="7"/>
+        <v>21.097936621798389</v>
+      </c>
+      <c r="P14" s="136">
+        <f t="shared" si="8"/>
+        <v>4.9875311720698257</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A15" s="141">
+        <v>4</v>
+      </c>
+      <c r="B15" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>R95</v>
+      </c>
+      <c r="C15" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="135">
+        <v>35</v>
+      </c>
+      <c r="E15" s="136">
+        <f t="shared" si="1"/>
+        <v>17.611569291461407</v>
+      </c>
+      <c r="F15" s="137">
+        <f t="shared" si="2"/>
+        <v>3.9018952062430321</v>
+      </c>
+      <c r="G15" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>R95</v>
+      </c>
+      <c r="H15" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="I15" s="135">
+        <v>21</v>
+      </c>
+      <c r="J15" s="136">
+        <f t="shared" si="4"/>
+        <v>20.204546985192952</v>
+      </c>
+      <c r="K15" s="137">
+        <f t="shared" si="5"/>
+        <v>4.2338709677419351</v>
+      </c>
+      <c r="L15" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>R95</v>
+      </c>
+      <c r="M15" s="134" t="s">
+        <v>32</v>
+      </c>
+      <c r="N15" s="135">
+        <v>14</v>
+      </c>
+      <c r="O15" s="136">
+        <f t="shared" si="7"/>
+        <v>14.768555635258872</v>
+      </c>
+      <c r="P15" s="136">
+        <f t="shared" si="8"/>
+        <v>3.4912718204488775</v>
+      </c>
+      <c r="R15" s="147"/>
+      <c r="S15" s="147"/>
+    </row>
+    <row r="16" spans="1:20" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A16" s="141">
+        <v>5</v>
+      </c>
+      <c r="B16" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>J12-J18</v>
+      </c>
+      <c r="C16" s="134" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="135">
+        <v>21</v>
+      </c>
+      <c r="E16" s="136">
+        <f t="shared" si="1"/>
+        <v>10.566941574876845</v>
+      </c>
+      <c r="F16" s="137">
+        <f t="shared" si="2"/>
+        <v>2.3411371237458192</v>
+      </c>
+      <c r="G16" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>J12-J18</v>
+      </c>
+      <c r="H16" s="134" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="135">
+        <v>12</v>
+      </c>
+      <c r="J16" s="136">
+        <f t="shared" si="4"/>
+        <v>11.54545542011026</v>
+      </c>
+      <c r="K16" s="137">
+        <f t="shared" si="5"/>
+        <v>2.4193548387096775</v>
+      </c>
+      <c r="L16" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>J12-J18</v>
+      </c>
+      <c r="M16" s="134" t="s">
+        <v>20</v>
+      </c>
+      <c r="N16" s="135">
+        <v>9</v>
+      </c>
+      <c r="O16" s="136">
+        <f t="shared" si="7"/>
+        <v>9.4940714798092749</v>
+      </c>
+      <c r="P16" s="136">
+        <f t="shared" si="8"/>
+        <v>2.2443890274314215</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A17" s="141">
+        <v>6</v>
+      </c>
+      <c r="B17" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>I01-I02.0, I05-I09, I20-I25, I27, I30-I52</v>
+      </c>
+      <c r="C17" s="134" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17" s="135">
+        <v>18</v>
+      </c>
+      <c r="E17" s="136">
+        <f t="shared" si="1"/>
+        <v>9.0573784927515817</v>
+      </c>
+      <c r="F17" s="137">
+        <f t="shared" si="2"/>
+        <v>2.0066889632107023</v>
+      </c>
+      <c r="G17" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>I01-I02.0, I05-I09, I20-I25, I27, I30-I52</v>
+      </c>
+      <c r="H17" s="134" t="s">
+        <v>33</v>
+      </c>
+      <c r="I17" s="135">
+        <v>10</v>
+      </c>
+      <c r="J17" s="136">
+        <f t="shared" si="4"/>
+        <v>9.621212850091883</v>
+      </c>
+      <c r="K17" s="137">
+        <f t="shared" si="5"/>
+        <v>2.0161290322580645</v>
+      </c>
+      <c r="L17" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>I01-I02.0, I05-I09, I20-I25, I27, I30-I52</v>
+      </c>
+      <c r="M17" s="134" t="s">
+        <v>33</v>
+      </c>
+      <c r="N17" s="135">
+        <v>8</v>
+      </c>
+      <c r="O17" s="136">
+        <f t="shared" si="7"/>
+        <v>8.4391746487193551</v>
+      </c>
+      <c r="P17" s="136">
+        <f t="shared" si="8"/>
+        <v>1.99501246882793</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A18" s="141">
+        <v>7</v>
+      </c>
+      <c r="B18" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>A40-A41</v>
+      </c>
+      <c r="C18" s="134" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="135">
+        <v>6</v>
+      </c>
+      <c r="E18" s="136">
+        <f t="shared" si="1"/>
+        <v>3.0191261642505274</v>
+      </c>
+      <c r="F18" s="137">
+        <f t="shared" si="2"/>
+        <v>0.66889632107023411</v>
+      </c>
+      <c r="G18" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>I60-I69</v>
+      </c>
+      <c r="H18" s="134" t="s">
+        <v>34</v>
+      </c>
+      <c r="I18" s="135">
+        <v>3</v>
+      </c>
+      <c r="J18" s="136">
+        <f t="shared" si="4"/>
+        <v>2.886363855027565</v>
+      </c>
+      <c r="K18" s="137">
+        <f t="shared" si="5"/>
+        <v>0.60483870967741937</v>
+      </c>
+      <c r="L18" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>A40-A41</v>
+      </c>
+      <c r="M18" s="134" t="s">
+        <v>22</v>
+      </c>
+      <c r="N18" s="135">
+        <v>4</v>
+      </c>
+      <c r="O18" s="136">
+        <f t="shared" si="7"/>
+        <v>4.2195873243596775</v>
+      </c>
+      <c r="P18" s="136">
+        <f t="shared" si="8"/>
+        <v>0.99750623441396502</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A19" s="141">
+        <v>8</v>
+      </c>
+      <c r="B19" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>C00-C97</v>
+      </c>
+      <c r="C19" s="134" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="135">
+        <v>4</v>
+      </c>
+      <c r="E19" s="136">
+        <f t="shared" si="1"/>
+        <v>2.0127507761670178</v>
+      </c>
+      <c r="F19" s="137">
+        <f t="shared" si="2"/>
+        <v>0.44593088071348941</v>
+      </c>
+      <c r="G19" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>N00-N07, N17-N19, N25-N27</v>
+      </c>
+      <c r="H19" s="134" t="s">
+        <v>35</v>
+      </c>
+      <c r="I19" s="135">
+        <v>3</v>
+      </c>
+      <c r="J19" s="136">
+        <f t="shared" si="4"/>
+        <v>2.886363855027565</v>
+      </c>
+      <c r="K19" s="137">
+        <f t="shared" si="5"/>
+        <v>0.60483870967741937</v>
+      </c>
+      <c r="L19" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>C00-C97</v>
+      </c>
+      <c r="M19" s="134" t="s">
+        <v>19</v>
+      </c>
+      <c r="N19" s="135">
+        <v>2</v>
+      </c>
+      <c r="O19" s="136">
+        <f t="shared" si="7"/>
+        <v>2.1097936621798388</v>
+      </c>
+      <c r="P19" s="136">
+        <f t="shared" si="8"/>
+        <v>0.49875311720698251</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A20" s="141">
+        <v>9</v>
+      </c>
+      <c r="B20" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>I60-I69</v>
+      </c>
+      <c r="C20" s="134" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="135">
+        <v>4</v>
+      </c>
+      <c r="E20" s="136">
+        <f t="shared" si="1"/>
+        <v>2.0127507761670178</v>
+      </c>
+      <c r="F20" s="137">
+        <f t="shared" si="2"/>
+        <v>0.44593088071348941</v>
+      </c>
+      <c r="G20" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>A40-A41</v>
+      </c>
+      <c r="H20" s="134" t="s">
+        <v>22</v>
+      </c>
+      <c r="I20" s="135">
+        <v>2</v>
+      </c>
+      <c r="J20" s="136">
+        <f t="shared" si="4"/>
+        <v>1.9242425700183765</v>
+      </c>
+      <c r="K20" s="137">
+        <f t="shared" si="5"/>
+        <v>0.40322580645161288</v>
+      </c>
+      <c r="L20" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>D50-D64</v>
+      </c>
+      <c r="M20" s="134" t="s">
+        <v>24</v>
+      </c>
+      <c r="N20" s="135">
+        <v>2</v>
+      </c>
+      <c r="O20" s="136">
+        <f t="shared" si="7"/>
+        <v>2.1097936621798388</v>
+      </c>
+      <c r="P20" s="136">
+        <f t="shared" si="8"/>
+        <v>0.49875311720698251</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A21" s="141">
+        <v>10</v>
+      </c>
+      <c r="B21" s="146" t="str">
+        <f t="shared" si="0"/>
+        <v>N00-N07, N17-N19, N25-N27</v>
+      </c>
+      <c r="C21" s="134" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="135">
+        <v>4</v>
+      </c>
+      <c r="E21" s="136">
+        <f t="shared" si="1"/>
+        <v>2.0127507761670178</v>
+      </c>
+      <c r="F21" s="137">
+        <f t="shared" si="2"/>
+        <v>0.44593088071348941</v>
+      </c>
+      <c r="G21" s="146" t="str">
+        <f t="shared" si="3"/>
+        <v>C00-C97</v>
+      </c>
+      <c r="H21" s="134" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="135">
+        <v>2</v>
+      </c>
+      <c r="J21" s="136">
+        <f t="shared" si="4"/>
+        <v>1.9242425700183765</v>
+      </c>
+      <c r="K21" s="137">
+        <f t="shared" si="5"/>
+        <v>0.40322580645161288</v>
+      </c>
+      <c r="L21" s="146" t="str">
+        <f t="shared" si="6"/>
+        <v>I60-I69</v>
+      </c>
+      <c r="M21" s="134" t="s">
+        <v>34</v>
+      </c>
+      <c r="N21" s="135">
+        <v>1</v>
+      </c>
+      <c r="O21" s="136">
+        <f t="shared" si="7"/>
+        <v>1.0548968310899194</v>
+      </c>
+      <c r="P21" s="136">
+        <f t="shared" si="8"/>
+        <v>0.24937655860349126</v>
+      </c>
+      <c r="Q21" s="147"/>
+      <c r="R21" s="147"/>
+    </row>
+    <row r="22" spans="1:19" s="92" customFormat="1" ht="24" customHeight="1">
+      <c r="A22" s="141"/>
+      <c r="B22" s="142"/>
+      <c r="C22" s="134" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="135">
+        <f>D10-SUM(D12:D21)</f>
+        <v>147</v>
+      </c>
+      <c r="E22" s="136">
+        <f t="shared" si="1"/>
+        <v>73.968591024137908</v>
+      </c>
+      <c r="F22" s="137">
+        <f t="shared" si="2"/>
+        <v>16.387959866220736</v>
+      </c>
+      <c r="G22" s="142"/>
+      <c r="H22" s="134" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" s="135">
+        <f>I10-SUM(I12:I21)</f>
+        <v>83</v>
+      </c>
+      <c r="J22" s="136">
+        <f t="shared" si="4"/>
+        <v>79.856066655762632</v>
+      </c>
+      <c r="K22" s="137">
+        <f t="shared" si="5"/>
+        <v>16.733870967741936</v>
+      </c>
+      <c r="L22" s="145"/>
+      <c r="M22" s="134" t="s">
+        <v>21</v>
+      </c>
+      <c r="N22" s="135">
+        <f>N10-SUM(N12:N21)</f>
+        <v>63</v>
+      </c>
+      <c r="O22" s="136">
+        <f t="shared" si="7"/>
+        <v>66.458500358664921</v>
+      </c>
+      <c r="P22" s="136">
+        <f t="shared" si="8"/>
+        <v>15.710723192019952</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="92" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A23" s="148"/>
+      <c r="B23" s="149"/>
+      <c r="C23" s="150"/>
+      <c r="D23" s="151"/>
+      <c r="E23" s="152"/>
+      <c r="F23" s="153"/>
+      <c r="G23" s="154"/>
+      <c r="H23" s="155"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="153"/>
+      <c r="L23" s="154"/>
+      <c r="M23" s="155"/>
+      <c r="N23" s="151"/>
+      <c r="O23" s="152"/>
+      <c r="P23" s="156"/>
+    </row>
+    <row r="24" spans="1:19" s="92" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A24" s="157"/>
+      <c r="B24" s="158"/>
+      <c r="C24" s="159"/>
+      <c r="D24" s="160"/>
+      <c r="E24" s="161"/>
+      <c r="F24" s="161"/>
+      <c r="G24" s="162"/>
+      <c r="H24" s="163"/>
+      <c r="I24" s="160"/>
+      <c r="J24" s="161"/>
+      <c r="K24" s="161"/>
+      <c r="L24" s="162"/>
+      <c r="M24" s="163"/>
+      <c r="N24" s="160"/>
+      <c r="O24" s="161"/>
+      <c r="P24" s="157"/>
+    </row>
+    <row r="25" spans="1:19" s="92" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A25" s="131"/>
+      <c r="B25" s="164"/>
+      <c r="C25" s="165"/>
+      <c r="D25" s="166"/>
+      <c r="E25" s="167"/>
+      <c r="F25" s="167"/>
+      <c r="G25" s="168"/>
+      <c r="H25" s="169"/>
+      <c r="I25" s="166"/>
+      <c r="J25" s="167"/>
+      <c r="K25" s="167"/>
+      <c r="L25" s="168"/>
+      <c r="M25" s="169"/>
+      <c r="N25" s="166"/>
+      <c r="O25" s="167"/>
+      <c r="P25" s="131"/>
+    </row>
+    <row r="26" spans="1:19" s="172" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A26" s="170" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="171"/>
+      <c r="I26" s="173"/>
+      <c r="J26" s="173"/>
+      <c r="K26" s="173"/>
+      <c r="L26" s="174"/>
+      <c r="M26" s="174"/>
+      <c r="N26" s="173"/>
+      <c r="O26" s="173"/>
+      <c r="P26" s="173"/>
+      <c r="R26" s="94" t="s">
+        <v>102</v>
+      </c>
+      <c r="S26" s="95" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="175" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A27" s="131"/>
+      <c r="B27" s="86"/>
+      <c r="I27" s="176"/>
+      <c r="J27" s="176"/>
+      <c r="K27" s="176"/>
+      <c r="N27" s="176"/>
+      <c r="O27" s="176"/>
+      <c r="P27" s="176"/>
+      <c r="R27" s="94" t="s">
+        <v>104</v>
+      </c>
+      <c r="S27" s="95" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="178" customFormat="1">
+      <c r="A28" s="177" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="91"/>
+      <c r="C28" s="93"/>
+      <c r="H28" s="93"/>
+      <c r="I28" s="177"/>
+      <c r="J28" s="177"/>
+      <c r="K28" s="177"/>
+      <c r="M28" s="93"/>
+      <c r="N28" s="177"/>
+      <c r="O28" s="177"/>
+      <c r="P28" s="177"/>
+      <c r="R28" s="94" t="s">
+        <v>105</v>
+      </c>
+      <c r="S28" s="95" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="147" customFormat="1">
+      <c r="C29" s="179"/>
+      <c r="M29" s="179"/>
+      <c r="R29" s="94" t="s">
+        <v>25</v>
+      </c>
+      <c r="S29" s="95" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="147" customFormat="1">
+      <c r="C30" s="179"/>
+      <c r="H30" s="179"/>
+      <c r="M30" s="179"/>
+      <c r="R30" s="94" t="s">
+        <v>22</v>
+      </c>
+      <c r="S30" s="95" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="147" customFormat="1">
+      <c r="C31" s="179"/>
+      <c r="H31" s="179"/>
+      <c r="M31" s="179"/>
+      <c r="R31" s="94" t="s">
+        <v>40</v>
+      </c>
+      <c r="S31" s="95" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="147" customFormat="1">
+      <c r="B32" s="180"/>
+      <c r="C32" s="180"/>
+      <c r="D32" s="91"/>
+      <c r="H32" s="179"/>
+      <c r="M32" s="179"/>
+      <c r="R32" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="S32" s="95" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="33" spans="3:22" s="147" customFormat="1">
+      <c r="C33" s="180"/>
+      <c r="H33" s="179"/>
+      <c r="M33" s="179"/>
+      <c r="R33" s="94" t="s">
+        <v>19</v>
+      </c>
+      <c r="S33" s="95" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="34" spans="3:22" s="147" customFormat="1">
+      <c r="C34" s="179"/>
+      <c r="H34" s="179"/>
+      <c r="M34" s="179"/>
+      <c r="R34" s="94" t="s">
+        <v>45</v>
+      </c>
+      <c r="S34" s="95" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="35" spans="3:22" s="147" customFormat="1">
+      <c r="C35" s="179"/>
+      <c r="H35" s="179"/>
+      <c r="M35" s="179"/>
+      <c r="R35" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="S35" s="95" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="36" spans="3:22" s="147" customFormat="1">
+      <c r="C36" s="179"/>
+      <c r="H36" s="179"/>
+      <c r="M36" s="179"/>
+      <c r="R36" s="94" t="s">
+        <v>48</v>
+      </c>
+      <c r="S36" s="95" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="37" spans="3:22" s="147" customFormat="1">
+      <c r="C37" s="179"/>
+      <c r="H37" s="179"/>
+      <c r="M37" s="179"/>
+      <c r="R37" s="94" t="s">
+        <v>50</v>
+      </c>
+      <c r="S37" s="95" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="38" spans="3:22" s="147" customFormat="1">
+      <c r="C38" s="179"/>
+      <c r="H38" s="179"/>
+      <c r="M38" s="179"/>
+      <c r="R38" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="S38" s="95" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="39" spans="3:22" s="147" customFormat="1">
+      <c r="C39" s="179"/>
+      <c r="H39" s="179"/>
+      <c r="M39" s="179"/>
+      <c r="R39" s="94" t="s">
+        <v>53</v>
+      </c>
+      <c r="S39" s="95" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="40" spans="3:22" s="147" customFormat="1">
+      <c r="C40" s="179"/>
+      <c r="H40" s="179"/>
+      <c r="M40" s="179"/>
+      <c r="R40" s="94" t="s">
+        <v>55</v>
+      </c>
+      <c r="S40" s="95" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="41" spans="3:22" s="147" customFormat="1">
+      <c r="C41" s="179"/>
+      <c r="H41" s="179"/>
+      <c r="M41" s="179"/>
+      <c r="R41" s="94" t="s">
+        <v>57</v>
+      </c>
+      <c r="S41" s="95" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="42" spans="3:22" s="147" customFormat="1">
+      <c r="C42" s="179"/>
+      <c r="H42" s="179"/>
+      <c r="M42" s="179"/>
+      <c r="R42" s="94" t="s">
+        <v>59</v>
+      </c>
+      <c r="S42" s="95" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="43" spans="3:22" s="147" customFormat="1">
+      <c r="C43" s="179"/>
+      <c r="H43" s="179"/>
+      <c r="M43" s="179"/>
+      <c r="R43" s="94" t="s">
+        <v>33</v>
+      </c>
+      <c r="S43" s="95" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="44" spans="3:22" s="147" customFormat="1">
+      <c r="C44" s="179"/>
+      <c r="H44" s="179"/>
+      <c r="M44" s="179"/>
+      <c r="R44" s="94" t="s">
+        <v>34</v>
+      </c>
+      <c r="S44" s="95" t="s">
+        <v>62</v>
+      </c>
+      <c r="U44" s="94"/>
+      <c r="V44" s="95"/>
+    </row>
+    <row r="45" spans="3:22" s="147" customFormat="1">
+      <c r="C45" s="179"/>
+      <c r="H45" s="179"/>
+      <c r="M45" s="179"/>
+      <c r="R45" s="94" t="s">
+        <v>63</v>
+      </c>
+      <c r="S45" s="95" t="s">
+        <v>64</v>
+      </c>
+      <c r="U45" s="94"/>
+      <c r="V45" s="95"/>
+    </row>
+    <row r="46" spans="3:22" s="147" customFormat="1">
+      <c r="C46" s="179"/>
+      <c r="H46" s="179"/>
+      <c r="M46" s="179"/>
+      <c r="R46" s="94" t="s">
+        <v>65</v>
+      </c>
+      <c r="S46" s="95" t="s">
+        <v>66</v>
+      </c>
+      <c r="U46" s="94"/>
+      <c r="V46" s="95"/>
+    </row>
+    <row r="47" spans="3:22" s="147" customFormat="1">
+      <c r="C47" s="179"/>
+      <c r="H47" s="179"/>
+      <c r="M47" s="179"/>
+      <c r="R47" s="94" t="s">
+        <v>26</v>
+      </c>
+      <c r="S47" s="95" t="s">
+        <v>67</v>
+      </c>
+      <c r="U47" s="94"/>
+      <c r="V47" s="95"/>
+    </row>
+    <row r="48" spans="3:22" s="147" customFormat="1">
+      <c r="C48" s="179"/>
+      <c r="H48" s="179"/>
+      <c r="M48" s="179"/>
+      <c r="R48" s="94" t="s">
+        <v>20</v>
+      </c>
+      <c r="S48" s="95" t="s">
+        <v>68</v>
+      </c>
+      <c r="U48" s="94"/>
+      <c r="V48" s="95"/>
+    </row>
+    <row r="49" spans="3:22" s="147" customFormat="1">
+      <c r="C49" s="179"/>
+      <c r="H49" s="179"/>
+      <c r="M49" s="179"/>
+      <c r="R49" s="94" t="s">
+        <v>69</v>
+      </c>
+      <c r="S49" s="95" t="s">
+        <v>70</v>
+      </c>
+      <c r="U49" s="94"/>
+      <c r="V49" s="95"/>
+    </row>
+    <row r="50" spans="3:22" s="147" customFormat="1">
+      <c r="C50" s="179"/>
+      <c r="H50" s="179"/>
+      <c r="M50" s="179"/>
+      <c r="R50" s="94" t="s">
+        <v>106</v>
+      </c>
+      <c r="S50" s="95" t="s">
+        <v>107</v>
+      </c>
+      <c r="U50" s="94"/>
+      <c r="V50" s="95"/>
+    </row>
+    <row r="51" spans="3:22" s="147" customFormat="1">
+      <c r="C51" s="179"/>
+      <c r="H51" s="179"/>
+      <c r="M51" s="179"/>
+      <c r="R51" s="94" t="s">
+        <v>71</v>
+      </c>
+      <c r="S51" s="95" t="s">
+        <v>72</v>
+      </c>
+      <c r="U51" s="94"/>
+      <c r="V51" s="95"/>
+    </row>
+    <row r="52" spans="3:22" s="147" customFormat="1">
+      <c r="C52" s="179"/>
+      <c r="H52" s="179"/>
+      <c r="M52" s="179"/>
+      <c r="R52" s="94" t="s">
+        <v>73</v>
+      </c>
+      <c r="S52" s="95" t="s">
+        <v>74</v>
+      </c>
+      <c r="U52" s="94"/>
+      <c r="V52" s="95"/>
+    </row>
+    <row r="53" spans="3:22" s="147" customFormat="1">
+      <c r="C53" s="179"/>
+      <c r="H53" s="179"/>
+      <c r="M53" s="179"/>
+      <c r="R53" s="94" t="s">
+        <v>75</v>
+      </c>
+      <c r="S53" s="95" t="s">
+        <v>76</v>
+      </c>
+      <c r="U53" s="94"/>
+      <c r="V53" s="95"/>
+    </row>
+    <row r="54" spans="3:22" s="147" customFormat="1">
+      <c r="C54" s="179"/>
+      <c r="H54" s="179"/>
+      <c r="M54" s="179"/>
+      <c r="R54" s="94" t="s">
+        <v>77</v>
+      </c>
+      <c r="S54" s="95" t="s">
+        <v>78</v>
+      </c>
+      <c r="U54" s="94"/>
+      <c r="V54" s="95"/>
+    </row>
+    <row r="55" spans="3:22" s="147" customFormat="1">
+      <c r="C55" s="179"/>
+      <c r="H55" s="179"/>
+      <c r="M55" s="179"/>
+      <c r="R55" s="94" t="s">
+        <v>79</v>
+      </c>
+      <c r="S55" s="95" t="s">
+        <v>80</v>
+      </c>
+      <c r="U55" s="94"/>
+      <c r="V55" s="95"/>
+    </row>
+    <row r="56" spans="3:22" s="147" customFormat="1">
+      <c r="C56" s="179"/>
+      <c r="H56" s="179"/>
+      <c r="M56" s="179"/>
+      <c r="R56" s="94" t="s">
+        <v>81</v>
+      </c>
+      <c r="S56" s="95" t="s">
+        <v>82</v>
+      </c>
+      <c r="U56" s="94"/>
+      <c r="V56" s="95"/>
+    </row>
+    <row r="57" spans="3:22" s="147" customFormat="1">
+      <c r="C57" s="179"/>
+      <c r="H57" s="179"/>
+      <c r="M57" s="179"/>
+      <c r="R57" s="94" t="s">
+        <v>83</v>
+      </c>
+      <c r="S57" s="95" t="s">
+        <v>84</v>
+      </c>
+      <c r="U57" s="94"/>
+      <c r="V57" s="95"/>
+    </row>
+    <row r="58" spans="3:22" s="147" customFormat="1">
+      <c r="C58" s="179"/>
+      <c r="H58" s="179"/>
+      <c r="M58" s="179"/>
+      <c r="R58" s="94" t="s">
+        <v>85</v>
+      </c>
+      <c r="S58" s="95" t="s">
+        <v>86</v>
+      </c>
+      <c r="U58" s="94"/>
+      <c r="V58" s="95"/>
+    </row>
+    <row r="59" spans="3:22" s="147" customFormat="1">
+      <c r="C59" s="179"/>
+      <c r="H59" s="179"/>
+      <c r="M59" s="179"/>
+      <c r="R59" s="94" t="s">
+        <v>35</v>
+      </c>
+      <c r="S59" s="95" t="s">
+        <v>87</v>
+      </c>
+      <c r="U59" s="94"/>
+      <c r="V59" s="95"/>
+    </row>
+    <row r="60" spans="3:22" s="147" customFormat="1">
+      <c r="C60" s="179"/>
+      <c r="H60" s="179"/>
+      <c r="M60" s="179"/>
+      <c r="R60" s="94" t="s">
+        <v>88</v>
+      </c>
+      <c r="S60" s="95" t="s">
+        <v>89</v>
+      </c>
+      <c r="U60" s="94"/>
+      <c r="V60" s="95"/>
+    </row>
+    <row r="61" spans="3:22" s="147" customFormat="1">
+      <c r="C61" s="179"/>
+      <c r="H61" s="179"/>
+      <c r="M61" s="179"/>
+      <c r="R61" s="94" t="s">
+        <v>29</v>
+      </c>
+      <c r="S61" s="95" t="s">
+        <v>90</v>
+      </c>
+      <c r="U61" s="94"/>
+      <c r="V61" s="95"/>
+    </row>
+    <row r="62" spans="3:22" s="147" customFormat="1">
+      <c r="C62" s="179"/>
+      <c r="H62" s="179"/>
+      <c r="M62" s="179"/>
+      <c r="R62" s="94" t="s">
+        <v>30</v>
+      </c>
+      <c r="S62" s="95" t="s">
+        <v>91</v>
+      </c>
+      <c r="U62" s="94"/>
+      <c r="V62" s="95"/>
+    </row>
+    <row r="63" spans="3:22" s="147" customFormat="1">
+      <c r="C63" s="179"/>
+      <c r="H63" s="179"/>
+      <c r="M63" s="179"/>
+      <c r="R63" s="94" t="s">
+        <v>92</v>
+      </c>
+      <c r="S63" s="95" t="s">
+        <v>93</v>
+      </c>
+      <c r="U63" s="94"/>
+      <c r="V63" s="95"/>
+    </row>
+    <row r="64" spans="3:22" s="147" customFormat="1">
+      <c r="C64" s="179"/>
+      <c r="H64" s="179"/>
+      <c r="M64" s="179"/>
+      <c r="R64" s="94" t="s">
+        <v>32</v>
+      </c>
+      <c r="S64" s="95" t="s">
+        <v>94</v>
+      </c>
+      <c r="U64" s="94"/>
+      <c r="V64" s="95"/>
+    </row>
+    <row r="65" spans="3:22" s="147" customFormat="1">
+      <c r="C65" s="179"/>
+      <c r="H65" s="179"/>
+      <c r="M65" s="179"/>
+      <c r="R65" s="94" t="s">
+        <v>31</v>
+      </c>
+      <c r="S65" s="95" t="s">
+        <v>95</v>
+      </c>
+      <c r="U65" s="94"/>
+      <c r="V65" s="95"/>
+    </row>
+    <row r="66" spans="3:22" s="147" customFormat="1">
+      <c r="C66" s="179"/>
+      <c r="H66" s="179"/>
+      <c r="M66" s="179"/>
+      <c r="R66" s="94" t="s">
+        <v>96</v>
+      </c>
+      <c r="S66" s="95" t="s">
+        <v>97</v>
+      </c>
+      <c r="U66" s="94"/>
+      <c r="V66" s="95"/>
+    </row>
+    <row r="67" spans="3:22" s="147" customFormat="1">
+      <c r="C67" s="179"/>
+      <c r="H67" s="179"/>
+      <c r="M67" s="179"/>
+      <c r="R67" s="94" t="s">
+        <v>98</v>
+      </c>
+      <c r="S67" s="95" t="s">
+        <v>99</v>
+      </c>
+      <c r="U67" s="94"/>
+      <c r="V67" s="95"/>
+    </row>
+    <row r="68" spans="3:22" s="147" customFormat="1">
+      <c r="C68" s="179"/>
+      <c r="H68" s="179"/>
+      <c r="M68" s="179"/>
+      <c r="R68" s="94" t="s">
+        <v>108</v>
+      </c>
+      <c r="S68" s="95"/>
+      <c r="U68" s="94"/>
+      <c r="V68" s="95"/>
+    </row>
+    <row r="69" spans="3:22" s="147" customFormat="1">
+      <c r="C69" s="179"/>
+      <c r="H69" s="179"/>
+      <c r="M69" s="179"/>
+      <c r="U69" s="94"/>
+      <c r="V69" s="95"/>
+    </row>
+    <row r="70" spans="3:22" s="147" customFormat="1">
+      <c r="C70" s="179"/>
+      <c r="E70" s="91"/>
+      <c r="F70" s="91"/>
+      <c r="G70" s="91"/>
+      <c r="H70" s="90"/>
+      <c r="M70" s="179"/>
+      <c r="U70" s="94"/>
+      <c r="V70" s="95"/>
+    </row>
+    <row r="71" spans="3:22" s="147" customFormat="1">
+      <c r="C71" s="179"/>
+      <c r="E71" s="91"/>
+      <c r="F71" s="91"/>
+      <c r="G71" s="91"/>
+      <c r="H71" s="90"/>
+      <c r="I71" s="91"/>
+      <c r="M71" s="179"/>
+      <c r="U71" s="94"/>
+      <c r="V71" s="95"/>
+    </row>
+    <row r="72" spans="3:22" s="147" customFormat="1">
+      <c r="C72" s="179"/>
+      <c r="E72" s="91"/>
+      <c r="F72" s="91"/>
+      <c r="G72" s="91"/>
+      <c r="H72" s="90"/>
+      <c r="I72" s="91"/>
+      <c r="M72" s="179"/>
+      <c r="U72" s="94"/>
+      <c r="V72" s="95"/>
+    </row>
+    <row r="73" spans="3:22" s="147" customFormat="1">
+      <c r="C73" s="179"/>
+      <c r="E73" s="91"/>
+      <c r="F73" s="91"/>
+      <c r="G73" s="91"/>
+      <c r="H73" s="90"/>
+      <c r="I73" s="91"/>
+      <c r="M73" s="179"/>
+      <c r="U73" s="94"/>
+      <c r="V73" s="95"/>
+    </row>
+    <row r="74" spans="3:22" s="147" customFormat="1">
+      <c r="C74" s="179"/>
+      <c r="E74" s="91"/>
+      <c r="F74" s="91"/>
+      <c r="G74" s="91"/>
+      <c r="H74" s="90"/>
+      <c r="I74" s="91"/>
+      <c r="M74" s="179"/>
+      <c r="U74" s="94"/>
+      <c r="V74" s="95"/>
+    </row>
+    <row r="75" spans="3:22" s="147" customFormat="1">
+      <c r="C75" s="179"/>
+      <c r="E75" s="91"/>
+      <c r="F75" s="91"/>
+      <c r="G75" s="91"/>
+      <c r="H75" s="90"/>
+      <c r="I75" s="91"/>
+      <c r="M75" s="179"/>
+      <c r="U75" s="94"/>
+      <c r="V75" s="95"/>
+    </row>
+    <row r="76" spans="3:22" s="147" customFormat="1">
+      <c r="C76" s="179"/>
+      <c r="E76" s="91"/>
+      <c r="F76" s="91"/>
+      <c r="G76" s="91"/>
+      <c r="H76" s="90"/>
+      <c r="I76" s="91"/>
+      <c r="M76" s="179"/>
+      <c r="U76" s="94"/>
+      <c r="V76" s="95"/>
+    </row>
+    <row r="77" spans="3:22" s="147" customFormat="1">
+      <c r="C77" s="179"/>
+      <c r="E77" s="91"/>
+      <c r="F77" s="91"/>
+      <c r="G77" s="91"/>
+      <c r="H77" s="90"/>
+      <c r="I77" s="91"/>
+      <c r="M77" s="179"/>
+      <c r="U77" s="94"/>
+      <c r="V77" s="95"/>
+    </row>
+    <row r="78" spans="3:22" s="147" customFormat="1">
+      <c r="C78" s="179"/>
+      <c r="E78" s="91"/>
+      <c r="F78" s="91"/>
+      <c r="G78" s="91"/>
+      <c r="H78" s="90"/>
+      <c r="I78" s="91"/>
+      <c r="M78" s="179"/>
+      <c r="U78" s="94"/>
+      <c r="V78" s="95"/>
+    </row>
+    <row r="79" spans="3:22" s="147" customFormat="1">
+      <c r="C79" s="179"/>
+      <c r="E79" s="91"/>
+      <c r="F79" s="91"/>
+      <c r="G79" s="91"/>
+      <c r="H79" s="90"/>
+      <c r="I79" s="91"/>
+      <c r="M79" s="179"/>
+      <c r="U79" s="94"/>
+      <c r="V79" s="95"/>
+    </row>
+    <row r="80" spans="3:22" s="147" customFormat="1">
+      <c r="C80" s="179"/>
+      <c r="E80" s="91"/>
+      <c r="F80" s="91"/>
+      <c r="G80" s="91"/>
+      <c r="H80" s="90"/>
+      <c r="I80" s="91"/>
+      <c r="M80" s="179"/>
+      <c r="U80" s="94"/>
+      <c r="V80" s="95"/>
+    </row>
+    <row r="81" spans="3:22" s="147" customFormat="1">
+      <c r="C81" s="179"/>
+      <c r="E81" s="91"/>
+      <c r="F81" s="91"/>
+      <c r="G81" s="91"/>
+      <c r="H81" s="90"/>
+      <c r="I81" s="91"/>
+      <c r="M81" s="179"/>
+      <c r="U81" s="94"/>
+      <c r="V81" s="95"/>
+    </row>
+    <row r="82" spans="3:22" s="147" customFormat="1">
+      <c r="C82" s="179"/>
+      <c r="E82" s="91"/>
+      <c r="F82" s="91"/>
+      <c r="G82" s="91"/>
+      <c r="H82" s="90"/>
+      <c r="I82" s="91"/>
+      <c r="M82" s="179"/>
+      <c r="U82" s="94"/>
+      <c r="V82" s="95"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:P1"/>
+  </mergeCells>
+  <phoneticPr fontId="20" type="noConversion"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P22"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="R4" sqref="R4"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="4.375" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.3984375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="21.3984375" style="10" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.3984375" style="9" customWidth="1"/>
+    <col min="8" max="8" width="21.3984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.3984375" style="9" customWidth="1"/>
+    <col min="13" max="13" width="21.3984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="303" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="320" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="304"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" ht="8.4499999999999993" customHeight="1">
+      <c r="B1" s="321"/>
+      <c r="C1" s="321"/>
+      <c r="D1" s="321"/>
+      <c r="E1" s="321"/>
+      <c r="F1" s="321"/>
+      <c r="G1" s="321"/>
+      <c r="H1" s="321"/>
+      <c r="I1" s="321"/>
+      <c r="J1" s="321"/>
+      <c r="K1" s="321"/>
+      <c r="L1" s="321"/>
+      <c r="M1" s="321"/>
+      <c r="N1" s="321"/>
+      <c r="O1" s="321"/>
+      <c r="P1" s="321"/>
+    </row>
+    <row r="2" spans="1:16" ht="8.4" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
+    <row r="3" spans="1:16" ht="16.2">
       <c r="A3" s="243"/>
       <c r="B3" s="244"/>
       <c r="C3" s="245"/>
       <c r="D3" s="246"/>
       <c r="E3" s="246"/>
       <c r="F3" s="246"/>
       <c r="G3" s="244"/>
-      <c r="H3" s="305" t="s">
+      <c r="H3" s="319" t="s">
         <v>372</v>
       </c>
-      <c r="I3" s="305"/>
+      <c r="I3" s="319"/>
       <c r="J3" s="246"/>
       <c r="K3" s="246"/>
       <c r="L3" s="244"/>
       <c r="M3" s="246"/>
       <c r="N3" s="247" t="s">
         <v>181</v>
       </c>
       <c r="O3" s="246"/>
       <c r="P3" s="245"/>
     </row>
     <row r="4" spans="1:16" ht="18" customHeight="1">
       <c r="A4" s="248"/>
       <c r="B4" s="249"/>
       <c r="C4" s="250"/>
       <c r="D4" s="248"/>
       <c r="E4" s="248"/>
       <c r="F4" s="248"/>
       <c r="G4" s="249"/>
       <c r="H4" s="248"/>
       <c r="I4" s="248"/>
       <c r="J4" s="248"/>
       <c r="K4" s="248"/>
       <c r="L4" s="249"/>
       <c r="M4" s="248"/>
       <c r="N4" s="248"/>
       <c r="O4" s="248"/>
       <c r="P4" s="251" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="21" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="21" customFormat="1" ht="13.8">
       <c r="A5" s="252" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="253"/>
       <c r="C5" s="254" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="253"/>
       <c r="E5" s="255"/>
       <c r="F5" s="256"/>
       <c r="G5" s="253"/>
       <c r="H5" s="254" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="253"/>
       <c r="J5" s="257"/>
       <c r="K5" s="258"/>
       <c r="L5" s="259"/>
       <c r="M5" s="254" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="253"/>
       <c r="O5" s="257"/>
       <c r="P5" s="260"/>
     </row>
-    <row r="6" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A6" s="261"/>
       <c r="B6" s="262" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="263"/>
       <c r="D6" s="264" t="s">
         <v>332</v>
       </c>
       <c r="E6" s="265"/>
       <c r="F6" s="264" t="s">
         <v>333</v>
       </c>
       <c r="G6" s="262" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="263"/>
       <c r="I6" s="264" t="s">
         <v>332</v>
       </c>
       <c r="J6" s="265"/>
       <c r="K6" s="264" t="s">
         <v>333</v>
       </c>
       <c r="L6" s="262" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="263"/>
       <c r="N6" s="264" t="s">
         <v>332</v>
       </c>
       <c r="O6" s="266" t="s">
         <v>181</v>
       </c>
       <c r="P6" s="267" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A7" s="261"/>
       <c r="B7" s="268" t="s">
         <v>334</v>
       </c>
       <c r="C7" s="269" t="s">
         <v>335</v>
       </c>
       <c r="D7" s="270"/>
       <c r="E7" s="271" t="s">
         <v>336</v>
       </c>
       <c r="F7" s="270" t="s">
         <v>337</v>
       </c>
       <c r="G7" s="268" t="s">
         <v>334</v>
       </c>
       <c r="H7" s="269" t="s">
         <v>335</v>
       </c>
       <c r="I7" s="270"/>
       <c r="J7" s="271" t="s">
         <v>336</v>
       </c>
       <c r="K7" s="270" t="s">
         <v>337</v>
       </c>
       <c r="L7" s="268" t="s">
         <v>334</v>
       </c>
       <c r="M7" s="269" t="s">
         <v>335</v>
       </c>
       <c r="N7" s="270"/>
       <c r="O7" s="271" t="s">
         <v>336</v>
       </c>
       <c r="P7" s="268" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A8" s="272" t="s">
         <v>338</v>
       </c>
       <c r="B8" s="273" t="s">
         <v>339</v>
       </c>
       <c r="C8" s="274"/>
       <c r="D8" s="272" t="s">
         <v>340</v>
       </c>
       <c r="E8" s="275"/>
       <c r="F8" s="272" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="273" t="s">
         <v>339</v>
       </c>
       <c r="H8" s="274"/>
       <c r="I8" s="272" t="s">
         <v>340</v>
       </c>
       <c r="J8" s="275"/>
       <c r="K8" s="272" t="s">
         <v>15</v>
       </c>
@@ -7102,11815 +21664,310 @@
       <c r="I20" s="295">
         <v>118</v>
       </c>
       <c r="J20" s="296">
         <v>169.03506761402701</v>
       </c>
       <c r="K20" s="297">
         <v>33.908045977011497</v>
       </c>
       <c r="L20" s="293">
         <v>0</v>
       </c>
       <c r="M20" s="294" t="s">
         <v>21</v>
       </c>
       <c r="N20" s="295">
         <v>92</v>
       </c>
       <c r="O20" s="296">
         <v>141.62343559982099</v>
       </c>
       <c r="P20" s="299">
         <v>36.507936507936499</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="62" customFormat="1" ht="17.45" customHeight="1">
+    <row r="21" spans="1:16" s="62" customFormat="1" ht="17.399999999999999" customHeight="1">
       <c r="A21" s="300" t="s">
         <v>374</v>
       </c>
       <c r="B21" s="249"/>
       <c r="C21" s="250"/>
       <c r="D21" s="248"/>
       <c r="E21" s="248"/>
       <c r="F21" s="248"/>
       <c r="G21" s="248"/>
       <c r="H21" s="249"/>
       <c r="I21" s="248"/>
       <c r="J21" s="248"/>
       <c r="K21" s="248"/>
       <c r="L21" s="248"/>
       <c r="M21" s="248"/>
       <c r="N21" s="249"/>
       <c r="O21" s="248"/>
       <c r="P21" s="248"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="301" t="s">
         <v>375</v>
       </c>
       <c r="B22" s="302"/>
       <c r="C22" s="250"/>
       <c r="D22" s="248"/>
       <c r="E22" s="248"/>
       <c r="F22" s="248"/>
       <c r="G22" s="248"/>
       <c r="H22" s="249"/>
       <c r="I22" s="248"/>
       <c r="J22" s="248"/>
       <c r="K22" s="248"/>
       <c r="L22" s="248"/>
       <c r="M22" s="248"/>
       <c r="N22" s="249"/>
       <c r="O22" s="248"/>
       <c r="P22" s="248"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...11504 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:P22"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11"/>
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="4.375" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.3984375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="21.3984375" style="10" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.3984375" style="9" customWidth="1"/>
+    <col min="8" max="8" width="21.3984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.3984375" style="9" customWidth="1"/>
+    <col min="13" max="13" width="21.3984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="303" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="320" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="304"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" ht="8.4499999999999993" customHeight="1">
+      <c r="B1" s="321"/>
+      <c r="C1" s="321"/>
+      <c r="D1" s="321"/>
+      <c r="E1" s="321"/>
+      <c r="F1" s="321"/>
+      <c r="G1" s="321"/>
+      <c r="H1" s="321"/>
+      <c r="I1" s="321"/>
+      <c r="J1" s="321"/>
+      <c r="K1" s="321"/>
+      <c r="L1" s="321"/>
+      <c r="M1" s="321"/>
+      <c r="N1" s="321"/>
+      <c r="O1" s="321"/>
+      <c r="P1" s="321"/>
+    </row>
+    <row r="2" spans="1:16" ht="8.4" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
+    <row r="3" spans="1:16" ht="16.2">
       <c r="A3" s="243"/>
       <c r="B3" s="244"/>
       <c r="C3" s="245"/>
       <c r="D3" s="246"/>
       <c r="E3" s="246"/>
       <c r="F3" s="246"/>
       <c r="G3" s="244"/>
-      <c r="H3" s="305" t="s">
+      <c r="H3" s="319" t="s">
         <v>367</v>
       </c>
-      <c r="I3" s="305"/>
+      <c r="I3" s="319"/>
       <c r="J3" s="246"/>
       <c r="K3" s="246"/>
       <c r="L3" s="244"/>
       <c r="M3" s="246"/>
       <c r="N3" s="247" t="s">
         <v>181</v>
       </c>
       <c r="O3" s="246"/>
       <c r="P3" s="245"/>
     </row>
     <row r="4" spans="1:16" ht="18" customHeight="1">
       <c r="A4" s="248"/>
       <c r="B4" s="249"/>
       <c r="C4" s="250"/>
       <c r="D4" s="248"/>
       <c r="E4" s="248"/>
       <c r="F4" s="248"/>
       <c r="G4" s="249"/>
       <c r="H4" s="248"/>
       <c r="I4" s="248"/>
       <c r="J4" s="248"/>
       <c r="K4" s="248"/>
       <c r="L4" s="249"/>
       <c r="M4" s="248"/>
       <c r="N4" s="248"/>
       <c r="O4" s="248"/>
       <c r="P4" s="251" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="21" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="21" customFormat="1" ht="13.8">
       <c r="A5" s="252" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="253"/>
       <c r="C5" s="254" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="253"/>
       <c r="E5" s="255"/>
       <c r="F5" s="256"/>
       <c r="G5" s="253"/>
       <c r="H5" s="254" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="253"/>
       <c r="J5" s="257"/>
       <c r="K5" s="258"/>
       <c r="L5" s="259"/>
       <c r="M5" s="254" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="253"/>
       <c r="O5" s="257"/>
       <c r="P5" s="260"/>
     </row>
-    <row r="6" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A6" s="261"/>
       <c r="B6" s="262" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="263"/>
       <c r="D6" s="264" t="s">
         <v>332</v>
       </c>
       <c r="E6" s="265"/>
       <c r="F6" s="264" t="s">
         <v>333</v>
       </c>
       <c r="G6" s="262" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="263"/>
       <c r="I6" s="264" t="s">
         <v>332</v>
       </c>
       <c r="J6" s="265"/>
       <c r="K6" s="264" t="s">
         <v>333</v>
       </c>
       <c r="L6" s="262" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="263"/>
       <c r="N6" s="264" t="s">
         <v>332</v>
       </c>
       <c r="O6" s="266" t="s">
         <v>181</v>
       </c>
       <c r="P6" s="267" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A7" s="261"/>
       <c r="B7" s="268" t="s">
         <v>334</v>
       </c>
       <c r="C7" s="269" t="s">
         <v>335</v>
       </c>
       <c r="D7" s="270"/>
       <c r="E7" s="271" t="s">
         <v>336</v>
       </c>
       <c r="F7" s="270" t="s">
         <v>337</v>
       </c>
       <c r="G7" s="268" t="s">
         <v>334</v>
       </c>
       <c r="H7" s="269" t="s">
         <v>335</v>
       </c>
       <c r="I7" s="270"/>
       <c r="J7" s="271" t="s">
         <v>336</v>
       </c>
       <c r="K7" s="270" t="s">
         <v>337</v>
       </c>
       <c r="L7" s="268" t="s">
         <v>334</v>
       </c>
       <c r="M7" s="269" t="s">
         <v>335</v>
       </c>
       <c r="N7" s="270"/>
       <c r="O7" s="271" t="s">
         <v>336</v>
       </c>
       <c r="P7" s="268" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A8" s="272" t="s">
         <v>338</v>
       </c>
       <c r="B8" s="273" t="s">
         <v>339</v>
       </c>
       <c r="C8" s="274"/>
       <c r="D8" s="272" t="s">
         <v>340</v>
       </c>
       <c r="E8" s="275"/>
       <c r="F8" s="272" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="273" t="s">
         <v>339</v>
       </c>
       <c r="H8" s="274"/>
       <c r="I8" s="272" t="s">
         <v>340</v>
       </c>
       <c r="J8" s="275"/>
       <c r="K8" s="272" t="s">
         <v>15</v>
       </c>
@@ -19496,295 +22553,295 @@
         <v>21</v>
       </c>
       <c r="I20" s="295">
         <v>115</v>
       </c>
       <c r="J20" s="296">
         <v>165.57960059320692</v>
       </c>
       <c r="K20" s="297">
         <v>34.743202416918429</v>
       </c>
       <c r="L20" s="293"/>
       <c r="M20" s="294" t="s">
         <v>21</v>
       </c>
       <c r="N20" s="295">
         <v>84</v>
       </c>
       <c r="O20" s="296">
         <v>130.34977188789921</v>
       </c>
       <c r="P20" s="299">
         <v>34.008097165991906</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="62" customFormat="1" ht="17.45" customHeight="1">
+    <row r="21" spans="1:16" s="62" customFormat="1" ht="17.399999999999999" customHeight="1">
       <c r="A21" s="300" t="s">
         <v>370</v>
       </c>
       <c r="B21" s="249"/>
       <c r="C21" s="250"/>
       <c r="D21" s="248"/>
       <c r="E21" s="248"/>
       <c r="F21" s="248"/>
       <c r="G21" s="248"/>
       <c r="H21" s="249"/>
       <c r="I21" s="248"/>
       <c r="J21" s="248"/>
       <c r="K21" s="248"/>
       <c r="L21" s="248"/>
       <c r="M21" s="248"/>
       <c r="N21" s="249"/>
       <c r="O21" s="248"/>
       <c r="P21" s="248"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="301" t="s">
         <v>371</v>
       </c>
       <c r="B22" s="302"/>
       <c r="C22" s="250"/>
       <c r="D22" s="248"/>
       <c r="E22" s="248"/>
       <c r="F22" s="248"/>
       <c r="G22" s="248"/>
       <c r="H22" s="249"/>
       <c r="I22" s="248"/>
       <c r="J22" s="248"/>
       <c r="K22" s="248"/>
       <c r="L22" s="248"/>
       <c r="M22" s="248"/>
       <c r="N22" s="249"/>
       <c r="O22" s="248"/>
       <c r="P22" s="248"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P21"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+    <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="4.375" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.3984375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="21.3984375" style="10" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.3984375" style="9" customWidth="1"/>
+    <col min="8" max="8" width="21.3984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.3984375" style="9" customWidth="1"/>
+    <col min="13" max="13" width="21.3984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="303" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="320" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="304"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" ht="8.4499999999999993" customHeight="1">
+      <c r="B1" s="321"/>
+      <c r="C1" s="321"/>
+      <c r="D1" s="321"/>
+      <c r="E1" s="321"/>
+      <c r="F1" s="321"/>
+      <c r="G1" s="321"/>
+      <c r="H1" s="321"/>
+      <c r="I1" s="321"/>
+      <c r="J1" s="321"/>
+      <c r="K1" s="321"/>
+      <c r="L1" s="321"/>
+      <c r="M1" s="321"/>
+      <c r="N1" s="321"/>
+      <c r="O1" s="321"/>
+      <c r="P1" s="321"/>
+    </row>
+    <row r="2" spans="1:16" ht="8.4" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
+    <row r="3" spans="1:16" ht="16.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="5"/>
-      <c r="H3" s="306" t="s">
+      <c r="H3" s="322" t="s">
         <v>363</v>
       </c>
-      <c r="I3" s="306"/>
+      <c r="I3" s="322"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
       <c r="M3" s="7"/>
       <c r="N3" s="8" t="s">
         <v>181</v>
       </c>
       <c r="O3" s="7"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18" customHeight="1">
       <c r="P4" s="11" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="21" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="21" customFormat="1" ht="13.8">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="13"/>
       <c r="E5" s="15"/>
       <c r="F5" s="16"/>
       <c r="G5" s="13"/>
       <c r="H5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18"/>
       <c r="L5" s="19"/>
       <c r="M5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="13"/>
       <c r="O5" s="17"/>
       <c r="P5" s="20"/>
     </row>
-    <row r="6" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A6" s="22"/>
       <c r="B6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="24"/>
       <c r="D6" s="25" t="s">
         <v>332</v>
       </c>
       <c r="E6" s="26"/>
       <c r="F6" s="25" t="s">
         <v>333</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="24"/>
       <c r="I6" s="25" t="s">
         <v>332</v>
       </c>
       <c r="J6" s="26"/>
       <c r="K6" s="25" t="s">
         <v>333</v>
       </c>
       <c r="L6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="24"/>
       <c r="N6" s="25" t="s">
         <v>332</v>
       </c>
       <c r="O6" s="27" t="s">
         <v>181</v>
       </c>
       <c r="P6" s="28" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A7" s="22"/>
       <c r="B7" s="30" t="s">
         <v>334</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>335</v>
       </c>
       <c r="D7" s="32"/>
       <c r="E7" s="33" t="s">
         <v>336</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>337</v>
       </c>
       <c r="G7" s="30" t="s">
         <v>334</v>
       </c>
       <c r="H7" s="31" t="s">
         <v>335</v>
       </c>
       <c r="I7" s="32"/>
       <c r="J7" s="33" t="s">
         <v>336</v>
       </c>
       <c r="K7" s="32" t="s">
         <v>337</v>
       </c>
       <c r="L7" s="30" t="s">
         <v>334</v>
       </c>
       <c r="M7" s="31" t="s">
         <v>335</v>
       </c>
       <c r="N7" s="32"/>
       <c r="O7" s="33" t="s">
         <v>336</v>
       </c>
       <c r="P7" s="30" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A8" s="34" t="s">
         <v>338</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>339</v>
       </c>
       <c r="C8" s="36"/>
       <c r="D8" s="34" t="s">
         <v>340</v>
       </c>
       <c r="E8" s="37"/>
       <c r="F8" s="34" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="35" t="s">
         <v>339</v>
       </c>
       <c r="H8" s="36"/>
       <c r="I8" s="34" t="s">
         <v>340</v>
       </c>
       <c r="J8" s="37"/>
       <c r="K8" s="34" t="s">
         <v>15</v>
       </c>
@@ -20370,266 +23427,266 @@
         <v>21</v>
       </c>
       <c r="I20" s="56">
         <v>113</v>
       </c>
       <c r="J20" s="57">
         <v>158.69003482754701</v>
       </c>
       <c r="K20" s="58">
         <v>33.731343283582099</v>
       </c>
       <c r="L20" s="54"/>
       <c r="M20" s="55" t="s">
         <v>21</v>
       </c>
       <c r="N20" s="56">
         <v>92</v>
       </c>
       <c r="O20" s="57">
         <v>138.96231402462001</v>
       </c>
       <c r="P20" s="60">
         <v>33.454545454545503</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="62" customFormat="1" ht="17.45" customHeight="1">
+    <row r="21" spans="1:16" s="62" customFormat="1" ht="17.399999999999999" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>366</v>
       </c>
       <c r="B21" s="61"/>
       <c r="C21" s="21"/>
       <c r="G21" s="61"/>
       <c r="H21" s="21"/>
       <c r="L21" s="61"/>
       <c r="M21" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:P21"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="4.375" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="16" width="7.875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.3984375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="21.3984375" style="10" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.3984375" style="9" customWidth="1"/>
+    <col min="8" max="8" width="21.3984375" style="1" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.3984375" style="9" customWidth="1"/>
+    <col min="13" max="13" width="21.3984375" style="1" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="303" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="320" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="304"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" ht="8.4499999999999993" customHeight="1">
+      <c r="B1" s="321"/>
+      <c r="C1" s="321"/>
+      <c r="D1" s="321"/>
+      <c r="E1" s="321"/>
+      <c r="F1" s="321"/>
+      <c r="G1" s="321"/>
+      <c r="H1" s="321"/>
+      <c r="I1" s="321"/>
+      <c r="J1" s="321"/>
+      <c r="K1" s="321"/>
+      <c r="L1" s="321"/>
+      <c r="M1" s="321"/>
+      <c r="N1" s="321"/>
+      <c r="O1" s="321"/>
+      <c r="P1" s="321"/>
+    </row>
+    <row r="2" spans="1:16" ht="8.4" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
+    <row r="3" spans="1:16" ht="16.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="5"/>
-      <c r="H3" s="307" t="s">
+      <c r="H3" s="323" t="s">
         <v>358</v>
       </c>
-      <c r="I3" s="307"/>
+      <c r="I3" s="323"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
       <c r="M3" s="7"/>
       <c r="N3" s="8" t="s">
         <v>16</v>
       </c>
       <c r="O3" s="7"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18" customHeight="1">
       <c r="P4" s="11" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="21" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="21" customFormat="1" ht="13.8">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="13"/>
       <c r="E5" s="15"/>
       <c r="F5" s="16"/>
       <c r="G5" s="13"/>
       <c r="H5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18"/>
       <c r="L5" s="19"/>
       <c r="M5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="13"/>
       <c r="O5" s="17"/>
       <c r="P5" s="20"/>
     </row>
-    <row r="6" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A6" s="22"/>
       <c r="B6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="24"/>
       <c r="D6" s="25" t="s">
         <v>332</v>
       </c>
       <c r="E6" s="26"/>
       <c r="F6" s="25" t="s">
         <v>360</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="24"/>
       <c r="I6" s="25" t="s">
         <v>332</v>
       </c>
       <c r="J6" s="26"/>
       <c r="K6" s="25" t="s">
         <v>360</v>
       </c>
       <c r="L6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="24"/>
       <c r="N6" s="25" t="s">
         <v>332</v>
       </c>
       <c r="O6" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="28" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A7" s="22"/>
       <c r="B7" s="30" t="s">
         <v>334</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>335</v>
       </c>
       <c r="D7" s="32"/>
       <c r="E7" s="33" t="s">
         <v>336</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>361</v>
       </c>
       <c r="G7" s="30" t="s">
         <v>334</v>
       </c>
       <c r="H7" s="31" t="s">
         <v>335</v>
       </c>
       <c r="I7" s="32"/>
       <c r="J7" s="33" t="s">
         <v>336</v>
       </c>
       <c r="K7" s="32" t="s">
         <v>361</v>
       </c>
       <c r="L7" s="30" t="s">
         <v>334</v>
       </c>
       <c r="M7" s="31" t="s">
         <v>335</v>
       </c>
       <c r="N7" s="32"/>
       <c r="O7" s="33" t="s">
         <v>336</v>
       </c>
       <c r="P7" s="30" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A8" s="34" t="s">
         <v>338</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>339</v>
       </c>
       <c r="C8" s="36"/>
       <c r="D8" s="34" t="s">
         <v>340</v>
       </c>
       <c r="E8" s="37"/>
       <c r="F8" s="34" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="35" t="s">
         <v>339</v>
       </c>
       <c r="H8" s="36"/>
       <c r="I8" s="34" t="s">
         <v>340</v>
       </c>
       <c r="J8" s="37"/>
       <c r="K8" s="34" t="s">
         <v>15</v>
       </c>
@@ -21215,266 +24272,266 @@
         <v>21</v>
       </c>
       <c r="I20" s="56">
         <v>123</v>
       </c>
       <c r="J20" s="57">
         <v>151.44053188869736</v>
       </c>
       <c r="K20" s="58">
         <v>34.261838440111418</v>
       </c>
       <c r="L20" s="54"/>
       <c r="M20" s="55" t="s">
         <v>21</v>
       </c>
       <c r="N20" s="56">
         <v>98</v>
       </c>
       <c r="O20" s="57">
         <v>129.2893046082402</v>
       </c>
       <c r="P20" s="60">
         <v>34.027777777777779</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="62" customFormat="1" ht="17.45" customHeight="1">
+    <row r="21" spans="1:16" s="62" customFormat="1" ht="17.399999999999999" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>362</v>
       </c>
       <c r="B21" s="61"/>
       <c r="C21" s="21"/>
       <c r="G21" s="61"/>
       <c r="H21" s="21"/>
       <c r="L21" s="61"/>
       <c r="M21" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:P21"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="4.375" style="66" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="16" width="7.875" style="66" customWidth="1"/>
+    <col min="1" max="1" width="4.3984375" style="66" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="21.3984375" style="10" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="66" customWidth="1"/>
+    <col min="7" max="7" width="11.3984375" style="9" customWidth="1"/>
+    <col min="8" max="8" width="21.3984375" style="66" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="66" customWidth="1"/>
+    <col min="12" max="12" width="11.3984375" style="9" customWidth="1"/>
+    <col min="13" max="13" width="21.3984375" style="66" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="66" customWidth="1"/>
     <col min="17" max="16384" width="9" style="66"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5">
-      <c r="A1" s="303" t="s">
+    <row r="1" spans="1:16" ht="24.6">
+      <c r="A1" s="320" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="303"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" ht="8.4499999999999993" customHeight="1">
+      <c r="B1" s="320"/>
+      <c r="C1" s="320"/>
+      <c r="D1" s="320"/>
+      <c r="E1" s="320"/>
+      <c r="F1" s="320"/>
+      <c r="G1" s="320"/>
+      <c r="H1" s="320"/>
+      <c r="I1" s="320"/>
+      <c r="J1" s="320"/>
+      <c r="K1" s="320"/>
+      <c r="L1" s="320"/>
+      <c r="M1" s="320"/>
+      <c r="N1" s="320"/>
+      <c r="O1" s="320"/>
+      <c r="P1" s="320"/>
+    </row>
+    <row r="2" spans="1:16" ht="8.4" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5">
+    <row r="3" spans="1:16" ht="16.2">
       <c r="A3" s="237"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="238"/>
       <c r="E3" s="238"/>
       <c r="F3" s="238"/>
       <c r="G3" s="5"/>
-      <c r="H3" s="308" t="s">
+      <c r="H3" s="324" t="s">
         <v>331</v>
       </c>
-      <c r="I3" s="308"/>
+      <c r="I3" s="324"/>
       <c r="J3" s="238"/>
       <c r="K3" s="238"/>
       <c r="L3" s="5"/>
       <c r="M3" s="238"/>
       <c r="N3" s="239" t="s">
         <v>181</v>
       </c>
       <c r="O3" s="238"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18" customHeight="1">
       <c r="P4" s="11" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="21" customFormat="1" ht="14.25">
+    <row r="5" spans="1:16" s="21" customFormat="1" ht="13.8">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="13"/>
       <c r="E5" s="15"/>
       <c r="F5" s="16"/>
       <c r="G5" s="13"/>
       <c r="H5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18"/>
       <c r="L5" s="19"/>
       <c r="M5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="13"/>
       <c r="O5" s="17"/>
       <c r="P5" s="20"/>
     </row>
-    <row r="6" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A6" s="22"/>
       <c r="B6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="24"/>
       <c r="D6" s="25" t="s">
         <v>332</v>
       </c>
       <c r="E6" s="26"/>
       <c r="F6" s="25" t="s">
         <v>333</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="24"/>
       <c r="I6" s="25" t="s">
         <v>332</v>
       </c>
       <c r="J6" s="26"/>
       <c r="K6" s="25" t="s">
         <v>333</v>
       </c>
       <c r="L6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="24"/>
       <c r="N6" s="25" t="s">
         <v>332</v>
       </c>
       <c r="O6" s="27" t="s">
         <v>181</v>
       </c>
       <c r="P6" s="28" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A7" s="22"/>
       <c r="B7" s="30" t="s">
         <v>334</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>335</v>
       </c>
       <c r="D7" s="32"/>
       <c r="E7" s="33" t="s">
         <v>336</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>337</v>
       </c>
       <c r="G7" s="30" t="s">
         <v>334</v>
       </c>
       <c r="H7" s="31" t="s">
         <v>335</v>
       </c>
       <c r="I7" s="32"/>
       <c r="J7" s="33" t="s">
         <v>336</v>
       </c>
       <c r="K7" s="32" t="s">
         <v>337</v>
       </c>
       <c r="L7" s="30" t="s">
         <v>334</v>
       </c>
       <c r="M7" s="31" t="s">
         <v>335</v>
       </c>
       <c r="N7" s="32"/>
       <c r="O7" s="33" t="s">
         <v>336</v>
       </c>
       <c r="P7" s="30" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="29" customFormat="1" ht="14.25">
+    <row r="8" spans="1:16" s="29" customFormat="1" ht="13.8">
       <c r="A8" s="34" t="s">
         <v>338</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>339</v>
       </c>
       <c r="C8" s="36"/>
       <c r="D8" s="34" t="s">
         <v>340</v>
       </c>
       <c r="E8" s="37"/>
       <c r="F8" s="34" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="35" t="s">
         <v>339</v>
       </c>
       <c r="H8" s="36"/>
       <c r="I8" s="34" t="s">
         <v>340</v>
       </c>
       <c r="J8" s="37"/>
       <c r="K8" s="34" t="s">
         <v>15</v>
       </c>
@@ -22096,270 +25153,270 @@
       <c r="I20" s="56">
         <v>106</v>
       </c>
       <c r="J20" s="57">
         <f t="shared" si="1"/>
         <v>126.57018675072838</v>
       </c>
       <c r="K20" s="58">
         <v>31.831831831831831</v>
       </c>
       <c r="L20" s="54"/>
       <c r="M20" s="242" t="s">
         <v>356</v>
       </c>
       <c r="N20" s="56">
         <v>67</v>
       </c>
       <c r="O20" s="57">
         <f t="shared" si="2"/>
         <v>86.407015733814802</v>
       </c>
       <c r="P20" s="60">
         <v>26.48221343873518</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="62" customFormat="1" ht="17.45" customHeight="1">
+    <row r="21" spans="1:16" s="62" customFormat="1" ht="17.399999999999999" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>357</v>
       </c>
       <c r="B21" s="61"/>
       <c r="C21" s="21"/>
       <c r="G21" s="61"/>
       <c r="H21" s="21"/>
       <c r="L21" s="61"/>
       <c r="M21" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:S76"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="4.375" style="66" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="16" width="7.875" style="66" customWidth="1"/>
+    <col min="1" max="1" width="4.3984375" style="66" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="21.3984375" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="66" customWidth="1"/>
+    <col min="7" max="7" width="11.3984375" style="197" customWidth="1"/>
+    <col min="8" max="8" width="21.3984375" style="64" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="66" customWidth="1"/>
+    <col min="12" max="12" width="11.3984375" style="197" customWidth="1"/>
+    <col min="13" max="13" width="21.3984375" style="64" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="66" customWidth="1"/>
     <col min="17" max="16384" width="9" style="66"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="1" customFormat="1" ht="25.5">
-      <c r="A1" s="303" t="s">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="24.6">
+      <c r="A1" s="320" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="303"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:19" s="1" customFormat="1" ht="8.4499999999999993" customHeight="1">
+      <c r="B1" s="320"/>
+      <c r="C1" s="320"/>
+      <c r="D1" s="320"/>
+      <c r="E1" s="320"/>
+      <c r="F1" s="320"/>
+      <c r="G1" s="320"/>
+      <c r="H1" s="320"/>
+      <c r="I1" s="320"/>
+      <c r="J1" s="320"/>
+      <c r="K1" s="320"/>
+      <c r="L1" s="320"/>
+      <c r="M1" s="320"/>
+      <c r="N1" s="320"/>
+      <c r="O1" s="320"/>
+      <c r="P1" s="320"/>
+    </row>
+    <row r="2" spans="1:19" s="1" customFormat="1" ht="8.4" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:19" s="1" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="5"/>
-      <c r="H3" s="309" t="s">
+      <c r="H3" s="325" t="s">
         <v>324</v>
       </c>
-      <c r="I3" s="309"/>
+      <c r="I3" s="325"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
       <c r="M3" s="7"/>
       <c r="N3" s="8" t="s">
         <v>325</v>
       </c>
       <c r="O3" s="7"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:19" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="B4" s="9"/>
       <c r="C4" s="10"/>
       <c r="G4" s="9"/>
       <c r="L4" s="9"/>
       <c r="P4" s="11" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="21" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="310" t="s">
+      <c r="B5" s="326" t="s">
         <v>172</v>
       </c>
-      <c r="C5" s="311"/>
-[...3 lines deleted...]
-      <c r="G5" s="310" t="s">
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="328"/>
+      <c r="G5" s="326" t="s">
         <v>173</v>
       </c>
-      <c r="H5" s="311"/>
-[...3 lines deleted...]
-      <c r="L5" s="310" t="s">
+      <c r="H5" s="327"/>
+      <c r="I5" s="327"/>
+      <c r="J5" s="327"/>
+      <c r="K5" s="328"/>
+      <c r="L5" s="326" t="s">
         <v>174</v>
       </c>
-      <c r="M5" s="311"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:19" s="21" customFormat="1" ht="14.25">
+      <c r="M5" s="327"/>
+      <c r="N5" s="327"/>
+      <c r="O5" s="327"/>
+      <c r="P5" s="329"/>
+    </row>
+    <row r="6" spans="1:19" s="21" customFormat="1" ht="13.8">
       <c r="A6" s="68"/>
       <c r="B6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="70"/>
       <c r="D6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="69"/>
       <c r="F6" s="12" t="s">
         <v>327</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="70"/>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="69"/>
       <c r="K6" s="12" t="s">
         <v>183</v>
       </c>
       <c r="L6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="70"/>
       <c r="N6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="225" t="s">
         <v>325</v>
       </c>
       <c r="P6" s="226" t="s">
         <v>328</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="21" customFormat="1" ht="14.25">
+    <row r="7" spans="1:19" s="21" customFormat="1" ht="13.8">
       <c r="A7" s="68"/>
       <c r="B7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="73" t="s">
         <v>175</v>
       </c>
       <c r="D7" s="71"/>
       <c r="E7" s="72" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>184</v>
       </c>
       <c r="G7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="73" t="s">
         <v>175</v>
       </c>
       <c r="I7" s="71"/>
       <c r="J7" s="72" t="s">
         <v>14</v>
       </c>
       <c r="K7" s="71" t="s">
         <v>329</v>
       </c>
       <c r="L7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="73" t="s">
         <v>175</v>
       </c>
       <c r="N7" s="71"/>
       <c r="O7" s="72" t="s">
         <v>14</v>
       </c>
       <c r="P7" s="74" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="21" customFormat="1" ht="14.25">
+    <row r="8" spans="1:19" s="21" customFormat="1" ht="13.8">
       <c r="A8" s="75" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="78" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="77"/>
       <c r="D8" s="75" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="76"/>
       <c r="F8" s="75" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="78" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="77"/>
       <c r="I8" s="75" t="s">
         <v>13</v>
       </c>
       <c r="J8" s="76"/>
       <c r="K8" s="75" t="s">
         <v>15</v>
       </c>
@@ -22949,51 +26006,51 @@
         <v>21</v>
       </c>
       <c r="I20" s="56">
         <v>127</v>
       </c>
       <c r="J20" s="57">
         <v>139.84935911553538</v>
       </c>
       <c r="K20" s="58">
         <v>33.509234828496041</v>
       </c>
       <c r="L20" s="54"/>
       <c r="M20" s="55" t="s">
         <v>21</v>
       </c>
       <c r="N20" s="56">
         <v>100</v>
       </c>
       <c r="O20" s="57">
         <v>118.67745840355083</v>
       </c>
       <c r="P20" s="60">
         <v>34.246575342465754</v>
       </c>
     </row>
-    <row r="21" spans="1:18" s="221" customFormat="1" ht="17.45" customHeight="1">
+    <row r="21" spans="1:18" s="221" customFormat="1" ht="17.399999999999999" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>330</v>
       </c>
       <c r="B21" s="220"/>
       <c r="C21" s="83"/>
       <c r="G21" s="220"/>
       <c r="H21" s="83"/>
       <c r="L21" s="220"/>
       <c r="M21" s="83"/>
     </row>
     <row r="22" spans="1:18" s="80" customFormat="1" ht="27.75" customHeight="1">
       <c r="A22" s="79"/>
       <c r="B22" s="197"/>
       <c r="C22" s="21"/>
       <c r="G22" s="231"/>
       <c r="H22" s="21"/>
       <c r="I22" s="79"/>
       <c r="J22" s="79"/>
       <c r="K22" s="79"/>
       <c r="L22" s="231"/>
       <c r="M22" s="21"/>
       <c r="N22" s="79"/>
       <c r="O22" s="79"/>
       <c r="P22" s="79"/>
     </row>
@@ -23209,249 +26266,249 @@
     <row r="74" spans="2:3">
       <c r="B74" s="197"/>
       <c r="C74" s="64"/>
     </row>
     <row r="75" spans="2:3">
       <c r="B75" s="197"/>
       <c r="C75" s="64"/>
     </row>
     <row r="76" spans="2:3">
       <c r="B76" s="197"/>
       <c r="C76" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="L5:P5"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:S76"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="4.375" style="66" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="16" width="7.875" style="66" customWidth="1"/>
+    <col min="1" max="1" width="4.3984375" style="66" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="21.3984375" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="66" customWidth="1"/>
+    <col min="7" max="7" width="11.3984375" style="197" customWidth="1"/>
+    <col min="8" max="8" width="21.3984375" style="64" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="66" customWidth="1"/>
+    <col min="12" max="12" width="11.3984375" style="197" customWidth="1"/>
+    <col min="13" max="13" width="21.3984375" style="64" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="66" customWidth="1"/>
     <col min="17" max="16384" width="9" style="66"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="82" customFormat="1" ht="25.5">
-      <c r="A1" s="303" t="s">
+    <row r="1" spans="1:19" s="82" customFormat="1" ht="24.6">
+      <c r="A1" s="320" t="s">
         <v>323</v>
       </c>
-      <c r="B1" s="303"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:19" s="82" customFormat="1" ht="8.4499999999999993" customHeight="1">
+      <c r="B1" s="320"/>
+      <c r="C1" s="320"/>
+      <c r="D1" s="320"/>
+      <c r="E1" s="320"/>
+      <c r="F1" s="320"/>
+      <c r="G1" s="320"/>
+      <c r="H1" s="320"/>
+      <c r="I1" s="320"/>
+      <c r="J1" s="320"/>
+      <c r="K1" s="320"/>
+      <c r="L1" s="320"/>
+      <c r="M1" s="320"/>
+      <c r="N1" s="320"/>
+      <c r="O1" s="320"/>
+      <c r="P1" s="320"/>
+    </row>
+    <row r="2" spans="1:19" s="82" customFormat="1" ht="8.4" customHeight="1">
       <c r="A2" s="81"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:19" s="64" customFormat="1">
       <c r="A3" s="194"/>
       <c r="B3" s="195"/>
       <c r="C3" s="65"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="195"/>
-      <c r="H3" s="314" t="s">
+      <c r="H3" s="330" t="s">
         <v>281</v>
       </c>
-      <c r="I3" s="314"/>
+      <c r="I3" s="330"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="195"/>
       <c r="M3" s="63"/>
       <c r="N3" s="223" t="s">
         <v>282</v>
       </c>
       <c r="O3" s="63"/>
       <c r="P3" s="65"/>
     </row>
     <row r="4" spans="1:19" ht="18" customHeight="1">
       <c r="P4" s="224" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="21" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="310" t="s">
+      <c r="B5" s="326" t="s">
         <v>172</v>
       </c>
-      <c r="C5" s="311"/>
-[...3 lines deleted...]
-      <c r="G5" s="310" t="s">
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="328"/>
+      <c r="G5" s="326" t="s">
         <v>173</v>
       </c>
-      <c r="H5" s="311"/>
-[...3 lines deleted...]
-      <c r="L5" s="310" t="s">
+      <c r="H5" s="327"/>
+      <c r="I5" s="327"/>
+      <c r="J5" s="327"/>
+      <c r="K5" s="328"/>
+      <c r="L5" s="326" t="s">
         <v>174</v>
       </c>
-      <c r="M5" s="311"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:19" s="21" customFormat="1" ht="14.25">
+      <c r="M5" s="327"/>
+      <c r="N5" s="327"/>
+      <c r="O5" s="327"/>
+      <c r="P5" s="329"/>
+    </row>
+    <row r="6" spans="1:19" s="21" customFormat="1" ht="13.8">
       <c r="A6" s="68"/>
       <c r="B6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="70"/>
       <c r="D6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="69" t="s">
         <v>284</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>285</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="70"/>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="69" t="s">
         <v>282</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>285</v>
       </c>
       <c r="L6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="70"/>
       <c r="N6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="225" t="s">
         <v>282</v>
       </c>
       <c r="P6" s="226" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="21" customFormat="1" ht="14.25">
+    <row r="7" spans="1:19" s="21" customFormat="1" ht="13.8">
       <c r="A7" s="68"/>
       <c r="B7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="73" t="s">
         <v>175</v>
       </c>
       <c r="D7" s="71"/>
       <c r="E7" s="72" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>286</v>
       </c>
       <c r="G7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="73" t="s">
         <v>175</v>
       </c>
       <c r="I7" s="71"/>
       <c r="J7" s="72" t="s">
         <v>14</v>
       </c>
       <c r="K7" s="71" t="s">
         <v>286</v>
       </c>
       <c r="L7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="73" t="s">
         <v>175</v>
       </c>
       <c r="N7" s="71"/>
       <c r="O7" s="72" t="s">
         <v>14</v>
       </c>
       <c r="P7" s="74" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="21" customFormat="1" ht="14.25">
+    <row r="8" spans="1:19" s="21" customFormat="1" ht="13.8">
       <c r="A8" s="75" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="78" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="77"/>
       <c r="D8" s="75" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="76" t="s">
         <v>282</v>
       </c>
       <c r="F8" s="75" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="78" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="77"/>
       <c r="I8" s="75" t="s">
         <v>13</v>
       </c>
       <c r="J8" s="76" t="s">
         <v>282</v>
@@ -24305,249 +27362,249 @@
     <row r="74" spans="2:3">
       <c r="B74" s="197"/>
       <c r="C74" s="64"/>
     </row>
     <row r="75" spans="2:3">
       <c r="B75" s="197"/>
       <c r="C75" s="64"/>
     </row>
     <row r="76" spans="2:3">
       <c r="B76" s="197"/>
       <c r="C76" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="L5:P5"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:S76"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="4.375" style="66" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="16" width="7.875" style="66" customWidth="1"/>
+    <col min="1" max="1" width="4.3984375" style="66" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="21.3984375" style="67" customWidth="1"/>
+    <col min="4" max="6" width="7.8984375" style="66" customWidth="1"/>
+    <col min="7" max="7" width="11.3984375" style="197" customWidth="1"/>
+    <col min="8" max="8" width="21.3984375" style="64" customWidth="1"/>
+    <col min="9" max="11" width="7.8984375" style="66" customWidth="1"/>
+    <col min="12" max="12" width="11.3984375" style="197" customWidth="1"/>
+    <col min="13" max="13" width="21.3984375" style="64" customWidth="1"/>
+    <col min="14" max="16" width="7.8984375" style="66" customWidth="1"/>
     <col min="17" max="16384" width="9" style="66"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="82" customFormat="1" ht="25.5">
-      <c r="A1" s="303" t="s">
+    <row r="1" spans="1:19" s="82" customFormat="1" ht="24.6">
+      <c r="A1" s="320" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="303"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:19" s="82" customFormat="1" ht="8.4499999999999993" customHeight="1">
+      <c r="B1" s="320"/>
+      <c r="C1" s="320"/>
+      <c r="D1" s="320"/>
+      <c r="E1" s="320"/>
+      <c r="F1" s="320"/>
+      <c r="G1" s="320"/>
+      <c r="H1" s="320"/>
+      <c r="I1" s="320"/>
+      <c r="J1" s="320"/>
+      <c r="K1" s="320"/>
+      <c r="L1" s="320"/>
+      <c r="M1" s="320"/>
+      <c r="N1" s="320"/>
+      <c r="O1" s="320"/>
+      <c r="P1" s="320"/>
+    </row>
+    <row r="2" spans="1:19" s="82" customFormat="1" ht="8.4" customHeight="1">
       <c r="A2" s="81"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:19" s="64" customFormat="1">
       <c r="A3" s="194"/>
       <c r="B3" s="195"/>
       <c r="C3" s="65"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="195"/>
-      <c r="H3" s="314" t="s">
+      <c r="H3" s="330" t="s">
         <v>230</v>
       </c>
-      <c r="I3" s="314"/>
+      <c r="I3" s="330"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="195"/>
       <c r="M3" s="63"/>
       <c r="N3" s="223" t="s">
         <v>181</v>
       </c>
       <c r="O3" s="63"/>
       <c r="P3" s="65"/>
     </row>
     <row r="4" spans="1:19" ht="18" customHeight="1">
       <c r="P4" s="224" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="21" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="310" t="s">
+      <c r="B5" s="326" t="s">
         <v>172</v>
       </c>
-      <c r="C5" s="311"/>
-[...3 lines deleted...]
-      <c r="G5" s="310" t="s">
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="328"/>
+      <c r="G5" s="326" t="s">
         <v>173</v>
       </c>
-      <c r="H5" s="311"/>
-[...3 lines deleted...]
-      <c r="L5" s="310" t="s">
+      <c r="H5" s="327"/>
+      <c r="I5" s="327"/>
+      <c r="J5" s="327"/>
+      <c r="K5" s="328"/>
+      <c r="L5" s="326" t="s">
         <v>174</v>
       </c>
-      <c r="M5" s="311"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:19" s="21" customFormat="1" ht="14.25">
+      <c r="M5" s="327"/>
+      <c r="N5" s="327"/>
+      <c r="O5" s="327"/>
+      <c r="P5" s="329"/>
+    </row>
+    <row r="6" spans="1:19" s="21" customFormat="1" ht="13.8">
       <c r="A6" s="68"/>
       <c r="B6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="70"/>
       <c r="D6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="69" t="s">
         <v>232</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>233</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="70"/>
       <c r="I6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="69" t="s">
         <v>232</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>234</v>
       </c>
       <c r="L6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="70"/>
       <c r="N6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="225" t="s">
         <v>235</v>
       </c>
       <c r="P6" s="226" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="21" customFormat="1" ht="14.25">
+    <row r="7" spans="1:19" s="21" customFormat="1" ht="13.8">
       <c r="A7" s="68"/>
       <c r="B7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="73" t="s">
         <v>175</v>
       </c>
       <c r="D7" s="71"/>
       <c r="E7" s="72" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>236</v>
       </c>
       <c r="G7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="73" t="s">
         <v>175</v>
       </c>
       <c r="I7" s="71"/>
       <c r="J7" s="72" t="s">
         <v>14</v>
       </c>
       <c r="K7" s="71" t="s">
         <v>236</v>
       </c>
       <c r="L7" s="74" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="73" t="s">
         <v>175</v>
       </c>
       <c r="N7" s="71"/>
       <c r="O7" s="72" t="s">
         <v>14</v>
       </c>
       <c r="P7" s="74" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="21" customFormat="1" ht="14.25">
+    <row r="8" spans="1:19" s="21" customFormat="1" ht="13.8">
       <c r="A8" s="75" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="78" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="77"/>
       <c r="D8" s="75" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="76" t="s">
         <v>232</v>
       </c>
       <c r="F8" s="75" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="78" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="77"/>
       <c r="I8" s="75" t="s">
         <v>13</v>
       </c>
       <c r="J8" s="76" t="s">
         <v>232</v>
@@ -25151,1155 +28208,50 @@
       </c>
       <c r="L20" s="213"/>
       <c r="M20" s="214" t="s">
         <v>108</v>
       </c>
       <c r="N20" s="56">
         <v>110</v>
       </c>
       <c r="O20" s="57">
         <v>117.32707588928591</v>
       </c>
       <c r="P20" s="60">
         <v>30.555555555555557</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="221" customFormat="1" ht="17.25" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>280</v>
       </c>
       <c r="B21" s="220"/>
       <c r="C21" s="235"/>
       <c r="G21" s="220"/>
       <c r="H21" s="235"/>
       <c r="L21" s="220"/>
       <c r="M21" s="235"/>
-    </row>
-[...1103 lines deleted...]
-      <c r="P21" s="234"/>
     </row>
     <row r="22" spans="1:18" s="80" customFormat="1" ht="27.6" customHeight="1">
       <c r="A22" s="79"/>
       <c r="B22" s="197"/>
       <c r="C22" s="21"/>
       <c r="G22" s="231"/>
       <c r="H22" s="21"/>
       <c r="I22" s="79"/>
       <c r="J22" s="79"/>
       <c r="K22" s="79"/>
       <c r="L22" s="231"/>
       <c r="M22" s="21"/>
       <c r="N22" s="79"/>
       <c r="O22" s="79"/>
       <c r="P22" s="79"/>
     </row>
     <row r="23" spans="1:18" ht="27.6" customHeight="1">
       <c r="B23" s="197"/>
       <c r="C23" s="21"/>
       <c r="H23" s="21"/>
       <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:18" ht="27.6" customHeight="1">
       <c r="B24" s="197"/>
       <c r="C24" s="21"/>
@@ -26517,62 +28469,63 @@
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="L5:P5"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>'100'!Print_Area</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'97'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>