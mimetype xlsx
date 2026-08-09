--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,118 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標_念儀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72675EEF-2769-4D9C-A3A6-48224425354B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{369803CA-A088-4321-AAD2-5FF86DB222E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="36" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="18" r:id="rId17"/>
+    <sheet name="114" sheetId="38" r:id="rId1"/>
+    <sheet name="113" sheetId="36" r:id="rId2"/>
+    <sheet name="112" sheetId="34" r:id="rId3"/>
+    <sheet name="111" sheetId="32" r:id="rId4"/>
+    <sheet name="110" sheetId="31" r:id="rId5"/>
+    <sheet name="109" sheetId="30" r:id="rId6"/>
+    <sheet name="108" sheetId="29" r:id="rId7"/>
+    <sheet name="107" sheetId="28" r:id="rId8"/>
+    <sheet name="106" sheetId="27" r:id="rId9"/>
+    <sheet name="105" sheetId="26" r:id="rId10"/>
+    <sheet name="104" sheetId="25" r:id="rId11"/>
+    <sheet name="103" sheetId="24" r:id="rId12"/>
+    <sheet name="102" sheetId="23" r:id="rId13"/>
+    <sheet name="101" sheetId="22" r:id="rId14"/>
+    <sheet name="100" sheetId="21" r:id="rId15"/>
+    <sheet name="99" sheetId="20" r:id="rId16"/>
+    <sheet name="98" sheetId="19" r:id="rId17"/>
+    <sheet name="97" sheetId="18" r:id="rId18"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId18"/>
+    <externalReference r:id="rId19"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'100'!$A$1:$P$31</definedName>
-[...10 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'99'!$A$1:$P$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$1:$P$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101'!$A$1:$P$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'102'!$A$1:$S$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'103'!$A$1:$S$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'104'!$A$1:$S$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'105'!$A$1:$S$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'106'!$A$1:$S$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'107'!$A$1:$S$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'108'!$A$1:$S$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'97'!$A$1:$P$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'98'!$A$1:$P$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'99'!$A$1:$P$31</definedName>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2513" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2662" uniqueCount="263">
   <si>
     <t>順</t>
   </si>
   <si>
     <t xml:space="preserve">       合            計</t>
   </si>
   <si>
     <t xml:space="preserve">       男            性</t>
   </si>
   <si>
     <t xml:space="preserve">       女            性</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>每十萬</t>
   </si>
   <si>
     <t>死亡</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
@@ -1916,50 +1918,61 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>結構比</t>
     </r>
   </si>
   <si>
     <t>衰老／老邁／老年</t>
   </si>
   <si>
     <t>肌肉骨骼系統與結締組織疾病</t>
   </si>
   <si>
     <t>附註: 1. 113年年中人口數計 23,410,331人,男性 11,539,730,女性 11,870,601人</t>
   </si>
   <si>
     <t xml:space="preserve">      2. 標準化死亡率係以2000年WHO之世界標準人口數為準。</t>
   </si>
+  <si>
+    <t>民國114年</t>
+  </si>
+  <si>
+    <t>衰老／老邁／老年</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>附註: 1. 114年年中人口數計 23,349,676人,男性 11,494,297,女性 11,855,379人</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="178" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="0_ "/>
     <numFmt numFmtId="181" formatCode="0_)"/>
     <numFmt numFmtId="182" formatCode="#,##0.0_ "/>
   </numFmts>
   <fonts count="48">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
@@ -3913,51 +3926,51 @@
     <cellStyle name="一般 5" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="一般 6" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="一般 7" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="一般 8" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="一般 9" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="一般_97_new" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="一般_Book4" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="千分位 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="千分位 3" xfId="36" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="貨幣[0]" xfId="37" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.mohw.gov.tw/&#27515;&#22240;&#25688;&#35201;/88&#24180;/FCANC_DR.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="表"/>
       <sheetName val="圖"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="A1" t="str">
             <v>表 32.  臺灣地區歷年女性每十萬人口死亡率按主要癌症分</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
           <cell r="R2" t="str">
@@ -5009,168 +5022,175 @@
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A9177B7-8CCD-4A09-B0F0-D0B83B3AA44C}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:S27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="V3" sqref="V3"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="300" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.25" style="300" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="300" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="306" customWidth="1"/>
+    <col min="4" max="4" width="8" style="300" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="300" customWidth="1"/>
     <col min="6" max="6" width="6" style="300" customWidth="1"/>
-    <col min="7" max="7" width="7.75" style="300" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="18.75" style="300" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="300" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="258" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="300" customWidth="1"/>
     <col min="10" max="11" width="8" style="300" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="6.25" style="300" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="19" max="19" width="7.75" style="300" customWidth="1"/>
+    <col min="12" max="12" width="6.21875" style="300" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="300" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="258" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="300" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="300" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="300" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="300" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="300" customWidth="1"/>
     <col min="20" max="16384" width="9" style="300"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="25.5">
+    <row r="1" spans="1:19" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="374"/>
       <c r="R1" s="374"/>
       <c r="S1" s="374"/>
     </row>
-    <row r="2" spans="1:19" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:19" ht="9.15" customHeight="1">
       <c r="A2" s="301"/>
       <c r="B2" s="302"/>
       <c r="C2" s="303"/>
       <c r="D2" s="303"/>
       <c r="E2" s="303"/>
       <c r="F2" s="303"/>
       <c r="G2" s="303"/>
       <c r="H2" s="302"/>
       <c r="I2" s="303"/>
       <c r="J2" s="303"/>
       <c r="K2" s="303"/>
       <c r="L2" s="303"/>
       <c r="M2" s="303"/>
       <c r="N2" s="302"/>
       <c r="O2" s="303"/>
       <c r="P2" s="303"/>
       <c r="Q2" s="303"/>
       <c r="R2" s="303"/>
       <c r="S2" s="303"/>
     </row>
-    <row r="3" spans="1:19" ht="16.5">
+    <row r="3" spans="1:19" ht="16.2">
       <c r="A3" s="351"/>
       <c r="B3" s="349"/>
       <c r="C3" s="352"/>
       <c r="D3" s="350"/>
       <c r="E3" s="350"/>
       <c r="F3" s="350"/>
       <c r="G3" s="350"/>
       <c r="H3" s="349"/>
       <c r="I3" s="375" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="J3" s="375"/>
       <c r="K3" s="375"/>
       <c r="L3" s="350"/>
       <c r="M3" s="350"/>
       <c r="N3" s="349"/>
       <c r="O3" s="350"/>
       <c r="P3" s="350"/>
       <c r="Q3" s="350"/>
       <c r="R3" s="350"/>
       <c r="S3" s="352"/>
     </row>
     <row r="4" spans="1:19" ht="16.5" customHeight="1">
       <c r="A4" s="353"/>
       <c r="B4" s="353"/>
       <c r="C4" s="353"/>
       <c r="D4" s="353"/>
       <c r="E4" s="353"/>
       <c r="F4" s="353"/>
       <c r="G4" s="353"/>
       <c r="H4" s="353"/>
       <c r="I4" s="353"/>
       <c r="J4" s="353"/>
       <c r="K4" s="353"/>
       <c r="L4" s="353"/>
@@ -5336,1198 +5356,1198 @@
       <c r="J8" s="365" t="s">
         <v>211</v>
       </c>
       <c r="K8" s="373"/>
       <c r="L8" s="368" t="s">
         <v>253</v>
       </c>
       <c r="M8" s="365" t="s">
         <v>12</v>
       </c>
       <c r="N8" s="366" t="s">
         <v>210</v>
       </c>
       <c r="O8" s="367"/>
       <c r="P8" s="365" t="s">
         <v>211</v>
       </c>
       <c r="Q8" s="373"/>
       <c r="R8" s="368" t="s">
         <v>253</v>
       </c>
       <c r="S8" s="366" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="9" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A9" s="369"/>
       <c r="B9" s="324" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="325" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="D9" s="326">
-        <v>201383</v>
+        <v>199576</v>
       </c>
       <c r="E9" s="327">
-        <v>860.23132265835898</v>
+        <v>854.72706345047402</v>
       </c>
       <c r="F9" s="327">
-        <v>410.265671875686</v>
+        <v>395.24630118184001</v>
       </c>
       <c r="G9" s="328">
         <v>100</v>
       </c>
       <c r="H9" s="324" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="325" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="J9" s="326">
-        <v>116048</v>
+        <v>114672</v>
       </c>
       <c r="K9" s="329">
-        <v>1005.6387801101</v>
+        <v>997.64257005017396</v>
       </c>
       <c r="L9" s="327">
-        <v>542.44072178721296</v>
+        <v>522.27005380164701</v>
       </c>
       <c r="M9" s="328">
         <v>100</v>
       </c>
       <c r="N9" s="324" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="325" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="P9" s="326">
-        <v>85335</v>
+        <v>84904</v>
       </c>
       <c r="Q9" s="327">
-        <v>718.87682856158597</v>
+        <v>716.16436724629398</v>
       </c>
       <c r="R9" s="327">
-        <v>295.38243161291399</v>
+        <v>285.32741901138399</v>
       </c>
       <c r="S9" s="327">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="10" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A10" s="369">
         <v>1</v>
       </c>
       <c r="B10" s="330" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="C10" s="325" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="D10" s="326">
-        <v>54032</v>
+        <v>54838</v>
       </c>
       <c r="E10" s="327">
-        <v>230.80408388928799</v>
+        <v>234.85550720275501</v>
       </c>
       <c r="F10" s="327">
-        <v>113.250822137627</v>
+        <v>111.520552750962</v>
       </c>
       <c r="G10" s="328">
-        <v>26.830467318492602</v>
+        <v>27.477251773760401</v>
       </c>
       <c r="H10" s="330" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="I10" s="325" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="J10" s="326">
-        <v>32295</v>
+        <v>32537</v>
       </c>
       <c r="K10" s="329">
-        <v>279.85923414152597</v>
+        <v>283.070813291148</v>
       </c>
       <c r="L10" s="327">
-        <v>148.18381548959499</v>
+        <v>145.02974064549699</v>
       </c>
       <c r="M10" s="328">
-        <v>27.829001792361801</v>
+        <v>28.373970978094</v>
       </c>
       <c r="N10" s="330" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="O10" s="325" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="P10" s="326">
-        <v>21737</v>
+        <v>22301</v>
       </c>
       <c r="Q10" s="327">
-        <v>183.11625502365001</v>
+        <v>188.10870576132601</v>
       </c>
       <c r="R10" s="327">
-        <v>83.531621817013701</v>
+        <v>83.216303904037005</v>
       </c>
       <c r="S10" s="327">
-        <v>25.472549364270201</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:19" s="16" customFormat="1" ht="33.950000000000003" customHeight="1">
+        <v>26.2661358711015</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="16" customFormat="1" ht="33.9" customHeight="1">
       <c r="A11" s="369">
         <v>2</v>
       </c>
       <c r="B11" s="330" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="C11" s="325" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="D11" s="326">
-        <v>23276</v>
+        <v>22907</v>
       </c>
       <c r="E11" s="327">
-        <v>99.426189232437594</v>
+        <v>98.104144999699301</v>
       </c>
       <c r="F11" s="327">
-        <v>45.509368189708098</v>
+        <v>43.776501838190498</v>
       </c>
       <c r="G11" s="328">
-        <v>11.5580759051161</v>
+        <v>11.4778330059727</v>
       </c>
       <c r="H11" s="330" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="I11" s="325" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="J11" s="326">
-        <v>13448</v>
+        <v>13517</v>
       </c>
       <c r="K11" s="329">
-        <v>116.536522085005</v>
+        <v>117.597448543395</v>
       </c>
       <c r="L11" s="327">
-        <v>61.964768998903502</v>
+        <v>60.893131999678701</v>
       </c>
       <c r="M11" s="328">
-        <v>11.5883082862264</v>
+        <v>11.7875331379936</v>
       </c>
       <c r="N11" s="330" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="O11" s="325" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="P11" s="326">
-        <v>9828</v>
+        <v>9390</v>
       </c>
       <c r="Q11" s="327">
-        <v>82.792775193100994</v>
+        <v>79.204553477370894</v>
       </c>
       <c r="R11" s="327">
-        <v>30.693422109151701</v>
+        <v>28.5050585445153</v>
       </c>
       <c r="S11" s="327">
-        <v>11.516962559325</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>11.0595496089701</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A12" s="369">
         <v>3</v>
       </c>
       <c r="B12" s="330" t="s">
-        <v>37</v>
+        <v>124</v>
       </c>
       <c r="C12" s="325" t="s">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="D12" s="326">
-        <v>17259</v>
+        <v>17468</v>
       </c>
       <c r="E12" s="327">
-        <v>73.723861486623207</v>
+        <v>74.810459896745499</v>
       </c>
       <c r="F12" s="327">
-        <v>30.078225147446901</v>
+        <v>29.287947154104302</v>
       </c>
       <c r="G12" s="328">
-        <v>8.5702368124419994</v>
+        <v>8.7525554174850999</v>
       </c>
       <c r="H12" s="330" t="s">
-        <v>37</v>
+        <v>124</v>
       </c>
       <c r="I12" s="325" t="s">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="J12" s="326">
-        <v>10195</v>
+        <v>10089</v>
       </c>
       <c r="K12" s="329">
-        <v>88.346954391480594</v>
+        <v>87.773963035755898</v>
       </c>
       <c r="L12" s="327">
-        <v>42.647447511948997</v>
+        <v>40.9388943946933</v>
       </c>
       <c r="M12" s="328">
-        <v>8.7851578657106995</v>
+        <v>8.7981372959397</v>
       </c>
       <c r="N12" s="330" t="s">
-        <v>37</v>
+        <v>124</v>
       </c>
       <c r="O12" s="325" t="s">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="P12" s="326">
-        <v>7064</v>
+        <v>7379</v>
       </c>
       <c r="Q12" s="327">
-        <v>59.5083601917039</v>
+        <v>62.241789149043598</v>
       </c>
       <c r="R12" s="327">
-        <v>20.278232161883299</v>
+        <v>20.220335965000402</v>
       </c>
       <c r="S12" s="327">
-        <v>8.2779633210288992</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>8.6909921794026008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A13" s="369">
         <v>4</v>
       </c>
       <c r="B13" s="330" t="s">
-        <v>36</v>
+        <v>130</v>
       </c>
       <c r="C13" s="325" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="D13" s="326">
-        <v>12463</v>
+        <v>12425</v>
       </c>
       <c r="E13" s="327">
-        <v>53.237179773323199</v>
+        <v>53.212729804045203</v>
       </c>
       <c r="F13" s="327">
-        <v>23.931352774131302</v>
+        <v>23.340095622799598</v>
       </c>
       <c r="G13" s="328">
-        <v>6.1887051042044003</v>
+        <v>6.2256984807793003</v>
       </c>
       <c r="H13" s="330" t="s">
-        <v>36</v>
+        <v>130</v>
       </c>
       <c r="I13" s="325" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="J13" s="326">
-        <v>7125</v>
+        <v>7218</v>
       </c>
       <c r="K13" s="329">
-        <v>61.743212362854301</v>
+        <v>62.796358924778097</v>
       </c>
       <c r="L13" s="327">
-        <v>31.843197996466099</v>
+        <v>31.554852362352101</v>
       </c>
       <c r="M13" s="328">
-        <v>6.1397008134564999</v>
+        <v>6.2944746755964998</v>
       </c>
       <c r="N13" s="330" t="s">
-        <v>36</v>
+        <v>130</v>
       </c>
       <c r="O13" s="325" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="P13" s="326">
-        <v>5338</v>
+        <v>5207</v>
       </c>
       <c r="Q13" s="327">
-        <v>44.968237075780699</v>
+        <v>43.920991475683699</v>
       </c>
       <c r="R13" s="327">
-        <v>17.0643384989948</v>
+        <v>16.246181820663502</v>
       </c>
       <c r="S13" s="327">
-        <v>6.2553465752621999</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>6.1328088193725003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A14" s="369">
         <v>5</v>
       </c>
       <c r="B14" s="330" t="s">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="C14" s="325" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="D14" s="326">
-        <v>10663</v>
+        <v>10524</v>
       </c>
       <c r="E14" s="327">
-        <v>45.548266703277299</v>
+        <v>45.071289211893102</v>
       </c>
       <c r="F14" s="327">
-        <v>20.166766857424001</v>
+        <v>19.4122410827779</v>
       </c>
       <c r="G14" s="328">
-        <v>5.2948858642487</v>
+        <v>5.2731791397762997</v>
       </c>
       <c r="H14" s="330" t="s">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="I14" s="325" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="J14" s="326">
-        <v>5517</v>
+        <v>5420</v>
       </c>
       <c r="K14" s="329">
-        <v>47.8087442253848</v>
+        <v>47.153818976488999</v>
       </c>
       <c r="L14" s="327">
-        <v>24.499088026562902</v>
+        <v>23.647538221733001</v>
       </c>
       <c r="M14" s="328">
-        <v>4.7540672825038</v>
+        <v>4.7265243477047996</v>
       </c>
       <c r="N14" s="330" t="s">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="O14" s="325" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="P14" s="326">
-        <v>5146</v>
+        <v>5104</v>
       </c>
       <c r="Q14" s="327">
-        <v>43.350795802167099</v>
+        <v>43.052187534451697</v>
       </c>
       <c r="R14" s="327">
-        <v>16.2097025894941</v>
+        <v>15.4863560338909</v>
       </c>
       <c r="S14" s="327">
-        <v>6.0303509697075999</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>6.0114953359088004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A15" s="369">
         <v>6</v>
       </c>
       <c r="B15" s="330" t="s">
-        <v>46</v>
+        <v>145</v>
       </c>
       <c r="C15" s="325" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D15" s="326">
-        <v>8928</v>
+        <v>8517</v>
       </c>
       <c r="E15" s="327">
-        <v>38.137008827427501</v>
+        <v>36.475880864471101</v>
       </c>
       <c r="F15" s="327">
-        <v>15.9500335214882</v>
+        <v>14.6909086115772</v>
       </c>
       <c r="G15" s="328">
-        <v>4.4333434301803001</v>
+        <v>4.2675472000640999</v>
       </c>
       <c r="H15" s="330" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="I15" s="325" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="J15" s="326">
-        <v>4789</v>
+        <v>4572</v>
       </c>
       <c r="K15" s="329">
-        <v>41.500104421853898</v>
+        <v>39.776247298987002</v>
       </c>
       <c r="L15" s="327">
-        <v>28.608621711290599</v>
+        <v>26.888795295468999</v>
       </c>
       <c r="M15" s="328">
-        <v>4.1267406590376003</v>
+        <v>3.9870238593553786</v>
       </c>
       <c r="N15" s="330" t="s">
-        <v>46</v>
+        <v>145</v>
       </c>
       <c r="O15" s="325" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="P15" s="326">
-        <v>4543</v>
+        <v>4289</v>
       </c>
       <c r="Q15" s="327">
-        <v>38.271019302223998</v>
+        <v>36.177670912081297</v>
       </c>
       <c r="R15" s="327">
-        <v>12.958882958909999</v>
+        <v>11.577379902233</v>
       </c>
       <c r="S15" s="327">
-        <v>5.3237241460128004</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>5.0515876754922999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A16" s="369">
         <v>7</v>
       </c>
       <c r="B16" s="330" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="C16" s="325" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="D16" s="326">
-        <v>6924</v>
+        <v>6678</v>
       </c>
       <c r="E16" s="327">
-        <v>29.5766856094431</v>
+        <v>28.599968582005001</v>
       </c>
       <c r="F16" s="327">
-        <v>19.174912431121701</v>
+        <v>18.324512033358001</v>
       </c>
       <c r="G16" s="328">
-        <v>3.4382246763630002</v>
+        <v>3.3460937186836093</v>
       </c>
       <c r="H16" s="330" t="s">
-        <v>46</v>
+        <v>145</v>
       </c>
       <c r="I16" s="325" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J16" s="326">
-        <v>4385</v>
+        <v>4228</v>
       </c>
       <c r="K16" s="329">
-        <v>37.999155959454903</v>
+        <v>36.783458788301701</v>
       </c>
       <c r="L16" s="327">
-        <v>19.1074176673925</v>
+        <v>18.000804123876101</v>
       </c>
       <c r="M16" s="328">
-        <v>3.7786088515096998</v>
+        <v>3.6870378121948</v>
       </c>
       <c r="N16" s="330" t="s">
-        <v>41</v>
+        <v>150</v>
       </c>
       <c r="O16" s="325" t="s">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="P16" s="326">
-        <v>2809</v>
+        <v>2947</v>
       </c>
       <c r="Q16" s="327">
-        <v>23.6635027999004</v>
+        <v>24.8579147069022</v>
       </c>
       <c r="R16" s="327">
-        <v>8.6687458960819992</v>
+        <v>8.8073228061668001</v>
       </c>
       <c r="S16" s="327">
-        <v>3.2917325833479998</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>3.4709789880335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A17" s="369">
         <v>8</v>
       </c>
       <c r="B17" s="330" t="s">
-        <v>43</v>
+        <v>150</v>
       </c>
       <c r="C17" s="325" t="s">
-        <v>44</v>
+        <v>151</v>
       </c>
       <c r="D17" s="326">
-        <v>6193</v>
+        <v>5980</v>
       </c>
       <c r="E17" s="327">
-        <v>26.45413257933</v>
+        <v>25.610633740699399</v>
       </c>
       <c r="F17" s="327">
-        <v>10.748009702253199</v>
+        <v>10.6211247135303</v>
       </c>
       <c r="G17" s="328">
-        <v>3.0752347516921001</v>
+        <v>2.9963522668056002</v>
       </c>
       <c r="H17" s="330" t="s">
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="I17" s="325" t="s">
-        <v>44</v>
+        <v>148</v>
       </c>
       <c r="J17" s="326">
-        <v>4365</v>
+        <v>4089</v>
       </c>
       <c r="K17" s="329">
-        <v>37.825841679138101</v>
+        <v>35.574163430786598</v>
       </c>
       <c r="L17" s="327">
-        <v>18.0263798338122</v>
+        <v>16.416987325515201</v>
       </c>
       <c r="M17" s="328">
-        <v>3.7613746036123001</v>
+        <v>3.5658225198828002</v>
       </c>
       <c r="N17" s="330" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="O17" s="325" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="P17" s="326">
-        <v>2259</v>
+        <v>2150</v>
       </c>
       <c r="Q17" s="327">
-        <v>19.030207484861101</v>
+        <v>18.1352278995045</v>
       </c>
       <c r="R17" s="327">
-        <v>5.8676167524537997</v>
+        <v>5.0053120389046999</v>
       </c>
       <c r="S17" s="327">
-        <v>2.6472139216030999</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>2.5322717422030001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A18" s="369">
         <v>9</v>
       </c>
       <c r="B18" s="330" t="s">
-        <v>41</v>
+        <v>147</v>
       </c>
       <c r="C18" s="325" t="s">
-        <v>42</v>
+        <v>148</v>
       </c>
       <c r="D18" s="326">
-        <v>5679</v>
+        <v>5796</v>
       </c>
       <c r="E18" s="327">
-        <v>24.258520735994701</v>
+        <v>24.822614240985601</v>
       </c>
       <c r="F18" s="327">
-        <v>10.4417107738008</v>
+        <v>9.7269943967888999</v>
       </c>
       <c r="G18" s="328">
-        <v>2.8199997020602998</v>
+        <v>2.9041568124424</v>
       </c>
       <c r="H18" s="330" t="s">
-        <v>41</v>
+        <v>150</v>
       </c>
       <c r="I18" s="325" t="s">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="J18" s="326">
-        <v>2870</v>
+        <v>3033</v>
       </c>
       <c r="K18" s="329">
-        <v>24.870599225458498</v>
+        <v>26.386998700311999</v>
       </c>
       <c r="L18" s="327">
-        <v>12.4654547179526</v>
+        <v>12.7391838761485</v>
       </c>
       <c r="M18" s="328">
-        <v>2.4731145732800002</v>
+        <v>2.6449351192967998</v>
       </c>
       <c r="N18" s="330" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="O18" s="325" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="P18" s="326">
-        <v>2135</v>
+        <v>2106</v>
       </c>
       <c r="Q18" s="327">
-        <v>17.9856099956523</v>
+        <v>17.764088351794001</v>
       </c>
       <c r="R18" s="327">
-        <v>10.3138466697349</v>
+        <v>10.309454065853</v>
       </c>
       <c r="S18" s="327">
-        <v>2.5019042596824002</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>2.4804485065485724</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A19" s="369">
         <v>10</v>
       </c>
       <c r="B19" s="330" t="s">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="C19" s="325" t="s">
-        <v>48</v>
+        <v>162</v>
       </c>
       <c r="D19" s="326">
-        <v>4062</v>
+        <v>3951</v>
       </c>
       <c r="E19" s="327">
-        <v>17.3513138280702</v>
+        <v>16.921005670485499</v>
       </c>
       <c r="F19" s="327">
-        <v>13.384459267829399</v>
+        <v>12.9005625164594</v>
       </c>
       <c r="G19" s="328">
-        <v>2.0170520848333999</v>
+        <v>1.9796969575500001</v>
       </c>
       <c r="H19" s="330" t="s">
-        <v>45</v>
+        <v>161</v>
       </c>
       <c r="I19" s="325" t="s">
-        <v>18</v>
+        <v>162</v>
       </c>
       <c r="J19" s="326">
-        <v>2671</v>
+        <v>2543</v>
       </c>
       <c r="K19" s="329">
-        <v>23.146122136306499</v>
+        <v>22.1240150659062</v>
       </c>
       <c r="L19" s="327">
-        <v>14.261707202728299</v>
+        <v>16.651368294474601</v>
       </c>
       <c r="M19" s="328">
-        <v>2.3016338067006998</v>
+        <v>2.2176294125855001</v>
       </c>
       <c r="N19" s="330" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O19" s="325" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="P19" s="326">
-        <v>1912</v>
+        <v>1987</v>
       </c>
       <c r="Q19" s="327">
-        <v>16.107019349736401</v>
+        <v>16.760324575030499</v>
       </c>
       <c r="R19" s="327">
-        <v>4.6742174216626999</v>
+        <v>4.8706107422832003</v>
       </c>
       <c r="S19" s="327">
-        <v>2.2405812386477</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>2.3402902101196998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A20" s="369"/>
       <c r="B20" s="331"/>
       <c r="C20" s="325" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="332">
-        <v>51904</v>
+        <v>50492</v>
       </c>
       <c r="E20" s="327">
-        <v>221.71407999314499</v>
+        <v>216.24282923669</v>
       </c>
       <c r="F20" s="327">
-        <v>107.630011072855</v>
+        <v>101.64486046128999</v>
       </c>
       <c r="G20" s="333">
-        <v>25.773774350367201</v>
+        <v>25.299635226680561</v>
       </c>
       <c r="H20" s="331"/>
       <c r="I20" s="325" t="s">
         <v>22</v>
       </c>
       <c r="J20" s="332">
-        <v>28388</v>
+        <v>27426</v>
       </c>
       <c r="K20" s="329">
-        <v>246.002289481643</v>
+        <v>238.60528399431001</v>
       </c>
       <c r="L20" s="327">
-        <v>140.83282263056</v>
+        <v>129.50875726221</v>
       </c>
       <c r="M20" s="333">
-        <v>24.462291465600401</v>
+        <v>23.916910841356216</v>
       </c>
       <c r="N20" s="331"/>
       <c r="O20" s="325" t="s">
         <v>22</v>
       </c>
       <c r="P20" s="332">
-        <v>22564</v>
+        <v>22044</v>
       </c>
       <c r="Q20" s="327">
-        <v>190.08304634280901</v>
+        <v>185.94091340310999</v>
       </c>
       <c r="R20" s="327">
-        <v>85.121804737533594</v>
+        <v>81.083103187836997</v>
       </c>
       <c r="S20" s="327">
-        <v>26.4416710611121</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>25.963441062847455</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A21" s="370">
         <v>11</v>
       </c>
       <c r="B21" s="334" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C21" s="335" t="s">
-        <v>232</v>
+        <v>261</v>
       </c>
       <c r="D21" s="336">
-        <v>3768</v>
+        <v>3799</v>
       </c>
       <c r="E21" s="337">
-        <v>16.095458026629402</v>
+        <v>16.270033040287199</v>
       </c>
       <c r="F21" s="337">
-        <v>5.9399255585397999</v>
+        <v>5.4683575154298003</v>
       </c>
       <c r="G21" s="338">
-        <v>1.8710616089739001</v>
+        <v>1.9035354952499</v>
       </c>
       <c r="H21" s="334" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I21" s="335" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="J21" s="336">
-        <v>2567</v>
+        <v>2480</v>
       </c>
       <c r="K21" s="339">
-        <v>22.244887878659199</v>
+        <v>21.575917170054002</v>
       </c>
       <c r="L21" s="337">
-        <v>16.9874270932645</v>
+        <v>12.9723680867749</v>
       </c>
       <c r="M21" s="338">
-        <v>2.2120157176341002</v>
+        <v>2.1626901074368998</v>
       </c>
       <c r="N21" s="334" t="s">
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="O21" s="335" t="s">
-        <v>44</v>
+        <v>148</v>
       </c>
       <c r="P21" s="336">
-        <v>1828</v>
+        <v>1707</v>
       </c>
       <c r="Q21" s="337">
-        <v>15.3993887925304</v>
+        <v>14.3985274532345</v>
       </c>
       <c r="R21" s="337">
-        <v>5.2225984585878003</v>
+        <v>4.7214054372990004</v>
       </c>
       <c r="S21" s="337">
-        <v>2.1421456612176</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>2.0105059832281</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A22" s="369">
         <v>12</v>
       </c>
       <c r="B22" s="330" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="325" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="326">
-        <v>3725</v>
+        <v>3510</v>
       </c>
       <c r="E22" s="327">
-        <v>15.911778436622701</v>
+        <v>15.032328499975799</v>
       </c>
       <c r="F22" s="327">
-        <v>8.9617534555329001</v>
+        <v>8.1900966975409997</v>
       </c>
       <c r="G22" s="328">
-        <v>1.8497092604639001</v>
+        <v>1.7587285044294001</v>
       </c>
       <c r="H22" s="330" t="s">
-        <v>242</v>
+        <v>50</v>
       </c>
       <c r="I22" s="325" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="J22" s="326">
-        <v>1782</v>
+        <v>1649</v>
       </c>
       <c r="K22" s="329">
-        <v>15.442302376225401</v>
+        <v>14.346244924765699</v>
       </c>
       <c r="L22" s="327">
-        <v>7.5564884729259001</v>
+        <v>6.1085282000722998</v>
       </c>
       <c r="M22" s="328">
-        <v>1.5355714876602999</v>
+        <v>1.438014510953</v>
       </c>
       <c r="N22" s="330" t="s">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="O22" s="325" t="s">
-        <v>48</v>
+        <v>162</v>
       </c>
       <c r="P22" s="326">
-        <v>1495</v>
+        <v>1408</v>
       </c>
       <c r="Q22" s="327">
-        <v>12.594139083606599</v>
+        <v>11.876465526745299</v>
       </c>
       <c r="R22" s="327">
-        <v>9.9442081141373002</v>
+        <v>9.3215855027732992</v>
       </c>
       <c r="S22" s="327">
-        <v>1.7519189078338</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>1.6583435409403999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A23" s="369">
         <v>13</v>
       </c>
       <c r="B23" s="330" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C23" s="325" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="D23" s="326">
-        <v>3362</v>
+        <v>3336</v>
       </c>
       <c r="E23" s="327">
-        <v>14.3611809674968</v>
+        <v>14.2871361469855</v>
       </c>
       <c r="F23" s="327">
-        <v>5.0429772655183003</v>
+        <v>5.0310491214621003</v>
       </c>
       <c r="G23" s="328">
-        <v>1.6694557137395001</v>
+        <v>1.6715436725859001</v>
       </c>
       <c r="H23" s="330" t="s">
         <v>55</v>
       </c>
       <c r="I23" s="325" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="J23" s="326">
-        <v>1509</v>
+        <v>1349</v>
       </c>
       <c r="K23" s="329">
-        <v>13.076562449901299</v>
+        <v>11.736254944517301</v>
       </c>
       <c r="L23" s="327">
-        <v>5.9429054109738999</v>
+        <v>5.1662104999864003</v>
       </c>
       <c r="M23" s="328">
-        <v>1.3003240038605</v>
+        <v>1.1763987721500999</v>
       </c>
       <c r="N23" s="330" t="s">
-        <v>242</v>
+        <v>49</v>
       </c>
       <c r="O23" s="325" t="s">
-        <v>243</v>
+        <v>23</v>
       </c>
       <c r="P23" s="326">
-        <v>1180</v>
+        <v>1098</v>
       </c>
       <c r="Q23" s="327">
-        <v>9.9405244940841992</v>
+        <v>9.2616187133283994</v>
       </c>
       <c r="R23" s="327">
-        <v>3.5079973223478</v>
+        <v>3.4813558642935001</v>
       </c>
       <c r="S23" s="327">
-        <v>1.3827854924709</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>1.293225289739</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A24" s="369">
         <v>14</v>
       </c>
       <c r="B24" s="330" t="s">
-        <v>242</v>
+        <v>49</v>
       </c>
       <c r="C24" s="325" t="s">
-        <v>243</v>
+        <v>23</v>
       </c>
       <c r="D24" s="326">
-        <v>2962</v>
+        <v>2262</v>
       </c>
       <c r="E24" s="327">
-        <v>12.652533618597699</v>
+        <v>9.6875005888733003</v>
       </c>
       <c r="F24" s="327">
-        <v>5.2787409768827001</v>
+        <v>4.2159840089051004</v>
       </c>
       <c r="G24" s="328">
-        <v>1.4708292159716001</v>
+        <v>1.1334028139656001</v>
       </c>
       <c r="H24" s="330" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I24" s="325" t="s">
-        <v>256</v>
+        <v>23</v>
       </c>
       <c r="J24" s="326">
-        <v>1450</v>
+        <v>1164</v>
       </c>
       <c r="K24" s="329">
-        <v>12.565285322966799</v>
+        <v>10.126761123364</v>
       </c>
       <c r="L24" s="327">
-        <v>5.5403568369396998</v>
+        <v>5.0593087906261003</v>
       </c>
       <c r="M24" s="328">
-        <v>1.2494829725631</v>
+        <v>1.015069066555</v>
       </c>
       <c r="N24" s="330" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O24" s="325" t="s">
-        <v>23</v>
+        <v>257</v>
       </c>
       <c r="P24" s="326">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="Q24" s="327">
-        <v>9.2413181101782005</v>
+        <v>9.2616187133283994</v>
       </c>
       <c r="R24" s="327">
-        <v>3.4365667862186</v>
+        <v>3.639269842195</v>
       </c>
       <c r="S24" s="327">
-        <v>1.2855217671529999</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+        <v>1.293225289739</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A25" s="371">
         <v>15</v>
       </c>
       <c r="B25" s="340" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C25" s="341" t="s">
-        <v>23</v>
+        <v>257</v>
       </c>
       <c r="D25" s="342">
-        <v>2309</v>
+        <v>2085</v>
       </c>
       <c r="E25" s="343">
-        <v>9.8631668215200001</v>
+        <v>8.9294600918659004</v>
       </c>
       <c r="F25" s="343">
-        <v>4.3899667581267998</v>
+        <v>3.9790675104102</v>
       </c>
       <c r="G25" s="333">
-        <v>1.1465714583654001</v>
+        <v>1.0447147953661999</v>
       </c>
       <c r="H25" s="340" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I25" s="341" t="s">
-        <v>23</v>
+        <v>257</v>
       </c>
       <c r="J25" s="344">
-        <v>1212</v>
+        <v>987</v>
       </c>
       <c r="K25" s="345">
-        <v>10.5028453871971</v>
+        <v>8.5868670350174998</v>
       </c>
       <c r="L25" s="343">
-        <v>5.4560684813245999</v>
+        <v>4.3688166027255004</v>
       </c>
       <c r="M25" s="333">
-        <v>1.0443954225837999</v>
+        <v>0.86071578066139998</v>
       </c>
       <c r="N25" s="340" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="O25" s="341" t="s">
-        <v>257</v>
+        <v>18</v>
       </c>
       <c r="P25" s="344">
-        <v>1070</v>
+        <v>1030</v>
       </c>
       <c r="Q25" s="343">
-        <v>9.0138654310762991</v>
+        <v>8.6880394123207996</v>
       </c>
       <c r="R25" s="343">
-        <v>3.6993461454841001</v>
+        <v>3.6364396637268999</v>
       </c>
       <c r="S25" s="343">
-        <v>1.2538817601218999</v>
+        <v>1.2131348346368001</v>
       </c>
     </row>
     <row r="26" spans="1:19" s="272" customFormat="1" ht="14.1" customHeight="1">
       <c r="A26" s="323" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B26" s="346"/>
       <c r="C26" s="346"/>
       <c r="D26" s="346"/>
       <c r="E26" s="346"/>
       <c r="F26" s="346"/>
       <c r="G26" s="346"/>
       <c r="H26" s="347"/>
       <c r="I26" s="346"/>
       <c r="J26" s="346"/>
       <c r="K26" s="346"/>
       <c r="L26" s="346"/>
       <c r="M26" s="346"/>
       <c r="N26" s="347"/>
       <c r="O26" s="346"/>
       <c r="P26" s="346"/>
       <c r="Q26" s="346"/>
       <c r="R26" s="346"/>
       <c r="S26" s="346"/>
     </row>
     <row r="27" spans="1:19" s="319" customFormat="1" ht="14.1" customHeight="1">
       <c r="A27" s="323" t="s">
-        <v>259</v>
+        <v>198</v>
       </c>
       <c r="B27" s="347"/>
       <c r="C27" s="348"/>
       <c r="D27" s="348"/>
       <c r="E27" s="348"/>
       <c r="F27" s="348"/>
       <c r="G27" s="348"/>
       <c r="H27" s="347"/>
       <c r="I27" s="348"/>
       <c r="J27" s="323"/>
       <c r="K27" s="323"/>
       <c r="L27" s="323"/>
       <c r="M27" s="323"/>
       <c r="N27" s="347"/>
       <c r="O27" s="348"/>
       <c r="P27" s="323"/>
       <c r="Q27" s="323"/>
       <c r="R27" s="323"/>
       <c r="S27" s="323"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="Q6:R6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE81"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="C1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="257" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.25" style="257" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="257" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="259" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="257" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="257" customWidth="1"/>
     <col min="6" max="6" width="6" style="257" customWidth="1"/>
-    <col min="7" max="7" width="7.75" style="257" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="19" max="19" width="7.75" style="257" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="257" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="260" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="46" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="257" customWidth="1"/>
+    <col min="11" max="12" width="6.21875" style="257" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="257" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="260" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="46" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="257" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="257" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="257" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="257" customWidth="1"/>
     <col min="20" max="16384" width="9" style="257"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="283" customFormat="1" ht="25.5">
+    <row r="1" spans="1:31" s="283" customFormat="1" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="374"/>
       <c r="R1" s="374"/>
       <c r="S1" s="374"/>
     </row>
-    <row r="2" spans="1:31" s="283" customFormat="1" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:31" s="283" customFormat="1" ht="9.15" customHeight="1">
       <c r="A2" s="250"/>
       <c r="B2" s="251"/>
       <c r="C2" s="252"/>
       <c r="D2" s="284"/>
       <c r="E2" s="284"/>
       <c r="F2" s="284"/>
       <c r="G2" s="284"/>
       <c r="H2" s="251"/>
       <c r="I2" s="252"/>
       <c r="J2" s="284"/>
       <c r="K2" s="284"/>
       <c r="L2" s="284"/>
       <c r="M2" s="284"/>
       <c r="N2" s="251"/>
       <c r="O2" s="252"/>
       <c r="P2" s="284"/>
       <c r="Q2" s="284"/>
       <c r="R2" s="284"/>
       <c r="S2" s="284"/>
     </row>
     <row r="3" spans="1:31" s="283" customFormat="1">
       <c r="A3" s="285"/>
       <c r="B3" s="286"/>
       <c r="C3" s="287"/>
       <c r="D3" s="288"/>
       <c r="E3" s="288"/>
       <c r="F3" s="288"/>
       <c r="G3" s="288"/>
       <c r="H3" s="286"/>
       <c r="I3" s="391" t="s">
-        <v>101</v>
+        <v>173</v>
       </c>
       <c r="J3" s="391"/>
       <c r="K3" s="391"/>
       <c r="L3" s="288"/>
       <c r="M3" s="288"/>
       <c r="N3" s="286"/>
       <c r="O3" s="289"/>
       <c r="P3" s="288"/>
       <c r="Q3" s="288"/>
       <c r="R3" s="288"/>
       <c r="S3" s="290"/>
     </row>
     <row r="4" spans="1:31" ht="7.5" customHeight="1"/>
     <row r="5" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="385" t="s">
         <v>77</v>
       </c>
       <c r="C5" s="386"/>
       <c r="D5" s="386"/>
       <c r="E5" s="386"/>
       <c r="F5" s="386"/>
       <c r="G5" s="387"/>
@@ -6542,108 +6562,108 @@
       <c r="N5" s="385" t="s">
         <v>79</v>
       </c>
       <c r="O5" s="386"/>
       <c r="P5" s="386"/>
       <c r="Q5" s="386"/>
       <c r="R5" s="386"/>
       <c r="S5" s="388"/>
     </row>
     <row r="6" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="261" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="262" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="263"/>
       <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="392" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="393"/>
       <c r="G6" s="4" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="H6" s="262" t="s">
         <v>30</v>
       </c>
       <c r="I6" s="263"/>
       <c r="J6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="K6" s="392" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="L6" s="393"/>
       <c r="M6" s="4" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="N6" s="262" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="263"/>
       <c r="P6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="Q6" s="392" t="s">
         <v>85</v>
       </c>
       <c r="R6" s="394"/>
       <c r="S6" s="291" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="261"/>
       <c r="B7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="264" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="395" t="s">
         <v>86</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>87</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="264" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="5"/>
       <c r="K7" s="395" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="L7" s="8" t="s">
         <v>87</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>98</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="264" t="s">
         <v>26</v>
       </c>
       <c r="P7" s="5"/>
       <c r="Q7" s="395" t="s">
         <v>86</v>
       </c>
       <c r="R7" s="8" t="s">
         <v>87</v>
       </c>
       <c r="S7" s="9" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
@@ -6671,1089 +6691,1089 @@
       <c r="J8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="396"/>
       <c r="L8" s="12" t="s">
         <v>86</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N8" s="265" t="s">
         <v>27</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="Q8" s="396"/>
       <c r="R8" s="12" t="s">
         <v>86</v>
       </c>
       <c r="S8" s="265" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A9" s="40"/>
       <c r="B9" s="292" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="C9" s="152" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="D9" s="13">
-        <v>163574</v>
+        <v>172418</v>
       </c>
       <c r="E9" s="63">
-        <v>697.15980000000002</v>
+        <v>733.1961</v>
       </c>
       <c r="F9" s="63">
-        <v>431.45319999999998</v>
+        <v>439.36</v>
       </c>
       <c r="G9" s="64">
         <v>100</v>
       </c>
       <c r="H9" s="292" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="I9" s="152" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="J9" s="13">
-        <v>98230</v>
+        <v>102985</v>
       </c>
       <c r="K9" s="63">
-        <v>839.21339999999998</v>
+        <v>879.03719999999998</v>
       </c>
       <c r="L9" s="63">
-        <v>557.17970000000003</v>
+        <v>569.11180000000002</v>
       </c>
       <c r="M9" s="64">
         <v>100</v>
       </c>
       <c r="N9" s="292" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="O9" s="152" t="s">
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="P9" s="13">
-        <v>65344</v>
+        <v>69433</v>
       </c>
       <c r="Q9" s="63">
-        <v>555.74530000000004</v>
+        <v>588.40089999999998</v>
       </c>
       <c r="R9" s="63">
-        <v>316.1223</v>
+        <v>321.2355</v>
       </c>
       <c r="S9" s="63">
         <v>100</v>
       </c>
       <c r="U9" s="257"/>
       <c r="V9" s="257"/>
       <c r="W9" s="257"/>
       <c r="X9" s="257"/>
       <c r="Y9" s="257"/>
       <c r="Z9" s="257"/>
       <c r="AA9" s="257"/>
       <c r="AB9" s="257"/>
       <c r="AC9" s="257"/>
       <c r="AD9" s="257"/>
     </row>
-    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A10" s="66">
         <v>1</v>
       </c>
       <c r="B10" s="293" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="C10" s="152" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="D10" s="13">
-        <v>46829</v>
+        <v>47760</v>
       </c>
       <c r="E10" s="63">
-        <v>199.58699999999999</v>
+        <v>203.09620000000001</v>
       </c>
       <c r="F10" s="63">
-        <v>128.00389999999999</v>
+        <v>126.75700000000001</v>
       </c>
       <c r="G10" s="64">
-        <v>28.628630000000001</v>
+        <v>27.700119999999998</v>
       </c>
       <c r="H10" s="293" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="I10" s="152" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="J10" s="13">
-        <v>28776</v>
+        <v>29215</v>
       </c>
       <c r="K10" s="63">
-        <v>245.84350000000001</v>
+        <v>249.36699999999999</v>
       </c>
       <c r="L10" s="63">
-        <v>166.3212</v>
+        <v>164.64279999999999</v>
       </c>
       <c r="M10" s="64">
-        <v>29.294509999999999</v>
+        <v>28.368210000000001</v>
       </c>
       <c r="N10" s="293" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="O10" s="152" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="P10" s="13">
-        <v>18053</v>
+        <v>18545</v>
       </c>
       <c r="Q10" s="63">
-        <v>153.53899999999999</v>
+        <v>157.15700000000001</v>
       </c>
       <c r="R10" s="63">
-        <v>93.399190000000004</v>
+        <v>92.845129999999997</v>
       </c>
       <c r="S10" s="63">
-        <v>27.62763</v>
+        <v>26.709199999999999</v>
       </c>
       <c r="U10" s="268"/>
       <c r="V10" s="257"/>
       <c r="W10" s="257"/>
       <c r="X10" s="257"/>
       <c r="Y10" s="257"/>
       <c r="Z10" s="257"/>
       <c r="AA10" s="257"/>
       <c r="AB10" s="257"/>
       <c r="AC10" s="257"/>
       <c r="AD10" s="257"/>
       <c r="AE10" s="257"/>
     </row>
-    <row r="11" spans="1:31" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
+    <row r="11" spans="1:31" s="1" customFormat="1" ht="33.9" customHeight="1">
       <c r="A11" s="66">
         <v>2</v>
       </c>
       <c r="B11" s="293" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="C11" s="152" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="D11" s="13">
-        <v>19202</v>
+        <v>20812</v>
       </c>
       <c r="E11" s="63">
-        <v>81.838999999999999</v>
+        <v>88.501660000000001</v>
       </c>
       <c r="F11" s="63">
-        <v>48.072279999999999</v>
+        <v>50.340809999999998</v>
       </c>
       <c r="G11" s="64">
-        <v>11.73903</v>
+        <v>12.07067</v>
       </c>
       <c r="H11" s="293" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="I11" s="152" t="s">
-        <v>35</v>
+        <v>121</v>
       </c>
       <c r="J11" s="13">
-        <v>11244</v>
+        <v>12235</v>
       </c>
       <c r="K11" s="63">
-        <v>96.061440000000005</v>
+        <v>104.432</v>
       </c>
       <c r="L11" s="63">
-        <v>61.727550000000001</v>
+        <v>65.498509999999996</v>
       </c>
       <c r="M11" s="64">
-        <v>11.4466</v>
+        <v>11.880369999999999</v>
       </c>
       <c r="N11" s="293" t="s">
-        <v>34</v>
+        <v>122</v>
       </c>
       <c r="O11" s="152" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="P11" s="13">
-        <v>7958</v>
+        <v>8577</v>
       </c>
       <c r="Q11" s="63">
-        <v>67.682000000000002</v>
+        <v>72.683999999999997</v>
       </c>
       <c r="R11" s="63">
-        <v>35.480739999999997</v>
+        <v>36.440820000000002</v>
       </c>
       <c r="S11" s="63">
-        <v>12.17862</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>12.352919999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A12" s="66">
         <v>3</v>
       </c>
       <c r="B12" s="293" t="s">
-        <v>36</v>
+        <v>124</v>
       </c>
       <c r="C12" s="152" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="D12" s="13">
-        <v>11169</v>
+        <v>12212</v>
       </c>
       <c r="E12" s="63">
-        <v>47.601999999999997</v>
+        <v>51.930720000000001</v>
       </c>
       <c r="F12" s="63">
-        <v>27.912880000000001</v>
+        <v>26.922470000000001</v>
       </c>
       <c r="G12" s="64">
-        <v>6.8281020000000003</v>
+        <v>7.0827869999999997</v>
       </c>
       <c r="H12" s="293" t="s">
-        <v>36</v>
+        <v>126</v>
       </c>
       <c r="I12" s="152" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="J12" s="13">
-        <v>6589</v>
+        <v>7461</v>
       </c>
       <c r="K12" s="63">
-        <v>56.292140000000003</v>
+        <v>63.683999999999997</v>
       </c>
       <c r="L12" s="63">
-        <v>36.083640000000003</v>
+        <v>36.173819999999999</v>
       </c>
       <c r="M12" s="64">
-        <v>6.7077270000000002</v>
+        <v>7.2447439999999999</v>
       </c>
       <c r="N12" s="293" t="s">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="O12" s="152" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="P12" s="13">
-        <v>4677</v>
+        <v>4942</v>
       </c>
       <c r="Q12" s="63">
-        <v>39.777000000000001</v>
+        <v>41.88</v>
       </c>
       <c r="R12" s="63">
-        <v>21.56531</v>
+        <v>21.86026</v>
       </c>
       <c r="S12" s="63">
-        <v>7.1575049999999996</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>7.1176529999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A13" s="66">
         <v>4</v>
       </c>
       <c r="B13" s="293" t="s">
-        <v>37</v>
+        <v>130</v>
       </c>
       <c r="C13" s="152" t="s">
-        <v>19</v>
+        <v>131</v>
       </c>
       <c r="D13" s="13">
-        <v>10761</v>
+        <v>11846</v>
       </c>
       <c r="E13" s="63">
-        <v>45.863</v>
+        <v>50.37433</v>
       </c>
       <c r="F13" s="63">
-        <v>24.63006</v>
+        <v>28.592189999999999</v>
       </c>
       <c r="G13" s="64">
-        <v>6.5786740000000004</v>
+        <v>6.8705119999999997</v>
       </c>
       <c r="H13" s="293" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="I13" s="152" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="J13" s="13">
-        <v>6579</v>
+        <v>6916</v>
       </c>
       <c r="K13" s="63">
-        <v>56.206710000000001</v>
+        <v>59.031999999999996</v>
       </c>
       <c r="L13" s="63">
-        <v>32.753500000000003</v>
+        <v>36.90504</v>
       </c>
       <c r="M13" s="64">
-        <v>6.697546</v>
+        <v>6.715541</v>
       </c>
       <c r="N13" s="293" t="s">
-        <v>36</v>
+        <v>134</v>
       </c>
       <c r="O13" s="152" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="P13" s="13">
-        <v>4580</v>
+        <v>4930</v>
       </c>
       <c r="Q13" s="63">
-        <v>38.951999999999998</v>
+        <v>41.777999999999999</v>
       </c>
       <c r="R13" s="63">
-        <v>20.57366</v>
+        <v>21.192049999999998</v>
       </c>
       <c r="S13" s="63">
-        <v>7.0090599999999998</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>7.1003699999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A14" s="66">
         <v>5</v>
       </c>
       <c r="B14" s="293" t="s">
-        <v>38</v>
+        <v>135</v>
       </c>
       <c r="C14" s="152" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="D14" s="13">
-        <v>9530</v>
+        <v>9960</v>
       </c>
       <c r="E14" s="63">
-        <v>40.616999999999997</v>
+        <v>42.354239999999997</v>
       </c>
       <c r="F14" s="63">
-        <v>24.306570000000001</v>
+        <v>24.513100000000001</v>
       </c>
       <c r="G14" s="64">
-        <v>5.8261089999999998</v>
+        <v>5.7766590000000004</v>
       </c>
       <c r="H14" s="293" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="I14" s="152" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="J14" s="13">
-        <v>5096</v>
+        <v>5224</v>
       </c>
       <c r="K14" s="63">
-        <v>43.536909999999999</v>
+        <v>44.588999999999999</v>
       </c>
       <c r="L14" s="63">
-        <v>34.327010000000001</v>
+        <v>34.949930000000002</v>
       </c>
       <c r="M14" s="64">
-        <v>5.1878250000000001</v>
+        <v>5.0725829999999998</v>
       </c>
       <c r="N14" s="293" t="s">
-        <v>37</v>
+        <v>139</v>
       </c>
       <c r="O14" s="152" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="P14" s="13">
-        <v>4182</v>
+        <v>4751</v>
       </c>
       <c r="Q14" s="63">
-        <v>35.567</v>
+        <v>40.261000000000003</v>
       </c>
       <c r="R14" s="63">
-        <v>17.46585</v>
+        <v>18.894580000000001</v>
       </c>
       <c r="S14" s="63">
-        <v>6.3999750000000004</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>6.8425669999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A15" s="66">
         <v>6</v>
       </c>
       <c r="B15" s="293" t="s">
-        <v>39</v>
+        <v>141</v>
       </c>
       <c r="C15" s="152" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
       <c r="D15" s="13">
-        <v>7033</v>
+        <v>7206</v>
       </c>
       <c r="E15" s="63">
-        <v>29.974</v>
+        <v>30.643039999999999</v>
       </c>
       <c r="F15" s="63">
-        <v>22.8019</v>
+        <v>23.068709999999999</v>
       </c>
       <c r="G15" s="64">
-        <v>4.2995830000000002</v>
+        <v>4.1793779999999998</v>
       </c>
       <c r="H15" s="293" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="I15" s="152" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="J15" s="13">
-        <v>4853</v>
+        <v>5018</v>
       </c>
       <c r="K15" s="63">
-        <v>41.460880000000003</v>
+        <v>42.831000000000003</v>
       </c>
       <c r="L15" s="63">
-        <v>27.19538</v>
+        <v>27.288740000000001</v>
       </c>
       <c r="M15" s="64">
-        <v>4.9404459999999997</v>
+        <v>4.8725540000000001</v>
       </c>
       <c r="N15" s="293" t="s">
-        <v>46</v>
+        <v>145</v>
       </c>
       <c r="O15" s="152" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="P15" s="13">
-        <v>2683</v>
+        <v>2819</v>
       </c>
       <c r="Q15" s="63">
-        <v>22.818000000000001</v>
+        <v>23.888999999999999</v>
       </c>
       <c r="R15" s="63">
-        <v>11.357430000000001</v>
+        <v>11.425850000000001</v>
       </c>
       <c r="S15" s="63">
-        <v>4.1059619999999999</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>4.0600290000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A16" s="66">
         <v>7</v>
       </c>
       <c r="B16" s="293" t="s">
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="C16" s="152" t="s">
-        <v>44</v>
+        <v>148</v>
       </c>
       <c r="D16" s="13">
-        <v>6383</v>
+        <v>6787</v>
       </c>
       <c r="E16" s="63">
-        <v>27.204000000000001</v>
+        <v>28.861270000000001</v>
       </c>
       <c r="F16" s="63">
-        <v>14.56739</v>
+        <v>15.080360000000001</v>
       </c>
       <c r="G16" s="64">
-        <v>3.902209</v>
+        <v>3.9363640000000002</v>
       </c>
       <c r="H16" s="293" t="s">
-        <v>43</v>
+        <v>149</v>
       </c>
       <c r="I16" s="152" t="s">
-        <v>44</v>
+        <v>148</v>
       </c>
       <c r="J16" s="13">
-        <v>4733</v>
+        <v>4931</v>
       </c>
       <c r="K16" s="63">
-        <v>40.435679999999998</v>
+        <v>42.088000000000001</v>
       </c>
       <c r="L16" s="63">
-        <v>23.413720000000001</v>
+        <v>24.024229999999999</v>
       </c>
       <c r="M16" s="64">
-        <v>4.8182840000000002</v>
+        <v>4.7880760000000002</v>
       </c>
       <c r="N16" s="293" t="s">
-        <v>41</v>
+        <v>150</v>
       </c>
       <c r="O16" s="152" t="s">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="P16" s="13">
-        <v>2349</v>
+        <v>2610</v>
       </c>
       <c r="Q16" s="63">
-        <v>19.978000000000002</v>
+        <v>22.117999999999999</v>
       </c>
       <c r="R16" s="63">
-        <v>10.755739999999999</v>
+        <v>11.37407</v>
       </c>
       <c r="S16" s="63">
-        <v>3.594821</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>3.7590189999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A17" s="66">
         <v>8</v>
       </c>
       <c r="B17" s="293" t="s">
-        <v>46</v>
+        <v>152</v>
       </c>
       <c r="C17" s="152" t="s">
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="D17" s="13">
-        <v>5536</v>
+        <v>5881</v>
       </c>
       <c r="E17" s="63">
-        <v>23.594000000000001</v>
+        <v>25.008559999999999</v>
       </c>
       <c r="F17" s="63">
-        <v>13.1677</v>
+        <v>13.47662</v>
       </c>
       <c r="G17" s="64">
-        <v>3.384401</v>
+        <v>3.4108969999999998</v>
       </c>
       <c r="H17" s="293" t="s">
-        <v>45</v>
+        <v>154</v>
       </c>
       <c r="I17" s="152" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="J17" s="13">
-        <v>3354</v>
+        <v>3404</v>
       </c>
       <c r="K17" s="63">
-        <v>28.654399999999999</v>
+        <v>29.055</v>
       </c>
       <c r="L17" s="63">
-        <v>20.60867</v>
+        <v>20.48272</v>
       </c>
       <c r="M17" s="64">
-        <v>3.4144359999999998</v>
+        <v>3.3053360000000001</v>
       </c>
       <c r="N17" s="293" t="s">
-        <v>39</v>
+        <v>156</v>
       </c>
       <c r="O17" s="152" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="P17" s="13">
-        <v>1937</v>
+        <v>1982</v>
       </c>
       <c r="Q17" s="63">
-        <v>16.474</v>
+        <v>16.795999999999999</v>
       </c>
       <c r="R17" s="63">
-        <v>11.698650000000001</v>
+        <v>11.587569999999999</v>
       </c>
       <c r="S17" s="63">
-        <v>2.9643120000000001</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>2.8545500000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A18" s="66">
         <v>9</v>
       </c>
       <c r="B18" s="293" t="s">
-        <v>41</v>
+        <v>150</v>
       </c>
       <c r="C18" s="152" t="s">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="D18" s="13">
-        <v>4762</v>
+        <v>5226</v>
       </c>
       <c r="E18" s="63">
-        <v>20.295000000000002</v>
+        <v>22.223220000000001</v>
       </c>
       <c r="F18" s="63">
-        <v>11.80415</v>
+        <v>12.437099999999999</v>
       </c>
       <c r="G18" s="64">
-        <v>2.9112209999999998</v>
+        <v>3.0310060000000001</v>
       </c>
       <c r="H18" s="293" t="s">
-        <v>46</v>
+        <v>152</v>
       </c>
       <c r="I18" s="152" t="s">
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="J18" s="13">
-        <v>2853</v>
+        <v>3062</v>
       </c>
       <c r="K18" s="63">
-        <v>24.374179999999999</v>
+        <v>26.135000000000002</v>
       </c>
       <c r="L18" s="63">
-        <v>15.11275</v>
+        <v>15.676690000000001</v>
       </c>
       <c r="M18" s="64">
-        <v>2.9044080000000001</v>
+        <v>2.9732479999999999</v>
       </c>
       <c r="N18" s="293" t="s">
-        <v>43</v>
+        <v>149</v>
       </c>
       <c r="O18" s="152" t="s">
-        <v>44</v>
+        <v>148</v>
       </c>
       <c r="P18" s="13">
-        <v>1650</v>
+        <v>1856</v>
       </c>
       <c r="Q18" s="63">
-        <v>14.032999999999999</v>
+        <v>15.728</v>
       </c>
       <c r="R18" s="63">
-        <v>6.8720290000000004</v>
+        <v>7.4956969999999998</v>
       </c>
       <c r="S18" s="63">
-        <v>2.5250979999999998</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>2.6730800000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A19" s="66">
         <v>10</v>
       </c>
       <c r="B19" s="293" t="s">
-        <v>45</v>
+        <v>154</v>
       </c>
       <c r="C19" s="152" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="D19" s="13">
-        <v>4688</v>
+        <v>4738</v>
       </c>
       <c r="E19" s="63">
-        <v>19.98</v>
+        <v>20.148029999999999</v>
       </c>
       <c r="F19" s="63">
-        <v>13.62922</v>
+        <v>13.387790000000001</v>
       </c>
       <c r="G19" s="64">
-        <v>2.8659810000000001</v>
+        <v>2.747973</v>
       </c>
       <c r="H19" s="293" t="s">
-        <v>47</v>
+        <v>150</v>
       </c>
       <c r="I19" s="152" t="s">
-        <v>48</v>
+        <v>151</v>
       </c>
       <c r="J19" s="13">
-        <v>2426</v>
+        <v>2616</v>
       </c>
       <c r="K19" s="63">
-        <v>20.72617</v>
+        <v>22.329000000000001</v>
       </c>
       <c r="L19" s="63">
-        <v>16.268419999999999</v>
+        <v>13.58831</v>
       </c>
       <c r="M19" s="64">
-        <v>2.4697140000000002</v>
+        <v>2.5401760000000002</v>
       </c>
       <c r="N19" s="293" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="O19" s="152" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="P19" s="13">
-        <v>1349</v>
+        <v>1594</v>
       </c>
       <c r="Q19" s="63">
-        <v>11.473000000000001</v>
+        <v>13.507999999999999</v>
       </c>
       <c r="R19" s="63">
-        <v>6.0557210000000001</v>
+        <v>6.751233</v>
       </c>
       <c r="S19" s="63">
-        <v>2.0644589999999998</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>2.2957380000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A20" s="66"/>
       <c r="B20" s="294"/>
       <c r="C20" s="152" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="D20" s="65">
-        <v>37681</v>
+        <v>39990</v>
       </c>
       <c r="E20" s="63">
-        <v>160.5981286168915</v>
+        <v>170.05482875555288</v>
       </c>
       <c r="F20" s="63">
-        <v>102.55715757220401</v>
+        <v>104.78385269347</v>
       </c>
       <c r="G20" s="74">
-        <v>23.036057075085282</v>
+        <v>23.193634075328561</v>
       </c>
       <c r="H20" s="294"/>
       <c r="I20" s="152" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="J20" s="65">
-        <v>21727</v>
+        <v>22903</v>
       </c>
       <c r="K20" s="63">
-        <v>185.62138653631109</v>
+        <v>195.49050529255356</v>
       </c>
       <c r="L20" s="63">
-        <v>123.367848402028</v>
+        <v>129.88104351017699</v>
       </c>
       <c r="M20" s="74">
-        <v>22.118497404051716</v>
+        <v>22.239161042870322</v>
       </c>
       <c r="N20" s="294"/>
       <c r="O20" s="152" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="P20" s="65">
-        <v>15926</v>
+        <v>16827</v>
       </c>
       <c r="Q20" s="63">
-        <v>135.44930561393826</v>
+        <v>142.59823267850319</v>
       </c>
       <c r="R20" s="63">
-        <v>80.897986435993104</v>
+        <v>81.368265191828002</v>
       </c>
       <c r="S20" s="63">
-        <v>24.372551420176297</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>24.23487390721991</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A21" s="67">
         <v>11</v>
       </c>
       <c r="B21" s="295" t="s">
-        <v>47</v>
+        <v>158</v>
       </c>
       <c r="C21" s="160" t="s">
-        <v>48</v>
+        <v>159</v>
       </c>
       <c r="D21" s="68">
-        <v>3675</v>
+        <v>3787</v>
       </c>
       <c r="E21" s="69">
-        <v>15.663</v>
+        <v>16.10397</v>
       </c>
       <c r="F21" s="69">
-        <v>12.100429999999999</v>
+        <v>8.8718280000000007</v>
       </c>
       <c r="G21" s="70">
-        <v>2.2466900000000001</v>
+        <v>2.1964060000000001</v>
       </c>
       <c r="H21" s="295" t="s">
-        <v>41</v>
+        <v>161</v>
       </c>
       <c r="I21" s="160" t="s">
-        <v>42</v>
+        <v>162</v>
       </c>
       <c r="J21" s="68">
-        <v>2413</v>
+        <v>2559</v>
       </c>
       <c r="K21" s="69">
-        <v>20.615110000000001</v>
+        <v>21.841999999999999</v>
       </c>
       <c r="L21" s="69">
-        <v>12.93722</v>
+        <v>17.048760000000001</v>
       </c>
       <c r="M21" s="70">
-        <v>2.45648</v>
+        <v>2.4848279999999998</v>
       </c>
       <c r="N21" s="295" t="s">
-        <v>45</v>
+        <v>154</v>
       </c>
       <c r="O21" s="160" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="P21" s="68">
         <v>1334</v>
       </c>
       <c r="Q21" s="69">
-        <v>11.345000000000001</v>
+        <v>11.304</v>
       </c>
       <c r="R21" s="69">
-        <v>6.848268</v>
+        <v>6.5269870000000001</v>
       </c>
       <c r="S21" s="69">
-        <v>2.0415030000000001</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>1.9212769999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A22" s="66">
         <v>12</v>
       </c>
       <c r="B22" s="293" t="s">
-        <v>49</v>
+        <v>161</v>
       </c>
       <c r="C22" s="152" t="s">
-        <v>23</v>
+        <v>162</v>
       </c>
       <c r="D22" s="13">
-        <v>3428</v>
+        <v>3765</v>
       </c>
       <c r="E22" s="63">
-        <v>14.61</v>
+        <v>16.01041</v>
       </c>
       <c r="F22" s="63">
-        <v>8.3236410000000003</v>
+        <v>12.2921</v>
       </c>
       <c r="G22" s="64">
-        <v>2.095688</v>
+        <v>2.1836470000000001</v>
       </c>
       <c r="H22" s="293" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="I22" s="152" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="J22" s="13">
-        <v>2079</v>
+        <v>2193</v>
       </c>
       <c r="K22" s="63">
-        <v>17.76163</v>
+        <v>18.718</v>
       </c>
       <c r="L22" s="63">
-        <v>10.85342</v>
+        <v>11.263030000000001</v>
       </c>
       <c r="M22" s="64">
-        <v>2.1164610000000001</v>
+        <v>2.1294360000000001</v>
       </c>
       <c r="N22" s="293" t="s">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="O22" s="152" t="s">
-        <v>48</v>
+        <v>162</v>
       </c>
       <c r="P22" s="13">
-        <v>1249</v>
+        <v>1206</v>
       </c>
       <c r="Q22" s="63">
-        <v>10.622</v>
+        <v>10.220000000000001</v>
       </c>
       <c r="R22" s="63">
-        <v>8.0867229999999992</v>
+        <v>7.7226720000000002</v>
       </c>
       <c r="S22" s="63">
-        <v>1.9114230000000001</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>1.736926</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A23" s="66">
         <v>13</v>
       </c>
       <c r="B23" s="293" t="s">
-        <v>52</v>
+        <v>163</v>
       </c>
       <c r="C23" s="152" t="s">
-        <v>53</v>
+        <v>164</v>
       </c>
       <c r="D23" s="13">
-        <v>1624</v>
+        <v>1715</v>
       </c>
       <c r="E23" s="63">
-        <v>6.9210000000000003</v>
+        <v>7.2929240000000002</v>
       </c>
       <c r="F23" s="63">
-        <v>4.1724860000000001</v>
+        <v>4.2021600000000001</v>
       </c>
       <c r="G23" s="64">
-        <v>0.99282280000000001</v>
+        <v>0.9946758</v>
       </c>
       <c r="H23" s="293" t="s">
-        <v>62</v>
+        <v>163</v>
       </c>
       <c r="I23" s="152" t="s">
-        <v>63</v>
+        <v>164</v>
       </c>
       <c r="J23" s="13">
-        <v>830</v>
+        <v>804</v>
       </c>
       <c r="K23" s="63">
-        <v>7.0909810000000002</v>
+        <v>6.8620000000000001</v>
       </c>
       <c r="L23" s="63">
-        <v>4.5605140000000004</v>
+        <v>4.301507</v>
       </c>
       <c r="M23" s="64">
-        <v>0.84495569999999998</v>
+        <v>0.78069619999999995</v>
       </c>
       <c r="N23" s="293" t="s">
-        <v>52</v>
+        <v>163</v>
       </c>
       <c r="O23" s="152" t="s">
-        <v>53</v>
+        <v>164</v>
       </c>
       <c r="P23" s="13">
-        <v>876</v>
+        <v>911</v>
       </c>
       <c r="Q23" s="63">
-        <v>7.45</v>
+        <v>7.72</v>
       </c>
       <c r="R23" s="63">
-        <v>4.2429389999999998</v>
+        <v>4.1146739999999999</v>
       </c>
       <c r="S23" s="63">
-        <v>1.340598</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>1.3120560000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A24" s="66">
         <v>14</v>
       </c>
       <c r="B24" s="293" t="s">
-        <v>50</v>
+        <v>165</v>
       </c>
       <c r="C24" s="152" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="D24" s="13">
-        <v>1440</v>
+        <v>1622</v>
       </c>
       <c r="E24" s="63">
-        <v>6.1369999999999996</v>
+        <v>6.8974479999999998</v>
       </c>
       <c r="F24" s="63">
-        <v>2.921799</v>
+        <v>3.1756350000000002</v>
       </c>
       <c r="G24" s="64">
-        <v>0.88033550000000005</v>
+        <v>0.94073709999999999</v>
       </c>
       <c r="H24" s="293" t="s">
-        <v>52</v>
+        <v>167</v>
       </c>
       <c r="I24" s="152" t="s">
-        <v>53</v>
+        <v>168</v>
       </c>
       <c r="J24" s="13">
-        <v>748</v>
+        <v>801</v>
       </c>
       <c r="K24" s="63">
-        <v>6.3904269999999999</v>
+        <v>6.8369999999999997</v>
       </c>
       <c r="L24" s="63">
-        <v>4.0962519999999998</v>
+        <v>4.2651649999999997</v>
       </c>
       <c r="M24" s="64">
-        <v>0.76147819999999999</v>
+        <v>0.77778320000000001</v>
       </c>
       <c r="N24" s="293" t="s">
-        <v>50</v>
+        <v>165</v>
       </c>
       <c r="O24" s="152" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="P24" s="13">
-        <v>778</v>
+        <v>888</v>
       </c>
       <c r="Q24" s="63">
-        <v>6.6159999999999997</v>
+        <v>7.5250000000000004</v>
       </c>
       <c r="R24" s="63">
-        <v>2.917573</v>
+        <v>3.1894659999999999</v>
       </c>
       <c r="S24" s="63">
-        <v>1.1906220000000001</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>1.278931</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A25" s="71">
         <v>15</v>
       </c>
       <c r="B25" s="296" t="s">
-        <v>62</v>
+        <v>169</v>
       </c>
       <c r="C25" s="164" t="s">
-        <v>63</v>
+        <v>170</v>
       </c>
       <c r="D25" s="72">
-        <v>1386</v>
+        <v>1549</v>
       </c>
       <c r="E25" s="73">
-        <v>5.907</v>
+        <v>6.5870199999999999</v>
       </c>
       <c r="F25" s="73">
-        <v>3.5483060000000002</v>
+        <v>2.99173</v>
       </c>
       <c r="G25" s="74">
-        <v>0.84732289999999999</v>
+        <v>0.89839809999999998</v>
       </c>
       <c r="H25" s="296" t="s">
-        <v>50</v>
+        <v>165</v>
       </c>
       <c r="I25" s="164" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="J25" s="17">
-        <v>662</v>
+        <v>734</v>
       </c>
       <c r="K25" s="73">
-        <v>5.6556980000000001</v>
+        <v>6.2649999999999997</v>
       </c>
       <c r="L25" s="73">
-        <v>2.9482159999999999</v>
+        <v>3.1666789999999998</v>
       </c>
       <c r="M25" s="74">
-        <v>0.67392859999999999</v>
+        <v>0.71272519999999995</v>
       </c>
       <c r="N25" s="296" t="s">
-        <v>55</v>
+        <v>169</v>
       </c>
       <c r="O25" s="164" t="s">
-        <v>56</v>
+        <v>170</v>
       </c>
       <c r="P25" s="17">
-        <v>755</v>
+        <v>839</v>
       </c>
       <c r="Q25" s="73">
-        <v>6.4210000000000003</v>
+        <v>7.109</v>
       </c>
       <c r="R25" s="73">
-        <v>2.9156059999999999</v>
+        <v>2.9519950000000001</v>
       </c>
       <c r="S25" s="73">
-        <v>1.155424</v>
+        <v>1.208359</v>
       </c>
     </row>
     <row r="26" spans="1:20" s="272" customFormat="1" ht="14.1" customHeight="1">
       <c r="A26" s="1" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-      <c r="G26" s="297"/>
+        <v>171</v>
+      </c>
+      <c r="C26" s="298"/>
+      <c r="D26" s="298"/>
+      <c r="E26" s="298"/>
+      <c r="F26" s="298"/>
+      <c r="G26" s="298"/>
       <c r="H26" s="274"/>
-      <c r="I26" s="297"/>
-[...3 lines deleted...]
-      <c r="M26" s="297"/>
+      <c r="I26" s="298"/>
+      <c r="J26" s="298"/>
+      <c r="K26" s="298"/>
+      <c r="L26" s="298"/>
+      <c r="M26" s="298"/>
       <c r="N26" s="274"/>
-      <c r="O26" s="297"/>
-[...3 lines deleted...]
-      <c r="S26" s="297"/>
+      <c r="O26" s="298"/>
+      <c r="P26" s="298"/>
+      <c r="Q26" s="298"/>
+      <c r="R26" s="298"/>
+      <c r="S26" s="298"/>
     </row>
     <row r="27" spans="1:20" s="275" customFormat="1" ht="14.1" customHeight="1">
       <c r="A27" s="1" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="B27" s="260"/>
       <c r="C27" s="259"/>
       <c r="D27" s="280"/>
       <c r="E27" s="280"/>
       <c r="F27" s="280"/>
       <c r="G27" s="280"/>
       <c r="H27" s="281"/>
       <c r="I27" s="259"/>
       <c r="J27" s="282"/>
       <c r="K27" s="282"/>
       <c r="L27" s="282"/>
       <c r="M27" s="282"/>
       <c r="N27" s="281"/>
       <c r="O27" s="259"/>
       <c r="P27" s="282"/>
       <c r="Q27" s="282"/>
       <c r="R27" s="282"/>
       <c r="S27" s="282"/>
       <c r="T27" s="257"/>
     </row>
     <row r="28" spans="1:20" s="275" customFormat="1">
       <c r="A28" s="257"/>
       <c r="B28" s="260"/>
       <c r="C28" s="46"/>
@@ -8201,1383 +8221,1383 @@
       <c r="B76" s="260"/>
       <c r="C76" s="46"/>
     </row>
     <row r="77" spans="2:3">
       <c r="B77" s="260"/>
       <c r="C77" s="46"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="260"/>
       <c r="C78" s="46"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="260"/>
       <c r="C79" s="46"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="260"/>
       <c r="C80" s="46"/>
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="260"/>
       <c r="C81" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="K6:L6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:S5"/>
-    <mergeCell ref="E6:F6"/>
-    <mergeCell ref="K6:L6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE81"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="C1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="257" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.25" style="257" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="257" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="259" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="257" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="257" customWidth="1"/>
     <col min="6" max="6" width="6" style="257" customWidth="1"/>
-    <col min="7" max="7" width="7.75" style="257" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="19" max="19" width="7.75" style="257" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="257" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="260" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="46" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="257" customWidth="1"/>
+    <col min="11" max="12" width="6.21875" style="257" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="257" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="260" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="46" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="257" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="257" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="257" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="257" customWidth="1"/>
     <col min="20" max="16384" width="9" style="257"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="283" customFormat="1" ht="25.5">
+    <row r="1" spans="1:31" s="283" customFormat="1" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="374"/>
       <c r="R1" s="374"/>
       <c r="S1" s="374"/>
     </row>
-    <row r="2" spans="1:31" s="283" customFormat="1" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:31" s="283" customFormat="1" ht="9.15" customHeight="1">
       <c r="A2" s="250"/>
       <c r="B2" s="251"/>
       <c r="C2" s="252"/>
       <c r="D2" s="284"/>
       <c r="E2" s="284"/>
       <c r="F2" s="284"/>
       <c r="G2" s="284"/>
       <c r="H2" s="251"/>
       <c r="I2" s="252"/>
       <c r="J2" s="284"/>
       <c r="K2" s="284"/>
       <c r="L2" s="284"/>
       <c r="M2" s="284"/>
       <c r="N2" s="251"/>
       <c r="O2" s="252"/>
       <c r="P2" s="284"/>
       <c r="Q2" s="284"/>
       <c r="R2" s="284"/>
       <c r="S2" s="284"/>
     </row>
     <row r="3" spans="1:31" s="283" customFormat="1">
       <c r="A3" s="285"/>
       <c r="B3" s="286"/>
       <c r="C3" s="287"/>
       <c r="D3" s="288"/>
       <c r="E3" s="288"/>
       <c r="F3" s="288"/>
       <c r="G3" s="288"/>
       <c r="H3" s="286"/>
       <c r="I3" s="391" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="J3" s="391"/>
       <c r="K3" s="391"/>
       <c r="L3" s="288"/>
       <c r="M3" s="288"/>
       <c r="N3" s="286"/>
       <c r="O3" s="289"/>
       <c r="P3" s="288"/>
       <c r="Q3" s="288"/>
       <c r="R3" s="288"/>
       <c r="S3" s="290"/>
     </row>
     <row r="4" spans="1:31" ht="7.5" customHeight="1"/>
     <row r="5" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="385" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="C5" s="386"/>
       <c r="D5" s="386"/>
       <c r="E5" s="386"/>
       <c r="F5" s="386"/>
       <c r="G5" s="387"/>
       <c r="H5" s="385" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="I5" s="386"/>
       <c r="J5" s="386"/>
       <c r="K5" s="386"/>
       <c r="L5" s="386"/>
       <c r="M5" s="387"/>
       <c r="N5" s="385" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="O5" s="386"/>
       <c r="P5" s="386"/>
       <c r="Q5" s="386"/>
       <c r="R5" s="386"/>
       <c r="S5" s="388"/>
     </row>
     <row r="6" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="261" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="262" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="263"/>
       <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="392" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="F6" s="393"/>
       <c r="G6" s="4" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="H6" s="262" t="s">
         <v>30</v>
       </c>
       <c r="I6" s="263"/>
       <c r="J6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="K6" s="392" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="L6" s="393"/>
       <c r="M6" s="4" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="N6" s="262" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="263"/>
       <c r="P6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="Q6" s="392" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="R6" s="394"/>
       <c r="S6" s="291" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="261"/>
       <c r="B7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="264" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="395" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="F7" s="8" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>98</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="264" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="5"/>
       <c r="K7" s="395" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="L7" s="8" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>98</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="264" t="s">
         <v>26</v>
       </c>
       <c r="P7" s="5"/>
       <c r="Q7" s="395" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="R7" s="8" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="S7" s="9" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="265" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="396"/>
       <c r="F8" s="12" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="265" t="s">
         <v>27</v>
       </c>
       <c r="I8" s="2"/>
       <c r="J8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="396"/>
       <c r="L8" s="12" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N8" s="265" t="s">
         <v>27</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="Q8" s="396"/>
       <c r="R8" s="12" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="S8" s="265" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A9" s="40"/>
       <c r="B9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="152" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="13">
-        <v>162886</v>
+        <v>163574</v>
       </c>
       <c r="E9" s="63">
-        <v>695.98590000000002</v>
+        <v>697.15980000000002</v>
       </c>
       <c r="F9" s="63">
-        <v>443.49869999999999</v>
+        <v>431.45319999999998</v>
       </c>
       <c r="G9" s="64">
         <v>100</v>
       </c>
       <c r="H9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="152" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="13">
-        <v>97979</v>
+        <v>98230</v>
       </c>
       <c r="K9" s="63">
-        <v>838.0489</v>
+        <v>839.21339999999998</v>
       </c>
       <c r="L9" s="63">
-        <v>569.10580000000004</v>
+        <v>557.17970000000003</v>
       </c>
       <c r="M9" s="64">
         <v>100</v>
       </c>
       <c r="N9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="152" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="13">
-        <v>64907</v>
+        <v>65344</v>
       </c>
       <c r="Q9" s="63">
-        <v>554.17750000000001</v>
+        <v>555.74530000000004</v>
       </c>
       <c r="R9" s="63">
-        <v>327.24529999999999</v>
+        <v>316.1223</v>
       </c>
       <c r="S9" s="63">
         <v>100</v>
       </c>
       <c r="U9" s="257"/>
       <c r="V9" s="257"/>
       <c r="W9" s="257"/>
       <c r="X9" s="257"/>
       <c r="Y9" s="257"/>
       <c r="Z9" s="257"/>
       <c r="AA9" s="257"/>
       <c r="AB9" s="257"/>
       <c r="AC9" s="257"/>
       <c r="AD9" s="257"/>
     </row>
-    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A10" s="66">
         <v>1</v>
       </c>
       <c r="B10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="152" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="13">
-        <v>46093</v>
+        <v>46829</v>
       </c>
       <c r="E10" s="63">
-        <v>196.94800000000001</v>
+        <v>199.58699999999999</v>
       </c>
       <c r="F10" s="63">
-        <v>130.15090000000001</v>
+        <v>128.00389999999999</v>
       </c>
       <c r="G10" s="64">
-        <v>28.297699999999999</v>
+        <v>28.628630000000001</v>
       </c>
       <c r="H10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="I10" s="152" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="13">
-        <v>28476</v>
+        <v>28776</v>
       </c>
       <c r="K10" s="63">
-        <v>243.565</v>
+        <v>245.84350000000001</v>
       </c>
       <c r="L10" s="63">
-        <v>168.84010000000001</v>
+        <v>166.3212</v>
       </c>
       <c r="M10" s="64">
-        <v>29.063369999999999</v>
+        <v>29.294509999999999</v>
       </c>
       <c r="N10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="O10" s="152" t="s">
         <v>14</v>
       </c>
       <c r="P10" s="13">
-        <v>17617</v>
+        <v>18053</v>
       </c>
       <c r="Q10" s="63">
-        <v>150.41399999999999</v>
+        <v>153.53899999999999</v>
       </c>
       <c r="R10" s="63">
-        <v>94.881360000000001</v>
+        <v>93.399190000000004</v>
       </c>
       <c r="S10" s="63">
-        <v>27.141909999999999</v>
+        <v>27.62763</v>
       </c>
       <c r="U10" s="268"/>
       <c r="V10" s="257"/>
       <c r="W10" s="257"/>
       <c r="X10" s="257"/>
       <c r="Y10" s="257"/>
       <c r="Z10" s="257"/>
       <c r="AA10" s="257"/>
       <c r="AB10" s="257"/>
       <c r="AC10" s="257"/>
       <c r="AD10" s="257"/>
       <c r="AE10" s="257"/>
     </row>
-    <row r="11" spans="1:31" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
+    <row r="11" spans="1:31" s="1" customFormat="1" ht="33.9" customHeight="1">
       <c r="A11" s="66">
         <v>2</v>
       </c>
       <c r="B11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="13">
-        <v>19399</v>
+        <v>19202</v>
       </c>
       <c r="E11" s="63">
-        <v>82.888829999999999</v>
+        <v>81.838999999999999</v>
       </c>
       <c r="F11" s="63">
-        <v>50.242190000000001</v>
+        <v>48.072279999999999</v>
       </c>
       <c r="G11" s="64">
-        <v>11.909560000000001</v>
+        <v>11.73903</v>
       </c>
       <c r="H11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13">
-        <v>11484</v>
+        <v>11244</v>
       </c>
       <c r="K11" s="63">
-        <v>98.225999999999999</v>
+        <v>96.061440000000005</v>
       </c>
       <c r="L11" s="63">
-        <v>64.509439999999998</v>
+        <v>61.727550000000001</v>
       </c>
       <c r="M11" s="64">
-        <v>11.720879999999999</v>
+        <v>11.4466</v>
       </c>
       <c r="N11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="O11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="P11" s="13">
-        <v>7915</v>
+        <v>7958</v>
       </c>
       <c r="Q11" s="63">
-        <v>67.578000000000003</v>
+        <v>67.682000000000002</v>
       </c>
       <c r="R11" s="63">
-        <v>37.014049999999997</v>
+        <v>35.480739999999997</v>
       </c>
       <c r="S11" s="63">
-        <v>12.194369999999999</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>12.17862</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A12" s="66">
         <v>3</v>
       </c>
       <c r="B12" s="293" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="152" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="13">
-        <v>11733</v>
+        <v>11169</v>
       </c>
       <c r="E12" s="63">
-        <v>50.133240000000001</v>
+        <v>47.601999999999997</v>
       </c>
       <c r="F12" s="63">
-        <v>30.38747</v>
+        <v>27.912880000000001</v>
       </c>
       <c r="G12" s="64">
-        <v>7.2031970000000003</v>
+        <v>6.8281020000000003</v>
       </c>
       <c r="H12" s="293" t="s">
         <v>36</v>
       </c>
       <c r="I12" s="152" t="s">
         <v>15</v>
       </c>
       <c r="J12" s="13">
-        <v>6980</v>
+        <v>6589</v>
       </c>
       <c r="K12" s="63">
-        <v>59.701999999999998</v>
+        <v>56.292140000000003</v>
       </c>
       <c r="L12" s="63">
-        <v>39.143729999999998</v>
+        <v>36.083640000000003</v>
       </c>
       <c r="M12" s="64">
-        <v>7.1239759999999999</v>
+        <v>6.7077270000000002</v>
       </c>
       <c r="N12" s="293" t="s">
         <v>38</v>
       </c>
       <c r="O12" s="152" t="s">
         <v>16</v>
       </c>
       <c r="P12" s="13">
-        <v>4963</v>
+        <v>4677</v>
       </c>
       <c r="Q12" s="63">
-        <v>42.374000000000002</v>
+        <v>39.777000000000001</v>
       </c>
       <c r="R12" s="63">
-        <v>24.03359</v>
+        <v>21.56531</v>
       </c>
       <c r="S12" s="63">
-        <v>7.646325</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>7.1575049999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A13" s="66">
         <v>4</v>
       </c>
       <c r="B13" s="293" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="152" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="13">
-        <v>10353</v>
+        <v>10761</v>
       </c>
       <c r="E13" s="63">
-        <v>44.236719999999998</v>
+        <v>45.863</v>
       </c>
       <c r="F13" s="63">
-        <v>24.690190000000001</v>
+        <v>24.63006</v>
       </c>
       <c r="G13" s="64">
-        <v>6.3559789999999996</v>
+        <v>6.5786740000000004</v>
       </c>
       <c r="H13" s="293" t="s">
         <v>37</v>
       </c>
       <c r="I13" s="152" t="s">
         <v>19</v>
       </c>
       <c r="J13" s="13">
-        <v>6305</v>
+        <v>6579</v>
       </c>
       <c r="K13" s="63">
-        <v>53.927999999999997</v>
+        <v>56.206710000000001</v>
       </c>
       <c r="L13" s="63">
-        <v>32.42991</v>
+        <v>32.753500000000003</v>
       </c>
       <c r="M13" s="64">
-        <v>6.4350519999999998</v>
+        <v>6.697546</v>
       </c>
       <c r="N13" s="293" t="s">
         <v>36</v>
       </c>
       <c r="O13" s="152" t="s">
         <v>15</v>
       </c>
       <c r="P13" s="13">
-        <v>4753</v>
+        <v>4580</v>
       </c>
       <c r="Q13" s="63">
-        <v>40.581000000000003</v>
+        <v>38.951999999999998</v>
       </c>
       <c r="R13" s="63">
-        <v>22.408809999999999</v>
+        <v>20.57366</v>
       </c>
       <c r="S13" s="63">
-        <v>7.3227849999999997</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>7.0090599999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A14" s="66">
         <v>5</v>
       </c>
       <c r="B14" s="293" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="152" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="13">
-        <v>9846</v>
+        <v>9530</v>
       </c>
       <c r="E14" s="63">
-        <v>42.070390000000003</v>
+        <v>40.616999999999997</v>
       </c>
       <c r="F14" s="63">
-        <v>26.012049999999999</v>
+        <v>24.306570000000001</v>
       </c>
       <c r="G14" s="64">
-        <v>6.0447179999999996</v>
+        <v>5.8261089999999998</v>
       </c>
       <c r="H14" s="293" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="152" t="s">
         <v>17</v>
       </c>
       <c r="J14" s="13">
-        <v>5108</v>
+        <v>5096</v>
       </c>
       <c r="K14" s="63">
-        <v>43.69</v>
+        <v>43.536909999999999</v>
       </c>
       <c r="L14" s="63">
-        <v>34.95261</v>
+        <v>34.327010000000001</v>
       </c>
       <c r="M14" s="64">
-        <v>5.2133620000000001</v>
+        <v>5.1878250000000001</v>
       </c>
       <c r="N14" s="293" t="s">
         <v>37</v>
       </c>
       <c r="O14" s="152" t="s">
         <v>19</v>
       </c>
       <c r="P14" s="13">
-        <v>4048</v>
+        <v>4182</v>
       </c>
       <c r="Q14" s="63">
-        <v>34.561</v>
+        <v>35.567</v>
       </c>
       <c r="R14" s="63">
-        <v>17.785039999999999</v>
+        <v>17.46585</v>
       </c>
       <c r="S14" s="63">
-        <v>6.2366159999999997</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>6.3999750000000004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A15" s="66">
         <v>6</v>
       </c>
       <c r="B15" s="293" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="152" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="13">
-        <v>7118</v>
+        <v>7033</v>
       </c>
       <c r="E15" s="63">
-        <v>30.414079999999998</v>
+        <v>29.974</v>
       </c>
       <c r="F15" s="63">
-        <v>23.688559999999999</v>
+        <v>22.8019</v>
       </c>
       <c r="G15" s="64">
-        <v>4.3699269999999997</v>
+        <v>4.2995830000000002</v>
       </c>
       <c r="H15" s="293" t="s">
         <v>38</v>
       </c>
       <c r="I15" s="152" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="13">
-        <v>4883</v>
+        <v>4853</v>
       </c>
       <c r="K15" s="63">
-        <v>41.765999999999998</v>
+        <v>41.460880000000003</v>
       </c>
       <c r="L15" s="63">
-        <v>28.060919999999999</v>
+        <v>27.19538</v>
       </c>
       <c r="M15" s="64">
-        <v>4.9837210000000001</v>
+        <v>4.9404459999999997</v>
       </c>
       <c r="N15" s="293" t="s">
         <v>46</v>
       </c>
       <c r="O15" s="152" t="s">
         <v>20</v>
       </c>
       <c r="P15" s="13">
-        <v>2634</v>
+        <v>2683</v>
       </c>
       <c r="Q15" s="63">
-        <v>22.489000000000001</v>
+        <v>22.818000000000001</v>
       </c>
       <c r="R15" s="63">
-        <v>11.820690000000001</v>
+        <v>11.357430000000001</v>
       </c>
       <c r="S15" s="63">
-        <v>4.0581139999999998</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>4.1059619999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A16" s="66">
         <v>7</v>
       </c>
       <c r="B16" s="293" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="152" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="13">
-        <v>6428</v>
+        <v>6383</v>
       </c>
       <c r="E16" s="63">
-        <v>27.465820000000001</v>
+        <v>27.204000000000001</v>
       </c>
       <c r="F16" s="63">
-        <v>15.277749999999999</v>
+        <v>14.56739</v>
       </c>
       <c r="G16" s="64">
-        <v>3.9463180000000002</v>
+        <v>3.902209</v>
       </c>
       <c r="H16" s="293" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="152" t="s">
         <v>44</v>
       </c>
       <c r="J16" s="13">
-        <v>4698</v>
+        <v>4733</v>
       </c>
       <c r="K16" s="63">
-        <v>40.183</v>
+        <v>40.435679999999998</v>
       </c>
       <c r="L16" s="63">
-        <v>23.886510000000001</v>
+        <v>23.413720000000001</v>
       </c>
       <c r="M16" s="64">
-        <v>4.794905</v>
+        <v>4.8182840000000002</v>
       </c>
       <c r="N16" s="293" t="s">
         <v>41</v>
       </c>
       <c r="O16" s="152" t="s">
         <v>42</v>
       </c>
       <c r="P16" s="13">
-        <v>2327</v>
+        <v>2349</v>
       </c>
       <c r="Q16" s="63">
-        <v>19.867000000000001</v>
+        <v>19.978000000000002</v>
       </c>
       <c r="R16" s="63">
-        <v>11.18257</v>
+        <v>10.755739999999999</v>
       </c>
       <c r="S16" s="63">
-        <v>3.5851289999999998</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>3.594821</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A17" s="66">
         <v>8</v>
       </c>
       <c r="B17" s="293" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="152" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13">
-        <v>5459</v>
+        <v>5536</v>
       </c>
       <c r="E17" s="63">
-        <v>23.32544</v>
+        <v>23.594000000000001</v>
       </c>
       <c r="F17" s="63">
-        <v>13.456390000000001</v>
+        <v>13.1677</v>
       </c>
       <c r="G17" s="64">
-        <v>3.3514240000000002</v>
+        <v>3.384401</v>
       </c>
       <c r="H17" s="293" t="s">
         <v>45</v>
       </c>
       <c r="I17" s="152" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="13">
-        <v>3558</v>
+        <v>3354</v>
       </c>
       <c r="K17" s="63">
-        <v>30.431999999999999</v>
+        <v>28.654399999999999</v>
       </c>
       <c r="L17" s="63">
-        <v>22.289300000000001</v>
+        <v>20.60867</v>
       </c>
       <c r="M17" s="64">
-        <v>3.6313900000000001</v>
+        <v>3.4144359999999998</v>
       </c>
       <c r="N17" s="293" t="s">
         <v>39</v>
       </c>
       <c r="O17" s="152" t="s">
         <v>17</v>
       </c>
       <c r="P17" s="13">
-        <v>2010</v>
+        <v>1937</v>
       </c>
       <c r="Q17" s="63">
-        <v>17.161000000000001</v>
+        <v>16.474</v>
       </c>
       <c r="R17" s="63">
-        <v>12.773389999999999</v>
+        <v>11.698650000000001</v>
       </c>
       <c r="S17" s="63">
-        <v>3.0967380000000002</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>2.9643120000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A18" s="66">
         <v>9</v>
       </c>
       <c r="B18" s="293" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C18" s="152" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D18" s="13">
-        <v>4962</v>
+        <v>4762</v>
       </c>
       <c r="E18" s="63">
-        <v>21.201830000000001</v>
+        <v>20.295000000000002</v>
       </c>
       <c r="F18" s="63">
-        <v>14.786210000000001</v>
+        <v>11.80415</v>
       </c>
       <c r="G18" s="64">
-        <v>3.0463019999999998</v>
+        <v>2.9112209999999998</v>
       </c>
       <c r="H18" s="293" t="s">
         <v>46</v>
       </c>
       <c r="I18" s="152" t="s">
         <v>20</v>
       </c>
       <c r="J18" s="13">
-        <v>2825</v>
+        <v>2853</v>
       </c>
       <c r="K18" s="63">
-        <v>24.163</v>
+        <v>24.374179999999999</v>
       </c>
       <c r="L18" s="63">
-        <v>15.19609</v>
+        <v>15.11275</v>
       </c>
       <c r="M18" s="64">
-        <v>2.8832710000000001</v>
+        <v>2.9044080000000001</v>
       </c>
       <c r="N18" s="293" t="s">
         <v>43</v>
       </c>
       <c r="O18" s="152" t="s">
         <v>44</v>
       </c>
       <c r="P18" s="13">
-        <v>1730</v>
+        <v>1650</v>
       </c>
       <c r="Q18" s="63">
-        <v>14.77</v>
+        <v>14.032999999999999</v>
       </c>
       <c r="R18" s="63">
-        <v>7.6508000000000003</v>
+        <v>6.8720290000000004</v>
       </c>
       <c r="S18" s="63">
-        <v>2.6653519999999999</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>2.5250979999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A19" s="66">
         <v>10</v>
       </c>
       <c r="B19" s="293" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C19" s="152" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D19" s="13">
-        <v>4868</v>
+        <v>4688</v>
       </c>
       <c r="E19" s="63">
-        <v>20.800190000000001</v>
+        <v>19.98</v>
       </c>
       <c r="F19" s="63">
-        <v>12.51854</v>
+        <v>13.62922</v>
       </c>
       <c r="G19" s="64">
-        <v>2.9885929999999998</v>
+        <v>2.8659810000000001</v>
       </c>
       <c r="H19" s="293" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I19" s="152" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J19" s="13">
-        <v>2541</v>
+        <v>2426</v>
       </c>
       <c r="K19" s="63">
-        <v>21.734000000000002</v>
+        <v>20.72617</v>
       </c>
       <c r="L19" s="63">
-        <v>13.96719</v>
+        <v>16.268419999999999</v>
       </c>
       <c r="M19" s="64">
-        <v>2.593413</v>
+        <v>2.4697140000000002</v>
       </c>
       <c r="N19" s="293" t="s">
         <v>49</v>
       </c>
       <c r="O19" s="152" t="s">
         <v>23</v>
       </c>
       <c r="P19" s="13">
-        <v>1438</v>
+        <v>1349</v>
       </c>
       <c r="Q19" s="63">
-        <v>12.276999999999999</v>
+        <v>11.473000000000001</v>
       </c>
       <c r="R19" s="63">
-        <v>6.7375129999999999</v>
+        <v>6.0557210000000001</v>
       </c>
       <c r="S19" s="63">
-        <v>2.2154769999999999</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>2.0644589999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A20" s="66"/>
       <c r="B20" s="294"/>
       <c r="C20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="65">
-        <v>36627</v>
+        <v>37681</v>
       </c>
       <c r="E20" s="63">
-        <v>156.5013298147916</v>
+        <v>160.5981286168915</v>
       </c>
       <c r="F20" s="63">
-        <v>102.288477355208</v>
+        <v>102.55715757220401</v>
       </c>
       <c r="G20" s="74">
-        <v>22.486278747099199</v>
+        <v>23.036057075085282</v>
       </c>
       <c r="H20" s="294"/>
       <c r="I20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="J20" s="65">
-        <v>21121</v>
+        <v>21727</v>
       </c>
       <c r="K20" s="63">
-        <v>180.65535357526917</v>
+        <v>185.62138653631109</v>
       </c>
       <c r="L20" s="63">
-        <v>125.83004735314</v>
+        <v>123.367848402028</v>
       </c>
       <c r="M20" s="74">
-        <v>21.55666010063381</v>
+        <v>22.118497404051716</v>
       </c>
       <c r="N20" s="294"/>
       <c r="O20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="P20" s="65">
-        <v>15472</v>
+        <v>15926</v>
       </c>
       <c r="Q20" s="63">
-        <v>132.10030043170383</v>
+        <v>135.44930561393826</v>
       </c>
       <c r="R20" s="63">
-        <v>80.957498724091195</v>
+        <v>80.897986435993104</v>
       </c>
       <c r="S20" s="63">
-        <v>23.837182430246351</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>24.372551420176297</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A21" s="67">
         <v>11</v>
       </c>
       <c r="B21" s="295" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="160" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="68">
-        <v>3542</v>
+        <v>3675</v>
       </c>
       <c r="E21" s="69">
-        <v>15.134399999999999</v>
+        <v>15.663</v>
       </c>
       <c r="F21" s="69">
-        <v>11.75778</v>
+        <v>12.100429999999999</v>
       </c>
       <c r="G21" s="70">
-        <v>2.1745269999999999</v>
+        <v>2.2466900000000001</v>
       </c>
       <c r="H21" s="295" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I21" s="160" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J21" s="68">
-        <v>2362</v>
+        <v>2413</v>
       </c>
       <c r="K21" s="69">
-        <v>20.202999999999999</v>
+        <v>20.615110000000001</v>
       </c>
       <c r="L21" s="69">
-        <v>15.92624</v>
+        <v>12.93722</v>
       </c>
       <c r="M21" s="70">
-        <v>2.4107210000000001</v>
+        <v>2.45648</v>
       </c>
       <c r="N21" s="295" t="s">
         <v>45</v>
       </c>
       <c r="O21" s="160" t="s">
         <v>18</v>
       </c>
       <c r="P21" s="68">
-        <v>1404</v>
+        <v>1334</v>
       </c>
       <c r="Q21" s="69">
-        <v>11.987</v>
+        <v>11.345000000000001</v>
       </c>
       <c r="R21" s="69">
-        <v>7.4795850000000002</v>
+        <v>6.848268</v>
       </c>
       <c r="S21" s="69">
-        <v>2.1630950000000002</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>2.0415030000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A22" s="66">
         <v>12</v>
       </c>
       <c r="B22" s="293" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="152" t="s">
         <v>23</v>
       </c>
       <c r="D22" s="13">
-        <v>3435</v>
+        <v>3428</v>
       </c>
       <c r="E22" s="63">
-        <v>14.677210000000001</v>
+        <v>14.61</v>
       </c>
       <c r="F22" s="63">
-        <v>8.7210599999999996</v>
+        <v>8.3236410000000003</v>
       </c>
       <c r="G22" s="64">
-        <v>2.1088369999999999</v>
+        <v>2.095688</v>
       </c>
       <c r="H22" s="293" t="s">
         <v>49</v>
       </c>
       <c r="I22" s="152" t="s">
         <v>23</v>
       </c>
       <c r="J22" s="13">
-        <v>1997</v>
+        <v>2079</v>
       </c>
       <c r="K22" s="63">
-        <v>17.081</v>
+        <v>17.76163</v>
       </c>
       <c r="L22" s="63">
-        <v>10.90624</v>
+        <v>10.85342</v>
       </c>
       <c r="M22" s="64">
-        <v>2.038192</v>
+        <v>2.1164610000000001</v>
       </c>
       <c r="N22" s="293" t="s">
         <v>47</v>
       </c>
       <c r="O22" s="152" t="s">
         <v>48</v>
       </c>
       <c r="P22" s="13">
-        <v>1180</v>
+        <v>1249</v>
       </c>
       <c r="Q22" s="63">
-        <v>10.074</v>
+        <v>10.622</v>
       </c>
       <c r="R22" s="63">
-        <v>7.745215</v>
+        <v>8.0867229999999992</v>
       </c>
       <c r="S22" s="63">
-        <v>1.8179860000000001</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>1.9114230000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A23" s="66">
         <v>13</v>
       </c>
       <c r="B23" s="293" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="152" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="13">
-        <v>1606</v>
+        <v>1624</v>
       </c>
       <c r="E23" s="63">
-        <v>6.8621819999999998</v>
+        <v>6.9210000000000003</v>
       </c>
       <c r="F23" s="63">
-        <v>4.2568789999999996</v>
+        <v>4.1724860000000001</v>
       </c>
       <c r="G23" s="64">
-        <v>0.98596569999999994</v>
+        <v>0.99282280000000001</v>
       </c>
       <c r="H23" s="293" t="s">
+        <v>62</v>
+      </c>
+      <c r="I23" s="152" t="s">
+        <v>63</v>
+      </c>
+      <c r="J23" s="13">
+        <v>830</v>
+      </c>
+      <c r="K23" s="63">
+        <v>7.0909810000000002</v>
+      </c>
+      <c r="L23" s="63">
+        <v>4.5605140000000004</v>
+      </c>
+      <c r="M23" s="64">
+        <v>0.84495569999999998</v>
+      </c>
+      <c r="N23" s="293" t="s">
         <v>52</v>
       </c>
-      <c r="I23" s="152" t="s">
+      <c r="O23" s="152" t="s">
         <v>53</v>
       </c>
-      <c r="J23" s="13">
-[...16 lines deleted...]
-      </c>
       <c r="P23" s="13">
-        <v>840</v>
+        <v>876</v>
       </c>
       <c r="Q23" s="63">
-        <v>7.1710000000000003</v>
+        <v>7.45</v>
       </c>
       <c r="R23" s="63">
-        <v>3.3233470000000001</v>
+        <v>4.2429389999999998</v>
       </c>
       <c r="S23" s="63">
-        <v>1.2941590000000001</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>1.340598</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A24" s="66">
         <v>14</v>
       </c>
       <c r="B24" s="293" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="152" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="13">
-        <v>1460</v>
+        <v>1440</v>
       </c>
       <c r="E24" s="63">
-        <v>6.2383470000000001</v>
+        <v>6.1369999999999996</v>
       </c>
       <c r="F24" s="63">
-        <v>3.0867879999999999</v>
+        <v>2.921799</v>
       </c>
       <c r="G24" s="64">
-        <v>0.89633240000000003</v>
+        <v>0.88033550000000005</v>
       </c>
       <c r="H24" s="293" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="I24" s="152" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="J24" s="13">
-        <v>764</v>
+        <v>748</v>
       </c>
       <c r="K24" s="63">
-        <v>6.5339999999999998</v>
+        <v>6.3904269999999999</v>
       </c>
       <c r="L24" s="63">
-        <v>4.3006510000000002</v>
+        <v>4.0962519999999998</v>
       </c>
       <c r="M24" s="64">
-        <v>0.77975890000000003</v>
+        <v>0.76147819999999999</v>
       </c>
       <c r="N24" s="293" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O24" s="152" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="P24" s="13">
-        <v>828</v>
+        <v>778</v>
       </c>
       <c r="Q24" s="63">
-        <v>7.069</v>
+        <v>6.6159999999999997</v>
       </c>
       <c r="R24" s="63">
-        <v>4.1864910000000002</v>
+        <v>2.917573</v>
       </c>
       <c r="S24" s="63">
-        <v>1.275671</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+        <v>1.1906220000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A25" s="71">
         <v>15</v>
       </c>
       <c r="B25" s="296" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="164" t="s">
         <v>63</v>
       </c>
       <c r="D25" s="72">
-        <v>1357</v>
+        <v>1386</v>
       </c>
       <c r="E25" s="73">
-        <v>5.7982440000000004</v>
+        <v>5.907</v>
       </c>
       <c r="F25" s="73">
-        <v>3.6178050000000002</v>
+        <v>3.5483060000000002</v>
       </c>
       <c r="G25" s="74">
-        <v>0.83309800000000001</v>
+        <v>0.84732289999999999</v>
       </c>
       <c r="H25" s="296" t="s">
         <v>50</v>
       </c>
       <c r="I25" s="164" t="s">
         <v>51</v>
       </c>
       <c r="J25" s="17">
-        <v>620</v>
+        <v>662</v>
       </c>
       <c r="K25" s="73">
-        <v>5.3029999999999999</v>
+        <v>5.6556980000000001</v>
       </c>
       <c r="L25" s="73">
-        <v>2.846012</v>
+        <v>2.9482159999999999</v>
       </c>
       <c r="M25" s="74">
-        <v>0.63278869999999998</v>
+        <v>0.67392859999999999</v>
       </c>
       <c r="N25" s="296" t="s">
         <v>55</v>
       </c>
       <c r="O25" s="164" t="s">
         <v>56</v>
       </c>
       <c r="P25" s="17">
-        <v>646</v>
+        <v>755</v>
       </c>
       <c r="Q25" s="73">
-        <v>5.5149999999999997</v>
+        <v>6.4210000000000003</v>
       </c>
       <c r="R25" s="73">
-        <v>2.6218940000000002</v>
+        <v>2.9156059999999999</v>
       </c>
       <c r="S25" s="73">
-        <v>0.99527010000000005</v>
+        <v>1.155424</v>
       </c>
     </row>
     <row r="26" spans="1:20" s="272" customFormat="1" ht="14.1" customHeight="1">
       <c r="A26" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C26" s="297"/>
       <c r="D26" s="297"/>
       <c r="E26" s="297"/>
       <c r="F26" s="297"/>
       <c r="G26" s="297"/>
       <c r="H26" s="274"/>
       <c r="I26" s="297"/>
       <c r="J26" s="297"/>
       <c r="K26" s="297"/>
       <c r="L26" s="297"/>
       <c r="M26" s="297"/>
       <c r="N26" s="274"/>
       <c r="O26" s="297"/>
       <c r="P26" s="297"/>
       <c r="Q26" s="297"/>
       <c r="R26" s="297"/>
       <c r="S26" s="297"/>
     </row>
     <row r="27" spans="1:20" s="275" customFormat="1" ht="14.1" customHeight="1">
       <c r="A27" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B27" s="260"/>
       <c r="C27" s="259"/>
       <c r="D27" s="280"/>
       <c r="E27" s="280"/>
       <c r="F27" s="280"/>
       <c r="G27" s="280"/>
       <c r="H27" s="281"/>
       <c r="I27" s="259"/>
       <c r="J27" s="282"/>
       <c r="K27" s="282"/>
       <c r="L27" s="282"/>
       <c r="M27" s="282"/>
       <c r="N27" s="281"/>
       <c r="O27" s="259"/>
       <c r="P27" s="282"/>
       <c r="Q27" s="282"/>
       <c r="R27" s="282"/>
       <c r="S27" s="282"/>
       <c r="T27" s="257"/>
     </row>
     <row r="28" spans="1:20" s="275" customFormat="1">
       <c r="A28" s="257"/>
       <c r="B28" s="260"/>
       <c r="C28" s="46"/>
@@ -10025,1378 +10045,1383 @@
       <c r="B76" s="260"/>
       <c r="C76" s="46"/>
     </row>
     <row r="77" spans="2:3">
       <c r="B77" s="260"/>
       <c r="C77" s="46"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="260"/>
       <c r="C78" s="46"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="260"/>
       <c r="C79" s="46"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="260"/>
       <c r="C80" s="46"/>
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="260"/>
       <c r="C81" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="K6:L6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q7:Q8"/>
-    <mergeCell ref="E6:F6"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:S5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="K6:L6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE81"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="C1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="257" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="19" width="7" style="257" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="257" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="259" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="257" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="257" customWidth="1"/>
+    <col min="6" max="6" width="6" style="257" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="257" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="260" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="46" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="257" customWidth="1"/>
+    <col min="11" max="12" width="6.21875" style="257" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="257" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="260" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="46" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="257" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="257" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="257" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="257" customWidth="1"/>
     <col min="20" max="16384" width="9" style="257"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="276" customFormat="1" ht="25.5">
+    <row r="1" spans="1:31" s="283" customFormat="1" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="374"/>
       <c r="R1" s="374"/>
       <c r="S1" s="374"/>
     </row>
-    <row r="2" spans="1:31" s="276" customFormat="1" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:31" s="283" customFormat="1" ht="9.15" customHeight="1">
       <c r="A2" s="250"/>
       <c r="B2" s="251"/>
       <c r="C2" s="252"/>
-      <c r="D2" s="277"/>
-[...2 lines deleted...]
-      <c r="G2" s="277"/>
+      <c r="D2" s="284"/>
+      <c r="E2" s="284"/>
+      <c r="F2" s="284"/>
+      <c r="G2" s="284"/>
       <c r="H2" s="251"/>
       <c r="I2" s="252"/>
-      <c r="J2" s="277"/>
-[...2 lines deleted...]
-      <c r="M2" s="277"/>
+      <c r="J2" s="284"/>
+      <c r="K2" s="284"/>
+      <c r="L2" s="284"/>
+      <c r="M2" s="284"/>
       <c r="N2" s="251"/>
       <c r="O2" s="252"/>
-      <c r="P2" s="277"/>
-[...25 lines deleted...]
-      <c r="S3" s="256"/>
+      <c r="P2" s="284"/>
+      <c r="Q2" s="284"/>
+      <c r="R2" s="284"/>
+      <c r="S2" s="284"/>
+    </row>
+    <row r="3" spans="1:31" s="283" customFormat="1">
+      <c r="A3" s="285"/>
+      <c r="B3" s="286"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="288"/>
+      <c r="E3" s="288"/>
+      <c r="F3" s="288"/>
+      <c r="G3" s="288"/>
+      <c r="H3" s="286"/>
+      <c r="I3" s="391" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="391"/>
+      <c r="K3" s="391"/>
+      <c r="L3" s="288"/>
+      <c r="M3" s="288"/>
+      <c r="N3" s="286"/>
+      <c r="O3" s="289"/>
+      <c r="P3" s="288"/>
+      <c r="Q3" s="288"/>
+      <c r="R3" s="288"/>
+      <c r="S3" s="290"/>
     </row>
     <row r="4" spans="1:31" ht="7.5" customHeight="1"/>
     <row r="5" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="385" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="C5" s="386"/>
       <c r="D5" s="386"/>
       <c r="E5" s="386"/>
       <c r="F5" s="386"/>
       <c r="G5" s="387"/>
       <c r="H5" s="385" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="I5" s="386"/>
       <c r="J5" s="386"/>
       <c r="K5" s="386"/>
       <c r="L5" s="386"/>
       <c r="M5" s="387"/>
       <c r="N5" s="385" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="O5" s="386"/>
       <c r="P5" s="386"/>
       <c r="Q5" s="386"/>
       <c r="R5" s="386"/>
-      <c r="S5" s="386"/>
+      <c r="S5" s="388"/>
     </row>
     <row r="6" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="261" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="262" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="263"/>
       <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="392" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="F6" s="393"/>
       <c r="G6" s="4" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="H6" s="262" t="s">
         <v>30</v>
       </c>
       <c r="I6" s="263"/>
       <c r="J6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="K6" s="392" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="L6" s="393"/>
       <c r="M6" s="4" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="N6" s="262" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="263"/>
       <c r="P6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="Q6" s="392" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-        <v>6</v>
+        <v>94</v>
+      </c>
+      <c r="R6" s="394"/>
+      <c r="S6" s="291" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="7" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="261"/>
       <c r="B7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="264" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="395" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="F7" s="8" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="264" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="5"/>
       <c r="K7" s="395" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="L7" s="8" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="264" t="s">
         <v>26</v>
       </c>
       <c r="P7" s="5"/>
       <c r="Q7" s="395" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="R7" s="8" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="S7" s="9" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="265" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="396"/>
       <c r="F8" s="12" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="265" t="s">
         <v>27</v>
       </c>
       <c r="I8" s="2"/>
       <c r="J8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="396"/>
       <c r="L8" s="12" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N8" s="265" t="s">
         <v>27</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="Q8" s="396"/>
       <c r="R8" s="12" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="S8" s="265" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.45" customHeight="1">
+    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A9" s="40"/>
-      <c r="B9" s="266" t="s">
+      <c r="B9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="152" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="13">
-        <v>154374</v>
+        <v>162886</v>
       </c>
       <c r="E9" s="63">
-        <v>661.28158293000001</v>
+        <v>695.98590000000002</v>
       </c>
       <c r="F9" s="63">
-        <v>435.27514479000001</v>
+        <v>443.49869999999999</v>
       </c>
       <c r="G9" s="64">
         <v>100</v>
       </c>
-      <c r="H9" s="266" t="s">
+      <c r="H9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="152" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="13">
-        <v>93340</v>
+        <v>97979</v>
       </c>
       <c r="K9" s="63">
-        <v>799.21250082999995</v>
+        <v>838.0489</v>
       </c>
       <c r="L9" s="63">
-        <v>556.63504406000004</v>
+        <v>569.10580000000004</v>
       </c>
       <c r="M9" s="64">
         <v>100</v>
       </c>
-      <c r="N9" s="266" t="s">
+      <c r="N9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="152" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="13">
-        <v>61034</v>
+        <v>64907</v>
       </c>
       <c r="Q9" s="63">
-        <v>523.19313253999997</v>
+        <v>554.17750000000001</v>
       </c>
       <c r="R9" s="63">
-        <v>322.0347683</v>
+        <v>327.24529999999999</v>
       </c>
       <c r="S9" s="63">
         <v>100</v>
       </c>
       <c r="U9" s="257"/>
       <c r="V9" s="257"/>
       <c r="W9" s="257"/>
       <c r="X9" s="257"/>
       <c r="Y9" s="257"/>
       <c r="Z9" s="257"/>
       <c r="AA9" s="257"/>
       <c r="AB9" s="257"/>
       <c r="AC9" s="257"/>
       <c r="AD9" s="257"/>
     </row>
-    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.45" customHeight="1">
+    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A10" s="66">
         <v>1</v>
       </c>
-      <c r="B10" s="267" t="s">
+      <c r="B10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="152" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="13">
-        <v>44791</v>
+        <v>46093</v>
       </c>
       <c r="E10" s="63">
-        <v>191.86821214</v>
+        <v>196.94800000000001</v>
       </c>
       <c r="F10" s="63">
-        <v>130.44777536000001</v>
+        <v>130.15090000000001</v>
       </c>
       <c r="G10" s="64">
-        <v>29.014600904000002</v>
-[...1 lines deleted...]
-      <c r="H10" s="267" t="s">
+        <v>28.297699999999999</v>
+      </c>
+      <c r="H10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="I10" s="152" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="13">
-        <v>27883</v>
+        <v>28476</v>
       </c>
       <c r="K10" s="63">
-        <v>238.74482709</v>
+        <v>243.565</v>
       </c>
       <c r="L10" s="63">
-        <v>169.36297931999999</v>
+        <v>168.84010000000001</v>
       </c>
       <c r="M10" s="64">
-        <v>29.872509105999999</v>
-[...1 lines deleted...]
-      <c r="N10" s="267" t="s">
+        <v>29.063369999999999</v>
+      </c>
+      <c r="N10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="O10" s="152" t="s">
         <v>14</v>
       </c>
       <c r="P10" s="13">
-        <v>16908</v>
+        <v>17617</v>
       </c>
       <c r="Q10" s="63">
-        <v>144.93805886999999</v>
+        <v>150.41399999999999</v>
       </c>
       <c r="R10" s="63">
-        <v>94.658721231000001</v>
+        <v>94.881360000000001</v>
       </c>
       <c r="S10" s="63">
-        <v>27.702591997999999</v>
+        <v>27.141909999999999</v>
       </c>
       <c r="U10" s="268"/>
       <c r="V10" s="257"/>
       <c r="W10" s="257"/>
       <c r="X10" s="257"/>
       <c r="Y10" s="257"/>
       <c r="Z10" s="257"/>
       <c r="AA10" s="257"/>
       <c r="AB10" s="257"/>
       <c r="AC10" s="257"/>
       <c r="AD10" s="257"/>
       <c r="AE10" s="257"/>
     </row>
-    <row r="11" spans="1:31" s="1" customFormat="1" ht="29.45" customHeight="1">
+    <row r="11" spans="1:31" s="1" customFormat="1" ht="33.9" customHeight="1">
       <c r="A11" s="66">
         <v>2</v>
       </c>
-      <c r="B11" s="267" t="s">
+      <c r="B11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="13">
-        <v>17694</v>
+        <v>19399</v>
       </c>
       <c r="E11" s="63">
-        <v>75.794604844999995</v>
+        <v>82.888829999999999</v>
       </c>
       <c r="F11" s="63">
-        <v>47.676064064000002</v>
+        <v>50.242190000000001</v>
       </c>
       <c r="G11" s="64">
-        <v>11.461774651000001</v>
-[...1 lines deleted...]
-      <c r="H11" s="267" t="s">
+        <v>11.909560000000001</v>
+      </c>
+      <c r="H11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13">
-        <v>10559</v>
+        <v>11484</v>
       </c>
       <c r="K11" s="63">
-        <v>90.410164949000006</v>
+        <v>98.225999999999999</v>
       </c>
       <c r="L11" s="63">
-        <v>61.159135073999998</v>
+        <v>64.509439999999998</v>
       </c>
       <c r="M11" s="64">
-        <v>11.312406256999999</v>
-[...1 lines deleted...]
-      <c r="N11" s="267" t="s">
+        <v>11.720879999999999</v>
+      </c>
+      <c r="N11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="O11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="P11" s="13">
-        <v>7135</v>
+        <v>7915</v>
       </c>
       <c r="Q11" s="63">
-        <v>61.162352142000003</v>
+        <v>67.578000000000003</v>
       </c>
       <c r="R11" s="63">
-        <v>35.104995314999996</v>
+        <v>37.014049999999997</v>
       </c>
       <c r="S11" s="63">
-        <v>11.690205459</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>12.194369999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A12" s="66">
         <v>3</v>
       </c>
-      <c r="B12" s="267" t="s">
+      <c r="B12" s="293" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="152" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="13">
-        <v>11313</v>
+        <v>11733</v>
       </c>
       <c r="E12" s="63">
-        <v>48.460741755000001</v>
+        <v>50.133240000000001</v>
       </c>
       <c r="F12" s="63">
-        <v>30.263224937</v>
+        <v>30.38747</v>
       </c>
       <c r="G12" s="64">
-        <v>7.3283065800999996</v>
-[...1 lines deleted...]
-      <c r="H12" s="267" t="s">
+        <v>7.2031970000000003</v>
+      </c>
+      <c r="H12" s="293" t="s">
         <v>36</v>
       </c>
       <c r="I12" s="152" t="s">
         <v>15</v>
       </c>
       <c r="J12" s="13">
-        <v>6599</v>
+        <v>6980</v>
       </c>
       <c r="K12" s="63">
-        <v>56.503142201000003</v>
+        <v>59.701999999999998</v>
       </c>
       <c r="L12" s="63">
-        <v>37.967291719000002</v>
+        <v>39.143729999999998</v>
       </c>
       <c r="M12" s="64">
-        <v>7.0698521534000003</v>
-[...1 lines deleted...]
-      <c r="N12" s="267" t="s">
+        <v>7.1239759999999999</v>
+      </c>
+      <c r="N12" s="293" t="s">
         <v>38</v>
       </c>
       <c r="O12" s="152" t="s">
         <v>16</v>
       </c>
       <c r="P12" s="13">
-        <v>4785</v>
+        <v>4963</v>
       </c>
       <c r="Q12" s="63">
-        <v>41.017779257000001</v>
+        <v>42.374000000000002</v>
       </c>
       <c r="R12" s="63">
-        <v>24.215435799000002</v>
+        <v>24.03359</v>
       </c>
       <c r="S12" s="63">
-        <v>7.8398925189000002</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>7.646325</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A13" s="66">
         <v>4</v>
       </c>
-      <c r="B13" s="267" t="s">
-        <v>38</v>
+      <c r="B13" s="293" t="s">
+        <v>37</v>
       </c>
       <c r="C13" s="152" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D13" s="13">
-        <v>9438</v>
+        <v>10353</v>
       </c>
       <c r="E13" s="63">
-        <v>40.428929611000001</v>
+        <v>44.236719999999998</v>
       </c>
       <c r="F13" s="63">
-        <v>25.814484631999999</v>
+        <v>24.690190000000001</v>
       </c>
       <c r="G13" s="64">
-        <v>6.1137238136000001</v>
-[...1 lines deleted...]
-      <c r="H13" s="267" t="s">
+        <v>6.3559789999999996</v>
+      </c>
+      <c r="H13" s="293" t="s">
         <v>37</v>
       </c>
       <c r="I13" s="152" t="s">
         <v>19</v>
       </c>
       <c r="J13" s="13">
-        <v>5680</v>
+        <v>6305</v>
       </c>
       <c r="K13" s="63">
-        <v>48.634315457</v>
+        <v>53.927999999999997</v>
       </c>
       <c r="L13" s="63">
-        <v>30.104584881000001</v>
+        <v>32.42991</v>
       </c>
       <c r="M13" s="64">
-        <v>6.0852796228999999</v>
-[...1 lines deleted...]
-      <c r="N13" s="267" t="s">
+        <v>6.4350519999999998</v>
+      </c>
+      <c r="N13" s="293" t="s">
         <v>36</v>
       </c>
       <c r="O13" s="152" t="s">
         <v>15</v>
       </c>
       <c r="P13" s="13">
-        <v>4714</v>
+        <v>4753</v>
       </c>
       <c r="Q13" s="63">
-        <v>40.409155990999999</v>
+        <v>40.581000000000003</v>
       </c>
       <c r="R13" s="63">
-        <v>23.222925644</v>
+        <v>22.408809999999999</v>
       </c>
       <c r="S13" s="63">
-        <v>7.7235639151999997</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>7.3227849999999997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A14" s="66">
         <v>5</v>
       </c>
-      <c r="B14" s="267" t="s">
-        <v>37</v>
+      <c r="B14" s="293" t="s">
+        <v>38</v>
       </c>
       <c r="C14" s="152" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D14" s="13">
-        <v>9042</v>
+        <v>9846</v>
       </c>
       <c r="E14" s="63">
-        <v>38.732610886000003</v>
+        <v>42.070390000000003</v>
       </c>
       <c r="F14" s="63">
-        <v>22.459075361</v>
+        <v>26.012049999999999</v>
       </c>
       <c r="G14" s="64">
-        <v>5.8572039333000001</v>
-[...1 lines deleted...]
-      <c r="H14" s="267" t="s">
+        <v>6.0447179999999996</v>
+      </c>
+      <c r="H14" s="293" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="152" t="s">
         <v>17</v>
       </c>
       <c r="J14" s="13">
-        <v>4733</v>
+        <v>5108</v>
       </c>
       <c r="K14" s="63">
-        <v>40.525742088000001</v>
+        <v>43.69</v>
       </c>
       <c r="L14" s="63">
-        <v>32.84560269</v>
+        <v>34.95261</v>
       </c>
       <c r="M14" s="64">
-        <v>5.0707092350999998</v>
-[...1 lines deleted...]
-      <c r="N14" s="267" t="s">
+        <v>5.2133620000000001</v>
+      </c>
+      <c r="N14" s="293" t="s">
         <v>37</v>
       </c>
       <c r="O14" s="152" t="s">
         <v>19</v>
       </c>
       <c r="P14" s="13">
-        <v>3362</v>
+        <v>4048</v>
       </c>
       <c r="Q14" s="63">
-        <v>28.819597463000001</v>
+        <v>34.561</v>
       </c>
       <c r="R14" s="63">
-        <v>15.502865953000001</v>
+        <v>17.785039999999999</v>
       </c>
       <c r="S14" s="63">
-        <v>5.5084051511999998</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>6.2366159999999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A15" s="66">
         <v>6</v>
       </c>
-      <c r="B15" s="267" t="s">
+      <c r="B15" s="293" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="152" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="13">
-        <v>6619</v>
+        <v>7118</v>
       </c>
       <c r="E15" s="63">
-        <v>28.353367777999999</v>
+        <v>30.414079999999998</v>
       </c>
       <c r="F15" s="63">
-        <v>22.388391691999999</v>
+        <v>23.688559999999999</v>
       </c>
       <c r="G15" s="64">
-        <v>4.2876391101999998</v>
-[...1 lines deleted...]
-      <c r="H15" s="267" t="s">
+        <v>4.3699269999999997</v>
+      </c>
+      <c r="H15" s="293" t="s">
         <v>38</v>
       </c>
       <c r="I15" s="152" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="13">
-        <v>4653</v>
+        <v>4883</v>
       </c>
       <c r="K15" s="63">
-        <v>39.840751728999997</v>
+        <v>41.765999999999998</v>
       </c>
       <c r="L15" s="63">
-        <v>27.464689068999999</v>
+        <v>28.060919999999999</v>
       </c>
       <c r="M15" s="64">
-        <v>4.9850010714000001</v>
-[...1 lines deleted...]
-      <c r="N15" s="267" t="s">
+        <v>4.9837210000000001</v>
+      </c>
+      <c r="N15" s="293" t="s">
         <v>46</v>
       </c>
       <c r="O15" s="152" t="s">
         <v>20</v>
       </c>
       <c r="P15" s="13">
-        <v>2498</v>
+        <v>2634</v>
       </c>
       <c r="Q15" s="63">
-        <v>21.413252368999999</v>
+        <v>22.489000000000001</v>
       </c>
       <c r="R15" s="63">
-        <v>11.736393733</v>
+        <v>11.820690000000001</v>
       </c>
       <c r="S15" s="63">
-        <v>4.0928007339999999</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>4.0581139999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A16" s="66">
         <v>7</v>
       </c>
-      <c r="B16" s="267" t="s">
+      <c r="B16" s="293" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="152" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="13">
-        <v>5959</v>
+        <v>6428</v>
       </c>
       <c r="E16" s="63">
-        <v>25.526169904</v>
+        <v>27.465820000000001</v>
       </c>
       <c r="F16" s="63">
-        <v>14.855353251</v>
+        <v>15.277749999999999</v>
       </c>
       <c r="G16" s="64">
-        <v>3.8601059763999999</v>
-[...1 lines deleted...]
-      <c r="H16" s="267" t="s">
+        <v>3.9463180000000002</v>
+      </c>
+      <c r="H16" s="293" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="152" t="s">
         <v>44</v>
       </c>
       <c r="J16" s="13">
-        <v>4408</v>
+        <v>4698</v>
       </c>
       <c r="K16" s="63">
-        <v>37.742968756000003</v>
+        <v>40.183</v>
       </c>
       <c r="L16" s="63">
-        <v>23.186489262999999</v>
+        <v>23.886510000000001</v>
       </c>
       <c r="M16" s="64">
-        <v>4.7225198199999996</v>
-[...1 lines deleted...]
-      <c r="N16" s="267" t="s">
+        <v>4.794905</v>
+      </c>
+      <c r="N16" s="293" t="s">
         <v>41</v>
       </c>
       <c r="O16" s="152" t="s">
         <v>42</v>
       </c>
       <c r="P16" s="13">
-        <v>2232</v>
+        <v>2327</v>
       </c>
       <c r="Q16" s="63">
-        <v>19.133058161000001</v>
+        <v>19.867000000000001</v>
       </c>
       <c r="R16" s="63">
-        <v>11.178759534999999</v>
+        <v>11.18257</v>
       </c>
       <c r="S16" s="63">
-        <v>3.6569780777999998</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>3.5851289999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A17" s="66">
         <v>8</v>
       </c>
-      <c r="B17" s="267" t="s">
+      <c r="B17" s="293" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="152" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13">
-        <v>5033</v>
+        <v>5459</v>
       </c>
       <c r="E17" s="63">
-        <v>21.559525612000002</v>
+        <v>23.32544</v>
       </c>
       <c r="F17" s="63">
-        <v>12.872637255000001</v>
+        <v>13.456390000000001</v>
       </c>
       <c r="G17" s="64">
-        <v>3.2602640341</v>
-[...1 lines deleted...]
-      <c r="H17" s="267" t="s">
+        <v>3.3514240000000002</v>
+      </c>
+      <c r="H17" s="293" t="s">
         <v>45</v>
       </c>
       <c r="I17" s="152" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="13">
-        <v>3513</v>
+        <v>3558</v>
       </c>
       <c r="K17" s="63">
-        <v>30.07963912</v>
+        <v>30.431999999999999</v>
       </c>
       <c r="L17" s="63">
-        <v>22.370015838</v>
+        <v>22.289300000000001</v>
       </c>
       <c r="M17" s="64">
-        <v>3.7636597385999999</v>
-[...1 lines deleted...]
-      <c r="N17" s="267" t="s">
+        <v>3.6313900000000001</v>
+      </c>
+      <c r="N17" s="293" t="s">
         <v>39</v>
       </c>
       <c r="O17" s="152" t="s">
         <v>17</v>
       </c>
       <c r="P17" s="13">
-        <v>1886</v>
+        <v>2010</v>
       </c>
       <c r="Q17" s="63">
-        <v>16.167091259999999</v>
+        <v>17.161000000000001</v>
       </c>
       <c r="R17" s="63">
-        <v>12.191475195000001</v>
+        <v>12.773389999999999</v>
       </c>
       <c r="S17" s="63">
-        <v>3.0900809384999999</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>3.0967380000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A18" s="66">
         <v>9</v>
       </c>
-      <c r="B18" s="267" t="s">
+      <c r="B18" s="293" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="152" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="13">
-        <v>4843</v>
+        <v>4962</v>
       </c>
       <c r="E18" s="63">
-        <v>20.745635315000001</v>
+        <v>21.201830000000001</v>
       </c>
       <c r="F18" s="63">
-        <v>14.768997835</v>
+        <v>14.786210000000001</v>
       </c>
       <c r="G18" s="64">
-        <v>3.1371863138</v>
-[...1 lines deleted...]
-      <c r="H18" s="267" t="s">
+        <v>3.0463019999999998</v>
+      </c>
+      <c r="H18" s="293" t="s">
         <v>46</v>
       </c>
       <c r="I18" s="152" t="s">
         <v>20</v>
       </c>
       <c r="J18" s="13">
-        <v>2535</v>
+        <v>2825</v>
       </c>
       <c r="K18" s="63">
-        <v>21.705631986</v>
+        <v>24.163</v>
       </c>
       <c r="L18" s="63">
-        <v>14.081623091000001</v>
+        <v>15.19609</v>
       </c>
       <c r="M18" s="64">
-        <v>2.7158774373000001</v>
-[...1 lines deleted...]
-      <c r="N18" s="267" t="s">
+        <v>2.8832710000000001</v>
+      </c>
+      <c r="N18" s="293" t="s">
         <v>43</v>
       </c>
       <c r="O18" s="152" t="s">
         <v>44</v>
       </c>
       <c r="P18" s="13">
-        <v>1551</v>
+        <v>1730</v>
       </c>
       <c r="Q18" s="63">
-        <v>13.295418103999999</v>
+        <v>14.77</v>
       </c>
       <c r="R18" s="63">
-        <v>7.3152044682000001</v>
+        <v>7.6508000000000003</v>
       </c>
       <c r="S18" s="63">
-        <v>2.5412065406000002</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>2.6653519999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A19" s="66">
         <v>10</v>
       </c>
-      <c r="B19" s="267" t="s">
+      <c r="B19" s="293" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="152" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="13">
-        <v>4489</v>
+        <v>4868</v>
       </c>
       <c r="E19" s="63">
-        <v>19.229229182000001</v>
+        <v>20.800190000000001</v>
       </c>
       <c r="F19" s="63">
-        <v>11.938723645</v>
+        <v>12.51854</v>
       </c>
       <c r="G19" s="64">
-        <v>2.9078730874000001</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2.9885929999999998</v>
+      </c>
+      <c r="H19" s="293" t="s">
+        <v>41</v>
       </c>
       <c r="I19" s="152" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J19" s="13">
-        <v>2388</v>
+        <v>2541</v>
       </c>
       <c r="K19" s="63">
-        <v>20.446962202999998</v>
+        <v>21.734000000000002</v>
       </c>
       <c r="L19" s="63">
-        <v>16.305963467000002</v>
+        <v>13.96719</v>
       </c>
       <c r="M19" s="64">
-        <v>2.5583886864999998</v>
-[...1 lines deleted...]
-      <c r="N19" s="267" t="s">
+        <v>2.593413</v>
+      </c>
+      <c r="N19" s="293" t="s">
         <v>49</v>
       </c>
       <c r="O19" s="152" t="s">
         <v>23</v>
       </c>
       <c r="P19" s="13">
-        <v>1365</v>
+        <v>1438</v>
       </c>
       <c r="Q19" s="63">
-        <v>11.700996590999999</v>
+        <v>12.276999999999999</v>
       </c>
       <c r="R19" s="63">
-        <v>6.7260813580000001</v>
+        <v>6.7375129999999999</v>
       </c>
       <c r="S19" s="63">
-        <v>2.2364583675</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>2.2154769999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A20" s="66"/>
-      <c r="B20" s="269"/>
+      <c r="B20" s="294"/>
       <c r="C20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="65">
-        <v>35153</v>
+        <v>36627</v>
       </c>
       <c r="E20" s="63">
-        <v>150.58255589999999</v>
+        <v>156.5013298147916</v>
       </c>
       <c r="F20" s="63">
-        <v>101.79041676</v>
+        <v>102.288477355208</v>
       </c>
       <c r="G20" s="74">
-        <v>22.771321596</v>
-[...1 lines deleted...]
-      <c r="H20" s="269"/>
+        <v>22.486278747099199</v>
+      </c>
+      <c r="H20" s="294"/>
       <c r="I20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="J20" s="65">
-        <v>20389</v>
+        <v>21121</v>
       </c>
       <c r="K20" s="63">
-        <v>174.57835526</v>
+        <v>180.65535357526917</v>
       </c>
       <c r="L20" s="63">
-        <v>121.78666964999999</v>
+        <v>125.83004735314</v>
       </c>
       <c r="M20" s="74">
-        <v>21.843796871999999</v>
-[...1 lines deleted...]
-      <c r="N20" s="269"/>
+        <v>21.55666010063381</v>
+      </c>
+      <c r="N20" s="294"/>
       <c r="O20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="P20" s="65">
-        <v>14598</v>
+        <v>15472</v>
       </c>
       <c r="Q20" s="63">
-        <v>125.13637233</v>
+        <v>132.10030043170383</v>
       </c>
       <c r="R20" s="63">
-        <v>80.181910070000001</v>
+        <v>80.957498724091195</v>
       </c>
       <c r="S20" s="63">
-        <v>23.917816298999998</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>23.837182430246351</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A21" s="67">
         <v>11</v>
       </c>
-      <c r="B21" s="270" t="s">
+      <c r="B21" s="295" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="160" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="68">
-        <v>3565</v>
+        <v>3542</v>
       </c>
       <c r="E21" s="69">
-        <v>15.271152157</v>
+        <v>15.134399999999999</v>
       </c>
       <c r="F21" s="69">
-        <v>11.979752742000001</v>
+        <v>11.75778</v>
       </c>
       <c r="G21" s="70">
-        <v>2.3093267001000002</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>2.1745269999999999</v>
+      </c>
+      <c r="H21" s="295" t="s">
+        <v>47</v>
       </c>
       <c r="I21" s="160" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J21" s="68">
-        <v>2257</v>
+        <v>2362</v>
       </c>
       <c r="K21" s="69">
-        <v>19.32529049</v>
+        <v>20.202999999999999</v>
       </c>
       <c r="L21" s="69">
-        <v>12.759338861</v>
+        <v>15.92624</v>
       </c>
       <c r="M21" s="70">
-        <v>2.4180415685000001</v>
-[...1 lines deleted...]
-      <c r="N21" s="270" t="s">
+        <v>2.4107210000000001</v>
+      </c>
+      <c r="N21" s="295" t="s">
         <v>45</v>
       </c>
       <c r="O21" s="160" t="s">
         <v>18</v>
       </c>
       <c r="P21" s="68">
-        <v>1330</v>
+        <v>1404</v>
       </c>
       <c r="Q21" s="69">
-        <v>11.400971037</v>
+        <v>11.987</v>
       </c>
       <c r="R21" s="69">
-        <v>7.3599611191000003</v>
+        <v>7.4795850000000002</v>
       </c>
       <c r="S21" s="69">
-        <v>2.1791132810999998</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>2.1630950000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A22" s="66">
         <v>12</v>
       </c>
-      <c r="B22" s="267" t="s">
+      <c r="B22" s="293" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="152" t="s">
         <v>23</v>
       </c>
       <c r="D22" s="13">
-        <v>3446</v>
+        <v>3435</v>
       </c>
       <c r="E22" s="63">
-        <v>14.761399813000001</v>
+        <v>14.677210000000001</v>
       </c>
       <c r="F22" s="63">
-        <v>9.0373816980000008</v>
+        <v>8.7210599999999996</v>
       </c>
       <c r="G22" s="64">
-        <v>2.2322411805</v>
-[...1 lines deleted...]
-      <c r="H22" s="267" t="s">
+        <v>2.1088369999999999</v>
+      </c>
+      <c r="H22" s="293" t="s">
         <v>49</v>
       </c>
       <c r="I22" s="152" t="s">
         <v>23</v>
       </c>
       <c r="J22" s="13">
-        <v>2081</v>
+        <v>1997</v>
       </c>
       <c r="K22" s="63">
-        <v>17.818311701999999</v>
+        <v>17.081</v>
       </c>
       <c r="L22" s="63">
-        <v>11.557312714</v>
+        <v>10.90624</v>
       </c>
       <c r="M22" s="64">
-        <v>2.2294836082999998</v>
-[...1 lines deleted...]
-      <c r="N22" s="267" t="s">
+        <v>2.038192</v>
+      </c>
+      <c r="N22" s="293" t="s">
         <v>47</v>
       </c>
       <c r="O22" s="152" t="s">
         <v>48</v>
       </c>
       <c r="P22" s="13">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="Q22" s="63">
-        <v>10.089430760000001</v>
+        <v>10.074</v>
       </c>
       <c r="R22" s="63">
-        <v>7.8129571698999998</v>
+        <v>7.745215</v>
       </c>
       <c r="S22" s="63">
-        <v>1.9284333322</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>1.8179860000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A23" s="66">
         <v>13</v>
       </c>
-      <c r="B23" s="267" t="s">
-        <v>50</v>
+      <c r="B23" s="293" t="s">
+        <v>52</v>
       </c>
       <c r="C23" s="152" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D23" s="13">
-        <v>1308</v>
+        <v>1606</v>
       </c>
       <c r="E23" s="63">
-        <v>5.6029921519999997</v>
+        <v>6.8621819999999998</v>
       </c>
       <c r="F23" s="63">
-        <v>2.9121808868999999</v>
+        <v>4.2568789999999996</v>
       </c>
       <c r="G23" s="64">
-        <v>0.84729293790000004</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>0.98596569999999994</v>
+      </c>
+      <c r="H23" s="293" t="s">
+        <v>52</v>
       </c>
       <c r="I23" s="152" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="J23" s="13">
-        <v>709</v>
+        <v>778</v>
       </c>
       <c r="K23" s="63">
-        <v>6.0707270525999997</v>
+        <v>6.6539999999999999</v>
       </c>
       <c r="L23" s="63">
-        <v>4.0971861647000001</v>
+        <v>4.3387370000000001</v>
       </c>
       <c r="M23" s="64">
-        <v>0.75958860080000001</v>
-[...1 lines deleted...]
-      <c r="N23" s="267" t="s">
+        <v>0.79404770000000002</v>
+      </c>
+      <c r="N23" s="293" t="s">
         <v>50</v>
       </c>
       <c r="O23" s="152" t="s">
         <v>51</v>
       </c>
       <c r="P23" s="13">
-        <v>737</v>
+        <v>840</v>
       </c>
       <c r="Q23" s="63">
-        <v>6.3176809431000001</v>
+        <v>7.1710000000000003</v>
       </c>
       <c r="R23" s="63">
-        <v>3.0919064842999999</v>
+        <v>3.3233470000000001</v>
       </c>
       <c r="S23" s="63">
-        <v>1.2075236753</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>1.2941590000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A24" s="66">
         <v>14</v>
       </c>
-      <c r="B24" s="267" t="s">
-        <v>52</v>
+      <c r="B24" s="293" t="s">
+        <v>50</v>
       </c>
       <c r="C24" s="152" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D24" s="13">
-        <v>1266</v>
+        <v>1460</v>
       </c>
       <c r="E24" s="63">
-        <v>5.4230795599999997</v>
+        <v>6.2383470000000001</v>
       </c>
       <c r="F24" s="63">
-        <v>3.5552742788999998</v>
+        <v>3.0867879999999999</v>
       </c>
       <c r="G24" s="64">
-        <v>0.82008628400000005</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.89633240000000003</v>
+      </c>
+      <c r="H24" s="293" t="s">
+        <v>62</v>
       </c>
       <c r="I24" s="152" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="J24" s="13">
-        <v>626</v>
+        <v>764</v>
       </c>
       <c r="K24" s="63">
-        <v>5.3600495555999998</v>
+        <v>6.5339999999999998</v>
       </c>
       <c r="L24" s="63">
-        <v>3.6708083127000002</v>
+        <v>4.3006510000000002</v>
       </c>
       <c r="M24" s="64">
-        <v>0.67066638099999998</v>
-[...1 lines deleted...]
-      <c r="N24" s="267" t="s">
+        <v>0.77975890000000003</v>
+      </c>
+      <c r="N24" s="293" t="s">
         <v>52</v>
       </c>
       <c r="O24" s="152" t="s">
         <v>53</v>
       </c>
       <c r="P24" s="13">
-        <v>640</v>
+        <v>828</v>
       </c>
       <c r="Q24" s="63">
-        <v>5.4861815515999997</v>
+        <v>7.069</v>
       </c>
       <c r="R24" s="63">
-        <v>3.4443193455999999</v>
+        <v>4.1864910000000002</v>
       </c>
       <c r="S24" s="63">
-        <v>1.0485958646</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.45" customHeight="1">
+        <v>1.275671</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A25" s="71">
         <v>15</v>
       </c>
-      <c r="B25" s="271" t="s">
+      <c r="B25" s="296" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="164" t="s">
         <v>63</v>
       </c>
       <c r="D25" s="72">
-        <v>1191</v>
+        <v>1357</v>
       </c>
       <c r="E25" s="73">
-        <v>5.1018070741999999</v>
+        <v>5.7982440000000004</v>
       </c>
       <c r="F25" s="73">
-        <v>3.2461657024999999</v>
+        <v>3.6178050000000002</v>
       </c>
       <c r="G25" s="74">
-        <v>0.77150297329999995</v>
-[...1 lines deleted...]
-      <c r="H25" s="271" t="s">
+        <v>0.83309800000000001</v>
+      </c>
+      <c r="H25" s="296" t="s">
         <v>50</v>
       </c>
       <c r="I25" s="164" t="s">
         <v>51</v>
       </c>
       <c r="J25" s="17">
-        <v>571</v>
+        <v>620</v>
       </c>
       <c r="K25" s="73">
-        <v>4.8891186840999996</v>
+        <v>5.3029999999999999</v>
       </c>
       <c r="L25" s="73">
-        <v>2.7263730330999998</v>
+        <v>2.846012</v>
       </c>
       <c r="M25" s="74">
-        <v>0.61174201839999998</v>
-[...1 lines deleted...]
-      <c r="N25" s="271" t="s">
+        <v>0.63278869999999998</v>
+      </c>
+      <c r="N25" s="296" t="s">
         <v>55</v>
       </c>
       <c r="O25" s="164" t="s">
         <v>56</v>
       </c>
       <c r="P25" s="17">
-        <v>544</v>
+        <v>646</v>
       </c>
       <c r="Q25" s="73">
-        <v>4.6632543189</v>
+        <v>5.5149999999999997</v>
       </c>
       <c r="R25" s="73">
-        <v>2.3700114830999999</v>
+        <v>2.6218940000000002</v>
       </c>
       <c r="S25" s="73">
-        <v>0.89130648489999997</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:20" s="272" customFormat="1" ht="13.9" customHeight="1">
+        <v>0.99527010000000005</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="272" customFormat="1" ht="14.1" customHeight="1">
       <c r="A26" s="1" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-      <c r="G26" s="273"/>
+        <v>99</v>
+      </c>
+      <c r="C26" s="297"/>
+      <c r="D26" s="297"/>
+      <c r="E26" s="297"/>
+      <c r="F26" s="297"/>
+      <c r="G26" s="297"/>
       <c r="H26" s="274"/>
-      <c r="I26" s="273"/>
-[...3 lines deleted...]
-      <c r="M26" s="273"/>
+      <c r="I26" s="297"/>
+      <c r="J26" s="297"/>
+      <c r="K26" s="297"/>
+      <c r="L26" s="297"/>
+      <c r="M26" s="297"/>
       <c r="N26" s="274"/>
-      <c r="O26" s="273"/>
-[...7 lines deleted...]
-        <v>89</v>
+      <c r="O26" s="297"/>
+      <c r="P26" s="297"/>
+      <c r="Q26" s="297"/>
+      <c r="R26" s="297"/>
+      <c r="S26" s="297"/>
+    </row>
+    <row r="27" spans="1:20" s="275" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>100</v>
       </c>
       <c r="B27" s="260"/>
       <c r="C27" s="259"/>
       <c r="D27" s="280"/>
       <c r="E27" s="280"/>
       <c r="F27" s="280"/>
       <c r="G27" s="280"/>
       <c r="H27" s="281"/>
       <c r="I27" s="259"/>
       <c r="J27" s="282"/>
       <c r="K27" s="282"/>
       <c r="L27" s="282"/>
       <c r="M27" s="282"/>
       <c r="N27" s="281"/>
       <c r="O27" s="259"/>
       <c r="P27" s="282"/>
       <c r="Q27" s="282"/>
       <c r="R27" s="282"/>
       <c r="S27" s="282"/>
       <c r="T27" s="257"/>
     </row>
     <row r="28" spans="1:20" s="275" customFormat="1">
       <c r="A28" s="257"/>
       <c r="B28" s="260"/>
       <c r="C28" s="46"/>
@@ -11843,121 +11868,1940 @@
     <row r="76" spans="2:3">
       <c r="B76" s="260"/>
       <c r="C76" s="46"/>
     </row>
     <row r="77" spans="2:3">
       <c r="B77" s="260"/>
       <c r="C77" s="46"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="260"/>
       <c r="C78" s="46"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="260"/>
       <c r="C79" s="46"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="260"/>
       <c r="C80" s="46"/>
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="260"/>
       <c r="C81" s="46"/>
     </row>
   </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="Q7:Q8"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="I3:K3"/>
+    <mergeCell ref="B5:G5"/>
+    <mergeCell ref="H5:M5"/>
+    <mergeCell ref="N5:S5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AE81"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="D1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="3.33203125" style="257" customWidth="1"/>
+    <col min="2" max="2" width="9.77734375" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="259" customWidth="1"/>
+    <col min="4" max="4" width="7.77734375" style="257" customWidth="1"/>
+    <col min="5" max="7" width="7" style="257" customWidth="1"/>
+    <col min="8" max="8" width="9.77734375" style="260" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="46" customWidth="1"/>
+    <col min="10" max="10" width="7.33203125" style="257" customWidth="1"/>
+    <col min="11" max="13" width="7" style="257" customWidth="1"/>
+    <col min="14" max="14" width="9.77734375" style="260" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="46" customWidth="1"/>
+    <col min="16" max="16" width="7.33203125" style="257" customWidth="1"/>
+    <col min="17" max="19" width="7" style="257" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="257"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31" s="276" customFormat="1" ht="24.6">
+      <c r="A1" s="374" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1" s="374"/>
+      <c r="C1" s="374"/>
+      <c r="D1" s="374"/>
+      <c r="E1" s="374"/>
+      <c r="F1" s="374"/>
+      <c r="G1" s="374"/>
+      <c r="H1" s="374"/>
+      <c r="I1" s="374"/>
+      <c r="J1" s="374"/>
+      <c r="K1" s="374"/>
+      <c r="L1" s="374"/>
+      <c r="M1" s="374"/>
+      <c r="N1" s="374"/>
+      <c r="O1" s="374"/>
+      <c r="P1" s="374"/>
+      <c r="Q1" s="374"/>
+      <c r="R1" s="374"/>
+      <c r="S1" s="374"/>
+    </row>
+    <row r="2" spans="1:31" s="276" customFormat="1" ht="9.15" customHeight="1">
+      <c r="A2" s="250"/>
+      <c r="B2" s="251"/>
+      <c r="C2" s="252"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="277"/>
+      <c r="G2" s="277"/>
+      <c r="H2" s="251"/>
+      <c r="I2" s="252"/>
+      <c r="J2" s="277"/>
+      <c r="K2" s="277"/>
+      <c r="L2" s="277"/>
+      <c r="M2" s="277"/>
+      <c r="N2" s="251"/>
+      <c r="O2" s="252"/>
+      <c r="P2" s="277"/>
+      <c r="Q2" s="277"/>
+      <c r="R2" s="277"/>
+      <c r="S2" s="277"/>
+    </row>
+    <row r="3" spans="1:31" s="276" customFormat="1">
+      <c r="A3" s="254"/>
+      <c r="B3" s="251"/>
+      <c r="C3" s="255"/>
+      <c r="D3" s="277"/>
+      <c r="E3" s="277"/>
+      <c r="F3" s="277"/>
+      <c r="G3" s="277"/>
+      <c r="H3" s="251"/>
+      <c r="I3" s="278" t="s">
+        <v>81</v>
+      </c>
+      <c r="J3" s="277"/>
+      <c r="K3" s="277"/>
+      <c r="L3" s="277"/>
+      <c r="M3" s="277"/>
+      <c r="N3" s="251"/>
+      <c r="O3" s="252"/>
+      <c r="P3" s="277"/>
+      <c r="Q3" s="277"/>
+      <c r="R3" s="277"/>
+      <c r="S3" s="256"/>
+    </row>
+    <row r="4" spans="1:31" ht="7.5" customHeight="1"/>
+    <row r="5" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="385" t="s">
+        <v>82</v>
+      </c>
+      <c r="C5" s="386"/>
+      <c r="D5" s="386"/>
+      <c r="E5" s="386"/>
+      <c r="F5" s="386"/>
+      <c r="G5" s="387"/>
+      <c r="H5" s="385" t="s">
+        <v>83</v>
+      </c>
+      <c r="I5" s="386"/>
+      <c r="J5" s="386"/>
+      <c r="K5" s="386"/>
+      <c r="L5" s="386"/>
+      <c r="M5" s="387"/>
+      <c r="N5" s="385" t="s">
+        <v>84</v>
+      </c>
+      <c r="O5" s="386"/>
+      <c r="P5" s="386"/>
+      <c r="Q5" s="386"/>
+      <c r="R5" s="386"/>
+      <c r="S5" s="386"/>
+    </row>
+    <row r="6" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A6" s="261" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="262" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="263"/>
+      <c r="D6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" s="392" t="s">
+        <v>85</v>
+      </c>
+      <c r="F6" s="393"/>
+      <c r="G6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="H6" s="262" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="263"/>
+      <c r="J6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="K6" s="392" t="s">
+        <v>85</v>
+      </c>
+      <c r="L6" s="393"/>
+      <c r="M6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="N6" s="262" t="s">
+        <v>30</v>
+      </c>
+      <c r="O6" s="263"/>
+      <c r="P6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q6" s="392" t="s">
+        <v>85</v>
+      </c>
+      <c r="R6" s="393"/>
+      <c r="S6" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="261"/>
+      <c r="B7" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="264" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="5"/>
+      <c r="E7" s="395" t="s">
+        <v>86</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="264" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="5"/>
+      <c r="K7" s="395" t="s">
+        <v>86</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N7" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="264" t="s">
+        <v>26</v>
+      </c>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="395" t="s">
+        <v>86</v>
+      </c>
+      <c r="R7" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="S7" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="265" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="2"/>
+      <c r="D8" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="396"/>
+      <c r="F8" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="265" t="s">
+        <v>27</v>
+      </c>
+      <c r="I8" s="2"/>
+      <c r="J8" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="396"/>
+      <c r="L8" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="M8" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="N8" s="265" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" s="2"/>
+      <c r="P8" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q8" s="396"/>
+      <c r="R8" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="S8" s="265" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A9" s="40"/>
+      <c r="B9" s="266" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="152" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="13">
+        <v>154374</v>
+      </c>
+      <c r="E9" s="63">
+        <v>661.28158293000001</v>
+      </c>
+      <c r="F9" s="63">
+        <v>435.27514479000001</v>
+      </c>
+      <c r="G9" s="64">
+        <v>100</v>
+      </c>
+      <c r="H9" s="266" t="s">
+        <v>32</v>
+      </c>
+      <c r="I9" s="152" t="s">
+        <v>13</v>
+      </c>
+      <c r="J9" s="13">
+        <v>93340</v>
+      </c>
+      <c r="K9" s="63">
+        <v>799.21250082999995</v>
+      </c>
+      <c r="L9" s="63">
+        <v>556.63504406000004</v>
+      </c>
+      <c r="M9" s="64">
+        <v>100</v>
+      </c>
+      <c r="N9" s="266" t="s">
+        <v>32</v>
+      </c>
+      <c r="O9" s="152" t="s">
+        <v>13</v>
+      </c>
+      <c r="P9" s="13">
+        <v>61034</v>
+      </c>
+      <c r="Q9" s="63">
+        <v>523.19313253999997</v>
+      </c>
+      <c r="R9" s="63">
+        <v>322.0347683</v>
+      </c>
+      <c r="S9" s="63">
+        <v>100</v>
+      </c>
+      <c r="U9" s="257"/>
+      <c r="V9" s="257"/>
+      <c r="W9" s="257"/>
+      <c r="X9" s="257"/>
+      <c r="Y9" s="257"/>
+      <c r="Z9" s="257"/>
+      <c r="AA9" s="257"/>
+      <c r="AB9" s="257"/>
+      <c r="AC9" s="257"/>
+      <c r="AD9" s="257"/>
+    </row>
+    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A10" s="66">
+        <v>1</v>
+      </c>
+      <c r="B10" s="267" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="152" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="13">
+        <v>44791</v>
+      </c>
+      <c r="E10" s="63">
+        <v>191.86821214</v>
+      </c>
+      <c r="F10" s="63">
+        <v>130.44777536000001</v>
+      </c>
+      <c r="G10" s="64">
+        <v>29.014600904000002</v>
+      </c>
+      <c r="H10" s="267" t="s">
+        <v>33</v>
+      </c>
+      <c r="I10" s="152" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" s="13">
+        <v>27883</v>
+      </c>
+      <c r="K10" s="63">
+        <v>238.74482709</v>
+      </c>
+      <c r="L10" s="63">
+        <v>169.36297931999999</v>
+      </c>
+      <c r="M10" s="64">
+        <v>29.872509105999999</v>
+      </c>
+      <c r="N10" s="267" t="s">
+        <v>33</v>
+      </c>
+      <c r="O10" s="152" t="s">
+        <v>14</v>
+      </c>
+      <c r="P10" s="13">
+        <v>16908</v>
+      </c>
+      <c r="Q10" s="63">
+        <v>144.93805886999999</v>
+      </c>
+      <c r="R10" s="63">
+        <v>94.658721231000001</v>
+      </c>
+      <c r="S10" s="63">
+        <v>27.702591997999999</v>
+      </c>
+      <c r="U10" s="268"/>
+      <c r="V10" s="257"/>
+      <c r="W10" s="257"/>
+      <c r="X10" s="257"/>
+      <c r="Y10" s="257"/>
+      <c r="Z10" s="257"/>
+      <c r="AA10" s="257"/>
+      <c r="AB10" s="257"/>
+      <c r="AC10" s="257"/>
+      <c r="AD10" s="257"/>
+      <c r="AE10" s="257"/>
+    </row>
+    <row r="11" spans="1:31" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A11" s="66">
+        <v>2</v>
+      </c>
+      <c r="B11" s="267" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="152" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="13">
+        <v>17694</v>
+      </c>
+      <c r="E11" s="63">
+        <v>75.794604844999995</v>
+      </c>
+      <c r="F11" s="63">
+        <v>47.676064064000002</v>
+      </c>
+      <c r="G11" s="64">
+        <v>11.461774651000001</v>
+      </c>
+      <c r="H11" s="267" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" s="152" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13">
+        <v>10559</v>
+      </c>
+      <c r="K11" s="63">
+        <v>90.410164949000006</v>
+      </c>
+      <c r="L11" s="63">
+        <v>61.159135073999998</v>
+      </c>
+      <c r="M11" s="64">
+        <v>11.312406256999999</v>
+      </c>
+      <c r="N11" s="267" t="s">
+        <v>34</v>
+      </c>
+      <c r="O11" s="152" t="s">
+        <v>35</v>
+      </c>
+      <c r="P11" s="13">
+        <v>7135</v>
+      </c>
+      <c r="Q11" s="63">
+        <v>61.162352142000003</v>
+      </c>
+      <c r="R11" s="63">
+        <v>35.104995314999996</v>
+      </c>
+      <c r="S11" s="63">
+        <v>11.690205459</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A12" s="66">
+        <v>3</v>
+      </c>
+      <c r="B12" s="267" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="152" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="13">
+        <v>11313</v>
+      </c>
+      <c r="E12" s="63">
+        <v>48.460741755000001</v>
+      </c>
+      <c r="F12" s="63">
+        <v>30.263224937</v>
+      </c>
+      <c r="G12" s="64">
+        <v>7.3283065800999996</v>
+      </c>
+      <c r="H12" s="267" t="s">
+        <v>36</v>
+      </c>
+      <c r="I12" s="152" t="s">
+        <v>15</v>
+      </c>
+      <c r="J12" s="13">
+        <v>6599</v>
+      </c>
+      <c r="K12" s="63">
+        <v>56.503142201000003</v>
+      </c>
+      <c r="L12" s="63">
+        <v>37.967291719000002</v>
+      </c>
+      <c r="M12" s="64">
+        <v>7.0698521534000003</v>
+      </c>
+      <c r="N12" s="267" t="s">
+        <v>38</v>
+      </c>
+      <c r="O12" s="152" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="13">
+        <v>4785</v>
+      </c>
+      <c r="Q12" s="63">
+        <v>41.017779257000001</v>
+      </c>
+      <c r="R12" s="63">
+        <v>24.215435799000002</v>
+      </c>
+      <c r="S12" s="63">
+        <v>7.8398925189000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A13" s="66">
+        <v>4</v>
+      </c>
+      <c r="B13" s="267" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="152" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="13">
+        <v>9438</v>
+      </c>
+      <c r="E13" s="63">
+        <v>40.428929611000001</v>
+      </c>
+      <c r="F13" s="63">
+        <v>25.814484631999999</v>
+      </c>
+      <c r="G13" s="64">
+        <v>6.1137238136000001</v>
+      </c>
+      <c r="H13" s="267" t="s">
+        <v>37</v>
+      </c>
+      <c r="I13" s="152" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="13">
+        <v>5680</v>
+      </c>
+      <c r="K13" s="63">
+        <v>48.634315457</v>
+      </c>
+      <c r="L13" s="63">
+        <v>30.104584881000001</v>
+      </c>
+      <c r="M13" s="64">
+        <v>6.0852796228999999</v>
+      </c>
+      <c r="N13" s="267" t="s">
+        <v>36</v>
+      </c>
+      <c r="O13" s="152" t="s">
+        <v>15</v>
+      </c>
+      <c r="P13" s="13">
+        <v>4714</v>
+      </c>
+      <c r="Q13" s="63">
+        <v>40.409155990999999</v>
+      </c>
+      <c r="R13" s="63">
+        <v>23.222925644</v>
+      </c>
+      <c r="S13" s="63">
+        <v>7.7235639151999997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A14" s="66">
+        <v>5</v>
+      </c>
+      <c r="B14" s="267" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="152" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="13">
+        <v>9042</v>
+      </c>
+      <c r="E14" s="63">
+        <v>38.732610886000003</v>
+      </c>
+      <c r="F14" s="63">
+        <v>22.459075361</v>
+      </c>
+      <c r="G14" s="64">
+        <v>5.8572039333000001</v>
+      </c>
+      <c r="H14" s="267" t="s">
+        <v>39</v>
+      </c>
+      <c r="I14" s="152" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="13">
+        <v>4733</v>
+      </c>
+      <c r="K14" s="63">
+        <v>40.525742088000001</v>
+      </c>
+      <c r="L14" s="63">
+        <v>32.84560269</v>
+      </c>
+      <c r="M14" s="64">
+        <v>5.0707092350999998</v>
+      </c>
+      <c r="N14" s="267" t="s">
+        <v>37</v>
+      </c>
+      <c r="O14" s="152" t="s">
+        <v>19</v>
+      </c>
+      <c r="P14" s="13">
+        <v>3362</v>
+      </c>
+      <c r="Q14" s="63">
+        <v>28.819597463000001</v>
+      </c>
+      <c r="R14" s="63">
+        <v>15.502865953000001</v>
+      </c>
+      <c r="S14" s="63">
+        <v>5.5084051511999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A15" s="66">
+        <v>6</v>
+      </c>
+      <c r="B15" s="267" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="152" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="13">
+        <v>6619</v>
+      </c>
+      <c r="E15" s="63">
+        <v>28.353367777999999</v>
+      </c>
+      <c r="F15" s="63">
+        <v>22.388391691999999</v>
+      </c>
+      <c r="G15" s="64">
+        <v>4.2876391101999998</v>
+      </c>
+      <c r="H15" s="267" t="s">
+        <v>38</v>
+      </c>
+      <c r="I15" s="152" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="13">
+        <v>4653</v>
+      </c>
+      <c r="K15" s="63">
+        <v>39.840751728999997</v>
+      </c>
+      <c r="L15" s="63">
+        <v>27.464689068999999</v>
+      </c>
+      <c r="M15" s="64">
+        <v>4.9850010714000001</v>
+      </c>
+      <c r="N15" s="267" t="s">
+        <v>46</v>
+      </c>
+      <c r="O15" s="152" t="s">
+        <v>20</v>
+      </c>
+      <c r="P15" s="13">
+        <v>2498</v>
+      </c>
+      <c r="Q15" s="63">
+        <v>21.413252368999999</v>
+      </c>
+      <c r="R15" s="63">
+        <v>11.736393733</v>
+      </c>
+      <c r="S15" s="63">
+        <v>4.0928007339999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A16" s="66">
+        <v>7</v>
+      </c>
+      <c r="B16" s="267" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="152" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="13">
+        <v>5959</v>
+      </c>
+      <c r="E16" s="63">
+        <v>25.526169904</v>
+      </c>
+      <c r="F16" s="63">
+        <v>14.855353251</v>
+      </c>
+      <c r="G16" s="64">
+        <v>3.8601059763999999</v>
+      </c>
+      <c r="H16" s="267" t="s">
+        <v>43</v>
+      </c>
+      <c r="I16" s="152" t="s">
+        <v>44</v>
+      </c>
+      <c r="J16" s="13">
+        <v>4408</v>
+      </c>
+      <c r="K16" s="63">
+        <v>37.742968756000003</v>
+      </c>
+      <c r="L16" s="63">
+        <v>23.186489262999999</v>
+      </c>
+      <c r="M16" s="64">
+        <v>4.7225198199999996</v>
+      </c>
+      <c r="N16" s="267" t="s">
+        <v>41</v>
+      </c>
+      <c r="O16" s="152" t="s">
+        <v>42</v>
+      </c>
+      <c r="P16" s="13">
+        <v>2232</v>
+      </c>
+      <c r="Q16" s="63">
+        <v>19.133058161000001</v>
+      </c>
+      <c r="R16" s="63">
+        <v>11.178759534999999</v>
+      </c>
+      <c r="S16" s="63">
+        <v>3.6569780777999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A17" s="66">
+        <v>8</v>
+      </c>
+      <c r="B17" s="267" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="152" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="13">
+        <v>5033</v>
+      </c>
+      <c r="E17" s="63">
+        <v>21.559525612000002</v>
+      </c>
+      <c r="F17" s="63">
+        <v>12.872637255000001</v>
+      </c>
+      <c r="G17" s="64">
+        <v>3.2602640341</v>
+      </c>
+      <c r="H17" s="267" t="s">
+        <v>45</v>
+      </c>
+      <c r="I17" s="152" t="s">
+        <v>18</v>
+      </c>
+      <c r="J17" s="13">
+        <v>3513</v>
+      </c>
+      <c r="K17" s="63">
+        <v>30.07963912</v>
+      </c>
+      <c r="L17" s="63">
+        <v>22.370015838</v>
+      </c>
+      <c r="M17" s="64">
+        <v>3.7636597385999999</v>
+      </c>
+      <c r="N17" s="267" t="s">
+        <v>39</v>
+      </c>
+      <c r="O17" s="152" t="s">
+        <v>17</v>
+      </c>
+      <c r="P17" s="13">
+        <v>1886</v>
+      </c>
+      <c r="Q17" s="63">
+        <v>16.167091259999999</v>
+      </c>
+      <c r="R17" s="63">
+        <v>12.191475195000001</v>
+      </c>
+      <c r="S17" s="63">
+        <v>3.0900809384999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A18" s="66">
+        <v>9</v>
+      </c>
+      <c r="B18" s="267" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="152" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="13">
+        <v>4843</v>
+      </c>
+      <c r="E18" s="63">
+        <v>20.745635315000001</v>
+      </c>
+      <c r="F18" s="63">
+        <v>14.768997835</v>
+      </c>
+      <c r="G18" s="64">
+        <v>3.1371863138</v>
+      </c>
+      <c r="H18" s="267" t="s">
+        <v>46</v>
+      </c>
+      <c r="I18" s="152" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="13">
+        <v>2535</v>
+      </c>
+      <c r="K18" s="63">
+        <v>21.705631986</v>
+      </c>
+      <c r="L18" s="63">
+        <v>14.081623091000001</v>
+      </c>
+      <c r="M18" s="64">
+        <v>2.7158774373000001</v>
+      </c>
+      <c r="N18" s="267" t="s">
+        <v>43</v>
+      </c>
+      <c r="O18" s="152" t="s">
+        <v>44</v>
+      </c>
+      <c r="P18" s="13">
+        <v>1551</v>
+      </c>
+      <c r="Q18" s="63">
+        <v>13.295418103999999</v>
+      </c>
+      <c r="R18" s="63">
+        <v>7.3152044682000001</v>
+      </c>
+      <c r="S18" s="63">
+        <v>2.5412065406000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A19" s="66">
+        <v>10</v>
+      </c>
+      <c r="B19" s="267" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="152" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" s="13">
+        <v>4489</v>
+      </c>
+      <c r="E19" s="63">
+        <v>19.229229182000001</v>
+      </c>
+      <c r="F19" s="63">
+        <v>11.938723645</v>
+      </c>
+      <c r="G19" s="64">
+        <v>2.9078730874000001</v>
+      </c>
+      <c r="H19" s="267" t="s">
+        <v>47</v>
+      </c>
+      <c r="I19" s="152" t="s">
+        <v>48</v>
+      </c>
+      <c r="J19" s="13">
+        <v>2388</v>
+      </c>
+      <c r="K19" s="63">
+        <v>20.446962202999998</v>
+      </c>
+      <c r="L19" s="63">
+        <v>16.305963467000002</v>
+      </c>
+      <c r="M19" s="64">
+        <v>2.5583886864999998</v>
+      </c>
+      <c r="N19" s="267" t="s">
+        <v>49</v>
+      </c>
+      <c r="O19" s="152" t="s">
+        <v>23</v>
+      </c>
+      <c r="P19" s="13">
+        <v>1365</v>
+      </c>
+      <c r="Q19" s="63">
+        <v>11.700996590999999</v>
+      </c>
+      <c r="R19" s="63">
+        <v>6.7260813580000001</v>
+      </c>
+      <c r="S19" s="63">
+        <v>2.2364583675</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A20" s="66"/>
+      <c r="B20" s="269"/>
+      <c r="C20" s="152" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="65">
+        <v>35153</v>
+      </c>
+      <c r="E20" s="63">
+        <v>150.58255589999999</v>
+      </c>
+      <c r="F20" s="63">
+        <v>101.79041676</v>
+      </c>
+      <c r="G20" s="74">
+        <v>22.771321596</v>
+      </c>
+      <c r="H20" s="269"/>
+      <c r="I20" s="152" t="s">
+        <v>22</v>
+      </c>
+      <c r="J20" s="65">
+        <v>20389</v>
+      </c>
+      <c r="K20" s="63">
+        <v>174.57835526</v>
+      </c>
+      <c r="L20" s="63">
+        <v>121.78666964999999</v>
+      </c>
+      <c r="M20" s="74">
+        <v>21.843796871999999</v>
+      </c>
+      <c r="N20" s="269"/>
+      <c r="O20" s="152" t="s">
+        <v>22</v>
+      </c>
+      <c r="P20" s="65">
+        <v>14598</v>
+      </c>
+      <c r="Q20" s="63">
+        <v>125.13637233</v>
+      </c>
+      <c r="R20" s="63">
+        <v>80.181910070000001</v>
+      </c>
+      <c r="S20" s="63">
+        <v>23.917816298999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A21" s="67">
+        <v>11</v>
+      </c>
+      <c r="B21" s="270" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="160" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" s="68">
+        <v>3565</v>
+      </c>
+      <c r="E21" s="69">
+        <v>15.271152157</v>
+      </c>
+      <c r="F21" s="69">
+        <v>11.979752742000001</v>
+      </c>
+      <c r="G21" s="70">
+        <v>2.3093267001000002</v>
+      </c>
+      <c r="H21" s="270" t="s">
+        <v>41</v>
+      </c>
+      <c r="I21" s="160" t="s">
+        <v>42</v>
+      </c>
+      <c r="J21" s="68">
+        <v>2257</v>
+      </c>
+      <c r="K21" s="69">
+        <v>19.32529049</v>
+      </c>
+      <c r="L21" s="69">
+        <v>12.759338861</v>
+      </c>
+      <c r="M21" s="70">
+        <v>2.4180415685000001</v>
+      </c>
+      <c r="N21" s="270" t="s">
+        <v>45</v>
+      </c>
+      <c r="O21" s="160" t="s">
+        <v>18</v>
+      </c>
+      <c r="P21" s="68">
+        <v>1330</v>
+      </c>
+      <c r="Q21" s="69">
+        <v>11.400971037</v>
+      </c>
+      <c r="R21" s="69">
+        <v>7.3599611191000003</v>
+      </c>
+      <c r="S21" s="69">
+        <v>2.1791132810999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A22" s="66">
+        <v>12</v>
+      </c>
+      <c r="B22" s="267" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="152" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" s="13">
+        <v>3446</v>
+      </c>
+      <c r="E22" s="63">
+        <v>14.761399813000001</v>
+      </c>
+      <c r="F22" s="63">
+        <v>9.0373816980000008</v>
+      </c>
+      <c r="G22" s="64">
+        <v>2.2322411805</v>
+      </c>
+      <c r="H22" s="267" t="s">
+        <v>49</v>
+      </c>
+      <c r="I22" s="152" t="s">
+        <v>23</v>
+      </c>
+      <c r="J22" s="13">
+        <v>2081</v>
+      </c>
+      <c r="K22" s="63">
+        <v>17.818311701999999</v>
+      </c>
+      <c r="L22" s="63">
+        <v>11.557312714</v>
+      </c>
+      <c r="M22" s="64">
+        <v>2.2294836082999998</v>
+      </c>
+      <c r="N22" s="267" t="s">
+        <v>47</v>
+      </c>
+      <c r="O22" s="152" t="s">
+        <v>48</v>
+      </c>
+      <c r="P22" s="13">
+        <v>1177</v>
+      </c>
+      <c r="Q22" s="63">
+        <v>10.089430760000001</v>
+      </c>
+      <c r="R22" s="63">
+        <v>7.8129571698999998</v>
+      </c>
+      <c r="S22" s="63">
+        <v>1.9284333322</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A23" s="66">
+        <v>13</v>
+      </c>
+      <c r="B23" s="267" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="152" t="s">
+        <v>51</v>
+      </c>
+      <c r="D23" s="13">
+        <v>1308</v>
+      </c>
+      <c r="E23" s="63">
+        <v>5.6029921519999997</v>
+      </c>
+      <c r="F23" s="63">
+        <v>2.9121808868999999</v>
+      </c>
+      <c r="G23" s="64">
+        <v>0.84729293790000004</v>
+      </c>
+      <c r="H23" s="267" t="s">
+        <v>62</v>
+      </c>
+      <c r="I23" s="152" t="s">
+        <v>63</v>
+      </c>
+      <c r="J23" s="13">
+        <v>709</v>
+      </c>
+      <c r="K23" s="63">
+        <v>6.0707270525999997</v>
+      </c>
+      <c r="L23" s="63">
+        <v>4.0971861647000001</v>
+      </c>
+      <c r="M23" s="64">
+        <v>0.75958860080000001</v>
+      </c>
+      <c r="N23" s="267" t="s">
+        <v>50</v>
+      </c>
+      <c r="O23" s="152" t="s">
+        <v>51</v>
+      </c>
+      <c r="P23" s="13">
+        <v>737</v>
+      </c>
+      <c r="Q23" s="63">
+        <v>6.3176809431000001</v>
+      </c>
+      <c r="R23" s="63">
+        <v>3.0919064842999999</v>
+      </c>
+      <c r="S23" s="63">
+        <v>1.2075236753</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A24" s="66">
+        <v>14</v>
+      </c>
+      <c r="B24" s="267" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="152" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="13">
+        <v>1266</v>
+      </c>
+      <c r="E24" s="63">
+        <v>5.4230795599999997</v>
+      </c>
+      <c r="F24" s="63">
+        <v>3.5552742788999998</v>
+      </c>
+      <c r="G24" s="64">
+        <v>0.82008628400000005</v>
+      </c>
+      <c r="H24" s="267" t="s">
+        <v>52</v>
+      </c>
+      <c r="I24" s="152" t="s">
+        <v>53</v>
+      </c>
+      <c r="J24" s="13">
+        <v>626</v>
+      </c>
+      <c r="K24" s="63">
+        <v>5.3600495555999998</v>
+      </c>
+      <c r="L24" s="63">
+        <v>3.6708083127000002</v>
+      </c>
+      <c r="M24" s="64">
+        <v>0.67066638099999998</v>
+      </c>
+      <c r="N24" s="267" t="s">
+        <v>52</v>
+      </c>
+      <c r="O24" s="152" t="s">
+        <v>53</v>
+      </c>
+      <c r="P24" s="13">
+        <v>640</v>
+      </c>
+      <c r="Q24" s="63">
+        <v>5.4861815515999997</v>
+      </c>
+      <c r="R24" s="63">
+        <v>3.4443193455999999</v>
+      </c>
+      <c r="S24" s="63">
+        <v>1.0485958646</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A25" s="71">
+        <v>15</v>
+      </c>
+      <c r="B25" s="271" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" s="164" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25" s="72">
+        <v>1191</v>
+      </c>
+      <c r="E25" s="73">
+        <v>5.1018070741999999</v>
+      </c>
+      <c r="F25" s="73">
+        <v>3.2461657024999999</v>
+      </c>
+      <c r="G25" s="74">
+        <v>0.77150297329999995</v>
+      </c>
+      <c r="H25" s="271" t="s">
+        <v>50</v>
+      </c>
+      <c r="I25" s="164" t="s">
+        <v>51</v>
+      </c>
+      <c r="J25" s="17">
+        <v>571</v>
+      </c>
+      <c r="K25" s="73">
+        <v>4.8891186840999996</v>
+      </c>
+      <c r="L25" s="73">
+        <v>2.7263730330999998</v>
+      </c>
+      <c r="M25" s="74">
+        <v>0.61174201839999998</v>
+      </c>
+      <c r="N25" s="271" t="s">
+        <v>55</v>
+      </c>
+      <c r="O25" s="164" t="s">
+        <v>56</v>
+      </c>
+      <c r="P25" s="17">
+        <v>544</v>
+      </c>
+      <c r="Q25" s="73">
+        <v>4.6632543189</v>
+      </c>
+      <c r="R25" s="73">
+        <v>2.3700114830999999</v>
+      </c>
+      <c r="S25" s="73">
+        <v>0.89130648489999997</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="272" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" s="273"/>
+      <c r="D26" s="273"/>
+      <c r="E26" s="273"/>
+      <c r="F26" s="273"/>
+      <c r="G26" s="273"/>
+      <c r="H26" s="274"/>
+      <c r="I26" s="273"/>
+      <c r="J26" s="273"/>
+      <c r="K26" s="273"/>
+      <c r="L26" s="273"/>
+      <c r="M26" s="273"/>
+      <c r="N26" s="274"/>
+      <c r="O26" s="273"/>
+      <c r="P26" s="273"/>
+      <c r="Q26" s="273"/>
+      <c r="R26" s="273"/>
+      <c r="S26" s="273"/>
+    </row>
+    <row r="27" spans="1:20" s="275" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A27" s="279" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="260"/>
+      <c r="C27" s="259"/>
+      <c r="D27" s="280"/>
+      <c r="E27" s="280"/>
+      <c r="F27" s="280"/>
+      <c r="G27" s="280"/>
+      <c r="H27" s="281"/>
+      <c r="I27" s="259"/>
+      <c r="J27" s="282"/>
+      <c r="K27" s="282"/>
+      <c r="L27" s="282"/>
+      <c r="M27" s="282"/>
+      <c r="N27" s="281"/>
+      <c r="O27" s="259"/>
+      <c r="P27" s="282"/>
+      <c r="Q27" s="282"/>
+      <c r="R27" s="282"/>
+      <c r="S27" s="282"/>
+      <c r="T27" s="257"/>
+    </row>
+    <row r="28" spans="1:20" s="275" customFormat="1">
+      <c r="A28" s="257"/>
+      <c r="B28" s="260"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="257"/>
+      <c r="E28" s="257"/>
+      <c r="F28" s="257"/>
+      <c r="G28" s="257"/>
+      <c r="H28" s="260"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="257"/>
+      <c r="K28" s="257"/>
+      <c r="L28" s="257"/>
+      <c r="M28" s="257"/>
+      <c r="N28" s="260"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="257"/>
+      <c r="Q28" s="257"/>
+      <c r="R28" s="257"/>
+      <c r="S28" s="257"/>
+      <c r="T28" s="257"/>
+    </row>
+    <row r="29" spans="1:20" s="275" customFormat="1">
+      <c r="A29" s="257"/>
+      <c r="B29" s="260"/>
+      <c r="C29" s="46"/>
+      <c r="D29" s="257"/>
+      <c r="E29" s="257"/>
+      <c r="F29" s="257"/>
+      <c r="G29" s="257"/>
+      <c r="H29" s="260"/>
+      <c r="I29" s="46"/>
+      <c r="J29" s="257"/>
+      <c r="K29" s="257"/>
+      <c r="L29" s="257"/>
+      <c r="M29" s="257"/>
+      <c r="N29" s="260"/>
+      <c r="O29" s="46"/>
+      <c r="P29" s="257"/>
+      <c r="Q29" s="257"/>
+      <c r="R29" s="257"/>
+      <c r="S29" s="257"/>
+      <c r="T29" s="257"/>
+    </row>
+    <row r="30" spans="1:20" s="275" customFormat="1">
+      <c r="A30" s="257"/>
+      <c r="B30" s="260"/>
+      <c r="C30" s="257"/>
+      <c r="D30" s="257"/>
+      <c r="E30" s="257"/>
+      <c r="F30" s="257"/>
+      <c r="G30" s="257"/>
+      <c r="H30" s="260"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="257"/>
+      <c r="K30" s="257"/>
+      <c r="L30" s="257"/>
+      <c r="M30" s="257"/>
+      <c r="N30" s="260"/>
+      <c r="O30" s="46"/>
+      <c r="P30" s="257"/>
+      <c r="Q30" s="257"/>
+      <c r="R30" s="257"/>
+      <c r="S30" s="257"/>
+      <c r="T30" s="257"/>
+    </row>
+    <row r="31" spans="1:20" s="275" customFormat="1">
+      <c r="A31" s="257"/>
+      <c r="B31" s="260"/>
+      <c r="C31" s="257"/>
+      <c r="D31" s="257"/>
+      <c r="E31" s="257"/>
+      <c r="F31" s="257"/>
+      <c r="G31" s="257"/>
+      <c r="H31" s="260"/>
+      <c r="I31" s="46"/>
+      <c r="J31" s="257"/>
+      <c r="K31" s="257"/>
+      <c r="L31" s="257"/>
+      <c r="M31" s="257"/>
+      <c r="N31" s="260"/>
+      <c r="O31" s="46"/>
+      <c r="P31" s="257"/>
+      <c r="Q31" s="257"/>
+      <c r="R31" s="257"/>
+      <c r="S31" s="257"/>
+      <c r="T31" s="257"/>
+    </row>
+    <row r="32" spans="1:20" s="275" customFormat="1">
+      <c r="A32" s="257"/>
+      <c r="B32" s="260"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="257"/>
+      <c r="E32" s="257"/>
+      <c r="F32" s="257"/>
+      <c r="G32" s="257"/>
+      <c r="H32" s="260"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="257"/>
+      <c r="K32" s="257"/>
+      <c r="L32" s="257"/>
+      <c r="M32" s="257"/>
+      <c r="N32" s="260"/>
+      <c r="O32" s="46"/>
+      <c r="P32" s="257"/>
+      <c r="Q32" s="257"/>
+      <c r="R32" s="257"/>
+      <c r="S32" s="257"/>
+      <c r="T32" s="257"/>
+    </row>
+    <row r="33" spans="1:20" s="275" customFormat="1">
+      <c r="A33" s="257"/>
+      <c r="B33" s="260"/>
+      <c r="C33" s="46"/>
+      <c r="D33" s="257"/>
+      <c r="E33" s="257"/>
+      <c r="F33" s="257"/>
+      <c r="G33" s="257"/>
+      <c r="H33" s="260"/>
+      <c r="I33" s="46"/>
+      <c r="J33" s="257"/>
+      <c r="K33" s="257"/>
+      <c r="L33" s="257"/>
+      <c r="M33" s="257"/>
+      <c r="N33" s="260"/>
+      <c r="O33" s="46"/>
+      <c r="P33" s="257"/>
+      <c r="Q33" s="257"/>
+      <c r="R33" s="257"/>
+      <c r="S33" s="257"/>
+      <c r="T33" s="257"/>
+    </row>
+    <row r="34" spans="1:20" s="275" customFormat="1">
+      <c r="A34" s="257"/>
+      <c r="B34" s="260"/>
+      <c r="C34" s="46"/>
+      <c r="D34" s="257"/>
+      <c r="E34" s="257"/>
+      <c r="F34" s="257"/>
+      <c r="G34" s="257"/>
+      <c r="H34" s="260"/>
+      <c r="I34" s="46"/>
+      <c r="J34" s="257"/>
+      <c r="K34" s="257"/>
+      <c r="L34" s="257"/>
+      <c r="M34" s="257"/>
+      <c r="N34" s="260"/>
+      <c r="O34" s="46"/>
+      <c r="P34" s="257"/>
+      <c r="Q34" s="257"/>
+      <c r="R34" s="257"/>
+      <c r="S34" s="257"/>
+      <c r="T34" s="257"/>
+    </row>
+    <row r="35" spans="1:20" s="275" customFormat="1">
+      <c r="A35" s="257"/>
+      <c r="B35" s="260"/>
+      <c r="C35" s="46"/>
+      <c r="D35" s="257"/>
+      <c r="E35" s="257"/>
+      <c r="F35" s="257"/>
+      <c r="G35" s="257"/>
+      <c r="H35" s="260"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="257"/>
+      <c r="K35" s="257"/>
+      <c r="L35" s="257"/>
+      <c r="M35" s="257"/>
+      <c r="N35" s="260"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="257"/>
+      <c r="Q35" s="257"/>
+      <c r="R35" s="257"/>
+      <c r="S35" s="257"/>
+      <c r="T35" s="257"/>
+    </row>
+    <row r="36" spans="1:20" s="275" customFormat="1">
+      <c r="A36" s="257"/>
+      <c r="B36" s="260"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="257"/>
+      <c r="E36" s="257"/>
+      <c r="F36" s="257"/>
+      <c r="G36" s="257"/>
+      <c r="H36" s="260"/>
+      <c r="I36" s="46"/>
+      <c r="J36" s="257"/>
+      <c r="K36" s="257"/>
+      <c r="L36" s="257"/>
+      <c r="M36" s="257"/>
+      <c r="N36" s="260"/>
+      <c r="O36" s="46"/>
+      <c r="P36" s="257"/>
+      <c r="Q36" s="257"/>
+      <c r="R36" s="257"/>
+      <c r="S36" s="257"/>
+      <c r="T36" s="257"/>
+    </row>
+    <row r="37" spans="1:20" s="275" customFormat="1">
+      <c r="A37" s="257"/>
+      <c r="B37" s="260"/>
+      <c r="C37" s="46"/>
+      <c r="D37" s="257"/>
+      <c r="E37" s="257"/>
+      <c r="F37" s="257"/>
+      <c r="G37" s="257"/>
+      <c r="H37" s="260"/>
+      <c r="I37" s="46"/>
+      <c r="J37" s="257"/>
+      <c r="K37" s="257"/>
+      <c r="L37" s="257"/>
+      <c r="M37" s="257"/>
+      <c r="N37" s="260"/>
+      <c r="O37" s="46"/>
+      <c r="P37" s="257"/>
+      <c r="Q37" s="257"/>
+      <c r="R37" s="257"/>
+      <c r="S37" s="257"/>
+      <c r="T37" s="257"/>
+    </row>
+    <row r="38" spans="1:20" s="275" customFormat="1">
+      <c r="A38" s="257"/>
+      <c r="B38" s="260"/>
+      <c r="C38" s="46"/>
+      <c r="D38" s="257"/>
+      <c r="E38" s="257"/>
+      <c r="F38" s="257"/>
+      <c r="G38" s="257"/>
+      <c r="H38" s="260"/>
+      <c r="I38" s="46"/>
+      <c r="J38" s="257"/>
+      <c r="K38" s="257"/>
+      <c r="L38" s="257"/>
+      <c r="M38" s="257"/>
+      <c r="N38" s="260"/>
+      <c r="O38" s="46"/>
+      <c r="P38" s="257"/>
+      <c r="Q38" s="257"/>
+      <c r="R38" s="257"/>
+      <c r="S38" s="257"/>
+      <c r="T38" s="257"/>
+    </row>
+    <row r="39" spans="1:20" s="275" customFormat="1">
+      <c r="A39" s="257"/>
+      <c r="B39" s="260"/>
+      <c r="C39" s="46"/>
+      <c r="D39" s="257"/>
+      <c r="E39" s="257"/>
+      <c r="F39" s="257"/>
+      <c r="G39" s="257"/>
+      <c r="H39" s="260"/>
+      <c r="I39" s="46"/>
+      <c r="J39" s="257"/>
+      <c r="K39" s="257"/>
+      <c r="L39" s="257"/>
+      <c r="M39" s="257"/>
+      <c r="N39" s="260"/>
+      <c r="O39" s="46"/>
+      <c r="P39" s="257"/>
+      <c r="Q39" s="257"/>
+      <c r="R39" s="257"/>
+      <c r="S39" s="257"/>
+      <c r="T39" s="257"/>
+    </row>
+    <row r="40" spans="1:20" s="275" customFormat="1">
+      <c r="A40" s="257"/>
+      <c r="B40" s="260"/>
+      <c r="C40" s="46"/>
+      <c r="D40" s="257"/>
+      <c r="E40" s="257"/>
+      <c r="F40" s="257"/>
+      <c r="G40" s="257"/>
+      <c r="H40" s="260"/>
+      <c r="I40" s="46"/>
+      <c r="J40" s="257"/>
+      <c r="K40" s="257"/>
+      <c r="L40" s="257"/>
+      <c r="M40" s="257"/>
+      <c r="N40" s="260"/>
+      <c r="O40" s="46"/>
+      <c r="P40" s="257"/>
+      <c r="Q40" s="257"/>
+      <c r="R40" s="257"/>
+      <c r="S40" s="257"/>
+      <c r="T40" s="257"/>
+    </row>
+    <row r="41" spans="1:20" s="275" customFormat="1">
+      <c r="A41" s="257"/>
+      <c r="B41" s="260"/>
+      <c r="C41" s="46"/>
+      <c r="D41" s="257"/>
+      <c r="E41" s="257"/>
+      <c r="F41" s="257"/>
+      <c r="G41" s="257"/>
+      <c r="H41" s="260"/>
+      <c r="I41" s="46"/>
+      <c r="J41" s="257"/>
+      <c r="K41" s="257"/>
+      <c r="L41" s="257"/>
+      <c r="M41" s="257"/>
+      <c r="N41" s="260"/>
+      <c r="O41" s="46"/>
+      <c r="P41" s="257"/>
+      <c r="Q41" s="257"/>
+      <c r="R41" s="257"/>
+      <c r="S41" s="257"/>
+      <c r="T41" s="257"/>
+    </row>
+    <row r="42" spans="1:20">
+      <c r="B42" s="260"/>
+      <c r="C42" s="46"/>
+    </row>
+    <row r="43" spans="1:20">
+      <c r="B43" s="260"/>
+      <c r="C43" s="46"/>
+    </row>
+    <row r="44" spans="1:20">
+      <c r="B44" s="260"/>
+      <c r="C44" s="46"/>
+    </row>
+    <row r="45" spans="1:20">
+      <c r="B45" s="260"/>
+      <c r="C45" s="46"/>
+    </row>
+    <row r="46" spans="1:20">
+      <c r="B46" s="260"/>
+      <c r="C46" s="46"/>
+    </row>
+    <row r="47" spans="1:20">
+      <c r="B47" s="260"/>
+      <c r="C47" s="46"/>
+    </row>
+    <row r="48" spans="1:20">
+      <c r="B48" s="260"/>
+      <c r="C48" s="46"/>
+    </row>
+    <row r="49" spans="2:3">
+      <c r="B49" s="260"/>
+      <c r="C49" s="46"/>
+    </row>
+    <row r="50" spans="2:3">
+      <c r="B50" s="260"/>
+      <c r="C50" s="46"/>
+    </row>
+    <row r="51" spans="2:3">
+      <c r="B51" s="260"/>
+      <c r="C51" s="46"/>
+    </row>
+    <row r="52" spans="2:3">
+      <c r="B52" s="260"/>
+      <c r="C52" s="46"/>
+    </row>
+    <row r="53" spans="2:3">
+      <c r="B53" s="260"/>
+      <c r="C53" s="46"/>
+    </row>
+    <row r="54" spans="2:3">
+      <c r="B54" s="260"/>
+      <c r="C54" s="46"/>
+    </row>
+    <row r="55" spans="2:3">
+      <c r="B55" s="260"/>
+      <c r="C55" s="46"/>
+    </row>
+    <row r="56" spans="2:3">
+      <c r="B56" s="260"/>
+      <c r="C56" s="46"/>
+    </row>
+    <row r="57" spans="2:3">
+      <c r="B57" s="260"/>
+      <c r="C57" s="46"/>
+    </row>
+    <row r="58" spans="2:3">
+      <c r="B58" s="260"/>
+      <c r="C58" s="46"/>
+    </row>
+    <row r="59" spans="2:3">
+      <c r="B59" s="260"/>
+      <c r="C59" s="46"/>
+    </row>
+    <row r="60" spans="2:3">
+      <c r="B60" s="260"/>
+      <c r="C60" s="46"/>
+    </row>
+    <row r="61" spans="2:3">
+      <c r="B61" s="260"/>
+      <c r="C61" s="46"/>
+    </row>
+    <row r="62" spans="2:3">
+      <c r="B62" s="260"/>
+      <c r="C62" s="46"/>
+    </row>
+    <row r="63" spans="2:3">
+      <c r="B63" s="260"/>
+      <c r="C63" s="46"/>
+    </row>
+    <row r="64" spans="2:3">
+      <c r="B64" s="260"/>
+      <c r="C64" s="46"/>
+    </row>
+    <row r="65" spans="2:3">
+      <c r="B65" s="260"/>
+      <c r="C65" s="46"/>
+    </row>
+    <row r="66" spans="2:3">
+      <c r="B66" s="260"/>
+      <c r="C66" s="46"/>
+    </row>
+    <row r="67" spans="2:3">
+      <c r="B67" s="260"/>
+      <c r="C67" s="46"/>
+    </row>
+    <row r="68" spans="2:3">
+      <c r="B68" s="260"/>
+      <c r="C68" s="46"/>
+    </row>
+    <row r="69" spans="2:3">
+      <c r="B69" s="260"/>
+      <c r="C69" s="46"/>
+    </row>
+    <row r="70" spans="2:3">
+      <c r="B70" s="260"/>
+      <c r="C70" s="46"/>
+    </row>
+    <row r="71" spans="2:3">
+      <c r="B71" s="260"/>
+      <c r="C71" s="46"/>
+    </row>
+    <row r="72" spans="2:3">
+      <c r="B72" s="260"/>
+      <c r="C72" s="46"/>
+    </row>
+    <row r="73" spans="2:3">
+      <c r="B73" s="260"/>
+      <c r="C73" s="46"/>
+    </row>
+    <row r="74" spans="2:3">
+      <c r="B74" s="260"/>
+      <c r="C74" s="46"/>
+    </row>
+    <row r="75" spans="2:3">
+      <c r="B75" s="260"/>
+      <c r="C75" s="46"/>
+    </row>
+    <row r="76" spans="2:3">
+      <c r="B76" s="260"/>
+      <c r="C76" s="46"/>
+    </row>
+    <row r="77" spans="2:3">
+      <c r="B77" s="260"/>
+      <c r="C77" s="46"/>
+    </row>
+    <row r="78" spans="2:3">
+      <c r="B78" s="260"/>
+      <c r="C78" s="46"/>
+    </row>
+    <row r="79" spans="2:3">
+      <c r="B79" s="260"/>
+      <c r="C79" s="46"/>
+    </row>
+    <row r="80" spans="2:3">
+      <c r="B80" s="260"/>
+      <c r="C80" s="46"/>
+    </row>
+    <row r="81" spans="2:3">
+      <c r="B81" s="260"/>
+      <c r="C81" s="46"/>
+    </row>
+  </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="Q6:R6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB80"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A4" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="C6" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="257" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="15" max="16" width="6.75" style="257" customWidth="1"/>
+    <col min="1" max="1" width="3.109375" style="257" customWidth="1"/>
+    <col min="2" max="2" width="9.21875" style="258" customWidth="1"/>
+    <col min="3" max="3" width="17.77734375" style="259" customWidth="1"/>
+    <col min="4" max="4" width="7.33203125" style="257" customWidth="1"/>
+    <col min="5" max="6" width="6.77734375" style="257" customWidth="1"/>
+    <col min="7" max="7" width="9.21875" style="260" customWidth="1"/>
+    <col min="8" max="8" width="17.77734375" style="46" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" style="257" customWidth="1"/>
+    <col min="10" max="11" width="6.77734375" style="257" customWidth="1"/>
+    <col min="12" max="12" width="9.21875" style="260" customWidth="1"/>
+    <col min="13" max="13" width="17.77734375" style="46" customWidth="1"/>
+    <col min="14" max="14" width="7.33203125" style="257" customWidth="1"/>
+    <col min="15" max="16" width="6.77734375" style="257" customWidth="1"/>
     <col min="17" max="16384" width="9" style="257"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="249" customFormat="1" ht="25.5">
+    <row r="1" spans="1:28" s="249" customFormat="1" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="248"/>
       <c r="R1" s="248"/>
       <c r="S1" s="248"/>
     </row>
-    <row r="2" spans="1:28" s="249" customFormat="1" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:28" s="249" customFormat="1" ht="9.15" customHeight="1">
       <c r="A2" s="250"/>
       <c r="B2" s="251"/>
       <c r="C2" s="252"/>
       <c r="D2" s="253"/>
       <c r="E2" s="253"/>
       <c r="F2" s="253"/>
       <c r="G2" s="251"/>
       <c r="H2" s="252"/>
       <c r="I2" s="253"/>
       <c r="J2" s="253"/>
       <c r="K2" s="253"/>
       <c r="L2" s="251"/>
       <c r="M2" s="252"/>
       <c r="N2" s="253"/>
       <c r="O2" s="253"/>
       <c r="P2" s="253"/>
     </row>
     <row r="3" spans="1:28" s="249" customFormat="1">
       <c r="A3" s="254" t="s">
         <v>76</v>
       </c>
       <c r="B3" s="251"/>
       <c r="C3" s="255"/>
       <c r="D3" s="253"/>
       <c r="E3" s="253"/>
@@ -12969,51 +14813,51 @@
       <c r="I25" s="17">
         <v>605</v>
       </c>
       <c r="J25" s="73">
         <v>5.1889033115999998</v>
       </c>
       <c r="K25" s="74">
         <v>0.64916252669999996</v>
       </c>
       <c r="L25" s="271" t="s">
         <v>62</v>
       </c>
       <c r="M25" s="164" t="s">
         <v>63</v>
       </c>
       <c r="N25" s="17">
         <v>479</v>
       </c>
       <c r="O25" s="73">
         <v>4.1254443410999997</v>
       </c>
       <c r="P25" s="73">
         <v>0.79009006039999996</v>
       </c>
     </row>
-    <row r="26" spans="1:17" s="272" customFormat="1" ht="12.95" customHeight="1">
+    <row r="26" spans="1:17" s="272" customFormat="1" ht="12.9" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="273"/>
       <c r="D26" s="273"/>
       <c r="E26" s="273"/>
       <c r="F26" s="273"/>
       <c r="G26" s="274"/>
       <c r="H26" s="273"/>
       <c r="I26" s="273"/>
       <c r="J26" s="273"/>
       <c r="K26" s="273"/>
       <c r="L26" s="274"/>
       <c r="M26" s="273"/>
       <c r="N26" s="273"/>
       <c r="O26" s="273"/>
       <c r="P26" s="273"/>
     </row>
     <row r="27" spans="1:17" s="275" customFormat="1">
       <c r="A27" s="257"/>
       <c r="B27" s="260"/>
       <c r="C27" s="46"/>
       <c r="D27" s="257"/>
       <c r="E27" s="257"/>
       <c r="F27" s="257"/>
@@ -13423,144 +15267,144 @@
     <row r="77" spans="2:3">
       <c r="B77" s="260"/>
       <c r="C77" s="46"/>
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="260"/>
       <c r="C78" s="46"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="260"/>
       <c r="C79" s="46"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="260"/>
       <c r="C80" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="L5:P5"/>
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z47"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.2"/>
   <cols>
     <col min="1" max="1" width="4" style="175" customWidth="1"/>
-    <col min="2" max="2" width="12.875" style="175" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="8.25" style="175" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.88671875" style="175" customWidth="1"/>
+    <col min="3" max="3" width="22.88671875" style="175" customWidth="1"/>
+    <col min="4" max="4" width="8.21875" style="175" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="6" style="175" customWidth="1"/>
-    <col min="7" max="7" width="12.875" style="175" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="7.25" style="175" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.88671875" style="175" customWidth="1"/>
+    <col min="8" max="8" width="22.88671875" style="175" customWidth="1"/>
+    <col min="9" max="9" width="7.21875" style="175" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="175" customWidth="1"/>
     <col min="11" max="11" width="6" style="175" customWidth="1"/>
-    <col min="12" max="12" width="12.875" style="175" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="7.25" style="175" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.88671875" style="175" customWidth="1"/>
+    <col min="13" max="13" width="22.88671875" style="175" customWidth="1"/>
+    <col min="14" max="14" width="7.21875" style="175" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9" style="175" customWidth="1"/>
     <col min="16" max="16" width="6" style="175" customWidth="1"/>
-    <col min="17" max="16384" width="8.875" style="176"/>
+    <col min="17" max="16384" width="8.88671875" style="176"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="166" customFormat="1" ht="25.5">
+    <row r="1" spans="1:26" s="166" customFormat="1" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
     </row>
-    <row r="2" spans="1:26" s="166" customFormat="1" ht="3.95" customHeight="1">
+    <row r="2" spans="1:26" s="166" customFormat="1" ht="3.9" customHeight="1">
       <c r="A2" s="167"/>
       <c r="B2" s="168"/>
       <c r="C2" s="168"/>
       <c r="D2" s="168"/>
       <c r="E2" s="168"/>
       <c r="F2" s="168"/>
       <c r="G2" s="168"/>
       <c r="H2" s="168"/>
       <c r="I2" s="168"/>
       <c r="J2" s="168"/>
       <c r="K2" s="168"/>
       <c r="L2" s="168"/>
       <c r="M2" s="168"/>
       <c r="N2" s="168"/>
       <c r="O2" s="168"/>
       <c r="P2" s="168"/>
     </row>
     <row r="3" spans="1:26" s="166" customFormat="1">
       <c r="A3" s="169" t="s">
         <v>69</v>
       </c>
       <c r="B3" s="168"/>
       <c r="C3" s="168"/>
       <c r="D3" s="168"/>
       <c r="E3" s="168"/>
       <c r="F3" s="170"/>
       <c r="G3" s="170"/>
       <c r="H3" s="171"/>
       <c r="I3" s="168"/>
       <c r="J3" s="168"/>
       <c r="K3" s="168"/>
       <c r="L3" s="168"/>
       <c r="M3" s="168"/>
       <c r="N3" s="168"/>
       <c r="O3" s="168"/>
       <c r="P3" s="172"/>
     </row>
-    <row r="4" spans="1:26" ht="3.95" customHeight="1">
+    <row r="4" spans="1:26" ht="3.9" customHeight="1">
       <c r="A4" s="173"/>
       <c r="B4" s="174"/>
     </row>
     <row r="5" spans="1:26" s="188" customFormat="1">
       <c r="A5" s="177" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="178"/>
       <c r="C5" s="179" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="178"/>
       <c r="E5" s="180"/>
       <c r="F5" s="181"/>
       <c r="G5" s="182"/>
       <c r="H5" s="179" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="182"/>
       <c r="J5" s="183"/>
       <c r="K5" s="184"/>
       <c r="L5" s="185"/>
       <c r="M5" s="179" t="s">
         <v>3</v>
       </c>
@@ -13710,51 +15554,51 @@
       </c>
       <c r="K8" s="205" t="s">
         <v>12</v>
       </c>
       <c r="L8" s="206" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="207"/>
       <c r="N8" s="201" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="201" t="s">
         <v>11</v>
       </c>
       <c r="P8" s="208" t="s">
         <v>12</v>
       </c>
       <c r="Q8" s="187"/>
       <c r="U8" s="187"/>
       <c r="V8" s="187"/>
       <c r="W8" s="187"/>
       <c r="X8" s="187"/>
       <c r="Y8" s="187"/>
       <c r="Z8" s="187"/>
     </row>
-    <row r="9" spans="1:26" s="187" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:26" s="187" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="195"/>
       <c r="B9" s="209"/>
       <c r="C9" s="195"/>
       <c r="D9" s="209"/>
       <c r="E9" s="209"/>
       <c r="F9" s="195"/>
       <c r="G9" s="209"/>
       <c r="H9" s="195"/>
       <c r="I9" s="209"/>
       <c r="J9" s="209"/>
       <c r="K9" s="195"/>
       <c r="L9" s="209"/>
       <c r="M9" s="195"/>
       <c r="N9" s="210"/>
       <c r="O9" s="210"/>
       <c r="P9" s="210"/>
     </row>
     <row r="10" spans="1:26" s="188" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="189"/>
       <c r="B10" s="211" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="212" t="s">
         <v>13</v>
       </c>
@@ -13776,51 +15620,51 @@
       <c r="I10" s="213">
         <v>93155</v>
       </c>
       <c r="J10" s="214">
         <v>800.26974902173026</v>
       </c>
       <c r="K10" s="215">
         <v>100</v>
       </c>
       <c r="L10" s="211" t="s">
         <v>32</v>
       </c>
       <c r="M10" s="212" t="s">
         <v>13</v>
       </c>
       <c r="N10" s="213">
         <v>58875</v>
       </c>
       <c r="O10" s="214">
         <v>509.60489456134076</v>
       </c>
       <c r="P10" s="214">
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="188" customFormat="1" ht="3.95" customHeight="1">
+    <row r="11" spans="1:26" s="188" customFormat="1" ht="3.9" customHeight="1">
       <c r="A11" s="189"/>
       <c r="B11" s="216"/>
       <c r="C11" s="212"/>
       <c r="D11" s="217"/>
       <c r="E11" s="217"/>
       <c r="F11" s="218"/>
       <c r="G11" s="216"/>
       <c r="H11" s="212"/>
       <c r="I11" s="217"/>
       <c r="J11" s="217"/>
       <c r="K11" s="218"/>
       <c r="L11" s="216"/>
       <c r="M11" s="212"/>
       <c r="N11" s="217"/>
       <c r="O11" s="217"/>
       <c r="P11" s="217"/>
     </row>
     <row r="12" spans="1:26" s="188" customFormat="1" ht="24" customHeight="1">
       <c r="A12" s="219">
         <v>1</v>
       </c>
       <c r="B12" s="220" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="212" t="s">
@@ -14339,69 +16183,69 @@
         <v>73</v>
       </c>
       <c r="I22" s="222">
         <v>21808</v>
       </c>
       <c r="J22" s="214">
         <v>187.34670910488856</v>
       </c>
       <c r="K22" s="215">
         <v>23.410444957329183</v>
       </c>
       <c r="L22" s="221"/>
       <c r="M22" s="212" t="s">
         <v>22</v>
       </c>
       <c r="N22" s="222">
         <v>14968</v>
       </c>
       <c r="O22" s="214">
         <v>129.5586592236798</v>
       </c>
       <c r="P22" s="214">
         <v>25.42335456475584</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="188" customFormat="1" ht="3.95" customHeight="1">
+    <row r="23" spans="1:17" s="188" customFormat="1" ht="3.9" customHeight="1">
       <c r="A23" s="219"/>
       <c r="B23" s="223"/>
       <c r="C23" s="212"/>
       <c r="D23" s="217"/>
       <c r="E23" s="217"/>
       <c r="F23" s="218"/>
       <c r="G23" s="223"/>
       <c r="H23" s="212"/>
       <c r="I23" s="217"/>
       <c r="J23" s="217"/>
       <c r="K23" s="218"/>
       <c r="L23" s="223"/>
       <c r="M23" s="212"/>
       <c r="N23" s="217"/>
       <c r="O23" s="217"/>
       <c r="P23" s="217"/>
     </row>
-    <row r="24" spans="1:17" s="188" customFormat="1" ht="3.95" customHeight="1">
+    <row r="24" spans="1:17" s="188" customFormat="1" ht="3.9" customHeight="1">
       <c r="A24" s="224"/>
       <c r="B24" s="225"/>
       <c r="C24" s="226"/>
       <c r="D24" s="227"/>
       <c r="E24" s="227"/>
       <c r="F24" s="228"/>
       <c r="G24" s="225"/>
       <c r="H24" s="226"/>
       <c r="I24" s="227"/>
       <c r="J24" s="227"/>
       <c r="K24" s="228"/>
       <c r="L24" s="225"/>
       <c r="M24" s="226"/>
       <c r="N24" s="227"/>
       <c r="O24" s="227"/>
       <c r="P24" s="227"/>
     </row>
     <row r="25" spans="1:17" s="188" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="219">
         <v>11</v>
       </c>
       <c r="B25" s="220" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="212" t="s">
@@ -14625,69 +16469,69 @@
       <c r="I29" s="235">
         <v>588</v>
       </c>
       <c r="J29" s="233">
         <v>5.0513511075602748</v>
       </c>
       <c r="K29" s="234">
         <v>0.63120605442541999</v>
       </c>
       <c r="L29" s="230" t="s">
         <v>62</v>
       </c>
       <c r="M29" s="231" t="s">
         <v>74</v>
       </c>
       <c r="N29" s="235">
         <v>479</v>
       </c>
       <c r="O29" s="233">
         <v>4.1460848321848358</v>
       </c>
       <c r="P29" s="233">
         <v>0.81358811040339696</v>
       </c>
     </row>
-    <row r="30" spans="1:17" s="239" customFormat="1" ht="3.95" customHeight="1">
+    <row r="30" spans="1:17" s="239" customFormat="1" ht="3.9" customHeight="1">
       <c r="A30" s="236"/>
       <c r="B30" s="236"/>
       <c r="C30" s="237"/>
       <c r="D30" s="222"/>
       <c r="E30" s="238"/>
       <c r="F30" s="238"/>
       <c r="G30" s="238"/>
       <c r="H30" s="237"/>
       <c r="I30" s="222"/>
       <c r="J30" s="238"/>
       <c r="K30" s="238"/>
       <c r="L30" s="238"/>
       <c r="M30" s="237"/>
       <c r="N30" s="222"/>
       <c r="O30" s="238"/>
       <c r="P30" s="238"/>
     </row>
-    <row r="31" spans="1:17" s="244" customFormat="1" ht="14.25">
+    <row r="31" spans="1:17" s="244" customFormat="1" ht="13.8">
       <c r="A31" s="240" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="241"/>
       <c r="C31" s="242"/>
       <c r="D31" s="242"/>
       <c r="E31" s="242"/>
       <c r="F31" s="242"/>
       <c r="G31" s="242"/>
       <c r="H31" s="242"/>
       <c r="I31" s="242"/>
       <c r="J31" s="242"/>
       <c r="K31" s="242"/>
       <c r="L31" s="242"/>
       <c r="M31" s="242"/>
       <c r="N31" s="242"/>
       <c r="O31" s="242"/>
       <c r="P31" s="243"/>
       <c r="Q31" s="244" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="C32" s="245"/>
       <c r="H32" s="245"/>
@@ -14740,101 +16584,101 @@
     <row r="44" spans="3:8">
       <c r="C44" s="245"/>
       <c r="H44" s="245"/>
     </row>
     <row r="45" spans="3:8">
       <c r="C45" s="245"/>
       <c r="H45" s="245"/>
     </row>
     <row r="46" spans="3:8">
       <c r="C46" s="245"/>
       <c r="H46" s="245"/>
     </row>
     <row r="47" spans="3:8">
       <c r="H47" s="245"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z47"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="B1" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="28" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="16" width="5.25" style="28" customWidth="1"/>
+    <col min="1" max="1" width="2.77734375" style="28" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="28" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="28" customWidth="1"/>
+    <col min="4" max="4" width="7.21875" style="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="5.21875" style="28" customWidth="1"/>
+    <col min="7" max="7" width="11.77734375" style="28" customWidth="1"/>
+    <col min="8" max="8" width="20.77734375" style="28" customWidth="1"/>
+    <col min="9" max="9" width="6.77734375" style="28" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.109375" style="28" customWidth="1"/>
+    <col min="11" max="11" width="5.21875" style="28" customWidth="1"/>
+    <col min="12" max="12" width="11.77734375" style="28" customWidth="1"/>
+    <col min="13" max="13" width="20.77734375" style="28" customWidth="1"/>
+    <col min="14" max="14" width="6.77734375" style="28" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.109375" style="28" customWidth="1"/>
+    <col min="16" max="16" width="5.21875" style="28" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="19" customFormat="1" ht="25.5">
+    <row r="1" spans="1:26" s="19" customFormat="1" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
     </row>
-    <row r="2" spans="1:26" s="19" customFormat="1" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:26" s="19" customFormat="1" ht="9.15" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
     </row>
     <row r="3" spans="1:26" s="19" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
@@ -15022,51 +16866,51 @@
       </c>
       <c r="K8" s="57" t="s">
         <v>12</v>
       </c>
       <c r="L8" s="58" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="59"/>
       <c r="N8" s="53" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="53" t="s">
         <v>11</v>
       </c>
       <c r="P8" s="60" t="s">
         <v>12</v>
       </c>
       <c r="Q8" s="46"/>
       <c r="U8" s="46"/>
       <c r="V8" s="46"/>
       <c r="W8" s="46"/>
       <c r="X8" s="46"/>
       <c r="Y8" s="46"/>
       <c r="Z8" s="46"/>
     </row>
-    <row r="9" spans="1:26" s="3" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:26" s="3" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="47"/>
       <c r="B9" s="61"/>
       <c r="C9" s="47"/>
       <c r="D9" s="61"/>
       <c r="E9" s="61"/>
       <c r="F9" s="47"/>
       <c r="G9" s="61"/>
       <c r="H9" s="47"/>
       <c r="I9" s="61"/>
       <c r="J9" s="61"/>
       <c r="K9" s="47"/>
       <c r="L9" s="61"/>
       <c r="M9" s="47"/>
       <c r="N9" s="62"/>
       <c r="O9" s="62"/>
       <c r="P9" s="62"/>
     </row>
     <row r="10" spans="1:26" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="40"/>
       <c r="B10" s="151" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="152" t="s">
         <v>13</v>
       </c>
@@ -15937,69 +17781,69 @@
       <c r="I29" s="17">
         <v>569</v>
       </c>
       <c r="J29" s="73">
         <v>4.8900051775</v>
       </c>
       <c r="K29" s="74">
         <v>0.64385452730000003</v>
       </c>
       <c r="L29" s="163" t="s">
         <v>62</v>
       </c>
       <c r="M29" s="164" t="s">
         <v>63</v>
       </c>
       <c r="N29" s="17">
         <v>399</v>
       </c>
       <c r="O29" s="73">
         <v>3.4680670124000001</v>
       </c>
       <c r="P29" s="73">
         <v>0.70826306910000003</v>
       </c>
     </row>
-    <row r="30" spans="1:16" s="16" customFormat="1" ht="3.95" customHeight="1">
+    <row r="30" spans="1:16" s="16" customFormat="1" ht="3.9" customHeight="1">
       <c r="A30" s="75"/>
       <c r="B30" s="75"/>
       <c r="C30" s="76"/>
       <c r="D30" s="65"/>
       <c r="E30" s="77"/>
       <c r="F30" s="77"/>
       <c r="G30" s="77"/>
       <c r="H30" s="76"/>
       <c r="I30" s="65"/>
       <c r="J30" s="77"/>
       <c r="K30" s="77"/>
       <c r="L30" s="77"/>
       <c r="M30" s="76"/>
       <c r="N30" s="65"/>
       <c r="O30" s="77"/>
       <c r="P30" s="77"/>
     </row>
-    <row r="31" spans="1:16" s="82" customFormat="1" ht="14.25">
+    <row r="31" spans="1:16" s="82" customFormat="1" ht="13.8">
       <c r="A31" s="78" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="79"/>
       <c r="C31" s="80"/>
       <c r="D31" s="80"/>
       <c r="E31" s="80"/>
       <c r="F31" s="80"/>
       <c r="G31" s="80"/>
       <c r="H31" s="80"/>
       <c r="I31" s="80"/>
       <c r="J31" s="80"/>
       <c r="K31" s="80"/>
       <c r="L31" s="80"/>
       <c r="M31" s="80"/>
       <c r="N31" s="80"/>
       <c r="O31" s="80"/>
       <c r="P31" s="81" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="C32" s="83"/>
       <c r="H32" s="83"/>
       <c r="L32" s="48" t="s">
@@ -16055,101 +17899,101 @@
     <row r="44" spans="3:8">
       <c r="C44" s="83"/>
       <c r="H44" s="83"/>
     </row>
     <row r="45" spans="3:8">
       <c r="C45" s="83"/>
       <c r="H45" s="83"/>
     </row>
     <row r="46" spans="3:8">
       <c r="C46" s="83"/>
       <c r="H46" s="83"/>
     </row>
     <row r="47" spans="3:8">
       <c r="H47" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z47"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="B1" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="28" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="16" width="5.25" style="28" customWidth="1"/>
+    <col min="1" max="1" width="2.77734375" style="28" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="28" customWidth="1"/>
+    <col min="3" max="3" width="20.77734375" style="28" customWidth="1"/>
+    <col min="4" max="4" width="7.21875" style="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="5.21875" style="28" customWidth="1"/>
+    <col min="7" max="7" width="11.77734375" style="28" customWidth="1"/>
+    <col min="8" max="8" width="20.77734375" style="28" customWidth="1"/>
+    <col min="9" max="9" width="6.77734375" style="28" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.109375" style="28" customWidth="1"/>
+    <col min="11" max="11" width="5.21875" style="28" customWidth="1"/>
+    <col min="12" max="12" width="11.77734375" style="28" customWidth="1"/>
+    <col min="13" max="13" width="20.77734375" style="28" customWidth="1"/>
+    <col min="14" max="14" width="6.77734375" style="28" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.109375" style="28" customWidth="1"/>
+    <col min="16" max="16" width="5.21875" style="28" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="19" customFormat="1" ht="25.5">
+    <row r="1" spans="1:26" s="19" customFormat="1" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
     </row>
-    <row r="2" spans="1:26" s="19" customFormat="1" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:26" s="19" customFormat="1" ht="9.15" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
     </row>
     <row r="3" spans="1:26" s="19" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
@@ -16337,51 +18181,51 @@
       </c>
       <c r="K8" s="57" t="s">
         <v>12</v>
       </c>
       <c r="L8" s="58" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="59"/>
       <c r="N8" s="53" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="53" t="s">
         <v>11</v>
       </c>
       <c r="P8" s="60" t="s">
         <v>12</v>
       </c>
       <c r="Q8" s="46"/>
       <c r="U8" s="46"/>
       <c r="V8" s="46"/>
       <c r="W8" s="46"/>
       <c r="X8" s="46"/>
       <c r="Y8" s="46"/>
       <c r="Z8" s="46"/>
     </row>
-    <row r="9" spans="1:26" s="3" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:26" s="3" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="47"/>
       <c r="B9" s="61"/>
       <c r="C9" s="47"/>
       <c r="D9" s="61"/>
       <c r="E9" s="61"/>
       <c r="F9" s="47"/>
       <c r="G9" s="61"/>
       <c r="H9" s="47"/>
       <c r="I9" s="61"/>
       <c r="J9" s="61"/>
       <c r="K9" s="47"/>
       <c r="L9" s="61"/>
       <c r="M9" s="47"/>
       <c r="N9" s="62"/>
       <c r="O9" s="62"/>
       <c r="P9" s="62"/>
     </row>
     <row r="10" spans="1:26" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="40"/>
       <c r="B10" s="151" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="152" t="s">
         <v>13</v>
       </c>
@@ -17249,69 +19093,69 @@
       <c r="I29" s="17">
         <v>566</v>
       </c>
       <c r="J29" s="73">
         <v>4.8660785962000004</v>
       </c>
       <c r="K29" s="74">
         <v>0.65002182050000001</v>
       </c>
       <c r="L29" s="163" t="s">
         <v>55</v>
       </c>
       <c r="M29" s="164" t="s">
         <v>56</v>
       </c>
       <c r="N29" s="17">
         <v>313</v>
       </c>
       <c r="O29" s="73">
         <v>2.7343745564000002</v>
       </c>
       <c r="P29" s="73">
         <v>0.56737845769999995</v>
       </c>
     </row>
-    <row r="30" spans="1:16" s="16" customFormat="1" ht="3.95" customHeight="1">
+    <row r="30" spans="1:16" s="16" customFormat="1" ht="3.9" customHeight="1">
       <c r="A30" s="75"/>
       <c r="B30" s="75"/>
       <c r="C30" s="76"/>
       <c r="D30" s="65"/>
       <c r="E30" s="77"/>
       <c r="F30" s="77"/>
       <c r="G30" s="77"/>
       <c r="H30" s="76"/>
       <c r="I30" s="65"/>
       <c r="J30" s="77"/>
       <c r="K30" s="77"/>
       <c r="L30" s="77"/>
       <c r="M30" s="76"/>
       <c r="N30" s="65"/>
       <c r="O30" s="77"/>
       <c r="P30" s="77"/>
     </row>
-    <row r="31" spans="1:16" s="82" customFormat="1" ht="14.25">
+    <row r="31" spans="1:16" s="82" customFormat="1" ht="13.8">
       <c r="A31" s="78" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="79"/>
       <c r="C31" s="80"/>
       <c r="D31" s="80"/>
       <c r="E31" s="80"/>
       <c r="F31" s="80"/>
       <c r="G31" s="80"/>
       <c r="H31" s="80"/>
       <c r="I31" s="80"/>
       <c r="J31" s="80"/>
       <c r="K31" s="80"/>
       <c r="L31" s="80"/>
       <c r="M31" s="80"/>
       <c r="N31" s="80"/>
       <c r="O31" s="80"/>
       <c r="P31" s="81" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="C32" s="83"/>
       <c r="H32" s="83"/>
       <c r="L32" s="48" t="s">
@@ -17367,103 +19211,103 @@
     <row r="44" spans="3:8">
       <c r="C44" s="83"/>
       <c r="H44" s="83"/>
     </row>
     <row r="45" spans="3:8">
       <c r="C45" s="83"/>
       <c r="H45" s="83"/>
     </row>
     <row r="46" spans="3:8">
       <c r="C46" s="83"/>
       <c r="H46" s="83"/>
     </row>
     <row r="47" spans="3:8">
       <c r="H47" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z46"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G33" sqref="G33"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" topLeftCell="C1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="2.875" style="92" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16" width="5.125" style="92" customWidth="1"/>
+    <col min="1" max="1" width="2.88671875" style="92" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="92" customWidth="1"/>
+    <col min="3" max="3" width="23.77734375" style="92" customWidth="1"/>
+    <col min="4" max="4" width="6.77734375" style="92" customWidth="1"/>
+    <col min="5" max="5" width="7.77734375" style="92" customWidth="1"/>
+    <col min="6" max="6" width="5.109375" style="92" customWidth="1"/>
+    <col min="7" max="7" width="11.77734375" style="92" customWidth="1"/>
+    <col min="8" max="8" width="23.77734375" style="92" customWidth="1"/>
+    <col min="9" max="9" width="6.77734375" style="92" customWidth="1"/>
+    <col min="10" max="10" width="7.77734375" style="92" customWidth="1"/>
+    <col min="11" max="11" width="5.109375" style="92" customWidth="1"/>
+    <col min="12" max="12" width="11.77734375" style="92" customWidth="1"/>
+    <col min="13" max="13" width="23.77734375" style="92" customWidth="1"/>
+    <col min="14" max="14" width="6.77734375" style="92" customWidth="1"/>
+    <col min="15" max="15" width="7.77734375" style="92" customWidth="1"/>
+    <col min="16" max="16" width="5.109375" style="92" customWidth="1"/>
     <col min="17" max="16384" width="9" style="93"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="86" customFormat="1" ht="25.5">
+    <row r="1" spans="1:26" s="86" customFormat="1" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
     </row>
-    <row r="2" spans="1:26" s="86" customFormat="1" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:26" s="86" customFormat="1" ht="9.15" customHeight="1">
       <c r="A2" s="87"/>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="88"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="M2" s="88"/>
       <c r="N2" s="88"/>
       <c r="O2" s="88"/>
       <c r="P2" s="88"/>
     </row>
     <row r="3" spans="1:26" s="86" customFormat="1">
       <c r="A3" s="89" t="s">
         <v>57</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
@@ -17653,51 +19497,51 @@
       </c>
       <c r="K8" s="115" t="s">
         <v>12</v>
       </c>
       <c r="L8" s="113" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="114"/>
       <c r="N8" s="112" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="112" t="s">
         <v>11</v>
       </c>
       <c r="P8" s="116" t="s">
         <v>12</v>
       </c>
       <c r="Q8" s="107"/>
       <c r="U8" s="107"/>
       <c r="V8" s="107"/>
       <c r="W8" s="107"/>
       <c r="X8" s="107"/>
       <c r="Y8" s="107"/>
       <c r="Z8" s="107"/>
     </row>
-    <row r="9" spans="1:26" s="101" customFormat="1" ht="3.95" customHeight="1">
+    <row r="9" spans="1:26" s="101" customFormat="1" ht="3.9" customHeight="1">
       <c r="A9" s="108"/>
       <c r="B9" s="117"/>
       <c r="C9" s="108"/>
       <c r="D9" s="117"/>
       <c r="E9" s="117"/>
       <c r="F9" s="108"/>
       <c r="G9" s="117"/>
       <c r="H9" s="108"/>
       <c r="I9" s="117"/>
       <c r="J9" s="117"/>
       <c r="K9" s="108"/>
       <c r="L9" s="117"/>
       <c r="M9" s="108"/>
       <c r="N9" s="117"/>
       <c r="O9" s="117"/>
       <c r="P9" s="117"/>
     </row>
     <row r="10" spans="1:26" s="102" customFormat="1" ht="20.25" customHeight="1">
       <c r="A10" s="103"/>
       <c r="B10" s="118" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="119" t="s">
         <v>13</v>
       </c>
@@ -18619,69 +20463,69 @@
       <c r="I29" s="138">
         <v>578</v>
       </c>
       <c r="J29" s="139">
         <v>4.9752275843999998</v>
       </c>
       <c r="K29" s="140">
         <v>0.65920029199999997</v>
       </c>
       <c r="L29" s="136" t="s">
         <v>55</v>
       </c>
       <c r="M29" s="137" t="s">
         <v>56</v>
       </c>
       <c r="N29" s="138">
         <v>259</v>
       </c>
       <c r="O29" s="139">
         <v>2.2758954725999998</v>
       </c>
       <c r="P29" s="139">
         <v>0.4743502866</v>
       </c>
     </row>
-    <row r="30" spans="1:16" s="144" customFormat="1" ht="3.95" customHeight="1">
+    <row r="30" spans="1:16" s="144" customFormat="1" ht="3.9" customHeight="1">
       <c r="A30" s="141"/>
       <c r="B30" s="141"/>
       <c r="C30" s="142"/>
       <c r="D30" s="128"/>
       <c r="E30" s="143"/>
       <c r="F30" s="143"/>
       <c r="G30" s="141"/>
       <c r="H30" s="142"/>
       <c r="I30" s="128"/>
       <c r="J30" s="143"/>
       <c r="K30" s="143"/>
       <c r="L30" s="141"/>
       <c r="M30" s="142"/>
       <c r="N30" s="128"/>
       <c r="O30" s="143"/>
       <c r="P30" s="143"/>
     </row>
-    <row r="31" spans="1:16" s="148" customFormat="1" ht="14.25">
+    <row r="31" spans="1:16" s="148" customFormat="1" ht="13.8">
       <c r="A31" s="145" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="146"/>
       <c r="C31" s="147"/>
       <c r="D31" s="147"/>
       <c r="E31" s="147"/>
       <c r="F31" s="147"/>
       <c r="G31" s="146"/>
       <c r="H31" s="147"/>
       <c r="I31" s="147"/>
       <c r="J31" s="147"/>
       <c r="K31" s="147"/>
       <c r="L31" s="146"/>
       <c r="M31" s="147"/>
       <c r="N31" s="147"/>
       <c r="O31" s="147"/>
       <c r="P31" s="147" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="C32" s="149"/>
       <c r="H32" s="149"/>
       <c r="L32" s="92" t="s">
@@ -18745,1466 +20589,2820 @@
       <c r="C43" s="149"/>
       <c r="H43" s="149"/>
       <c r="M43" s="149"/>
     </row>
     <row r="44" spans="3:13">
       <c r="C44" s="149"/>
       <c r="H44" s="149"/>
       <c r="M44" s="149"/>
     </row>
     <row r="45" spans="3:13">
       <c r="C45" s="149"/>
       <c r="H45" s="149"/>
       <c r="M45" s="149"/>
     </row>
     <row r="46" spans="3:13">
       <c r="C46" s="149"/>
       <c r="H46" s="149"/>
       <c r="M46" s="149"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="77" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S27"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="N20" sqref="N20"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="300" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.25" style="300" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="300" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="306" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="300" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="300" customWidth="1"/>
     <col min="6" max="6" width="6" style="300" customWidth="1"/>
-    <col min="7" max="7" width="7.75" style="300" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="18.75" style="300" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="300" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="258" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="300" customWidth="1"/>
     <col min="10" max="11" width="8" style="300" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="6.25" style="300" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="19" max="19" width="7.75" style="300" customWidth="1"/>
+    <col min="12" max="12" width="6.21875" style="300" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="300" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="258" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="300" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="300" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="300" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="300" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="300" customWidth="1"/>
     <col min="20" max="16384" width="9" style="300"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="25.5">
+    <row r="1" spans="1:19" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="374"/>
       <c r="R1" s="374"/>
       <c r="S1" s="374"/>
     </row>
-    <row r="2" spans="1:19" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:19" ht="9.15" customHeight="1">
       <c r="A2" s="301"/>
       <c r="B2" s="302"/>
       <c r="C2" s="303"/>
       <c r="D2" s="303"/>
       <c r="E2" s="303"/>
       <c r="F2" s="303"/>
       <c r="G2" s="303"/>
       <c r="H2" s="302"/>
       <c r="I2" s="303"/>
       <c r="J2" s="303"/>
       <c r="K2" s="303"/>
       <c r="L2" s="303"/>
       <c r="M2" s="303"/>
       <c r="N2" s="302"/>
       <c r="O2" s="303"/>
       <c r="P2" s="303"/>
       <c r="Q2" s="303"/>
       <c r="R2" s="303"/>
       <c r="S2" s="303"/>
     </row>
-    <row r="3" spans="1:19" ht="16.5">
-[...7 lines deleted...]
-      <c r="H3" s="302"/>
+    <row r="3" spans="1:19" ht="16.2">
+      <c r="A3" s="351"/>
+      <c r="B3" s="349"/>
+      <c r="C3" s="352"/>
+      <c r="D3" s="350"/>
+      <c r="E3" s="350"/>
+      <c r="F3" s="350"/>
+      <c r="G3" s="350"/>
+      <c r="H3" s="349"/>
       <c r="I3" s="375" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="J3" s="375"/>
       <c r="K3" s="375"/>
-      <c r="L3" s="303"/>
-[...6 lines deleted...]
-      <c r="S3" s="305"/>
+      <c r="L3" s="350"/>
+      <c r="M3" s="350"/>
+      <c r="N3" s="349"/>
+      <c r="O3" s="350"/>
+      <c r="P3" s="350"/>
+      <c r="Q3" s="350"/>
+      <c r="R3" s="350"/>
+      <c r="S3" s="352"/>
     </row>
     <row r="4" spans="1:19" ht="16.5" customHeight="1">
-      <c r="S4" s="307" t="s">
-        <v>184</v>
+      <c r="A4" s="353"/>
+      <c r="B4" s="353"/>
+      <c r="C4" s="353"/>
+      <c r="D4" s="353"/>
+      <c r="E4" s="353"/>
+      <c r="F4" s="353"/>
+      <c r="G4" s="353"/>
+      <c r="H4" s="353"/>
+      <c r="I4" s="353"/>
+      <c r="J4" s="353"/>
+      <c r="K4" s="353"/>
+      <c r="L4" s="353"/>
+      <c r="M4" s="353"/>
+      <c r="N4" s="353"/>
+      <c r="O4" s="353"/>
+      <c r="P4" s="353"/>
+      <c r="Q4" s="353"/>
+      <c r="R4" s="353"/>
+      <c r="S4" s="354" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="355" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="385" t="s">
-[...22 lines deleted...]
-      <c r="S5" s="388"/>
+      <c r="B5" s="376" t="s">
+        <v>248</v>
+      </c>
+      <c r="C5" s="377"/>
+      <c r="D5" s="377"/>
+      <c r="E5" s="377"/>
+      <c r="F5" s="377"/>
+      <c r="G5" s="378"/>
+      <c r="H5" s="376" t="s">
+        <v>249</v>
+      </c>
+      <c r="I5" s="377"/>
+      <c r="J5" s="377"/>
+      <c r="K5" s="377"/>
+      <c r="L5" s="377"/>
+      <c r="M5" s="378"/>
+      <c r="N5" s="376" t="s">
+        <v>250</v>
+      </c>
+      <c r="O5" s="377"/>
+      <c r="P5" s="377"/>
+      <c r="Q5" s="377"/>
+      <c r="R5" s="377"/>
+      <c r="S5" s="379"/>
     </row>
     <row r="6" spans="1:19" s="16" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="356" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="262" t="s">
+      <c r="B6" s="357" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="308"/>
-      <c r="D6" s="6" t="s">
+      <c r="C6" s="358"/>
+      <c r="D6" s="359" t="s">
         <v>201</v>
       </c>
-      <c r="E6" s="389" t="s">
-        <v>202</v>
+      <c r="E6" s="380" t="s">
+        <v>251</v>
       </c>
       <c r="F6" s="381"/>
-      <c r="G6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="262" t="s">
+      <c r="G6" s="359" t="s">
+        <v>252</v>
+      </c>
+      <c r="H6" s="357" t="s">
         <v>30</v>
       </c>
-      <c r="I6" s="308"/>
-      <c r="J6" s="6" t="s">
+      <c r="I6" s="358"/>
+      <c r="J6" s="359" t="s">
         <v>201</v>
       </c>
-      <c r="K6" s="389" t="s">
-        <v>202</v>
+      <c r="K6" s="380" t="s">
+        <v>251</v>
       </c>
       <c r="L6" s="381"/>
-      <c r="M6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="262" t="s">
+      <c r="M6" s="359" t="s">
+        <v>252</v>
+      </c>
+      <c r="N6" s="357" t="s">
         <v>30</v>
       </c>
-      <c r="O6" s="308"/>
-      <c r="P6" s="6" t="s">
+      <c r="O6" s="358"/>
+      <c r="P6" s="359" t="s">
         <v>201</v>
       </c>
-      <c r="Q6" s="389" t="s">
-        <v>202</v>
+      <c r="Q6" s="380" t="s">
+        <v>251</v>
       </c>
       <c r="R6" s="382"/>
-      <c r="S6" s="309" t="s">
-        <v>203</v>
+      <c r="S6" s="360" t="s">
+        <v>252</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="16" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A7" s="15"/>
-      <c r="B7" s="18" t="s">
+      <c r="A7" s="356"/>
+      <c r="B7" s="361" t="s">
         <v>204</v>
       </c>
-      <c r="C7" s="310" t="s">
+      <c r="C7" s="362" t="s">
         <v>205</v>
       </c>
-      <c r="D7" s="14"/>
-[...9 lines deleted...]
-      <c r="H7" s="18" t="s">
+      <c r="D7" s="363"/>
+      <c r="E7" s="372" t="s">
+        <v>253</v>
+      </c>
+      <c r="F7" s="364" t="s">
+        <v>254</v>
+      </c>
+      <c r="G7" s="363" t="s">
+        <v>255</v>
+      </c>
+      <c r="H7" s="361" t="s">
         <v>204</v>
       </c>
-      <c r="I7" s="310" t="s">
+      <c r="I7" s="362" t="s">
         <v>205</v>
       </c>
-      <c r="J7" s="14"/>
-[...9 lines deleted...]
-      <c r="N7" s="18" t="s">
+      <c r="J7" s="363"/>
+      <c r="K7" s="372" t="s">
+        <v>253</v>
+      </c>
+      <c r="L7" s="364" t="s">
+        <v>254</v>
+      </c>
+      <c r="M7" s="363" t="s">
+        <v>255</v>
+      </c>
+      <c r="N7" s="361" t="s">
         <v>204</v>
       </c>
-      <c r="O7" s="310" t="s">
+      <c r="O7" s="362" t="s">
         <v>205</v>
       </c>
-      <c r="P7" s="14"/>
-[...7 lines deleted...]
-        <v>208</v>
+      <c r="P7" s="363"/>
+      <c r="Q7" s="372" t="s">
+        <v>253</v>
+      </c>
+      <c r="R7" s="364" t="s">
+        <v>254</v>
+      </c>
+      <c r="S7" s="361" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="16" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A8" s="11" t="s">
+      <c r="A8" s="365" t="s">
         <v>209</v>
       </c>
-      <c r="B8" s="312" t="s">
+      <c r="B8" s="366" t="s">
         <v>210</v>
       </c>
-      <c r="C8" s="313"/>
-      <c r="D8" s="11" t="s">
+      <c r="C8" s="367"/>
+      <c r="D8" s="365" t="s">
         <v>211</v>
       </c>
-      <c r="E8" s="384"/>
-[...3 lines deleted...]
-      <c r="G8" s="11" t="s">
+      <c r="E8" s="373"/>
+      <c r="F8" s="368" t="s">
+        <v>253</v>
+      </c>
+      <c r="G8" s="365" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="312" t="s">
+      <c r="H8" s="366" t="s">
         <v>210</v>
       </c>
-      <c r="I8" s="313"/>
-      <c r="J8" s="11" t="s">
+      <c r="I8" s="367"/>
+      <c r="J8" s="365" t="s">
         <v>211</v>
       </c>
-      <c r="K8" s="384"/>
-[...3 lines deleted...]
-      <c r="M8" s="11" t="s">
+      <c r="K8" s="373"/>
+      <c r="L8" s="368" t="s">
+        <v>253</v>
+      </c>
+      <c r="M8" s="365" t="s">
         <v>12</v>
       </c>
-      <c r="N8" s="312" t="s">
+      <c r="N8" s="366" t="s">
         <v>210</v>
       </c>
-      <c r="O8" s="313"/>
-      <c r="P8" s="11" t="s">
+      <c r="O8" s="367"/>
+      <c r="P8" s="365" t="s">
         <v>211</v>
       </c>
-      <c r="Q8" s="384"/>
-[...3 lines deleted...]
-      <c r="S8" s="312" t="s">
+      <c r="Q8" s="373"/>
+      <c r="R8" s="368" t="s">
+        <v>253</v>
+      </c>
+      <c r="S8" s="366" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
-      <c r="A9" s="66"/>
+    <row r="9" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A9" s="369"/>
       <c r="B9" s="324" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="325" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="326">
-        <v>205575</v>
+        <v>201383</v>
       </c>
       <c r="E9" s="327">
-        <v>880.688182147779</v>
+        <v>860.23132265835898</v>
       </c>
       <c r="F9" s="327">
-        <v>429.56676833417703</v>
+        <v>410.265671875686</v>
       </c>
       <c r="G9" s="328">
         <v>100</v>
       </c>
       <c r="H9" s="324" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="325" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="326">
-        <v>118961</v>
+        <v>116048</v>
       </c>
       <c r="K9" s="329">
-        <v>1032.0919688936599</v>
+        <v>1005.6387801101</v>
       </c>
       <c r="L9" s="327">
-        <v>567.84243627775595</v>
+        <v>542.44072178721296</v>
       </c>
       <c r="M9" s="328">
         <v>100</v>
       </c>
       <c r="N9" s="324" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="325" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="326">
-        <v>86614</v>
+        <v>85335</v>
       </c>
       <c r="Q9" s="327">
-        <v>733.001958855363</v>
+        <v>718.87682856158597</v>
       </c>
       <c r="R9" s="327">
-        <v>309.58582202720498</v>
+        <v>295.38243161291399</v>
       </c>
       <c r="S9" s="327">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
-      <c r="A10" s="66">
+    <row r="10" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A10" s="369">
         <v>1</v>
       </c>
       <c r="B10" s="330" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="325" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="326">
-        <v>53126</v>
+        <v>54032</v>
       </c>
       <c r="E10" s="327">
-        <v>227.59304567570399</v>
+        <v>230.80408388928799</v>
       </c>
       <c r="F10" s="327">
-        <v>115.437985170323</v>
+        <v>113.250822137627</v>
       </c>
       <c r="G10" s="328">
-        <v>25.842636507357401</v>
+        <v>26.830467318492602</v>
       </c>
       <c r="H10" s="330" t="s">
         <v>33</v>
       </c>
       <c r="I10" s="325" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="326">
-        <v>31885</v>
+        <v>32295</v>
       </c>
       <c r="K10" s="329">
-        <v>276.630596818909</v>
+        <v>279.85923414152597</v>
       </c>
       <c r="L10" s="327">
-        <v>151.07340326864301</v>
+        <v>148.18381548959499</v>
       </c>
       <c r="M10" s="328">
-        <v>26.802901791343398</v>
+        <v>27.829001792361801</v>
       </c>
       <c r="N10" s="330" t="s">
         <v>33</v>
       </c>
       <c r="O10" s="325" t="s">
         <v>14</v>
       </c>
       <c r="P10" s="326">
-        <v>21241</v>
+        <v>21737</v>
       </c>
       <c r="Q10" s="327">
-        <v>179.759560902934</v>
+        <v>183.11625502365001</v>
       </c>
       <c r="R10" s="327">
-        <v>84.991994951882205</v>
+        <v>83.531621817013701</v>
       </c>
       <c r="S10" s="327">
-        <v>24.5237490474981</v>
-[...3 lines deleted...]
-      <c r="A11" s="66">
+        <v>25.472549364270201</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="16" customFormat="1" ht="33.9" customHeight="1">
+      <c r="A11" s="369">
         <v>2</v>
       </c>
       <c r="B11" s="330" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="325" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="326">
-        <v>23424</v>
+        <v>23276</v>
       </c>
       <c r="E11" s="327">
-        <v>100.348972290549</v>
+        <v>99.426189232437594</v>
       </c>
       <c r="F11" s="327">
-        <v>46.847582157024597</v>
+        <v>45.509368189708098</v>
       </c>
       <c r="G11" s="328">
-        <v>11.3943816125502</v>
+        <v>11.5580759051161</v>
       </c>
       <c r="H11" s="330" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="325" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="326">
-        <v>13476</v>
+        <v>13448</v>
       </c>
       <c r="K11" s="329">
-        <v>116.916227778943</v>
+        <v>116.536522085005</v>
       </c>
       <c r="L11" s="327">
-        <v>63.212607369734101</v>
+        <v>61.964768998903502</v>
       </c>
       <c r="M11" s="328">
-        <v>11.3280823126907</v>
+        <v>11.5883082862264</v>
       </c>
       <c r="N11" s="330" t="s">
         <v>34</v>
       </c>
       <c r="O11" s="325" t="s">
         <v>35</v>
       </c>
       <c r="P11" s="326">
-        <v>9948</v>
+        <v>9828</v>
       </c>
       <c r="Q11" s="327">
-        <v>84.188508632474594</v>
+        <v>82.792775193100994</v>
       </c>
       <c r="R11" s="327">
-        <v>32.185006935115297</v>
+        <v>30.693422109151701</v>
       </c>
       <c r="S11" s="327">
-        <v>11.485441152700499</v>
-[...3 lines deleted...]
-      <c r="A12" s="66">
+        <v>11.516962559325</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A12" s="369">
         <v>3</v>
       </c>
       <c r="B12" s="330" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="325" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="326">
-        <v>16702</v>
+        <v>17259</v>
       </c>
       <c r="E12" s="327">
-        <v>71.551764651500406</v>
+        <v>73.723861486623207</v>
       </c>
       <c r="F12" s="327">
-        <v>29.909357757342399</v>
+        <v>30.078225147446901</v>
       </c>
       <c r="G12" s="328">
-        <v>8.1245287607929004</v>
+        <v>8.5702368124419994</v>
       </c>
       <c r="H12" s="330" t="s">
         <v>37</v>
       </c>
       <c r="I12" s="325" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="326">
-        <v>9822</v>
+        <v>10195</v>
       </c>
       <c r="K12" s="329">
-        <v>85.214543577083901</v>
+        <v>88.346954391480594</v>
       </c>
       <c r="L12" s="327">
-        <v>42.038027631024498</v>
+        <v>42.647447511948997</v>
       </c>
       <c r="M12" s="328">
-        <v>8.2564874202469998</v>
+        <v>8.7851578657106995</v>
       </c>
       <c r="N12" s="330" t="s">
         <v>37</v>
       </c>
       <c r="O12" s="325" t="s">
         <v>19</v>
       </c>
       <c r="P12" s="326">
-        <v>6880</v>
+        <v>7064</v>
       </c>
       <c r="Q12" s="327">
-        <v>58.224461137055201</v>
+        <v>59.5083601917039</v>
       </c>
       <c r="R12" s="327">
-        <v>20.4067968613844</v>
+        <v>20.278232161883299</v>
       </c>
       <c r="S12" s="327">
-        <v>7.9432886138500001</v>
-[...3 lines deleted...]
-      <c r="A13" s="66">
+        <v>8.2779633210288992</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A13" s="369">
         <v>4</v>
       </c>
       <c r="B13" s="330" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="325" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="326">
-        <v>12371</v>
+        <v>12463</v>
       </c>
       <c r="E13" s="327">
-        <v>52.997657795695801</v>
+        <v>53.237179773323199</v>
       </c>
       <c r="F13" s="327">
-        <v>24.587750179173899</v>
+        <v>23.931352774131302</v>
       </c>
       <c r="G13" s="328">
-        <v>6.0177550772224002</v>
+        <v>6.1887051042044003</v>
       </c>
       <c r="H13" s="330" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="325" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="326">
-        <v>7274</v>
+        <v>7125</v>
       </c>
       <c r="K13" s="329">
-        <v>63.108388309886799</v>
+        <v>61.743212362854301</v>
       </c>
       <c r="L13" s="327">
-        <v>33.500111249140602</v>
+        <v>31.843197996466099</v>
       </c>
       <c r="M13" s="328">
-        <v>6.1146089895008</v>
+        <v>6.1397008134564999</v>
       </c>
       <c r="N13" s="330" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O13" s="325" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="P13" s="326">
-        <v>5650</v>
+        <v>5338</v>
       </c>
       <c r="Q13" s="327">
-        <v>47.815146137261898</v>
+        <v>44.968237075780699</v>
       </c>
       <c r="R13" s="327">
-        <v>18.549134228350798</v>
+        <v>17.0643384989948</v>
       </c>
       <c r="S13" s="327">
-        <v>6.5231948645714999</v>
-[...3 lines deleted...]
-      <c r="A14" s="66">
+        <v>6.2553465752621999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A14" s="369">
         <v>5</v>
       </c>
       <c r="B14" s="330" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="325" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="326">
-        <v>11625</v>
+        <v>10663</v>
       </c>
       <c r="E14" s="327">
-        <v>49.801776079133802</v>
+        <v>45.548266703277299</v>
       </c>
       <c r="F14" s="327">
-        <v>22.8153521494757</v>
+        <v>20.166766857424001</v>
       </c>
       <c r="G14" s="328">
-        <v>5.6548704852244001</v>
+        <v>5.2948858642487</v>
       </c>
       <c r="H14" s="330" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="325" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="326">
-        <v>5975</v>
+        <v>5517</v>
       </c>
       <c r="K14" s="329">
-        <v>51.838413548470399</v>
+        <v>47.8087442253848</v>
       </c>
       <c r="L14" s="327">
-        <v>27.364411737385101</v>
+        <v>24.499088026562902</v>
       </c>
       <c r="M14" s="328">
-        <v>5.0226544834020999</v>
+        <v>4.7540672825038</v>
       </c>
       <c r="N14" s="330" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O14" s="325" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P14" s="326">
-        <v>5097</v>
+        <v>5146</v>
       </c>
       <c r="Q14" s="327">
-        <v>43.135185816216598</v>
+        <v>43.350795802167099</v>
       </c>
       <c r="R14" s="327">
-        <v>16.878710321937302</v>
+        <v>16.2097025894941</v>
       </c>
       <c r="S14" s="327">
-        <v>5.8847299512780999</v>
-[...3 lines deleted...]
-      <c r="A15" s="66">
+        <v>6.0303509697075999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A15" s="369">
         <v>6</v>
       </c>
       <c r="B15" s="330" t="s">
-        <v>242</v>
+        <v>46</v>
       </c>
       <c r="C15" s="325" t="s">
-        <v>243</v>
+        <v>20</v>
       </c>
       <c r="D15" s="326">
-        <v>8962</v>
+        <v>8928</v>
       </c>
       <c r="E15" s="327">
-        <v>38.393420836232004</v>
+        <v>38.137008827427501</v>
       </c>
       <c r="F15" s="327">
-        <v>16.546174233671898</v>
+        <v>15.9500335214882</v>
       </c>
       <c r="G15" s="328">
-        <v>4.3594795086950997</v>
+        <v>4.4333434301803001</v>
       </c>
       <c r="H15" s="330" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I15" s="325" t="s">
-        <v>243</v>
+        <v>17</v>
       </c>
       <c r="J15" s="326">
-        <v>5251</v>
+        <v>4789</v>
       </c>
       <c r="K15" s="329">
-        <v>45.557072726865002</v>
+        <v>41.500104421853898</v>
       </c>
       <c r="L15" s="327">
-        <v>22.6938672223217</v>
+        <v>28.608621711290599</v>
       </c>
       <c r="M15" s="328">
-        <v>4.4140516639907004</v>
+        <v>4.1267406590376003</v>
       </c>
       <c r="N15" s="330" t="s">
         <v>46</v>
       </c>
       <c r="O15" s="325" t="s">
         <v>20</v>
       </c>
       <c r="P15" s="326">
-        <v>4400</v>
+        <v>4543</v>
       </c>
       <c r="Q15" s="327">
-        <v>37.236573983000397</v>
+        <v>38.271019302223998</v>
       </c>
       <c r="R15" s="327">
-        <v>13.0453991539228</v>
+        <v>12.958882958909999</v>
       </c>
       <c r="S15" s="327">
-        <v>5.0800101600202998</v>
-[...3 lines deleted...]
-      <c r="A16" s="66">
+        <v>5.3237241460128004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A16" s="369">
         <v>7</v>
       </c>
       <c r="B16" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="325" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="326">
+        <v>6924</v>
+      </c>
+      <c r="E16" s="327">
+        <v>29.5766856094431</v>
+      </c>
+      <c r="F16" s="327">
+        <v>19.174912431121701</v>
+      </c>
+      <c r="G16" s="328">
+        <v>3.4382246763630002</v>
+      </c>
+      <c r="H16" s="330" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="325" t="s">
+      <c r="I16" s="325" t="s">
         <v>20</v>
       </c>
-      <c r="D16" s="326">
-[...16 lines deleted...]
-      </c>
       <c r="J16" s="326">
-        <v>4921</v>
+        <v>4385</v>
       </c>
       <c r="K16" s="329">
-        <v>42.694030639669101</v>
+        <v>37.999155959454903</v>
       </c>
       <c r="L16" s="327">
-        <v>29.885313490885899</v>
+        <v>19.1074176673925</v>
       </c>
       <c r="M16" s="328">
-        <v>4.1366498264137004</v>
+        <v>3.7786088515096998</v>
       </c>
       <c r="N16" s="330" t="s">
-        <v>242</v>
+        <v>41</v>
       </c>
       <c r="O16" s="325" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="P16" s="326">
-        <v>3711</v>
+        <v>2809</v>
       </c>
       <c r="Q16" s="327">
-        <v>31.4056650115715</v>
+        <v>23.6635027999004</v>
       </c>
       <c r="R16" s="327">
-        <v>11.7319499912258</v>
+        <v>8.6687458960819992</v>
       </c>
       <c r="S16" s="327">
-        <v>4.2845267508717004</v>
-[...3 lines deleted...]
-      <c r="A17" s="66">
+        <v>3.2917325833479998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A17" s="369">
         <v>8</v>
       </c>
       <c r="B17" s="330" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C17" s="325" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D17" s="326">
-        <v>7063</v>
+        <v>6193</v>
       </c>
       <c r="E17" s="327">
-        <v>30.258059737369599</v>
+        <v>26.45413257933</v>
       </c>
       <c r="F17" s="327">
-        <v>20.027769797988601</v>
+        <v>10.748009702253199</v>
       </c>
       <c r="G17" s="328">
-        <v>3.4357290526572002</v>
+        <v>3.0752347516921001</v>
       </c>
       <c r="H17" s="330" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I17" s="325" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="J17" s="326">
-        <v>4530</v>
+        <v>4365</v>
       </c>
       <c r="K17" s="329">
-        <v>39.301759560597603</v>
+        <v>37.825841679138101</v>
       </c>
       <c r="L17" s="327">
-        <v>20.284705640909799</v>
+        <v>18.0263798338122</v>
       </c>
       <c r="M17" s="328">
-        <v>3.8079706794664001</v>
+        <v>3.7613746036123001</v>
       </c>
       <c r="N17" s="330" t="s">
+        <v>55</v>
+      </c>
+      <c r="O17" s="325" t="s">
+        <v>232</v>
+      </c>
+      <c r="P17" s="326">
+        <v>2259</v>
+      </c>
+      <c r="Q17" s="327">
+        <v>19.030207484861101</v>
+      </c>
+      <c r="R17" s="327">
+        <v>5.8676167524537997</v>
+      </c>
+      <c r="S17" s="327">
+        <v>2.6472139216030999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A18" s="369">
+        <v>9</v>
+      </c>
+      <c r="B18" s="330" t="s">
         <v>41</v>
       </c>
-      <c r="O17" s="325" t="s">
+      <c r="C18" s="325" t="s">
         <v>42</v>
       </c>
-      <c r="P17" s="326">
-[...21 lines deleted...]
-      </c>
       <c r="D18" s="326">
-        <v>6164</v>
+        <v>5679</v>
       </c>
       <c r="E18" s="327">
-        <v>26.406722387249999</v>
+        <v>24.258520735994701</v>
       </c>
       <c r="F18" s="327">
-        <v>11.064469269848599</v>
+        <v>10.4417107738008</v>
       </c>
       <c r="G18" s="328">
-        <v>2.9984190684665002</v>
+        <v>2.8199997020602998</v>
       </c>
       <c r="H18" s="330" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I18" s="325" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="J18" s="326">
-        <v>4273</v>
+        <v>2870</v>
       </c>
       <c r="K18" s="329">
-        <v>37.072057086629997</v>
+        <v>24.870599225458498</v>
       </c>
       <c r="L18" s="327">
-        <v>18.145509505828599</v>
+        <v>12.4654547179526</v>
       </c>
       <c r="M18" s="328">
-        <v>3.5919334908079001</v>
+        <v>2.4731145732800002</v>
       </c>
       <c r="N18" s="330" t="s">
         <v>39</v>
       </c>
       <c r="O18" s="325" t="s">
         <v>17</v>
       </c>
       <c r="P18" s="326">
-        <v>2142</v>
+        <v>2135</v>
       </c>
       <c r="Q18" s="327">
-        <v>18.127441243542499</v>
+        <v>17.9856099956523</v>
       </c>
       <c r="R18" s="327">
-        <v>10.7850049278925</v>
+        <v>10.3138466697349</v>
       </c>
       <c r="S18" s="327">
-        <v>2.473041309719</v>
-[...3 lines deleted...]
-      <c r="A19" s="66">
+        <v>2.5019042596824002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A19" s="369">
         <v>10</v>
       </c>
       <c r="B19" s="330" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C19" s="325" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D19" s="326">
-        <v>5814</v>
+        <v>4062</v>
       </c>
       <c r="E19" s="327">
-        <v>24.907314075190001</v>
+        <v>17.3513138280702</v>
       </c>
       <c r="F19" s="327">
-        <v>11.107877336141801</v>
+        <v>13.384459267829399</v>
       </c>
       <c r="G19" s="328">
-        <v>2.8281649033199998</v>
+        <v>2.0170520848333999</v>
       </c>
       <c r="H19" s="330" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I19" s="325" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="J19" s="326">
-        <v>2916</v>
+        <v>2671</v>
       </c>
       <c r="K19" s="329">
-        <v>25.2988809886761</v>
+        <v>23.146122136306499</v>
       </c>
       <c r="L19" s="327">
-        <v>13.038814822356599</v>
+        <v>14.261707202728299</v>
       </c>
       <c r="M19" s="328">
-        <v>2.4512235102259998</v>
+        <v>2.3016338067006998</v>
       </c>
       <c r="N19" s="330" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="O19" s="325" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="P19" s="326">
-        <v>2133</v>
+        <v>1912</v>
       </c>
       <c r="Q19" s="327">
-        <v>18.051275524031801</v>
+        <v>16.107019349736401</v>
       </c>
       <c r="R19" s="327">
-        <v>5.7825695210754997</v>
+        <v>4.6742174216626999</v>
       </c>
       <c r="S19" s="327">
-        <v>2.4626503798461998</v>
-[...3 lines deleted...]
-      <c r="A20" s="66"/>
+        <v>2.2405812386477</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A20" s="369"/>
       <c r="B20" s="331"/>
       <c r="C20" s="325" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="332">
-        <v>51394</v>
+        <v>51904</v>
       </c>
       <c r="E20" s="327">
-        <v>220.17311654288196</v>
+        <v>221.71407999314499</v>
       </c>
       <c r="F20" s="327">
-        <v>114.704036627204</v>
+        <v>107.630011072855</v>
       </c>
       <c r="G20" s="333">
-        <v>25.000121610117962</v>
+        <v>25.773774350367201</v>
       </c>
       <c r="H20" s="331"/>
       <c r="I20" s="325" t="s">
         <v>22</v>
       </c>
       <c r="J20" s="332">
-        <v>28638</v>
+        <v>28388</v>
       </c>
       <c r="K20" s="329">
-        <v>248.45999785792395</v>
+        <v>246.002289481643</v>
       </c>
       <c r="L20" s="327">
-        <v>146.60566433952599</v>
+        <v>140.83282263056</v>
       </c>
       <c r="M20" s="333">
-        <v>24.073435831911297</v>
+        <v>24.462291465600401</v>
       </c>
       <c r="N20" s="331"/>
       <c r="O20" s="325" t="s">
         <v>22</v>
       </c>
       <c r="P20" s="332">
-        <v>22514</v>
+        <v>22564</v>
       </c>
       <c r="Q20" s="327">
-        <v>190.53277878483433</v>
+        <v>190.08304634280901</v>
       </c>
       <c r="R20" s="327">
-        <v>85.823568148513402</v>
+        <v>85.121804737533594</v>
       </c>
       <c r="S20" s="327">
-        <v>25.993488350613063</v>
-[...3 lines deleted...]
-      <c r="A21" s="67">
+        <v>26.4416710611121</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A21" s="370">
         <v>11</v>
       </c>
       <c r="B21" s="334" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="335" t="s">
+        <v>232</v>
+      </c>
+      <c r="D21" s="336">
+        <v>3768</v>
+      </c>
+      <c r="E21" s="337">
+        <v>16.095458026629402</v>
+      </c>
+      <c r="F21" s="337">
+        <v>5.9399255585397999</v>
+      </c>
+      <c r="G21" s="338">
+        <v>1.8710616089739001</v>
+      </c>
+      <c r="H21" s="334" t="s">
         <v>47</v>
       </c>
-      <c r="C21" s="335" t="s">
+      <c r="I21" s="335" t="s">
         <v>48</v>
       </c>
-      <c r="D21" s="336">
-[...16 lines deleted...]
-      </c>
       <c r="J21" s="336">
-        <v>2810</v>
+        <v>2567</v>
       </c>
       <c r="K21" s="339">
-        <v>24.379237166728299</v>
+        <v>22.244887878659199</v>
       </c>
       <c r="L21" s="337">
-        <v>15.3017354434563</v>
+        <v>16.9874270932645</v>
       </c>
       <c r="M21" s="338">
-        <v>2.3621186775498</v>
+        <v>2.2120157176341002</v>
       </c>
       <c r="N21" s="334" t="s">
         <v>43</v>
       </c>
       <c r="O21" s="335" t="s">
         <v>44</v>
       </c>
       <c r="P21" s="336">
-        <v>1891</v>
+        <v>1828</v>
       </c>
       <c r="Q21" s="337">
-        <v>16.003263954966801</v>
+        <v>15.3993887925304</v>
       </c>
       <c r="R21" s="337">
-        <v>5.6625387567779999</v>
+        <v>5.2225984585878003</v>
       </c>
       <c r="S21" s="337">
-        <v>2.1832498210450999</v>
-[...3 lines deleted...]
-      <c r="A22" s="66">
+        <v>2.1421456612176</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A22" s="369">
         <v>12</v>
       </c>
       <c r="B22" s="330" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="325" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="326">
-        <v>3813</v>
+        <v>3725</v>
       </c>
       <c r="E22" s="327">
-        <v>16.3349825539559</v>
+        <v>15.911778436622701</v>
       </c>
       <c r="F22" s="327">
-        <v>9.4682848127834998</v>
+        <v>8.9617534555329001</v>
       </c>
       <c r="G22" s="328">
-        <v>1.8547975191535999</v>
+        <v>1.8497092604639001</v>
       </c>
       <c r="H22" s="330" t="s">
+        <v>242</v>
+      </c>
+      <c r="I22" s="325" t="s">
+        <v>243</v>
+      </c>
+      <c r="J22" s="326">
+        <v>1782</v>
+      </c>
+      <c r="K22" s="329">
+        <v>15.442302376225401</v>
+      </c>
+      <c r="L22" s="327">
+        <v>7.5564884729259001</v>
+      </c>
+      <c r="M22" s="328">
+        <v>1.5355714876602999</v>
+      </c>
+      <c r="N22" s="330" t="s">
         <v>47</v>
       </c>
-      <c r="I22" s="325" t="s">
+      <c r="O22" s="325" t="s">
         <v>48</v>
       </c>
-      <c r="J22" s="326">
-[...11 lines deleted...]
-      <c r="N22" s="330" t="s">
+      <c r="P22" s="326">
+        <v>1495</v>
+      </c>
+      <c r="Q22" s="327">
+        <v>12.594139083606599</v>
+      </c>
+      <c r="R22" s="327">
+        <v>9.9442081141373002</v>
+      </c>
+      <c r="S22" s="327">
+        <v>1.7519189078338</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A23" s="369">
+        <v>13</v>
+      </c>
+      <c r="B23" s="330" t="s">
         <v>50</v>
       </c>
-      <c r="O22" s="325" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C23" s="325" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="D23" s="326">
-        <v>3655</v>
+        <v>3362</v>
       </c>
       <c r="E23" s="327">
-        <v>15.658106801654499</v>
+        <v>14.3611809674968</v>
       </c>
       <c r="F23" s="327">
-        <v>5.9470759812941996</v>
+        <v>5.0429772655183003</v>
       </c>
       <c r="G23" s="328">
-        <v>1.7779399246017</v>
+        <v>1.6694557137395001</v>
       </c>
       <c r="H23" s="330" t="s">
         <v>55</v>
       </c>
       <c r="I23" s="325" t="s">
         <v>232</v>
       </c>
       <c r="J23" s="326">
-        <v>1522</v>
+        <v>1509</v>
       </c>
       <c r="K23" s="329">
-        <v>13.204697141551801</v>
+        <v>13.076562449901299</v>
       </c>
       <c r="L23" s="327">
-        <v>6.1172606603683999</v>
+        <v>5.9429054109738999</v>
       </c>
       <c r="M23" s="328">
-        <v>1.2794108993704001</v>
+        <v>1.3003240038605</v>
       </c>
       <c r="N23" s="330" t="s">
-        <v>47</v>
+        <v>242</v>
       </c>
       <c r="O23" s="325" t="s">
-        <v>48</v>
+        <v>243</v>
       </c>
       <c r="P23" s="326">
-        <v>1398</v>
+        <v>1180</v>
       </c>
       <c r="Q23" s="327">
-        <v>11.831075097326</v>
+        <v>9.9405244940841992</v>
       </c>
       <c r="R23" s="327">
-        <v>9.3080949362705994</v>
+        <v>3.5079973223478</v>
       </c>
       <c r="S23" s="327">
-        <v>1.6140577735701001</v>
-[...3 lines deleted...]
-      <c r="A24" s="66">
+        <v>1.3827854924709</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A24" s="369">
         <v>14</v>
       </c>
       <c r="B24" s="330" t="s">
+        <v>242</v>
+      </c>
+      <c r="C24" s="325" t="s">
+        <v>243</v>
+      </c>
+      <c r="D24" s="326">
+        <v>2962</v>
+      </c>
+      <c r="E24" s="327">
+        <v>12.652533618597699</v>
+      </c>
+      <c r="F24" s="327">
+        <v>5.2787409768827001</v>
+      </c>
+      <c r="G24" s="328">
+        <v>1.4708292159716001</v>
+      </c>
+      <c r="H24" s="330" t="s">
         <v>50</v>
       </c>
-      <c r="C24" s="325" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I24" s="325" t="s">
-        <v>23</v>
+        <v>256</v>
       </c>
       <c r="J24" s="326">
-        <v>1403</v>
+        <v>1450</v>
       </c>
       <c r="K24" s="329">
-        <v>12.1722668131387</v>
+        <v>12.565285322966799</v>
       </c>
       <c r="L24" s="327">
-        <v>6.3302333773762003</v>
+        <v>5.5403568369396998</v>
       </c>
       <c r="M24" s="328">
-        <v>1.1793781155169001</v>
+        <v>1.2494829725631</v>
       </c>
       <c r="N24" s="330" t="s">
         <v>49</v>
       </c>
       <c r="O24" s="325" t="s">
         <v>23</v>
       </c>
       <c r="P24" s="326">
-        <v>1184</v>
+        <v>1097</v>
       </c>
       <c r="Q24" s="327">
-        <v>10.0200235445165</v>
+        <v>9.2413181101782005</v>
       </c>
       <c r="R24" s="327">
-        <v>3.8822516392191999</v>
+        <v>3.4365667862186</v>
       </c>
       <c r="S24" s="327">
-        <v>1.3669845521509001</v>
-[...3 lines deleted...]
-      <c r="A25" s="71">
+        <v>1.2855217671529999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A25" s="371">
         <v>15</v>
       </c>
       <c r="B25" s="340" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="341" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="342">
-        <v>2587</v>
+        <v>2309</v>
       </c>
       <c r="E25" s="343">
-        <v>11.0827694379973</v>
+        <v>9.8631668215200001</v>
       </c>
       <c r="F25" s="343">
-        <v>5.0078990820699998</v>
+        <v>4.3899667581267998</v>
       </c>
       <c r="G25" s="333">
-        <v>1.2584215006688999</v>
+        <v>1.1465714583654001</v>
       </c>
       <c r="H25" s="340" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I25" s="341" t="s">
-        <v>244</v>
+        <v>23</v>
       </c>
       <c r="J25" s="344">
-        <v>1376</v>
+        <v>1212</v>
       </c>
       <c r="K25" s="345">
-        <v>11.938017915095401</v>
+        <v>10.5028453871971</v>
       </c>
       <c r="L25" s="343">
-        <v>5.3317170984246998</v>
+        <v>5.4560684813245999</v>
       </c>
       <c r="M25" s="333">
-        <v>1.1566816015332999</v>
+        <v>1.0443954225837999</v>
       </c>
       <c r="N25" s="340" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O25" s="341" t="s">
-        <v>18</v>
+        <v>257</v>
       </c>
       <c r="P25" s="344">
-        <v>1003</v>
+        <v>1070</v>
       </c>
       <c r="Q25" s="343">
-        <v>8.4882462965793994</v>
+        <v>9.0138654310762991</v>
       </c>
       <c r="R25" s="343">
-        <v>3.9458815253203001</v>
+        <v>3.6993461454841001</v>
       </c>
       <c r="S25" s="343">
-        <v>1.1580114069319001</v>
+        <v>1.2538817601218999</v>
       </c>
     </row>
     <row r="26" spans="1:19" s="272" customFormat="1" ht="14.1" customHeight="1">
       <c r="A26" s="323" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="B26" s="346"/>
       <c r="C26" s="346"/>
       <c r="D26" s="346"/>
       <c r="E26" s="346"/>
       <c r="F26" s="346"/>
       <c r="G26" s="346"/>
       <c r="H26" s="347"/>
       <c r="I26" s="346"/>
       <c r="J26" s="346"/>
       <c r="K26" s="346"/>
       <c r="L26" s="346"/>
       <c r="M26" s="346"/>
       <c r="N26" s="347"/>
       <c r="O26" s="346"/>
       <c r="P26" s="346"/>
       <c r="Q26" s="346"/>
       <c r="R26" s="346"/>
       <c r="S26" s="346"/>
     </row>
     <row r="27" spans="1:19" s="319" customFormat="1" ht="14.1" customHeight="1">
       <c r="A27" s="323" t="s">
-        <v>198</v>
+        <v>259</v>
       </c>
       <c r="B27" s="347"/>
       <c r="C27" s="348"/>
       <c r="D27" s="348"/>
       <c r="E27" s="348"/>
       <c r="F27" s="348"/>
       <c r="G27" s="348"/>
       <c r="H27" s="347"/>
       <c r="I27" s="348"/>
       <c r="J27" s="323"/>
       <c r="K27" s="323"/>
       <c r="L27" s="323"/>
       <c r="M27" s="323"/>
       <c r="N27" s="347"/>
       <c r="O27" s="348"/>
       <c r="P27" s="323"/>
       <c r="Q27" s="323"/>
       <c r="R27" s="323"/>
       <c r="S27" s="323"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="Q6:R6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:S27"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="300" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.25" style="300" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="300" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="306" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="300" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="300" customWidth="1"/>
     <col min="6" max="6" width="6" style="300" customWidth="1"/>
-    <col min="7" max="7" width="7.75" style="300" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="18.75" style="300" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="300" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="258" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="300" customWidth="1"/>
     <col min="10" max="11" width="8" style="300" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="6.25" style="300" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="19" max="19" width="7.75" style="300" customWidth="1"/>
+    <col min="12" max="12" width="6.21875" style="300" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="300" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="258" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="300" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="300" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="300" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="300" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="300" customWidth="1"/>
     <col min="20" max="16384" width="9" style="300"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="25.5">
+    <row r="1" spans="1:19" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="374"/>
       <c r="R1" s="374"/>
       <c r="S1" s="374"/>
     </row>
-    <row r="2" spans="1:19" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:19" ht="9.15" customHeight="1">
       <c r="A2" s="301"/>
       <c r="B2" s="302"/>
       <c r="C2" s="303"/>
       <c r="D2" s="303"/>
       <c r="E2" s="303"/>
       <c r="F2" s="303"/>
       <c r="G2" s="303"/>
       <c r="H2" s="302"/>
       <c r="I2" s="303"/>
       <c r="J2" s="303"/>
       <c r="K2" s="303"/>
       <c r="L2" s="303"/>
       <c r="M2" s="303"/>
       <c r="N2" s="302"/>
       <c r="O2" s="303"/>
       <c r="P2" s="303"/>
       <c r="Q2" s="303"/>
       <c r="R2" s="303"/>
       <c r="S2" s="303"/>
     </row>
-    <row r="3" spans="1:19" ht="16.5">
+    <row r="3" spans="1:19" ht="16.2">
+      <c r="A3" s="304"/>
+      <c r="B3" s="302"/>
+      <c r="C3" s="305"/>
+      <c r="D3" s="303"/>
+      <c r="E3" s="303"/>
+      <c r="F3" s="303"/>
+      <c r="G3" s="303"/>
+      <c r="H3" s="302"/>
+      <c r="I3" s="375" t="s">
+        <v>241</v>
+      </c>
+      <c r="J3" s="375"/>
+      <c r="K3" s="375"/>
+      <c r="L3" s="303"/>
+      <c r="M3" s="303"/>
+      <c r="N3" s="302"/>
+      <c r="O3" s="303"/>
+      <c r="P3" s="303"/>
+      <c r="Q3" s="303"/>
+      <c r="R3" s="303"/>
+      <c r="S3" s="305"/>
+    </row>
+    <row r="4" spans="1:19" ht="16.5" customHeight="1">
+      <c r="S4" s="307" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="385" t="s">
+        <v>77</v>
+      </c>
+      <c r="C5" s="386"/>
+      <c r="D5" s="386"/>
+      <c r="E5" s="386"/>
+      <c r="F5" s="386"/>
+      <c r="G5" s="387"/>
+      <c r="H5" s="385" t="s">
+        <v>78</v>
+      </c>
+      <c r="I5" s="386"/>
+      <c r="J5" s="386"/>
+      <c r="K5" s="386"/>
+      <c r="L5" s="386"/>
+      <c r="M5" s="387"/>
+      <c r="N5" s="385" t="s">
+        <v>79</v>
+      </c>
+      <c r="O5" s="386"/>
+      <c r="P5" s="386"/>
+      <c r="Q5" s="386"/>
+      <c r="R5" s="386"/>
+      <c r="S5" s="388"/>
+    </row>
+    <row r="6" spans="1:19" s="16" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="262" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="308"/>
+      <c r="D6" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="E6" s="389" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="381"/>
+      <c r="G6" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="H6" s="262" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="308"/>
+      <c r="J6" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="K6" s="389" t="s">
+        <v>202</v>
+      </c>
+      <c r="L6" s="381"/>
+      <c r="M6" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="N6" s="262" t="s">
+        <v>30</v>
+      </c>
+      <c r="O6" s="308"/>
+      <c r="P6" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="Q6" s="389" t="s">
+        <v>202</v>
+      </c>
+      <c r="R6" s="382"/>
+      <c r="S6" s="309" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="16" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="15"/>
+      <c r="B7" s="18" t="s">
+        <v>204</v>
+      </c>
+      <c r="C7" s="310" t="s">
+        <v>205</v>
+      </c>
+      <c r="D7" s="14"/>
+      <c r="E7" s="383" t="s">
+        <v>206</v>
+      </c>
+      <c r="F7" s="311" t="s">
+        <v>207</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>208</v>
+      </c>
+      <c r="H7" s="18" t="s">
+        <v>204</v>
+      </c>
+      <c r="I7" s="310" t="s">
+        <v>205</v>
+      </c>
+      <c r="J7" s="14"/>
+      <c r="K7" s="383" t="s">
+        <v>206</v>
+      </c>
+      <c r="L7" s="311" t="s">
+        <v>207</v>
+      </c>
+      <c r="M7" s="14" t="s">
+        <v>208</v>
+      </c>
+      <c r="N7" s="18" t="s">
+        <v>204</v>
+      </c>
+      <c r="O7" s="310" t="s">
+        <v>205</v>
+      </c>
+      <c r="P7" s="14"/>
+      <c r="Q7" s="383" t="s">
+        <v>206</v>
+      </c>
+      <c r="R7" s="311" t="s">
+        <v>207</v>
+      </c>
+      <c r="S7" s="18" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="16" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="B8" s="312" t="s">
+        <v>210</v>
+      </c>
+      <c r="C8" s="313"/>
+      <c r="D8" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="E8" s="384"/>
+      <c r="F8" s="314" t="s">
+        <v>206</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="312" t="s">
+        <v>210</v>
+      </c>
+      <c r="I8" s="313"/>
+      <c r="J8" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="K8" s="384"/>
+      <c r="L8" s="314" t="s">
+        <v>206</v>
+      </c>
+      <c r="M8" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="N8" s="312" t="s">
+        <v>210</v>
+      </c>
+      <c r="O8" s="313"/>
+      <c r="P8" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q8" s="384"/>
+      <c r="R8" s="314" t="s">
+        <v>206</v>
+      </c>
+      <c r="S8" s="312" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A9" s="66"/>
+      <c r="B9" s="324" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="325" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="326">
+        <v>205575</v>
+      </c>
+      <c r="E9" s="327">
+        <v>880.688182147779</v>
+      </c>
+      <c r="F9" s="327">
+        <v>429.56676833417703</v>
+      </c>
+      <c r="G9" s="328">
+        <v>100</v>
+      </c>
+      <c r="H9" s="324" t="s">
+        <v>32</v>
+      </c>
+      <c r="I9" s="325" t="s">
+        <v>13</v>
+      </c>
+      <c r="J9" s="326">
+        <v>118961</v>
+      </c>
+      <c r="K9" s="329">
+        <v>1032.0919688936599</v>
+      </c>
+      <c r="L9" s="327">
+        <v>567.84243627775595</v>
+      </c>
+      <c r="M9" s="328">
+        <v>100</v>
+      </c>
+      <c r="N9" s="324" t="s">
+        <v>32</v>
+      </c>
+      <c r="O9" s="325" t="s">
+        <v>13</v>
+      </c>
+      <c r="P9" s="326">
+        <v>86614</v>
+      </c>
+      <c r="Q9" s="327">
+        <v>733.001958855363</v>
+      </c>
+      <c r="R9" s="327">
+        <v>309.58582202720498</v>
+      </c>
+      <c r="S9" s="327">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A10" s="66">
+        <v>1</v>
+      </c>
+      <c r="B10" s="330" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="325" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="326">
+        <v>53126</v>
+      </c>
+      <c r="E10" s="327">
+        <v>227.59304567570399</v>
+      </c>
+      <c r="F10" s="327">
+        <v>115.437985170323</v>
+      </c>
+      <c r="G10" s="328">
+        <v>25.842636507357401</v>
+      </c>
+      <c r="H10" s="330" t="s">
+        <v>33</v>
+      </c>
+      <c r="I10" s="325" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" s="326">
+        <v>31885</v>
+      </c>
+      <c r="K10" s="329">
+        <v>276.630596818909</v>
+      </c>
+      <c r="L10" s="327">
+        <v>151.07340326864301</v>
+      </c>
+      <c r="M10" s="328">
+        <v>26.802901791343398</v>
+      </c>
+      <c r="N10" s="330" t="s">
+        <v>33</v>
+      </c>
+      <c r="O10" s="325" t="s">
+        <v>14</v>
+      </c>
+      <c r="P10" s="326">
+        <v>21241</v>
+      </c>
+      <c r="Q10" s="327">
+        <v>179.759560902934</v>
+      </c>
+      <c r="R10" s="327">
+        <v>84.991994951882205</v>
+      </c>
+      <c r="S10" s="327">
+        <v>24.5237490474981</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="16" customFormat="1" ht="33.9" customHeight="1">
+      <c r="A11" s="66">
+        <v>2</v>
+      </c>
+      <c r="B11" s="330" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="325" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="326">
+        <v>23424</v>
+      </c>
+      <c r="E11" s="327">
+        <v>100.348972290549</v>
+      </c>
+      <c r="F11" s="327">
+        <v>46.847582157024597</v>
+      </c>
+      <c r="G11" s="328">
+        <v>11.3943816125502</v>
+      </c>
+      <c r="H11" s="330" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" s="325" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="326">
+        <v>13476</v>
+      </c>
+      <c r="K11" s="329">
+        <v>116.916227778943</v>
+      </c>
+      <c r="L11" s="327">
+        <v>63.212607369734101</v>
+      </c>
+      <c r="M11" s="328">
+        <v>11.3280823126907</v>
+      </c>
+      <c r="N11" s="330" t="s">
+        <v>34</v>
+      </c>
+      <c r="O11" s="325" t="s">
+        <v>35</v>
+      </c>
+      <c r="P11" s="326">
+        <v>9948</v>
+      </c>
+      <c r="Q11" s="327">
+        <v>84.188508632474594</v>
+      </c>
+      <c r="R11" s="327">
+        <v>32.185006935115297</v>
+      </c>
+      <c r="S11" s="327">
+        <v>11.485441152700499</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A12" s="66">
+        <v>3</v>
+      </c>
+      <c r="B12" s="330" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="325" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="326">
+        <v>16702</v>
+      </c>
+      <c r="E12" s="327">
+        <v>71.551764651500406</v>
+      </c>
+      <c r="F12" s="327">
+        <v>29.909357757342399</v>
+      </c>
+      <c r="G12" s="328">
+        <v>8.1245287607929004</v>
+      </c>
+      <c r="H12" s="330" t="s">
+        <v>37</v>
+      </c>
+      <c r="I12" s="325" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" s="326">
+        <v>9822</v>
+      </c>
+      <c r="K12" s="329">
+        <v>85.214543577083901</v>
+      </c>
+      <c r="L12" s="327">
+        <v>42.038027631024498</v>
+      </c>
+      <c r="M12" s="328">
+        <v>8.2564874202469998</v>
+      </c>
+      <c r="N12" s="330" t="s">
+        <v>37</v>
+      </c>
+      <c r="O12" s="325" t="s">
+        <v>19</v>
+      </c>
+      <c r="P12" s="326">
+        <v>6880</v>
+      </c>
+      <c r="Q12" s="327">
+        <v>58.224461137055201</v>
+      </c>
+      <c r="R12" s="327">
+        <v>20.4067968613844</v>
+      </c>
+      <c r="S12" s="327">
+        <v>7.9432886138500001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A13" s="66">
+        <v>4</v>
+      </c>
+      <c r="B13" s="330" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="325" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="326">
+        <v>12371</v>
+      </c>
+      <c r="E13" s="327">
+        <v>52.997657795695801</v>
+      </c>
+      <c r="F13" s="327">
+        <v>24.587750179173899</v>
+      </c>
+      <c r="G13" s="328">
+        <v>6.0177550772224002</v>
+      </c>
+      <c r="H13" s="330" t="s">
+        <v>36</v>
+      </c>
+      <c r="I13" s="325" t="s">
+        <v>15</v>
+      </c>
+      <c r="J13" s="326">
+        <v>7274</v>
+      </c>
+      <c r="K13" s="329">
+        <v>63.108388309886799</v>
+      </c>
+      <c r="L13" s="327">
+        <v>33.500111249140602</v>
+      </c>
+      <c r="M13" s="328">
+        <v>6.1146089895008</v>
+      </c>
+      <c r="N13" s="330" t="s">
+        <v>38</v>
+      </c>
+      <c r="O13" s="325" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="326">
+        <v>5650</v>
+      </c>
+      <c r="Q13" s="327">
+        <v>47.815146137261898</v>
+      </c>
+      <c r="R13" s="327">
+        <v>18.549134228350798</v>
+      </c>
+      <c r="S13" s="327">
+        <v>6.5231948645714999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A14" s="66">
+        <v>5</v>
+      </c>
+      <c r="B14" s="330" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="325" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="326">
+        <v>11625</v>
+      </c>
+      <c r="E14" s="327">
+        <v>49.801776079133802</v>
+      </c>
+      <c r="F14" s="327">
+        <v>22.8153521494757</v>
+      </c>
+      <c r="G14" s="328">
+        <v>5.6548704852244001</v>
+      </c>
+      <c r="H14" s="330" t="s">
+        <v>38</v>
+      </c>
+      <c r="I14" s="325" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="326">
+        <v>5975</v>
+      </c>
+      <c r="K14" s="329">
+        <v>51.838413548470399</v>
+      </c>
+      <c r="L14" s="327">
+        <v>27.364411737385101</v>
+      </c>
+      <c r="M14" s="328">
+        <v>5.0226544834020999</v>
+      </c>
+      <c r="N14" s="330" t="s">
+        <v>36</v>
+      </c>
+      <c r="O14" s="325" t="s">
+        <v>15</v>
+      </c>
+      <c r="P14" s="326">
+        <v>5097</v>
+      </c>
+      <c r="Q14" s="327">
+        <v>43.135185816216598</v>
+      </c>
+      <c r="R14" s="327">
+        <v>16.878710321937302</v>
+      </c>
+      <c r="S14" s="327">
+        <v>5.8847299512780999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A15" s="66">
+        <v>6</v>
+      </c>
+      <c r="B15" s="330" t="s">
+        <v>242</v>
+      </c>
+      <c r="C15" s="325" t="s">
+        <v>243</v>
+      </c>
+      <c r="D15" s="326">
+        <v>8962</v>
+      </c>
+      <c r="E15" s="327">
+        <v>38.393420836232004</v>
+      </c>
+      <c r="F15" s="327">
+        <v>16.546174233671898</v>
+      </c>
+      <c r="G15" s="328">
+        <v>4.3594795086950997</v>
+      </c>
+      <c r="H15" s="330" t="s">
+        <v>242</v>
+      </c>
+      <c r="I15" s="325" t="s">
+        <v>243</v>
+      </c>
+      <c r="J15" s="326">
+        <v>5251</v>
+      </c>
+      <c r="K15" s="329">
+        <v>45.557072726865002</v>
+      </c>
+      <c r="L15" s="327">
+        <v>22.6938672223217</v>
+      </c>
+      <c r="M15" s="328">
+        <v>4.4140516639907004</v>
+      </c>
+      <c r="N15" s="330" t="s">
+        <v>46</v>
+      </c>
+      <c r="O15" s="325" t="s">
+        <v>20</v>
+      </c>
+      <c r="P15" s="326">
+        <v>4400</v>
+      </c>
+      <c r="Q15" s="327">
+        <v>37.236573983000397</v>
+      </c>
+      <c r="R15" s="327">
+        <v>13.0453991539228</v>
+      </c>
+      <c r="S15" s="327">
+        <v>5.0800101600202998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A16" s="66">
+        <v>7</v>
+      </c>
+      <c r="B16" s="330" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="325" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="326">
+        <v>8930</v>
+      </c>
+      <c r="E16" s="327">
+        <v>38.256332076272201</v>
+      </c>
+      <c r="F16" s="327">
+        <v>16.518413655983</v>
+      </c>
+      <c r="G16" s="328">
+        <v>4.3439134135959998</v>
+      </c>
+      <c r="H16" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" s="325" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" s="326">
+        <v>4921</v>
+      </c>
+      <c r="K16" s="329">
+        <v>42.694030639669101</v>
+      </c>
+      <c r="L16" s="327">
+        <v>29.885313490885899</v>
+      </c>
+      <c r="M16" s="328">
+        <v>4.1366498264137004</v>
+      </c>
+      <c r="N16" s="330" t="s">
+        <v>242</v>
+      </c>
+      <c r="O16" s="325" t="s">
+        <v>243</v>
+      </c>
+      <c r="P16" s="326">
+        <v>3711</v>
+      </c>
+      <c r="Q16" s="327">
+        <v>31.4056650115715</v>
+      </c>
+      <c r="R16" s="327">
+        <v>11.7319499912258</v>
+      </c>
+      <c r="S16" s="327">
+        <v>4.2845267508717004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A17" s="66">
+        <v>8</v>
+      </c>
+      <c r="B17" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="325" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="326">
+        <v>7063</v>
+      </c>
+      <c r="E17" s="327">
+        <v>30.258059737369599</v>
+      </c>
+      <c r="F17" s="327">
+        <v>20.027769797988601</v>
+      </c>
+      <c r="G17" s="328">
+        <v>3.4357290526572002</v>
+      </c>
+      <c r="H17" s="330" t="s">
+        <v>46</v>
+      </c>
+      <c r="I17" s="325" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="326">
+        <v>4530</v>
+      </c>
+      <c r="K17" s="329">
+        <v>39.301759560597603</v>
+      </c>
+      <c r="L17" s="327">
+        <v>20.284705640909799</v>
+      </c>
+      <c r="M17" s="328">
+        <v>3.8079706794664001</v>
+      </c>
+      <c r="N17" s="330" t="s">
+        <v>41</v>
+      </c>
+      <c r="O17" s="325" t="s">
+        <v>42</v>
+      </c>
+      <c r="P17" s="326">
+        <v>2898</v>
+      </c>
+      <c r="Q17" s="327">
+        <v>24.525361682439801</v>
+      </c>
+      <c r="R17" s="327">
+        <v>9.4056869859053993</v>
+      </c>
+      <c r="S17" s="327">
+        <v>3.3458794190316001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A18" s="66">
+        <v>9</v>
+      </c>
+      <c r="B18" s="330" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="325" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="326">
+        <v>6164</v>
+      </c>
+      <c r="E18" s="327">
+        <v>26.406722387249999</v>
+      </c>
+      <c r="F18" s="327">
+        <v>11.064469269848599</v>
+      </c>
+      <c r="G18" s="328">
+        <v>2.9984190684665002</v>
+      </c>
+      <c r="H18" s="330" t="s">
+        <v>43</v>
+      </c>
+      <c r="I18" s="325" t="s">
+        <v>44</v>
+      </c>
+      <c r="J18" s="326">
+        <v>4273</v>
+      </c>
+      <c r="K18" s="329">
+        <v>37.072057086629997</v>
+      </c>
+      <c r="L18" s="327">
+        <v>18.145509505828599</v>
+      </c>
+      <c r="M18" s="328">
+        <v>3.5919334908079001</v>
+      </c>
+      <c r="N18" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="O18" s="325" t="s">
+        <v>17</v>
+      </c>
+      <c r="P18" s="326">
+        <v>2142</v>
+      </c>
+      <c r="Q18" s="327">
+        <v>18.127441243542499</v>
+      </c>
+      <c r="R18" s="327">
+        <v>10.7850049278925</v>
+      </c>
+      <c r="S18" s="327">
+        <v>2.473041309719</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A19" s="66">
+        <v>10</v>
+      </c>
+      <c r="B19" s="330" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="325" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" s="326">
+        <v>5814</v>
+      </c>
+      <c r="E19" s="327">
+        <v>24.907314075190001</v>
+      </c>
+      <c r="F19" s="327">
+        <v>11.107877336141801</v>
+      </c>
+      <c r="G19" s="328">
+        <v>2.8281649033199998</v>
+      </c>
+      <c r="H19" s="330" t="s">
+        <v>41</v>
+      </c>
+      <c r="I19" s="325" t="s">
+        <v>42</v>
+      </c>
+      <c r="J19" s="326">
+        <v>2916</v>
+      </c>
+      <c r="K19" s="329">
+        <v>25.2988809886761</v>
+      </c>
+      <c r="L19" s="327">
+        <v>13.038814822356599</v>
+      </c>
+      <c r="M19" s="328">
+        <v>2.4512235102259998</v>
+      </c>
+      <c r="N19" s="330" t="s">
+        <v>55</v>
+      </c>
+      <c r="O19" s="325" t="s">
+        <v>232</v>
+      </c>
+      <c r="P19" s="326">
+        <v>2133</v>
+      </c>
+      <c r="Q19" s="327">
+        <v>18.051275524031801</v>
+      </c>
+      <c r="R19" s="327">
+        <v>5.7825695210754997</v>
+      </c>
+      <c r="S19" s="327">
+        <v>2.4626503798461998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A20" s="66"/>
+      <c r="B20" s="331"/>
+      <c r="C20" s="325" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="332">
+        <v>51394</v>
+      </c>
+      <c r="E20" s="327">
+        <v>220.17311654288196</v>
+      </c>
+      <c r="F20" s="327">
+        <v>114.704036627204</v>
+      </c>
+      <c r="G20" s="333">
+        <v>25.000121610117962</v>
+      </c>
+      <c r="H20" s="331"/>
+      <c r="I20" s="325" t="s">
+        <v>22</v>
+      </c>
+      <c r="J20" s="332">
+        <v>28638</v>
+      </c>
+      <c r="K20" s="329">
+        <v>248.45999785792395</v>
+      </c>
+      <c r="L20" s="327">
+        <v>146.60566433952599</v>
+      </c>
+      <c r="M20" s="333">
+        <v>24.073435831911297</v>
+      </c>
+      <c r="N20" s="331"/>
+      <c r="O20" s="325" t="s">
+        <v>22</v>
+      </c>
+      <c r="P20" s="332">
+        <v>22514</v>
+      </c>
+      <c r="Q20" s="327">
+        <v>190.53277878483433</v>
+      </c>
+      <c r="R20" s="327">
+        <v>85.823568148513402</v>
+      </c>
+      <c r="S20" s="327">
+        <v>25.993488350613063</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A21" s="67">
+        <v>11</v>
+      </c>
+      <c r="B21" s="334" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="335" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" s="336">
+        <v>3898</v>
+      </c>
+      <c r="E21" s="337">
+        <v>16.699124572599001</v>
+      </c>
+      <c r="F21" s="337">
+        <v>12.743530881441099</v>
+      </c>
+      <c r="G21" s="338">
+        <v>1.8961449592605999</v>
+      </c>
+      <c r="H21" s="334" t="s">
+        <v>45</v>
+      </c>
+      <c r="I21" s="335" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" s="336">
+        <v>2810</v>
+      </c>
+      <c r="K21" s="339">
+        <v>24.379237166728299</v>
+      </c>
+      <c r="L21" s="337">
+        <v>15.3017354434563</v>
+      </c>
+      <c r="M21" s="338">
+        <v>2.3621186775498</v>
+      </c>
+      <c r="N21" s="334" t="s">
+        <v>43</v>
+      </c>
+      <c r="O21" s="335" t="s">
+        <v>44</v>
+      </c>
+      <c r="P21" s="336">
+        <v>1891</v>
+      </c>
+      <c r="Q21" s="337">
+        <v>16.003263954966801</v>
+      </c>
+      <c r="R21" s="337">
+        <v>5.6625387567779999</v>
+      </c>
+      <c r="S21" s="337">
+        <v>2.1832498210450999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A22" s="66">
+        <v>12</v>
+      </c>
+      <c r="B22" s="330" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="325" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="326">
+        <v>3813</v>
+      </c>
+      <c r="E22" s="327">
+        <v>16.3349825539559</v>
+      </c>
+      <c r="F22" s="327">
+        <v>9.4682848127834998</v>
+      </c>
+      <c r="G22" s="328">
+        <v>1.8547975191535999</v>
+      </c>
+      <c r="H22" s="330" t="s">
+        <v>47</v>
+      </c>
+      <c r="I22" s="325" t="s">
+        <v>48</v>
+      </c>
+      <c r="J22" s="326">
+        <v>2500</v>
+      </c>
+      <c r="K22" s="329">
+        <v>21.689712781786799</v>
+      </c>
+      <c r="L22" s="327">
+        <v>16.3717057512638</v>
+      </c>
+      <c r="M22" s="328">
+        <v>2.1015290725532001</v>
+      </c>
+      <c r="N22" s="330" t="s">
+        <v>50</v>
+      </c>
+      <c r="O22" s="325" t="s">
+        <v>244</v>
+      </c>
+      <c r="P22" s="326">
+        <v>1788</v>
+      </c>
+      <c r="Q22" s="327">
+        <v>15.131589609455601</v>
+      </c>
+      <c r="R22" s="327">
+        <v>4.5509586306085001</v>
+      </c>
+      <c r="S22" s="327">
+        <v>2.0643314013901</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A23" s="66">
+        <v>13</v>
+      </c>
+      <c r="B23" s="330" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="325" t="s">
+        <v>232</v>
+      </c>
+      <c r="D23" s="326">
+        <v>3655</v>
+      </c>
+      <c r="E23" s="327">
+        <v>15.658106801654499</v>
+      </c>
+      <c r="F23" s="327">
+        <v>5.9470759812941996</v>
+      </c>
+      <c r="G23" s="328">
+        <v>1.7779399246017</v>
+      </c>
+      <c r="H23" s="330" t="s">
+        <v>55</v>
+      </c>
+      <c r="I23" s="325" t="s">
+        <v>232</v>
+      </c>
+      <c r="J23" s="326">
+        <v>1522</v>
+      </c>
+      <c r="K23" s="329">
+        <v>13.204697141551801</v>
+      </c>
+      <c r="L23" s="327">
+        <v>6.1172606603683999</v>
+      </c>
+      <c r="M23" s="328">
+        <v>1.2794108993704001</v>
+      </c>
+      <c r="N23" s="330" t="s">
+        <v>47</v>
+      </c>
+      <c r="O23" s="325" t="s">
+        <v>48</v>
+      </c>
+      <c r="P23" s="326">
+        <v>1398</v>
+      </c>
+      <c r="Q23" s="327">
+        <v>11.831075097326</v>
+      </c>
+      <c r="R23" s="327">
+        <v>9.3080949362705994</v>
+      </c>
+      <c r="S23" s="327">
+        <v>1.6140577735701001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A24" s="66">
+        <v>14</v>
+      </c>
+      <c r="B24" s="330" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="325" t="s">
+        <v>244</v>
+      </c>
+      <c r="D24" s="326">
+        <v>3164</v>
+      </c>
+      <c r="E24" s="327">
+        <v>13.5546511410219</v>
+      </c>
+      <c r="F24" s="327">
+        <v>4.8847193384083996</v>
+      </c>
+      <c r="G24" s="328">
+        <v>1.5390976529247</v>
+      </c>
+      <c r="H24" s="330" t="s">
+        <v>49</v>
+      </c>
+      <c r="I24" s="325" t="s">
+        <v>23</v>
+      </c>
+      <c r="J24" s="326">
+        <v>1403</v>
+      </c>
+      <c r="K24" s="329">
+        <v>12.1722668131387</v>
+      </c>
+      <c r="L24" s="327">
+        <v>6.3302333773762003</v>
+      </c>
+      <c r="M24" s="328">
+        <v>1.1793781155169001</v>
+      </c>
+      <c r="N24" s="330" t="s">
+        <v>49</v>
+      </c>
+      <c r="O24" s="325" t="s">
+        <v>23</v>
+      </c>
+      <c r="P24" s="326">
+        <v>1184</v>
+      </c>
+      <c r="Q24" s="327">
+        <v>10.0200235445165</v>
+      </c>
+      <c r="R24" s="327">
+        <v>3.8822516392191999</v>
+      </c>
+      <c r="S24" s="327">
+        <v>1.3669845521509001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
+      <c r="A25" s="71">
+        <v>15</v>
+      </c>
+      <c r="B25" s="340" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" s="341" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="342">
+        <v>2587</v>
+      </c>
+      <c r="E25" s="343">
+        <v>11.0827694379973</v>
+      </c>
+      <c r="F25" s="343">
+        <v>5.0078990820699998</v>
+      </c>
+      <c r="G25" s="333">
+        <v>1.2584215006688999</v>
+      </c>
+      <c r="H25" s="340" t="s">
+        <v>50</v>
+      </c>
+      <c r="I25" s="341" t="s">
+        <v>244</v>
+      </c>
+      <c r="J25" s="344">
+        <v>1376</v>
+      </c>
+      <c r="K25" s="345">
+        <v>11.938017915095401</v>
+      </c>
+      <c r="L25" s="343">
+        <v>5.3317170984246998</v>
+      </c>
+      <c r="M25" s="333">
+        <v>1.1566816015332999</v>
+      </c>
+      <c r="N25" s="340" t="s">
+        <v>45</v>
+      </c>
+      <c r="O25" s="341" t="s">
+        <v>18</v>
+      </c>
+      <c r="P25" s="344">
+        <v>1003</v>
+      </c>
+      <c r="Q25" s="343">
+        <v>8.4882462965793994</v>
+      </c>
+      <c r="R25" s="343">
+        <v>3.9458815253203001</v>
+      </c>
+      <c r="S25" s="343">
+        <v>1.1580114069319001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="272" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A26" s="323" t="s">
+        <v>245</v>
+      </c>
+      <c r="B26" s="346"/>
+      <c r="C26" s="346"/>
+      <c r="D26" s="346"/>
+      <c r="E26" s="346"/>
+      <c r="F26" s="346"/>
+      <c r="G26" s="346"/>
+      <c r="H26" s="347"/>
+      <c r="I26" s="346"/>
+      <c r="J26" s="346"/>
+      <c r="K26" s="346"/>
+      <c r="L26" s="346"/>
+      <c r="M26" s="346"/>
+      <c r="N26" s="347"/>
+      <c r="O26" s="346"/>
+      <c r="P26" s="346"/>
+      <c r="Q26" s="346"/>
+      <c r="R26" s="346"/>
+      <c r="S26" s="346"/>
+    </row>
+    <row r="27" spans="1:19" s="319" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A27" s="323" t="s">
+        <v>198</v>
+      </c>
+      <c r="B27" s="347"/>
+      <c r="C27" s="348"/>
+      <c r="D27" s="348"/>
+      <c r="E27" s="348"/>
+      <c r="F27" s="348"/>
+      <c r="G27" s="348"/>
+      <c r="H27" s="347"/>
+      <c r="I27" s="348"/>
+      <c r="J27" s="323"/>
+      <c r="K27" s="323"/>
+      <c r="L27" s="323"/>
+      <c r="M27" s="323"/>
+      <c r="N27" s="347"/>
+      <c r="O27" s="348"/>
+      <c r="P27" s="323"/>
+      <c r="Q27" s="323"/>
+      <c r="R27" s="323"/>
+      <c r="S27" s="323"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="Q7:Q8"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="I3:K3"/>
+    <mergeCell ref="B5:G5"/>
+    <mergeCell ref="H5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="Q6:R6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:S27"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
+  <cols>
+    <col min="1" max="1" width="3.33203125" style="300" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="306" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="300" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="300" customWidth="1"/>
+    <col min="6" max="6" width="6" style="300" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="300" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="258" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="300" customWidth="1"/>
+    <col min="10" max="11" width="8" style="300" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.21875" style="300" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="300" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="258" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="300" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="300" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="300" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="300" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="300" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="300"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="24.6">
+      <c r="A1" s="374" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1" s="374"/>
+      <c r="C1" s="374"/>
+      <c r="D1" s="374"/>
+      <c r="E1" s="374"/>
+      <c r="F1" s="374"/>
+      <c r="G1" s="374"/>
+      <c r="H1" s="374"/>
+      <c r="I1" s="374"/>
+      <c r="J1" s="374"/>
+      <c r="K1" s="374"/>
+      <c r="L1" s="374"/>
+      <c r="M1" s="374"/>
+      <c r="N1" s="374"/>
+      <c r="O1" s="374"/>
+      <c r="P1" s="374"/>
+      <c r="Q1" s="374"/>
+      <c r="R1" s="374"/>
+      <c r="S1" s="374"/>
+    </row>
+    <row r="2" spans="1:19" ht="9.15" customHeight="1">
+      <c r="A2" s="301"/>
+      <c r="B2" s="302"/>
+      <c r="C2" s="303"/>
+      <c r="D2" s="303"/>
+      <c r="E2" s="303"/>
+      <c r="F2" s="303"/>
+      <c r="G2" s="303"/>
+      <c r="H2" s="302"/>
+      <c r="I2" s="303"/>
+      <c r="J2" s="303"/>
+      <c r="K2" s="303"/>
+      <c r="L2" s="303"/>
+      <c r="M2" s="303"/>
+      <c r="N2" s="302"/>
+      <c r="O2" s="303"/>
+      <c r="P2" s="303"/>
+      <c r="Q2" s="303"/>
+      <c r="R2" s="303"/>
+      <c r="S2" s="303"/>
+    </row>
+    <row r="3" spans="1:19" ht="16.2">
       <c r="A3" s="304"/>
       <c r="B3" s="302"/>
       <c r="C3" s="305"/>
       <c r="D3" s="303"/>
       <c r="E3" s="303"/>
       <c r="F3" s="303"/>
       <c r="G3" s="303"/>
       <c r="H3" s="302"/>
       <c r="I3" s="390" t="s">
         <v>236</v>
       </c>
       <c r="J3" s="390"/>
       <c r="K3" s="390"/>
       <c r="L3" s="303"/>
       <c r="M3" s="303"/>
       <c r="N3" s="302"/>
       <c r="O3" s="303"/>
       <c r="P3" s="303"/>
       <c r="Q3" s="303"/>
       <c r="R3" s="303"/>
       <c r="S3" s="305"/>
     </row>
     <row r="4" spans="1:19" ht="16.5" customHeight="1">
       <c r="S4" s="307" t="s">
         <v>184</v>
@@ -20362,51 +23560,51 @@
       <c r="J8" s="11" t="s">
         <v>211</v>
       </c>
       <c r="K8" s="384"/>
       <c r="L8" s="314" t="s">
         <v>206</v>
       </c>
       <c r="M8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="N8" s="312" t="s">
         <v>210</v>
       </c>
       <c r="O8" s="313"/>
       <c r="P8" s="11" t="s">
         <v>211</v>
       </c>
       <c r="Q8" s="384"/>
       <c r="R8" s="314" t="s">
         <v>206</v>
       </c>
       <c r="S8" s="312" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="9" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A9" s="66"/>
       <c r="B9" s="292" t="s">
         <v>109</v>
       </c>
       <c r="C9" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D9" s="13">
         <v>208438</v>
       </c>
       <c r="E9" s="63">
         <v>893.81734810458897</v>
       </c>
       <c r="F9" s="63">
         <v>443.92530862685601</v>
       </c>
       <c r="G9" s="64">
         <v>100</v>
       </c>
       <c r="H9" s="292" t="s">
         <v>109</v>
       </c>
       <c r="I9" s="152" t="s">
         <v>110</v>
       </c>
@@ -20419,51 +23617,51 @@
       <c r="L9" s="63">
         <v>583.53358384661396</v>
       </c>
       <c r="M9" s="64">
         <v>100</v>
       </c>
       <c r="N9" s="292" t="s">
         <v>109</v>
       </c>
       <c r="O9" s="152" t="s">
         <v>110</v>
       </c>
       <c r="P9" s="13">
         <v>88033</v>
       </c>
       <c r="Q9" s="63">
         <v>747.24169580312002</v>
       </c>
       <c r="R9" s="63">
         <v>322.05360709831399</v>
       </c>
       <c r="S9" s="63">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="10" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A10" s="66">
         <v>1</v>
       </c>
       <c r="B10" s="293" t="s">
         <v>114</v>
       </c>
       <c r="C10" s="152" t="s">
         <v>115</v>
       </c>
       <c r="D10" s="13">
         <v>51927</v>
       </c>
       <c r="E10" s="63">
         <v>222.671746202837</v>
       </c>
       <c r="F10" s="63">
         <v>115.996912891565</v>
       </c>
       <c r="G10" s="64">
         <v>24.912443988140399</v>
       </c>
       <c r="H10" s="293" t="s">
         <v>114</v>
       </c>
       <c r="I10" s="152" t="s">
@@ -20478,51 +23676,51 @@
       <c r="L10" s="63">
         <v>151.35761058676101</v>
       </c>
       <c r="M10" s="64">
         <v>25.8776628877538</v>
       </c>
       <c r="N10" s="293" t="s">
         <v>114</v>
       </c>
       <c r="O10" s="152" t="s">
         <v>115</v>
       </c>
       <c r="P10" s="13">
         <v>20769</v>
       </c>
       <c r="Q10" s="63">
         <v>176.29142230907701</v>
       </c>
       <c r="R10" s="63">
         <v>85.552453917218301</v>
       </c>
       <c r="S10" s="63">
         <v>23.592289255165699</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="16" customFormat="1" ht="33.950000000000003" customHeight="1">
+    <row r="11" spans="1:19" s="16" customFormat="1" ht="33.9" customHeight="1">
       <c r="A11" s="66">
         <v>2</v>
       </c>
       <c r="B11" s="293" t="s">
         <v>118</v>
       </c>
       <c r="C11" s="152" t="s">
         <v>119</v>
       </c>
       <c r="D11" s="13">
         <v>23668</v>
       </c>
       <c r="E11" s="63">
         <v>101.492381403292</v>
       </c>
       <c r="F11" s="63">
         <v>47.845392729879002</v>
       </c>
       <c r="G11" s="64">
         <v>11.3549352805151</v>
       </c>
       <c r="H11" s="293" t="s">
         <v>118</v>
       </c>
       <c r="I11" s="152" t="s">
@@ -20537,51 +23735,51 @@
       <c r="L11" s="63">
         <v>64.020420621556497</v>
       </c>
       <c r="M11" s="64">
         <v>11.237074872306</v>
       </c>
       <c r="N11" s="293" t="s">
         <v>118</v>
       </c>
       <c r="O11" s="152" t="s">
         <v>119</v>
       </c>
       <c r="P11" s="13">
         <v>10138</v>
       </c>
       <c r="Q11" s="63">
         <v>86.053369895971201</v>
       </c>
       <c r="R11" s="63">
         <v>33.318074961845902</v>
       </c>
       <c r="S11" s="63">
         <v>11.516135994456601</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="12" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A12" s="66">
         <v>3</v>
       </c>
       <c r="B12" s="293" t="s">
         <v>237</v>
       </c>
       <c r="C12" s="152" t="s">
         <v>238</v>
       </c>
       <c r="D12" s="13">
         <v>14667</v>
       </c>
       <c r="E12" s="63">
         <v>62.894573180754001</v>
       </c>
       <c r="F12" s="63">
         <v>28.647916780512301</v>
       </c>
       <c r="G12" s="64">
         <v>7.0366247997005997</v>
       </c>
       <c r="H12" s="293" t="s">
         <v>124</v>
       </c>
       <c r="I12" s="152" t="s">
@@ -20596,51 +23794,51 @@
       <c r="L12" s="63">
         <v>37.176563915340999</v>
       </c>
       <c r="M12" s="64">
         <v>7.1151530252065998</v>
       </c>
       <c r="N12" s="293" t="s">
         <v>237</v>
       </c>
       <c r="O12" s="152" t="s">
         <v>238</v>
       </c>
       <c r="P12" s="13">
         <v>6286</v>
       </c>
       <c r="Q12" s="63">
         <v>53.356824143428199</v>
       </c>
       <c r="R12" s="63">
         <v>20.8497848460356</v>
       </c>
       <c r="S12" s="63">
         <v>7.1405041291333999</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="13" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A13" s="66">
         <v>4</v>
       </c>
       <c r="B13" s="293" t="s">
         <v>124</v>
       </c>
       <c r="C13" s="152" t="s">
         <v>125</v>
       </c>
       <c r="D13" s="13">
         <v>14320</v>
       </c>
       <c r="E13" s="63">
         <v>61.406578574241301</v>
       </c>
       <c r="F13" s="63">
         <v>26.3102450079632</v>
       </c>
       <c r="G13" s="64">
         <v>6.8701484374249997</v>
       </c>
       <c r="H13" s="293" t="s">
         <v>237</v>
       </c>
       <c r="I13" s="152" t="s">
@@ -20655,51 +23853,51 @@
       <c r="L13" s="63">
         <v>38.109646708469597</v>
       </c>
       <c r="M13" s="64">
         <v>6.9606743905983999</v>
       </c>
       <c r="N13" s="293" t="s">
         <v>128</v>
       </c>
       <c r="O13" s="152" t="s">
         <v>129</v>
       </c>
       <c r="P13" s="13">
         <v>5988</v>
       </c>
       <c r="Q13" s="63">
         <v>50.827340593517</v>
       </c>
       <c r="R13" s="63">
         <v>20.336894353555799</v>
       </c>
       <c r="S13" s="63">
         <v>6.8019947065305004</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="14" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A14" s="66">
         <v>5</v>
       </c>
       <c r="B14" s="293" t="s">
         <v>130</v>
       </c>
       <c r="C14" s="152" t="s">
         <v>131</v>
       </c>
       <c r="D14" s="13">
         <v>12416</v>
       </c>
       <c r="E14" s="63">
         <v>53.241904998448298</v>
       </c>
       <c r="F14" s="63">
         <v>25.084286702603801</v>
       </c>
       <c r="G14" s="64">
         <v>5.9566873602702</v>
       </c>
       <c r="H14" s="293" t="s">
         <v>130</v>
       </c>
       <c r="I14" s="152" t="s">
@@ -20714,51 +23912,51 @@
       <c r="L14" s="63">
         <v>33.321806300892597</v>
       </c>
       <c r="M14" s="64">
         <v>5.9324778871308999</v>
       </c>
       <c r="N14" s="293" t="s">
         <v>124</v>
       </c>
       <c r="O14" s="152" t="s">
         <v>125</v>
       </c>
       <c r="P14" s="13">
         <v>5753</v>
       </c>
       <c r="Q14" s="63">
         <v>48.832613633016599</v>
       </c>
       <c r="R14" s="63">
         <v>17.679882855823301</v>
       </c>
       <c r="S14" s="63">
         <v>6.5350493564913004</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="15" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A15" s="66">
         <v>6</v>
       </c>
       <c r="B15" s="293" t="s">
         <v>128</v>
       </c>
       <c r="C15" s="152" t="s">
         <v>129</v>
       </c>
       <c r="D15" s="13">
         <v>12289</v>
       </c>
       <c r="E15" s="63">
         <v>52.697307548802499</v>
       </c>
       <c r="F15" s="63">
         <v>24.683465641169398</v>
       </c>
       <c r="G15" s="64">
         <v>5.8957579711952999</v>
       </c>
       <c r="H15" s="293" t="s">
         <v>128</v>
       </c>
       <c r="I15" s="152" t="s">
@@ -20773,51 +23971,51 @@
       <c r="L15" s="63">
         <v>29.385960152768899</v>
       </c>
       <c r="M15" s="64">
         <v>5.2331713799260999</v>
       </c>
       <c r="N15" s="293" t="s">
         <v>130</v>
       </c>
       <c r="O15" s="152" t="s">
         <v>131</v>
       </c>
       <c r="P15" s="13">
         <v>5273</v>
       </c>
       <c r="Q15" s="63">
         <v>44.7582777136966</v>
       </c>
       <c r="R15" s="63">
         <v>17.921351139950399</v>
       </c>
       <c r="S15" s="63">
         <v>5.9897992798155002</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="16" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A16" s="66">
         <v>7</v>
       </c>
       <c r="B16" s="293" t="s">
         <v>145</v>
       </c>
       <c r="C16" s="152" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="13">
         <v>8720</v>
       </c>
       <c r="E16" s="63">
         <v>37.392832763085501</v>
       </c>
       <c r="F16" s="63">
         <v>16.305720246104801</v>
       </c>
       <c r="G16" s="64">
         <v>4.1834982104989997</v>
       </c>
       <c r="H16" s="293" t="s">
         <v>137</v>
       </c>
       <c r="I16" s="152" t="s">
@@ -20832,51 +24030,51 @@
       <c r="L16" s="63">
         <v>29.872611763003601</v>
       </c>
       <c r="M16" s="64">
         <v>4.0056476059964004</v>
       </c>
       <c r="N16" s="293" t="s">
         <v>145</v>
       </c>
       <c r="O16" s="152" t="s">
         <v>29</v>
       </c>
       <c r="P16" s="13">
         <v>4398</v>
       </c>
       <c r="Q16" s="63">
         <v>37.331102860769498</v>
       </c>
       <c r="R16" s="63">
         <v>13.421458492966799</v>
       </c>
       <c r="S16" s="63">
         <v>4.9958538275419002</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="17" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A17" s="66">
         <v>8</v>
       </c>
       <c r="B17" s="293" t="s">
         <v>137</v>
       </c>
       <c r="C17" s="152" t="s">
         <v>138</v>
       </c>
       <c r="D17" s="13">
         <v>6953</v>
       </c>
       <c r="E17" s="63">
         <v>29.815638325886901</v>
       </c>
       <c r="F17" s="63">
         <v>20.005255615964298</v>
       </c>
       <c r="G17" s="64">
         <v>3.3357641121101</v>
       </c>
       <c r="H17" s="293" t="s">
         <v>147</v>
       </c>
       <c r="I17" s="152" t="s">
@@ -20891,51 +24089,51 @@
       <c r="L17" s="63">
         <v>19.677015437636399</v>
       </c>
       <c r="M17" s="64">
         <v>3.8071508658278002</v>
       </c>
       <c r="N17" s="293" t="s">
         <v>150</v>
       </c>
       <c r="O17" s="152" t="s">
         <v>151</v>
       </c>
       <c r="P17" s="13">
         <v>2881</v>
       </c>
       <c r="Q17" s="63">
         <v>24.454503715751901</v>
       </c>
       <c r="R17" s="63">
         <v>9.7056044182233006</v>
       </c>
       <c r="S17" s="63">
         <v>3.2726363977144999</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="18" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A18" s="66">
         <v>9</v>
       </c>
       <c r="B18" s="293" t="s">
         <v>147</v>
       </c>
       <c r="C18" s="152" t="s">
         <v>148</v>
       </c>
       <c r="D18" s="13">
         <v>6494</v>
       </c>
       <c r="E18" s="63">
         <v>27.847368803150999</v>
       </c>
       <c r="F18" s="63">
         <v>11.8497463985062</v>
       </c>
       <c r="G18" s="64">
         <v>3.115554745296</v>
       </c>
       <c r="H18" s="293" t="s">
         <v>145</v>
       </c>
       <c r="I18" s="152" t="s">
@@ -20950,51 +24148,51 @@
       <c r="L18" s="63">
         <v>19.390874791570099</v>
       </c>
       <c r="M18" s="64">
         <v>3.5895519289065998</v>
       </c>
       <c r="N18" s="293" t="s">
         <v>137</v>
       </c>
       <c r="O18" s="152" t="s">
         <v>138</v>
       </c>
       <c r="P18" s="13">
         <v>2130</v>
       </c>
       <c r="Q18" s="63">
         <v>18.079865641982501</v>
       </c>
       <c r="R18" s="63">
         <v>10.6340898091248</v>
       </c>
       <c r="S18" s="63">
         <v>2.4195472152487998</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="19" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A19" s="66">
         <v>10</v>
       </c>
       <c r="B19" s="293" t="s">
         <v>150</v>
       </c>
       <c r="C19" s="152" t="s">
         <v>151</v>
       </c>
       <c r="D19" s="13">
         <v>5813</v>
       </c>
       <c r="E19" s="63">
         <v>24.927125785758701</v>
       </c>
       <c r="F19" s="63">
         <v>11.303192690260101</v>
       </c>
       <c r="G19" s="64">
         <v>2.7888388873430001</v>
       </c>
       <c r="H19" s="293" t="s">
         <v>154</v>
       </c>
       <c r="I19" s="152" t="s">
@@ -21009,102 +24207,102 @@
       <c r="L19" s="63">
         <v>16.381060601670399</v>
       </c>
       <c r="M19" s="64">
         <v>2.4500643660977999</v>
       </c>
       <c r="N19" s="293" t="s">
         <v>165</v>
       </c>
       <c r="O19" s="152" t="s">
         <v>239</v>
       </c>
       <c r="P19" s="13">
         <v>1932</v>
       </c>
       <c r="Q19" s="63">
         <v>16.399202075262998</v>
       </c>
       <c r="R19" s="63">
         <v>5.4149652582628001</v>
       </c>
       <c r="S19" s="63">
         <v>2.1946315586201002</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="20" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A20" s="66"/>
       <c r="B20" s="294"/>
       <c r="C20" s="152" t="s">
         <v>160</v>
       </c>
       <c r="D20" s="65">
         <v>51171</v>
       </c>
       <c r="E20" s="63">
         <v>219.42989051833112</v>
       </c>
       <c r="F20" s="63">
         <v>115.893173922328</v>
       </c>
       <c r="G20" s="74">
         <v>24.549746207505351</v>
       </c>
       <c r="H20" s="294"/>
       <c r="I20" s="152" t="s">
         <v>160</v>
       </c>
       <c r="J20" s="65">
         <v>28646</v>
       </c>
       <c r="K20" s="320">
         <v>248.25555537452564</v>
       </c>
       <c r="L20" s="63">
         <v>144.84001296694399</v>
       </c>
       <c r="M20" s="74">
         <v>23.791370790249573</v>
       </c>
       <c r="N20" s="294"/>
       <c r="O20" s="152" t="s">
         <v>160</v>
       </c>
       <c r="P20" s="65">
         <v>22485</v>
       </c>
       <c r="Q20" s="63">
         <v>190.85717322064625</v>
       </c>
       <c r="R20" s="63">
         <v>87.219047045307093</v>
       </c>
       <c r="S20" s="63">
         <v>25.541558279281634</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="21" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A21" s="67">
         <v>11</v>
       </c>
       <c r="B21" s="295" t="s">
         <v>154</v>
       </c>
       <c r="C21" s="160" t="s">
         <v>155</v>
       </c>
       <c r="D21" s="68">
         <v>4107</v>
       </c>
       <c r="E21" s="69">
         <v>17.611509651145902</v>
       </c>
       <c r="F21" s="69">
         <v>10.4055631444271</v>
       </c>
       <c r="G21" s="70">
         <v>1.9703700860688</v>
       </c>
       <c r="H21" s="295" t="s">
         <v>150</v>
       </c>
       <c r="I21" s="160" t="s">
@@ -21119,51 +24317,51 @@
       <c r="L21" s="69">
         <v>13.1533711578249</v>
       </c>
       <c r="M21" s="70">
         <v>2.4351148208131002</v>
       </c>
       <c r="N21" s="295" t="s">
         <v>147</v>
       </c>
       <c r="O21" s="160" t="s">
         <v>148</v>
       </c>
       <c r="P21" s="68">
         <v>1910</v>
       </c>
       <c r="Q21" s="69">
         <v>16.2124616789608</v>
       </c>
       <c r="R21" s="69">
         <v>5.8117586442781004</v>
       </c>
       <c r="S21" s="69">
         <v>2.1696409301058002</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="22" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A22" s="66">
         <v>12</v>
       </c>
       <c r="B22" s="293" t="s">
         <v>161</v>
       </c>
       <c r="C22" s="152" t="s">
         <v>162</v>
       </c>
       <c r="D22" s="13">
         <v>3787</v>
       </c>
       <c r="E22" s="63">
         <v>16.239295604794101</v>
       </c>
       <c r="F22" s="63">
         <v>12.296783559530301</v>
       </c>
       <c r="G22" s="64">
         <v>1.8168472159586999</v>
       </c>
       <c r="H22" s="293" t="s">
         <v>161</v>
       </c>
       <c r="I22" s="152" t="s">
@@ -21178,51 +24376,51 @@
       <c r="L22" s="63">
         <v>15.934967356639801</v>
       </c>
       <c r="M22" s="64">
         <v>2.0090527802002001</v>
       </c>
       <c r="N22" s="293" t="s">
         <v>169</v>
       </c>
       <c r="O22" s="152" t="s">
         <v>170</v>
       </c>
       <c r="P22" s="13">
         <v>1695</v>
       </c>
       <c r="Q22" s="63">
         <v>14.387498715098801</v>
       </c>
       <c r="R22" s="63">
         <v>4.5056693192047996</v>
       </c>
       <c r="S22" s="63">
         <v>1.9254143332614</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="23" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A23" s="66">
         <v>13</v>
       </c>
       <c r="B23" s="293" t="s">
         <v>165</v>
       </c>
       <c r="C23" s="152" t="s">
         <v>239</v>
       </c>
       <c r="D23" s="13">
         <v>3487</v>
       </c>
       <c r="E23" s="63">
         <v>14.9528449363393</v>
       </c>
       <c r="F23" s="63">
         <v>5.8133043937410003</v>
       </c>
       <c r="G23" s="64">
         <v>1.6729195252305</v>
       </c>
       <c r="H23" s="293" t="s">
         <v>165</v>
       </c>
       <c r="I23" s="152" t="s">
@@ -21237,51 +24435,51 @@
       <c r="L23" s="63">
         <v>6.3145343560715004</v>
       </c>
       <c r="M23" s="64">
         <v>1.2914746065363001</v>
       </c>
       <c r="N23" s="293" t="s">
         <v>161</v>
       </c>
       <c r="O23" s="152" t="s">
         <v>162</v>
       </c>
       <c r="P23" s="13">
         <v>1368</v>
       </c>
       <c r="Q23" s="63">
         <v>11.611857370061999</v>
       </c>
       <c r="R23" s="63">
         <v>8.8088217023003992</v>
       </c>
       <c r="S23" s="63">
         <v>1.5539627185260001</v>
       </c>
     </row>
-    <row r="24" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="24" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A24" s="66">
         <v>14</v>
       </c>
       <c r="B24" s="293" t="s">
         <v>169</v>
       </c>
       <c r="C24" s="152" t="s">
         <v>170</v>
       </c>
       <c r="D24" s="13">
         <v>3049</v>
       </c>
       <c r="E24" s="63">
         <v>13.074626960395401</v>
       </c>
       <c r="F24" s="63">
         <v>4.8503692609339</v>
       </c>
       <c r="G24" s="64">
         <v>1.4627850967674001</v>
       </c>
       <c r="H24" s="293" t="s">
         <v>169</v>
       </c>
       <c r="I24" s="152" t="s">
@@ -21296,51 +24494,51 @@
       <c r="L24" s="63">
         <v>5.3048597405890998</v>
       </c>
       <c r="M24" s="64">
         <v>1.1245380175241999</v>
       </c>
       <c r="N24" s="293" t="s">
         <v>154</v>
       </c>
       <c r="O24" s="152" t="s">
         <v>155</v>
       </c>
       <c r="P24" s="13">
         <v>1157</v>
       </c>
       <c r="Q24" s="63">
         <v>9.8208472055276008</v>
       </c>
       <c r="R24" s="63">
         <v>4.6814006201194998</v>
       </c>
       <c r="S24" s="63">
         <v>1.3142798723206</v>
       </c>
     </row>
-    <row r="25" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="25" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A25" s="71">
         <v>15</v>
       </c>
       <c r="B25" s="296" t="s">
         <v>158</v>
       </c>
       <c r="C25" s="164" t="s">
         <v>159</v>
       </c>
       <c r="D25" s="72">
         <v>2345</v>
       </c>
       <c r="E25" s="73">
         <v>10.055756058421499</v>
       </c>
       <c r="F25" s="73">
         <v>4.6717474470441003</v>
       </c>
       <c r="G25" s="74">
         <v>1.1250347825253</v>
       </c>
       <c r="H25" s="296" t="s">
         <v>158</v>
       </c>
       <c r="I25" s="164" t="s">
@@ -21405,129 +24603,129 @@
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="K6:L6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S27"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="300" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.25" style="300" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="300" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="306" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="300" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="300" customWidth="1"/>
     <col min="6" max="6" width="6" style="300" customWidth="1"/>
-    <col min="7" max="7" width="7.75" style="300" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="18.75" style="300" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="300" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="258" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="300" customWidth="1"/>
     <col min="10" max="10" width="8" style="300" bestFit="1" customWidth="1"/>
-    <col min="11" max="12" width="6.25" style="300" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="19" max="19" width="7.75" style="300" customWidth="1"/>
+    <col min="11" max="12" width="6.21875" style="300" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="300" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="258" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="300" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="300" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="300" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="300" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="300" customWidth="1"/>
     <col min="20" max="16384" width="9" style="300"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="25.5">
+    <row r="1" spans="1:19" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="374"/>
       <c r="R1" s="374"/>
       <c r="S1" s="374"/>
     </row>
-    <row r="2" spans="1:19" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:19" ht="9.15" customHeight="1">
       <c r="A2" s="301"/>
       <c r="B2" s="302"/>
       <c r="C2" s="303"/>
       <c r="D2" s="303"/>
       <c r="E2" s="303"/>
       <c r="F2" s="303"/>
       <c r="G2" s="303"/>
       <c r="H2" s="302"/>
       <c r="I2" s="303"/>
       <c r="J2" s="303"/>
       <c r="K2" s="303"/>
       <c r="L2" s="303"/>
       <c r="M2" s="303"/>
       <c r="N2" s="302"/>
       <c r="O2" s="303"/>
       <c r="P2" s="303"/>
       <c r="Q2" s="303"/>
       <c r="R2" s="303"/>
       <c r="S2" s="303"/>
     </row>
-    <row r="3" spans="1:19" ht="16.5">
+    <row r="3" spans="1:19" ht="16.2">
       <c r="A3" s="304"/>
       <c r="B3" s="302"/>
       <c r="C3" s="305"/>
       <c r="D3" s="303"/>
       <c r="E3" s="303"/>
       <c r="F3" s="303"/>
       <c r="G3" s="303"/>
       <c r="H3" s="302"/>
       <c r="I3" s="391" t="s">
         <v>231</v>
       </c>
       <c r="J3" s="391"/>
       <c r="K3" s="391"/>
       <c r="L3" s="303"/>
       <c r="M3" s="303"/>
       <c r="N3" s="302"/>
       <c r="O3" s="303"/>
       <c r="P3" s="303"/>
       <c r="Q3" s="303"/>
       <c r="R3" s="303"/>
       <c r="S3" s="305"/>
     </row>
     <row r="4" spans="1:19" ht="16.5" customHeight="1">
       <c r="S4" s="307" t="s">
         <v>184</v>
@@ -21685,51 +24883,51 @@
       <c r="J8" s="11" t="s">
         <v>211</v>
       </c>
       <c r="K8" s="384"/>
       <c r="L8" s="314" t="s">
         <v>206</v>
       </c>
       <c r="M8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="N8" s="312" t="s">
         <v>210</v>
       </c>
       <c r="O8" s="313"/>
       <c r="P8" s="11" t="s">
         <v>211</v>
       </c>
       <c r="Q8" s="384"/>
       <c r="R8" s="314" t="s">
         <v>206</v>
       </c>
       <c r="S8" s="312" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="9" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A9" s="66"/>
       <c r="B9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="152" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="13">
         <v>184172</v>
       </c>
       <c r="E9" s="63">
         <v>784.77007790304106</v>
       </c>
       <c r="F9" s="63">
         <v>405.494590131265</v>
       </c>
       <c r="G9" s="64">
         <v>100</v>
       </c>
       <c r="H9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="152" t="s">
         <v>13</v>
       </c>
@@ -21742,51 +24940,51 @@
       <c r="L9" s="63">
         <v>530.12338670181202</v>
       </c>
       <c r="M9" s="64">
         <v>100</v>
       </c>
       <c r="N9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="152" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="13">
         <v>77108</v>
       </c>
       <c r="Q9" s="63">
         <v>651.13756328140801</v>
       </c>
       <c r="R9" s="63">
         <v>295.44597922970701</v>
       </c>
       <c r="S9" s="63">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="10" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A10" s="66">
         <v>1</v>
       </c>
       <c r="B10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="152" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="13">
         <v>51656</v>
       </c>
       <c r="E10" s="63">
         <v>220.10991434180801</v>
       </c>
       <c r="F10" s="63">
         <v>118.160187590427</v>
       </c>
       <c r="G10" s="64">
         <v>28.047694546402301</v>
       </c>
       <c r="H10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="I10" s="152" t="s">
@@ -21801,51 +24999,51 @@
       <c r="L10" s="63">
         <v>154.04961552253101</v>
       </c>
       <c r="M10" s="64">
         <v>29.0676604647687</v>
       </c>
       <c r="N10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="O10" s="152" t="s">
         <v>14</v>
       </c>
       <c r="P10" s="13">
         <v>20535</v>
       </c>
       <c r="Q10" s="63">
         <v>173.40755644010599</v>
       </c>
       <c r="R10" s="63">
         <v>87.115901658088703</v>
       </c>
       <c r="S10" s="63">
         <v>26.631477927063301</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="16" customFormat="1" ht="33.950000000000003" customHeight="1">
+    <row r="11" spans="1:19" s="16" customFormat="1" ht="33.9" customHeight="1">
       <c r="A11" s="66">
         <v>2</v>
       </c>
       <c r="B11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="13">
         <v>21852</v>
       </c>
       <c r="E11" s="63">
         <v>93.1129365068374</v>
       </c>
       <c r="F11" s="63">
         <v>45.638796872877599</v>
       </c>
       <c r="G11" s="64">
         <v>11.8649957648285</v>
       </c>
       <c r="H11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="152" t="s">
@@ -21860,51 +25058,51 @@
       <c r="L11" s="63">
         <v>61.119551467946103</v>
       </c>
       <c r="M11" s="64">
         <v>11.8050885451692</v>
       </c>
       <c r="N11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="O11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="P11" s="13">
         <v>9213</v>
       </c>
       <c r="Q11" s="63">
         <v>77.799065862318002</v>
       </c>
       <c r="R11" s="63">
         <v>31.6287315827086</v>
       </c>
       <c r="S11" s="63">
         <v>11.9481765834933</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="12" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A12" s="66">
         <v>3</v>
       </c>
       <c r="B12" s="293" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="152" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="13">
         <v>13549</v>
       </c>
       <c r="E12" s="63">
         <v>57.733259048651803</v>
       </c>
       <c r="F12" s="63">
         <v>25.3393716186375</v>
       </c>
       <c r="G12" s="64">
         <v>7.3567100319267</v>
       </c>
       <c r="H12" s="293" t="s">
         <v>37</v>
       </c>
       <c r="I12" s="152" t="s">
@@ -21919,51 +25117,51 @@
       <c r="L12" s="63">
         <v>35.137290230498202</v>
       </c>
       <c r="M12" s="64">
         <v>7.5263393857879004</v>
       </c>
       <c r="N12" s="293" t="s">
         <v>38</v>
       </c>
       <c r="O12" s="152" t="s">
         <v>16</v>
       </c>
       <c r="P12" s="13">
         <v>5672</v>
       </c>
       <c r="Q12" s="63">
         <v>47.897134654408703</v>
       </c>
       <c r="R12" s="63">
         <v>20.1685949386594</v>
       </c>
       <c r="S12" s="63">
         <v>7.3559163770296001</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="13" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A13" s="66">
         <v>4</v>
       </c>
       <c r="B13" s="293" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="152" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="13">
         <v>12182</v>
       </c>
       <c r="E13" s="63">
         <v>51.908374177479999</v>
       </c>
       <c r="F13" s="63">
         <v>25.161874692501101</v>
       </c>
       <c r="G13" s="64">
         <v>6.6144690832483004</v>
       </c>
       <c r="H13" s="293" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="152" t="s">
@@ -21978,51 +25176,51 @@
       <c r="L13" s="63">
         <v>33.321517980053997</v>
       </c>
       <c r="M13" s="64">
         <v>6.6156691324815</v>
       </c>
       <c r="N13" s="293" t="s">
         <v>37</v>
       </c>
       <c r="O13" s="152" t="s">
         <v>19</v>
       </c>
       <c r="P13" s="13">
         <v>5491</v>
       </c>
       <c r="Q13" s="63">
         <v>46.368682367305702</v>
       </c>
       <c r="R13" s="63">
         <v>17.471360885470599</v>
       </c>
       <c r="S13" s="63">
         <v>7.1211806816412997</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="14" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A14" s="66">
         <v>5</v>
       </c>
       <c r="B14" s="293" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="152" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="13">
         <v>11450</v>
       </c>
       <c r="E14" s="63">
         <v>48.789269769508003</v>
       </c>
       <c r="F14" s="63">
         <v>23.795316062019499</v>
       </c>
       <c r="G14" s="64">
         <v>6.2170145298959998</v>
       </c>
       <c r="H14" s="293" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="152" t="s">
@@ -22037,51 +25235,51 @@
       <c r="L14" s="63">
         <v>27.578342808131101</v>
       </c>
       <c r="M14" s="64">
         <v>5.3967720242097998</v>
       </c>
       <c r="N14" s="293" t="s">
         <v>36</v>
       </c>
       <c r="O14" s="152" t="s">
         <v>15</v>
       </c>
       <c r="P14" s="13">
         <v>5099</v>
       </c>
       <c r="Q14" s="63">
         <v>43.058443159878301</v>
       </c>
       <c r="R14" s="63">
         <v>18.1088844084654</v>
       </c>
       <c r="S14" s="63">
         <v>6.6128028220159001</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="15" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A15" s="66">
         <v>6</v>
       </c>
       <c r="B15" s="293" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="152" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="13">
         <v>7886</v>
       </c>
       <c r="E15" s="63">
         <v>33.602810602824498</v>
       </c>
       <c r="F15" s="63">
         <v>15.212309623858999</v>
       </c>
       <c r="G15" s="64">
         <v>4.2818669504594</v>
       </c>
       <c r="H15" s="293" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="152" t="s">
@@ -22096,51 +25294,51 @@
       <c r="L15" s="63">
         <v>29.385371273644701</v>
       </c>
       <c r="M15" s="64">
         <v>4.4057759844579003</v>
       </c>
       <c r="N15" s="293" t="s">
         <v>46</v>
       </c>
       <c r="O15" s="152" t="s">
         <v>20</v>
       </c>
       <c r="P15" s="13">
         <v>3887</v>
       </c>
       <c r="Q15" s="63">
         <v>32.823723977730403</v>
       </c>
       <c r="R15" s="63">
         <v>12.279782227279901</v>
       </c>
       <c r="S15" s="63">
         <v>5.0409814805208004</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="16" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A16" s="66">
         <v>7</v>
       </c>
       <c r="B16" s="293" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="152" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="13">
         <v>6775</v>
       </c>
       <c r="E16" s="63">
         <v>28.868760060123702</v>
       </c>
       <c r="F16" s="63">
         <v>19.9702724194286</v>
       </c>
       <c r="G16" s="64">
         <v>3.678626501314</v>
       </c>
       <c r="H16" s="293" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="152" t="s">
@@ -22155,51 +25353,51 @@
       <c r="L16" s="63">
         <v>19.0560245758207</v>
       </c>
       <c r="M16" s="64">
         <v>4.0928790256295002</v>
       </c>
       <c r="N16" s="293" t="s">
         <v>41</v>
       </c>
       <c r="O16" s="152" t="s">
         <v>42</v>
       </c>
       <c r="P16" s="13">
         <v>2719</v>
       </c>
       <c r="Q16" s="63">
         <v>22.9605622576406</v>
       </c>
       <c r="R16" s="63">
         <v>9.3682389191381006</v>
       </c>
       <c r="S16" s="63">
         <v>3.5262229600041999</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="17" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A17" s="66">
         <v>8</v>
       </c>
       <c r="B17" s="293" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="152" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="13">
         <v>6238</v>
       </c>
       <c r="E17" s="63">
         <v>26.580564613291799</v>
       </c>
       <c r="F17" s="63">
         <v>11.661810761713999</v>
       </c>
       <c r="G17" s="64">
         <v>3.3870512347154</v>
       </c>
       <c r="H17" s="293" t="s">
         <v>46</v>
       </c>
       <c r="I17" s="152" t="s">
@@ -22214,51 +25412,51 @@
       <c r="L17" s="63">
         <v>18.339208412609899</v>
       </c>
       <c r="M17" s="64">
         <v>3.7351490697153</v>
       </c>
       <c r="N17" s="293" t="s">
         <v>39</v>
       </c>
       <c r="O17" s="152" t="s">
         <v>17</v>
       </c>
       <c r="P17" s="13">
         <v>2058</v>
       </c>
       <c r="Q17" s="63">
         <v>17.378755838993801</v>
       </c>
       <c r="R17" s="63">
         <v>11.0368581838121</v>
       </c>
       <c r="S17" s="63">
         <v>2.6689837630337001</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="18" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A18" s="66">
         <v>9</v>
       </c>
       <c r="B18" s="293" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="152" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="13">
         <v>5470</v>
       </c>
       <c r="E18" s="63">
         <v>23.308061627878502</v>
       </c>
       <c r="F18" s="63">
         <v>10.9240427568255</v>
       </c>
       <c r="G18" s="64">
         <v>2.9700497361161999</v>
       </c>
       <c r="H18" s="293" t="s">
         <v>45</v>
       </c>
       <c r="I18" s="152" t="s">
@@ -22273,51 +25471,51 @@
       <c r="L18" s="63">
         <v>16.265098093765999</v>
       </c>
       <c r="M18" s="64">
         <v>2.7254726145108998</v>
       </c>
       <c r="N18" s="293" t="s">
         <v>43</v>
       </c>
       <c r="O18" s="152" t="s">
         <v>44</v>
       </c>
       <c r="P18" s="13">
         <v>1856</v>
       </c>
       <c r="Q18" s="63">
         <v>15.6729693086358</v>
       </c>
       <c r="R18" s="63">
         <v>5.9017048253543001</v>
       </c>
       <c r="S18" s="63">
         <v>2.4070135394511998</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="19" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A19" s="66">
         <v>10</v>
       </c>
       <c r="B19" s="293" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="152" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="13">
         <v>4065</v>
       </c>
       <c r="E19" s="63">
         <v>17.3212560360742</v>
       </c>
       <c r="F19" s="63">
         <v>10.3735592683358</v>
       </c>
       <c r="G19" s="64">
         <v>2.2071759007884002</v>
       </c>
       <c r="H19" s="293" t="s">
         <v>41</v>
       </c>
       <c r="I19" s="152" t="s">
@@ -22332,102 +25530,102 @@
       <c r="L19" s="63">
         <v>12.6682097104093</v>
       </c>
       <c r="M19" s="64">
         <v>2.5694911454831</v>
       </c>
       <c r="N19" s="293" t="s">
         <v>55</v>
       </c>
       <c r="O19" s="152" t="s">
         <v>232</v>
       </c>
       <c r="P19" s="13">
         <v>1805</v>
       </c>
       <c r="Q19" s="63">
         <v>15.242300432159301</v>
       </c>
       <c r="R19" s="63">
         <v>5.1586431449720997</v>
       </c>
       <c r="S19" s="63">
         <v>2.3408725424080998</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="20" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A20" s="66"/>
       <c r="B20" s="294"/>
       <c r="C20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="65">
         <v>43049</v>
       </c>
       <c r="E20" s="63">
         <v>183.43487111856325</v>
       </c>
       <c r="F20" s="63">
         <v>99.257048464639794</v>
       </c>
       <c r="G20" s="74">
         <v>23.374345720304934</v>
       </c>
       <c r="H20" s="294"/>
       <c r="I20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="J20" s="65">
         <v>23618</v>
       </c>
       <c r="K20" s="63">
         <v>203.14408870527726</v>
       </c>
       <c r="L20" s="63">
         <v>123.2031566264</v>
       </c>
       <c r="M20" s="74">
         <v>22.059702607785997</v>
       </c>
       <c r="N20" s="294"/>
       <c r="O20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="P20" s="65">
         <v>18773</v>
       </c>
       <c r="Q20" s="63">
         <v>158.52836898223106</v>
       </c>
       <c r="R20" s="63">
         <v>77.207278455758001</v>
       </c>
       <c r="S20" s="63">
         <v>24.346371323338694</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="21" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A21" s="67">
         <v>11</v>
       </c>
       <c r="B21" s="295" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="160" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="68">
         <v>3585</v>
       </c>
       <c r="E21" s="69">
         <v>15.2759416701909</v>
       </c>
       <c r="F21" s="69">
         <v>11.579376386526601</v>
       </c>
       <c r="G21" s="70">
         <v>1.9465499641638999</v>
       </c>
       <c r="H21" s="295" t="s">
         <v>47</v>
       </c>
       <c r="I21" s="160" t="s">
@@ -22442,51 +25640,51 @@
       <c r="L21" s="69">
         <v>15.151743456840901</v>
       </c>
       <c r="M21" s="70">
         <v>2.1762684002091999</v>
       </c>
       <c r="N21" s="295" t="s">
         <v>50</v>
       </c>
       <c r="O21" s="160" t="s">
         <v>51</v>
       </c>
       <c r="P21" s="68">
         <v>1507</v>
       </c>
       <c r="Q21" s="69">
         <v>12.7258430754926</v>
       </c>
       <c r="R21" s="69">
         <v>4.0811539181868</v>
       </c>
       <c r="S21" s="69">
         <v>1.9544016185091</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="22" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A22" s="66">
         <v>12</v>
       </c>
       <c r="B22" s="293" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="152" t="s">
         <v>232</v>
       </c>
       <c r="D22" s="13">
         <v>3180</v>
       </c>
       <c r="E22" s="63">
         <v>13.5502076739769</v>
       </c>
       <c r="F22" s="63">
         <v>5.3698632598579001</v>
       </c>
       <c r="G22" s="64">
         <v>1.7266468301369999</v>
       </c>
       <c r="H22" s="293" t="s">
         <v>55</v>
       </c>
       <c r="I22" s="152" t="s">
@@ -22501,51 +25699,51 @@
       <c r="L22" s="63">
         <v>5.6009951900701997</v>
       </c>
       <c r="M22" s="64">
         <v>1.2842785623552</v>
       </c>
       <c r="N22" s="293" t="s">
         <v>47</v>
       </c>
       <c r="O22" s="152" t="s">
         <v>48</v>
       </c>
       <c r="P22" s="13">
         <v>1255</v>
       </c>
       <c r="Q22" s="63">
         <v>10.5978321564321</v>
       </c>
       <c r="R22" s="63">
         <v>8.1763935598717996</v>
       </c>
       <c r="S22" s="63">
         <v>1.6275872801785001</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="23" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A23" s="66">
         <v>13</v>
       </c>
       <c r="B23" s="293" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="152" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="13">
         <v>2758</v>
       </c>
       <c r="E23" s="63">
         <v>11.752035460637799</v>
       </c>
       <c r="F23" s="63">
         <v>4.4514576079115002</v>
       </c>
       <c r="G23" s="64">
         <v>1.497513194188</v>
       </c>
       <c r="H23" s="293" t="s">
         <v>50</v>
       </c>
       <c r="I23" s="152" t="s">
@@ -22560,51 +25758,51 @@
       <c r="L23" s="63">
         <v>4.9241539464896</v>
       </c>
       <c r="M23" s="64">
         <v>1.1684599865501</v>
       </c>
       <c r="N23" s="293" t="s">
         <v>45</v>
       </c>
       <c r="O23" s="152" t="s">
         <v>18</v>
       </c>
       <c r="P23" s="13">
         <v>1147</v>
       </c>
       <c r="Q23" s="63">
         <v>9.6858274768348007</v>
       </c>
       <c r="R23" s="63">
         <v>4.7339256745652003</v>
       </c>
       <c r="S23" s="63">
         <v>1.4875239923225001</v>
       </c>
     </row>
-    <row r="24" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="24" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A24" s="66">
         <v>14</v>
       </c>
       <c r="B24" s="293" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="152" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="13">
         <v>2222</v>
       </c>
       <c r="E24" s="63">
         <v>9.4681010854015</v>
       </c>
       <c r="F24" s="63">
         <v>4.5343722366946002</v>
       </c>
       <c r="G24" s="64">
         <v>1.2064808982907</v>
       </c>
       <c r="H24" s="293" t="s">
         <v>49</v>
       </c>
       <c r="I24" s="152" t="s">
@@ -22619,51 +25817,51 @@
       <c r="L24" s="63">
         <v>5.5202687101650998</v>
       </c>
       <c r="M24" s="64">
         <v>1.0900022416499</v>
       </c>
       <c r="N24" s="293" t="s">
         <v>49</v>
       </c>
       <c r="O24" s="152" t="s">
         <v>23</v>
       </c>
       <c r="P24" s="13">
         <v>1055</v>
       </c>
       <c r="Q24" s="63">
         <v>8.9089346016221995</v>
       </c>
       <c r="R24" s="63">
         <v>3.655560280644</v>
       </c>
       <c r="S24" s="63">
         <v>1.3682108211859001</v>
       </c>
     </row>
-    <row r="25" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="25" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A25" s="71">
         <v>15</v>
       </c>
       <c r="B25" s="296" t="s">
         <v>233</v>
       </c>
       <c r="C25" s="164" t="s">
         <v>234</v>
       </c>
       <c r="D25" s="72">
         <v>1600</v>
       </c>
       <c r="E25" s="73">
         <v>6.8177145529442997</v>
       </c>
       <c r="F25" s="73">
         <v>3.0674416173417001</v>
       </c>
       <c r="G25" s="74">
         <v>0.86875312208150002</v>
       </c>
       <c r="H25" s="296" t="s">
         <v>62</v>
       </c>
       <c r="I25" s="164" t="s">
@@ -22728,129 +25926,129 @@
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="Q6:R6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S27"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="300" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.25" style="300" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="300" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="306" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="300" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="300" customWidth="1"/>
     <col min="6" max="6" width="6" style="300" customWidth="1"/>
-    <col min="7" max="7" width="7.75" style="300" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="18.75" style="300" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="300" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="258" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="300" customWidth="1"/>
     <col min="10" max="10" width="8" style="300" bestFit="1" customWidth="1"/>
-    <col min="11" max="12" width="6.25" style="300" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="19" max="19" width="7.75" style="300" customWidth="1"/>
+    <col min="11" max="12" width="6.21875" style="300" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="300" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="258" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="300" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="300" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="300" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="300" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="300" customWidth="1"/>
     <col min="20" max="16384" width="9" style="300"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="25.5">
+    <row r="1" spans="1:19" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="374"/>
       <c r="R1" s="374"/>
       <c r="S1" s="374"/>
     </row>
-    <row r="2" spans="1:19" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:19" ht="9.15" customHeight="1">
       <c r="A2" s="301"/>
       <c r="B2" s="302"/>
       <c r="C2" s="303"/>
       <c r="D2" s="303"/>
       <c r="E2" s="303"/>
       <c r="F2" s="303"/>
       <c r="G2" s="303"/>
       <c r="H2" s="302"/>
       <c r="I2" s="303"/>
       <c r="J2" s="303"/>
       <c r="K2" s="303"/>
       <c r="L2" s="303"/>
       <c r="M2" s="303"/>
       <c r="N2" s="302"/>
       <c r="O2" s="303"/>
       <c r="P2" s="303"/>
       <c r="Q2" s="303"/>
       <c r="R2" s="303"/>
       <c r="S2" s="303"/>
     </row>
-    <row r="3" spans="1:19" ht="16.5">
+    <row r="3" spans="1:19" ht="16.2">
       <c r="A3" s="304"/>
       <c r="B3" s="302"/>
       <c r="C3" s="305"/>
       <c r="D3" s="303"/>
       <c r="E3" s="303"/>
       <c r="F3" s="303"/>
       <c r="G3" s="303"/>
       <c r="H3" s="302"/>
       <c r="I3" s="390" t="s">
         <v>200</v>
       </c>
       <c r="J3" s="390"/>
       <c r="K3" s="390"/>
       <c r="L3" s="303"/>
       <c r="M3" s="303"/>
       <c r="N3" s="302"/>
       <c r="O3" s="303"/>
       <c r="P3" s="303"/>
       <c r="Q3" s="303"/>
       <c r="R3" s="303"/>
       <c r="S3" s="305"/>
     </row>
     <row r="4" spans="1:19" ht="16.5" customHeight="1">
       <c r="S4" s="307" t="s">
         <v>184</v>
@@ -23008,51 +26206,51 @@
       <c r="J8" s="11" t="s">
         <v>211</v>
       </c>
       <c r="K8" s="384"/>
       <c r="L8" s="314" t="s">
         <v>206</v>
       </c>
       <c r="M8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="N8" s="312" t="s">
         <v>210</v>
       </c>
       <c r="O8" s="313"/>
       <c r="P8" s="11" t="s">
         <v>211</v>
       </c>
       <c r="Q8" s="384"/>
       <c r="R8" s="314" t="s">
         <v>206</v>
       </c>
       <c r="S8" s="312" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="9" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A9" s="66"/>
       <c r="B9" s="292" t="s">
         <v>109</v>
       </c>
       <c r="C9" s="315" t="s">
         <v>212</v>
       </c>
       <c r="D9" s="13">
         <v>173067</v>
       </c>
       <c r="E9" s="63">
         <v>733.88894075244195</v>
       </c>
       <c r="F9" s="63">
         <v>390.76692383787298</v>
       </c>
       <c r="G9" s="64">
         <v>100</v>
       </c>
       <c r="H9" s="292" t="s">
         <v>109</v>
       </c>
       <c r="I9" s="315" t="s">
         <v>212</v>
       </c>
@@ -23065,51 +26263,51 @@
       <c r="L9" s="63">
         <v>510.96229202292801</v>
       </c>
       <c r="M9" s="64">
         <v>100</v>
       </c>
       <c r="N9" s="292" t="s">
         <v>109</v>
       </c>
       <c r="O9" s="315" t="s">
         <v>212</v>
       </c>
       <c r="P9" s="13">
         <v>71682</v>
       </c>
       <c r="Q9" s="63">
         <v>602.739343612634</v>
       </c>
       <c r="R9" s="63">
         <v>284.27172812634399</v>
       </c>
       <c r="S9" s="63">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="10" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A10" s="66">
         <v>1</v>
       </c>
       <c r="B10" s="293" t="s">
         <v>114</v>
       </c>
       <c r="C10" s="315" t="s">
         <v>213</v>
       </c>
       <c r="D10" s="13">
         <v>50161</v>
       </c>
       <c r="E10" s="63">
         <v>212.707235677993</v>
       </c>
       <c r="F10" s="63">
         <v>117.299067398559</v>
       </c>
       <c r="G10" s="64">
         <v>28.983572835953701</v>
       </c>
       <c r="H10" s="293" t="s">
         <v>114</v>
       </c>
       <c r="I10" s="315" t="s">
@@ -23124,51 +26322,51 @@
       <c r="L10" s="63">
         <v>152.59231043901701</v>
       </c>
       <c r="M10" s="64">
         <v>29.836760862060501</v>
       </c>
       <c r="N10" s="293" t="s">
         <v>114</v>
       </c>
       <c r="O10" s="315" t="s">
         <v>213</v>
       </c>
       <c r="P10" s="13">
         <v>19911</v>
       </c>
       <c r="Q10" s="63">
         <v>167.421989769693</v>
       </c>
       <c r="R10" s="63">
         <v>86.710038251275705</v>
       </c>
       <c r="S10" s="63">
         <v>27.7768477442036</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="16" customFormat="1" ht="33.950000000000003" customHeight="1">
+    <row r="11" spans="1:19" s="16" customFormat="1" ht="33.9" customHeight="1">
       <c r="A11" s="66">
         <v>2</v>
       </c>
       <c r="B11" s="293" t="s">
         <v>118</v>
       </c>
       <c r="C11" s="315" t="s">
         <v>214</v>
       </c>
       <c r="D11" s="13">
         <v>20457</v>
       </c>
       <c r="E11" s="63">
         <v>86.747710776593394</v>
       </c>
       <c r="F11" s="63">
         <v>43.7668168731647</v>
       </c>
       <c r="G11" s="64">
         <v>11.820277695921201</v>
       </c>
       <c r="H11" s="293" t="s">
         <v>118</v>
       </c>
       <c r="I11" s="315" t="s">
@@ -23183,51 +26381,51 @@
       <c r="L11" s="63">
         <v>57.863680231024603</v>
       </c>
       <c r="M11" s="64">
         <v>11.647679637027201</v>
       </c>
       <c r="N11" s="293" t="s">
         <v>118</v>
       </c>
       <c r="O11" s="315" t="s">
         <v>214</v>
       </c>
       <c r="P11" s="13">
         <v>8648</v>
       </c>
       <c r="Q11" s="63">
         <v>72.716858396278795</v>
       </c>
       <c r="R11" s="63">
         <v>30.978852311254698</v>
       </c>
       <c r="S11" s="63">
         <v>12.0643955246784</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="12" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A12" s="66">
         <v>3</v>
       </c>
       <c r="B12" s="293" t="s">
         <v>124</v>
       </c>
       <c r="C12" s="315" t="s">
         <v>215</v>
       </c>
       <c r="D12" s="13">
         <v>13736</v>
       </c>
       <c r="E12" s="63">
         <v>58.247375237194497</v>
       </c>
       <c r="F12" s="63">
         <v>26.395457527037799</v>
       </c>
       <c r="G12" s="64">
         <v>7.9368105993632998</v>
       </c>
       <c r="H12" s="293" t="s">
         <v>124</v>
       </c>
       <c r="I12" s="315" t="s">
@@ -23242,51 +26440,51 @@
       <c r="L12" s="63">
         <v>36.5486940955603</v>
       </c>
       <c r="M12" s="64">
         <v>8.1077082408639995</v>
       </c>
       <c r="N12" s="293" t="s">
         <v>124</v>
       </c>
       <c r="O12" s="315" t="s">
         <v>215</v>
       </c>
       <c r="P12" s="13">
         <v>5516</v>
       </c>
       <c r="Q12" s="63">
         <v>46.381381928061302</v>
       </c>
       <c r="R12" s="63">
         <v>18.119343223406201</v>
       </c>
       <c r="S12" s="63">
         <v>7.6950977930302997</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="13" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A13" s="66">
         <v>4</v>
       </c>
       <c r="B13" s="293" t="s">
         <v>130</v>
       </c>
       <c r="C13" s="315" t="s">
         <v>216</v>
       </c>
       <c r="D13" s="13">
         <v>11821</v>
       </c>
       <c r="E13" s="63">
         <v>50.126836246278103</v>
       </c>
       <c r="F13" s="63">
         <v>25.237254916482101</v>
       </c>
       <c r="G13" s="64">
         <v>6.8303027151334001</v>
       </c>
       <c r="H13" s="293" t="s">
         <v>130</v>
       </c>
       <c r="I13" s="315" t="s">
@@ -23301,51 +26499,51 @@
       <c r="L13" s="63">
         <v>33.658483491206802</v>
       </c>
       <c r="M13" s="64">
         <v>6.8382896878236004</v>
       </c>
       <c r="N13" s="293" t="s">
         <v>128</v>
       </c>
       <c r="O13" s="315" t="s">
         <v>217</v>
       </c>
       <c r="P13" s="13">
         <v>5051</v>
       </c>
       <c r="Q13" s="63">
         <v>42.471421341304797</v>
       </c>
       <c r="R13" s="63">
         <v>18.594982880382201</v>
       </c>
       <c r="S13" s="63">
         <v>7.0463993750174003</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="14" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A14" s="66">
         <v>5</v>
       </c>
       <c r="B14" s="293" t="s">
         <v>128</v>
       </c>
       <c r="C14" s="315" t="s">
         <v>217</v>
       </c>
       <c r="D14" s="13">
         <v>10311</v>
       </c>
       <c r="E14" s="63">
         <v>43.723695840908</v>
       </c>
       <c r="F14" s="63">
         <v>22.008434572898398</v>
       </c>
       <c r="G14" s="64">
         <v>5.9578082476729</v>
       </c>
       <c r="H14" s="293" t="s">
         <v>128</v>
       </c>
       <c r="I14" s="315" t="s">
@@ -23360,51 +26558,51 @@
       <c r="L14" s="63">
         <v>25.6098548362401</v>
       </c>
       <c r="M14" s="64">
         <v>5.1881442027912996</v>
       </c>
       <c r="N14" s="293" t="s">
         <v>130</v>
       </c>
       <c r="O14" s="315" t="s">
         <v>216</v>
       </c>
       <c r="P14" s="13">
         <v>4888</v>
       </c>
       <c r="Q14" s="63">
         <v>41.100833006592403</v>
       </c>
       <c r="R14" s="63">
         <v>17.872063109997399</v>
       </c>
       <c r="S14" s="63">
         <v>6.8190061661226</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="15" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A15" s="66">
         <v>6</v>
       </c>
       <c r="B15" s="293" t="s">
         <v>137</v>
       </c>
       <c r="C15" s="315" t="s">
         <v>218</v>
       </c>
       <c r="D15" s="13">
         <v>6767</v>
       </c>
       <c r="E15" s="63">
         <v>28.695398094794299</v>
       </c>
       <c r="F15" s="63">
         <v>20.2518691082179</v>
       </c>
       <c r="G15" s="64">
         <v>3.9100463982156999</v>
       </c>
       <c r="H15" s="293" t="s">
         <v>137</v>
       </c>
       <c r="I15" s="315" t="s">
@@ -23419,51 +26617,51 @@
       <c r="L15" s="63">
         <v>29.943557601629099</v>
       </c>
       <c r="M15" s="64">
         <v>4.6782068353307</v>
       </c>
       <c r="N15" s="293" t="s">
         <v>145</v>
       </c>
       <c r="O15" s="315" t="s">
         <v>219</v>
       </c>
       <c r="P15" s="13">
         <v>3296</v>
       </c>
       <c r="Q15" s="63">
         <v>27.714473320320899</v>
       </c>
       <c r="R15" s="63">
         <v>10.9701254990657</v>
       </c>
       <c r="S15" s="63">
         <v>4.5980859909043001</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="16" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A16" s="66">
         <v>7</v>
       </c>
       <c r="B16" s="293" t="s">
         <v>145</v>
       </c>
       <c r="C16" s="315" t="s">
         <v>219</v>
       </c>
       <c r="D16" s="13">
         <v>6706</v>
       </c>
       <c r="E16" s="63">
         <v>28.436728184378701</v>
       </c>
       <c r="F16" s="63">
         <v>13.443573174183999</v>
       </c>
       <c r="G16" s="64">
         <v>3.8747999329738998</v>
       </c>
       <c r="H16" s="293" t="s">
         <v>147</v>
       </c>
       <c r="I16" s="315" t="s">
@@ -23478,51 +26676,51 @@
       <c r="L16" s="63">
         <v>18.205450406612901</v>
       </c>
       <c r="M16" s="64">
         <v>4.0410317108053002</v>
       </c>
       <c r="N16" s="293" t="s">
         <v>150</v>
       </c>
       <c r="O16" s="315" t="s">
         <v>221</v>
       </c>
       <c r="P16" s="13">
         <v>2547</v>
       </c>
       <c r="Q16" s="63">
         <v>21.4164937945562</v>
       </c>
       <c r="R16" s="63">
         <v>9.1706121008094001</v>
       </c>
       <c r="S16" s="63">
         <v>3.5531932702771001</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="17" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A17" s="66">
         <v>8</v>
       </c>
       <c r="B17" s="293" t="s">
         <v>147</v>
       </c>
       <c r="C17" s="315" t="s">
         <v>220</v>
       </c>
       <c r="D17" s="13">
         <v>5657</v>
       </c>
       <c r="E17" s="63">
         <v>23.9884538232971</v>
       </c>
       <c r="F17" s="63">
         <v>10.986978918943</v>
       </c>
       <c r="G17" s="64">
         <v>3.2686762929964002</v>
       </c>
       <c r="H17" s="293" t="s">
         <v>145</v>
       </c>
       <c r="I17" s="315" t="s">
@@ -23537,51 +26735,51 @@
       <c r="L17" s="63">
         <v>16.014895358705399</v>
       </c>
       <c r="M17" s="64">
         <v>3.3634166789958999</v>
       </c>
       <c r="N17" s="293" t="s">
         <v>137</v>
       </c>
       <c r="O17" s="315" t="s">
         <v>218</v>
       </c>
       <c r="P17" s="13">
         <v>2024</v>
       </c>
       <c r="Q17" s="63">
         <v>17.018839199129101</v>
       </c>
       <c r="R17" s="63">
         <v>11.0643374279867</v>
       </c>
       <c r="S17" s="63">
         <v>2.8235819313077002</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="18" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A18" s="66">
         <v>9</v>
       </c>
       <c r="B18" s="293" t="s">
         <v>150</v>
       </c>
       <c r="C18" s="315" t="s">
         <v>221</v>
       </c>
       <c r="D18" s="13">
         <v>5096</v>
       </c>
       <c r="E18" s="63">
         <v>21.609538745540402</v>
       </c>
       <c r="F18" s="63">
         <v>10.4811953966458</v>
       </c>
       <c r="G18" s="64">
         <v>2.9445243749531</v>
       </c>
       <c r="H18" s="293" t="s">
         <v>154</v>
       </c>
       <c r="I18" s="315" t="s">
@@ -23596,51 +26794,51 @@
       <c r="L18" s="63">
         <v>16.280081855275299</v>
       </c>
       <c r="M18" s="64">
         <v>2.8327661882921999</v>
       </c>
       <c r="N18" s="293" t="s">
         <v>165</v>
       </c>
       <c r="O18" s="315" t="s">
         <v>223</v>
       </c>
       <c r="P18" s="13">
         <v>1618</v>
       </c>
       <c r="Q18" s="63">
         <v>13.6049811384342</v>
       </c>
       <c r="R18" s="63">
         <v>4.9282519726052998</v>
       </c>
       <c r="S18" s="63">
         <v>2.2571914846126</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="19" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A19" s="66">
         <v>10</v>
       </c>
       <c r="B19" s="293" t="s">
         <v>154</v>
       </c>
       <c r="C19" s="315" t="s">
         <v>222</v>
       </c>
       <c r="D19" s="13">
         <v>3964</v>
       </c>
       <c r="E19" s="63">
         <v>16.809303686680199</v>
       </c>
       <c r="F19" s="63">
         <v>10.316806195598399</v>
       </c>
       <c r="G19" s="64">
         <v>2.2904424298103998</v>
       </c>
       <c r="H19" s="293" t="s">
         <v>150</v>
       </c>
       <c r="I19" s="315" t="s">
@@ -23655,102 +26853,102 @@
       <c r="L19" s="63">
         <v>11.953894682479399</v>
       </c>
       <c r="M19" s="64">
         <v>2.5141786260295</v>
       </c>
       <c r="N19" s="293" t="s">
         <v>147</v>
       </c>
       <c r="O19" s="315" t="s">
         <v>220</v>
       </c>
       <c r="P19" s="13">
         <v>1560</v>
       </c>
       <c r="Q19" s="63">
         <v>13.117287129763501</v>
       </c>
       <c r="R19" s="63">
         <v>5.2726426852371997</v>
       </c>
       <c r="S19" s="63">
         <v>2.1762785636561</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="20" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A20" s="66"/>
       <c r="B20" s="294"/>
       <c r="C20" s="315" t="s">
         <v>224</v>
       </c>
       <c r="D20" s="65">
         <v>38391</v>
       </c>
       <c r="E20" s="63">
         <v>162.79666443878372</v>
       </c>
       <c r="F20" s="63">
         <v>90.579469756142203</v>
       </c>
       <c r="G20" s="74">
         <v>22.182738477006016</v>
       </c>
       <c r="H20" s="294"/>
       <c r="I20" s="315" t="s">
         <v>224</v>
       </c>
       <c r="J20" s="65">
         <v>21242</v>
       </c>
       <c r="K20" s="63">
         <v>181.71901724760875</v>
       </c>
       <c r="L20" s="63">
         <v>112.291389025177</v>
       </c>
       <c r="M20" s="74">
         <v>20.951817329979779</v>
       </c>
       <c r="N20" s="294"/>
       <c r="O20" s="315" t="s">
         <v>224</v>
       </c>
       <c r="P20" s="65">
         <v>16623</v>
       </c>
       <c r="Q20" s="63">
         <v>139.77478458849936</v>
       </c>
       <c r="R20" s="63">
         <v>70.590478664322902</v>
       </c>
       <c r="S20" s="63">
         <v>23.189922156189837</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="21" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A21" s="67">
         <v>11</v>
       </c>
       <c r="B21" s="295" t="s">
         <v>161</v>
       </c>
       <c r="C21" s="316" t="s">
         <v>225</v>
       </c>
       <c r="D21" s="68">
         <v>3656</v>
       </c>
       <c r="E21" s="69">
         <v>15.5032326635981</v>
       </c>
       <c r="F21" s="69">
         <v>11.8305103075049</v>
       </c>
       <c r="G21" s="70">
         <v>2.1124766708846998</v>
       </c>
       <c r="H21" s="295" t="s">
         <v>161</v>
       </c>
       <c r="I21" s="316" t="s">
@@ -23765,51 +26963,51 @@
       <c r="L21" s="69">
         <v>15.5671258389402</v>
       </c>
       <c r="M21" s="70">
         <v>2.3711594417319999</v>
       </c>
       <c r="N21" s="295" t="s">
         <v>169</v>
       </c>
       <c r="O21" s="316" t="s">
         <v>226</v>
       </c>
       <c r="P21" s="68">
         <v>1324</v>
       </c>
       <c r="Q21" s="69">
         <v>11.1328770255172</v>
       </c>
       <c r="R21" s="69">
         <v>3.8211764649856002</v>
       </c>
       <c r="S21" s="69">
         <v>1.8470466783851001</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="22" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A22" s="66">
         <v>12</v>
       </c>
       <c r="B22" s="293" t="s">
         <v>165</v>
       </c>
       <c r="C22" s="315" t="s">
         <v>223</v>
       </c>
       <c r="D22" s="13">
         <v>2885</v>
       </c>
       <c r="E22" s="63">
         <v>12.233814615558099</v>
       </c>
       <c r="F22" s="63">
         <v>5.0388086518276998</v>
       </c>
       <c r="G22" s="64">
         <v>1.6669844626646999</v>
       </c>
       <c r="H22" s="293" t="s">
         <v>165</v>
       </c>
       <c r="I22" s="315" t="s">
@@ -23824,51 +27022,51 @@
       <c r="L22" s="63">
         <v>5.1599378684249997</v>
       </c>
       <c r="M22" s="64">
         <v>1.2496917689994</v>
       </c>
       <c r="N22" s="293" t="s">
         <v>161</v>
       </c>
       <c r="O22" s="315" t="s">
         <v>225</v>
       </c>
       <c r="P22" s="13">
         <v>1252</v>
       </c>
       <c r="Q22" s="63">
         <v>10.527463773374301</v>
       </c>
       <c r="R22" s="63">
         <v>8.3084764161545994</v>
       </c>
       <c r="S22" s="63">
         <v>1.7466030523702001</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="23" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A23" s="66">
         <v>13</v>
       </c>
       <c r="B23" s="293" t="s">
         <v>169</v>
       </c>
       <c r="C23" s="315" t="s">
         <v>226</v>
       </c>
       <c r="D23" s="13">
         <v>2385</v>
       </c>
       <c r="E23" s="63">
         <v>10.113569448217</v>
       </c>
       <c r="F23" s="63">
         <v>4.0096002933200996</v>
       </c>
       <c r="G23" s="64">
         <v>1.3780790098632001</v>
       </c>
       <c r="H23" s="293" t="s">
         <v>169</v>
       </c>
       <c r="I23" s="315" t="s">
@@ -23883,51 +27081,51 @@
       <c r="L23" s="63">
         <v>4.2475577066934003</v>
       </c>
       <c r="M23" s="64">
         <v>1.0465058933767</v>
       </c>
       <c r="N23" s="293" t="s">
         <v>154</v>
       </c>
       <c r="O23" s="315" t="s">
         <v>222</v>
       </c>
       <c r="P23" s="13">
         <v>1092</v>
       </c>
       <c r="Q23" s="63">
         <v>9.1821009908345008</v>
       </c>
       <c r="R23" s="63">
         <v>4.6035356335215996</v>
       </c>
       <c r="S23" s="63">
         <v>1.5233949945592999</v>
       </c>
     </row>
-    <row r="24" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="24" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A24" s="66">
         <v>14</v>
       </c>
       <c r="B24" s="293" t="s">
         <v>158</v>
       </c>
       <c r="C24" s="315" t="s">
         <v>227</v>
       </c>
       <c r="D24" s="13">
         <v>1931</v>
       </c>
       <c r="E24" s="63">
         <v>8.1883868362713006</v>
       </c>
       <c r="F24" s="63">
         <v>4.0417828406594998</v>
       </c>
       <c r="G24" s="64">
         <v>1.1157528587195</v>
       </c>
       <c r="H24" s="293" t="s">
         <v>158</v>
       </c>
       <c r="I24" s="315" t="s">
@@ -23942,51 +27140,51 @@
       <c r="L24" s="63">
         <v>4.8247561787831001</v>
       </c>
       <c r="M24" s="64">
         <v>1.0021206292844</v>
       </c>
       <c r="N24" s="293" t="s">
         <v>158</v>
       </c>
       <c r="O24" s="315" t="s">
         <v>227</v>
       </c>
       <c r="P24" s="13">
         <v>915</v>
       </c>
       <c r="Q24" s="63">
         <v>7.6937934126498</v>
       </c>
       <c r="R24" s="63">
         <v>3.3515344891496999</v>
       </c>
       <c r="S24" s="63">
         <v>1.276471080606</v>
       </c>
     </row>
-    <row r="25" spans="1:19" s="16" customFormat="1" ht="29.65" customHeight="1">
+    <row r="25" spans="1:19" s="16" customFormat="1" ht="29.7" customHeight="1">
       <c r="A25" s="71">
         <v>15</v>
       </c>
       <c r="B25" s="296" t="s">
         <v>167</v>
       </c>
       <c r="C25" s="317" t="s">
         <v>228</v>
       </c>
       <c r="D25" s="72">
         <v>1514</v>
       </c>
       <c r="E25" s="73">
         <v>6.4201023667088002</v>
       </c>
       <c r="F25" s="73">
         <v>3.2155325921926998</v>
       </c>
       <c r="G25" s="74">
         <v>0.87480571108299998</v>
       </c>
       <c r="H25" s="296" t="s">
         <v>167</v>
       </c>
       <c r="I25" s="317" t="s">
@@ -24051,108 +27249,108 @@
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="K6:L6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE81"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="C1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="257" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.25" style="257" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="257" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="259" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="257" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="257" customWidth="1"/>
     <col min="6" max="6" width="6" style="257" customWidth="1"/>
-    <col min="7" max="7" width="7.75" style="257" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="19" max="19" width="7.75" style="257" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="257" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="260" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="46" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="257" customWidth="1"/>
+    <col min="11" max="12" width="6.21875" style="257" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="257" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="260" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="46" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="257" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="257" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="257" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="257" customWidth="1"/>
     <col min="20" max="16384" width="9" style="257"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="300" customFormat="1" ht="25.5">
+    <row r="1" spans="1:31" s="300" customFormat="1" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="374"/>
       <c r="R1" s="374"/>
       <c r="S1" s="374"/>
     </row>
-    <row r="2" spans="1:31" s="300" customFormat="1" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:31" s="300" customFormat="1" ht="9.15" customHeight="1">
       <c r="A2" s="301"/>
       <c r="B2" s="302"/>
       <c r="C2" s="303"/>
       <c r="D2" s="303"/>
       <c r="E2" s="303"/>
       <c r="F2" s="303"/>
       <c r="G2" s="303"/>
       <c r="H2" s="302"/>
       <c r="I2" s="303"/>
       <c r="J2" s="303"/>
       <c r="K2" s="303"/>
       <c r="L2" s="303"/>
       <c r="M2" s="303"/>
       <c r="N2" s="302"/>
       <c r="O2" s="303"/>
       <c r="P2" s="303"/>
       <c r="Q2" s="303"/>
       <c r="R2" s="303"/>
       <c r="S2" s="303"/>
     </row>
     <row r="3" spans="1:31" s="300" customFormat="1">
       <c r="A3" s="304"/>
       <c r="B3" s="302"/>
       <c r="C3" s="305"/>
       <c r="D3" s="303"/>
@@ -24335,51 +27533,51 @@
       <c r="J8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="396"/>
       <c r="L8" s="12" t="s">
         <v>191</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N8" s="265" t="s">
         <v>27</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="Q8" s="396"/>
       <c r="R8" s="12" t="s">
         <v>196</v>
       </c>
       <c r="S8" s="265" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A9" s="40"/>
       <c r="B9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="152" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="13">
         <v>175424</v>
       </c>
       <c r="E9" s="63">
         <v>743.44720709650005</v>
       </c>
       <c r="F9" s="63">
         <v>408.20447078493999</v>
       </c>
       <c r="G9" s="64">
         <v>100</v>
       </c>
       <c r="H9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="152" t="s">
         <v>13</v>
       </c>
@@ -24402,51 +27600,51 @@
         <v>13</v>
       </c>
       <c r="P9" s="13">
         <v>72420</v>
       </c>
       <c r="Q9" s="63">
         <v>609.23816038341795</v>
       </c>
       <c r="R9" s="63">
         <v>297.82162145488502</v>
       </c>
       <c r="S9" s="63">
         <v>100</v>
       </c>
       <c r="U9" s="257"/>
       <c r="V9" s="257"/>
       <c r="W9" s="257"/>
       <c r="X9" s="257"/>
       <c r="Y9" s="257"/>
       <c r="Z9" s="257"/>
       <c r="AA9" s="257"/>
       <c r="AB9" s="257"/>
       <c r="AC9" s="257"/>
       <c r="AD9" s="257"/>
     </row>
-    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A10" s="66">
         <v>1</v>
       </c>
       <c r="B10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="152" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="13">
         <v>50232</v>
       </c>
       <c r="E10" s="63">
         <v>212.88300000000001</v>
       </c>
       <c r="F10" s="63">
         <v>121.332359216565</v>
       </c>
       <c r="G10" s="64">
         <v>28.634622400583702</v>
       </c>
       <c r="H10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="I10" s="152" t="s">
@@ -24472,51 +27670,51 @@
       </c>
       <c r="P10" s="13">
         <v>19689</v>
       </c>
       <c r="Q10" s="63">
         <v>165.635047497778</v>
       </c>
       <c r="R10" s="63">
         <v>88.467766485026999</v>
       </c>
       <c r="S10" s="63">
         <v>27.1872410936205</v>
       </c>
       <c r="U10" s="268"/>
       <c r="V10" s="257"/>
       <c r="W10" s="257"/>
       <c r="X10" s="257"/>
       <c r="Y10" s="257"/>
       <c r="Z10" s="257"/>
       <c r="AA10" s="257"/>
       <c r="AB10" s="257"/>
       <c r="AC10" s="257"/>
       <c r="AD10" s="257"/>
       <c r="AE10" s="257"/>
     </row>
-    <row r="11" spans="1:31" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
+    <row r="11" spans="1:31" s="1" customFormat="1" ht="33.9" customHeight="1">
       <c r="A11" s="66">
         <v>2</v>
       </c>
       <c r="B11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="13">
         <v>19859</v>
       </c>
       <c r="E11" s="63">
         <v>84.162000000000006</v>
       </c>
       <c r="F11" s="63">
         <v>43.604710050482701</v>
       </c>
       <c r="G11" s="64">
         <v>11.3205718715797</v>
       </c>
       <c r="H11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="152" t="s">
@@ -24531,51 +27729,51 @@
       <c r="L11" s="63">
         <v>56.925221554965802</v>
       </c>
       <c r="M11" s="64">
         <v>11.043260455904599</v>
       </c>
       <c r="N11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="O11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="P11" s="13">
         <v>8484</v>
       </c>
       <c r="Q11" s="63">
         <v>71.372225251214005</v>
       </c>
       <c r="R11" s="63">
         <v>31.4224462583982</v>
       </c>
       <c r="S11" s="63">
         <v>11.7149958574979</v>
       </c>
     </row>
-    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A12" s="66">
         <v>3</v>
       </c>
       <c r="B12" s="293" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="152" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="13">
         <v>15185</v>
       </c>
       <c r="E12" s="63">
         <v>64.353999999999999</v>
       </c>
       <c r="F12" s="63">
         <v>30.0265894042215</v>
       </c>
       <c r="G12" s="64">
         <v>8.6561701933600901</v>
       </c>
       <c r="H12" s="293" t="s">
         <v>37</v>
       </c>
       <c r="I12" s="152" t="s">
@@ -24590,51 +27788,51 @@
       <c r="L12" s="63">
         <v>40.383695776196603</v>
       </c>
       <c r="M12" s="64">
         <v>8.6744204108578309</v>
       </c>
       <c r="N12" s="293" t="s">
         <v>37</v>
       </c>
       <c r="O12" s="152" t="s">
         <v>19</v>
       </c>
       <c r="P12" s="13">
         <v>6250</v>
       </c>
       <c r="Q12" s="63">
         <v>52.578548776530802</v>
       </c>
       <c r="R12" s="63">
         <v>21.454818328446201</v>
       </c>
       <c r="S12" s="63">
         <v>8.6302126484396595</v>
       </c>
     </row>
-    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A13" s="66">
         <v>4</v>
       </c>
       <c r="B13" s="293" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="152" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="13">
         <v>12176</v>
       </c>
       <c r="E13" s="63">
         <v>51.600999999999999</v>
       </c>
       <c r="F13" s="63">
         <v>26.6758079034222</v>
       </c>
       <c r="G13" s="64">
         <v>6.9408974826705601</v>
       </c>
       <c r="H13" s="293" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="152" t="s">
@@ -24649,51 +27847,51 @@
       <c r="L13" s="63">
         <v>34.738148963020997</v>
       </c>
       <c r="M13" s="64">
         <v>6.8045901130053199</v>
       </c>
       <c r="N13" s="293" t="s">
         <v>36</v>
       </c>
       <c r="O13" s="152" t="s">
         <v>15</v>
       </c>
       <c r="P13" s="13">
         <v>5167</v>
       </c>
       <c r="Q13" s="63">
         <v>43.467737844533602</v>
       </c>
       <c r="R13" s="63">
         <v>19.543696895656002</v>
       </c>
       <c r="S13" s="63">
         <v>7.1347694007180298</v>
       </c>
     </row>
-    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A14" s="66">
         <v>5</v>
       </c>
       <c r="B14" s="293" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="152" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="13">
         <v>9996</v>
       </c>
       <c r="E14" s="63">
         <v>42.363</v>
       </c>
       <c r="F14" s="63">
         <v>22.2614602978147</v>
       </c>
       <c r="G14" s="64">
         <v>5.6981940897482701</v>
       </c>
       <c r="H14" s="293" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="152" t="s">
@@ -24708,51 +27906,51 @@
       <c r="L14" s="63">
         <v>25.380054054274598</v>
       </c>
       <c r="M14" s="64">
         <v>4.89689720787542</v>
       </c>
       <c r="N14" s="293" t="s">
         <v>38</v>
       </c>
       <c r="O14" s="152" t="s">
         <v>16</v>
       </c>
       <c r="P14" s="13">
         <v>4952</v>
       </c>
       <c r="Q14" s="63">
         <v>41.659035766620903</v>
       </c>
       <c r="R14" s="63">
         <v>19.2489514547085</v>
       </c>
       <c r="S14" s="63">
         <v>6.8378900856117104</v>
       </c>
     </row>
-    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A15" s="66">
         <v>6</v>
       </c>
       <c r="B15" s="293" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="152" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="13">
         <v>6640</v>
       </c>
       <c r="E15" s="63">
         <v>28.14</v>
       </c>
       <c r="F15" s="63">
         <v>20.0345170951116</v>
       </c>
       <c r="G15" s="64">
         <v>3.7851149215614699</v>
       </c>
       <c r="H15" s="293" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="152" t="s">
@@ -24767,51 +27965,51 @@
       <c r="L15" s="63">
         <v>30.035528123770298</v>
       </c>
       <c r="M15" s="64">
         <v>4.5639004310512199</v>
       </c>
       <c r="N15" s="293" t="s">
         <v>46</v>
       </c>
       <c r="O15" s="152" t="s">
         <v>20</v>
       </c>
       <c r="P15" s="13">
         <v>3151</v>
       </c>
       <c r="Q15" s="63">
         <v>26.508001151175801</v>
       </c>
       <c r="R15" s="63">
         <v>11.052663284882801</v>
       </c>
       <c r="S15" s="63">
         <v>4.35100800883734</v>
       </c>
     </row>
-    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A16" s="66">
         <v>7</v>
       </c>
       <c r="B16" s="293" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="152" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="13">
         <v>6301</v>
       </c>
       <c r="E16" s="63">
         <v>26.702999999999999</v>
       </c>
       <c r="F16" s="63">
         <v>12.573320877709101</v>
       </c>
       <c r="G16" s="64">
         <v>3.5918688434877799</v>
       </c>
       <c r="H16" s="293" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="152" t="s">
@@ -24826,51 +28024,51 @@
       <c r="L16" s="63">
         <v>20.600528571479799</v>
       </c>
       <c r="M16" s="64">
         <v>4.4134208380257096</v>
       </c>
       <c r="N16" s="293" t="s">
         <v>41</v>
       </c>
       <c r="O16" s="152" t="s">
         <v>42</v>
       </c>
       <c r="P16" s="13">
         <v>2466</v>
       </c>
       <c r="Q16" s="63">
         <v>20.745392205268001</v>
       </c>
       <c r="R16" s="63">
         <v>9.2400646000443203</v>
       </c>
       <c r="S16" s="63">
         <v>3.4051367025683499</v>
       </c>
     </row>
-    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A17" s="66">
         <v>8</v>
       </c>
       <c r="B17" s="293" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="152" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13">
         <v>6255</v>
       </c>
       <c r="E17" s="63">
         <v>26.507999999999999</v>
       </c>
       <c r="F17" s="63">
         <v>12.9344160480626</v>
       </c>
       <c r="G17" s="64">
         <v>3.5656466618022602</v>
       </c>
       <c r="H17" s="293" t="s">
         <v>46</v>
       </c>
       <c r="I17" s="152" t="s">
@@ -24885,51 +28083,51 @@
       <c r="L17" s="63">
         <v>14.876458959390099</v>
       </c>
       <c r="M17" s="64">
         <v>3.0134752048464102</v>
       </c>
       <c r="N17" s="293" t="s">
         <v>39</v>
       </c>
       <c r="O17" s="152" t="s">
         <v>17</v>
       </c>
       <c r="P17" s="13">
         <v>1939</v>
       </c>
       <c r="Q17" s="63">
         <v>16.3119689724309</v>
       </c>
       <c r="R17" s="63">
         <v>10.518227659249099</v>
       </c>
       <c r="S17" s="63">
         <v>2.6774371720519201</v>
       </c>
     </row>
-    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A18" s="66">
         <v>9</v>
       </c>
       <c r="B18" s="293" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="152" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="13">
         <v>5049</v>
       </c>
       <c r="E18" s="63">
         <v>21.396999999999998</v>
       </c>
       <c r="F18" s="63">
         <v>10.732453392401601</v>
       </c>
       <c r="G18" s="64">
         <v>2.87816946369938</v>
       </c>
       <c r="H18" s="293" t="s">
         <v>45</v>
       </c>
       <c r="I18" s="152" t="s">
@@ -24944,51 +28142,51 @@
       <c r="L18" s="63">
         <v>17.308094455122099</v>
       </c>
       <c r="M18" s="64">
         <v>2.9231874490311101</v>
       </c>
       <c r="N18" s="293" t="s">
         <v>43</v>
       </c>
       <c r="O18" s="152" t="s">
         <v>44</v>
       </c>
       <c r="P18" s="13">
         <v>1755</v>
       </c>
       <c r="Q18" s="63">
         <v>14.7640564964499</v>
       </c>
       <c r="R18" s="63">
         <v>6.1206567296357104</v>
       </c>
       <c r="S18" s="63">
         <v>2.4233637116818598</v>
       </c>
     </row>
-    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A19" s="66">
         <v>10</v>
       </c>
       <c r="B19" s="293" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="152" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="13">
         <v>4240</v>
       </c>
       <c r="E19" s="63">
         <v>17.969000000000001</v>
       </c>
       <c r="F19" s="63">
         <v>11.1872305031695</v>
       </c>
       <c r="G19" s="64">
         <v>2.4170010944910598</v>
       </c>
       <c r="H19" s="293" t="s">
         <v>41</v>
       </c>
       <c r="I19" s="152" t="s">
@@ -25003,102 +28201,102 @@
       <c r="L19" s="63">
         <v>12.405554215126701</v>
       </c>
       <c r="M19" s="64">
         <v>2.5076696050638798</v>
       </c>
       <c r="N19" s="293" t="s">
         <v>55</v>
       </c>
       <c r="O19" s="152" t="s">
         <v>56</v>
       </c>
       <c r="P19" s="13">
         <v>1447</v>
       </c>
       <c r="Q19" s="63">
         <v>12.1729856127424</v>
       </c>
       <c r="R19" s="63">
         <v>4.5940286219222903</v>
       </c>
       <c r="S19" s="63">
         <v>1.9980668323667501</v>
       </c>
     </row>
-    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A20" s="66"/>
       <c r="B20" s="294"/>
       <c r="C20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="65">
         <v>39491</v>
       </c>
       <c r="E20" s="63">
         <v>167.3629244313656</v>
       </c>
       <c r="F20" s="63">
         <v>96.841605995979506</v>
       </c>
       <c r="G20" s="74">
         <v>22.511742977015686</v>
       </c>
       <c r="H20" s="294"/>
       <c r="I20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="J20" s="65">
         <v>22153</v>
       </c>
       <c r="K20" s="63">
         <v>189.19554486467925</v>
       </c>
       <c r="L20" s="63">
         <v>120.227877338903</v>
       </c>
       <c r="M20" s="74">
         <v>21.506931769640016</v>
       </c>
       <c r="N20" s="294"/>
       <c r="O20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="P20" s="65">
         <v>17120</v>
       </c>
       <c r="Q20" s="63">
         <v>144.02316080867323</v>
       </c>
       <c r="R20" s="63">
         <v>76.158301136914503</v>
       </c>
       <c r="S20" s="63">
         <v>23.639878486605909</v>
       </c>
     </row>
-    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A21" s="67">
         <v>11</v>
       </c>
       <c r="B21" s="295" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="160" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="68">
         <v>3864</v>
       </c>
       <c r="E21" s="69">
         <v>16.375</v>
       </c>
       <c r="F21" s="69">
         <v>12.573414426358299</v>
       </c>
       <c r="G21" s="70">
         <v>2.2026632615833601</v>
       </c>
       <c r="H21" s="295" t="s">
         <v>47</v>
       </c>
       <c r="I21" s="160" t="s">
@@ -25113,51 +28311,51 @@
       <c r="L21" s="69">
         <v>16.919582684650599</v>
       </c>
       <c r="M21" s="70">
         <v>2.4795153586268501</v>
       </c>
       <c r="N21" s="295" t="s">
         <v>47</v>
       </c>
       <c r="O21" s="160" t="s">
         <v>48</v>
       </c>
       <c r="P21" s="68">
         <v>1310</v>
       </c>
       <c r="Q21" s="69">
         <v>11.020463823560901</v>
       </c>
       <c r="R21" s="69">
         <v>8.3834764341551793</v>
       </c>
       <c r="S21" s="69">
         <v>1.80889257111295</v>
       </c>
     </row>
-    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A22" s="66">
         <v>12</v>
       </c>
       <c r="B22" s="293" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="152" t="s">
         <v>23</v>
       </c>
       <c r="D22" s="13">
         <v>2925</v>
       </c>
       <c r="E22" s="63">
         <v>12.396000000000001</v>
       </c>
       <c r="F22" s="63">
         <v>6.1454125052572897</v>
       </c>
       <c r="G22" s="64">
         <v>1.66738872674206</v>
       </c>
       <c r="H22" s="293" t="s">
         <v>49</v>
       </c>
       <c r="I22" s="152" t="s">
@@ -25172,51 +28370,51 @@
       <c r="L22" s="63">
         <v>7.8272483525695504</v>
       </c>
       <c r="M22" s="64">
         <v>1.5941128499864099</v>
       </c>
       <c r="N22" s="293" t="s">
         <v>49</v>
       </c>
       <c r="O22" s="152" t="s">
         <v>23</v>
       </c>
       <c r="P22" s="13">
         <v>1283</v>
       </c>
       <c r="Q22" s="63">
         <v>10.7933244928462</v>
       </c>
       <c r="R22" s="63">
         <v>4.68672340684628</v>
       </c>
       <c r="S22" s="63">
         <v>1.77161005247169</v>
       </c>
     </row>
-    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A23" s="66">
         <v>13</v>
       </c>
       <c r="B23" s="293" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="152" t="s">
         <v>56</v>
       </c>
       <c r="D23" s="13">
         <v>2625</v>
       </c>
       <c r="E23" s="63">
         <v>11.124000000000001</v>
       </c>
       <c r="F23" s="63">
         <v>4.7362473388054598</v>
       </c>
       <c r="G23" s="64">
         <v>1.4963744983582601</v>
       </c>
       <c r="H23" s="293" t="s">
         <v>55</v>
       </c>
       <c r="I23" s="152" t="s">
@@ -25231,51 +28429,51 @@
       <c r="L23" s="63">
         <v>4.9107051395187797</v>
       </c>
       <c r="M23" s="64">
         <v>1.1436449069939001</v>
       </c>
       <c r="N23" s="293" t="s">
         <v>45</v>
       </c>
       <c r="O23" s="152" t="s">
         <v>18</v>
       </c>
       <c r="P23" s="13">
         <v>1229</v>
       </c>
       <c r="Q23" s="63">
         <v>10.339045831417</v>
       </c>
       <c r="R23" s="63">
         <v>5.2919950974732304</v>
       </c>
       <c r="S23" s="63">
         <v>1.6970450151891701</v>
       </c>
     </row>
-    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A24" s="66">
         <v>14</v>
       </c>
       <c r="B24" s="293" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="152" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="13">
         <v>2199</v>
       </c>
       <c r="E24" s="63">
         <v>9.3190000000000008</v>
       </c>
       <c r="F24" s="63">
         <v>3.86264948853111</v>
       </c>
       <c r="G24" s="64">
         <v>1.2535342940532701</v>
       </c>
       <c r="H24" s="293" t="s">
         <v>50</v>
       </c>
       <c r="I24" s="152" t="s">
@@ -25290,51 +28488,51 @@
       <c r="L24" s="63">
         <v>4.1803746904554098</v>
       </c>
       <c r="M24" s="64">
         <v>0.985398625296105</v>
       </c>
       <c r="N24" s="293" t="s">
         <v>50</v>
       </c>
       <c r="O24" s="152" t="s">
         <v>51</v>
       </c>
       <c r="P24" s="13">
         <v>1184</v>
       </c>
       <c r="Q24" s="63">
         <v>9.9604802802259993</v>
       </c>
       <c r="R24" s="63">
         <v>3.6091725474354499</v>
       </c>
       <c r="S24" s="63">
         <v>1.6349074841204101</v>
       </c>
     </row>
-    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A25" s="71">
         <v>15</v>
       </c>
       <c r="B25" s="296" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="164" t="s">
         <v>63</v>
       </c>
       <c r="D25" s="72">
         <v>1447</v>
       </c>
       <c r="E25" s="73">
         <v>6.1319999999999997</v>
       </c>
       <c r="F25" s="73">
         <v>3.2632920169546402</v>
       </c>
       <c r="G25" s="74">
         <v>0.82485862823786904</v>
       </c>
       <c r="H25" s="296" t="s">
         <v>62</v>
       </c>
       <c r="I25" s="164" t="s">
@@ -25883,108 +29081,108 @@
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="260"/>
       <c r="C81" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q7:Q8"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE81"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="C1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="257" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.25" style="257" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="257" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="259" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="257" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="257" customWidth="1"/>
     <col min="6" max="6" width="6" style="257" customWidth="1"/>
-    <col min="7" max="7" width="7.75" style="257" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="19" max="19" width="7.75" style="257" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="257" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="260" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="46" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="257" customWidth="1"/>
+    <col min="11" max="12" width="6.21875" style="257" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="257" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="260" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="46" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="257" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="257" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="257" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="257" customWidth="1"/>
     <col min="20" max="16384" width="9" style="257"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="276" customFormat="1" ht="25.5">
+    <row r="1" spans="1:31" s="276" customFormat="1" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="374"/>
       <c r="R1" s="374"/>
       <c r="S1" s="374"/>
     </row>
-    <row r="2" spans="1:31" s="276" customFormat="1" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:31" s="276" customFormat="1" ht="9.15" customHeight="1">
       <c r="A2" s="250"/>
       <c r="B2" s="251"/>
       <c r="C2" s="252"/>
       <c r="D2" s="277"/>
       <c r="E2" s="277"/>
       <c r="F2" s="277"/>
       <c r="G2" s="277"/>
       <c r="H2" s="251"/>
       <c r="I2" s="252"/>
       <c r="J2" s="277"/>
       <c r="K2" s="277"/>
       <c r="L2" s="277"/>
       <c r="M2" s="277"/>
       <c r="N2" s="251"/>
       <c r="O2" s="252"/>
       <c r="P2" s="277"/>
       <c r="Q2" s="277"/>
       <c r="R2" s="277"/>
       <c r="S2" s="277"/>
     </row>
     <row r="3" spans="1:31" s="276" customFormat="1">
       <c r="A3" s="254"/>
       <c r="B3" s="251"/>
       <c r="C3" s="255"/>
       <c r="D3" s="277"/>
@@ -26163,51 +29361,51 @@
       <c r="J8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="396"/>
       <c r="L8" s="12" t="s">
         <v>86</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N8" s="265" t="s">
         <v>27</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="Q8" s="396"/>
       <c r="R8" s="12" t="s">
         <v>86</v>
       </c>
       <c r="S8" s="265" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A9" s="40"/>
       <c r="B9" s="292" t="s">
         <v>109</v>
       </c>
       <c r="C9" s="152" t="s">
         <v>110</v>
       </c>
       <c r="D9" s="13">
         <v>172859</v>
       </c>
       <c r="E9" s="63">
         <v>733.07209999999998</v>
       </c>
       <c r="F9" s="63">
         <v>415.03530000000001</v>
       </c>
       <c r="G9" s="64">
         <v>100</v>
       </c>
       <c r="H9" s="292" t="s">
         <v>109</v>
       </c>
       <c r="I9" s="152" t="s">
         <v>110</v>
       </c>
@@ -26230,51 +29428,51 @@
         <v>110</v>
       </c>
       <c r="P9" s="13">
         <v>70910</v>
       </c>
       <c r="Q9" s="63">
         <v>597.69889999999998</v>
       </c>
       <c r="R9" s="63">
         <v>304.47480000000002</v>
       </c>
       <c r="S9" s="63">
         <v>100</v>
       </c>
       <c r="U9" s="257"/>
       <c r="V9" s="257"/>
       <c r="W9" s="257"/>
       <c r="X9" s="257"/>
       <c r="Y9" s="257"/>
       <c r="Z9" s="257"/>
       <c r="AA9" s="257"/>
       <c r="AB9" s="257"/>
       <c r="AC9" s="257"/>
       <c r="AD9" s="257"/>
     </row>
-    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A10" s="66">
         <v>1</v>
       </c>
       <c r="B10" s="293" t="s">
         <v>114</v>
       </c>
       <c r="C10" s="152" t="s">
         <v>115</v>
       </c>
       <c r="D10" s="13">
         <v>48784</v>
       </c>
       <c r="E10" s="63">
         <v>206.886</v>
       </c>
       <c r="F10" s="63">
         <v>121.7606</v>
       </c>
       <c r="G10" s="64">
         <v>28.22185</v>
       </c>
       <c r="H10" s="293" t="s">
         <v>114</v>
       </c>
       <c r="I10" s="152" t="s">
@@ -26300,51 +29498,51 @@
       </c>
       <c r="P10" s="13">
         <v>19160</v>
       </c>
       <c r="Q10" s="63">
         <v>161.4992</v>
       </c>
       <c r="R10" s="63">
         <v>89.344399999999993</v>
       </c>
       <c r="S10" s="63">
         <v>27.02017</v>
       </c>
       <c r="U10" s="268"/>
       <c r="V10" s="257"/>
       <c r="W10" s="257"/>
       <c r="X10" s="257"/>
       <c r="Y10" s="257"/>
       <c r="Z10" s="257"/>
       <c r="AA10" s="257"/>
       <c r="AB10" s="257"/>
       <c r="AC10" s="257"/>
       <c r="AD10" s="257"/>
       <c r="AE10" s="257"/>
     </row>
-    <row r="11" spans="1:31" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
+    <row r="11" spans="1:31" s="1" customFormat="1" ht="33.9" customHeight="1">
       <c r="A11" s="66">
         <v>2</v>
       </c>
       <c r="B11" s="293" t="s">
         <v>118</v>
       </c>
       <c r="C11" s="152" t="s">
         <v>119</v>
       </c>
       <c r="D11" s="13">
         <v>21569</v>
       </c>
       <c r="E11" s="63">
         <v>91.471000000000004</v>
       </c>
       <c r="F11" s="63">
         <v>48.816180000000003</v>
       </c>
       <c r="G11" s="64">
         <v>12.4778</v>
       </c>
       <c r="H11" s="293" t="s">
         <v>118</v>
       </c>
       <c r="I11" s="152" t="s">
@@ -26359,51 +29557,51 @@
       <c r="L11" s="63">
         <v>63.869959999999999</v>
       </c>
       <c r="M11" s="64">
         <v>12.32577</v>
       </c>
       <c r="N11" s="293" t="s">
         <v>118</v>
       </c>
       <c r="O11" s="152" t="s">
         <v>119</v>
       </c>
       <c r="P11" s="13">
         <v>9003</v>
       </c>
       <c r="Q11" s="63">
         <v>75.886099999999999</v>
       </c>
       <c r="R11" s="63">
         <v>35.124679999999998</v>
       </c>
       <c r="S11" s="63">
         <v>12.69638</v>
       </c>
     </row>
-    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A12" s="66">
         <v>3</v>
       </c>
       <c r="B12" s="293" t="s">
         <v>124</v>
       </c>
       <c r="C12" s="152" t="s">
         <v>125</v>
       </c>
       <c r="D12" s="13">
         <v>13421</v>
       </c>
       <c r="E12" s="63">
         <v>56.915999999999997</v>
       </c>
       <c r="F12" s="63">
         <v>27.431539999999998</v>
       </c>
       <c r="G12" s="64">
         <v>7.764132</v>
       </c>
       <c r="H12" s="293" t="s">
         <v>124</v>
       </c>
       <c r="I12" s="152" t="s">
@@ -26418,51 +29616,51 @@
       <c r="L12" s="63">
         <v>36.879280000000001</v>
       </c>
       <c r="M12" s="64">
         <v>7.8460799999999997</v>
       </c>
       <c r="N12" s="293" t="s">
         <v>124</v>
       </c>
       <c r="O12" s="152" t="s">
         <v>125</v>
       </c>
       <c r="P12" s="13">
         <v>5422</v>
       </c>
       <c r="Q12" s="63">
         <v>45.701920000000001</v>
       </c>
       <c r="R12" s="63">
         <v>19.504460000000002</v>
       </c>
       <c r="S12" s="63">
         <v>7.646312</v>
       </c>
     </row>
-    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A13" s="66">
         <v>4</v>
       </c>
       <c r="B13" s="293" t="s">
         <v>130</v>
       </c>
       <c r="C13" s="152" t="s">
         <v>131</v>
       </c>
       <c r="D13" s="13">
         <v>11520</v>
       </c>
       <c r="E13" s="63">
         <v>48.853999999999999</v>
       </c>
       <c r="F13" s="63">
         <v>26.097429999999999</v>
       </c>
       <c r="G13" s="64">
         <v>6.6643910000000002</v>
       </c>
       <c r="H13" s="293" t="s">
         <v>130</v>
       </c>
       <c r="I13" s="152" t="s">
@@ -26477,51 +29675,51 @@
       <c r="L13" s="63">
         <v>34.283140000000003</v>
       </c>
       <c r="M13" s="64">
         <v>6.6248810000000002</v>
       </c>
       <c r="N13" s="293" t="s">
         <v>130</v>
       </c>
       <c r="O13" s="152" t="s">
         <v>131</v>
       </c>
       <c r="P13" s="13">
         <v>4766</v>
       </c>
       <c r="Q13" s="63">
         <v>40.172519999999999</v>
       </c>
       <c r="R13" s="63">
         <v>18.892399999999999</v>
       </c>
       <c r="S13" s="63">
         <v>6.7211959999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A14" s="66">
         <v>5</v>
       </c>
       <c r="B14" s="293" t="s">
         <v>128</v>
       </c>
       <c r="C14" s="152" t="s">
         <v>129</v>
       </c>
       <c r="D14" s="13">
         <v>9374</v>
       </c>
       <c r="E14" s="63">
         <v>39.753</v>
       </c>
       <c r="F14" s="63">
         <v>21.541640000000001</v>
       </c>
       <c r="G14" s="64">
         <v>5.422917</v>
       </c>
       <c r="H14" s="293" t="s">
         <v>137</v>
       </c>
       <c r="I14" s="152" t="s">
@@ -26536,51 +29734,51 @@
       <c r="L14" s="63">
         <v>31.066649999999999</v>
       </c>
       <c r="M14" s="64">
         <v>4.7111789999999996</v>
       </c>
       <c r="N14" s="293" t="s">
         <v>128</v>
       </c>
       <c r="O14" s="152" t="s">
         <v>129</v>
       </c>
       <c r="P14" s="13">
         <v>4702</v>
       </c>
       <c r="Q14" s="63">
         <v>39.63306</v>
       </c>
       <c r="R14" s="63">
         <v>18.99644</v>
       </c>
       <c r="S14" s="63">
         <v>6.6309399999999998</v>
       </c>
     </row>
-    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A15" s="66">
         <v>6</v>
       </c>
       <c r="B15" s="293" t="s">
         <v>137</v>
       </c>
       <c r="C15" s="152" t="s">
         <v>138</v>
       </c>
       <c r="D15" s="13">
         <v>6846</v>
       </c>
       <c r="E15" s="63">
         <v>29.032</v>
       </c>
       <c r="F15" s="63">
         <v>21.059419999999999</v>
       </c>
       <c r="G15" s="64">
         <v>3.9604529999999998</v>
       </c>
       <c r="H15" s="293" t="s">
         <v>128</v>
       </c>
       <c r="I15" s="152" t="s">
@@ -26595,51 +29793,51 @@
       <c r="L15" s="63">
         <v>24.181899999999999</v>
       </c>
       <c r="M15" s="64">
         <v>4.5826840000000004</v>
       </c>
       <c r="N15" s="293" t="s">
         <v>145</v>
       </c>
       <c r="O15" s="152" t="s">
         <v>29</v>
       </c>
       <c r="P15" s="13">
         <v>2983</v>
       </c>
       <c r="Q15" s="63">
         <v>25.143640000000001</v>
       </c>
       <c r="R15" s="63">
         <v>11.01638</v>
       </c>
       <c r="S15" s="63">
         <v>4.2067410000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A16" s="66">
         <v>7</v>
       </c>
       <c r="B16" s="293" t="s">
         <v>147</v>
       </c>
       <c r="C16" s="152" t="s">
         <v>148</v>
       </c>
       <c r="D16" s="13">
         <v>6146</v>
       </c>
       <c r="E16" s="63">
         <v>26.064</v>
       </c>
       <c r="F16" s="63">
         <v>12.745620000000001</v>
       </c>
       <c r="G16" s="64">
         <v>3.5554990000000002</v>
       </c>
       <c r="H16" s="293" t="s">
         <v>147</v>
       </c>
       <c r="I16" s="152" t="s">
@@ -26654,51 +29852,51 @@
       <c r="L16" s="63">
         <v>20.775289999999998</v>
       </c>
       <c r="M16" s="64">
         <v>4.3865069999999999</v>
       </c>
       <c r="N16" s="293" t="s">
         <v>150</v>
       </c>
       <c r="O16" s="152" t="s">
         <v>151</v>
       </c>
       <c r="P16" s="13">
         <v>2734</v>
       </c>
       <c r="Q16" s="63">
         <v>23.044830000000001</v>
       </c>
       <c r="R16" s="63">
         <v>10.84639</v>
       </c>
       <c r="S16" s="63">
         <v>3.8555920000000001</v>
       </c>
     </row>
-    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A17" s="66">
         <v>8</v>
       </c>
       <c r="B17" s="293" t="s">
         <v>145</v>
       </c>
       <c r="C17" s="152" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="13">
         <v>5991</v>
       </c>
       <c r="E17" s="63">
         <v>25.407</v>
       </c>
       <c r="F17" s="63">
         <v>12.762639999999999</v>
       </c>
       <c r="G17" s="64">
         <v>3.4658310000000001</v>
       </c>
       <c r="H17" s="293" t="s">
         <v>154</v>
       </c>
       <c r="I17" s="152" t="s">
@@ -26713,51 +29911,51 @@
       <c r="L17" s="63">
         <v>17.802350000000001</v>
       </c>
       <c r="M17" s="64">
         <v>3.003463</v>
       </c>
       <c r="N17" s="293" t="s">
         <v>137</v>
       </c>
       <c r="O17" s="152" t="s">
         <v>138</v>
       </c>
       <c r="P17" s="13">
         <v>2043</v>
       </c>
       <c r="Q17" s="63">
         <v>17.220400000000001</v>
       </c>
       <c r="R17" s="63">
         <v>11.49249</v>
       </c>
       <c r="S17" s="63">
         <v>2.8811170000000002</v>
       </c>
     </row>
-    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A18" s="66">
         <v>9</v>
       </c>
       <c r="B18" s="293" t="s">
         <v>150</v>
       </c>
       <c r="C18" s="152" t="s">
         <v>151</v>
       </c>
       <c r="D18" s="13">
         <v>5523</v>
       </c>
       <c r="E18" s="63">
         <v>23.422000000000001</v>
       </c>
       <c r="F18" s="63">
         <v>12.273999999999999</v>
       </c>
       <c r="G18" s="64">
         <v>3.19509</v>
       </c>
       <c r="H18" s="293" t="s">
         <v>145</v>
       </c>
       <c r="I18" s="152" t="s">
@@ -26772,51 +29970,51 @@
       <c r="L18" s="63">
         <v>14.64437</v>
       </c>
       <c r="M18" s="64">
         <v>2.9504950000000001</v>
       </c>
       <c r="N18" s="293" t="s">
         <v>147</v>
       </c>
       <c r="O18" s="152" t="s">
         <v>148</v>
       </c>
       <c r="P18" s="13">
         <v>1674</v>
       </c>
       <c r="Q18" s="63">
         <v>14.110110000000001</v>
       </c>
       <c r="R18" s="63">
         <v>6.1895319999999998</v>
       </c>
       <c r="S18" s="63">
         <v>2.3607390000000001</v>
       </c>
     </row>
-    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A19" s="66">
         <v>10</v>
       </c>
       <c r="B19" s="293" t="s">
         <v>154</v>
       </c>
       <c r="C19" s="152" t="s">
         <v>155</v>
       </c>
       <c r="D19" s="13">
         <v>4315</v>
       </c>
       <c r="E19" s="63">
         <v>18.298999999999999</v>
       </c>
       <c r="F19" s="63">
         <v>11.622299999999999</v>
       </c>
       <c r="G19" s="64">
         <v>2.496254</v>
       </c>
       <c r="H19" s="293" t="s">
         <v>150</v>
       </c>
       <c r="I19" s="152" t="s">
@@ -26831,102 +30029,102 @@
       <c r="L19" s="63">
         <v>13.838649999999999</v>
       </c>
       <c r="M19" s="64">
         <v>2.7356820000000002</v>
       </c>
       <c r="N19" s="293" t="s">
         <v>158</v>
       </c>
       <c r="O19" s="152" t="s">
         <v>159</v>
       </c>
       <c r="P19" s="13">
         <v>1562</v>
       </c>
       <c r="Q19" s="63">
         <v>13.166069999999999</v>
       </c>
       <c r="R19" s="63">
         <v>6.1822590000000002</v>
       </c>
       <c r="S19" s="63">
         <v>2.2027920000000001</v>
       </c>
     </row>
-    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A20" s="66"/>
       <c r="B20" s="294"/>
       <c r="C20" s="152" t="s">
         <v>160</v>
       </c>
       <c r="D20" s="65">
         <v>39370</v>
       </c>
       <c r="E20" s="63">
         <v>166.9629654980595</v>
       </c>
       <c r="F20" s="63">
         <v>98.923985066261096</v>
       </c>
       <c r="G20" s="74">
         <v>22.77578835929862</v>
       </c>
       <c r="H20" s="294"/>
       <c r="I20" s="152" t="s">
         <v>160</v>
       </c>
       <c r="J20" s="65">
         <v>22200</v>
       </c>
       <c r="K20" s="63">
         <v>189.48047909370976</v>
       </c>
       <c r="L20" s="63">
         <v>122.54662102964301</v>
       </c>
       <c r="M20" s="74">
         <v>21.775593679192536</v>
       </c>
       <c r="N20" s="294"/>
       <c r="O20" s="152" t="s">
         <v>160</v>
       </c>
       <c r="P20" s="65">
         <v>16861</v>
       </c>
       <c r="Q20" s="63">
         <v>142.12101603250821</v>
       </c>
       <c r="R20" s="63">
         <v>76.885321390237806</v>
       </c>
       <c r="S20" s="63">
         <v>23.778028486814272</v>
       </c>
     </row>
-    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A21" s="67">
         <v>11</v>
       </c>
       <c r="B21" s="295" t="s">
         <v>161</v>
       </c>
       <c r="C21" s="160" t="s">
         <v>162</v>
       </c>
       <c r="D21" s="68">
         <v>3865</v>
       </c>
       <c r="E21" s="69">
         <v>16.39</v>
       </c>
       <c r="F21" s="69">
         <v>12.450760000000001</v>
       </c>
       <c r="G21" s="70">
         <v>2.2359260000000001</v>
       </c>
       <c r="H21" s="295" t="s">
         <v>161</v>
       </c>
       <c r="I21" s="160" t="s">
@@ -26941,51 +30139,51 @@
       <c r="L21" s="69">
         <v>16.605399999999999</v>
       </c>
       <c r="M21" s="70">
         <v>2.5022319999999998</v>
       </c>
       <c r="N21" s="295" t="s">
         <v>161</v>
       </c>
       <c r="O21" s="160" t="s">
         <v>162</v>
       </c>
       <c r="P21" s="68">
         <v>1314</v>
       </c>
       <c r="Q21" s="69">
         <v>11.07568</v>
       </c>
       <c r="R21" s="69">
         <v>8.4862260000000003</v>
       </c>
       <c r="S21" s="69">
         <v>1.8530530000000001</v>
       </c>
     </row>
-    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A22" s="66">
         <v>12</v>
       </c>
       <c r="B22" s="293" t="s">
         <v>158</v>
       </c>
       <c r="C22" s="152" t="s">
         <v>159</v>
       </c>
       <c r="D22" s="13">
         <v>3773</v>
       </c>
       <c r="E22" s="63">
         <v>16</v>
       </c>
       <c r="F22" s="63">
         <v>8.4177940000000007</v>
       </c>
       <c r="G22" s="64">
         <v>2.1827040000000002</v>
       </c>
       <c r="H22" s="293" t="s">
         <v>158</v>
       </c>
       <c r="I22" s="152" t="s">
@@ -27000,51 +30198,51 @@
       <c r="L22" s="63">
         <v>10.98897</v>
       </c>
       <c r="M22" s="64">
         <v>2.1687310000000002</v>
       </c>
       <c r="N22" s="293" t="s">
         <v>154</v>
       </c>
       <c r="O22" s="152" t="s">
         <v>155</v>
       </c>
       <c r="P22" s="13">
         <v>1253</v>
       </c>
       <c r="Q22" s="63">
         <v>10.56151</v>
       </c>
       <c r="R22" s="63">
         <v>5.6599029999999999</v>
       </c>
       <c r="S22" s="63">
         <v>1.767029</v>
       </c>
     </row>
-    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A23" s="66">
         <v>13</v>
       </c>
       <c r="B23" s="293" t="s">
         <v>165</v>
       </c>
       <c r="C23" s="152" t="s">
         <v>166</v>
       </c>
       <c r="D23" s="13">
         <v>1521</v>
       </c>
       <c r="E23" s="63">
         <v>6.45</v>
       </c>
       <c r="F23" s="63">
         <v>2.8358979999999998</v>
       </c>
       <c r="G23" s="64">
         <v>0.87990789999999997</v>
       </c>
       <c r="H23" s="293" t="s">
         <v>167</v>
       </c>
       <c r="I23" s="152" t="s">
@@ -27059,51 +30257,51 @@
       <c r="L23" s="63">
         <v>4.2502740000000001</v>
       </c>
       <c r="M23" s="64">
         <v>0.81609430000000005</v>
       </c>
       <c r="N23" s="293" t="s">
         <v>169</v>
       </c>
       <c r="O23" s="152" t="s">
         <v>178</v>
       </c>
       <c r="P23" s="13">
         <v>851</v>
       </c>
       <c r="Q23" s="63">
         <v>7.1730609999999997</v>
       </c>
       <c r="R23" s="63">
         <v>2.6982279999999998</v>
       </c>
       <c r="S23" s="63">
         <v>1.200113</v>
       </c>
     </row>
-    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A24" s="66">
         <v>14</v>
       </c>
       <c r="B24" s="293" t="s">
         <v>169</v>
       </c>
       <c r="C24" s="152" t="s">
         <v>170</v>
       </c>
       <c r="D24" s="13">
         <v>1487</v>
       </c>
       <c r="E24" s="63">
         <v>6.306</v>
       </c>
       <c r="F24" s="63">
         <v>2.6420940000000002</v>
       </c>
       <c r="G24" s="64">
         <v>0.86023870000000002</v>
       </c>
       <c r="H24" s="293" t="s">
         <v>165</v>
       </c>
       <c r="I24" s="152" t="s">
@@ -27118,51 +30316,51 @@
       <c r="L24" s="63">
         <v>2.9217789999999999</v>
       </c>
       <c r="M24" s="64">
         <v>0.67092370000000001</v>
       </c>
       <c r="N24" s="293" t="s">
         <v>165</v>
       </c>
       <c r="O24" s="152" t="s">
         <v>166</v>
       </c>
       <c r="P24" s="13">
         <v>837</v>
       </c>
       <c r="Q24" s="63">
         <v>7.0550560000000004</v>
       </c>
       <c r="R24" s="63">
         <v>2.761082</v>
       </c>
       <c r="S24" s="63">
         <v>1.180369</v>
       </c>
     </row>
-    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A25" s="71">
         <v>15</v>
       </c>
       <c r="B25" s="296" t="s">
         <v>179</v>
       </c>
       <c r="C25" s="164" t="s">
         <v>168</v>
       </c>
       <c r="D25" s="72">
         <v>1432</v>
       </c>
       <c r="E25" s="73">
         <v>6.0720000000000001</v>
       </c>
       <c r="F25" s="73">
         <v>3.3125079999999998</v>
       </c>
       <c r="G25" s="74">
         <v>0.82842090000000002</v>
       </c>
       <c r="H25" s="296" t="s">
         <v>180</v>
       </c>
       <c r="I25" s="164" t="s">
@@ -27711,108 +30909,108 @@
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="260"/>
       <c r="C81" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="Q6:R6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE81"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A2" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="C1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="257" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.25" style="257" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" style="257" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="258" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="259" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="257" customWidth="1"/>
+    <col min="5" max="5" width="6.21875" style="257" customWidth="1"/>
     <col min="6" max="6" width="6" style="257" customWidth="1"/>
-    <col min="7" max="7" width="7.75" style="257" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="19" max="19" width="7.75" style="257" customWidth="1"/>
+    <col min="7" max="7" width="7.77734375" style="257" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="260" customWidth="1"/>
+    <col min="9" max="9" width="18.77734375" style="46" customWidth="1"/>
+    <col min="10" max="10" width="6.77734375" style="257" customWidth="1"/>
+    <col min="11" max="12" width="6.21875" style="257" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="257" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="260" customWidth="1"/>
+    <col min="15" max="15" width="18.77734375" style="46" customWidth="1"/>
+    <col min="16" max="16" width="6.77734375" style="257" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="257" customWidth="1"/>
+    <col min="18" max="18" width="5.88671875" style="257" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="257" customWidth="1"/>
     <col min="20" max="16384" width="9" style="257"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="283" customFormat="1" ht="25.5">
+    <row r="1" spans="1:31" s="283" customFormat="1" ht="24.6">
       <c r="A1" s="374" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="374"/>
       <c r="C1" s="374"/>
       <c r="D1" s="374"/>
       <c r="E1" s="374"/>
       <c r="F1" s="374"/>
       <c r="G1" s="374"/>
       <c r="H1" s="374"/>
       <c r="I1" s="374"/>
       <c r="J1" s="374"/>
       <c r="K1" s="374"/>
       <c r="L1" s="374"/>
       <c r="M1" s="374"/>
       <c r="N1" s="374"/>
       <c r="O1" s="374"/>
       <c r="P1" s="374"/>
       <c r="Q1" s="374"/>
       <c r="R1" s="374"/>
       <c r="S1" s="374"/>
     </row>
-    <row r="2" spans="1:31" s="283" customFormat="1" ht="9.1999999999999993" customHeight="1">
+    <row r="2" spans="1:31" s="283" customFormat="1" ht="9.15" customHeight="1">
       <c r="A2" s="250"/>
       <c r="B2" s="251"/>
       <c r="C2" s="252"/>
       <c r="D2" s="284"/>
       <c r="E2" s="284"/>
       <c r="F2" s="284"/>
       <c r="G2" s="284"/>
       <c r="H2" s="251"/>
       <c r="I2" s="252"/>
       <c r="J2" s="284"/>
       <c r="K2" s="284"/>
       <c r="L2" s="284"/>
       <c r="M2" s="284"/>
       <c r="N2" s="251"/>
       <c r="O2" s="252"/>
       <c r="P2" s="284"/>
       <c r="Q2" s="284"/>
       <c r="R2" s="284"/>
       <c r="S2" s="284"/>
     </row>
     <row r="3" spans="1:31" s="283" customFormat="1">
       <c r="A3" s="285"/>
       <c r="B3" s="286"/>
       <c r="C3" s="287"/>
       <c r="D3" s="288"/>
@@ -27987,51 +31185,51 @@
       <c r="J8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="396"/>
       <c r="L8" s="12" t="s">
         <v>86</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N8" s="265" t="s">
         <v>27</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="Q8" s="396"/>
       <c r="R8" s="12" t="s">
         <v>86</v>
       </c>
       <c r="S8" s="265" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="9" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A9" s="40"/>
       <c r="B9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="152" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="13">
         <v>171857</v>
       </c>
       <c r="E9" s="63">
         <v>729.58259999999996</v>
       </c>
       <c r="F9" s="63">
         <v>424.30349999999999</v>
       </c>
       <c r="G9" s="64">
         <v>100</v>
       </c>
       <c r="H9" s="292" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="152" t="s">
         <v>13</v>
       </c>
@@ -28054,51 +31252,51 @@
         <v>13</v>
       </c>
       <c r="P9" s="13">
         <v>70171</v>
       </c>
       <c r="Q9" s="63">
         <v>592.85599999999999</v>
       </c>
       <c r="R9" s="63">
         <v>312.20389999999998</v>
       </c>
       <c r="S9" s="63">
         <v>100</v>
       </c>
       <c r="U9" s="257"/>
       <c r="V9" s="257"/>
       <c r="W9" s="257"/>
       <c r="X9" s="257"/>
       <c r="Y9" s="257"/>
       <c r="Z9" s="257"/>
       <c r="AA9" s="257"/>
       <c r="AB9" s="257"/>
       <c r="AC9" s="257"/>
       <c r="AD9" s="257"/>
     </row>
-    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="10" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A10" s="66">
         <v>1</v>
       </c>
       <c r="B10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="152" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="13">
         <v>48037</v>
       </c>
       <c r="E10" s="63">
         <v>203.93</v>
       </c>
       <c r="F10" s="63">
         <v>123.4066</v>
       </c>
       <c r="G10" s="64">
         <v>27.951730000000001</v>
       </c>
       <c r="H10" s="293" t="s">
         <v>33</v>
       </c>
       <c r="I10" s="152" t="s">
@@ -28124,51 +31322,51 @@
       </c>
       <c r="P10" s="13">
         <v>18691</v>
       </c>
       <c r="Q10" s="63">
         <v>157.91499999999999</v>
       </c>
       <c r="R10" s="63">
         <v>90.193110000000004</v>
       </c>
       <c r="S10" s="63">
         <v>26.63636</v>
       </c>
       <c r="U10" s="268"/>
       <c r="V10" s="257"/>
       <c r="W10" s="257"/>
       <c r="X10" s="257"/>
       <c r="Y10" s="257"/>
       <c r="Z10" s="257"/>
       <c r="AA10" s="257"/>
       <c r="AB10" s="257"/>
       <c r="AC10" s="257"/>
       <c r="AD10" s="257"/>
       <c r="AE10" s="257"/>
     </row>
-    <row r="11" spans="1:31" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
+    <row r="11" spans="1:31" s="1" customFormat="1" ht="33.9" customHeight="1">
       <c r="A11" s="66">
         <v>2</v>
       </c>
       <c r="B11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="13">
         <v>20644</v>
       </c>
       <c r="E11" s="63">
         <v>87.638999999999996</v>
       </c>
       <c r="F11" s="63">
         <v>48.455539999999999</v>
       </c>
       <c r="G11" s="64">
         <v>12.012309999999999</v>
       </c>
       <c r="H11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="152" t="s">
@@ -28183,51 +31381,51 @@
       <c r="L11" s="63">
         <v>63.15652</v>
       </c>
       <c r="M11" s="64">
         <v>11.84332</v>
       </c>
       <c r="N11" s="293" t="s">
         <v>34</v>
       </c>
       <c r="O11" s="152" t="s">
         <v>35</v>
       </c>
       <c r="P11" s="13">
         <v>8601</v>
       </c>
       <c r="Q11" s="63">
         <v>72.667000000000002</v>
       </c>
       <c r="R11" s="63">
         <v>35.046010000000003</v>
       </c>
       <c r="S11" s="63">
         <v>12.257199999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="12" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A12" s="66">
         <v>3</v>
       </c>
       <c r="B12" s="293" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="152" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="13">
         <v>12480</v>
       </c>
       <c r="E12" s="63">
         <v>52.981000000000002</v>
       </c>
       <c r="F12" s="63">
         <v>26.512090000000001</v>
       </c>
       <c r="G12" s="64">
         <v>7.2618510000000001</v>
       </c>
       <c r="H12" s="293" t="s">
         <v>37</v>
       </c>
       <c r="I12" s="152" t="s">
@@ -28242,51 +31440,51 @@
       <c r="L12" s="63">
         <v>35.765239999999999</v>
       </c>
       <c r="M12" s="64">
         <v>7.4317019999999996</v>
       </c>
       <c r="N12" s="293" t="s">
         <v>37</v>
       </c>
       <c r="O12" s="152" t="s">
         <v>19</v>
       </c>
       <c r="P12" s="13">
         <v>4923</v>
       </c>
       <c r="Q12" s="63">
         <v>41.593000000000004</v>
       </c>
       <c r="R12" s="63">
         <v>18.63036</v>
       </c>
       <c r="S12" s="63">
         <v>7.0157189999999998</v>
       </c>
     </row>
-    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="13" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A13" s="66">
         <v>4</v>
       </c>
       <c r="B13" s="293" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="152" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="13">
         <v>11755</v>
       </c>
       <c r="E13" s="63">
         <v>49.902999999999999</v>
       </c>
       <c r="F13" s="63">
         <v>27.47437</v>
       </c>
       <c r="G13" s="64">
         <v>6.8399890000000001</v>
       </c>
       <c r="H13" s="293" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="152" t="s">
@@ -28301,51 +31499,51 @@
       <c r="L13" s="63">
         <v>35.746929999999999</v>
       </c>
       <c r="M13" s="64">
         <v>6.7669100000000002</v>
       </c>
       <c r="N13" s="293" t="s">
         <v>38</v>
       </c>
       <c r="O13" s="152" t="s">
         <v>16</v>
       </c>
       <c r="P13" s="13">
         <v>4911</v>
       </c>
       <c r="Q13" s="63">
         <v>41.491</v>
       </c>
       <c r="R13" s="63">
         <v>20.789750000000002</v>
       </c>
       <c r="S13" s="63">
         <v>6.9986179999999996</v>
       </c>
     </row>
-    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="14" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A14" s="66">
         <v>5</v>
       </c>
       <c r="B14" s="293" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="152" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="13">
         <v>9845</v>
       </c>
       <c r="E14" s="63">
         <v>41.793999999999997</v>
       </c>
       <c r="F14" s="63">
         <v>23.483360000000001</v>
       </c>
       <c r="G14" s="64">
         <v>5.7286000000000001</v>
       </c>
       <c r="H14" s="293" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="152" t="s">
@@ -28360,51 +31558,51 @@
       <c r="L14" s="63">
         <v>26.2807</v>
       </c>
       <c r="M14" s="64">
         <v>4.8521919999999996</v>
       </c>
       <c r="N14" s="293" t="s">
         <v>36</v>
       </c>
       <c r="O14" s="152" t="s">
         <v>15</v>
       </c>
       <c r="P14" s="13">
         <v>4874</v>
       </c>
       <c r="Q14" s="63">
         <v>41.179000000000002</v>
       </c>
       <c r="R14" s="63">
         <v>20.126200000000001</v>
       </c>
       <c r="S14" s="63">
         <v>6.9458890000000002</v>
       </c>
     </row>
-    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="15" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A15" s="66">
         <v>6</v>
       </c>
       <c r="B15" s="293" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="152" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="13">
         <v>6965</v>
       </c>
       <c r="E15" s="63">
         <v>29.568000000000001</v>
       </c>
       <c r="F15" s="63">
         <v>21.862400000000001</v>
       </c>
       <c r="G15" s="64">
         <v>4.0527879999999996</v>
       </c>
       <c r="H15" s="293" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="152" t="s">
@@ -28419,51 +31617,51 @@
       <c r="L15" s="63">
         <v>32.37838</v>
       </c>
       <c r="M15" s="64">
         <v>4.8413740000000001</v>
       </c>
       <c r="N15" s="293" t="s">
         <v>46</v>
       </c>
       <c r="O15" s="152" t="s">
         <v>20</v>
       </c>
       <c r="P15" s="13">
         <v>2982</v>
       </c>
       <c r="Q15" s="63">
         <v>25.193999999999999</v>
       </c>
       <c r="R15" s="63">
         <v>11.4175</v>
       </c>
       <c r="S15" s="63">
         <v>4.249619</v>
       </c>
     </row>
-    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="16" spans="1:31" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A16" s="66">
         <v>7</v>
       </c>
       <c r="B16" s="293" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="152" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="13">
         <v>6260</v>
       </c>
       <c r="E16" s="63">
         <v>26.574999999999999</v>
       </c>
       <c r="F16" s="63">
         <v>13.300129999999999</v>
       </c>
       <c r="G16" s="64">
         <v>3.642563</v>
       </c>
       <c r="H16" s="293" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="152" t="s">
@@ -28478,51 +31676,51 @@
       <c r="L16" s="63">
         <v>21.19829</v>
       </c>
       <c r="M16" s="64">
         <v>4.4116200000000001</v>
       </c>
       <c r="N16" s="293" t="s">
         <v>41</v>
       </c>
       <c r="O16" s="152" t="s">
         <v>42</v>
       </c>
       <c r="P16" s="13">
         <v>2737</v>
       </c>
       <c r="Q16" s="63">
         <v>23.123999999999999</v>
       </c>
       <c r="R16" s="63">
         <v>11.412850000000001</v>
       </c>
       <c r="S16" s="63">
         <v>3.9004720000000002</v>
       </c>
     </row>
-    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="17" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A17" s="66">
         <v>8</v>
       </c>
       <c r="B17" s="293" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="152" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13">
         <v>6072</v>
       </c>
       <c r="E17" s="63">
         <v>25.777000000000001</v>
       </c>
       <c r="F17" s="63">
         <v>13.33816</v>
       </c>
       <c r="G17" s="64">
         <v>3.5331700000000001</v>
       </c>
       <c r="H17" s="293" t="s">
         <v>45</v>
       </c>
       <c r="I17" s="152" t="s">
@@ -28537,51 +31735,51 @@
       <c r="L17" s="63">
         <v>19.028020000000001</v>
       </c>
       <c r="M17" s="64">
         <v>3.1430090000000002</v>
       </c>
       <c r="N17" s="293" t="s">
         <v>39</v>
       </c>
       <c r="O17" s="152" t="s">
         <v>17</v>
       </c>
       <c r="P17" s="13">
         <v>2042</v>
       </c>
       <c r="Q17" s="63">
         <v>17.251999999999999</v>
       </c>
       <c r="R17" s="63">
         <v>11.777710000000001</v>
       </c>
       <c r="S17" s="63">
         <v>2.910034</v>
       </c>
     </row>
-    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="18" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A18" s="66">
         <v>9</v>
       </c>
       <c r="B18" s="293" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="152" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="13">
         <v>5381</v>
       </c>
       <c r="E18" s="63">
         <v>22.843</v>
       </c>
       <c r="F18" s="63">
         <v>12.37041</v>
       </c>
       <c r="G18" s="64">
         <v>3.1310920000000002</v>
       </c>
       <c r="H18" s="293" t="s">
         <v>46</v>
       </c>
       <c r="I18" s="152" t="s">
@@ -28596,51 +31794,51 @@
       <c r="L18" s="63">
         <v>15.39903</v>
       </c>
       <c r="M18" s="64">
         <v>3.0387659999999999</v>
       </c>
       <c r="N18" s="293" t="s">
         <v>43</v>
       </c>
       <c r="O18" s="152" t="s">
         <v>44</v>
       </c>
       <c r="P18" s="13">
         <v>1774</v>
       </c>
       <c r="Q18" s="63">
         <v>14.988</v>
       </c>
       <c r="R18" s="63">
         <v>6.7111890000000001</v>
       </c>
       <c r="S18" s="63">
         <v>2.5281099999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="19" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A19" s="66">
         <v>10</v>
       </c>
       <c r="B19" s="293" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="152" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="13">
         <v>4554</v>
       </c>
       <c r="E19" s="63">
         <v>19.332999999999998</v>
       </c>
       <c r="F19" s="63">
         <v>12.636039999999999</v>
       </c>
       <c r="G19" s="64">
         <v>2.6498780000000002</v>
       </c>
       <c r="H19" s="293" t="s">
         <v>41</v>
       </c>
       <c r="I19" s="152" t="s">
@@ -28655,102 +31853,102 @@
       <c r="L19" s="63">
         <v>13.42121</v>
       </c>
       <c r="M19" s="64">
         <v>2.6001609999999999</v>
       </c>
       <c r="N19" s="293" t="s">
         <v>49</v>
       </c>
       <c r="O19" s="152" t="s">
         <v>23</v>
       </c>
       <c r="P19" s="13">
         <v>1552</v>
       </c>
       <c r="Q19" s="63">
         <v>13.112</v>
       </c>
       <c r="R19" s="63">
         <v>6.2793599999999996</v>
       </c>
       <c r="S19" s="63">
         <v>2.2117399999999998</v>
       </c>
     </row>
-    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="20" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A20" s="66"/>
       <c r="B20" s="294"/>
       <c r="C20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="65">
         <v>39864</v>
       </c>
       <c r="E20" s="63">
         <v>169.23420693530389</v>
       </c>
       <c r="F20" s="63">
         <v>101.464385847356</v>
       </c>
       <c r="G20" s="74">
         <v>23.196029256882174</v>
       </c>
       <c r="H20" s="294"/>
       <c r="I20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="J20" s="65">
         <v>22586</v>
       </c>
       <c r="K20" s="63">
         <v>192.72276583535455</v>
       </c>
       <c r="L20" s="63">
         <v>125.290374133914</v>
       </c>
       <c r="M20" s="74">
         <v>22.2115138760498</v>
       </c>
       <c r="N20" s="294"/>
       <c r="O20" s="152" t="s">
         <v>22</v>
       </c>
       <c r="P20" s="65">
         <v>17084</v>
       </c>
       <c r="Q20" s="63">
         <v>144.33812701679139</v>
       </c>
       <c r="R20" s="63">
         <v>79.819887079067598</v>
       </c>
       <c r="S20" s="63">
         <v>24.346239899673655</v>
       </c>
     </row>
-    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="21" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A21" s="67">
         <v>11</v>
       </c>
       <c r="B21" s="295" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="160" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="68">
         <v>3871</v>
       </c>
       <c r="E21" s="69">
         <v>16.433</v>
       </c>
       <c r="F21" s="69">
         <v>12.50731</v>
       </c>
       <c r="G21" s="70">
         <v>2.2524540000000002</v>
       </c>
       <c r="H21" s="295" t="s">
         <v>47</v>
       </c>
       <c r="I21" s="160" t="s">
@@ -28765,51 +31963,51 @@
       <c r="L21" s="69">
         <v>16.890229999999999</v>
       </c>
       <c r="M21" s="70">
         <v>2.5313219999999998</v>
       </c>
       <c r="N21" s="295" t="s">
         <v>45</v>
       </c>
       <c r="O21" s="160" t="s">
         <v>18</v>
       </c>
       <c r="P21" s="68">
         <v>1358</v>
       </c>
       <c r="Q21" s="69">
         <v>11.473000000000001</v>
       </c>
       <c r="R21" s="69">
         <v>6.4156820000000003</v>
       </c>
       <c r="S21" s="69">
         <v>1.9352720000000001</v>
       </c>
     </row>
-    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="22" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A22" s="66">
         <v>12</v>
       </c>
       <c r="B22" s="293" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="152" t="s">
         <v>23</v>
       </c>
       <c r="D22" s="13">
         <v>3752</v>
       </c>
       <c r="E22" s="63">
         <v>15.928000000000001</v>
       </c>
       <c r="F22" s="63">
         <v>8.4913550000000004</v>
       </c>
       <c r="G22" s="64">
         <v>2.1832099999999999</v>
       </c>
       <c r="H22" s="293" t="s">
         <v>49</v>
       </c>
       <c r="I22" s="152" t="s">
@@ -28824,51 +32022,51 @@
       <c r="L22" s="63">
         <v>11.02384</v>
       </c>
       <c r="M22" s="64">
         <v>2.1635230000000001</v>
       </c>
       <c r="N22" s="293" t="s">
         <v>47</v>
       </c>
       <c r="O22" s="152" t="s">
         <v>48</v>
       </c>
       <c r="P22" s="13">
         <v>1297</v>
       </c>
       <c r="Q22" s="63">
         <v>10.958</v>
       </c>
       <c r="R22" s="63">
         <v>8.3101629999999993</v>
       </c>
       <c r="S22" s="63">
         <v>1.8483419999999999</v>
       </c>
     </row>
-    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="23" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A23" s="66">
         <v>13</v>
       </c>
       <c r="B23" s="293" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="152" t="s">
         <v>56</v>
       </c>
       <c r="D23" s="13">
         <v>1721</v>
       </c>
       <c r="E23" s="63">
         <v>7.306</v>
       </c>
       <c r="F23" s="63">
         <v>3.2826</v>
       </c>
       <c r="G23" s="64">
         <v>1.001414</v>
       </c>
       <c r="H23" s="293" t="s">
         <v>62</v>
       </c>
       <c r="I23" s="152" t="s">
@@ -28883,51 +32081,51 @@
       <c r="L23" s="63">
         <v>4.611726</v>
       </c>
       <c r="M23" s="64">
         <v>0.87327650000000001</v>
       </c>
       <c r="N23" s="293" t="s">
         <v>55</v>
       </c>
       <c r="O23" s="152" t="s">
         <v>56</v>
       </c>
       <c r="P23" s="13">
         <v>949</v>
       </c>
       <c r="Q23" s="63">
         <v>8.0169999999999995</v>
       </c>
       <c r="R23" s="63">
         <v>3.2675010000000002</v>
       </c>
       <c r="S23" s="63">
         <v>1.352411</v>
       </c>
     </row>
-    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="24" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A24" s="66">
         <v>14</v>
       </c>
       <c r="B24" s="293" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="152" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="13">
         <v>1555</v>
       </c>
       <c r="E24" s="63">
         <v>6.601</v>
       </c>
       <c r="F24" s="63">
         <v>2.8502969999999999</v>
       </c>
       <c r="G24" s="64">
         <v>0.90482209999999996</v>
       </c>
       <c r="H24" s="293" t="s">
         <v>55</v>
       </c>
       <c r="I24" s="152" t="s">
@@ -28942,51 +32140,51 @@
       <c r="L24" s="63">
         <v>3.304268</v>
       </c>
       <c r="M24" s="64">
         <v>0.75919990000000004</v>
       </c>
       <c r="N24" s="293" t="s">
         <v>50</v>
       </c>
       <c r="O24" s="152" t="s">
         <v>51</v>
       </c>
       <c r="P24" s="13">
         <v>892</v>
       </c>
       <c r="Q24" s="63">
         <v>7.5359999999999996</v>
       </c>
       <c r="R24" s="63">
         <v>2.955667</v>
       </c>
       <c r="S24" s="63">
         <v>1.27118</v>
       </c>
     </row>
-    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.65" customHeight="1">
+    <row r="25" spans="1:20" s="1" customFormat="1" ht="29.7" customHeight="1">
       <c r="A25" s="71">
         <v>15</v>
       </c>
       <c r="B25" s="296" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="164" t="s">
         <v>63</v>
       </c>
       <c r="D25" s="72">
         <v>1507</v>
       </c>
       <c r="E25" s="73">
         <v>6.3970000000000002</v>
       </c>
       <c r="F25" s="73">
         <v>3.5873390000000001</v>
       </c>
       <c r="G25" s="74">
         <v>0.87689189999999995</v>
       </c>
       <c r="H25" s="296" t="s">
         <v>52</v>
       </c>
       <c r="I25" s="164" t="s">
@@ -29523,1909 +32721,86 @@
     </row>
     <row r="78" spans="2:3">
       <c r="B78" s="260"/>
       <c r="C78" s="46"/>
     </row>
     <row r="79" spans="2:3">
       <c r="B79" s="260"/>
       <c r="C79" s="46"/>
     </row>
     <row r="80" spans="2:3">
       <c r="B80" s="260"/>
       <c r="C80" s="46"/>
     </row>
     <row r="81" spans="2:3">
       <c r="B81" s="260"/>
       <c r="C81" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="E6:F6"/>
-    <mergeCell ref="A1:S1"/>
-[...1822 lines deleted...]
-    <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>'100'!Print_Area</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'102'!Print_Area</vt:lpstr>
       <vt:lpstr>'103'!Print_Area</vt:lpstr>
       <vt:lpstr>'104'!Print_Area</vt:lpstr>
       <vt:lpstr>'105'!Print_Area</vt:lpstr>
       <vt:lpstr>'106'!Print_Area</vt:lpstr>
       <vt:lpstr>'107'!Print_Area</vt:lpstr>