--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -2,116 +2,118 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標_念儀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B87A26C-953E-4A76-8940-469E7475BDBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{64DAB09C-B94B-4A5E-A8C2-FCFABB9B4E79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="23" r:id="rId1"/>
-[...15 lines deleted...]
-    <sheet name="97" sheetId="5" r:id="rId17"/>
+    <sheet name="114" sheetId="25" r:id="rId1"/>
+    <sheet name="113" sheetId="23" r:id="rId2"/>
+    <sheet name="112" sheetId="22" r:id="rId3"/>
+    <sheet name="111" sheetId="21" r:id="rId4"/>
+    <sheet name="110" sheetId="20" r:id="rId5"/>
+    <sheet name="109" sheetId="19" r:id="rId6"/>
+    <sheet name="108" sheetId="18" r:id="rId7"/>
+    <sheet name="107" sheetId="17" r:id="rId8"/>
+    <sheet name="106" sheetId="16" r:id="rId9"/>
+    <sheet name="105" sheetId="15" r:id="rId10"/>
+    <sheet name="104" sheetId="14" r:id="rId11"/>
+    <sheet name="103" sheetId="13" r:id="rId12"/>
+    <sheet name="102" sheetId="12" r:id="rId13"/>
+    <sheet name="101" sheetId="11" r:id="rId14"/>
+    <sheet name="100" sheetId="10" r:id="rId15"/>
+    <sheet name="99" sheetId="9" r:id="rId16"/>
+    <sheet name="98" sheetId="6" r:id="rId17"/>
+    <sheet name="97" sheetId="5" r:id="rId18"/>
   </sheets>
   <definedNames>
-    <definedName name="IDX" localSheetId="14">'99'!#REF!</definedName>
+    <definedName name="IDX" localSheetId="15">'99'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="635" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="58">
   <si>
     <t>計</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>男</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>女</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>死亡數(人)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>平均數(歲)</t>
   </si>
   <si>
     <t>中位數(歲)</t>
   </si>
   <si>
     <t>高雄市</t>
   </si>
@@ -323,60 +325,65 @@
   </si>
   <si>
     <t>民國109年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>民國110年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>民國111年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>民國112年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>新北市</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>民國113年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
+  <si>
+    <t>民國114年</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="General_)"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="0.0_);[Red]\(0.0\)"/>
+    <numFmt numFmtId="179" formatCode="#,##0_ "/>
+    <numFmt numFmtId="180" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
@@ -530,51 +537,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -607,70 +614,97 @@
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="千分位" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -930,14935 +964,15807 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{126343ED-E664-48FB-AABB-C09F1970D19A}">
+  <dimension ref="A1:J30"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="K3" sqref="K3"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="6">
-[...14 lines deleted...]
-      <c r="G5" s="17">
+      <c r="B5" s="26">
+        <v>199576</v>
+      </c>
+      <c r="C5" s="27">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="D5" s="27">
+        <v>76</v>
+      </c>
+      <c r="E5" s="28">
+        <v>114672</v>
+      </c>
+      <c r="F5" s="27">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="G5" s="27">
         <v>73</v>
       </c>
-      <c r="H5" s="7">
-[...2 lines deleted...]
-      <c r="I5" s="17">
+      <c r="H5" s="28">
+        <v>84904</v>
+      </c>
+      <c r="I5" s="27">
         <v>77.7</v>
       </c>
-      <c r="J5" s="17">
-[...3 lines deleted...]
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J5" s="27">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="B6" s="9">
-[...5 lines deleted...]
-      <c r="D6" s="18">
+      <c r="B6" s="29">
+        <v>29658</v>
+      </c>
+      <c r="C6" s="30">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="D6" s="30">
         <v>75</v>
       </c>
-      <c r="E6" s="10">
-[...2 lines deleted...]
-      <c r="F6" s="18">
+      <c r="E6" s="31">
+        <v>17076</v>
+      </c>
+      <c r="F6" s="30">
         <v>71.3</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="30">
         <v>72</v>
       </c>
-      <c r="H6" s="10">
-[...5 lines deleted...]
-      <c r="J6" s="18">
+      <c r="H6" s="31">
+        <v>12582</v>
+      </c>
+      <c r="I6" s="30">
+        <v>76.3</v>
+      </c>
+      <c r="J6" s="30">
         <v>79</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="9">
-[...5 lines deleted...]
-      <c r="D7" s="18">
+      <c r="B7" s="29">
+        <v>19601</v>
+      </c>
+      <c r="C7" s="30">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="D7" s="30">
         <v>80</v>
       </c>
-      <c r="E7" s="10">
-[...2 lines deleted...]
-      <c r="F7" s="18">
+      <c r="E7" s="31">
+        <v>10539</v>
+      </c>
+      <c r="F7" s="30">
         <v>75.599999999999994</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="30">
         <v>77</v>
       </c>
-      <c r="H7" s="10">
-[...5 lines deleted...]
-      <c r="J7" s="18">
+      <c r="H7" s="31">
+        <v>9062</v>
+      </c>
+      <c r="I7" s="30">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="J7" s="30">
         <v>83</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="9">
-[...5 lines deleted...]
-      <c r="D8" s="18">
+      <c r="B8" s="29">
+        <v>16133</v>
+      </c>
+      <c r="C8" s="30">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="D8" s="30">
         <v>74</v>
       </c>
-      <c r="E8" s="10">
-[...5 lines deleted...]
-      <c r="G8" s="18">
+      <c r="E8" s="31">
+        <v>9504</v>
+      </c>
+      <c r="F8" s="30">
+        <v>70.5</v>
+      </c>
+      <c r="G8" s="30">
         <v>72</v>
       </c>
-      <c r="H8" s="10">
-[...5 lines deleted...]
-      <c r="J8" s="18">
+      <c r="H8" s="31">
+        <v>6629</v>
+      </c>
+      <c r="I8" s="30">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="J8" s="30">
         <v>79</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="9">
-[...2 lines deleted...]
-      <c r="C9" s="18">
+      <c r="B9" s="29">
+        <v>20603</v>
+      </c>
+      <c r="C9" s="30">
         <v>73.400000000000006</v>
       </c>
-      <c r="D9" s="18">
+      <c r="D9" s="30">
         <v>75</v>
       </c>
-      <c r="E9" s="10">
-[...5 lines deleted...]
-      <c r="G9" s="18">
+      <c r="E9" s="31">
+        <v>11719</v>
+      </c>
+      <c r="F9" s="30">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="G9" s="30">
         <v>73</v>
       </c>
-      <c r="H9" s="10">
-[...5 lines deleted...]
-      <c r="J9" s="18">
+      <c r="H9" s="31">
+        <v>8884</v>
+      </c>
+      <c r="I9" s="30">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="J9" s="30">
         <v>80</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="9">
-[...5 lines deleted...]
-      <c r="D10" s="18">
+      <c r="B10" s="29">
+        <v>17638</v>
+      </c>
+      <c r="C10" s="30">
+        <v>74.8</v>
+      </c>
+      <c r="D10" s="30">
         <v>77</v>
       </c>
-      <c r="E10" s="10">
-[...14 lines deleted...]
-      <c r="J10" s="18">
+      <c r="E10" s="31">
+        <v>10190</v>
+      </c>
+      <c r="F10" s="30">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="G10" s="30">
+        <v>73</v>
+      </c>
+      <c r="H10" s="31">
+        <v>7448</v>
+      </c>
+      <c r="I10" s="30">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="J10" s="30">
         <v>82</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="9">
-[...5 lines deleted...]
-      <c r="D11" s="18">
+      <c r="B11" s="29">
+        <v>24952</v>
+      </c>
+      <c r="C11" s="30">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="D11" s="30">
         <v>75</v>
       </c>
-      <c r="E11" s="10">
-[...5 lines deleted...]
-      <c r="G11" s="18">
+      <c r="E11" s="31">
+        <v>14331</v>
+      </c>
+      <c r="F11" s="30">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="G11" s="30">
         <v>73</v>
       </c>
-      <c r="H11" s="10">
-[...5 lines deleted...]
-      <c r="J11" s="18">
+      <c r="H11" s="31">
+        <v>10621</v>
+      </c>
+      <c r="I11" s="30">
+        <v>76.7</v>
+      </c>
+      <c r="J11" s="30">
         <v>80</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="9">
-[...5 lines deleted...]
-      <c r="D12" s="18">
+      <c r="B12" s="29">
+        <v>4215</v>
+      </c>
+      <c r="C12" s="30">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="D12" s="30">
         <v>79</v>
       </c>
-      <c r="E12" s="10">
-[...14 lines deleted...]
-      <c r="J12" s="18">
+      <c r="E12" s="31">
+        <v>2369</v>
+      </c>
+      <c r="F12" s="30">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="G12" s="30">
+        <v>75</v>
+      </c>
+      <c r="H12" s="31">
+        <v>1846</v>
+      </c>
+      <c r="I12" s="30">
+        <v>78.7</v>
+      </c>
+      <c r="J12" s="30">
         <v>83</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="9">
-[...14 lines deleted...]
-      <c r="G13" s="18">
+      <c r="B13" s="29">
+        <v>4301</v>
+      </c>
+      <c r="C13" s="30">
+        <v>73.8</v>
+      </c>
+      <c r="D13" s="30">
+        <v>77</v>
+      </c>
+      <c r="E13" s="31">
+        <v>2571</v>
+      </c>
+      <c r="F13" s="30">
+        <v>71.3</v>
+      </c>
+      <c r="G13" s="30">
         <v>73</v>
       </c>
-      <c r="H13" s="10">
-[...9 lines deleted...]
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H13" s="31">
+        <v>1730</v>
+      </c>
+      <c r="I13" s="30">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="J13" s="30">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="9">
-[...14 lines deleted...]
-      <c r="G14" s="18">
+      <c r="B14" s="29">
+        <v>5573</v>
+      </c>
+      <c r="C14" s="30">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="D14" s="30">
+        <v>78</v>
+      </c>
+      <c r="E14" s="31">
+        <v>3232</v>
+      </c>
+      <c r="F14" s="30">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="G14" s="30">
         <v>74</v>
       </c>
-      <c r="H14" s="10">
-[...5 lines deleted...]
-      <c r="J14" s="18">
+      <c r="H14" s="31">
+        <v>2341</v>
+      </c>
+      <c r="I14" s="30">
+        <v>79.2</v>
+      </c>
+      <c r="J14" s="30">
         <v>83</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="9">
-[...5 lines deleted...]
-      <c r="D15" s="18">
+      <c r="B15" s="29">
+        <v>11706</v>
+      </c>
+      <c r="C15" s="30">
+        <v>75.5</v>
+      </c>
+      <c r="D15" s="30">
         <v>79</v>
       </c>
-      <c r="E15" s="10">
-[...5 lines deleted...]
-      <c r="G15" s="18">
+      <c r="E15" s="31">
+        <v>6650</v>
+      </c>
+      <c r="F15" s="30">
+        <v>72.5</v>
+      </c>
+      <c r="G15" s="30">
         <v>74</v>
       </c>
-      <c r="H15" s="10">
-[...5 lines deleted...]
-      <c r="J15" s="18">
+      <c r="H15" s="31">
+        <v>5056</v>
+      </c>
+      <c r="I15" s="30">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="J15" s="30">
         <v>84</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="9">
-[...23 lines deleted...]
-      <c r="J16" s="18">
+      <c r="B16" s="29">
+        <v>5425</v>
+      </c>
+      <c r="C16" s="30">
+        <v>75</v>
+      </c>
+      <c r="D16" s="30">
+        <v>78</v>
+      </c>
+      <c r="E16" s="31">
+        <v>3169</v>
+      </c>
+      <c r="F16" s="30">
+        <v>72.3</v>
+      </c>
+      <c r="G16" s="30">
+        <v>74</v>
+      </c>
+      <c r="H16" s="31">
+        <v>2256</v>
+      </c>
+      <c r="I16" s="30">
+        <v>78.7</v>
+      </c>
+      <c r="J16" s="30">
         <v>83</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="9">
-[...5 lines deleted...]
-      <c r="D17" s="18">
+      <c r="B17" s="29">
+        <v>7776</v>
+      </c>
+      <c r="C17" s="30">
+        <v>75.7</v>
+      </c>
+      <c r="D17" s="30">
         <v>79</v>
       </c>
-      <c r="E17" s="10">
-[...5 lines deleted...]
-      <c r="G17" s="18">
+      <c r="E17" s="31">
+        <v>4529</v>
+      </c>
+      <c r="F17" s="30">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="G17" s="30">
         <v>74</v>
       </c>
-      <c r="H17" s="10">
-[...9 lines deleted...]
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H17" s="31">
+        <v>3247</v>
+      </c>
+      <c r="I17" s="30">
+        <v>80.8</v>
+      </c>
+      <c r="J17" s="30">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="9">
-[...14 lines deleted...]
-      <c r="G18" s="18">
+      <c r="B18" s="29">
+        <v>6244</v>
+      </c>
+      <c r="C18" s="30">
+        <v>76.2</v>
+      </c>
+      <c r="D18" s="30">
+        <v>79</v>
+      </c>
+      <c r="E18" s="31">
+        <v>3660</v>
+      </c>
+      <c r="F18" s="30">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="G18" s="30">
         <v>74</v>
       </c>
-      <c r="H18" s="10">
-[...9 lines deleted...]
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H18" s="31">
+        <v>2584</v>
+      </c>
+      <c r="I18" s="30">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="J18" s="30">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="9">
-[...2 lines deleted...]
-      <c r="C19" s="18">
+      <c r="B19" s="29">
+        <v>9104</v>
+      </c>
+      <c r="C19" s="30">
         <v>73.7</v>
       </c>
-      <c r="D19" s="18">
+      <c r="D19" s="30">
         <v>76</v>
       </c>
-      <c r="E19" s="10">
-[...2 lines deleted...]
-      <c r="F19" s="18">
+      <c r="E19" s="31">
+        <v>5397</v>
+      </c>
+      <c r="F19" s="30">
         <v>71</v>
       </c>
-      <c r="G19" s="18">
-[...5 lines deleted...]
-      <c r="I19" s="18">
+      <c r="G19" s="30">
+        <v>73</v>
+      </c>
+      <c r="H19" s="31">
+        <v>3707</v>
+      </c>
+      <c r="I19" s="30">
         <v>77.7</v>
       </c>
-      <c r="J19" s="18">
-[...3 lines deleted...]
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J19" s="30">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="9">
-[...5 lines deleted...]
-      <c r="D20" s="18">
+      <c r="B20" s="29">
+        <v>2449</v>
+      </c>
+      <c r="C20" s="30">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="D20" s="30">
         <v>74</v>
       </c>
-      <c r="E20" s="10">
-[...5 lines deleted...]
-      <c r="G20" s="18">
+      <c r="E20" s="31">
+        <v>1451</v>
+      </c>
+      <c r="F20" s="30">
+        <v>69.5</v>
+      </c>
+      <c r="G20" s="30">
         <v>70</v>
       </c>
-      <c r="H20" s="10">
-[...5 lines deleted...]
-      <c r="J20" s="18">
+      <c r="H20" s="31">
+        <v>998</v>
+      </c>
+      <c r="I20" s="30">
+        <v>76.7</v>
+      </c>
+      <c r="J20" s="30">
         <v>80</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="9">
-[...14 lines deleted...]
-      <c r="G21" s="18">
+      <c r="B21" s="29">
+        <v>3597</v>
+      </c>
+      <c r="C21" s="30">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="D21" s="30">
+        <v>75</v>
+      </c>
+      <c r="E21" s="31">
+        <v>2107</v>
+      </c>
+      <c r="F21" s="30">
+        <v>70.2</v>
+      </c>
+      <c r="G21" s="30">
         <v>71</v>
       </c>
-      <c r="H21" s="10">
-[...5 lines deleted...]
-      <c r="J21" s="18">
+      <c r="H21" s="31">
+        <v>1490</v>
+      </c>
+      <c r="I21" s="30">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="J21" s="30">
         <v>80</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="9">
-[...20 lines deleted...]
-      <c r="I22" s="18">
+      <c r="B22" s="29">
+        <v>1006</v>
+      </c>
+      <c r="C22" s="30">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="D22" s="30">
+        <v>79</v>
+      </c>
+      <c r="E22" s="31">
+        <v>591</v>
+      </c>
+      <c r="F22" s="30">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="G22" s="30">
+        <v>74</v>
+      </c>
+      <c r="H22" s="31">
+        <v>415</v>
+      </c>
+      <c r="I22" s="30">
         <v>79.8</v>
       </c>
-      <c r="J22" s="18">
-[...3 lines deleted...]
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J22" s="30">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B23" s="9">
-[...2 lines deleted...]
-      <c r="C23" s="18">
+      <c r="B23" s="29">
+        <v>3497</v>
+      </c>
+      <c r="C23" s="30">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="D23" s="30">
         <v>74</v>
       </c>
-      <c r="D23" s="18">
-[...17 lines deleted...]
-      <c r="J23" s="18">
+      <c r="E23" s="31">
+        <v>2073</v>
+      </c>
+      <c r="F23" s="30">
+        <v>71</v>
+      </c>
+      <c r="G23" s="30">
+        <v>71</v>
+      </c>
+      <c r="H23" s="31">
+        <v>1424</v>
+      </c>
+      <c r="I23" s="30">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="J23" s="30">
         <v>81</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B24" s="9">
-[...14 lines deleted...]
-      <c r="G24" s="18">
+      <c r="B24" s="29">
+        <v>2861</v>
+      </c>
+      <c r="C24" s="30">
         <v>74</v>
       </c>
-      <c r="H24" s="10">
-[...5 lines deleted...]
-      <c r="J24" s="18">
+      <c r="D24" s="30">
+        <v>76</v>
+      </c>
+      <c r="E24" s="31">
+        <v>1644</v>
+      </c>
+      <c r="F24" s="30">
+        <v>71.8</v>
+      </c>
+      <c r="G24" s="30">
+        <v>73</v>
+      </c>
+      <c r="H24" s="31">
+        <v>1217</v>
+      </c>
+      <c r="I24" s="30">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="J24" s="30">
         <v>81</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="9">
-[...5 lines deleted...]
-      <c r="D25" s="18">
+      <c r="B25" s="29">
+        <v>2224</v>
+      </c>
+      <c r="C25" s="30">
+        <v>75.5</v>
+      </c>
+      <c r="D25" s="30">
         <v>78</v>
       </c>
-      <c r="E25" s="10">
-[...5 lines deleted...]
-      <c r="G25" s="18">
+      <c r="E25" s="31">
+        <v>1249</v>
+      </c>
+      <c r="F25" s="30">
+        <v>73</v>
+      </c>
+      <c r="G25" s="30">
         <v>75</v>
       </c>
-      <c r="H25" s="10">
-[...9 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H25" s="31">
+        <v>975</v>
+      </c>
+      <c r="I25" s="30">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="J25" s="30">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B26" s="9">
-[...5 lines deleted...]
-      <c r="D26" s="18">
+      <c r="B26" s="29">
+        <v>933</v>
+      </c>
+      <c r="C26" s="30">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="D26" s="30">
         <v>77</v>
       </c>
-      <c r="E26" s="10">
-[...14 lines deleted...]
-      <c r="J26" s="18">
+      <c r="E26" s="31">
+        <v>563</v>
+      </c>
+      <c r="F26" s="30">
+        <v>71.5</v>
+      </c>
+      <c r="G26" s="30">
+        <v>71</v>
+      </c>
+      <c r="H26" s="31">
+        <v>370</v>
+      </c>
+      <c r="I26" s="30">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="J26" s="30">
         <v>85</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B27" s="12">
-[...25 lines deleted...]
-      </c>
+      <c r="B27" s="32">
+        <v>80</v>
+      </c>
+      <c r="C27" s="33">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="D27" s="33">
+        <v>74</v>
+      </c>
+      <c r="E27" s="34">
+        <v>58</v>
+      </c>
+      <c r="F27" s="33">
+        <v>69.5</v>
+      </c>
+      <c r="G27" s="33">
+        <v>67.5</v>
+      </c>
+      <c r="H27" s="34">
+        <v>22</v>
+      </c>
+      <c r="I27" s="33">
+        <v>79.8</v>
+      </c>
+      <c r="J27" s="33">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="20"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B29" s="14"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="20"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>163574</v>
+        <v>172418</v>
       </c>
       <c r="C5" s="17">
-        <v>72.026990842000004</v>
+        <v>72.5</v>
       </c>
       <c r="D5" s="17">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E5" s="7">
-        <v>98230</v>
+        <v>102985</v>
       </c>
       <c r="F5" s="17">
-        <v>70.001618649999998</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="G5" s="17">
         <v>74</v>
       </c>
       <c r="H5" s="7">
-        <v>65344</v>
+        <v>69433</v>
       </c>
       <c r="I5" s="17">
-        <v>75.071682174000003</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="J5" s="17">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>22086</v>
+        <v>23190</v>
       </c>
       <c r="C6" s="18">
-        <v>70.446798877000006</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="D6" s="18">
         <v>74</v>
       </c>
       <c r="E6" s="10">
-        <v>13373</v>
+        <v>14174</v>
       </c>
       <c r="F6" s="18">
-        <v>68.893292454999994</v>
+        <v>69.3</v>
       </c>
       <c r="G6" s="18">
         <v>71</v>
       </c>
       <c r="H6" s="10">
-        <v>8713</v>
+        <v>9016</v>
       </c>
       <c r="I6" s="18">
-        <v>72.831171811999994</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="J6" s="18">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>17160</v>
+        <v>18039</v>
       </c>
       <c r="C7" s="18">
-        <v>75.272960373000004</v>
+        <v>75.7</v>
       </c>
       <c r="D7" s="18">
         <v>80</v>
       </c>
       <c r="E7" s="10">
-        <v>9932</v>
+        <v>10369</v>
       </c>
       <c r="F7" s="18">
-        <v>74.172774868999994</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="G7" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H7" s="10">
-        <v>7228</v>
+        <v>7670</v>
       </c>
       <c r="I7" s="18">
-        <v>76.784726065000001</v>
+        <v>77.3</v>
       </c>
       <c r="J7" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="9">
-        <v>11577</v>
+        <v>12681</v>
       </c>
       <c r="C8" s="18">
-        <v>70.405977368999999</v>
+        <v>71.2</v>
       </c>
       <c r="D8" s="18">
+        <v>76</v>
+      </c>
+      <c r="E8" s="10">
+        <v>8005</v>
+      </c>
+      <c r="F8" s="18">
+        <v>70.2</v>
+      </c>
+      <c r="G8" s="18">
         <v>75</v>
       </c>
-      <c r="E8" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H8" s="10">
-        <v>4217</v>
+        <v>4676</v>
       </c>
       <c r="I8" s="18">
-        <v>72.182119990999993</v>
+        <v>72.8</v>
       </c>
       <c r="J8" s="18">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
-        <v>16072</v>
+        <v>16892</v>
       </c>
       <c r="C9" s="18">
-        <v>70.817446490999998</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="D9" s="18">
         <v>75</v>
       </c>
       <c r="E9" s="10">
-        <v>9733</v>
+        <v>10059</v>
       </c>
       <c r="F9" s="18">
-        <v>69.034316243999996</v>
+        <v>69.5</v>
       </c>
       <c r="G9" s="18">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H9" s="10">
-        <v>6339</v>
+        <v>6833</v>
       </c>
       <c r="I9" s="18">
-        <v>73.555292632999993</v>
+        <v>74.3</v>
       </c>
       <c r="J9" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9">
-        <v>14312</v>
+        <v>15241</v>
       </c>
       <c r="C10" s="18">
-        <v>72.601313583000007</v>
+        <v>72.8</v>
       </c>
       <c r="D10" s="18">
         <v>77</v>
       </c>
       <c r="E10" s="10">
-        <v>8388</v>
+        <v>8827</v>
       </c>
       <c r="F10" s="18">
-        <v>70.226394850000005</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="G10" s="18">
         <v>74</v>
       </c>
       <c r="H10" s="10">
-        <v>5924</v>
+        <v>6414</v>
       </c>
       <c r="I10" s="18">
-        <v>75.964044564000005</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="J10" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
-        <v>20522</v>
+        <v>21331</v>
       </c>
       <c r="C11" s="18">
-        <v>70.880713381000007</v>
+        <v>71</v>
       </c>
       <c r="D11" s="18">
         <v>74</v>
       </c>
       <c r="E11" s="10">
-        <v>12376</v>
+        <v>12950</v>
       </c>
       <c r="F11" s="18">
-        <v>69.151583709999997</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G11" s="18">
         <v>72</v>
       </c>
       <c r="H11" s="10">
-        <v>8146</v>
+        <v>8381</v>
       </c>
       <c r="I11" s="18">
-        <v>73.507733857000005</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="J11" s="18">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9">
-        <v>3721</v>
+        <v>3837</v>
       </c>
       <c r="C12" s="18">
-        <v>73.032786884999993</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="D12" s="18">
         <v>78</v>
       </c>
       <c r="E12" s="10">
-        <v>2233</v>
+        <v>2251</v>
       </c>
       <c r="F12" s="18">
-        <v>70.424988803999995</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="G12" s="18">
         <v>75</v>
       </c>
       <c r="H12" s="10">
-        <v>1488</v>
+        <v>1586</v>
       </c>
       <c r="I12" s="18">
-        <v>76.946236558999999</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="J12" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3509</v>
+        <v>3781</v>
       </c>
       <c r="C13" s="18">
-        <v>72.355371900999998</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="D13" s="18">
         <v>77</v>
       </c>
       <c r="E13" s="10">
-        <v>2159</v>
+        <v>2301</v>
       </c>
       <c r="F13" s="18">
-        <v>69.900416860000007</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="G13" s="18">
         <v>75</v>
       </c>
       <c r="H13" s="10">
-        <v>1350</v>
+        <v>1480</v>
       </c>
       <c r="I13" s="18">
-        <v>76.281481481</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="J13" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>4710</v>
+        <v>5079</v>
       </c>
       <c r="C14" s="18">
-        <v>73.130997876999999</v>
+        <v>73.8</v>
       </c>
       <c r="D14" s="18">
         <v>78</v>
       </c>
       <c r="E14" s="10">
-        <v>2773</v>
+        <v>2965</v>
       </c>
       <c r="F14" s="18">
-        <v>70.203750451000005</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="G14" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H14" s="10">
-        <v>1937</v>
+        <v>2114</v>
       </c>
       <c r="I14" s="18">
-        <v>77.321631389000004</v>
+        <v>78.3</v>
       </c>
       <c r="J14" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>10019</v>
+        <v>10444</v>
       </c>
       <c r="C15" s="18">
-        <v>73.424293841999997</v>
+        <v>73.7</v>
       </c>
       <c r="D15" s="18">
         <v>78</v>
       </c>
       <c r="E15" s="10">
-        <v>5921</v>
+        <v>6107</v>
       </c>
       <c r="F15" s="18">
-        <v>70.633001182000001</v>
+        <v>70.8</v>
       </c>
       <c r="G15" s="18">
         <v>75</v>
       </c>
       <c r="H15" s="10">
-        <v>4098</v>
+        <v>4337</v>
       </c>
       <c r="I15" s="18">
-        <v>77.457296241999998</v>
+        <v>77.900000000000006</v>
       </c>
       <c r="J15" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>4746</v>
+        <v>4981</v>
       </c>
       <c r="C16" s="18">
-        <v>72.445006320999994</v>
+        <v>73</v>
       </c>
       <c r="D16" s="18">
         <v>77</v>
       </c>
       <c r="E16" s="10">
-        <v>2860</v>
+        <v>2990</v>
       </c>
       <c r="F16" s="18">
-        <v>69.403496503</v>
+        <v>70.3</v>
       </c>
       <c r="G16" s="18">
-        <v>73.5</v>
+        <v>74</v>
       </c>
       <c r="H16" s="10">
-        <v>1886</v>
+        <v>1991</v>
       </c>
       <c r="I16" s="18">
-        <v>77.057264051000004</v>
+        <v>77</v>
       </c>
       <c r="J16" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>6857</v>
+        <v>7249</v>
       </c>
       <c r="C17" s="18">
-        <v>72.515969083000002</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="D17" s="18">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E17" s="10">
-        <v>4053</v>
+        <v>4173</v>
       </c>
       <c r="F17" s="18">
-        <v>69.180360226999994</v>
+        <v>70</v>
       </c>
       <c r="G17" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H17" s="10">
-        <v>2804</v>
+        <v>3076</v>
       </c>
       <c r="I17" s="18">
-        <v>77.337375178000002</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="J17" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>5418</v>
+        <v>5757</v>
       </c>
       <c r="C18" s="18">
-        <v>73.855297157999999</v>
+        <v>74.7</v>
       </c>
       <c r="D18" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E18" s="10">
-        <v>3237</v>
+        <v>3372</v>
       </c>
       <c r="F18" s="18">
-        <v>71.004633920000003</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="G18" s="18">
         <v>75</v>
       </c>
       <c r="H18" s="10">
-        <v>2181</v>
+        <v>2385</v>
       </c>
       <c r="I18" s="18">
-        <v>78.086198991000003</v>
+        <v>79.400000000000006</v>
       </c>
       <c r="J18" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>8126</v>
+        <v>8505</v>
       </c>
       <c r="C19" s="18">
-        <v>71.344572975999995</v>
+        <v>71.5</v>
       </c>
       <c r="D19" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E19" s="10">
-        <v>4903</v>
+        <v>5162</v>
       </c>
       <c r="F19" s="18">
-        <v>68.580460942000002</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="G19" s="18">
         <v>72</v>
       </c>
       <c r="H19" s="10">
-        <v>3223</v>
+        <v>3343</v>
       </c>
       <c r="I19" s="18">
-        <v>75.549488054999998</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="J19" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2392</v>
+        <v>2570</v>
       </c>
       <c r="C20" s="18">
-        <v>70.575250835999995</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="D20" s="18">
         <v>75</v>
       </c>
       <c r="E20" s="10">
-        <v>1508</v>
+        <v>1579</v>
       </c>
       <c r="F20" s="18">
-        <v>68.232095490999995</v>
+        <v>68</v>
       </c>
       <c r="G20" s="18">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="H20" s="10">
-        <v>884</v>
+        <v>991</v>
       </c>
       <c r="I20" s="18">
-        <v>74.572398190000001</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="J20" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3234</v>
+        <v>3390</v>
       </c>
       <c r="C21" s="18">
-        <v>71.135745206999999</v>
+        <v>71</v>
       </c>
       <c r="D21" s="18">
         <v>75</v>
       </c>
       <c r="E21" s="10">
-        <v>2054</v>
+        <v>2161</v>
       </c>
       <c r="F21" s="18">
-        <v>69.607108081999996</v>
+        <v>69.2</v>
       </c>
       <c r="G21" s="18">
         <v>72</v>
       </c>
       <c r="H21" s="10">
-        <v>1180</v>
+        <v>1229</v>
       </c>
       <c r="I21" s="18">
-        <v>73.796610169000004</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="J21" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>918</v>
+        <v>975</v>
       </c>
       <c r="C22" s="18">
-        <v>75.003267973999996</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="D22" s="18">
         <v>80</v>
       </c>
       <c r="E22" s="10">
-        <v>545</v>
+        <v>589</v>
       </c>
       <c r="F22" s="18">
-        <v>72.423853210999994</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="G22" s="18">
         <v>77</v>
       </c>
       <c r="H22" s="10">
-        <v>373</v>
+        <v>386</v>
       </c>
       <c r="I22" s="18">
-        <v>78.772117961999996</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="J22" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>2841</v>
+        <v>2929</v>
       </c>
       <c r="C23" s="18">
-        <v>72.027807109999998</v>
+        <v>72.8</v>
       </c>
       <c r="D23" s="18">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="10">
-        <v>1650</v>
+        <v>1723</v>
       </c>
       <c r="F23" s="18">
-        <v>69.657575757999993</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="G23" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H23" s="10">
-        <v>1191</v>
+        <v>1206</v>
       </c>
       <c r="I23" s="18">
-        <v>75.311502938999993</v>
+        <v>75.2</v>
       </c>
       <c r="J23" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2545</v>
+        <v>2700</v>
       </c>
       <c r="C24" s="18">
-        <v>72.278978389000002</v>
+        <v>73</v>
       </c>
       <c r="D24" s="18">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="10">
-        <v>1532</v>
+        <v>1585</v>
       </c>
       <c r="F24" s="18">
-        <v>71.174281984000004</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="G24" s="18">
         <v>76</v>
       </c>
       <c r="H24" s="10">
-        <v>1013</v>
+        <v>1115</v>
       </c>
       <c r="I24" s="18">
-        <v>73.949654491999993</v>
+        <v>75</v>
       </c>
       <c r="J24" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>2014</v>
+        <v>2056</v>
       </c>
       <c r="C25" s="18">
-        <v>72.528301886999998</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="D25" s="18">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E25" s="10">
-        <v>1156</v>
+        <v>1203</v>
       </c>
       <c r="F25" s="18">
-        <v>70.549307958</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="G25" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H25" s="10">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="I25" s="18">
-        <v>75.194638694999995</v>
+        <v>76.3</v>
       </c>
       <c r="J25" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="C26" s="18">
-        <v>73.143049933</v>
+        <v>73.8</v>
       </c>
       <c r="D26" s="18">
         <v>78</v>
       </c>
       <c r="E26" s="10">
-        <v>452</v>
+        <v>411</v>
       </c>
       <c r="F26" s="18">
-        <v>70.075221239000001</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="G26" s="18">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="H26" s="10">
-        <v>289</v>
+        <v>328</v>
       </c>
       <c r="I26" s="18">
-        <v>77.941176471000006</v>
+        <v>78.5</v>
       </c>
       <c r="J26" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C27" s="19">
-        <v>73.148148148000004</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="D27" s="19">
-        <v>80.5</v>
+        <v>78.5</v>
       </c>
       <c r="E27" s="13">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F27" s="19">
-        <v>68.59375</v>
+        <v>71.7</v>
       </c>
       <c r="G27" s="19">
-        <v>71.5</v>
+        <v>74</v>
       </c>
       <c r="H27" s="13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I27" s="19">
-        <v>79.772727273000001</v>
+        <v>80</v>
       </c>
       <c r="J27" s="19">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>162886</v>
+        <v>163574</v>
       </c>
       <c r="C5" s="17">
-        <v>71.826528983000003</v>
+        <v>72.026990842000004</v>
       </c>
       <c r="D5" s="17">
         <v>76</v>
       </c>
       <c r="E5" s="7">
-        <v>97979</v>
+        <v>98230</v>
       </c>
       <c r="F5" s="17">
-        <v>69.873513712000005</v>
+        <v>70.001618649999998</v>
       </c>
       <c r="G5" s="17">
         <v>74</v>
       </c>
       <c r="H5" s="7">
-        <v>64907</v>
+        <v>65344</v>
       </c>
       <c r="I5" s="17">
-        <v>74.774662208999999</v>
+        <v>75.071682174000003</v>
       </c>
       <c r="J5" s="17">
         <v>79</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>21708</v>
+        <v>22086</v>
       </c>
       <c r="C6" s="18">
-        <v>70.399760456999999</v>
+        <v>70.446798877000006</v>
       </c>
       <c r="D6" s="18">
         <v>74</v>
       </c>
       <c r="E6" s="10">
-        <v>13263</v>
+        <v>13373</v>
       </c>
       <c r="F6" s="18">
-        <v>68.885697051999998</v>
+        <v>68.893292454999994</v>
       </c>
       <c r="G6" s="18">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H6" s="10">
-        <v>8445</v>
+        <v>8713</v>
       </c>
       <c r="I6" s="18">
-        <v>72.777619892999994</v>
+        <v>72.831171811999994</v>
       </c>
       <c r="J6" s="18">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>16951</v>
+        <v>17160</v>
       </c>
       <c r="C7" s="18">
-        <v>74.960887263000004</v>
+        <v>75.272960373000004</v>
       </c>
       <c r="D7" s="18">
         <v>80</v>
       </c>
       <c r="E7" s="10">
-        <v>9907</v>
+        <v>9932</v>
       </c>
       <c r="F7" s="18">
-        <v>73.864338347</v>
+        <v>74.172774868999994</v>
       </c>
       <c r="G7" s="18">
         <v>78</v>
       </c>
       <c r="H7" s="10">
-        <v>7044</v>
+        <v>7228</v>
       </c>
       <c r="I7" s="18">
-        <v>76.503123224999996</v>
+        <v>76.784726065000001</v>
       </c>
       <c r="J7" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="9">
-        <v>11853</v>
+        <v>11577</v>
       </c>
       <c r="C8" s="18">
-        <v>70.737619167999995</v>
+        <v>70.405977368999999</v>
       </c>
       <c r="D8" s="18">
+        <v>75</v>
+      </c>
+      <c r="E8" s="10">
+        <v>7360</v>
+      </c>
+      <c r="F8" s="18">
+        <v>69.388315216999999</v>
+      </c>
+      <c r="G8" s="18">
+        <v>73</v>
+      </c>
+      <c r="H8" s="10">
+        <v>4217</v>
+      </c>
+      <c r="I8" s="18">
+        <v>72.182119990999993</v>
+      </c>
+      <c r="J8" s="18">
         <v>76</v>
       </c>
-      <c r="E8" s="10">
-[...18 lines deleted...]
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
-        <v>15886</v>
+        <v>16072</v>
       </c>
       <c r="C9" s="18">
-        <v>70.612677829999996</v>
+        <v>70.817446490999998</v>
       </c>
       <c r="D9" s="18">
         <v>75</v>
       </c>
       <c r="E9" s="10">
-        <v>9567</v>
+        <v>9733</v>
       </c>
       <c r="F9" s="18">
-        <v>68.881363019000005</v>
+        <v>69.034316243999996</v>
       </c>
       <c r="G9" s="18">
         <v>72</v>
       </c>
       <c r="H9" s="10">
-        <v>6319</v>
+        <v>6339</v>
       </c>
       <c r="I9" s="18">
-        <v>73.233897768999995</v>
+        <v>73.555292632999993</v>
       </c>
       <c r="J9" s="18">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9">
-        <v>14330</v>
+        <v>14312</v>
       </c>
       <c r="C10" s="18">
-        <v>72.692742498000001</v>
+        <v>72.601313583000007</v>
       </c>
       <c r="D10" s="18">
         <v>77</v>
       </c>
       <c r="E10" s="10">
-        <v>8323</v>
+        <v>8388</v>
       </c>
       <c r="F10" s="18">
-        <v>70.517962272999995</v>
+        <v>70.226394850000005</v>
       </c>
       <c r="G10" s="18">
         <v>74</v>
       </c>
       <c r="H10" s="10">
-        <v>6007</v>
+        <v>5924</v>
       </c>
       <c r="I10" s="18">
-        <v>75.706009655000003</v>
+        <v>75.964044564000005</v>
       </c>
       <c r="J10" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
-        <v>20165</v>
+        <v>20522</v>
       </c>
       <c r="C11" s="18">
-        <v>70.354078849000004</v>
+        <v>70.880713381000007</v>
       </c>
       <c r="D11" s="18">
         <v>74</v>
       </c>
       <c r="E11" s="10">
-        <v>12403</v>
+        <v>12376</v>
       </c>
       <c r="F11" s="18">
-        <v>68.750060469000005</v>
+        <v>69.151583709999997</v>
       </c>
       <c r="G11" s="18">
         <v>72</v>
       </c>
       <c r="H11" s="10">
-        <v>7762</v>
+        <v>8146</v>
       </c>
       <c r="I11" s="18">
-        <v>72.917160526000004</v>
+        <v>73.507733857000005</v>
       </c>
       <c r="J11" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9">
-        <v>3750</v>
+        <v>3721</v>
       </c>
       <c r="C12" s="18">
-        <v>72.844266666999999</v>
+        <v>73.032786884999993</v>
       </c>
       <c r="D12" s="18">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E12" s="10">
-        <v>2250</v>
+        <v>2233</v>
       </c>
       <c r="F12" s="18">
-        <v>70.714666667000003</v>
+        <v>70.424988803999995</v>
       </c>
       <c r="G12" s="18">
         <v>75</v>
       </c>
       <c r="H12" s="10">
-        <v>1500</v>
+        <v>1488</v>
       </c>
       <c r="I12" s="18">
-        <v>76.038666667000001</v>
+        <v>76.946236558999999</v>
       </c>
       <c r="J12" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3630</v>
+        <v>3509</v>
       </c>
       <c r="C13" s="18">
-        <v>72.185674930999994</v>
+        <v>72.355371900999998</v>
       </c>
       <c r="D13" s="18">
         <v>77</v>
       </c>
       <c r="E13" s="10">
-        <v>2207</v>
+        <v>2159</v>
       </c>
       <c r="F13" s="18">
-        <v>69.910285454999993</v>
+        <v>69.900416860000007</v>
       </c>
       <c r="G13" s="18">
         <v>75</v>
       </c>
       <c r="H13" s="10">
-        <v>1423</v>
+        <v>1350</v>
       </c>
       <c r="I13" s="18">
-        <v>75.714687280000007</v>
+        <v>76.281481481</v>
       </c>
       <c r="J13" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>4814</v>
+        <v>4710</v>
       </c>
       <c r="C14" s="18">
-        <v>72.983381803</v>
+        <v>73.130997876999999</v>
       </c>
       <c r="D14" s="18">
         <v>78</v>
       </c>
       <c r="E14" s="10">
-        <v>2889</v>
+        <v>2773</v>
       </c>
       <c r="F14" s="18">
-        <v>70.547940464000007</v>
+        <v>70.203750451000005</v>
       </c>
       <c r="G14" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H14" s="10">
-        <v>1925</v>
+        <v>1937</v>
       </c>
       <c r="I14" s="18">
-        <v>76.638441557999997</v>
+        <v>77.321631389000004</v>
       </c>
       <c r="J14" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>9753</v>
+        <v>10019</v>
       </c>
       <c r="C15" s="18">
-        <v>72.797293140999997</v>
+        <v>73.424293841999997</v>
       </c>
       <c r="D15" s="18">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E15" s="10">
-        <v>5748</v>
+        <v>5921</v>
       </c>
       <c r="F15" s="18">
-        <v>69.991997216000001</v>
+        <v>70.633001182000001</v>
       </c>
       <c r="G15" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H15" s="10">
-        <v>4005</v>
+        <v>4098</v>
       </c>
       <c r="I15" s="18">
-        <v>76.823470662000005</v>
+        <v>77.457296241999998</v>
       </c>
       <c r="J15" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>4725</v>
+        <v>4746</v>
       </c>
       <c r="C16" s="18">
-        <v>72.070052910000001</v>
+        <v>72.445006320999994</v>
       </c>
       <c r="D16" s="18">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E16" s="10">
-        <v>2812</v>
+        <v>2860</v>
       </c>
       <c r="F16" s="18">
-        <v>69.434566145000005</v>
+        <v>69.403496503</v>
       </c>
       <c r="G16" s="18">
-        <v>73</v>
+        <v>73.5</v>
       </c>
       <c r="H16" s="10">
-        <v>1913</v>
+        <v>1886</v>
       </c>
       <c r="I16" s="18">
-        <v>75.944066910999993</v>
+        <v>77.057264051000004</v>
       </c>
       <c r="J16" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>7093</v>
+        <v>6857</v>
       </c>
       <c r="C17" s="18">
-        <v>72.918652191999996</v>
+        <v>72.515969083000002</v>
       </c>
       <c r="D17" s="18">
         <v>77</v>
       </c>
       <c r="E17" s="10">
-        <v>4127</v>
+        <v>4053</v>
       </c>
       <c r="F17" s="18">
-        <v>69.448025200000004</v>
+        <v>69.180360226999994</v>
       </c>
       <c r="G17" s="18">
         <v>73</v>
       </c>
       <c r="H17" s="10">
-        <v>2966</v>
+        <v>2804</v>
       </c>
       <c r="I17" s="18">
-        <v>77.747808496000005</v>
+        <v>77.337375178000002</v>
       </c>
       <c r="J17" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>5553</v>
+        <v>5418</v>
       </c>
       <c r="C18" s="18">
-        <v>73.046641455</v>
+        <v>73.855297157999999</v>
       </c>
       <c r="D18" s="18">
         <v>78</v>
       </c>
       <c r="E18" s="10">
-        <v>3271</v>
+        <v>3237</v>
       </c>
       <c r="F18" s="18">
-        <v>69.588199326999998</v>
+        <v>71.004633920000003</v>
       </c>
       <c r="G18" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H18" s="10">
-        <v>2282</v>
+        <v>2181</v>
       </c>
       <c r="I18" s="18">
-        <v>78.003943909</v>
+        <v>78.086198991000003</v>
       </c>
       <c r="J18" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>8029</v>
+        <v>8126</v>
       </c>
       <c r="C19" s="18">
-        <v>70.746792876000001</v>
+        <v>71.344572975999995</v>
       </c>
       <c r="D19" s="18">
         <v>75</v>
       </c>
       <c r="E19" s="10">
-        <v>4834</v>
+        <v>4903</v>
       </c>
       <c r="F19" s="18">
-        <v>68.006206040999999</v>
+        <v>68.580460942000002</v>
       </c>
       <c r="G19" s="18">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H19" s="10">
-        <v>3195</v>
+        <v>3223</v>
       </c>
       <c r="I19" s="18">
-        <v>74.893270736000005</v>
+        <v>75.549488054999998</v>
       </c>
       <c r="J19" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2479</v>
+        <v>2392</v>
       </c>
       <c r="C20" s="18">
-        <v>69.918918919000006</v>
+        <v>70.575250835999995</v>
       </c>
       <c r="D20" s="18">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E20" s="10">
-        <v>1547</v>
+        <v>1508</v>
       </c>
       <c r="F20" s="18">
-        <v>67.398190045000007</v>
+        <v>68.232095490999995</v>
       </c>
       <c r="G20" s="18">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H20" s="10">
-        <v>932</v>
+        <v>884</v>
       </c>
       <c r="I20" s="18">
-        <v>74.103004291999994</v>
+        <v>74.572398190000001</v>
       </c>
       <c r="J20" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3302</v>
+        <v>3234</v>
       </c>
       <c r="C21" s="18">
-        <v>71.382192610999994</v>
+        <v>71.135745206999999</v>
       </c>
       <c r="D21" s="18">
         <v>75</v>
       </c>
       <c r="E21" s="10">
-        <v>2100</v>
+        <v>2054</v>
       </c>
       <c r="F21" s="18">
-        <v>70.077619048000003</v>
+        <v>69.607108081999996</v>
       </c>
       <c r="G21" s="18">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="H21" s="10">
-        <v>1202</v>
+        <v>1180</v>
       </c>
       <c r="I21" s="18">
-        <v>73.661397671000003</v>
+        <v>73.796610169000004</v>
       </c>
       <c r="J21" s="18">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="C22" s="18">
-        <v>72.918681319000001</v>
+        <v>75.003267973999996</v>
       </c>
       <c r="D22" s="18">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E22" s="10">
-        <v>558</v>
+        <v>545</v>
       </c>
       <c r="F22" s="18">
-        <v>70.817204301000004</v>
+        <v>72.423853210999994</v>
       </c>
       <c r="G22" s="18">
         <v>77</v>
       </c>
       <c r="H22" s="10">
-        <v>352</v>
+        <v>373</v>
       </c>
       <c r="I22" s="18">
-        <v>76.25</v>
+        <v>78.772117961999996</v>
       </c>
       <c r="J22" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>2844</v>
+        <v>2841</v>
       </c>
       <c r="C23" s="18">
-        <v>71.944444443999998</v>
+        <v>72.027807109999998</v>
       </c>
       <c r="D23" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E23" s="10">
-        <v>1668</v>
+        <v>1650</v>
       </c>
       <c r="F23" s="18">
-        <v>69.883693046000005</v>
+        <v>69.657575757999993</v>
       </c>
       <c r="G23" s="18">
         <v>73</v>
       </c>
       <c r="H23" s="10">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="I23" s="18">
-        <v>74.867346939000001</v>
+        <v>75.311502938999993</v>
       </c>
       <c r="J23" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2479</v>
+        <v>2545</v>
       </c>
       <c r="C24" s="18">
-        <v>72.494957643999996</v>
+        <v>72.278978389000002</v>
       </c>
       <c r="D24" s="18">
         <v>77</v>
       </c>
       <c r="E24" s="10">
-        <v>1475</v>
+        <v>1532</v>
       </c>
       <c r="F24" s="18">
-        <v>71.401355932000001</v>
+        <v>71.174281984000004</v>
       </c>
       <c r="G24" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H24" s="10">
-        <v>1004</v>
+        <v>1013</v>
       </c>
       <c r="I24" s="18">
-        <v>74.101593625000007</v>
+        <v>73.949654491999993</v>
       </c>
       <c r="J24" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>1930</v>
+        <v>2014</v>
       </c>
       <c r="C25" s="18">
-        <v>72.731088083000003</v>
+        <v>72.528301886999998</v>
       </c>
       <c r="D25" s="18">
         <v>76</v>
       </c>
       <c r="E25" s="10">
-        <v>1098</v>
+        <v>1156</v>
       </c>
       <c r="F25" s="18">
-        <v>70.825136611999994</v>
+        <v>70.549307958</v>
       </c>
       <c r="G25" s="18">
         <v>74</v>
       </c>
       <c r="H25" s="10">
-        <v>832</v>
+        <v>858</v>
       </c>
       <c r="I25" s="18">
-        <v>75.246394230999996</v>
+        <v>75.194638694999995</v>
       </c>
       <c r="J25" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>640</v>
+        <v>741</v>
       </c>
       <c r="C26" s="18">
-        <v>74.606250000000003</v>
+        <v>73.143049933</v>
       </c>
       <c r="D26" s="18">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E26" s="10">
-        <v>369</v>
+        <v>452</v>
       </c>
       <c r="F26" s="18">
-        <v>70.777777778000001</v>
+        <v>70.075221239000001</v>
       </c>
       <c r="G26" s="18">
         <v>75</v>
       </c>
       <c r="H26" s="10">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="I26" s="18">
-        <v>79.819188191999999</v>
+        <v>77.941176471000006</v>
       </c>
       <c r="J26" s="18">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="C27" s="19">
-        <v>69.177419354999998</v>
+        <v>73.148148148000004</v>
       </c>
       <c r="D27" s="19">
-        <v>71</v>
+        <v>80.5</v>
       </c>
       <c r="E27" s="13">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F27" s="19">
-        <v>64.684210526000001</v>
+        <v>68.59375</v>
       </c>
       <c r="G27" s="19">
-        <v>64.5</v>
+        <v>71.5</v>
       </c>
       <c r="H27" s="13">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="I27" s="19">
-        <v>76.291666667000001</v>
+        <v>79.772727273000001</v>
       </c>
       <c r="J27" s="19">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>154374</v>
+        <v>162886</v>
       </c>
       <c r="C5" s="17">
-        <v>71.374363559000003</v>
+        <v>71.826528983000003</v>
       </c>
       <c r="D5" s="17">
         <v>76</v>
       </c>
       <c r="E5" s="7">
-        <v>93340</v>
+        <v>97979</v>
       </c>
       <c r="F5" s="17">
-        <v>69.433458324</v>
+        <v>69.873513712000005</v>
       </c>
       <c r="G5" s="17">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H5" s="7">
-        <v>61034</v>
+        <v>64907</v>
       </c>
       <c r="I5" s="17">
-        <v>74.342612313999993</v>
+        <v>74.774662208999999</v>
       </c>
       <c r="J5" s="17">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>20507</v>
+        <v>21708</v>
       </c>
       <c r="C6" s="18">
-        <v>69.814307310000004</v>
+        <v>70.399760456999999</v>
       </c>
       <c r="D6" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E6" s="10">
-        <v>12670</v>
+        <v>13263</v>
       </c>
       <c r="F6" s="18">
-        <v>68.489423836</v>
+        <v>68.885697051999998</v>
       </c>
       <c r="G6" s="18">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H6" s="10">
-        <v>7837</v>
+        <v>8445</v>
       </c>
       <c r="I6" s="18">
-        <v>71.956233252999994</v>
+        <v>72.777619892999994</v>
       </c>
       <c r="J6" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>16100</v>
+        <v>16951</v>
       </c>
       <c r="C7" s="18">
-        <v>74.599689440999995</v>
+        <v>74.960887263000004</v>
       </c>
       <c r="D7" s="18">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E7" s="10">
-        <v>9436</v>
+        <v>9907</v>
       </c>
       <c r="F7" s="18">
-        <v>73.748198388999995</v>
+        <v>73.864338347</v>
       </c>
       <c r="G7" s="18">
         <v>78</v>
       </c>
       <c r="H7" s="10">
-        <v>6664</v>
+        <v>7044</v>
       </c>
       <c r="I7" s="18">
-        <v>75.805372148999993</v>
+        <v>76.503123224999996</v>
       </c>
       <c r="J7" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="B8" s="9">
-        <v>15000</v>
+        <v>11853</v>
       </c>
       <c r="C8" s="18">
-        <v>70.485600000000005</v>
+        <v>70.737619167999995</v>
       </c>
       <c r="D8" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E8" s="10">
-        <v>9012</v>
+        <v>7525</v>
       </c>
       <c r="F8" s="18">
-        <v>68.797936085000003</v>
+        <v>69.793222591000003</v>
       </c>
       <c r="G8" s="18">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H8" s="10">
-        <v>5988</v>
+        <v>4328</v>
       </c>
       <c r="I8" s="18">
-        <v>73.025551101999994</v>
+        <v>72.379621072000006</v>
       </c>
       <c r="J8" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="9">
+        <v>15886</v>
+      </c>
+      <c r="C9" s="18">
+        <v>70.612677829999996</v>
+      </c>
+      <c r="D9" s="18">
+        <v>75</v>
+      </c>
+      <c r="E9" s="10">
+        <v>9567</v>
+      </c>
+      <c r="F9" s="18">
+        <v>68.881363019000005</v>
+      </c>
+      <c r="G9" s="18">
+        <v>72</v>
+      </c>
+      <c r="H9" s="10">
+        <v>6319</v>
+      </c>
+      <c r="I9" s="18">
+        <v>73.233897768999995</v>
+      </c>
+      <c r="J9" s="18">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="9">
-[...14 lines deleted...]
-      <c r="G9" s="18">
+      <c r="B10" s="9">
+        <v>14330</v>
+      </c>
+      <c r="C10" s="18">
+        <v>72.692742498000001</v>
+      </c>
+      <c r="D10" s="18">
+        <v>77</v>
+      </c>
+      <c r="E10" s="10">
+        <v>8323</v>
+      </c>
+      <c r="F10" s="18">
+        <v>70.517962272999995</v>
+      </c>
+      <c r="G10" s="18">
         <v>74</v>
       </c>
-      <c r="H9" s="10">
-[...5 lines deleted...]
-      <c r="J9" s="18">
+      <c r="H10" s="10">
+        <v>6007</v>
+      </c>
+      <c r="I10" s="18">
+        <v>75.706009655000003</v>
+      </c>
+      <c r="J10" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="5" t="s">
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="9">
-[...5 lines deleted...]
-      <c r="D10" s="18">
+      <c r="B11" s="9">
+        <v>20165</v>
+      </c>
+      <c r="C11" s="18">
+        <v>70.354078849000004</v>
+      </c>
+      <c r="D11" s="18">
         <v>74</v>
       </c>
-      <c r="E10" s="10">
-[...19 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="E11" s="10">
+        <v>12403</v>
+      </c>
+      <c r="F11" s="18">
+        <v>68.750060469000005</v>
+      </c>
+      <c r="G11" s="18">
+        <v>72</v>
+      </c>
+      <c r="H11" s="10">
+        <v>7762</v>
+      </c>
+      <c r="I11" s="18">
+        <v>72.917160526000004</v>
+      </c>
+      <c r="J11" s="18">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="9">
-[...5 lines deleted...]
-      <c r="D11" s="18">
+      <c r="B12" s="9">
+        <v>3750</v>
+      </c>
+      <c r="C12" s="18">
+        <v>72.844266666999999</v>
+      </c>
+      <c r="D12" s="18">
         <v>77</v>
       </c>
-      <c r="E11" s="10">
-[...14 lines deleted...]
-      <c r="J11" s="18">
+      <c r="E12" s="10">
+        <v>2250</v>
+      </c>
+      <c r="F12" s="18">
+        <v>70.714666667000003</v>
+      </c>
+      <c r="G12" s="18">
+        <v>75</v>
+      </c>
+      <c r="H12" s="10">
+        <v>1500</v>
+      </c>
+      <c r="I12" s="18">
+        <v>76.038666667000001</v>
+      </c>
+      <c r="J12" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3493</v>
+        <v>3630</v>
       </c>
       <c r="C13" s="18">
-        <v>71.507014028</v>
+        <v>72.185674930999994</v>
       </c>
       <c r="D13" s="18">
         <v>77</v>
       </c>
       <c r="E13" s="10">
-        <v>2126</v>
+        <v>2207</v>
       </c>
       <c r="F13" s="18">
-        <v>69.131232361000002</v>
+        <v>69.910285454999993</v>
       </c>
       <c r="G13" s="18">
         <v>75</v>
       </c>
       <c r="H13" s="10">
-        <v>1367</v>
+        <v>1423</v>
       </c>
       <c r="I13" s="18">
-        <v>75.201901974999998</v>
+        <v>75.714687280000007</v>
       </c>
       <c r="J13" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>4629</v>
+        <v>4814</v>
       </c>
       <c r="C14" s="18">
-        <v>72.426658024999995</v>
+        <v>72.983381803</v>
       </c>
       <c r="D14" s="18">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E14" s="10">
-        <v>2741</v>
+        <v>2889</v>
       </c>
       <c r="F14" s="18">
-        <v>69.635899307000003</v>
+        <v>70.547940464000007</v>
       </c>
       <c r="G14" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H14" s="10">
-        <v>1888</v>
+        <v>1925</v>
       </c>
       <c r="I14" s="18">
-        <v>76.478283898000001</v>
+        <v>76.638441557999997</v>
       </c>
       <c r="J14" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>9189</v>
+        <v>9753</v>
       </c>
       <c r="C15" s="18">
-        <v>72.422352813000003</v>
+        <v>72.797293140999997</v>
       </c>
       <c r="D15" s="18">
         <v>77</v>
       </c>
       <c r="E15" s="10">
-        <v>5389</v>
+        <v>5748</v>
       </c>
       <c r="F15" s="18">
-        <v>69.311560585999999</v>
+        <v>69.991997216000001</v>
       </c>
       <c r="G15" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H15" s="10">
-        <v>3800</v>
+        <v>4005</v>
       </c>
       <c r="I15" s="18">
-        <v>76.833947367999997</v>
+        <v>76.823470662000005</v>
       </c>
       <c r="J15" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>4578</v>
+        <v>4725</v>
       </c>
       <c r="C16" s="18">
-        <v>71.194408038000006</v>
+        <v>72.070052910000001</v>
       </c>
       <c r="D16" s="18">
         <v>76</v>
       </c>
       <c r="E16" s="10">
-        <v>2752</v>
+        <v>2812</v>
       </c>
       <c r="F16" s="18">
-        <v>68.656613371999995</v>
+        <v>69.434566145000005</v>
       </c>
       <c r="G16" s="18">
         <v>73</v>
       </c>
       <c r="H16" s="10">
-        <v>1826</v>
+        <v>1913</v>
       </c>
       <c r="I16" s="18">
-        <v>75.019167578999998</v>
+        <v>75.944066910999993</v>
       </c>
       <c r="J16" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>6788</v>
+        <v>7093</v>
       </c>
       <c r="C17" s="18">
-        <v>72.434001179000006</v>
+        <v>72.918652191999996</v>
       </c>
       <c r="D17" s="18">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E17" s="10">
-        <v>3994</v>
+        <v>4127</v>
       </c>
       <c r="F17" s="18">
-        <v>69.220330496000003</v>
+        <v>69.448025200000004</v>
       </c>
       <c r="G17" s="18">
         <v>73</v>
       </c>
       <c r="H17" s="10">
-        <v>2794</v>
+        <v>2966</v>
       </c>
       <c r="I17" s="18">
-        <v>77.027916965000003</v>
+        <v>77.747808496000005</v>
       </c>
       <c r="J17" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>5113</v>
+        <v>5553</v>
       </c>
       <c r="C18" s="18">
-        <v>73.276549970999994</v>
+        <v>73.046641455</v>
       </c>
       <c r="D18" s="18">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E18" s="10">
-        <v>3001</v>
+        <v>3271</v>
       </c>
       <c r="F18" s="18">
-        <v>70.143952016</v>
+        <v>69.588199326999998</v>
       </c>
       <c r="G18" s="18">
         <v>74</v>
       </c>
       <c r="H18" s="10">
-        <v>2112</v>
+        <v>2282</v>
       </c>
       <c r="I18" s="18">
-        <v>77.727746212</v>
+        <v>78.003943909</v>
       </c>
       <c r="J18" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>7523</v>
+        <v>8029</v>
       </c>
       <c r="C19" s="18">
-        <v>70.289379237000006</v>
+        <v>70.746792876000001</v>
       </c>
       <c r="D19" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E19" s="10">
-        <v>4646</v>
+        <v>4834</v>
       </c>
       <c r="F19" s="18">
-        <v>67.714808437000002</v>
+        <v>68.006206040999999</v>
       </c>
       <c r="G19" s="18">
         <v>71</v>
       </c>
       <c r="H19" s="10">
-        <v>2877</v>
+        <v>3195</v>
       </c>
       <c r="I19" s="18">
-        <v>74.446993395999996</v>
+        <v>74.893270736000005</v>
       </c>
       <c r="J19" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2334</v>
+        <v>2479</v>
       </c>
       <c r="C20" s="18">
-        <v>69.688517566000002</v>
+        <v>69.918918919000006</v>
       </c>
       <c r="D20" s="18">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E20" s="10">
-        <v>1489</v>
+        <v>1547</v>
       </c>
       <c r="F20" s="18">
-        <v>67.676292814000007</v>
+        <v>67.398190045000007</v>
       </c>
       <c r="G20" s="18">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H20" s="10">
-        <v>845</v>
+        <v>932</v>
       </c>
       <c r="I20" s="18">
-        <v>73.234319526999997</v>
+        <v>74.103004291999994</v>
       </c>
       <c r="J20" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3177</v>
+        <v>3302</v>
       </c>
       <c r="C21" s="18">
-        <v>70.751967265000005</v>
+        <v>71.382192610999994</v>
       </c>
       <c r="D21" s="18">
         <v>75</v>
       </c>
       <c r="E21" s="10">
-        <v>2028</v>
+        <v>2100</v>
       </c>
       <c r="F21" s="18">
-        <v>69.350591715999997</v>
+        <v>70.077619048000003</v>
       </c>
       <c r="G21" s="18">
         <v>74</v>
       </c>
       <c r="H21" s="10">
-        <v>1149</v>
+        <v>1202</v>
       </c>
       <c r="I21" s="18">
-        <v>73.225413403000005</v>
+        <v>73.661397671000003</v>
       </c>
       <c r="J21" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>786</v>
+        <v>910</v>
       </c>
       <c r="C22" s="18">
-        <v>74.409669210999994</v>
+        <v>72.918681319000001</v>
       </c>
       <c r="D22" s="18">
         <v>79</v>
       </c>
       <c r="E22" s="10">
-        <v>441</v>
+        <v>558</v>
       </c>
       <c r="F22" s="18">
-        <v>71.494331066000001</v>
+        <v>70.817204301000004</v>
       </c>
       <c r="G22" s="18">
         <v>77</v>
       </c>
       <c r="H22" s="10">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="I22" s="18">
-        <v>78.136231883999997</v>
+        <v>76.25</v>
       </c>
       <c r="J22" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>2782</v>
+        <v>2844</v>
       </c>
       <c r="C23" s="18">
-        <v>70.893961179000001</v>
+        <v>71.944444443999998</v>
       </c>
       <c r="D23" s="18">
         <v>75</v>
       </c>
       <c r="E23" s="10">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="F23" s="18">
-        <v>68.867708960000002</v>
+        <v>69.883693046000005</v>
       </c>
       <c r="G23" s="18">
         <v>73</v>
       </c>
       <c r="H23" s="10">
-        <v>1119</v>
+        <v>1176</v>
       </c>
       <c r="I23" s="18">
-        <v>73.905272565000004</v>
+        <v>74.867346939000001</v>
       </c>
       <c r="J23" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2486</v>
+        <v>2479</v>
       </c>
       <c r="C24" s="18">
-        <v>72.318986323000004</v>
+        <v>72.494957643999996</v>
       </c>
       <c r="D24" s="18">
         <v>77</v>
       </c>
       <c r="E24" s="10">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="F24" s="18">
-        <v>71.178231292999996</v>
+        <v>71.401355932000001</v>
       </c>
       <c r="G24" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H24" s="10">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="I24" s="18">
-        <v>73.969488189000003</v>
+        <v>74.101593625000007</v>
       </c>
       <c r="J24" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>1841</v>
+        <v>1930</v>
       </c>
       <c r="C25" s="18">
-        <v>72.064638783000007</v>
+        <v>72.731088083000003</v>
       </c>
       <c r="D25" s="18">
         <v>76</v>
       </c>
       <c r="E25" s="10">
-        <v>1038</v>
+        <v>1098</v>
       </c>
       <c r="F25" s="18">
-        <v>70.588631985000006</v>
+        <v>70.825136611999994</v>
       </c>
       <c r="G25" s="18">
         <v>74</v>
       </c>
       <c r="H25" s="10">
-        <v>803</v>
+        <v>832</v>
       </c>
       <c r="I25" s="18">
-        <v>73.972602739999999</v>
+        <v>75.246394230999996</v>
       </c>
       <c r="J25" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>551</v>
+        <v>640</v>
       </c>
       <c r="C26" s="18">
-        <v>72.159709618999997</v>
+        <v>74.606250000000003</v>
       </c>
       <c r="D26" s="18">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E26" s="10">
-        <v>335</v>
+        <v>369</v>
       </c>
       <c r="F26" s="18">
-        <v>70.056716417999993</v>
+        <v>70.777777778000001</v>
       </c>
       <c r="G26" s="18">
         <v>75</v>
       </c>
       <c r="H26" s="10">
-        <v>216</v>
+        <v>271</v>
       </c>
       <c r="I26" s="18">
-        <v>75.421296295999994</v>
+        <v>79.819188191999999</v>
       </c>
       <c r="J26" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C27" s="19">
-        <v>72.344827585999994</v>
+        <v>69.177419354999998</v>
       </c>
       <c r="D27" s="19">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E27" s="13">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F27" s="19">
-        <v>68.441176471000006</v>
+        <v>64.684210526000001</v>
       </c>
       <c r="G27" s="19">
-        <v>66.5</v>
+        <v>64.5</v>
       </c>
       <c r="H27" s="13">
         <v>24</v>
       </c>
       <c r="I27" s="19">
-        <v>77.875</v>
+        <v>76.291666667000001</v>
       </c>
       <c r="J27" s="19">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>153823</v>
+        <v>154374</v>
       </c>
       <c r="C5" s="17">
-        <v>70.930563050000003</v>
+        <v>71.374363559000003</v>
       </c>
       <c r="D5" s="17">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E5" s="7">
-        <v>93197</v>
+        <v>93340</v>
       </c>
       <c r="F5" s="17">
-        <v>69.011352297000002</v>
+        <v>69.433458324</v>
       </c>
       <c r="G5" s="17">
         <v>73</v>
       </c>
       <c r="H5" s="7">
-        <v>60626</v>
+        <v>61034</v>
       </c>
       <c r="I5" s="17">
-        <v>73.880859697000005</v>
+        <v>74.342612313999993</v>
       </c>
       <c r="J5" s="17">
         <v>78</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>20170</v>
+        <v>20507</v>
       </c>
       <c r="C6" s="18">
-        <v>69.222706990999995</v>
+        <v>69.814307310000004</v>
       </c>
       <c r="D6" s="18">
         <v>73</v>
       </c>
       <c r="E6" s="10">
-        <v>12454</v>
+        <v>12670</v>
       </c>
       <c r="F6" s="18">
-        <v>67.803195759999994</v>
+        <v>68.489423836</v>
       </c>
       <c r="G6" s="18">
         <v>71</v>
       </c>
       <c r="H6" s="10">
-        <v>7716</v>
+        <v>7837</v>
       </c>
       <c r="I6" s="18">
-        <v>71.513867289000004</v>
+        <v>71.956233252999994</v>
       </c>
       <c r="J6" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>16397</v>
+        <v>16100</v>
       </c>
       <c r="C7" s="18">
-        <v>74.185643714999998</v>
+        <v>74.599689440999995</v>
       </c>
       <c r="D7" s="18">
         <v>79</v>
       </c>
       <c r="E7" s="10">
-        <v>9628</v>
+        <v>9436</v>
       </c>
       <c r="F7" s="18">
-        <v>73.296530950999994</v>
+        <v>73.748198388999995</v>
       </c>
       <c r="G7" s="18">
         <v>78</v>
       </c>
       <c r="H7" s="10">
-        <v>6769</v>
+        <v>6664</v>
       </c>
       <c r="I7" s="18">
-        <v>75.450288078</v>
+        <v>75.805372148999993</v>
       </c>
       <c r="J7" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="9">
-        <v>14960</v>
+        <v>15000</v>
       </c>
       <c r="C8" s="18">
-        <v>69.675200535000002</v>
+        <v>70.485600000000005</v>
       </c>
       <c r="D8" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E8" s="10">
-        <v>9006</v>
+        <v>9012</v>
       </c>
       <c r="F8" s="18">
-        <v>68.066955363000005</v>
+        <v>68.797936085000003</v>
       </c>
       <c r="G8" s="18">
         <v>72</v>
       </c>
       <c r="H8" s="10">
-        <v>5954</v>
+        <v>5988</v>
       </c>
       <c r="I8" s="18">
-        <v>72.107826670999998</v>
+        <v>73.025551101999994</v>
       </c>
       <c r="J8" s="18">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="9">
-        <v>13884</v>
+        <v>13936</v>
       </c>
       <c r="C9" s="18">
-        <v>71.691083261000003</v>
+        <v>72.072115385000004</v>
       </c>
       <c r="D9" s="18">
         <v>76</v>
       </c>
       <c r="E9" s="10">
-        <v>8226</v>
+        <v>8213</v>
       </c>
       <c r="F9" s="18">
-        <v>69.380865548000003</v>
+        <v>69.768294167999997</v>
       </c>
       <c r="G9" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H9" s="10">
-        <v>5658</v>
+        <v>5723</v>
       </c>
       <c r="I9" s="18">
-        <v>75.049840932999999</v>
+        <v>75.378298095000005</v>
       </c>
       <c r="J9" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="9">
-        <v>18935</v>
+        <v>19070</v>
       </c>
       <c r="C10" s="18">
-        <v>69.690097703000006</v>
+        <v>69.910644992000002</v>
       </c>
       <c r="D10" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E10" s="10">
-        <v>11757</v>
+        <v>11747</v>
       </c>
       <c r="F10" s="18">
-        <v>67.95041252</v>
+        <v>68.096620414</v>
       </c>
       <c r="G10" s="18">
         <v>71</v>
       </c>
       <c r="H10" s="10">
-        <v>7178</v>
+        <v>7323</v>
       </c>
       <c r="I10" s="18">
-        <v>72.539565339000006</v>
+        <v>72.820565341999995</v>
       </c>
       <c r="J10" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="9">
-        <v>3460</v>
+        <v>3519</v>
       </c>
       <c r="C11" s="18">
-        <v>72.037861272000001</v>
+        <v>71.836317136000005</v>
       </c>
       <c r="D11" s="18">
         <v>77</v>
       </c>
       <c r="E11" s="10">
-        <v>2042</v>
+        <v>2111</v>
       </c>
       <c r="F11" s="18">
-        <v>69.833006855999997</v>
+        <v>69.527711984999996</v>
       </c>
       <c r="G11" s="18">
         <v>74</v>
       </c>
       <c r="H11" s="10">
-        <v>1418</v>
+        <v>1408</v>
       </c>
       <c r="I11" s="18">
-        <v>75.212976022999996</v>
+        <v>75.297585226999999</v>
       </c>
       <c r="J11" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="9">
-        <v>10900</v>
+        <v>10914</v>
       </c>
       <c r="C12" s="18">
-        <v>69.834036697000002</v>
+        <v>70.258108851000003</v>
       </c>
       <c r="D12" s="18">
         <v>75</v>
       </c>
       <c r="E12" s="10">
-        <v>6914</v>
+        <v>7004</v>
       </c>
       <c r="F12" s="18">
-        <v>69.147237489000005</v>
+        <v>69.175471158999997</v>
       </c>
       <c r="G12" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H12" s="10">
-        <v>3986</v>
+        <v>3910</v>
       </c>
       <c r="I12" s="18">
-        <v>71.025338684999994</v>
+        <v>72.197442455000001</v>
       </c>
       <c r="J12" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3378</v>
+        <v>3493</v>
       </c>
       <c r="C13" s="18">
-        <v>71.194789815999997</v>
+        <v>71.507014028</v>
       </c>
       <c r="D13" s="18">
         <v>77</v>
       </c>
       <c r="E13" s="10">
-        <v>2029</v>
+        <v>2126</v>
       </c>
       <c r="F13" s="18">
-        <v>69.018728437999997</v>
+        <v>69.131232361000002</v>
       </c>
       <c r="G13" s="18">
         <v>75</v>
       </c>
       <c r="H13" s="10">
-        <v>1349</v>
+        <v>1367</v>
       </c>
       <c r="I13" s="18">
-        <v>74.467753892000005</v>
+        <v>75.201901974999998</v>
       </c>
       <c r="J13" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>4531</v>
+        <v>4629</v>
       </c>
       <c r="C14" s="18">
-        <v>71.946148753000003</v>
+        <v>72.426658024999995</v>
       </c>
       <c r="D14" s="18">
         <v>77</v>
       </c>
       <c r="E14" s="10">
-        <v>2728</v>
+        <v>2741</v>
       </c>
       <c r="F14" s="18">
-        <v>69.194648094000001</v>
+        <v>69.635899307000003</v>
       </c>
       <c r="G14" s="18">
         <v>74</v>
       </c>
       <c r="H14" s="10">
-        <v>1803</v>
+        <v>1888</v>
       </c>
       <c r="I14" s="18">
-        <v>76.109262341000004</v>
+        <v>76.478283898000001</v>
       </c>
       <c r="J14" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>9400</v>
+        <v>9189</v>
       </c>
       <c r="C15" s="18">
-        <v>71.651276596000002</v>
+        <v>72.422352813000003</v>
       </c>
       <c r="D15" s="18">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E15" s="10">
-        <v>5525</v>
+        <v>5389</v>
       </c>
       <c r="F15" s="18">
-        <v>68.473122172000004</v>
+        <v>69.311560585999999</v>
       </c>
       <c r="G15" s="18">
         <v>73</v>
       </c>
       <c r="H15" s="10">
-        <v>3875</v>
+        <v>3800</v>
       </c>
       <c r="I15" s="18">
-        <v>76.182709677000005</v>
+        <v>76.833947367999997</v>
       </c>
       <c r="J15" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>4554</v>
+        <v>4578</v>
       </c>
       <c r="C16" s="18">
-        <v>71.030961791999999</v>
+        <v>71.194408038000006</v>
       </c>
       <c r="D16" s="18">
         <v>76</v>
       </c>
       <c r="E16" s="10">
-        <v>2761</v>
+        <v>2752</v>
       </c>
       <c r="F16" s="18">
-        <v>68.239406012000003</v>
+        <v>68.656613371999995</v>
       </c>
       <c r="G16" s="18">
         <v>73</v>
       </c>
       <c r="H16" s="10">
-        <v>1793</v>
+        <v>1826</v>
       </c>
       <c r="I16" s="18">
-        <v>75.329615169999997</v>
+        <v>75.019167578999998</v>
       </c>
       <c r="J16" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>6685</v>
+        <v>6788</v>
       </c>
       <c r="C17" s="18">
-        <v>72.060134629999993</v>
+        <v>72.434001179000006</v>
       </c>
       <c r="D17" s="18">
         <v>76</v>
       </c>
       <c r="E17" s="10">
-        <v>3901</v>
+        <v>3994</v>
       </c>
       <c r="F17" s="18">
-        <v>68.570879262000005</v>
+        <v>69.220330496000003</v>
       </c>
       <c r="G17" s="18">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H17" s="10">
-        <v>2784</v>
+        <v>2794</v>
       </c>
       <c r="I17" s="18">
-        <v>76.949353447999997</v>
+        <v>77.027916965000003</v>
       </c>
       <c r="J17" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>5098</v>
+        <v>5113</v>
       </c>
       <c r="C18" s="18">
-        <v>72.772655943999993</v>
+        <v>73.276549970999994</v>
       </c>
       <c r="D18" s="18">
         <v>77</v>
       </c>
       <c r="E18" s="10">
-        <v>3023</v>
+        <v>3001</v>
       </c>
       <c r="F18" s="18">
-        <v>69.772411512000005</v>
+        <v>70.143952016</v>
       </c>
       <c r="G18" s="18">
         <v>74</v>
       </c>
       <c r="H18" s="10">
-        <v>2075</v>
+        <v>2112</v>
       </c>
       <c r="I18" s="18">
-        <v>77.143614458000002</v>
+        <v>77.727746212</v>
       </c>
       <c r="J18" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>7735</v>
+        <v>7523</v>
       </c>
       <c r="C19" s="18">
-        <v>70.051195863000004</v>
+        <v>70.289379237000006</v>
       </c>
       <c r="D19" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E19" s="10">
-        <v>4707</v>
+        <v>4646</v>
       </c>
       <c r="F19" s="18">
-        <v>67.308901636000002</v>
+        <v>67.714808437000002</v>
       </c>
       <c r="G19" s="18">
         <v>71</v>
       </c>
       <c r="H19" s="10">
-        <v>3028</v>
+        <v>2877</v>
       </c>
       <c r="I19" s="18">
-        <v>74.314068692000006</v>
+        <v>74.446993395999996</v>
       </c>
       <c r="J19" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2410</v>
+        <v>2334</v>
       </c>
       <c r="C20" s="18">
-        <v>69.119502075</v>
+        <v>69.688517566000002</v>
       </c>
       <c r="D20" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E20" s="10">
-        <v>1515</v>
+        <v>1489</v>
       </c>
       <c r="F20" s="18">
-        <v>67.239603959999997</v>
+        <v>67.676292814000007</v>
       </c>
       <c r="G20" s="18">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H20" s="10">
-        <v>895</v>
+        <v>845</v>
       </c>
       <c r="I20" s="18">
-        <v>72.301675978000006</v>
+        <v>73.234319526999997</v>
       </c>
       <c r="J20" s="18">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3158</v>
+        <v>3177</v>
       </c>
       <c r="C21" s="18">
-        <v>70.360987967</v>
+        <v>70.751967265000005</v>
       </c>
       <c r="D21" s="18">
         <v>75</v>
       </c>
       <c r="E21" s="10">
-        <v>2090</v>
+        <v>2028</v>
       </c>
       <c r="F21" s="18">
-        <v>69.081818182000006</v>
+        <v>69.350591715999997</v>
       </c>
       <c r="G21" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H21" s="10">
-        <v>1068</v>
+        <v>1149</v>
       </c>
       <c r="I21" s="18">
-        <v>72.864232209999997</v>
+        <v>73.225413403000005</v>
       </c>
       <c r="J21" s="18">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>825</v>
+        <v>786</v>
       </c>
       <c r="C22" s="18">
-        <v>72.991515152000005</v>
+        <v>74.409669210999994</v>
       </c>
       <c r="D22" s="18">
+        <v>79</v>
+      </c>
+      <c r="E22" s="10">
+        <v>441</v>
+      </c>
+      <c r="F22" s="18">
+        <v>71.494331066000001</v>
+      </c>
+      <c r="G22" s="18">
         <v>77</v>
       </c>
-      <c r="E22" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H22" s="10">
-        <v>366</v>
+        <v>345</v>
       </c>
       <c r="I22" s="18">
-        <v>76.909836065999997</v>
+        <v>78.136231883999997</v>
       </c>
       <c r="J22" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>2675</v>
+        <v>2782</v>
       </c>
       <c r="C23" s="18">
-        <v>71.166355139999993</v>
+        <v>70.893961179000001</v>
       </c>
       <c r="D23" s="18">
         <v>75</v>
       </c>
       <c r="E23" s="10">
-        <v>1577</v>
+        <v>1663</v>
       </c>
       <c r="F23" s="18">
-        <v>69.373493976000006</v>
+        <v>68.867708960000002</v>
       </c>
       <c r="G23" s="18">
         <v>73</v>
       </c>
       <c r="H23" s="10">
-        <v>1098</v>
+        <v>1119</v>
       </c>
       <c r="I23" s="18">
-        <v>73.741347904999998</v>
+        <v>73.905272565000004</v>
       </c>
       <c r="J23" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2374</v>
+        <v>2486</v>
       </c>
       <c r="C24" s="18">
-        <v>71.169334457000005</v>
+        <v>72.318986323000004</v>
       </c>
       <c r="D24" s="18">
+        <v>77</v>
+      </c>
+      <c r="E24" s="10">
+        <v>1470</v>
+      </c>
+      <c r="F24" s="18">
+        <v>71.178231292999996</v>
+      </c>
+      <c r="G24" s="18">
         <v>76</v>
       </c>
-      <c r="E24" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H24" s="10">
-        <v>916</v>
+        <v>1016</v>
       </c>
       <c r="I24" s="18">
-        <v>73.034934497999998</v>
+        <v>73.969488189000003</v>
       </c>
       <c r="J24" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>1696</v>
+        <v>1841</v>
       </c>
       <c r="C25" s="18">
-        <v>71.122051886999998</v>
+        <v>72.064638783000007</v>
       </c>
       <c r="D25" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E25" s="10">
-        <v>1015</v>
+        <v>1038</v>
       </c>
       <c r="F25" s="18">
-        <v>70.000985221999997</v>
+        <v>70.588631985000006</v>
       </c>
       <c r="G25" s="18">
         <v>74</v>
       </c>
       <c r="H25" s="10">
-        <v>681</v>
+        <v>803</v>
       </c>
       <c r="I25" s="18">
-        <v>72.792951541999997</v>
+        <v>73.972602739999999</v>
       </c>
       <c r="J25" s="18">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="C26" s="18">
-        <v>72.924596050000005</v>
+        <v>72.159709618999997</v>
       </c>
       <c r="D26" s="18">
         <v>77</v>
       </c>
       <c r="E26" s="10">
-        <v>353</v>
+        <v>335</v>
       </c>
       <c r="F26" s="18">
-        <v>70.116147308999999</v>
+        <v>70.056716417999993</v>
       </c>
       <c r="G26" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H26" s="10">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="I26" s="18">
-        <v>77.784313725000004</v>
+        <v>75.421296295999994</v>
       </c>
       <c r="J26" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="C27" s="19">
-        <v>67.707317072999999</v>
+        <v>72.344827585999994</v>
       </c>
       <c r="D27" s="19">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="E27" s="13">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F27" s="19">
-        <v>64.620689655000007</v>
+        <v>68.441176471000006</v>
       </c>
       <c r="G27" s="19">
-        <v>62</v>
+        <v>66.5</v>
       </c>
       <c r="H27" s="13">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="I27" s="19">
-        <v>75.166666667000001</v>
+        <v>77.875</v>
       </c>
       <c r="J27" s="19">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>152030</v>
+        <v>153823</v>
       </c>
       <c r="C5" s="17">
-        <v>70.580194698</v>
+        <v>70.930563050000003</v>
       </c>
       <c r="D5" s="17">
         <v>75</v>
       </c>
       <c r="E5" s="7">
-        <v>93155</v>
+        <v>93197</v>
       </c>
       <c r="F5" s="17">
-        <v>68.601255971</v>
+        <v>69.011352297000002</v>
       </c>
       <c r="G5" s="17">
         <v>73</v>
       </c>
       <c r="H5" s="7">
-        <v>58875</v>
+        <v>60626</v>
       </c>
       <c r="I5" s="17">
-        <v>73.711371549999996</v>
+        <v>73.880859697000005</v>
       </c>
       <c r="J5" s="17">
         <v>78</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>19582</v>
+        <v>20170</v>
       </c>
       <c r="C6" s="18">
-        <v>68.785466244999995</v>
+        <v>69.222706990999995</v>
       </c>
       <c r="D6" s="18">
         <v>73</v>
       </c>
       <c r="E6" s="10">
-        <v>12120</v>
+        <v>12454</v>
       </c>
       <c r="F6" s="18">
-        <v>67.180115512</v>
+        <v>67.803195759999994</v>
       </c>
       <c r="G6" s="18">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H6" s="10">
-        <v>7462</v>
+        <v>7716</v>
       </c>
       <c r="I6" s="18">
-        <v>71.392924148999995</v>
+        <v>71.513867289000004</v>
       </c>
       <c r="J6" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>15834</v>
+        <v>16397</v>
       </c>
       <c r="C7" s="18">
-        <v>74.002210433000002</v>
+        <v>74.185643714999998</v>
       </c>
       <c r="D7" s="18">
         <v>79</v>
       </c>
       <c r="E7" s="10">
-        <v>9359</v>
+        <v>9628</v>
       </c>
       <c r="F7" s="18">
-        <v>73.294369056999997</v>
+        <v>73.296530950999994</v>
       </c>
       <c r="G7" s="18">
         <v>78</v>
       </c>
       <c r="H7" s="10">
-        <v>6475</v>
+        <v>6769</v>
       </c>
       <c r="I7" s="18">
-        <v>75.025328185000006</v>
+        <v>75.450288078</v>
       </c>
       <c r="J7" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="9">
-        <v>14893</v>
+        <v>14960</v>
       </c>
       <c r="C8" s="18">
-        <v>69.139260054999994</v>
+        <v>69.675200535000002</v>
       </c>
       <c r="D8" s="18">
         <v>74</v>
       </c>
       <c r="E8" s="10">
-        <v>9052</v>
+        <v>9006</v>
       </c>
       <c r="F8" s="18">
-        <v>67.480335836999998</v>
+        <v>68.066955363000005</v>
       </c>
       <c r="G8" s="18">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H8" s="10">
-        <v>5841</v>
+        <v>5954</v>
       </c>
       <c r="I8" s="18">
-        <v>71.710152371000007</v>
+        <v>72.107826670999998</v>
       </c>
       <c r="J8" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="9">
-        <v>13937</v>
+        <v>13884</v>
       </c>
       <c r="C9" s="18">
-        <v>71.170911961000002</v>
+        <v>71.691083261000003</v>
       </c>
       <c r="D9" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E9" s="10">
-        <v>8375</v>
+        <v>8226</v>
       </c>
       <c r="F9" s="18">
-        <v>68.885850746000003</v>
+        <v>69.380865548000003</v>
       </c>
       <c r="G9" s="18">
         <v>73</v>
       </c>
       <c r="H9" s="10">
-        <v>5562</v>
+        <v>5658</v>
       </c>
       <c r="I9" s="18">
-        <v>74.611650484999998</v>
+        <v>75.049840932999999</v>
       </c>
       <c r="J9" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="9">
-        <v>18739</v>
+        <v>18935</v>
       </c>
       <c r="C10" s="18">
-        <v>69.283152783000006</v>
+        <v>69.690097703000006</v>
       </c>
       <c r="D10" s="18">
         <v>73</v>
       </c>
       <c r="E10" s="10">
-        <v>11740</v>
+        <v>11757</v>
       </c>
       <c r="F10" s="18">
-        <v>67.378534923000004</v>
+        <v>67.95041252</v>
       </c>
       <c r="G10" s="18">
         <v>71</v>
       </c>
       <c r="H10" s="10">
-        <v>6999</v>
+        <v>7178</v>
       </c>
       <c r="I10" s="18">
-        <v>72.477925417999998</v>
+        <v>72.539565339000006</v>
       </c>
       <c r="J10" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="9">
-        <v>3491</v>
+        <v>3460</v>
       </c>
       <c r="C11" s="18">
-        <v>71.225723287999998</v>
+        <v>72.037861272000001</v>
       </c>
       <c r="D11" s="18">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E11" s="10">
-        <v>2130</v>
+        <v>2042</v>
       </c>
       <c r="F11" s="18">
-        <v>69.043661971999995</v>
+        <v>69.833006855999997</v>
       </c>
       <c r="G11" s="18">
         <v>74</v>
       </c>
       <c r="H11" s="10">
-        <v>1361</v>
+        <v>1418</v>
       </c>
       <c r="I11" s="18">
-        <v>74.640705363999999</v>
+        <v>75.212976022999996</v>
       </c>
       <c r="J11" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="9">
-        <v>10804</v>
+        <v>10900</v>
       </c>
       <c r="C12" s="18">
-        <v>69.683728248999998</v>
+        <v>69.834036697000002</v>
       </c>
       <c r="D12" s="18">
         <v>75</v>
       </c>
       <c r="E12" s="10">
-        <v>7007</v>
+        <v>6914</v>
       </c>
       <c r="F12" s="18">
-        <v>68.874696732000004</v>
+        <v>69.147237489000005</v>
       </c>
       <c r="G12" s="18">
         <v>75</v>
       </c>
       <c r="H12" s="10">
-        <v>3797</v>
+        <v>3986</v>
       </c>
       <c r="I12" s="18">
-        <v>71.176718461999997</v>
+        <v>71.025338684999994</v>
       </c>
       <c r="J12" s="18">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3417</v>
+        <v>3378</v>
       </c>
       <c r="C13" s="18">
-        <v>70.704419080999998</v>
+        <v>71.194789815999997</v>
       </c>
       <c r="D13" s="18">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" s="10">
-        <v>2101</v>
+        <v>2029</v>
       </c>
       <c r="F13" s="18">
-        <v>67.970966207000004</v>
+        <v>69.018728437999997</v>
       </c>
       <c r="G13" s="18">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H13" s="10">
-        <v>1316</v>
+        <v>1349</v>
       </c>
       <c r="I13" s="18">
-        <v>75.068389057999994</v>
+        <v>74.467753892000005</v>
       </c>
       <c r="J13" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>4535</v>
+        <v>4531</v>
       </c>
       <c r="C14" s="18">
-        <v>71.749503859000001</v>
+        <v>71.946148753000003</v>
       </c>
       <c r="D14" s="18">
         <v>77</v>
       </c>
       <c r="E14" s="10">
-        <v>2755</v>
+        <v>2728</v>
       </c>
       <c r="F14" s="18">
-        <v>68.930308530000005</v>
+        <v>69.194648094000001</v>
       </c>
       <c r="G14" s="18">
         <v>74</v>
       </c>
       <c r="H14" s="10">
-        <v>1780</v>
+        <v>1803</v>
       </c>
       <c r="I14" s="18">
-        <v>76.112921348</v>
+        <v>76.109262341000004</v>
       </c>
       <c r="J14" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>9335</v>
+        <v>9400</v>
       </c>
       <c r="C15" s="18">
-        <v>71.733690412000001</v>
+        <v>71.651276596000002</v>
       </c>
       <c r="D15" s="18">
         <v>76</v>
       </c>
       <c r="E15" s="10">
-        <v>5514</v>
+        <v>5525</v>
       </c>
       <c r="F15" s="18">
-        <v>68.862713094</v>
+        <v>68.473122172000004</v>
       </c>
       <c r="G15" s="18">
         <v>73</v>
       </c>
       <c r="H15" s="10">
-        <v>3821</v>
+        <v>3875</v>
       </c>
       <c r="I15" s="18">
-        <v>75.876733838999996</v>
+        <v>76.182709677000005</v>
       </c>
       <c r="J15" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>4540</v>
+        <v>4554</v>
       </c>
       <c r="C16" s="18">
-        <v>70.794493392000007</v>
+        <v>71.030961791999999</v>
       </c>
       <c r="D16" s="18">
         <v>76</v>
       </c>
       <c r="E16" s="10">
-        <v>2775</v>
+        <v>2761</v>
       </c>
       <c r="F16" s="18">
-        <v>67.715315314999998</v>
+        <v>68.239406012000003</v>
       </c>
       <c r="G16" s="18">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H16" s="10">
-        <v>1765</v>
+        <v>1793</v>
       </c>
       <c r="I16" s="18">
-        <v>75.635694051000002</v>
+        <v>75.329615169999997</v>
       </c>
       <c r="J16" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>6476</v>
+        <v>6685</v>
       </c>
       <c r="C17" s="18">
-        <v>71.691476219999998</v>
+        <v>72.060134629999993</v>
       </c>
       <c r="D17" s="18">
         <v>76</v>
       </c>
       <c r="E17" s="10">
-        <v>3856</v>
+        <v>3901</v>
       </c>
       <c r="F17" s="18">
-        <v>68.530601660000002</v>
+        <v>68.570879262000005</v>
       </c>
       <c r="G17" s="18">
         <v>72</v>
       </c>
       <c r="H17" s="10">
-        <v>2620</v>
+        <v>2784</v>
       </c>
       <c r="I17" s="18">
-        <v>76.343511449999994</v>
+        <v>76.949353447999997</v>
       </c>
       <c r="J17" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>5024</v>
+        <v>5098</v>
       </c>
       <c r="C18" s="18">
-        <v>72.324840764000001</v>
+        <v>72.772655943999993</v>
       </c>
       <c r="D18" s="18">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E18" s="10">
-        <v>2964</v>
+        <v>3023</v>
       </c>
       <c r="F18" s="18">
-        <v>69.065114710000003</v>
+        <v>69.772411512000005</v>
       </c>
       <c r="G18" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H18" s="10">
-        <v>2060</v>
+        <v>2075</v>
       </c>
       <c r="I18" s="18">
-        <v>77.015048543999995</v>
+        <v>77.143614458000002</v>
       </c>
       <c r="J18" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>7810</v>
+        <v>7735</v>
       </c>
       <c r="C19" s="18">
-        <v>69.616773366999993</v>
+        <v>70.051195863000004</v>
       </c>
       <c r="D19" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E19" s="10">
-        <v>4898</v>
+        <v>4707</v>
       </c>
       <c r="F19" s="18">
-        <v>67.078195182000002</v>
+        <v>67.308901636000002</v>
       </c>
       <c r="G19" s="18">
         <v>71</v>
       </c>
       <c r="H19" s="10">
-        <v>2912</v>
+        <v>3028</v>
       </c>
       <c r="I19" s="18">
-        <v>73.886675823999994</v>
+        <v>74.314068692000006</v>
       </c>
       <c r="J19" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2311</v>
+        <v>2410</v>
       </c>
       <c r="C20" s="18">
-        <v>68.745997403999993</v>
+        <v>69.119502075</v>
       </c>
       <c r="D20" s="18">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E20" s="10">
-        <v>1522</v>
+        <v>1515</v>
       </c>
       <c r="F20" s="18">
-        <v>67.063731931999996</v>
+        <v>67.239603959999997</v>
       </c>
       <c r="G20" s="18">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="H20" s="10">
-        <v>789</v>
+        <v>895</v>
       </c>
       <c r="I20" s="18">
-        <v>71.991128009999997</v>
+        <v>72.301675978000006</v>
       </c>
       <c r="J20" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3096</v>
+        <v>3158</v>
       </c>
       <c r="C21" s="18">
-        <v>69.921188630000003</v>
+        <v>70.360987967</v>
       </c>
       <c r="D21" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E21" s="10">
-        <v>2018</v>
+        <v>2090</v>
       </c>
       <c r="F21" s="18">
-        <v>68.314172447999994</v>
+        <v>69.081818182000006</v>
       </c>
       <c r="G21" s="18">
         <v>73</v>
       </c>
       <c r="H21" s="10">
-        <v>1078</v>
+        <v>1068</v>
       </c>
       <c r="I21" s="18">
-        <v>72.929499071999999</v>
+        <v>72.864232209999997</v>
       </c>
       <c r="J21" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>906</v>
+        <v>825</v>
       </c>
       <c r="C22" s="18">
-        <v>73.960264901000002</v>
+        <v>72.991515152000005</v>
       </c>
       <c r="D22" s="18">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E22" s="10">
-        <v>529</v>
+        <v>459</v>
       </c>
       <c r="F22" s="18">
-        <v>71.107750472999996</v>
+        <v>69.867102396999996</v>
       </c>
       <c r="G22" s="18">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="H22" s="10">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="I22" s="18">
-        <v>77.962864721000003</v>
+        <v>76.909836065999997</v>
       </c>
       <c r="J22" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>2661</v>
+        <v>2675</v>
       </c>
       <c r="C23" s="18">
-        <v>70.694099961999996</v>
+        <v>71.166355139999993</v>
       </c>
       <c r="D23" s="18">
         <v>75</v>
       </c>
       <c r="E23" s="10">
-        <v>1599</v>
+        <v>1577</v>
       </c>
       <c r="F23" s="18">
-        <v>68.912445278000007</v>
+        <v>69.373493976000006</v>
       </c>
       <c r="G23" s="18">
         <v>73</v>
       </c>
       <c r="H23" s="10">
-        <v>1062</v>
+        <v>1098</v>
       </c>
       <c r="I23" s="18">
-        <v>73.376647833999996</v>
+        <v>73.741347904999998</v>
       </c>
       <c r="J23" s="18">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2333</v>
+        <v>2374</v>
       </c>
       <c r="C24" s="18">
-        <v>70.983711959000004</v>
+        <v>71.169334457000005</v>
       </c>
       <c r="D24" s="18">
         <v>76</v>
       </c>
       <c r="E24" s="10">
-        <v>1463</v>
+        <v>1458</v>
       </c>
       <c r="F24" s="18">
-        <v>69.468215994999994</v>
+        <v>69.997256515999993</v>
       </c>
       <c r="G24" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H24" s="10">
-        <v>870</v>
+        <v>916</v>
       </c>
       <c r="I24" s="18">
-        <v>73.532183907999993</v>
+        <v>73.034934497999998</v>
       </c>
       <c r="J24" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>1707</v>
+        <v>1696</v>
       </c>
       <c r="C25" s="18">
-        <v>71.117750439000005</v>
+        <v>71.122051886999998</v>
       </c>
       <c r="D25" s="18">
         <v>75</v>
       </c>
       <c r="E25" s="10">
         <v>1015</v>
       </c>
       <c r="F25" s="18">
-        <v>68.627586206999993</v>
+        <v>70.000985221999997</v>
       </c>
       <c r="G25" s="18">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H25" s="10">
-        <v>692</v>
+        <v>681</v>
       </c>
       <c r="I25" s="18">
-        <v>74.770231214000006</v>
+        <v>72.792951541999997</v>
       </c>
       <c r="J25" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="C26" s="18">
-        <v>72.364791288999996</v>
+        <v>72.924596050000005</v>
       </c>
       <c r="D26" s="18">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E26" s="10">
-        <v>331</v>
+        <v>353</v>
       </c>
       <c r="F26" s="18">
-        <v>69.006042296000004</v>
+        <v>70.116147308999999</v>
       </c>
       <c r="G26" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H26" s="10">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="I26" s="18">
-        <v>77.418181817999994</v>
+        <v>77.784313725000004</v>
       </c>
       <c r="J26" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="C27" s="19">
-        <v>72.458333332999999</v>
+        <v>67.707317072999999</v>
       </c>
       <c r="D27" s="19">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="E27" s="13">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F27" s="19">
-        <v>69.21875</v>
+        <v>64.620689655000007</v>
       </c>
       <c r="G27" s="19">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="H27" s="13">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I27" s="19">
-        <v>78.9375</v>
+        <v>75.166666667000001</v>
       </c>
       <c r="J27" s="19">
-        <v>80.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>144709</v>
+        <v>152030</v>
       </c>
       <c r="C5" s="17">
-        <v>70.3</v>
+        <v>70.580194698</v>
       </c>
       <c r="D5" s="17">
         <v>75</v>
       </c>
       <c r="E5" s="7">
-        <v>88374</v>
+        <v>93155</v>
       </c>
       <c r="F5" s="17">
-        <v>68.3</v>
+        <v>68.601255971</v>
       </c>
       <c r="G5" s="17">
         <v>73</v>
       </c>
       <c r="H5" s="7">
-        <v>56335</v>
+        <v>58875</v>
       </c>
       <c r="I5" s="17">
-        <v>73.3</v>
+        <v>73.711371549999996</v>
       </c>
       <c r="J5" s="17">
         <v>78</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>18311</v>
+        <v>19582</v>
       </c>
       <c r="C6" s="18">
-        <v>68.400000000000006</v>
+        <v>68.785466244999995</v>
       </c>
       <c r="D6" s="18">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E6" s="10">
-        <v>11465</v>
+        <v>12120</v>
       </c>
       <c r="F6" s="18">
-        <v>66.900000000000006</v>
+        <v>67.180115512</v>
       </c>
       <c r="G6" s="18">
         <v>70</v>
       </c>
       <c r="H6" s="10">
-        <v>6846</v>
+        <v>7462</v>
       </c>
       <c r="I6" s="18">
-        <v>70.900000000000006</v>
+        <v>71.392924148999995</v>
       </c>
       <c r="J6" s="18">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>15047</v>
+        <v>15834</v>
       </c>
       <c r="C7" s="18">
-        <v>73.7</v>
+        <v>74.002210433000002</v>
       </c>
       <c r="D7" s="18">
+        <v>79</v>
+      </c>
+      <c r="E7" s="10">
+        <v>9359</v>
+      </c>
+      <c r="F7" s="18">
+        <v>73.294369056999997</v>
+      </c>
+      <c r="G7" s="18">
         <v>78</v>
       </c>
-      <c r="E7" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H7" s="10">
-        <v>6165</v>
+        <v>6475</v>
       </c>
       <c r="I7" s="18">
-        <v>75.3</v>
+        <v>75.025328185000006</v>
       </c>
       <c r="J7" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="9">
-        <v>14220</v>
+        <v>14893</v>
       </c>
       <c r="C8" s="18">
-        <v>68.900000000000006</v>
+        <v>69.139260054999994</v>
       </c>
       <c r="D8" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E8" s="10">
-        <v>8703</v>
+        <v>9052</v>
       </c>
       <c r="F8" s="18">
-        <v>67.099999999999994</v>
+        <v>67.480335836999998</v>
       </c>
       <c r="G8" s="18">
         <v>71</v>
       </c>
       <c r="H8" s="10">
-        <v>5517</v>
+        <v>5841</v>
       </c>
       <c r="I8" s="18">
-        <v>71.8</v>
+        <v>71.710152371000007</v>
       </c>
       <c r="J8" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="9">
-        <v>13164</v>
+        <v>13937</v>
       </c>
       <c r="C9" s="18">
-        <v>71.099999999999994</v>
+        <v>71.170911961000002</v>
       </c>
       <c r="D9" s="18">
         <v>75</v>
       </c>
       <c r="E9" s="10">
-        <v>7788</v>
+        <v>8375</v>
       </c>
       <c r="F9" s="18">
-        <v>68.900000000000006</v>
+        <v>68.885850746000003</v>
       </c>
       <c r="G9" s="18">
         <v>73</v>
       </c>
       <c r="H9" s="10">
-        <v>5376</v>
+        <v>5562</v>
       </c>
       <c r="I9" s="18">
-        <v>74.099999999999994</v>
+        <v>74.611650484999998</v>
       </c>
       <c r="J9" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="9">
-        <v>17883</v>
+        <v>18739</v>
       </c>
       <c r="C10" s="18">
-        <v>68.900000000000006</v>
+        <v>69.283152783000006</v>
       </c>
       <c r="D10" s="18">
         <v>73</v>
       </c>
       <c r="E10" s="10">
-        <v>11072</v>
+        <v>11740</v>
       </c>
       <c r="F10" s="18">
-        <v>67.099999999999994</v>
+        <v>67.378534923000004</v>
       </c>
       <c r="G10" s="18">
         <v>71</v>
       </c>
       <c r="H10" s="10">
-        <v>6811</v>
+        <v>6999</v>
       </c>
       <c r="I10" s="18">
-        <v>71.8</v>
+        <v>72.477925417999998</v>
       </c>
       <c r="J10" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="9">
-        <v>3328</v>
+        <v>3491</v>
       </c>
       <c r="C11" s="18">
-        <v>71.3</v>
+        <v>71.225723287999998</v>
       </c>
       <c r="D11" s="18">
         <v>76</v>
       </c>
       <c r="E11" s="10">
-        <v>2029</v>
+        <v>2130</v>
       </c>
       <c r="F11" s="18">
-        <v>69.2</v>
+        <v>69.043661971999995</v>
       </c>
       <c r="G11" s="18">
         <v>74</v>
       </c>
       <c r="H11" s="10">
-        <v>1299</v>
+        <v>1361</v>
       </c>
       <c r="I11" s="18">
-        <v>74.7</v>
+        <v>74.640705363999999</v>
       </c>
       <c r="J11" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="9">
-        <v>10135</v>
+        <v>10804</v>
       </c>
       <c r="C12" s="18">
-        <v>69.599999999999994</v>
+        <v>69.683728248999998</v>
       </c>
       <c r="D12" s="18">
         <v>75</v>
       </c>
       <c r="E12" s="10">
-        <v>6565</v>
+        <v>7007</v>
       </c>
       <c r="F12" s="18">
-        <v>69.099999999999994</v>
+        <v>68.874696732000004</v>
       </c>
       <c r="G12" s="18">
         <v>75</v>
       </c>
       <c r="H12" s="10">
-        <v>3570</v>
+        <v>3797</v>
       </c>
       <c r="I12" s="18">
-        <v>70.599999999999994</v>
+        <v>71.176718461999997</v>
       </c>
       <c r="J12" s="18">
         <v>75</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3385</v>
+        <v>3417</v>
       </c>
       <c r="C13" s="18">
-        <v>69.599999999999994</v>
+        <v>70.704419080999998</v>
       </c>
       <c r="D13" s="18">
         <v>76</v>
       </c>
       <c r="E13" s="10">
-        <v>2072</v>
+        <v>2101</v>
       </c>
       <c r="F13" s="18">
-        <v>67</v>
+        <v>67.970966207000004</v>
       </c>
       <c r="G13" s="18">
         <v>73</v>
       </c>
       <c r="H13" s="10">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="I13" s="18">
-        <v>73.8</v>
+        <v>75.068389057999994</v>
       </c>
       <c r="J13" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>4270</v>
+        <v>4535</v>
       </c>
       <c r="C14" s="18">
-        <v>71.400000000000006</v>
+        <v>71.749503859000001</v>
       </c>
       <c r="D14" s="18">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E14" s="10">
-        <v>2553</v>
+        <v>2755</v>
       </c>
       <c r="F14" s="18">
-        <v>68.5</v>
+        <v>68.930308530000005</v>
       </c>
       <c r="G14" s="18">
         <v>74</v>
       </c>
       <c r="H14" s="10">
-        <v>1717</v>
+        <v>1780</v>
       </c>
       <c r="I14" s="18">
-        <v>75.7</v>
+        <v>76.112921348</v>
       </c>
       <c r="J14" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>8866</v>
+        <v>9335</v>
       </c>
       <c r="C15" s="18">
-        <v>71.400000000000006</v>
+        <v>71.733690412000001</v>
       </c>
       <c r="D15" s="18">
         <v>76</v>
       </c>
       <c r="E15" s="10">
-        <v>5340</v>
+        <v>5514</v>
       </c>
       <c r="F15" s="18">
-        <v>68.3</v>
+        <v>68.862713094</v>
       </c>
       <c r="G15" s="18">
         <v>73</v>
       </c>
       <c r="H15" s="10">
-        <v>3526</v>
+        <v>3821</v>
       </c>
       <c r="I15" s="18">
-        <v>76.099999999999994</v>
+        <v>75.876733838999996</v>
       </c>
       <c r="J15" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>4247</v>
+        <v>4540</v>
       </c>
       <c r="C16" s="18">
-        <v>70.7</v>
+        <v>70.794493392000007</v>
       </c>
       <c r="D16" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E16" s="10">
-        <v>2571</v>
+        <v>2775</v>
       </c>
       <c r="F16" s="18">
-        <v>67.8</v>
+        <v>67.715315314999998</v>
       </c>
       <c r="G16" s="18">
         <v>72</v>
       </c>
       <c r="H16" s="10">
-        <v>1676</v>
+        <v>1765</v>
       </c>
       <c r="I16" s="18">
-        <v>75.2</v>
+        <v>75.635694051000002</v>
       </c>
       <c r="J16" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>6228</v>
+        <v>6476</v>
       </c>
       <c r="C17" s="18">
-        <v>71.400000000000006</v>
+        <v>71.691476219999998</v>
       </c>
       <c r="D17" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E17" s="10">
-        <v>3735</v>
+        <v>3856</v>
       </c>
       <c r="F17" s="18">
-        <v>68.2</v>
+        <v>68.530601660000002</v>
       </c>
       <c r="G17" s="18">
         <v>72</v>
       </c>
       <c r="H17" s="10">
-        <v>2493</v>
+        <v>2620</v>
       </c>
       <c r="I17" s="18">
-        <v>76.2</v>
+        <v>76.343511449999994</v>
       </c>
       <c r="J17" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>4959</v>
+        <v>5024</v>
       </c>
       <c r="C18" s="18">
-        <v>71.900000000000006</v>
+        <v>72.324840764000001</v>
       </c>
       <c r="D18" s="18">
         <v>76</v>
       </c>
       <c r="E18" s="10">
-        <v>2978</v>
+        <v>2964</v>
       </c>
       <c r="F18" s="18">
-        <v>69.2</v>
+        <v>69.065114710000003</v>
       </c>
       <c r="G18" s="18">
         <v>73</v>
       </c>
       <c r="H18" s="10">
-        <v>1981</v>
+        <v>2060</v>
       </c>
       <c r="I18" s="18">
-        <v>76.099999999999994</v>
+        <v>77.015048543999995</v>
       </c>
       <c r="J18" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>7374</v>
+        <v>7810</v>
       </c>
       <c r="C19" s="18">
-        <v>69.2</v>
+        <v>69.616773366999993</v>
       </c>
       <c r="D19" s="18">
         <v>74</v>
       </c>
       <c r="E19" s="10">
-        <v>4481</v>
+        <v>4898</v>
       </c>
       <c r="F19" s="18">
-        <v>66.7</v>
+        <v>67.078195182000002</v>
       </c>
       <c r="G19" s="18">
         <v>71</v>
       </c>
       <c r="H19" s="10">
-        <v>2893</v>
+        <v>2912</v>
       </c>
       <c r="I19" s="18">
-        <v>72.900000000000006</v>
+        <v>73.886675823999994</v>
       </c>
       <c r="J19" s="18">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2268</v>
+        <v>2311</v>
       </c>
       <c r="C20" s="18">
-        <v>68</v>
+        <v>68.745997403999993</v>
       </c>
       <c r="D20" s="18">
+        <v>74</v>
+      </c>
+      <c r="E20" s="10">
+        <v>1522</v>
+      </c>
+      <c r="F20" s="18">
+        <v>67.063731931999996</v>
+      </c>
+      <c r="G20" s="18">
         <v>72</v>
       </c>
-      <c r="E20" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H20" s="10">
-        <v>845</v>
+        <v>789</v>
       </c>
       <c r="I20" s="18">
-        <v>70.8</v>
+        <v>71.991128009999997</v>
       </c>
       <c r="J20" s="18">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3101</v>
+        <v>3096</v>
       </c>
       <c r="C21" s="18">
-        <v>69.099999999999994</v>
+        <v>69.921188630000003</v>
       </c>
       <c r="D21" s="18">
+        <v>74</v>
+      </c>
+      <c r="E21" s="10">
+        <v>2018</v>
+      </c>
+      <c r="F21" s="18">
+        <v>68.314172447999994</v>
+      </c>
+      <c r="G21" s="18">
         <v>73</v>
       </c>
-      <c r="E21" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="H21" s="10">
-        <v>1124</v>
+        <v>1078</v>
       </c>
       <c r="I21" s="18">
-        <v>72.2</v>
+        <v>72.929499071999999</v>
       </c>
       <c r="J21" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>848</v>
+        <v>906</v>
       </c>
       <c r="C22" s="18">
-        <v>73.3</v>
+        <v>73.960264901000002</v>
       </c>
       <c r="D22" s="18">
         <v>78</v>
       </c>
       <c r="E22" s="10">
-        <v>512</v>
+        <v>529</v>
       </c>
       <c r="F22" s="18">
-        <v>71.400000000000006</v>
+        <v>71.107750472999996</v>
       </c>
       <c r="G22" s="18">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H22" s="10">
-        <v>336</v>
+        <v>377</v>
       </c>
       <c r="I22" s="18">
-        <v>76.2</v>
+        <v>77.962864721000003</v>
       </c>
       <c r="J22" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>2639</v>
+        <v>2661</v>
       </c>
       <c r="C23" s="18">
-        <v>70.3</v>
+        <v>70.694099961999996</v>
       </c>
       <c r="D23" s="18">
         <v>75</v>
       </c>
       <c r="E23" s="10">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="F23" s="18">
-        <v>68.5</v>
+        <v>68.912445278000007</v>
       </c>
       <c r="G23" s="18">
         <v>73</v>
       </c>
       <c r="H23" s="10">
-        <v>1044</v>
+        <v>1062</v>
       </c>
       <c r="I23" s="18">
-        <v>72.900000000000006</v>
+        <v>73.376647833999996</v>
       </c>
       <c r="J23" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2167</v>
+        <v>2333</v>
       </c>
       <c r="C24" s="18">
-        <v>71.2</v>
+        <v>70.983711959000004</v>
       </c>
       <c r="D24" s="18">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E24" s="10">
-        <v>1314</v>
+        <v>1463</v>
       </c>
       <c r="F24" s="18">
-        <v>70</v>
+        <v>69.468215994999994</v>
       </c>
       <c r="G24" s="18">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="H24" s="10">
-        <v>853</v>
+        <v>870</v>
       </c>
       <c r="I24" s="18">
-        <v>72.900000000000006</v>
+        <v>73.532183907999993</v>
       </c>
       <c r="J24" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>1746</v>
+        <v>1707</v>
       </c>
       <c r="C25" s="18">
-        <v>70.599999999999994</v>
+        <v>71.117750439000005</v>
       </c>
       <c r="D25" s="18">
         <v>75</v>
       </c>
       <c r="E25" s="10">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="F25" s="18">
-        <v>68.2</v>
+        <v>68.627586206999993</v>
       </c>
       <c r="G25" s="18">
         <v>72</v>
       </c>
       <c r="H25" s="10">
-        <v>734</v>
+        <v>692</v>
       </c>
       <c r="I25" s="18">
-        <v>74</v>
+        <v>74.770231214000006</v>
       </c>
       <c r="J25" s="18">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>475</v>
+        <v>551</v>
       </c>
       <c r="C26" s="18">
-        <v>72.400000000000006</v>
+        <v>72.364791288999996</v>
       </c>
       <c r="D26" s="18">
         <v>76</v>
       </c>
       <c r="E26" s="10">
-        <v>279</v>
+        <v>331</v>
       </c>
       <c r="F26" s="18">
-        <v>69</v>
+        <v>69.006042296000004</v>
       </c>
       <c r="G26" s="18">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H26" s="10">
-        <v>196</v>
+        <v>220</v>
       </c>
       <c r="I26" s="18">
-        <v>77.2</v>
+        <v>77.418181817999994</v>
       </c>
       <c r="J26" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
         <v>48</v>
       </c>
       <c r="C27" s="19">
-        <v>73.900000000000006</v>
+        <v>72.458333332999999</v>
       </c>
       <c r="D27" s="19">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E27" s="13">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F27" s="19">
-        <v>69.3</v>
+        <v>69.21875</v>
       </c>
       <c r="G27" s="19">
-        <v>75.5</v>
+        <v>73</v>
       </c>
       <c r="H27" s="13">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="I27" s="19">
-        <v>80.3</v>
+        <v>78.9375</v>
       </c>
       <c r="J27" s="19">
-        <v>86.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="H3:J3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+  <dimension ref="A1:J30"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="A1" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A2" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="24"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+    </row>
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="6">
+        <v>144709</v>
+      </c>
+      <c r="C5" s="17">
+        <v>70.3</v>
+      </c>
+      <c r="D5" s="17">
+        <v>75</v>
+      </c>
+      <c r="E5" s="7">
+        <v>88374</v>
+      </c>
+      <c r="F5" s="17">
+        <v>68.3</v>
+      </c>
+      <c r="G5" s="17">
+        <v>73</v>
+      </c>
+      <c r="H5" s="7">
+        <v>56335</v>
+      </c>
+      <c r="I5" s="17">
+        <v>73.3</v>
+      </c>
+      <c r="J5" s="17">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="9">
+        <v>18311</v>
+      </c>
+      <c r="C6" s="18">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="D6" s="18">
+        <v>72</v>
+      </c>
+      <c r="E6" s="10">
+        <v>11465</v>
+      </c>
+      <c r="F6" s="18">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="G6" s="18">
+        <v>70</v>
+      </c>
+      <c r="H6" s="10">
+        <v>6846</v>
+      </c>
+      <c r="I6" s="18">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="J6" s="18">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="9">
+        <v>15047</v>
+      </c>
+      <c r="C7" s="18">
+        <v>73.7</v>
+      </c>
+      <c r="D7" s="18">
+        <v>78</v>
+      </c>
+      <c r="E7" s="10">
+        <v>8882</v>
+      </c>
+      <c r="F7" s="18">
+        <v>72.5</v>
+      </c>
+      <c r="G7" s="18">
+        <v>77</v>
+      </c>
+      <c r="H7" s="10">
+        <v>6165</v>
+      </c>
+      <c r="I7" s="18">
+        <v>75.3</v>
+      </c>
+      <c r="J7" s="18">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="9">
+        <v>14220</v>
+      </c>
+      <c r="C8" s="18">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="D8" s="18">
+        <v>73</v>
+      </c>
+      <c r="E8" s="10">
+        <v>8703</v>
+      </c>
+      <c r="F8" s="18">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="G8" s="18">
+        <v>71</v>
+      </c>
+      <c r="H8" s="10">
+        <v>5517</v>
+      </c>
+      <c r="I8" s="18">
+        <v>71.8</v>
+      </c>
+      <c r="J8" s="18">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="9">
+        <v>13164</v>
+      </c>
+      <c r="C9" s="18">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="D9" s="18">
+        <v>75</v>
+      </c>
+      <c r="E9" s="10">
+        <v>7788</v>
+      </c>
+      <c r="F9" s="18">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="G9" s="18">
+        <v>73</v>
+      </c>
+      <c r="H9" s="10">
+        <v>5376</v>
+      </c>
+      <c r="I9" s="18">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="J9" s="18">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="9">
+        <v>17883</v>
+      </c>
+      <c r="C10" s="18">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="D10" s="18">
+        <v>73</v>
+      </c>
+      <c r="E10" s="10">
+        <v>11072</v>
+      </c>
+      <c r="F10" s="18">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="G10" s="18">
+        <v>71</v>
+      </c>
+      <c r="H10" s="10">
+        <v>6811</v>
+      </c>
+      <c r="I10" s="18">
+        <v>71.8</v>
+      </c>
+      <c r="J10" s="18">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="9">
+        <v>3328</v>
+      </c>
+      <c r="C11" s="18">
+        <v>71.3</v>
+      </c>
+      <c r="D11" s="18">
+        <v>76</v>
+      </c>
+      <c r="E11" s="10">
+        <v>2029</v>
+      </c>
+      <c r="F11" s="18">
+        <v>69.2</v>
+      </c>
+      <c r="G11" s="18">
+        <v>74</v>
+      </c>
+      <c r="H11" s="10">
+        <v>1299</v>
+      </c>
+      <c r="I11" s="18">
+        <v>74.7</v>
+      </c>
+      <c r="J11" s="18">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="9">
+        <v>10135</v>
+      </c>
+      <c r="C12" s="18">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="D12" s="18">
+        <v>75</v>
+      </c>
+      <c r="E12" s="10">
+        <v>6565</v>
+      </c>
+      <c r="F12" s="18">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="G12" s="18">
+        <v>75</v>
+      </c>
+      <c r="H12" s="10">
+        <v>3570</v>
+      </c>
+      <c r="I12" s="18">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="J12" s="18">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="9">
+        <v>3385</v>
+      </c>
+      <c r="C13" s="18">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="D13" s="18">
+        <v>76</v>
+      </c>
+      <c r="E13" s="10">
+        <v>2072</v>
+      </c>
+      <c r="F13" s="18">
+        <v>67</v>
+      </c>
+      <c r="G13" s="18">
+        <v>73</v>
+      </c>
+      <c r="H13" s="10">
+        <v>1313</v>
+      </c>
+      <c r="I13" s="18">
+        <v>73.8</v>
+      </c>
+      <c r="J13" s="18">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="9">
+        <v>4270</v>
+      </c>
+      <c r="C14" s="18">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="D14" s="18">
+        <v>76</v>
+      </c>
+      <c r="E14" s="10">
+        <v>2553</v>
+      </c>
+      <c r="F14" s="18">
+        <v>68.5</v>
+      </c>
+      <c r="G14" s="18">
+        <v>74</v>
+      </c>
+      <c r="H14" s="10">
+        <v>1717</v>
+      </c>
+      <c r="I14" s="18">
+        <v>75.7</v>
+      </c>
+      <c r="J14" s="18">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="9">
+        <v>8866</v>
+      </c>
+      <c r="C15" s="18">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="D15" s="18">
+        <v>76</v>
+      </c>
+      <c r="E15" s="10">
+        <v>5340</v>
+      </c>
+      <c r="F15" s="18">
+        <v>68.3</v>
+      </c>
+      <c r="G15" s="18">
+        <v>73</v>
+      </c>
+      <c r="H15" s="10">
+        <v>3526</v>
+      </c>
+      <c r="I15" s="18">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="J15" s="18">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="9">
+        <v>4247</v>
+      </c>
+      <c r="C16" s="18">
+        <v>70.7</v>
+      </c>
+      <c r="D16" s="18">
+        <v>75</v>
+      </c>
+      <c r="E16" s="10">
+        <v>2571</v>
+      </c>
+      <c r="F16" s="18">
+        <v>67.8</v>
+      </c>
+      <c r="G16" s="18">
+        <v>72</v>
+      </c>
+      <c r="H16" s="10">
+        <v>1676</v>
+      </c>
+      <c r="I16" s="18">
+        <v>75.2</v>
+      </c>
+      <c r="J16" s="18">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="9">
+        <v>6228</v>
+      </c>
+      <c r="C17" s="18">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="D17" s="18">
+        <v>75</v>
+      </c>
+      <c r="E17" s="10">
+        <v>3735</v>
+      </c>
+      <c r="F17" s="18">
+        <v>68.2</v>
+      </c>
+      <c r="G17" s="18">
+        <v>72</v>
+      </c>
+      <c r="H17" s="10">
+        <v>2493</v>
+      </c>
+      <c r="I17" s="18">
+        <v>76.2</v>
+      </c>
+      <c r="J17" s="18">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="9">
+        <v>4959</v>
+      </c>
+      <c r="C18" s="18">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="D18" s="18">
+        <v>76</v>
+      </c>
+      <c r="E18" s="10">
+        <v>2978</v>
+      </c>
+      <c r="F18" s="18">
+        <v>69.2</v>
+      </c>
+      <c r="G18" s="18">
+        <v>73</v>
+      </c>
+      <c r="H18" s="10">
+        <v>1981</v>
+      </c>
+      <c r="I18" s="18">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="J18" s="18">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="9">
+        <v>7374</v>
+      </c>
+      <c r="C19" s="18">
+        <v>69.2</v>
+      </c>
+      <c r="D19" s="18">
+        <v>74</v>
+      </c>
+      <c r="E19" s="10">
+        <v>4481</v>
+      </c>
+      <c r="F19" s="18">
+        <v>66.7</v>
+      </c>
+      <c r="G19" s="18">
+        <v>71</v>
+      </c>
+      <c r="H19" s="10">
+        <v>2893</v>
+      </c>
+      <c r="I19" s="18">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="J19" s="18">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="9">
+        <v>2268</v>
+      </c>
+      <c r="C20" s="18">
+        <v>68</v>
+      </c>
+      <c r="D20" s="18">
+        <v>72</v>
+      </c>
+      <c r="E20" s="10">
+        <v>1423</v>
+      </c>
+      <c r="F20" s="18">
+        <v>66.3</v>
+      </c>
+      <c r="G20" s="18">
+        <v>70</v>
+      </c>
+      <c r="H20" s="10">
+        <v>845</v>
+      </c>
+      <c r="I20" s="18">
+        <v>70.8</v>
+      </c>
+      <c r="J20" s="18">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="9">
+        <v>3101</v>
+      </c>
+      <c r="C21" s="18">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="D21" s="18">
+        <v>73</v>
+      </c>
+      <c r="E21" s="10">
+        <v>1977</v>
+      </c>
+      <c r="F21" s="18">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="G21" s="18">
+        <v>71</v>
+      </c>
+      <c r="H21" s="10">
+        <v>1124</v>
+      </c>
+      <c r="I21" s="18">
+        <v>72.2</v>
+      </c>
+      <c r="J21" s="18">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="9">
+        <v>848</v>
+      </c>
+      <c r="C22" s="18">
+        <v>73.3</v>
+      </c>
+      <c r="D22" s="18">
+        <v>78</v>
+      </c>
+      <c r="E22" s="10">
+        <v>512</v>
+      </c>
+      <c r="F22" s="18">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="G22" s="18">
+        <v>77</v>
+      </c>
+      <c r="H22" s="10">
+        <v>336</v>
+      </c>
+      <c r="I22" s="18">
+        <v>76.2</v>
+      </c>
+      <c r="J22" s="18">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="9">
+        <v>2639</v>
+      </c>
+      <c r="C23" s="18">
+        <v>70.3</v>
+      </c>
+      <c r="D23" s="18">
+        <v>75</v>
+      </c>
+      <c r="E23" s="10">
+        <v>1595</v>
+      </c>
+      <c r="F23" s="18">
+        <v>68.5</v>
+      </c>
+      <c r="G23" s="18">
+        <v>73</v>
+      </c>
+      <c r="H23" s="10">
+        <v>1044</v>
+      </c>
+      <c r="I23" s="18">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="J23" s="18">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="9">
+        <v>2167</v>
+      </c>
+      <c r="C24" s="18">
+        <v>71.2</v>
+      </c>
+      <c r="D24" s="18">
+        <v>77</v>
+      </c>
+      <c r="E24" s="10">
+        <v>1314</v>
+      </c>
+      <c r="F24" s="18">
+        <v>70</v>
+      </c>
+      <c r="G24" s="18">
+        <v>76</v>
+      </c>
+      <c r="H24" s="10">
+        <v>853</v>
+      </c>
+      <c r="I24" s="18">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="J24" s="18">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="9">
+        <v>1746</v>
+      </c>
+      <c r="C25" s="18">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="D25" s="18">
+        <v>75</v>
+      </c>
+      <c r="E25" s="10">
+        <v>1012</v>
+      </c>
+      <c r="F25" s="18">
+        <v>68.2</v>
+      </c>
+      <c r="G25" s="18">
+        <v>72</v>
+      </c>
+      <c r="H25" s="10">
+        <v>734</v>
+      </c>
+      <c r="I25" s="18">
+        <v>74</v>
+      </c>
+      <c r="J25" s="18">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="9">
+        <v>475</v>
+      </c>
+      <c r="C26" s="18">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="D26" s="18">
+        <v>76</v>
+      </c>
+      <c r="E26" s="10">
+        <v>279</v>
+      </c>
+      <c r="F26" s="18">
+        <v>69</v>
+      </c>
+      <c r="G26" s="18">
+        <v>74</v>
+      </c>
+      <c r="H26" s="10">
+        <v>196</v>
+      </c>
+      <c r="I26" s="18">
+        <v>77.2</v>
+      </c>
+      <c r="J26" s="18">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="12">
+        <v>48</v>
+      </c>
+      <c r="C27" s="19">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="D27" s="19">
+        <v>79</v>
+      </c>
+      <c r="E27" s="13">
+        <v>28</v>
+      </c>
+      <c r="F27" s="19">
+        <v>69.3</v>
+      </c>
+      <c r="G27" s="19">
+        <v>75.5</v>
+      </c>
+      <c r="H27" s="13">
+        <v>20</v>
+      </c>
+      <c r="I27" s="19">
+        <v>80.3</v>
+      </c>
+      <c r="J27" s="19">
+        <v>86.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="20"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B29" s="14"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="20"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:J32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+    <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
         <v>142240</v>
       </c>
       <c r="C5" s="17">
         <v>69.599999999999994</v>
       </c>
       <c r="D5" s="17">
         <v>74</v>
       </c>
       <c r="E5" s="7">
         <v>87074</v>
       </c>
       <c r="F5" s="17">
         <v>67.599999999999994</v>
       </c>
       <c r="G5" s="17">
         <v>72</v>
       </c>
       <c r="H5" s="7">
         <v>55166</v>
       </c>
       <c r="I5" s="17">
         <v>72.599999999999994</v>
       </c>
       <c r="J5" s="17">
         <v>77</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="9">
         <v>14870</v>
       </c>
       <c r="C6" s="18">
         <v>73</v>
       </c>
       <c r="D6" s="18">
         <v>77</v>
       </c>
       <c r="E6" s="10">
         <v>8782</v>
       </c>
       <c r="F6" s="18">
         <v>72.099999999999994</v>
       </c>
       <c r="G6" s="18">
         <v>77</v>
       </c>
       <c r="H6" s="10">
         <v>6088</v>
       </c>
       <c r="I6" s="18">
         <v>74.400000000000006</v>
       </c>
       <c r="J6" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9">
         <v>9023</v>
       </c>
       <c r="C7" s="18">
         <v>68.400000000000006</v>
       </c>
       <c r="D7" s="18">
         <v>72</v>
       </c>
       <c r="E7" s="10">
         <v>5547</v>
       </c>
       <c r="F7" s="18">
         <v>67.099999999999994</v>
       </c>
       <c r="G7" s="18">
         <v>71</v>
       </c>
       <c r="H7" s="10">
         <v>3476</v>
       </c>
       <c r="I7" s="18">
         <v>70.599999999999994</v>
       </c>
       <c r="J7" s="18">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="9">
         <v>2550</v>
       </c>
       <c r="C8" s="18">
         <v>69.900000000000006</v>
       </c>
       <c r="D8" s="18">
         <v>75</v>
       </c>
       <c r="E8" s="10">
         <v>1568</v>
       </c>
       <c r="F8" s="18">
         <v>68.2</v>
       </c>
       <c r="G8" s="18">
         <v>73</v>
       </c>
       <c r="H8" s="10">
         <v>982</v>
       </c>
       <c r="I8" s="18">
         <v>72.599999999999994</v>
       </c>
       <c r="J8" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="9">
         <v>2196</v>
       </c>
       <c r="C9" s="18">
         <v>70.099999999999994</v>
       </c>
       <c r="D9" s="18">
         <v>76</v>
       </c>
       <c r="E9" s="10">
         <v>1369</v>
       </c>
       <c r="F9" s="18">
         <v>68.3</v>
       </c>
       <c r="G9" s="18">
         <v>74</v>
       </c>
       <c r="H9" s="10">
         <v>827</v>
       </c>
       <c r="I9" s="18">
         <v>73.099999999999994</v>
       </c>
       <c r="J9" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="9">
         <v>5145</v>
       </c>
       <c r="C10" s="18">
         <v>68.5</v>
       </c>
       <c r="D10" s="18">
         <v>73</v>
       </c>
       <c r="E10" s="10">
         <v>3114</v>
       </c>
       <c r="F10" s="18">
         <v>67.3</v>
       </c>
       <c r="G10" s="18">
         <v>71</v>
       </c>
       <c r="H10" s="10">
         <v>2031</v>
       </c>
       <c r="I10" s="18">
         <v>70.3</v>
       </c>
       <c r="J10" s="18">
         <v>75</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="9">
         <v>4328</v>
       </c>
       <c r="C11" s="18">
         <v>68.900000000000006</v>
       </c>
       <c r="D11" s="18">
         <v>73</v>
       </c>
       <c r="E11" s="10">
         <v>2611</v>
       </c>
       <c r="F11" s="18">
         <v>67</v>
       </c>
       <c r="G11" s="18">
         <v>71</v>
       </c>
       <c r="H11" s="10">
         <v>1717</v>
       </c>
       <c r="I11" s="18">
         <v>71.8</v>
       </c>
       <c r="J11" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9">
         <v>1714</v>
       </c>
       <c r="C12" s="18">
         <v>70.5</v>
       </c>
       <c r="D12" s="18">
         <v>75</v>
       </c>
       <c r="E12" s="10">
         <v>1011</v>
       </c>
       <c r="F12" s="18">
         <v>68.7</v>
       </c>
       <c r="G12" s="18">
         <v>73</v>
       </c>
       <c r="H12" s="10">
         <v>703</v>
       </c>
       <c r="I12" s="18">
         <v>73</v>
       </c>
       <c r="J12" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="9">
         <v>17773</v>
       </c>
       <c r="C13" s="18">
         <v>67.8</v>
       </c>
       <c r="D13" s="18">
         <v>72</v>
       </c>
       <c r="E13" s="10">
         <v>11126</v>
       </c>
       <c r="F13" s="18">
         <v>66.400000000000006</v>
       </c>
       <c r="G13" s="18">
         <v>70</v>
       </c>
       <c r="H13" s="10">
         <v>6647</v>
       </c>
       <c r="I13" s="18">
         <v>70.099999999999994</v>
       </c>
       <c r="J13" s="18">
         <v>74</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="9">
         <v>9730</v>
       </c>
       <c r="C14" s="18">
         <v>68.5</v>
       </c>
       <c r="D14" s="18">
         <v>74</v>
       </c>
       <c r="E14" s="10">
         <v>6231</v>
       </c>
       <c r="F14" s="18">
         <v>67.7</v>
       </c>
       <c r="G14" s="18">
         <v>74</v>
       </c>
       <c r="H14" s="10">
         <v>3499</v>
       </c>
       <c r="I14" s="18">
         <v>70.099999999999994</v>
       </c>
       <c r="J14" s="18">
         <v>74</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="9">
         <v>3179</v>
       </c>
       <c r="C15" s="18">
         <v>70.3</v>
       </c>
       <c r="D15" s="18">
         <v>75</v>
       </c>
       <c r="E15" s="10">
         <v>1926</v>
       </c>
       <c r="F15" s="18">
         <v>67.8</v>
       </c>
       <c r="G15" s="18">
         <v>73</v>
       </c>
       <c r="H15" s="10">
         <v>1253</v>
       </c>
       <c r="I15" s="18">
         <v>74</v>
       </c>
       <c r="J15" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="9">
         <v>3307</v>
       </c>
       <c r="C16" s="18">
         <v>70.099999999999994</v>
       </c>
       <c r="D16" s="18">
         <v>75</v>
       </c>
       <c r="E16" s="10">
         <v>2004</v>
       </c>
       <c r="F16" s="18">
         <v>68.099999999999994</v>
       </c>
       <c r="G16" s="18">
         <v>73</v>
       </c>
       <c r="H16" s="10">
         <v>1303</v>
       </c>
       <c r="I16" s="18">
         <v>73.2</v>
       </c>
       <c r="J16" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9">
         <v>4250</v>
       </c>
       <c r="C17" s="18">
         <v>70.900000000000006</v>
       </c>
       <c r="D17" s="18">
         <v>76</v>
       </c>
       <c r="E17" s="10">
         <v>2579</v>
       </c>
       <c r="F17" s="18">
         <v>68</v>
       </c>
       <c r="G17" s="18">
         <v>73</v>
       </c>
       <c r="H17" s="10">
         <v>1671</v>
       </c>
       <c r="I17" s="18">
         <v>75.400000000000006</v>
       </c>
       <c r="J17" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="9">
         <v>8550</v>
       </c>
       <c r="C18" s="18">
         <v>68.2</v>
       </c>
       <c r="D18" s="18">
         <v>73</v>
       </c>
       <c r="E18" s="10">
         <v>5288</v>
       </c>
       <c r="F18" s="18">
         <v>66.5</v>
       </c>
       <c r="G18" s="18">
         <v>71</v>
       </c>
       <c r="H18" s="10">
         <v>3262</v>
       </c>
       <c r="I18" s="18">
         <v>71.099999999999994</v>
       </c>
       <c r="J18" s="18">
         <v>75</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="9">
         <v>8816</v>
       </c>
       <c r="C19" s="18">
         <v>70.5</v>
       </c>
       <c r="D19" s="18">
         <v>75</v>
       </c>
       <c r="E19" s="10">
         <v>5217</v>
       </c>
       <c r="F19" s="18">
         <v>67.8</v>
       </c>
       <c r="G19" s="18">
         <v>72</v>
       </c>
       <c r="H19" s="10">
         <v>3599</v>
       </c>
       <c r="I19" s="18">
         <v>74.5</v>
       </c>
       <c r="J19" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="9">
         <v>4205</v>
       </c>
       <c r="C20" s="18">
         <v>70.2</v>
       </c>
       <c r="D20" s="18">
         <v>75</v>
       </c>
       <c r="E20" s="10">
         <v>2595</v>
       </c>
       <c r="F20" s="18">
         <v>67.400000000000006</v>
       </c>
       <c r="G20" s="18">
         <v>72</v>
       </c>
       <c r="H20" s="10">
         <v>1610</v>
       </c>
       <c r="I20" s="18">
         <v>74.7</v>
       </c>
       <c r="J20" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="9">
         <v>6429</v>
       </c>
       <c r="C21" s="18">
         <v>70.7</v>
       </c>
       <c r="D21" s="18">
         <v>75</v>
       </c>
       <c r="E21" s="10">
         <v>3784</v>
       </c>
       <c r="F21" s="18">
         <v>67.400000000000006</v>
       </c>
       <c r="G21" s="18">
         <v>71</v>
       </c>
       <c r="H21" s="10">
         <v>2645</v>
       </c>
       <c r="I21" s="18">
         <v>75.400000000000006</v>
       </c>
       <c r="J21" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="9">
         <v>4736</v>
       </c>
       <c r="C22" s="18">
         <v>71.599999999999994</v>
       </c>
       <c r="D22" s="18">
         <v>75</v>
       </c>
       <c r="E22" s="10">
         <v>2837</v>
       </c>
       <c r="F22" s="18">
         <v>68.599999999999994</v>
       </c>
       <c r="G22" s="18">
         <v>72</v>
       </c>
       <c r="H22" s="10">
         <v>1899</v>
       </c>
       <c r="I22" s="18">
         <v>76</v>
       </c>
       <c r="J22" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="9">
         <v>8544</v>
       </c>
       <c r="C23" s="18">
         <v>70.8</v>
       </c>
       <c r="D23" s="18">
         <v>75</v>
       </c>
       <c r="E23" s="10">
         <v>5144</v>
       </c>
       <c r="F23" s="18">
         <v>68.5</v>
       </c>
       <c r="G23" s="18">
         <v>73</v>
       </c>
       <c r="H23" s="10">
         <v>3400</v>
       </c>
       <c r="I23" s="18">
         <v>74.2</v>
       </c>
       <c r="J23" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="9">
         <v>9020</v>
       </c>
       <c r="C24" s="18">
         <v>66.599999999999994</v>
       </c>
       <c r="D24" s="18">
         <v>71</v>
       </c>
       <c r="E24" s="10">
         <v>5679</v>
       </c>
       <c r="F24" s="18">
         <v>64.8</v>
       </c>
       <c r="G24" s="18">
         <v>69</v>
       </c>
       <c r="H24" s="10">
         <v>3341</v>
       </c>
       <c r="I24" s="18">
         <v>69.599999999999994</v>
       </c>
       <c r="J24" s="18">
         <v>74</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="9">
         <v>7312</v>
       </c>
       <c r="C25" s="18">
         <v>68.900000000000006</v>
       </c>
       <c r="D25" s="18">
         <v>73</v>
       </c>
       <c r="E25" s="10">
         <v>4523</v>
       </c>
       <c r="F25" s="18">
         <v>66</v>
       </c>
       <c r="G25" s="18">
         <v>70</v>
       </c>
       <c r="H25" s="10">
         <v>2789</v>
       </c>
       <c r="I25" s="18">
         <v>73.599999999999994</v>
       </c>
       <c r="J25" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="9">
         <v>761</v>
       </c>
       <c r="C26" s="18">
         <v>73.400000000000006</v>
       </c>
       <c r="D26" s="18">
         <v>78</v>
       </c>
       <c r="E26" s="10">
         <v>443</v>
       </c>
       <c r="F26" s="18">
         <v>70.400000000000006</v>
       </c>
       <c r="G26" s="18">
         <v>76</v>
       </c>
       <c r="H26" s="10">
         <v>318</v>
       </c>
       <c r="I26" s="18">
         <v>77.599999999999994</v>
       </c>
       <c r="J26" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="9">
         <v>3008</v>
       </c>
       <c r="C27" s="18">
         <v>68.7</v>
       </c>
       <c r="D27" s="18">
         <v>73</v>
       </c>
       <c r="E27" s="10">
         <v>1925</v>
       </c>
       <c r="F27" s="18">
         <v>67.2</v>
       </c>
       <c r="G27" s="18">
         <v>72</v>
       </c>
       <c r="H27" s="10">
         <v>1083</v>
       </c>
       <c r="I27" s="18">
         <v>71.3</v>
       </c>
       <c r="J27" s="18">
         <v>75</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="9">
         <v>2296</v>
       </c>
       <c r="C28" s="18">
         <v>68.5</v>
       </c>
       <c r="D28" s="18">
         <v>73</v>
       </c>
       <c r="E28" s="10">
         <v>1455</v>
       </c>
       <c r="F28" s="18">
         <v>66.5</v>
       </c>
       <c r="G28" s="18">
         <v>71</v>
       </c>
       <c r="H28" s="10">
         <v>841</v>
       </c>
       <c r="I28" s="18">
         <v>72</v>
       </c>
       <c r="J28" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="9">
         <v>457</v>
       </c>
       <c r="C29" s="18">
         <v>71.7</v>
       </c>
       <c r="D29" s="18">
         <v>76</v>
       </c>
       <c r="E29" s="10">
         <v>290</v>
       </c>
       <c r="F29" s="18">
         <v>67.8</v>
       </c>
       <c r="G29" s="18">
         <v>72</v>
       </c>
       <c r="H29" s="10">
         <v>167</v>
       </c>
       <c r="I29" s="18">
         <v>78.400000000000006</v>
       </c>
       <c r="J29" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="30" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="12">
         <v>41</v>
       </c>
       <c r="C30" s="19">
         <v>75.2</v>
       </c>
       <c r="D30" s="19">
         <v>80</v>
       </c>
       <c r="E30" s="13">
         <v>26</v>
       </c>
       <c r="F30" s="19">
         <v>72.8</v>
       </c>
       <c r="G30" s="19">
         <v>79.5</v>
       </c>
       <c r="H30" s="13">
         <v>15</v>
       </c>
       <c r="I30" s="19">
         <v>79.3</v>
       </c>
       <c r="J30" s="19">
         <v>83</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B32" s="14"/>
       <c r="E32" s="14"/>
       <c r="H32" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K4" sqref="K4"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>25</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
         <v>142283</v>
       </c>
       <c r="C5" s="17">
         <v>69.27</v>
       </c>
       <c r="D5" s="17">
         <v>74</v>
       </c>
       <c r="E5" s="7">
         <v>87682</v>
       </c>
       <c r="F5" s="17">
         <v>67.33</v>
       </c>
       <c r="G5" s="17">
         <v>72</v>
       </c>
       <c r="H5" s="7">
         <v>54601</v>
       </c>
       <c r="I5" s="17">
         <v>72.37</v>
       </c>
       <c r="J5" s="17">
         <v>77</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="9">
         <v>15119</v>
       </c>
       <c r="C6" s="18">
         <v>72.55</v>
       </c>
       <c r="D6" s="18">
         <v>77</v>
       </c>
       <c r="E6" s="10">
         <v>8992</v>
       </c>
       <c r="F6" s="18">
         <v>71.42</v>
       </c>
       <c r="G6" s="18">
         <v>76</v>
       </c>
       <c r="H6" s="10">
         <v>6127</v>
       </c>
       <c r="I6" s="18">
         <v>74.22</v>
       </c>
       <c r="J6" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9">
         <v>9017</v>
       </c>
       <c r="C7" s="18">
         <v>68.27</v>
       </c>
       <c r="D7" s="18">
         <v>72</v>
       </c>
       <c r="E7" s="10">
         <v>5542</v>
       </c>
       <c r="F7" s="18">
         <v>66.819999999999993</v>
       </c>
       <c r="G7" s="18">
         <v>71</v>
       </c>
       <c r="H7" s="10">
         <v>3475</v>
       </c>
       <c r="I7" s="18">
         <v>70.58</v>
       </c>
       <c r="J7" s="18">
         <v>74</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="9">
         <v>2621</v>
       </c>
       <c r="C8" s="18">
         <v>69.81</v>
       </c>
       <c r="D8" s="18">
         <v>75</v>
       </c>
       <c r="E8" s="10">
         <v>1590</v>
       </c>
       <c r="F8" s="18">
         <v>68.19</v>
       </c>
       <c r="G8" s="18">
         <v>73</v>
       </c>
       <c r="H8" s="10">
         <v>1031</v>
       </c>
       <c r="I8" s="18">
         <v>72.3</v>
       </c>
       <c r="J8" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="9">
         <v>2196</v>
       </c>
       <c r="C9" s="18">
         <v>70.069999999999993</v>
       </c>
       <c r="D9" s="18">
         <v>76</v>
       </c>
       <c r="E9" s="10">
         <v>1391</v>
       </c>
       <c r="F9" s="18">
         <v>68.459999999999994</v>
       </c>
       <c r="G9" s="18">
         <v>74</v>
       </c>
       <c r="H9" s="10">
         <v>805</v>
       </c>
       <c r="I9" s="18">
         <v>72.86</v>
       </c>
       <c r="J9" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="9">
         <v>4993</v>
       </c>
       <c r="C10" s="18">
         <v>68.260000000000005</v>
       </c>
       <c r="D10" s="18">
         <v>73</v>
       </c>
       <c r="E10" s="10">
         <v>2987</v>
       </c>
       <c r="F10" s="18">
         <v>66.81</v>
       </c>
       <c r="G10" s="18">
         <v>71</v>
       </c>
       <c r="H10" s="10">
         <v>2006</v>
       </c>
       <c r="I10" s="18">
         <v>70.42</v>
       </c>
       <c r="J10" s="18">
         <v>75</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="9">
         <v>4355</v>
       </c>
       <c r="C11" s="18">
         <v>68.62</v>
       </c>
       <c r="D11" s="18">
         <v>73</v>
       </c>
       <c r="E11" s="10">
         <v>2638</v>
       </c>
       <c r="F11" s="18">
         <v>66.84</v>
       </c>
       <c r="G11" s="18">
         <v>71</v>
       </c>
       <c r="H11" s="10">
         <v>1717</v>
       </c>
       <c r="I11" s="18">
         <v>71.349999999999994</v>
       </c>
       <c r="J11" s="18">
         <v>75</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9">
         <v>1639</v>
       </c>
       <c r="C12" s="18">
         <v>70.31</v>
       </c>
       <c r="D12" s="18">
         <v>74</v>
       </c>
       <c r="E12" s="10">
         <v>973</v>
       </c>
       <c r="F12" s="18">
         <v>68.41</v>
       </c>
       <c r="G12" s="18">
         <v>73</v>
       </c>
       <c r="H12" s="10">
         <v>666</v>
       </c>
       <c r="I12" s="18">
         <v>73.08</v>
       </c>
       <c r="J12" s="18">
         <v>76</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="9">
         <v>17787</v>
       </c>
       <c r="C13" s="18">
         <v>67.37</v>
       </c>
       <c r="D13" s="18">
         <v>72</v>
       </c>
       <c r="E13" s="10">
         <v>11119</v>
       </c>
       <c r="F13" s="18">
         <v>66.099999999999994</v>
       </c>
       <c r="G13" s="18">
         <v>70</v>
       </c>
       <c r="H13" s="10">
         <v>6668</v>
       </c>
       <c r="I13" s="18">
         <v>69.5</v>
       </c>
       <c r="J13" s="18">
         <v>74</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="9">
         <v>9599</v>
       </c>
       <c r="C14" s="18">
         <v>68.17</v>
       </c>
       <c r="D14" s="18">
         <v>74</v>
       </c>
       <c r="E14" s="10">
         <v>6322</v>
       </c>
       <c r="F14" s="18">
         <v>67.42</v>
       </c>
       <c r="G14" s="18">
         <v>74</v>
       </c>
       <c r="H14" s="10">
         <v>3277</v>
       </c>
       <c r="I14" s="18">
         <v>69.61</v>
       </c>
       <c r="J14" s="18">
         <v>74</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="9">
         <v>3242</v>
       </c>
       <c r="C15" s="18">
         <v>70.13</v>
       </c>
       <c r="D15" s="18">
         <v>75</v>
       </c>
       <c r="E15" s="10">
         <v>2003</v>
       </c>
       <c r="F15" s="18">
         <v>68.5</v>
       </c>
       <c r="G15" s="18">
         <v>73</v>
       </c>
       <c r="H15" s="10">
         <v>1239</v>
       </c>
       <c r="I15" s="18">
         <v>72.77</v>
       </c>
       <c r="J15" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="9">
         <v>3373</v>
       </c>
       <c r="C16" s="18">
         <v>70.02</v>
       </c>
       <c r="D16" s="18">
         <v>75</v>
       </c>
       <c r="E16" s="10">
         <v>2084</v>
       </c>
       <c r="F16" s="18">
         <v>67.760000000000005</v>
       </c>
       <c r="G16" s="18">
         <v>73</v>
       </c>
       <c r="H16" s="10">
         <v>1289</v>
       </c>
       <c r="I16" s="18">
         <v>73.69</v>
       </c>
       <c r="J16" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9">
         <v>4258</v>
       </c>
       <c r="C17" s="18">
         <v>70.63</v>
       </c>
       <c r="D17" s="18">
         <v>76</v>
       </c>
       <c r="E17" s="10">
         <v>2620</v>
       </c>
       <c r="F17" s="18">
         <v>67.959999999999994</v>
       </c>
       <c r="G17" s="18">
         <v>73</v>
       </c>
       <c r="H17" s="10">
         <v>1638</v>
       </c>
       <c r="I17" s="18">
         <v>74.88</v>
       </c>
       <c r="J17" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="9">
         <v>8690</v>
       </c>
       <c r="C18" s="18">
         <v>67.58</v>
       </c>
       <c r="D18" s="18">
         <v>72</v>
       </c>
       <c r="E18" s="10">
         <v>5351</v>
       </c>
       <c r="F18" s="18">
         <v>65.41</v>
       </c>
       <c r="G18" s="18">
         <v>70</v>
       </c>
       <c r="H18" s="10">
         <v>3339</v>
       </c>
       <c r="I18" s="18">
         <v>71.06</v>
       </c>
       <c r="J18" s="18">
         <v>75</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="9">
         <v>8690</v>
       </c>
       <c r="C19" s="18">
         <v>70.03</v>
       </c>
       <c r="D19" s="18">
         <v>75</v>
       </c>
       <c r="E19" s="10">
         <v>5246</v>
       </c>
       <c r="F19" s="18">
         <v>66.95</v>
       </c>
       <c r="G19" s="18">
         <v>71</v>
       </c>
       <c r="H19" s="10">
         <v>3444</v>
       </c>
       <c r="I19" s="18">
         <v>74.709999999999994</v>
       </c>
       <c r="J19" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="9">
         <v>4261</v>
       </c>
       <c r="C20" s="18">
         <v>69.430000000000007</v>
       </c>
       <c r="D20" s="18">
         <v>74</v>
       </c>
       <c r="E20" s="10">
         <v>2566</v>
       </c>
       <c r="F20" s="18">
         <v>66.69</v>
       </c>
       <c r="G20" s="18">
         <v>71</v>
       </c>
       <c r="H20" s="10">
         <v>1695</v>
       </c>
       <c r="I20" s="18">
         <v>73.59</v>
       </c>
       <c r="J20" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="9">
         <v>6471</v>
       </c>
       <c r="C21" s="18">
         <v>70.459999999999994</v>
       </c>
       <c r="D21" s="18">
         <v>74</v>
       </c>
       <c r="E21" s="10">
         <v>3865</v>
       </c>
       <c r="F21" s="18">
         <v>67.05</v>
       </c>
       <c r="G21" s="18">
         <v>71</v>
       </c>
       <c r="H21" s="10">
         <v>2606</v>
       </c>
       <c r="I21" s="18">
         <v>75.510000000000005</v>
       </c>
       <c r="J21" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="9">
         <v>4917</v>
       </c>
       <c r="C22" s="18">
         <v>71.010000000000005</v>
       </c>
       <c r="D22" s="18">
         <v>75</v>
       </c>
       <c r="E22" s="10">
         <v>2933</v>
       </c>
       <c r="F22" s="18">
         <v>67.95</v>
       </c>
       <c r="G22" s="18">
         <v>72</v>
       </c>
       <c r="H22" s="10">
         <v>1984</v>
       </c>
       <c r="I22" s="18">
         <v>75.540000000000006</v>
       </c>
       <c r="J22" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="9">
         <v>8629</v>
       </c>
       <c r="C23" s="18">
         <v>70.53</v>
       </c>
       <c r="D23" s="18">
         <v>75</v>
       </c>
       <c r="E23" s="10">
         <v>5196</v>
       </c>
       <c r="F23" s="18">
         <v>68.180000000000007</v>
       </c>
       <c r="G23" s="18">
         <v>73</v>
       </c>
       <c r="H23" s="10">
         <v>3433</v>
       </c>
       <c r="I23" s="18">
         <v>74.099999999999994</v>
       </c>
       <c r="J23" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="9">
         <v>8418</v>
       </c>
       <c r="C24" s="18">
         <v>67.88</v>
       </c>
       <c r="D24" s="18">
         <v>72</v>
       </c>
       <c r="E24" s="10">
         <v>5410</v>
       </c>
       <c r="F24" s="18">
         <v>65.959999999999994</v>
       </c>
       <c r="G24" s="18">
         <v>70</v>
       </c>
       <c r="H24" s="10">
         <v>3008</v>
       </c>
       <c r="I24" s="18">
         <v>71.33</v>
       </c>
       <c r="J24" s="18">
         <v>75</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="9">
         <v>7488</v>
       </c>
       <c r="C25" s="18">
         <v>68.239999999999995</v>
       </c>
       <c r="D25" s="18">
         <v>73</v>
       </c>
       <c r="E25" s="10">
         <v>4678</v>
       </c>
       <c r="F25" s="18">
         <v>65.66</v>
       </c>
       <c r="G25" s="18">
         <v>69</v>
       </c>
       <c r="H25" s="10">
         <v>2810</v>
       </c>
       <c r="I25" s="18">
         <v>72.52</v>
       </c>
       <c r="J25" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="9">
         <v>756</v>
       </c>
       <c r="C26" s="18">
         <v>72.239999999999995</v>
       </c>
       <c r="D26" s="18">
         <v>76</v>
       </c>
       <c r="E26" s="10">
         <v>453</v>
       </c>
       <c r="F26" s="18">
         <v>69.23</v>
       </c>
       <c r="G26" s="18">
         <v>74</v>
       </c>
       <c r="H26" s="10">
         <v>303</v>
       </c>
       <c r="I26" s="18">
         <v>76.75</v>
       </c>
       <c r="J26" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="9">
         <v>3135</v>
       </c>
       <c r="C27" s="18">
         <v>67.64</v>
       </c>
       <c r="D27" s="18">
         <v>73</v>
       </c>
       <c r="E27" s="10">
         <v>2047</v>
       </c>
       <c r="F27" s="18">
         <v>66.31</v>
       </c>
       <c r="G27" s="18">
         <v>71</v>
       </c>
       <c r="H27" s="10">
         <v>1088</v>
       </c>
       <c r="I27" s="18">
         <v>70.13</v>
       </c>
       <c r="J27" s="18">
         <v>75</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="9">
         <v>2188</v>
       </c>
       <c r="C28" s="18">
         <v>67.39</v>
       </c>
       <c r="D28" s="18">
         <v>72</v>
       </c>
       <c r="E28" s="10">
         <v>1432</v>
       </c>
       <c r="F28" s="18">
         <v>66.16</v>
       </c>
       <c r="G28" s="18">
         <v>71</v>
       </c>
       <c r="H28" s="10">
         <v>756</v>
       </c>
       <c r="I28" s="18">
         <v>69.72</v>
       </c>
       <c r="J28" s="18">
         <v>74</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="9">
         <v>404</v>
       </c>
       <c r="C29" s="18">
         <v>73.19</v>
       </c>
       <c r="D29" s="18">
         <v>76</v>
       </c>
       <c r="E29" s="10">
         <v>218</v>
       </c>
       <c r="F29" s="18">
         <v>69.03</v>
       </c>
       <c r="G29" s="18">
         <v>71.5</v>
       </c>
       <c r="H29" s="10">
         <v>186</v>
       </c>
       <c r="I29" s="18">
         <v>78.05</v>
       </c>
       <c r="J29" s="18">
         <v>81.5</v>
       </c>
     </row>
-    <row r="30" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="12">
         <v>37</v>
       </c>
       <c r="C30" s="19">
         <v>69.84</v>
       </c>
       <c r="D30" s="19">
         <v>77</v>
       </c>
       <c r="E30" s="13">
         <v>26</v>
       </c>
       <c r="F30" s="19">
         <v>65.959999999999994</v>
       </c>
       <c r="G30" s="19">
         <v>69.5</v>
       </c>
       <c r="H30" s="13">
         <v>11</v>
       </c>
       <c r="I30" s="19">
         <v>79</v>
       </c>
       <c r="J30" s="19">
         <v>82</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B32" s="14"/>
       <c r="E32" s="14"/>
       <c r="H32" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:J30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:J27"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C22" sqref="C22"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>205575</v>
+        <v>201383</v>
       </c>
       <c r="C5" s="17">
-        <v>74.5</v>
+        <v>74.3</v>
       </c>
       <c r="D5" s="17">
         <v>77</v>
       </c>
       <c r="E5" s="7">
-        <v>118961</v>
+        <v>116048</v>
       </c>
       <c r="F5" s="17">
-        <v>72.099999999999994</v>
+        <v>71.8</v>
       </c>
       <c r="G5" s="17">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H5" s="7">
-        <v>86614</v>
+        <v>85335</v>
       </c>
       <c r="I5" s="17">
-        <v>77.8</v>
+        <v>77.7</v>
       </c>
       <c r="J5" s="17">
         <v>82</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="9">
-        <v>30004</v>
+        <v>30108</v>
       </c>
       <c r="C6" s="18">
-        <v>73.2</v>
+        <v>73.3</v>
       </c>
       <c r="D6" s="18">
         <v>75</v>
       </c>
       <c r="E6" s="10">
-        <v>17555</v>
+        <v>17454</v>
       </c>
       <c r="F6" s="18">
-        <v>71.2</v>
+        <v>71.3</v>
       </c>
       <c r="G6" s="18">
         <v>72</v>
       </c>
       <c r="H6" s="10">
-        <v>12449</v>
+        <v>12654</v>
       </c>
       <c r="I6" s="18">
-        <v>75.900000000000006</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="J6" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>20555</v>
+        <v>19734</v>
       </c>
       <c r="C7" s="18">
-        <v>77.7</v>
+        <v>77.5</v>
       </c>
       <c r="D7" s="18">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E7" s="10">
-        <v>11243</v>
+        <v>10721</v>
       </c>
       <c r="F7" s="18">
-        <v>76.099999999999994</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="G7" s="18">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H7" s="10">
-        <v>9312</v>
+        <v>9013</v>
       </c>
       <c r="I7" s="18">
         <v>79.7</v>
       </c>
       <c r="J7" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="9">
-        <v>16112</v>
+        <v>15935</v>
       </c>
       <c r="C8" s="18">
-        <v>72.900000000000006</v>
+        <v>72.3</v>
       </c>
       <c r="D8" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E8" s="10">
-        <v>9669</v>
+        <v>9473</v>
       </c>
       <c r="F8" s="18">
-        <v>71.099999999999994</v>
+        <v>70.3</v>
       </c>
       <c r="G8" s="18">
         <v>72</v>
       </c>
       <c r="H8" s="10">
-        <v>6443</v>
+        <v>6462</v>
       </c>
       <c r="I8" s="18">
-        <v>75.599999999999994</v>
+        <v>75.2</v>
       </c>
       <c r="J8" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
-        <v>20839</v>
+        <v>20495</v>
       </c>
       <c r="C9" s="18">
         <v>73.400000000000006</v>
       </c>
       <c r="D9" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E9" s="10">
-        <v>12114</v>
+        <v>11814</v>
       </c>
       <c r="F9" s="18">
-        <v>71.400000000000006</v>
+        <v>71.2</v>
       </c>
       <c r="G9" s="18">
         <v>73</v>
       </c>
       <c r="H9" s="10">
-        <v>8725</v>
+        <v>8681</v>
       </c>
       <c r="I9" s="18">
         <v>76.3</v>
       </c>
       <c r="J9" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9">
-        <v>17958</v>
+        <v>17339</v>
       </c>
       <c r="C10" s="18">
-        <v>75.3</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="D10" s="18">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E10" s="10">
-        <v>10174</v>
+        <v>9849</v>
       </c>
       <c r="F10" s="18">
-        <v>72.7</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="G10" s="18">
         <v>74</v>
       </c>
       <c r="H10" s="10">
-        <v>7784</v>
+        <v>7490</v>
       </c>
       <c r="I10" s="18">
-        <v>78.7</v>
+        <v>78.5</v>
       </c>
       <c r="J10" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
-        <v>25541</v>
+        <v>25304</v>
       </c>
       <c r="C11" s="18">
         <v>73.5</v>
       </c>
       <c r="D11" s="18">
         <v>75</v>
       </c>
       <c r="E11" s="10">
-        <v>14907</v>
+        <v>14678</v>
       </c>
       <c r="F11" s="18">
-        <v>71.400000000000006</v>
+        <v>71.2</v>
       </c>
       <c r="G11" s="18">
         <v>73</v>
       </c>
       <c r="H11" s="10">
-        <v>10634</v>
+        <v>10626</v>
       </c>
       <c r="I11" s="18">
         <v>76.5</v>
       </c>
       <c r="J11" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9">
-        <v>4514</v>
+        <v>4430</v>
       </c>
       <c r="C12" s="18">
-        <v>75.400000000000006</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="D12" s="18">
         <v>79</v>
       </c>
       <c r="E12" s="10">
-        <v>2565</v>
+        <v>2531</v>
       </c>
       <c r="F12" s="18">
-        <v>72.599999999999994</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="G12" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H12" s="10">
-        <v>1949</v>
+        <v>1899</v>
       </c>
       <c r="I12" s="18">
-        <v>79.2</v>
+        <v>79</v>
       </c>
       <c r="J12" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>4493</v>
+        <v>4421</v>
       </c>
       <c r="C13" s="18">
-        <v>74.400000000000006</v>
+        <v>74</v>
       </c>
       <c r="D13" s="18">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E13" s="10">
-        <v>2690</v>
+        <v>2598</v>
       </c>
       <c r="F13" s="18">
-        <v>71.8</v>
+        <v>71</v>
       </c>
       <c r="G13" s="18">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="H13" s="10">
-        <v>1803</v>
+        <v>1823</v>
       </c>
       <c r="I13" s="18">
         <v>78.2</v>
       </c>
       <c r="J13" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>5990</v>
+        <v>5668</v>
       </c>
       <c r="C14" s="18">
-        <v>75.599999999999994</v>
+        <v>75.2</v>
       </c>
       <c r="D14" s="18">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E14" s="10">
-        <v>3551</v>
+        <v>3292</v>
       </c>
       <c r="F14" s="18">
-        <v>72.8</v>
+        <v>72</v>
       </c>
       <c r="G14" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H14" s="10">
-        <v>2439</v>
+        <v>2376</v>
       </c>
       <c r="I14" s="18">
-        <v>79.8</v>
+        <v>79.5</v>
       </c>
       <c r="J14" s="18">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>12331</v>
+        <v>11749</v>
       </c>
       <c r="C15" s="18">
-        <v>75.5</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="D15" s="18">
         <v>79</v>
       </c>
       <c r="E15" s="10">
-        <v>7070</v>
+        <v>6644</v>
       </c>
       <c r="F15" s="18">
-        <v>72.5</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="G15" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H15" s="10">
-        <v>5261</v>
+        <v>5105</v>
       </c>
       <c r="I15" s="18">
-        <v>79.5</v>
+        <v>79.7</v>
       </c>
       <c r="J15" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>5564</v>
+        <v>5320</v>
       </c>
       <c r="C16" s="18">
-        <v>75.400000000000006</v>
+        <v>74.7</v>
       </c>
       <c r="D16" s="18">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E16" s="10">
-        <v>3180</v>
+        <v>3147</v>
       </c>
       <c r="F16" s="18">
-        <v>72.2</v>
+        <v>71.5</v>
       </c>
       <c r="G16" s="18">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H16" s="10">
-        <v>2384</v>
+        <v>2173</v>
       </c>
       <c r="I16" s="18">
-        <v>79.599999999999994</v>
+        <v>79.400000000000006</v>
       </c>
       <c r="J16" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>8166</v>
+        <v>8099</v>
       </c>
       <c r="C17" s="18">
-        <v>75.8</v>
+        <v>75.5</v>
       </c>
       <c r="D17" s="18">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E17" s="10">
-        <v>4679</v>
+        <v>4659</v>
       </c>
       <c r="F17" s="18">
-        <v>72.2</v>
+        <v>71.8</v>
       </c>
       <c r="G17" s="18">
         <v>74</v>
       </c>
       <c r="H17" s="10">
-        <v>3487</v>
+        <v>3440</v>
       </c>
       <c r="I17" s="18">
-        <v>80.7</v>
+        <v>80.400000000000006</v>
       </c>
       <c r="J17" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>6295</v>
+        <v>6376</v>
       </c>
       <c r="C18" s="18">
-        <v>76.099999999999994</v>
+        <v>76</v>
       </c>
       <c r="D18" s="18">
         <v>80</v>
       </c>
       <c r="E18" s="10">
-        <v>3577</v>
+        <v>3679</v>
       </c>
       <c r="F18" s="18">
-        <v>72.5</v>
+        <v>72.3</v>
       </c>
       <c r="G18" s="18">
         <v>74</v>
       </c>
       <c r="H18" s="10">
-        <v>2718</v>
+        <v>2697</v>
       </c>
       <c r="I18" s="18">
-        <v>80.8</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="J18" s="18">
         <v>85</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>9513</v>
+        <v>9258</v>
       </c>
       <c r="C19" s="18">
-        <v>73.599999999999994</v>
+        <v>73.7</v>
       </c>
       <c r="D19" s="18">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E19" s="10">
-        <v>5647</v>
+        <v>5533</v>
       </c>
       <c r="F19" s="18">
         <v>71</v>
       </c>
       <c r="G19" s="18">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H19" s="10">
-        <v>3866</v>
+        <v>3725</v>
       </c>
       <c r="I19" s="18">
-        <v>77.3</v>
+        <v>77.7</v>
       </c>
       <c r="J19" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2653</v>
+        <v>2519</v>
       </c>
       <c r="C20" s="18">
-        <v>72.099999999999994</v>
+        <v>72</v>
       </c>
       <c r="D20" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E20" s="10">
-        <v>1620</v>
+        <v>1504</v>
       </c>
       <c r="F20" s="18">
-        <v>68.8</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G20" s="18">
         <v>70</v>
       </c>
       <c r="H20" s="10">
-        <v>1033</v>
+        <v>1015</v>
       </c>
       <c r="I20" s="18">
-        <v>77.2</v>
+        <v>76.3</v>
       </c>
       <c r="J20" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3712</v>
+        <v>3663</v>
       </c>
       <c r="C21" s="18">
-        <v>73.3</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="D21" s="18">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E21" s="10">
-        <v>2222</v>
+        <v>2234</v>
       </c>
       <c r="F21" s="18">
-        <v>70.7</v>
+        <v>69.8</v>
       </c>
       <c r="G21" s="18">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H21" s="10">
-        <v>1490</v>
+        <v>1429</v>
       </c>
       <c r="I21" s="18">
-        <v>77.2</v>
+        <v>76.8</v>
       </c>
       <c r="J21" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>1140</v>
+        <v>1036</v>
       </c>
       <c r="C22" s="18">
-        <v>76.099999999999994</v>
+        <v>76</v>
       </c>
       <c r="D22" s="18">
         <v>80</v>
       </c>
       <c r="E22" s="10">
-        <v>671</v>
+        <v>577</v>
       </c>
       <c r="F22" s="18">
-        <v>73.3</v>
+        <v>73</v>
       </c>
       <c r="G22" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H22" s="10">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="I22" s="18">
-        <v>80.2</v>
+        <v>79.8</v>
       </c>
       <c r="J22" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>3686</v>
+        <v>3596</v>
       </c>
       <c r="C23" s="18">
-        <v>74.3</v>
+        <v>74</v>
       </c>
       <c r="D23" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E23" s="10">
-        <v>2116</v>
+        <v>2084</v>
       </c>
       <c r="F23" s="18">
+        <v>71.2</v>
+      </c>
+      <c r="G23" s="18">
         <v>72</v>
       </c>
-      <c r="G23" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="10">
-        <v>1570</v>
+        <v>1512</v>
       </c>
       <c r="I23" s="18">
-        <v>77.400000000000006</v>
+        <v>77.900000000000006</v>
       </c>
       <c r="J23" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>3073</v>
+        <v>2969</v>
       </c>
       <c r="C24" s="18">
-        <v>74.7</v>
+        <v>74.3</v>
       </c>
       <c r="D24" s="18">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E24" s="10">
-        <v>1730</v>
+        <v>1681</v>
       </c>
       <c r="F24" s="18">
-        <v>72.2</v>
+        <v>72</v>
       </c>
       <c r="G24" s="18">
         <v>74</v>
       </c>
       <c r="H24" s="10">
-        <v>1343</v>
+        <v>1288</v>
       </c>
       <c r="I24" s="18">
-        <v>77.8</v>
+        <v>77.2</v>
       </c>
       <c r="J24" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>2380</v>
+        <v>2386</v>
       </c>
       <c r="C25" s="18">
-        <v>74.900000000000006</v>
+        <v>75.8</v>
       </c>
       <c r="D25" s="18">
         <v>78</v>
       </c>
       <c r="E25" s="10">
-        <v>1346</v>
+        <v>1310</v>
       </c>
       <c r="F25" s="18">
-        <v>72.400000000000006</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="G25" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H25" s="10">
-        <v>1034</v>
+        <v>1076</v>
       </c>
       <c r="I25" s="18">
-        <v>78.3</v>
+        <v>78.7</v>
       </c>
       <c r="J25" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>983</v>
+        <v>905</v>
       </c>
       <c r="C26" s="18">
-        <v>75.3</v>
+        <v>74.7</v>
       </c>
       <c r="D26" s="18">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E26" s="10">
-        <v>588</v>
+        <v>538</v>
       </c>
       <c r="F26" s="18">
-        <v>73.2</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="G26" s="18">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="H26" s="10">
-        <v>395</v>
+        <v>367</v>
       </c>
       <c r="I26" s="18">
-        <v>78.400000000000006</v>
+        <v>80</v>
       </c>
       <c r="J26" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
         <v>73</v>
       </c>
       <c r="C27" s="19">
-        <v>74.2</v>
+        <v>74.5</v>
       </c>
       <c r="D27" s="19">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="E27" s="13">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F27" s="19">
-        <v>71.099999999999994</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="G27" s="19">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="H27" s="13">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I27" s="19">
-        <v>80</v>
+        <v>81.400000000000006</v>
       </c>
       <c r="J27" s="19">
-        <v>87.5</v>
-[...27 lines deleted...]
-      <c r="J30" s="20"/>
+        <v>86</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:J2"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>208438</v>
+        <v>205575</v>
       </c>
       <c r="C5" s="17">
-        <v>74.7</v>
+        <v>74.5</v>
       </c>
       <c r="D5" s="17">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E5" s="7">
-        <v>120405</v>
+        <v>118961</v>
       </c>
       <c r="F5" s="17">
-        <v>72.400000000000006</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="G5" s="17">
         <v>74</v>
       </c>
       <c r="H5" s="7">
-        <v>88033</v>
+        <v>86614</v>
       </c>
       <c r="I5" s="17">
-        <v>78</v>
+        <v>77.8</v>
       </c>
       <c r="J5" s="17">
         <v>82</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="B6" s="9">
-        <v>30759</v>
+        <v>30004</v>
       </c>
       <c r="C6" s="18">
-        <v>73.8</v>
+        <v>73.2</v>
       </c>
       <c r="D6" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E6" s="10">
-        <v>18014</v>
+        <v>17555</v>
       </c>
       <c r="F6" s="18">
-        <v>71.900000000000006</v>
+        <v>71.2</v>
       </c>
       <c r="G6" s="18">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H6" s="10">
-        <v>12745</v>
+        <v>12449</v>
       </c>
       <c r="I6" s="18">
-        <v>76.400000000000006</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="J6" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>21047</v>
+        <v>20555</v>
       </c>
       <c r="C7" s="18">
-        <v>78.2</v>
+        <v>77.7</v>
       </c>
       <c r="D7" s="18">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E7" s="10">
-        <v>11489</v>
+        <v>11243</v>
       </c>
       <c r="F7" s="18">
-        <v>76.599999999999994</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="G7" s="18">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H7" s="10">
-        <v>9558</v>
+        <v>9312</v>
       </c>
       <c r="I7" s="18">
-        <v>80.2</v>
+        <v>79.7</v>
       </c>
       <c r="J7" s="18">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="9">
-        <v>15831</v>
+        <v>16112</v>
       </c>
       <c r="C8" s="18">
-        <v>73</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="D8" s="18">
         <v>75</v>
       </c>
       <c r="E8" s="10">
-        <v>9494</v>
+        <v>9669</v>
       </c>
       <c r="F8" s="18">
-        <v>71.400000000000006</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="G8" s="18">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H8" s="10">
-        <v>6337</v>
+        <v>6443</v>
       </c>
       <c r="I8" s="18">
-        <v>75.3</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="J8" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
-        <v>20871</v>
+        <v>20839</v>
       </c>
       <c r="C9" s="18">
-        <v>73.599999999999994</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="D9" s="18">
         <v>76</v>
       </c>
       <c r="E9" s="10">
-        <v>12018</v>
+        <v>12114</v>
       </c>
       <c r="F9" s="18">
-        <v>71.5</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="G9" s="18">
         <v>73</v>
       </c>
       <c r="H9" s="10">
-        <v>8853</v>
+        <v>8725</v>
       </c>
       <c r="I9" s="18">
         <v>76.3</v>
       </c>
       <c r="J9" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9">
-        <v>17947</v>
+        <v>17958</v>
       </c>
       <c r="C10" s="18">
-        <v>75.099999999999994</v>
+        <v>75.3</v>
       </c>
       <c r="D10" s="18">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E10" s="10">
-        <v>10224</v>
+        <v>10174</v>
       </c>
       <c r="F10" s="18">
-        <v>72.400000000000006</v>
+        <v>72.7</v>
       </c>
       <c r="G10" s="18">
         <v>74</v>
       </c>
       <c r="H10" s="10">
-        <v>7723</v>
+        <v>7784</v>
       </c>
       <c r="I10" s="18">
         <v>78.7</v>
       </c>
       <c r="J10" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
-        <v>25559</v>
+        <v>25541</v>
       </c>
       <c r="C11" s="18">
-        <v>73.599999999999994</v>
+        <v>73.5</v>
       </c>
       <c r="D11" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E11" s="10">
-        <v>14993</v>
+        <v>14907</v>
       </c>
       <c r="F11" s="18">
         <v>71.400000000000006</v>
       </c>
       <c r="G11" s="18">
         <v>73</v>
       </c>
       <c r="H11" s="10">
-        <v>10566</v>
+        <v>10634</v>
       </c>
       <c r="I11" s="18">
-        <v>76.7</v>
+        <v>76.5</v>
       </c>
       <c r="J11" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9">
-        <v>4674</v>
+        <v>4514</v>
       </c>
       <c r="C12" s="18">
-        <v>75.599999999999994</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="D12" s="18">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E12" s="10">
-        <v>2685</v>
+        <v>2565</v>
       </c>
       <c r="F12" s="18">
-        <v>73</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="G12" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H12" s="10">
-        <v>1989</v>
+        <v>1949</v>
       </c>
       <c r="I12" s="18">
         <v>79.2</v>
       </c>
       <c r="J12" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>4627</v>
+        <v>4493</v>
       </c>
       <c r="C13" s="18">
         <v>74.400000000000006</v>
       </c>
       <c r="D13" s="18">
         <v>79</v>
       </c>
       <c r="E13" s="10">
-        <v>2747</v>
+        <v>2690</v>
       </c>
       <c r="F13" s="18">
-        <v>71.7</v>
+        <v>71.8</v>
       </c>
       <c r="G13" s="18">
         <v>75</v>
       </c>
       <c r="H13" s="10">
-        <v>1880</v>
+        <v>1803</v>
       </c>
       <c r="I13" s="18">
         <v>78.2</v>
       </c>
       <c r="J13" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>6028</v>
+        <v>5990</v>
       </c>
       <c r="C14" s="18">
         <v>75.599999999999994</v>
       </c>
       <c r="D14" s="18">
         <v>80</v>
       </c>
       <c r="E14" s="10">
-        <v>3532</v>
+        <v>3551</v>
       </c>
       <c r="F14" s="18">
-        <v>72.599999999999994</v>
+        <v>72.8</v>
       </c>
       <c r="G14" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H14" s="10">
-        <v>2496</v>
+        <v>2439</v>
       </c>
       <c r="I14" s="18">
-        <v>80</v>
+        <v>79.8</v>
       </c>
       <c r="J14" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>12671</v>
+        <v>12331</v>
       </c>
       <c r="C15" s="18">
-        <v>75.900000000000006</v>
+        <v>75.5</v>
       </c>
       <c r="D15" s="18">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E15" s="10">
-        <v>7145</v>
+        <v>7070</v>
       </c>
       <c r="F15" s="18">
-        <v>72.900000000000006</v>
+        <v>72.5</v>
       </c>
       <c r="G15" s="18">
         <v>75</v>
       </c>
       <c r="H15" s="10">
-        <v>5526</v>
+        <v>5261</v>
       </c>
       <c r="I15" s="18">
-        <v>79.900000000000006</v>
+        <v>79.5</v>
       </c>
       <c r="J15" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>5887</v>
+        <v>5564</v>
       </c>
       <c r="C16" s="18">
-        <v>75.5</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="D16" s="18">
         <v>79</v>
       </c>
       <c r="E16" s="10">
-        <v>3462</v>
+        <v>3180</v>
       </c>
       <c r="F16" s="18">
-        <v>72.5</v>
+        <v>72.2</v>
       </c>
       <c r="G16" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H16" s="10">
-        <v>2425</v>
+        <v>2384</v>
       </c>
       <c r="I16" s="18">
-        <v>79.900000000000006</v>
+        <v>79.599999999999994</v>
       </c>
       <c r="J16" s="18">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>8593</v>
+        <v>8166</v>
       </c>
       <c r="C17" s="18">
-        <v>76.3</v>
+        <v>75.8</v>
       </c>
       <c r="D17" s="18">
         <v>80</v>
       </c>
       <c r="E17" s="10">
-        <v>4787</v>
+        <v>4679</v>
       </c>
       <c r="F17" s="18">
-        <v>72.8</v>
+        <v>72.2</v>
       </c>
       <c r="G17" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H17" s="10">
-        <v>3806</v>
+        <v>3487</v>
       </c>
       <c r="I17" s="18">
         <v>80.7</v>
       </c>
       <c r="J17" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>6500</v>
+        <v>6295</v>
       </c>
       <c r="C18" s="18">
-        <v>76.2</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="D18" s="18">
         <v>80</v>
       </c>
       <c r="E18" s="10">
-        <v>3722</v>
+        <v>3577</v>
       </c>
       <c r="F18" s="18">
-        <v>72.900000000000006</v>
+        <v>72.5</v>
       </c>
       <c r="G18" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H18" s="10">
-        <v>2778</v>
+        <v>2718</v>
       </c>
       <c r="I18" s="18">
-        <v>80.7</v>
+        <v>80.8</v>
       </c>
       <c r="J18" s="18">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>9678</v>
+        <v>9513</v>
       </c>
       <c r="C19" s="18">
         <v>73.599999999999994</v>
       </c>
       <c r="D19" s="18">
         <v>77</v>
       </c>
       <c r="E19" s="10">
-        <v>5763</v>
+        <v>5647</v>
       </c>
       <c r="F19" s="18">
         <v>71</v>
       </c>
       <c r="G19" s="18">
         <v>73</v>
       </c>
       <c r="H19" s="10">
-        <v>3915</v>
+        <v>3866</v>
       </c>
       <c r="I19" s="18">
-        <v>77.400000000000006</v>
+        <v>77.3</v>
       </c>
       <c r="J19" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2662</v>
+        <v>2653</v>
       </c>
       <c r="C20" s="18">
-        <v>72.400000000000006</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="D20" s="18">
-        <v>74.5</v>
+        <v>75</v>
       </c>
       <c r="E20" s="10">
-        <v>1608</v>
+        <v>1620</v>
       </c>
       <c r="F20" s="18">
-        <v>69.3</v>
+        <v>68.8</v>
       </c>
       <c r="G20" s="18">
         <v>70</v>
       </c>
       <c r="H20" s="10">
-        <v>1054</v>
+        <v>1033</v>
       </c>
       <c r="I20" s="18">
         <v>77.2</v>
       </c>
       <c r="J20" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3752</v>
+        <v>3712</v>
       </c>
       <c r="C21" s="18">
-        <v>73.2</v>
+        <v>73.3</v>
       </c>
       <c r="D21" s="18">
         <v>76</v>
       </c>
       <c r="E21" s="10">
-        <v>2284</v>
+        <v>2222</v>
       </c>
       <c r="F21" s="18">
-        <v>70.8</v>
+        <v>70.7</v>
       </c>
       <c r="G21" s="18">
-        <v>72.5</v>
+        <v>72</v>
       </c>
       <c r="H21" s="10">
-        <v>1468</v>
+        <v>1490</v>
       </c>
       <c r="I21" s="18">
-        <v>76.900000000000006</v>
+        <v>77.2</v>
       </c>
       <c r="J21" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>1066</v>
+        <v>1140</v>
       </c>
       <c r="C22" s="18">
-        <v>76.5</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="D22" s="18">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E22" s="10">
-        <v>639</v>
+        <v>671</v>
       </c>
       <c r="F22" s="18">
-        <v>73.5</v>
+        <v>73.3</v>
       </c>
       <c r="G22" s="18">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H22" s="10">
-        <v>427</v>
+        <v>469</v>
       </c>
       <c r="I22" s="18">
-        <v>81</v>
+        <v>80.2</v>
       </c>
       <c r="J22" s="18">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>3815</v>
+        <v>3686</v>
       </c>
       <c r="C23" s="18">
-        <v>74.7</v>
+        <v>74.3</v>
       </c>
       <c r="D23" s="18">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E23" s="10">
-        <v>2151</v>
+        <v>2116</v>
       </c>
       <c r="F23" s="18">
-        <v>72.2</v>
+        <v>72</v>
       </c>
       <c r="G23" s="18">
         <v>73</v>
       </c>
       <c r="H23" s="10">
-        <v>1664</v>
+        <v>1570</v>
       </c>
       <c r="I23" s="18">
-        <v>77.900000000000006</v>
+        <v>77.400000000000006</v>
       </c>
       <c r="J23" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>3095</v>
+        <v>3073</v>
       </c>
       <c r="C24" s="18">
-        <v>74.599999999999994</v>
+        <v>74.7</v>
       </c>
       <c r="D24" s="18">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E24" s="10">
-        <v>1741</v>
+        <v>1730</v>
       </c>
       <c r="F24" s="18">
         <v>72.2</v>
       </c>
       <c r="G24" s="18">
         <v>74</v>
       </c>
       <c r="H24" s="10">
-        <v>1354</v>
+        <v>1343</v>
       </c>
       <c r="I24" s="18">
-        <v>77.599999999999994</v>
+        <v>77.8</v>
       </c>
       <c r="J24" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
         <v>2380</v>
       </c>
       <c r="C25" s="18">
-        <v>76.099999999999994</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="D25" s="18">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E25" s="10">
-        <v>1334</v>
+        <v>1346</v>
       </c>
       <c r="F25" s="18">
-        <v>73.400000000000006</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="G25" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H25" s="10">
-        <v>1046</v>
+        <v>1034</v>
       </c>
       <c r="I25" s="18">
-        <v>79.599999999999994</v>
+        <v>78.3</v>
       </c>
       <c r="J25" s="18">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>916</v>
+        <v>983</v>
       </c>
       <c r="C26" s="18">
-        <v>75.8</v>
+        <v>75.3</v>
       </c>
       <c r="D26" s="18">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E26" s="10">
-        <v>526</v>
+        <v>588</v>
       </c>
       <c r="F26" s="18">
-        <v>72.099999999999994</v>
+        <v>73.2</v>
       </c>
       <c r="G26" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H26" s="10">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="I26" s="18">
-        <v>80.7</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="J26" s="18">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="C27" s="19">
-        <v>73.400000000000006</v>
+        <v>74.2</v>
       </c>
       <c r="D27" s="19">
-        <v>75.5</v>
+        <v>77</v>
       </c>
       <c r="E27" s="13">
         <v>47</v>
       </c>
       <c r="F27" s="19">
-        <v>68.8</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="G27" s="19">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H27" s="13">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="I27" s="19">
-        <v>79.900000000000006</v>
+        <v>80</v>
       </c>
       <c r="J27" s="19">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>184172</v>
+        <v>208438</v>
       </c>
       <c r="C5" s="17">
-        <v>73.900000000000006</v>
+        <v>74.7</v>
       </c>
       <c r="D5" s="17">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E5" s="7">
-        <v>107064</v>
+        <v>120405</v>
       </c>
       <c r="F5" s="17">
-        <v>71.599999999999994</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="G5" s="17">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H5" s="7">
-        <v>77108</v>
+        <v>88033</v>
       </c>
       <c r="I5" s="17">
-        <v>77.099999999999994</v>
+        <v>78</v>
       </c>
       <c r="J5" s="17">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>27109</v>
+        <v>30759</v>
       </c>
       <c r="C6" s="18">
-        <v>72.900000000000006</v>
+        <v>73.8</v>
       </c>
       <c r="D6" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E6" s="10">
-        <v>15841</v>
+        <v>18014</v>
       </c>
       <c r="F6" s="18">
-        <v>71</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="G6" s="18">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H6" s="10">
-        <v>11268</v>
+        <v>12745</v>
       </c>
       <c r="I6" s="18">
-        <v>75.5</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="J6" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>18652</v>
+        <v>21047</v>
       </c>
       <c r="C7" s="18">
-        <v>77</v>
+        <v>78.2</v>
       </c>
       <c r="D7" s="18">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E7" s="10">
-        <v>10350</v>
+        <v>11489</v>
       </c>
       <c r="F7" s="18">
-        <v>75.400000000000006</v>
+        <v>76.599999999999994</v>
       </c>
       <c r="G7" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H7" s="10">
-        <v>8302</v>
+        <v>9558</v>
       </c>
       <c r="I7" s="18">
-        <v>79.099999999999994</v>
+        <v>80.2</v>
       </c>
       <c r="J7" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="9">
-        <v>14237</v>
+        <v>15831</v>
       </c>
       <c r="C8" s="18">
-        <v>72.3</v>
+        <v>73</v>
       </c>
       <c r="D8" s="18">
         <v>75</v>
       </c>
       <c r="E8" s="10">
-        <v>8585</v>
+        <v>9494</v>
       </c>
       <c r="F8" s="18">
-        <v>70.900000000000006</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="G8" s="18">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H8" s="10">
-        <v>5652</v>
+        <v>6337</v>
       </c>
       <c r="I8" s="18">
-        <v>74.5</v>
+        <v>75.3</v>
       </c>
       <c r="J8" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
-        <v>18499</v>
+        <v>20871</v>
       </c>
       <c r="C9" s="18">
-        <v>72.8</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="D9" s="18">
         <v>76</v>
       </c>
       <c r="E9" s="10">
-        <v>10806</v>
+        <v>12018</v>
       </c>
       <c r="F9" s="18">
-        <v>70.599999999999994</v>
+        <v>71.5</v>
       </c>
       <c r="G9" s="18">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H9" s="10">
-        <v>7693</v>
+        <v>8853</v>
       </c>
       <c r="I9" s="18">
-        <v>75.8</v>
+        <v>76.3</v>
       </c>
       <c r="J9" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9">
-        <v>15972</v>
+        <v>17947</v>
       </c>
       <c r="C10" s="18">
-        <v>74.5</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="D10" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E10" s="10">
-        <v>9122</v>
+        <v>10224</v>
       </c>
       <c r="F10" s="18">
-        <v>72</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="G10" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H10" s="10">
-        <v>6850</v>
+        <v>7723</v>
       </c>
       <c r="I10" s="18">
-        <v>77.900000000000006</v>
+        <v>78.7</v>
       </c>
       <c r="J10" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
-        <v>23002</v>
+        <v>25559</v>
       </c>
       <c r="C11" s="18">
-        <v>72.599999999999994</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="D11" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E11" s="10">
-        <v>13629</v>
+        <v>14993</v>
       </c>
       <c r="F11" s="18">
-        <v>70.599999999999994</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="G11" s="18">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H11" s="10">
-        <v>9373</v>
+        <v>10566</v>
       </c>
       <c r="I11" s="18">
-        <v>75.599999999999994</v>
+        <v>76.7</v>
       </c>
       <c r="J11" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9">
-        <v>4143</v>
+        <v>4674</v>
       </c>
       <c r="C12" s="18">
-        <v>74.8</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="D12" s="18">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E12" s="10">
-        <v>2391</v>
+        <v>2685</v>
       </c>
       <c r="F12" s="18">
-        <v>72.400000000000006</v>
+        <v>73</v>
       </c>
       <c r="G12" s="18">
         <v>76</v>
       </c>
       <c r="H12" s="10">
-        <v>1752</v>
+        <v>1989</v>
       </c>
       <c r="I12" s="18">
-        <v>78</v>
+        <v>79.2</v>
       </c>
       <c r="J12" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3963</v>
+        <v>4627</v>
       </c>
       <c r="C13" s="18">
-        <v>73.5</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="D13" s="18">
         <v>79</v>
       </c>
       <c r="E13" s="10">
-        <v>2302</v>
+        <v>2747</v>
       </c>
       <c r="F13" s="18">
-        <v>70.7</v>
+        <v>71.7</v>
       </c>
       <c r="G13" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H13" s="10">
-        <v>1661</v>
+        <v>1880</v>
       </c>
       <c r="I13" s="18">
-        <v>77.3</v>
+        <v>78.2</v>
       </c>
       <c r="J13" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>5367</v>
+        <v>6028</v>
       </c>
       <c r="C14" s="18">
-        <v>75.2</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="D14" s="18">
         <v>80</v>
       </c>
       <c r="E14" s="10">
-        <v>3169</v>
+        <v>3532</v>
       </c>
       <c r="F14" s="18">
-        <v>72.5</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="G14" s="18">
         <v>76</v>
       </c>
       <c r="H14" s="10">
-        <v>2198</v>
+        <v>2496</v>
       </c>
       <c r="I14" s="18">
-        <v>79.099999999999994</v>
+        <v>80</v>
       </c>
       <c r="J14" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>10834</v>
+        <v>12671</v>
       </c>
       <c r="C15" s="18">
-        <v>75.400000000000006</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="D15" s="18">
         <v>80</v>
       </c>
       <c r="E15" s="10">
-        <v>6141</v>
+        <v>7145</v>
       </c>
       <c r="F15" s="18">
-        <v>72.3</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="G15" s="18">
         <v>75</v>
       </c>
       <c r="H15" s="10">
-        <v>4693</v>
+        <v>5526</v>
       </c>
       <c r="I15" s="18">
-        <v>79.599999999999994</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="J15" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>5112</v>
+        <v>5887</v>
       </c>
       <c r="C16" s="18">
-        <v>74.7</v>
+        <v>75.5</v>
       </c>
       <c r="D16" s="18">
         <v>79</v>
       </c>
       <c r="E16" s="10">
-        <v>2971</v>
+        <v>3462</v>
       </c>
       <c r="F16" s="18">
-        <v>71.400000000000006</v>
+        <v>72.5</v>
       </c>
       <c r="G16" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H16" s="10">
-        <v>2141</v>
+        <v>2425</v>
       </c>
       <c r="I16" s="18">
-        <v>79.400000000000006</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="J16" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>7364</v>
+        <v>8593</v>
       </c>
       <c r="C17" s="18">
-        <v>75.5</v>
+        <v>76.3</v>
       </c>
       <c r="D17" s="18">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E17" s="10">
-        <v>4250</v>
+        <v>4787</v>
       </c>
       <c r="F17" s="18">
-        <v>71.8</v>
+        <v>72.8</v>
       </c>
       <c r="G17" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H17" s="10">
-        <v>3114</v>
+        <v>3806</v>
       </c>
       <c r="I17" s="18">
-        <v>80.400000000000006</v>
+        <v>80.7</v>
       </c>
       <c r="J17" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>5786</v>
+        <v>6500</v>
       </c>
       <c r="C18" s="18">
-        <v>75.7</v>
+        <v>76.2</v>
       </c>
       <c r="D18" s="18">
         <v>80</v>
       </c>
       <c r="E18" s="10">
-        <v>3350</v>
+        <v>3722</v>
       </c>
       <c r="F18" s="18">
-        <v>72.3</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="G18" s="18">
         <v>75</v>
       </c>
       <c r="H18" s="10">
-        <v>2436</v>
+        <v>2778</v>
       </c>
       <c r="I18" s="18">
-        <v>80.400000000000006</v>
+        <v>80.7</v>
       </c>
       <c r="J18" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>8618</v>
+        <v>9678</v>
       </c>
       <c r="C19" s="18">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="D19" s="18">
+        <v>77</v>
+      </c>
+      <c r="E19" s="10">
+        <v>5763</v>
+      </c>
+      <c r="F19" s="18">
+        <v>71</v>
+      </c>
+      <c r="G19" s="18">
         <v>73</v>
       </c>
-      <c r="D19" s="18">
-[...10 lines deleted...]
-      </c>
       <c r="H19" s="10">
-        <v>3539</v>
+        <v>3915</v>
       </c>
       <c r="I19" s="18">
-        <v>76.5</v>
+        <v>77.400000000000006</v>
       </c>
       <c r="J19" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2391</v>
+        <v>2662</v>
       </c>
       <c r="C20" s="18">
-        <v>72</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="D20" s="18">
-        <v>75</v>
+        <v>74.5</v>
       </c>
       <c r="E20" s="10">
-        <v>1433</v>
+        <v>1608</v>
       </c>
       <c r="F20" s="18">
-        <v>68.900000000000006</v>
+        <v>69.3</v>
       </c>
       <c r="G20" s="18">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H20" s="10">
-        <v>958</v>
+        <v>1054</v>
       </c>
       <c r="I20" s="18">
-        <v>76.599999999999994</v>
+        <v>77.2</v>
       </c>
       <c r="J20" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3234</v>
+        <v>3752</v>
       </c>
       <c r="C21" s="18">
-        <v>72.400000000000006</v>
+        <v>73.2</v>
       </c>
       <c r="D21" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E21" s="10">
-        <v>1937</v>
+        <v>2284</v>
       </c>
       <c r="F21" s="18">
-        <v>69.7</v>
+        <v>70.8</v>
       </c>
       <c r="G21" s="18">
-        <v>71</v>
+        <v>72.5</v>
       </c>
       <c r="H21" s="10">
-        <v>1297</v>
+        <v>1468</v>
       </c>
       <c r="I21" s="18">
-        <v>76.400000000000006</v>
+        <v>76.900000000000006</v>
       </c>
       <c r="J21" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>987</v>
+        <v>1066</v>
       </c>
       <c r="C22" s="18">
-        <v>75.900000000000006</v>
+        <v>76.5</v>
       </c>
       <c r="D22" s="18">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E22" s="10">
-        <v>581</v>
+        <v>639</v>
       </c>
       <c r="F22" s="18">
-        <v>72.8</v>
+        <v>73.5</v>
       </c>
       <c r="G22" s="18">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H22" s="10">
-        <v>406</v>
+        <v>427</v>
       </c>
       <c r="I22" s="18">
-        <v>80.2</v>
+        <v>81</v>
       </c>
       <c r="J22" s="18">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>3244</v>
+        <v>3815</v>
       </c>
       <c r="C23" s="18">
-        <v>73.599999999999994</v>
+        <v>74.7</v>
       </c>
       <c r="D23" s="18">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E23" s="10">
-        <v>1933</v>
+        <v>2151</v>
       </c>
       <c r="F23" s="18">
-        <v>71.3</v>
+        <v>72.2</v>
       </c>
       <c r="G23" s="18">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H23" s="10">
-        <v>1311</v>
+        <v>1664</v>
       </c>
       <c r="I23" s="18">
-        <v>77</v>
+        <v>77.900000000000006</v>
       </c>
       <c r="J23" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2766</v>
+        <v>3095</v>
       </c>
       <c r="C24" s="18">
-        <v>74</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="D24" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E24" s="10">
-        <v>1540</v>
+        <v>1741</v>
       </c>
       <c r="F24" s="18">
-        <v>71.599999999999994</v>
+        <v>72.2</v>
       </c>
       <c r="G24" s="18">
         <v>74</v>
       </c>
       <c r="H24" s="10">
-        <v>1226</v>
+        <v>1354</v>
       </c>
       <c r="I24" s="18">
-        <v>77</v>
+        <v>77.599999999999994</v>
       </c>
       <c r="J24" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>2075</v>
+        <v>2380</v>
       </c>
       <c r="C25" s="18">
-        <v>74.8</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="D25" s="18">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E25" s="10">
-        <v>1167</v>
+        <v>1334</v>
       </c>
       <c r="F25" s="18">
-        <v>72.400000000000006</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="G25" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H25" s="10">
-        <v>908</v>
+        <v>1046</v>
       </c>
       <c r="I25" s="18">
-        <v>78</v>
+        <v>79.599999999999994</v>
       </c>
       <c r="J25" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>750</v>
+        <v>916</v>
       </c>
       <c r="C26" s="18">
-        <v>74.400000000000006</v>
+        <v>75.8</v>
       </c>
       <c r="D26" s="18">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E26" s="10">
-        <v>444</v>
+        <v>526</v>
       </c>
       <c r="F26" s="18">
-        <v>71.8</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="G26" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H26" s="10">
-        <v>306</v>
+        <v>390</v>
       </c>
       <c r="I26" s="18">
-        <v>78.3</v>
+        <v>80.7</v>
       </c>
       <c r="J26" s="18">
-        <v>83.5</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="C27" s="19">
-        <v>68.900000000000006</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="D27" s="19">
-        <v>67</v>
+        <v>75.5</v>
       </c>
       <c r="E27" s="13">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F27" s="19">
-        <v>62.2</v>
+        <v>68.8</v>
       </c>
       <c r="G27" s="19">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="H27" s="13">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I27" s="19">
-        <v>81</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="J27" s="19">
-        <v>86.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>173067</v>
+        <v>184172</v>
       </c>
       <c r="C5" s="17">
-        <v>73.599999999999994</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="D5" s="17">
         <v>77</v>
       </c>
       <c r="E5" s="7">
-        <v>101385</v>
+        <v>107064</v>
       </c>
       <c r="F5" s="17">
-        <v>71.400000000000006</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="G5" s="17">
         <v>73</v>
       </c>
       <c r="H5" s="7">
-        <v>71682</v>
+        <v>77108</v>
       </c>
       <c r="I5" s="17">
-        <v>76.7</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="J5" s="17">
         <v>81</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>24535</v>
+        <v>27109</v>
       </c>
       <c r="C6" s="18">
-        <v>72.3</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="D6" s="18">
         <v>75</v>
       </c>
       <c r="E6" s="10">
-        <v>14414</v>
+        <v>15841</v>
       </c>
       <c r="F6" s="18">
-        <v>70.5</v>
+        <v>71</v>
       </c>
       <c r="G6" s="18">
         <v>72</v>
       </c>
       <c r="H6" s="10">
-        <v>10121</v>
+        <v>11268</v>
       </c>
       <c r="I6" s="18">
-        <v>74.8</v>
+        <v>75.5</v>
       </c>
       <c r="J6" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>17196</v>
+        <v>18652</v>
       </c>
       <c r="C7" s="18">
-        <v>76.900000000000006</v>
+        <v>77</v>
       </c>
       <c r="D7" s="18">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E7" s="10">
-        <v>9533</v>
+        <v>10350</v>
       </c>
       <c r="F7" s="18">
-        <v>75.5</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="G7" s="18">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H7" s="10">
-        <v>7663</v>
+        <v>8302</v>
       </c>
       <c r="I7" s="18">
-        <v>78.599999999999994</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="J7" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="9">
-        <v>13127</v>
+        <v>14237</v>
       </c>
       <c r="C8" s="18">
-        <v>72</v>
+        <v>72.3</v>
       </c>
       <c r="D8" s="18">
         <v>75</v>
       </c>
       <c r="E8" s="10">
-        <v>8048</v>
+        <v>8585</v>
       </c>
       <c r="F8" s="18">
-        <v>70.599999999999994</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="G8" s="18">
         <v>72</v>
       </c>
       <c r="H8" s="10">
-        <v>5079</v>
+        <v>5652</v>
       </c>
       <c r="I8" s="18">
-        <v>74.3</v>
+        <v>74.5</v>
       </c>
       <c r="J8" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
-        <v>17486</v>
+        <v>18499</v>
       </c>
       <c r="C9" s="18">
-        <v>72.5</v>
+        <v>72.8</v>
       </c>
       <c r="D9" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E9" s="10">
-        <v>10293</v>
+        <v>10806</v>
       </c>
       <c r="F9" s="18">
-        <v>70.5</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="G9" s="18">
         <v>72</v>
       </c>
       <c r="H9" s="10">
-        <v>7193</v>
+        <v>7693</v>
       </c>
       <c r="I9" s="18">
-        <v>75.3</v>
+        <v>75.8</v>
       </c>
       <c r="J9" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9">
-        <v>15362</v>
+        <v>15972</v>
       </c>
       <c r="C10" s="18">
-        <v>74</v>
+        <v>74.5</v>
       </c>
       <c r="D10" s="18">
         <v>78</v>
       </c>
       <c r="E10" s="10">
-        <v>8820</v>
+        <v>9122</v>
       </c>
       <c r="F10" s="18">
-        <v>71.599999999999994</v>
+        <v>72</v>
       </c>
       <c r="G10" s="18">
         <v>73</v>
       </c>
       <c r="H10" s="10">
-        <v>6542</v>
+        <v>6850</v>
       </c>
       <c r="I10" s="18">
-        <v>77.3</v>
+        <v>77.900000000000006</v>
       </c>
       <c r="J10" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
-        <v>21712</v>
+        <v>23002</v>
       </c>
       <c r="C11" s="18">
-        <v>72.5</v>
+        <v>72.599999999999994</v>
       </c>
       <c r="D11" s="18">
         <v>75</v>
       </c>
       <c r="E11" s="10">
-        <v>12867</v>
+        <v>13629</v>
       </c>
       <c r="F11" s="18">
         <v>70.599999999999994</v>
       </c>
       <c r="G11" s="18">
         <v>72</v>
       </c>
       <c r="H11" s="10">
-        <v>8845</v>
+        <v>9373</v>
       </c>
       <c r="I11" s="18">
-        <v>75.400000000000006</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="J11" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9">
-        <v>3876</v>
+        <v>4143</v>
       </c>
       <c r="C12" s="18">
-        <v>74.3</v>
+        <v>74.8</v>
       </c>
       <c r="D12" s="18">
         <v>79</v>
       </c>
       <c r="E12" s="10">
-        <v>2257</v>
+        <v>2391</v>
       </c>
       <c r="F12" s="18">
-        <v>72</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="G12" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H12" s="10">
-        <v>1619</v>
+        <v>1752</v>
       </c>
       <c r="I12" s="18">
-        <v>77.5</v>
+        <v>78</v>
       </c>
       <c r="J12" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3772</v>
+        <v>3963</v>
       </c>
       <c r="C13" s="18">
-        <v>73.400000000000006</v>
+        <v>73.5</v>
       </c>
       <c r="D13" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E13" s="10">
-        <v>2228</v>
+        <v>2302</v>
       </c>
       <c r="F13" s="18">
-        <v>71.2</v>
+        <v>70.7</v>
       </c>
       <c r="G13" s="18">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="H13" s="10">
-        <v>1544</v>
+        <v>1661</v>
       </c>
       <c r="I13" s="18">
-        <v>76.599999999999994</v>
+        <v>77.3</v>
       </c>
       <c r="J13" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>5011</v>
+        <v>5367</v>
       </c>
       <c r="C14" s="18">
-        <v>74.5</v>
+        <v>75.2</v>
       </c>
       <c r="D14" s="18">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E14" s="10">
-        <v>2934</v>
+        <v>3169</v>
       </c>
       <c r="F14" s="18">
-        <v>71.8</v>
+        <v>72.5</v>
       </c>
       <c r="G14" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H14" s="10">
-        <v>2077</v>
+        <v>2198</v>
       </c>
       <c r="I14" s="18">
-        <v>78.3</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="J14" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>10441</v>
+        <v>10834</v>
       </c>
       <c r="C15" s="18">
-        <v>74.8</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="D15" s="18">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E15" s="10">
-        <v>6074</v>
+        <v>6141</v>
       </c>
       <c r="F15" s="18">
-        <v>71.7</v>
+        <v>72.3</v>
       </c>
       <c r="G15" s="18">
         <v>75</v>
       </c>
       <c r="H15" s="10">
-        <v>4367</v>
+        <v>4693</v>
       </c>
       <c r="I15" s="18">
-        <v>79.099999999999994</v>
+        <v>79.599999999999994</v>
       </c>
       <c r="J15" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>4730</v>
+        <v>5112</v>
       </c>
       <c r="C16" s="18">
-        <v>74</v>
+        <v>74.7</v>
       </c>
       <c r="D16" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E16" s="10">
-        <v>2754</v>
+        <v>2971</v>
       </c>
       <c r="F16" s="18">
-        <v>71.2</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="G16" s="18">
         <v>74</v>
       </c>
       <c r="H16" s="10">
-        <v>1976</v>
+        <v>2141</v>
       </c>
       <c r="I16" s="18">
-        <v>78</v>
+        <v>79.400000000000006</v>
       </c>
       <c r="J16" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>7069</v>
+        <v>7364</v>
       </c>
       <c r="C17" s="18">
-        <v>74.599999999999994</v>
+        <v>75.5</v>
       </c>
       <c r="D17" s="18">
         <v>79</v>
       </c>
       <c r="E17" s="10">
-        <v>4131</v>
+        <v>4250</v>
       </c>
       <c r="F17" s="18">
-        <v>71</v>
+        <v>71.8</v>
       </c>
       <c r="G17" s="18">
         <v>74</v>
       </c>
       <c r="H17" s="10">
-        <v>2938</v>
+        <v>3114</v>
       </c>
       <c r="I17" s="18">
-        <v>79.599999999999994</v>
+        <v>80.400000000000006</v>
       </c>
       <c r="J17" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>5402</v>
+        <v>5786</v>
       </c>
       <c r="C18" s="18">
-        <v>75.3</v>
+        <v>75.7</v>
       </c>
       <c r="D18" s="18">
         <v>80</v>
       </c>
       <c r="E18" s="10">
-        <v>3103</v>
+        <v>3350</v>
       </c>
       <c r="F18" s="18">
-        <v>71.8</v>
+        <v>72.3</v>
       </c>
       <c r="G18" s="18">
         <v>75</v>
       </c>
       <c r="H18" s="10">
-        <v>2299</v>
+        <v>2436</v>
       </c>
       <c r="I18" s="18">
-        <v>80</v>
+        <v>80.400000000000006</v>
       </c>
       <c r="J18" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>8363</v>
+        <v>8618</v>
       </c>
       <c r="C19" s="18">
-        <v>72.7</v>
+        <v>73</v>
       </c>
       <c r="D19" s="18">
         <v>76</v>
       </c>
       <c r="E19" s="10">
-        <v>5090</v>
+        <v>5079</v>
       </c>
       <c r="F19" s="18">
-        <v>70.3</v>
+        <v>70.5</v>
       </c>
       <c r="G19" s="18">
         <v>72</v>
       </c>
       <c r="H19" s="10">
-        <v>3273</v>
+        <v>3539</v>
       </c>
       <c r="I19" s="18">
-        <v>76.3</v>
+        <v>76.5</v>
       </c>
       <c r="J19" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2301</v>
+        <v>2391</v>
       </c>
       <c r="C20" s="18">
-        <v>71.7</v>
+        <v>72</v>
       </c>
       <c r="D20" s="18">
         <v>75</v>
       </c>
       <c r="E20" s="10">
-        <v>1410</v>
+        <v>1433</v>
       </c>
       <c r="F20" s="18">
         <v>68.900000000000006</v>
       </c>
       <c r="G20" s="18">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H20" s="10">
-        <v>891</v>
+        <v>958</v>
       </c>
       <c r="I20" s="18">
-        <v>76.099999999999994</v>
+        <v>76.599999999999994</v>
       </c>
       <c r="J20" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3158</v>
+        <v>3234</v>
       </c>
       <c r="C21" s="18">
-        <v>72.099999999999994</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="D21" s="18">
         <v>75</v>
       </c>
       <c r="E21" s="10">
-        <v>1895</v>
+        <v>1937</v>
       </c>
       <c r="F21" s="18">
         <v>69.7</v>
       </c>
       <c r="G21" s="18">
         <v>71</v>
       </c>
       <c r="H21" s="10">
-        <v>1263</v>
+        <v>1297</v>
       </c>
       <c r="I21" s="18">
-        <v>75.5</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="J21" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>957</v>
+        <v>987</v>
       </c>
       <c r="C22" s="18">
-        <v>76.3</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="D22" s="18">
         <v>80</v>
       </c>
       <c r="E22" s="10">
-        <v>559</v>
+        <v>581</v>
       </c>
       <c r="F22" s="18">
-        <v>73.900000000000006</v>
+        <v>72.8</v>
       </c>
       <c r="G22" s="18">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H22" s="10">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="I22" s="18">
-        <v>79.7</v>
+        <v>80.2</v>
       </c>
       <c r="J22" s="18">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>3030</v>
+        <v>3244</v>
       </c>
       <c r="C23" s="18">
-        <v>72.900000000000006</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="D23" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E23" s="10">
-        <v>1765</v>
+        <v>1933</v>
       </c>
       <c r="F23" s="18">
-        <v>70.599999999999994</v>
+        <v>71.3</v>
       </c>
       <c r="G23" s="18">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H23" s="10">
-        <v>1265</v>
+        <v>1311</v>
       </c>
       <c r="I23" s="18">
-        <v>76.099999999999994</v>
+        <v>77</v>
       </c>
       <c r="J23" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2611</v>
+        <v>2766</v>
       </c>
       <c r="C24" s="18">
-        <v>73.8</v>
+        <v>74</v>
       </c>
       <c r="D24" s="18">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="10">
-        <v>1516</v>
+        <v>1540</v>
       </c>
       <c r="F24" s="18">
-        <v>72.099999999999994</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="G24" s="18">
         <v>74</v>
       </c>
       <c r="H24" s="10">
-        <v>1095</v>
+        <v>1226</v>
       </c>
       <c r="I24" s="18">
-        <v>76.3</v>
+        <v>77</v>
       </c>
       <c r="J24" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>2094</v>
+        <v>2075</v>
       </c>
       <c r="C25" s="18">
-        <v>74.2</v>
+        <v>74.8</v>
       </c>
       <c r="D25" s="18">
+        <v>79</v>
+      </c>
+      <c r="E25" s="10">
+        <v>1167</v>
+      </c>
+      <c r="F25" s="18">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="G25" s="18">
+        <v>74</v>
+      </c>
+      <c r="H25" s="10">
+        <v>908</v>
+      </c>
+      <c r="I25" s="18">
         <v>78</v>
       </c>
-      <c r="E25" s="10">
-[...13 lines deleted...]
-      </c>
       <c r="J25" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>762</v>
+        <v>750</v>
       </c>
       <c r="C26" s="18">
-        <v>75.5</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="D26" s="18">
         <v>79</v>
       </c>
       <c r="E26" s="10">
-        <v>426</v>
+        <v>444</v>
       </c>
       <c r="F26" s="18">
-        <v>72.7</v>
+        <v>71.8</v>
       </c>
       <c r="G26" s="18">
-        <v>75.5</v>
+        <v>75</v>
       </c>
       <c r="H26" s="10">
-        <v>336</v>
+        <v>306</v>
       </c>
       <c r="I26" s="18">
-        <v>79</v>
+        <v>78.3</v>
       </c>
       <c r="J26" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C27" s="19">
-        <v>72.7</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="D27" s="19">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="E27" s="13">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F27" s="19">
-        <v>66.5</v>
+        <v>62.2</v>
       </c>
       <c r="G27" s="19">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="H27" s="13">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="I27" s="19">
-        <v>81.2</v>
+        <v>81</v>
       </c>
       <c r="J27" s="19">
-        <v>88.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>86.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>175424</v>
+        <v>173067</v>
       </c>
       <c r="C5" s="17">
-        <v>73.3</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="D5" s="17">
         <v>77</v>
       </c>
       <c r="E5" s="7">
-        <v>103004</v>
+        <v>101385</v>
       </c>
       <c r="F5" s="17">
-        <v>71.099999999999994</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="G5" s="17">
         <v>73</v>
       </c>
       <c r="H5" s="7">
-        <v>72420</v>
+        <v>71682</v>
       </c>
       <c r="I5" s="17">
-        <v>76.5</v>
+        <v>76.7</v>
       </c>
       <c r="J5" s="17">
         <v>81</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>24921</v>
+        <v>24535</v>
       </c>
       <c r="C6" s="18">
-        <v>71.8</v>
+        <v>72.3</v>
       </c>
       <c r="D6" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E6" s="10">
-        <v>14792</v>
+        <v>14414</v>
       </c>
       <c r="F6" s="18">
-        <v>69.900000000000006</v>
+        <v>70.5</v>
       </c>
       <c r="G6" s="18">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H6" s="10">
-        <v>10129</v>
+        <v>10121</v>
       </c>
       <c r="I6" s="18">
-        <v>74.599999999999994</v>
+        <v>74.8</v>
       </c>
       <c r="J6" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>18024</v>
+        <v>17196</v>
       </c>
       <c r="C7" s="18">
-        <v>76.5</v>
+        <v>76.900000000000006</v>
       </c>
       <c r="D7" s="18">
         <v>80</v>
       </c>
       <c r="E7" s="10">
-        <v>10066</v>
+        <v>9533</v>
       </c>
       <c r="F7" s="18">
-        <v>75.099999999999994</v>
+        <v>75.5</v>
       </c>
       <c r="G7" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H7" s="10">
-        <v>7958</v>
+        <v>7663</v>
       </c>
       <c r="I7" s="18">
-        <v>78.400000000000006</v>
+        <v>78.599999999999994</v>
       </c>
       <c r="J7" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="9">
-        <v>13194</v>
+        <v>13127</v>
       </c>
       <c r="C8" s="18">
-        <v>71.8</v>
+        <v>72</v>
       </c>
       <c r="D8" s="18">
         <v>75</v>
       </c>
       <c r="E8" s="10">
-        <v>8104</v>
+        <v>8048</v>
       </c>
       <c r="F8" s="18">
-        <v>70.3</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="G8" s="18">
         <v>72</v>
       </c>
       <c r="H8" s="10">
-        <v>5090</v>
+        <v>5079</v>
       </c>
       <c r="I8" s="18">
         <v>74.3</v>
       </c>
       <c r="J8" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
-        <v>17638</v>
+        <v>17486</v>
       </c>
       <c r="C9" s="18">
-        <v>72.400000000000006</v>
+        <v>72.5</v>
       </c>
       <c r="D9" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E9" s="10">
-        <v>10457</v>
+        <v>10293</v>
       </c>
       <c r="F9" s="18">
-        <v>70.599999999999994</v>
+        <v>70.5</v>
       </c>
       <c r="G9" s="18">
         <v>72</v>
       </c>
       <c r="H9" s="10">
-        <v>7181</v>
+        <v>7193</v>
       </c>
       <c r="I9" s="18">
-        <v>74.900000000000006</v>
+        <v>75.3</v>
       </c>
       <c r="J9" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9">
-        <v>15379</v>
+        <v>15362</v>
       </c>
       <c r="C10" s="18">
-        <v>74.2</v>
+        <v>74</v>
       </c>
       <c r="D10" s="18">
         <v>78</v>
       </c>
       <c r="E10" s="10">
-        <v>8831</v>
+        <v>8820</v>
       </c>
       <c r="F10" s="18">
-        <v>71.5</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="G10" s="18">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H10" s="10">
-        <v>6548</v>
+        <v>6542</v>
       </c>
       <c r="I10" s="18">
-        <v>77.8</v>
+        <v>77.3</v>
       </c>
       <c r="J10" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
-        <v>21734</v>
+        <v>21712</v>
       </c>
       <c r="C11" s="18">
-        <v>72.099999999999994</v>
+        <v>72.5</v>
       </c>
       <c r="D11" s="18">
         <v>75</v>
       </c>
       <c r="E11" s="10">
-        <v>12856</v>
+        <v>12867</v>
       </c>
       <c r="F11" s="18">
-        <v>70.2</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="G11" s="18">
         <v>72</v>
       </c>
       <c r="H11" s="10">
-        <v>8878</v>
+        <v>8845</v>
       </c>
       <c r="I11" s="18">
-        <v>74.900000000000006</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="J11" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9">
-        <v>3957</v>
+        <v>3876</v>
       </c>
       <c r="C12" s="18">
         <v>74.3</v>
       </c>
       <c r="D12" s="18">
         <v>79</v>
       </c>
       <c r="E12" s="10">
-        <v>2325</v>
+        <v>2257</v>
       </c>
       <c r="F12" s="18">
-        <v>71.400000000000006</v>
+        <v>72</v>
       </c>
       <c r="G12" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H12" s="10">
-        <v>1632</v>
+        <v>1619</v>
       </c>
       <c r="I12" s="18">
-        <v>78.400000000000006</v>
+        <v>77.5</v>
       </c>
       <c r="J12" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3793</v>
+        <v>3772</v>
       </c>
       <c r="C13" s="18">
-        <v>73.5</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="D13" s="18">
         <v>78</v>
       </c>
       <c r="E13" s="10">
-        <v>2244</v>
+        <v>2228</v>
       </c>
       <c r="F13" s="18">
-        <v>71</v>
+        <v>71.2</v>
       </c>
       <c r="G13" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H13" s="10">
-        <v>1549</v>
+        <v>1544</v>
       </c>
       <c r="I13" s="18">
-        <v>77.2</v>
+        <v>76.599999999999994</v>
       </c>
       <c r="J13" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>5059</v>
+        <v>5011</v>
       </c>
       <c r="C14" s="18">
         <v>74.5</v>
       </c>
       <c r="D14" s="18">
         <v>79</v>
       </c>
       <c r="E14" s="10">
-        <v>3047</v>
+        <v>2934</v>
       </c>
       <c r="F14" s="18">
-        <v>71.7</v>
+        <v>71.8</v>
       </c>
       <c r="G14" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H14" s="10">
-        <v>2012</v>
+        <v>2077</v>
       </c>
       <c r="I14" s="18">
-        <v>78.7</v>
+        <v>78.3</v>
       </c>
       <c r="J14" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>10472</v>
+        <v>10441</v>
       </c>
       <c r="C15" s="18">
-        <v>74.599999999999994</v>
+        <v>74.8</v>
       </c>
       <c r="D15" s="18">
         <v>79</v>
       </c>
       <c r="E15" s="10">
-        <v>6041</v>
+        <v>6074</v>
       </c>
       <c r="F15" s="18">
-        <v>71.5</v>
+        <v>71.7</v>
       </c>
       <c r="G15" s="18">
         <v>75</v>
       </c>
       <c r="H15" s="10">
-        <v>4431</v>
+        <v>4367</v>
       </c>
       <c r="I15" s="18">
-        <v>78.8</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="J15" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>4876</v>
+        <v>4730</v>
       </c>
       <c r="C16" s="18">
-        <v>73.400000000000006</v>
+        <v>74</v>
       </c>
       <c r="D16" s="18">
         <v>78</v>
       </c>
       <c r="E16" s="10">
-        <v>2864</v>
+        <v>2754</v>
       </c>
       <c r="F16" s="18">
-        <v>70.5</v>
+        <v>71.2</v>
       </c>
       <c r="G16" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H16" s="10">
-        <v>2012</v>
+        <v>1976</v>
       </c>
       <c r="I16" s="18">
-        <v>77.599999999999994</v>
+        <v>78</v>
       </c>
       <c r="J16" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>7183</v>
+        <v>7069</v>
       </c>
       <c r="C17" s="18">
         <v>74.599999999999994</v>
       </c>
       <c r="D17" s="18">
         <v>79</v>
       </c>
       <c r="E17" s="10">
-        <v>4105</v>
+        <v>4131</v>
       </c>
       <c r="F17" s="18">
         <v>71</v>
       </c>
       <c r="G17" s="18">
         <v>74</v>
       </c>
       <c r="H17" s="10">
-        <v>3078</v>
+        <v>2938</v>
       </c>
       <c r="I17" s="18">
-        <v>79.400000000000006</v>
+        <v>79.599999999999994</v>
       </c>
       <c r="J17" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>5542</v>
+        <v>5402</v>
       </c>
       <c r="C18" s="18">
-        <v>74.900000000000006</v>
+        <v>75.3</v>
       </c>
       <c r="D18" s="18">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E18" s="10">
-        <v>3158</v>
+        <v>3103</v>
       </c>
       <c r="F18" s="18">
-        <v>71.7</v>
+        <v>71.8</v>
       </c>
       <c r="G18" s="18">
         <v>75</v>
       </c>
       <c r="H18" s="10">
-        <v>2384</v>
+        <v>2299</v>
       </c>
       <c r="I18" s="18">
-        <v>79.099999999999994</v>
+        <v>80</v>
       </c>
       <c r="J18" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>8322</v>
+        <v>8363</v>
       </c>
       <c r="C19" s="18">
-        <v>72.400000000000006</v>
+        <v>72.7</v>
       </c>
       <c r="D19" s="18">
         <v>76</v>
       </c>
       <c r="E19" s="10">
-        <v>4981</v>
+        <v>5090</v>
       </c>
       <c r="F19" s="18">
-        <v>69.900000000000006</v>
+        <v>70.3</v>
       </c>
       <c r="G19" s="18">
         <v>72</v>
       </c>
       <c r="H19" s="10">
-        <v>3341</v>
+        <v>3273</v>
       </c>
       <c r="I19" s="18">
-        <v>76.2</v>
+        <v>76.3</v>
       </c>
       <c r="J19" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2386</v>
+        <v>2301</v>
       </c>
       <c r="C20" s="18">
-        <v>71.099999999999994</v>
+        <v>71.7</v>
       </c>
       <c r="D20" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E20" s="10">
-        <v>1484</v>
+        <v>1410</v>
       </c>
       <c r="F20" s="18">
-        <v>68.5</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="G20" s="18">
-        <v>70.5</v>
+        <v>70</v>
       </c>
       <c r="H20" s="10">
-        <v>902</v>
+        <v>891</v>
       </c>
       <c r="I20" s="18">
-        <v>75.3</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="J20" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3255</v>
+        <v>3158</v>
       </c>
       <c r="C21" s="18">
-        <v>71.599999999999994</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="D21" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E21" s="10">
-        <v>2027</v>
+        <v>1895</v>
       </c>
       <c r="F21" s="18">
-        <v>69.5</v>
+        <v>69.7</v>
       </c>
       <c r="G21" s="18">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H21" s="10">
-        <v>1228</v>
+        <v>1263</v>
       </c>
       <c r="I21" s="18">
-        <v>74.900000000000006</v>
+        <v>75.5</v>
       </c>
       <c r="J21" s="18">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="C22" s="18">
-        <v>75.3</v>
+        <v>76.3</v>
       </c>
       <c r="D22" s="18">
         <v>80</v>
       </c>
       <c r="E22" s="10">
-        <v>538</v>
+        <v>559</v>
       </c>
       <c r="F22" s="18">
-        <v>71.7</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="G22" s="18">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H22" s="10">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="I22" s="18">
-        <v>80</v>
+        <v>79.7</v>
       </c>
       <c r="J22" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>3103</v>
+        <v>3030</v>
       </c>
       <c r="C23" s="18">
-        <v>72.7</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="D23" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E23" s="10">
-        <v>1824</v>
+        <v>1765</v>
       </c>
       <c r="F23" s="18">
-        <v>70.7</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="G23" s="18">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H23" s="10">
-        <v>1279</v>
+        <v>1265</v>
       </c>
       <c r="I23" s="18">
-        <v>75.599999999999994</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="J23" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2752</v>
+        <v>2611</v>
       </c>
       <c r="C24" s="18">
-        <v>73.099999999999994</v>
+        <v>73.8</v>
       </c>
       <c r="D24" s="18">
         <v>77</v>
       </c>
       <c r="E24" s="10">
-        <v>1605</v>
+        <v>1516</v>
       </c>
       <c r="F24" s="18">
-        <v>71</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="G24" s="18">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H24" s="10">
-        <v>1147</v>
+        <v>1095</v>
       </c>
       <c r="I24" s="18">
-        <v>76.099999999999994</v>
+        <v>76.3</v>
       </c>
       <c r="J24" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>2040</v>
+        <v>2094</v>
       </c>
       <c r="C25" s="18">
-        <v>74.400000000000006</v>
+        <v>74.2</v>
       </c>
       <c r="D25" s="18">
         <v>78</v>
       </c>
       <c r="E25" s="10">
-        <v>1152</v>
+        <v>1226</v>
       </c>
       <c r="F25" s="18">
-        <v>72.400000000000006</v>
+        <v>72.5</v>
       </c>
       <c r="G25" s="18">
         <v>75</v>
       </c>
       <c r="H25" s="10">
-        <v>888</v>
+        <v>868</v>
       </c>
       <c r="I25" s="18">
-        <v>76.900000000000006</v>
+        <v>76.7</v>
       </c>
       <c r="J25" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>786</v>
+        <v>762</v>
       </c>
       <c r="C26" s="18">
-        <v>73.400000000000006</v>
+        <v>75.5</v>
       </c>
       <c r="D26" s="18">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E26" s="10">
-        <v>461</v>
+        <v>426</v>
       </c>
       <c r="F26" s="18">
-        <v>69</v>
+        <v>72.7</v>
       </c>
       <c r="G26" s="18">
-        <v>71</v>
+        <v>75.5</v>
       </c>
       <c r="H26" s="10">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="I26" s="18">
-        <v>79.5</v>
+        <v>79</v>
       </c>
       <c r="J26" s="18">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="C27" s="19">
-        <v>71.900000000000006</v>
+        <v>72.7</v>
       </c>
       <c r="D27" s="19">
-        <v>70.5</v>
+        <v>75</v>
       </c>
       <c r="E27" s="13">
         <v>42</v>
       </c>
       <c r="F27" s="19">
-        <v>69.099999999999994</v>
+        <v>66.5</v>
       </c>
       <c r="G27" s="19">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H27" s="13">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I27" s="19">
-        <v>79.099999999999994</v>
+        <v>81.2</v>
       </c>
       <c r="J27" s="19">
-        <v>86.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>88.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>172859</v>
+        <v>175424</v>
       </c>
       <c r="C5" s="17">
-        <v>73</v>
+        <v>73.3</v>
       </c>
       <c r="D5" s="17">
         <v>77</v>
       </c>
       <c r="E5" s="7">
-        <v>101949</v>
+        <v>103004</v>
       </c>
       <c r="F5" s="17">
-        <v>71</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="G5" s="17">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H5" s="7">
-        <v>70910</v>
+        <v>72420</v>
       </c>
       <c r="I5" s="17">
-        <v>76</v>
+        <v>76.5</v>
       </c>
       <c r="J5" s="17">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>23970</v>
+        <v>24921</v>
       </c>
       <c r="C6" s="18">
         <v>71.8</v>
       </c>
       <c r="D6" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E6" s="10">
-        <v>14290</v>
+        <v>14792</v>
       </c>
       <c r="F6" s="18">
-        <v>70.2</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="G6" s="18">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H6" s="10">
-        <v>9680</v>
+        <v>10129</v>
       </c>
       <c r="I6" s="18">
-        <v>74.3</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="J6" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>18050</v>
+        <v>18024</v>
       </c>
       <c r="C7" s="18">
-        <v>76.400000000000006</v>
+        <v>76.5</v>
       </c>
       <c r="D7" s="18">
         <v>80</v>
       </c>
       <c r="E7" s="10">
-        <v>10160</v>
+        <v>10066</v>
       </c>
       <c r="F7" s="18">
-        <v>75.2</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="G7" s="18">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H7" s="10">
-        <v>7890</v>
+        <v>7958</v>
       </c>
       <c r="I7" s="18">
-        <v>77.900000000000006</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="J7" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="9">
-        <v>12745</v>
+        <v>13194</v>
       </c>
       <c r="C8" s="18">
-        <v>71.7</v>
+        <v>71.8</v>
       </c>
       <c r="D8" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E8" s="10">
-        <v>7891</v>
+        <v>8104</v>
       </c>
       <c r="F8" s="18">
-        <v>70.400000000000006</v>
+        <v>70.3</v>
       </c>
       <c r="G8" s="18">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H8" s="10">
-        <v>4854</v>
+        <v>5090</v>
       </c>
       <c r="I8" s="18">
-        <v>73.7</v>
+        <v>74.3</v>
       </c>
       <c r="J8" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
-        <v>17059</v>
+        <v>17638</v>
       </c>
       <c r="C9" s="18">
-        <v>71.900000000000006</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="D9" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E9" s="10">
-        <v>10053</v>
+        <v>10457</v>
       </c>
       <c r="F9" s="18">
-        <v>70</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="G9" s="18">
         <v>72</v>
       </c>
       <c r="H9" s="10">
-        <v>7006</v>
+        <v>7181</v>
       </c>
       <c r="I9" s="18">
-        <v>74.599999999999994</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="J9" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9">
-        <v>15202</v>
+        <v>15379</v>
       </c>
       <c r="C10" s="18">
-        <v>73.5</v>
+        <v>74.2</v>
       </c>
       <c r="D10" s="18">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E10" s="10">
-        <v>8807</v>
+        <v>8831</v>
       </c>
       <c r="F10" s="18">
-        <v>71.099999999999994</v>
+        <v>71.5</v>
       </c>
       <c r="G10" s="18">
         <v>74</v>
       </c>
       <c r="H10" s="10">
-        <v>6395</v>
+        <v>6548</v>
       </c>
       <c r="I10" s="18">
-        <v>76.900000000000006</v>
+        <v>77.8</v>
       </c>
       <c r="J10" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
-        <v>21545</v>
+        <v>21734</v>
       </c>
       <c r="C11" s="18">
-        <v>71.8</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="D11" s="18">
         <v>75</v>
       </c>
       <c r="E11" s="10">
-        <v>12859</v>
+        <v>12856</v>
       </c>
       <c r="F11" s="18">
-        <v>70.099999999999994</v>
+        <v>70.2</v>
       </c>
       <c r="G11" s="18">
         <v>72</v>
       </c>
       <c r="H11" s="10">
-        <v>8686</v>
+        <v>8878</v>
       </c>
       <c r="I11" s="18">
-        <v>74.5</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="J11" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9">
-        <v>3921</v>
+        <v>3957</v>
       </c>
       <c r="C12" s="18">
-        <v>74</v>
+        <v>74.3</v>
       </c>
       <c r="D12" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E12" s="10">
-        <v>2253</v>
+        <v>2325</v>
       </c>
       <c r="F12" s="18">
-        <v>71.8</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="G12" s="18">
         <v>76</v>
       </c>
       <c r="H12" s="10">
-        <v>1668</v>
+        <v>1632</v>
       </c>
       <c r="I12" s="18">
-        <v>76.8</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="J12" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3701</v>
+        <v>3793</v>
       </c>
       <c r="C13" s="18">
-        <v>73.400000000000006</v>
+        <v>73.5</v>
       </c>
       <c r="D13" s="18">
         <v>78</v>
       </c>
       <c r="E13" s="10">
-        <v>2203</v>
+        <v>2244</v>
       </c>
       <c r="F13" s="18">
-        <v>71.400000000000006</v>
+        <v>71</v>
       </c>
       <c r="G13" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H13" s="10">
-        <v>1498</v>
+        <v>1549</v>
       </c>
       <c r="I13" s="18">
-        <v>76.400000000000006</v>
+        <v>77.2</v>
       </c>
       <c r="J13" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>4953</v>
+        <v>5059</v>
       </c>
       <c r="C14" s="18">
-        <v>73.900000000000006</v>
+        <v>74.5</v>
       </c>
       <c r="D14" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E14" s="10">
-        <v>2895</v>
+        <v>3047</v>
       </c>
       <c r="F14" s="18">
-        <v>71</v>
+        <v>71.7</v>
       </c>
       <c r="G14" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H14" s="10">
-        <v>2058</v>
+        <v>2012</v>
       </c>
       <c r="I14" s="18">
-        <v>78.099999999999994</v>
+        <v>78.7</v>
       </c>
       <c r="J14" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>10501</v>
+        <v>10472</v>
       </c>
       <c r="C15" s="18">
-        <v>74.2</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="D15" s="18">
         <v>79</v>
       </c>
       <c r="E15" s="10">
-        <v>6073</v>
+        <v>6041</v>
       </c>
       <c r="F15" s="18">
-        <v>71.099999999999994</v>
+        <v>71.5</v>
       </c>
       <c r="G15" s="18">
         <v>75</v>
       </c>
       <c r="H15" s="10">
-        <v>4428</v>
+        <v>4431</v>
       </c>
       <c r="I15" s="18">
-        <v>78.400000000000006</v>
+        <v>78.8</v>
       </c>
       <c r="J15" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>4836</v>
+        <v>4876</v>
       </c>
       <c r="C16" s="18">
-        <v>73.8</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="D16" s="18">
         <v>78</v>
       </c>
       <c r="E16" s="10">
-        <v>2825</v>
+        <v>2864</v>
       </c>
       <c r="F16" s="18">
-        <v>70.900000000000006</v>
+        <v>70.5</v>
       </c>
       <c r="G16" s="18">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H16" s="10">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I16" s="18">
-        <v>77.8</v>
+        <v>77.599999999999994</v>
       </c>
       <c r="J16" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>7240</v>
+        <v>7183</v>
       </c>
       <c r="C17" s="18">
-        <v>74.3</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="D17" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E17" s="10">
-        <v>4274</v>
+        <v>4105</v>
       </c>
       <c r="F17" s="18">
-        <v>70.900000000000006</v>
+        <v>71</v>
       </c>
       <c r="G17" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H17" s="10">
-        <v>2966</v>
+        <v>3078</v>
       </c>
       <c r="I17" s="18">
-        <v>79.099999999999994</v>
+        <v>79.400000000000006</v>
       </c>
       <c r="J17" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>5553</v>
+        <v>5542</v>
       </c>
       <c r="C18" s="18">
-        <v>74.3</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="D18" s="18">
         <v>79</v>
       </c>
       <c r="E18" s="10">
-        <v>3239</v>
+        <v>3158</v>
       </c>
       <c r="F18" s="18">
-        <v>71.2</v>
+        <v>71.7</v>
       </c>
       <c r="G18" s="18">
         <v>75</v>
       </c>
       <c r="H18" s="10">
-        <v>2314</v>
+        <v>2384</v>
       </c>
       <c r="I18" s="18">
-        <v>78.7</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="J18" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>8242</v>
+        <v>8322</v>
       </c>
       <c r="C19" s="18">
-        <v>71.900000000000006</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="D19" s="18">
         <v>76</v>
       </c>
       <c r="E19" s="10">
-        <v>4990</v>
+        <v>4981</v>
       </c>
       <c r="F19" s="18">
-        <v>69.2</v>
+        <v>69.900000000000006</v>
       </c>
       <c r="G19" s="18">
         <v>72</v>
       </c>
       <c r="H19" s="10">
-        <v>3252</v>
+        <v>3341</v>
       </c>
       <c r="I19" s="18">
-        <v>75.900000000000006</v>
+        <v>76.2</v>
       </c>
       <c r="J19" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2302</v>
+        <v>2386</v>
       </c>
       <c r="C20" s="18">
         <v>71.099999999999994</v>
       </c>
       <c r="D20" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E20" s="10">
-        <v>1395</v>
+        <v>1484</v>
       </c>
       <c r="F20" s="18">
-        <v>68.900000000000006</v>
+        <v>68.5</v>
       </c>
       <c r="G20" s="18">
-        <v>70</v>
+        <v>70.5</v>
       </c>
       <c r="H20" s="10">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="I20" s="18">
-        <v>74.5</v>
+        <v>75.3</v>
       </c>
       <c r="J20" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3497</v>
+        <v>3255</v>
       </c>
       <c r="C21" s="18">
         <v>71.599999999999994</v>
       </c>
       <c r="D21" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E21" s="10">
-        <v>2140</v>
+        <v>2027</v>
       </c>
       <c r="F21" s="18">
-        <v>69.8</v>
+        <v>69.5</v>
       </c>
       <c r="G21" s="18">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="H21" s="10">
-        <v>1357</v>
+        <v>1228</v>
       </c>
       <c r="I21" s="18">
-        <v>74.3</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="J21" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>902</v>
+        <v>950</v>
       </c>
       <c r="C22" s="18">
-        <v>75.7</v>
+        <v>75.3</v>
       </c>
       <c r="D22" s="18">
         <v>80</v>
       </c>
       <c r="E22" s="10">
-        <v>526</v>
+        <v>538</v>
       </c>
       <c r="F22" s="18">
-        <v>73</v>
+        <v>71.7</v>
       </c>
       <c r="G22" s="18">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="H22" s="10">
-        <v>376</v>
+        <v>412</v>
       </c>
       <c r="I22" s="18">
-        <v>79.5</v>
+        <v>80</v>
       </c>
       <c r="J22" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>3043</v>
+        <v>3103</v>
       </c>
       <c r="C23" s="18">
-        <v>72.400000000000006</v>
+        <v>72.7</v>
       </c>
       <c r="D23" s="18">
         <v>76</v>
       </c>
       <c r="E23" s="10">
-        <v>1817</v>
+        <v>1824</v>
       </c>
       <c r="F23" s="18">
-        <v>70.599999999999994</v>
+        <v>70.7</v>
       </c>
       <c r="G23" s="18">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H23" s="10">
-        <v>1226</v>
+        <v>1279</v>
       </c>
       <c r="I23" s="18">
-        <v>75</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="J23" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2680</v>
+        <v>2752</v>
       </c>
       <c r="C24" s="18">
-        <v>73.5</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="D24" s="18">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E24" s="10">
-        <v>1536</v>
+        <v>1605</v>
       </c>
       <c r="F24" s="18">
-        <v>71.8</v>
+        <v>71</v>
       </c>
       <c r="G24" s="18">
-        <v>75.5</v>
+        <v>73</v>
       </c>
       <c r="H24" s="10">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="I24" s="18">
-        <v>75.900000000000006</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="J24" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>2100</v>
+        <v>2040</v>
       </c>
       <c r="C25" s="18">
-        <v>73.7</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="D25" s="18">
         <v>78</v>
       </c>
       <c r="E25" s="10">
-        <v>1211</v>
+        <v>1152</v>
       </c>
       <c r="F25" s="18">
-        <v>72</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="G25" s="18">
         <v>75</v>
       </c>
       <c r="H25" s="10">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="I25" s="18">
-        <v>76.2</v>
+        <v>76.900000000000006</v>
       </c>
       <c r="J25" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>755</v>
+        <v>786</v>
       </c>
       <c r="C26" s="18">
-        <v>73.8</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="D26" s="18">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E26" s="10">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="F26" s="18">
-        <v>71.400000000000006</v>
+        <v>69</v>
       </c>
       <c r="G26" s="18">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="H26" s="10">
-        <v>291</v>
+        <v>325</v>
       </c>
       <c r="I26" s="18">
-        <v>77.599999999999994</v>
+        <v>79.5</v>
       </c>
       <c r="J26" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C27" s="19">
-        <v>70.099999999999994</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="D27" s="19">
-        <v>74</v>
+        <v>70.5</v>
       </c>
       <c r="E27" s="13">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="F27" s="19">
-        <v>67.599999999999994</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G27" s="19">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="H27" s="13">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I27" s="19">
-        <v>78.7</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="J27" s="19">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>86.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>171857</v>
+        <v>172859</v>
       </c>
       <c r="C5" s="17">
-        <v>72.900000000000006</v>
+        <v>73</v>
       </c>
       <c r="D5" s="17">
         <v>77</v>
       </c>
       <c r="E5" s="7">
-        <v>101686</v>
+        <v>101949</v>
       </c>
       <c r="F5" s="17">
-        <v>70.7</v>
+        <v>71</v>
       </c>
       <c r="G5" s="17">
         <v>74</v>
       </c>
       <c r="H5" s="7">
-        <v>70171</v>
+        <v>70910</v>
       </c>
       <c r="I5" s="17">
         <v>76</v>
       </c>
       <c r="J5" s="17">
         <v>80</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>23601</v>
+        <v>23970</v>
       </c>
       <c r="C6" s="18">
-        <v>71.400000000000006</v>
+        <v>71.8</v>
       </c>
       <c r="D6" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E6" s="10">
-        <v>14003</v>
+        <v>14290</v>
       </c>
       <c r="F6" s="18">
-        <v>69.8</v>
+        <v>70.2</v>
       </c>
       <c r="G6" s="18">
         <v>72</v>
       </c>
       <c r="H6" s="10">
-        <v>9598</v>
+        <v>9680</v>
       </c>
       <c r="I6" s="18">
-        <v>73.900000000000006</v>
+        <v>74.3</v>
       </c>
       <c r="J6" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>17634</v>
+        <v>18050</v>
       </c>
       <c r="C7" s="18">
-        <v>76.099999999999994</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="D7" s="18">
         <v>80</v>
       </c>
       <c r="E7" s="10">
-        <v>9974</v>
+        <v>10160</v>
       </c>
       <c r="F7" s="18">
-        <v>75</v>
+        <v>75.2</v>
       </c>
       <c r="G7" s="18">
         <v>79</v>
       </c>
       <c r="H7" s="10">
-        <v>7660</v>
+        <v>7890</v>
       </c>
       <c r="I7" s="18">
-        <v>77.599999999999994</v>
+        <v>77.900000000000006</v>
       </c>
       <c r="J7" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="9">
-        <v>12678</v>
+        <v>12745</v>
       </c>
       <c r="C8" s="18">
         <v>71.7</v>
       </c>
       <c r="D8" s="18">
         <v>76</v>
       </c>
       <c r="E8" s="10">
-        <v>7905</v>
+        <v>7891</v>
       </c>
       <c r="F8" s="18">
-        <v>70.8</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="G8" s="18">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H8" s="10">
-        <v>4773</v>
+        <v>4854</v>
       </c>
       <c r="I8" s="18">
-        <v>73.099999999999994</v>
+        <v>73.7</v>
       </c>
       <c r="J8" s="18">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
-        <v>16981</v>
+        <v>17059</v>
       </c>
       <c r="C9" s="18">
-        <v>71.8</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="D9" s="18">
         <v>75</v>
       </c>
       <c r="E9" s="10">
-        <v>10114</v>
+        <v>10053</v>
       </c>
       <c r="F9" s="18">
-        <v>69.7</v>
+        <v>70</v>
       </c>
       <c r="G9" s="18">
         <v>72</v>
       </c>
       <c r="H9" s="10">
-        <v>6867</v>
+        <v>7006</v>
       </c>
       <c r="I9" s="18">
-        <v>74.8</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="J9" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9">
-        <v>15050</v>
+        <v>15202</v>
       </c>
       <c r="C10" s="18">
-        <v>73.400000000000006</v>
+        <v>73.5</v>
       </c>
       <c r="D10" s="18">
         <v>77</v>
       </c>
       <c r="E10" s="10">
-        <v>8666</v>
+        <v>8807</v>
       </c>
       <c r="F10" s="18">
-        <v>70.900000000000006</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="G10" s="18">
         <v>74</v>
       </c>
       <c r="H10" s="10">
-        <v>6384</v>
+        <v>6395</v>
       </c>
       <c r="I10" s="18">
         <v>76.900000000000006</v>
       </c>
       <c r="J10" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
-        <v>21414</v>
+        <v>21545</v>
       </c>
       <c r="C11" s="18">
-        <v>71.5</v>
+        <v>71.8</v>
       </c>
       <c r="D11" s="18">
         <v>75</v>
       </c>
       <c r="E11" s="10">
-        <v>12986</v>
+        <v>12859</v>
       </c>
       <c r="F11" s="18">
-        <v>69.7</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="G11" s="18">
         <v>72</v>
       </c>
       <c r="H11" s="10">
-        <v>8428</v>
+        <v>8686</v>
       </c>
       <c r="I11" s="18">
-        <v>74.3</v>
+        <v>74.5</v>
       </c>
       <c r="J11" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9">
-        <v>3984</v>
+        <v>3921</v>
       </c>
       <c r="C12" s="18">
-        <v>73.5</v>
+        <v>74</v>
       </c>
       <c r="D12" s="18">
         <v>78</v>
       </c>
       <c r="E12" s="10">
-        <v>2404</v>
+        <v>2253</v>
       </c>
       <c r="F12" s="18">
-        <v>71.400000000000006</v>
+        <v>71.8</v>
       </c>
       <c r="G12" s="18">
         <v>76</v>
       </c>
       <c r="H12" s="10">
-        <v>1580</v>
+        <v>1668</v>
       </c>
       <c r="I12" s="18">
-        <v>76.7</v>
+        <v>76.8</v>
       </c>
       <c r="J12" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3661</v>
+        <v>3701</v>
       </c>
       <c r="C13" s="18">
-        <v>73.099999999999994</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="D13" s="18">
         <v>78</v>
       </c>
       <c r="E13" s="10">
-        <v>2221</v>
+        <v>2203</v>
       </c>
       <c r="F13" s="18">
-        <v>70.7</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="G13" s="18">
         <v>76</v>
       </c>
       <c r="H13" s="10">
-        <v>1440</v>
+        <v>1498</v>
       </c>
       <c r="I13" s="18">
-        <v>76.8</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="J13" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>5023</v>
+        <v>4953</v>
       </c>
       <c r="C14" s="18">
-        <v>74.099999999999994</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="D14" s="18">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E14" s="10">
-        <v>2921</v>
+        <v>2895</v>
       </c>
       <c r="F14" s="18">
-        <v>71.099999999999994</v>
+        <v>71</v>
       </c>
       <c r="G14" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H14" s="10">
-        <v>2102</v>
+        <v>2058</v>
       </c>
       <c r="I14" s="18">
-        <v>78.2</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="J14" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
         <v>10501</v>
       </c>
       <c r="C15" s="18">
-        <v>73.8</v>
+        <v>74.2</v>
       </c>
       <c r="D15" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E15" s="10">
-        <v>6066</v>
+        <v>6073</v>
       </c>
       <c r="F15" s="18">
-        <v>70.599999999999994</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="G15" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H15" s="10">
-        <v>4435</v>
+        <v>4428</v>
       </c>
       <c r="I15" s="18">
-        <v>78.099999999999994</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="J15" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>4904</v>
+        <v>4836</v>
       </c>
       <c r="C16" s="18">
-        <v>73.599999999999994</v>
+        <v>73.8</v>
       </c>
       <c r="D16" s="18">
         <v>78</v>
       </c>
       <c r="E16" s="10">
-        <v>2845</v>
+        <v>2825</v>
       </c>
       <c r="F16" s="18">
-        <v>71</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="G16" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H16" s="10">
-        <v>2059</v>
+        <v>2011</v>
       </c>
       <c r="I16" s="18">
-        <v>77.2</v>
+        <v>77.8</v>
       </c>
       <c r="J16" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>7369</v>
+        <v>7240</v>
       </c>
       <c r="C17" s="18">
-        <v>74.2</v>
+        <v>74.3</v>
       </c>
       <c r="D17" s="18">
         <v>78</v>
       </c>
       <c r="E17" s="10">
-        <v>4309</v>
+        <v>4274</v>
       </c>
       <c r="F17" s="18">
         <v>70.900000000000006</v>
       </c>
       <c r="G17" s="18">
         <v>75</v>
       </c>
       <c r="H17" s="10">
-        <v>3060</v>
+        <v>2966</v>
       </c>
       <c r="I17" s="18">
-        <v>78.8</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="J17" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>5526</v>
+        <v>5553</v>
       </c>
       <c r="C18" s="18">
-        <v>74.5</v>
+        <v>74.3</v>
       </c>
       <c r="D18" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E18" s="10">
-        <v>3198</v>
+        <v>3239</v>
       </c>
       <c r="F18" s="18">
-        <v>70.8</v>
+        <v>71.2</v>
       </c>
       <c r="G18" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H18" s="10">
-        <v>2328</v>
+        <v>2314</v>
       </c>
       <c r="I18" s="18">
-        <v>79.7</v>
+        <v>78.7</v>
       </c>
       <c r="J18" s="18">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>8646</v>
+        <v>8242</v>
       </c>
       <c r="C19" s="18">
-        <v>72.099999999999994</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="D19" s="18">
         <v>76</v>
       </c>
       <c r="E19" s="10">
-        <v>5134</v>
+        <v>4990</v>
       </c>
       <c r="F19" s="18">
-        <v>69.3</v>
+        <v>69.2</v>
       </c>
       <c r="G19" s="18">
         <v>72</v>
       </c>
       <c r="H19" s="10">
-        <v>3512</v>
+        <v>3252</v>
       </c>
       <c r="I19" s="18">
-        <v>76.2</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="J19" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2369</v>
+        <v>2302</v>
       </c>
       <c r="C20" s="18">
         <v>71.099999999999994</v>
       </c>
       <c r="D20" s="18">
         <v>75</v>
       </c>
       <c r="E20" s="10">
-        <v>1491</v>
+        <v>1395</v>
       </c>
       <c r="F20" s="18">
-        <v>68.8</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="G20" s="18">
         <v>70</v>
       </c>
       <c r="H20" s="10">
-        <v>878</v>
+        <v>907</v>
       </c>
       <c r="I20" s="18">
-        <v>75.099999999999994</v>
+        <v>74.5</v>
       </c>
       <c r="J20" s="18">
-        <v>79.5</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3293</v>
+        <v>3497</v>
       </c>
       <c r="C21" s="18">
-        <v>71.5</v>
+        <v>71.599999999999994</v>
       </c>
       <c r="D21" s="18">
         <v>75</v>
       </c>
       <c r="E21" s="10">
-        <v>2062</v>
+        <v>2140</v>
       </c>
       <c r="F21" s="18">
-        <v>69.599999999999994</v>
+        <v>69.8</v>
       </c>
       <c r="G21" s="18">
         <v>72</v>
       </c>
       <c r="H21" s="10">
-        <v>1231</v>
+        <v>1357</v>
       </c>
       <c r="I21" s="18">
-        <v>74.8</v>
+        <v>74.3</v>
       </c>
       <c r="J21" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>848</v>
+        <v>902</v>
       </c>
       <c r="C22" s="18">
-        <v>75</v>
+        <v>75.7</v>
       </c>
       <c r="D22" s="18">
         <v>80</v>
       </c>
       <c r="E22" s="10">
-        <v>483</v>
+        <v>526</v>
       </c>
       <c r="F22" s="18">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G22" s="18">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H22" s="10">
-        <v>365</v>
+        <v>376</v>
       </c>
       <c r="I22" s="18">
-        <v>79.099999999999994</v>
+        <v>79.5</v>
       </c>
       <c r="J22" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>2917</v>
+        <v>3043</v>
       </c>
       <c r="C23" s="18">
-        <v>73.099999999999994</v>
+        <v>72.400000000000006</v>
       </c>
       <c r="D23" s="18">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E23" s="10">
-        <v>1722</v>
+        <v>1817</v>
       </c>
       <c r="F23" s="18">
-        <v>71.3</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="G23" s="18">
+        <v>73</v>
+      </c>
+      <c r="H23" s="10">
+        <v>1226</v>
+      </c>
+      <c r="I23" s="18">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>75.599999999999994</v>
       </c>
       <c r="J23" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2642</v>
+        <v>2680</v>
       </c>
       <c r="C24" s="18">
-        <v>73.3</v>
+        <v>73.5</v>
       </c>
       <c r="D24" s="18">
-        <v>77.5</v>
+        <v>78</v>
       </c>
       <c r="E24" s="10">
-        <v>1553</v>
+        <v>1536</v>
       </c>
       <c r="F24" s="18">
-        <v>71.5</v>
+        <v>71.8</v>
       </c>
       <c r="G24" s="18">
-        <v>75</v>
+        <v>75.5</v>
       </c>
       <c r="H24" s="10">
-        <v>1089</v>
+        <v>1144</v>
       </c>
       <c r="I24" s="18">
         <v>75.900000000000006</v>
       </c>
       <c r="J24" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>1978</v>
+        <v>2100</v>
       </c>
       <c r="C25" s="18">
-        <v>73.599999999999994</v>
+        <v>73.7</v>
       </c>
       <c r="D25" s="18">
         <v>78</v>
       </c>
       <c r="E25" s="10">
-        <v>1116</v>
+        <v>1211</v>
       </c>
       <c r="F25" s="18">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G25" s="18">
         <v>75</v>
       </c>
       <c r="H25" s="10">
-        <v>862</v>
+        <v>889</v>
       </c>
       <c r="I25" s="18">
-        <v>76.900000000000006</v>
+        <v>76.2</v>
       </c>
       <c r="J25" s="18">
-        <v>80.5</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>773</v>
+        <v>755</v>
       </c>
       <c r="C26" s="18">
-        <v>72.900000000000006</v>
+        <v>73.8</v>
       </c>
       <c r="D26" s="18">
         <v>78</v>
       </c>
       <c r="E26" s="10">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F26" s="18">
-        <v>68.7</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="G26" s="18">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="H26" s="10">
-        <v>310</v>
+        <v>291</v>
       </c>
       <c r="I26" s="18">
-        <v>79.2</v>
+        <v>77.599999999999994</v>
       </c>
       <c r="J26" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C27" s="19">
-        <v>68.900000000000006</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="D27" s="19">
+        <v>74</v>
+      </c>
+      <c r="E27" s="13">
+        <v>48</v>
+      </c>
+      <c r="F27" s="19">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="G27" s="19">
         <v>71</v>
       </c>
-      <c r="E27" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="H27" s="13">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I27" s="19">
-        <v>75.900000000000006</v>
+        <v>78.7</v>
       </c>
       <c r="J27" s="19">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.75" customWidth="1"/>
-    <col min="2" max="10" width="9.375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="9.77734375" customWidth="1"/>
+    <col min="2" max="10" width="9.33203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A1" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="6">
-        <v>172418</v>
+        <v>171857</v>
       </c>
       <c r="C5" s="17">
-        <v>72.5</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="D5" s="17">
         <v>77</v>
       </c>
       <c r="E5" s="7">
-        <v>102985</v>
+        <v>101686</v>
       </c>
       <c r="F5" s="17">
-        <v>70.400000000000006</v>
+        <v>70.7</v>
       </c>
       <c r="G5" s="17">
         <v>74</v>
       </c>
       <c r="H5" s="7">
-        <v>69433</v>
+        <v>70171</v>
       </c>
       <c r="I5" s="17">
-        <v>75.599999999999994</v>
+        <v>76</v>
       </c>
       <c r="J5" s="17">
         <v>80</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="9">
-        <v>23190</v>
+        <v>23601</v>
       </c>
       <c r="C6" s="18">
-        <v>70.900000000000006</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="D6" s="18">
         <v>74</v>
       </c>
       <c r="E6" s="10">
-        <v>14174</v>
+        <v>14003</v>
       </c>
       <c r="F6" s="18">
-        <v>69.3</v>
+        <v>69.8</v>
       </c>
       <c r="G6" s="18">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H6" s="10">
-        <v>9016</v>
+        <v>9598</v>
       </c>
       <c r="I6" s="18">
-        <v>73.400000000000006</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="J6" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9">
-        <v>18039</v>
+        <v>17634</v>
       </c>
       <c r="C7" s="18">
-        <v>75.7</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="D7" s="18">
         <v>80</v>
       </c>
       <c r="E7" s="10">
-        <v>10369</v>
+        <v>9974</v>
       </c>
       <c r="F7" s="18">
-        <v>74.599999999999994</v>
+        <v>75</v>
       </c>
       <c r="G7" s="18">
         <v>79</v>
       </c>
       <c r="H7" s="10">
-        <v>7670</v>
+        <v>7660</v>
       </c>
       <c r="I7" s="18">
-        <v>77.3</v>
+        <v>77.599999999999994</v>
       </c>
       <c r="J7" s="18">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="9">
-        <v>12681</v>
+        <v>12678</v>
       </c>
       <c r="C8" s="18">
-        <v>71.2</v>
+        <v>71.7</v>
       </c>
       <c r="D8" s="18">
         <v>76</v>
       </c>
       <c r="E8" s="10">
-        <v>8005</v>
+        <v>7905</v>
       </c>
       <c r="F8" s="18">
-        <v>70.2</v>
+        <v>70.8</v>
       </c>
       <c r="G8" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H8" s="10">
-        <v>4676</v>
+        <v>4773</v>
       </c>
       <c r="I8" s="18">
-        <v>72.8</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="J8" s="18">
         <v>77</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
-        <v>16892</v>
+        <v>16981</v>
       </c>
       <c r="C9" s="18">
-        <v>71.400000000000006</v>
+        <v>71.8</v>
       </c>
       <c r="D9" s="18">
         <v>75</v>
       </c>
       <c r="E9" s="10">
-        <v>10059</v>
+        <v>10114</v>
       </c>
       <c r="F9" s="18">
-        <v>69.5</v>
+        <v>69.7</v>
       </c>
       <c r="G9" s="18">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H9" s="10">
-        <v>6833</v>
+        <v>6867</v>
       </c>
       <c r="I9" s="18">
-        <v>74.3</v>
+        <v>74.8</v>
       </c>
       <c r="J9" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9">
-        <v>15241</v>
+        <v>15050</v>
       </c>
       <c r="C10" s="18">
-        <v>72.8</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="D10" s="18">
         <v>77</v>
       </c>
       <c r="E10" s="10">
-        <v>8827</v>
+        <v>8666</v>
       </c>
       <c r="F10" s="18">
-        <v>70.400000000000006</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="G10" s="18">
         <v>74</v>
       </c>
       <c r="H10" s="10">
-        <v>6414</v>
+        <v>6384</v>
       </c>
       <c r="I10" s="18">
-        <v>76.099999999999994</v>
+        <v>76.900000000000006</v>
       </c>
       <c r="J10" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
-        <v>21331</v>
+        <v>21414</v>
       </c>
       <c r="C11" s="18">
-        <v>71</v>
+        <v>71.5</v>
       </c>
       <c r="D11" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E11" s="10">
-        <v>12950</v>
+        <v>12986</v>
       </c>
       <c r="F11" s="18">
-        <v>69.099999999999994</v>
+        <v>69.7</v>
       </c>
       <c r="G11" s="18">
         <v>72</v>
       </c>
       <c r="H11" s="10">
-        <v>8381</v>
+        <v>8428</v>
       </c>
       <c r="I11" s="18">
-        <v>73.900000000000006</v>
+        <v>74.3</v>
       </c>
       <c r="J11" s="18">
         <v>78</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9">
-        <v>3837</v>
+        <v>3984</v>
       </c>
       <c r="C12" s="18">
-        <v>73.599999999999994</v>
+        <v>73.5</v>
       </c>
       <c r="D12" s="18">
         <v>78</v>
       </c>
       <c r="E12" s="10">
-        <v>2251</v>
+        <v>2404</v>
       </c>
       <c r="F12" s="18">
-        <v>71.099999999999994</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="G12" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H12" s="10">
-        <v>1586</v>
+        <v>1580</v>
       </c>
       <c r="I12" s="18">
-        <v>77.099999999999994</v>
+        <v>76.7</v>
       </c>
       <c r="J12" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
-        <v>3781</v>
+        <v>3661</v>
       </c>
       <c r="C13" s="18">
-        <v>72.599999999999994</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="D13" s="18">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E13" s="10">
-        <v>2301</v>
+        <v>2221</v>
       </c>
       <c r="F13" s="18">
-        <v>70.099999999999994</v>
+        <v>70.7</v>
       </c>
       <c r="G13" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H13" s="10">
-        <v>1480</v>
+        <v>1440</v>
       </c>
       <c r="I13" s="18">
-        <v>76.400000000000006</v>
+        <v>76.8</v>
       </c>
       <c r="J13" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="9">
-        <v>5079</v>
+        <v>5023</v>
       </c>
       <c r="C14" s="18">
-        <v>73.8</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="D14" s="18">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E14" s="10">
-        <v>2965</v>
+        <v>2921</v>
       </c>
       <c r="F14" s="18">
-        <v>70.599999999999994</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="G14" s="18">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H14" s="10">
-        <v>2114</v>
+        <v>2102</v>
       </c>
       <c r="I14" s="18">
-        <v>78.3</v>
+        <v>78.2</v>
       </c>
       <c r="J14" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>10444</v>
+        <v>10501</v>
       </c>
       <c r="C15" s="18">
-        <v>73.7</v>
+        <v>73.8</v>
       </c>
       <c r="D15" s="18">
         <v>78</v>
       </c>
       <c r="E15" s="10">
-        <v>6107</v>
+        <v>6066</v>
       </c>
       <c r="F15" s="18">
-        <v>70.8</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="G15" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H15" s="10">
-        <v>4337</v>
+        <v>4435</v>
       </c>
       <c r="I15" s="18">
-        <v>77.900000000000006</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="J15" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
-        <v>4981</v>
+        <v>4904</v>
       </c>
       <c r="C16" s="18">
-        <v>73</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="D16" s="18">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E16" s="10">
-        <v>2990</v>
+        <v>2845</v>
       </c>
       <c r="F16" s="18">
-        <v>70.3</v>
+        <v>71</v>
       </c>
       <c r="G16" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H16" s="10">
-        <v>1991</v>
+        <v>2059</v>
       </c>
       <c r="I16" s="18">
-        <v>77</v>
+        <v>77.2</v>
       </c>
       <c r="J16" s="18">
         <v>81</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9">
-        <v>7249</v>
+        <v>7369</v>
       </c>
       <c r="C17" s="18">
-        <v>73.599999999999994</v>
+        <v>74.2</v>
       </c>
       <c r="D17" s="18">
         <v>78</v>
       </c>
       <c r="E17" s="10">
-        <v>4173</v>
+        <v>4309</v>
       </c>
       <c r="F17" s="18">
-        <v>70</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="G17" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H17" s="10">
-        <v>3076</v>
+        <v>3060</v>
       </c>
       <c r="I17" s="18">
-        <v>78.400000000000006</v>
+        <v>78.8</v>
       </c>
       <c r="J17" s="18">
         <v>82</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9">
-        <v>5757</v>
+        <v>5526</v>
       </c>
       <c r="C18" s="18">
-        <v>74.7</v>
+        <v>74.5</v>
       </c>
       <c r="D18" s="18">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E18" s="10">
-        <v>3372</v>
+        <v>3198</v>
       </c>
       <c r="F18" s="18">
-        <v>71.400000000000006</v>
+        <v>70.8</v>
       </c>
       <c r="G18" s="18">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H18" s="10">
-        <v>2385</v>
+        <v>2328</v>
       </c>
       <c r="I18" s="18">
-        <v>79.400000000000006</v>
+        <v>79.7</v>
       </c>
       <c r="J18" s="18">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
-        <v>8505</v>
+        <v>8646</v>
       </c>
       <c r="C19" s="18">
-        <v>71.5</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="D19" s="18">
         <v>76</v>
       </c>
       <c r="E19" s="10">
-        <v>5162</v>
+        <v>5134</v>
       </c>
       <c r="F19" s="18">
-        <v>68.900000000000006</v>
+        <v>69.3</v>
       </c>
       <c r="G19" s="18">
         <v>72</v>
       </c>
       <c r="H19" s="10">
-        <v>3343</v>
+        <v>3512</v>
       </c>
       <c r="I19" s="18">
-        <v>75.400000000000006</v>
+        <v>76.2</v>
       </c>
       <c r="J19" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="9">
-        <v>2570</v>
+        <v>2369</v>
       </c>
       <c r="C20" s="18">
-        <v>70.599999999999994</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="D20" s="18">
         <v>75</v>
       </c>
       <c r="E20" s="10">
-        <v>1579</v>
+        <v>1491</v>
       </c>
       <c r="F20" s="18">
-        <v>68</v>
+        <v>68.8</v>
       </c>
       <c r="G20" s="18">
         <v>70</v>
       </c>
       <c r="H20" s="10">
-        <v>991</v>
+        <v>878</v>
       </c>
       <c r="I20" s="18">
-        <v>74.900000000000006</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="J20" s="18">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
-        <v>3390</v>
+        <v>3293</v>
       </c>
       <c r="C21" s="18">
-        <v>71</v>
+        <v>71.5</v>
       </c>
       <c r="D21" s="18">
         <v>75</v>
       </c>
       <c r="E21" s="10">
-        <v>2161</v>
+        <v>2062</v>
       </c>
       <c r="F21" s="18">
-        <v>69.2</v>
+        <v>69.599999999999994</v>
       </c>
       <c r="G21" s="18">
         <v>72</v>
       </c>
       <c r="H21" s="10">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="I21" s="18">
-        <v>74.099999999999994</v>
+        <v>74.8</v>
       </c>
       <c r="J21" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
-        <v>975</v>
+        <v>848</v>
       </c>
       <c r="C22" s="18">
-        <v>75.400000000000006</v>
+        <v>75</v>
       </c>
       <c r="D22" s="18">
         <v>80</v>
       </c>
       <c r="E22" s="10">
-        <v>589</v>
+        <v>483</v>
       </c>
       <c r="F22" s="18">
-        <v>72.400000000000006</v>
+        <v>72</v>
       </c>
       <c r="G22" s="18">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="H22" s="10">
-        <v>386</v>
+        <v>365</v>
       </c>
       <c r="I22" s="18">
-        <v>80.099999999999994</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="J22" s="18">
         <v>84</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9">
-        <v>2929</v>
+        <v>2917</v>
       </c>
       <c r="C23" s="18">
-        <v>72.8</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="D23" s="18">
         <v>77</v>
       </c>
       <c r="E23" s="10">
-        <v>1723</v>
+        <v>1722</v>
       </c>
       <c r="F23" s="18">
-        <v>71.099999999999994</v>
+        <v>71.3</v>
       </c>
       <c r="G23" s="18">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H23" s="10">
-        <v>1206</v>
+        <v>1195</v>
       </c>
       <c r="I23" s="18">
-        <v>75.2</v>
+        <v>75.599999999999994</v>
       </c>
       <c r="J23" s="18">
         <v>79</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9">
-        <v>2700</v>
+        <v>2642</v>
       </c>
       <c r="C24" s="18">
-        <v>73</v>
+        <v>73.3</v>
       </c>
       <c r="D24" s="18">
-        <v>78</v>
+        <v>77.5</v>
       </c>
       <c r="E24" s="10">
-        <v>1585</v>
+        <v>1553</v>
       </c>
       <c r="F24" s="18">
-        <v>71.599999999999994</v>
+        <v>71.5</v>
       </c>
       <c r="G24" s="18">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H24" s="10">
-        <v>1115</v>
+        <v>1089</v>
       </c>
       <c r="I24" s="18">
-        <v>75</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="J24" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9">
-        <v>2056</v>
+        <v>1978</v>
       </c>
       <c r="C25" s="18">
-        <v>73.099999999999994</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="D25" s="18">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E25" s="10">
-        <v>1203</v>
+        <v>1116</v>
       </c>
       <c r="F25" s="18">
-        <v>70.900000000000006</v>
+        <v>71</v>
       </c>
       <c r="G25" s="18">
         <v>75</v>
       </c>
       <c r="H25" s="10">
-        <v>853</v>
+        <v>862</v>
       </c>
       <c r="I25" s="18">
-        <v>76.3</v>
+        <v>76.900000000000006</v>
       </c>
       <c r="J25" s="18">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="9">
-        <v>739</v>
+        <v>773</v>
       </c>
       <c r="C26" s="18">
-        <v>73.8</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="D26" s="18">
         <v>78</v>
       </c>
       <c r="E26" s="10">
-        <v>411</v>
+        <v>463</v>
       </c>
       <c r="F26" s="18">
-        <v>69.900000000000006</v>
+        <v>68.7</v>
       </c>
       <c r="G26" s="18">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="H26" s="10">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="I26" s="18">
-        <v>78.5</v>
+        <v>79.2</v>
       </c>
       <c r="J26" s="18">
         <v>83</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="C27" s="19">
-        <v>75.400000000000006</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="D27" s="19">
-        <v>78.5</v>
+        <v>71</v>
       </c>
       <c r="E27" s="13">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="F27" s="19">
-        <v>71.7</v>
+        <v>66.8</v>
       </c>
       <c r="G27" s="19">
-        <v>74</v>
+        <v>67.5</v>
       </c>
       <c r="H27" s="13">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I27" s="19">
-        <v>80</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="J27" s="19">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B29" s="14"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="14"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="14"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>行政院衛生署</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>